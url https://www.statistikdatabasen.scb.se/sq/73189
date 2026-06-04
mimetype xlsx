--- v0 (2026-04-03)
+++ v1 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12461c5b0ad04369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d4afedd3af84cfeb453ec8edf3f01ee.psmdcp" Id="R5f0967fa0007468b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8fd6db11a844981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65c8dc556567493c840ad3d080536019.psmdcp" Id="R9079ec212db8440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="MI0810AG" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>statistikdatabasen.scb.se</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="C3" authorId="0">
       <x:text>
         <x:r>
@@ -954,53 +954,53 @@
     <x:t>2521 Pajala</x:t>
   </x:si>
   <x:si>
     <x:t>2523 Gällivare</x:t>
   </x:si>
   <x:si>
     <x:t>2560 Älvsbyn</x:t>
   </x:si>
   <x:si>
     <x:t>2580 Luleå</x:t>
   </x:si>
   <x:si>
     <x:t>2581 Piteå</x:t>
   </x:si>
   <x:si>
     <x:t>2582 Boden</x:t>
   </x:si>
   <x:si>
     <x:t>2583 Haparanda</x:t>
   </x:si>
   <x:si>
     <x:t>2584 Kiruna</x:t>
   </x:si>
   <x:si>
     <x:t>2010 
-  Information about land area in total and outside of localities for 2010 and previously is based on calculations according to an older method and with other basic data, water in particular. The previous land area is thus larger than that for 2015, which must be considered in the comparisons. More information is available at &lt;a href=http://www.scb.se/MI0802&gt;www.scb.se/MI0802&lt;/a&gt; 
-[...1 lines deleted...]
-  Changes have been made in the method and definition of localities, which affects the distribution of localities and the statistics on population, land area and population density. If comparisons are to be made between localities of 2015 and back in time, it is difficult to determine if the changes are due to actual changes in buildings or if they are due to the new method and definition.</x:t>
+Information about land area in total and outside of localities for 2010 and previously is based on calculations according to an older method and with other basic data, water in particular. The previous land area is thus larger than that for 2015, which must be considered in the comparisons. More information is available at [www.scb.se/MI0802](http://www.scb.se/MI0802). 
+2015 
+Changes have been made in the method and definition of localities, which affects the distribution of localities and the statistics on population, land area and population density. If comparisons are to be made between localities of 2015 and back in time, it is difficult to determine if the changes are due to actual changes in buildings or if they are due to the new method and definition.</x:t>
   </x:si>
   <x:si>
     <x:t>2023
  From 2023 and forward an orthogonal (flat) method is used, in coordinate system SWEREF99 TM. This gives slightly larger areas in 2023 compared to earlier years.</x:t>
   </x:si>
   <x:si>
     <x:t>Locality
   A statistical locality is a built-up area with at least 200 inhabitants registered as resident and densely built-up areas.</x:t>
   </x:si>
   <x:si>
     <x:t>region:</x:t>
   </x:si>
   <x:si>
     <x:t>Heby municipality is included in Uppsala county from 2005 and forward.</x:t>
   </x:si>
   <x:si>
     <x:t>observations:</x:t>
   </x:si>
   <x:si>
     <x:t>Population:</x:t>
   </x:si>
   <x:si>
     <x:t>Population
   Information about the population is based on the Total Population Register. It includes information about registered persons per address on 31 December of the current year. Up until the urban areas of 2015, the population was linked to property coordinates.</x:t>
   </x:si>