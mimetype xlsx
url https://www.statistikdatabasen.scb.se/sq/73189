--- v1 (2026-06-04)
+++ v2 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8fd6db11a844981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65c8dc556567493c840ad3d080536019.psmdcp" Id="R9079ec212db8440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6840ba3ab2d94134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/282b4daa83b94ba89080eaa654290798.psmdcp" Id="R4531545da0de4110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="MI0810AG" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>statistikdatabasen.scb.se</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="C3" authorId="0">
       <x:text>
         <x:r>