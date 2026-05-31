--- v0 (2025-10-13)
+++ v1 (2026-05-31)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccc0914e110341a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c298b3104954ec58d80f47d88e3e814.psmdcp" Id="Rf3538c4b26c14188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07f5cd4eb094ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/add214e051544527be4d8886b09deb59.psmdcp" Id="Rdda028f1bcfd4427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="000000KI" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="97">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="96">
   <x:si>
     <x:t>Balance sheets (ESA2010),  end of year, net, current prices in SEK million by sector, type of asset and year</x:t>
   </x:si>
   <x:si>
     <x:t>1980</x:t>
   </x:si>
   <x:si>
     <x:t>1981</x:t>
   </x:si>
   <x:si>
     <x:t>1982</x:t>
   </x:si>
   <x:si>
     <x:t>1983</x:t>
   </x:si>
   <x:si>
     <x:t>1984</x:t>
   </x:si>
   <x:si>
     <x:t>1985</x:t>
   </x:si>
   <x:si>
     <x:t>1986</x:t>
   </x:si>
   <x:si>
@@ -226,63 +226,61 @@
   <x:si>
     <x:t>..</x:t>
   </x:si>
   <x:si>
     <x:t>S13 General government</x:t>
   </x:si>
   <x:si>
     <x:t>S1311 Central government</x:t>
   </x:si>
   <x:si>
     <x:t>S1313 Local government</x:t>
   </x:si>
   <x:si>
     <x:t>S1314 Social security funds</x:t>
   </x:si>
   <x:si>
     <x:t>S14 Households</x:t>
   </x:si>
   <x:si>
     <x:t>S14+15 Households and NPISH</x:t>
   </x:si>
   <x:si>
     <x:t>S15 Non-profit institutions serving households, NPISH</x:t>
   </x:si>
   <x:si>
-    <x:t>Documentation: &lt;a href=https://www.scb.se/contentassets/66e9dae3a5d94bf8b4c299ce25294348/dokumentation-nationalformogenheten.pdf&gt;Documentation in Swedish.&lt;/a&gt;</x:t>
-[...2 lines deleted...]
-    <x:t>The financial stock values in the National wealth has been updated because of error corrections in the financial accounts on 30 September 2025.</x:t>
+    <x:t>Documentation:  
+[Documentation in Swedish (pdf)](https://www.scb.se/contentassets/66e9dae3a5d94bf8b4c299ce25294348/dokumentation-nationalformogenheten.pdf).</x:t>
   </x:si>
   <x:si>
     <x:t>.. = Means that information is not available, too uncertain to be presented or removed for reasons of confidentiality.</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250930 08:00</x:t>
+    <x:t>20260319 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Statistics Sweden</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>NR Info, Statistics Sweden</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +46 010-479 50 00</x:t>
   </x:si>
   <x:si>
     <x:t>nrinfo@scb.se</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Statistikservice, Statistics Sweden</x:t>
   </x:si>
   <x:si>
     <x:t>information@scb.se</x:t>
   </x:si>
@@ -694,51 +692,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AU196"/>
+  <x:dimension ref="A1:AU195"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="47" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:47">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:47">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
@@ -898,138 +896,138 @@
       <x:c r="J4" s="3" t="n">
         <x:v>9972999</x:v>
       </x:c>
       <x:c r="K4" s="3" t="n">
         <x:v>11767166</x:v>
       </x:c>
       <x:c r="L4" s="3" t="n">
         <x:v>13778379</x:v>
       </x:c>
       <x:c r="M4" s="3" t="n">
         <x:v>14613817</x:v>
       </x:c>
       <x:c r="N4" s="3" t="n">
         <x:v>14692271</x:v>
       </x:c>
       <x:c r="O4" s="3" t="n">
         <x:v>14824705</x:v>
       </x:c>
       <x:c r="P4" s="3" t="n">
         <x:v>15611355</x:v>
       </x:c>
       <x:c r="Q4" s="3" t="n">
         <x:v>15932637</x:v>
       </x:c>
       <x:c r="R4" s="3" t="n">
-        <x:v>17252158</x:v>
+        <x:v>17172109</x:v>
       </x:c>
       <x:c r="S4" s="3" t="n">
-        <x:v>18497063</x:v>
+        <x:v>18413953</x:v>
       </x:c>
       <x:c r="T4" s="3" t="n">
-        <x:v>20798866</x:v>
+        <x:v>20713237</x:v>
       </x:c>
       <x:c r="U4" s="3" t="n">
-        <x:v>22635506</x:v>
+        <x:v>22546255</x:v>
       </x:c>
       <x:c r="V4" s="3" t="n">
-        <x:v>26579651</x:v>
+        <x:v>26490345</x:v>
       </x:c>
       <x:c r="W4" s="3" t="n">
-        <x:v>28076972</x:v>
+        <x:v>27976384</x:v>
       </x:c>
       <x:c r="X4" s="3" t="n">
-        <x:v>28875357</x:v>
+        <x:v>28776960</x:v>
       </x:c>
       <x:c r="Y4" s="3" t="n">
-        <x:v>28896791</x:v>
+        <x:v>28789390</x:v>
       </x:c>
       <x:c r="Z4" s="3" t="n">
-        <x:v>31581316</x:v>
+        <x:v>31468462</x:v>
       </x:c>
       <x:c r="AA4" s="3" t="n">
-        <x:v>34569354</x:v>
+        <x:v>34453355</x:v>
       </x:c>
       <x:c r="AB4" s="3" t="n">
-        <x:v>40387945</x:v>
+        <x:v>40252978</x:v>
       </x:c>
       <x:c r="AC4" s="3" t="n">
-        <x:v>44948914</x:v>
+        <x:v>44809109</x:v>
       </x:c>
       <x:c r="AD4" s="3" t="n">
-        <x:v>47716461</x:v>
+        <x:v>47565829</x:v>
       </x:c>
       <x:c r="AE4" s="3" t="n">
-        <x:v>48429332</x:v>
+        <x:v>48264810</x:v>
       </x:c>
       <x:c r="AF4" s="3" t="n">
-        <x:v>52596530</x:v>
+        <x:v>52424017</x:v>
       </x:c>
       <x:c r="AG4" s="3" t="n">
-        <x:v>55551927</x:v>
+        <x:v>55373801</x:v>
       </x:c>
       <x:c r="AH4" s="3" t="n">
-        <x:v>56032619</x:v>
+        <x:v>55846327</x:v>
       </x:c>
       <x:c r="AI4" s="3" t="n">
-        <x:v>58251671</x:v>
+        <x:v>58061595</x:v>
       </x:c>
       <x:c r="AJ4" s="3" t="n">
-        <x:v>63306779</x:v>
+        <x:v>63110989</x:v>
       </x:c>
       <x:c r="AK4" s="3" t="n">
-        <x:v>68578624</x:v>
+        <x:v>68373602</x:v>
       </x:c>
       <x:c r="AL4" s="3" t="n">
-        <x:v>73133545</x:v>
+        <x:v>72919605</x:v>
       </x:c>
       <x:c r="AM4" s="3" t="n">
-        <x:v>79664378</x:v>
+        <x:v>79437168</x:v>
       </x:c>
       <x:c r="AN4" s="3" t="n">
-        <x:v>84929087</x:v>
+        <x:v>84690398</x:v>
       </x:c>
       <x:c r="AO4" s="3" t="n">
-        <x:v>86844425</x:v>
+        <x:v>86594692</x:v>
       </x:c>
       <x:c r="AP4" s="3" t="n">
-        <x:v>96038847</x:v>
+        <x:v>96062616</x:v>
       </x:c>
       <x:c r="AQ4" s="3" t="n">
-        <x:v>105258048</x:v>
+        <x:v>105497672</x:v>
       </x:c>
       <x:c r="AR4" s="3" t="n">
-        <x:v>119848519</x:v>
+        <x:v>119902115</x:v>
       </x:c>
       <x:c r="AS4" s="3" t="n">
-        <x:v>121096698</x:v>
+        <x:v>121203845</x:v>
       </x:c>
       <x:c r="AT4" s="3" t="n">
-        <x:v>123135378</x:v>
+        <x:v>123153606</x:v>
       </x:c>
       <x:c r="AU4" s="3" t="n">
-        <x:v>132261718</x:v>
+        <x:v>132145696</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:47">
       <x:c r="B5" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>2373018</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>2592058</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>2764898</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>3006057</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>3286164</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>3573546</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
@@ -1038,123 +1036,123 @@
       <x:c r="J5" s="3" t="n">
         <x:v>4443098</x:v>
       </x:c>
       <x:c r="K5" s="3" t="n">
         <x:v>5135717</x:v>
       </x:c>
       <x:c r="L5" s="3" t="n">
         <x:v>6024507</x:v>
       </x:c>
       <x:c r="M5" s="3" t="n">
         <x:v>6237208</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>5987721</x:v>
       </x:c>
       <x:c r="O5" s="3" t="n">
         <x:v>5688051</x:v>
       </x:c>
       <x:c r="P5" s="3" t="n">
         <x:v>5963095</x:v>
       </x:c>
       <x:c r="Q5" s="3" t="n">
         <x:v>6036864</x:v>
       </x:c>
       <x:c r="R5" s="3" t="n">
-        <x:v>6390305</x:v>
+        <x:v>6310256</x:v>
       </x:c>
       <x:c r="S5" s="3" t="n">
-        <x:v>6662681</x:v>
+        <x:v>6579571</x:v>
       </x:c>
       <x:c r="T5" s="3" t="n">
-        <x:v>7182477</x:v>
+        <x:v>7096848</x:v>
       </x:c>
       <x:c r="U5" s="3" t="n">
-        <x:v>7650796</x:v>
+        <x:v>7561545</x:v>
       </x:c>
       <x:c r="V5" s="3" t="n">
-        <x:v>8237299</x:v>
+        <x:v>8147993</x:v>
       </x:c>
       <x:c r="W5" s="3" t="n">
-        <x:v>8826201</x:v>
+        <x:v>8725613</x:v>
       </x:c>
       <x:c r="X5" s="3" t="n">
-        <x:v>9320521</x:v>
+        <x:v>9222124</x:v>
       </x:c>
       <x:c r="Y5" s="3" t="n">
-        <x:v>9816714</x:v>
+        <x:v>9709313</x:v>
       </x:c>
       <x:c r="Z5" s="3" t="n">
-        <x:v>10390436</x:v>
+        <x:v>10277582</x:v>
       </x:c>
       <x:c r="AA5" s="3" t="n">
-        <x:v>11421591</x:v>
+        <x:v>11305592</x:v>
       </x:c>
       <x:c r="AB5" s="3" t="n">
-        <x:v>12363452</x:v>
+        <x:v>12228485</x:v>
       </x:c>
       <x:c r="AC5" s="3" t="n">
-        <x:v>13374120</x:v>
+        <x:v>13234315</x:v>
       </x:c>
       <x:c r="AD5" s="3" t="n">
-        <x:v>14727191</x:v>
+        <x:v>14576559</x:v>
       </x:c>
       <x:c r="AE5" s="3" t="n">
-        <x:v>15630111</x:v>
+        <x:v>15465589</x:v>
       </x:c>
       <x:c r="AF5" s="3" t="n">
-        <x:v>16173174</x:v>
+        <x:v>16000661</x:v>
       </x:c>
       <x:c r="AG5" s="3" t="n">
-        <x:v>16925029</x:v>
+        <x:v>16746903</x:v>
       </x:c>
       <x:c r="AH5" s="3" t="n">
-        <x:v>17520242</x:v>
+        <x:v>17333950</x:v>
       </x:c>
       <x:c r="AI5" s="3" t="n">
-        <x:v>17714705</x:v>
+        <x:v>17524629</x:v>
       </x:c>
       <x:c r="AJ5" s="3" t="n">
-        <x:v>18783736</x:v>
+        <x:v>18587946</x:v>
       </x:c>
       <x:c r="AK5" s="3" t="n">
-        <x:v>19579179</x:v>
+        <x:v>19374157</x:v>
       </x:c>
       <x:c r="AL5" s="3" t="n">
-        <x:v>21181898</x:v>
+        <x:v>20967958</x:v>
       </x:c>
       <x:c r="AM5" s="3" t="n">
-        <x:v>23117481</x:v>
+        <x:v>22890271</x:v>
       </x:c>
       <x:c r="AN5" s="3" t="n">
-        <x:v>24555767</x:v>
+        <x:v>24317078</x:v>
       </x:c>
       <x:c r="AO5" s="3" t="n">
-        <x:v>26233409</x:v>
+        <x:v>25983676</x:v>
       </x:c>
       <x:c r="AP5" s="3" t="n">
-        <x:v>27703029</x:v>
+        <x:v>27451683</x:v>
       </x:c>
       <x:c r="AQ5" s="3" t="n">
         <x:v>29418650</x:v>
       </x:c>
       <x:c r="AR5" s="3" t="n">
         <x:v>32249831</x:v>
       </x:c>
       <x:c r="AS5" s="3" t="n">
         <x:v>35757546</x:v>
       </x:c>
       <x:c r="AT5" s="3" t="n">
         <x:v>34702193</x:v>
       </x:c>
       <x:c r="AU5" s="3" t="n">
         <x:v>35762556</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:47">
       <x:c r="B6" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>377837</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
@@ -1178,123 +1176,123 @@
       <x:c r="J6" s="3" t="n">
         <x:v>510102</x:v>
       </x:c>
       <x:c r="K6" s="3" t="n">
         <x:v>590921</x:v>
       </x:c>
       <x:c r="L6" s="3" t="n">
         <x:v>622081</x:v>
       </x:c>
       <x:c r="M6" s="3" t="n">
         <x:v>1110311</x:v>
       </x:c>
       <x:c r="N6" s="3" t="n">
         <x:v>1569815</x:v>
       </x:c>
       <x:c r="O6" s="3" t="n">
         <x:v>1632043</x:v>
       </x:c>
       <x:c r="P6" s="3" t="n">
         <x:v>1545904</x:v>
       </x:c>
       <x:c r="Q6" s="3" t="n">
         <x:v>1488347</x:v>
       </x:c>
       <x:c r="R6" s="3" t="n">
-        <x:v>1557373</x:v>
+        <x:v>1477324</x:v>
       </x:c>
       <x:c r="S6" s="3" t="n">
-        <x:v>1602579</x:v>
+        <x:v>1519469</x:v>
       </x:c>
       <x:c r="T6" s="3" t="n">
-        <x:v>1773426</x:v>
+        <x:v>1687797</x:v>
       </x:c>
       <x:c r="U6" s="3" t="n">
-        <x:v>1890771</x:v>
+        <x:v>1801520</x:v>
       </x:c>
       <x:c r="V6" s="3" t="n">
-        <x:v>1988998</x:v>
+        <x:v>1899692</x:v>
       </x:c>
       <x:c r="W6" s="3" t="n">
-        <x:v>2259735</x:v>
+        <x:v>2159147</x:v>
       </x:c>
       <x:c r="X6" s="3" t="n">
-        <x:v>2474432</x:v>
+        <x:v>2376035</x:v>
       </x:c>
       <x:c r="Y6" s="3" t="n">
-        <x:v>2545293</x:v>
+        <x:v>2437892</x:v>
       </x:c>
       <x:c r="Z6" s="3" t="n">
-        <x:v>2639572</x:v>
+        <x:v>2526718</x:v>
       </x:c>
       <x:c r="AA6" s="3" t="n">
-        <x:v>2775446</x:v>
+        <x:v>2659447</x:v>
       </x:c>
       <x:c r="AB6" s="3" t="n">
-        <x:v>2953642</x:v>
+        <x:v>2818675</x:v>
       </x:c>
       <x:c r="AC6" s="3" t="n">
-        <x:v>3170657</x:v>
+        <x:v>3030852</x:v>
       </x:c>
       <x:c r="AD6" s="3" t="n">
-        <x:v>3455589</x:v>
+        <x:v>3304957</x:v>
       </x:c>
       <x:c r="AE6" s="3" t="n">
-        <x:v>3744780</x:v>
+        <x:v>3580258</x:v>
       </x:c>
       <x:c r="AF6" s="3" t="n">
-        <x:v>3925035</x:v>
+        <x:v>3752522</x:v>
       </x:c>
       <x:c r="AG6" s="3" t="n">
-        <x:v>4088210</x:v>
+        <x:v>3910084</x:v>
       </x:c>
       <x:c r="AH6" s="3" t="n">
-        <x:v>4192579</x:v>
+        <x:v>4006287</x:v>
       </x:c>
       <x:c r="AI6" s="3" t="n">
-        <x:v>4329550</x:v>
+        <x:v>4139474</x:v>
       </x:c>
       <x:c r="AJ6" s="3" t="n">
-        <x:v>4477908</x:v>
+        <x:v>4282118</x:v>
       </x:c>
       <x:c r="AK6" s="3" t="n">
-        <x:v>4735452</x:v>
+        <x:v>4530430</x:v>
       </x:c>
       <x:c r="AL6" s="3" t="n">
-        <x:v>5008200</x:v>
+        <x:v>4794260</x:v>
       </x:c>
       <x:c r="AM6" s="3" t="n">
-        <x:v>5551183</x:v>
+        <x:v>5323973</x:v>
       </x:c>
       <x:c r="AN6" s="3" t="n">
-        <x:v>5990596</x:v>
+        <x:v>5751907</x:v>
       </x:c>
       <x:c r="AO6" s="3" t="n">
-        <x:v>6020628</x:v>
+        <x:v>5770895</x:v>
       </x:c>
       <x:c r="AP6" s="3" t="n">
-        <x:v>6226252</x:v>
+        <x:v>5974906</x:v>
       </x:c>
       <x:c r="AQ6" s="3" t="n">
         <x:v>6614239</x:v>
       </x:c>
       <x:c r="AR6" s="3" t="n">
         <x:v>6958034</x:v>
       </x:c>
       <x:c r="AS6" s="3" t="n">
         <x:v>7417192</x:v>
       </x:c>
       <x:c r="AT6" s="3" t="n">
         <x:v>7339345</x:v>
       </x:c>
       <x:c r="AU6" s="3" t="n">
         <x:v>6977448</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:47">
       <x:c r="B7" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>710358</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
@@ -2510,66 +2508,66 @@
       <x:c r="AH15" s="3" t="n">
         <x:v>38512377</x:v>
       </x:c>
       <x:c r="AI15" s="3" t="n">
         <x:v>40536966</x:v>
       </x:c>
       <x:c r="AJ15" s="3" t="n">
         <x:v>44523043</x:v>
       </x:c>
       <x:c r="AK15" s="3" t="n">
         <x:v>48999445</x:v>
       </x:c>
       <x:c r="AL15" s="3" t="n">
         <x:v>51951647</x:v>
       </x:c>
       <x:c r="AM15" s="3" t="n">
         <x:v>56546897</x:v>
       </x:c>
       <x:c r="AN15" s="3" t="n">
         <x:v>60373320</x:v>
       </x:c>
       <x:c r="AO15" s="3" t="n">
         <x:v>60611016</x:v>
       </x:c>
       <x:c r="AP15" s="3" t="n">
-        <x:v>68335818</x:v>
+        <x:v>68610933</x:v>
       </x:c>
       <x:c r="AQ15" s="3" t="n">
-        <x:v>75839398</x:v>
+        <x:v>76079022</x:v>
       </x:c>
       <x:c r="AR15" s="3" t="n">
-        <x:v>87598688</x:v>
+        <x:v>87652284</x:v>
       </x:c>
       <x:c r="AS15" s="3" t="n">
-        <x:v>85339152</x:v>
+        <x:v>85446299</x:v>
       </x:c>
       <x:c r="AT15" s="3" t="n">
-        <x:v>88433185</x:v>
+        <x:v>88451413</x:v>
       </x:c>
       <x:c r="AU15" s="3" t="n">
-        <x:v>96499162</x:v>
+        <x:v>96383140</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:47">
       <x:c r="B16" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>2175349</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>2542045</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>2955643</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>3454759</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>3868285</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>4300685</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
@@ -2650,66 +2648,66 @@
       <x:c r="AH16" s="3" t="n">
         <x:v>38946796</x:v>
       </x:c>
       <x:c r="AI16" s="3" t="n">
         <x:v>41082761</x:v>
       </x:c>
       <x:c r="AJ16" s="3" t="n">
         <x:v>45031902</x:v>
       </x:c>
       <x:c r="AK16" s="3" t="n">
         <x:v>49221220</x:v>
       </x:c>
       <x:c r="AL16" s="3" t="n">
         <x:v>52431109</x:v>
       </x:c>
       <x:c r="AM16" s="3" t="n">
         <x:v>56832924</x:v>
       </x:c>
       <x:c r="AN16" s="3" t="n">
         <x:v>60451427</x:v>
       </x:c>
       <x:c r="AO16" s="3" t="n">
         <x:v>60335443</x:v>
       </x:c>
       <x:c r="AP16" s="3" t="n">
-        <x:v>67813413</x:v>
+        <x:v>67826390</x:v>
       </x:c>
       <x:c r="AQ16" s="3" t="n">
-        <x:v>75578235</x:v>
+        <x:v>75383758</x:v>
       </x:c>
       <x:c r="AR16" s="3" t="n">
-        <x:v>86368843</x:v>
+        <x:v>86247412</x:v>
       </x:c>
       <x:c r="AS16" s="3" t="n">
-        <x:v>83220465</x:v>
+        <x:v>83060059</x:v>
       </x:c>
       <x:c r="AT16" s="3" t="n">
-        <x:v>85926920</x:v>
+        <x:v>85843619</x:v>
       </x:c>
       <x:c r="AU16" s="3" t="n">
-        <x:v>92102909</x:v>
+        <x:v>91948832</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:47">
       <x:c r="B17" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>-39191</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>-70624</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>-120613</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
         <x:v>-153323</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>-175192</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>-169734</x:v>
       </x:c>
       <x:c r="I17" s="3" t="n">
@@ -2790,66 +2788,66 @@
       <x:c r="AH17" s="3" t="n">
         <x:v>-434419</x:v>
       </x:c>
       <x:c r="AI17" s="3" t="n">
         <x:v>-545795</x:v>
       </x:c>
       <x:c r="AJ17" s="3" t="n">
         <x:v>-508859</x:v>
       </x:c>
       <x:c r="AK17" s="3" t="n">
         <x:v>-221775</x:v>
       </x:c>
       <x:c r="AL17" s="3" t="n">
         <x:v>-479462</x:v>
       </x:c>
       <x:c r="AM17" s="3" t="n">
         <x:v>-286027</x:v>
       </x:c>
       <x:c r="AN17" s="3" t="n">
         <x:v>-78107</x:v>
       </x:c>
       <x:c r="AO17" s="3" t="n">
         <x:v>275573</x:v>
       </x:c>
       <x:c r="AP17" s="3" t="n">
-        <x:v>522405</x:v>
+        <x:v>784543</x:v>
       </x:c>
       <x:c r="AQ17" s="3" t="n">
-        <x:v>261163</x:v>
+        <x:v>695264</x:v>
       </x:c>
       <x:c r="AR17" s="3" t="n">
-        <x:v>1229845</x:v>
+        <x:v>1404872</x:v>
       </x:c>
       <x:c r="AS17" s="3" t="n">
-        <x:v>2118687</x:v>
+        <x:v>2386240</x:v>
       </x:c>
       <x:c r="AT17" s="3" t="n">
-        <x:v>2506265</x:v>
+        <x:v>2607794</x:v>
       </x:c>
       <x:c r="AU17" s="3" t="n">
-        <x:v>4396253</x:v>
+        <x:v>4434308</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:47">
       <x:c r="B18" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>2333827</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>2521434</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>2644285</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
         <x:v>2852734</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>3110972</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>3403812</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
@@ -2858,138 +2856,138 @@
       <x:c r="J18" s="3" t="n">
         <x:v>4259908</x:v>
       </x:c>
       <x:c r="K18" s="3" t="n">
         <x:v>4909464</x:v>
       </x:c>
       <x:c r="L18" s="3" t="n">
         <x:v>5744725</x:v>
       </x:c>
       <x:c r="M18" s="3" t="n">
         <x:v>5894185</x:v>
       </x:c>
       <x:c r="N18" s="3" t="n">
         <x:v>5654548</x:v>
       </x:c>
       <x:c r="O18" s="3" t="n">
         <x:v>5228681</x:v>
       </x:c>
       <x:c r="P18" s="3" t="n">
         <x:v>5379990</x:v>
       </x:c>
       <x:c r="Q18" s="3" t="n">
         <x:v>5433356</x:v>
       </x:c>
       <x:c r="R18" s="3" t="n">
-        <x:v>5608540</x:v>
+        <x:v>5528491</x:v>
       </x:c>
       <x:c r="S18" s="3" t="n">
-        <x:v>5861167</x:v>
+        <x:v>5778057</x:v>
       </x:c>
       <x:c r="T18" s="3" t="n">
-        <x:v>6100022</x:v>
+        <x:v>6014393</x:v>
       </x:c>
       <x:c r="U18" s="3" t="n">
-        <x:v>6497818</x:v>
+        <x:v>6408567</x:v>
       </x:c>
       <x:c r="V18" s="3" t="n">
-        <x:v>7224930</x:v>
+        <x:v>7135624</x:v>
       </x:c>
       <x:c r="W18" s="3" t="n">
-        <x:v>7793173</x:v>
+        <x:v>7692585</x:v>
       </x:c>
       <x:c r="X18" s="3" t="n">
-        <x:v>8666394</x:v>
+        <x:v>8567997</x:v>
       </x:c>
       <x:c r="Y18" s="3" t="n">
-        <x:v>9120864</x:v>
+        <x:v>9013463</x:v>
       </x:c>
       <x:c r="Z18" s="3" t="n">
-        <x:v>9764111</x:v>
+        <x:v>9651257</x:v>
       </x:c>
       <x:c r="AA18" s="3" t="n">
-        <x:v>10570900</x:v>
+        <x:v>10454901</x:v>
       </x:c>
       <x:c r="AB18" s="3" t="n">
-        <x:v>11712905</x:v>
+        <x:v>11577938</x:v>
       </x:c>
       <x:c r="AC18" s="3" t="n">
-        <x:v>12763394</x:v>
+        <x:v>12623589</x:v>
       </x:c>
       <x:c r="AD18" s="3" t="n">
-        <x:v>14389778</x:v>
+        <x:v>14239146</x:v>
       </x:c>
       <x:c r="AE18" s="3" t="n">
-        <x:v>15049185</x:v>
+        <x:v>14884663</x:v>
       </x:c>
       <x:c r="AF18" s="3" t="n">
-        <x:v>15792171</x:v>
+        <x:v>15619658</x:v>
       </x:c>
       <x:c r="AG18" s="3" t="n">
-        <x:v>16493832</x:v>
+        <x:v>16315706</x:v>
       </x:c>
       <x:c r="AH18" s="3" t="n">
-        <x:v>17085823</x:v>
+        <x:v>16899531</x:v>
       </x:c>
       <x:c r="AI18" s="3" t="n">
-        <x:v>17168910</x:v>
+        <x:v>16978834</x:v>
       </x:c>
       <x:c r="AJ18" s="3" t="n">
-        <x:v>18274877</x:v>
+        <x:v>18079087</x:v>
       </x:c>
       <x:c r="AK18" s="3" t="n">
-        <x:v>19357404</x:v>
+        <x:v>19152382</x:v>
       </x:c>
       <x:c r="AL18" s="3" t="n">
-        <x:v>20702436</x:v>
+        <x:v>20488496</x:v>
       </x:c>
       <x:c r="AM18" s="3" t="n">
-        <x:v>22831454</x:v>
+        <x:v>22604244</x:v>
       </x:c>
       <x:c r="AN18" s="3" t="n">
-        <x:v>24477660</x:v>
+        <x:v>24238971</x:v>
       </x:c>
       <x:c r="AO18" s="3" t="n">
-        <x:v>26508982</x:v>
+        <x:v>26259249</x:v>
       </x:c>
       <x:c r="AP18" s="3" t="n">
-        <x:v>28225434</x:v>
+        <x:v>28236226</x:v>
       </x:c>
       <x:c r="AQ18" s="3" t="n">
-        <x:v>29679813</x:v>
+        <x:v>30113914</x:v>
       </x:c>
       <x:c r="AR18" s="3" t="n">
-        <x:v>33479676</x:v>
+        <x:v>33654703</x:v>
       </x:c>
       <x:c r="AS18" s="3" t="n">
-        <x:v>37876233</x:v>
+        <x:v>38143786</x:v>
       </x:c>
       <x:c r="AT18" s="3" t="n">
-        <x:v>37208458</x:v>
+        <x:v>37309987</x:v>
       </x:c>
       <x:c r="AU18" s="3" t="n">
-        <x:v>40158809</x:v>
+        <x:v>40196864</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:47">
       <x:c r="A19" s="2" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>1414357</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>1584927</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>1760142</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
         <x:v>1998827</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>2209035</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
@@ -3001,138 +2999,138 @@
       <x:c r="J19" s="3" t="n">
         <x:v>3242131</x:v>
       </x:c>
       <x:c r="K19" s="3" t="n">
         <x:v>3790942</x:v>
       </x:c>
       <x:c r="L19" s="3" t="n">
         <x:v>4466133</x:v>
       </x:c>
       <x:c r="M19" s="3" t="n">
         <x:v>4772903</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>4824233</x:v>
       </x:c>
       <x:c r="O19" s="3" t="n">
         <x:v>4795997</x:v>
       </x:c>
       <x:c r="P19" s="3" t="n">
         <x:v>5127376</x:v>
       </x:c>
       <x:c r="Q19" s="3" t="n">
         <x:v>5386560</x:v>
       </x:c>
       <x:c r="R19" s="3" t="n">
-        <x:v>5618088</x:v>
+        <x:v>5614558</x:v>
       </x:c>
       <x:c r="S19" s="3" t="n">
-        <x:v>6047127</x:v>
+        <x:v>6042623</x:v>
       </x:c>
       <x:c r="T19" s="3" t="n">
-        <x:v>6780443</x:v>
+        <x:v>6775761</x:v>
       </x:c>
       <x:c r="U19" s="3" t="n">
-        <x:v>7428628</x:v>
+        <x:v>7423722</x:v>
       </x:c>
       <x:c r="V19" s="3" t="n">
-        <x:v>9222166</x:v>
+        <x:v>9217076</x:v>
       </x:c>
       <x:c r="W19" s="3" t="n">
-        <x:v>9592068</x:v>
+        <x:v>9586192</x:v>
       </x:c>
       <x:c r="X19" s="3" t="n">
-        <x:v>10052369</x:v>
+        <x:v>10046401</x:v>
       </x:c>
       <x:c r="Y19" s="3" t="n">
-        <x:v>10114757</x:v>
+        <x:v>10109954</x:v>
       </x:c>
       <x:c r="Z19" s="3" t="n">
-        <x:v>10905981</x:v>
+        <x:v>10900732</x:v>
       </x:c>
       <x:c r="AA19" s="3" t="n">
-        <x:v>11671400</x:v>
+        <x:v>11665765</x:v>
       </x:c>
       <x:c r="AB19" s="3" t="n">
-        <x:v>13690310</x:v>
+        <x:v>13683218</x:v>
       </x:c>
       <x:c r="AC19" s="3" t="n">
-        <x:v>15080132</x:v>
+        <x:v>15072400</x:v>
       </x:c>
       <x:c r="AD19" s="3" t="n">
-        <x:v>15860633</x:v>
+        <x:v>15851977</x:v>
       </x:c>
       <x:c r="AE19" s="3" t="n">
-        <x:v>15484776</x:v>
+        <x:v>15474816</x:v>
       </x:c>
       <x:c r="AF19" s="3" t="n">
-        <x:v>16832459</x:v>
+        <x:v>16821919</x:v>
       </x:c>
       <x:c r="AG19" s="3" t="n">
-        <x:v>17892414</x:v>
+        <x:v>17881344</x:v>
       </x:c>
       <x:c r="AH19" s="3" t="n">
-        <x:v>17947723</x:v>
+        <x:v>17935922</x:v>
       </x:c>
       <x:c r="AI19" s="3" t="n">
-        <x:v>18592106</x:v>
+        <x:v>18579994</x:v>
       </x:c>
       <x:c r="AJ19" s="3" t="n">
-        <x:v>20436455</x:v>
+        <x:v>20424088</x:v>
       </x:c>
       <x:c r="AK19" s="3" t="n">
-        <x:v>20974765</x:v>
+        <x:v>20962308</x:v>
       </x:c>
       <x:c r="AL19" s="3" t="n">
-        <x:v>22803765</x:v>
+        <x:v>22790766</x:v>
       </x:c>
       <x:c r="AM19" s="3" t="n">
-        <x:v>24609587</x:v>
+        <x:v>24595781</x:v>
       </x:c>
       <x:c r="AN19" s="3" t="n">
-        <x:v>25776046</x:v>
+        <x:v>25762228</x:v>
       </x:c>
       <x:c r="AO19" s="3" t="n">
-        <x:v>27456133</x:v>
+        <x:v>27442408</x:v>
       </x:c>
       <x:c r="AP19" s="3" t="n">
-        <x:v>30138948</x:v>
+        <x:v>30353231</x:v>
       </x:c>
       <x:c r="AQ19" s="3" t="n">
-        <x:v>32953620</x:v>
+        <x:v>33111911</x:v>
       </x:c>
       <x:c r="AR19" s="3" t="n">
-        <x:v>38173130</x:v>
+        <x:v>38118090</x:v>
       </x:c>
       <x:c r="AS19" s="3" t="n">
-        <x:v>39886685</x:v>
+        <x:v>39874947</x:v>
       </x:c>
       <x:c r="AT19" s="3" t="n">
-        <x:v>38641254</x:v>
+        <x:v>38567631</x:v>
       </x:c>
       <x:c r="AU19" s="3" t="n">
-        <x:v>41898905</x:v>
+        <x:v>41737445</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:47">
       <x:c r="B20" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>982436</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>1081548</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
         <x:v>1168061</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
         <x:v>1276588</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
         <x:v>1401732</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
         <x:v>1554295</x:v>
       </x:c>
       <x:c r="I20" s="3" t="n">
@@ -3141,123 +3139,123 @@
       <x:c r="J20" s="3" t="n">
         <x:v>1924476</x:v>
       </x:c>
       <x:c r="K20" s="3" t="n">
         <x:v>2199273</x:v>
       </x:c>
       <x:c r="L20" s="3" t="n">
         <x:v>2590889</x:v>
       </x:c>
       <x:c r="M20" s="3" t="n">
         <x:v>2729675</x:v>
       </x:c>
       <x:c r="N20" s="3" t="n">
         <x:v>2692986</x:v>
       </x:c>
       <x:c r="O20" s="3" t="n">
         <x:v>2566498</x:v>
       </x:c>
       <x:c r="P20" s="3" t="n">
         <x:v>2694471</x:v>
       </x:c>
       <x:c r="Q20" s="3" t="n">
         <x:v>2727989</x:v>
       </x:c>
       <x:c r="R20" s="3" t="n">
-        <x:v>2946989</x:v>
+        <x:v>2943459</x:v>
       </x:c>
       <x:c r="S20" s="3" t="n">
-        <x:v>3083356</x:v>
+        <x:v>3078852</x:v>
       </x:c>
       <x:c r="T20" s="3" t="n">
-        <x:v>3349807</x:v>
+        <x:v>3345125</x:v>
       </x:c>
       <x:c r="U20" s="3" t="n">
-        <x:v>3622989</x:v>
+        <x:v>3618083</x:v>
       </x:c>
       <x:c r="V20" s="3" t="n">
-        <x:v>3955923</x:v>
+        <x:v>3950833</x:v>
       </x:c>
       <x:c r="W20" s="3" t="n">
-        <x:v>4215131</x:v>
+        <x:v>4209255</x:v>
       </x:c>
       <x:c r="X20" s="3" t="n">
-        <x:v>4433072</x:v>
+        <x:v>4427104</x:v>
       </x:c>
       <x:c r="Y20" s="3" t="n">
-        <x:v>4659320</x:v>
+        <x:v>4654517</x:v>
       </x:c>
       <x:c r="Z20" s="3" t="n">
-        <x:v>4776495</x:v>
+        <x:v>4771246</x:v>
       </x:c>
       <x:c r="AA20" s="3" t="n">
-        <x:v>5203566</x:v>
+        <x:v>5197931</x:v>
       </x:c>
       <x:c r="AB20" s="3" t="n">
-        <x:v>5556843</x:v>
+        <x:v>5549751</x:v>
       </x:c>
       <x:c r="AC20" s="3" t="n">
-        <x:v>5913429</x:v>
+        <x:v>5905697</x:v>
       </x:c>
       <x:c r="AD20" s="3" t="n">
-        <x:v>6742733</x:v>
+        <x:v>6734077</x:v>
       </x:c>
       <x:c r="AE20" s="3" t="n">
-        <x:v>7205332</x:v>
+        <x:v>7195372</x:v>
       </x:c>
       <x:c r="AF20" s="3" t="n">
-        <x:v>7391404</x:v>
+        <x:v>7380864</x:v>
       </x:c>
       <x:c r="AG20" s="3" t="n">
-        <x:v>7646464</x:v>
+        <x:v>7635394</x:v>
       </x:c>
       <x:c r="AH20" s="3" t="n">
-        <x:v>7981286</x:v>
+        <x:v>7969485</x:v>
       </x:c>
       <x:c r="AI20" s="3" t="n">
-        <x:v>8086787</x:v>
+        <x:v>8074675</x:v>
       </x:c>
       <x:c r="AJ20" s="3" t="n">
-        <x:v>8788214</x:v>
+        <x:v>8775847</x:v>
       </x:c>
       <x:c r="AK20" s="3" t="n">
-        <x:v>9149118</x:v>
+        <x:v>9136661</x:v>
       </x:c>
       <x:c r="AL20" s="3" t="n">
-        <x:v>9907829</x:v>
+        <x:v>9894830</x:v>
       </x:c>
       <x:c r="AM20" s="3" t="n">
-        <x:v>10841352</x:v>
+        <x:v>10827546</x:v>
       </x:c>
       <x:c r="AN20" s="3" t="n">
-        <x:v>11380112</x:v>
+        <x:v>11366294</x:v>
       </x:c>
       <x:c r="AO20" s="3" t="n">
-        <x:v>12335163</x:v>
+        <x:v>12321438</x:v>
       </x:c>
       <x:c r="AP20" s="3" t="n">
-        <x:v>13140953</x:v>
+        <x:v>13127179</x:v>
       </x:c>
       <x:c r="AQ20" s="3" t="n">
         <x:v>13923150</x:v>
       </x:c>
       <x:c r="AR20" s="3" t="n">
         <x:v>14920560</x:v>
       </x:c>
       <x:c r="AS20" s="3" t="n">
         <x:v>17131719</x:v>
       </x:c>
       <x:c r="AT20" s="3" t="n">
         <x:v>16672589</x:v>
       </x:c>
       <x:c r="AU20" s="3" t="n">
         <x:v>17166905</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:47">
       <x:c r="B21" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>126963</x:v>
       </x:c>
       <x:c r="D21" s="3" t="n">
@@ -3281,123 +3279,123 @@
       <x:c r="J21" s="3" t="n">
         <x:v>151770</x:v>
       </x:c>
       <x:c r="K21" s="3" t="n">
         <x:v>153404</x:v>
       </x:c>
       <x:c r="L21" s="3" t="n">
         <x:v>112725</x:v>
       </x:c>
       <x:c r="M21" s="3" t="n">
         <x:v>367440</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>538465</x:v>
       </x:c>
       <x:c r="O21" s="3" t="n">
         <x:v>639440</x:v>
       </x:c>
       <x:c r="P21" s="3" t="n">
         <x:v>557608</x:v>
       </x:c>
       <x:c r="Q21" s="3" t="n">
         <x:v>548742</x:v>
       </x:c>
       <x:c r="R21" s="3" t="n">
-        <x:v>582169</x:v>
+        <x:v>578639</x:v>
       </x:c>
       <x:c r="S21" s="3" t="n">
-        <x:v>572802</x:v>
+        <x:v>568298</x:v>
       </x:c>
       <x:c r="T21" s="3" t="n">
-        <x:v>617679</x:v>
+        <x:v>612997</x:v>
       </x:c>
       <x:c r="U21" s="3" t="n">
-        <x:v>653068</x:v>
+        <x:v>648162</x:v>
       </x:c>
       <x:c r="V21" s="3" t="n">
-        <x:v>718734</x:v>
+        <x:v>713644</x:v>
       </x:c>
       <x:c r="W21" s="3" t="n">
-        <x:v>784580</x:v>
+        <x:v>778704</x:v>
       </x:c>
       <x:c r="X21" s="3" t="n">
-        <x:v>893549</x:v>
+        <x:v>887581</x:v>
       </x:c>
       <x:c r="Y21" s="3" t="n">
-        <x:v>897586</x:v>
+        <x:v>892783</x:v>
       </x:c>
       <x:c r="Z21" s="3" t="n">
-        <x:v>926452</x:v>
+        <x:v>921203</x:v>
       </x:c>
       <x:c r="AA21" s="3" t="n">
-        <x:v>915129</x:v>
+        <x:v>909494</x:v>
       </x:c>
       <x:c r="AB21" s="3" t="n">
-        <x:v>1008479</x:v>
+        <x:v>1001387</x:v>
       </x:c>
       <x:c r="AC21" s="3" t="n">
-        <x:v>1091895</x:v>
+        <x:v>1084163</x:v>
       </x:c>
       <x:c r="AD21" s="3" t="n">
-        <x:v>1204590</x:v>
+        <x:v>1195934</x:v>
       </x:c>
       <x:c r="AE21" s="3" t="n">
-        <x:v>1298808</x:v>
+        <x:v>1288848</x:v>
       </x:c>
       <x:c r="AF21" s="3" t="n">
-        <x:v>1388118</x:v>
+        <x:v>1377578</x:v>
       </x:c>
       <x:c r="AG21" s="3" t="n">
-        <x:v>1487035</x:v>
+        <x:v>1475965</x:v>
       </x:c>
       <x:c r="AH21" s="3" t="n">
-        <x:v>1535408</x:v>
+        <x:v>1523607</x:v>
       </x:c>
       <x:c r="AI21" s="3" t="n">
-        <x:v>1619890</x:v>
+        <x:v>1607778</x:v>
       </x:c>
       <x:c r="AJ21" s="3" t="n">
-        <x:v>1697623</x:v>
+        <x:v>1685256</x:v>
       </x:c>
       <x:c r="AK21" s="3" t="n">
-        <x:v>1803720</x:v>
+        <x:v>1791263</x:v>
       </x:c>
       <x:c r="AL21" s="3" t="n">
-        <x:v>1924177</x:v>
+        <x:v>1911178</x:v>
       </x:c>
       <x:c r="AM21" s="3" t="n">
-        <x:v>2147393</x:v>
+        <x:v>2133587</x:v>
       </x:c>
       <x:c r="AN21" s="3" t="n">
-        <x:v>2332019</x:v>
+        <x:v>2318201</x:v>
       </x:c>
       <x:c r="AO21" s="3" t="n">
-        <x:v>2354652</x:v>
+        <x:v>2340927</x:v>
       </x:c>
       <x:c r="AP21" s="3" t="n">
-        <x:v>2510015</x:v>
+        <x:v>2496241</x:v>
       </x:c>
       <x:c r="AQ21" s="3" t="n">
         <x:v>2670822</x:v>
       </x:c>
       <x:c r="AR21" s="3" t="n">
         <x:v>2806649</x:v>
       </x:c>
       <x:c r="AS21" s="3" t="n">
         <x:v>3039626</x:v>
       </x:c>
       <x:c r="AT21" s="3" t="n">
         <x:v>3000092</x:v>
       </x:c>
       <x:c r="AU21" s="3" t="n">
         <x:v>2985765</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:47">
       <x:c r="B22" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C22" s="3" t="n">
         <x:v>243309</x:v>
       </x:c>
       <x:c r="D22" s="3" t="n">
@@ -4613,66 +4611,66 @@
       <x:c r="AH30" s="3" t="n">
         <x:v>9966437</x:v>
       </x:c>
       <x:c r="AI30" s="3" t="n">
         <x:v>10505319</x:v>
       </x:c>
       <x:c r="AJ30" s="3" t="n">
         <x:v>11648241</x:v>
       </x:c>
       <x:c r="AK30" s="3" t="n">
         <x:v>11825647</x:v>
       </x:c>
       <x:c r="AL30" s="3" t="n">
         <x:v>12895936</x:v>
       </x:c>
       <x:c r="AM30" s="3" t="n">
         <x:v>13768235</x:v>
       </x:c>
       <x:c r="AN30" s="3" t="n">
         <x:v>14395934</x:v>
       </x:c>
       <x:c r="AO30" s="3" t="n">
         <x:v>15120970</x:v>
       </x:c>
       <x:c r="AP30" s="3" t="n">
-        <x:v>16997995</x:v>
+        <x:v>17226052</x:v>
       </x:c>
       <x:c r="AQ30" s="3" t="n">
-        <x:v>19030470</x:v>
+        <x:v>19188761</x:v>
       </x:c>
       <x:c r="AR30" s="3" t="n">
-        <x:v>23252570</x:v>
+        <x:v>23197530</x:v>
       </x:c>
       <x:c r="AS30" s="3" t="n">
-        <x:v>22754966</x:v>
+        <x:v>22743228</x:v>
       </x:c>
       <x:c r="AT30" s="3" t="n">
-        <x:v>21968665</x:v>
+        <x:v>21895042</x:v>
       </x:c>
       <x:c r="AU30" s="3" t="n">
-        <x:v>24732000</x:v>
+        <x:v>24570540</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:47">
       <x:c r="B31" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>818869</x:v>
       </x:c>
       <x:c r="D31" s="3" t="n">
         <x:v>931084</x:v>
       </x:c>
       <x:c r="E31" s="3" t="n">
         <x:v>1047195</x:v>
       </x:c>
       <x:c r="F31" s="3" t="n">
         <x:v>1231150</x:v>
       </x:c>
       <x:c r="G31" s="3" t="n">
         <x:v>1339552</x:v>
       </x:c>
       <x:c r="H31" s="3" t="n">
         <x:v>1508126</x:v>
       </x:c>
       <x:c r="I31" s="3" t="n">
@@ -4753,66 +4751,66 @@
       <x:c r="AH31" s="3" t="n">
         <x:v>16190422</x:v>
       </x:c>
       <x:c r="AI31" s="3" t="n">
         <x:v>17183812</x:v>
       </x:c>
       <x:c r="AJ31" s="3" t="n">
         <x:v>18970453</x:v>
       </x:c>
       <x:c r="AK31" s="3" t="n">
         <x:v>19919311</x:v>
       </x:c>
       <x:c r="AL31" s="3" t="n">
         <x:v>22405275</x:v>
       </x:c>
       <x:c r="AM31" s="3" t="n">
         <x:v>24430778</x:v>
       </x:c>
       <x:c r="AN31" s="3" t="n">
         <x:v>25989565</x:v>
       </x:c>
       <x:c r="AO31" s="3" t="n">
         <x:v>25880164</x:v>
       </x:c>
       <x:c r="AP31" s="3" t="n">
-        <x:v>30170661</x:v>
+        <x:v>30195527</x:v>
       </x:c>
       <x:c r="AQ31" s="3" t="n">
-        <x:v>34163698</x:v>
+        <x:v>34131391</x:v>
       </x:c>
       <x:c r="AR31" s="3" t="n">
-        <x:v>40745970</x:v>
+        <x:v>40734000</x:v>
       </x:c>
       <x:c r="AS31" s="3" t="n">
-        <x:v>36380111</x:v>
+        <x:v>36361847</x:v>
       </x:c>
       <x:c r="AT31" s="3" t="n">
-        <x:v>37705529</x:v>
+        <x:v>37694003</x:v>
       </x:c>
       <x:c r="AU31" s="3" t="n">
-        <x:v>40503063</x:v>
+        <x:v>40468362</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:47">
       <x:c r="B32" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C32" s="3" t="n">
         <x:v>-386948</x:v>
       </x:c>
       <x:c r="D32" s="3" t="n">
         <x:v>-427705</x:v>
       </x:c>
       <x:c r="E32" s="3" t="n">
         <x:v>-455114</x:v>
       </x:c>
       <x:c r="F32" s="3" t="n">
         <x:v>-508911</x:v>
       </x:c>
       <x:c r="G32" s="3" t="n">
         <x:v>-532249</x:v>
       </x:c>
       <x:c r="H32" s="3" t="n">
         <x:v>-577386</x:v>
       </x:c>
       <x:c r="I32" s="3" t="n">
@@ -4893,66 +4891,66 @@
       <x:c r="AH32" s="3" t="n">
         <x:v>-6223985</x:v>
       </x:c>
       <x:c r="AI32" s="3" t="n">
         <x:v>-6678493</x:v>
       </x:c>
       <x:c r="AJ32" s="3" t="n">
         <x:v>-7322212</x:v>
       </x:c>
       <x:c r="AK32" s="3" t="n">
         <x:v>-8093664</x:v>
       </x:c>
       <x:c r="AL32" s="3" t="n">
         <x:v>-9509339</x:v>
       </x:c>
       <x:c r="AM32" s="3" t="n">
         <x:v>-10662543</x:v>
       </x:c>
       <x:c r="AN32" s="3" t="n">
         <x:v>-11593631</x:v>
       </x:c>
       <x:c r="AO32" s="3" t="n">
         <x:v>-10759194</x:v>
       </x:c>
       <x:c r="AP32" s="3" t="n">
-        <x:v>-13172666</x:v>
+        <x:v>-12969475</x:v>
       </x:c>
       <x:c r="AQ32" s="3" t="n">
-        <x:v>-15133228</x:v>
+        <x:v>-14942630</x:v>
       </x:c>
       <x:c r="AR32" s="3" t="n">
-        <x:v>-17493400</x:v>
+        <x:v>-17536470</x:v>
       </x:c>
       <x:c r="AS32" s="3" t="n">
-        <x:v>-13625145</x:v>
+        <x:v>-13618619</x:v>
       </x:c>
       <x:c r="AT32" s="3" t="n">
-        <x:v>-15736864</x:v>
+        <x:v>-15798961</x:v>
       </x:c>
       <x:c r="AU32" s="3" t="n">
-        <x:v>-15771063</x:v>
+        <x:v>-15897822</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:47">
       <x:c r="B33" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>595488</x:v>
       </x:c>
       <x:c r="D33" s="3" t="n">
         <x:v>653843</x:v>
       </x:c>
       <x:c r="E33" s="3" t="n">
         <x:v>712947</x:v>
       </x:c>
       <x:c r="F33" s="3" t="n">
         <x:v>767677</x:v>
       </x:c>
       <x:c r="G33" s="3" t="n">
         <x:v>869483</x:v>
       </x:c>
       <x:c r="H33" s="3" t="n">
         <x:v>976909</x:v>
       </x:c>
       <x:c r="I33" s="3" t="n">
@@ -4961,138 +4959,138 @@
       <x:c r="J33" s="3" t="n">
         <x:v>1121324</x:v>
       </x:c>
       <x:c r="K33" s="3" t="n">
         <x:v>1246334</x:v>
       </x:c>
       <x:c r="L33" s="3" t="n">
         <x:v>1370279</x:v>
       </x:c>
       <x:c r="M33" s="3" t="n">
         <x:v>1366205</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>1332402</x:v>
       </x:c>
       <x:c r="O33" s="3" t="n">
         <x:v>1135897</x:v>
       </x:c>
       <x:c r="P33" s="3" t="n">
         <x:v>1060746</x:v>
       </x:c>
       <x:c r="Q33" s="3" t="n">
         <x:v>1212329</x:v>
       </x:c>
       <x:c r="R33" s="3" t="n">
-        <x:v>1089873</x:v>
+        <x:v>1086343</x:v>
       </x:c>
       <x:c r="S33" s="3" t="n">
-        <x:v>1025690</x:v>
+        <x:v>1021186</x:v>
       </x:c>
       <x:c r="T33" s="3" t="n">
-        <x:v>598680</x:v>
+        <x:v>593998</x:v>
       </x:c>
       <x:c r="U33" s="3" t="n">
-        <x:v>734979</x:v>
+        <x:v>730073</x:v>
       </x:c>
       <x:c r="V33" s="3" t="n">
-        <x:v>-5581</x:v>
+        <x:v>-10671</x:v>
       </x:c>
       <x:c r="W33" s="3" t="n">
-        <x:v>513930</x:v>
+        <x:v>508054</x:v>
       </x:c>
       <x:c r="X33" s="3" t="n">
-        <x:v>1279099</x:v>
+        <x:v>1273131</x:v>
       </x:c>
       <x:c r="Y33" s="3" t="n">
-        <x:v>2060272</x:v>
+        <x:v>2055469</x:v>
       </x:c>
       <x:c r="Z33" s="3" t="n">
-        <x:v>1678817</x:v>
+        <x:v>1673568</x:v>
       </x:c>
       <x:c r="AA33" s="3" t="n">
-        <x:v>1576512</x:v>
+        <x:v>1570877</x:v>
       </x:c>
       <x:c r="AB33" s="3" t="n">
-        <x:v>974605</x:v>
+        <x:v>967513</x:v>
       </x:c>
       <x:c r="AC33" s="3" t="n">
-        <x:v>137112</x:v>
+        <x:v>129380</x:v>
       </x:c>
       <x:c r="AD33" s="3" t="n">
-        <x:v>1163274</x:v>
+        <x:v>1154618</x:v>
       </x:c>
       <x:c r="AE33" s="3" t="n">
-        <x:v>2658035</x:v>
+        <x:v>2648075</x:v>
       </x:c>
       <x:c r="AF33" s="3" t="n">
-        <x:v>1458975</x:v>
+        <x:v>1448435</x:v>
       </x:c>
       <x:c r="AG33" s="3" t="n">
-        <x:v>1003579</x:v>
+        <x:v>992509</x:v>
       </x:c>
       <x:c r="AH33" s="3" t="n">
-        <x:v>1757301</x:v>
+        <x:v>1745500</x:v>
       </x:c>
       <x:c r="AI33" s="3" t="n">
-        <x:v>1408294</x:v>
+        <x:v>1396182</x:v>
       </x:c>
       <x:c r="AJ33" s="3" t="n">
-        <x:v>1466002</x:v>
+        <x:v>1453635</x:v>
       </x:c>
       <x:c r="AK33" s="3" t="n">
-        <x:v>1055454</x:v>
+        <x:v>1042997</x:v>
       </x:c>
       <x:c r="AL33" s="3" t="n">
-        <x:v>398490</x:v>
+        <x:v>385491</x:v>
       </x:c>
       <x:c r="AM33" s="3" t="n">
-        <x:v>178809</x:v>
+        <x:v>165003</x:v>
       </x:c>
       <x:c r="AN33" s="3" t="n">
-        <x:v>-213519</x:v>
+        <x:v>-227337</x:v>
       </x:c>
       <x:c r="AO33" s="3" t="n">
-        <x:v>1575969</x:v>
+        <x:v>1562244</x:v>
       </x:c>
       <x:c r="AP33" s="3" t="n">
-        <x:v>-31713</x:v>
+        <x:v>157704</x:v>
       </x:c>
       <x:c r="AQ33" s="3" t="n">
-        <x:v>-1210078</x:v>
+        <x:v>-1019480</x:v>
       </x:c>
       <x:c r="AR33" s="3" t="n">
-        <x:v>-2572840</x:v>
+        <x:v>-2615910</x:v>
       </x:c>
       <x:c r="AS33" s="3" t="n">
-        <x:v>3506574</x:v>
+        <x:v>3513100</x:v>
       </x:c>
       <x:c r="AT33" s="3" t="n">
-        <x:v>935725</x:v>
+        <x:v>873628</x:v>
       </x:c>
       <x:c r="AU33" s="3" t="n">
-        <x:v>1395842</x:v>
+        <x:v>1269083</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:47">
       <x:c r="A34" s="2" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B34" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C34" s="3" t="n">
         <x:v>892237</x:v>
       </x:c>
       <x:c r="D34" s="3" t="n">
         <x:v>1063369</x:v>
       </x:c>
       <x:c r="E34" s="3" t="n">
         <x:v>1227880</x:v>
       </x:c>
       <x:c r="F34" s="3" t="n">
         <x:v>1421928</x:v>
       </x:c>
       <x:c r="G34" s="3" t="n">
         <x:v>1617848</x:v>
       </x:c>
       <x:c r="H34" s="3" t="n">
@@ -5104,138 +5102,138 @@
       <x:c r="J34" s="3" t="n">
         <x:v>2445502</x:v>
       </x:c>
       <x:c r="K34" s="3" t="n">
         <x:v>3024959</x:v>
       </x:c>
       <x:c r="L34" s="3" t="n">
         <x:v>3595214</x:v>
       </x:c>
       <x:c r="M34" s="3" t="n">
         <x:v>4019712</x:v>
       </x:c>
       <x:c r="N34" s="3" t="n">
         <x:v>4086668</x:v>
       </x:c>
       <x:c r="O34" s="3" t="n">
         <x:v>4242642</x:v>
       </x:c>
       <x:c r="P34" s="3" t="n">
         <x:v>4317216</x:v>
       </x:c>
       <x:c r="Q34" s="3" t="n">
         <x:v>4280657</x:v>
       </x:c>
       <x:c r="R34" s="3" t="n">
-        <x:v>5035669</x:v>
+        <x:v>5035621</x:v>
       </x:c>
       <x:c r="S34" s="3" t="n">
-        <x:v>5243513</x:v>
+        <x:v>5243460</x:v>
       </x:c>
       <x:c r="T34" s="3" t="n">
-        <x:v>6054368</x:v>
+        <x:v>6054321</x:v>
       </x:c>
       <x:c r="U34" s="3" t="n">
-        <x:v>6638968</x:v>
+        <x:v>6638917</x:v>
       </x:c>
       <x:c r="V34" s="3" t="n">
-        <x:v>7679566</x:v>
+        <x:v>7679519</x:v>
       </x:c>
       <x:c r="W34" s="3" t="n">
-        <x:v>8396715</x:v>
+        <x:v>8396663</x:v>
       </x:c>
       <x:c r="X34" s="3" t="n">
-        <x:v>8418336</x:v>
+        <x:v>8418283</x:v>
       </x:c>
       <x:c r="Y34" s="3" t="n">
-        <x:v>8167023</x:v>
+        <x:v>8166929</x:v>
       </x:c>
       <x:c r="Z34" s="3" t="n">
-        <x:v>8856288</x:v>
+        <x:v>8856232</x:v>
       </x:c>
       <x:c r="AA34" s="3" t="n">
-        <x:v>10046129</x:v>
+        <x:v>10046075</x:v>
       </x:c>
       <x:c r="AB34" s="3" t="n">
-        <x:v>11960680</x:v>
+        <x:v>11960616</x:v>
       </x:c>
       <x:c r="AC34" s="3" t="n">
-        <x:v>13457307</x:v>
+        <x:v>13457248</x:v>
       </x:c>
       <x:c r="AD34" s="3" t="n">
-        <x:v>14517487</x:v>
+        <x:v>14517435</x:v>
       </x:c>
       <x:c r="AE34" s="3" t="n">
-        <x:v>15622141</x:v>
+        <x:v>15622090</x:v>
       </x:c>
       <x:c r="AF34" s="3" t="n">
-        <x:v>16808567</x:v>
+        <x:v>16808520</x:v>
       </x:c>
       <x:c r="AG34" s="3" t="n">
-        <x:v>17223079</x:v>
+        <x:v>17223034</x:v>
       </x:c>
       <x:c r="AH34" s="3" t="n">
-        <x:v>17495998</x:v>
+        <x:v>17495952</x:v>
       </x:c>
       <x:c r="AI34" s="3" t="n">
-        <x:v>18377727</x:v>
+        <x:v>18377680</x:v>
       </x:c>
       <x:c r="AJ34" s="3" t="n">
-        <x:v>20042039</x:v>
+        <x:v>20041962</x:v>
       </x:c>
       <x:c r="AK34" s="3" t="n">
-        <x:v>22567990</x:v>
+        <x:v>22567913</x:v>
       </x:c>
       <x:c r="AL34" s="3" t="n">
-        <x:v>23358948</x:v>
+        <x:v>23358867</x:v>
       </x:c>
       <x:c r="AM34" s="3" t="n">
-        <x:v>25721523</x:v>
+        <x:v>25721437</x:v>
       </x:c>
       <x:c r="AN34" s="3" t="n">
-        <x:v>27876133</x:v>
+        <x:v>27876046</x:v>
       </x:c>
       <x:c r="AO34" s="3" t="n">
-        <x:v>27176522</x:v>
+        <x:v>27176435</x:v>
       </x:c>
       <x:c r="AP34" s="3" t="n">
-        <x:v>30489903</x:v>
+        <x:v>30533306</x:v>
       </x:c>
       <x:c r="AQ34" s="3" t="n">
-        <x:v>33994267</x:v>
+        <x:v>34075859</x:v>
       </x:c>
       <x:c r="AR34" s="3" t="n">
-        <x:v>38164381</x:v>
+        <x:v>38261295</x:v>
       </x:c>
       <x:c r="AS34" s="3" t="n">
-        <x:v>38608363</x:v>
+        <x:v>38725029</x:v>
       </x:c>
       <x:c r="AT34" s="3" t="n">
-        <x:v>41135380</x:v>
+        <x:v>41259503</x:v>
       </x:c>
       <x:c r="AU34" s="3" t="n">
-        <x:v>43641361</x:v>
+        <x:v>43735547</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:47">
       <x:c r="B35" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>32733</x:v>
       </x:c>
       <x:c r="D35" s="3" t="n">
         <x:v>35425</x:v>
       </x:c>
       <x:c r="E35" s="3" t="n">
         <x:v>36599</x:v>
       </x:c>
       <x:c r="F35" s="3" t="n">
         <x:v>39399</x:v>
       </x:c>
       <x:c r="G35" s="3" t="n">
         <x:v>43340</x:v>
       </x:c>
       <x:c r="H35" s="3" t="n">
         <x:v>47965</x:v>
       </x:c>
       <x:c r="I35" s="3" t="n">
@@ -5244,123 +5242,123 @@
       <x:c r="J35" s="3" t="n">
         <x:v>65422</x:v>
       </x:c>
       <x:c r="K35" s="3" t="n">
         <x:v>78039</x:v>
       </x:c>
       <x:c r="L35" s="3" t="n">
         <x:v>93024</x:v>
       </x:c>
       <x:c r="M35" s="3" t="n">
         <x:v>96546</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>89094</x:v>
       </x:c>
       <x:c r="O35" s="3" t="n">
         <x:v>78025</x:v>
       </x:c>
       <x:c r="P35" s="3" t="n">
         <x:v>95241</x:v>
       </x:c>
       <x:c r="Q35" s="3" t="n">
         <x:v>97656</x:v>
       </x:c>
       <x:c r="R35" s="3" t="n">
-        <x:v>108652</x:v>
+        <x:v>108604</x:v>
       </x:c>
       <x:c r="S35" s="3" t="n">
-        <x:v>114133</x:v>
+        <x:v>114080</x:v>
       </x:c>
       <x:c r="T35" s="3" t="n">
-        <x:v>122401</x:v>
+        <x:v>122354</x:v>
       </x:c>
       <x:c r="U35" s="3" t="n">
-        <x:v>132753</x:v>
+        <x:v>132702</x:v>
       </x:c>
       <x:c r="V35" s="3" t="n">
-        <x:v>151880</x:v>
+        <x:v>151833</x:v>
       </x:c>
       <x:c r="W35" s="3" t="n">
-        <x:v>175872</x:v>
+        <x:v>175820</x:v>
       </x:c>
       <x:c r="X35" s="3" t="n">
-        <x:v>167450</x:v>
+        <x:v>167397</x:v>
       </x:c>
       <x:c r="Y35" s="3" t="n">
-        <x:v>211826</x:v>
+        <x:v>211732</x:v>
       </x:c>
       <x:c r="Z35" s="3" t="n">
-        <x:v>156647</x:v>
+        <x:v>156591</x:v>
       </x:c>
       <x:c r="AA35" s="3" t="n">
-        <x:v>167824</x:v>
+        <x:v>167770</x:v>
       </x:c>
       <x:c r="AB35" s="3" t="n">
-        <x:v>176174</x:v>
+        <x:v>176110</x:v>
       </x:c>
       <x:c r="AC35" s="3" t="n">
-        <x:v>187517</x:v>
+        <x:v>187458</x:v>
       </x:c>
       <x:c r="AD35" s="3" t="n">
-        <x:v>199396</x:v>
+        <x:v>199344</x:v>
       </x:c>
       <x:c r="AE35" s="3" t="n">
-        <x:v>204263</x:v>
+        <x:v>204212</x:v>
       </x:c>
       <x:c r="AF35" s="3" t="n">
-        <x:v>201306</x:v>
+        <x:v>201259</x:v>
       </x:c>
       <x:c r="AG35" s="3" t="n">
-        <x:v>202745</x:v>
+        <x:v>202700</x:v>
       </x:c>
       <x:c r="AH35" s="3" t="n">
-        <x:v>219703</x:v>
+        <x:v>219657</x:v>
       </x:c>
       <x:c r="AI35" s="3" t="n">
-        <x:v>219518</x:v>
+        <x:v>219471</x:v>
       </x:c>
       <x:c r="AJ35" s="3" t="n">
-        <x:v>223355</x:v>
+        <x:v>223278</x:v>
       </x:c>
       <x:c r="AK35" s="3" t="n">
-        <x:v>232173</x:v>
+        <x:v>232096</x:v>
       </x:c>
       <x:c r="AL35" s="3" t="n">
-        <x:v>240458</x:v>
+        <x:v>240377</x:v>
       </x:c>
       <x:c r="AM35" s="3" t="n">
-        <x:v>250859</x:v>
+        <x:v>250773</x:v>
       </x:c>
       <x:c r="AN35" s="3" t="n">
-        <x:v>256159</x:v>
+        <x:v>256072</x:v>
       </x:c>
       <x:c r="AO35" s="3" t="n">
-        <x:v>275271</x:v>
+        <x:v>275184</x:v>
       </x:c>
       <x:c r="AP35" s="3" t="n">
-        <x:v>280324</x:v>
+        <x:v>280239</x:v>
       </x:c>
       <x:c r="AQ35" s="3" t="n">
         <x:v>299028</x:v>
       </x:c>
       <x:c r="AR35" s="3" t="n">
         <x:v>322001</x:v>
       </x:c>
       <x:c r="AS35" s="3" t="n">
         <x:v>378694</x:v>
       </x:c>
       <x:c r="AT35" s="3" t="n">
         <x:v>381701</x:v>
       </x:c>
       <x:c r="AU35" s="3" t="n">
         <x:v>383044</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:47">
       <x:c r="B36" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C36" s="3" t="n">
         <x:v>1792</x:v>
       </x:c>
       <x:c r="D36" s="3" t="n">
@@ -5384,123 +5382,123 @@
       <x:c r="J36" s="3" t="n">
         <x:v>2086</x:v>
       </x:c>
       <x:c r="K36" s="3" t="n">
         <x:v>2043</x:v>
       </x:c>
       <x:c r="L36" s="3" t="n">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="M36" s="3" t="n">
         <x:v>5159</x:v>
       </x:c>
       <x:c r="N36" s="3" t="n">
         <x:v>7227</x:v>
       </x:c>
       <x:c r="O36" s="3" t="n">
         <x:v>8228</x:v>
       </x:c>
       <x:c r="P36" s="3" t="n">
         <x:v>8060</x:v>
       </x:c>
       <x:c r="Q36" s="3" t="n">
         <x:v>8187</x:v>
       </x:c>
       <x:c r="R36" s="3" t="n">
-        <x:v>9106</x:v>
+        <x:v>9058</x:v>
       </x:c>
       <x:c r="S36" s="3" t="n">
-        <x:v>9103</x:v>
+        <x:v>9050</x:v>
       </x:c>
       <x:c r="T36" s="3" t="n">
-        <x:v>9357</x:v>
+        <x:v>9310</x:v>
       </x:c>
       <x:c r="U36" s="3" t="n">
-        <x:v>9962</x:v>
+        <x:v>9911</x:v>
       </x:c>
       <x:c r="V36" s="3" t="n">
-        <x:v>11568</x:v>
+        <x:v>11521</x:v>
       </x:c>
       <x:c r="W36" s="3" t="n">
-        <x:v>12441</x:v>
+        <x:v>12389</x:v>
       </x:c>
       <x:c r="X36" s="3" t="n">
-        <x:v>13993</x:v>
+        <x:v>13940</x:v>
       </x:c>
       <x:c r="Y36" s="3" t="n">
-        <x:v>8646</x:v>
+        <x:v>8552</x:v>
       </x:c>
       <x:c r="Z36" s="3" t="n">
-        <x:v>6968</x:v>
+        <x:v>6912</x:v>
       </x:c>
       <x:c r="AA36" s="3" t="n">
-        <x:v>6273</x:v>
+        <x:v>6219</x:v>
       </x:c>
       <x:c r="AB36" s="3" t="n">
-        <x:v>6551</x:v>
+        <x:v>6487</x:v>
       </x:c>
       <x:c r="AC36" s="3" t="n">
-        <x:v>6851</x:v>
+        <x:v>6792</x:v>
       </x:c>
       <x:c r="AD36" s="3" t="n">
-        <x:v>6572</x:v>
+        <x:v>6520</x:v>
       </x:c>
       <x:c r="AE36" s="3" t="n">
-        <x:v>6439</x:v>
+        <x:v>6388</x:v>
       </x:c>
       <x:c r="AF36" s="3" t="n">
-        <x:v>6084</x:v>
+        <x:v>6037</x:v>
       </x:c>
       <x:c r="AG36" s="3" t="n">
-        <x:v>6153</x:v>
+        <x:v>6108</x:v>
       </x:c>
       <x:c r="AH36" s="3" t="n">
-        <x:v>6114</x:v>
+        <x:v>6068</x:v>
       </x:c>
       <x:c r="AI36" s="3" t="n">
-        <x:v>7222</x:v>
+        <x:v>7175</x:v>
       </x:c>
       <x:c r="AJ36" s="3" t="n">
-        <x:v>8243</x:v>
+        <x:v>8166</x:v>
       </x:c>
       <x:c r="AK36" s="3" t="n">
-        <x:v>8414</x:v>
+        <x:v>8337</x:v>
       </x:c>
       <x:c r="AL36" s="3" t="n">
-        <x:v>5429</x:v>
+        <x:v>5348</x:v>
       </x:c>
       <x:c r="AM36" s="3" t="n">
-        <x:v>6105</x:v>
+        <x:v>6019</x:v>
       </x:c>
       <x:c r="AN36" s="3" t="n">
-        <x:v>6238</x:v>
+        <x:v>6151</x:v>
       </x:c>
       <x:c r="AO36" s="3" t="n">
-        <x:v>5869</x:v>
+        <x:v>5782</x:v>
       </x:c>
       <x:c r="AP36" s="3" t="n">
-        <x:v>5613</x:v>
+        <x:v>5528</x:v>
       </x:c>
       <x:c r="AQ36" s="3" t="n">
         <x:v>5738</x:v>
       </x:c>
       <x:c r="AR36" s="3" t="n">
         <x:v>4784</x:v>
       </x:c>
       <x:c r="AS36" s="3" t="n">
         <x:v>4743</x:v>
       </x:c>
       <x:c r="AT36" s="3" t="n">
         <x:v>7440</x:v>
       </x:c>
       <x:c r="AU36" s="3" t="n">
         <x:v>7147</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:47">
       <x:c r="B37" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>12271</x:v>
       </x:c>
       <x:c r="D37" s="3" t="n">
@@ -6716,66 +6714,66 @@
       <x:c r="AH45" s="3" t="n">
         <x:v>17276295</x:v>
       </x:c>
       <x:c r="AI45" s="3" t="n">
         <x:v>18158209</x:v>
       </x:c>
       <x:c r="AJ45" s="3" t="n">
         <x:v>19818684</x:v>
       </x:c>
       <x:c r="AK45" s="3" t="n">
         <x:v>22335817</x:v>
       </x:c>
       <x:c r="AL45" s="3" t="n">
         <x:v>23118490</x:v>
       </x:c>
       <x:c r="AM45" s="3" t="n">
         <x:v>25470664</x:v>
       </x:c>
       <x:c r="AN45" s="3" t="n">
         <x:v>27619974</x:v>
       </x:c>
       <x:c r="AO45" s="3" t="n">
         <x:v>26901251</x:v>
       </x:c>
       <x:c r="AP45" s="3" t="n">
-        <x:v>30209579</x:v>
+        <x:v>30253067</x:v>
       </x:c>
       <x:c r="AQ45" s="3" t="n">
-        <x:v>33695239</x:v>
+        <x:v>33776831</x:v>
       </x:c>
       <x:c r="AR45" s="3" t="n">
-        <x:v>37842380</x:v>
+        <x:v>37939294</x:v>
       </x:c>
       <x:c r="AS45" s="3" t="n">
-        <x:v>38229669</x:v>
+        <x:v>38346335</x:v>
       </x:c>
       <x:c r="AT45" s="3" t="n">
-        <x:v>40753679</x:v>
+        <x:v>40877802</x:v>
       </x:c>
       <x:c r="AU45" s="3" t="n">
-        <x:v>43258317</x:v>
+        <x:v>43352503</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:47">
       <x:c r="B46" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C46" s="3" t="n">
         <x:v>779973</x:v>
       </x:c>
       <x:c r="D46" s="3" t="n">
         <x:v>926703</x:v>
       </x:c>
       <x:c r="E46" s="3" t="n">
         <x:v>1083449</x:v>
       </x:c>
       <x:c r="F46" s="3" t="n">
         <x:v>1278486</x:v>
       </x:c>
       <x:c r="G46" s="3" t="n">
         <x:v>1466705</x:v>
       </x:c>
       <x:c r="H46" s="3" t="n">
         <x:v>1646926</x:v>
       </x:c>
       <x:c r="I46" s="3" t="n">
@@ -6856,66 +6854,66 @@
       <x:c r="AH46" s="3" t="n">
         <x:v>17508712</x:v>
       </x:c>
       <x:c r="AI46" s="3" t="n">
         <x:v>18482782</x:v>
       </x:c>
       <x:c r="AJ46" s="3" t="n">
         <x:v>20293920</x:v>
       </x:c>
       <x:c r="AK46" s="3" t="n">
         <x:v>22972006</x:v>
       </x:c>
       <x:c r="AL46" s="3" t="n">
         <x:v>23364351</x:v>
       </x:c>
       <x:c r="AM46" s="3" t="n">
         <x:v>25358215</x:v>
       </x:c>
       <x:c r="AN46" s="3" t="n">
         <x:v>27092796</x:v>
       </x:c>
       <x:c r="AO46" s="3" t="n">
         <x:v>26763163</x:v>
       </x:c>
       <x:c r="AP46" s="3" t="n">
-        <x:v>29741543</x:v>
+        <x:v>29729701</x:v>
       </x:c>
       <x:c r="AQ46" s="3" t="n">
-        <x:v>32876599</x:v>
+        <x:v>32712574</x:v>
       </x:c>
       <x:c r="AR46" s="3" t="n">
-        <x:v>36650685</x:v>
+        <x:v>36541281</x:v>
       </x:c>
       <x:c r="AS46" s="3" t="n">
-        <x:v>37664483</x:v>
+        <x:v>37504908</x:v>
       </x:c>
       <x:c r="AT46" s="3" t="n">
-        <x:v>38977452</x:v>
+        <x:v>38884228</x:v>
       </x:c>
       <x:c r="AU46" s="3" t="n">
-        <x:v>41932273</x:v>
+        <x:v>41806653</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:47">
       <x:c r="B47" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>79531</x:v>
       </x:c>
       <x:c r="D47" s="3" t="n">
         <x:v>101241</x:v>
       </x:c>
       <x:c r="E47" s="3" t="n">
         <x:v>107832</x:v>
       </x:c>
       <x:c r="F47" s="3" t="n">
         <x:v>104043</x:v>
       </x:c>
       <x:c r="G47" s="3" t="n">
         <x:v>107803</x:v>
       </x:c>
       <x:c r="H47" s="3" t="n">
         <x:v>103723</x:v>
       </x:c>
       <x:c r="I47" s="3" t="n">
@@ -6996,66 +6994,66 @@
       <x:c r="AH47" s="3" t="n">
         <x:v>-232417</x:v>
       </x:c>
       <x:c r="AI47" s="3" t="n">
         <x:v>-324573</x:v>
       </x:c>
       <x:c r="AJ47" s="3" t="n">
         <x:v>-475236</x:v>
       </x:c>
       <x:c r="AK47" s="3" t="n">
         <x:v>-636189</x:v>
       </x:c>
       <x:c r="AL47" s="3" t="n">
         <x:v>-245861</x:v>
       </x:c>
       <x:c r="AM47" s="3" t="n">
         <x:v>112449</x:v>
       </x:c>
       <x:c r="AN47" s="3" t="n">
         <x:v>527178</x:v>
       </x:c>
       <x:c r="AO47" s="3" t="n">
         <x:v>138088</x:v>
       </x:c>
       <x:c r="AP47" s="3" t="n">
-        <x:v>468036</x:v>
+        <x:v>523366</x:v>
       </x:c>
       <x:c r="AQ47" s="3" t="n">
-        <x:v>818640</x:v>
+        <x:v>1064257</x:v>
       </x:c>
       <x:c r="AR47" s="3" t="n">
-        <x:v>1191695</x:v>
+        <x:v>1398013</x:v>
       </x:c>
       <x:c r="AS47" s="3" t="n">
-        <x:v>565186</x:v>
+        <x:v>841427</x:v>
       </x:c>
       <x:c r="AT47" s="3" t="n">
-        <x:v>1776227</x:v>
+        <x:v>1993574</x:v>
       </x:c>
       <x:c r="AU47" s="3" t="n">
-        <x:v>1326044</x:v>
+        <x:v>1545850</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:47">
       <x:c r="B48" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C48" s="3" t="n">
         <x:v>112264</x:v>
       </x:c>
       <x:c r="D48" s="3" t="n">
         <x:v>136666</x:v>
       </x:c>
       <x:c r="E48" s="3" t="n">
         <x:v>144431</x:v>
       </x:c>
       <x:c r="F48" s="3" t="n">
         <x:v>143442</x:v>
       </x:c>
       <x:c r="G48" s="3" t="n">
         <x:v>151143</x:v>
       </x:c>
       <x:c r="H48" s="3" t="n">
         <x:v>151688</x:v>
       </x:c>
       <x:c r="I48" s="3" t="n">
@@ -7064,138 +7062,138 @@
       <x:c r="J48" s="3" t="n">
         <x:v>186921</x:v>
       </x:c>
       <x:c r="K48" s="3" t="n">
         <x:v>161787</x:v>
       </x:c>
       <x:c r="L48" s="3" t="n">
         <x:v>164753</x:v>
       </x:c>
       <x:c r="M48" s="3" t="n">
         <x:v>270036</x:v>
       </x:c>
       <x:c r="N48" s="3" t="n">
         <x:v>281480</x:v>
       </x:c>
       <x:c r="O48" s="3" t="n">
         <x:v>314111</x:v>
       </x:c>
       <x:c r="P48" s="3" t="n">
         <x:v>285941</x:v>
       </x:c>
       <x:c r="Q48" s="3" t="n">
         <x:v>234473</x:v>
       </x:c>
       <x:c r="R48" s="3" t="n">
-        <x:v>485235</x:v>
+        <x:v>485187</x:v>
       </x:c>
       <x:c r="S48" s="3" t="n">
-        <x:v>354744</x:v>
+        <x:v>354691</x:v>
       </x:c>
       <x:c r="T48" s="3" t="n">
-        <x:v>452126</x:v>
+        <x:v>452079</x:v>
       </x:c>
       <x:c r="U48" s="3" t="n">
-        <x:v>273142</x:v>
+        <x:v>273091</x:v>
       </x:c>
       <x:c r="V48" s="3" t="n">
-        <x:v>600389</x:v>
+        <x:v>600342</x:v>
       </x:c>
       <x:c r="W48" s="3" t="n">
-        <x:v>281750</x:v>
+        <x:v>281698</x:v>
       </x:c>
       <x:c r="X48" s="3" t="n">
-        <x:v>150881</x:v>
+        <x:v>150828</x:v>
       </x:c>
       <x:c r="Y48" s="3" t="n">
-        <x:v>-215969</x:v>
+        <x:v>-216063</x:v>
       </x:c>
       <x:c r="Z48" s="3" t="n">
-        <x:v>-225023</x:v>
+        <x:v>-225079</x:v>
       </x:c>
       <x:c r="AA48" s="3" t="n">
-        <x:v>-119969</x:v>
+        <x:v>-120023</x:v>
       </x:c>
       <x:c r="AB48" s="3" t="n">
-        <x:v>27502</x:v>
+        <x:v>27438</x:v>
       </x:c>
       <x:c r="AC48" s="3" t="n">
-        <x:v>388514</x:v>
+        <x:v>388455</x:v>
       </x:c>
       <x:c r="AD48" s="3" t="n">
-        <x:v>208207</x:v>
+        <x:v>208155</x:v>
       </x:c>
       <x:c r="AE48" s="3" t="n">
-        <x:v>-415803</x:v>
+        <x:v>-415854</x:v>
       </x:c>
       <x:c r="AF48" s="3" t="n">
-        <x:v>126270</x:v>
+        <x:v>126223</x:v>
       </x:c>
       <x:c r="AG48" s="3" t="n">
-        <x:v>34045</x:v>
+        <x:v>34000</x:v>
       </x:c>
       <x:c r="AH48" s="3" t="n">
-        <x:v>-12714</x:v>
+        <x:v>-12760</x:v>
       </x:c>
       <x:c r="AI48" s="3" t="n">
-        <x:v>-105055</x:v>
+        <x:v>-105102</x:v>
       </x:c>
       <x:c r="AJ48" s="3" t="n">
-        <x:v>-251881</x:v>
+        <x:v>-251958</x:v>
       </x:c>
       <x:c r="AK48" s="3" t="n">
-        <x:v>-404016</x:v>
+        <x:v>-404093</x:v>
       </x:c>
       <x:c r="AL48" s="3" t="n">
-        <x:v>-5403</x:v>
+        <x:v>-5484</x:v>
       </x:c>
       <x:c r="AM48" s="3" t="n">
-        <x:v>363308</x:v>
+        <x:v>363222</x:v>
       </x:c>
       <x:c r="AN48" s="3" t="n">
-        <x:v>783337</x:v>
+        <x:v>783250</x:v>
       </x:c>
       <x:c r="AO48" s="3" t="n">
-        <x:v>413359</x:v>
+        <x:v>413272</x:v>
       </x:c>
       <x:c r="AP48" s="3" t="n">
-        <x:v>748360</x:v>
+        <x:v>803605</x:v>
       </x:c>
       <x:c r="AQ48" s="3" t="n">
-        <x:v>1117668</x:v>
+        <x:v>1363285</x:v>
       </x:c>
       <x:c r="AR48" s="3" t="n">
-        <x:v>1513696</x:v>
+        <x:v>1720014</x:v>
       </x:c>
       <x:c r="AS48" s="3" t="n">
-        <x:v>943880</x:v>
+        <x:v>1220121</x:v>
       </x:c>
       <x:c r="AT48" s="3" t="n">
-        <x:v>2157928</x:v>
+        <x:v>2375275</x:v>
       </x:c>
       <x:c r="AU48" s="3" t="n">
-        <x:v>1709088</x:v>
+        <x:v>1928894</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:47">
       <x:c r="A49" s="2" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B49" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>1032350</x:v>
       </x:c>
       <x:c r="D49" s="3" t="n">
         <x:v>1153451</x:v>
       </x:c>
       <x:c r="E49" s="3" t="n">
         <x:v>1257169</x:v>
       </x:c>
       <x:c r="F49" s="3" t="n">
         <x:v>1382589</x:v>
       </x:c>
       <x:c r="G49" s="3" t="n">
         <x:v>1526404</x:v>
       </x:c>
       <x:c r="H49" s="3" t="n">
@@ -7207,138 +7205,138 @@
       <x:c r="J49" s="3" t="n">
         <x:v>1899819</x:v>
       </x:c>
       <x:c r="K49" s="3" t="n">
         <x:v>2136194</x:v>
       </x:c>
       <x:c r="L49" s="3" t="n">
         <x:v>2444734</x:v>
       </x:c>
       <x:c r="M49" s="3" t="n">
         <x:v>2492552</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>2551451</x:v>
       </x:c>
       <x:c r="O49" s="3" t="n">
         <x:v>2653057</x:v>
       </x:c>
       <x:c r="P49" s="3" t="n">
         <x:v>2757122</x:v>
       </x:c>
       <x:c r="Q49" s="3" t="n">
         <x:v>2772642</x:v>
       </x:c>
       <x:c r="R49" s="3" t="n">
-        <x:v>2885079</x:v>
+        <x:v>2884831</x:v>
       </x:c>
       <x:c r="S49" s="3" t="n">
-        <x:v>3051140</x:v>
+        <x:v>3050923</x:v>
       </x:c>
       <x:c r="T49" s="3" t="n">
-        <x:v>3189946</x:v>
+        <x:v>3189844</x:v>
       </x:c>
       <x:c r="U49" s="3" t="n">
-        <x:v>3333246</x:v>
+        <x:v>3333138</x:v>
       </x:c>
       <x:c r="V49" s="3" t="n">
-        <x:v>3530162</x:v>
+        <x:v>3530058</x:v>
       </x:c>
       <x:c r="W49" s="3" t="n">
-        <x:v>3668160</x:v>
+        <x:v>3668046</x:v>
       </x:c>
       <x:c r="X49" s="3" t="n">
-        <x:v>3711527</x:v>
+        <x:v>3711397</x:v>
       </x:c>
       <x:c r="Y49" s="3" t="n">
-        <x:v>3705784</x:v>
+        <x:v>3705690</x:v>
       </x:c>
       <x:c r="Z49" s="3" t="n">
-        <x:v>3915553</x:v>
+        <x:v>3915453</x:v>
       </x:c>
       <x:c r="AA49" s="3" t="n">
-        <x:v>4287302</x:v>
+        <x:v>4287197</x:v>
       </x:c>
       <x:c r="AB49" s="3" t="n">
-        <x:v>4672098</x:v>
+        <x:v>4671989</x:v>
       </x:c>
       <x:c r="AC49" s="3" t="n">
-        <x:v>5064628</x:v>
+        <x:v>5064513</x:v>
       </x:c>
       <x:c r="AD49" s="3" t="n">
-        <x:v>5219354</x:v>
+        <x:v>5219227</x:v>
       </x:c>
       <x:c r="AE49" s="3" t="n">
-        <x:v>5247875</x:v>
+        <x:v>5247749</x:v>
       </x:c>
       <x:c r="AF49" s="3" t="n">
-        <x:v>5667715</x:v>
+        <x:v>5667594</x:v>
       </x:c>
       <x:c r="AG49" s="3" t="n">
-        <x:v>5866868</x:v>
+        <x:v>5866743</x:v>
       </x:c>
       <x:c r="AH49" s="3" t="n">
-        <x:v>6180065</x:v>
+        <x:v>6179936</x:v>
       </x:c>
       <x:c r="AI49" s="3" t="n">
-        <x:v>6374021</x:v>
+        <x:v>6373886</x:v>
       </x:c>
       <x:c r="AJ49" s="3" t="n">
-        <x:v>6729314</x:v>
+        <x:v>6729184</x:v>
       </x:c>
       <x:c r="AK49" s="3" t="n">
-        <x:v>7197171</x:v>
+        <x:v>7197048</x:v>
       </x:c>
       <x:c r="AL49" s="3" t="n">
-        <x:v>7371617</x:v>
+        <x:v>7371490</x:v>
       </x:c>
       <x:c r="AM49" s="3" t="n">
-        <x:v>7891251</x:v>
+        <x:v>7891118</x:v>
       </x:c>
       <x:c r="AN49" s="3" t="n">
-        <x:v>8353502</x:v>
+        <x:v>8353367</x:v>
       </x:c>
       <x:c r="AO49" s="3" t="n">
-        <x:v>8733716</x:v>
+        <x:v>8733581</x:v>
       </x:c>
       <x:c r="AP49" s="3" t="n">
-        <x:v>9293761</x:v>
+        <x:v>9293430</x:v>
       </x:c>
       <x:c r="AQ49" s="3" t="n">
-        <x:v>9832697</x:v>
+        <x:v>9832457</x:v>
       </x:c>
       <x:c r="AR49" s="3" t="n">
-        <x:v>10982072</x:v>
+        <x:v>10981806</x:v>
       </x:c>
       <x:c r="AS49" s="3" t="n">
-        <x:v>11442206</x:v>
+        <x:v>11442061</x:v>
       </x:c>
       <x:c r="AT49" s="3" t="n">
-        <x:v>11775016</x:v>
+        <x:v>11775024</x:v>
       </x:c>
       <x:c r="AU49" s="3" t="n">
-        <x:v>12694328</x:v>
+        <x:v>12692930</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:47">
       <x:c r="B50" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C50" s="3" t="n">
         <x:v>663772</x:v>
       </x:c>
       <x:c r="D50" s="3" t="n">
         <x:v>747049</x:v>
       </x:c>
       <x:c r="E50" s="3" t="n">
         <x:v>804019</x:v>
       </x:c>
       <x:c r="F50" s="3" t="n">
         <x:v>887201</x:v>
       </x:c>
       <x:c r="G50" s="3" t="n">
         <x:v>983277</x:v>
       </x:c>
       <x:c r="H50" s="3" t="n">
         <x:v>1062156</x:v>
       </x:c>
       <x:c r="I50" s="3" t="n">
@@ -7347,123 +7345,123 @@
       <x:c r="J50" s="3" t="n">
         <x:v>1211413</x:v>
       </x:c>
       <x:c r="K50" s="3" t="n">
         <x:v>1387290</x:v>
       </x:c>
       <x:c r="L50" s="3" t="n">
         <x:v>1622938</x:v>
       </x:c>
       <x:c r="M50" s="3" t="n">
         <x:v>1618703</x:v>
       </x:c>
       <x:c r="N50" s="3" t="n">
         <x:v>1526368</x:v>
       </x:c>
       <x:c r="O50" s="3" t="n">
         <x:v>1497188</x:v>
       </x:c>
       <x:c r="P50" s="3" t="n">
         <x:v>1538605</x:v>
       </x:c>
       <x:c r="Q50" s="3" t="n">
         <x:v>1596695</x:v>
       </x:c>
       <x:c r="R50" s="3" t="n">
-        <x:v>1661585</x:v>
+        <x:v>1661337</x:v>
       </x:c>
       <x:c r="S50" s="3" t="n">
-        <x:v>1707091</x:v>
+        <x:v>1706874</x:v>
       </x:c>
       <x:c r="T50" s="3" t="n">
-        <x:v>1784387</x:v>
+        <x:v>1784285</x:v>
       </x:c>
       <x:c r="U50" s="3" t="n">
-        <x:v>1846091</x:v>
+        <x:v>1845983</x:v>
       </x:c>
       <x:c r="V50" s="3" t="n">
-        <x:v>1928108</x:v>
+        <x:v>1928004</x:v>
       </x:c>
       <x:c r="W50" s="3" t="n">
-        <x:v>1973710</x:v>
+        <x:v>1973596</x:v>
       </x:c>
       <x:c r="X50" s="3" t="n">
-        <x:v>2066762</x:v>
+        <x:v>2066632</x:v>
       </x:c>
       <x:c r="Y50" s="3" t="n">
-        <x:v>2161898</x:v>
+        <x:v>2161804</x:v>
       </x:c>
       <x:c r="Z50" s="3" t="n">
-        <x:v>2243557</x:v>
+        <x:v>2243457</x:v>
       </x:c>
       <x:c r="AA50" s="3" t="n">
-        <x:v>2483668</x:v>
+        <x:v>2483563</x:v>
       </x:c>
       <x:c r="AB50" s="3" t="n">
-        <x:v>2605775</x:v>
+        <x:v>2605666</x:v>
       </x:c>
       <x:c r="AC50" s="3" t="n">
-        <x:v>2765648</x:v>
+        <x:v>2765533</x:v>
       </x:c>
       <x:c r="AD50" s="3" t="n">
-        <x:v>2791082</x:v>
+        <x:v>2790955</x:v>
       </x:c>
       <x:c r="AE50" s="3" t="n">
-        <x:v>2941418</x:v>
+        <x:v>2941292</x:v>
       </x:c>
       <x:c r="AF50" s="3" t="n">
-        <x:v>3021111</x:v>
+        <x:v>3020990</x:v>
       </x:c>
       <x:c r="AG50" s="3" t="n">
-        <x:v>3175586</x:v>
+        <x:v>3175461</x:v>
       </x:c>
       <x:c r="AH50" s="3" t="n">
-        <x:v>3290827</x:v>
+        <x:v>3290698</x:v>
       </x:c>
       <x:c r="AI50" s="3" t="n">
-        <x:v>3345689</x:v>
+        <x:v>3345554</x:v>
       </x:c>
       <x:c r="AJ50" s="3" t="n">
-        <x:v>3518377</x:v>
+        <x:v>3518247</x:v>
       </x:c>
       <x:c r="AK50" s="3" t="n">
-        <x:v>3616316</x:v>
+        <x:v>3616193</x:v>
       </x:c>
       <x:c r="AL50" s="3" t="n">
-        <x:v>3693482</x:v>
+        <x:v>3693355</x:v>
       </x:c>
       <x:c r="AM50" s="3" t="n">
-        <x:v>3930940</x:v>
+        <x:v>3930807</x:v>
       </x:c>
       <x:c r="AN50" s="3" t="n">
-        <x:v>4139788</x:v>
+        <x:v>4139653</x:v>
       </x:c>
       <x:c r="AO50" s="3" t="n">
-        <x:v>4382873</x:v>
+        <x:v>4382738</x:v>
       </x:c>
       <x:c r="AP50" s="3" t="n">
-        <x:v>4684711</x:v>
+        <x:v>4684579</x:v>
       </x:c>
       <x:c r="AQ50" s="3" t="n">
         <x:v>4883487</x:v>
       </x:c>
       <x:c r="AR50" s="3" t="n">
         <x:v>5486981</x:v>
       </x:c>
       <x:c r="AS50" s="3" t="n">
         <x:v>6028323</x:v>
       </x:c>
       <x:c r="AT50" s="3" t="n">
         <x:v>6346423</x:v>
       </x:c>
       <x:c r="AU50" s="3" t="n">
         <x:v>6644494</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:47">
       <x:c r="B51" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>2405</x:v>
       </x:c>
       <x:c r="D51" s="3" t="n">
@@ -7487,123 +7485,123 @@
       <x:c r="J51" s="3" t="n">
         <x:v>3105</x:v>
       </x:c>
       <x:c r="K51" s="3" t="n">
         <x:v>3433</x:v>
       </x:c>
       <x:c r="L51" s="3" t="n">
         <x:v>3258</x:v>
       </x:c>
       <x:c r="M51" s="3" t="n">
         <x:v>7029</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>9895</x:v>
       </x:c>
       <x:c r="O51" s="3" t="n">
         <x:v>10597</x:v>
       </x:c>
       <x:c r="P51" s="3" t="n">
         <x:v>10146</x:v>
       </x:c>
       <x:c r="Q51" s="3" t="n">
         <x:v>9401</x:v>
       </x:c>
       <x:c r="R51" s="3" t="n">
-        <x:v>9812</x:v>
+        <x:v>9564</x:v>
       </x:c>
       <x:c r="S51" s="3" t="n">
-        <x:v>9809</x:v>
+        <x:v>9592</x:v>
       </x:c>
       <x:c r="T51" s="3" t="n">
-        <x:v>10546</x:v>
+        <x:v>10444</x:v>
       </x:c>
       <x:c r="U51" s="3" t="n">
-        <x:v>10386</x:v>
+        <x:v>10278</x:v>
       </x:c>
       <x:c r="V51" s="3" t="n">
-        <x:v>9531</x:v>
+        <x:v>9427</x:v>
       </x:c>
       <x:c r="W51" s="3" t="n">
-        <x:v>10285</x:v>
+        <x:v>10171</x:v>
       </x:c>
       <x:c r="X51" s="3" t="n">
-        <x:v>11247</x:v>
+        <x:v>11117</x:v>
       </x:c>
       <x:c r="Y51" s="3" t="n">
-        <x:v>10073</x:v>
+        <x:v>9979</x:v>
       </x:c>
       <x:c r="Z51" s="3" t="n">
-        <x:v>9978</x:v>
+        <x:v>9878</x:v>
       </x:c>
       <x:c r="AA51" s="3" t="n">
-        <x:v>9947</x:v>
+        <x:v>9842</x:v>
       </x:c>
       <x:c r="AB51" s="3" t="n">
-        <x:v>10399</x:v>
+        <x:v>10290</x:v>
       </x:c>
       <x:c r="AC51" s="3" t="n">
-        <x:v>10522</x:v>
+        <x:v>10407</x:v>
       </x:c>
       <x:c r="AD51" s="3" t="n">
-        <x:v>10351</x:v>
+        <x:v>10224</x:v>
       </x:c>
       <x:c r="AE51" s="3" t="n">
-        <x:v>10590</x:v>
+        <x:v>10464</x:v>
       </x:c>
       <x:c r="AF51" s="3" t="n">
-        <x:v>10224</x:v>
+        <x:v>10103</x:v>
       </x:c>
       <x:c r="AG51" s="3" t="n">
-        <x:v>10449</x:v>
+        <x:v>10324</x:v>
       </x:c>
       <x:c r="AH51" s="3" t="n">
-        <x:v>10360</x:v>
+        <x:v>10231</x:v>
       </x:c>
       <x:c r="AI51" s="3" t="n">
-        <x:v>10700</x:v>
+        <x:v>10565</x:v>
       </x:c>
       <x:c r="AJ51" s="3" t="n">
-        <x:v>11108</x:v>
+        <x:v>10978</x:v>
       </x:c>
       <x:c r="AK51" s="3" t="n">
-        <x:v>10848</x:v>
+        <x:v>10725</x:v>
       </x:c>
       <x:c r="AL51" s="3" t="n">
-        <x:v>11354</x:v>
+        <x:v>11227</x:v>
       </x:c>
       <x:c r="AM51" s="3" t="n">
-        <x:v>12886</x:v>
+        <x:v>12753</x:v>
       </x:c>
       <x:c r="AN51" s="3" t="n">
-        <x:v>16187</x:v>
+        <x:v>16052</x:v>
       </x:c>
       <x:c r="AO51" s="3" t="n">
-        <x:v>15533</x:v>
+        <x:v>15398</x:v>
       </x:c>
       <x:c r="AP51" s="3" t="n">
-        <x:v>16051</x:v>
+        <x:v>15919</x:v>
       </x:c>
       <x:c r="AQ51" s="3" t="n">
         <x:v>15472</x:v>
       </x:c>
       <x:c r="AR51" s="3" t="n">
         <x:v>15202</x:v>
       </x:c>
       <x:c r="AS51" s="3" t="n">
         <x:v>14920</x:v>
       </x:c>
       <x:c r="AT51" s="3" t="n">
         <x:v>13373</x:v>
       </x:c>
       <x:c r="AU51" s="3" t="n">
         <x:v>15679</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:47">
       <x:c r="B52" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C52" s="3" t="n">
         <x:v>391210</x:v>
       </x:c>
       <x:c r="D52" s="3" t="n">
@@ -8819,66 +8817,66 @@
       <x:c r="AH60" s="3" t="n">
         <x:v>2889238</x:v>
       </x:c>
       <x:c r="AI60" s="3" t="n">
         <x:v>3028332</x:v>
       </x:c>
       <x:c r="AJ60" s="3" t="n">
         <x:v>3210937</x:v>
       </x:c>
       <x:c r="AK60" s="3" t="n">
         <x:v>3580855</x:v>
       </x:c>
       <x:c r="AL60" s="3" t="n">
         <x:v>3678135</x:v>
       </x:c>
       <x:c r="AM60" s="3" t="n">
         <x:v>3960311</x:v>
       </x:c>
       <x:c r="AN60" s="3" t="n">
         <x:v>4213714</x:v>
       </x:c>
       <x:c r="AO60" s="3" t="n">
         <x:v>4350843</x:v>
       </x:c>
       <x:c r="AP60" s="3" t="n">
-        <x:v>4609050</x:v>
+        <x:v>4608851</x:v>
       </x:c>
       <x:c r="AQ60" s="3" t="n">
-        <x:v>4949210</x:v>
+        <x:v>4948970</x:v>
       </x:c>
       <x:c r="AR60" s="3" t="n">
-        <x:v>5495091</x:v>
+        <x:v>5494825</x:v>
       </x:c>
       <x:c r="AS60" s="3" t="n">
-        <x:v>5413883</x:v>
+        <x:v>5413738</x:v>
       </x:c>
       <x:c r="AT60" s="3" t="n">
-        <x:v>5428593</x:v>
+        <x:v>5428601</x:v>
       </x:c>
       <x:c r="AU60" s="3" t="n">
-        <x:v>6049834</x:v>
+        <x:v>6048436</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:47">
       <x:c r="B61" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>288909</x:v>
       </x:c>
       <x:c r="D61" s="3" t="n">
         <x:v>366033</x:v>
       </x:c>
       <x:c r="E61" s="3" t="n">
         <x:v>466797</x:v>
       </x:c>
       <x:c r="F61" s="3" t="n">
         <x:v>553687</x:v>
       </x:c>
       <x:c r="G61" s="3" t="n">
         <x:v>627362</x:v>
       </x:c>
       <x:c r="H61" s="3" t="n">
         <x:v>676582</x:v>
       </x:c>
       <x:c r="I61" s="3" t="n">
@@ -8959,66 +8957,66 @@
       <x:c r="AH61" s="3" t="n">
         <x:v>2239378</x:v>
       </x:c>
       <x:c r="AI61" s="3" t="n">
         <x:v>2304388</x:v>
       </x:c>
       <x:c r="AJ61" s="3" t="n">
         <x:v>2529949</x:v>
       </x:c>
       <x:c r="AK61" s="3" t="n">
         <x:v>2918600</x:v>
       </x:c>
       <x:c r="AL61" s="3" t="n">
         <x:v>3010158</x:v>
       </x:c>
       <x:c r="AM61" s="3" t="n">
         <x:v>3112687</x:v>
       </x:c>
       <x:c r="AN61" s="3" t="n">
         <x:v>3179410</x:v>
       </x:c>
       <x:c r="AO61" s="3" t="n">
         <x:v>3275035</x:v>
       </x:c>
       <x:c r="AP61" s="3" t="n">
-        <x:v>3269090</x:v>
+        <x:v>3269026</x:v>
       </x:c>
       <x:c r="AQ61" s="3" t="n">
-        <x:v>3628430</x:v>
+        <x:v>3630268</x:v>
       </x:c>
       <x:c r="AR61" s="3" t="n">
-        <x:v>3729416</x:v>
+        <x:v>3729341</x:v>
       </x:c>
       <x:c r="AS61" s="3" t="n">
-        <x:v>3726425</x:v>
+        <x:v>3742085</x:v>
       </x:c>
       <x:c r="AT61" s="3" t="n">
-        <x:v>3750419</x:v>
+        <x:v>3771909</x:v>
       </x:c>
       <x:c r="AU61" s="3" t="n">
-        <x:v>4103760</x:v>
+        <x:v>4110773</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:47">
       <x:c r="B62" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C62" s="3" t="n">
         <x:v>79669</x:v>
       </x:c>
       <x:c r="D62" s="3" t="n">
         <x:v>40369</x:v>
       </x:c>
       <x:c r="E62" s="3" t="n">
         <x:v>-13647</x:v>
       </x:c>
       <x:c r="F62" s="3" t="n">
         <x:v>-58299</x:v>
       </x:c>
       <x:c r="G62" s="3" t="n">
         <x:v>-84235</x:v>
       </x:c>
       <x:c r="H62" s="3" t="n">
         <x:v>-85803</x:v>
       </x:c>
       <x:c r="I62" s="3" t="n">
@@ -9099,66 +9097,66 @@
       <x:c r="AH62" s="3" t="n">
         <x:v>649860</x:v>
       </x:c>
       <x:c r="AI62" s="3" t="n">
         <x:v>723944</x:v>
       </x:c>
       <x:c r="AJ62" s="3" t="n">
         <x:v>680988</x:v>
       </x:c>
       <x:c r="AK62" s="3" t="n">
         <x:v>662255</x:v>
       </x:c>
       <x:c r="AL62" s="3" t="n">
         <x:v>667977</x:v>
       </x:c>
       <x:c r="AM62" s="3" t="n">
         <x:v>847624</x:v>
       </x:c>
       <x:c r="AN62" s="3" t="n">
         <x:v>1034304</x:v>
       </x:c>
       <x:c r="AO62" s="3" t="n">
         <x:v>1075808</x:v>
       </x:c>
       <x:c r="AP62" s="3" t="n">
-        <x:v>1339960</x:v>
+        <x:v>1339825</x:v>
       </x:c>
       <x:c r="AQ62" s="3" t="n">
-        <x:v>1320780</x:v>
+        <x:v>1318702</x:v>
       </x:c>
       <x:c r="AR62" s="3" t="n">
-        <x:v>1765675</x:v>
+        <x:v>1765484</x:v>
       </x:c>
       <x:c r="AS62" s="3" t="n">
-        <x:v>1687458</x:v>
+        <x:v>1671653</x:v>
       </x:c>
       <x:c r="AT62" s="3" t="n">
-        <x:v>1678174</x:v>
+        <x:v>1656692</x:v>
       </x:c>
       <x:c r="AU62" s="3" t="n">
-        <x:v>1946074</x:v>
+        <x:v>1937663</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:47">
       <x:c r="B63" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>743441</x:v>
       </x:c>
       <x:c r="D63" s="3" t="n">
         <x:v>787418</x:v>
       </x:c>
       <x:c r="E63" s="3" t="n">
         <x:v>790372</x:v>
       </x:c>
       <x:c r="F63" s="3" t="n">
         <x:v>828902</x:v>
       </x:c>
       <x:c r="G63" s="3" t="n">
         <x:v>899042</x:v>
       </x:c>
       <x:c r="H63" s="3" t="n">
         <x:v>976353</x:v>
       </x:c>
       <x:c r="I63" s="3" t="n">
@@ -9167,138 +9165,138 @@
       <x:c r="J63" s="3" t="n">
         <x:v>1197509</x:v>
       </x:c>
       <x:c r="K63" s="3" t="n">
         <x:v>1441028</x:v>
       </x:c>
       <x:c r="L63" s="3" t="n">
         <x:v>1756696</x:v>
       </x:c>
       <x:c r="M63" s="3" t="n">
         <x:v>1790644</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>1670019</x:v>
       </x:c>
       <x:c r="O63" s="3" t="n">
         <x:v>1493263</x:v>
       </x:c>
       <x:c r="P63" s="3" t="n">
         <x:v>1462494</x:v>
       </x:c>
       <x:c r="Q63" s="3" t="n">
         <x:v>1325901</x:v>
       </x:c>
       <x:c r="R63" s="3" t="n">
-        <x:v>1160363</x:v>
+        <x:v>1160115</x:v>
       </x:c>
       <x:c r="S63" s="3" t="n">
-        <x:v>1186647</x:v>
+        <x:v>1186430</x:v>
       </x:c>
       <x:c r="T63" s="3" t="n">
-        <x:v>1186249</x:v>
+        <x:v>1186147</x:v>
       </x:c>
       <x:c r="U63" s="3" t="n">
-        <x:v>1223723</x:v>
+        <x:v>1223615</x:v>
       </x:c>
       <x:c r="V63" s="3" t="n">
-        <x:v>1534286</x:v>
+        <x:v>1534182</x:v>
       </x:c>
       <x:c r="W63" s="3" t="n">
-        <x:v>1731541</x:v>
+        <x:v>1731427</x:v>
       </x:c>
       <x:c r="X63" s="3" t="n">
-        <x:v>1920493</x:v>
+        <x:v>1920363</x:v>
       </x:c>
       <x:c r="Y63" s="3" t="n">
-        <x:v>1838196</x:v>
+        <x:v>1838102</x:v>
       </x:c>
       <x:c r="Z63" s="3" t="n">
-        <x:v>1994336</x:v>
+        <x:v>1994236</x:v>
       </x:c>
       <x:c r="AA63" s="3" t="n">
-        <x:v>2288148</x:v>
+        <x:v>2288043</x:v>
       </x:c>
       <x:c r="AB63" s="3" t="n">
-        <x:v>2569854</x:v>
+        <x:v>2569745</x:v>
       </x:c>
       <x:c r="AC63" s="3" t="n">
-        <x:v>3025734</x:v>
+        <x:v>3025619</x:v>
       </x:c>
       <x:c r="AD63" s="3" t="n">
-        <x:v>3239203</x:v>
+        <x:v>3239076</x:v>
       </x:c>
       <x:c r="AE63" s="3" t="n">
-        <x:v>3217118</x:v>
+        <x:v>3216992</x:v>
       </x:c>
       <x:c r="AF63" s="3" t="n">
-        <x:v>3590416</x:v>
+        <x:v>3590295</x:v>
       </x:c>
       <x:c r="AG63" s="3" t="n">
-        <x:v>3765772</x:v>
+        <x:v>3765647</x:v>
       </x:c>
       <x:c r="AH63" s="3" t="n">
-        <x:v>3940687</x:v>
+        <x:v>3940558</x:v>
       </x:c>
       <x:c r="AI63" s="3" t="n">
-        <x:v>4069633</x:v>
+        <x:v>4069498</x:v>
       </x:c>
       <x:c r="AJ63" s="3" t="n">
-        <x:v>4199365</x:v>
+        <x:v>4199235</x:v>
       </x:c>
       <x:c r="AK63" s="3" t="n">
-        <x:v>4278571</x:v>
+        <x:v>4278448</x:v>
       </x:c>
       <x:c r="AL63" s="3" t="n">
-        <x:v>4361459</x:v>
+        <x:v>4361332</x:v>
       </x:c>
       <x:c r="AM63" s="3" t="n">
-        <x:v>4778564</x:v>
+        <x:v>4778431</x:v>
       </x:c>
       <x:c r="AN63" s="3" t="n">
-        <x:v>5174092</x:v>
+        <x:v>5173957</x:v>
       </x:c>
       <x:c r="AO63" s="3" t="n">
-        <x:v>5458681</x:v>
+        <x:v>5458546</x:v>
       </x:c>
       <x:c r="AP63" s="3" t="n">
-        <x:v>6024671</x:v>
+        <x:v>6024404</x:v>
       </x:c>
       <x:c r="AQ63" s="3" t="n">
-        <x:v>6204267</x:v>
+        <x:v>6202189</x:v>
       </x:c>
       <x:c r="AR63" s="3" t="n">
-        <x:v>7252656</x:v>
+        <x:v>7252465</x:v>
       </x:c>
       <x:c r="AS63" s="3" t="n">
-        <x:v>7715781</x:v>
+        <x:v>7699976</x:v>
       </x:c>
       <x:c r="AT63" s="3" t="n">
-        <x:v>8024597</x:v>
+        <x:v>8003115</x:v>
       </x:c>
       <x:c r="AU63" s="3" t="n">
-        <x:v>8590568</x:v>
+        <x:v>8582157</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:47">
       <x:c r="A64" s="2" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B64" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C64" s="3" t="n">
         <x:v>373055</x:v>
       </x:c>
       <x:c r="D64" s="3" t="n">
         <x:v>413806</x:v>
       </x:c>
       <x:c r="E64" s="3" t="n">
         <x:v>459714</x:v>
       </x:c>
       <x:c r="F64" s="3" t="n">
         <x:v>510193</x:v>
       </x:c>
       <x:c r="G64" s="3" t="n">
         <x:v>564391</x:v>
       </x:c>
       <x:c r="H64" s="3" t="n">
@@ -9310,138 +9308,138 @@
       <x:c r="J64" s="3" t="n">
         <x:v>680221</x:v>
       </x:c>
       <x:c r="K64" s="3" t="n">
         <x:v>772168</x:v>
       </x:c>
       <x:c r="L64" s="3" t="n">
         <x:v>850851</x:v>
       </x:c>
       <x:c r="M64" s="3" t="n">
         <x:v>903892</x:v>
       </x:c>
       <x:c r="N64" s="3" t="n">
         <x:v>992523</x:v>
       </x:c>
       <x:c r="O64" s="3" t="n">
         <x:v>1084572</x:v>
       </x:c>
       <x:c r="P64" s="3" t="n">
         <x:v>1031279</x:v>
       </x:c>
       <x:c r="Q64" s="3" t="n">
         <x:v>1046385</x:v>
       </x:c>
       <x:c r="R64" s="3" t="n">
-        <x:v>1103830</x:v>
+        <x:v>1103734</x:v>
       </x:c>
       <x:c r="S64" s="3" t="n">
-        <x:v>1149940</x:v>
+        <x:v>1149852</x:v>
       </x:c>
       <x:c r="T64" s="3" t="n">
-        <x:v>1197343</x:v>
+        <x:v>1197309</x:v>
       </x:c>
       <x:c r="U64" s="3" t="n">
-        <x:v>1275875</x:v>
+        <x:v>1275841</x:v>
       </x:c>
       <x:c r="V64" s="3" t="n">
-        <x:v>1384385</x:v>
+        <x:v>1384349</x:v>
       </x:c>
       <x:c r="W64" s="3" t="n">
-        <x:v>1490718</x:v>
+        <x:v>1490681</x:v>
       </x:c>
       <x:c r="X64" s="3" t="n">
-        <x:v>1646877</x:v>
+        <x:v>1646839</x:v>
       </x:c>
       <x:c r="Y64" s="3" t="n">
-        <x:v>1635072</x:v>
+        <x:v>1635036</x:v>
       </x:c>
       <x:c r="Z64" s="3" t="n">
-        <x:v>1702586</x:v>
+        <x:v>1702546</x:v>
       </x:c>
       <x:c r="AA64" s="3" t="n">
-        <x:v>1846324</x:v>
+        <x:v>1846278</x:v>
       </x:c>
       <x:c r="AB64" s="3" t="n">
-        <x:v>1986666</x:v>
+        <x:v>1986617</x:v>
       </x:c>
       <x:c r="AC64" s="3" t="n">
-        <x:v>2169026</x:v>
+        <x:v>2168976</x:v>
       </x:c>
       <x:c r="AD64" s="3" t="n">
-        <x:v>2178623</x:v>
+        <x:v>2178568</x:v>
       </x:c>
       <x:c r="AE64" s="3" t="n">
-        <x:v>2265849</x:v>
+        <x:v>2265796</x:v>
       </x:c>
       <x:c r="AF64" s="3" t="n">
-        <x:v>2424429</x:v>
+        <x:v>2424378</x:v>
       </x:c>
       <x:c r="AG64" s="3" t="n">
-        <x:v>2465145</x:v>
+        <x:v>2465092</x:v>
       </x:c>
       <x:c r="AH64" s="3" t="n">
-        <x:v>2694778</x:v>
+        <x:v>2694729</x:v>
       </x:c>
       <x:c r="AI64" s="3" t="n">
-        <x:v>2713940</x:v>
+        <x:v>2713892</x:v>
       </x:c>
       <x:c r="AJ64" s="3" t="n">
-        <x:v>2772933</x:v>
+        <x:v>2772887</x:v>
       </x:c>
       <x:c r="AK64" s="3" t="n">
-        <x:v>2949655</x:v>
+        <x:v>2949618</x:v>
       </x:c>
       <x:c r="AL64" s="3" t="n">
-        <x:v>3003555</x:v>
+        <x:v>3003517</x:v>
       </x:c>
       <x:c r="AM64" s="3" t="n">
-        <x:v>3240001</x:v>
+        <x:v>3239962</x:v>
       </x:c>
       <x:c r="AN64" s="3" t="n">
-        <x:v>3427980</x:v>
+        <x:v>3427940</x:v>
       </x:c>
       <x:c r="AO64" s="3" t="n">
-        <x:v>3630891</x:v>
+        <x:v>3630851</x:v>
       </x:c>
       <x:c r="AP64" s="3" t="n">
-        <x:v>3654219</x:v>
+        <x:v>3654177</x:v>
       </x:c>
       <x:c r="AQ64" s="3" t="n">
-        <x:v>3874884</x:v>
+        <x:v>3874881</x:v>
       </x:c>
       <x:c r="AR64" s="3" t="n">
-        <x:v>4232099</x:v>
+        <x:v>4232098</x:v>
       </x:c>
       <x:c r="AS64" s="3" t="n">
-        <x:v>4489104</x:v>
+        <x:v>4488960</x:v>
       </x:c>
       <x:c r="AT64" s="3" t="n">
-        <x:v>4448428</x:v>
+        <x:v>4448356</x:v>
       </x:c>
       <x:c r="AU64" s="3" t="n">
-        <x:v>4844393</x:v>
+        <x:v>4842740</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:47">
       <x:c r="B65" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>216842</x:v>
       </x:c>
       <x:c r="D65" s="3" t="n">
         <x:v>244159</x:v>
       </x:c>
       <x:c r="E65" s="3" t="n">
         <x:v>270070</x:v>
       </x:c>
       <x:c r="F65" s="3" t="n">
         <x:v>302789</x:v>
       </x:c>
       <x:c r="G65" s="3" t="n">
         <x:v>334075</x:v>
       </x:c>
       <x:c r="H65" s="3" t="n">
         <x:v>353897</x:v>
       </x:c>
       <x:c r="I65" s="3" t="n">
@@ -9450,123 +9448,123 @@
       <x:c r="J65" s="3" t="n">
         <x:v>385726</x:v>
       </x:c>
       <x:c r="K65" s="3" t="n">
         <x:v>452406</x:v>
       </x:c>
       <x:c r="L65" s="3" t="n">
         <x:v>502370</x:v>
       </x:c>
       <x:c r="M65" s="3" t="n">
         <x:v>547704</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>530263</x:v>
       </x:c>
       <x:c r="O65" s="3" t="n">
         <x:v>538065</x:v>
       </x:c>
       <x:c r="P65" s="3" t="n">
         <x:v>522695</x:v>
       </x:c>
       <x:c r="Q65" s="3" t="n">
         <x:v>575210</x:v>
       </x:c>
       <x:c r="R65" s="3" t="n">
-        <x:v>617751</x:v>
+        <x:v>617655</x:v>
       </x:c>
       <x:c r="S65" s="3" t="n">
-        <x:v>648745</x:v>
+        <x:v>648657</x:v>
       </x:c>
       <x:c r="T65" s="3" t="n">
-        <x:v>679706</x:v>
+        <x:v>679672</x:v>
       </x:c>
       <x:c r="U65" s="3" t="n">
-        <x:v>716768</x:v>
+        <x:v>716734</x:v>
       </x:c>
       <x:c r="V65" s="3" t="n">
-        <x:v>752890</x:v>
+        <x:v>752854</x:v>
       </x:c>
       <x:c r="W65" s="3" t="n">
-        <x:v>784137</x:v>
+        <x:v>784100</x:v>
       </x:c>
       <x:c r="X65" s="3" t="n">
-        <x:v>818850</x:v>
+        <x:v>818812</x:v>
       </x:c>
       <x:c r="Y65" s="3" t="n">
-        <x:v>855741</x:v>
+        <x:v>855705</x:v>
       </x:c>
       <x:c r="Z65" s="3" t="n">
-        <x:v>900655</x:v>
+        <x:v>900615</x:v>
       </x:c>
       <x:c r="AA65" s="3" t="n">
-        <x:v>988435</x:v>
+        <x:v>988389</x:v>
       </x:c>
       <x:c r="AB65" s="3" t="n">
-        <x:v>1034231</x:v>
+        <x:v>1034182</x:v>
       </x:c>
       <x:c r="AC65" s="3" t="n">
-        <x:v>1111493</x:v>
+        <x:v>1111443</x:v>
       </x:c>
       <x:c r="AD65" s="3" t="n">
-        <x:v>1089668</x:v>
+        <x:v>1089613</x:v>
       </x:c>
       <x:c r="AE65" s="3" t="n">
-        <x:v>1160149</x:v>
+        <x:v>1160096</x:v>
       </x:c>
       <x:c r="AF65" s="3" t="n">
-        <x:v>1178973</x:v>
+        <x:v>1178922</x:v>
       </x:c>
       <x:c r="AG65" s="3" t="n">
-        <x:v>1226950</x:v>
+        <x:v>1226897</x:v>
       </x:c>
       <x:c r="AH65" s="3" t="n">
-        <x:v>1269273</x:v>
+        <x:v>1269224</x:v>
       </x:c>
       <x:c r="AI65" s="3" t="n">
-        <x:v>1292135</x:v>
+        <x:v>1292087</x:v>
       </x:c>
       <x:c r="AJ65" s="3" t="n">
-        <x:v>1341982</x:v>
+        <x:v>1341936</x:v>
       </x:c>
       <x:c r="AK65" s="3" t="n">
-        <x:v>1388229</x:v>
+        <x:v>1388192</x:v>
       </x:c>
       <x:c r="AL65" s="3" t="n">
-        <x:v>1399927</x:v>
+        <x:v>1399889</x:v>
       </x:c>
       <x:c r="AM65" s="3" t="n">
-        <x:v>1481486</x:v>
+        <x:v>1481447</x:v>
       </x:c>
       <x:c r="AN65" s="3" t="n">
-        <x:v>1559146</x:v>
+        <x:v>1559106</x:v>
       </x:c>
       <x:c r="AO65" s="3" t="n">
-        <x:v>1638137</x:v>
+        <x:v>1638097</x:v>
       </x:c>
       <x:c r="AP65" s="3" t="n">
-        <x:v>1657185</x:v>
+        <x:v>1657146</x:v>
       </x:c>
       <x:c r="AQ65" s="3" t="n">
         <x:v>1726015</x:v>
       </x:c>
       <x:c r="AR65" s="3" t="n">
         <x:v>1983653</x:v>
       </x:c>
       <x:c r="AS65" s="3" t="n">
         <x:v>2197545</x:v>
       </x:c>
       <x:c r="AT65" s="3" t="n">
         <x:v>2303870</x:v>
       </x:c>
       <x:c r="AU65" s="3" t="n">
         <x:v>2401320</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:47">
       <x:c r="B66" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C66" s="3" t="n">
         <x:v>308</x:v>
       </x:c>
       <x:c r="D66" s="3" t="n">
@@ -9590,123 +9588,123 @@
       <x:c r="J66" s="3" t="n">
         <x:v>422</x:v>
       </x:c>
       <x:c r="K66" s="3" t="n">
         <x:v>501</x:v>
       </x:c>
       <x:c r="L66" s="3" t="n">
         <x:v>547</x:v>
       </x:c>
       <x:c r="M66" s="3" t="n">
         <x:v>899</x:v>
       </x:c>
       <x:c r="N66" s="3" t="n">
         <x:v>1299</x:v>
       </x:c>
       <x:c r="O66" s="3" t="n">
         <x:v>1329</x:v>
       </x:c>
       <x:c r="P66" s="3" t="n">
         <x:v>1293</x:v>
       </x:c>
       <x:c r="Q66" s="3" t="n">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="R66" s="3" t="n">
-        <x:v>1354</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="S66" s="3" t="n">
-        <x:v>1433</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="T66" s="3" t="n">
-        <x:v>1282</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="U66" s="3" t="n">
-        <x:v>1329</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="V66" s="3" t="n">
-        <x:v>1354</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="W66" s="3" t="n">
-        <x:v>1611</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="X66" s="3" t="n">
-        <x:v>1590</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="Y66" s="3" t="n">
-        <x:v>1297</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="Z66" s="3" t="n">
-        <x:v>1287</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="AA66" s="3" t="n">
-        <x:v>1401</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="AB66" s="3" t="n">
-        <x:v>1411</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="AC66" s="3" t="n">
-        <x:v>1541</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="AD66" s="3" t="n">
-        <x:v>1729</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="AE66" s="3" t="n">
-        <x:v>1750</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="AF66" s="3" t="n">
-        <x:v>1789</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="AG66" s="3" t="n">
-        <x:v>1831</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="AH66" s="3" t="n">
-        <x:v>1824</x:v>
+        <x:v>1775</x:v>
       </x:c>
       <x:c r="AI66" s="3" t="n">
-        <x:v>1896</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="AJ66" s="3" t="n">
-        <x:v>2056</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="AK66" s="3" t="n">
-        <x:v>2097</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="AL66" s="3" t="n">
-        <x:v>2491</x:v>
+        <x:v>2453</x:v>
       </x:c>
       <x:c r="AM66" s="3" t="n">
-        <x:v>2867</x:v>
+        <x:v>2828</x:v>
       </x:c>
       <x:c r="AN66" s="3" t="n">
-        <x:v>2943</x:v>
+        <x:v>2903</x:v>
       </x:c>
       <x:c r="AO66" s="3" t="n">
-        <x:v>2388</x:v>
+        <x:v>2348</x:v>
       </x:c>
       <x:c r="AP66" s="3" t="n">
-        <x:v>2391</x:v>
+        <x:v>2352</x:v>
       </x:c>
       <x:c r="AQ66" s="3" t="n">
         <x:v>2483</x:v>
       </x:c>
       <x:c r="AR66" s="3" t="n">
         <x:v>2709</x:v>
       </x:c>
       <x:c r="AS66" s="3" t="n">
         <x:v>2913</x:v>
       </x:c>
       <x:c r="AT66" s="3" t="n">
         <x:v>2168</x:v>
       </x:c>
       <x:c r="AU66" s="3" t="n">
         <x:v>2035</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:47">
       <x:c r="B67" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>103220</x:v>
       </x:c>
       <x:c r="D67" s="3" t="n">
@@ -10922,66 +10920,66 @@
       <x:c r="AH75" s="3" t="n">
         <x:v>1425505</x:v>
       </x:c>
       <x:c r="AI75" s="3" t="n">
         <x:v>1421805</x:v>
       </x:c>
       <x:c r="AJ75" s="3" t="n">
         <x:v>1430951</x:v>
       </x:c>
       <x:c r="AK75" s="3" t="n">
         <x:v>1561426</x:v>
       </x:c>
       <x:c r="AL75" s="3" t="n">
         <x:v>1603628</x:v>
       </x:c>
       <x:c r="AM75" s="3" t="n">
         <x:v>1758515</x:v>
       </x:c>
       <x:c r="AN75" s="3" t="n">
         <x:v>1868834</x:v>
       </x:c>
       <x:c r="AO75" s="3" t="n">
         <x:v>1992754</x:v>
       </x:c>
       <x:c r="AP75" s="3" t="n">
-        <x:v>1997034</x:v>
+        <x:v>1997031</x:v>
       </x:c>
       <x:c r="AQ75" s="3" t="n">
-        <x:v>2148869</x:v>
+        <x:v>2148866</x:v>
       </x:c>
       <x:c r="AR75" s="3" t="n">
-        <x:v>2248446</x:v>
+        <x:v>2248445</x:v>
       </x:c>
       <x:c r="AS75" s="3" t="n">
-        <x:v>2291559</x:v>
+        <x:v>2291415</x:v>
       </x:c>
       <x:c r="AT75" s="3" t="n">
-        <x:v>2144558</x:v>
+        <x:v>2144486</x:v>
       </x:c>
       <x:c r="AU75" s="3" t="n">
-        <x:v>2443073</x:v>
+        <x:v>2441420</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:47">
       <x:c r="B76" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C76" s="3" t="n">
         <x:v>228104</x:v>
       </x:c>
       <x:c r="D76" s="3" t="n">
         <x:v>301243</x:v>
       </x:c>
       <x:c r="E76" s="3" t="n">
         <x:v>397272</x:v>
       </x:c>
       <x:c r="F76" s="3" t="n">
         <x:v>480536</x:v>
       </x:c>
       <x:c r="G76" s="3" t="n">
         <x:v>551893</x:v>
       </x:c>
       <x:c r="H76" s="3" t="n">
         <x:v>596470</x:v>
       </x:c>
       <x:c r="I76" s="3" t="n">
@@ -11062,66 +11060,66 @@
       <x:c r="AH76" s="3" t="n">
         <x:v>1649780</x:v>
       </x:c>
       <x:c r="AI76" s="3" t="n">
         <x:v>1661734</x:v>
       </x:c>
       <x:c r="AJ76" s="3" t="n">
         <x:v>1771812</x:v>
       </x:c>
       <x:c r="AK76" s="3" t="n">
         <x:v>2027914</x:v>
       </x:c>
       <x:c r="AL76" s="3" t="n">
         <x:v>2080171</x:v>
       </x:c>
       <x:c r="AM76" s="3" t="n">
         <x:v>2103594</x:v>
       </x:c>
       <x:c r="AN76" s="3" t="n">
         <x:v>2102468</x:v>
       </x:c>
       <x:c r="AO76" s="3" t="n">
         <x:v>2110864</x:v>
       </x:c>
       <x:c r="AP76" s="3" t="n">
-        <x:v>2018412</x:v>
+        <x:v>2018348</x:v>
       </x:c>
       <x:c r="AQ76" s="3" t="n">
-        <x:v>2286846</x:v>
+        <x:v>2286774</x:v>
       </x:c>
       <x:c r="AR76" s="3" t="n">
-        <x:v>2281019</x:v>
+        <x:v>2280944</x:v>
       </x:c>
       <x:c r="AS76" s="3" t="n">
-        <x:v>2223011</x:v>
+        <x:v>2223171</x:v>
       </x:c>
       <x:c r="AT76" s="3" t="n">
-        <x:v>2137276</x:v>
+        <x:v>2138793</x:v>
       </x:c>
       <x:c r="AU76" s="3" t="n">
-        <x:v>2297422</x:v>
+        <x:v>2295205</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:47">
       <x:c r="B77" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>-71891</x:v>
       </x:c>
       <x:c r="D77" s="3" t="n">
         <x:v>-131596</x:v>
       </x:c>
       <x:c r="E77" s="3" t="n">
         <x:v>-207628</x:v>
       </x:c>
       <x:c r="F77" s="3" t="n">
         <x:v>-273132</x:v>
       </x:c>
       <x:c r="G77" s="3" t="n">
         <x:v>-321577</x:v>
       </x:c>
       <x:c r="H77" s="3" t="n">
         <x:v>-341941</x:v>
       </x:c>
       <x:c r="I77" s="3" t="n">
@@ -11202,66 +11200,66 @@
       <x:c r="AH77" s="3" t="n">
         <x:v>-224275</x:v>
       </x:c>
       <x:c r="AI77" s="3" t="n">
         <x:v>-239929</x:v>
       </x:c>
       <x:c r="AJ77" s="3" t="n">
         <x:v>-340861</x:v>
       </x:c>
       <x:c r="AK77" s="3" t="n">
         <x:v>-466488</x:v>
       </x:c>
       <x:c r="AL77" s="3" t="n">
         <x:v>-476543</x:v>
       </x:c>
       <x:c r="AM77" s="3" t="n">
         <x:v>-345079</x:v>
       </x:c>
       <x:c r="AN77" s="3" t="n">
         <x:v>-233634</x:v>
       </x:c>
       <x:c r="AO77" s="3" t="n">
         <x:v>-118110</x:v>
       </x:c>
       <x:c r="AP77" s="3" t="n">
-        <x:v>-21378</x:v>
+        <x:v>-21317</x:v>
       </x:c>
       <x:c r="AQ77" s="3" t="n">
-        <x:v>-137977</x:v>
+        <x:v>-137908</x:v>
       </x:c>
       <x:c r="AR77" s="3" t="n">
-        <x:v>-32573</x:v>
+        <x:v>-32499</x:v>
       </x:c>
       <x:c r="AS77" s="3" t="n">
-        <x:v>68548</x:v>
+        <x:v>68244</x:v>
       </x:c>
       <x:c r="AT77" s="3" t="n">
-        <x:v>7282</x:v>
+        <x:v>5693</x:v>
       </x:c>
       <x:c r="AU77" s="3" t="n">
-        <x:v>145651</x:v>
+        <x:v>146215</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:47">
       <x:c r="B78" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C78" s="3" t="n">
         <x:v>144951</x:v>
       </x:c>
       <x:c r="D78" s="3" t="n">
         <x:v>112563</x:v>
       </x:c>
       <x:c r="E78" s="3" t="n">
         <x:v>62442</x:v>
       </x:c>
       <x:c r="F78" s="3" t="n">
         <x:v>29657</x:v>
       </x:c>
       <x:c r="G78" s="3" t="n">
         <x:v>12498</x:v>
       </x:c>
       <x:c r="H78" s="3" t="n">
         <x:v>11956</x:v>
       </x:c>
       <x:c r="I78" s="3" t="n">
@@ -11270,138 +11268,138 @@
       <x:c r="J78" s="3" t="n">
         <x:v>67157</x:v>
       </x:c>
       <x:c r="K78" s="3" t="n">
         <x:v>166422</x:v>
       </x:c>
       <x:c r="L78" s="3" t="n">
         <x:v>265431</x:v>
       </x:c>
       <x:c r="M78" s="3" t="n">
         <x:v>304527</x:v>
       </x:c>
       <x:c r="N78" s="3" t="n">
         <x:v>225073</x:v>
       </x:c>
       <x:c r="O78" s="3" t="n">
         <x:v>47909</x:v>
       </x:c>
       <x:c r="P78" s="3" t="n">
         <x:v>-125635</x:v>
       </x:c>
       <x:c r="Q78" s="3" t="n">
         <x:v>-244339</x:v>
       </x:c>
       <x:c r="R78" s="3" t="n">
-        <x:v>-452377</x:v>
+        <x:v>-452473</x:v>
       </x:c>
       <x:c r="S78" s="3" t="n">
-        <x:v>-531309</x:v>
+        <x:v>-531397</x:v>
       </x:c>
       <x:c r="T78" s="3" t="n">
-        <x:v>-607654</x:v>
+        <x:v>-607688</x:v>
       </x:c>
       <x:c r="U78" s="3" t="n">
-        <x:v>-616250</x:v>
+        <x:v>-616284</x:v>
       </x:c>
       <x:c r="V78" s="3" t="n">
-        <x:v>-381813</x:v>
+        <x:v>-381849</x:v>
       </x:c>
       <x:c r="W78" s="3" t="n">
-        <x:v>-203949</x:v>
+        <x:v>-203986</x:v>
       </x:c>
       <x:c r="X78" s="3" t="n">
-        <x:v>120779</x:v>
+        <x:v>120741</x:v>
       </x:c>
       <x:c r="Y78" s="3" t="n">
-        <x:v>49153</x:v>
+        <x:v>49117</x:v>
       </x:c>
       <x:c r="Z78" s="3" t="n">
-        <x:v>85956</x:v>
+        <x:v>85916</x:v>
       </x:c>
       <x:c r="AA78" s="3" t="n">
-        <x:v>166888</x:v>
+        <x:v>166842</x:v>
       </x:c>
       <x:c r="AB78" s="3" t="n">
-        <x:v>236399</x:v>
+        <x:v>236350</x:v>
       </x:c>
       <x:c r="AC78" s="3" t="n">
-        <x:v>504975</x:v>
+        <x:v>504925</x:v>
       </x:c>
       <x:c r="AD78" s="3" t="n">
-        <x:v>609098</x:v>
+        <x:v>609043</x:v>
       </x:c>
       <x:c r="AE78" s="3" t="n">
-        <x:v>712580</x:v>
+        <x:v>712527</x:v>
       </x:c>
       <x:c r="AF78" s="3" t="n">
-        <x:v>828375</x:v>
+        <x:v>828324</x:v>
       </x:c>
       <x:c r="AG78" s="3" t="n">
-        <x:v>890800</x:v>
+        <x:v>890747</x:v>
       </x:c>
       <x:c r="AH78" s="3" t="n">
-        <x:v>1044998</x:v>
+        <x:v>1044949</x:v>
       </x:c>
       <x:c r="AI78" s="3" t="n">
-        <x:v>1052206</x:v>
+        <x:v>1052158</x:v>
       </x:c>
       <x:c r="AJ78" s="3" t="n">
-        <x:v>1001121</x:v>
+        <x:v>1001075</x:v>
       </x:c>
       <x:c r="AK78" s="3" t="n">
-        <x:v>921741</x:v>
+        <x:v>921704</x:v>
       </x:c>
       <x:c r="AL78" s="3" t="n">
-        <x:v>923384</x:v>
+        <x:v>923346</x:v>
       </x:c>
       <x:c r="AM78" s="3" t="n">
-        <x:v>1136407</x:v>
+        <x:v>1136368</x:v>
       </x:c>
       <x:c r="AN78" s="3" t="n">
-        <x:v>1325512</x:v>
+        <x:v>1325472</x:v>
       </x:c>
       <x:c r="AO78" s="3" t="n">
-        <x:v>1520027</x:v>
+        <x:v>1519987</x:v>
       </x:c>
       <x:c r="AP78" s="3" t="n">
-        <x:v>1635807</x:v>
+        <x:v>1635829</x:v>
       </x:c>
       <x:c r="AQ78" s="3" t="n">
-        <x:v>1588038</x:v>
+        <x:v>1588107</x:v>
       </x:c>
       <x:c r="AR78" s="3" t="n">
-        <x:v>1951080</x:v>
+        <x:v>1951154</x:v>
       </x:c>
       <x:c r="AS78" s="3" t="n">
-        <x:v>2266093</x:v>
+        <x:v>2265789</x:v>
       </x:c>
       <x:c r="AT78" s="3" t="n">
-        <x:v>2311152</x:v>
+        <x:v>2309563</x:v>
       </x:c>
       <x:c r="AU78" s="3" t="n">
-        <x:v>2546971</x:v>
+        <x:v>2547535</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:47">
       <x:c r="A79" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B79" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>491222</x:v>
       </x:c>
       <x:c r="D79" s="3" t="n">
         <x:v>552006</x:v>
       </x:c>
       <x:c r="E79" s="3" t="n">
         <x:v>589188</x:v>
       </x:c>
       <x:c r="F79" s="3" t="n">
         <x:v>643089</x:v>
       </x:c>
       <x:c r="G79" s="3" t="n">
         <x:v>710500</x:v>
       </x:c>
       <x:c r="H79" s="3" t="n">
@@ -11413,138 +11411,138 @@
       <x:c r="J79" s="3" t="n">
         <x:v>891280</x:v>
       </x:c>
       <x:c r="K79" s="3" t="n">
         <x:v>997263</x:v>
       </x:c>
       <x:c r="L79" s="3" t="n">
         <x:v>1189787</x:v>
       </x:c>
       <x:c r="M79" s="3" t="n">
         <x:v>1144523</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>1075184</x:v>
       </x:c>
       <x:c r="O79" s="3" t="n">
         <x:v>1057170</x:v>
       </x:c>
       <x:c r="P79" s="3" t="n">
         <x:v>1134231</x:v>
       </x:c>
       <x:c r="Q79" s="3" t="n">
         <x:v>1156400</x:v>
       </x:c>
       <x:c r="R79" s="3" t="n">
-        <x:v>1178774</x:v>
+        <x:v>1178622</x:v>
       </x:c>
       <x:c r="S79" s="3" t="n">
-        <x:v>1218464</x:v>
+        <x:v>1218335</x:v>
       </x:c>
       <x:c r="T79" s="3" t="n">
-        <x:v>1287265</x:v>
+        <x:v>1287199</x:v>
       </x:c>
       <x:c r="U79" s="3" t="n">
-        <x:v>1316131</x:v>
+        <x:v>1316059</x:v>
       </x:c>
       <x:c r="V79" s="3" t="n">
-        <x:v>1393612</x:v>
+        <x:v>1393545</x:v>
       </x:c>
       <x:c r="W79" s="3" t="n">
-        <x:v>1435454</x:v>
+        <x:v>1435378</x:v>
       </x:c>
       <x:c r="X79" s="3" t="n">
-        <x:v>1482623</x:v>
+        <x:v>1482532</x:v>
       </x:c>
       <x:c r="Y79" s="3" t="n">
-        <x:v>1562857</x:v>
+        <x:v>1562800</x:v>
       </x:c>
       <x:c r="Z79" s="3" t="n">
-        <x:v>1614617</x:v>
+        <x:v>1614558</x:v>
       </x:c>
       <x:c r="AA79" s="3" t="n">
-        <x:v>1772813</x:v>
+        <x:v>1772755</x:v>
       </x:c>
       <x:c r="AB79" s="3" t="n">
-        <x:v>1886483</x:v>
+        <x:v>1886424</x:v>
       </x:c>
       <x:c r="AC79" s="3" t="n">
-        <x:v>2001234</x:v>
+        <x:v>2001170</x:v>
       </x:c>
       <x:c r="AD79" s="3" t="n">
-        <x:v>2098407</x:v>
+        <x:v>2098336</x:v>
       </x:c>
       <x:c r="AE79" s="3" t="n">
-        <x:v>2191515</x:v>
+        <x:v>2191443</x:v>
       </x:c>
       <x:c r="AF79" s="3" t="n">
-        <x:v>2290062</x:v>
+        <x:v>2289993</x:v>
       </x:c>
       <x:c r="AG79" s="3" t="n">
-        <x:v>2434675</x:v>
+        <x:v>2434604</x:v>
       </x:c>
       <x:c r="AH79" s="3" t="n">
-        <x:v>2533812</x:v>
+        <x:v>2533733</x:v>
       </x:c>
       <x:c r="AI79" s="3" t="n">
-        <x:v>2618710</x:v>
+        <x:v>2618624</x:v>
       </x:c>
       <x:c r="AJ79" s="3" t="n">
-        <x:v>2807299</x:v>
+        <x:v>2807215</x:v>
       </x:c>
       <x:c r="AK79" s="3" t="n">
-        <x:v>2907585</x:v>
+        <x:v>2907499</x:v>
       </x:c>
       <x:c r="AL79" s="3" t="n">
-        <x:v>3012898</x:v>
+        <x:v>3012809</x:v>
       </x:c>
       <x:c r="AM79" s="3" t="n">
-        <x:v>3185382</x:v>
+        <x:v>3185288</x:v>
       </x:c>
       <x:c r="AN79" s="3" t="n">
-        <x:v>3365426</x:v>
+        <x:v>3365331</x:v>
       </x:c>
       <x:c r="AO79" s="3" t="n">
-        <x:v>3562388</x:v>
+        <x:v>3562293</x:v>
       </x:c>
       <x:c r="AP79" s="3" t="n">
-        <x:v>3875030</x:v>
+        <x:v>3874741</x:v>
       </x:c>
       <x:c r="AQ79" s="3" t="n">
-        <x:v>4085206</x:v>
+        <x:v>4084969</x:v>
       </x:c>
       <x:c r="AR79" s="3" t="n">
-        <x:v>4509950</x:v>
+        <x:v>4509685</x:v>
       </x:c>
       <x:c r="AS79" s="3" t="n">
-        <x:v>4891127</x:v>
+        <x:v>4891126</x:v>
       </x:c>
       <x:c r="AT79" s="3" t="n">
-        <x:v>5147551</x:v>
+        <x:v>5147631</x:v>
       </x:c>
       <x:c r="AU79" s="3" t="n">
-        <x:v>5449271</x:v>
+        <x:v>5449526</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:47">
       <x:c r="B80" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C80" s="3" t="n">
         <x:v>446681</x:v>
       </x:c>
       <x:c r="D80" s="3" t="n">
         <x:v>502579</x:v>
       </x:c>
       <x:c r="E80" s="3" t="n">
         <x:v>533553</x:v>
       </x:c>
       <x:c r="F80" s="3" t="n">
         <x:v>583986</x:v>
       </x:c>
       <x:c r="G80" s="3" t="n">
         <x:v>648739</x:v>
       </x:c>
       <x:c r="H80" s="3" t="n">
         <x:v>707772</x:v>
       </x:c>
       <x:c r="I80" s="3" t="n">
@@ -11553,123 +11551,123 @@
       <x:c r="J80" s="3" t="n">
         <x:v>825090</x:v>
       </x:c>
       <x:c r="K80" s="3" t="n">
         <x:v>934217</x:v>
       </x:c>
       <x:c r="L80" s="3" t="n">
         <x:v>1119801</x:v>
       </x:c>
       <x:c r="M80" s="3" t="n">
         <x:v>1070106</x:v>
       </x:c>
       <x:c r="N80" s="3" t="n">
         <x:v>995365</x:v>
       </x:c>
       <x:c r="O80" s="3" t="n">
         <x:v>958384</x:v>
       </x:c>
       <x:c r="P80" s="3" t="n">
         <x:v>1007129</x:v>
       </x:c>
       <x:c r="Q80" s="3" t="n">
         <x:v>1013823</x:v>
       </x:c>
       <x:c r="R80" s="3" t="n">
-        <x:v>1036062</x:v>
+        <x:v>1035910</x:v>
       </x:c>
       <x:c r="S80" s="3" t="n">
-        <x:v>1050312</x:v>
+        <x:v>1050183</x:v>
       </x:c>
       <x:c r="T80" s="3" t="n">
-        <x:v>1095755</x:v>
+        <x:v>1095689</x:v>
       </x:c>
       <x:c r="U80" s="3" t="n">
-        <x:v>1127762</x:v>
+        <x:v>1127690</x:v>
       </x:c>
       <x:c r="V80" s="3" t="n">
-        <x:v>1174297</x:v>
+        <x:v>1174230</x:v>
       </x:c>
       <x:c r="W80" s="3" t="n">
-        <x:v>1188547</x:v>
+        <x:v>1188471</x:v>
       </x:c>
       <x:c r="X80" s="3" t="n">
-        <x:v>1246847</x:v>
+        <x:v>1246756</x:v>
       </x:c>
       <x:c r="Y80" s="3" t="n">
-        <x:v>1305051</x:v>
+        <x:v>1304994</x:v>
       </x:c>
       <x:c r="Z80" s="3" t="n">
-        <x:v>1341750</x:v>
+        <x:v>1341691</x:v>
       </x:c>
       <x:c r="AA80" s="3" t="n">
-        <x:v>1494096</x:v>
+        <x:v>1494038</x:v>
       </x:c>
       <x:c r="AB80" s="3" t="n">
-        <x:v>1570384</x:v>
+        <x:v>1570325</x:v>
       </x:c>
       <x:c r="AC80" s="3" t="n">
-        <x:v>1652946</x:v>
+        <x:v>1652882</x:v>
       </x:c>
       <x:c r="AD80" s="3" t="n">
-        <x:v>1700196</x:v>
+        <x:v>1700125</x:v>
       </x:c>
       <x:c r="AE80" s="3" t="n">
-        <x:v>1780010</x:v>
+        <x:v>1779938</x:v>
       </x:c>
       <x:c r="AF80" s="3" t="n">
-        <x:v>1840884</x:v>
+        <x:v>1840815</x:v>
       </x:c>
       <x:c r="AG80" s="3" t="n">
-        <x:v>1947277</x:v>
+        <x:v>1947206</x:v>
       </x:c>
       <x:c r="AH80" s="3" t="n">
-        <x:v>2020153</x:v>
+        <x:v>2020074</x:v>
       </x:c>
       <x:c r="AI80" s="3" t="n">
-        <x:v>2052133</x:v>
+        <x:v>2052047</x:v>
       </x:c>
       <x:c r="AJ80" s="3" t="n">
-        <x:v>2174991</x:v>
+        <x:v>2174907</x:v>
       </x:c>
       <x:c r="AK80" s="3" t="n">
-        <x:v>2226677</x:v>
+        <x:v>2226591</x:v>
       </x:c>
       <x:c r="AL80" s="3" t="n">
-        <x:v>2292129</x:v>
+        <x:v>2292040</x:v>
       </x:c>
       <x:c r="AM80" s="3" t="n">
-        <x:v>2448021</x:v>
+        <x:v>2447927</x:v>
       </x:c>
       <x:c r="AN80" s="3" t="n">
-        <x:v>2579202</x:v>
+        <x:v>2579107</x:v>
       </x:c>
       <x:c r="AO80" s="3" t="n">
-        <x:v>2743284</x:v>
+        <x:v>2743189</x:v>
       </x:c>
       <x:c r="AP80" s="3" t="n">
-        <x:v>3026005</x:v>
+        <x:v>3025912</x:v>
       </x:c>
       <x:c r="AQ80" s="3" t="n">
         <x:v>3155933</x:v>
       </x:c>
       <x:c r="AR80" s="3" t="n">
         <x:v>3501580</x:v>
       </x:c>
       <x:c r="AS80" s="3" t="n">
         <x:v>3828808</x:v>
       </x:c>
       <x:c r="AT80" s="3" t="n">
         <x:v>4040506</x:v>
       </x:c>
       <x:c r="AU80" s="3" t="n">
         <x:v>4241011</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:47">
       <x:c r="B81" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>2097</x:v>
       </x:c>
       <x:c r="D81" s="3" t="n">
@@ -11693,123 +11691,123 @@
       <x:c r="J81" s="3" t="n">
         <x:v>2683</x:v>
       </x:c>
       <x:c r="K81" s="3" t="n">
         <x:v>2932</x:v>
       </x:c>
       <x:c r="L81" s="3" t="n">
         <x:v>2711</x:v>
       </x:c>
       <x:c r="M81" s="3" t="n">
         <x:v>6130</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>8596</x:v>
       </x:c>
       <x:c r="O81" s="3" t="n">
         <x:v>9268</x:v>
       </x:c>
       <x:c r="P81" s="3" t="n">
         <x:v>8853</x:v>
       </x:c>
       <x:c r="Q81" s="3" t="n">
         <x:v>8154</x:v>
       </x:c>
       <x:c r="R81" s="3" t="n">
-        <x:v>8024</x:v>
+        <x:v>7872</x:v>
       </x:c>
       <x:c r="S81" s="3" t="n">
-        <x:v>7465</x:v>
+        <x:v>7336</x:v>
       </x:c>
       <x:c r="T81" s="3" t="n">
-        <x:v>7845</x:v>
+        <x:v>7779</x:v>
       </x:c>
       <x:c r="U81" s="3" t="n">
-        <x:v>8411</x:v>
+        <x:v>8339</x:v>
       </x:c>
       <x:c r="V81" s="3" t="n">
-        <x:v>8173</x:v>
+        <x:v>8106</x:v>
       </x:c>
       <x:c r="W81" s="3" t="n">
-        <x:v>8672</x:v>
+        <x:v>8596</x:v>
       </x:c>
       <x:c r="X81" s="3" t="n">
-        <x:v>9654</x:v>
+        <x:v>9563</x:v>
       </x:c>
       <x:c r="Y81" s="3" t="n">
+        <x:v>8717</x:v>
+      </x:c>
+      <x:c r="Z81" s="3" t="n">
+        <x:v>8630</x:v>
+      </x:c>
+      <x:c r="AA81" s="3" t="n">
+        <x:v>8486</x:v>
+      </x:c>
+      <x:c r="AB81" s="3" t="n">
+        <x:v>8927</x:v>
+      </x:c>
+      <x:c r="AC81" s="3" t="n">
+        <x:v>8915</x:v>
+      </x:c>
+      <x:c r="AD81" s="3" t="n">
+        <x:v>8549</x:v>
+      </x:c>
+      <x:c r="AE81" s="3" t="n">
+        <x:v>8765</x:v>
+      </x:c>
+      <x:c r="AF81" s="3" t="n">
+        <x:v>8363</x:v>
+      </x:c>
+      <x:c r="AG81" s="3" t="n">
+        <x:v>8544</x:v>
+      </x:c>
+      <x:c r="AH81" s="3" t="n">
+        <x:v>8454</x:v>
+      </x:c>
+      <x:c r="AI81" s="3" t="n">
+        <x:v>8715</x:v>
+      </x:c>
+      <x:c r="AJ81" s="3" t="n">
+        <x:v>8968</x:v>
+      </x:c>
+      <x:c r="AK81" s="3" t="n">
+        <x:v>8665</x:v>
+      </x:c>
+      <x:c r="AL81" s="3" t="n">
         <x:v>8774</x:v>
       </x:c>
-      <x:c r="Z81" s="3" t="n">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="AM81" s="3" t="n">
-        <x:v>10019</x:v>
+        <x:v>9925</x:v>
       </x:c>
       <x:c r="AN81" s="3" t="n">
-        <x:v>13244</x:v>
+        <x:v>13149</x:v>
       </x:c>
       <x:c r="AO81" s="3" t="n">
-        <x:v>13145</x:v>
+        <x:v>13050</x:v>
       </x:c>
       <x:c r="AP81" s="3" t="n">
-        <x:v>13660</x:v>
+        <x:v>13567</x:v>
       </x:c>
       <x:c r="AQ81" s="3" t="n">
         <x:v>12989</x:v>
       </x:c>
       <x:c r="AR81" s="3" t="n">
         <x:v>12493</x:v>
       </x:c>
       <x:c r="AS81" s="3" t="n">
         <x:v>12007</x:v>
       </x:c>
       <x:c r="AT81" s="3" t="n">
         <x:v>11205</x:v>
       </x:c>
       <x:c r="AU81" s="3" t="n">
         <x:v>13644</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:47">
       <x:c r="B82" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C82" s="3" t="n">
         <x:v>287872</x:v>
       </x:c>
       <x:c r="D82" s="3" t="n">
@@ -13025,66 +13023,66 @@
       <x:c r="AH90" s="3" t="n">
         <x:v>513659</x:v>
       </x:c>
       <x:c r="AI90" s="3" t="n">
         <x:v>566577</x:v>
       </x:c>
       <x:c r="AJ90" s="3" t="n">
         <x:v>632308</x:v>
       </x:c>
       <x:c r="AK90" s="3" t="n">
         <x:v>680908</x:v>
       </x:c>
       <x:c r="AL90" s="3" t="n">
         <x:v>720769</x:v>
       </x:c>
       <x:c r="AM90" s="3" t="n">
         <x:v>737361</x:v>
       </x:c>
       <x:c r="AN90" s="3" t="n">
         <x:v>786224</x:v>
       </x:c>
       <x:c r="AO90" s="3" t="n">
         <x:v>819104</x:v>
       </x:c>
       <x:c r="AP90" s="3" t="n">
-        <x:v>849025</x:v>
+        <x:v>848829</x:v>
       </x:c>
       <x:c r="AQ90" s="3" t="n">
-        <x:v>929273</x:v>
+        <x:v>929036</x:v>
       </x:c>
       <x:c r="AR90" s="3" t="n">
-        <x:v>1008370</x:v>
+        <x:v>1008105</x:v>
       </x:c>
       <x:c r="AS90" s="3" t="n">
-        <x:v>1062319</x:v>
+        <x:v>1062318</x:v>
       </x:c>
       <x:c r="AT90" s="3" t="n">
-        <x:v>1107045</x:v>
+        <x:v>1107125</x:v>
       </x:c>
       <x:c r="AU90" s="3" t="n">
-        <x:v>1208260</x:v>
+        <x:v>1208515</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:47">
       <x:c r="B91" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>60524</x:v>
       </x:c>
       <x:c r="D91" s="3" t="n">
         <x:v>64441</x:v>
       </x:c>
       <x:c r="E91" s="3" t="n">
         <x:v>68860</x:v>
       </x:c>
       <x:c r="F91" s="3" t="n">
         <x:v>72437</x:v>
       </x:c>
       <x:c r="G91" s="3" t="n">
         <x:v>74737</x:v>
       </x:c>
       <x:c r="H91" s="3" t="n">
         <x:v>79764</x:v>
       </x:c>
       <x:c r="I91" s="3" t="n">
@@ -13168,63 +13166,63 @@
       <x:c r="AI91" s="3" t="n">
         <x:v>569608</x:v>
       </x:c>
       <x:c r="AJ91" s="3" t="n">
         <x:v>678937</x:v>
       </x:c>
       <x:c r="AK91" s="3" t="n">
         <x:v>750220</x:v>
       </x:c>
       <x:c r="AL91" s="3" t="n">
         <x:v>820134</x:v>
       </x:c>
       <x:c r="AM91" s="3" t="n">
         <x:v>884055</x:v>
       </x:c>
       <x:c r="AN91" s="3" t="n">
         <x:v>943013</x:v>
       </x:c>
       <x:c r="AO91" s="3" t="n">
         <x:v>1021800</x:v>
       </x:c>
       <x:c r="AP91" s="3" t="n">
         <x:v>1099962</x:v>
       </x:c>
       <x:c r="AQ91" s="3" t="n">
-        <x:v>1184572</x:v>
+        <x:v>1186482</x:v>
       </x:c>
       <x:c r="AR91" s="3" t="n">
         <x:v>1237194</x:v>
       </x:c>
       <x:c r="AS91" s="3" t="n">
-        <x:v>1290713</x:v>
+        <x:v>1306213</x:v>
       </x:c>
       <x:c r="AT91" s="3" t="n">
-        <x:v>1409381</x:v>
+        <x:v>1429353</x:v>
       </x:c>
       <x:c r="AU91" s="3" t="n">
-        <x:v>1574846</x:v>
+        <x:v>1584075</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:47">
       <x:c r="B92" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C92" s="3" t="n">
         <x:v>-15983</x:v>
       </x:c>
       <x:c r="D92" s="3" t="n">
         <x:v>-15014</x:v>
       </x:c>
       <x:c r="E92" s="3" t="n">
         <x:v>-13225</x:v>
       </x:c>
       <x:c r="F92" s="3" t="n">
         <x:v>-13334</x:v>
       </x:c>
       <x:c r="G92" s="3" t="n">
         <x:v>-12976</x:v>
       </x:c>
       <x:c r="H92" s="3" t="n">
         <x:v>-18278</x:v>
       </x:c>
       <x:c r="I92" s="3" t="n">
@@ -13305,66 +13303,66 @@
       <x:c r="AH92" s="3" t="n">
         <x:v>-5931</x:v>
       </x:c>
       <x:c r="AI92" s="3" t="n">
         <x:v>-3031</x:v>
       </x:c>
       <x:c r="AJ92" s="3" t="n">
         <x:v>-46629</x:v>
       </x:c>
       <x:c r="AK92" s="3" t="n">
         <x:v>-69312</x:v>
       </x:c>
       <x:c r="AL92" s="3" t="n">
         <x:v>-99365</x:v>
       </x:c>
       <x:c r="AM92" s="3" t="n">
         <x:v>-146694</x:v>
       </x:c>
       <x:c r="AN92" s="3" t="n">
         <x:v>-156789</x:v>
       </x:c>
       <x:c r="AO92" s="3" t="n">
         <x:v>-202696</x:v>
       </x:c>
       <x:c r="AP92" s="3" t="n">
-        <x:v>-250937</x:v>
+        <x:v>-251133</x:v>
       </x:c>
       <x:c r="AQ92" s="3" t="n">
-        <x:v>-255299</x:v>
+        <x:v>-257446</x:v>
       </x:c>
       <x:c r="AR92" s="3" t="n">
-        <x:v>-228824</x:v>
+        <x:v>-229089</x:v>
       </x:c>
       <x:c r="AS92" s="3" t="n">
-        <x:v>-228394</x:v>
+        <x:v>-243895</x:v>
       </x:c>
       <x:c r="AT92" s="3" t="n">
-        <x:v>-302336</x:v>
+        <x:v>-322228</x:v>
       </x:c>
       <x:c r="AU92" s="3" t="n">
-        <x:v>-366586</x:v>
+        <x:v>-375560</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:47">
       <x:c r="B93" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>430698</x:v>
       </x:c>
       <x:c r="D93" s="3" t="n">
         <x:v>487565</x:v>
       </x:c>
       <x:c r="E93" s="3" t="n">
         <x:v>520328</x:v>
       </x:c>
       <x:c r="F93" s="3" t="n">
         <x:v>570652</x:v>
       </x:c>
       <x:c r="G93" s="3" t="n">
         <x:v>635763</x:v>
       </x:c>
       <x:c r="H93" s="3" t="n">
         <x:v>689494</x:v>
       </x:c>
       <x:c r="I93" s="3" t="n">
@@ -13373,138 +13371,138 @@
       <x:c r="J93" s="3" t="n">
         <x:v>802441</x:v>
       </x:c>
       <x:c r="K93" s="3" t="n">
         <x:v>908208</x:v>
       </x:c>
       <x:c r="L93" s="3" t="n">
         <x:v>1087322</x:v>
       </x:c>
       <x:c r="M93" s="3" t="n">
         <x:v>1042061</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>961597</x:v>
       </x:c>
       <x:c r="O93" s="3" t="n">
         <x:v>934246</x:v>
       </x:c>
       <x:c r="P93" s="3" t="n">
         <x:v>998131</x:v>
       </x:c>
       <x:c r="Q93" s="3" t="n">
         <x:v>1003023</x:v>
       </x:c>
       <x:c r="R93" s="3" t="n">
-        <x:v>1011020</x:v>
+        <x:v>1010868</x:v>
       </x:c>
       <x:c r="S93" s="3" t="n">
-        <x:v>1035975</x:v>
+        <x:v>1035846</x:v>
       </x:c>
       <x:c r="T93" s="3" t="n">
-        <x:v>1089426</x:v>
+        <x:v>1089360</x:v>
       </x:c>
       <x:c r="U93" s="3" t="n">
-        <x:v>1099601</x:v>
+        <x:v>1099529</x:v>
       </x:c>
       <x:c r="V93" s="3" t="n">
-        <x:v>1166244</x:v>
+        <x:v>1166177</x:v>
       </x:c>
       <x:c r="W93" s="3" t="n">
-        <x:v>1195143</x:v>
+        <x:v>1195067</x:v>
       </x:c>
       <x:c r="X93" s="3" t="n">
-        <x:v>1226397</x:v>
+        <x:v>1226306</x:v>
       </x:c>
       <x:c r="Y93" s="3" t="n">
-        <x:v>1287002</x:v>
+        <x:v>1286945</x:v>
       </x:c>
       <x:c r="Z93" s="3" t="n">
-        <x:v>1326461</x:v>
+        <x:v>1326402</x:v>
       </x:c>
       <x:c r="AA93" s="3" t="n">
-        <x:v>1469886</x:v>
+        <x:v>1469828</x:v>
       </x:c>
       <x:c r="AB93" s="3" t="n">
-        <x:v>1561192</x:v>
+        <x:v>1561133</x:v>
       </x:c>
       <x:c r="AC93" s="3" t="n">
-        <x:v>1657287</x:v>
+        <x:v>1657223</x:v>
       </x:c>
       <x:c r="AD93" s="3" t="n">
-        <x:v>1722563</x:v>
+        <x:v>1722492</x:v>
       </x:c>
       <x:c r="AE93" s="3" t="n">
-        <x:v>1792172</x:v>
+        <x:v>1792100</x:v>
       </x:c>
       <x:c r="AF93" s="3" t="n">
-        <x:v>1849567</x:v>
+        <x:v>1849498</x:v>
       </x:c>
       <x:c r="AG93" s="3" t="n">
-        <x:v>1976422</x:v>
+        <x:v>1976351</x:v>
       </x:c>
       <x:c r="AH93" s="3" t="n">
-        <x:v>2014222</x:v>
+        <x:v>2014143</x:v>
       </x:c>
       <x:c r="AI93" s="3" t="n">
-        <x:v>2049102</x:v>
+        <x:v>2049016</x:v>
       </x:c>
       <x:c r="AJ93" s="3" t="n">
-        <x:v>2128362</x:v>
+        <x:v>2128278</x:v>
       </x:c>
       <x:c r="AK93" s="3" t="n">
-        <x:v>2157365</x:v>
+        <x:v>2157279</x:v>
       </x:c>
       <x:c r="AL93" s="3" t="n">
-        <x:v>2192764</x:v>
+        <x:v>2192675</x:v>
       </x:c>
       <x:c r="AM93" s="3" t="n">
-        <x:v>2301327</x:v>
+        <x:v>2301233</x:v>
       </x:c>
       <x:c r="AN93" s="3" t="n">
-        <x:v>2422413</x:v>
+        <x:v>2422318</x:v>
       </x:c>
       <x:c r="AO93" s="3" t="n">
-        <x:v>2540588</x:v>
+        <x:v>2540493</x:v>
       </x:c>
       <x:c r="AP93" s="3" t="n">
-        <x:v>2775068</x:v>
+        <x:v>2774779</x:v>
       </x:c>
       <x:c r="AQ93" s="3" t="n">
-        <x:v>2900634</x:v>
+        <x:v>2898487</x:v>
       </x:c>
       <x:c r="AR93" s="3" t="n">
-        <x:v>3272756</x:v>
+        <x:v>3272491</x:v>
       </x:c>
       <x:c r="AS93" s="3" t="n">
-        <x:v>3600414</x:v>
+        <x:v>3584913</x:v>
       </x:c>
       <x:c r="AT93" s="3" t="n">
-        <x:v>3738170</x:v>
+        <x:v>3718278</x:v>
       </x:c>
       <x:c r="AU93" s="3" t="n">
-        <x:v>3874425</x:v>
+        <x:v>3865451</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:47">
       <x:c r="A94" s="2" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B94" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C94" s="3" t="n">
         <x:v>168073</x:v>
       </x:c>
       <x:c r="D94" s="3" t="n">
         <x:v>187639</x:v>
       </x:c>
       <x:c r="E94" s="3" t="n">
         <x:v>208267</x:v>
       </x:c>
       <x:c r="F94" s="3" t="n">
         <x:v>229307</x:v>
       </x:c>
       <x:c r="G94" s="3" t="n">
         <x:v>251513</x:v>
       </x:c>
       <x:c r="H94" s="3" t="n">
@@ -13522,96 +13520,96 @@
       <x:c r="L94" s="3" t="n">
         <x:v>404096</x:v>
       </x:c>
       <x:c r="M94" s="3" t="n">
         <x:v>444137</x:v>
       </x:c>
       <x:c r="N94" s="3" t="n">
         <x:v>483744</x:v>
       </x:c>
       <x:c r="O94" s="3" t="n">
         <x:v>511315</x:v>
       </x:c>
       <x:c r="P94" s="3" t="n">
         <x:v>591612</x:v>
       </x:c>
       <x:c r="Q94" s="3" t="n">
         <x:v>569857</x:v>
       </x:c>
       <x:c r="R94" s="3" t="n">
         <x:v>602475</x:v>
       </x:c>
       <x:c r="S94" s="3" t="n">
         <x:v>682736</x:v>
       </x:c>
       <x:c r="T94" s="3" t="n">
-        <x:v>705338</x:v>
+        <x:v>705336</x:v>
       </x:c>
       <x:c r="U94" s="3" t="n">
-        <x:v>741240</x:v>
+        <x:v>741238</x:v>
       </x:c>
       <x:c r="V94" s="3" t="n">
-        <x:v>752165</x:v>
+        <x:v>752164</x:v>
       </x:c>
       <x:c r="W94" s="3" t="n">
-        <x:v>741988</x:v>
+        <x:v>741987</x:v>
       </x:c>
       <x:c r="X94" s="3" t="n">
-        <x:v>582027</x:v>
+        <x:v>582026</x:v>
       </x:c>
       <x:c r="Y94" s="3" t="n">
-        <x:v>507855</x:v>
+        <x:v>507854</x:v>
       </x:c>
       <x:c r="Z94" s="3" t="n">
-        <x:v>598350</x:v>
+        <x:v>598349</x:v>
       </x:c>
       <x:c r="AA94" s="3" t="n">
-        <x:v>668165</x:v>
+        <x:v>668164</x:v>
       </x:c>
       <x:c r="AB94" s="3" t="n">
-        <x:v>798949</x:v>
+        <x:v>798948</x:v>
       </x:c>
       <x:c r="AC94" s="3" t="n">
-        <x:v>894368</x:v>
+        <x:v>894367</x:v>
       </x:c>
       <x:c r="AD94" s="3" t="n">
-        <x:v>942324</x:v>
+        <x:v>942323</x:v>
       </x:c>
       <x:c r="AE94" s="3" t="n">
-        <x:v>790511</x:v>
+        <x:v>790510</x:v>
       </x:c>
       <x:c r="AF94" s="3" t="n">
-        <x:v>953224</x:v>
+        <x:v>953223</x:v>
       </x:c>
       <x:c r="AG94" s="3" t="n">
-        <x:v>967048</x:v>
+        <x:v>967047</x:v>
       </x:c>
       <x:c r="AH94" s="3" t="n">
-        <x:v>951475</x:v>
+        <x:v>951474</x:v>
       </x:c>
       <x:c r="AI94" s="3" t="n">
-        <x:v>1041371</x:v>
+        <x:v>1041370</x:v>
       </x:c>
       <x:c r="AJ94" s="3" t="n">
         <x:v>1149082</x:v>
       </x:c>
       <x:c r="AK94" s="3" t="n">
         <x:v>1339931</x:v>
       </x:c>
       <x:c r="AL94" s="3" t="n">
         <x:v>1355164</x:v>
       </x:c>
       <x:c r="AM94" s="3" t="n">
         <x:v>1465868</x:v>
       </x:c>
       <x:c r="AN94" s="3" t="n">
         <x:v>1560096</x:v>
       </x:c>
       <x:c r="AO94" s="3" t="n">
         <x:v>1540437</x:v>
       </x:c>
       <x:c r="AP94" s="3" t="n">
         <x:v>1764512</x:v>
       </x:c>
       <x:c r="AQ94" s="3" t="n">
         <x:v>1872607</x:v>
       </x:c>
@@ -13662,96 +13660,96 @@
       <x:c r="L95" s="3" t="n">
         <x:v>767</x:v>
       </x:c>
       <x:c r="M95" s="3" t="n">
         <x:v>893</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>740</x:v>
       </x:c>
       <x:c r="O95" s="3" t="n">
         <x:v>739</x:v>
       </x:c>
       <x:c r="P95" s="3" t="n">
         <x:v>8781</x:v>
       </x:c>
       <x:c r="Q95" s="3" t="n">
         <x:v>7662</x:v>
       </x:c>
       <x:c r="R95" s="3" t="n">
         <x:v>7772</x:v>
       </x:c>
       <x:c r="S95" s="3" t="n">
         <x:v>8034</x:v>
       </x:c>
       <x:c r="T95" s="3" t="n">
-        <x:v>8926</x:v>
+        <x:v>8924</x:v>
       </x:c>
       <x:c r="U95" s="3" t="n">
-        <x:v>1561</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="V95" s="3" t="n">
-        <x:v>921</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="W95" s="3" t="n">
-        <x:v>1026</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="X95" s="3" t="n">
-        <x:v>1065</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="Y95" s="3" t="n">
-        <x:v>1106</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="Z95" s="3" t="n">
-        <x:v>1152</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="AA95" s="3" t="n">
-        <x:v>1137</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="AB95" s="3" t="n">
-        <x:v>1160</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="AC95" s="3" t="n">
-        <x:v>1209</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="AD95" s="3" t="n">
-        <x:v>1218</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="AE95" s="3" t="n">
-        <x:v>1259</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="AF95" s="3" t="n">
-        <x:v>1254</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="AG95" s="3" t="n">
-        <x:v>1359</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="AH95" s="3" t="n">
-        <x:v>1401</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="AI95" s="3" t="n">
-        <x:v>1421</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="AJ95" s="3" t="n">
         <x:v>1404</x:v>
       </x:c>
       <x:c r="AK95" s="3" t="n">
         <x:v>1410</x:v>
       </x:c>
       <x:c r="AL95" s="3" t="n">
         <x:v>1426</x:v>
       </x:c>
       <x:c r="AM95" s="3" t="n">
         <x:v>1433</x:v>
       </x:c>
       <x:c r="AN95" s="3" t="n">
         <x:v>1440</x:v>
       </x:c>
       <x:c r="AO95" s="3" t="n">
         <x:v>1452</x:v>
       </x:c>
       <x:c r="AP95" s="3" t="n">
         <x:v>1521</x:v>
       </x:c>
       <x:c r="AQ95" s="3" t="n">
         <x:v>1539</x:v>
       </x:c>
@@ -13802,96 +13800,96 @@
       <x:c r="L96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="O96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P96" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R96" s="3" t="n">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S96" s="3" t="n">
         <x:v>911</x:v>
       </x:c>
       <x:c r="T96" s="3" t="n">
-        <x:v>1419</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="U96" s="3" t="n">
-        <x:v>646</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="V96" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="W96" s="3" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="X96" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="X96" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Y96" s="3" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="Z96" s="3" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="AA96" s="3" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="AB96" s="3" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="AC96" s="3" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="AD96" s="3" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="AE96" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="Z96" s="3" t="n">
+      <x:c r="AF96" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="AA96" s="3" t="n">
+      <x:c r="AG96" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="AB96" s="3" t="n">
+      <x:c r="AH96" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="AC96" s="3" t="n">
+      <x:c r="AI96" s="3" t="n">
         <x:v>2</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>3</x:v>
       </x:c>
       <x:c r="AJ96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AK96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AL96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AM96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AN96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AO96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AP96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AQ96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -15280,54 +15278,54 @@
       <x:c r="AL106" s="3" t="n">
         <x:v>109853</x:v>
       </x:c>
       <x:c r="AM106" s="3" t="n">
         <x:v>125038</x:v>
       </x:c>
       <x:c r="AN106" s="3" t="n">
         <x:v>133929</x:v>
       </x:c>
       <x:c r="AO106" s="3" t="n">
         <x:v>142371</x:v>
       </x:c>
       <x:c r="AP106" s="3" t="n">
         <x:v>150716</x:v>
       </x:c>
       <x:c r="AQ106" s="3" t="n">
         <x:v>157012</x:v>
       </x:c>
       <x:c r="AR106" s="3" t="n">
         <x:v>211203</x:v>
       </x:c>
       <x:c r="AS106" s="3" t="n">
         <x:v>212701</x:v>
       </x:c>
       <x:c r="AT106" s="3" t="n">
-        <x:v>203762</x:v>
+        <x:v>203763</x:v>
       </x:c>
       <x:c r="AU106" s="3" t="n">
-        <x:v>231492</x:v>
+        <x:v>231493</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:47">
       <x:c r="B107" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>167543</x:v>
       </x:c>
       <x:c r="D107" s="3" t="n">
         <x:v>186979</x:v>
       </x:c>
       <x:c r="E107" s="3" t="n">
         <x:v>207206</x:v>
       </x:c>
       <x:c r="F107" s="3" t="n">
         <x:v>228167</x:v>
       </x:c>
       <x:c r="G107" s="3" t="n">
         <x:v>250318</x:v>
       </x:c>
       <x:c r="H107" s="3" t="n">
         <x:v>274416</x:v>
       </x:c>
       <x:c r="I107" s="3" t="n">
@@ -15420,54 +15418,54 @@
       <x:c r="AL107" s="3" t="n">
         <x:v>1243885</x:v>
       </x:c>
       <x:c r="AM107" s="3" t="n">
         <x:v>1339397</x:v>
       </x:c>
       <x:c r="AN107" s="3" t="n">
         <x:v>1424727</x:v>
       </x:c>
       <x:c r="AO107" s="3" t="n">
         <x:v>1396614</x:v>
       </x:c>
       <x:c r="AP107" s="3" t="n">
         <x:v>1612275</x:v>
       </x:c>
       <x:c r="AQ107" s="3" t="n">
         <x:v>1714056</x:v>
       </x:c>
       <x:c r="AR107" s="3" t="n">
         <x:v>2027072</x:v>
       </x:c>
       <x:c r="AS107" s="3" t="n">
         <x:v>1847304</x:v>
       </x:c>
       <x:c r="AT107" s="3" t="n">
-        <x:v>1973228</x:v>
+        <x:v>1973227</x:v>
       </x:c>
       <x:c r="AU107" s="3" t="n">
-        <x:v>2167009</x:v>
+        <x:v>2167008</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:47">
       <x:c r="B108" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C108" s="3" t="n">
         <x:v>167792</x:v>
       </x:c>
       <x:c r="D108" s="3" t="n">
         <x:v>187290</x:v>
       </x:c>
       <x:c r="E108" s="3" t="n">
         <x:v>207602</x:v>
       </x:c>
       <x:c r="F108" s="3" t="n">
         <x:v>228593</x:v>
       </x:c>
       <x:c r="G108" s="3" t="n">
         <x:v>250781</x:v>
       </x:c>
       <x:c r="H108" s="3" t="n">
         <x:v>274903</x:v>
       </x:c>
       <x:c r="I108" s="3" t="n">
@@ -15482,132 +15480,132 @@
       <x:c r="L108" s="3" t="n">
         <x:v>403943</x:v>
       </x:c>
       <x:c r="M108" s="3" t="n">
         <x:v>444056</x:v>
       </x:c>
       <x:c r="N108" s="3" t="n">
         <x:v>483349</x:v>
       </x:c>
       <x:c r="O108" s="3" t="n">
         <x:v>511108</x:v>
       </x:c>
       <x:c r="P108" s="3" t="n">
         <x:v>589998</x:v>
       </x:c>
       <x:c r="Q108" s="3" t="n">
         <x:v>567217</x:v>
       </x:c>
       <x:c r="R108" s="3" t="n">
         <x:v>601720</x:v>
       </x:c>
       <x:c r="S108" s="3" t="n">
         <x:v>681981</x:v>
       </x:c>
       <x:c r="T108" s="3" t="n">
-        <x:v>704477</x:v>
+        <x:v>704475</x:v>
       </x:c>
       <x:c r="U108" s="3" t="n">
-        <x:v>740372</x:v>
+        <x:v>740370</x:v>
       </x:c>
       <x:c r="V108" s="3" t="n">
-        <x:v>749855</x:v>
+        <x:v>749854</x:v>
       </x:c>
       <x:c r="W108" s="3" t="n">
-        <x:v>740347</x:v>
+        <x:v>740346</x:v>
       </x:c>
       <x:c r="X108" s="3" t="n">
-        <x:v>573317</x:v>
+        <x:v>573316</x:v>
       </x:c>
       <x:c r="Y108" s="3" t="n">
-        <x:v>502041</x:v>
+        <x:v>502040</x:v>
       </x:c>
       <x:c r="Z108" s="3" t="n">
-        <x:v>581919</x:v>
+        <x:v>581918</x:v>
       </x:c>
       <x:c r="AA108" s="3" t="n">
-        <x:v>651374</x:v>
+        <x:v>651373</x:v>
       </x:c>
       <x:c r="AB108" s="3" t="n">
-        <x:v>772263</x:v>
+        <x:v>772262</x:v>
       </x:c>
       <x:c r="AC108" s="3" t="n">
-        <x:v>863472</x:v>
+        <x:v>863471</x:v>
       </x:c>
       <x:c r="AD108" s="3" t="n">
-        <x:v>907542</x:v>
+        <x:v>907541</x:v>
       </x:c>
       <x:c r="AE108" s="3" t="n">
-        <x:v>712366</x:v>
+        <x:v>712365</x:v>
       </x:c>
       <x:c r="AF108" s="3" t="n">
-        <x:v>912474</x:v>
+        <x:v>912473</x:v>
       </x:c>
       <x:c r="AG108" s="3" t="n">
-        <x:v>898550</x:v>
+        <x:v>898549</x:v>
       </x:c>
       <x:c r="AH108" s="3" t="n">
-        <x:v>881467</x:v>
+        <x:v>881466</x:v>
       </x:c>
       <x:c r="AI108" s="3" t="n">
-        <x:v>968325</x:v>
+        <x:v>968324</x:v>
       </x:c>
       <x:c r="AJ108" s="3" t="n">
         <x:v>1069882</x:v>
       </x:c>
       <x:c r="AK108" s="3" t="n">
         <x:v>1199465</x:v>
       </x:c>
       <x:c r="AL108" s="3" t="n">
         <x:v>1245311</x:v>
       </x:c>
       <x:c r="AM108" s="3" t="n">
         <x:v>1340830</x:v>
       </x:c>
       <x:c r="AN108" s="3" t="n">
         <x:v>1426167</x:v>
       </x:c>
       <x:c r="AO108" s="3" t="n">
         <x:v>1398066</x:v>
       </x:c>
       <x:c r="AP108" s="3" t="n">
         <x:v>1613796</x:v>
       </x:c>
       <x:c r="AQ108" s="3" t="n">
         <x:v>1715595</x:v>
       </x:c>
       <x:c r="AR108" s="3" t="n">
         <x:v>2028820</x:v>
       </x:c>
       <x:c r="AS108" s="3" t="n">
         <x:v>1849274</x:v>
       </x:c>
       <x:c r="AT108" s="3" t="n">
-        <x:v>1975275</x:v>
+        <x:v>1975274</x:v>
       </x:c>
       <x:c r="AU108" s="3" t="n">
-        <x:v>2169172</x:v>
+        <x:v>2169171</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:47">
       <x:c r="A109" s="2" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B109" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>1129303</x:v>
       </x:c>
       <x:c r="D109" s="3" t="n">
         <x:v>1215790</x:v>
       </x:c>
       <x:c r="E109" s="3" t="n">
         <x:v>1306769</x:v>
       </x:c>
       <x:c r="F109" s="3" t="n">
         <x:v>1447316</x:v>
       </x:c>
       <x:c r="G109" s="3" t="n">
         <x:v>1567442</x:v>
       </x:c>
       <x:c r="H109" s="3" t="n">
@@ -15619,138 +15617,138 @@
       <x:c r="J109" s="3" t="n">
         <x:v>2284087</x:v>
       </x:c>
       <x:c r="K109" s="3" t="n">
         <x:v>2688349</x:v>
       </x:c>
       <x:c r="L109" s="3" t="n">
         <x:v>3122796</x:v>
       </x:c>
       <x:c r="M109" s="3" t="n">
         <x:v>3204266</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>3133514</x:v>
       </x:c>
       <x:c r="O109" s="3" t="n">
         <x:v>3045103</x:v>
       </x:c>
       <x:c r="P109" s="3" t="n">
         <x:v>3289874</x:v>
       </x:c>
       <x:c r="Q109" s="3" t="n">
         <x:v>3362953</x:v>
       </x:c>
       <x:c r="R109" s="3" t="n">
-        <x:v>3587367</x:v>
+        <x:v>3511417</x:v>
       </x:c>
       <x:c r="S109" s="3" t="n">
-        <x:v>4005678</x:v>
+        <x:v>3927548</x:v>
       </x:c>
       <x:c r="T109" s="3" t="n">
-        <x:v>4598404</x:v>
+        <x:v>4517793</x:v>
       </x:c>
       <x:c r="U109" s="3" t="n">
-        <x:v>5050545</x:v>
+        <x:v>4966554</x:v>
       </x:c>
       <x:c r="V109" s="3" t="n">
-        <x:v>5916352</x:v>
+        <x:v>5832468</x:v>
       </x:c>
       <x:c r="W109" s="3" t="n">
-        <x:v>6133696</x:v>
+        <x:v>6039353</x:v>
       </x:c>
       <x:c r="X109" s="3" t="n">
-        <x:v>6392343</x:v>
+        <x:v>6300315</x:v>
       </x:c>
       <x:c r="Y109" s="3" t="n">
-        <x:v>6628652</x:v>
+        <x:v>6526430</x:v>
       </x:c>
       <x:c r="Z109" s="3" t="n">
-        <x:v>7582455</x:v>
+        <x:v>7475194</x:v>
       </x:c>
       <x:c r="AA109" s="3" t="n">
-        <x:v>8193586</x:v>
+        <x:v>8083571</x:v>
       </x:c>
       <x:c r="AB109" s="3" t="n">
-        <x:v>9652567</x:v>
+        <x:v>9525084</x:v>
       </x:c>
       <x:c r="AC109" s="3" t="n">
-        <x:v>10900726</x:v>
+        <x:v>10769054</x:v>
       </x:c>
       <x:c r="AD109" s="3" t="n">
-        <x:v>11678791</x:v>
+        <x:v>11537236</x:v>
       </x:c>
       <x:c r="AE109" s="3" t="n">
-        <x:v>11661221</x:v>
+        <x:v>11507098</x:v>
       </x:c>
       <x:c r="AF109" s="3" t="n">
-        <x:v>12822808</x:v>
+        <x:v>12661278</x:v>
       </x:c>
       <x:c r="AG109" s="3" t="n">
-        <x:v>14049887</x:v>
+        <x:v>13883285</x:v>
       </x:c>
       <x:c r="AH109" s="3" t="n">
-        <x:v>13879693</x:v>
+        <x:v>13705654</x:v>
       </x:c>
       <x:c r="AI109" s="3" t="n">
-        <x:v>14356608</x:v>
+        <x:v>14179089</x:v>
       </x:c>
       <x:c r="AJ109" s="3" t="n">
-        <x:v>15489781</x:v>
+        <x:v>15306797</x:v>
       </x:c>
       <x:c r="AK109" s="3" t="n">
-        <x:v>17186621</x:v>
+        <x:v>16994467</x:v>
       </x:c>
       <x:c r="AL109" s="3" t="n">
-        <x:v>18914182</x:v>
+        <x:v>18713667</x:v>
       </x:c>
       <x:c r="AM109" s="3" t="n">
-        <x:v>20668266</x:v>
+        <x:v>20455307</x:v>
       </x:c>
       <x:c r="AN109" s="3" t="n">
-        <x:v>22084859</x:v>
+        <x:v>21860435</x:v>
       </x:c>
       <x:c r="AO109" s="3" t="n">
-        <x:v>22650507</x:v>
+        <x:v>22414944</x:v>
       </x:c>
       <x:c r="AP109" s="3" t="n">
-        <x:v>25168775</x:v>
+        <x:v>24935407</x:v>
       </x:c>
       <x:c r="AQ109" s="3" t="n">
-        <x:v>27460671</x:v>
+        <x:v>27460652</x:v>
       </x:c>
       <x:c r="AR109" s="3" t="n">
-        <x:v>31392601</x:v>
+        <x:v>31404589</x:v>
       </x:c>
       <x:c r="AS109" s="3" t="n">
-        <x:v>30072274</x:v>
+        <x:v>30074638</x:v>
       </x:c>
       <x:c r="AT109" s="3" t="n">
-        <x:v>30508307</x:v>
+        <x:v>30476020</x:v>
       </x:c>
       <x:c r="AU109" s="3" t="n">
-        <x:v>32913596</x:v>
+        <x:v>32863636</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:47">
       <x:c r="B110" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C110" s="3" t="n">
         <x:v>666440</x:v>
       </x:c>
       <x:c r="D110" s="3" t="n">
         <x:v>698878</x:v>
       </x:c>
       <x:c r="E110" s="3" t="n">
         <x:v>728186</x:v>
       </x:c>
       <x:c r="F110" s="3" t="n">
         <x:v>773419</x:v>
       </x:c>
       <x:c r="G110" s="3" t="n">
         <x:v>827453</x:v>
       </x:c>
       <x:c r="H110" s="3" t="n">
         <x:v>875595</x:v>
       </x:c>
       <x:c r="I110" s="3" t="n">
@@ -15759,123 +15757,123 @@
       <x:c r="J110" s="3" t="n">
         <x:v>1184441</x:v>
       </x:c>
       <x:c r="K110" s="3" t="n">
         <x:v>1403721</x:v>
       </x:c>
       <x:c r="L110" s="3" t="n">
         <x:v>1638802</x:v>
       </x:c>
       <x:c r="M110" s="3" t="n">
         <x:v>1723639</x:v>
       </x:c>
       <x:c r="N110" s="3" t="n">
         <x:v>1637208</x:v>
       </x:c>
       <x:c r="O110" s="3" t="n">
         <x:v>1510010</x:v>
       </x:c>
       <x:c r="P110" s="3" t="n">
         <x:v>1587092</x:v>
       </x:c>
       <x:c r="Q110" s="3" t="n">
         <x:v>1564238</x:v>
       </x:c>
       <x:c r="R110" s="3" t="n">
-        <x:v>1613139</x:v>
+        <x:v>1537189</x:v>
       </x:c>
       <x:c r="S110" s="3" t="n">
-        <x:v>1694534</x:v>
+        <x:v>1616404</x:v>
       </x:c>
       <x:c r="T110" s="3" t="n">
-        <x:v>1856229</x:v>
+        <x:v>1775618</x:v>
       </x:c>
       <x:c r="U110" s="3" t="n">
-        <x:v>1974420</x:v>
+        <x:v>1890429</x:v>
       </x:c>
       <x:c r="V110" s="3" t="n">
-        <x:v>2125341</x:v>
+        <x:v>2041457</x:v>
       </x:c>
       <x:c r="W110" s="3" t="n">
-        <x:v>2328929</x:v>
+        <x:v>2234586</x:v>
       </x:c>
       <x:c r="X110" s="3" t="n">
-        <x:v>2515113</x:v>
+        <x:v>2423085</x:v>
       </x:c>
       <x:c r="Y110" s="3" t="n">
-        <x:v>2637902</x:v>
+        <x:v>2535680</x:v>
       </x:c>
       <x:c r="Z110" s="3" t="n">
-        <x:v>3053364</x:v>
+        <x:v>2946103</x:v>
       </x:c>
       <x:c r="AA110" s="3" t="n">
-        <x:v>3371322</x:v>
+        <x:v>3261307</x:v>
       </x:c>
       <x:c r="AB110" s="3" t="n">
-        <x:v>3814498</x:v>
+        <x:v>3687015</x:v>
       </x:c>
       <x:c r="AC110" s="3" t="n">
-        <x:v>4277032</x:v>
+        <x:v>4145360</x:v>
       </x:c>
       <x:c r="AD110" s="3" t="n">
-        <x:v>4758958</x:v>
+        <x:v>4617403</x:v>
       </x:c>
       <x:c r="AE110" s="3" t="n">
-        <x:v>5029540</x:v>
+        <x:v>4875417</x:v>
       </x:c>
       <x:c r="AF110" s="3" t="n">
-        <x:v>5296272</x:v>
+        <x:v>5134742</x:v>
       </x:c>
       <x:c r="AG110" s="3" t="n">
-        <x:v>5616050</x:v>
+        <x:v>5449448</x:v>
       </x:c>
       <x:c r="AH110" s="3" t="n">
-        <x:v>5742118</x:v>
+        <x:v>5568079</x:v>
       </x:c>
       <x:c r="AI110" s="3" t="n">
-        <x:v>5775650</x:v>
+        <x:v>5598131</x:v>
       </x:c>
       <x:c r="AJ110" s="3" t="n">
-        <x:v>5939278</x:v>
+        <x:v>5756294</x:v>
       </x:c>
       <x:c r="AK110" s="3" t="n">
-        <x:v>6257724</x:v>
+        <x:v>6065570</x:v>
       </x:c>
       <x:c r="AL110" s="3" t="n">
-        <x:v>7004103</x:v>
+        <x:v>6803588</x:v>
       </x:c>
       <x:c r="AM110" s="3" t="n">
-        <x:v>7715465</x:v>
+        <x:v>7502506</x:v>
       </x:c>
       <x:c r="AN110" s="3" t="n">
-        <x:v>8377249</x:v>
+        <x:v>8152825</x:v>
       </x:c>
       <x:c r="AO110" s="3" t="n">
-        <x:v>8824001</x:v>
+        <x:v>8588438</x:v>
       </x:c>
       <x:c r="AP110" s="3" t="n">
-        <x:v>9112898</x:v>
+        <x:v>8875761</x:v>
       </x:c>
       <x:c r="AQ110" s="3" t="n">
         <x:v>9802659</x:v>
       </x:c>
       <x:c r="AR110" s="3" t="n">
         <x:v>10970334</x:v>
       </x:c>
       <x:c r="AS110" s="3" t="n">
         <x:v>11667481</x:v>
       </x:c>
       <x:c r="AT110" s="3" t="n">
         <x:v>10811826</x:v>
       </x:c>
       <x:c r="AU110" s="3" t="n">
         <x:v>11052850</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:47">
       <x:c r="B111" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>245221</x:v>
       </x:c>
       <x:c r="D111" s="3" t="n">
@@ -15899,123 +15897,123 @@
       <x:c r="J111" s="3" t="n">
         <x:v>351242</x:v>
       </x:c>
       <x:c r="K111" s="3" t="n">
         <x:v>429903</x:v>
       </x:c>
       <x:c r="L111" s="3" t="n">
         <x:v>502671</x:v>
       </x:c>
       <x:c r="M111" s="3" t="n">
         <x:v>726453</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>1008177</x:v>
       </x:c>
       <x:c r="O111" s="3" t="n">
         <x:v>967367</x:v>
       </x:c>
       <x:c r="P111" s="3" t="n">
         <x:v>963829</x:v>
       </x:c>
       <x:c r="Q111" s="3" t="n">
         <x:v>916754</x:v>
       </x:c>
       <x:c r="R111" s="3" t="n">
-        <x:v>951653</x:v>
+        <x:v>875703</x:v>
       </x:c>
       <x:c r="S111" s="3" t="n">
-        <x:v>1007150</x:v>
+        <x:v>929020</x:v>
       </x:c>
       <x:c r="T111" s="3" t="n">
-        <x:v>1131909</x:v>
+        <x:v>1051298</x:v>
       </x:c>
       <x:c r="U111" s="3" t="n">
-        <x:v>1213166</x:v>
+        <x:v>1129175</x:v>
       </x:c>
       <x:c r="V111" s="3" t="n">
-        <x:v>1244571</x:v>
+        <x:v>1160687</x:v>
       </x:c>
       <x:c r="W111" s="3" t="n">
-        <x:v>1445882</x:v>
+        <x:v>1351539</x:v>
       </x:c>
       <x:c r="X111" s="3" t="n">
-        <x:v>1548060</x:v>
+        <x:v>1456032</x:v>
       </x:c>
       <x:c r="Y111" s="3" t="n">
-        <x:v>1621817</x:v>
+        <x:v>1519595</x:v>
       </x:c>
       <x:c r="Z111" s="3" t="n">
-        <x:v>1688863</x:v>
+        <x:v>1581602</x:v>
       </x:c>
       <x:c r="AA111" s="3" t="n">
-        <x:v>1836513</x:v>
+        <x:v>1726498</x:v>
       </x:c>
       <x:c r="AB111" s="3" t="n">
-        <x:v>1920248</x:v>
+        <x:v>1792765</x:v>
       </x:c>
       <x:c r="AC111" s="3" t="n">
-        <x:v>2053074</x:v>
+        <x:v>1921402</x:v>
       </x:c>
       <x:c r="AD111" s="3" t="n">
-        <x:v>2225256</x:v>
+        <x:v>2083701</x:v>
       </x:c>
       <x:c r="AE111" s="3" t="n">
-        <x:v>2419726</x:v>
+        <x:v>2265603</x:v>
       </x:c>
       <x:c r="AF111" s="3" t="n">
-        <x:v>2514187</x:v>
+        <x:v>2352657</x:v>
       </x:c>
       <x:c r="AG111" s="3" t="n">
-        <x:v>2577350</x:v>
+        <x:v>2410748</x:v>
       </x:c>
       <x:c r="AH111" s="3" t="n">
-        <x:v>2634563</x:v>
+        <x:v>2460524</x:v>
       </x:c>
       <x:c r="AI111" s="3" t="n">
-        <x:v>2683958</x:v>
+        <x:v>2506439</x:v>
       </x:c>
       <x:c r="AJ111" s="3" t="n">
-        <x:v>2750106</x:v>
+        <x:v>2567122</x:v>
       </x:c>
       <x:c r="AK111" s="3" t="n">
-        <x:v>2901240</x:v>
+        <x:v>2709086</x:v>
       </x:c>
       <x:c r="AL111" s="3" t="n">
-        <x:v>3055791</x:v>
+        <x:v>2855276</x:v>
       </x:c>
       <x:c r="AM111" s="3" t="n">
-        <x:v>3371888</x:v>
+        <x:v>3158929</x:v>
       </x:c>
       <x:c r="AN111" s="3" t="n">
-        <x:v>3623199</x:v>
+        <x:v>3398775</x:v>
       </x:c>
       <x:c r="AO111" s="3" t="n">
-        <x:v>3632001</x:v>
+        <x:v>3396438</x:v>
       </x:c>
       <x:c r="AP111" s="3" t="n">
-        <x:v>3682049</x:v>
+        <x:v>3444912</x:v>
       </x:c>
       <x:c r="AQ111" s="3" t="n">
         <x:v>3909626</x:v>
       </x:c>
       <x:c r="AR111" s="3" t="n">
         <x:v>4118242</x:v>
       </x:c>
       <x:c r="AS111" s="3" t="n">
         <x:v>4344192</x:v>
       </x:c>
       <x:c r="AT111" s="3" t="n">
         <x:v>4299398</x:v>
       </x:c>
       <x:c r="AU111" s="3" t="n">
         <x:v>3950905</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:47">
       <x:c r="B112" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C112" s="3" t="n">
         <x:v>60086</x:v>
       </x:c>
       <x:c r="D112" s="3" t="n">
@@ -17231,66 +17229,66 @@
       <x:c r="AH120" s="3" t="n">
         <x:v>8137575</x:v>
       </x:c>
       <x:c r="AI120" s="3" t="n">
         <x:v>8580958</x:v>
       </x:c>
       <x:c r="AJ120" s="3" t="n">
         <x:v>9550503</x:v>
       </x:c>
       <x:c r="AK120" s="3" t="n">
         <x:v>10928897</x:v>
       </x:c>
       <x:c r="AL120" s="3" t="n">
         <x:v>11910079</x:v>
       </x:c>
       <x:c r="AM120" s="3" t="n">
         <x:v>12952801</x:v>
       </x:c>
       <x:c r="AN120" s="3" t="n">
         <x:v>13707610</x:v>
       </x:c>
       <x:c r="AO120" s="3" t="n">
         <x:v>13826506</x:v>
       </x:c>
       <x:c r="AP120" s="3" t="n">
-        <x:v>16055877</x:v>
+        <x:v>16059646</x:v>
       </x:c>
       <x:c r="AQ120" s="3" t="n">
-        <x:v>17658012</x:v>
+        <x:v>17657993</x:v>
       </x:c>
       <x:c r="AR120" s="3" t="n">
-        <x:v>20422267</x:v>
+        <x:v>20434255</x:v>
       </x:c>
       <x:c r="AS120" s="3" t="n">
-        <x:v>18404793</x:v>
+        <x:v>18407157</x:v>
       </x:c>
       <x:c r="AT120" s="3" t="n">
-        <x:v>19696481</x:v>
+        <x:v>19664194</x:v>
       </x:c>
       <x:c r="AU120" s="3" t="n">
-        <x:v>21860746</x:v>
+        <x:v>21810786</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:47">
       <x:c r="B121" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>282136</x:v>
       </x:c>
       <x:c r="D121" s="3" t="n">
         <x:v>312177</x:v>
       </x:c>
       <x:c r="E121" s="3" t="n">
         <x:v>351389</x:v>
       </x:c>
       <x:c r="F121" s="3" t="n">
         <x:v>383988</x:v>
       </x:c>
       <x:c r="G121" s="3" t="n">
         <x:v>426391</x:v>
       </x:c>
       <x:c r="H121" s="3" t="n">
         <x:v>460119</x:v>
       </x:c>
       <x:c r="I121" s="3" t="n">
@@ -17371,66 +17369,66 @@
       <x:c r="AH121" s="3" t="n">
         <x:v>2991947</x:v>
       </x:c>
       <x:c r="AI121" s="3" t="n">
         <x:v>3096177</x:v>
       </x:c>
       <x:c r="AJ121" s="3" t="n">
         <x:v>3221033</x:v>
       </x:c>
       <x:c r="AK121" s="3" t="n">
         <x:v>3394763</x:v>
       </x:c>
       <x:c r="AL121" s="3" t="n">
         <x:v>3634098</x:v>
       </x:c>
       <x:c r="AM121" s="3" t="n">
         <x:v>3912290</x:v>
       </x:c>
       <x:c r="AN121" s="3" t="n">
         <x:v>4169939</x:v>
       </x:c>
       <x:c r="AO121" s="3" t="n">
         <x:v>4398353</x:v>
       </x:c>
       <x:c r="AP121" s="3" t="n">
-        <x:v>4613024</x:v>
+        <x:v>4613029</x:v>
       </x:c>
       <x:c r="AQ121" s="3" t="n">
-        <x:v>4889472</x:v>
+        <x:v>4889477</x:v>
       </x:c>
       <x:c r="AR121" s="3" t="n">
-        <x:v>5222386</x:v>
+        <x:v>5222378</x:v>
       </x:c>
       <x:c r="AS121" s="3" t="n">
-        <x:v>5428012</x:v>
+        <x:v>5429737</x:v>
       </x:c>
       <x:c r="AT121" s="3" t="n">
-        <x:v>5471803</x:v>
+        <x:v>5471469</x:v>
       </x:c>
       <x:c r="AU121" s="3" t="n">
-        <x:v>5540999</x:v>
+        <x:v>5540225</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:47">
       <x:c r="B122" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C122" s="3" t="n">
         <x:v>180727</x:v>
       </x:c>
       <x:c r="D122" s="3" t="n">
         <x:v>204735</x:v>
       </x:c>
       <x:c r="E122" s="3" t="n">
         <x:v>227194</x:v>
       </x:c>
       <x:c r="F122" s="3" t="n">
         <x:v>289909</x:v>
       </x:c>
       <x:c r="G122" s="3" t="n">
         <x:v>313598</x:v>
       </x:c>
       <x:c r="H122" s="3" t="n">
         <x:v>366008</x:v>
       </x:c>
       <x:c r="I122" s="3" t="n">
@@ -17511,66 +17509,66 @@
       <x:c r="AH122" s="3" t="n">
         <x:v>5145628</x:v>
       </x:c>
       <x:c r="AI122" s="3" t="n">
         <x:v>5484781</x:v>
       </x:c>
       <x:c r="AJ122" s="3" t="n">
         <x:v>6329470</x:v>
       </x:c>
       <x:c r="AK122" s="3" t="n">
         <x:v>7534134</x:v>
       </x:c>
       <x:c r="AL122" s="3" t="n">
         <x:v>8275981</x:v>
       </x:c>
       <x:c r="AM122" s="3" t="n">
         <x:v>9040511</x:v>
       </x:c>
       <x:c r="AN122" s="3" t="n">
         <x:v>9537671</x:v>
       </x:c>
       <x:c r="AO122" s="3" t="n">
         <x:v>9428153</x:v>
       </x:c>
       <x:c r="AP122" s="3" t="n">
-        <x:v>11442853</x:v>
+        <x:v>11446617</x:v>
       </x:c>
       <x:c r="AQ122" s="3" t="n">
-        <x:v>12768540</x:v>
+        <x:v>12768516</x:v>
       </x:c>
       <x:c r="AR122" s="3" t="n">
-        <x:v>15199881</x:v>
+        <x:v>15211877</x:v>
       </x:c>
       <x:c r="AS122" s="3" t="n">
-        <x:v>12976781</x:v>
+        <x:v>12977420</x:v>
       </x:c>
       <x:c r="AT122" s="3" t="n">
-        <x:v>14224678</x:v>
+        <x:v>14192725</x:v>
       </x:c>
       <x:c r="AU122" s="3" t="n">
-        <x:v>16319747</x:v>
+        <x:v>16270561</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:47">
       <x:c r="B123" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>847167</x:v>
       </x:c>
       <x:c r="D123" s="3" t="n">
         <x:v>903613</x:v>
       </x:c>
       <x:c r="E123" s="3" t="n">
         <x:v>955380</x:v>
       </x:c>
       <x:c r="F123" s="3" t="n">
         <x:v>1063328</x:v>
       </x:c>
       <x:c r="G123" s="3" t="n">
         <x:v>1141051</x:v>
       </x:c>
       <x:c r="H123" s="3" t="n">
         <x:v>1241603</x:v>
       </x:c>
       <x:c r="I123" s="3" t="n">
@@ -17579,138 +17577,138 @@
       <x:c r="J123" s="3" t="n">
         <x:v>1664740</x:v>
       </x:c>
       <x:c r="K123" s="3" t="n">
         <x:v>1948007</x:v>
       </x:c>
       <x:c r="L123" s="3" t="n">
         <x:v>2319145</x:v>
       </x:c>
       <x:c r="M123" s="3" t="n">
         <x:v>2359369</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>2290647</x:v>
       </x:c>
       <x:c r="O123" s="3" t="n">
         <x:v>2213677</x:v>
       </x:c>
       <x:c r="P123" s="3" t="n">
         <x:v>2468373</x:v>
       </x:c>
       <x:c r="Q123" s="3" t="n">
         <x:v>2547529</x:v>
       </x:c>
       <x:c r="R123" s="3" t="n">
-        <x:v>2751245</x:v>
+        <x:v>2675295</x:v>
       </x:c>
       <x:c r="S123" s="3" t="n">
-        <x:v>3148361</x:v>
+        <x:v>3070231</x:v>
       </x:c>
       <x:c r="T123" s="3" t="n">
-        <x:v>3691471</x:v>
+        <x:v>3610860</x:v>
       </x:c>
       <x:c r="U123" s="3" t="n">
-        <x:v>4086236</x:v>
+        <x:v>4002245</x:v>
       </x:c>
       <x:c r="V123" s="3" t="n">
-        <x:v>4869728</x:v>
+        <x:v>4785844</x:v>
       </x:c>
       <x:c r="W123" s="3" t="n">
-        <x:v>4990765</x:v>
+        <x:v>4896422</x:v>
       </x:c>
       <x:c r="X123" s="3" t="n">
-        <x:v>5028613</x:v>
+        <x:v>4936585</x:v>
       </x:c>
       <x:c r="Y123" s="3" t="n">
-        <x:v>5171794</x:v>
+        <x:v>5069572</x:v>
       </x:c>
       <x:c r="Z123" s="3" t="n">
-        <x:v>6009152</x:v>
+        <x:v>5901891</x:v>
       </x:c>
       <x:c r="AA123" s="3" t="n">
-        <x:v>6469580</x:v>
+        <x:v>6359565</x:v>
       </x:c>
       <x:c r="AB123" s="3" t="n">
-        <x:v>7743514</x:v>
+        <x:v>7616031</x:v>
       </x:c>
       <x:c r="AC123" s="3" t="n">
-        <x:v>8781880</x:v>
+        <x:v>8650208</x:v>
       </x:c>
       <x:c r="AD123" s="3" t="n">
-        <x:v>9353958</x:v>
+        <x:v>9212403</x:v>
       </x:c>
       <x:c r="AE123" s="3" t="n">
-        <x:v>9192017</x:v>
+        <x:v>9037894</x:v>
       </x:c>
       <x:c r="AF123" s="3" t="n">
-        <x:v>10167186</x:v>
+        <x:v>10005656</x:v>
       </x:c>
       <x:c r="AG123" s="3" t="n">
-        <x:v>11186306</x:v>
+        <x:v>11019704</x:v>
       </x:c>
       <x:c r="AH123" s="3" t="n">
-        <x:v>10887746</x:v>
+        <x:v>10713707</x:v>
       </x:c>
       <x:c r="AI123" s="3" t="n">
-        <x:v>11260431</x:v>
+        <x:v>11082912</x:v>
       </x:c>
       <x:c r="AJ123" s="3" t="n">
-        <x:v>12268748</x:v>
+        <x:v>12085764</x:v>
       </x:c>
       <x:c r="AK123" s="3" t="n">
-        <x:v>13791858</x:v>
+        <x:v>13599704</x:v>
       </x:c>
       <x:c r="AL123" s="3" t="n">
-        <x:v>15280084</x:v>
+        <x:v>15079569</x:v>
       </x:c>
       <x:c r="AM123" s="3" t="n">
-        <x:v>16755976</x:v>
+        <x:v>16543017</x:v>
       </x:c>
       <x:c r="AN123" s="3" t="n">
-        <x:v>17914920</x:v>
+        <x:v>17690496</x:v>
       </x:c>
       <x:c r="AO123" s="3" t="n">
-        <x:v>18252154</x:v>
+        <x:v>18016591</x:v>
       </x:c>
       <x:c r="AP123" s="3" t="n">
-        <x:v>20555751</x:v>
+        <x:v>20322378</x:v>
       </x:c>
       <x:c r="AQ123" s="3" t="n">
-        <x:v>22571199</x:v>
+        <x:v>22571175</x:v>
       </x:c>
       <x:c r="AR123" s="3" t="n">
-        <x:v>26170215</x:v>
+        <x:v>26182211</x:v>
       </x:c>
       <x:c r="AS123" s="3" t="n">
-        <x:v>24644262</x:v>
+        <x:v>24644901</x:v>
       </x:c>
       <x:c r="AT123" s="3" t="n">
-        <x:v>25036504</x:v>
+        <x:v>25004551</x:v>
       </x:c>
       <x:c r="AU123" s="3" t="n">
-        <x:v>27372597</x:v>
+        <x:v>27323411</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:47">
       <x:c r="A124" s="2" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B124" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C124" s="3" t="n">
         <x:v>1170232</x:v>
       </x:c>
       <x:c r="D124" s="3" t="n">
         <x:v>1261732</x:v>
       </x:c>
       <x:c r="E124" s="3" t="n">
         <x:v>1354737</x:v>
       </x:c>
       <x:c r="F124" s="3" t="n">
         <x:v>1504149</x:v>
       </x:c>
       <x:c r="G124" s="3" t="n">
         <x:v>1625970</x:v>
       </x:c>
       <x:c r="H124" s="3" t="n">
@@ -17722,138 +17720,138 @@
       <x:c r="J124" s="3" t="n">
         <x:v>2385547</x:v>
       </x:c>
       <x:c r="K124" s="3" t="n">
         <x:v>2815071</x:v>
       </x:c>
       <x:c r="L124" s="3" t="n">
         <x:v>3272298</x:v>
       </x:c>
       <x:c r="M124" s="3" t="n">
         <x:v>3328650</x:v>
       </x:c>
       <x:c r="N124" s="3" t="n">
         <x:v>3229919</x:v>
       </x:c>
       <x:c r="O124" s="3" t="n">
         <x:v>3133009</x:v>
       </x:c>
       <x:c r="P124" s="3" t="n">
         <x:v>3409641</x:v>
       </x:c>
       <x:c r="Q124" s="3" t="n">
         <x:v>3492778</x:v>
       </x:c>
       <x:c r="R124" s="3" t="n">
-        <x:v>3713322</x:v>
+        <x:v>3637099</x:v>
       </x:c>
       <x:c r="S124" s="3" t="n">
-        <x:v>4155283</x:v>
+        <x:v>4076947</x:v>
       </x:c>
       <x:c r="T124" s="3" t="n">
-        <x:v>4774109</x:v>
+        <x:v>4693311</x:v>
       </x:c>
       <x:c r="U124" s="3" t="n">
-        <x:v>5234664</x:v>
+        <x:v>5150478</x:v>
       </x:c>
       <x:c r="V124" s="3" t="n">
-        <x:v>6147757</x:v>
+        <x:v>6063692</x:v>
       </x:c>
       <x:c r="W124" s="3" t="n">
-        <x:v>6420029</x:v>
+        <x:v>6325483</x:v>
       </x:c>
       <x:c r="X124" s="3" t="n">
-        <x:v>6693125</x:v>
+        <x:v>6600879</x:v>
       </x:c>
       <x:c r="Y124" s="3" t="n">
-        <x:v>6909227</x:v>
+        <x:v>6806817</x:v>
       </x:c>
       <x:c r="Z124" s="3" t="n">
-        <x:v>7903494</x:v>
+        <x:v>7796045</x:v>
       </x:c>
       <x:c r="AA124" s="3" t="n">
-        <x:v>8564523</x:v>
+        <x:v>8454318</x:v>
       </x:c>
       <x:c r="AB124" s="3" t="n">
-        <x:v>10064857</x:v>
+        <x:v>9937155</x:v>
       </x:c>
       <x:c r="AC124" s="3" t="n">
-        <x:v>11346847</x:v>
+        <x:v>11214948</x:v>
       </x:c>
       <x:c r="AD124" s="3" t="n">
-        <x:v>12118987</x:v>
+        <x:v>11977190</x:v>
       </x:c>
       <x:c r="AE124" s="3" t="n">
-        <x:v>12074540</x:v>
+        <x:v>11920155</x:v>
       </x:c>
       <x:c r="AF124" s="3" t="n">
-        <x:v>13287789</x:v>
+        <x:v>13125984</x:v>
       </x:c>
       <x:c r="AG124" s="3" t="n">
-        <x:v>14569566</x:v>
+        <x:v>14402680</x:v>
       </x:c>
       <x:c r="AH124" s="3" t="n">
-        <x:v>14408833</x:v>
+        <x:v>14234517</x:v>
       </x:c>
       <x:c r="AI124" s="3" t="n">
-        <x:v>14907817</x:v>
+        <x:v>14730035</x:v>
       </x:c>
       <x:c r="AJ124" s="3" t="n">
-        <x:v>16098971</x:v>
+        <x:v>15915755</x:v>
       </x:c>
       <x:c r="AK124" s="3" t="n">
-        <x:v>17838698</x:v>
+        <x:v>17646333</x:v>
       </x:c>
       <x:c r="AL124" s="3" t="n">
-        <x:v>19599215</x:v>
+        <x:v>19398482</x:v>
       </x:c>
       <x:c r="AM124" s="3" t="n">
-        <x:v>21442017</x:v>
+        <x:v>21228832</x:v>
       </x:c>
       <x:c r="AN124" s="3" t="n">
-        <x:v>22923406</x:v>
+        <x:v>22698757</x:v>
       </x:c>
       <x:c r="AO124" s="3" t="n">
-        <x:v>23478054</x:v>
+        <x:v>23242268</x:v>
       </x:c>
       <x:c r="AP124" s="3" t="n">
-        <x:v>26116235</x:v>
+        <x:v>25882649</x:v>
       </x:c>
       <x:c r="AQ124" s="3" t="n">
-        <x:v>28477464</x:v>
+        <x:v>28477445</x:v>
       </x:c>
       <x:c r="AR124" s="3" t="n">
-        <x:v>32528936</x:v>
+        <x:v>32540924</x:v>
       </x:c>
       <x:c r="AS124" s="3" t="n">
-        <x:v>31159444</x:v>
+        <x:v>31161808</x:v>
       </x:c>
       <x:c r="AT124" s="3" t="n">
-        <x:v>31583728</x:v>
+        <x:v>31551448</x:v>
       </x:c>
       <x:c r="AU124" s="3" t="n">
-        <x:v>34027124</x:v>
+        <x:v>33979774</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:47">
       <x:c r="B125" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>694077</x:v>
       </x:c>
       <x:c r="D125" s="3" t="n">
         <x:v>728036</x:v>
       </x:c>
       <x:c r="E125" s="3" t="n">
         <x:v>756219</x:v>
       </x:c>
       <x:c r="F125" s="3" t="n">
         <x:v>802869</x:v>
       </x:c>
       <x:c r="G125" s="3" t="n">
         <x:v>857815</x:v>
       </x:c>
       <x:c r="H125" s="3" t="n">
         <x:v>909130</x:v>
       </x:c>
       <x:c r="I125" s="3" t="n">
@@ -17862,123 +17860,123 @@
       <x:c r="J125" s="3" t="n">
         <x:v>1241787</x:v>
       </x:c>
       <x:c r="K125" s="3" t="n">
         <x:v>1471115</x:v>
       </x:c>
       <x:c r="L125" s="3" t="n">
         <x:v>1717656</x:v>
       </x:c>
       <x:c r="M125" s="3" t="n">
         <x:v>1792284</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>1679273</x:v>
       </x:c>
       <x:c r="O125" s="3" t="n">
         <x:v>1546340</x:v>
       </x:c>
       <x:c r="P125" s="3" t="n">
         <x:v>1634778</x:v>
       </x:c>
       <x:c r="Q125" s="3" t="n">
         <x:v>1614524</x:v>
       </x:c>
       <x:c r="R125" s="3" t="n">
-        <x:v>1673079</x:v>
+        <x:v>1596856</x:v>
       </x:c>
       <x:c r="S125" s="3" t="n">
-        <x:v>1758101</x:v>
+        <x:v>1679765</x:v>
       </x:c>
       <x:c r="T125" s="3" t="n">
-        <x:v>1925882</x:v>
+        <x:v>1845084</x:v>
       </x:c>
       <x:c r="U125" s="3" t="n">
-        <x:v>2048963</x:v>
+        <x:v>1964777</x:v>
       </x:c>
       <x:c r="V125" s="3" t="n">
-        <x:v>2201388</x:v>
+        <x:v>2117323</x:v>
       </x:c>
       <x:c r="W125" s="3" t="n">
-        <x:v>2461488</x:v>
+        <x:v>2366942</x:v>
       </x:c>
       <x:c r="X125" s="3" t="n">
-        <x:v>2653237</x:v>
+        <x:v>2560991</x:v>
       </x:c>
       <x:c r="Y125" s="3" t="n">
-        <x:v>2783670</x:v>
+        <x:v>2681260</x:v>
       </x:c>
       <x:c r="Z125" s="3" t="n">
-        <x:v>3213737</x:v>
+        <x:v>3106288</x:v>
       </x:c>
       <x:c r="AA125" s="3" t="n">
-        <x:v>3566533</x:v>
+        <x:v>3456328</x:v>
       </x:c>
       <x:c r="AB125" s="3" t="n">
-        <x:v>4024660</x:v>
+        <x:v>3896958</x:v>
       </x:c>
       <x:c r="AC125" s="3" t="n">
-        <x:v>4507526</x:v>
+        <x:v>4375627</x:v>
       </x:c>
       <x:c r="AD125" s="3" t="n">
-        <x:v>4993980</x:v>
+        <x:v>4852183</x:v>
       </x:c>
       <x:c r="AE125" s="3" t="n">
-        <x:v>5279098</x:v>
+        <x:v>5124713</x:v>
       </x:c>
       <x:c r="AF125" s="3" t="n">
-        <x:v>5559353</x:v>
+        <x:v>5397548</x:v>
       </x:c>
       <x:c r="AG125" s="3" t="n">
-        <x:v>5900234</x:v>
+        <x:v>5733348</x:v>
       </x:c>
       <x:c r="AH125" s="3" t="n">
-        <x:v>6028426</x:v>
+        <x:v>5854110</x:v>
       </x:c>
       <x:c r="AI125" s="3" t="n">
-        <x:v>6062711</x:v>
+        <x:v>5884929</x:v>
       </x:c>
       <x:c r="AJ125" s="3" t="n">
-        <x:v>6253790</x:v>
+        <x:v>6070574</x:v>
       </x:c>
       <x:c r="AK125" s="3" t="n">
-        <x:v>6581572</x:v>
+        <x:v>6389207</x:v>
       </x:c>
       <x:c r="AL125" s="3" t="n">
-        <x:v>7340129</x:v>
+        <x:v>7139396</x:v>
       </x:c>
       <x:c r="AM125" s="3" t="n">
-        <x:v>8094330</x:v>
+        <x:v>7881145</x:v>
       </x:c>
       <x:c r="AN125" s="3" t="n">
-        <x:v>8779708</x:v>
+        <x:v>8555059</x:v>
       </x:c>
       <x:c r="AO125" s="3" t="n">
-        <x:v>9240102</x:v>
+        <x:v>9004316</x:v>
       </x:c>
       <x:c r="AP125" s="3" t="n">
-        <x:v>9597041</x:v>
+        <x:v>9359686</x:v>
       </x:c>
       <x:c r="AQ125" s="3" t="n">
         <x:v>10312985</x:v>
       </x:c>
       <x:c r="AR125" s="3" t="n">
         <x:v>11520289</x:v>
       </x:c>
       <x:c r="AS125" s="3" t="n">
         <x:v>12218810</x:v>
       </x:c>
       <x:c r="AT125" s="3" t="n">
         <x:v>11301480</x:v>
       </x:c>
       <x:c r="AU125" s="3" t="n">
         <x:v>11568113</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:47">
       <x:c r="B126" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C126" s="3" t="n">
         <x:v>246677</x:v>
       </x:c>
       <x:c r="D126" s="3" t="n">
@@ -18002,123 +18000,123 @@
       <x:c r="J126" s="3" t="n">
         <x:v>353141</x:v>
       </x:c>
       <x:c r="K126" s="3" t="n">
         <x:v>432041</x:v>
       </x:c>
       <x:c r="L126" s="3" t="n">
         <x:v>504770</x:v>
       </x:c>
       <x:c r="M126" s="3" t="n">
         <x:v>730683</x:v>
       </x:c>
       <x:c r="N126" s="3" t="n">
         <x:v>1014228</x:v>
       </x:c>
       <x:c r="O126" s="3" t="n">
         <x:v>973778</x:v>
       </x:c>
       <x:c r="P126" s="3" t="n">
         <x:v>970090</x:v>
       </x:c>
       <x:c r="Q126" s="3" t="n">
         <x:v>922017</x:v>
       </x:c>
       <x:c r="R126" s="3" t="n">
-        <x:v>956286</x:v>
+        <x:v>880063</x:v>
       </x:c>
       <x:c r="S126" s="3" t="n">
-        <x:v>1010865</x:v>
+        <x:v>932529</x:v>
       </x:c>
       <x:c r="T126" s="3" t="n">
-        <x:v>1135844</x:v>
+        <x:v>1055046</x:v>
       </x:c>
       <x:c r="U126" s="3" t="n">
-        <x:v>1217355</x:v>
+        <x:v>1133169</x:v>
       </x:c>
       <x:c r="V126" s="3" t="n">
-        <x:v>1249165</x:v>
+        <x:v>1165100</x:v>
       </x:c>
       <x:c r="W126" s="3" t="n">
-        <x:v>1452429</x:v>
+        <x:v>1357883</x:v>
       </x:c>
       <x:c r="X126" s="3" t="n">
-        <x:v>1555643</x:v>
+        <x:v>1463397</x:v>
       </x:c>
       <x:c r="Y126" s="3" t="n">
-        <x:v>1628988</x:v>
+        <x:v>1526578</x:v>
       </x:c>
       <x:c r="Z126" s="3" t="n">
-        <x:v>1696174</x:v>
+        <x:v>1588725</x:v>
       </x:c>
       <x:c r="AA126" s="3" t="n">
-        <x:v>1844097</x:v>
+        <x:v>1733892</x:v>
       </x:c>
       <x:c r="AB126" s="3" t="n">
-        <x:v>1928213</x:v>
+        <x:v>1800511</x:v>
       </x:c>
       <x:c r="AC126" s="3" t="n">
-        <x:v>2061389</x:v>
+        <x:v>1929490</x:v>
       </x:c>
       <x:c r="AD126" s="3" t="n">
-        <x:v>2234076</x:v>
+        <x:v>2092279</x:v>
       </x:c>
       <x:c r="AE126" s="3" t="n">
-        <x:v>2428943</x:v>
+        <x:v>2274558</x:v>
       </x:c>
       <x:c r="AF126" s="3" t="n">
-        <x:v>2520609</x:v>
+        <x:v>2358804</x:v>
       </x:c>
       <x:c r="AG126" s="3" t="n">
-        <x:v>2584573</x:v>
+        <x:v>2417687</x:v>
       </x:c>
       <x:c r="AH126" s="3" t="n">
-        <x:v>2640697</x:v>
+        <x:v>2466381</x:v>
       </x:c>
       <x:c r="AI126" s="3" t="n">
-        <x:v>2691738</x:v>
+        <x:v>2513956</x:v>
       </x:c>
       <x:c r="AJ126" s="3" t="n">
-        <x:v>2760934</x:v>
+        <x:v>2577718</x:v>
       </x:c>
       <x:c r="AK126" s="3" t="n">
-        <x:v>2912470</x:v>
+        <x:v>2720105</x:v>
       </x:c>
       <x:c r="AL126" s="3" t="n">
-        <x:v>3067240</x:v>
+        <x:v>2866507</x:v>
       </x:c>
       <x:c r="AM126" s="3" t="n">
-        <x:v>3384799</x:v>
+        <x:v>3171614</x:v>
       </x:c>
       <x:c r="AN126" s="3" t="n">
-        <x:v>3636152</x:v>
+        <x:v>3411503</x:v>
       </x:c>
       <x:c r="AO126" s="3" t="n">
-        <x:v>3644574</x:v>
+        <x:v>3408788</x:v>
       </x:c>
       <x:c r="AP126" s="3" t="n">
-        <x:v>3694573</x:v>
+        <x:v>3457218</x:v>
       </x:c>
       <x:c r="AQ126" s="3" t="n">
         <x:v>3922207</x:v>
       </x:c>
       <x:c r="AR126" s="3" t="n">
         <x:v>4131399</x:v>
       </x:c>
       <x:c r="AS126" s="3" t="n">
         <x:v>4357903</x:v>
       </x:c>
       <x:c r="AT126" s="3" t="n">
         <x:v>4318440</x:v>
       </x:c>
       <x:c r="AU126" s="3" t="n">
         <x:v>3968857</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:47">
       <x:c r="B127" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>63568</x:v>
       </x:c>
       <x:c r="D127" s="3" t="n">
@@ -19334,66 +19332,66 @@
       <x:c r="AH135" s="3" t="n">
         <x:v>8380407</x:v>
       </x:c>
       <x:c r="AI135" s="3" t="n">
         <x:v>8845106</x:v>
       </x:c>
       <x:c r="AJ135" s="3" t="n">
         <x:v>9845181</x:v>
       </x:c>
       <x:c r="AK135" s="3" t="n">
         <x:v>11257126</x:v>
       </x:c>
       <x:c r="AL135" s="3" t="n">
         <x:v>12259086</x:v>
       </x:c>
       <x:c r="AM135" s="3" t="n">
         <x:v>13347687</x:v>
       </x:c>
       <x:c r="AN135" s="3" t="n">
         <x:v>14143698</x:v>
       </x:c>
       <x:c r="AO135" s="3" t="n">
         <x:v>14237952</x:v>
       </x:c>
       <x:c r="AP135" s="3" t="n">
-        <x:v>16519194</x:v>
+        <x:v>16522963</x:v>
       </x:c>
       <x:c r="AQ135" s="3" t="n">
-        <x:v>18164479</x:v>
+        <x:v>18164460</x:v>
       </x:c>
       <x:c r="AR135" s="3" t="n">
-        <x:v>21008647</x:v>
+        <x:v>21020635</x:v>
       </x:c>
       <x:c r="AS135" s="3" t="n">
-        <x:v>18940634</x:v>
+        <x:v>18942998</x:v>
       </x:c>
       <x:c r="AT135" s="3" t="n">
-        <x:v>20282248</x:v>
+        <x:v>20249968</x:v>
       </x:c>
       <x:c r="AU135" s="3" t="n">
-        <x:v>22459011</x:v>
+        <x:v>22411661</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:47">
       <x:c r="B136" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C136" s="3" t="n">
         <x:v>287598</x:v>
       </x:c>
       <x:c r="D136" s="3" t="n">
         <x:v>318225</x:v>
       </x:c>
       <x:c r="E136" s="3" t="n">
         <x:v>358202</x:v>
       </x:c>
       <x:c r="F136" s="3" t="n">
         <x:v>391436</x:v>
       </x:c>
       <x:c r="G136" s="3" t="n">
         <x:v>434666</x:v>
       </x:c>
       <x:c r="H136" s="3" t="n">
         <x:v>469051</x:v>
       </x:c>
       <x:c r="I136" s="3" t="n">
@@ -19474,66 +19472,66 @@
       <x:c r="AH136" s="3" t="n">
         <x:v>3008284</x:v>
       </x:c>
       <x:c r="AI136" s="3" t="n">
         <x:v>3111779</x:v>
       </x:c>
       <x:c r="AJ136" s="3" t="n">
         <x:v>3237580</x:v>
       </x:c>
       <x:c r="AK136" s="3" t="n">
         <x:v>3411303</x:v>
       </x:c>
       <x:c r="AL136" s="3" t="n">
         <x:v>3651325</x:v>
       </x:c>
       <x:c r="AM136" s="3" t="n">
         <x:v>3931244</x:v>
       </x:c>
       <x:c r="AN136" s="3" t="n">
         <x:v>4189656</x:v>
       </x:c>
       <x:c r="AO136" s="3" t="n">
         <x:v>4417081</x:v>
       </x:c>
       <x:c r="AP136" s="3" t="n">
-        <x:v>4632119</x:v>
+        <x:v>4632136</x:v>
       </x:c>
       <x:c r="AQ136" s="3" t="n">
-        <x:v>4909508</x:v>
+        <x:v>4909525</x:v>
       </x:c>
       <x:c r="AR136" s="3" t="n">
-        <x:v>5242772</x:v>
+        <x:v>5242790</x:v>
       </x:c>
       <x:c r="AS136" s="3" t="n">
-        <x:v>5449446</x:v>
+        <x:v>5451219</x:v>
       </x:c>
       <x:c r="AT136" s="3" t="n">
-        <x:v>5493520</x:v>
+        <x:v>5493479</x:v>
       </x:c>
       <x:c r="AU136" s="3" t="n">
-        <x:v>5563813</x:v>
+        <x:v>5563044</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:47">
       <x:c r="B137" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>188557</x:v>
       </x:c>
       <x:c r="D137" s="3" t="n">
         <x:v>215471</x:v>
       </x:c>
       <x:c r="E137" s="3" t="n">
         <x:v>240316</x:v>
       </x:c>
       <x:c r="F137" s="3" t="n">
         <x:v>309844</x:v>
       </x:c>
       <x:c r="G137" s="3" t="n">
         <x:v>333489</x:v>
       </x:c>
       <x:c r="H137" s="3" t="n">
         <x:v>389732</x:v>
       </x:c>
       <x:c r="I137" s="3" t="n">
@@ -19614,66 +19612,66 @@
       <x:c r="AH137" s="3" t="n">
         <x:v>5372123</x:v>
       </x:c>
       <x:c r="AI137" s="3" t="n">
         <x:v>5733327</x:v>
       </x:c>
       <x:c r="AJ137" s="3" t="n">
         <x:v>6607601</x:v>
       </x:c>
       <x:c r="AK137" s="3" t="n">
         <x:v>7845823</x:v>
       </x:c>
       <x:c r="AL137" s="3" t="n">
         <x:v>8607761</x:v>
       </x:c>
       <x:c r="AM137" s="3" t="n">
         <x:v>9416443</x:v>
       </x:c>
       <x:c r="AN137" s="3" t="n">
         <x:v>9954042</x:v>
       </x:c>
       <x:c r="AO137" s="3" t="n">
         <x:v>9820871</x:v>
       </x:c>
       <x:c r="AP137" s="3" t="n">
-        <x:v>11887075</x:v>
+        <x:v>11890827</x:v>
       </x:c>
       <x:c r="AQ137" s="3" t="n">
-        <x:v>13254971</x:v>
+        <x:v>13254935</x:v>
       </x:c>
       <x:c r="AR137" s="3" t="n">
-        <x:v>15765875</x:v>
+        <x:v>15777845</x:v>
       </x:c>
       <x:c r="AS137" s="3" t="n">
-        <x:v>13491188</x:v>
+        <x:v>13491779</x:v>
       </x:c>
       <x:c r="AT137" s="3" t="n">
-        <x:v>14788728</x:v>
+        <x:v>14756489</x:v>
       </x:c>
       <x:c r="AU137" s="3" t="n">
-        <x:v>16895198</x:v>
+        <x:v>16848617</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:47">
       <x:c r="B138" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C138" s="3" t="n">
         <x:v>882634</x:v>
       </x:c>
       <x:c r="D138" s="3" t="n">
         <x:v>943507</x:v>
       </x:c>
       <x:c r="E138" s="3" t="n">
         <x:v>996535</x:v>
       </x:c>
       <x:c r="F138" s="3" t="n">
         <x:v>1112713</x:v>
       </x:c>
       <x:c r="G138" s="3" t="n">
         <x:v>1191304</x:v>
       </x:c>
       <x:c r="H138" s="3" t="n">
         <x:v>1298862</x:v>
       </x:c>
       <x:c r="I138" s="3" t="n">
@@ -19682,138 +19680,138 @@
       <x:c r="J138" s="3" t="n">
         <x:v>1754154</x:v>
       </x:c>
       <x:c r="K138" s="3" t="n">
         <x:v>2060315</x:v>
       </x:c>
       <x:c r="L138" s="3" t="n">
         <x:v>2452997</x:v>
       </x:c>
       <x:c r="M138" s="3" t="n">
         <x:v>2467300</x:v>
       </x:c>
       <x:c r="N138" s="3" t="n">
         <x:v>2370647</x:v>
       </x:c>
       <x:c r="O138" s="3" t="n">
         <x:v>2285410</x:v>
       </x:c>
       <x:c r="P138" s="3" t="n">
         <x:v>2570809</x:v>
       </x:c>
       <x:c r="Q138" s="3" t="n">
         <x:v>2660653</x:v>
       </x:c>
       <x:c r="R138" s="3" t="n">
-        <x:v>2873069</x:v>
+        <x:v>2796846</x:v>
       </x:c>
       <x:c r="S138" s="3" t="n">
-        <x:v>3294086</x:v>
+        <x:v>3215750</x:v>
       </x:c>
       <x:c r="T138" s="3" t="n">
-        <x:v>3862967</x:v>
+        <x:v>3782169</x:v>
       </x:c>
       <x:c r="U138" s="3" t="n">
-        <x:v>4265974</x:v>
+        <x:v>4181788</x:v>
       </x:c>
       <x:c r="V138" s="3" t="n">
-        <x:v>5095836</x:v>
+        <x:v>5011771</x:v>
       </x:c>
       <x:c r="W138" s="3" t="n">
-        <x:v>5265952</x:v>
+        <x:v>5171406</x:v>
       </x:c>
       <x:c r="X138" s="3" t="n">
-        <x:v>5315921</x:v>
+        <x:v>5223675</x:v>
       </x:c>
       <x:c r="Y138" s="3" t="n">
-        <x:v>5438365</x:v>
+        <x:v>5335955</x:v>
       </x:c>
       <x:c r="Z138" s="3" t="n">
-        <x:v>6315981</x:v>
+        <x:v>6208532</x:v>
       </x:c>
       <x:c r="AA138" s="3" t="n">
-        <x:v>6826209</x:v>
+        <x:v>6716004</x:v>
       </x:c>
       <x:c r="AB138" s="3" t="n">
-        <x:v>8140944</x:v>
+        <x:v>8013242</x:v>
       </x:c>
       <x:c r="AC138" s="3" t="n">
-        <x:v>9212034</x:v>
+        <x:v>9080135</x:v>
       </x:c>
       <x:c r="AD138" s="3" t="n">
-        <x:v>9779094</x:v>
+        <x:v>9637297</x:v>
       </x:c>
       <x:c r="AE138" s="3" t="n">
-        <x:v>9589835</x:v>
+        <x:v>9435450</x:v>
       </x:c>
       <x:c r="AF138" s="3" t="n">
-        <x:v>10616510</x:v>
+        <x:v>10454705</x:v>
       </x:c>
       <x:c r="AG138" s="3" t="n">
-        <x:v>11690436</x:v>
+        <x:v>11523550</x:v>
       </x:c>
       <x:c r="AH138" s="3" t="n">
-        <x:v>11400549</x:v>
+        <x:v>11226233</x:v>
       </x:c>
       <x:c r="AI138" s="3" t="n">
-        <x:v>11796038</x:v>
+        <x:v>11618256</x:v>
       </x:c>
       <x:c r="AJ138" s="3" t="n">
-        <x:v>12861391</x:v>
+        <x:v>12678175</x:v>
       </x:c>
       <x:c r="AK138" s="3" t="n">
-        <x:v>14427395</x:v>
+        <x:v>14235030</x:v>
       </x:c>
       <x:c r="AL138" s="3" t="n">
-        <x:v>15947890</x:v>
+        <x:v>15747157</x:v>
       </x:c>
       <x:c r="AM138" s="3" t="n">
-        <x:v>17510773</x:v>
+        <x:v>17297588</x:v>
       </x:c>
       <x:c r="AN138" s="3" t="n">
-        <x:v>18733750</x:v>
+        <x:v>18509101</x:v>
       </x:c>
       <x:c r="AO138" s="3" t="n">
-        <x:v>19060973</x:v>
+        <x:v>18825187</x:v>
       </x:c>
       <x:c r="AP138" s="3" t="n">
-        <x:v>21484116</x:v>
+        <x:v>21250513</x:v>
       </x:c>
       <x:c r="AQ138" s="3" t="n">
-        <x:v>23567956</x:v>
+        <x:v>23567920</x:v>
       </x:c>
       <x:c r="AR138" s="3" t="n">
-        <x:v>27286164</x:v>
+        <x:v>27298134</x:v>
       </x:c>
       <x:c r="AS138" s="3" t="n">
-        <x:v>25709998</x:v>
+        <x:v>25710589</x:v>
       </x:c>
       <x:c r="AT138" s="3" t="n">
-        <x:v>26090208</x:v>
+        <x:v>26057969</x:v>
       </x:c>
       <x:c r="AU138" s="3" t="n">
-        <x:v>28463311</x:v>
+        <x:v>28416730</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:47">
       <x:c r="A139" s="2" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B139" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>40929</x:v>
       </x:c>
       <x:c r="D139" s="3" t="n">
         <x:v>45942</x:v>
       </x:c>
       <x:c r="E139" s="3" t="n">
         <x:v>47968</x:v>
       </x:c>
       <x:c r="F139" s="3" t="n">
         <x:v>56833</x:v>
       </x:c>
       <x:c r="G139" s="3" t="n">
         <x:v>58528</x:v>
       </x:c>
       <x:c r="H139" s="3" t="n">
@@ -19825,138 +19823,138 @@
       <x:c r="J139" s="3" t="n">
         <x:v>101460</x:v>
       </x:c>
       <x:c r="K139" s="3" t="n">
         <x:v>126722</x:v>
       </x:c>
       <x:c r="L139" s="3" t="n">
         <x:v>149502</x:v>
       </x:c>
       <x:c r="M139" s="3" t="n">
         <x:v>124384</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>96405</x:v>
       </x:c>
       <x:c r="O139" s="3" t="n">
         <x:v>87906</x:v>
       </x:c>
       <x:c r="P139" s="3" t="n">
         <x:v>119767</x:v>
       </x:c>
       <x:c r="Q139" s="3" t="n">
         <x:v>129825</x:v>
       </x:c>
       <x:c r="R139" s="3" t="n">
-        <x:v>125955</x:v>
+        <x:v>125682</x:v>
       </x:c>
       <x:c r="S139" s="3" t="n">
-        <x:v>149605</x:v>
+        <x:v>149399</x:v>
       </x:c>
       <x:c r="T139" s="3" t="n">
-        <x:v>175705</x:v>
+        <x:v>175518</x:v>
       </x:c>
       <x:c r="U139" s="3" t="n">
-        <x:v>184119</x:v>
+        <x:v>183924</x:v>
       </x:c>
       <x:c r="V139" s="3" t="n">
-        <x:v>231405</x:v>
+        <x:v>231224</x:v>
       </x:c>
       <x:c r="W139" s="3" t="n">
-        <x:v>286333</x:v>
+        <x:v>286130</x:v>
       </x:c>
       <x:c r="X139" s="3" t="n">
-        <x:v>300782</x:v>
+        <x:v>300564</x:v>
       </x:c>
       <x:c r="Y139" s="3" t="n">
-        <x:v>280575</x:v>
+        <x:v>280387</x:v>
       </x:c>
       <x:c r="Z139" s="3" t="n">
-        <x:v>321039</x:v>
+        <x:v>320851</x:v>
       </x:c>
       <x:c r="AA139" s="3" t="n">
-        <x:v>370937</x:v>
+        <x:v>370747</x:v>
       </x:c>
       <x:c r="AB139" s="3" t="n">
-        <x:v>412290</x:v>
+        <x:v>412071</x:v>
       </x:c>
       <x:c r="AC139" s="3" t="n">
-        <x:v>446121</x:v>
+        <x:v>445894</x:v>
       </x:c>
       <x:c r="AD139" s="3" t="n">
-        <x:v>440196</x:v>
+        <x:v>439954</x:v>
       </x:c>
       <x:c r="AE139" s="3" t="n">
-        <x:v>413319</x:v>
+        <x:v>413057</x:v>
       </x:c>
       <x:c r="AF139" s="3" t="n">
-        <x:v>464981</x:v>
+        <x:v>464706</x:v>
       </x:c>
       <x:c r="AG139" s="3" t="n">
-        <x:v>519679</x:v>
+        <x:v>519395</x:v>
       </x:c>
       <x:c r="AH139" s="3" t="n">
-        <x:v>529140</x:v>
+        <x:v>528863</x:v>
       </x:c>
       <x:c r="AI139" s="3" t="n">
-        <x:v>551209</x:v>
+        <x:v>550946</x:v>
       </x:c>
       <x:c r="AJ139" s="3" t="n">
-        <x:v>609190</x:v>
+        <x:v>608958</x:v>
       </x:c>
       <x:c r="AK139" s="3" t="n">
-        <x:v>652077</x:v>
+        <x:v>651866</x:v>
       </x:c>
       <x:c r="AL139" s="3" t="n">
-        <x:v>685033</x:v>
+        <x:v>684815</x:v>
       </x:c>
       <x:c r="AM139" s="3" t="n">
-        <x:v>773751</x:v>
+        <x:v>773525</x:v>
       </x:c>
       <x:c r="AN139" s="3" t="n">
-        <x:v>838547</x:v>
+        <x:v>838322</x:v>
       </x:c>
       <x:c r="AO139" s="3" t="n">
-        <x:v>827547</x:v>
+        <x:v>827324</x:v>
       </x:c>
       <x:c r="AP139" s="3" t="n">
-        <x:v>947460</x:v>
+        <x:v>947242</x:v>
       </x:c>
       <x:c r="AQ139" s="3" t="n">
         <x:v>1016793</x:v>
       </x:c>
       <x:c r="AR139" s="3" t="n">
         <x:v>1136335</x:v>
       </x:c>
       <x:c r="AS139" s="3" t="n">
         <x:v>1087170</x:v>
       </x:c>
       <x:c r="AT139" s="3" t="n">
-        <x:v>1075421</x:v>
+        <x:v>1075428</x:v>
       </x:c>
       <x:c r="AU139" s="3" t="n">
-        <x:v>1113528</x:v>
+        <x:v>1116138</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:47">
       <x:c r="B140" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C140" s="3" t="n">
         <x:v>27637</x:v>
       </x:c>
       <x:c r="D140" s="3" t="n">
         <x:v>29158</x:v>
       </x:c>
       <x:c r="E140" s="3" t="n">
         <x:v>28033</x:v>
       </x:c>
       <x:c r="F140" s="3" t="n">
         <x:v>29450</x:v>
       </x:c>
       <x:c r="G140" s="3" t="n">
         <x:v>30362</x:v>
       </x:c>
       <x:c r="H140" s="3" t="n">
         <x:v>33535</x:v>
       </x:c>
       <x:c r="I140" s="3" t="n">
@@ -19965,123 +19963,123 @@
       <x:c r="J140" s="3" t="n">
         <x:v>57346</x:v>
       </x:c>
       <x:c r="K140" s="3" t="n">
         <x:v>67394</x:v>
       </x:c>
       <x:c r="L140" s="3" t="n">
         <x:v>78854</x:v>
       </x:c>
       <x:c r="M140" s="3" t="n">
         <x:v>68645</x:v>
       </x:c>
       <x:c r="N140" s="3" t="n">
         <x:v>42065</x:v>
       </x:c>
       <x:c r="O140" s="3" t="n">
         <x:v>36330</x:v>
       </x:c>
       <x:c r="P140" s="3" t="n">
         <x:v>47686</x:v>
       </x:c>
       <x:c r="Q140" s="3" t="n">
         <x:v>50286</x:v>
       </x:c>
       <x:c r="R140" s="3" t="n">
-        <x:v>59940</x:v>
+        <x:v>59667</x:v>
       </x:c>
       <x:c r="S140" s="3" t="n">
-        <x:v>63567</x:v>
+        <x:v>63361</x:v>
       </x:c>
       <x:c r="T140" s="3" t="n">
-        <x:v>69653</x:v>
+        <x:v>69466</x:v>
       </x:c>
       <x:c r="U140" s="3" t="n">
-        <x:v>74543</x:v>
+        <x:v>74348</x:v>
       </x:c>
       <x:c r="V140" s="3" t="n">
-        <x:v>76047</x:v>
+        <x:v>75866</x:v>
       </x:c>
       <x:c r="W140" s="3" t="n">
-        <x:v>132559</x:v>
+        <x:v>132356</x:v>
       </x:c>
       <x:c r="X140" s="3" t="n">
-        <x:v>138124</x:v>
+        <x:v>137906</x:v>
       </x:c>
       <x:c r="Y140" s="3" t="n">
-        <x:v>145768</x:v>
+        <x:v>145580</x:v>
       </x:c>
       <x:c r="Z140" s="3" t="n">
-        <x:v>160373</x:v>
+        <x:v>160185</x:v>
       </x:c>
       <x:c r="AA140" s="3" t="n">
-        <x:v>195211</x:v>
+        <x:v>195021</x:v>
       </x:c>
       <x:c r="AB140" s="3" t="n">
-        <x:v>210162</x:v>
+        <x:v>209943</x:v>
       </x:c>
       <x:c r="AC140" s="3" t="n">
-        <x:v>230494</x:v>
+        <x:v>230267</x:v>
       </x:c>
       <x:c r="AD140" s="3" t="n">
-        <x:v>235022</x:v>
+        <x:v>234780</x:v>
       </x:c>
       <x:c r="AE140" s="3" t="n">
-        <x:v>249558</x:v>
+        <x:v>249296</x:v>
       </x:c>
       <x:c r="AF140" s="3" t="n">
-        <x:v>263081</x:v>
+        <x:v>262806</x:v>
       </x:c>
       <x:c r="AG140" s="3" t="n">
-        <x:v>284184</x:v>
+        <x:v>283900</x:v>
       </x:c>
       <x:c r="AH140" s="3" t="n">
-        <x:v>286308</x:v>
+        <x:v>286031</x:v>
       </x:c>
       <x:c r="AI140" s="3" t="n">
-        <x:v>287061</x:v>
+        <x:v>286798</x:v>
       </x:c>
       <x:c r="AJ140" s="3" t="n">
-        <x:v>314512</x:v>
+        <x:v>314280</x:v>
       </x:c>
       <x:c r="AK140" s="3" t="n">
-        <x:v>323848</x:v>
+        <x:v>323637</x:v>
       </x:c>
       <x:c r="AL140" s="3" t="n">
-        <x:v>336026</x:v>
+        <x:v>335808</x:v>
       </x:c>
       <x:c r="AM140" s="3" t="n">
-        <x:v>378865</x:v>
+        <x:v>378639</x:v>
       </x:c>
       <x:c r="AN140" s="3" t="n">
-        <x:v>402459</x:v>
+        <x:v>402234</x:v>
       </x:c>
       <x:c r="AO140" s="3" t="n">
-        <x:v>416101</x:v>
+        <x:v>415878</x:v>
       </x:c>
       <x:c r="AP140" s="3" t="n">
-        <x:v>484143</x:v>
+        <x:v>483925</x:v>
       </x:c>
       <x:c r="AQ140" s="3" t="n">
         <x:v>510326</x:v>
       </x:c>
       <x:c r="AR140" s="3" t="n">
         <x:v>549955</x:v>
       </x:c>
       <x:c r="AS140" s="3" t="n">
         <x:v>551329</x:v>
       </x:c>
       <x:c r="AT140" s="3" t="n">
         <x:v>489654</x:v>
       </x:c>
       <x:c r="AU140" s="3" t="n">
         <x:v>515263</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:47">
       <x:c r="B141" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>1456</x:v>
       </x:c>
       <x:c r="D141" s="3" t="n">
@@ -20105,123 +20103,123 @@
       <x:c r="J141" s="3" t="n">
         <x:v>1899</x:v>
       </x:c>
       <x:c r="K141" s="3" t="n">
         <x:v>2138</x:v>
       </x:c>
       <x:c r="L141" s="3" t="n">
         <x:v>2099</x:v>
       </x:c>
       <x:c r="M141" s="3" t="n">
         <x:v>4230</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>6051</x:v>
       </x:c>
       <x:c r="O141" s="3" t="n">
         <x:v>6411</x:v>
       </x:c>
       <x:c r="P141" s="3" t="n">
         <x:v>6261</x:v>
       </x:c>
       <x:c r="Q141" s="3" t="n">
         <x:v>5263</x:v>
       </x:c>
       <x:c r="R141" s="3" t="n">
-        <x:v>4633</x:v>
+        <x:v>4360</x:v>
       </x:c>
       <x:c r="S141" s="3" t="n">
-        <x:v>3715</x:v>
+        <x:v>3509</x:v>
       </x:c>
       <x:c r="T141" s="3" t="n">
-        <x:v>3935</x:v>
+        <x:v>3748</x:v>
       </x:c>
       <x:c r="U141" s="3" t="n">
-        <x:v>4189</x:v>
+        <x:v>3994</x:v>
       </x:c>
       <x:c r="V141" s="3" t="n">
-        <x:v>4594</x:v>
+        <x:v>4413</x:v>
       </x:c>
       <x:c r="W141" s="3" t="n">
-        <x:v>6547</x:v>
+        <x:v>6344</x:v>
       </x:c>
       <x:c r="X141" s="3" t="n">
-        <x:v>7583</x:v>
+        <x:v>7365</x:v>
       </x:c>
       <x:c r="Y141" s="3" t="n">
-        <x:v>7171</x:v>
+        <x:v>6983</x:v>
       </x:c>
       <x:c r="Z141" s="3" t="n">
-        <x:v>7311</x:v>
+        <x:v>7123</x:v>
       </x:c>
       <x:c r="AA141" s="3" t="n">
-        <x:v>7584</x:v>
+        <x:v>7394</x:v>
       </x:c>
       <x:c r="AB141" s="3" t="n">
-        <x:v>7965</x:v>
+        <x:v>7746</x:v>
       </x:c>
       <x:c r="AC141" s="3" t="n">
-        <x:v>8315</x:v>
+        <x:v>8088</x:v>
       </x:c>
       <x:c r="AD141" s="3" t="n">
-        <x:v>8820</x:v>
+        <x:v>8578</x:v>
       </x:c>
       <x:c r="AE141" s="3" t="n">
-        <x:v>9217</x:v>
+        <x:v>8955</x:v>
       </x:c>
       <x:c r="AF141" s="3" t="n">
-        <x:v>6422</x:v>
+        <x:v>6147</x:v>
       </x:c>
       <x:c r="AG141" s="3" t="n">
-        <x:v>7223</x:v>
+        <x:v>6939</x:v>
       </x:c>
       <x:c r="AH141" s="3" t="n">
-        <x:v>6134</x:v>
+        <x:v>5857</x:v>
       </x:c>
       <x:c r="AI141" s="3" t="n">
-        <x:v>7780</x:v>
+        <x:v>7517</x:v>
       </x:c>
       <x:c r="AJ141" s="3" t="n">
-        <x:v>10828</x:v>
+        <x:v>10596</x:v>
       </x:c>
       <x:c r="AK141" s="3" t="n">
-        <x:v>11230</x:v>
+        <x:v>11019</x:v>
       </x:c>
       <x:c r="AL141" s="3" t="n">
-        <x:v>11449</x:v>
+        <x:v>11231</x:v>
       </x:c>
       <x:c r="AM141" s="3" t="n">
-        <x:v>12911</x:v>
+        <x:v>12685</x:v>
       </x:c>
       <x:c r="AN141" s="3" t="n">
-        <x:v>12953</x:v>
+        <x:v>12728</x:v>
       </x:c>
       <x:c r="AO141" s="3" t="n">
-        <x:v>12573</x:v>
+        <x:v>12350</x:v>
       </x:c>
       <x:c r="AP141" s="3" t="n">
-        <x:v>12524</x:v>
+        <x:v>12306</x:v>
       </x:c>
       <x:c r="AQ141" s="3" t="n">
         <x:v>12581</x:v>
       </x:c>
       <x:c r="AR141" s="3" t="n">
         <x:v>13157</x:v>
       </x:c>
       <x:c r="AS141" s="3" t="n">
         <x:v>13711</x:v>
       </x:c>
       <x:c r="AT141" s="3" t="n">
         <x:v>19042</x:v>
       </x:c>
       <x:c r="AU141" s="3" t="n">
         <x:v>17952</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:47">
       <x:c r="B142" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C142" s="3" t="n">
         <x:v>3482</x:v>
       </x:c>
       <x:c r="D142" s="3" t="n">
@@ -21449,54 +21447,54 @@
       <x:c r="AL150" s="3" t="n">
         <x:v>349007</x:v>
       </x:c>
       <x:c r="AM150" s="3" t="n">
         <x:v>394886</x:v>
       </x:c>
       <x:c r="AN150" s="3" t="n">
         <x:v>436088</x:v>
       </x:c>
       <x:c r="AO150" s="3" t="n">
         <x:v>411446</x:v>
       </x:c>
       <x:c r="AP150" s="3" t="n">
         <x:v>463317</x:v>
       </x:c>
       <x:c r="AQ150" s="3" t="n">
         <x:v>506467</x:v>
       </x:c>
       <x:c r="AR150" s="3" t="n">
         <x:v>586380</x:v>
       </x:c>
       <x:c r="AS150" s="3" t="n">
         <x:v>535841</x:v>
       </x:c>
       <x:c r="AT150" s="3" t="n">
-        <x:v>585767</x:v>
+        <x:v>585774</x:v>
       </x:c>
       <x:c r="AU150" s="3" t="n">
-        <x:v>598265</x:v>
+        <x:v>600875</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:47">
       <x:c r="B151" s="2" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>5462</x:v>
       </x:c>
       <x:c r="D151" s="3" t="n">
         <x:v>6048</x:v>
       </x:c>
       <x:c r="E151" s="3" t="n">
         <x:v>6813</x:v>
       </x:c>
       <x:c r="F151" s="3" t="n">
         <x:v>7448</x:v>
       </x:c>
       <x:c r="G151" s="3" t="n">
         <x:v>8275</x:v>
       </x:c>
       <x:c r="H151" s="3" t="n">
         <x:v>8932</x:v>
       </x:c>
       <x:c r="I151" s="3" t="n">
@@ -21577,66 +21575,66 @@
       <x:c r="AH151" s="3" t="n">
         <x:v>16337</x:v>
       </x:c>
       <x:c r="AI151" s="3" t="n">
         <x:v>15602</x:v>
       </x:c>
       <x:c r="AJ151" s="3" t="n">
         <x:v>16547</x:v>
       </x:c>
       <x:c r="AK151" s="3" t="n">
         <x:v>16540</x:v>
       </x:c>
       <x:c r="AL151" s="3" t="n">
         <x:v>17227</x:v>
       </x:c>
       <x:c r="AM151" s="3" t="n">
         <x:v>18954</x:v>
       </x:c>
       <x:c r="AN151" s="3" t="n">
         <x:v>19717</x:v>
       </x:c>
       <x:c r="AO151" s="3" t="n">
         <x:v>18728</x:v>
       </x:c>
       <x:c r="AP151" s="3" t="n">
-        <x:v>19095</x:v>
+        <x:v>19107</x:v>
       </x:c>
       <x:c r="AQ151" s="3" t="n">
-        <x:v>20036</x:v>
+        <x:v>20048</x:v>
       </x:c>
       <x:c r="AR151" s="3" t="n">
-        <x:v>20386</x:v>
+        <x:v>20412</x:v>
       </x:c>
       <x:c r="AS151" s="3" t="n">
-        <x:v>21434</x:v>
+        <x:v>21482</x:v>
       </x:c>
       <x:c r="AT151" s="3" t="n">
-        <x:v>21717</x:v>
+        <x:v>22010</x:v>
       </x:c>
       <x:c r="AU151" s="3" t="n">
-        <x:v>22814</x:v>
+        <x:v>22819</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:47">
       <x:c r="B152" s="2" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C152" s="3" t="n">
         <x:v>7830</x:v>
       </x:c>
       <x:c r="D152" s="3" t="n">
         <x:v>10736</x:v>
       </x:c>
       <x:c r="E152" s="3" t="n">
         <x:v>13122</x:v>
       </x:c>
       <x:c r="F152" s="3" t="n">
         <x:v>19935</x:v>
       </x:c>
       <x:c r="G152" s="3" t="n">
         <x:v>19891</x:v>
       </x:c>
       <x:c r="H152" s="3" t="n">
         <x:v>23724</x:v>
       </x:c>
       <x:c r="I152" s="3" t="n">
@@ -21717,66 +21715,66 @@
       <x:c r="AH152" s="3" t="n">
         <x:v>226495</x:v>
       </x:c>
       <x:c r="AI152" s="3" t="n">
         <x:v>248546</x:v>
       </x:c>
       <x:c r="AJ152" s="3" t="n">
         <x:v>278131</x:v>
       </x:c>
       <x:c r="AK152" s="3" t="n">
         <x:v>311689</x:v>
       </x:c>
       <x:c r="AL152" s="3" t="n">
         <x:v>331780</x:v>
       </x:c>
       <x:c r="AM152" s="3" t="n">
         <x:v>375932</x:v>
       </x:c>
       <x:c r="AN152" s="3" t="n">
         <x:v>416371</x:v>
       </x:c>
       <x:c r="AO152" s="3" t="n">
         <x:v>392718</x:v>
       </x:c>
       <x:c r="AP152" s="3" t="n">
-        <x:v>444222</x:v>
+        <x:v>444210</x:v>
       </x:c>
       <x:c r="AQ152" s="3" t="n">
-        <x:v>486431</x:v>
+        <x:v>486419</x:v>
       </x:c>
       <x:c r="AR152" s="3" t="n">
-        <x:v>565994</x:v>
+        <x:v>565968</x:v>
       </x:c>
       <x:c r="AS152" s="3" t="n">
-        <x:v>514407</x:v>
+        <x:v>514359</x:v>
       </x:c>
       <x:c r="AT152" s="3" t="n">
-        <x:v>564050</x:v>
+        <x:v>563764</x:v>
       </x:c>
       <x:c r="AU152" s="3" t="n">
-        <x:v>575451</x:v>
+        <x:v>578056</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:47">
       <x:c r="B153" s="2" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>35467</x:v>
       </x:c>
       <x:c r="D153" s="3" t="n">
         <x:v>39894</x:v>
       </x:c>
       <x:c r="E153" s="3" t="n">
         <x:v>41155</x:v>
       </x:c>
       <x:c r="F153" s="3" t="n">
         <x:v>49385</x:v>
       </x:c>
       <x:c r="G153" s="3" t="n">
         <x:v>50253</x:v>
       </x:c>
       <x:c r="H153" s="3" t="n">
         <x:v>57259</x:v>
       </x:c>
       <x:c r="I153" s="3" t="n">
@@ -21785,268 +21783,263 @@
       <x:c r="J153" s="3" t="n">
         <x:v>89414</x:v>
       </x:c>
       <x:c r="K153" s="3" t="n">
         <x:v>112308</x:v>
       </x:c>
       <x:c r="L153" s="3" t="n">
         <x:v>133852</x:v>
       </x:c>
       <x:c r="M153" s="3" t="n">
         <x:v>107931</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>80000</x:v>
       </x:c>
       <x:c r="O153" s="3" t="n">
         <x:v>71733</x:v>
       </x:c>
       <x:c r="P153" s="3" t="n">
         <x:v>102436</x:v>
       </x:c>
       <x:c r="Q153" s="3" t="n">
         <x:v>113124</x:v>
       </x:c>
       <x:c r="R153" s="3" t="n">
-        <x:v>121824</x:v>
+        <x:v>121551</x:v>
       </x:c>
       <x:c r="S153" s="3" t="n">
-        <x:v>145725</x:v>
+        <x:v>145519</x:v>
       </x:c>
       <x:c r="T153" s="3" t="n">
-        <x:v>171496</x:v>
+        <x:v>171309</x:v>
       </x:c>
       <x:c r="U153" s="3" t="n">
-        <x:v>179738</x:v>
+        <x:v>179543</x:v>
       </x:c>
       <x:c r="V153" s="3" t="n">
-        <x:v>226108</x:v>
+        <x:v>225927</x:v>
       </x:c>
       <x:c r="W153" s="3" t="n">
-        <x:v>275187</x:v>
+        <x:v>274984</x:v>
       </x:c>
       <x:c r="X153" s="3" t="n">
-        <x:v>287308</x:v>
+        <x:v>287090</x:v>
       </x:c>
       <x:c r="Y153" s="3" t="n">
-        <x:v>266571</x:v>
+        <x:v>266383</x:v>
       </x:c>
       <x:c r="Z153" s="3" t="n">
-        <x:v>306829</x:v>
+        <x:v>306641</x:v>
       </x:c>
       <x:c r="AA153" s="3" t="n">
-        <x:v>356629</x:v>
+        <x:v>356439</x:v>
       </x:c>
       <x:c r="AB153" s="3" t="n">
-        <x:v>397430</x:v>
+        <x:v>397211</x:v>
       </x:c>
       <x:c r="AC153" s="3" t="n">
-        <x:v>430154</x:v>
+        <x:v>429927</x:v>
       </x:c>
       <x:c r="AD153" s="3" t="n">
-        <x:v>425136</x:v>
+        <x:v>424894</x:v>
       </x:c>
       <x:c r="AE153" s="3" t="n">
-        <x:v>397818</x:v>
+        <x:v>397556</x:v>
       </x:c>
       <x:c r="AF153" s="3" t="n">
-        <x:v>449324</x:v>
+        <x:v>449049</x:v>
       </x:c>
       <x:c r="AG153" s="3" t="n">
-        <x:v>504130</x:v>
+        <x:v>503846</x:v>
       </x:c>
       <x:c r="AH153" s="3" t="n">
-        <x:v>512803</x:v>
+        <x:v>512526</x:v>
       </x:c>
       <x:c r="AI153" s="3" t="n">
-        <x:v>535607</x:v>
+        <x:v>535344</x:v>
       </x:c>
       <x:c r="AJ153" s="3" t="n">
-        <x:v>592643</x:v>
+        <x:v>592411</x:v>
       </x:c>
       <x:c r="AK153" s="3" t="n">
-        <x:v>635537</x:v>
+        <x:v>635326</x:v>
       </x:c>
       <x:c r="AL153" s="3" t="n">
-        <x:v>667806</x:v>
+        <x:v>667588</x:v>
       </x:c>
       <x:c r="AM153" s="3" t="n">
-        <x:v>754797</x:v>
+        <x:v>754571</x:v>
       </x:c>
       <x:c r="AN153" s="3" t="n">
-        <x:v>818830</x:v>
+        <x:v>818605</x:v>
       </x:c>
       <x:c r="AO153" s="3" t="n">
-        <x:v>808819</x:v>
+        <x:v>808596</x:v>
       </x:c>
       <x:c r="AP153" s="3" t="n">
-        <x:v>928365</x:v>
+        <x:v>928135</x:v>
       </x:c>
       <x:c r="AQ153" s="3" t="n">
-        <x:v>996757</x:v>
+        <x:v>996745</x:v>
       </x:c>
       <x:c r="AR153" s="3" t="n">
-        <x:v>1115949</x:v>
+        <x:v>1115923</x:v>
       </x:c>
       <x:c r="AS153" s="3" t="n">
-        <x:v>1065736</x:v>
+        <x:v>1065688</x:v>
       </x:c>
       <x:c r="AT153" s="3" t="n">
-        <x:v>1053704</x:v>
+        <x:v>1053418</x:v>
       </x:c>
       <x:c r="AU153" s="3" t="n">
-        <x:v>1090714</x:v>
+        <x:v>1093319</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:47">
       <x:c r="A155" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:47">
       <x:c r="A156" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
-    <x:row r="157" spans="1:47">
-      <x:c r="A157" s="0" t="s">
+    <x:row r="158" spans="1:47">
+      <x:c r="A158" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:47">
       <x:c r="A159" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
-    <x:row r="160" spans="1:47">
-      <x:c r="A160" s="0" t="s">
+    <x:row r="161" spans="1:47">
+      <x:c r="A161" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:47">
       <x:c r="A162" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
-    <x:row r="163" spans="1:47">
-      <x:c r="A163" s="0" t="s">
+    <x:row r="164" spans="1:47">
+      <x:c r="A164" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:47">
       <x:c r="A165" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:47">
       <x:c r="A166" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:47">
       <x:c r="A167" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
-    <x:row r="168" spans="1:47">
-      <x:c r="A168" s="0" t="s">
+    <x:row r="169" spans="1:47">
+      <x:c r="A169" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:47">
       <x:c r="A170" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:47">
       <x:c r="A171" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
-    <x:row r="172" spans="1:47">
-      <x:c r="A172" s="0" t="s">
+    <x:row r="176" spans="1:47">
+      <x:c r="A176" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:47">
       <x:c r="A177" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
-    <x:row r="178" spans="1:47">
-      <x:c r="A178" s="0" t="s">
+    <x:row r="179" spans="1:47">
+      <x:c r="A179" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:47">
       <x:c r="A180" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
-    <x:row r="181" spans="1:47">
-      <x:c r="A181" s="0" t="s">
+    <x:row r="182" spans="1:47">
+      <x:c r="A182" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:47">
       <x:c r="A183" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
-    <x:row r="184" spans="1:47">
-      <x:c r="A184" s="0" t="s">
+    <x:row r="186" spans="1:47">
+      <x:c r="A186" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
-    <x:row r="187" spans="1:47">
-      <x:c r="A187" s="0" t="s">
+    <x:row r="189" spans="1:47">
+      <x:c r="A189" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
-    <x:row r="190" spans="1:47">
-      <x:c r="A190" s="0" t="s">
+    <x:row r="191" spans="1:47">
+      <x:c r="A191" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:47">
       <x:c r="A192" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
-    <x:row r="193" spans="1:47">
-      <x:c r="A193" s="0" t="s">
+    <x:row r="194" spans="1:47">
+      <x:c r="A194" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:47">
       <x:c r="A195" s="0" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>000000KI</vt:lpstr>
       <vt:lpstr>000000KI!Print_Area</vt:lpstr>
       <vt:lpstr>000000KI!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>