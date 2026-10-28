--- v0 (2026-05-22)
+++ v1 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2990fce9709f4637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b01fde3427e14397b134171d6220ce7a.psmdcp" Id="R07e0f3ed6d914d5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cd615aafb8e480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4be47562f9e54597876aaade049382e0.psmdcp" Id="Ra5d8b78deb1840d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="000002KM" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>statistikdatabasen.scb.se</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="F9" authorId="0">
       <x:text>
         <x:r>
@@ -380,51 +380,51 @@
           <x:t xml:space="preserve">Enligt ENS 2010 ska korta och långa lån i finansräkenskaperna redovisas uppdelade. För de monetära finansinstitutens utlåning finns denna uppdelning från år fjärde kvartalet 2003 kvartal. Uppdelningen görs enligt data från Finansmarknadsstatistiken på SCB som innehåller uppgifter om både löptid och motsektor. Dessutom redovisades finansiell leasing som ett eget finansiellt instrument under utlåningen. I den nya uppdelningen redovisas den totala utlåningen uppdelat på korta och långa lån enligt data från Finansmarknadsstatistiken på SCB som innehåller uppgifter om både löptid och motsektor. Data för leasing kan istället hämtas från Finansmarknadsstatistiken på www.scb.se.
 </x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="F116" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">I Finansräkenskaperna redovisas transaktioner och ställningsvärden för finansiella derivat, men motsektorinformationen är ej fullständig och transaktionsuppgifterna osäkra. De värdemässigt största positionerna i finansiella derivat i Sverige finns mellan svenska banker och utlandet, både på tillgångs- och skuldsidan. Under de senaste åren har den insamlade statistiken i Betalningsbalansen för finansiella derivat fått en ökad kvalitet. Tillförlitligheten i transaktioner i finansiella derivat mellan svenska banker och utlandet kan anses vara ganska god och tidserien för transaktioner i finansiella derivat mellan monetära finansinstitut och utlandet med betalningsbalansen som källa finns i Finansräkenskaperna från första kvartalet 1999. Transaktionerna i finansiella derivat är i samma storleksordning på både tillgångs- och skuldsidan, vilket gör att de ofta tar ut varandra när ett netto beräknas. Det finansiella sparandet påverkas inte nämnvärt men blir mer tillförlitligt.
 </x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="189">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="191">
   <x:si>
     <x:t>Finansräkenskaper, transaktioner, mkr efter motsektor, sektor, kontopost och kvartal</x:t>
   </x:si>
   <x:si>
     <x:t>1996K1</x:t>
   </x:si>
   <x:si>
     <x:t>1996K2</x:t>
   </x:si>
   <x:si>
     <x:t>1996K3</x:t>
   </x:si>
   <x:si>
     <x:t>1996K4</x:t>
   </x:si>
   <x:si>
     <x:t>1997K1</x:t>
   </x:si>
   <x:si>
     <x:t>1997K2</x:t>
   </x:si>
   <x:si>
     <x:t>1997K3</x:t>
   </x:si>
   <x:si>
@@ -745,50 +745,56 @@
   <x:si>
     <x:t>2024K1</x:t>
   </x:si>
   <x:si>
     <x:t>2024K2</x:t>
   </x:si>
   <x:si>
     <x:t>2024K3</x:t>
   </x:si>
   <x:si>
     <x:t>2024K4</x:t>
   </x:si>
   <x:si>
     <x:t>2025K1</x:t>
   </x:si>
   <x:si>
     <x:t>2025K2</x:t>
   </x:si>
   <x:si>
     <x:t>2025K3</x:t>
   </x:si>
   <x:si>
     <x:t>2025K4</x:t>
   </x:si>
   <x:si>
+    <x:t>2026K1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026K2</x:t>
+  </x:si>
+  <x:si>
     <x:t>S0</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Samtliga sektorer				</x:t>
   </x:si>
   <x:si>
     <x:t>S11</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Icke-finansiella bolag				</x:t>
   </x:si>
   <x:si>
     <x:t>BF9000</x:t>
   </x:si>
   <x:si>
     <x:t>Finansiellt netto</x:t>
   </x:si>
   <x:si>
     <x:t>FA0100</x:t>
   </x:si>
   <x:si>
     <x:t>Finansiella tillgångar, totalt</x:t>
   </x:si>
   <x:si>
     <x:t>Monetärt guld och SDR</x:t>
@@ -889,51 +895,51 @@
   <x:si>
     <x:t>Finansräkenskaperna baseras på förordningen ENS 2010 (Europeiska Nationalräkenskaps-systemet), vilken i sin tur baseras på SNA 2008 (System of National Accounts). SNA 2008 har tagits fram i samarbete med de stora internationella organisationerna FN, OECD, EU, IMF och Världsbanken. ENS 2010 är en tillämpning av SNA 2008 för EU-länderna. Anpassningen till ENS innebar bl.a. ändrad sektorindelning, nya finansobjekt och nya definitioner av vissa finansobjekt. Tidigare baserades finansräkenskaperna på rekommendationen ENS 95 som i sin tur baserades på SNA 93.</x:t>
   </x:si>
   <x:si>
     <x:t>Texten i tabellen skiljer sig från originalet i databasen eftersom den har ändrats manuellt</x:t>
   </x:si>
   <x:si>
     <x:t>kontopost:</x:t>
   </x:si>
   <x:si>
     <x:t>Lån, totalt:</x:t>
   </x:si>
   <x:si>
     <x:t>Enligt ENS 2010 ska korta och långa lån i finansräkenskaperna redovisas uppdelade. För de monetära finansinstitutens utlåning finns denna uppdelning från år fjärde kvartalet 2003 kvartal. Uppdelningen görs enligt data från Finansmarknadsstatistiken på SCB som innehåller uppgifter om både löptid och motsektor. Dessutom redovisades finansiell leasing som ett eget finansiellt instrument under utlåningen. I den nya uppdelningen redovisas den totala utlåningen uppdelat på korta och långa lån enligt data från Finansmarknadsstatistiken på SCB som innehåller uppgifter om både löptid och motsektor. Data för leasing kan istället hämtas från Finansmarknadsstatistiken på www.scb.se.</x:t>
   </x:si>
   <x:si>
     <x:t>Finansiella derivat:</x:t>
   </x:si>
   <x:si>
     <x:t>I Finansräkenskaperna redovisas transaktioner och ställningsvärden för finansiella derivat, men motsektorinformationen är ej fullständig och transaktionsuppgifterna osäkra. De värdemässigt största positionerna i finansiella derivat i Sverige finns mellan svenska banker och utlandet, både på tillgångs- och skuldsidan. Under de senaste åren har den insamlade statistiken i Betalningsbalansen för finansiella derivat fått en ökad kvalitet. Tillförlitligheten i transaktioner i finansiella derivat mellan svenska banker och utlandet kan anses vara ganska god och tidserien för transaktioner i finansiella derivat mellan monetära finansinstitut och utlandet med betalningsbalansen som källa finns i Finansräkenskaperna från första kvartalet 1999. Transaktionerna i finansiella derivat är i samma storleksordning på både tillgångs- och skuldsidan, vilket gör att de ofta tar ut varandra när ett netto beräknas. Det finansiella sparandet påverkas inte nämnvärt men blir mer tillförlitligt.</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260319 08:00</x:t>
+    <x:t>20260917 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Finansinspektionen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Statistikservice, SCB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +46 010-479 50 00</x:t>
   </x:si>
   <x:si>
     <x:t>information@scb.se</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Finansräkenskaperna, SCB</x:t>
   </x:si>
   <x:si>
     <x:t>finansrakenskaperna@scb.se</x:t>
   </x:si>
@@ -1341,65 +1347,65 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:DV176"/>
+  <x:dimension ref="A1:DX176"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="126" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="1" max="128" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:126">
+    <x:row r="1" spans="1:128">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:126">
+    <x:row r="3" spans="1:128">
       <x:c r="G3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="M3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="N3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O3" s="2" t="s">
@@ -1716,805 +1722,823 @@
       </x:c>
       <x:c r="DO3" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="DP3" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="DQ3" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="DR3" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="DS3" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="DT3" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="DU3" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="DV3" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
+      <x:c r="DW3" s="2" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="DX3" s="2" t="s">
+        <x:v>122</x:v>
+      </x:c>
     </x:row>
-    <x:row r="4" spans="1:126">
+    <x:row r="4" spans="1:128">
       <x:c r="A4" s="2" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>2295</x:v>
+        <x:v>2185</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
-        <x:v>-74755</x:v>
+        <x:v>-74866</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
-        <x:v>-12596</x:v>
+        <x:v>-12719</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
-        <x:v>35923</x:v>
+        <x:v>35802</x:v>
       </x:c>
       <x:c r="K4" s="3" t="n">
-        <x:v>13889</x:v>
+        <x:v>13869</x:v>
       </x:c>
       <x:c r="L4" s="3" t="n">
-        <x:v>-112064</x:v>
+        <x:v>-112056</x:v>
       </x:c>
       <x:c r="M4" s="3" t="n">
-        <x:v>-16997</x:v>
+        <x:v>-16978</x:v>
       </x:c>
       <x:c r="N4" s="3" t="n">
-        <x:v>-31702</x:v>
+        <x:v>-31681</x:v>
       </x:c>
       <x:c r="O4" s="3" t="n">
-        <x:v>-211007</x:v>
+        <x:v>-211012</x:v>
       </x:c>
       <x:c r="P4" s="3" t="n">
-        <x:v>-127212</x:v>
+        <x:v>-127215</x:v>
       </x:c>
       <x:c r="Q4" s="3" t="n">
         <x:v>52042</x:v>
       </x:c>
       <x:c r="R4" s="3" t="n">
-        <x:v>21292</x:v>
+        <x:v>21281</x:v>
       </x:c>
       <x:c r="S4" s="3" t="n">
-        <x:v>-47584</x:v>
+        <x:v>-47585</x:v>
       </x:c>
       <x:c r="T4" s="3" t="n">
-        <x:v>-55543</x:v>
+        <x:v>-55550</x:v>
       </x:c>
       <x:c r="U4" s="3" t="n">
-        <x:v>-50064</x:v>
+        <x:v>-50071</x:v>
       </x:c>
       <x:c r="V4" s="3" t="n">
         <x:v>49301</x:v>
       </x:c>
       <x:c r="W4" s="3" t="n">
         <x:v>-153204</x:v>
       </x:c>
       <x:c r="X4" s="3" t="n">
         <x:v>-90404</x:v>
       </x:c>
       <x:c r="Y4" s="3" t="n">
         <x:v>-62604</x:v>
       </x:c>
       <x:c r="Z4" s="3" t="n">
         <x:v>-10872</x:v>
       </x:c>
       <x:c r="AA4" s="3" t="n">
         <x:v>-56107</x:v>
       </x:c>
       <x:c r="AB4" s="3" t="n">
         <x:v>-76021</x:v>
       </x:c>
       <x:c r="AC4" s="3" t="n">
         <x:v>-168450</x:v>
       </x:c>
       <x:c r="AD4" s="3" t="n">
         <x:v>31107</x:v>
       </x:c>
       <x:c r="AE4" s="3" t="n">
         <x:v>-137526</x:v>
       </x:c>
       <x:c r="AF4" s="3" t="n">
         <x:v>25776</x:v>
       </x:c>
       <x:c r="AG4" s="3" t="n">
         <x:v>65711</x:v>
       </x:c>
       <x:c r="AH4" s="3" t="n">
         <x:v>-24140</x:v>
       </x:c>
       <x:c r="AI4" s="3" t="n">
         <x:v>969</x:v>
       </x:c>
       <x:c r="AJ4" s="3" t="n">
         <x:v>94353</x:v>
       </x:c>
       <x:c r="AK4" s="3" t="n">
         <x:v>-47448</x:v>
       </x:c>
       <x:c r="AL4" s="3" t="n">
-        <x:v>76963</x:v>
+        <x:v>77021</x:v>
       </x:c>
       <x:c r="AM4" s="3" t="n">
         <x:v>-41042</x:v>
       </x:c>
       <x:c r="AN4" s="3" t="n">
         <x:v>-39238</x:v>
       </x:c>
       <x:c r="AO4" s="3" t="n">
         <x:v>95716</x:v>
       </x:c>
       <x:c r="AP4" s="3" t="n">
         <x:v>86666</x:v>
       </x:c>
       <x:c r="AQ4" s="3" t="n">
         <x:v>-70757</x:v>
       </x:c>
       <x:c r="AR4" s="3" t="n">
         <x:v>-54310</x:v>
       </x:c>
       <x:c r="AS4" s="3" t="n">
         <x:v>10627</x:v>
       </x:c>
       <x:c r="AT4" s="3" t="n">
-        <x:v>103986</x:v>
+        <x:v>103977</x:v>
       </x:c>
       <x:c r="AU4" s="3" t="n">
         <x:v>-86080</x:v>
       </x:c>
       <x:c r="AV4" s="3" t="n">
         <x:v>44217</x:v>
       </x:c>
       <x:c r="AW4" s="3" t="n">
         <x:v>-28778</x:v>
       </x:c>
       <x:c r="AX4" s="3" t="n">
         <x:v>160707</x:v>
       </x:c>
       <x:c r="AY4" s="3" t="n">
-        <x:v>-166435</x:v>
+        <x:v>-166885</x:v>
       </x:c>
       <x:c r="AZ4" s="3" t="n">
-        <x:v>-46528</x:v>
+        <x:v>-46570</x:v>
       </x:c>
       <x:c r="BA4" s="3" t="n">
-        <x:v>-1748</x:v>
+        <x:v>-1705</x:v>
       </x:c>
       <x:c r="BB4" s="3" t="n">
-        <x:v>-110004</x:v>
+        <x:v>-110061</x:v>
       </x:c>
       <x:c r="BC4" s="3" t="n">
-        <x:v>18749</x:v>
+        <x:v>18827</x:v>
       </x:c>
       <x:c r="BD4" s="3" t="n">
-        <x:v>-337013</x:v>
+        <x:v>-337053</x:v>
       </x:c>
       <x:c r="BE4" s="3" t="n">
-        <x:v>-204087</x:v>
+        <x:v>-203781</x:v>
       </x:c>
       <x:c r="BF4" s="3" t="n">
-        <x:v>-90265</x:v>
+        <x:v>-90297</x:v>
       </x:c>
       <x:c r="BG4" s="3" t="n">
-        <x:v>-89564</x:v>
+        <x:v>-89520</x:v>
       </x:c>
       <x:c r="BH4" s="3" t="n">
-        <x:v>-34364</x:v>
+        <x:v>-34400</x:v>
       </x:c>
       <x:c r="BI4" s="3" t="n">
-        <x:v>95403</x:v>
+        <x:v>95442</x:v>
       </x:c>
       <x:c r="BJ4" s="3" t="n">
-        <x:v>29451</x:v>
+        <x:v>29432</x:v>
       </x:c>
       <x:c r="BK4" s="3" t="n">
-        <x:v>105455</x:v>
+        <x:v>105434</x:v>
       </x:c>
       <x:c r="BL4" s="3" t="n">
-        <x:v>-11364</x:v>
+        <x:v>-11401</x:v>
       </x:c>
       <x:c r="BM4" s="3" t="n">
-        <x:v>76946</x:v>
+        <x:v>76978</x:v>
       </x:c>
       <x:c r="BN4" s="3" t="n">
-        <x:v>-15515</x:v>
+        <x:v>-15552</x:v>
       </x:c>
       <x:c r="BO4" s="3" t="n">
-        <x:v>-47684</x:v>
+        <x:v>-47604</x:v>
       </x:c>
       <x:c r="BP4" s="3" t="n">
-        <x:v>-37277</x:v>
+        <x:v>-37311</x:v>
       </x:c>
       <x:c r="BQ4" s="3" t="n">
-        <x:v>62717</x:v>
+        <x:v>62747</x:v>
       </x:c>
       <x:c r="BR4" s="3" t="n">
-        <x:v>-45835</x:v>
+        <x:v>-45861</x:v>
       </x:c>
       <x:c r="BS4" s="3" t="n">
-        <x:v>12185</x:v>
+        <x:v>12206</x:v>
       </x:c>
       <x:c r="BT4" s="3" t="n">
-        <x:v>-108801</x:v>
+        <x:v>-108805</x:v>
       </x:c>
       <x:c r="BU4" s="3" t="n">
-        <x:v>-130547</x:v>
+        <x:v>-130548</x:v>
       </x:c>
       <x:c r="BV4" s="3" t="n">
-        <x:v>124974</x:v>
+        <x:v>124963</x:v>
       </x:c>
       <x:c r="BW4" s="3" t="n">
-        <x:v>-83019</x:v>
+        <x:v>-82899</x:v>
       </x:c>
       <x:c r="BX4" s="3" t="n">
-        <x:v>-42762</x:v>
+        <x:v>-42770</x:v>
       </x:c>
       <x:c r="BY4" s="3" t="n">
-        <x:v>28520</x:v>
+        <x:v>28522</x:v>
       </x:c>
       <x:c r="BZ4" s="3" t="n">
-        <x:v>138393</x:v>
+        <x:v>138386</x:v>
       </x:c>
       <x:c r="CA4" s="3" t="n">
-        <x:v>-169610</x:v>
+        <x:v>-169463</x:v>
       </x:c>
       <x:c r="CB4" s="3" t="n">
-        <x:v>-94786</x:v>
+        <x:v>-94790</x:v>
       </x:c>
       <x:c r="CC4" s="3" t="n">
-        <x:v>-37850</x:v>
+        <x:v>-37847</x:v>
       </x:c>
       <x:c r="CD4" s="3" t="n">
-        <x:v>200713</x:v>
+        <x:v>200707</x:v>
       </x:c>
       <x:c r="CE4" s="3" t="n">
-        <x:v>-43271</x:v>
+        <x:v>-43171</x:v>
       </x:c>
       <x:c r="CF4" s="3" t="n">
-        <x:v>-96516</x:v>
+        <x:v>-96535</x:v>
       </x:c>
       <x:c r="CG4" s="3" t="n">
-        <x:v>-226</x:v>
+        <x:v>-235</x:v>
       </x:c>
       <x:c r="CH4" s="3" t="n">
-        <x:v>-43885</x:v>
+        <x:v>-43882</x:v>
       </x:c>
       <x:c r="CI4" s="3" t="n">
-        <x:v>-35999</x:v>
+        <x:v>-35881</x:v>
       </x:c>
       <x:c r="CJ4" s="3" t="n">
-        <x:v>-177103</x:v>
+        <x:v>-177104</x:v>
       </x:c>
       <x:c r="CK4" s="3" t="n">
         <x:v>29441</x:v>
       </x:c>
       <x:c r="CL4" s="3" t="n">
-        <x:v>-6353</x:v>
+        <x:v>-6355</x:v>
       </x:c>
       <x:c r="CM4" s="3" t="n">
-        <x:v>-253191</x:v>
+        <x:v>-253189</x:v>
       </x:c>
       <x:c r="CN4" s="3" t="n">
-        <x:v>-100685</x:v>
+        <x:v>-100687</x:v>
       </x:c>
       <x:c r="CO4" s="3" t="n">
-        <x:v>-128764</x:v>
+        <x:v>-128763</x:v>
       </x:c>
       <x:c r="CP4" s="3" t="n">
-        <x:v>283707</x:v>
+        <x:v>283708</x:v>
       </x:c>
       <x:c r="CQ4" s="3" t="n">
-        <x:v>-146045</x:v>
+        <x:v>-145719</x:v>
       </x:c>
       <x:c r="CR4" s="3" t="n">
-        <x:v>-105250</x:v>
+        <x:v>-105276</x:v>
       </x:c>
       <x:c r="CS4" s="3" t="n">
-        <x:v>-103820</x:v>
+        <x:v>-103460</x:v>
       </x:c>
       <x:c r="CT4" s="3" t="n">
-        <x:v>212381</x:v>
+        <x:v>212823</x:v>
       </x:c>
       <x:c r="CU4" s="3" t="n">
-        <x:v>-57061</x:v>
+        <x:v>-56744</x:v>
       </x:c>
       <x:c r="CV4" s="3" t="n">
-        <x:v>-222212</x:v>
+        <x:v>-222223</x:v>
       </x:c>
       <x:c r="CW4" s="3" t="n">
-        <x:v>81349</x:v>
+        <x:v>81581</x:v>
       </x:c>
       <x:c r="CX4" s="3" t="n">
-        <x:v>-47561</x:v>
+        <x:v>-47249</x:v>
       </x:c>
       <x:c r="CY4" s="3" t="n">
-        <x:v>-31699</x:v>
+        <x:v>-31225</x:v>
       </x:c>
       <x:c r="CZ4" s="3" t="n">
-        <x:v>-31122</x:v>
+        <x:v>-31210</x:v>
       </x:c>
       <x:c r="DA4" s="3" t="n">
-        <x:v>-61158</x:v>
+        <x:v>-60791</x:v>
       </x:c>
       <x:c r="DB4" s="3" t="n">
-        <x:v>-59779</x:v>
+        <x:v>-59553</x:v>
       </x:c>
       <x:c r="DC4" s="3" t="n">
-        <x:v>-103858</x:v>
+        <x:v>-97332</x:v>
       </x:c>
       <x:c r="DD4" s="3" t="n">
-        <x:v>-36829</x:v>
+        <x:v>-32526</x:v>
       </x:c>
       <x:c r="DE4" s="3" t="n">
-        <x:v>31969</x:v>
+        <x:v>36513</x:v>
       </x:c>
       <x:c r="DF4" s="3" t="n">
-        <x:v>-37127</x:v>
+        <x:v>-31160</x:v>
       </x:c>
       <x:c r="DG4" s="3" t="n">
-        <x:v>-5990</x:v>
+        <x:v>2587</x:v>
       </x:c>
       <x:c r="DH4" s="3" t="n">
-        <x:v>-267058</x:v>
+        <x:v>-261710</x:v>
       </x:c>
       <x:c r="DI4" s="3" t="n">
-        <x:v>8204</x:v>
+        <x:v>12381</x:v>
       </x:c>
       <x:c r="DJ4" s="3" t="n">
-        <x:v>-255294</x:v>
+        <x:v>-245934</x:v>
       </x:c>
       <x:c r="DK4" s="3" t="n">
-        <x:v>-196268</x:v>
+        <x:v>-175844</x:v>
       </x:c>
       <x:c r="DL4" s="3" t="n">
-        <x:v>-7585</x:v>
+        <x:v>4225</x:v>
       </x:c>
       <x:c r="DM4" s="3" t="n">
-        <x:v>-157185</x:v>
+        <x:v>-123356</x:v>
       </x:c>
       <x:c r="DN4" s="3" t="n">
-        <x:v>-3919</x:v>
+        <x:v>32801</x:v>
       </x:c>
       <x:c r="DO4" s="3" t="n">
-        <x:v>-24954</x:v>
+        <x:v>-2823</x:v>
       </x:c>
       <x:c r="DP4" s="3" t="n">
-        <x:v>-262635</x:v>
+        <x:v>-228880</x:v>
       </x:c>
       <x:c r="DQ4" s="3" t="n">
-        <x:v>14198</x:v>
+        <x:v>34519</x:v>
       </x:c>
       <x:c r="DR4" s="3" t="n">
-        <x:v>105971</x:v>
+        <x:v>185126</x:v>
       </x:c>
       <x:c r="DS4" s="3" t="n">
-        <x:v>-220389</x:v>
+        <x:v>-211015</x:v>
       </x:c>
       <x:c r="DT4" s="3" t="n">
-        <x:v>-443767</x:v>
+        <x:v>-381779</x:v>
       </x:c>
       <x:c r="DU4" s="3" t="n">
-        <x:v>48989</x:v>
+        <x:v>69035</x:v>
       </x:c>
       <x:c r="DV4" s="3" t="n">
-        <x:v>-25509</x:v>
+        <x:v>140281</x:v>
+      </x:c>
+      <x:c r="DW4" s="3" t="n">
+        <x:v>-90529</x:v>
+      </x:c>
+      <x:c r="DX4" s="3" t="n">
+        <x:v>-132776</x:v>
       </x:c>
     </x:row>
-    <x:row r="5" spans="1:126">
+    <x:row r="5" spans="1:128">
       <x:c r="E5" s="2" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>-26095</x:v>
+        <x:v>-26205</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
-        <x:v>-110194</x:v>
+        <x:v>-110305</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
-        <x:v>-35246</x:v>
+        <x:v>-35369</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
-        <x:v>31010</x:v>
+        <x:v>30889</x:v>
       </x:c>
       <x:c r="K5" s="3" t="n">
-        <x:v>-8599</x:v>
+        <x:v>-8619</x:v>
       </x:c>
       <x:c r="L5" s="3" t="n">
-        <x:v>-115183</x:v>
+        <x:v>-115175</x:v>
       </x:c>
       <x:c r="M5" s="3" t="n">
-        <x:v>-41208</x:v>
+        <x:v>-41189</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
-        <x:v>35205</x:v>
+        <x:v>35226</x:v>
       </x:c>
       <x:c r="O5" s="3" t="n">
-        <x:v>-46806</x:v>
+        <x:v>-46811</x:v>
       </x:c>
       <x:c r="P5" s="3" t="n">
-        <x:v>-27138</x:v>
+        <x:v>-27141</x:v>
       </x:c>
       <x:c r="Q5" s="3" t="n">
         <x:v>145767</x:v>
       </x:c>
       <x:c r="R5" s="3" t="n">
-        <x:v>118257</x:v>
+        <x:v>118246</x:v>
       </x:c>
       <x:c r="S5" s="3" t="n">
-        <x:v>77475</x:v>
+        <x:v>77474</x:v>
       </x:c>
       <x:c r="T5" s="3" t="n">
-        <x:v>306042</x:v>
+        <x:v>306035</x:v>
       </x:c>
       <x:c r="U5" s="3" t="n">
-        <x:v>-1326</x:v>
+        <x:v>-1333</x:v>
       </x:c>
       <x:c r="V5" s="3" t="n">
         <x:v>175440</x:v>
       </x:c>
       <x:c r="W5" s="3" t="n">
         <x:v>63930</x:v>
       </x:c>
       <x:c r="X5" s="3" t="n">
         <x:v>121462</x:v>
       </x:c>
       <x:c r="Y5" s="3" t="n">
         <x:v>152708</x:v>
       </x:c>
       <x:c r="Z5" s="3" t="n">
         <x:v>69094</x:v>
       </x:c>
       <x:c r="AA5" s="3" t="n">
         <x:v>74111</x:v>
       </x:c>
       <x:c r="AB5" s="3" t="n">
         <x:v>18555</x:v>
       </x:c>
       <x:c r="AC5" s="3" t="n">
         <x:v>-137472</x:v>
       </x:c>
       <x:c r="AD5" s="3" t="n">
         <x:v>92089</x:v>
       </x:c>
       <x:c r="AE5" s="3" t="n">
         <x:v>-206428</x:v>
       </x:c>
       <x:c r="AF5" s="3" t="n">
         <x:v>-6917</x:v>
       </x:c>
       <x:c r="AG5" s="3" t="n">
         <x:v>47062</x:v>
       </x:c>
       <x:c r="AH5" s="3" t="n">
         <x:v>25242</x:v>
       </x:c>
       <x:c r="AI5" s="3" t="n">
         <x:v>-36147</x:v>
       </x:c>
       <x:c r="AJ5" s="3" t="n">
         <x:v>13739</x:v>
       </x:c>
       <x:c r="AK5" s="3" t="n">
         <x:v>-89780</x:v>
       </x:c>
       <x:c r="AL5" s="3" t="n">
-        <x:v>52068</x:v>
+        <x:v>52126</x:v>
       </x:c>
       <x:c r="AM5" s="3" t="n">
         <x:v>-1398</x:v>
       </x:c>
       <x:c r="AN5" s="3" t="n">
         <x:v>-59561</x:v>
       </x:c>
       <x:c r="AO5" s="3" t="n">
         <x:v>160734</x:v>
       </x:c>
       <x:c r="AP5" s="3" t="n">
         <x:v>127185</x:v>
       </x:c>
       <x:c r="AQ5" s="3" t="n">
         <x:v>41466</x:v>
       </x:c>
       <x:c r="AR5" s="3" t="n">
         <x:v>95103</x:v>
       </x:c>
       <x:c r="AS5" s="3" t="n">
         <x:v>87928</x:v>
       </x:c>
       <x:c r="AT5" s="3" t="n">
-        <x:v>261533</x:v>
+        <x:v>261524</x:v>
       </x:c>
       <x:c r="AU5" s="3" t="n">
         <x:v>-9888</x:v>
       </x:c>
       <x:c r="AV5" s="3" t="n">
         <x:v>52560</x:v>
       </x:c>
       <x:c r="AW5" s="3" t="n">
         <x:v>35414</x:v>
       </x:c>
       <x:c r="AX5" s="3" t="n">
         <x:v>308507</x:v>
       </x:c>
       <x:c r="AY5" s="3" t="n">
-        <x:v>74771</x:v>
+        <x:v>74321</x:v>
       </x:c>
       <x:c r="AZ5" s="3" t="n">
-        <x:v>145602</x:v>
+        <x:v>145560</x:v>
       </x:c>
       <x:c r="BA5" s="3" t="n">
-        <x:v>176458</x:v>
+        <x:v>176501</x:v>
       </x:c>
       <x:c r="BB5" s="3" t="n">
-        <x:v>78648</x:v>
+        <x:v>78591</x:v>
       </x:c>
       <x:c r="BC5" s="3" t="n">
-        <x:v>174331</x:v>
+        <x:v>174409</x:v>
       </x:c>
       <x:c r="BD5" s="3" t="n">
-        <x:v>-212678</x:v>
+        <x:v>-212718</x:v>
       </x:c>
       <x:c r="BE5" s="3" t="n">
-        <x:v>13586</x:v>
+        <x:v>13892</x:v>
       </x:c>
       <x:c r="BF5" s="3" t="n">
-        <x:v>32531</x:v>
+        <x:v>32499</x:v>
       </x:c>
       <x:c r="BG5" s="3" t="n">
-        <x:v>25898</x:v>
+        <x:v>25942</x:v>
       </x:c>
       <x:c r="BH5" s="3" t="n">
-        <x:v>-28220</x:v>
+        <x:v>-28256</x:v>
       </x:c>
       <x:c r="BI5" s="3" t="n">
-        <x:v>149896</x:v>
+        <x:v>149935</x:v>
       </x:c>
       <x:c r="BJ5" s="3" t="n">
-        <x:v>-33956</x:v>
+        <x:v>-33975</x:v>
       </x:c>
       <x:c r="BK5" s="3" t="n">
-        <x:v>157705</x:v>
+        <x:v>157684</x:v>
       </x:c>
       <x:c r="BL5" s="3" t="n">
-        <x:v>5133</x:v>
+        <x:v>5096</x:v>
       </x:c>
       <x:c r="BM5" s="3" t="n">
-        <x:v>143461</x:v>
+        <x:v>143493</x:v>
       </x:c>
       <x:c r="BN5" s="3" t="n">
-        <x:v>6396</x:v>
+        <x:v>6359</x:v>
       </x:c>
       <x:c r="BO5" s="3" t="n">
-        <x:v>87965</x:v>
+        <x:v>88045</x:v>
       </x:c>
       <x:c r="BP5" s="3" t="n">
-        <x:v>68349</x:v>
+        <x:v>68315</x:v>
       </x:c>
       <x:c r="BQ5" s="3" t="n">
-        <x:v>135160</x:v>
+        <x:v>135190</x:v>
       </x:c>
       <x:c r="BR5" s="3" t="n">
-        <x:v>-55040</x:v>
+        <x:v>-55066</x:v>
       </x:c>
       <x:c r="BS5" s="3" t="n">
-        <x:v>103297</x:v>
+        <x:v>103318</x:v>
       </x:c>
       <x:c r="BT5" s="3" t="n">
-        <x:v>-51247</x:v>
+        <x:v>-51251</x:v>
       </x:c>
       <x:c r="BU5" s="3" t="n">
-        <x:v>-92414</x:v>
+        <x:v>-92415</x:v>
       </x:c>
       <x:c r="BV5" s="3" t="n">
-        <x:v>-9285</x:v>
+        <x:v>-9296</x:v>
       </x:c>
       <x:c r="BW5" s="3" t="n">
-        <x:v>-138118</x:v>
+        <x:v>-137998</x:v>
       </x:c>
       <x:c r="BX5" s="3" t="n">
-        <x:v>6952</x:v>
+        <x:v>6944</x:v>
       </x:c>
       <x:c r="BY5" s="3" t="n">
-        <x:v>-21660</x:v>
+        <x:v>-21658</x:v>
       </x:c>
       <x:c r="BZ5" s="3" t="n">
-        <x:v>220671</x:v>
+        <x:v>220664</x:v>
       </x:c>
       <x:c r="CA5" s="3" t="n">
-        <x:v>-44706</x:v>
+        <x:v>-44559</x:v>
       </x:c>
       <x:c r="CB5" s="3" t="n">
-        <x:v>19543</x:v>
+        <x:v>19539</x:v>
       </x:c>
       <x:c r="CC5" s="3" t="n">
-        <x:v>4690</x:v>
+        <x:v>4693</x:v>
       </x:c>
       <x:c r="CD5" s="3" t="n">
-        <x:v>256186</x:v>
+        <x:v>256180</x:v>
       </x:c>
       <x:c r="CE5" s="3" t="n">
-        <x:v>32103</x:v>
+        <x:v>32203</x:v>
       </x:c>
       <x:c r="CF5" s="3" t="n">
-        <x:v>-95051</x:v>
+        <x:v>-95070</x:v>
       </x:c>
       <x:c r="CG5" s="3" t="n">
-        <x:v>131282</x:v>
+        <x:v>131273</x:v>
       </x:c>
       <x:c r="CH5" s="3" t="n">
-        <x:v>213398</x:v>
+        <x:v>213401</x:v>
       </x:c>
       <x:c r="CI5" s="3" t="n">
-        <x:v>-46996</x:v>
+        <x:v>-46878</x:v>
       </x:c>
       <x:c r="CJ5" s="3" t="n">
-        <x:v>-81763</x:v>
+        <x:v>-81764</x:v>
       </x:c>
       <x:c r="CK5" s="3" t="n">
         <x:v>152952</x:v>
       </x:c>
       <x:c r="CL5" s="3" t="n">
-        <x:v>181495</x:v>
+        <x:v>181493</x:v>
       </x:c>
       <x:c r="CM5" s="3" t="n">
-        <x:v>-88938</x:v>
+        <x:v>-88936</x:v>
       </x:c>
       <x:c r="CN5" s="3" t="n">
-        <x:v>74613</x:v>
+        <x:v>74611</x:v>
       </x:c>
       <x:c r="CO5" s="3" t="n">
-        <x:v>-16275</x:v>
+        <x:v>-16274</x:v>
       </x:c>
       <x:c r="CP5" s="3" t="n">
-        <x:v>558623</x:v>
+        <x:v>558624</x:v>
       </x:c>
       <x:c r="CQ5" s="3" t="n">
-        <x:v>101706</x:v>
+        <x:v>101695</x:v>
       </x:c>
       <x:c r="CR5" s="3" t="n">
-        <x:v>-33177</x:v>
+        <x:v>-33173</x:v>
       </x:c>
       <x:c r="CS5" s="3" t="n">
-        <x:v>62525</x:v>
+        <x:v>62528</x:v>
       </x:c>
       <x:c r="CT5" s="3" t="n">
-        <x:v>341560</x:v>
+        <x:v>341559</x:v>
       </x:c>
       <x:c r="CU5" s="3" t="n">
-        <x:v>122845</x:v>
+        <x:v>122844</x:v>
       </x:c>
       <x:c r="CV5" s="3" t="n">
-        <x:v>-27517</x:v>
+        <x:v>-27518</x:v>
       </x:c>
       <x:c r="CW5" s="3" t="n">
-        <x:v>320672</x:v>
+        <x:v>320673</x:v>
       </x:c>
       <x:c r="CX5" s="3" t="n">
-        <x:v>216772</x:v>
+        <x:v>216771</x:v>
       </x:c>
       <x:c r="CY5" s="3" t="n">
         <x:v>424459</x:v>
       </x:c>
       <x:c r="CZ5" s="3" t="n">
         <x:v>131714</x:v>
       </x:c>
       <x:c r="DA5" s="3" t="n">
         <x:v>38516</x:v>
       </x:c>
       <x:c r="DB5" s="3" t="n">
-        <x:v>348132</x:v>
+        <x:v>348131</x:v>
       </x:c>
       <x:c r="DC5" s="3" t="n">
-        <x:v>279108</x:v>
+        <x:v>279109</x:v>
       </x:c>
       <x:c r="DD5" s="3" t="n">
         <x:v>65048</x:v>
       </x:c>
       <x:c r="DE5" s="3" t="n">
         <x:v>269620</x:v>
       </x:c>
       <x:c r="DF5" s="3" t="n">
         <x:v>578761</x:v>
       </x:c>
       <x:c r="DG5" s="3" t="n">
-        <x:v>359509</x:v>
+        <x:v>362443</x:v>
       </x:c>
       <x:c r="DH5" s="3" t="n">
-        <x:v>211417</x:v>
+        <x:v>213875</x:v>
       </x:c>
       <x:c r="DI5" s="3" t="n">
-        <x:v>540582</x:v>
+        <x:v>542186</x:v>
       </x:c>
       <x:c r="DJ5" s="3" t="n">
-        <x:v>161587</x:v>
+        <x:v>167011</x:v>
       </x:c>
       <x:c r="DK5" s="3" t="n">
-        <x:v>-42333</x:v>
+        <x:v>-48515</x:v>
       </x:c>
       <x:c r="DL5" s="3" t="n">
-        <x:v>206023</x:v>
+        <x:v>203575</x:v>
       </x:c>
       <x:c r="DM5" s="3" t="n">
-        <x:v>-72053</x:v>
+        <x:v>-50271</x:v>
       </x:c>
       <x:c r="DN5" s="3" t="n">
-        <x:v>48944</x:v>
+        <x:v>60889</x:v>
       </x:c>
       <x:c r="DO5" s="3" t="n">
-        <x:v>110268</x:v>
+        <x:v>133502</x:v>
       </x:c>
       <x:c r="DP5" s="3" t="n">
-        <x:v>60287</x:v>
+        <x:v>70313</x:v>
       </x:c>
       <x:c r="DQ5" s="3" t="n">
-        <x:v>523114</x:v>
+        <x:v>530102</x:v>
       </x:c>
       <x:c r="DR5" s="3" t="n">
-        <x:v>902719</x:v>
+        <x:v>937540</x:v>
       </x:c>
       <x:c r="DS5" s="3" t="n">
-        <x:v>-151668</x:v>
+        <x:v>-170940</x:v>
       </x:c>
       <x:c r="DT5" s="3" t="n">
-        <x:v>-226004</x:v>
+        <x:v>-190850</x:v>
       </x:c>
       <x:c r="DU5" s="3" t="n">
-        <x:v>161716</x:v>
+        <x:v>159861</x:v>
       </x:c>
       <x:c r="DV5" s="3" t="n">
-        <x:v>92138</x:v>
+        <x:v>173817</x:v>
+      </x:c>
+      <x:c r="DW5" s="3" t="n">
+        <x:v>47782</x:v>
+      </x:c>
+      <x:c r="DX5" s="3" t="n">
+        <x:v>80486</x:v>
       </x:c>
     </x:row>
-    <x:row r="6" spans="1:126">
+    <x:row r="6" spans="1:128">
       <x:c r="E6" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F6" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -2832,102 +2856,108 @@
       </x:c>
       <x:c r="DO6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV6" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW6" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX6" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="7" spans="1:126">
+    <x:row r="7" spans="1:128">
       <x:c r="E7" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F7" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>12989</x:v>
+        <x:v>12879</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
-        <x:v>2393</x:v>
+        <x:v>2282</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
-        <x:v>7400</x:v>
+        <x:v>7277</x:v>
       </x:c>
       <x:c r="J7" s="3" t="n">
-        <x:v>28235</x:v>
+        <x:v>28114</x:v>
       </x:c>
       <x:c r="K7" s="3" t="n">
-        <x:v>-15739</x:v>
+        <x:v>-15759</x:v>
       </x:c>
       <x:c r="L7" s="3" t="n">
-        <x:v>8116</x:v>
+        <x:v>8124</x:v>
       </x:c>
       <x:c r="M7" s="3" t="n">
-        <x:v>-11099</x:v>
+        <x:v>-11080</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
-        <x:v>18108</x:v>
+        <x:v>18129</x:v>
       </x:c>
       <x:c r="O7" s="3" t="n">
-        <x:v>-20217</x:v>
+        <x:v>-20222</x:v>
       </x:c>
       <x:c r="P7" s="3" t="n">
-        <x:v>2207</x:v>
+        <x:v>2204</x:v>
       </x:c>
       <x:c r="Q7" s="3" t="n">
         <x:v>15942</x:v>
       </x:c>
       <x:c r="R7" s="3" t="n">
-        <x:v>31396</x:v>
+        <x:v>31385</x:v>
       </x:c>
       <x:c r="S7" s="3" t="n">
-        <x:v>3414</x:v>
+        <x:v>3413</x:v>
       </x:c>
       <x:c r="T7" s="3" t="n">
-        <x:v>-13670</x:v>
+        <x:v>-13677</x:v>
       </x:c>
       <x:c r="U7" s="3" t="n">
-        <x:v>16746</x:v>
+        <x:v>16739</x:v>
       </x:c>
       <x:c r="V7" s="3" t="n">
         <x:v>44097</x:v>
       </x:c>
       <x:c r="W7" s="3" t="n">
         <x:v>4793</x:v>
       </x:c>
       <x:c r="X7" s="3" t="n">
         <x:v>-28255</x:v>
       </x:c>
       <x:c r="Y7" s="3" t="n">
         <x:v>9643</x:v>
       </x:c>
       <x:c r="Z7" s="3" t="n">
         <x:v>13863</x:v>
       </x:c>
       <x:c r="AA7" s="3" t="n">
         <x:v>-11579</x:v>
       </x:c>
       <x:c r="AB7" s="3" t="n">
         <x:v>11509</x:v>
       </x:c>
       <x:c r="AC7" s="3" t="n">
         <x:v>-43895</x:v>
       </x:c>
@@ -3108,149 +3138,155 @@
       <x:c r="CJ7" s="3" t="n">
         <x:v>-30593</x:v>
       </x:c>
       <x:c r="CK7" s="3" t="n">
         <x:v>29051</x:v>
       </x:c>
       <x:c r="CL7" s="3" t="n">
         <x:v>91518</x:v>
       </x:c>
       <x:c r="CM7" s="3" t="n">
         <x:v>40075</x:v>
       </x:c>
       <x:c r="CN7" s="3" t="n">
         <x:v>-27800</x:v>
       </x:c>
       <x:c r="CO7" s="3" t="n">
         <x:v>-26489</x:v>
       </x:c>
       <x:c r="CP7" s="3" t="n">
         <x:v>7474</x:v>
       </x:c>
       <x:c r="CQ7" s="3" t="n">
         <x:v>51302</x:v>
       </x:c>
       <x:c r="CR7" s="3" t="n">
-        <x:v>-6613</x:v>
+        <x:v>-6612</x:v>
       </x:c>
       <x:c r="CS7" s="3" t="n">
         <x:v>11180</x:v>
       </x:c>
       <x:c r="CT7" s="3" t="n">
-        <x:v>47216</x:v>
+        <x:v>47217</x:v>
       </x:c>
       <x:c r="CU7" s="3" t="n">
-        <x:v>21719</x:v>
+        <x:v>21718</x:v>
       </x:c>
       <x:c r="CV7" s="3" t="n">
-        <x:v>29872</x:v>
+        <x:v>29871</x:v>
       </x:c>
       <x:c r="CW7" s="3" t="n">
-        <x:v>42140</x:v>
+        <x:v>42141</x:v>
       </x:c>
       <x:c r="CX7" s="3" t="n">
-        <x:v>36560</x:v>
+        <x:v>36559</x:v>
       </x:c>
       <x:c r="CY7" s="3" t="n">
         <x:v>96605</x:v>
       </x:c>
       <x:c r="CZ7" s="3" t="n">
         <x:v>158325</x:v>
       </x:c>
       <x:c r="DA7" s="3" t="n">
         <x:v>26717</x:v>
       </x:c>
       <x:c r="DB7" s="3" t="n">
-        <x:v>113069</x:v>
+        <x:v>113068</x:v>
       </x:c>
       <x:c r="DC7" s="3" t="n">
-        <x:v>43131</x:v>
+        <x:v>43132</x:v>
       </x:c>
       <x:c r="DD7" s="3" t="n">
         <x:v>151385</x:v>
       </x:c>
       <x:c r="DE7" s="3" t="n">
         <x:v>62371</x:v>
       </x:c>
       <x:c r="DF7" s="3" t="n">
         <x:v>5743</x:v>
       </x:c>
       <x:c r="DG7" s="3" t="n">
-        <x:v>127748</x:v>
+        <x:v>122169</x:v>
       </x:c>
       <x:c r="DH7" s="3" t="n">
-        <x:v>-18080</x:v>
+        <x:v>-17331</x:v>
       </x:c>
       <x:c r="DI7" s="3" t="n">
-        <x:v>63129</x:v>
+        <x:v>63878</x:v>
       </x:c>
       <x:c r="DJ7" s="3" t="n">
-        <x:v>-134303</x:v>
+        <x:v>-133555</x:v>
       </x:c>
       <x:c r="DK7" s="3" t="n">
-        <x:v>-124838</x:v>
+        <x:v>-124860</x:v>
       </x:c>
       <x:c r="DL7" s="3" t="n">
-        <x:v>-58869</x:v>
+        <x:v>-58810</x:v>
       </x:c>
       <x:c r="DM7" s="3" t="n">
-        <x:v>-39935</x:v>
+        <x:v>-39876</x:v>
       </x:c>
       <x:c r="DN7" s="3" t="n">
-        <x:v>26685</x:v>
+        <x:v>26744</x:v>
       </x:c>
       <x:c r="DO7" s="3" t="n">
-        <x:v>-78281</x:v>
+        <x:v>-78842</x:v>
       </x:c>
       <x:c r="DP7" s="3" t="n">
-        <x:v>47000</x:v>
+        <x:v>46967</x:v>
       </x:c>
       <x:c r="DQ7" s="3" t="n">
-        <x:v>-33408</x:v>
+        <x:v>-32544</x:v>
       </x:c>
       <x:c r="DR7" s="3" t="n">
-        <x:v>79451</x:v>
+        <x:v>78821</x:v>
       </x:c>
       <x:c r="DS7" s="3" t="n">
-        <x:v>-79984</x:v>
+        <x:v>-77964</x:v>
       </x:c>
       <x:c r="DT7" s="3" t="n">
-        <x:v>31932</x:v>
+        <x:v>37053</x:v>
       </x:c>
       <x:c r="DU7" s="3" t="n">
-        <x:v>18431</x:v>
+        <x:v>13687</x:v>
       </x:c>
       <x:c r="DV7" s="3" t="n">
-        <x:v>247</x:v>
+        <x:v>2753</x:v>
+      </x:c>
+      <x:c r="DW7" s="3" t="n">
+        <x:v>29479</x:v>
+      </x:c>
+      <x:c r="DX7" s="3" t="n">
+        <x:v>29399</x:v>
       </x:c>
     </x:row>
-    <x:row r="8" spans="1:126">
+    <x:row r="8" spans="1:128">
       <x:c r="E8" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F8" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>-3089</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>-9967</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>2789</x:v>
       </x:c>
       <x:c r="J8" s="3" t="n">
         <x:v>-3909</x:v>
       </x:c>
       <x:c r="K8" s="3" t="n">
         <x:v>32401</x:v>
       </x:c>
       <x:c r="L8" s="3" t="n">
         <x:v>-9266</x:v>
       </x:c>
       <x:c r="M8" s="3" t="n">
         <x:v>-194</x:v>
       </x:c>
       <x:c r="N8" s="3" t="n">
         <x:v>-21925</x:v>
       </x:c>
@@ -3521,104 +3557,110 @@
       <x:c r="CY8" s="3" t="n">
         <x:v>-25213</x:v>
       </x:c>
       <x:c r="CZ8" s="3" t="n">
         <x:v>-2203</x:v>
       </x:c>
       <x:c r="DA8" s="3" t="n">
         <x:v>3981</x:v>
       </x:c>
       <x:c r="DB8" s="3" t="n">
         <x:v>21318</x:v>
       </x:c>
       <x:c r="DC8" s="3" t="n">
         <x:v>3527</x:v>
       </x:c>
       <x:c r="DD8" s="3" t="n">
         <x:v>12298</x:v>
       </x:c>
       <x:c r="DE8" s="3" t="n">
         <x:v>41613</x:v>
       </x:c>
       <x:c r="DF8" s="3" t="n">
         <x:v>117325</x:v>
       </x:c>
       <x:c r="DG8" s="3" t="n">
-        <x:v>-67098</x:v>
+        <x:v>-67114</x:v>
       </x:c>
       <x:c r="DH8" s="3" t="n">
-        <x:v>-55932</x:v>
+        <x:v>-55867</x:v>
       </x:c>
       <x:c r="DI8" s="3" t="n">
-        <x:v>38044</x:v>
+        <x:v>37989</x:v>
       </x:c>
       <x:c r="DJ8" s="3" t="n">
-        <x:v>-22355</x:v>
+        <x:v>-19570</x:v>
       </x:c>
       <x:c r="DK8" s="3" t="n">
-        <x:v>-3446</x:v>
+        <x:v>-3322</x:v>
       </x:c>
       <x:c r="DL8" s="3" t="n">
-        <x:v>-16350</x:v>
+        <x:v>-16215</x:v>
       </x:c>
       <x:c r="DM8" s="3" t="n">
-        <x:v>-15194</x:v>
+        <x:v>-15251</x:v>
       </x:c>
       <x:c r="DN8" s="3" t="n">
-        <x:v>15856</x:v>
+        <x:v>15960</x:v>
       </x:c>
       <x:c r="DO8" s="3" t="n">
-        <x:v>-26216</x:v>
+        <x:v>-25903</x:v>
       </x:c>
       <x:c r="DP8" s="3" t="n">
-        <x:v>-9094</x:v>
+        <x:v>-9148</x:v>
       </x:c>
       <x:c r="DQ8" s="3" t="n">
-        <x:v>3496</x:v>
+        <x:v>3294</x:v>
       </x:c>
       <x:c r="DR8" s="3" t="n">
-        <x:v>36386</x:v>
+        <x:v>35782</x:v>
       </x:c>
       <x:c r="DS8" s="3" t="n">
-        <x:v>-4004</x:v>
+        <x:v>-8417</x:v>
       </x:c>
       <x:c r="DT8" s="3" t="n">
-        <x:v>-13341</x:v>
+        <x:v>-10423</x:v>
       </x:c>
       <x:c r="DU8" s="3" t="n">
-        <x:v>8440</x:v>
+        <x:v>8550</x:v>
       </x:c>
       <x:c r="DV8" s="3" t="n">
-        <x:v>6077</x:v>
+        <x:v>3364</x:v>
+      </x:c>
+      <x:c r="DW8" s="3" t="n">
+        <x:v>-7614</x:v>
+      </x:c>
+      <x:c r="DX8" s="3" t="n">
+        <x:v>-7439</x:v>
       </x:c>
     </x:row>
-    <x:row r="9" spans="1:126">
+    <x:row r="9" spans="1:128">
       <x:c r="E9" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F9" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>5459</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>4339</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
         <x:v>8248</x:v>
       </x:c>
       <x:c r="J9" s="3" t="n">
         <x:v>7017</x:v>
       </x:c>
       <x:c r="K9" s="3" t="n">
         <x:v>22831</x:v>
       </x:c>
       <x:c r="L9" s="3" t="n">
         <x:v>3964</x:v>
       </x:c>
       <x:c r="M9" s="3" t="n">
         <x:v>-8193</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>12843</x:v>
       </x:c>
@@ -3889,104 +3931,110 @@
       <x:c r="CY9" s="3" t="n">
         <x:v>86433</x:v>
       </x:c>
       <x:c r="CZ9" s="3" t="n">
         <x:v>-19813</x:v>
       </x:c>
       <x:c r="DA9" s="3" t="n">
         <x:v>-57689</x:v>
       </x:c>
       <x:c r="DB9" s="3" t="n">
         <x:v>180972</x:v>
       </x:c>
       <x:c r="DC9" s="3" t="n">
         <x:v>-47475</x:v>
       </x:c>
       <x:c r="DD9" s="3" t="n">
         <x:v>-16490</x:v>
       </x:c>
       <x:c r="DE9" s="3" t="n">
         <x:v>98793</x:v>
       </x:c>
       <x:c r="DF9" s="3" t="n">
         <x:v>140062</x:v>
       </x:c>
       <x:c r="DG9" s="3" t="n">
-        <x:v>103205</x:v>
+        <x:v>103269</x:v>
       </x:c>
       <x:c r="DH9" s="3" t="n">
-        <x:v>-6503</x:v>
+        <x:v>-6439</x:v>
       </x:c>
       <x:c r="DI9" s="3" t="n">
-        <x:v>100147</x:v>
+        <x:v>100211</x:v>
       </x:c>
       <x:c r="DJ9" s="3" t="n">
-        <x:v>110389</x:v>
+        <x:v>110453</x:v>
       </x:c>
       <x:c r="DK9" s="3" t="n">
-        <x:v>37345</x:v>
+        <x:v>40304</x:v>
       </x:c>
       <x:c r="DL9" s="3" t="n">
-        <x:v>101801</x:v>
+        <x:v>103345</x:v>
       </x:c>
       <x:c r="DM9" s="3" t="n">
-        <x:v>-41877</x:v>
+        <x:v>-28924</x:v>
       </x:c>
       <x:c r="DN9" s="3" t="n">
-        <x:v>-15986</x:v>
+        <x:v>-14252</x:v>
       </x:c>
       <x:c r="DO9" s="3" t="n">
-        <x:v>-45647</x:v>
+        <x:v>-18096</x:v>
       </x:c>
       <x:c r="DP9" s="3" t="n">
-        <x:v>109525</x:v>
+        <x:v>119733</x:v>
       </x:c>
       <x:c r="DQ9" s="3" t="n">
-        <x:v>215055</x:v>
+        <x:v>216573</x:v>
       </x:c>
       <x:c r="DR9" s="3" t="n">
-        <x:v>49919</x:v>
+        <x:v>45996</x:v>
       </x:c>
       <x:c r="DS9" s="3" t="n">
-        <x:v>-202376</x:v>
+        <x:v>-210824</x:v>
       </x:c>
       <x:c r="DT9" s="3" t="n">
-        <x:v>-46970</x:v>
+        <x:v>-46793</x:v>
       </x:c>
       <x:c r="DU9" s="3" t="n">
-        <x:v>-100374</x:v>
+        <x:v>-107700</x:v>
       </x:c>
       <x:c r="DV9" s="3" t="n">
-        <x:v>-7519</x:v>
+        <x:v>58585</x:v>
+      </x:c>
+      <x:c r="DW9" s="3" t="n">
+        <x:v>-7251</x:v>
+      </x:c>
+      <x:c r="DX9" s="3" t="n">
+        <x:v>68387</x:v>
       </x:c>
     </x:row>
-    <x:row r="10" spans="1:126">
+    <x:row r="10" spans="1:128">
       <x:c r="E10" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F10" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>16264</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>-55300</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
         <x:v>-13330</x:v>
       </x:c>
       <x:c r="J10" s="3" t="n">
         <x:v>-2484</x:v>
       </x:c>
       <x:c r="K10" s="3" t="n">
         <x:v>-16263</x:v>
       </x:c>
       <x:c r="L10" s="3" t="n">
         <x:v>-37208</x:v>
       </x:c>
       <x:c r="M10" s="3" t="n">
         <x:v>-3146</x:v>
       </x:c>
       <x:c r="N10" s="3" t="n">
         <x:v>11516</x:v>
       </x:c>
@@ -4038,75 +4086,75 @@
       <x:c r="AD10" s="3" t="n">
         <x:v>30798</x:v>
       </x:c>
       <x:c r="AE10" s="3" t="n">
         <x:v>8535</x:v>
       </x:c>
       <x:c r="AF10" s="3" t="n">
         <x:v>20147</x:v>
       </x:c>
       <x:c r="AG10" s="3" t="n">
         <x:v>32434</x:v>
       </x:c>
       <x:c r="AH10" s="3" t="n">
         <x:v>21996</x:v>
       </x:c>
       <x:c r="AI10" s="3" t="n">
         <x:v>45068</x:v>
       </x:c>
       <x:c r="AJ10" s="3" t="n">
         <x:v>109187</x:v>
       </x:c>
       <x:c r="AK10" s="3" t="n">
         <x:v>28315</x:v>
       </x:c>
       <x:c r="AL10" s="3" t="n">
-        <x:v>56366</x:v>
+        <x:v>56424</x:v>
       </x:c>
       <x:c r="AM10" s="3" t="n">
         <x:v>-75381</x:v>
       </x:c>
       <x:c r="AN10" s="3" t="n">
         <x:v>35151</x:v>
       </x:c>
       <x:c r="AO10" s="3" t="n">
         <x:v>45696</x:v>
       </x:c>
       <x:c r="AP10" s="3" t="n">
         <x:v>56685</x:v>
       </x:c>
       <x:c r="AQ10" s="3" t="n">
         <x:v>43274</x:v>
       </x:c>
       <x:c r="AR10" s="3" t="n">
         <x:v>50859</x:v>
       </x:c>
       <x:c r="AS10" s="3" t="n">
         <x:v>81671</x:v>
       </x:c>
       <x:c r="AT10" s="3" t="n">
-        <x:v>86861</x:v>
+        <x:v>86852</x:v>
       </x:c>
       <x:c r="AU10" s="3" t="n">
         <x:v>9150</x:v>
       </x:c>
       <x:c r="AV10" s="3" t="n">
         <x:v>134959</x:v>
       </x:c>
       <x:c r="AW10" s="3" t="n">
         <x:v>45297</x:v>
       </x:c>
       <x:c r="AX10" s="3" t="n">
         <x:v>47756</x:v>
       </x:c>
       <x:c r="AY10" s="3" t="n">
         <x:v>85542</x:v>
       </x:c>
       <x:c r="AZ10" s="3" t="n">
         <x:v>133201</x:v>
       </x:c>
       <x:c r="BA10" s="3" t="n">
         <x:v>120623</x:v>
       </x:c>
       <x:c r="BB10" s="3" t="n">
         <x:v>-51268</x:v>
       </x:c>
@@ -4176,60 +4224,60 @@
       <x:c r="BX10" s="3" t="n">
         <x:v>18336</x:v>
       </x:c>
       <x:c r="BY10" s="3" t="n">
         <x:v>51566</x:v>
       </x:c>
       <x:c r="BZ10" s="3" t="n">
         <x:v>-64519</x:v>
       </x:c>
       <x:c r="CA10" s="3" t="n">
         <x:v>134556</x:v>
       </x:c>
       <x:c r="CB10" s="3" t="n">
         <x:v>-626</x:v>
       </x:c>
       <x:c r="CC10" s="3" t="n">
         <x:v>85906</x:v>
       </x:c>
       <x:c r="CD10" s="3" t="n">
         <x:v>32966</x:v>
       </x:c>
       <x:c r="CE10" s="3" t="n">
         <x:v>84128</x:v>
       </x:c>
       <x:c r="CF10" s="3" t="n">
-        <x:v>-120214</x:v>
+        <x:v>-120232</x:v>
       </x:c>
       <x:c r="CG10" s="3" t="n">
         <x:v>97255</x:v>
       </x:c>
       <x:c r="CH10" s="3" t="n">
         <x:v>30294</x:v>
       </x:c>
       <x:c r="CI10" s="3" t="n">
-        <x:v>-292</x:v>
+        <x:v>-258</x:v>
       </x:c>
       <x:c r="CJ10" s="3" t="n">
         <x:v>8168</x:v>
       </x:c>
       <x:c r="CK10" s="3" t="n">
         <x:v>22383</x:v>
       </x:c>
       <x:c r="CL10" s="3" t="n">
         <x:v>-125137</x:v>
       </x:c>
       <x:c r="CM10" s="3" t="n">
         <x:v>69062</x:v>
       </x:c>
       <x:c r="CN10" s="3" t="n">
         <x:v>59224</x:v>
       </x:c>
       <x:c r="CO10" s="3" t="n">
         <x:v>88278</x:v>
       </x:c>
       <x:c r="CP10" s="3" t="n">
         <x:v>93093</x:v>
       </x:c>
       <x:c r="CQ10" s="3" t="n">
         <x:v>86680</x:v>
       </x:c>
@@ -4257,104 +4305,110 @@
       <x:c r="CY10" s="3" t="n">
         <x:v>191998</x:v>
       </x:c>
       <x:c r="CZ10" s="3" t="n">
         <x:v>72266</x:v>
       </x:c>
       <x:c r="DA10" s="3" t="n">
         <x:v>99882</x:v>
       </x:c>
       <x:c r="DB10" s="3" t="n">
         <x:v>69664</x:v>
       </x:c>
       <x:c r="DC10" s="3" t="n">
         <x:v>173105</x:v>
       </x:c>
       <x:c r="DD10" s="3" t="n">
         <x:v>-63081</x:v>
       </x:c>
       <x:c r="DE10" s="3" t="n">
         <x:v>2611</x:v>
       </x:c>
       <x:c r="DF10" s="3" t="n">
         <x:v>174204</x:v>
       </x:c>
       <x:c r="DG10" s="3" t="n">
-        <x:v>159752</x:v>
+        <x:v>166126</x:v>
       </x:c>
       <x:c r="DH10" s="3" t="n">
-        <x:v>183037</x:v>
+        <x:v>184254</x:v>
       </x:c>
       <x:c r="DI10" s="3" t="n">
-        <x:v>238182</x:v>
+        <x:v>238157</x:v>
       </x:c>
       <x:c r="DJ10" s="3" t="n">
-        <x:v>219273</x:v>
+        <x:v>219697</x:v>
       </x:c>
       <x:c r="DK10" s="3" t="n">
-        <x:v>83521</x:v>
+        <x:v>76597</x:v>
       </x:c>
       <x:c r="DL10" s="3" t="n">
-        <x:v>110703</x:v>
+        <x:v>106074</x:v>
       </x:c>
       <x:c r="DM10" s="3" t="n">
-        <x:v>13833</x:v>
+        <x:v>24417</x:v>
       </x:c>
       <x:c r="DN10" s="3" t="n">
-        <x:v>67342</x:v>
+        <x:v>77805</x:v>
       </x:c>
       <x:c r="DO10" s="3" t="n">
-        <x:v>193096</x:v>
+        <x:v>194932</x:v>
       </x:c>
       <x:c r="DP10" s="3" t="n">
-        <x:v>134092</x:v>
+        <x:v>133792</x:v>
       </x:c>
       <x:c r="DQ10" s="3" t="n">
-        <x:v>302580</x:v>
+        <x:v>307161</x:v>
       </x:c>
       <x:c r="DR10" s="3" t="n">
-        <x:v>684483</x:v>
+        <x:v>696453</x:v>
       </x:c>
       <x:c r="DS10" s="3" t="n">
-        <x:v>175759</x:v>
+        <x:v>172709</x:v>
       </x:c>
       <x:c r="DT10" s="3" t="n">
-        <x:v>104512</x:v>
+        <x:v>134929</x:v>
       </x:c>
       <x:c r="DU10" s="3" t="n">
-        <x:v>151549</x:v>
+        <x:v>169640</x:v>
       </x:c>
       <x:c r="DV10" s="3" t="n">
-        <x:v>129551</x:v>
+        <x:v>138870</x:v>
+      </x:c>
+      <x:c r="DW10" s="3" t="n">
+        <x:v>6864</x:v>
+      </x:c>
+      <x:c r="DX10" s="3" t="n">
+        <x:v>62827</x:v>
       </x:c>
     </x:row>
-    <x:row r="11" spans="1:126">
+    <x:row r="11" spans="1:128">
       <x:c r="E11" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F11" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="K11" s="3" t="n">
         <x:v>580</x:v>
       </x:c>
       <x:c r="L11" s="3" t="n">
         <x:v>580</x:v>
       </x:c>
       <x:c r="M11" s="3" t="n">
         <x:v>580</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>581</x:v>
       </x:c>
@@ -4625,104 +4679,110 @@
       <x:c r="CY11" s="3" t="n">
         <x:v>501</x:v>
       </x:c>
       <x:c r="CZ11" s="3" t="n">
         <x:v>494</x:v>
       </x:c>
       <x:c r="DA11" s="3" t="n">
         <x:v>491</x:v>
       </x:c>
       <x:c r="DB11" s="3" t="n">
         <x:v>474</x:v>
       </x:c>
       <x:c r="DC11" s="3" t="n">
         <x:v>372</x:v>
       </x:c>
       <x:c r="DD11" s="3" t="n">
         <x:v>388</x:v>
       </x:c>
       <x:c r="DE11" s="3" t="n">
         <x:v>391</x:v>
       </x:c>
       <x:c r="DF11" s="3" t="n">
         <x:v>385</x:v>
       </x:c>
       <x:c r="DG11" s="3" t="n">
-        <x:v>365</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="DH11" s="3" t="n">
-        <x:v>367</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="DI11" s="3" t="n">
-        <x:v>363</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="DJ11" s="3" t="n">
-        <x:v>353</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="DK11" s="3" t="n">
-        <x:v>928</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="DL11" s="3" t="n">
-        <x:v>944</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="DM11" s="3" t="n">
-        <x:v>920</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="DN11" s="3" t="n">
-        <x:v>885</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="DO11" s="3" t="n">
-        <x:v>-121</x:v>
+        <x:v>-82</x:v>
       </x:c>
       <x:c r="DP11" s="3" t="n">
-        <x:v>-120</x:v>
+        <x:v>-81</x:v>
       </x:c>
       <x:c r="DQ11" s="3" t="n">
-        <x:v>-115</x:v>
+        <x:v>-77</x:v>
       </x:c>
       <x:c r="DR11" s="3" t="n">
-        <x:v>-113</x:v>
+        <x:v>-76</x:v>
       </x:c>
       <x:c r="DS11" s="3" t="n">
-        <x:v>2754</x:v>
+        <x:v>-3836</x:v>
       </x:c>
       <x:c r="DT11" s="3" t="n">
-        <x:v>-160</x:v>
+        <x:v>-3823</x:v>
       </x:c>
       <x:c r="DU11" s="3" t="n">
-        <x:v>2693</x:v>
+        <x:v>-4044</x:v>
       </x:c>
       <x:c r="DV11" s="3" t="n">
-        <x:v>-1872</x:v>
+        <x:v>-3890</x:v>
+      </x:c>
+      <x:c r="DW11" s="3" t="n">
+        <x:v>3726</x:v>
+      </x:c>
+      <x:c r="DX11" s="3" t="n">
+        <x:v>161</x:v>
       </x:c>
     </x:row>
-    <x:row r="12" spans="1:126">
+    <x:row r="12" spans="1:128">
       <x:c r="E12" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F12" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>-52999</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>-60474</x:v>
       </x:c>
       <x:c r="I12" s="3" t="n">
         <x:v>-44664</x:v>
       </x:c>
       <x:c r="J12" s="3" t="n">
         <x:v>-44686</x:v>
       </x:c>
       <x:c r="K12" s="3" t="n">
         <x:v>-68986</x:v>
       </x:c>
       <x:c r="L12" s="3" t="n">
         <x:v>-71159</x:v>
       </x:c>
       <x:c r="M12" s="3" t="n">
         <x:v>-78707</x:v>
       </x:c>
       <x:c r="N12" s="3" t="n">
         <x:v>-22275</x:v>
       </x:c>
@@ -5035,62 +5095,68 @@
       <x:c r="DM12" s="3" t="n">
         <x:v>-2690</x:v>
       </x:c>
       <x:c r="DN12" s="3" t="n">
         <x:v>-3809</x:v>
       </x:c>
       <x:c r="DO12" s="3" t="n">
         <x:v>-3232</x:v>
       </x:c>
       <x:c r="DP12" s="3" t="n">
         <x:v>-3438</x:v>
       </x:c>
       <x:c r="DQ12" s="3" t="n">
         <x:v>-2503</x:v>
       </x:c>
       <x:c r="DR12" s="3" t="n">
         <x:v>-1884</x:v>
       </x:c>
       <x:c r="DS12" s="3" t="n">
         <x:v>-3993</x:v>
       </x:c>
       <x:c r="DT12" s="3" t="n">
         <x:v>-4043</x:v>
       </x:c>
       <x:c r="DU12" s="3" t="n">
-        <x:v>-2283</x:v>
+        <x:v>-2274</x:v>
       </x:c>
       <x:c r="DV12" s="3" t="n">
-        <x:v>-1472</x:v>
+        <x:v>-1784</x:v>
+      </x:c>
+      <x:c r="DW12" s="3" t="n">
+        <x:v>-2493</x:v>
+      </x:c>
+      <x:c r="DX12" s="3" t="n">
+        <x:v>-1715</x:v>
       </x:c>
     </x:row>
-    <x:row r="13" spans="1:126">
+    <x:row r="13" spans="1:128">
       <x:c r="E13" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F13" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>-5765</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>7769</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
         <x:v>3265</x:v>
       </x:c>
       <x:c r="J13" s="3" t="n">
         <x:v>45791</x:v>
       </x:c>
       <x:c r="K13" s="3" t="n">
         <x:v>36577</x:v>
       </x:c>
       <x:c r="L13" s="3" t="n">
         <x:v>-10210</x:v>
       </x:c>
       <x:c r="M13" s="3" t="n">
         <x:v>59551</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>36357</x:v>
       </x:c>
@@ -5181,284 +5247,290 @@
       <x:c r="AQ13" s="3" t="n">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="AR13" s="3" t="n">
         <x:v>19229</x:v>
       </x:c>
       <x:c r="AS13" s="3" t="n">
         <x:v>43745</x:v>
       </x:c>
       <x:c r="AT13" s="3" t="n">
         <x:v>59650</x:v>
       </x:c>
       <x:c r="AU13" s="3" t="n">
         <x:v>48423</x:v>
       </x:c>
       <x:c r="AV13" s="3" t="n">
         <x:v>-40316</x:v>
       </x:c>
       <x:c r="AW13" s="3" t="n">
         <x:v>20182</x:v>
       </x:c>
       <x:c r="AX13" s="3" t="n">
         <x:v>101800</x:v>
       </x:c>
       <x:c r="AY13" s="3" t="n">
-        <x:v>-42642</x:v>
+        <x:v>-43092</x:v>
       </x:c>
       <x:c r="AZ13" s="3" t="n">
-        <x:v>-17116</x:v>
+        <x:v>-17158</x:v>
       </x:c>
       <x:c r="BA13" s="3" t="n">
-        <x:v>-16156</x:v>
+        <x:v>-16113</x:v>
       </x:c>
       <x:c r="BB13" s="3" t="n">
-        <x:v>41295</x:v>
+        <x:v>41238</x:v>
       </x:c>
       <x:c r="BC13" s="3" t="n">
-        <x:v>4987</x:v>
+        <x:v>5065</x:v>
       </x:c>
       <x:c r="BD13" s="3" t="n">
-        <x:v>-80461</x:v>
+        <x:v>-80501</x:v>
       </x:c>
       <x:c r="BE13" s="3" t="n">
-        <x:v>-127583</x:v>
+        <x:v>-127277</x:v>
       </x:c>
       <x:c r="BF13" s="3" t="n">
-        <x:v>-17180</x:v>
+        <x:v>-17212</x:v>
       </x:c>
       <x:c r="BG13" s="3" t="n">
-        <x:v>-101433</x:v>
+        <x:v>-101389</x:v>
       </x:c>
       <x:c r="BH13" s="3" t="n">
-        <x:v>-26030</x:v>
+        <x:v>-26066</x:v>
       </x:c>
       <x:c r="BI13" s="3" t="n">
-        <x:v>1136</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="BJ13" s="3" t="n">
-        <x:v>-50092</x:v>
+        <x:v>-50111</x:v>
       </x:c>
       <x:c r="BK13" s="3" t="n">
-        <x:v>149980</x:v>
+        <x:v>149959</x:v>
       </x:c>
       <x:c r="BL13" s="3" t="n">
-        <x:v>10908</x:v>
+        <x:v>10871</x:v>
       </x:c>
       <x:c r="BM13" s="3" t="n">
-        <x:v>14137</x:v>
+        <x:v>14169</x:v>
       </x:c>
       <x:c r="BN13" s="3" t="n">
-        <x:v>-9325</x:v>
+        <x:v>-9362</x:v>
       </x:c>
       <x:c r="BO13" s="3" t="n">
-        <x:v>-32704</x:v>
+        <x:v>-32624</x:v>
       </x:c>
       <x:c r="BP13" s="3" t="n">
-        <x:v>38268</x:v>
+        <x:v>38234</x:v>
       </x:c>
       <x:c r="BQ13" s="3" t="n">
-        <x:v>45683</x:v>
+        <x:v>45713</x:v>
       </x:c>
       <x:c r="BR13" s="3" t="n">
-        <x:v>-96092</x:v>
+        <x:v>-96118</x:v>
       </x:c>
       <x:c r="BS13" s="3" t="n">
-        <x:v>-7552</x:v>
+        <x:v>-7531</x:v>
       </x:c>
       <x:c r="BT13" s="3" t="n">
-        <x:v>-52263</x:v>
+        <x:v>-52267</x:v>
       </x:c>
       <x:c r="BU13" s="3" t="n">
-        <x:v>-65240</x:v>
+        <x:v>-65241</x:v>
       </x:c>
       <x:c r="BV13" s="3" t="n">
-        <x:v>29228</x:v>
+        <x:v>29217</x:v>
       </x:c>
       <x:c r="BW13" s="3" t="n">
-        <x:v>-70415</x:v>
+        <x:v>-70295</x:v>
       </x:c>
       <x:c r="BX13" s="3" t="n">
-        <x:v>-22302</x:v>
+        <x:v>-22310</x:v>
       </x:c>
       <x:c r="BY13" s="3" t="n">
-        <x:v>13787</x:v>
+        <x:v>13789</x:v>
       </x:c>
       <x:c r="BZ13" s="3" t="n">
-        <x:v>73970</x:v>
+        <x:v>73963</x:v>
       </x:c>
       <x:c r="CA13" s="3" t="n">
-        <x:v>-56860</x:v>
+        <x:v>-56713</x:v>
       </x:c>
       <x:c r="CB13" s="3" t="n">
-        <x:v>55867</x:v>
+        <x:v>55863</x:v>
       </x:c>
       <x:c r="CC13" s="3" t="n">
-        <x:v>-40411</x:v>
+        <x:v>-40408</x:v>
       </x:c>
       <x:c r="CD13" s="3" t="n">
-        <x:v>108396</x:v>
+        <x:v>108390</x:v>
       </x:c>
       <x:c r="CE13" s="3" t="n">
-        <x:v>14732</x:v>
+        <x:v>14832</x:v>
       </x:c>
       <x:c r="CF13" s="3" t="n">
-        <x:v>23848</x:v>
+        <x:v>23847</x:v>
       </x:c>
       <x:c r="CG13" s="3" t="n">
-        <x:v>-6137</x:v>
+        <x:v>-6146</x:v>
       </x:c>
       <x:c r="CH13" s="3" t="n">
-        <x:v>-21217</x:v>
+        <x:v>-21214</x:v>
       </x:c>
       <x:c r="CI13" s="3" t="n">
-        <x:v>34233</x:v>
+        <x:v>34317</x:v>
       </x:c>
       <x:c r="CJ13" s="3" t="n">
-        <x:v>3462</x:v>
+        <x:v>3461</x:v>
       </x:c>
       <x:c r="CK13" s="3" t="n">
         <x:v>108079</x:v>
       </x:c>
       <x:c r="CL13" s="3" t="n">
-        <x:v>87396</x:v>
+        <x:v>87394</x:v>
       </x:c>
       <x:c r="CM13" s="3" t="n">
-        <x:v>-127040</x:v>
+        <x:v>-127038</x:v>
       </x:c>
       <x:c r="CN13" s="3" t="n">
-        <x:v>9975</x:v>
+        <x:v>9973</x:v>
       </x:c>
       <x:c r="CO13" s="3" t="n">
-        <x:v>-42625</x:v>
+        <x:v>-42624</x:v>
       </x:c>
       <x:c r="CP13" s="3" t="n">
-        <x:v>292190</x:v>
+        <x:v>292191</x:v>
       </x:c>
       <x:c r="CQ13" s="3" t="n">
-        <x:v>-87218</x:v>
+        <x:v>-87229</x:v>
       </x:c>
       <x:c r="CR13" s="3" t="n">
-        <x:v>84547</x:v>
+        <x:v>84550</x:v>
       </x:c>
       <x:c r="CS13" s="3" t="n">
-        <x:v>3322</x:v>
+        <x:v>3325</x:v>
       </x:c>
       <x:c r="CT13" s="3" t="n">
-        <x:v>141782</x:v>
+        <x:v>141780</x:v>
       </x:c>
       <x:c r="CU13" s="3" t="n">
         <x:v>26697</x:v>
       </x:c>
       <x:c r="CV13" s="3" t="n">
         <x:v>-113454</x:v>
       </x:c>
       <x:c r="CW13" s="3" t="n">
         <x:v>74017</x:v>
       </x:c>
       <x:c r="CX13" s="3" t="n">
         <x:v>-2986</x:v>
       </x:c>
       <x:c r="CY13" s="3" t="n">
         <x:v>77565</x:v>
       </x:c>
       <x:c r="CZ13" s="3" t="n">
         <x:v>-75052</x:v>
       </x:c>
       <x:c r="DA13" s="3" t="n">
         <x:v>-30436</x:v>
       </x:c>
       <x:c r="DB13" s="3" t="n">
         <x:v>-31955</x:v>
       </x:c>
       <x:c r="DC13" s="3" t="n">
         <x:v>108300</x:v>
       </x:c>
       <x:c r="DD13" s="3" t="n">
         <x:v>-17706</x:v>
       </x:c>
       <x:c r="DE13" s="3" t="n">
         <x:v>64559</x:v>
       </x:c>
       <x:c r="DF13" s="3" t="n">
         <x:v>142931</x:v>
       </x:c>
       <x:c r="DG13" s="3" t="n">
-        <x:v>37056</x:v>
+        <x:v>39167</x:v>
       </x:c>
       <x:c r="DH13" s="3" t="n">
-        <x:v>111271</x:v>
+        <x:v>111653</x:v>
       </x:c>
       <x:c r="DI13" s="3" t="n">
-        <x:v>102706</x:v>
+        <x:v>103596</x:v>
       </x:c>
       <x:c r="DJ13" s="3" t="n">
-        <x:v>-9469</x:v>
+        <x:v>-8047</x:v>
       </x:c>
       <x:c r="DK13" s="3" t="n">
-        <x:v>-32664</x:v>
+        <x:v>-34995</x:v>
       </x:c>
       <x:c r="DL13" s="3" t="n">
-        <x:v>72017</x:v>
+        <x:v>72448</x:v>
       </x:c>
       <x:c r="DM13" s="3" t="n">
-        <x:v>12890</x:v>
+        <x:v>11121</x:v>
       </x:c>
       <x:c r="DN13" s="3" t="n">
-        <x:v>-42029</x:v>
+        <x:v>-42456</x:v>
       </x:c>
       <x:c r="DO13" s="3" t="n">
-        <x:v>70669</x:v>
+        <x:v>64725</x:v>
       </x:c>
       <x:c r="DP13" s="3" t="n">
-        <x:v>-217678</x:v>
+        <x:v>-217512</x:v>
       </x:c>
       <x:c r="DQ13" s="3" t="n">
-        <x:v>38009</x:v>
+        <x:v>38198</x:v>
       </x:c>
       <x:c r="DR13" s="3" t="n">
-        <x:v>54477</x:v>
+        <x:v>82448</x:v>
       </x:c>
       <x:c r="DS13" s="3" t="n">
-        <x:v>-39824</x:v>
+        <x:v>-38615</x:v>
       </x:c>
       <x:c r="DT13" s="3" t="n">
-        <x:v>-297934</x:v>
+        <x:v>-297750</x:v>
       </x:c>
       <x:c r="DU13" s="3" t="n">
-        <x:v>83260</x:v>
+        <x:v>82002</x:v>
       </x:c>
       <x:c r="DV13" s="3" t="n">
-        <x:v>-32874</x:v>
+        <x:v>-24081</x:v>
+      </x:c>
+      <x:c r="DW13" s="3" t="n">
+        <x:v>25071</x:v>
+      </x:c>
+      <x:c r="DX13" s="3" t="n">
+        <x:v>-71134</x:v>
       </x:c>
     </x:row>
-    <x:row r="14" spans="1:126">
+    <x:row r="14" spans="1:128">
       <x:c r="E14" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F14" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
         <x:v>-28390</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>-35439</x:v>
       </x:c>
       <x:c r="I14" s="3" t="n">
         <x:v>-22650</x:v>
       </x:c>
       <x:c r="J14" s="3" t="n">
         <x:v>-4913</x:v>
       </x:c>
       <x:c r="K14" s="3" t="n">
         <x:v>-22488</x:v>
       </x:c>
       <x:c r="L14" s="3" t="n">
         <x:v>-3119</x:v>
       </x:c>
       <x:c r="M14" s="3" t="n">
         <x:v>-24211</x:v>
       </x:c>
       <x:c r="N14" s="3" t="n">
         <x:v>66907</x:v>
       </x:c>
@@ -5681,152 +5753,158 @@
       <x:c r="CI14" s="3" t="n">
         <x:v>-10997</x:v>
       </x:c>
       <x:c r="CJ14" s="3" t="n">
         <x:v>95340</x:v>
       </x:c>
       <x:c r="CK14" s="3" t="n">
         <x:v>123511</x:v>
       </x:c>
       <x:c r="CL14" s="3" t="n">
         <x:v>187848</x:v>
       </x:c>
       <x:c r="CM14" s="3" t="n">
         <x:v>164253</x:v>
       </x:c>
       <x:c r="CN14" s="3" t="n">
         <x:v>175298</x:v>
       </x:c>
       <x:c r="CO14" s="3" t="n">
         <x:v>112489</x:v>
       </x:c>
       <x:c r="CP14" s="3" t="n">
         <x:v>274916</x:v>
       </x:c>
       <x:c r="CQ14" s="3" t="n">
-        <x:v>247751</x:v>
+        <x:v>247414</x:v>
       </x:c>
       <x:c r="CR14" s="3" t="n">
-        <x:v>72073</x:v>
+        <x:v>72103</x:v>
       </x:c>
       <x:c r="CS14" s="3" t="n">
-        <x:v>166345</x:v>
+        <x:v>165988</x:v>
       </x:c>
       <x:c r="CT14" s="3" t="n">
-        <x:v>129179</x:v>
+        <x:v>128736</x:v>
       </x:c>
       <x:c r="CU14" s="3" t="n">
-        <x:v>179906</x:v>
+        <x:v>179588</x:v>
       </x:c>
       <x:c r="CV14" s="3" t="n">
-        <x:v>194695</x:v>
+        <x:v>194705</x:v>
       </x:c>
       <x:c r="CW14" s="3" t="n">
-        <x:v>239323</x:v>
+        <x:v>239092</x:v>
       </x:c>
       <x:c r="CX14" s="3" t="n">
-        <x:v>264333</x:v>
+        <x:v>264020</x:v>
       </x:c>
       <x:c r="CY14" s="3" t="n">
-        <x:v>456158</x:v>
+        <x:v>455684</x:v>
       </x:c>
       <x:c r="CZ14" s="3" t="n">
-        <x:v>162836</x:v>
+        <x:v>162924</x:v>
       </x:c>
       <x:c r="DA14" s="3" t="n">
-        <x:v>99674</x:v>
+        <x:v>99307</x:v>
       </x:c>
       <x:c r="DB14" s="3" t="n">
-        <x:v>407911</x:v>
+        <x:v>407684</x:v>
       </x:c>
       <x:c r="DC14" s="3" t="n">
-        <x:v>382966</x:v>
+        <x:v>376441</x:v>
       </x:c>
       <x:c r="DD14" s="3" t="n">
-        <x:v>101877</x:v>
+        <x:v>97574</x:v>
       </x:c>
       <x:c r="DE14" s="3" t="n">
-        <x:v>237651</x:v>
+        <x:v>233107</x:v>
       </x:c>
       <x:c r="DF14" s="3" t="n">
-        <x:v>615888</x:v>
+        <x:v>609921</x:v>
       </x:c>
       <x:c r="DG14" s="3" t="n">
-        <x:v>365499</x:v>
+        <x:v>359856</x:v>
       </x:c>
       <x:c r="DH14" s="3" t="n">
-        <x:v>478475</x:v>
+        <x:v>475585</x:v>
       </x:c>
       <x:c r="DI14" s="3" t="n">
-        <x:v>532378</x:v>
+        <x:v>529805</x:v>
       </x:c>
       <x:c r="DJ14" s="3" t="n">
-        <x:v>416881</x:v>
+        <x:v>412945</x:v>
       </x:c>
       <x:c r="DK14" s="3" t="n">
-        <x:v>153935</x:v>
+        <x:v>127329</x:v>
       </x:c>
       <x:c r="DL14" s="3" t="n">
-        <x:v>213608</x:v>
+        <x:v>199350</x:v>
       </x:c>
       <x:c r="DM14" s="3" t="n">
-        <x:v>85132</x:v>
+        <x:v>73085</x:v>
       </x:c>
       <x:c r="DN14" s="3" t="n">
-        <x:v>52863</x:v>
+        <x:v>28088</x:v>
       </x:c>
       <x:c r="DO14" s="3" t="n">
-        <x:v>135222</x:v>
+        <x:v>136325</x:v>
       </x:c>
       <x:c r="DP14" s="3" t="n">
-        <x:v>322922</x:v>
+        <x:v>299193</x:v>
       </x:c>
       <x:c r="DQ14" s="3" t="n">
-        <x:v>508916</x:v>
+        <x:v>495583</x:v>
       </x:c>
       <x:c r="DR14" s="3" t="n">
-        <x:v>796748</x:v>
+        <x:v>752414</x:v>
       </x:c>
       <x:c r="DS14" s="3" t="n">
-        <x:v>68721</x:v>
+        <x:v>40075</x:v>
       </x:c>
       <x:c r="DT14" s="3" t="n">
-        <x:v>217763</x:v>
+        <x:v>190929</x:v>
       </x:c>
       <x:c r="DU14" s="3" t="n">
-        <x:v>112727</x:v>
+        <x:v>90826</x:v>
       </x:c>
       <x:c r="DV14" s="3" t="n">
-        <x:v>117647</x:v>
+        <x:v>33536</x:v>
+      </x:c>
+      <x:c r="DW14" s="3" t="n">
+        <x:v>138311</x:v>
+      </x:c>
+      <x:c r="DX14" s="3" t="n">
+        <x:v>213262</x:v>
       </x:c>
     </x:row>
-    <x:row r="15" spans="1:126">
+    <x:row r="15" spans="1:128">
       <x:c r="E15" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F15" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -6144,57 +6222,63 @@
       </x:c>
       <x:c r="DO15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV15" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW15" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX15" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="16" spans="1:126">
+    <x:row r="16" spans="1:128">
       <x:c r="E16" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F16" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -6512,57 +6596,63 @@
       </x:c>
       <x:c r="DO16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW16" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX16" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="17" spans="1:126">
+    <x:row r="17" spans="1:128">
       <x:c r="E17" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F17" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>4882</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>-5957</x:v>
       </x:c>
       <x:c r="I17" s="3" t="n">
         <x:v>823</x:v>
       </x:c>
       <x:c r="J17" s="3" t="n">
         <x:v>-3351</x:v>
       </x:c>
       <x:c r="K17" s="3" t="n">
         <x:v>7656</x:v>
       </x:c>
       <x:c r="L17" s="3" t="n">
         <x:v>744</x:v>
       </x:c>
       <x:c r="M17" s="3" t="n">
         <x:v>1334</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>12701</x:v>
       </x:c>
@@ -6878,59 +6968,65 @@
       <x:c r="DN17" s="3" t="n">
         <x:v>-15205</x:v>
       </x:c>
       <x:c r="DO17" s="3" t="n">
         <x:v>-47901</x:v>
       </x:c>
       <x:c r="DP17" s="3" t="n">
         <x:v>-13576</x:v>
       </x:c>
       <x:c r="DQ17" s="3" t="n">
         <x:v>-1663</x:v>
       </x:c>
       <x:c r="DR17" s="3" t="n">
         <x:v>13170</x:v>
       </x:c>
       <x:c r="DS17" s="3" t="n">
         <x:v>-20003</x:v>
       </x:c>
       <x:c r="DT17" s="3" t="n">
         <x:v>35996</x:v>
       </x:c>
       <x:c r="DU17" s="3" t="n">
         <x:v>29117</x:v>
       </x:c>
       <x:c r="DV17" s="3" t="n">
-        <x:v>-41839</x:v>
+        <x:v>-48668</x:v>
+      </x:c>
+      <x:c r="DW17" s="3" t="n">
+        <x:v>8788</x:v>
+      </x:c>
+      <x:c r="DX17" s="3" t="n">
+        <x:v>36904</x:v>
       </x:c>
     </x:row>
-    <x:row r="18" spans="1:126">
+    <x:row r="18" spans="1:128">
       <x:c r="E18" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F18" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>674</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>-2487</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
         <x:v>2689</x:v>
       </x:c>
       <x:c r="J18" s="3" t="n">
         <x:v>22494</x:v>
       </x:c>
       <x:c r="K18" s="3" t="n">
         <x:v>-3007</x:v>
       </x:c>
       <x:c r="L18" s="3" t="n">
         <x:v>14641</x:v>
       </x:c>
       <x:c r="M18" s="3" t="n">
         <x:v>9370</x:v>
       </x:c>
       <x:c r="N18" s="3" t="n">
         <x:v>4617</x:v>
       </x:c>
@@ -7153,152 +7249,158 @@
       <x:c r="CI18" s="3" t="n">
         <x:v>-55890</x:v>
       </x:c>
       <x:c r="CJ18" s="3" t="n">
         <x:v>-5478</x:v>
       </x:c>
       <x:c r="CK18" s="3" t="n">
         <x:v>32679</x:v>
       </x:c>
       <x:c r="CL18" s="3" t="n">
         <x:v>78329</x:v>
       </x:c>
       <x:c r="CM18" s="3" t="n">
         <x:v>16410</x:v>
       </x:c>
       <x:c r="CN18" s="3" t="n">
         <x:v>-11616</x:v>
       </x:c>
       <x:c r="CO18" s="3" t="n">
         <x:v>-2814</x:v>
       </x:c>
       <x:c r="CP18" s="3" t="n">
         <x:v>147985</x:v>
       </x:c>
       <x:c r="CQ18" s="3" t="n">
-        <x:v>114087</x:v>
+        <x:v>113750</x:v>
       </x:c>
       <x:c r="CR18" s="3" t="n">
-        <x:v>-4517</x:v>
+        <x:v>-4487</x:v>
       </x:c>
       <x:c r="CS18" s="3" t="n">
-        <x:v>51507</x:v>
+        <x:v>51150</x:v>
       </x:c>
       <x:c r="CT18" s="3" t="n">
-        <x:v>38068</x:v>
+        <x:v>37625</x:v>
       </x:c>
       <x:c r="CU18" s="3" t="n">
-        <x:v>56798</x:v>
+        <x:v>56480</x:v>
       </x:c>
       <x:c r="CV18" s="3" t="n">
-        <x:v>6789</x:v>
+        <x:v>6799</x:v>
       </x:c>
       <x:c r="CW18" s="3" t="n">
-        <x:v>128720</x:v>
+        <x:v>128489</x:v>
       </x:c>
       <x:c r="CX18" s="3" t="n">
-        <x:v>52142</x:v>
+        <x:v>51829</x:v>
       </x:c>
       <x:c r="CY18" s="3" t="n">
-        <x:v>321505</x:v>
+        <x:v>321031</x:v>
       </x:c>
       <x:c r="CZ18" s="3" t="n">
-        <x:v>29960</x:v>
+        <x:v>30048</x:v>
       </x:c>
       <x:c r="DA18" s="3" t="n">
-        <x:v>-5286</x:v>
+        <x:v>-5653</x:v>
       </x:c>
       <x:c r="DB18" s="3" t="n">
-        <x:v>200365</x:v>
+        <x:v>200138</x:v>
       </x:c>
       <x:c r="DC18" s="3" t="n">
-        <x:v>56433</x:v>
+        <x:v>56476</x:v>
       </x:c>
       <x:c r="DD18" s="3" t="n">
-        <x:v>48078</x:v>
+        <x:v>48154</x:v>
       </x:c>
       <x:c r="DE18" s="3" t="n">
-        <x:v>196130</x:v>
+        <x:v>195445</x:v>
       </x:c>
       <x:c r="DF18" s="3" t="n">
-        <x:v>265019</x:v>
+        <x:v>264954</x:v>
       </x:c>
       <x:c r="DG18" s="3" t="n">
-        <x:v>104093</x:v>
+        <x:v>102474</x:v>
       </x:c>
       <x:c r="DH18" s="3" t="n">
-        <x:v>152311</x:v>
+        <x:v>151697</x:v>
       </x:c>
       <x:c r="DI18" s="3" t="n">
-        <x:v>331116</x:v>
+        <x:v>330655</x:v>
       </x:c>
       <x:c r="DJ18" s="3" t="n">
-        <x:v>106288</x:v>
+        <x:v>105466</x:v>
       </x:c>
       <x:c r="DK18" s="3" t="n">
-        <x:v>87125</x:v>
+        <x:v>89264</x:v>
       </x:c>
       <x:c r="DL18" s="3" t="n">
-        <x:v>157712</x:v>
+        <x:v>162619</x:v>
       </x:c>
       <x:c r="DM18" s="3" t="n">
-        <x:v>-8933</x:v>
+        <x:v>-4078</x:v>
       </x:c>
       <x:c r="DN18" s="3" t="n">
-        <x:v>-87606</x:v>
+        <x:v>-86534</x:v>
       </x:c>
       <x:c r="DO18" s="3" t="n">
-        <x:v>-54086</x:v>
+        <x:v>-26277</x:v>
       </x:c>
       <x:c r="DP18" s="3" t="n">
-        <x:v>165834</x:v>
+        <x:v>160795</x:v>
       </x:c>
       <x:c r="DQ18" s="3" t="n">
-        <x:v>283084</x:v>
+        <x:v>283979</x:v>
       </x:c>
       <x:c r="DR18" s="3" t="n">
-        <x:v>-594</x:v>
+        <x:v>-20592</x:v>
       </x:c>
       <x:c r="DS18" s="3" t="n">
-        <x:v>-123319</x:v>
+        <x:v>-129044</x:v>
       </x:c>
       <x:c r="DT18" s="3" t="n">
-        <x:v>-12421</x:v>
+        <x:v>-13265</x:v>
       </x:c>
       <x:c r="DU18" s="3" t="n">
-        <x:v>-9488</x:v>
+        <x:v>-26981</x:v>
       </x:c>
       <x:c r="DV18" s="3" t="n">
-        <x:v>31035</x:v>
+        <x:v>-33333</x:v>
+      </x:c>
+      <x:c r="DW18" s="3" t="n">
+        <x:v>-20212</x:v>
+      </x:c>
+      <x:c r="DX18" s="3" t="n">
+        <x:v>163870</x:v>
       </x:c>
     </x:row>
-    <x:row r="19" spans="1:126">
+    <x:row r="19" spans="1:128">
       <x:c r="E19" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F19" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>13258</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>23556</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>4557</x:v>
       </x:c>
       <x:c r="J19" s="3" t="n">
         <x:v>5462</x:v>
       </x:c>
       <x:c r="K19" s="3" t="n">
         <x:v>18453</x:v>
       </x:c>
       <x:c r="L19" s="3" t="n">
         <x:v>13248</x:v>
       </x:c>
       <x:c r="M19" s="3" t="n">
         <x:v>5190</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>24776</x:v>
       </x:c>
@@ -7557,116 +7659,122 @@
       <x:c r="CU19" s="3" t="n">
         <x:v>77524</x:v>
       </x:c>
       <x:c r="CV19" s="3" t="n">
         <x:v>106064</x:v>
       </x:c>
       <x:c r="CW19" s="3" t="n">
         <x:v>87760</x:v>
       </x:c>
       <x:c r="CX19" s="3" t="n">
         <x:v>182846</x:v>
       </x:c>
       <x:c r="CY19" s="3" t="n">
         <x:v>103881</x:v>
       </x:c>
       <x:c r="CZ19" s="3" t="n">
         <x:v>159301</x:v>
       </x:c>
       <x:c r="DA19" s="3" t="n">
         <x:v>87972</x:v>
       </x:c>
       <x:c r="DB19" s="3" t="n">
         <x:v>162325</x:v>
       </x:c>
       <x:c r="DC19" s="3" t="n">
-        <x:v>226894</x:v>
+        <x:v>220326</x:v>
       </x:c>
       <x:c r="DD19" s="3" t="n">
-        <x:v>-20489</x:v>
+        <x:v>-24868</x:v>
       </x:c>
       <x:c r="DE19" s="3" t="n">
-        <x:v>-22285</x:v>
+        <x:v>-26144</x:v>
       </x:c>
       <x:c r="DF19" s="3" t="n">
-        <x:v>263059</x:v>
+        <x:v>257157</x:v>
       </x:c>
       <x:c r="DG19" s="3" t="n">
-        <x:v>162149</x:v>
+        <x:v>158619</x:v>
       </x:c>
       <x:c r="DH19" s="3" t="n">
-        <x:v>238220</x:v>
+        <x:v>235867</x:v>
       </x:c>
       <x:c r="DI19" s="3" t="n">
-        <x:v>129903</x:v>
+        <x:v>127829</x:v>
       </x:c>
       <x:c r="DJ19" s="3" t="n">
-        <x:v>223146</x:v>
+        <x:v>219974</x:v>
       </x:c>
       <x:c r="DK19" s="3" t="n">
-        <x:v>82048</x:v>
+        <x:v>53303</x:v>
       </x:c>
       <x:c r="DL19" s="3" t="n">
-        <x:v>85057</x:v>
+        <x:v>65889</x:v>
       </x:c>
       <x:c r="DM19" s="3" t="n">
-        <x:v>117888</x:v>
+        <x:v>100992</x:v>
       </x:c>
       <x:c r="DN19" s="3" t="n">
-        <x:v>164233</x:v>
+        <x:v>138396</x:v>
       </x:c>
       <x:c r="DO19" s="3" t="n">
-        <x:v>205294</x:v>
+        <x:v>178648</x:v>
       </x:c>
       <x:c r="DP19" s="3" t="n">
-        <x:v>191769</x:v>
+        <x:v>173121</x:v>
       </x:c>
       <x:c r="DQ19" s="3" t="n">
-        <x:v>220349</x:v>
+        <x:v>206148</x:v>
       </x:c>
       <x:c r="DR19" s="3" t="n">
-        <x:v>809375</x:v>
+        <x:v>785072</x:v>
       </x:c>
       <x:c r="DS19" s="3" t="n">
-        <x:v>192950</x:v>
+        <x:v>158953</x:v>
       </x:c>
       <x:c r="DT19" s="3" t="n">
-        <x:v>201284</x:v>
+        <x:v>174909</x:v>
       </x:c>
       <x:c r="DU19" s="3" t="n">
-        <x:v>86369</x:v>
+        <x:v>79925</x:v>
       </x:c>
       <x:c r="DV19" s="3" t="n">
-        <x:v>145001</x:v>
+        <x:v>155395</x:v>
+      </x:c>
+      <x:c r="DW19" s="3" t="n">
+        <x:v>120037</x:v>
+      </x:c>
+      <x:c r="DX19" s="3" t="n">
+        <x:v>-15829</x:v>
       </x:c>
     </x:row>
-    <x:row r="20" spans="1:126">
+    <x:row r="20" spans="1:128">
       <x:c r="E20" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F20" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I20" s="3" t="n">
         <x:v>643</x:v>
       </x:c>
       <x:c r="J20" s="3" t="n">
         <x:v>643</x:v>
       </x:c>
       <x:c r="K20" s="3" t="n">
         <x:v>766</x:v>
       </x:c>
       <x:c r="L20" s="3" t="n">
         <x:v>839</x:v>
       </x:c>
       <x:c r="M20" s="3" t="n">
         <x:v>827</x:v>
       </x:c>
       <x:c r="N20" s="3" t="n">
         <x:v>824</x:v>
       </x:c>
@@ -7937,104 +8045,110 @@
       <x:c r="CY20" s="3" t="n">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="CZ20" s="3" t="n">
         <x:v>1312</x:v>
       </x:c>
       <x:c r="DA20" s="3" t="n">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="DB20" s="3" t="n">
         <x:v>910</x:v>
       </x:c>
       <x:c r="DC20" s="3" t="n">
         <x:v>1212</x:v>
       </x:c>
       <x:c r="DD20" s="3" t="n">
         <x:v>1272</x:v>
       </x:c>
       <x:c r="DE20" s="3" t="n">
         <x:v>664</x:v>
       </x:c>
       <x:c r="DF20" s="3" t="n">
         <x:v>832</x:v>
       </x:c>
       <x:c r="DG20" s="3" t="n">
-        <x:v>1795</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="DH20" s="3" t="n">
-        <x:v>1607</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="DI20" s="3" t="n">
-        <x:v>1225</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="DJ20" s="3" t="n">
-        <x:v>1322</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="DK20" s="3" t="n">
         <x:v>2756</x:v>
       </x:c>
       <x:c r="DL20" s="3" t="n">
-        <x:v>3428</x:v>
+        <x:v>3431</x:v>
       </x:c>
       <x:c r="DM20" s="3" t="n">
-        <x:v>2910</x:v>
+        <x:v>2904</x:v>
       </x:c>
       <x:c r="DN20" s="3" t="n">
-        <x:v>3030</x:v>
+        <x:v>3020</x:v>
       </x:c>
       <x:c r="DO20" s="3" t="n">
-        <x:v>2040</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="DP20" s="3" t="n">
-        <x:v>2398</x:v>
+        <x:v>2355</x:v>
       </x:c>
       <x:c r="DQ20" s="3" t="n">
-        <x:v>1832</x:v>
+        <x:v>1803</x:v>
       </x:c>
       <x:c r="DR20" s="3" t="n">
-        <x:v>2220</x:v>
+        <x:v>2172</x:v>
       </x:c>
       <x:c r="DS20" s="3" t="n">
-        <x:v>2009</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="DT20" s="3" t="n">
-        <x:v>2903</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="DU20" s="3" t="n">
-        <x:v>1875</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="DV20" s="3" t="n">
-        <x:v>2228</x:v>
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="DW20" s="3" t="n">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="DX20" s="3" t="n">
+        <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="21" spans="1:126">
+    <x:row r="21" spans="1:128">
       <x:c r="E21" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F21" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G21" s="3" t="n">
         <x:v>-54488</x:v>
       </x:c>
       <x:c r="H21" s="3" t="n">
         <x:v>-59708</x:v>
       </x:c>
       <x:c r="I21" s="3" t="n">
         <x:v>-44864</x:v>
       </x:c>
       <x:c r="J21" s="3" t="n">
         <x:v>-45242</x:v>
       </x:c>
       <x:c r="K21" s="3" t="n">
         <x:v>-77468</x:v>
       </x:c>
       <x:c r="L21" s="3" t="n">
         <x:v>-63997</x:v>
       </x:c>
       <x:c r="M21" s="3" t="n">
         <x:v>-71505</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>-10154</x:v>
       </x:c>
@@ -8341,68 +8455,74 @@
       <x:c r="DK21" s="3" t="n">
         <x:v>-1685</x:v>
       </x:c>
       <x:c r="DL21" s="3" t="n">
         <x:v>-2837</x:v>
       </x:c>
       <x:c r="DM21" s="3" t="n">
         <x:v>-3331</x:v>
       </x:c>
       <x:c r="DN21" s="3" t="n">
         <x:v>-4057</x:v>
       </x:c>
       <x:c r="DO21" s="3" t="n">
         <x:v>-2945</x:v>
       </x:c>
       <x:c r="DP21" s="3" t="n">
         <x:v>-3579</x:v>
       </x:c>
       <x:c r="DQ21" s="3" t="n">
         <x:v>-1863</x:v>
       </x:c>
       <x:c r="DR21" s="3" t="n">
         <x:v>-2378</x:v>
       </x:c>
       <x:c r="DS21" s="3" t="n">
-        <x:v>-3209</x:v>
+        <x:v>-3214</x:v>
       </x:c>
       <x:c r="DT21" s="3" t="n">
-        <x:v>-3297</x:v>
+        <x:v>-3301</x:v>
       </x:c>
       <x:c r="DU21" s="3" t="n">
-        <x:v>-2092</x:v>
+        <x:v>-2089</x:v>
       </x:c>
       <x:c r="DV21" s="3" t="n">
-        <x:v>-1792</x:v>
+        <x:v>-1799</x:v>
+      </x:c>
+      <x:c r="DW21" s="3" t="n">
+        <x:v>-6910</x:v>
+      </x:c>
+      <x:c r="DX21" s="3" t="n">
+        <x:v>-2052</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:126">
+    <x:row r="22" spans="1:128">
       <x:c r="E22" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F22" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G22" s="3" t="n">
         <x:v>6685</x:v>
       </x:c>
       <x:c r="H22" s="3" t="n">
         <x:v>8497</x:v>
       </x:c>
       <x:c r="I22" s="3" t="n">
         <x:v>13502</x:v>
       </x:c>
       <x:c r="J22" s="3" t="n">
         <x:v>15081</x:v>
       </x:c>
       <x:c r="K22" s="3" t="n">
         <x:v>31112</x:v>
       </x:c>
       <x:c r="L22" s="3" t="n">
         <x:v>31406</x:v>
       </x:c>
       <x:c r="M22" s="3" t="n">
         <x:v>30573</x:v>
       </x:c>
       <x:c r="N22" s="3" t="n">
         <x:v>34143</x:v>
       </x:c>
@@ -8697,822 +8817,840 @@
       <x:c r="DG22" s="3" t="n">
         <x:v>113272</x:v>
       </x:c>
       <x:c r="DH22" s="3" t="n">
         <x:v>77121</x:v>
       </x:c>
       <x:c r="DI22" s="3" t="n">
         <x:v>72299</x:v>
       </x:c>
       <x:c r="DJ22" s="3" t="n">
         <x:v>60564</x:v>
       </x:c>
       <x:c r="DK22" s="3" t="n">
         <x:v>30512</x:v>
       </x:c>
       <x:c r="DL22" s="3" t="n">
         <x:v>-14191</x:v>
       </x:c>
       <x:c r="DM22" s="3" t="n">
         <x:v>-19037</x:v>
       </x:c>
       <x:c r="DN22" s="3" t="n">
         <x:v>-7532</x:v>
       </x:c>
       <x:c r="DO22" s="3" t="n">
-        <x:v>32820</x:v>
+        <x:v>32794</x:v>
       </x:c>
       <x:c r="DP22" s="3" t="n">
-        <x:v>-19924</x:v>
+        <x:v>-19923</x:v>
       </x:c>
       <x:c r="DQ22" s="3" t="n">
-        <x:v>7177</x:v>
+        <x:v>7179</x:v>
       </x:c>
       <x:c r="DR22" s="3" t="n">
-        <x:v>-25045</x:v>
+        <x:v>-25030</x:v>
       </x:c>
       <x:c r="DS22" s="3" t="n">
-        <x:v>20293</x:v>
+        <x:v>32581</x:v>
       </x:c>
       <x:c r="DT22" s="3" t="n">
-        <x:v>-6702</x:v>
+        <x:v>-4977</x:v>
       </x:c>
       <x:c r="DU22" s="3" t="n">
-        <x:v>6946</x:v>
+        <x:v>10226</x:v>
       </x:c>
       <x:c r="DV22" s="3" t="n">
-        <x:v>-16986</x:v>
+        <x:v>-39041</x:v>
+      </x:c>
+      <x:c r="DW22" s="3" t="n">
+        <x:v>35724</x:v>
+      </x:c>
+      <x:c r="DX22" s="3" t="n">
+        <x:v>30369</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:126">
+    <x:row r="23" spans="1:128">
       <x:c r="C23" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D23" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E23" s="2" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F23" s="2" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G23" s="3" t="n">
-        <x:v>-25549</x:v>
+        <x:v>-20234</x:v>
       </x:c>
       <x:c r="H23" s="3" t="n">
-        <x:v>120975</x:v>
+        <x:v>124102</x:v>
       </x:c>
       <x:c r="I23" s="3" t="n">
-        <x:v>22645</x:v>
+        <x:v>25033</x:v>
       </x:c>
       <x:c r="J23" s="3" t="n">
-        <x:v>33211</x:v>
+        <x:v>23741</x:v>
       </x:c>
       <x:c r="K23" s="3" t="n">
-        <x:v>-27884</x:v>
+        <x:v>-24015</x:v>
       </x:c>
       <x:c r="L23" s="3" t="n">
-        <x:v>41380</x:v>
+        <x:v>48893</x:v>
       </x:c>
       <x:c r="M23" s="3" t="n">
-        <x:v>-29039</x:v>
+        <x:v>-28646</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>81776</x:v>
+        <x:v>71478</x:v>
       </x:c>
       <x:c r="O23" s="3" t="n">
-        <x:v>-9045</x:v>
+        <x:v>-8033</x:v>
       </x:c>
       <x:c r="P23" s="3" t="n">
-        <x:v>63369</x:v>
+        <x:v>66509</x:v>
       </x:c>
       <x:c r="Q23" s="3" t="n">
-        <x:v>-8972</x:v>
+        <x:v>-5838</x:v>
       </x:c>
       <x:c r="R23" s="3" t="n">
-        <x:v>32559</x:v>
+        <x:v>25630</x:v>
       </x:c>
       <x:c r="S23" s="3" t="n">
-        <x:v>47202</x:v>
+        <x:v>46750</x:v>
       </x:c>
       <x:c r="T23" s="3" t="n">
-        <x:v>-11025</x:v>
+        <x:v>-10835</x:v>
       </x:c>
       <x:c r="U23" s="3" t="n">
-        <x:v>68166</x:v>
+        <x:v>71544</x:v>
       </x:c>
       <x:c r="V23" s="3" t="n">
-        <x:v>27989</x:v>
+        <x:v>25688</x:v>
       </x:c>
       <x:c r="W23" s="3" t="n">
-        <x:v>66263</x:v>
+        <x:v>71399</x:v>
       </x:c>
       <x:c r="X23" s="3" t="n">
-        <x:v>64866</x:v>
+        <x:v>68866</x:v>
       </x:c>
       <x:c r="Y23" s="3" t="n">
-        <x:v>-17610</x:v>
+        <x:v>-13748</x:v>
       </x:c>
       <x:c r="Z23" s="3" t="n">
-        <x:v>49994</x:v>
+        <x:v>37085</x:v>
       </x:c>
       <x:c r="AA23" s="3" t="n">
-        <x:v>34643</x:v>
+        <x:v>38851</x:v>
       </x:c>
       <x:c r="AB23" s="3" t="n">
-        <x:v>-13831</x:v>
+        <x:v>-9348</x:v>
       </x:c>
       <x:c r="AC23" s="3" t="n">
-        <x:v>153770</x:v>
+        <x:v>157720</x:v>
       </x:c>
       <x:c r="AD23" s="3" t="n">
-        <x:v>111992</x:v>
+        <x:v>100253</x:v>
       </x:c>
       <x:c r="AE23" s="3" t="n">
-        <x:v>-2241</x:v>
+        <x:v>-10485</x:v>
       </x:c>
       <x:c r="AF23" s="3" t="n">
-        <x:v>51708</x:v>
+        <x:v>48310</x:v>
       </x:c>
       <x:c r="AG23" s="3" t="n">
-        <x:v>28554</x:v>
+        <x:v>42721</x:v>
       </x:c>
       <x:c r="AH23" s="3" t="n">
-        <x:v>59211</x:v>
+        <x:v>58230</x:v>
       </x:c>
       <x:c r="AI23" s="3" t="n">
-        <x:v>54423</x:v>
+        <x:v>55884</x:v>
       </x:c>
       <x:c r="AJ23" s="3" t="n">
-        <x:v>-107952</x:v>
+        <x:v>-103155</x:v>
       </x:c>
       <x:c r="AK23" s="3" t="n">
-        <x:v>26105</x:v>
+        <x:v>21735</x:v>
       </x:c>
       <x:c r="AL23" s="3" t="n">
-        <x:v>12056</x:v>
+        <x:v>9284</x:v>
       </x:c>
       <x:c r="AM23" s="3" t="n">
-        <x:v>40912</x:v>
+        <x:v>34930</x:v>
       </x:c>
       <x:c r="AN23" s="3" t="n">
-        <x:v>4054</x:v>
+        <x:v>9207</x:v>
       </x:c>
       <x:c r="AO23" s="3" t="n">
-        <x:v>-37604</x:v>
+        <x:v>-35586</x:v>
       </x:c>
       <x:c r="AP23" s="3" t="n">
-        <x:v>-44264</x:v>
+        <x:v>-45190</x:v>
       </x:c>
       <x:c r="AQ23" s="3" t="n">
-        <x:v>1951</x:v>
+        <x:v>5152</x:v>
       </x:c>
       <x:c r="AR23" s="3" t="n">
-        <x:v>-10131</x:v>
+        <x:v>-11922</x:v>
       </x:c>
       <x:c r="AS23" s="3" t="n">
-        <x:v>61</x:v>
+        <x:v>-1815</x:v>
       </x:c>
       <x:c r="AT23" s="3" t="n">
-        <x:v>-92265</x:v>
+        <x:v>-90186</x:v>
       </x:c>
       <x:c r="AU23" s="3" t="n">
-        <x:v>91532</x:v>
+        <x:v>86753</x:v>
       </x:c>
       <x:c r="AV23" s="3" t="n">
-        <x:v>-86835</x:v>
+        <x:v>-84566</x:v>
       </x:c>
       <x:c r="AW23" s="3" t="n">
-        <x:v>-16354</x:v>
+        <x:v>-13926</x:v>
       </x:c>
       <x:c r="AX23" s="3" t="n">
-        <x:v>-21093</x:v>
+        <x:v>-21402</x:v>
       </x:c>
       <x:c r="AY23" s="3" t="n">
-        <x:v>90974</x:v>
+        <x:v>89478</x:v>
       </x:c>
       <x:c r="AZ23" s="3" t="n">
-        <x:v>-141677</x:v>
+        <x:v>-142807</x:v>
       </x:c>
       <x:c r="BA23" s="3" t="n">
-        <x:v>64224</x:v>
+        <x:v>64858</x:v>
       </x:c>
       <x:c r="BB23" s="3" t="n">
-        <x:v>152997</x:v>
+        <x:v>155035</x:v>
       </x:c>
       <x:c r="BC23" s="3" t="n">
-        <x:v>-24140</x:v>
+        <x:v>-21064</x:v>
       </x:c>
       <x:c r="BD23" s="3" t="n">
-        <x:v>-22428</x:v>
+        <x:v>-22917</x:v>
       </x:c>
       <x:c r="BE23" s="3" t="n">
-        <x:v>-37646</x:v>
+        <x:v>-36229</x:v>
       </x:c>
       <x:c r="BF23" s="3" t="n">
-        <x:v>102740</x:v>
+        <x:v>104238</x:v>
       </x:c>
       <x:c r="BG23" s="3" t="n">
-        <x:v>64388</x:v>
+        <x:v>69035</x:v>
       </x:c>
       <x:c r="BH23" s="3" t="n">
-        <x:v>19986</x:v>
+        <x:v>12165</x:v>
       </x:c>
       <x:c r="BI23" s="3" t="n">
-        <x:v>85980</x:v>
+        <x:v>78417</x:v>
       </x:c>
       <x:c r="BJ23" s="3" t="n">
-        <x:v>840</x:v>
+        <x:v>13729</x:v>
       </x:c>
       <x:c r="BK23" s="3" t="n">
-        <x:v>-20958</x:v>
+        <x:v>-21512</x:v>
       </x:c>
       <x:c r="BL23" s="3" t="n">
-        <x:v>-29310</x:v>
+        <x:v>-35892</x:v>
       </x:c>
       <x:c r="BM23" s="3" t="n">
-        <x:v>66889</x:v>
+        <x:v>70308</x:v>
       </x:c>
       <x:c r="BN23" s="3" t="n">
-        <x:v>-72715</x:v>
+        <x:v>-68928</x:v>
       </x:c>
       <x:c r="BO23" s="3" t="n">
-        <x:v>35639</x:v>
+        <x:v>49499</x:v>
       </x:c>
       <x:c r="BP23" s="3" t="n">
-        <x:v>-5932</x:v>
+        <x:v>-8101</x:v>
       </x:c>
       <x:c r="BQ23" s="3" t="n">
-        <x:v>3202</x:v>
+        <x:v>-11677</x:v>
       </x:c>
       <x:c r="BR23" s="3" t="n">
-        <x:v>69841</x:v>
+        <x:v>72494</x:v>
       </x:c>
       <x:c r="BS23" s="3" t="n">
-        <x:v>-48514</x:v>
+        <x:v>-47812</x:v>
       </x:c>
       <x:c r="BT23" s="3" t="n">
-        <x:v>-23616</x:v>
+        <x:v>-26219</x:v>
       </x:c>
       <x:c r="BU23" s="3" t="n">
-        <x:v>82641</x:v>
+        <x:v>82141</x:v>
       </x:c>
       <x:c r="BV23" s="3" t="n">
-        <x:v>-21058</x:v>
+        <x:v>-20357</x:v>
       </x:c>
       <x:c r="BW23" s="3" t="n">
-        <x:v>99268</x:v>
+        <x:v>101167</x:v>
       </x:c>
       <x:c r="BX23" s="3" t="n">
-        <x:v>-16275</x:v>
+        <x:v>-16339</x:v>
       </x:c>
       <x:c r="BY23" s="3" t="n">
-        <x:v>13492</x:v>
+        <x:v>13447</x:v>
       </x:c>
       <x:c r="BZ23" s="3" t="n">
         <x:v>-31602</x:v>
       </x:c>
       <x:c r="CA23" s="3" t="n">
-        <x:v>32212</x:v>
+        <x:v>32599</x:v>
       </x:c>
       <x:c r="CB23" s="3" t="n">
-        <x:v>6315</x:v>
+        <x:v>6479</x:v>
       </x:c>
       <x:c r="CC23" s="3" t="n">
-        <x:v>-157668</x:v>
+        <x:v>-157614</x:v>
       </x:c>
       <x:c r="CD23" s="3" t="n">
-        <x:v>3114</x:v>
+        <x:v>3276</x:v>
       </x:c>
       <x:c r="CE23" s="3" t="n">
-        <x:v>80152</x:v>
+        <x:v>80566</x:v>
       </x:c>
       <x:c r="CF23" s="3" t="n">
-        <x:v>-66863</x:v>
+        <x:v>-66913</x:v>
       </x:c>
       <x:c r="CG23" s="3" t="n">
-        <x:v>-22384</x:v>
+        <x:v>-22136</x:v>
       </x:c>
       <x:c r="CH23" s="3" t="n">
-        <x:v>20178</x:v>
+        <x:v>20095</x:v>
       </x:c>
       <x:c r="CI23" s="3" t="n">
-        <x:v>-127197</x:v>
+        <x:v>-127125</x:v>
       </x:c>
       <x:c r="CJ23" s="3" t="n">
-        <x:v>-54784</x:v>
+        <x:v>-54491</x:v>
       </x:c>
       <x:c r="CK23" s="3" t="n">
-        <x:v>39471</x:v>
+        <x:v>40095</x:v>
       </x:c>
       <x:c r="CL23" s="3" t="n">
-        <x:v>63092</x:v>
+        <x:v>62635</x:v>
       </x:c>
       <x:c r="CM23" s="3" t="n">
-        <x:v>94569</x:v>
+        <x:v>95409</x:v>
       </x:c>
       <x:c r="CN23" s="3" t="n">
-        <x:v>-32585</x:v>
+        <x:v>-32893</x:v>
       </x:c>
       <x:c r="CO23" s="3" t="n">
-        <x:v>64954</x:v>
+        <x:v>65284</x:v>
       </x:c>
       <x:c r="CP23" s="3" t="n">
-        <x:v>-147589</x:v>
+        <x:v>-147496</x:v>
       </x:c>
       <x:c r="CQ23" s="3" t="n">
-        <x:v>42920</x:v>
+        <x:v>42919</x:v>
       </x:c>
       <x:c r="CR23" s="3" t="n">
-        <x:v>-46245</x:v>
+        <x:v>-46220</x:v>
       </x:c>
       <x:c r="CS23" s="3" t="n">
-        <x:v>-84228</x:v>
+        <x:v>-84234</x:v>
       </x:c>
       <x:c r="CT23" s="3" t="n">
-        <x:v>28502</x:v>
+        <x:v>28507</x:v>
       </x:c>
       <x:c r="CU23" s="3" t="n">
         <x:v>-24490</x:v>
       </x:c>
       <x:c r="CV23" s="3" t="n">
         <x:v>71261</x:v>
       </x:c>
       <x:c r="CW23" s="3" t="n">
         <x:v>37234</x:v>
       </x:c>
       <x:c r="CX23" s="3" t="n">
         <x:v>49631</x:v>
       </x:c>
       <x:c r="CY23" s="3" t="n">
-        <x:v>-110828</x:v>
+        <x:v>-110827</x:v>
       </x:c>
       <x:c r="CZ23" s="3" t="n">
         <x:v>40323</x:v>
       </x:c>
       <x:c r="DA23" s="3" t="n">
         <x:v>44023</x:v>
       </x:c>
       <x:c r="DB23" s="3" t="n">
-        <x:v>23502</x:v>
+        <x:v>23501</x:v>
       </x:c>
       <x:c r="DC23" s="3" t="n">
         <x:v>129680</x:v>
       </x:c>
       <x:c r="DD23" s="3" t="n">
         <x:v>-25934</x:v>
       </x:c>
       <x:c r="DE23" s="3" t="n">
         <x:v>53210</x:v>
       </x:c>
       <x:c r="DF23" s="3" t="n">
         <x:v>-47442</x:v>
       </x:c>
       <x:c r="DG23" s="3" t="n">
+        <x:v>-3251</x:v>
+      </x:c>
+      <x:c r="DH23" s="3" t="n">
+        <x:v>-61325</x:v>
+      </x:c>
+      <x:c r="DI23" s="3" t="n">
+        <x:v>9218</x:v>
+      </x:c>
+      <x:c r="DJ23" s="3" t="n">
+        <x:v>96582</x:v>
+      </x:c>
+      <x:c r="DK23" s="3" t="n">
+        <x:v>74828</x:v>
+      </x:c>
+      <x:c r="DL23" s="3" t="n">
+        <x:v>78893</x:v>
+      </x:c>
+      <x:c r="DM23" s="3" t="n">
+        <x:v>32878</x:v>
+      </x:c>
+      <x:c r="DN23" s="3" t="n">
+        <x:v>-7319</x:v>
+      </x:c>
+      <x:c r="DO23" s="3" t="n">
+        <x:v>47596</x:v>
+      </x:c>
+      <x:c r="DP23" s="3" t="n">
+        <x:v>116535</x:v>
+      </x:c>
+      <x:c r="DQ23" s="3" t="n">
+        <x:v>71215</x:v>
+      </x:c>
+      <x:c r="DR23" s="3" t="n">
+        <x:v>28733</x:v>
+      </x:c>
+      <x:c r="DS23" s="3" t="n">
+        <x:v>-7231</x:v>
+      </x:c>
+      <x:c r="DT23" s="3" t="n">
+        <x:v>2626</x:v>
+      </x:c>
+      <x:c r="DU23" s="3" t="n">
+        <x:v>-22973</x:v>
+      </x:c>
+      <x:c r="DV23" s="3" t="n">
+        <x:v>-96553</x:v>
+      </x:c>
+      <x:c r="DW23" s="3" t="n">
+        <x:v>61790</x:v>
+      </x:c>
+      <x:c r="DX23" s="3" t="n">
+        <x:v>29788</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:128">
+      <x:c r="E24" s="2" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="F24" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="DH23" s="3" t="n">
-[...51 lines deleted...]
-      </x:c>
       <x:c r="G24" s="3" t="n">
-        <x:v>83367</x:v>
+        <x:v>89892</x:v>
       </x:c>
       <x:c r="H24" s="3" t="n">
-        <x:v>71397</x:v>
+        <x:v>73054</x:v>
       </x:c>
       <x:c r="I24" s="3" t="n">
-        <x:v>79843</x:v>
+        <x:v>81120</x:v>
       </x:c>
       <x:c r="J24" s="3" t="n">
-        <x:v>-130749</x:v>
+        <x:v>-140112</x:v>
       </x:c>
       <x:c r="K24" s="3" t="n">
-        <x:v>148974</x:v>
+        <x:v>152297</x:v>
       </x:c>
       <x:c r="L24" s="3" t="n">
-        <x:v>99658</x:v>
+        <x:v>107150</x:v>
       </x:c>
       <x:c r="M24" s="3" t="n">
-        <x:v>64013</x:v>
+        <x:v>64396</x:v>
       </x:c>
       <x:c r="N24" s="3" t="n">
-        <x:v>122356</x:v>
+        <x:v>112051</x:v>
       </x:c>
       <x:c r="O24" s="3" t="n">
-        <x:v>141630</x:v>
+        <x:v>142666</x:v>
       </x:c>
       <x:c r="P24" s="3" t="n">
-        <x:v>101024</x:v>
+        <x:v>104190</x:v>
       </x:c>
       <x:c r="Q24" s="3" t="n">
-        <x:v>-16727</x:v>
+        <x:v>-13564</x:v>
       </x:c>
       <x:c r="R24" s="3" t="n">
-        <x:v>28235</x:v>
+        <x:v>21323</x:v>
       </x:c>
       <x:c r="S24" s="3" t="n">
-        <x:v>156952</x:v>
+        <x:v>156499</x:v>
       </x:c>
       <x:c r="T24" s="3" t="n">
-        <x:v>-48045</x:v>
+        <x:v>-47862</x:v>
       </x:c>
       <x:c r="U24" s="3" t="n">
-        <x:v>78191</x:v>
+        <x:v>81562</x:v>
       </x:c>
       <x:c r="V24" s="3" t="n">
-        <x:v>35491</x:v>
+        <x:v>33190</x:v>
       </x:c>
       <x:c r="W24" s="3" t="n">
-        <x:v>355768</x:v>
+        <x:v>360904</x:v>
       </x:c>
       <x:c r="X24" s="3" t="n">
-        <x:v>117658</x:v>
+        <x:v>121658</x:v>
       </x:c>
       <x:c r="Y24" s="3" t="n">
-        <x:v>48615</x:v>
+        <x:v>52477</x:v>
       </x:c>
       <x:c r="Z24" s="3" t="n">
-        <x:v>166668</x:v>
+        <x:v>153759</x:v>
       </x:c>
       <x:c r="AA24" s="3" t="n">
-        <x:v>78848</x:v>
+        <x:v>83056</x:v>
       </x:c>
       <x:c r="AB24" s="3" t="n">
-        <x:v>63981</x:v>
+        <x:v>68464</x:v>
       </x:c>
       <x:c r="AC24" s="3" t="n">
-        <x:v>130088</x:v>
+        <x:v>134038</x:v>
       </x:c>
       <x:c r="AD24" s="3" t="n">
-        <x:v>26251</x:v>
+        <x:v>14512</x:v>
       </x:c>
       <x:c r="AE24" s="3" t="n">
-        <x:v>170026</x:v>
+        <x:v>161782</x:v>
       </x:c>
       <x:c r="AF24" s="3" t="n">
-        <x:v>50792</x:v>
+        <x:v>47394</x:v>
       </x:c>
       <x:c r="AG24" s="3" t="n">
-        <x:v>-71897</x:v>
+        <x:v>-57730</x:v>
       </x:c>
       <x:c r="AH24" s="3" t="n">
-        <x:v>23071</x:v>
+        <x:v>22070</x:v>
       </x:c>
       <x:c r="AI24" s="3" t="n">
-        <x:v>160113</x:v>
+        <x:v>161574</x:v>
       </x:c>
       <x:c r="AJ24" s="3" t="n">
-        <x:v>82709</x:v>
+        <x:v>87506</x:v>
       </x:c>
       <x:c r="AK24" s="3" t="n">
-        <x:v>-11123</x:v>
+        <x:v>-15493</x:v>
       </x:c>
       <x:c r="AL24" s="3" t="n">
-        <x:v>-6805</x:v>
+        <x:v>-9577</x:v>
       </x:c>
       <x:c r="AM24" s="3" t="n">
-        <x:v>242897</x:v>
+        <x:v>236915</x:v>
       </x:c>
       <x:c r="AN24" s="3" t="n">
-        <x:v>73776</x:v>
+        <x:v>78929</x:v>
       </x:c>
       <x:c r="AO24" s="3" t="n">
-        <x:v>156965</x:v>
+        <x:v>158983</x:v>
       </x:c>
       <x:c r="AP24" s="3" t="n">
-        <x:v>100695</x:v>
+        <x:v>99769</x:v>
       </x:c>
       <x:c r="AQ24" s="3" t="n">
-        <x:v>314019</x:v>
+        <x:v>317220</x:v>
       </x:c>
       <x:c r="AR24" s="3" t="n">
-        <x:v>152981</x:v>
+        <x:v>151190</x:v>
       </x:c>
       <x:c r="AS24" s="3" t="n">
-        <x:v>209169</x:v>
+        <x:v>207293</x:v>
       </x:c>
       <x:c r="AT24" s="3" t="n">
-        <x:v>74039</x:v>
+        <x:v>76118</x:v>
       </x:c>
       <x:c r="AU24" s="3" t="n">
-        <x:v>565266</x:v>
+        <x:v>560487</x:v>
       </x:c>
       <x:c r="AV24" s="3" t="n">
-        <x:v>54648</x:v>
+        <x:v>56917</x:v>
       </x:c>
       <x:c r="AW24" s="3" t="n">
-        <x:v>204718</x:v>
+        <x:v>207146</x:v>
       </x:c>
       <x:c r="AX24" s="3" t="n">
-        <x:v>-35029</x:v>
+        <x:v>-35338</x:v>
       </x:c>
       <x:c r="AY24" s="3" t="n">
-        <x:v>455808</x:v>
+        <x:v>454100</x:v>
       </x:c>
       <x:c r="AZ24" s="3" t="n">
-        <x:v>-97797</x:v>
+        <x:v>-98943</x:v>
       </x:c>
       <x:c r="BA24" s="3" t="n">
-        <x:v>181705</x:v>
+        <x:v>182358</x:v>
       </x:c>
       <x:c r="BB24" s="3" t="n">
-        <x:v>224530</x:v>
+        <x:v>226536</x:v>
       </x:c>
       <x:c r="BC24" s="3" t="n">
-        <x:v>313596</x:v>
+        <x:v>316166</x:v>
       </x:c>
       <x:c r="BD24" s="3" t="n">
-        <x:v>-100476</x:v>
+        <x:v>-100590</x:v>
       </x:c>
       <x:c r="BE24" s="3" t="n">
-        <x:v>139419</x:v>
+        <x:v>140487</x:v>
       </x:c>
       <x:c r="BF24" s="3" t="n">
-        <x:v>503606</x:v>
+        <x:v>503590</x:v>
       </x:c>
       <x:c r="BG24" s="3" t="n">
-        <x:v>-17748</x:v>
+        <x:v>-13062</x:v>
       </x:c>
       <x:c r="BH24" s="3" t="n">
-        <x:v>-292039</x:v>
+        <x:v>-299875</x:v>
       </x:c>
       <x:c r="BI24" s="3" t="n">
-        <x:v>111124</x:v>
+        <x:v>103577</x:v>
       </x:c>
       <x:c r="BJ24" s="3" t="n">
-        <x:v>-51108</x:v>
+        <x:v>-38228</x:v>
       </x:c>
       <x:c r="BK24" s="3" t="n">
-        <x:v>314021</x:v>
+        <x:v>313460</x:v>
       </x:c>
       <x:c r="BL24" s="3" t="n">
-        <x:v>-138641</x:v>
+        <x:v>-145238</x:v>
       </x:c>
       <x:c r="BM24" s="3" t="n">
-        <x:v>-272088</x:v>
+        <x:v>-268657</x:v>
       </x:c>
       <x:c r="BN24" s="3" t="n">
-        <x:v>-470985</x:v>
+        <x:v>-467215</x:v>
       </x:c>
       <x:c r="BO24" s="3" t="n">
-        <x:v>34021</x:v>
+        <x:v>47922</x:v>
       </x:c>
       <x:c r="BP24" s="3" t="n">
-        <x:v>-160611</x:v>
+        <x:v>-162792</x:v>
       </x:c>
       <x:c r="BQ24" s="3" t="n">
-        <x:v>34628</x:v>
+        <x:v>19761</x:v>
       </x:c>
       <x:c r="BR24" s="3" t="n">
-        <x:v>-299430</x:v>
+        <x:v>-296793</x:v>
       </x:c>
       <x:c r="BS24" s="3" t="n">
-        <x:v>98532</x:v>
+        <x:v>99252</x:v>
       </x:c>
       <x:c r="BT24" s="3" t="n">
-        <x:v>-120076</x:v>
+        <x:v>-122683</x:v>
       </x:c>
       <x:c r="BU24" s="3" t="n">
-        <x:v>175027</x:v>
+        <x:v>174532</x:v>
       </x:c>
       <x:c r="BV24" s="3" t="n">
-        <x:v>-487521</x:v>
+        <x:v>-486834</x:v>
       </x:c>
       <x:c r="BW24" s="3" t="n">
-        <x:v>357101</x:v>
+        <x:v>359007</x:v>
       </x:c>
       <x:c r="BX24" s="3" t="n">
-        <x:v>118417</x:v>
+        <x:v>118346</x:v>
       </x:c>
       <x:c r="BY24" s="3" t="n">
-        <x:v>148569</x:v>
+        <x:v>148528</x:v>
       </x:c>
       <x:c r="BZ24" s="3" t="n">
-        <x:v>-109665</x:v>
+        <x:v>-109674</x:v>
       </x:c>
       <x:c r="CA24" s="3" t="n">
-        <x:v>440791</x:v>
+        <x:v>441207</x:v>
       </x:c>
       <x:c r="CB24" s="3" t="n">
-        <x:v>16805</x:v>
+        <x:v>16963</x:v>
       </x:c>
       <x:c r="CC24" s="3" t="n">
-        <x:v>60434</x:v>
+        <x:v>60492</x:v>
       </x:c>
       <x:c r="CD24" s="3" t="n">
-        <x:v>-201109</x:v>
+        <x:v>-200954</x:v>
       </x:c>
       <x:c r="CE24" s="3" t="n">
-        <x:v>382440</x:v>
+        <x:v>382854</x:v>
       </x:c>
       <x:c r="CF24" s="3" t="n">
-        <x:v>65219</x:v>
+        <x:v>65159</x:v>
       </x:c>
       <x:c r="CG24" s="3" t="n">
-        <x:v>-59168</x:v>
+        <x:v>-58915</x:v>
       </x:c>
       <x:c r="CH24" s="3" t="n">
-        <x:v>-636514</x:v>
+        <x:v>-636605</x:v>
       </x:c>
       <x:c r="CI24" s="3" t="n">
-        <x:v>481693</x:v>
+        <x:v>481969</x:v>
       </x:c>
       <x:c r="CJ24" s="3" t="n">
-        <x:v>53927</x:v>
+        <x:v>54214</x:v>
       </x:c>
       <x:c r="CK24" s="3" t="n">
-        <x:v>151587</x:v>
+        <x:v>152215</x:v>
       </x:c>
       <x:c r="CL24" s="3" t="n">
-        <x:v>-326473</x:v>
+        <x:v>-326933</x:v>
       </x:c>
       <x:c r="CM24" s="3" t="n">
-        <x:v>577556</x:v>
+        <x:v>578396</x:v>
       </x:c>
       <x:c r="CN24" s="3" t="n">
-        <x:v>-193816</x:v>
+        <x:v>-194125</x:v>
       </x:c>
       <x:c r="CO24" s="3" t="n">
-        <x:v>-187257</x:v>
+        <x:v>-186925</x:v>
       </x:c>
       <x:c r="CP24" s="3" t="n">
-        <x:v>-621679</x:v>
+        <x:v>-621588</x:v>
       </x:c>
       <x:c r="CQ24" s="3" t="n">
         <x:v>103902</x:v>
       </x:c>
       <x:c r="CR24" s="3" t="n">
-        <x:v>-162676</x:v>
+        <x:v>-162654</x:v>
       </x:c>
       <x:c r="CS24" s="3" t="n">
-        <x:v>-697804</x:v>
+        <x:v>-697805</x:v>
       </x:c>
       <x:c r="CT24" s="3" t="n">
-        <x:v>-250742</x:v>
+        <x:v>-250741</x:v>
       </x:c>
       <x:c r="CU24" s="3" t="n">
         <x:v>294395</x:v>
       </x:c>
       <x:c r="CV24" s="3" t="n">
         <x:v>-71484</x:v>
       </x:c>
       <x:c r="CW24" s="3" t="n">
         <x:v>236311</x:v>
       </x:c>
       <x:c r="CX24" s="3" t="n">
         <x:v>-124455</x:v>
       </x:c>
       <x:c r="CY24" s="3" t="n">
-        <x:v>1052604</x:v>
+        <x:v>1052605</x:v>
       </x:c>
       <x:c r="CZ24" s="3" t="n">
         <x:v>-36646</x:v>
       </x:c>
       <x:c r="DA24" s="3" t="n">
         <x:v>13436</x:v>
       </x:c>
       <x:c r="DB24" s="3" t="n">
-        <x:v>-105411</x:v>
+        <x:v>-105412</x:v>
       </x:c>
       <x:c r="DC24" s="3" t="n">
         <x:v>570430</x:v>
       </x:c>
       <x:c r="DD24" s="3" t="n">
         <x:v>268407</x:v>
       </x:c>
       <x:c r="DE24" s="3" t="n">
         <x:v>84270</x:v>
       </x:c>
       <x:c r="DF24" s="3" t="n">
         <x:v>-709889</x:v>
       </x:c>
       <x:c r="DG24" s="3" t="n">
-        <x:v>734810</x:v>
+        <x:v>738466</x:v>
       </x:c>
       <x:c r="DH24" s="3" t="n">
-        <x:v>-118741</x:v>
+        <x:v>-117774</x:v>
       </x:c>
       <x:c r="DI24" s="3" t="n">
-        <x:v>-120485</x:v>
+        <x:v>-120955</x:v>
       </x:c>
       <x:c r="DJ24" s="3" t="n">
-        <x:v>-980135</x:v>
+        <x:v>-996422</x:v>
       </x:c>
       <x:c r="DK24" s="3" t="n">
-        <x:v>5465</x:v>
+        <x:v>-6808</x:v>
       </x:c>
       <x:c r="DL24" s="3" t="n">
-        <x:v>40612</x:v>
+        <x:v>37968</x:v>
       </x:c>
       <x:c r="DM24" s="3" t="n">
-        <x:v>-582816</x:v>
+        <x:v>-584810</x:v>
       </x:c>
       <x:c r="DN24" s="3" t="n">
-        <x:v>-876945</x:v>
+        <x:v>-876862</x:v>
       </x:c>
       <x:c r="DO24" s="3" t="n">
-        <x:v>513000</x:v>
+        <x:v>543936</x:v>
       </x:c>
       <x:c r="DP24" s="3" t="n">
-        <x:v>-141293</x:v>
+        <x:v>-145190</x:v>
       </x:c>
       <x:c r="DQ24" s="3" t="n">
-        <x:v>-87463</x:v>
+        <x:v>-85951</x:v>
       </x:c>
       <x:c r="DR24" s="3" t="n">
-        <x:v>-1147473</x:v>
+        <x:v>-1168704</x:v>
       </x:c>
       <x:c r="DS24" s="3" t="n">
-        <x:v>704494</x:v>
+        <x:v>730457</x:v>
       </x:c>
       <x:c r="DT24" s="3" t="n">
-        <x:v>-506289</x:v>
+        <x:v>-531346</x:v>
       </x:c>
       <x:c r="DU24" s="3" t="n">
-        <x:v>63377</x:v>
+        <x:v>80764</x:v>
       </x:c>
       <x:c r="DV24" s="3" t="n">
-        <x:v>-862965</x:v>
+        <x:v>-774590</x:v>
+      </x:c>
+      <x:c r="DW24" s="3" t="n">
+        <x:v>900942</x:v>
+      </x:c>
+      <x:c r="DX24" s="3" t="n">
+        <x:v>-40901</x:v>
       </x:c>
     </x:row>
-    <x:row r="25" spans="1:126">
+    <x:row r="25" spans="1:128">
       <x:c r="E25" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F25" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G25" s="3" t="n">
         <x:v>-669</x:v>
       </x:c>
       <x:c r="H25" s="3" t="n">
         <x:v>-135</x:v>
       </x:c>
       <x:c r="I25" s="3" t="n">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J25" s="3" t="n">
         <x:v>-947</x:v>
       </x:c>
       <x:c r="K25" s="3" t="n">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L25" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M25" s="3" t="n">
         <x:v>415</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>196</x:v>
       </x:c>
@@ -9830,81 +9968,87 @@
       </x:c>
       <x:c r="DO25" s="3" t="n">
         <x:v>214</x:v>
       </x:c>
       <x:c r="DP25" s="3" t="n">
         <x:v>-192</x:v>
       </x:c>
       <x:c r="DQ25" s="3" t="n">
         <x:v>948</x:v>
       </x:c>
       <x:c r="DR25" s="3" t="n">
         <x:v>-703</x:v>
       </x:c>
       <x:c r="DS25" s="3" t="n">
         <x:v>-1998</x:v>
       </x:c>
       <x:c r="DT25" s="3" t="n">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="DU25" s="3" t="n">
         <x:v>1832</x:v>
       </x:c>
       <x:c r="DV25" s="3" t="n">
         <x:v>169</x:v>
       </x:c>
+      <x:c r="DW25" s="3" t="n">
+        <x:v>-362</x:v>
+      </x:c>
+      <x:c r="DX25" s="3" t="n">
+        <x:v>-861</x:v>
+      </x:c>
     </x:row>
-    <x:row r="26" spans="1:126">
+    <x:row r="26" spans="1:128">
       <x:c r="E26" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F26" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G26" s="3" t="n">
         <x:v>61289</x:v>
       </x:c>
       <x:c r="H26" s="3" t="n">
         <x:v>16359</x:v>
       </x:c>
       <x:c r="I26" s="3" t="n">
         <x:v>66284</x:v>
       </x:c>
       <x:c r="J26" s="3" t="n">
         <x:v>-86318</x:v>
       </x:c>
       <x:c r="K26" s="3" t="n">
-        <x:v>66253</x:v>
+        <x:v>66224</x:v>
       </x:c>
       <x:c r="L26" s="3" t="n">
-        <x:v>44188</x:v>
+        <x:v>44159</x:v>
       </x:c>
       <x:c r="M26" s="3" t="n">
-        <x:v>35800</x:v>
+        <x:v>35771</x:v>
       </x:c>
       <x:c r="N26" s="3" t="n">
-        <x:v>69071</x:v>
+        <x:v>69043</x:v>
       </x:c>
       <x:c r="O26" s="3" t="n">
         <x:v>-29504</x:v>
       </x:c>
       <x:c r="P26" s="3" t="n">
         <x:v>52844</x:v>
       </x:c>
       <x:c r="Q26" s="3" t="n">
         <x:v>20697</x:v>
       </x:c>
       <x:c r="R26" s="3" t="n">
         <x:v>-40854</x:v>
       </x:c>
       <x:c r="S26" s="3" t="n">
         <x:v>91435</x:v>
       </x:c>
       <x:c r="T26" s="3" t="n">
         <x:v>-43949</x:v>
       </x:c>
       <x:c r="U26" s="3" t="n">
         <x:v>28253</x:v>
       </x:c>
       <x:c r="V26" s="3" t="n">
         <x:v>1504</x:v>
       </x:c>
@@ -10151,308 +10295,314 @@
       <x:c r="CY26" s="3" t="n">
         <x:v>783112</x:v>
       </x:c>
       <x:c r="CZ26" s="3" t="n">
         <x:v>109285</x:v>
       </x:c>
       <x:c r="DA26" s="3" t="n">
         <x:v>166506</x:v>
       </x:c>
       <x:c r="DB26" s="3" t="n">
         <x:v>-172336</x:v>
       </x:c>
       <x:c r="DC26" s="3" t="n">
         <x:v>313632</x:v>
       </x:c>
       <x:c r="DD26" s="3" t="n">
         <x:v>86967</x:v>
       </x:c>
       <x:c r="DE26" s="3" t="n">
         <x:v>43100</x:v>
       </x:c>
       <x:c r="DF26" s="3" t="n">
         <x:v>-523300</x:v>
       </x:c>
       <x:c r="DG26" s="3" t="n">
-        <x:v>594205</x:v>
+        <x:v>599070</x:v>
       </x:c>
       <x:c r="DH26" s="3" t="n">
-        <x:v>292420</x:v>
+        <x:v>292144</x:v>
       </x:c>
       <x:c r="DI26" s="3" t="n">
-        <x:v>31697</x:v>
+        <x:v>32322</x:v>
       </x:c>
       <x:c r="DJ26" s="3" t="n">
-        <x:v>-369568</x:v>
+        <x:v>-370180</x:v>
       </x:c>
       <x:c r="DK26" s="3" t="n">
-        <x:v>-227313</x:v>
+        <x:v>-226369</x:v>
       </x:c>
       <x:c r="DL26" s="3" t="n">
-        <x:v>132849</x:v>
+        <x:v>133497</x:v>
       </x:c>
       <x:c r="DM26" s="3" t="n">
-        <x:v>-316742</x:v>
+        <x:v>-316694</x:v>
       </x:c>
       <x:c r="DN26" s="3" t="n">
-        <x:v>73695</x:v>
+        <x:v>75451</x:v>
       </x:c>
       <x:c r="DO26" s="3" t="n">
-        <x:v>383586</x:v>
+        <x:v>385367</x:v>
       </x:c>
       <x:c r="DP26" s="3" t="n">
-        <x:v>-29347</x:v>
+        <x:v>-28063</x:v>
       </x:c>
       <x:c r="DQ26" s="3" t="n">
-        <x:v>181418</x:v>
+        <x:v>181624</x:v>
       </x:c>
       <x:c r="DR26" s="3" t="n">
-        <x:v>-519517</x:v>
+        <x:v>-517126</x:v>
       </x:c>
       <x:c r="DS26" s="3" t="n">
-        <x:v>480216</x:v>
+        <x:v>481362</x:v>
       </x:c>
       <x:c r="DT26" s="3" t="n">
-        <x:v>-134873</x:v>
+        <x:v>-138554</x:v>
       </x:c>
       <x:c r="DU26" s="3" t="n">
-        <x:v>236209</x:v>
+        <x:v>242524</x:v>
       </x:c>
       <x:c r="DV26" s="3" t="n">
-        <x:v>-387759</x:v>
+        <x:v>-380677</x:v>
+      </x:c>
+      <x:c r="DW26" s="3" t="n">
+        <x:v>487769</x:v>
+      </x:c>
+      <x:c r="DX26" s="3" t="n">
+        <x:v>31361</x:v>
       </x:c>
     </x:row>
-    <x:row r="27" spans="1:126">
+    <x:row r="27" spans="1:128">
       <x:c r="E27" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F27" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G27" s="3" t="n">
-        <x:v>-35717</x:v>
+        <x:v>-29204</x:v>
       </x:c>
       <x:c r="H27" s="3" t="n">
-        <x:v>10170</x:v>
+        <x:v>11818</x:v>
       </x:c>
       <x:c r="I27" s="3" t="n">
-        <x:v>-1346</x:v>
+        <x:v>-67</x:v>
       </x:c>
       <x:c r="J27" s="3" t="n">
-        <x:v>-37142</x:v>
+        <x:v>-46506</x:v>
       </x:c>
       <x:c r="K27" s="3" t="n">
-        <x:v>-65372</x:v>
+        <x:v>-62023</x:v>
       </x:c>
       <x:c r="L27" s="3" t="n">
-        <x:v>-22811</x:v>
+        <x:v>-15308</x:v>
       </x:c>
       <x:c r="M27" s="3" t="n">
-        <x:v>-13915</x:v>
+        <x:v>-13577</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>-4485</x:v>
+        <x:v>-14760</x:v>
       </x:c>
       <x:c r="O27" s="3" t="n">
-        <x:v>43797</x:v>
+        <x:v>44791</x:v>
       </x:c>
       <x:c r="P27" s="3" t="n">
-        <x:v>44163</x:v>
+        <x:v>47303</x:v>
       </x:c>
       <x:c r="Q27" s="3" t="n">
-        <x:v>22718</x:v>
+        <x:v>25852</x:v>
       </x:c>
       <x:c r="R27" s="3" t="n">
-        <x:v>50022</x:v>
+        <x:v>43061</x:v>
       </x:c>
       <x:c r="S27" s="3" t="n">
-        <x:v>892</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="T27" s="3" t="n">
-        <x:v>21306</x:v>
+        <x:v>21476</x:v>
       </x:c>
       <x:c r="U27" s="3" t="n">
-        <x:v>-17604</x:v>
+        <x:v>-14228</x:v>
       </x:c>
       <x:c r="V27" s="3" t="n">
-        <x:v>67835</x:v>
+        <x:v>65481</x:v>
       </x:c>
       <x:c r="W27" s="3" t="n">
-        <x:v>34367</x:v>
+        <x:v>39304</x:v>
       </x:c>
       <x:c r="X27" s="3" t="n">
-        <x:v>-26009</x:v>
+        <x:v>-22009</x:v>
       </x:c>
       <x:c r="Y27" s="3" t="n">
-        <x:v>27542</x:v>
+        <x:v>31411</x:v>
       </x:c>
       <x:c r="Z27" s="3" t="n">
-        <x:v>42630</x:v>
+        <x:v>29607</x:v>
       </x:c>
       <x:c r="AA27" s="3" t="n">
-        <x:v>17312</x:v>
+        <x:v>21478</x:v>
       </x:c>
       <x:c r="AB27" s="3" t="n">
-        <x:v>-33246</x:v>
+        <x:v>-28861</x:v>
       </x:c>
       <x:c r="AC27" s="3" t="n">
-        <x:v>-96408</x:v>
+        <x:v>-92517</x:v>
       </x:c>
       <x:c r="AD27" s="3" t="n">
-        <x:v>53325</x:v>
+        <x:v>41293</x:v>
       </x:c>
       <x:c r="AE27" s="3" t="n">
-        <x:v>-293</x:v>
+        <x:v>-8760</x:v>
       </x:c>
       <x:c r="AF27" s="3" t="n">
-        <x:v>-19449</x:v>
+        <x:v>-22841</x:v>
       </x:c>
       <x:c r="AG27" s="3" t="n">
-        <x:v>142601</x:v>
+        <x:v>156711</x:v>
       </x:c>
       <x:c r="AH27" s="3" t="n">
-        <x:v>22848</x:v>
+        <x:v>21715</x:v>
       </x:c>
       <x:c r="AI27" s="3" t="n">
-        <x:v>106485</x:v>
+        <x:v>107631</x:v>
       </x:c>
       <x:c r="AJ27" s="3" t="n">
-        <x:v>-8430</x:v>
+        <x:v>-3723</x:v>
       </x:c>
       <x:c r="AK27" s="3" t="n">
-        <x:v>-4634</x:v>
+        <x:v>-9098</x:v>
       </x:c>
       <x:c r="AL27" s="3" t="n">
-        <x:v>35831</x:v>
+        <x:v>33107</x:v>
       </x:c>
       <x:c r="AM27" s="3" t="n">
-        <x:v>90574</x:v>
+        <x:v>84690</x:v>
       </x:c>
       <x:c r="AN27" s="3" t="n">
-        <x:v>-47874</x:v>
+        <x:v>-43208</x:v>
       </x:c>
       <x:c r="AO27" s="3" t="n">
-        <x:v>17521</x:v>
+        <x:v>19532</x:v>
       </x:c>
       <x:c r="AP27" s="3" t="n">
-        <x:v>17467</x:v>
+        <x:v>16516</x:v>
       </x:c>
       <x:c r="AQ27" s="3" t="n">
-        <x:v>38128</x:v>
+        <x:v>40313</x:v>
       </x:c>
       <x:c r="AR27" s="3" t="n">
-        <x:v>33306</x:v>
+        <x:v>31280</x:v>
       </x:c>
       <x:c r="AS27" s="3" t="n">
-        <x:v>2101</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="AT27" s="3" t="n">
-        <x:v>141015</x:v>
+        <x:v>143097</x:v>
       </x:c>
       <x:c r="AU27" s="3" t="n">
-        <x:v>43496</x:v>
+        <x:v>38371</x:v>
       </x:c>
       <x:c r="AV27" s="3" t="n">
-        <x:v>-37040</x:v>
+        <x:v>-34824</x:v>
       </x:c>
       <x:c r="AW27" s="3" t="n">
-        <x:v>47537</x:v>
+        <x:v>49973</x:v>
       </x:c>
       <x:c r="AX27" s="3" t="n">
-        <x:v>83747</x:v>
+        <x:v>83417</x:v>
       </x:c>
       <x:c r="AY27" s="3" t="n">
-        <x:v>14536</x:v>
+        <x:v>12716</x:v>
       </x:c>
       <x:c r="AZ27" s="3" t="n">
-        <x:v>33013</x:v>
+        <x:v>31817</x:v>
       </x:c>
       <x:c r="BA27" s="3" t="n">
-        <x:v>-43531</x:v>
+        <x:v>-42840</x:v>
       </x:c>
       <x:c r="BB27" s="3" t="n">
-        <x:v>112569</x:v>
+        <x:v>114562</x:v>
       </x:c>
       <x:c r="BC27" s="3" t="n">
-        <x:v>122796</x:v>
+        <x:v>124768</x:v>
       </x:c>
       <x:c r="BD27" s="3" t="n">
-        <x:v>-566</x:v>
+        <x:v>-733</x:v>
       </x:c>
       <x:c r="BE27" s="3" t="n">
-        <x:v>53386</x:v>
+        <x:v>54378</x:v>
       </x:c>
       <x:c r="BF27" s="3" t="n">
-        <x:v>-29543</x:v>
+        <x:v>-29530</x:v>
       </x:c>
       <x:c r="BG27" s="3" t="n">
-        <x:v>148147</x:v>
+        <x:v>152818</x:v>
       </x:c>
       <x:c r="BH27" s="3" t="n">
-        <x:v>-85108</x:v>
+        <x:v>-93047</x:v>
       </x:c>
       <x:c r="BI27" s="3" t="n">
-        <x:v>200606</x:v>
+        <x:v>193098</x:v>
       </x:c>
       <x:c r="BJ27" s="3" t="n">
-        <x:v>-13604</x:v>
+        <x:v>-892</x:v>
       </x:c>
       <x:c r="BK27" s="3" t="n">
-        <x:v>116740</x:v>
+        <x:v>116283</x:v>
       </x:c>
       <x:c r="BL27" s="3" t="n">
-        <x:v>-132280</x:v>
+        <x:v>-139637</x:v>
       </x:c>
       <x:c r="BM27" s="3" t="n">
-        <x:v>-84405</x:v>
+        <x:v>-81465</x:v>
       </x:c>
       <x:c r="BN27" s="3" t="n">
-        <x:v>-89647</x:v>
+        <x:v>-85875</x:v>
       </x:c>
       <x:c r="BO27" s="3" t="n">
-        <x:v>72397</x:v>
+        <x:v>85921</x:v>
       </x:c>
       <x:c r="BP27" s="3" t="n">
-        <x:v>-31077</x:v>
+        <x:v>-33257</x:v>
       </x:c>
       <x:c r="BQ27" s="3" t="n">
-        <x:v>38963</x:v>
+        <x:v>24139</x:v>
       </x:c>
       <x:c r="BR27" s="3" t="n">
-        <x:v>-90793</x:v>
+        <x:v>-88115</x:v>
       </x:c>
       <x:c r="BS27" s="3" t="n">
-        <x:v>37837</x:v>
+        <x:v>38447</x:v>
       </x:c>
       <x:c r="BT27" s="3" t="n">
-        <x:v>-87521</x:v>
+        <x:v>-90120</x:v>
       </x:c>
       <x:c r="BU27" s="3" t="n">
-        <x:v>34599</x:v>
+        <x:v>34130</x:v>
       </x:c>
       <x:c r="BV27" s="3" t="n">
-        <x:v>-10201</x:v>
+        <x:v>-9463</x:v>
       </x:c>
       <x:c r="BW27" s="3" t="n">
         <x:v>121931</x:v>
       </x:c>
       <x:c r="BX27" s="3" t="n">
         <x:v>-7505</x:v>
       </x:c>
       <x:c r="BY27" s="3" t="n">
         <x:v>46313</x:v>
       </x:c>
       <x:c r="BZ27" s="3" t="n">
         <x:v>69777</x:v>
       </x:c>
       <x:c r="CA27" s="3" t="n">
         <x:v>31638</x:v>
       </x:c>
       <x:c r="CB27" s="3" t="n">
         <x:v>-73418</x:v>
       </x:c>
       <x:c r="CC27" s="3" t="n">
         <x:v>52289</x:v>
       </x:c>
       <x:c r="CD27" s="3" t="n">
         <x:v>32019</x:v>
       </x:c>
@@ -10522,469 +10672,481 @@
       <x:c r="CZ27" s="3" t="n">
         <x:v>115413</x:v>
       </x:c>
       <x:c r="DA27" s="3" t="n">
         <x:v>164591</x:v>
       </x:c>
       <x:c r="DB27" s="3" t="n">
         <x:v>-16167</x:v>
       </x:c>
       <x:c r="DC27" s="3" t="n">
         <x:v>284101</x:v>
       </x:c>
       <x:c r="DD27" s="3" t="n">
         <x:v>163281</x:v>
       </x:c>
       <x:c r="DE27" s="3" t="n">
         <x:v>37410</x:v>
       </x:c>
       <x:c r="DF27" s="3" t="n">
         <x:v>50985</x:v>
       </x:c>
       <x:c r="DG27" s="3" t="n">
         <x:v>255471</x:v>
       </x:c>
       <x:c r="DH27" s="3" t="n">
-        <x:v>-159864</x:v>
+        <x:v>-160014</x:v>
       </x:c>
       <x:c r="DI27" s="3" t="n">
         <x:v>48301</x:v>
       </x:c>
       <x:c r="DJ27" s="3" t="n">
-        <x:v>-126133</x:v>
+        <x:v>-135996</x:v>
       </x:c>
       <x:c r="DK27" s="3" t="n">
-        <x:v>480678</x:v>
+        <x:v>479447</x:v>
       </x:c>
       <x:c r="DL27" s="3" t="n">
-        <x:v>94793</x:v>
+        <x:v>95415</x:v>
       </x:c>
       <x:c r="DM27" s="3" t="n">
-        <x:v>59336</x:v>
+        <x:v>57926</x:v>
       </x:c>
       <x:c r="DN27" s="3" t="n">
-        <x:v>-517648</x:v>
+        <x:v>-517380</x:v>
       </x:c>
       <x:c r="DO27" s="3" t="n">
-        <x:v>226927</x:v>
+        <x:v>226502</x:v>
       </x:c>
       <x:c r="DP27" s="3" t="n">
-        <x:v>122053</x:v>
+        <x:v>121001</x:v>
       </x:c>
       <x:c r="DQ27" s="3" t="n">
-        <x:v>-104245</x:v>
+        <x:v>-102767</x:v>
       </x:c>
       <x:c r="DR27" s="3" t="n">
-        <x:v>-177288</x:v>
+        <x:v>-167144</x:v>
       </x:c>
       <x:c r="DS27" s="3" t="n">
-        <x:v>365182</x:v>
+        <x:v>374715</x:v>
       </x:c>
       <x:c r="DT27" s="3" t="n">
-        <x:v>-61991</x:v>
+        <x:v>-59149</x:v>
       </x:c>
       <x:c r="DU27" s="3" t="n">
-        <x:v>-183307</x:v>
+        <x:v>-166879</x:v>
       </x:c>
       <x:c r="DV27" s="3" t="n">
-        <x:v>-46893</x:v>
+        <x:v>-41881</x:v>
+      </x:c>
+      <x:c r="DW27" s="3" t="n">
+        <x:v>300908</x:v>
+      </x:c>
+      <x:c r="DX27" s="3" t="n">
+        <x:v>8519</x:v>
       </x:c>
     </x:row>
-    <x:row r="28" spans="1:126">
+    <x:row r="28" spans="1:128">
       <x:c r="E28" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F28" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G28" s="3" t="n">
-        <x:v>14500</x:v>
+        <x:v>14512</x:v>
       </x:c>
       <x:c r="H28" s="3" t="n">
-        <x:v>-11936</x:v>
+        <x:v>-11927</x:v>
       </x:c>
       <x:c r="I28" s="3" t="n">
-        <x:v>-16684</x:v>
+        <x:v>-16686</x:v>
       </x:c>
       <x:c r="J28" s="3" t="n">
-        <x:v>14861</x:v>
+        <x:v>14862</x:v>
       </x:c>
       <x:c r="K28" s="3" t="n">
-        <x:v>33824</x:v>
+        <x:v>33827</x:v>
       </x:c>
       <x:c r="L28" s="3" t="n">
-        <x:v>26171</x:v>
+        <x:v>26189</x:v>
       </x:c>
       <x:c r="M28" s="3" t="n">
-        <x:v>44016</x:v>
+        <x:v>44090</x:v>
       </x:c>
       <x:c r="N28" s="3" t="n">
-        <x:v>40855</x:v>
+        <x:v>40853</x:v>
       </x:c>
       <x:c r="O28" s="3" t="n">
-        <x:v>49625</x:v>
+        <x:v>49667</x:v>
       </x:c>
       <x:c r="P28" s="3" t="n">
-        <x:v>20651</x:v>
+        <x:v>20677</x:v>
       </x:c>
       <x:c r="Q28" s="3" t="n">
-        <x:v>-5359</x:v>
+        <x:v>-5330</x:v>
       </x:c>
       <x:c r="R28" s="3" t="n">
-        <x:v>18083</x:v>
+        <x:v>18132</x:v>
       </x:c>
       <x:c r="S28" s="3" t="n">
-        <x:v>50552</x:v>
+        <x:v>50674</x:v>
       </x:c>
       <x:c r="T28" s="3" t="n">
-        <x:v>27518</x:v>
+        <x:v>27531</x:v>
       </x:c>
       <x:c r="U28" s="3" t="n">
-        <x:v>15219</x:v>
+        <x:v>15214</x:v>
       </x:c>
       <x:c r="V28" s="3" t="n">
-        <x:v>34047</x:v>
+        <x:v>34100</x:v>
       </x:c>
       <x:c r="W28" s="3" t="n">
-        <x:v>59212</x:v>
+        <x:v>59411</x:v>
       </x:c>
       <x:c r="X28" s="3" t="n">
         <x:v>76646</x:v>
       </x:c>
       <x:c r="Y28" s="3" t="n">
-        <x:v>38127</x:v>
+        <x:v>38120</x:v>
       </x:c>
       <x:c r="Z28" s="3" t="n">
-        <x:v>73358</x:v>
+        <x:v>73472</x:v>
       </x:c>
       <x:c r="AA28" s="3" t="n">
-        <x:v>47829</x:v>
+        <x:v>47871</x:v>
       </x:c>
       <x:c r="AB28" s="3" t="n">
-        <x:v>64315</x:v>
+        <x:v>64413</x:v>
       </x:c>
       <x:c r="AC28" s="3" t="n">
-        <x:v>60190</x:v>
+        <x:v>60249</x:v>
       </x:c>
       <x:c r="AD28" s="3" t="n">
-        <x:v>7834</x:v>
+        <x:v>8127</x:v>
       </x:c>
       <x:c r="AE28" s="3" t="n">
-        <x:v>44467</x:v>
+        <x:v>44690</x:v>
       </x:c>
       <x:c r="AF28" s="3" t="n">
-        <x:v>12986</x:v>
+        <x:v>12980</x:v>
       </x:c>
       <x:c r="AG28" s="3" t="n">
-        <x:v>16082</x:v>
+        <x:v>16139</x:v>
       </x:c>
       <x:c r="AH28" s="3" t="n">
-        <x:v>64796</x:v>
+        <x:v>64928</x:v>
       </x:c>
       <x:c r="AI28" s="3" t="n">
-        <x:v>31677</x:v>
+        <x:v>31992</x:v>
       </x:c>
       <x:c r="AJ28" s="3" t="n">
-        <x:v>-7689</x:v>
+        <x:v>-7599</x:v>
       </x:c>
       <x:c r="AK28" s="3" t="n">
-        <x:v>16401</x:v>
+        <x:v>16495</x:v>
       </x:c>
       <x:c r="AL28" s="3" t="n">
-        <x:v>32738</x:v>
+        <x:v>32748</x:v>
       </x:c>
       <x:c r="AM28" s="3" t="n">
-        <x:v>8060</x:v>
+        <x:v>7962</x:v>
       </x:c>
       <x:c r="AN28" s="3" t="n">
-        <x:v>23910</x:v>
+        <x:v>24397</x:v>
       </x:c>
       <x:c r="AO28" s="3" t="n">
-        <x:v>76205</x:v>
+        <x:v>76212</x:v>
       </x:c>
       <x:c r="AP28" s="3" t="n">
-        <x:v>88250</x:v>
+        <x:v>88275</x:v>
       </x:c>
       <x:c r="AQ28" s="3" t="n">
-        <x:v>71384</x:v>
+        <x:v>72400</x:v>
       </x:c>
       <x:c r="AR28" s="3" t="n">
-        <x:v>70951</x:v>
+        <x:v>71186</x:v>
       </x:c>
       <x:c r="AS28" s="3" t="n">
-        <x:v>135011</x:v>
+        <x:v>134994</x:v>
       </x:c>
       <x:c r="AT28" s="3" t="n">
-        <x:v>59872</x:v>
+        <x:v>59860</x:v>
       </x:c>
       <x:c r="AU28" s="3" t="n">
-        <x:v>126086</x:v>
+        <x:v>126432</x:v>
       </x:c>
       <x:c r="AV28" s="3" t="n">
-        <x:v>123590</x:v>
+        <x:v>123643</x:v>
       </x:c>
       <x:c r="AW28" s="3" t="n">
-        <x:v>98415</x:v>
+        <x:v>98407</x:v>
       </x:c>
       <x:c r="AX28" s="3" t="n">
-        <x:v>76486</x:v>
+        <x:v>76507</x:v>
       </x:c>
       <x:c r="AY28" s="3" t="n">
-        <x:v>135188</x:v>
+        <x:v>135300</x:v>
       </x:c>
       <x:c r="AZ28" s="3" t="n">
-        <x:v>93621</x:v>
+        <x:v>93671</x:v>
       </x:c>
       <x:c r="BA28" s="3" t="n">
-        <x:v>171284</x:v>
+        <x:v>171246</x:v>
       </x:c>
       <x:c r="BB28" s="3" t="n">
-        <x:v>155594</x:v>
+        <x:v>155607</x:v>
       </x:c>
       <x:c r="BC28" s="3" t="n">
-        <x:v>77055</x:v>
+        <x:v>77653</x:v>
       </x:c>
       <x:c r="BD28" s="3" t="n">
-        <x:v>187276</x:v>
+        <x:v>187329</x:v>
       </x:c>
       <x:c r="BE28" s="3" t="n">
-        <x:v>83058</x:v>
+        <x:v>83134</x:v>
       </x:c>
       <x:c r="BF28" s="3" t="n">
-        <x:v>67100</x:v>
+        <x:v>67071</x:v>
       </x:c>
       <x:c r="BG28" s="3" t="n">
-        <x:v>37071</x:v>
+        <x:v>37086</x:v>
       </x:c>
       <x:c r="BH28" s="3" t="n">
-        <x:v>-2447</x:v>
+        <x:v>-2344</x:v>
       </x:c>
       <x:c r="BI28" s="3" t="n">
-        <x:v>18170</x:v>
+        <x:v>18131</x:v>
       </x:c>
       <x:c r="BJ28" s="3" t="n">
-        <x:v>59529</x:v>
+        <x:v>59697</x:v>
       </x:c>
       <x:c r="BK28" s="3" t="n">
-        <x:v>-11551</x:v>
+        <x:v>-11655</x:v>
       </x:c>
       <x:c r="BL28" s="3" t="n">
-        <x:v>126822</x:v>
+        <x:v>127582</x:v>
       </x:c>
       <x:c r="BM28" s="3" t="n">
-        <x:v>91406</x:v>
+        <x:v>91897</x:v>
       </x:c>
       <x:c r="BN28" s="3" t="n">
-        <x:v>53512</x:v>
+        <x:v>53510</x:v>
       </x:c>
       <x:c r="BO28" s="3" t="n">
-        <x:v>99803</x:v>
+        <x:v>100180</x:v>
       </x:c>
       <x:c r="BP28" s="3" t="n">
-        <x:v>46401</x:v>
+        <x:v>46400</x:v>
       </x:c>
       <x:c r="BQ28" s="3" t="n">
-        <x:v>125474</x:v>
+        <x:v>125431</x:v>
       </x:c>
       <x:c r="BR28" s="3" t="n">
-        <x:v>75776</x:v>
+        <x:v>75735</x:v>
       </x:c>
       <x:c r="BS28" s="3" t="n">
-        <x:v>28811</x:v>
+        <x:v>28921</x:v>
       </x:c>
       <x:c r="BT28" s="3" t="n">
-        <x:v>90393</x:v>
+        <x:v>90385</x:v>
       </x:c>
       <x:c r="BU28" s="3" t="n">
-        <x:v>62468</x:v>
+        <x:v>62442</x:v>
       </x:c>
       <x:c r="BV28" s="3" t="n">
-        <x:v>-31879</x:v>
+        <x:v>-31930</x:v>
       </x:c>
       <x:c r="BW28" s="3" t="n">
-        <x:v>68318</x:v>
+        <x:v>70224</x:v>
       </x:c>
       <x:c r="BX28" s="3" t="n">
-        <x:v>63239</x:v>
+        <x:v>63168</x:v>
       </x:c>
       <x:c r="BY28" s="3" t="n">
-        <x:v>50245</x:v>
+        <x:v>50204</x:v>
       </x:c>
       <x:c r="BZ28" s="3" t="n">
-        <x:v>44892</x:v>
+        <x:v>44883</x:v>
       </x:c>
       <x:c r="CA28" s="3" t="n">
-        <x:v>114352</x:v>
+        <x:v>114768</x:v>
       </x:c>
       <x:c r="CB28" s="3" t="n">
-        <x:v>108366</x:v>
+        <x:v>108524</x:v>
       </x:c>
       <x:c r="CC28" s="3" t="n">
-        <x:v>47627</x:v>
+        <x:v>47685</x:v>
       </x:c>
       <x:c r="CD28" s="3" t="n">
-        <x:v>158862</x:v>
+        <x:v>159017</x:v>
       </x:c>
       <x:c r="CE28" s="3" t="n">
-        <x:v>47677</x:v>
+        <x:v>48091</x:v>
       </x:c>
       <x:c r="CF28" s="3" t="n">
-        <x:v>146036</x:v>
+        <x:v>145976</x:v>
       </x:c>
       <x:c r="CG28" s="3" t="n">
-        <x:v>49861</x:v>
+        <x:v>50114</x:v>
       </x:c>
       <x:c r="CH28" s="3" t="n">
-        <x:v>-60698</x:v>
+        <x:v>-60789</x:v>
       </x:c>
       <x:c r="CI28" s="3" t="n">
-        <x:v>124883</x:v>
+        <x:v>125159</x:v>
       </x:c>
       <x:c r="CJ28" s="3" t="n">
-        <x:v>117442</x:v>
+        <x:v>117729</x:v>
       </x:c>
       <x:c r="CK28" s="3" t="n">
-        <x:v>35436</x:v>
+        <x:v>36064</x:v>
       </x:c>
       <x:c r="CL28" s="3" t="n">
-        <x:v>98063</x:v>
+        <x:v>97603</x:v>
       </x:c>
       <x:c r="CM28" s="3" t="n">
-        <x:v>196257</x:v>
+        <x:v>197097</x:v>
       </x:c>
       <x:c r="CN28" s="3" t="n">
-        <x:v>46022</x:v>
+        <x:v>45713</x:v>
       </x:c>
       <x:c r="CO28" s="3" t="n">
-        <x:v>32800</x:v>
+        <x:v>33132</x:v>
       </x:c>
       <x:c r="CP28" s="3" t="n">
-        <x:v>121028</x:v>
+        <x:v>121119</x:v>
       </x:c>
       <x:c r="CQ28" s="3" t="n">
         <x:v>59374</x:v>
       </x:c>
       <x:c r="CR28" s="3" t="n">
-        <x:v>164895</x:v>
+        <x:v>164917</x:v>
       </x:c>
       <x:c r="CS28" s="3" t="n">
-        <x:v>56268</x:v>
+        <x:v>56267</x:v>
       </x:c>
       <x:c r="CT28" s="3" t="n">
-        <x:v>114343</x:v>
+        <x:v>114344</x:v>
       </x:c>
       <x:c r="CU28" s="3" t="n">
         <x:v>81090</x:v>
       </x:c>
       <x:c r="CV28" s="3" t="n">
         <x:v>118493</x:v>
       </x:c>
       <x:c r="CW28" s="3" t="n">
         <x:v>122296</x:v>
       </x:c>
       <x:c r="CX28" s="3" t="n">
         <x:v>107689</x:v>
       </x:c>
       <x:c r="CY28" s="3" t="n">
-        <x:v>265072</x:v>
+        <x:v>265073</x:v>
       </x:c>
       <x:c r="CZ28" s="3" t="n">
         <x:v>57425</x:v>
       </x:c>
       <x:c r="DA28" s="3" t="n">
         <x:v>-70174</x:v>
       </x:c>
       <x:c r="DB28" s="3" t="n">
-        <x:v>121093</x:v>
+        <x:v>121092</x:v>
       </x:c>
       <x:c r="DC28" s="3" t="n">
         <x:v>88221</x:v>
       </x:c>
       <x:c r="DD28" s="3" t="n">
         <x:v>69378</x:v>
       </x:c>
       <x:c r="DE28" s="3" t="n">
         <x:v>184493</x:v>
       </x:c>
       <x:c r="DF28" s="3" t="n">
         <x:v>144883</x:v>
       </x:c>
       <x:c r="DG28" s="3" t="n">
-        <x:v>256191</x:v>
+        <x:v>254237</x:v>
       </x:c>
       <x:c r="DH28" s="3" t="n">
-        <x:v>190726</x:v>
+        <x:v>189659</x:v>
       </x:c>
       <x:c r="DI28" s="3" t="n">
-        <x:v>205725</x:v>
+        <x:v>204664</x:v>
       </x:c>
       <x:c r="DJ28" s="3" t="n">
-        <x:v>76908</x:v>
+        <x:v>75845</x:v>
       </x:c>
       <x:c r="DK28" s="3" t="n">
-        <x:v>22702</x:v>
+        <x:v>22036</x:v>
       </x:c>
       <x:c r="DL28" s="3" t="n">
-        <x:v>26502</x:v>
+        <x:v>25723</x:v>
       </x:c>
       <x:c r="DM28" s="3" t="n">
-        <x:v>-78544</x:v>
+        <x:v>-80172</x:v>
       </x:c>
       <x:c r="DN28" s="3" t="n">
-        <x:v>-75801</x:v>
+        <x:v>-77157</x:v>
       </x:c>
       <x:c r="DO28" s="3" t="n">
-        <x:v>-148</x:v>
+        <x:v>23071</x:v>
       </x:c>
       <x:c r="DP28" s="3" t="n">
-        <x:v>43779</x:v>
+        <x:v>44444</x:v>
       </x:c>
       <x:c r="DQ28" s="3" t="n">
-        <x:v>96454</x:v>
+        <x:v>97700</x:v>
       </x:c>
       <x:c r="DR28" s="3" t="n">
-        <x:v>-35842</x:v>
+        <x:v>-35943</x:v>
       </x:c>
       <x:c r="DS28" s="3" t="n">
-        <x:v>106754</x:v>
+        <x:v>105076</x:v>
       </x:c>
       <x:c r="DT28" s="3" t="n">
-        <x:v>62732</x:v>
+        <x:v>60904</x:v>
       </x:c>
       <x:c r="DU28" s="3" t="n">
-        <x:v>23086</x:v>
+        <x:v>22042</x:v>
       </x:c>
       <x:c r="DV28" s="3" t="n">
-        <x:v>-22164</x:v>
+        <x:v>-34472</x:v>
+      </x:c>
+      <x:c r="DW28" s="3" t="n">
+        <x:v>191301</x:v>
+      </x:c>
+      <x:c r="DX28" s="3" t="n">
+        <x:v>162025</x:v>
       </x:c>
     </x:row>
-    <x:row r="29" spans="1:126">
+    <x:row r="29" spans="1:128">
       <x:c r="E29" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F29" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G29" s="3" t="n">
         <x:v>18686</x:v>
       </x:c>
       <x:c r="H29" s="3" t="n">
         <x:v>61050</x:v>
       </x:c>
       <x:c r="I29" s="3" t="n">
         <x:v>6938</x:v>
       </x:c>
       <x:c r="J29" s="3" t="n">
         <x:v>40599</x:v>
       </x:c>
       <x:c r="K29" s="3" t="n">
         <x:v>65979</x:v>
       </x:c>
       <x:c r="L29" s="3" t="n">
         <x:v>38317</x:v>
       </x:c>
       <x:c r="M29" s="3" t="n">
         <x:v>20154</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>53859</x:v>
       </x:c>
@@ -11036,75 +11198,75 @@
       <x:c r="AD29" s="3" t="n">
         <x:v>24709</x:v>
       </x:c>
       <x:c r="AE29" s="3" t="n">
         <x:v>57656</x:v>
       </x:c>
       <x:c r="AF29" s="3" t="n">
         <x:v>41825</x:v>
       </x:c>
       <x:c r="AG29" s="3" t="n">
         <x:v>-4642</x:v>
       </x:c>
       <x:c r="AH29" s="3" t="n">
         <x:v>41821</x:v>
       </x:c>
       <x:c r="AI29" s="3" t="n">
         <x:v>51281</x:v>
       </x:c>
       <x:c r="AJ29" s="3" t="n">
         <x:v>36556</x:v>
       </x:c>
       <x:c r="AK29" s="3" t="n">
         <x:v>29887</x:v>
       </x:c>
       <x:c r="AL29" s="3" t="n">
-        <x:v>35620</x:v>
+        <x:v>35562</x:v>
       </x:c>
       <x:c r="AM29" s="3" t="n">
         <x:v>95912</x:v>
       </x:c>
       <x:c r="AN29" s="3" t="n">
         <x:v>15775</x:v>
       </x:c>
       <x:c r="AO29" s="3" t="n">
         <x:v>6666</x:v>
       </x:c>
       <x:c r="AP29" s="3" t="n">
         <x:v>-9852</x:v>
       </x:c>
       <x:c r="AQ29" s="3" t="n">
         <x:v>60605</x:v>
       </x:c>
       <x:c r="AR29" s="3" t="n">
         <x:v>28181</x:v>
       </x:c>
       <x:c r="AS29" s="3" t="n">
         <x:v>20656</x:v>
       </x:c>
       <x:c r="AT29" s="3" t="n">
-        <x:v>16631</x:v>
+        <x:v>16640</x:v>
       </x:c>
       <x:c r="AU29" s="3" t="n">
         <x:v>123680</x:v>
       </x:c>
       <x:c r="AV29" s="3" t="n">
         <x:v>-25721</x:v>
       </x:c>
       <x:c r="AW29" s="3" t="n">
         <x:v>44685</x:v>
       </x:c>
       <x:c r="AX29" s="3" t="n">
         <x:v>45719</x:v>
       </x:c>
       <x:c r="AY29" s="3" t="n">
         <x:v>58062</x:v>
       </x:c>
       <x:c r="AZ29" s="3" t="n">
         <x:v>25417</x:v>
       </x:c>
       <x:c r="BA29" s="3" t="n">
         <x:v>-3482</x:v>
       </x:c>
       <x:c r="BB29" s="3" t="n">
         <x:v>61793</x:v>
       </x:c>
@@ -11255,104 +11417,110 @@
       <x:c r="CY29" s="3" t="n">
         <x:v>-165391</x:v>
       </x:c>
       <x:c r="CZ29" s="3" t="n">
         <x:v>69185</x:v>
       </x:c>
       <x:c r="DA29" s="3" t="n">
         <x:v>123288</x:v>
       </x:c>
       <x:c r="DB29" s="3" t="n">
         <x:v>162266</x:v>
       </x:c>
       <x:c r="DC29" s="3" t="n">
         <x:v>184719</x:v>
       </x:c>
       <x:c r="DD29" s="3" t="n">
         <x:v>176268</x:v>
       </x:c>
       <x:c r="DE29" s="3" t="n">
         <x:v>-57241</x:v>
       </x:c>
       <x:c r="DF29" s="3" t="n">
         <x:v>107382</x:v>
       </x:c>
       <x:c r="DG29" s="3" t="n">
-        <x:v>2800</x:v>
+        <x:v>3716</x:v>
       </x:c>
       <x:c r="DH29" s="3" t="n">
-        <x:v>109304</x:v>
+        <x:v>110055</x:v>
       </x:c>
       <x:c r="DI29" s="3" t="n">
-        <x:v>17969</x:v>
+        <x:v>18954</x:v>
       </x:c>
       <x:c r="DJ29" s="3" t="n">
-        <x:v>120219</x:v>
+        <x:v>118892</x:v>
       </x:c>
       <x:c r="DK29" s="3" t="n">
-        <x:v>26579</x:v>
+        <x:v>23901</x:v>
       </x:c>
       <x:c r="DL29" s="3" t="n">
-        <x:v>208292</x:v>
+        <x:v>205895</x:v>
       </x:c>
       <x:c r="DM29" s="3" t="n">
-        <x:v>228138</x:v>
+        <x:v>227327</x:v>
       </x:c>
       <x:c r="DN29" s="3" t="n">
-        <x:v>153994</x:v>
+        <x:v>153209</x:v>
       </x:c>
       <x:c r="DO29" s="3" t="n">
-        <x:v>190170</x:v>
+        <x:v>189353</x:v>
       </x:c>
       <x:c r="DP29" s="3" t="n">
-        <x:v>118896</x:v>
+        <x:v>113895</x:v>
       </x:c>
       <x:c r="DQ29" s="3" t="n">
-        <x:v>93667</x:v>
+        <x:v>92989</x:v>
       </x:c>
       <x:c r="DR29" s="3" t="n">
-        <x:v>180587</x:v>
+        <x:v>169665</x:v>
       </x:c>
       <x:c r="DS29" s="3" t="n">
-        <x:v>29252</x:v>
+        <x:v>42382</x:v>
       </x:c>
       <x:c r="DT29" s="3" t="n">
-        <x:v>240507</x:v>
+        <x:v>217600</x:v>
       </x:c>
       <x:c r="DU29" s="3" t="n">
-        <x:v>165611</x:v>
+        <x:v>156164</x:v>
       </x:c>
       <x:c r="DV29" s="3" t="n">
-        <x:v>118565</x:v>
+        <x:v>197046</x:v>
+      </x:c>
+      <x:c r="DW29" s="3" t="n">
+        <x:v>160639</x:v>
+      </x:c>
+      <x:c r="DX29" s="3" t="n">
+        <x:v>236536</x:v>
       </x:c>
     </x:row>
-    <x:row r="30" spans="1:126">
+    <x:row r="30" spans="1:128">
       <x:c r="E30" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F30" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G30" s="3" t="n">
         <x:v>601</x:v>
       </x:c>
       <x:c r="H30" s="3" t="n">
         <x:v>601</x:v>
       </x:c>
       <x:c r="I30" s="3" t="n">
         <x:v>601</x:v>
       </x:c>
       <x:c r="J30" s="3" t="n">
         <x:v>598</x:v>
       </x:c>
       <x:c r="K30" s="3" t="n">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L30" s="3" t="n">
         <x:v>294</x:v>
       </x:c>
       <x:c r="M30" s="3" t="n">
         <x:v>294</x:v>
       </x:c>
       <x:c r="N30" s="3" t="n">
         <x:v>293</x:v>
       </x:c>
@@ -11650,77 +11818,83 @@
       <x:c r="DH30" s="3" t="n">
         <x:v>-320</x:v>
       </x:c>
       <x:c r="DI30" s="3" t="n">
         <x:v>-316</x:v>
       </x:c>
       <x:c r="DJ30" s="3" t="n">
         <x:v>-418</x:v>
       </x:c>
       <x:c r="DK30" s="3" t="n">
         <x:v>690</x:v>
       </x:c>
       <x:c r="DL30" s="3" t="n">
         <x:v>702</x:v>
       </x:c>
       <x:c r="DM30" s="3" t="n">
         <x:v>684</x:v>
       </x:c>
       <x:c r="DN30" s="3" t="n">
         <x:v>686</x:v>
       </x:c>
       <x:c r="DO30" s="3" t="n">
         <x:v>-2053</x:v>
       </x:c>
       <x:c r="DP30" s="3" t="n">
-        <x:v>-2029</x:v>
+        <x:v>-2030</x:v>
       </x:c>
       <x:c r="DQ30" s="3" t="n">
         <x:v>-1945</x:v>
       </x:c>
       <x:c r="DR30" s="3" t="n">
-        <x:v>-2043</x:v>
+        <x:v>-2042</x:v>
       </x:c>
       <x:c r="DS30" s="3" t="n">
-        <x:v>2972</x:v>
+        <x:v>2565</x:v>
       </x:c>
       <x:c r="DT30" s="3" t="n">
-        <x:v>-173</x:v>
+        <x:v>2556</x:v>
       </x:c>
       <x:c r="DU30" s="3" t="n">
-        <x:v>2903</x:v>
+        <x:v>2703</x:v>
       </x:c>
       <x:c r="DV30" s="3" t="n">
-        <x:v>-2075</x:v>
+        <x:v>2270</x:v>
+      </x:c>
+      <x:c r="DW30" s="3" t="n">
+        <x:v>5017</x:v>
+      </x:c>
+      <x:c r="DX30" s="3" t="n">
+        <x:v>218</x:v>
       </x:c>
     </x:row>
-    <x:row r="31" spans="1:126">
+    <x:row r="31" spans="1:128">
       <x:c r="E31" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F31" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G31" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H31" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I31" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J31" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K31" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L31" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>-32062</x:v>
       </x:c>
@@ -11994,101 +12168,107 @@
       <x:c r="CZ31" s="3" t="n">
         <x:v>-298114</x:v>
       </x:c>
       <x:c r="DA31" s="3" t="n">
         <x:v>-320974</x:v>
       </x:c>
       <x:c r="DB31" s="3" t="n">
         <x:v>-236148</x:v>
       </x:c>
       <x:c r="DC31" s="3" t="n">
         <x:v>-263032</x:v>
       </x:c>
       <x:c r="DD31" s="3" t="n">
         <x:v>-221768</x:v>
       </x:c>
       <x:c r="DE31" s="3" t="n">
         <x:v>-241920</x:v>
       </x:c>
       <x:c r="DF31" s="3" t="n">
         <x:v>-299556</x:v>
       </x:c>
       <x:c r="DG31" s="3" t="n">
         <x:v>-439208</x:v>
       </x:c>
       <x:c r="DH31" s="3" t="n">
-        <x:v>-466552</x:v>
+        <x:v>-464843</x:v>
       </x:c>
       <x:c r="DI31" s="3" t="n">
-        <x:v>-488413</x:v>
+        <x:v>-489432</x:v>
       </x:c>
       <x:c r="DJ31" s="3" t="n">
-        <x:v>-611452</x:v>
+        <x:v>-614874</x:v>
       </x:c>
       <x:c r="DK31" s="3" t="n">
-        <x:v>-405395</x:v>
+        <x:v>-414057</x:v>
       </x:c>
       <x:c r="DL31" s="3" t="n">
-        <x:v>-347624</x:v>
+        <x:v>-348292</x:v>
       </x:c>
       <x:c r="DM31" s="3" t="n">
-        <x:v>-442250</x:v>
+        <x:v>-442722</x:v>
       </x:c>
       <x:c r="DN31" s="3" t="n">
-        <x:v>-451869</x:v>
+        <x:v>-451446</x:v>
       </x:c>
       <x:c r="DO31" s="3" t="n">
-        <x:v>-393391</x:v>
+        <x:v>-392585</x:v>
       </x:c>
       <x:c r="DP31" s="3" t="n">
-        <x:v>-396460</x:v>
+        <x:v>-396679</x:v>
       </x:c>
       <x:c r="DQ31" s="3" t="n">
-        <x:v>-391385</x:v>
+        <x:v>-391122</x:v>
       </x:c>
       <x:c r="DR31" s="3" t="n">
-        <x:v>-507318</x:v>
+        <x:v>-507128</x:v>
       </x:c>
       <x:c r="DS31" s="3" t="n">
-        <x:v>-423096</x:v>
+        <x:v>-422414</x:v>
       </x:c>
       <x:c r="DT31" s="3" t="n">
-        <x:v>-542801</x:v>
+        <x:v>-544562</x:v>
       </x:c>
       <x:c r="DU31" s="3" t="n">
-        <x:v>-371958</x:v>
+        <x:v>-371495</x:v>
       </x:c>
       <x:c r="DV31" s="3" t="n">
-        <x:v>-315567</x:v>
+        <x:v>-305607</x:v>
+      </x:c>
+      <x:c r="DW31" s="3" t="n">
+        <x:v>-414944</x:v>
+      </x:c>
+      <x:c r="DX31" s="3" t="n">
+        <x:v>-391202</x:v>
       </x:c>
     </x:row>
-    <x:row r="32" spans="1:126">
+    <x:row r="32" spans="1:128">
       <x:c r="E32" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F32" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G32" s="3" t="n">
         <x:v>24677</x:v>
       </x:c>
       <x:c r="H32" s="3" t="n">
         <x:v>-4712</x:v>
       </x:c>
       <x:c r="I32" s="3" t="n">
         <x:v>23297</x:v>
       </x:c>
       <x:c r="J32" s="3" t="n">
         <x:v>-62400</x:v>
       </x:c>
       <x:c r="K32" s="3" t="n">
         <x:v>47664</x:v>
       </x:c>
       <x:c r="L32" s="3" t="n">
         <x:v>13458</x:v>
       </x:c>
       <x:c r="M32" s="3" t="n">
         <x:v>-22751</x:v>
       </x:c>
       <x:c r="N32" s="3" t="n">
         <x:v>-5371</x:v>
       </x:c>
@@ -12359,472 +12539,484 @@
       <x:c r="CY32" s="3" t="n">
         <x:v>313889</x:v>
       </x:c>
       <x:c r="CZ32" s="3" t="n">
         <x:v>-91071</x:v>
       </x:c>
       <x:c r="DA32" s="3" t="n">
         <x:v>-50400</x:v>
       </x:c>
       <x:c r="DB32" s="3" t="n">
         <x:v>35124</x:v>
       </x:c>
       <x:c r="DC32" s="3" t="n">
         <x:v>-37493</x:v>
       </x:c>
       <x:c r="DD32" s="3" t="n">
         <x:v>-7957</x:v>
       </x:c>
       <x:c r="DE32" s="3" t="n">
         <x:v>61817</x:v>
       </x:c>
       <x:c r="DF32" s="3" t="n">
         <x:v>-195028</x:v>
       </x:c>
       <x:c r="DG32" s="3" t="n">
-        <x:v>63981</x:v>
+        <x:v>63810</x:v>
       </x:c>
       <x:c r="DH32" s="3" t="n">
         <x:v>-82695</x:v>
       </x:c>
       <x:c r="DI32" s="3" t="n">
         <x:v>64344</x:v>
       </x:c>
       <x:c r="DJ32" s="3" t="n">
         <x:v>-70003</x:v>
       </x:c>
       <x:c r="DK32" s="3" t="n">
-        <x:v>107266</x:v>
+        <x:v>107286</x:v>
       </x:c>
       <x:c r="DL32" s="3" t="n">
-        <x:v>-75030</x:v>
+        <x:v>-75100</x:v>
       </x:c>
       <x:c r="DM32" s="3" t="n">
-        <x:v>-35339</x:v>
+        <x:v>-33060</x:v>
       </x:c>
       <x:c r="DN32" s="3" t="n">
-        <x:v>-59821</x:v>
+        <x:v>-60044</x:v>
       </x:c>
       <x:c r="DO32" s="3" t="n">
-        <x:v>107695</x:v>
+        <x:v>114067</x:v>
       </x:c>
       <x:c r="DP32" s="3" t="n">
-        <x:v>2007</x:v>
+        <x:v>2434</x:v>
       </x:c>
       <x:c r="DQ32" s="3" t="n">
-        <x:v>37625</x:v>
+        <x:v>36622</x:v>
       </x:c>
       <x:c r="DR32" s="3" t="n">
-        <x:v>-85349</x:v>
+        <x:v>-108283</x:v>
       </x:c>
       <x:c r="DS32" s="3" t="n">
-        <x:v>145212</x:v>
+        <x:v>148769</x:v>
       </x:c>
       <x:c r="DT32" s="3" t="n">
-        <x:v>-71171</x:v>
+        <x:v>-71622</x:v>
       </x:c>
       <x:c r="DU32" s="3" t="n">
-        <x:v>189001</x:v>
+        <x:v>193873</x:v>
       </x:c>
       <x:c r="DV32" s="3" t="n">
-        <x:v>-207241</x:v>
+        <x:v>-211438</x:v>
+      </x:c>
+      <x:c r="DW32" s="3" t="n">
+        <x:v>170614</x:v>
+      </x:c>
+      <x:c r="DX32" s="3" t="n">
+        <x:v>-87497</x:v>
       </x:c>
     </x:row>
-    <x:row r="33" spans="1:126">
+    <x:row r="33" spans="1:128">
       <x:c r="E33" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F33" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G33" s="3" t="n">
-        <x:v>108916</x:v>
+        <x:v>110126</x:v>
       </x:c>
       <x:c r="H33" s="3" t="n">
-        <x:v>-49578</x:v>
+        <x:v>-51048</x:v>
       </x:c>
       <x:c r="I33" s="3" t="n">
-        <x:v>57198</x:v>
+        <x:v>56087</x:v>
       </x:c>
       <x:c r="J33" s="3" t="n">
-        <x:v>-163960</x:v>
+        <x:v>-163853</x:v>
       </x:c>
       <x:c r="K33" s="3" t="n">
-        <x:v>176858</x:v>
+        <x:v>176312</x:v>
       </x:c>
       <x:c r="L33" s="3" t="n">
-        <x:v>58278</x:v>
+        <x:v>58257</x:v>
       </x:c>
       <x:c r="M33" s="3" t="n">
-        <x:v>93052</x:v>
+        <x:v>93042</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>40580</x:v>
+        <x:v>40573</x:v>
       </x:c>
       <x:c r="O33" s="3" t="n">
-        <x:v>150675</x:v>
+        <x:v>150699</x:v>
       </x:c>
       <x:c r="P33" s="3" t="n">
-        <x:v>37655</x:v>
+        <x:v>37681</x:v>
       </x:c>
       <x:c r="Q33" s="3" t="n">
-        <x:v>-7755</x:v>
+        <x:v>-7726</x:v>
       </x:c>
       <x:c r="R33" s="3" t="n">
-        <x:v>-4324</x:v>
+        <x:v>-4307</x:v>
       </x:c>
       <x:c r="S33" s="3" t="n">
-        <x:v>109750</x:v>
+        <x:v>109749</x:v>
       </x:c>
       <x:c r="T33" s="3" t="n">
-        <x:v>-37020</x:v>
+        <x:v>-37027</x:v>
       </x:c>
       <x:c r="U33" s="3" t="n">
-        <x:v>10025</x:v>
+        <x:v>10018</x:v>
       </x:c>
       <x:c r="V33" s="3" t="n">
         <x:v>7502</x:v>
       </x:c>
       <x:c r="W33" s="3" t="n">
         <x:v>289505</x:v>
       </x:c>
       <x:c r="X33" s="3" t="n">
         <x:v>52792</x:v>
       </x:c>
       <x:c r="Y33" s="3" t="n">
         <x:v>66225</x:v>
       </x:c>
       <x:c r="Z33" s="3" t="n">
         <x:v>116674</x:v>
       </x:c>
       <x:c r="AA33" s="3" t="n">
         <x:v>44205</x:v>
       </x:c>
       <x:c r="AB33" s="3" t="n">
         <x:v>77812</x:v>
       </x:c>
       <x:c r="AC33" s="3" t="n">
         <x:v>-23682</x:v>
       </x:c>
       <x:c r="AD33" s="3" t="n">
         <x:v>-85741</x:v>
       </x:c>
       <x:c r="AE33" s="3" t="n">
         <x:v>172267</x:v>
       </x:c>
       <x:c r="AF33" s="3" t="n">
         <x:v>-916</x:v>
       </x:c>
       <x:c r="AG33" s="3" t="n">
         <x:v>-100451</x:v>
       </x:c>
       <x:c r="AH33" s="3" t="n">
-        <x:v>-36140</x:v>
+        <x:v>-36160</x:v>
       </x:c>
       <x:c r="AI33" s="3" t="n">
         <x:v>105690</x:v>
       </x:c>
       <x:c r="AJ33" s="3" t="n">
         <x:v>190661</x:v>
       </x:c>
       <x:c r="AK33" s="3" t="n">
         <x:v>-37228</x:v>
       </x:c>
       <x:c r="AL33" s="3" t="n">
         <x:v>-18861</x:v>
       </x:c>
       <x:c r="AM33" s="3" t="n">
         <x:v>201985</x:v>
       </x:c>
       <x:c r="AN33" s="3" t="n">
         <x:v>69722</x:v>
       </x:c>
       <x:c r="AO33" s="3" t="n">
         <x:v>194569</x:v>
       </x:c>
       <x:c r="AP33" s="3" t="n">
         <x:v>144959</x:v>
       </x:c>
       <x:c r="AQ33" s="3" t="n">
         <x:v>312068</x:v>
       </x:c>
       <x:c r="AR33" s="3" t="n">
         <x:v>163112</x:v>
       </x:c>
       <x:c r="AS33" s="3" t="n">
         <x:v>209108</x:v>
       </x:c>
       <x:c r="AT33" s="3" t="n">
         <x:v>166304</x:v>
       </x:c>
       <x:c r="AU33" s="3" t="n">
         <x:v>473734</x:v>
       </x:c>
       <x:c r="AV33" s="3" t="n">
         <x:v>141483</x:v>
       </x:c>
       <x:c r="AW33" s="3" t="n">
         <x:v>221072</x:v>
       </x:c>
       <x:c r="AX33" s="3" t="n">
         <x:v>-13936</x:v>
       </x:c>
       <x:c r="AY33" s="3" t="n">
-        <x:v>364834</x:v>
+        <x:v>364622</x:v>
       </x:c>
       <x:c r="AZ33" s="3" t="n">
-        <x:v>43880</x:v>
+        <x:v>43864</x:v>
       </x:c>
       <x:c r="BA33" s="3" t="n">
-        <x:v>117481</x:v>
+        <x:v>117500</x:v>
       </x:c>
       <x:c r="BB33" s="3" t="n">
-        <x:v>71533</x:v>
+        <x:v>71501</x:v>
       </x:c>
       <x:c r="BC33" s="3" t="n">
-        <x:v>337736</x:v>
+        <x:v>337230</x:v>
       </x:c>
       <x:c r="BD33" s="3" t="n">
-        <x:v>-78048</x:v>
+        <x:v>-77673</x:v>
       </x:c>
       <x:c r="BE33" s="3" t="n">
-        <x:v>177065</x:v>
+        <x:v>176716</x:v>
       </x:c>
       <x:c r="BF33" s="3" t="n">
-        <x:v>400866</x:v>
+        <x:v>399352</x:v>
       </x:c>
       <x:c r="BG33" s="3" t="n">
-        <x:v>-82136</x:v>
+        <x:v>-82097</x:v>
       </x:c>
       <x:c r="BH33" s="3" t="n">
-        <x:v>-312025</x:v>
+        <x:v>-312040</x:v>
       </x:c>
       <x:c r="BI33" s="3" t="n">
-        <x:v>25144</x:v>
+        <x:v>25160</x:v>
       </x:c>
       <x:c r="BJ33" s="3" t="n">
-        <x:v>-51948</x:v>
+        <x:v>-51957</x:v>
       </x:c>
       <x:c r="BK33" s="3" t="n">
-        <x:v>334979</x:v>
+        <x:v>334972</x:v>
       </x:c>
       <x:c r="BL33" s="3" t="n">
-        <x:v>-109331</x:v>
+        <x:v>-109346</x:v>
       </x:c>
       <x:c r="BM33" s="3" t="n">
-        <x:v>-338977</x:v>
+        <x:v>-338965</x:v>
       </x:c>
       <x:c r="BN33" s="3" t="n">
-        <x:v>-398270</x:v>
+        <x:v>-398287</x:v>
       </x:c>
       <x:c r="BO33" s="3" t="n">
-        <x:v>-1618</x:v>
+        <x:v>-1577</x:v>
       </x:c>
       <x:c r="BP33" s="3" t="n">
-        <x:v>-154679</x:v>
+        <x:v>-154691</x:v>
       </x:c>
       <x:c r="BQ33" s="3" t="n">
-        <x:v>31426</x:v>
+        <x:v>31438</x:v>
       </x:c>
       <x:c r="BR33" s="3" t="n">
-        <x:v>-369271</x:v>
+        <x:v>-369287</x:v>
       </x:c>
       <x:c r="BS33" s="3" t="n">
-        <x:v>147046</x:v>
+        <x:v>147064</x:v>
       </x:c>
       <x:c r="BT33" s="3" t="n">
-        <x:v>-96460</x:v>
+        <x:v>-96464</x:v>
       </x:c>
       <x:c r="BU33" s="3" t="n">
-        <x:v>92386</x:v>
+        <x:v>92391</x:v>
       </x:c>
       <x:c r="BV33" s="3" t="n">
-        <x:v>-466463</x:v>
+        <x:v>-466477</x:v>
       </x:c>
       <x:c r="BW33" s="3" t="n">
-        <x:v>257833</x:v>
+        <x:v>257840</x:v>
       </x:c>
       <x:c r="BX33" s="3" t="n">
-        <x:v>134692</x:v>
+        <x:v>134685</x:v>
       </x:c>
       <x:c r="BY33" s="3" t="n">
-        <x:v>135077</x:v>
+        <x:v>135081</x:v>
       </x:c>
       <x:c r="BZ33" s="3" t="n">
-        <x:v>-78063</x:v>
+        <x:v>-78072</x:v>
       </x:c>
       <x:c r="CA33" s="3" t="n">
-        <x:v>408579</x:v>
+        <x:v>408608</x:v>
       </x:c>
       <x:c r="CB33" s="3" t="n">
-        <x:v>10490</x:v>
+        <x:v>10484</x:v>
       </x:c>
       <x:c r="CC33" s="3" t="n">
-        <x:v>218102</x:v>
+        <x:v>218106</x:v>
       </x:c>
       <x:c r="CD33" s="3" t="n">
-        <x:v>-204223</x:v>
+        <x:v>-204230</x:v>
       </x:c>
       <x:c r="CE33" s="3" t="n">
         <x:v>302288</x:v>
       </x:c>
       <x:c r="CF33" s="3" t="n">
-        <x:v>132082</x:v>
+        <x:v>132072</x:v>
       </x:c>
       <x:c r="CG33" s="3" t="n">
-        <x:v>-36784</x:v>
+        <x:v>-36779</x:v>
       </x:c>
       <x:c r="CH33" s="3" t="n">
-        <x:v>-656692</x:v>
+        <x:v>-656700</x:v>
       </x:c>
       <x:c r="CI33" s="3" t="n">
-        <x:v>608890</x:v>
+        <x:v>609094</x:v>
       </x:c>
       <x:c r="CJ33" s="3" t="n">
-        <x:v>108711</x:v>
+        <x:v>108705</x:v>
       </x:c>
       <x:c r="CK33" s="3" t="n">
-        <x:v>112116</x:v>
+        <x:v>112120</x:v>
       </x:c>
       <x:c r="CL33" s="3" t="n">
-        <x:v>-389565</x:v>
+        <x:v>-389568</x:v>
       </x:c>
       <x:c r="CM33" s="3" t="n">
         <x:v>482987</x:v>
       </x:c>
       <x:c r="CN33" s="3" t="n">
-        <x:v>-161231</x:v>
+        <x:v>-161232</x:v>
       </x:c>
       <x:c r="CO33" s="3" t="n">
-        <x:v>-252211</x:v>
+        <x:v>-252209</x:v>
       </x:c>
       <x:c r="CP33" s="3" t="n">
-        <x:v>-474090</x:v>
+        <x:v>-474092</x:v>
       </x:c>
       <x:c r="CQ33" s="3" t="n">
-        <x:v>60982</x:v>
+        <x:v>60983</x:v>
       </x:c>
       <x:c r="CR33" s="3" t="n">
-        <x:v>-116431</x:v>
+        <x:v>-116434</x:v>
       </x:c>
       <x:c r="CS33" s="3" t="n">
-        <x:v>-613576</x:v>
+        <x:v>-613571</x:v>
       </x:c>
       <x:c r="CT33" s="3" t="n">
-        <x:v>-279244</x:v>
+        <x:v>-279248</x:v>
       </x:c>
       <x:c r="CU33" s="3" t="n">
         <x:v>318885</x:v>
       </x:c>
       <x:c r="CV33" s="3" t="n">
         <x:v>-142745</x:v>
       </x:c>
       <x:c r="CW33" s="3" t="n">
         <x:v>199077</x:v>
       </x:c>
       <x:c r="CX33" s="3" t="n">
         <x:v>-174086</x:v>
       </x:c>
       <x:c r="CY33" s="3" t="n">
         <x:v>1163432</x:v>
       </x:c>
       <x:c r="CZ33" s="3" t="n">
         <x:v>-76969</x:v>
       </x:c>
       <x:c r="DA33" s="3" t="n">
         <x:v>-30587</x:v>
       </x:c>
       <x:c r="DB33" s="3" t="n">
         <x:v>-128913</x:v>
       </x:c>
       <x:c r="DC33" s="3" t="n">
         <x:v>440750</x:v>
       </x:c>
       <x:c r="DD33" s="3" t="n">
         <x:v>294341</x:v>
       </x:c>
       <x:c r="DE33" s="3" t="n">
         <x:v>31060</x:v>
       </x:c>
       <x:c r="DF33" s="3" t="n">
         <x:v>-662447</x:v>
       </x:c>
       <x:c r="DG33" s="3" t="n">
-        <x:v>734680</x:v>
+        <x:v>741717</x:v>
       </x:c>
       <x:c r="DH33" s="3" t="n">
-        <x:v>-60158</x:v>
+        <x:v>-56449</x:v>
       </x:c>
       <x:c r="DI33" s="3" t="n">
-        <x:v>-122010</x:v>
+        <x:v>-130173</x:v>
       </x:c>
       <x:c r="DJ33" s="3" t="n">
-        <x:v>-1089511</x:v>
+        <x:v>-1093004</x:v>
       </x:c>
       <x:c r="DK33" s="3" t="n">
-        <x:v>-63741</x:v>
+        <x:v>-81636</x:v>
       </x:c>
       <x:c r="DL33" s="3" t="n">
-        <x:v>-36960</x:v>
+        <x:v>-40925</x:v>
       </x:c>
       <x:c r="DM33" s="3" t="n">
-        <x:v>-615685</x:v>
+        <x:v>-617688</x:v>
       </x:c>
       <x:c r="DN33" s="3" t="n">
-        <x:v>-868364</x:v>
+        <x:v>-869543</x:v>
       </x:c>
       <x:c r="DO33" s="3" t="n">
-        <x:v>467576</x:v>
+        <x:v>496340</x:v>
       </x:c>
       <x:c r="DP33" s="3" t="n">
-        <x:v>-273161</x:v>
+        <x:v>-261725</x:v>
       </x:c>
       <x:c r="DQ33" s="3" t="n">
-        <x:v>-160588</x:v>
+        <x:v>-157166</x:v>
       </x:c>
       <x:c r="DR33" s="3" t="n">
-        <x:v>-1211894</x:v>
+        <x:v>-1197437</x:v>
       </x:c>
       <x:c r="DS33" s="3" t="n">
-        <x:v>751121</x:v>
+        <x:v>737688</x:v>
       </x:c>
       <x:c r="DT33" s="3" t="n">
-        <x:v>-528586</x:v>
+        <x:v>-533972</x:v>
       </x:c>
       <x:c r="DU33" s="3" t="n">
-        <x:v>112347</x:v>
+        <x:v>103737</x:v>
       </x:c>
       <x:c r="DV33" s="3" t="n">
-        <x:v>-792848</x:v>
+        <x:v>-678037</x:v>
+      </x:c>
+      <x:c r="DW33" s="3" t="n">
+        <x:v>839152</x:v>
+      </x:c>
+      <x:c r="DX33" s="3" t="n">
+        <x:v>-70689</x:v>
       </x:c>
     </x:row>
-    <x:row r="34" spans="1:126">
+    <x:row r="34" spans="1:128">
       <x:c r="E34" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F34" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G34" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H34" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I34" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J34" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K34" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L34" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -13142,102 +13334,108 @@
       </x:c>
       <x:c r="DO34" s="3" t="n">
         <x:v>-7</x:v>
       </x:c>
       <x:c r="DP34" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="DQ34" s="3" t="n">
         <x:v>-50</x:v>
       </x:c>
       <x:c r="DR34" s="3" t="n">
         <x:v>-47</x:v>
       </x:c>
       <x:c r="DS34" s="3" t="n">
         <x:v>-66</x:v>
       </x:c>
       <x:c r="DT34" s="3" t="n">
         <x:v>-30</x:v>
       </x:c>
       <x:c r="DU34" s="3" t="n">
         <x:v>-18</x:v>
       </x:c>
       <x:c r="DV34" s="3" t="n">
         <x:v>-26</x:v>
       </x:c>
+      <x:c r="DW34" s="3" t="n">
+        <x:v>-19</x:v>
+      </x:c>
+      <x:c r="DX34" s="3" t="n">
+        <x:v>27</x:v>
+      </x:c>
     </x:row>
-    <x:row r="35" spans="1:126">
+    <x:row r="35" spans="1:128">
       <x:c r="E35" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F35" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G35" s="3" t="n">
-        <x:v>91022</x:v>
+        <x:v>90912</x:v>
       </x:c>
       <x:c r="H35" s="3" t="n">
-        <x:v>-17207</x:v>
+        <x:v>-17318</x:v>
       </x:c>
       <x:c r="I35" s="3" t="n">
-        <x:v>28527</x:v>
+        <x:v>28404</x:v>
       </x:c>
       <x:c r="J35" s="3" t="n">
-        <x:v>-95466</x:v>
+        <x:v>-95587</x:v>
       </x:c>
       <x:c r="K35" s="3" t="n">
-        <x:v>55833</x:v>
+        <x:v>55784</x:v>
       </x:c>
       <x:c r="L35" s="3" t="n">
-        <x:v>43770</x:v>
+        <x:v>43749</x:v>
       </x:c>
       <x:c r="M35" s="3" t="n">
-        <x:v>53052</x:v>
+        <x:v>53042</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>92219</x:v>
+        <x:v>92212</x:v>
       </x:c>
       <x:c r="O35" s="3" t="n">
-        <x:v>14554</x:v>
+        <x:v>14549</x:v>
       </x:c>
       <x:c r="P35" s="3" t="n">
-        <x:v>104406</x:v>
+        <x:v>104403</x:v>
       </x:c>
       <x:c r="Q35" s="3" t="n">
         <x:v>32740</x:v>
       </x:c>
       <x:c r="R35" s="3" t="n">
-        <x:v>62326</x:v>
+        <x:v>62315</x:v>
       </x:c>
       <x:c r="S35" s="3" t="n">
-        <x:v>72409</x:v>
+        <x:v>72408</x:v>
       </x:c>
       <x:c r="T35" s="3" t="n">
-        <x:v>-80608</x:v>
+        <x:v>-80615</x:v>
       </x:c>
       <x:c r="U35" s="3" t="n">
-        <x:v>-47374</x:v>
+        <x:v>-47381</x:v>
       </x:c>
       <x:c r="V35" s="3" t="n">
         <x:v>58204</x:v>
       </x:c>
       <x:c r="W35" s="3" t="n">
         <x:v>226806</x:v>
       </x:c>
       <x:c r="X35" s="3" t="n">
         <x:v>34528</x:v>
       </x:c>
       <x:c r="Y35" s="3" t="n">
         <x:v>63254</x:v>
       </x:c>
       <x:c r="Z35" s="3" t="n">
         <x:v>149012</x:v>
       </x:c>
       <x:c r="AA35" s="3" t="n">
         <x:v>109650</x:v>
       </x:c>
       <x:c r="AB35" s="3" t="n">
         <x:v>78600</x:v>
       </x:c>
       <x:c r="AC35" s="3" t="n">
         <x:v>12610</x:v>
       </x:c>
@@ -13463,119 +13661,125 @@
       <x:c r="CY35" s="3" t="n">
         <x:v>838847</x:v>
       </x:c>
       <x:c r="CZ35" s="3" t="n">
         <x:v>308591</x:v>
       </x:c>
       <x:c r="DA35" s="3" t="n">
         <x:v>261423</x:v>
       </x:c>
       <x:c r="DB35" s="3" t="n">
         <x:v>29608</x:v>
       </x:c>
       <x:c r="DC35" s="3" t="n">
         <x:v>379279</x:v>
       </x:c>
       <x:c r="DD35" s="3" t="n">
         <x:v>217046</x:v>
       </x:c>
       <x:c r="DE35" s="3" t="n">
         <x:v>34587</x:v>
       </x:c>
       <x:c r="DF35" s="3" t="n">
         <x:v>-162390</x:v>
       </x:c>
       <x:c r="DG35" s="3" t="n">
-        <x:v>766670</x:v>
+        <x:v>765828</x:v>
       </x:c>
       <x:c r="DH35" s="3" t="n">
-        <x:v>287120</x:v>
+        <x:v>286752</x:v>
       </x:c>
       <x:c r="DI35" s="3" t="n">
-        <x:v>156602</x:v>
+        <x:v>147208</x:v>
       </x:c>
       <x:c r="DJ35" s="3" t="n">
-        <x:v>-460820</x:v>
+        <x:v>-461188</x:v>
       </x:c>
       <x:c r="DK35" s="3" t="n">
-        <x:v>-374630</x:v>
+        <x:v>-374619</x:v>
       </x:c>
       <x:c r="DL35" s="3" t="n">
-        <x:v>91931</x:v>
+        <x:v>91902</x:v>
       </x:c>
       <x:c r="DM35" s="3" t="n">
-        <x:v>-260268</x:v>
+        <x:v>-260299</x:v>
       </x:c>
       <x:c r="DN35" s="3" t="n">
-        <x:v>-146525</x:v>
+        <x:v>-146554</x:v>
       </x:c>
       <x:c r="DO35" s="3" t="n">
-        <x:v>353602</x:v>
+        <x:v>353882</x:v>
       </x:c>
       <x:c r="DP35" s="3" t="n">
-        <x:v>173131</x:v>
+        <x:v>173151</x:v>
       </x:c>
       <x:c r="DQ35" s="3" t="n">
-        <x:v>-26684</x:v>
+        <x:v>-26664</x:v>
       </x:c>
       <x:c r="DR35" s="3" t="n">
-        <x:v>-432479</x:v>
+        <x:v>-432459</x:v>
       </x:c>
       <x:c r="DS35" s="3" t="n">
-        <x:v>445924</x:v>
+        <x:v>445860</x:v>
       </x:c>
       <x:c r="DT35" s="3" t="n">
-        <x:v>-57828</x:v>
+        <x:v>-57892</x:v>
       </x:c>
       <x:c r="DU35" s="3" t="n">
-        <x:v>181204</x:v>
+        <x:v>181140</x:v>
       </x:c>
       <x:c r="DV35" s="3" t="n">
-        <x:v>-269105</x:v>
+        <x:v>-264468</x:v>
+      </x:c>
+      <x:c r="DW35" s="3" t="n">
+        <x:v>526056</x:v>
+      </x:c>
+      <x:c r="DX35" s="3" t="n">
+        <x:v>237056</x:v>
       </x:c>
     </x:row>
-    <x:row r="36" spans="1:126">
+    <x:row r="36" spans="1:128">
       <x:c r="E36" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F36" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G36" s="3" t="n">
-        <x:v>-25209</x:v>
+        <x:v>-23889</x:v>
       </x:c>
       <x:c r="H36" s="3" t="n">
-        <x:v>-50316</x:v>
+        <x:v>-51675</x:v>
       </x:c>
       <x:c r="I36" s="3" t="n">
-        <x:v>-10424</x:v>
+        <x:v>-11412</x:v>
       </x:c>
       <x:c r="J36" s="3" t="n">
-        <x:v>-54147</x:v>
+        <x:v>-53919</x:v>
       </x:c>
       <x:c r="K36" s="3" t="n">
-        <x:v>-23992</x:v>
+        <x:v>-24489</x:v>
       </x:c>
       <x:c r="L36" s="3" t="n">
         <x:v>-8529</x:v>
       </x:c>
       <x:c r="M36" s="3" t="n">
         <x:v>-25684</x:v>
       </x:c>
       <x:c r="N36" s="3" t="n">
         <x:v>-47697</x:v>
       </x:c>
       <x:c r="O36" s="3" t="n">
         <x:v>7557</x:v>
       </x:c>
       <x:c r="P36" s="3" t="n">
         <x:v>-37014</x:v>
       </x:c>
       <x:c r="Q36" s="3" t="n">
         <x:v>-33423</x:v>
       </x:c>
       <x:c r="R36" s="3" t="n">
         <x:v>-21822</x:v>
       </x:c>
       <x:c r="S36" s="3" t="n">
         <x:v>-27757</x:v>
       </x:c>
@@ -13831,188 +14035,194 @@
       <x:c r="CY36" s="3" t="n">
         <x:v>183333</x:v>
       </x:c>
       <x:c r="CZ36" s="3" t="n">
         <x:v>44716</x:v>
       </x:c>
       <x:c r="DA36" s="3" t="n">
         <x:v>41822</x:v>
       </x:c>
       <x:c r="DB36" s="3" t="n">
         <x:v>24128</x:v>
       </x:c>
       <x:c r="DC36" s="3" t="n">
         <x:v>155313</x:v>
       </x:c>
       <x:c r="DD36" s="3" t="n">
         <x:v>149365</x:v>
       </x:c>
       <x:c r="DE36" s="3" t="n">
         <x:v>89002</x:v>
       </x:c>
       <x:c r="DF36" s="3" t="n">
         <x:v>-241627</x:v>
       </x:c>
       <x:c r="DG36" s="3" t="n">
-        <x:v>275744</x:v>
+        <x:v>275706</x:v>
       </x:c>
       <x:c r="DH36" s="3" t="n">
-        <x:v>18123</x:v>
+        <x:v>18062</x:v>
       </x:c>
       <x:c r="DI36" s="3" t="n">
-        <x:v>-6741</x:v>
+        <x:v>-5990</x:v>
       </x:c>
       <x:c r="DJ36" s="3" t="n">
-        <x:v>-75660</x:v>
+        <x:v>-76236</x:v>
       </x:c>
       <x:c r="DK36" s="3" t="n">
-        <x:v>642413</x:v>
+        <x:v>641738</x:v>
       </x:c>
       <x:c r="DL36" s="3" t="n">
-        <x:v>104073</x:v>
+        <x:v>103427</x:v>
       </x:c>
       <x:c r="DM36" s="3" t="n">
-        <x:v>7389</x:v>
+        <x:v>7324</x:v>
       </x:c>
       <x:c r="DN36" s="3" t="n">
-        <x:v>-352959</x:v>
+        <x:v>-353286</x:v>
       </x:c>
       <x:c r="DO36" s="3" t="n">
-        <x:v>205323</x:v>
+        <x:v>205437</x:v>
       </x:c>
       <x:c r="DP36" s="3" t="n">
-        <x:v>-50883</x:v>
+        <x:v>-51057</x:v>
       </x:c>
       <x:c r="DQ36" s="3" t="n">
-        <x:v>-7171</x:v>
+        <x:v>-7343</x:v>
       </x:c>
       <x:c r="DR36" s="3" t="n">
-        <x:v>-443947</x:v>
+        <x:v>-443829</x:v>
       </x:c>
       <x:c r="DS36" s="3" t="n">
-        <x:v>411002</x:v>
+        <x:v>411420</x:v>
       </x:c>
       <x:c r="DT36" s="3" t="n">
-        <x:v>40717</x:v>
+        <x:v>40105</x:v>
       </x:c>
       <x:c r="DU36" s="3" t="n">
-        <x:v>-118888</x:v>
+        <x:v>-118622</x:v>
       </x:c>
       <x:c r="DV36" s="3" t="n">
-        <x:v>-186247</x:v>
+        <x:v>-188275</x:v>
+      </x:c>
+      <x:c r="DW36" s="3" t="n">
+        <x:v>292594</x:v>
+      </x:c>
+      <x:c r="DX36" s="3" t="n">
+        <x:v>-81058</x:v>
       </x:c>
     </x:row>
-    <x:row r="37" spans="1:126">
+    <x:row r="37" spans="1:128">
       <x:c r="E37" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F37" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G37" s="3" t="n">
         <x:v>-1474</x:v>
       </x:c>
       <x:c r="H37" s="3" t="n">
         <x:v>-12099</x:v>
       </x:c>
       <x:c r="I37" s="3" t="n">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J37" s="3" t="n">
         <x:v>-14700</x:v>
       </x:c>
       <x:c r="K37" s="3" t="n">
         <x:v>26775</x:v>
       </x:c>
       <x:c r="L37" s="3" t="n">
         <x:v>17704</x:v>
       </x:c>
       <x:c r="M37" s="3" t="n">
         <x:v>13768</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>11384</x:v>
       </x:c>
       <x:c r="O37" s="3" t="n">
-        <x:v>53522</x:v>
+        <x:v>53551</x:v>
       </x:c>
       <x:c r="P37" s="3" t="n">
-        <x:v>-18559</x:v>
+        <x:v>-18530</x:v>
       </x:c>
       <x:c r="Q37" s="3" t="n">
-        <x:v>-9481</x:v>
+        <x:v>-9452</x:v>
       </x:c>
       <x:c r="R37" s="3" t="n">
-        <x:v>-13704</x:v>
+        <x:v>-13676</x:v>
       </x:c>
       <x:c r="S37" s="3" t="n">
         <x:v>21179</x:v>
       </x:c>
       <x:c r="T37" s="3" t="n">
         <x:v>13543</x:v>
       </x:c>
       <x:c r="U37" s="3" t="n">
         <x:v>-5241</x:v>
       </x:c>
       <x:c r="V37" s="3" t="n">
         <x:v>-19050</x:v>
       </x:c>
       <x:c r="W37" s="3" t="n">
         <x:v>39361</x:v>
       </x:c>
       <x:c r="X37" s="3" t="n">
         <x:v>10909</x:v>
       </x:c>
       <x:c r="Y37" s="3" t="n">
         <x:v>11401</x:v>
       </x:c>
       <x:c r="Z37" s="3" t="n">
         <x:v>-15797</x:v>
       </x:c>
       <x:c r="AA37" s="3" t="n">
         <x:v>1227</x:v>
       </x:c>
       <x:c r="AB37" s="3" t="n">
         <x:v>3699</x:v>
       </x:c>
       <x:c r="AC37" s="3" t="n">
         <x:v>5930</x:v>
       </x:c>
       <x:c r="AD37" s="3" t="n">
         <x:v>-15591</x:v>
       </x:c>
       <x:c r="AE37" s="3" t="n">
         <x:v>27821</x:v>
       </x:c>
       <x:c r="AF37" s="3" t="n">
         <x:v>17573</x:v>
       </x:c>
       <x:c r="AG37" s="3" t="n">
         <x:v>19933</x:v>
       </x:c>
       <x:c r="AH37" s="3" t="n">
-        <x:v>13245</x:v>
+        <x:v>13225</x:v>
       </x:c>
       <x:c r="AI37" s="3" t="n">
         <x:v>13239</x:v>
       </x:c>
       <x:c r="AJ37" s="3" t="n">
         <x:v>43439</x:v>
       </x:c>
       <x:c r="AK37" s="3" t="n">
         <x:v>18096</x:v>
       </x:c>
       <x:c r="AL37" s="3" t="n">
         <x:v>2853</x:v>
       </x:c>
       <x:c r="AM37" s="3" t="n">
         <x:v>-18426</x:v>
       </x:c>
       <x:c r="AN37" s="3" t="n">
         <x:v>-3056</x:v>
       </x:c>
       <x:c r="AO37" s="3" t="n">
         <x:v>17197</x:v>
       </x:c>
       <x:c r="AP37" s="3" t="n">
         <x:v>-15123</x:v>
       </x:c>
@@ -14199,104 +14409,110 @@
       <x:c r="CY37" s="3" t="n">
         <x:v>111766</x:v>
       </x:c>
       <x:c r="CZ37" s="3" t="n">
         <x:v>-33614</x:v>
       </x:c>
       <x:c r="DA37" s="3" t="n">
         <x:v>-51663</x:v>
       </x:c>
       <x:c r="DB37" s="3" t="n">
         <x:v>-10133</x:v>
       </x:c>
       <x:c r="DC37" s="3" t="n">
         <x:v>11288</x:v>
       </x:c>
       <x:c r="DD37" s="3" t="n">
         <x:v>9693</x:v>
       </x:c>
       <x:c r="DE37" s="3" t="n">
         <x:v>-5518</x:v>
       </x:c>
       <x:c r="DF37" s="3" t="n">
         <x:v>-68478</x:v>
       </x:c>
       <x:c r="DG37" s="3" t="n">
-        <x:v>20746</x:v>
+        <x:v>20732</x:v>
       </x:c>
       <x:c r="DH37" s="3" t="n">
-        <x:v>-59668</x:v>
+        <x:v>-59682</x:v>
       </x:c>
       <x:c r="DI37" s="3" t="n">
-        <x:v>8208</x:v>
+        <x:v>8194</x:v>
       </x:c>
       <x:c r="DJ37" s="3" t="n">
-        <x:v>-69673</x:v>
+        <x:v>-69686</x:v>
       </x:c>
       <x:c r="DK37" s="3" t="n">
-        <x:v>-507</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="DL37" s="3" t="n">
-        <x:v>-87979</x:v>
+        <x:v>-86968</x:v>
       </x:c>
       <x:c r="DM37" s="3" t="n">
-        <x:v>-17393</x:v>
+        <x:v>-16382</x:v>
       </x:c>
       <x:c r="DN37" s="3" t="n">
-        <x:v>8225</x:v>
+        <x:v>9238</x:v>
       </x:c>
       <x:c r="DO37" s="3" t="n">
-        <x:v>-53851</x:v>
+        <x:v>-27282</x:v>
       </x:c>
       <x:c r="DP37" s="3" t="n">
-        <x:v>-72954</x:v>
+        <x:v>-55419</x:v>
       </x:c>
       <x:c r="DQ37" s="3" t="n">
-        <x:v>18713</x:v>
+        <x:v>20592</x:v>
       </x:c>
       <x:c r="DR37" s="3" t="n">
-        <x:v>-27594</x:v>
+        <x:v>-13954</x:v>
       </x:c>
       <x:c r="DS37" s="3" t="n">
-        <x:v>67794</x:v>
+        <x:v>65689</x:v>
       </x:c>
       <x:c r="DT37" s="3" t="n">
-        <x:v>-74500</x:v>
+        <x:v>-79863</x:v>
       </x:c>
       <x:c r="DU37" s="3" t="n">
-        <x:v>-1986</x:v>
+        <x:v>-1321</x:v>
       </x:c>
       <x:c r="DV37" s="3" t="n">
-        <x:v>-36896</x:v>
+        <x:v>-36362</x:v>
+      </x:c>
+      <x:c r="DW37" s="3" t="n">
+        <x:v>46971</x:v>
+      </x:c>
+      <x:c r="DX37" s="3" t="n">
+        <x:v>15484</x:v>
       </x:c>
     </x:row>
-    <x:row r="38" spans="1:126">
+    <x:row r="38" spans="1:128">
       <x:c r="E38" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F38" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G38" s="3" t="n">
         <x:v>12093</x:v>
       </x:c>
       <x:c r="H38" s="3" t="n">
         <x:v>831</x:v>
       </x:c>
       <x:c r="I38" s="3" t="n">
         <x:v>6866</x:v>
       </x:c>
       <x:c r="J38" s="3" t="n">
         <x:v>-1892</x:v>
       </x:c>
       <x:c r="K38" s="3" t="n">
         <x:v>36556</x:v>
       </x:c>
       <x:c r="L38" s="3" t="n">
         <x:v>11831</x:v>
       </x:c>
       <x:c r="M38" s="3" t="n">
         <x:v>12060</x:v>
       </x:c>
       <x:c r="N38" s="3" t="n">
         <x:v>13142</x:v>
       </x:c>
@@ -14399,60 +14615,60 @@
       <x:c r="AU38" s="3" t="n">
         <x:v>52384</x:v>
       </x:c>
       <x:c r="AV38" s="3" t="n">
         <x:v>8100</x:v>
       </x:c>
       <x:c r="AW38" s="3" t="n">
         <x:v>-1725</x:v>
       </x:c>
       <x:c r="AX38" s="3" t="n">
         <x:v>15950</x:v>
       </x:c>
       <x:c r="AY38" s="3" t="n">
         <x:v>4549</x:v>
       </x:c>
       <x:c r="AZ38" s="3" t="n">
         <x:v>22592</x:v>
       </x:c>
       <x:c r="BA38" s="3" t="n">
         <x:v>-7622</x:v>
       </x:c>
       <x:c r="BB38" s="3" t="n">
         <x:v>12493</x:v>
       </x:c>
       <x:c r="BC38" s="3" t="n">
-        <x:v>-61</x:v>
+        <x:v>-617</x:v>
       </x:c>
       <x:c r="BD38" s="3" t="n">
-        <x:v>3276</x:v>
+        <x:v>3666</x:v>
       </x:c>
       <x:c r="BE38" s="3" t="n">
-        <x:v>-1030</x:v>
+        <x:v>-1395</x:v>
       </x:c>
       <x:c r="BF38" s="3" t="n">
-        <x:v>39902</x:v>
+        <x:v>37760</x:v>
       </x:c>
       <x:c r="BG38" s="3" t="n">
         <x:v>28907</x:v>
       </x:c>
       <x:c r="BH38" s="3" t="n">
         <x:v>62615</x:v>
       </x:c>
       <x:c r="BI38" s="3" t="n">
         <x:v>27752</x:v>
       </x:c>
       <x:c r="BJ38" s="3" t="n">
         <x:v>77929</x:v>
       </x:c>
       <x:c r="BK38" s="3" t="n">
         <x:v>40898</x:v>
       </x:c>
       <x:c r="BL38" s="3" t="n">
         <x:v>31361</x:v>
       </x:c>
       <x:c r="BM38" s="3" t="n">
         <x:v>20366</x:v>
       </x:c>
       <x:c r="BN38" s="3" t="n">
         <x:v>48952</x:v>
       </x:c>
@@ -14567,104 +14783,110 @@
       <x:c r="CY38" s="3" t="n">
         <x:v>-34118</x:v>
       </x:c>
       <x:c r="CZ38" s="3" t="n">
         <x:v>-87600</x:v>
       </x:c>
       <x:c r="DA38" s="3" t="n">
         <x:v>51241</x:v>
       </x:c>
       <x:c r="DB38" s="3" t="n">
         <x:v>51290</x:v>
       </x:c>
       <x:c r="DC38" s="3" t="n">
         <x:v>106240</x:v>
       </x:c>
       <x:c r="DD38" s="3" t="n">
         <x:v>110734</x:v>
       </x:c>
       <x:c r="DE38" s="3" t="n">
         <x:v>-55681</x:v>
       </x:c>
       <x:c r="DF38" s="3" t="n">
         <x:v>84650</x:v>
       </x:c>
       <x:c r="DG38" s="3" t="n">
-        <x:v>26900</x:v>
+        <x:v>34192</x:v>
       </x:c>
       <x:c r="DH38" s="3" t="n">
-        <x:v>38615</x:v>
+        <x:v>40581</x:v>
       </x:c>
       <x:c r="DI38" s="3" t="n">
-        <x:v>76939</x:v>
+        <x:v>77915</x:v>
       </x:c>
       <x:c r="DJ38" s="3" t="n">
-        <x:v>172859</x:v>
+        <x:v>173241</x:v>
       </x:c>
       <x:c r="DK38" s="3" t="n">
-        <x:v>-18216</x:v>
+        <x:v>-26236</x:v>
       </x:c>
       <x:c r="DL38" s="3" t="n">
-        <x:v>165240</x:v>
+        <x:v>162177</x:v>
       </x:c>
       <x:c r="DM38" s="3" t="n">
-        <x:v>78714</x:v>
+        <x:v>75651</x:v>
       </x:c>
       <x:c r="DN38" s="3" t="n">
-        <x:v>92977</x:v>
+        <x:v>89914</x:v>
       </x:c>
       <x:c r="DO38" s="3" t="n">
-        <x:v>62819</x:v>
+        <x:v>63148</x:v>
       </x:c>
       <x:c r="DP38" s="3" t="n">
-        <x:v>81654</x:v>
+        <x:v>81983</x:v>
       </x:c>
       <x:c r="DQ38" s="3" t="n">
-        <x:v>86413</x:v>
+        <x:v>86638</x:v>
       </x:c>
       <x:c r="DR38" s="3" t="n">
-        <x:v>211600</x:v>
+        <x:v>212341</x:v>
       </x:c>
       <x:c r="DS38" s="3" t="n">
-        <x:v>93322</x:v>
+        <x:v>92881</x:v>
       </x:c>
       <x:c r="DT38" s="3" t="n">
-        <x:v>105704</x:v>
+        <x:v>107107</x:v>
       </x:c>
       <x:c r="DU38" s="3" t="n">
-        <x:v>99871</x:v>
+        <x:v>101737</x:v>
       </x:c>
       <x:c r="DV38" s="3" t="n">
-        <x:v>144272</x:v>
+        <x:v>236279</x:v>
+      </x:c>
+      <x:c r="DW38" s="3" t="n">
+        <x:v>88074</x:v>
+      </x:c>
+      <x:c r="DX38" s="3" t="n">
+        <x:v>83592</x:v>
       </x:c>
     </x:row>
-    <x:row r="39" spans="1:126">
+    <x:row r="39" spans="1:128">
       <x:c r="E39" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F39" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G39" s="3" t="n">
         <x:v>27482</x:v>
       </x:c>
       <x:c r="H39" s="3" t="n">
         <x:v>33414</x:v>
       </x:c>
       <x:c r="I39" s="3" t="n">
         <x:v>27831</x:v>
       </x:c>
       <x:c r="J39" s="3" t="n">
         <x:v>32616</x:v>
       </x:c>
       <x:c r="K39" s="3" t="n">
         <x:v>22023</x:v>
       </x:c>
       <x:c r="L39" s="3" t="n">
         <x:v>28721</x:v>
       </x:c>
       <x:c r="M39" s="3" t="n">
         <x:v>20039</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>25827</x:v>
       </x:c>
@@ -14935,104 +15157,110 @@
       <x:c r="CY39" s="3" t="n">
         <x:v>51453</x:v>
       </x:c>
       <x:c r="CZ39" s="3" t="n">
         <x:v>55110</x:v>
       </x:c>
       <x:c r="DA39" s="3" t="n">
         <x:v>47563</x:v>
       </x:c>
       <x:c r="DB39" s="3" t="n">
         <x:v>37496</x:v>
       </x:c>
       <x:c r="DC39" s="3" t="n">
         <x:v>82025</x:v>
       </x:c>
       <x:c r="DD39" s="3" t="n">
         <x:v>90135</x:v>
       </x:c>
       <x:c r="DE39" s="3" t="n">
         <x:v>67179</x:v>
       </x:c>
       <x:c r="DF39" s="3" t="n">
         <x:v>70810</x:v>
       </x:c>
       <x:c r="DG39" s="3" t="n">
-        <x:v>68947</x:v>
+        <x:v>68883</x:v>
       </x:c>
       <x:c r="DH39" s="3" t="n">
-        <x:v>83499</x:v>
+        <x:v>83976</x:v>
       </x:c>
       <x:c r="DI39" s="3" t="n">
-        <x:v>50821</x:v>
+        <x:v>51358</x:v>
       </x:c>
       <x:c r="DJ39" s="3" t="n">
-        <x:v>40105</x:v>
+        <x:v>40609</x:v>
       </x:c>
       <x:c r="DK39" s="3" t="n">
-        <x:v>67647</x:v>
+        <x:v>68404</x:v>
       </x:c>
       <x:c r="DL39" s="3" t="n">
-        <x:v>86386</x:v>
+        <x:v>85742</x:v>
       </x:c>
       <x:c r="DM39" s="3" t="n">
-        <x:v>53662</x:v>
+        <x:v>54402</x:v>
       </x:c>
       <x:c r="DN39" s="3" t="n">
-        <x:v>35850</x:v>
+        <x:v>36507</x:v>
       </x:c>
       <x:c r="DO39" s="3" t="n">
-        <x:v>79958</x:v>
+        <x:v>80421</x:v>
       </x:c>
       <x:c r="DP39" s="3" t="n">
-        <x:v>112290</x:v>
+        <x:v>106350</x:v>
       </x:c>
       <x:c r="DQ39" s="3" t="n">
-        <x:v>68220</x:v>
+        <x:v>70224</x:v>
       </x:c>
       <x:c r="DR39" s="3" t="n">
-        <x:v>62957</x:v>
+        <x:v>62256</x:v>
       </x:c>
       <x:c r="DS39" s="3" t="n">
-        <x:v>108061</x:v>
+        <x:v>95942</x:v>
       </x:c>
       <x:c r="DT39" s="3" t="n">
-        <x:v>102379</x:v>
+        <x:v>103618</x:v>
       </x:c>
       <x:c r="DU39" s="3" t="n">
-        <x:v>86020</x:v>
+        <x:v>74042</x:v>
       </x:c>
       <x:c r="DV39" s="3" t="n">
-        <x:v>38642</x:v>
+        <x:v>56115</x:v>
+      </x:c>
+      <x:c r="DW39" s="3" t="n">
+        <x:v>109395</x:v>
+      </x:c>
+      <x:c r="DX39" s="3" t="n">
+        <x:v>110441</x:v>
       </x:c>
     </x:row>
-    <x:row r="40" spans="1:126">
+    <x:row r="40" spans="1:128">
       <x:c r="E40" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F40" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G40" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H40" s="3" t="n">
         <x:v>-832</x:v>
       </x:c>
       <x:c r="I40" s="3" t="n">
         <x:v>-3476</x:v>
       </x:c>
       <x:c r="J40" s="3" t="n">
         <x:v>-1390</x:v>
       </x:c>
       <x:c r="K40" s="3" t="n">
         <x:v>9861</x:v>
       </x:c>
       <x:c r="L40" s="3" t="n">
         <x:v>-5929</x:v>
       </x:c>
       <x:c r="M40" s="3" t="n">
         <x:v>-5311</x:v>
       </x:c>
       <x:c r="N40" s="3" t="n">
         <x:v>-44519</x:v>
       </x:c>
@@ -15306,101 +15534,107 @@
       <x:c r="CZ40" s="3" t="n">
         <x:v>-273420</x:v>
       </x:c>
       <x:c r="DA40" s="3" t="n">
         <x:v>-295089</x:v>
       </x:c>
       <x:c r="DB40" s="3" t="n">
         <x:v>-224932</x:v>
       </x:c>
       <x:c r="DC40" s="3" t="n">
         <x:v>-247456</x:v>
       </x:c>
       <x:c r="DD40" s="3" t="n">
         <x:v>-215317</x:v>
       </x:c>
       <x:c r="DE40" s="3" t="n">
         <x:v>-232930</x:v>
       </x:c>
       <x:c r="DF40" s="3" t="n">
         <x:v>-272166</x:v>
       </x:c>
       <x:c r="DG40" s="3" t="n">
         <x:v>-452651</x:v>
       </x:c>
       <x:c r="DH40" s="3" t="n">
-        <x:v>-464994</x:v>
+        <x:v>-463285</x:v>
       </x:c>
       <x:c r="DI40" s="3" t="n">
-        <x:v>-468299</x:v>
+        <x:v>-469318</x:v>
       </x:c>
       <x:c r="DJ40" s="3" t="n">
-        <x:v>-607020</x:v>
+        <x:v>-610442</x:v>
       </x:c>
       <x:c r="DK40" s="3" t="n">
-        <x:v>-420485</x:v>
+        <x:v>-429147</x:v>
       </x:c>
       <x:c r="DL40" s="3" t="n">
-        <x:v>-364944</x:v>
+        <x:v>-365612</x:v>
       </x:c>
       <x:c r="DM40" s="3" t="n">
-        <x:v>-455040</x:v>
+        <x:v>-455512</x:v>
       </x:c>
       <x:c r="DN40" s="3" t="n">
-        <x:v>-445006</x:v>
+        <x:v>-444583</x:v>
       </x:c>
       <x:c r="DO40" s="3" t="n">
-        <x:v>-381981</x:v>
+        <x:v>-381175</x:v>
       </x:c>
       <x:c r="DP40" s="3" t="n">
-        <x:v>-411941</x:v>
+        <x:v>-412160</x:v>
       </x:c>
       <x:c r="DQ40" s="3" t="n">
-        <x:v>-401020</x:v>
+        <x:v>-400757</x:v>
       </x:c>
       <x:c r="DR40" s="3" t="n">
-        <x:v>-516530</x:v>
+        <x:v>-516340</x:v>
       </x:c>
       <x:c r="DS40" s="3" t="n">
-        <x:v>-433431</x:v>
+        <x:v>-432720</x:v>
       </x:c>
       <x:c r="DT40" s="3" t="n">
-        <x:v>-514724</x:v>
+        <x:v>-516302</x:v>
       </x:c>
       <x:c r="DU40" s="3" t="n">
-        <x:v>-360364</x:v>
+        <x:v>-359761</x:v>
       </x:c>
       <x:c r="DV40" s="3" t="n">
-        <x:v>-305271</x:v>
+        <x:v>-295169</x:v>
+      </x:c>
+      <x:c r="DW40" s="3" t="n">
+        <x:v>-403722</x:v>
+      </x:c>
+      <x:c r="DX40" s="3" t="n">
+        <x:v>-369841</x:v>
       </x:c>
     </x:row>
-    <x:row r="41" spans="1:126">
+    <x:row r="41" spans="1:128">
       <x:c r="E41" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F41" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G41" s="3" t="n">
         <x:v>5002</x:v>
       </x:c>
       <x:c r="H41" s="3" t="n">
         <x:v>-3369</x:v>
       </x:c>
       <x:c r="I41" s="3" t="n">
         <x:v>7809</x:v>
       </x:c>
       <x:c r="J41" s="3" t="n">
         <x:v>-28981</x:v>
       </x:c>
       <x:c r="K41" s="3" t="n">
         <x:v>49802</x:v>
       </x:c>
       <x:c r="L41" s="3" t="n">
         <x:v>-29290</x:v>
       </x:c>
       <x:c r="M41" s="3" t="n">
         <x:v>25128</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>-9776</x:v>
       </x:c>
@@ -15491,658 +15725,670 @@
       <x:c r="AQ41" s="3" t="n">
         <x:v>51694</x:v>
       </x:c>
       <x:c r="AR41" s="3" t="n">
         <x:v>27431</x:v>
       </x:c>
       <x:c r="AS41" s="3" t="n">
         <x:v>113010</x:v>
       </x:c>
       <x:c r="AT41" s="3" t="n">
         <x:v>-43565</x:v>
       </x:c>
       <x:c r="AU41" s="3" t="n">
         <x:v>90252</x:v>
       </x:c>
       <x:c r="AV41" s="3" t="n">
         <x:v>-33349</x:v>
       </x:c>
       <x:c r="AW41" s="3" t="n">
         <x:v>2812</x:v>
       </x:c>
       <x:c r="AX41" s="3" t="n">
         <x:v>-65271</x:v>
       </x:c>
       <x:c r="AY41" s="3" t="n">
-        <x:v>52097</x:v>
+        <x:v>51885</x:v>
       </x:c>
       <x:c r="AZ41" s="3" t="n">
-        <x:v>-17034</x:v>
+        <x:v>-17050</x:v>
       </x:c>
       <x:c r="BA41" s="3" t="n">
-        <x:v>33387</x:v>
+        <x:v>33406</x:v>
       </x:c>
       <x:c r="BB41" s="3" t="n">
-        <x:v>17372</x:v>
+        <x:v>17340</x:v>
       </x:c>
       <x:c r="BC41" s="3" t="n">
-        <x:v>41547</x:v>
+        <x:v>41597</x:v>
       </x:c>
       <x:c r="BD41" s="3" t="n">
-        <x:v>-60188</x:v>
+        <x:v>-60203</x:v>
       </x:c>
       <x:c r="BE41" s="3" t="n">
-        <x:v>-93397</x:v>
+        <x:v>-93381</x:v>
       </x:c>
       <x:c r="BF41" s="3" t="n">
-        <x:v>-94529</x:v>
+        <x:v>-93901</x:v>
       </x:c>
       <x:c r="BG41" s="3" t="n">
-        <x:v>-28368</x:v>
+        <x:v>-28329</x:v>
       </x:c>
       <x:c r="BH41" s="3" t="n">
-        <x:v>-16021</x:v>
+        <x:v>-16036</x:v>
       </x:c>
       <x:c r="BI41" s="3" t="n">
-        <x:v>67273</x:v>
+        <x:v>67289</x:v>
       </x:c>
       <x:c r="BJ41" s="3" t="n">
-        <x:v>-53864</x:v>
+        <x:v>-53873</x:v>
       </x:c>
       <x:c r="BK41" s="3" t="n">
-        <x:v>137606</x:v>
+        <x:v>137599</x:v>
       </x:c>
       <x:c r="BL41" s="3" t="n">
-        <x:v>95124</x:v>
+        <x:v>95109</x:v>
       </x:c>
       <x:c r="BM41" s="3" t="n">
-        <x:v>47082</x:v>
+        <x:v>47094</x:v>
       </x:c>
       <x:c r="BN41" s="3" t="n">
-        <x:v>-123113</x:v>
+        <x:v>-123130</x:v>
       </x:c>
       <x:c r="BO41" s="3" t="n">
-        <x:v>-16552</x:v>
+        <x:v>-16511</x:v>
       </x:c>
       <x:c r="BP41" s="3" t="n">
-        <x:v>-56126</x:v>
+        <x:v>-56138</x:v>
       </x:c>
       <x:c r="BQ41" s="3" t="n">
-        <x:v>40957</x:v>
+        <x:v>40969</x:v>
       </x:c>
       <x:c r="BR41" s="3" t="n">
-        <x:v>-122520</x:v>
+        <x:v>-122536</x:v>
       </x:c>
       <x:c r="BS41" s="3" t="n">
-        <x:v>33094</x:v>
+        <x:v>33112</x:v>
       </x:c>
       <x:c r="BT41" s="3" t="n">
-        <x:v>-40563</x:v>
+        <x:v>-40567</x:v>
       </x:c>
       <x:c r="BU41" s="3" t="n">
-        <x:v>49338</x:v>
+        <x:v>49343</x:v>
       </x:c>
       <x:c r="BV41" s="3" t="n">
-        <x:v>-136884</x:v>
+        <x:v>-136898</x:v>
       </x:c>
       <x:c r="BW41" s="3" t="n">
-        <x:v>21799</x:v>
+        <x:v>21806</x:v>
       </x:c>
       <x:c r="BX41" s="3" t="n">
-        <x:v>99913</x:v>
+        <x:v>99906</x:v>
       </x:c>
       <x:c r="BY41" s="3" t="n">
-        <x:v>-14585</x:v>
+        <x:v>-14581</x:v>
       </x:c>
       <x:c r="BZ41" s="3" t="n">
-        <x:v>-30598</x:v>
+        <x:v>-30607</x:v>
       </x:c>
       <x:c r="CA41" s="3" t="n">
-        <x:v>20612</x:v>
+        <x:v>20641</x:v>
       </x:c>
       <x:c r="CB41" s="3" t="n">
-        <x:v>53726</x:v>
+        <x:v>53720</x:v>
       </x:c>
       <x:c r="CC41" s="3" t="n">
-        <x:v>87258</x:v>
+        <x:v>87262</x:v>
       </x:c>
       <x:c r="CD41" s="3" t="n">
-        <x:v>-89138</x:v>
+        <x:v>-89145</x:v>
       </x:c>
       <x:c r="CE41" s="3" t="n">
         <x:v>52500</x:v>
       </x:c>
       <x:c r="CF41" s="3" t="n">
-        <x:v>8521</x:v>
+        <x:v>8511</x:v>
       </x:c>
       <x:c r="CG41" s="3" t="n">
-        <x:v>-5268</x:v>
+        <x:v>-5263</x:v>
       </x:c>
       <x:c r="CH41" s="3" t="n">
-        <x:v>-171797</x:v>
+        <x:v>-171805</x:v>
       </x:c>
       <x:c r="CI41" s="3" t="n">
-        <x:v>61733</x:v>
+        <x:v>61937</x:v>
       </x:c>
       <x:c r="CJ41" s="3" t="n">
-        <x:v>28697</x:v>
+        <x:v>28691</x:v>
       </x:c>
       <x:c r="CK41" s="3" t="n">
-        <x:v>82574</x:v>
+        <x:v>82578</x:v>
       </x:c>
       <x:c r="CL41" s="3" t="n">
-        <x:v>4208</x:v>
+        <x:v>4205</x:v>
       </x:c>
       <x:c r="CM41" s="3" t="n">
         <x:v>-48569</x:v>
       </x:c>
       <x:c r="CN41" s="3" t="n">
-        <x:v>-56904</x:v>
+        <x:v>-56905</x:v>
       </x:c>
       <x:c r="CO41" s="3" t="n">
-        <x:v>-44848</x:v>
+        <x:v>-44846</x:v>
       </x:c>
       <x:c r="CP41" s="3" t="n">
-        <x:v>97676</x:v>
+        <x:v>97674</x:v>
       </x:c>
       <x:c r="CQ41" s="3" t="n">
-        <x:v>-28805</x:v>
+        <x:v>-28804</x:v>
       </x:c>
       <x:c r="CR41" s="3" t="n">
-        <x:v>20916</x:v>
+        <x:v>20913</x:v>
       </x:c>
       <x:c r="CS41" s="3" t="n">
-        <x:v>-42785</x:v>
+        <x:v>-42780</x:v>
       </x:c>
       <x:c r="CT41" s="3" t="n">
-        <x:v>71256</x:v>
+        <x:v>71252</x:v>
       </x:c>
       <x:c r="CU41" s="3" t="n">
         <x:v>84308</x:v>
       </x:c>
       <x:c r="CV41" s="3" t="n">
         <x:v>-58715</x:v>
       </x:c>
       <x:c r="CW41" s="3" t="n">
         <x:v>69505</x:v>
       </x:c>
       <x:c r="CX41" s="3" t="n">
         <x:v>-6851</x:v>
       </x:c>
       <x:c r="CY41" s="3" t="n">
         <x:v>350883</x:v>
       </x:c>
       <x:c r="CZ41" s="3" t="n">
         <x:v>-90732</x:v>
       </x:c>
       <x:c r="DA41" s="3" t="n">
         <x:v>-85885</x:v>
       </x:c>
       <x:c r="DB41" s="3" t="n">
         <x:v>-36371</x:v>
       </x:c>
       <x:c r="DC41" s="3" t="n">
         <x:v>-45937</x:v>
       </x:c>
       <x:c r="DD41" s="3" t="n">
         <x:v>-67314</x:v>
       </x:c>
       <x:c r="DE41" s="3" t="n">
         <x:v>82011</x:v>
       </x:c>
       <x:c r="DF41" s="3" t="n">
         <x:v>-73249</x:v>
       </x:c>
       <x:c r="DG41" s="3" t="n">
-        <x:v>28304</x:v>
+        <x:v>29007</x:v>
       </x:c>
       <x:c r="DH41" s="3" t="n">
         <x:v>37079</x:v>
       </x:c>
       <x:c r="DI41" s="3" t="n">
         <x:v>60305</x:v>
       </x:c>
       <x:c r="DJ41" s="3" t="n">
         <x:v>-89466</x:v>
       </x:c>
       <x:c r="DK41" s="3" t="n">
-        <x:v>39954</x:v>
+        <x:v>37637</x:v>
       </x:c>
       <x:c r="DL41" s="3" t="n">
-        <x:v>-31766</x:v>
+        <x:v>-31692</x:v>
       </x:c>
       <x:c r="DM41" s="3" t="n">
-        <x:v>-22791</x:v>
+        <x:v>-22914</x:v>
       </x:c>
       <x:c r="DN41" s="3" t="n">
-        <x:v>-60905</x:v>
+        <x:v>-60758</x:v>
       </x:c>
       <x:c r="DO41" s="3" t="n">
-        <x:v>201713</x:v>
+        <x:v>201916</x:v>
       </x:c>
       <x:c r="DP41" s="3" t="n">
-        <x:v>-104462</x:v>
+        <x:v>-104577</x:v>
       </x:c>
       <x:c r="DQ41" s="3" t="n">
-        <x:v>100991</x:v>
+        <x:v>100194</x:v>
       </x:c>
       <x:c r="DR41" s="3" t="n">
-        <x:v>-65854</x:v>
+        <x:v>-65405</x:v>
       </x:c>
       <x:c r="DS41" s="3" t="n">
-        <x:v>58515</x:v>
+        <x:v>58682</x:v>
       </x:c>
       <x:c r="DT41" s="3" t="n">
-        <x:v>-130304</x:v>
+        <x:v>-130715</x:v>
       </x:c>
       <x:c r="DU41" s="3" t="n">
-        <x:v>226508</x:v>
+        <x:v>226540</x:v>
       </x:c>
       <x:c r="DV41" s="3" t="n">
-        <x:v>-178217</x:v>
+        <x:v>-186131</x:v>
+      </x:c>
+      <x:c r="DW41" s="3" t="n">
+        <x:v>179803</x:v>
+      </x:c>
+      <x:c r="DX41" s="3" t="n">
+        <x:v>-66390</x:v>
       </x:c>
     </x:row>
-    <x:row r="42" spans="1:126">
+    <x:row r="42" spans="1:128">
       <x:c r="C42" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D42" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E42" s="2" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F42" s="2" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G42" s="3" t="n">
-        <x:v>-4027</x:v>
+        <x:v>-4039</x:v>
       </x:c>
       <x:c r="H42" s="3" t="n">
-        <x:v>12048</x:v>
+        <x:v>12039</x:v>
       </x:c>
       <x:c r="I42" s="3" t="n">
-        <x:v>-46563</x:v>
+        <x:v>-46561</x:v>
       </x:c>
       <x:c r="J42" s="3" t="n">
-        <x:v>-28018</x:v>
+        <x:v>-28019</x:v>
       </x:c>
       <x:c r="K42" s="3" t="n">
-        <x:v>10176</x:v>
+        <x:v>10173</x:v>
       </x:c>
       <x:c r="L42" s="3" t="n">
-        <x:v>19185</x:v>
+        <x:v>19167</x:v>
       </x:c>
       <x:c r="M42" s="3" t="n">
-        <x:v>-14240</x:v>
+        <x:v>-14314</x:v>
       </x:c>
       <x:c r="N42" s="3" t="n">
-        <x:v>-37413</x:v>
+        <x:v>-37411</x:v>
       </x:c>
       <x:c r="O42" s="3" t="n">
-        <x:v>10260</x:v>
+        <x:v>10247</x:v>
       </x:c>
       <x:c r="P42" s="3" t="n">
-        <x:v>53078</x:v>
+        <x:v>53081</x:v>
       </x:c>
       <x:c r="Q42" s="3" t="n">
         <x:v>-14903</x:v>
       </x:c>
       <x:c r="R42" s="3" t="n">
-        <x:v>-27940</x:v>
+        <x:v>-27961</x:v>
       </x:c>
       <x:c r="S42" s="3" t="n">
-        <x:v>12996</x:v>
+        <x:v>12874</x:v>
       </x:c>
       <x:c r="T42" s="3" t="n">
-        <x:v>26816</x:v>
+        <x:v>26803</x:v>
       </x:c>
       <x:c r="U42" s="3" t="n">
-        <x:v>14903</x:v>
+        <x:v>14908</x:v>
       </x:c>
       <x:c r="V42" s="3" t="n">
-        <x:v>-21487</x:v>
+        <x:v>-21540</x:v>
       </x:c>
       <x:c r="W42" s="3" t="n">
-        <x:v>39143</x:v>
+        <x:v>38944</x:v>
       </x:c>
       <x:c r="X42" s="3" t="n">
         <x:v>19479</x:v>
       </x:c>
       <x:c r="Y42" s="3" t="n">
-        <x:v>4920</x:v>
+        <x:v>4927</x:v>
       </x:c>
       <x:c r="Z42" s="3" t="n">
-        <x:v>8052</x:v>
+        <x:v>7938</x:v>
       </x:c>
       <x:c r="AA42" s="3" t="n">
-        <x:v>34546</x:v>
+        <x:v>34504</x:v>
       </x:c>
       <x:c r="AB42" s="3" t="n">
-        <x:v>17482</x:v>
+        <x:v>17384</x:v>
       </x:c>
       <x:c r="AC42" s="3" t="n">
-        <x:v>-10168</x:v>
+        <x:v>-10227</x:v>
       </x:c>
       <x:c r="AD42" s="3" t="n">
-        <x:v>1312</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="AE42" s="3" t="n">
-        <x:v>22214</x:v>
+        <x:v>21991</x:v>
       </x:c>
       <x:c r="AF42" s="3" t="n">
-        <x:v>-20843</x:v>
+        <x:v>-20837</x:v>
       </x:c>
       <x:c r="AG42" s="3" t="n">
-        <x:v>-7746</x:v>
+        <x:v>-7803</x:v>
       </x:c>
       <x:c r="AH42" s="3" t="n">
-        <x:v>-32042</x:v>
+        <x:v>-32194</x:v>
       </x:c>
       <x:c r="AI42" s="3" t="n">
-        <x:v>-16433</x:v>
+        <x:v>-16748</x:v>
       </x:c>
       <x:c r="AJ42" s="3" t="n">
-        <x:v>16753</x:v>
+        <x:v>16663</x:v>
       </x:c>
       <x:c r="AK42" s="3" t="n">
-        <x:v>2508</x:v>
+        <x:v>2414</x:v>
       </x:c>
       <x:c r="AL42" s="3" t="n">
-        <x:v>-32704</x:v>
+        <x:v>-32714</x:v>
       </x:c>
       <x:c r="AM42" s="3" t="n">
-        <x:v>5087</x:v>
+        <x:v>5185</x:v>
       </x:c>
       <x:c r="AN42" s="3" t="n">
-        <x:v>24713</x:v>
+        <x:v>24226</x:v>
       </x:c>
       <x:c r="AO42" s="3" t="n">
-        <x:v>3158</x:v>
+        <x:v>3151</x:v>
       </x:c>
       <x:c r="AP42" s="3" t="n">
-        <x:v>-15445</x:v>
+        <x:v>-15470</x:v>
       </x:c>
       <x:c r="AQ42" s="3" t="n">
-        <x:v>12058</x:v>
+        <x:v>11042</x:v>
       </x:c>
       <x:c r="AR42" s="3" t="n">
-        <x:v>53786</x:v>
+        <x:v>53551</x:v>
       </x:c>
       <x:c r="AS42" s="3" t="n">
-        <x:v>6387</x:v>
+        <x:v>6404</x:v>
       </x:c>
       <x:c r="AT42" s="3" t="n">
-        <x:v>-8487</x:v>
+        <x:v>-8475</x:v>
       </x:c>
       <x:c r="AU42" s="3" t="n">
-        <x:v>30461</x:v>
+        <x:v>30887</x:v>
       </x:c>
       <x:c r="AV42" s="3" t="n">
-        <x:v>32566</x:v>
+        <x:v>32515</x:v>
       </x:c>
       <x:c r="AW42" s="3" t="n">
-        <x:v>7847</x:v>
+        <x:v>8366</x:v>
       </x:c>
       <x:c r="AX42" s="3" t="n">
-        <x:v>9439</x:v>
+        <x:v>8631</x:v>
       </x:c>
       <x:c r="AY42" s="3" t="n">
-        <x:v>28768</x:v>
+        <x:v>29130</x:v>
       </x:c>
       <x:c r="AZ42" s="3" t="n">
-        <x:v>56318</x:v>
+        <x:v>56207</x:v>
       </x:c>
       <x:c r="BA42" s="3" t="n">
-        <x:v>23952</x:v>
+        <x:v>22581</x:v>
       </x:c>
       <x:c r="BB42" s="3" t="n">
-        <x:v>8811</x:v>
+        <x:v>9523</x:v>
       </x:c>
       <x:c r="BC42" s="3" t="n">
-        <x:v>13759</x:v>
+        <x:v>13159</x:v>
       </x:c>
       <x:c r="BD42" s="3" t="n">
-        <x:v>44997</x:v>
+        <x:v>45378</x:v>
       </x:c>
       <x:c r="BE42" s="3" t="n">
-        <x:v>34502</x:v>
+        <x:v>34781</x:v>
       </x:c>
       <x:c r="BF42" s="3" t="n">
-        <x:v>-47300</x:v>
+        <x:v>-50659</x:v>
       </x:c>
       <x:c r="BG42" s="3" t="n">
-        <x:v>-2628</x:v>
+        <x:v>-1814</x:v>
       </x:c>
       <x:c r="BH42" s="3" t="n">
-        <x:v>24871</x:v>
+        <x:v>22787</x:v>
       </x:c>
       <x:c r="BI42" s="3" t="n">
-        <x:v>-13850</x:v>
+        <x:v>-13152</x:v>
       </x:c>
       <x:c r="BJ42" s="3" t="n">
-        <x:v>-22347</x:v>
+        <x:v>-22666</x:v>
       </x:c>
       <x:c r="BK42" s="3" t="n">
-        <x:v>3304</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="BL42" s="3" t="n">
-        <x:v>28952</x:v>
+        <x:v>28967</x:v>
       </x:c>
       <x:c r="BM42" s="3" t="n">
-        <x:v>3965</x:v>
+        <x:v>4304</x:v>
       </x:c>
       <x:c r="BN42" s="3" t="n">
-        <x:v>-45555</x:v>
+        <x:v>-45943</x:v>
       </x:c>
       <x:c r="BO42" s="3" t="n">
-        <x:v>-2216</x:v>
+        <x:v>-4640</x:v>
       </x:c>
       <x:c r="BP42" s="3" t="n">
-        <x:v>21746</x:v>
+        <x:v>22562</x:v>
       </x:c>
       <x:c r="BQ42" s="3" t="n">
-        <x:v>-6272</x:v>
+        <x:v>-6096</x:v>
       </x:c>
       <x:c r="BR42" s="3" t="n">
-        <x:v>-28769</x:v>
+        <x:v>-28153</x:v>
       </x:c>
       <x:c r="BS42" s="3" t="n">
-        <x:v>-10337</x:v>
+        <x:v>-12269</x:v>
       </x:c>
       <x:c r="BT42" s="3" t="n">
-        <x:v>20510</x:v>
+        <x:v>21419</x:v>
       </x:c>
       <x:c r="BU42" s="3" t="n">
-        <x:v>2259</x:v>
+        <x:v>3164</x:v>
       </x:c>
       <x:c r="BV42" s="3" t="n">
-        <x:v>-51416</x:v>
+        <x:v>-51271</x:v>
       </x:c>
       <x:c r="BW42" s="3" t="n">
-        <x:v>-13793</x:v>
+        <x:v>-17996</x:v>
       </x:c>
       <x:c r="BX42" s="3" t="n">
-        <x:v>16545</x:v>
+        <x:v>17345</x:v>
       </x:c>
       <x:c r="BY42" s="3" t="n">
-        <x:v>-18559</x:v>
+        <x:v>-17675</x:v>
       </x:c>
       <x:c r="BZ42" s="3" t="n">
-        <x:v>-38707</x:v>
+        <x:v>-38132</x:v>
       </x:c>
       <x:c r="CA42" s="3" t="n">
-        <x:v>-18664</x:v>
+        <x:v>-21251</x:v>
       </x:c>
       <x:c r="CB42" s="3" t="n">
-        <x:v>4179</x:v>
+        <x:v>4774</x:v>
       </x:c>
       <x:c r="CC42" s="3" t="n">
-        <x:v>-8264</x:v>
+        <x:v>-7640</x:v>
       </x:c>
       <x:c r="CD42" s="3" t="n">
-        <x:v>-47260</x:v>
+        <x:v>-48155</x:v>
       </x:c>
       <x:c r="CE42" s="3" t="n">
-        <x:v>-12503</x:v>
+        <x:v>-15530</x:v>
       </x:c>
       <x:c r="CF42" s="3" t="n">
-        <x:v>24412</x:v>
+        <x:v>21256</x:v>
       </x:c>
       <x:c r="CG42" s="3" t="n">
-        <x:v>5635</x:v>
+        <x:v>6311</x:v>
       </x:c>
       <x:c r="CH42" s="3" t="n">
-        <x:v>-26419</x:v>
+        <x:v>-26018</x:v>
       </x:c>
       <x:c r="CI42" s="3" t="n">
-        <x:v>12641</x:v>
+        <x:v>9507</x:v>
       </x:c>
       <x:c r="CJ42" s="3" t="n">
-        <x:v>40747</x:v>
+        <x:v>40986</x:v>
       </x:c>
       <x:c r="CK42" s="3" t="n">
-        <x:v>3903</x:v>
+        <x:v>3486</x:v>
       </x:c>
       <x:c r="CL42" s="3" t="n">
-        <x:v>-21877</x:v>
+        <x:v>-19610</x:v>
       </x:c>
       <x:c r="CM42" s="3" t="n">
-        <x:v>21289</x:v>
+        <x:v>19547</x:v>
       </x:c>
       <x:c r="CN42" s="3" t="n">
-        <x:v>42135</x:v>
+        <x:v>43222</x:v>
       </x:c>
       <x:c r="CO42" s="3" t="n">
-        <x:v>12569</x:v>
+        <x:v>11934</x:v>
       </x:c>
       <x:c r="CP42" s="3" t="n">
-        <x:v>-18764</x:v>
+        <x:v>-18714</x:v>
       </x:c>
       <x:c r="CQ42" s="3" t="n">
-        <x:v>7712</x:v>
+        <x:v>6691</x:v>
       </x:c>
       <x:c r="CR42" s="3" t="n">
-        <x:v>40987</x:v>
+        <x:v>41819</x:v>
       </x:c>
       <x:c r="CS42" s="3" t="n">
-        <x:v>6117</x:v>
+        <x:v>6028</x:v>
       </x:c>
       <x:c r="CT42" s="3" t="n">
-        <x:v>-24071</x:v>
+        <x:v>-26331</x:v>
       </x:c>
       <x:c r="CU42" s="3" t="n">
-        <x:v>-14956</x:v>
+        <x:v>-16006</x:v>
       </x:c>
       <x:c r="CV42" s="3" t="n">
-        <x:v>47543</x:v>
+        <x:v>48794</x:v>
       </x:c>
       <x:c r="CW42" s="3" t="n">
-        <x:v>2159</x:v>
+        <x:v>2339</x:v>
       </x:c>
       <x:c r="CX42" s="3" t="n">
-        <x:v>-14962</x:v>
+        <x:v>-14768</x:v>
       </x:c>
       <x:c r="CY42" s="3" t="n">
-        <x:v>-13961</x:v>
+        <x:v>-21785</x:v>
       </x:c>
       <x:c r="CZ42" s="3" t="n">
-        <x:v>-48774</x:v>
+        <x:v>-48329</x:v>
       </x:c>
       <x:c r="DA42" s="3" t="n">
-        <x:v>-15839</x:v>
+        <x:v>-17291</x:v>
       </x:c>
       <x:c r="DB42" s="3" t="n">
-        <x:v>-78063</x:v>
+        <x:v>-77679</x:v>
       </x:c>
       <x:c r="DC42" s="3" t="n">
-        <x:v>-33105</x:v>
+        <x:v>-33379</x:v>
       </x:c>
       <x:c r="DD42" s="3" t="n">
-        <x:v>17823</x:v>
+        <x:v>19291</x:v>
       </x:c>
       <x:c r="DE42" s="3" t="n">
-        <x:v>9923</x:v>
+        <x:v>9623</x:v>
       </x:c>
       <x:c r="DF42" s="3" t="n">
-        <x:v>-12334</x:v>
+        <x:v>-12348</x:v>
       </x:c>
       <x:c r="DG42" s="3" t="n">
-        <x:v>5112</x:v>
+        <x:v>2811</x:v>
       </x:c>
       <x:c r="DH42" s="3" t="n">
-        <x:v>73602</x:v>
+        <x:v>75127</x:v>
       </x:c>
       <x:c r="DI42" s="3" t="n">
-        <x:v>12310</x:v>
+        <x:v>13593</x:v>
       </x:c>
       <x:c r="DJ42" s="3" t="n">
-        <x:v>-31162</x:v>
+        <x:v>-30984</x:v>
       </x:c>
       <x:c r="DK42" s="3" t="n">
-        <x:v>-23794</x:v>
+        <x:v>-32548</x:v>
       </x:c>
       <x:c r="DL42" s="3" t="n">
-        <x:v>17705</x:v>
+        <x:v>19516</x:v>
       </x:c>
       <x:c r="DM42" s="3" t="n">
-        <x:v>-1221</x:v>
+        <x:v>-1086</x:v>
       </x:c>
       <x:c r="DN42" s="3" t="n">
-        <x:v>-50843</x:v>
+        <x:v>-49529</x:v>
       </x:c>
       <x:c r="DO42" s="3" t="n">
-        <x:v>-34415</x:v>
+        <x:v>-33909</x:v>
       </x:c>
       <x:c r="DP42" s="3" t="n">
-        <x:v>18099</x:v>
+        <x:v>20598</x:v>
       </x:c>
       <x:c r="DQ42" s="3" t="n">
-        <x:v>2684</x:v>
+        <x:v>-1203</x:v>
       </x:c>
       <x:c r="DR42" s="3" t="n">
-        <x:v>-76183</x:v>
+        <x:v>-78846</x:v>
       </x:c>
       <x:c r="DS42" s="3" t="n">
-        <x:v>-34398</x:v>
+        <x:v>-42071</x:v>
       </x:c>
       <x:c r="DT42" s="3" t="n">
-        <x:v>33370</x:v>
+        <x:v>35520</x:v>
       </x:c>
       <x:c r="DU42" s="3" t="n">
-        <x:v>4466</x:v>
+        <x:v>10616</x:v>
       </x:c>
       <x:c r="DV42" s="3" t="n">
-        <x:v>-75401</x:v>
+        <x:v>-100193</x:v>
+      </x:c>
+      <x:c r="DW42" s="3" t="n">
+        <x:v>-23273</x:v>
+      </x:c>
+      <x:c r="DX42" s="3" t="n">
+        <x:v>11626</x:v>
       </x:c>
     </x:row>
-    <x:row r="43" spans="1:126">
+    <x:row r="43" spans="1:128">
       <x:c r="E43" s="2" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F43" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G43" s="3" t="n">
         <x:v>-15439</x:v>
       </x:c>
       <x:c r="H43" s="3" t="n">
         <x:v>14877</x:v>
       </x:c>
       <x:c r="I43" s="3" t="n">
         <x:v>-407</x:v>
       </x:c>
       <x:c r="J43" s="3" t="n">
         <x:v>4822</x:v>
       </x:c>
       <x:c r="K43" s="3" t="n">
         <x:v>-19772</x:v>
       </x:c>
       <x:c r="L43" s="3" t="n">
         <x:v>20339</x:v>
       </x:c>
       <x:c r="M43" s="3" t="n">
         <x:v>-1885</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>9360</x:v>
       </x:c>
@@ -16245,60 +16491,60 @@
       <x:c r="AU43" s="3" t="n">
         <x:v>-54739</x:v>
       </x:c>
       <x:c r="AV43" s="3" t="n">
         <x:v>82215</x:v>
       </x:c>
       <x:c r="AW43" s="3" t="n">
         <x:v>-2232</x:v>
       </x:c>
       <x:c r="AX43" s="3" t="n">
         <x:v>23148</x:v>
       </x:c>
       <x:c r="AY43" s="3" t="n">
         <x:v>-46105</x:v>
       </x:c>
       <x:c r="AZ43" s="3" t="n">
         <x:v>30314</x:v>
       </x:c>
       <x:c r="BA43" s="3" t="n">
         <x:v>5868</x:v>
       </x:c>
       <x:c r="BB43" s="3" t="n">
         <x:v>7295</x:v>
       </x:c>
       <x:c r="BC43" s="3" t="n">
-        <x:v>-82462</x:v>
+        <x:v>-83018</x:v>
       </x:c>
       <x:c r="BD43" s="3" t="n">
-        <x:v>4873</x:v>
+        <x:v>5263</x:v>
       </x:c>
       <x:c r="BE43" s="3" t="n">
-        <x:v>83835</x:v>
+        <x:v>83470</x:v>
       </x:c>
       <x:c r="BF43" s="3" t="n">
-        <x:v>-121725</x:v>
+        <x:v>-123867</x:v>
       </x:c>
       <x:c r="BG43" s="3" t="n">
         <x:v>-154530</x:v>
       </x:c>
       <x:c r="BH43" s="3" t="n">
         <x:v>80220</x:v>
       </x:c>
       <x:c r="BI43" s="3" t="n">
         <x:v>39318</x:v>
       </x:c>
       <x:c r="BJ43" s="3" t="n">
         <x:v>77896</x:v>
       </x:c>
       <x:c r="BK43" s="3" t="n">
         <x:v>-48935</x:v>
       </x:c>
       <x:c r="BL43" s="3" t="n">
         <x:v>28535</x:v>
       </x:c>
       <x:c r="BM43" s="3" t="n">
         <x:v>3387</x:v>
       </x:c>
       <x:c r="BN43" s="3" t="n">
         <x:v>17794</x:v>
       </x:c>
@@ -16332,185 +16578,191 @@
       <x:c r="BX43" s="3" t="n">
         <x:v>41124</x:v>
       </x:c>
       <x:c r="BY43" s="3" t="n">
         <x:v>-21573</x:v>
       </x:c>
       <x:c r="BZ43" s="3" t="n">
         <x:v>-20277</x:v>
       </x:c>
       <x:c r="CA43" s="3" t="n">
         <x:v>13570</x:v>
       </x:c>
       <x:c r="CB43" s="3" t="n">
         <x:v>57096</x:v>
       </x:c>
       <x:c r="CC43" s="3" t="n">
         <x:v>-43832</x:v>
       </x:c>
       <x:c r="CD43" s="3" t="n">
         <x:v>61947</x:v>
       </x:c>
       <x:c r="CE43" s="3" t="n">
         <x:v>-35973</x:v>
       </x:c>
       <x:c r="CF43" s="3" t="n">
-        <x:v>17177</x:v>
+        <x:v>17195</x:v>
       </x:c>
       <x:c r="CG43" s="3" t="n">
         <x:v>-35957</x:v>
       </x:c>
       <x:c r="CH43" s="3" t="n">
         <x:v>16955</x:v>
       </x:c>
       <x:c r="CI43" s="3" t="n">
-        <x:v>-19002</x:v>
+        <x:v>-19036</x:v>
       </x:c>
       <x:c r="CJ43" s="3" t="n">
         <x:v>86734</x:v>
       </x:c>
       <x:c r="CK43" s="3" t="n">
         <x:v>-74132</x:v>
       </x:c>
       <x:c r="CL43" s="3" t="n">
         <x:v>-9195</x:v>
       </x:c>
       <x:c r="CM43" s="3" t="n">
         <x:v>4527</x:v>
       </x:c>
       <x:c r="CN43" s="3" t="n">
         <x:v>48004</x:v>
       </x:c>
       <x:c r="CO43" s="3" t="n">
         <x:v>-31348</x:v>
       </x:c>
       <x:c r="CP43" s="3" t="n">
         <x:v>56504</x:v>
       </x:c>
       <x:c r="CQ43" s="3" t="n">
         <x:v>-74680</x:v>
       </x:c>
       <x:c r="CR43" s="3" t="n">
-        <x:v>9130</x:v>
+        <x:v>9129</x:v>
       </x:c>
       <x:c r="CS43" s="3" t="n">
         <x:v>-1113</x:v>
       </x:c>
       <x:c r="CT43" s="3" t="n">
         <x:v>22781</x:v>
       </x:c>
       <x:c r="CU43" s="3" t="n">
-        <x:v>-84171</x:v>
+        <x:v>-84170</x:v>
       </x:c>
       <x:c r="CV43" s="3" t="n">
         <x:v>11043</x:v>
       </x:c>
       <x:c r="CW43" s="3" t="n">
-        <x:v>-72562</x:v>
+        <x:v>-72563</x:v>
       </x:c>
       <x:c r="CX43" s="3" t="n">
-        <x:v>41169</x:v>
+        <x:v>41170</x:v>
       </x:c>
       <x:c r="CY43" s="3" t="n">
         <x:v>41860</x:v>
       </x:c>
       <x:c r="CZ43" s="3" t="n">
         <x:v>46752</x:v>
       </x:c>
       <x:c r="DA43" s="3" t="n">
-        <x:v>3802</x:v>
+        <x:v>2621</x:v>
       </x:c>
       <x:c r="DB43" s="3" t="n">
-        <x:v>24298</x:v>
+        <x:v>24299</x:v>
       </x:c>
       <x:c r="DC43" s="3" t="n">
         <x:v>-34609</x:v>
       </x:c>
       <x:c r="DD43" s="3" t="n">
         <x:v>-7174</x:v>
       </x:c>
       <x:c r="DE43" s="3" t="n">
         <x:v>-95585</x:v>
       </x:c>
       <x:c r="DF43" s="3" t="n">
         <x:v>28439</x:v>
       </x:c>
       <x:c r="DG43" s="3" t="n">
-        <x:v>-74742</x:v>
+        <x:v>-73232</x:v>
       </x:c>
       <x:c r="DH43" s="3" t="n">
-        <x:v>-25385</x:v>
+        <x:v>-24733</x:v>
       </x:c>
       <x:c r="DI43" s="3" t="n">
-        <x:v>-57005</x:v>
+        <x:v>-55841</x:v>
       </x:c>
       <x:c r="DJ43" s="3" t="n">
-        <x:v>-67296</x:v>
+        <x:v>-65653</x:v>
       </x:c>
       <x:c r="DK43" s="3" t="n">
-        <x:v>-117891</x:v>
+        <x:v>-116655</x:v>
       </x:c>
       <x:c r="DL43" s="3" t="n">
-        <x:v>-94035</x:v>
+        <x:v>-95568</x:v>
       </x:c>
       <x:c r="DM43" s="3" t="n">
-        <x:v>-66539</x:v>
+        <x:v>-64069</x:v>
       </x:c>
       <x:c r="DN43" s="3" t="n">
-        <x:v>40116</x:v>
+        <x:v>37822</x:v>
       </x:c>
       <x:c r="DO43" s="3" t="n">
-        <x:v>-61362</x:v>
+        <x:v>-64337</x:v>
       </x:c>
       <x:c r="DP43" s="3" t="n">
-        <x:v>146795</x:v>
+        <x:v>150981</x:v>
       </x:c>
       <x:c r="DQ43" s="3" t="n">
-        <x:v>-30420</x:v>
+        <x:v>-26502</x:v>
       </x:c>
       <x:c r="DR43" s="3" t="n">
-        <x:v>58170</x:v>
+        <x:v>58064</x:v>
       </x:c>
       <x:c r="DS43" s="3" t="n">
-        <x:v>-106841</x:v>
+        <x:v>-120334</x:v>
       </x:c>
       <x:c r="DT43" s="3" t="n">
-        <x:v>144121</x:v>
+        <x:v>149101</x:v>
       </x:c>
       <x:c r="DU43" s="3" t="n">
-        <x:v>-17860</x:v>
+        <x:v>-14556</x:v>
       </x:c>
       <x:c r="DV43" s="3" t="n">
-        <x:v>38992</x:v>
+        <x:v>33387</x:v>
+      </x:c>
+      <x:c r="DW43" s="3" t="n">
+        <x:v>18245</x:v>
+      </x:c>
+      <x:c r="DX43" s="3" t="n">
+        <x:v>148128</x:v>
       </x:c>
     </x:row>
-    <x:row r="44" spans="1:126">
+    <x:row r="44" spans="1:128">
       <x:c r="E44" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F44" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G44" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H44" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I44" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J44" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K44" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L44" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N44" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -16828,57 +17080,63 @@
       </x:c>
       <x:c r="DO44" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP44" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ44" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR44" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS44" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT44" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU44" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV44" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW44" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX44" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="45" spans="1:126">
+    <x:row r="45" spans="1:128">
       <x:c r="E45" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F45" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G45" s="3" t="n">
         <x:v>-16796</x:v>
       </x:c>
       <x:c r="H45" s="3" t="n">
         <x:v>922</x:v>
       </x:c>
       <x:c r="I45" s="3" t="n">
         <x:v>-2879</x:v>
       </x:c>
       <x:c r="J45" s="3" t="n">
         <x:v>-14193</x:v>
       </x:c>
       <x:c r="K45" s="3" t="n">
         <x:v>-6568</x:v>
       </x:c>
       <x:c r="L45" s="3" t="n">
         <x:v>-1116</x:v>
       </x:c>
       <x:c r="M45" s="3" t="n">
         <x:v>-2464</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>4708</x:v>
       </x:c>
@@ -17104,149 +17362,155 @@
       <x:c r="CJ45" s="3" t="n">
         <x:v>-5640</x:v>
       </x:c>
       <x:c r="CK45" s="3" t="n">
         <x:v>493</x:v>
       </x:c>
       <x:c r="CL45" s="3" t="n">
         <x:v>434</x:v>
       </x:c>
       <x:c r="CM45" s="3" t="n">
         <x:v>-8966</x:v>
       </x:c>
       <x:c r="CN45" s="3" t="n">
         <x:v>-1888</x:v>
       </x:c>
       <x:c r="CO45" s="3" t="n">
         <x:v>17175</x:v>
       </x:c>
       <x:c r="CP45" s="3" t="n">
         <x:v>20633</x:v>
       </x:c>
       <x:c r="CQ45" s="3" t="n">
         <x:v>-10970</x:v>
       </x:c>
       <x:c r="CR45" s="3" t="n">
-        <x:v>13095</x:v>
+        <x:v>13094</x:v>
       </x:c>
       <x:c r="CS45" s="3" t="n">
         <x:v>13090</x:v>
       </x:c>
       <x:c r="CT45" s="3" t="n">
         <x:v>-27095</x:v>
       </x:c>
       <x:c r="CU45" s="3" t="n">
-        <x:v>2553</x:v>
+        <x:v>2554</x:v>
       </x:c>
       <x:c r="CV45" s="3" t="n">
         <x:v>-2328</x:v>
       </x:c>
       <x:c r="CW45" s="3" t="n">
-        <x:v>13099</x:v>
+        <x:v>13098</x:v>
       </x:c>
       <x:c r="CX45" s="3" t="n">
-        <x:v>-26064</x:v>
+        <x:v>-26063</x:v>
       </x:c>
       <x:c r="CY45" s="3" t="n">
         <x:v>36746</x:v>
       </x:c>
       <x:c r="CZ45" s="3" t="n">
         <x:v>-10520</x:v>
       </x:c>
       <x:c r="DA45" s="3" t="n">
-        <x:v>17474</x:v>
+        <x:v>17473</x:v>
       </x:c>
       <x:c r="DB45" s="3" t="n">
-        <x:v>15580</x:v>
+        <x:v>15581</x:v>
       </x:c>
       <x:c r="DC45" s="3" t="n">
         <x:v>13086</x:v>
       </x:c>
       <x:c r="DD45" s="3" t="n">
         <x:v>-20190</x:v>
       </x:c>
       <x:c r="DE45" s="3" t="n">
         <x:v>-25765</x:v>
       </x:c>
       <x:c r="DF45" s="3" t="n">
         <x:v>9717</x:v>
       </x:c>
       <x:c r="DG45" s="3" t="n">
         <x:v>7329</x:v>
       </x:c>
       <x:c r="DH45" s="3" t="n">
         <x:v>5529</x:v>
       </x:c>
       <x:c r="DI45" s="3" t="n">
         <x:v>24181</x:v>
       </x:c>
       <x:c r="DJ45" s="3" t="n">
         <x:v>-39691</x:v>
       </x:c>
       <x:c r="DK45" s="3" t="n">
         <x:v>14604</x:v>
       </x:c>
       <x:c r="DL45" s="3" t="n">
         <x:v>-20399</x:v>
       </x:c>
       <x:c r="DM45" s="3" t="n">
         <x:v>-12538</x:v>
       </x:c>
       <x:c r="DN45" s="3" t="n">
         <x:v>-2078</x:v>
       </x:c>
       <x:c r="DO45" s="3" t="n">
-        <x:v>-1707</x:v>
+        <x:v>-1715</x:v>
       </x:c>
       <x:c r="DP45" s="3" t="n">
-        <x:v>4301</x:v>
+        <x:v>4293</x:v>
       </x:c>
       <x:c r="DQ45" s="3" t="n">
-        <x:v>12890</x:v>
+        <x:v>12882</x:v>
       </x:c>
       <x:c r="DR45" s="3" t="n">
-        <x:v>-18221</x:v>
+        <x:v>-18227</x:v>
       </x:c>
       <x:c r="DS45" s="3" t="n">
-        <x:v>5660</x:v>
+        <x:v>5754</x:v>
       </x:c>
       <x:c r="DT45" s="3" t="n">
-        <x:v>15333</x:v>
+        <x:v>15755</x:v>
       </x:c>
       <x:c r="DU45" s="3" t="n">
-        <x:v>-11125</x:v>
+        <x:v>-11235</x:v>
       </x:c>
       <x:c r="DV45" s="3" t="n">
-        <x:v>7956</x:v>
+        <x:v>9697</x:v>
+      </x:c>
+      <x:c r="DW45" s="3" t="n">
+        <x:v>14930</x:v>
+      </x:c>
+      <x:c r="DX45" s="3" t="n">
+        <x:v>-7137</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:126">
+    <x:row r="46" spans="1:128">
       <x:c r="E46" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F46" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G46" s="3" t="n">
         <x:v>5359</x:v>
       </x:c>
       <x:c r="H46" s="3" t="n">
         <x:v>8895</x:v>
       </x:c>
       <x:c r="I46" s="3" t="n">
         <x:v>-496</x:v>
       </x:c>
       <x:c r="J46" s="3" t="n">
         <x:v>5228</x:v>
       </x:c>
       <x:c r="K46" s="3" t="n">
         <x:v>-7927</x:v>
       </x:c>
       <x:c r="L46" s="3" t="n">
         <x:v>8873</x:v>
       </x:c>
       <x:c r="M46" s="3" t="n">
         <x:v>986</x:v>
       </x:c>
       <x:c r="N46" s="3" t="n">
         <x:v>10250</x:v>
       </x:c>
@@ -17517,104 +17781,110 @@
       <x:c r="CY46" s="3" t="n">
         <x:v>-41125</x:v>
       </x:c>
       <x:c r="CZ46" s="3" t="n">
         <x:v>-4559</x:v>
       </x:c>
       <x:c r="DA46" s="3" t="n">
         <x:v>23912</x:v>
       </x:c>
       <x:c r="DB46" s="3" t="n">
         <x:v>-4923</x:v>
       </x:c>
       <x:c r="DC46" s="3" t="n">
         <x:v>17247</x:v>
       </x:c>
       <x:c r="DD46" s="3" t="n">
         <x:v>12544</x:v>
       </x:c>
       <x:c r="DE46" s="3" t="n">
         <x:v>2536</x:v>
       </x:c>
       <x:c r="DF46" s="3" t="n">
         <x:v>-5232</x:v>
       </x:c>
       <x:c r="DG46" s="3" t="n">
-        <x:v>21131</x:v>
+        <x:v>22391</x:v>
       </x:c>
       <x:c r="DH46" s="3" t="n">
-        <x:v>-30592</x:v>
+        <x:v>-29889</x:v>
       </x:c>
       <x:c r="DI46" s="3" t="n">
-        <x:v>9893</x:v>
+        <x:v>10886</x:v>
       </x:c>
       <x:c r="DJ46" s="3" t="n">
-        <x:v>-21823</x:v>
+        <x:v>-20917</x:v>
       </x:c>
       <x:c r="DK46" s="3" t="n">
         <x:v>3999</x:v>
       </x:c>
       <x:c r="DL46" s="3" t="n">
         <x:v>-1394</x:v>
       </x:c>
       <x:c r="DM46" s="3" t="n">
         <x:v>-7205</x:v>
       </x:c>
       <x:c r="DN46" s="3" t="n">
         <x:v>-970</x:v>
       </x:c>
       <x:c r="DO46" s="3" t="n">
-        <x:v>24925</x:v>
+        <x:v>24918</x:v>
       </x:c>
       <x:c r="DP46" s="3" t="n">
         <x:v>17924</x:v>
       </x:c>
       <x:c r="DQ46" s="3" t="n">
         <x:v>18986</x:v>
       </x:c>
       <x:c r="DR46" s="3" t="n">
-        <x:v>5867</x:v>
+        <x:v>5847</x:v>
       </x:c>
       <x:c r="DS46" s="3" t="n">
-        <x:v>7674</x:v>
+        <x:v>7633</x:v>
       </x:c>
       <x:c r="DT46" s="3" t="n">
-        <x:v>17332</x:v>
+        <x:v>18230</x:v>
       </x:c>
       <x:c r="DU46" s="3" t="n">
-        <x:v>24123</x:v>
+        <x:v>25050</x:v>
       </x:c>
       <x:c r="DV46" s="3" t="n">
-        <x:v>1193</x:v>
+        <x:v>-1174</x:v>
+      </x:c>
+      <x:c r="DW46" s="3" t="n">
+        <x:v>31932</x:v>
+      </x:c>
+      <x:c r="DX46" s="3" t="n">
+        <x:v>35533</x:v>
       </x:c>
     </x:row>
-    <x:row r="47" spans="1:126">
+    <x:row r="47" spans="1:128">
       <x:c r="E47" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F47" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G47" s="3" t="n">
         <x:v>-5706</x:v>
       </x:c>
       <x:c r="H47" s="3" t="n">
         <x:v>-452</x:v>
       </x:c>
       <x:c r="I47" s="3" t="n">
         <x:v>4356</x:v>
       </x:c>
       <x:c r="J47" s="3" t="n">
         <x:v>9851</x:v>
       </x:c>
       <x:c r="K47" s="3" t="n">
         <x:v>-286</x:v>
       </x:c>
       <x:c r="L47" s="3" t="n">
         <x:v>3791</x:v>
       </x:c>
       <x:c r="M47" s="3" t="n">
         <x:v>443</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>7634</x:v>
       </x:c>
@@ -17906,83 +18176,89 @@
       <x:c r="DF47" s="3" t="n">
         <x:v>15858</x:v>
       </x:c>
       <x:c r="DG47" s="3" t="n">
         <x:v>-45101</x:v>
       </x:c>
       <x:c r="DH47" s="3" t="n">
         <x:v>2914</x:v>
       </x:c>
       <x:c r="DI47" s="3" t="n">
         <x:v>10837</x:v>
       </x:c>
       <x:c r="DJ47" s="3" t="n">
         <x:v>-10684</x:v>
       </x:c>
       <x:c r="DK47" s="3" t="n">
         <x:v>-12356</x:v>
       </x:c>
       <x:c r="DL47" s="3" t="n">
         <x:v>-38374</x:v>
       </x:c>
       <x:c r="DM47" s="3" t="n">
         <x:v>13165</x:v>
       </x:c>
       <x:c r="DN47" s="3" t="n">
-        <x:v>21299</x:v>
+        <x:v>21830</x:v>
       </x:c>
       <x:c r="DO47" s="3" t="n">
-        <x:v>17508</x:v>
+        <x:v>18768</x:v>
       </x:c>
       <x:c r="DP47" s="3" t="n">
-        <x:v>13851</x:v>
+        <x:v>15147</x:v>
       </x:c>
       <x:c r="DQ47" s="3" t="n">
-        <x:v>18105</x:v>
+        <x:v>19630</x:v>
       </x:c>
       <x:c r="DR47" s="3" t="n">
-        <x:v>29247</x:v>
+        <x:v>30527</x:v>
       </x:c>
       <x:c r="DS47" s="3" t="n">
-        <x:v>18592</x:v>
+        <x:v>15994</x:v>
       </x:c>
       <x:c r="DT47" s="3" t="n">
-        <x:v>10224</x:v>
+        <x:v>10064</x:v>
       </x:c>
       <x:c r="DU47" s="3" t="n">
-        <x:v>15630</x:v>
+        <x:v>15321</x:v>
       </x:c>
       <x:c r="DV47" s="3" t="n">
-        <x:v>23902</x:v>
+        <x:v>25446</x:v>
+      </x:c>
+      <x:c r="DW47" s="3" t="n">
+        <x:v>8103</x:v>
+      </x:c>
+      <x:c r="DX47" s="3" t="n">
+        <x:v>9487</x:v>
       </x:c>
     </x:row>
-    <x:row r="48" spans="1:126">
+    <x:row r="48" spans="1:128">
       <x:c r="E48" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F48" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G48" s="3" t="n">
         <x:v>2635</x:v>
       </x:c>
       <x:c r="H48" s="3" t="n">
         <x:v>-180</x:v>
       </x:c>
       <x:c r="I48" s="3" t="n">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J48" s="3" t="n">
         <x:v>-103</x:v>
       </x:c>
       <x:c r="K48" s="3" t="n">
         <x:v>-5190</x:v>
       </x:c>
       <x:c r="L48" s="3" t="n">
         <x:v>3813</x:v>
       </x:c>
       <x:c r="M48" s="3" t="n">
         <x:v>520</x:v>
       </x:c>
       <x:c r="N48" s="3" t="n">
         <x:v>-16929</x:v>
       </x:c>
@@ -18085,60 +18361,60 @@
       <x:c r="AU48" s="3" t="n">
         <x:v>-78</x:v>
       </x:c>
       <x:c r="AV48" s="3" t="n">
         <x:v>-4617</x:v>
       </x:c>
       <x:c r="AW48" s="3" t="n">
         <x:v>5506</x:v>
       </x:c>
       <x:c r="AX48" s="3" t="n">
         <x:v>-556</x:v>
       </x:c>
       <x:c r="AY48" s="3" t="n">
         <x:v>5361</x:v>
       </x:c>
       <x:c r="AZ48" s="3" t="n">
         <x:v>-30428</x:v>
       </x:c>
       <x:c r="BA48" s="3" t="n">
         <x:v>6113</x:v>
       </x:c>
       <x:c r="BB48" s="3" t="n">
         <x:v>8785</x:v>
       </x:c>
       <x:c r="BC48" s="3" t="n">
-        <x:v>34141</x:v>
+        <x:v>33585</x:v>
       </x:c>
       <x:c r="BD48" s="3" t="n">
-        <x:v>7642</x:v>
+        <x:v>8032</x:v>
       </x:c>
       <x:c r="BE48" s="3" t="n">
-        <x:v>-60203</x:v>
+        <x:v>-60568</x:v>
       </x:c>
       <x:c r="BF48" s="3" t="n">
-        <x:v>7024</x:v>
+        <x:v>4882</x:v>
       </x:c>
       <x:c r="BG48" s="3" t="n">
         <x:v>500</x:v>
       </x:c>
       <x:c r="BH48" s="3" t="n">
         <x:v>3816</x:v>
       </x:c>
       <x:c r="BI48" s="3" t="n">
         <x:v>11410</x:v>
       </x:c>
       <x:c r="BJ48" s="3" t="n">
         <x:v>2540</x:v>
       </x:c>
       <x:c r="BK48" s="3" t="n">
         <x:v>1490</x:v>
       </x:c>
       <x:c r="BL48" s="3" t="n">
         <x:v>-13992</x:v>
       </x:c>
       <x:c r="BM48" s="3" t="n">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="BN48" s="3" t="n">
         <x:v>1214</x:v>
       </x:c>
@@ -18172,60 +18448,60 @@
       <x:c r="BX48" s="3" t="n">
         <x:v>8608</x:v>
       </x:c>
       <x:c r="BY48" s="3" t="n">
         <x:v>-32961</x:v>
       </x:c>
       <x:c r="BZ48" s="3" t="n">
         <x:v>658</x:v>
       </x:c>
       <x:c r="CA48" s="3" t="n">
         <x:v>2091</x:v>
       </x:c>
       <x:c r="CB48" s="3" t="n">
         <x:v>-11218</x:v>
       </x:c>
       <x:c r="CC48" s="3" t="n">
         <x:v>-3761</x:v>
       </x:c>
       <x:c r="CD48" s="3" t="n">
         <x:v>424</x:v>
       </x:c>
       <x:c r="CE48" s="3" t="n">
         <x:v>-21743</x:v>
       </x:c>
       <x:c r="CF48" s="3" t="n">
-        <x:v>-15011</x:v>
+        <x:v>-14993</x:v>
       </x:c>
       <x:c r="CG48" s="3" t="n">
         <x:v>6090</x:v>
       </x:c>
       <x:c r="CH48" s="3" t="n">
         <x:v>-19314</x:v>
       </x:c>
       <x:c r="CI48" s="3" t="n">
-        <x:v>20497</x:v>
+        <x:v>20463</x:v>
       </x:c>
       <x:c r="CJ48" s="3" t="n">
         <x:v>-1068</x:v>
       </x:c>
       <x:c r="CK48" s="3" t="n">
         <x:v>84</x:v>
       </x:c>
       <x:c r="CL48" s="3" t="n">
         <x:v>-34454</x:v>
       </x:c>
       <x:c r="CM48" s="3" t="n">
         <x:v>-8413</x:v>
       </x:c>
       <x:c r="CN48" s="3" t="n">
         <x:v>-13656</x:v>
       </x:c>
       <x:c r="CO48" s="3" t="n">
         <x:v>8973</x:v>
       </x:c>
       <x:c r="CP48" s="3" t="n">
         <x:v>-15841</x:v>
       </x:c>
       <x:c r="CQ48" s="3" t="n">
         <x:v>-12994</x:v>
       </x:c>
@@ -18253,104 +18529,110 @@
       <x:c r="CY48" s="3" t="n">
         <x:v>45281</x:v>
       </x:c>
       <x:c r="CZ48" s="3" t="n">
         <x:v>10809</x:v>
       </x:c>
       <x:c r="DA48" s="3" t="n">
         <x:v>15359</x:v>
       </x:c>
       <x:c r="DB48" s="3" t="n">
         <x:v>12789</x:v>
       </x:c>
       <x:c r="DC48" s="3" t="n">
         <x:v>-5572</x:v>
       </x:c>
       <x:c r="DD48" s="3" t="n">
         <x:v>1978</x:v>
       </x:c>
       <x:c r="DE48" s="3" t="n">
         <x:v>2163</x:v>
       </x:c>
       <x:c r="DF48" s="3" t="n">
         <x:v>-8043</x:v>
       </x:c>
       <x:c r="DG48" s="3" t="n">
-        <x:v>-20040</x:v>
+        <x:v>-19922</x:v>
       </x:c>
       <x:c r="DH48" s="3" t="n">
-        <x:v>-17059</x:v>
+        <x:v>-17243</x:v>
       </x:c>
       <x:c r="DI48" s="3" t="n">
-        <x:v>-16118</x:v>
+        <x:v>-16079</x:v>
       </x:c>
       <x:c r="DJ48" s="3" t="n">
-        <x:v>3486</x:v>
+        <x:v>4115</x:v>
       </x:c>
       <x:c r="DK48" s="3" t="n">
-        <x:v>3613</x:v>
+        <x:v>3620</x:v>
       </x:c>
       <x:c r="DL48" s="3" t="n">
-        <x:v>1636</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="DM48" s="3" t="n">
-        <x:v>-11230</x:v>
+        <x:v>-11229</x:v>
       </x:c>
       <x:c r="DN48" s="3" t="n">
-        <x:v>8371</x:v>
+        <x:v>8376</x:v>
       </x:c>
       <x:c r="DO48" s="3" t="n">
-        <x:v>19587</x:v>
+        <x:v>19600</x:v>
       </x:c>
       <x:c r="DP48" s="3" t="n">
-        <x:v>2440</x:v>
+        <x:v>2388</x:v>
       </x:c>
       <x:c r="DQ48" s="3" t="n">
-        <x:v>7193</x:v>
+        <x:v>7204</x:v>
       </x:c>
       <x:c r="DR48" s="3" t="n">
-        <x:v>4208</x:v>
+        <x:v>3505</x:v>
       </x:c>
       <x:c r="DS48" s="3" t="n">
-        <x:v>-20827</x:v>
+        <x:v>-21016</x:v>
       </x:c>
       <x:c r="DT48" s="3" t="n">
-        <x:v>52564</x:v>
+        <x:v>52093</x:v>
       </x:c>
       <x:c r="DU48" s="3" t="n">
-        <x:v>14744</x:v>
+        <x:v>16475</x:v>
       </x:c>
       <x:c r="DV48" s="3" t="n">
-        <x:v>1014</x:v>
+        <x:v>5734</x:v>
+      </x:c>
+      <x:c r="DW48" s="3" t="n">
+        <x:v>-41187</x:v>
+      </x:c>
+      <x:c r="DX48" s="3" t="n">
+        <x:v>24797</x:v>
       </x:c>
     </x:row>
-    <x:row r="49" spans="1:126">
+    <x:row r="49" spans="1:128">
       <x:c r="E49" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F49" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -18668,57 +18950,63 @@
       </x:c>
       <x:c r="DO49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW49" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX49" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="50" spans="1:126">
+    <x:row r="50" spans="1:128">
       <x:c r="E50" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F50" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G50" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H50" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I50" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J50" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N50" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -18971,51 +19259,51 @@
       <x:c r="CS50" s="3" t="n">
         <x:v>-13138</x:v>
       </x:c>
       <x:c r="CT50" s="3" t="n">
         <x:v>-13440</x:v>
       </x:c>
       <x:c r="CU50" s="3" t="n">
         <x:v>-13021</x:v>
       </x:c>
       <x:c r="CV50" s="3" t="n">
         <x:v>-11587</x:v>
       </x:c>
       <x:c r="CW50" s="3" t="n">
         <x:v>-5684</x:v>
       </x:c>
       <x:c r="CX50" s="3" t="n">
         <x:v>-4887</x:v>
       </x:c>
       <x:c r="CY50" s="3" t="n">
         <x:v>-15198</x:v>
       </x:c>
       <x:c r="CZ50" s="3" t="n">
         <x:v>-10891</x:v>
       </x:c>
       <x:c r="DA50" s="3" t="n">
-        <x:v>-60822</x:v>
+        <x:v>-62002</x:v>
       </x:c>
       <x:c r="DB50" s="3" t="n">
         <x:v>-51176</x:v>
       </x:c>
       <x:c r="DC50" s="3" t="n">
         <x:v>-49039</x:v>
       </x:c>
       <x:c r="DD50" s="3" t="n">
         <x:v>-38601</x:v>
       </x:c>
       <x:c r="DE50" s="3" t="n">
         <x:v>-30238</x:v>
       </x:c>
       <x:c r="DF50" s="3" t="n">
         <x:v>-47897</x:v>
       </x:c>
       <x:c r="DG50" s="3" t="n">
         <x:v>-69954</x:v>
       </x:c>
       <x:c r="DH50" s="3" t="n">
         <x:v>-78082</x:v>
       </x:c>
       <x:c r="DI50" s="3" t="n">
         <x:v>-40229</x:v>
       </x:c>
@@ -19031,62 +19319,68 @@
       <x:c r="DM50" s="3" t="n">
         <x:v>-27563</x:v>
       </x:c>
       <x:c r="DN50" s="3" t="n">
         <x:v>-49980</x:v>
       </x:c>
       <x:c r="DO50" s="3" t="n">
         <x:v>-44858</x:v>
       </x:c>
       <x:c r="DP50" s="3" t="n">
         <x:v>-38533</x:v>
       </x:c>
       <x:c r="DQ50" s="3" t="n">
         <x:v>-55599</x:v>
       </x:c>
       <x:c r="DR50" s="3" t="n">
         <x:v>-44579</x:v>
       </x:c>
       <x:c r="DS50" s="3" t="n">
         <x:v>-62253</x:v>
       </x:c>
       <x:c r="DT50" s="3" t="n">
         <x:v>-128068</x:v>
       </x:c>
       <x:c r="DU50" s="3" t="n">
-        <x:v>-36146</x:v>
+        <x:v>-36137</x:v>
       </x:c>
       <x:c r="DV50" s="3" t="n">
         <x:v>-80055</x:v>
       </x:c>
+      <x:c r="DW50" s="3" t="n">
+        <x:v>-57459</x:v>
+      </x:c>
+      <x:c r="DX50" s="3" t="n">
+        <x:v>-26537</x:v>
+      </x:c>
     </x:row>
-    <x:row r="51" spans="1:126">
+    <x:row r="51" spans="1:128">
       <x:c r="E51" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F51" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G51" s="3" t="n">
         <x:v>-931</x:v>
       </x:c>
       <x:c r="H51" s="3" t="n">
         <x:v>5692</x:v>
       </x:c>
       <x:c r="I51" s="3" t="n">
         <x:v>-2073</x:v>
       </x:c>
       <x:c r="J51" s="3" t="n">
         <x:v>4039</x:v>
       </x:c>
       <x:c r="K51" s="3" t="n">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L51" s="3" t="n">
         <x:v>4978</x:v>
       </x:c>
       <x:c r="M51" s="3" t="n">
         <x:v>-1370</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>3697</x:v>
       </x:c>
@@ -19357,472 +19651,484 @@
       <x:c r="CY51" s="3" t="n">
         <x:v>-22930</x:v>
       </x:c>
       <x:c r="CZ51" s="3" t="n">
         <x:v>73517</x:v>
       </x:c>
       <x:c r="DA51" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="DB51" s="3" t="n">
         <x:v>36226</x:v>
       </x:c>
       <x:c r="DC51" s="3" t="n">
         <x:v>3327</x:v>
       </x:c>
       <x:c r="DD51" s="3" t="n">
         <x:v>26525</x:v>
       </x:c>
       <x:c r="DE51" s="3" t="n">
         <x:v>-17435</x:v>
       </x:c>
       <x:c r="DF51" s="3" t="n">
         <x:v>64036</x:v>
       </x:c>
       <x:c r="DG51" s="3" t="n">
-        <x:v>31893</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="DH51" s="3" t="n">
-        <x:v>91905</x:v>
+        <x:v>92038</x:v>
       </x:c>
       <x:c r="DI51" s="3" t="n">
-        <x:v>-45569</x:v>
+        <x:v>-45437</x:v>
       </x:c>
       <x:c r="DJ51" s="3" t="n">
-        <x:v>74985</x:v>
+        <x:v>75093</x:v>
       </x:c>
       <x:c r="DK51" s="3" t="n">
-        <x:v>-86794</x:v>
+        <x:v>-85565</x:v>
       </x:c>
       <x:c r="DL51" s="3" t="n">
-        <x:v>-2895</x:v>
+        <x:v>-4433</x:v>
       </x:c>
       <x:c r="DM51" s="3" t="n">
-        <x:v>-21168</x:v>
+        <x:v>-18699</x:v>
       </x:c>
       <x:c r="DN51" s="3" t="n">
-        <x:v>63474</x:v>
+        <x:v>60644</x:v>
       </x:c>
       <x:c r="DO51" s="3" t="n">
-        <x:v>-76817</x:v>
+        <x:v>-81050</x:v>
       </x:c>
       <x:c r="DP51" s="3" t="n">
-        <x:v>146812</x:v>
+        <x:v>149762</x:v>
       </x:c>
       <x:c r="DQ51" s="3" t="n">
-        <x:v>-31995</x:v>
+        <x:v>-29605</x:v>
       </x:c>
       <x:c r="DR51" s="3" t="n">
-        <x:v>81648</x:v>
+        <x:v>80991</x:v>
       </x:c>
       <x:c r="DS51" s="3" t="n">
-        <x:v>-55687</x:v>
+        <x:v>-66446</x:v>
       </x:c>
       <x:c r="DT51" s="3" t="n">
-        <x:v>176736</x:v>
+        <x:v>181027</x:v>
       </x:c>
       <x:c r="DU51" s="3" t="n">
-        <x:v>-25086</x:v>
+        <x:v>-24030</x:v>
       </x:c>
       <x:c r="DV51" s="3" t="n">
-        <x:v>84982</x:v>
+        <x:v>73739</x:v>
+      </x:c>
+      <x:c r="DW51" s="3" t="n">
+        <x:v>61926</x:v>
+      </x:c>
+      <x:c r="DX51" s="3" t="n">
+        <x:v>111985</x:v>
       </x:c>
     </x:row>
-    <x:row r="52" spans="1:126">
+    <x:row r="52" spans="1:128">
       <x:c r="E52" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F52" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G52" s="3" t="n">
-        <x:v>-11412</x:v>
+        <x:v>-11400</x:v>
       </x:c>
       <x:c r="H52" s="3" t="n">
-        <x:v>2829</x:v>
+        <x:v>2838</x:v>
       </x:c>
       <x:c r="I52" s="3" t="n">
-        <x:v>46156</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="J52" s="3" t="n">
-        <x:v>32840</x:v>
+        <x:v>32841</x:v>
       </x:c>
       <x:c r="K52" s="3" t="n">
-        <x:v>-29948</x:v>
+        <x:v>-29945</x:v>
       </x:c>
       <x:c r="L52" s="3" t="n">
-        <x:v>1154</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="M52" s="3" t="n">
-        <x:v>12355</x:v>
+        <x:v>12429</x:v>
       </x:c>
       <x:c r="N52" s="3" t="n">
-        <x:v>46773</x:v>
+        <x:v>46771</x:v>
       </x:c>
       <x:c r="O52" s="3" t="n">
-        <x:v>-15404</x:v>
+        <x:v>-15391</x:v>
       </x:c>
       <x:c r="P52" s="3" t="n">
-        <x:v>-29551</x:v>
+        <x:v>-29554</x:v>
       </x:c>
       <x:c r="Q52" s="3" t="n">
         <x:v>27618</x:v>
       </x:c>
       <x:c r="R52" s="3" t="n">
-        <x:v>33963</x:v>
+        <x:v>33984</x:v>
       </x:c>
       <x:c r="S52" s="3" t="n">
-        <x:v>-23891</x:v>
+        <x:v>-23769</x:v>
       </x:c>
       <x:c r="T52" s="3" t="n">
-        <x:v>-27348</x:v>
+        <x:v>-27335</x:v>
       </x:c>
       <x:c r="U52" s="3" t="n">
-        <x:v>-18628</x:v>
+        <x:v>-18633</x:v>
       </x:c>
       <x:c r="V52" s="3" t="n">
-        <x:v>39496</x:v>
+        <x:v>39549</x:v>
       </x:c>
       <x:c r="W52" s="3" t="n">
-        <x:v>-49084</x:v>
+        <x:v>-48885</x:v>
       </x:c>
       <x:c r="X52" s="3" t="n">
         <x:v>-74562</x:v>
       </x:c>
       <x:c r="Y52" s="3" t="n">
-        <x:v>-15162</x:v>
+        <x:v>-15169</x:v>
       </x:c>
       <x:c r="Z52" s="3" t="n">
-        <x:v>8575</x:v>
+        <x:v>8689</x:v>
       </x:c>
       <x:c r="AA52" s="3" t="n">
-        <x:v>-115771</x:v>
+        <x:v>-115729</x:v>
       </x:c>
       <x:c r="AB52" s="3" t="n">
-        <x:v>-20429</x:v>
+        <x:v>-20331</x:v>
       </x:c>
       <x:c r="AC52" s="3" t="n">
-        <x:v>-12866</x:v>
+        <x:v>-12807</x:v>
       </x:c>
       <x:c r="AD52" s="3" t="n">
-        <x:v>42831</x:v>
+        <x:v>43124</x:v>
       </x:c>
       <x:c r="AE52" s="3" t="n">
-        <x:v>-50911</x:v>
+        <x:v>-50688</x:v>
       </x:c>
       <x:c r="AF52" s="3" t="n">
-        <x:v>-9709</x:v>
+        <x:v>-9715</x:v>
       </x:c>
       <x:c r="AG52" s="3" t="n">
-        <x:v>46823</x:v>
+        <x:v>46880</x:v>
       </x:c>
       <x:c r="AH52" s="3" t="n">
-        <x:v>46796</x:v>
+        <x:v>46948</x:v>
       </x:c>
       <x:c r="AI52" s="3" t="n">
-        <x:v>-14503</x:v>
+        <x:v>-14188</x:v>
       </x:c>
       <x:c r="AJ52" s="3" t="n">
-        <x:v>-7450</x:v>
+        <x:v>-7360</x:v>
       </x:c>
       <x:c r="AK52" s="3" t="n">
-        <x:v>20137</x:v>
+        <x:v>20231</x:v>
       </x:c>
       <x:c r="AL52" s="3" t="n">
-        <x:v>66970</x:v>
+        <x:v>66980</x:v>
       </x:c>
       <x:c r="AM52" s="3" t="n">
-        <x:v>-1086</x:v>
+        <x:v>-1184</x:v>
       </x:c>
       <x:c r="AN52" s="3" t="n">
-        <x:v>-34095</x:v>
+        <x:v>-33608</x:v>
       </x:c>
       <x:c r="AO52" s="3" t="n">
-        <x:v>38296</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="AP52" s="3" t="n">
-        <x:v>38499</x:v>
+        <x:v>38524</x:v>
       </x:c>
       <x:c r="AQ52" s="3" t="n">
-        <x:v>-15220</x:v>
+        <x:v>-14204</x:v>
       </x:c>
       <x:c r="AR52" s="3" t="n">
-        <x:v>-46115</x:v>
+        <x:v>-45880</x:v>
       </x:c>
       <x:c r="AS52" s="3" t="n">
-        <x:v>19496</x:v>
+        <x:v>19479</x:v>
       </x:c>
       <x:c r="AT52" s="3" t="n">
-        <x:v>58976</x:v>
+        <x:v>58964</x:v>
       </x:c>
       <x:c r="AU52" s="3" t="n">
-        <x:v>-85200</x:v>
+        <x:v>-85626</x:v>
       </x:c>
       <x:c r="AV52" s="3" t="n">
-        <x:v>49649</x:v>
+        <x:v>49700</x:v>
       </x:c>
       <x:c r="AW52" s="3" t="n">
-        <x:v>-10079</x:v>
+        <x:v>-10598</x:v>
       </x:c>
       <x:c r="AX52" s="3" t="n">
-        <x:v>13709</x:v>
+        <x:v>14517</x:v>
       </x:c>
       <x:c r="AY52" s="3" t="n">
-        <x:v>-74873</x:v>
+        <x:v>-75235</x:v>
       </x:c>
       <x:c r="AZ52" s="3" t="n">
-        <x:v>-26004</x:v>
+        <x:v>-25893</x:v>
       </x:c>
       <x:c r="BA52" s="3" t="n">
-        <x:v>-18084</x:v>
+        <x:v>-16713</x:v>
       </x:c>
       <x:c r="BB52" s="3" t="n">
-        <x:v>-1516</x:v>
+        <x:v>-2228</x:v>
       </x:c>
       <x:c r="BC52" s="3" t="n">
-        <x:v>-96221</x:v>
+        <x:v>-96177</x:v>
       </x:c>
       <x:c r="BD52" s="3" t="n">
-        <x:v>-40124</x:v>
+        <x:v>-40115</x:v>
       </x:c>
       <x:c r="BE52" s="3" t="n">
-        <x:v>49333</x:v>
+        <x:v>48689</x:v>
       </x:c>
       <x:c r="BF52" s="3" t="n">
-        <x:v>-74425</x:v>
+        <x:v>-73208</x:v>
       </x:c>
       <x:c r="BG52" s="3" t="n">
-        <x:v>-151902</x:v>
+        <x:v>-152716</x:v>
       </x:c>
       <x:c r="BH52" s="3" t="n">
-        <x:v>55349</x:v>
+        <x:v>57433</x:v>
       </x:c>
       <x:c r="BI52" s="3" t="n">
-        <x:v>53168</x:v>
+        <x:v>52470</x:v>
       </x:c>
       <x:c r="BJ52" s="3" t="n">
-        <x:v>100243</x:v>
+        <x:v>100562</x:v>
       </x:c>
       <x:c r="BK52" s="3" t="n">
-        <x:v>-52239</x:v>
+        <x:v>-50577</x:v>
       </x:c>
       <x:c r="BL52" s="3" t="n">
-        <x:v>-417</x:v>
+        <x:v>-432</x:v>
       </x:c>
       <x:c r="BM52" s="3" t="n">
-        <x:v>-578</x:v>
+        <x:v>-917</x:v>
       </x:c>
       <x:c r="BN52" s="3" t="n">
-        <x:v>63349</x:v>
+        <x:v>63737</x:v>
       </x:c>
       <x:c r="BO52" s="3" t="n">
-        <x:v>-84042</x:v>
+        <x:v>-81618</x:v>
       </x:c>
       <x:c r="BP52" s="3" t="n">
-        <x:v>23453</x:v>
+        <x:v>22637</x:v>
       </x:c>
       <x:c r="BQ52" s="3" t="n">
-        <x:v>-52908</x:v>
+        <x:v>-53084</x:v>
       </x:c>
       <x:c r="BR52" s="3" t="n">
-        <x:v>79363</x:v>
+        <x:v>78747</x:v>
       </x:c>
       <x:c r="BS52" s="3" t="n">
-        <x:v>-36643</x:v>
+        <x:v>-34711</x:v>
       </x:c>
       <x:c r="BT52" s="3" t="n">
-        <x:v>-19806</x:v>
+        <x:v>-20715</x:v>
       </x:c>
       <x:c r="BU52" s="3" t="n">
-        <x:v>11544</x:v>
+        <x:v>10639</x:v>
       </x:c>
       <x:c r="BV52" s="3" t="n">
-        <x:v>61655</x:v>
+        <x:v>61510</x:v>
       </x:c>
       <x:c r="BW52" s="3" t="n">
-        <x:v>66710</x:v>
+        <x:v>70913</x:v>
       </x:c>
       <x:c r="BX52" s="3" t="n">
-        <x:v>24579</x:v>
+        <x:v>23779</x:v>
       </x:c>
       <x:c r="BY52" s="3" t="n">
-        <x:v>-3014</x:v>
+        <x:v>-3898</x:v>
       </x:c>
       <x:c r="BZ52" s="3" t="n">
-        <x:v>18430</x:v>
+        <x:v>17855</x:v>
       </x:c>
       <x:c r="CA52" s="3" t="n">
-        <x:v>32234</x:v>
+        <x:v>34821</x:v>
       </x:c>
       <x:c r="CB52" s="3" t="n">
-        <x:v>52917</x:v>
+        <x:v>52322</x:v>
       </x:c>
       <x:c r="CC52" s="3" t="n">
-        <x:v>-35568</x:v>
+        <x:v>-36192</x:v>
       </x:c>
       <x:c r="CD52" s="3" t="n">
-        <x:v>109207</x:v>
+        <x:v>110102</x:v>
       </x:c>
       <x:c r="CE52" s="3" t="n">
-        <x:v>-23470</x:v>
+        <x:v>-20443</x:v>
       </x:c>
       <x:c r="CF52" s="3" t="n">
-        <x:v>-7235</x:v>
+        <x:v>-4061</x:v>
       </x:c>
       <x:c r="CG52" s="3" t="n">
-        <x:v>-41592</x:v>
+        <x:v>-42268</x:v>
       </x:c>
       <x:c r="CH52" s="3" t="n">
-        <x:v>43374</x:v>
+        <x:v>42973</x:v>
       </x:c>
       <x:c r="CI52" s="3" t="n">
-        <x:v>-31643</x:v>
+        <x:v>-28543</x:v>
       </x:c>
       <x:c r="CJ52" s="3" t="n">
-        <x:v>45987</x:v>
+        <x:v>45748</x:v>
       </x:c>
       <x:c r="CK52" s="3" t="n">
-        <x:v>-78035</x:v>
+        <x:v>-77618</x:v>
       </x:c>
       <x:c r="CL52" s="3" t="n">
-        <x:v>12682</x:v>
+        <x:v>10415</x:v>
       </x:c>
       <x:c r="CM52" s="3" t="n">
-        <x:v>-16762</x:v>
+        <x:v>-15020</x:v>
       </x:c>
       <x:c r="CN52" s="3" t="n">
-        <x:v>5869</x:v>
+        <x:v>4782</x:v>
       </x:c>
       <x:c r="CO52" s="3" t="n">
-        <x:v>-43917</x:v>
+        <x:v>-43282</x:v>
       </x:c>
       <x:c r="CP52" s="3" t="n">
-        <x:v>75268</x:v>
+        <x:v>75218</x:v>
       </x:c>
       <x:c r="CQ52" s="3" t="n">
-        <x:v>-82392</x:v>
+        <x:v>-81371</x:v>
       </x:c>
       <x:c r="CR52" s="3" t="n">
-        <x:v>-31857</x:v>
+        <x:v>-32690</x:v>
       </x:c>
       <x:c r="CS52" s="3" t="n">
-        <x:v>-7230</x:v>
+        <x:v>-7141</x:v>
       </x:c>
       <x:c r="CT52" s="3" t="n">
-        <x:v>46852</x:v>
+        <x:v>49112</x:v>
       </x:c>
       <x:c r="CU52" s="3" t="n">
-        <x:v>-69215</x:v>
+        <x:v>-68164</x:v>
       </x:c>
       <x:c r="CV52" s="3" t="n">
-        <x:v>-36500</x:v>
+        <x:v>-37751</x:v>
       </x:c>
       <x:c r="CW52" s="3" t="n">
-        <x:v>-74721</x:v>
+        <x:v>-74902</x:v>
       </x:c>
       <x:c r="CX52" s="3" t="n">
-        <x:v>56131</x:v>
+        <x:v>55938</x:v>
       </x:c>
       <x:c r="CY52" s="3" t="n">
-        <x:v>55821</x:v>
+        <x:v>63645</x:v>
       </x:c>
       <x:c r="CZ52" s="3" t="n">
-        <x:v>95526</x:v>
+        <x:v>95081</x:v>
       </x:c>
       <x:c r="DA52" s="3" t="n">
-        <x:v>19641</x:v>
+        <x:v>19912</x:v>
       </x:c>
       <x:c r="DB52" s="3" t="n">
-        <x:v>102361</x:v>
+        <x:v>101978</x:v>
       </x:c>
       <x:c r="DC52" s="3" t="n">
-        <x:v>-1504</x:v>
+        <x:v>-1230</x:v>
       </x:c>
       <x:c r="DD52" s="3" t="n">
-        <x:v>-24997</x:v>
+        <x:v>-26465</x:v>
       </x:c>
       <x:c r="DE52" s="3" t="n">
-        <x:v>-105508</x:v>
+        <x:v>-105208</x:v>
       </x:c>
       <x:c r="DF52" s="3" t="n">
-        <x:v>40773</x:v>
+        <x:v>40787</x:v>
       </x:c>
       <x:c r="DG52" s="3" t="n">
-        <x:v>-79854</x:v>
+        <x:v>-76043</x:v>
       </x:c>
       <x:c r="DH52" s="3" t="n">
-        <x:v>-98987</x:v>
+        <x:v>-99860</x:v>
       </x:c>
       <x:c r="DI52" s="3" t="n">
-        <x:v>-69315</x:v>
+        <x:v>-69434</x:v>
       </x:c>
       <x:c r="DJ52" s="3" t="n">
-        <x:v>-36134</x:v>
+        <x:v>-34669</x:v>
       </x:c>
       <x:c r="DK52" s="3" t="n">
-        <x:v>-94097</x:v>
+        <x:v>-84107</x:v>
       </x:c>
       <x:c r="DL52" s="3" t="n">
-        <x:v>-111740</x:v>
+        <x:v>-115084</x:v>
       </x:c>
       <x:c r="DM52" s="3" t="n">
-        <x:v>-65318</x:v>
+        <x:v>-62983</x:v>
       </x:c>
       <x:c r="DN52" s="3" t="n">
-        <x:v>90959</x:v>
+        <x:v>87351</x:v>
       </x:c>
       <x:c r="DO52" s="3" t="n">
-        <x:v>-26947</x:v>
+        <x:v>-30428</x:v>
       </x:c>
       <x:c r="DP52" s="3" t="n">
-        <x:v>128696</x:v>
+        <x:v>130383</x:v>
       </x:c>
       <x:c r="DQ52" s="3" t="n">
-        <x:v>-33104</x:v>
+        <x:v>-25299</x:v>
       </x:c>
       <x:c r="DR52" s="3" t="n">
-        <x:v>134353</x:v>
+        <x:v>136910</x:v>
       </x:c>
       <x:c r="DS52" s="3" t="n">
-        <x:v>-72443</x:v>
+        <x:v>-78263</x:v>
       </x:c>
       <x:c r="DT52" s="3" t="n">
-        <x:v>110751</x:v>
+        <x:v>113581</x:v>
       </x:c>
       <x:c r="DU52" s="3" t="n">
-        <x:v>-22326</x:v>
+        <x:v>-25172</x:v>
       </x:c>
       <x:c r="DV52" s="3" t="n">
-        <x:v>114393</x:v>
+        <x:v>133580</x:v>
+      </x:c>
+      <x:c r="DW52" s="3" t="n">
+        <x:v>41518</x:v>
+      </x:c>
+      <x:c r="DX52" s="3" t="n">
+        <x:v>136502</x:v>
       </x:c>
     </x:row>
-    <x:row r="53" spans="1:126">
+    <x:row r="53" spans="1:128">
       <x:c r="E53" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F53" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G53" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H53" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I53" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J53" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K53" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -20140,57 +20446,63 @@
       </x:c>
       <x:c r="DO53" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP53" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ53" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR53" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS53" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT53" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU53" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV53" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW53" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX53" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="54" spans="1:126">
+    <x:row r="54" spans="1:128">
       <x:c r="E54" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F54" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G54" s="3" t="n">
         <x:v>5129</x:v>
       </x:c>
       <x:c r="H54" s="3" t="n">
         <x:v>4729</x:v>
       </x:c>
       <x:c r="I54" s="3" t="n">
         <x:v>4934</x:v>
       </x:c>
       <x:c r="J54" s="3" t="n">
         <x:v>1714</x:v>
       </x:c>
       <x:c r="K54" s="3" t="n">
         <x:v>-2052</x:v>
       </x:c>
       <x:c r="L54" s="3" t="n">
         <x:v>880</x:v>
       </x:c>
       <x:c r="M54" s="3" t="n">
         <x:v>1747</x:v>
       </x:c>
       <x:c r="N54" s="3" t="n">
         <x:v>918</x:v>
       </x:c>
@@ -20491,74 +20803,80 @@
       <x:c r="DI54" s="3" t="n">
         <x:v>41403</x:v>
       </x:c>
       <x:c r="DJ54" s="3" t="n">
         <x:v>-28891</x:v>
       </x:c>
       <x:c r="DK54" s="3" t="n">
         <x:v>3805</x:v>
       </x:c>
       <x:c r="DL54" s="3" t="n">
         <x:v>-21162</x:v>
       </x:c>
       <x:c r="DM54" s="3" t="n">
         <x:v>4704</x:v>
       </x:c>
       <x:c r="DN54" s="3" t="n">
         <x:v>-28791</x:v>
       </x:c>
       <x:c r="DO54" s="3" t="n">
         <x:v>20801</x:v>
       </x:c>
       <x:c r="DP54" s="3" t="n">
         <x:v>7327</x:v>
       </x:c>
       <x:c r="DQ54" s="3" t="n">
-        <x:v>14113</x:v>
+        <x:v>19113</x:v>
       </x:c>
       <x:c r="DR54" s="3" t="n">
         <x:v>-30575</x:v>
       </x:c>
       <x:c r="DS54" s="3" t="n">
         <x:v>14728</x:v>
       </x:c>
       <x:c r="DT54" s="3" t="n">
         <x:v>-12452</x:v>
       </x:c>
       <x:c r="DU54" s="3" t="n">
         <x:v>42460</x:v>
       </x:c>
       <x:c r="DV54" s="3" t="n">
-        <x:v>-25969</x:v>
+        <x:v>-30969</x:v>
+      </x:c>
+      <x:c r="DW54" s="3" t="n">
+        <x:v>21441</x:v>
+      </x:c>
+      <x:c r="DX54" s="3" t="n">
+        <x:v>12444</x:v>
       </x:c>
     </x:row>
-    <x:row r="55" spans="1:126">
+    <x:row r="55" spans="1:128">
       <x:c r="E55" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F55" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G55" s="3" t="n">
         <x:v>-16100</x:v>
       </x:c>
       <x:c r="H55" s="3" t="n">
         <x:v>-6194</x:v>
       </x:c>
       <x:c r="I55" s="3" t="n">
         <x:v>39607</x:v>
       </x:c>
       <x:c r="J55" s="3" t="n">
         <x:v>16226</x:v>
       </x:c>
       <x:c r="K55" s="3" t="n">
         <x:v>-36170</x:v>
       </x:c>
       <x:c r="L55" s="3" t="n">
         <x:v>3429</x:v>
       </x:c>
       <x:c r="M55" s="3" t="n">
         <x:v>5380</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>18060</x:v>
       </x:c>
@@ -20637,664 +20955,676 @@
       <x:c r="AM55" s="3" t="n">
         <x:v>2936</x:v>
       </x:c>
       <x:c r="AN55" s="3" t="n">
         <x:v>-20994</x:v>
       </x:c>
       <x:c r="AO55" s="3" t="n">
         <x:v>27468</x:v>
       </x:c>
       <x:c r="AP55" s="3" t="n">
         <x:v>6034</x:v>
       </x:c>
       <x:c r="AQ55" s="3" t="n">
         <x:v>12192</x:v>
       </x:c>
       <x:c r="AR55" s="3" t="n">
         <x:v>-55142</x:v>
       </x:c>
       <x:c r="AS55" s="3" t="n">
         <x:v>8709</x:v>
       </x:c>
       <x:c r="AT55" s="3" t="n">
         <x:v>58591</x:v>
       </x:c>
       <x:c r="AU55" s="3" t="n">
-        <x:v>-43264</x:v>
+        <x:v>-44036</x:v>
       </x:c>
       <x:c r="AV55" s="3" t="n">
-        <x:v>-4437</x:v>
+        <x:v>-4439</x:v>
       </x:c>
       <x:c r="AW55" s="3" t="n">
-        <x:v>-26327</x:v>
+        <x:v>-26838</x:v>
       </x:c>
       <x:c r="AX55" s="3" t="n">
-        <x:v>34650</x:v>
+        <x:v>35437</x:v>
       </x:c>
       <x:c r="AY55" s="3" t="n">
-        <x:v>-33924</x:v>
+        <x:v>-34398</x:v>
       </x:c>
       <x:c r="AZ55" s="3" t="n">
-        <x:v>-35265</x:v>
+        <x:v>-35203</x:v>
       </x:c>
       <x:c r="BA55" s="3" t="n">
-        <x:v>-86949</x:v>
+        <x:v>-85540</x:v>
       </x:c>
       <x:c r="BB55" s="3" t="n">
-        <x:v>31482</x:v>
+        <x:v>30757</x:v>
       </x:c>
       <x:c r="BC55" s="3" t="n">
-        <x:v>-56589</x:v>
+        <x:v>-57143</x:v>
       </x:c>
       <x:c r="BD55" s="3" t="n">
-        <x:v>-68749</x:v>
+        <x:v>-68793</x:v>
       </x:c>
       <x:c r="BE55" s="3" t="n">
-        <x:v>71920</x:v>
+        <x:v>71200</x:v>
       </x:c>
       <x:c r="BF55" s="3" t="n">
-        <x:v>-43201</x:v>
+        <x:v>-41955</x:v>
       </x:c>
       <x:c r="BG55" s="3" t="n">
-        <x:v>-53428</x:v>
+        <x:v>-54253</x:v>
       </x:c>
       <x:c r="BH55" s="3" t="n">
-        <x:v>67234</x:v>
+        <x:v>69215</x:v>
       </x:c>
       <x:c r="BI55" s="3" t="n">
-        <x:v>30825</x:v>
+        <x:v>30166</x:v>
       </x:c>
       <x:c r="BJ55" s="3" t="n">
-        <x:v>17727</x:v>
+        <x:v>17878</x:v>
       </x:c>
       <x:c r="BK55" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>43786</x:v>
       </x:c>
       <x:c r="BL55" s="3" t="n">
-        <x:v>-31206</x:v>
+        <x:v>-31981</x:v>
       </x:c>
       <x:c r="BM55" s="3" t="n">
-        <x:v>-34446</x:v>
+        <x:v>-35276</x:v>
       </x:c>
       <x:c r="BN55" s="3" t="n">
-        <x:v>90733</x:v>
+        <x:v>91123</x:v>
       </x:c>
       <x:c r="BO55" s="3" t="n">
-        <x:v>-60963</x:v>
+        <x:v>-58916</x:v>
       </x:c>
       <x:c r="BP55" s="3" t="n">
-        <x:v>8170</x:v>
+        <x:v>7355</x:v>
       </x:c>
       <x:c r="BQ55" s="3" t="n">
-        <x:v>-47812</x:v>
+        <x:v>-47945</x:v>
       </x:c>
       <x:c r="BR55" s="3" t="n">
-        <x:v>48616</x:v>
+        <x:v>48041</x:v>
       </x:c>
       <x:c r="BS55" s="3" t="n">
-        <x:v>-3317</x:v>
+        <x:v>-1495</x:v>
       </x:c>
       <x:c r="BT55" s="3" t="n">
-        <x:v>500</x:v>
+        <x:v>-401</x:v>
       </x:c>
       <x:c r="BU55" s="3" t="n">
-        <x:v>1802</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="BV55" s="3" t="n">
-        <x:v>41197</x:v>
+        <x:v>41103</x:v>
       </x:c>
       <x:c r="BW55" s="3" t="n">
-        <x:v>102067</x:v>
+        <x:v>104364</x:v>
       </x:c>
       <x:c r="BX55" s="3" t="n">
-        <x:v>-12676</x:v>
+        <x:v>-13406</x:v>
       </x:c>
       <x:c r="BY55" s="3" t="n">
-        <x:v>6159</x:v>
+        <x:v>5316</x:v>
       </x:c>
       <x:c r="BZ55" s="3" t="n">
-        <x:v>33979</x:v>
+        <x:v>33413</x:v>
       </x:c>
       <x:c r="CA55" s="3" t="n">
-        <x:v>9312</x:v>
+        <x:v>11483</x:v>
       </x:c>
       <x:c r="CB55" s="3" t="n">
-        <x:v>14329</x:v>
+        <x:v>13576</x:v>
       </x:c>
       <x:c r="CC55" s="3" t="n">
-        <x:v>19368</x:v>
+        <x:v>18686</x:v>
       </x:c>
       <x:c r="CD55" s="3" t="n">
-        <x:v>58384</x:v>
+        <x:v>59124</x:v>
       </x:c>
       <x:c r="CE55" s="3" t="n">
-        <x:v>8795</x:v>
+        <x:v>11408</x:v>
       </x:c>
       <x:c r="CF55" s="3" t="n">
-        <x:v>9711</x:v>
+        <x:v>12945</x:v>
       </x:c>
       <x:c r="CG55" s="3" t="n">
-        <x:v>-23892</x:v>
+        <x:v>-24821</x:v>
       </x:c>
       <x:c r="CH55" s="3" t="n">
-        <x:v>52029</x:v>
+        <x:v>51719</x:v>
       </x:c>
       <x:c r="CI55" s="3" t="n">
-        <x:v>-42332</x:v>
+        <x:v>-39508</x:v>
       </x:c>
       <x:c r="CJ55" s="3" t="n">
-        <x:v>11299</x:v>
+        <x:v>10773</x:v>
       </x:c>
       <x:c r="CK55" s="3" t="n">
-        <x:v>-66866</x:v>
+        <x:v>-67077</x:v>
       </x:c>
       <x:c r="CL55" s="3" t="n">
-        <x:v>14378</x:v>
+        <x:v>12571</x:v>
       </x:c>
       <x:c r="CM55" s="3" t="n">
-        <x:v>17134</x:v>
+        <x:v>18036</x:v>
       </x:c>
       <x:c r="CN55" s="3" t="n">
-        <x:v>-16835</x:v>
+        <x:v>-17613</x:v>
       </x:c>
       <x:c r="CO55" s="3" t="n">
-        <x:v>-54739</x:v>
+        <x:v>-54436</x:v>
       </x:c>
       <x:c r="CP55" s="3" t="n">
-        <x:v>21876</x:v>
+        <x:v>21735</x:v>
       </x:c>
       <x:c r="CQ55" s="3" t="n">
-        <x:v>-31659</x:v>
+        <x:v>-30975</x:v>
       </x:c>
       <x:c r="CR55" s="3" t="n">
-        <x:v>-31417</x:v>
+        <x:v>-32242</x:v>
       </x:c>
       <x:c r="CS55" s="3" t="n">
-        <x:v>14090</x:v>
+        <x:v>13823</x:v>
       </x:c>
       <x:c r="CT55" s="3" t="n">
-        <x:v>-8492</x:v>
+        <x:v>-6676</x:v>
       </x:c>
       <x:c r="CU55" s="3" t="n">
-        <x:v>-78863</x:v>
+        <x:v>-78130</x:v>
       </x:c>
       <x:c r="CV55" s="3" t="n">
-        <x:v>-23958</x:v>
+        <x:v>-25199</x:v>
       </x:c>
       <x:c r="CW55" s="3" t="n">
-        <x:v>-34454</x:v>
+        <x:v>-34866</x:v>
       </x:c>
       <x:c r="CX55" s="3" t="n">
-        <x:v>-23897</x:v>
+        <x:v>-24403</x:v>
       </x:c>
       <x:c r="CY55" s="3" t="n">
-        <x:v>24474</x:v>
+        <x:v>31823</x:v>
       </x:c>
       <x:c r="CZ55" s="3" t="n">
-        <x:v>70241</x:v>
+        <x:v>69884</x:v>
       </x:c>
       <x:c r="DA55" s="3" t="n">
-        <x:v>86604</x:v>
+        <x:v>86508</x:v>
       </x:c>
       <x:c r="DB55" s="3" t="n">
-        <x:v>-1671</x:v>
+        <x:v>-2280</x:v>
       </x:c>
       <x:c r="DC55" s="3" t="n">
-        <x:v>23056</x:v>
+        <x:v>23373</x:v>
       </x:c>
       <x:c r="DD55" s="3" t="n">
-        <x:v>2841</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="DE55" s="3" t="n">
-        <x:v>-64101</x:v>
+        <x:v>-64486</x:v>
       </x:c>
       <x:c r="DF55" s="3" t="n">
-        <x:v>20893</x:v>
+        <x:v>20841</x:v>
       </x:c>
       <x:c r="DG55" s="3" t="n">
-        <x:v>-64379</x:v>
+        <x:v>-62534</x:v>
       </x:c>
       <x:c r="DH55" s="3" t="n">
-        <x:v>-112322</x:v>
+        <x:v>-113679</x:v>
       </x:c>
       <x:c r="DI55" s="3" t="n">
-        <x:v>-16089</x:v>
+        <x:v>-17048</x:v>
       </x:c>
       <x:c r="DJ55" s="3" t="n">
-        <x:v>3712</x:v>
+        <x:v>3470</x:v>
       </x:c>
       <x:c r="DK55" s="3" t="n">
-        <x:v>-139</x:v>
+        <x:v>7834</x:v>
       </x:c>
       <x:c r="DL55" s="3" t="n">
-        <x:v>-8805</x:v>
+        <x:v>-11129</x:v>
       </x:c>
       <x:c r="DM55" s="3" t="n">
-        <x:v>-14488</x:v>
+        <x:v>-14758</x:v>
       </x:c>
       <x:c r="DN55" s="3" t="n">
-        <x:v>34277</x:v>
+        <x:v>34070</x:v>
       </x:c>
       <x:c r="DO55" s="3" t="n">
-        <x:v>10048</x:v>
+        <x:v>10436</x:v>
       </x:c>
       <x:c r="DP55" s="3" t="n">
-        <x:v>25425</x:v>
+        <x:v>22659</x:v>
       </x:c>
       <x:c r="DQ55" s="3" t="n">
-        <x:v>-16090</x:v>
+        <x:v>-16284</x:v>
       </x:c>
       <x:c r="DR55" s="3" t="n">
-        <x:v>116691</x:v>
+        <x:v>114811</x:v>
       </x:c>
       <x:c r="DS55" s="3" t="n">
-        <x:v>-7612</x:v>
+        <x:v>2667</x:v>
       </x:c>
       <x:c r="DT55" s="3" t="n">
-        <x:v>40025</x:v>
+        <x:v>36434</x:v>
       </x:c>
       <x:c r="DU55" s="3" t="n">
-        <x:v>-35350</x:v>
+        <x:v>-36582</x:v>
       </x:c>
       <x:c r="DV55" s="3" t="n">
-        <x:v>139573</x:v>
+        <x:v>137925</x:v>
+      </x:c>
+      <x:c r="DW55" s="3" t="n">
+        <x:v>-32587</x:v>
+      </x:c>
+      <x:c r="DX55" s="3" t="n">
+        <x:v>44308</x:v>
       </x:c>
     </x:row>
-    <x:row r="56" spans="1:126">
+    <x:row r="56" spans="1:128">
       <x:c r="E56" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F56" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G56" s="3" t="n">
-        <x:v>-2782</x:v>
+        <x:v>-2770</x:v>
       </x:c>
       <x:c r="H56" s="3" t="n">
-        <x:v>1953</x:v>
+        <x:v>1962</x:v>
       </x:c>
       <x:c r="I56" s="3" t="n">
-        <x:v>-726</x:v>
+        <x:v>-728</x:v>
       </x:c>
       <x:c r="J56" s="3" t="n">
-        <x:v>12558</x:v>
+        <x:v>12559</x:v>
       </x:c>
       <x:c r="K56" s="3" t="n">
-        <x:v>7255</x:v>
+        <x:v>7258</x:v>
       </x:c>
       <x:c r="L56" s="3" t="n">
-        <x:v>-4175</x:v>
+        <x:v>-4157</x:v>
       </x:c>
       <x:c r="M56" s="3" t="n">
-        <x:v>4210</x:v>
+        <x:v>4284</x:v>
       </x:c>
       <x:c r="N56" s="3" t="n">
-        <x:v>26773</x:v>
+        <x:v>26771</x:v>
       </x:c>
       <x:c r="O56" s="3" t="n">
-        <x:v>1217</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="P56" s="3" t="n">
-        <x:v>-8214</x:v>
+        <x:v>-8217</x:v>
       </x:c>
       <x:c r="Q56" s="3" t="n">
         <x:v>5184</x:v>
       </x:c>
       <x:c r="R56" s="3" t="n">
-        <x:v>-7589</x:v>
+        <x:v>-7568</x:v>
       </x:c>
       <x:c r="S56" s="3" t="n">
-        <x:v>-14785</x:v>
+        <x:v>-14663</x:v>
       </x:c>
       <x:c r="T56" s="3" t="n">
-        <x:v>19332</x:v>
+        <x:v>19345</x:v>
       </x:c>
       <x:c r="U56" s="3" t="n">
-        <x:v>-7437</x:v>
+        <x:v>-7442</x:v>
       </x:c>
       <x:c r="V56" s="3" t="n">
-        <x:v>6077</x:v>
+        <x:v>6130</x:v>
       </x:c>
       <x:c r="W56" s="3" t="n">
-        <x:v>-6942</x:v>
+        <x:v>-6743</x:v>
       </x:c>
       <x:c r="X56" s="3" t="n">
         <x:v>21142</x:v>
       </x:c>
       <x:c r="Y56" s="3" t="n">
-        <x:v>-8192</x:v>
+        <x:v>-8199</x:v>
       </x:c>
       <x:c r="Z56" s="3" t="n">
-        <x:v>12557</x:v>
+        <x:v>12671</x:v>
       </x:c>
       <x:c r="AA56" s="3" t="n">
-        <x:v>-18278</x:v>
+        <x:v>-18236</x:v>
       </x:c>
       <x:c r="AB56" s="3" t="n">
-        <x:v>3609</x:v>
+        <x:v>3707</x:v>
       </x:c>
       <x:c r="AC56" s="3" t="n">
-        <x:v>12445</x:v>
+        <x:v>12504</x:v>
       </x:c>
       <x:c r="AD56" s="3" t="n">
-        <x:v>23968</x:v>
+        <x:v>24261</x:v>
       </x:c>
       <x:c r="AE56" s="3" t="n">
-        <x:v>-9286</x:v>
+        <x:v>-9063</x:v>
       </x:c>
       <x:c r="AF56" s="3" t="n">
-        <x:v>-4400</x:v>
+        <x:v>-4406</x:v>
       </x:c>
       <x:c r="AG56" s="3" t="n">
-        <x:v>-1308</x:v>
+        <x:v>-1251</x:v>
       </x:c>
       <x:c r="AH56" s="3" t="n">
-        <x:v>20059</x:v>
+        <x:v>20211</x:v>
       </x:c>
       <x:c r="AI56" s="3" t="n">
-        <x:v>-4816</x:v>
+        <x:v>-4501</x:v>
       </x:c>
       <x:c r="AJ56" s="3" t="n">
-        <x:v>-6924</x:v>
+        <x:v>-6834</x:v>
       </x:c>
       <x:c r="AK56" s="3" t="n">
-        <x:v>68</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="AL56" s="3" t="n">
-        <x:v>-2206</x:v>
+        <x:v>-2196</x:v>
       </x:c>
       <x:c r="AM56" s="3" t="n">
-        <x:v>21425</x:v>
+        <x:v>21327</x:v>
       </x:c>
       <x:c r="AN56" s="3" t="n">
-        <x:v>-14588</x:v>
+        <x:v>-14101</x:v>
       </x:c>
       <x:c r="AO56" s="3" t="n">
-        <x:v>-25</x:v>
+        <x:v>-18</x:v>
       </x:c>
       <x:c r="AP56" s="3" t="n">
-        <x:v>16703</x:v>
+        <x:v>16728</x:v>
       </x:c>
       <x:c r="AQ56" s="3" t="n">
-        <x:v>-1320</x:v>
+        <x:v>-304</x:v>
       </x:c>
       <x:c r="AR56" s="3" t="n">
-        <x:v>11484</x:v>
+        <x:v>11719</x:v>
       </x:c>
       <x:c r="AS56" s="3" t="n">
-        <x:v>12369</x:v>
+        <x:v>12352</x:v>
       </x:c>
       <x:c r="AT56" s="3" t="n">
-        <x:v>-9233</x:v>
+        <x:v>-9245</x:v>
       </x:c>
       <x:c r="AU56" s="3" t="n">
-        <x:v>-5876</x:v>
+        <x:v>-5530</x:v>
       </x:c>
       <x:c r="AV56" s="3" t="n">
-        <x:v>15757</x:v>
+        <x:v>15810</x:v>
       </x:c>
       <x:c r="AW56" s="3" t="n">
-        <x:v>29109</x:v>
+        <x:v>29101</x:v>
       </x:c>
       <x:c r="AX56" s="3" t="n">
-        <x:v>-12323</x:v>
+        <x:v>-12302</x:v>
       </x:c>
       <x:c r="AY56" s="3" t="n">
-        <x:v>-22645</x:v>
+        <x:v>-22533</x:v>
       </x:c>
       <x:c r="AZ56" s="3" t="n">
-        <x:v>3553</x:v>
+        <x:v>3603</x:v>
       </x:c>
       <x:c r="BA56" s="3" t="n">
-        <x:v>64162</x:v>
+        <x:v>64124</x:v>
       </x:c>
       <x:c r="BB56" s="3" t="n">
-        <x:v>-17607</x:v>
+        <x:v>-17594</x:v>
       </x:c>
       <x:c r="BC56" s="3" t="n">
-        <x:v>-19638</x:v>
+        <x:v>-19040</x:v>
       </x:c>
       <x:c r="BD56" s="3" t="n">
-        <x:v>23880</x:v>
+        <x:v>23933</x:v>
       </x:c>
       <x:c r="BE56" s="3" t="n">
-        <x:v>-10039</x:v>
+        <x:v>-9963</x:v>
       </x:c>
       <x:c r="BF56" s="3" t="n">
-        <x:v>19699</x:v>
+        <x:v>19670</x:v>
       </x:c>
       <x:c r="BG56" s="3" t="n">
-        <x:v>-41566</x:v>
+        <x:v>-41551</x:v>
       </x:c>
       <x:c r="BH56" s="3" t="n">
-        <x:v>-1694</x:v>
+        <x:v>-1591</x:v>
       </x:c>
       <x:c r="BI56" s="3" t="n">
-        <x:v>20249</x:v>
+        <x:v>20210</x:v>
       </x:c>
       <x:c r="BJ56" s="3" t="n">
-        <x:v>84061</x:v>
+        <x:v>84229</x:v>
       </x:c>
       <x:c r="BK56" s="3" t="n">
-        <x:v>-91435</x:v>
+        <x:v>-91539</x:v>
       </x:c>
       <x:c r="BL56" s="3" t="n">
-        <x:v>19082</x:v>
+        <x:v>19842</x:v>
       </x:c>
       <x:c r="BM56" s="3" t="n">
-        <x:v>38184</x:v>
+        <x:v>38675</x:v>
       </x:c>
       <x:c r="BN56" s="3" t="n">
-        <x:v>-4105</x:v>
+        <x:v>-4107</x:v>
       </x:c>
       <x:c r="BO56" s="3" t="n">
-        <x:v>268</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="BP56" s="3" t="n">
-        <x:v>7273</x:v>
+        <x:v>7272</x:v>
       </x:c>
       <x:c r="BQ56" s="3" t="n">
-        <x:v>-2650</x:v>
+        <x:v>-2693</x:v>
       </x:c>
       <x:c r="BR56" s="3" t="n">
-        <x:v>45013</x:v>
+        <x:v>44972</x:v>
       </x:c>
       <x:c r="BS56" s="3" t="n">
-        <x:v>-26887</x:v>
+        <x:v>-26777</x:v>
       </x:c>
       <x:c r="BT56" s="3" t="n">
-        <x:v>-10905</x:v>
+        <x:v>-10913</x:v>
       </x:c>
       <x:c r="BU56" s="3" t="n">
-        <x:v>6404</x:v>
+        <x:v>6378</x:v>
       </x:c>
       <x:c r="BV56" s="3" t="n">
-        <x:v>11795</x:v>
+        <x:v>11744</x:v>
       </x:c>
       <x:c r="BW56" s="3" t="n">
-        <x:v>-12187</x:v>
+        <x:v>-10281</x:v>
       </x:c>
       <x:c r="BX56" s="3" t="n">
-        <x:v>26280</x:v>
+        <x:v>26209</x:v>
       </x:c>
       <x:c r="BY56" s="3" t="n">
-        <x:v>557</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="BZ56" s="3" t="n">
-        <x:v>-1502</x:v>
+        <x:v>-1511</x:v>
       </x:c>
       <x:c r="CA56" s="3" t="n">
-        <x:v>20148</x:v>
+        <x:v>20564</x:v>
       </x:c>
       <x:c r="CB56" s="3" t="n">
-        <x:v>24617</x:v>
+        <x:v>24775</x:v>
       </x:c>
       <x:c r="CC56" s="3" t="n">
-        <x:v>-17918</x:v>
+        <x:v>-17860</x:v>
       </x:c>
       <x:c r="CD56" s="3" t="n">
-        <x:v>88043</x:v>
+        <x:v>88198</x:v>
       </x:c>
       <x:c r="CE56" s="3" t="n">
-        <x:v>-31160</x:v>
+        <x:v>-30746</x:v>
       </x:c>
       <x:c r="CF56" s="3" t="n">
-        <x:v>18013</x:v>
+        <x:v>17953</x:v>
       </x:c>
       <x:c r="CG56" s="3" t="n">
-        <x:v>4091</x:v>
+        <x:v>4344</x:v>
       </x:c>
       <x:c r="CH56" s="3" t="n">
-        <x:v>8794</x:v>
+        <x:v>8703</x:v>
       </x:c>
       <x:c r="CI56" s="3" t="n">
-        <x:v>-15943</x:v>
+        <x:v>-15667</x:v>
       </x:c>
       <x:c r="CJ56" s="3" t="n">
-        <x:v>16605</x:v>
+        <x:v>16892</x:v>
       </x:c>
       <x:c r="CK56" s="3" t="n">
-        <x:v>-7444</x:v>
+        <x:v>-6816</x:v>
       </x:c>
       <x:c r="CL56" s="3" t="n">
-        <x:v>35674</x:v>
+        <x:v>35214</x:v>
       </x:c>
       <x:c r="CM56" s="3" t="n">
-        <x:v>-25515</x:v>
+        <x:v>-24675</x:v>
       </x:c>
       <x:c r="CN56" s="3" t="n">
-        <x:v>14479</x:v>
+        <x:v>14170</x:v>
       </x:c>
       <x:c r="CO56" s="3" t="n">
-        <x:v>8773</x:v>
+        <x:v>9105</x:v>
       </x:c>
       <x:c r="CP56" s="3" t="n">
-        <x:v>81693</x:v>
+        <x:v>81784</x:v>
       </x:c>
       <x:c r="CQ56" s="3" t="n">
-        <x:v>-77566</x:v>
+        <x:v>-77229</x:v>
       </x:c>
       <x:c r="CR56" s="3" t="n">
-        <x:v>26382</x:v>
+        <x:v>26374</x:v>
       </x:c>
       <x:c r="CS56" s="3" t="n">
-        <x:v>-15939</x:v>
+        <x:v>-15583</x:v>
       </x:c>
       <x:c r="CT56" s="3" t="n">
-        <x:v>77757</x:v>
+        <x:v>78201</x:v>
       </x:c>
       <x:c r="CU56" s="3" t="n">
-        <x:v>-37625</x:v>
+        <x:v>-37307</x:v>
       </x:c>
       <x:c r="CV56" s="3" t="n">
-        <x:v>-10161</x:v>
+        <x:v>-10171</x:v>
       </x:c>
       <x:c r="CW56" s="3" t="n">
-        <x:v>3842</x:v>
+        <x:v>4073</x:v>
       </x:c>
       <x:c r="CX56" s="3" t="n">
-        <x:v>79910</x:v>
+        <x:v>80223</x:v>
       </x:c>
       <x:c r="CY56" s="3" t="n">
-        <x:v>1818</x:v>
+        <x:v>2293</x:v>
       </x:c>
       <x:c r="CZ56" s="3" t="n">
-        <x:v>-14003</x:v>
+        <x:v>-14091</x:v>
       </x:c>
       <x:c r="DA56" s="3" t="n">
-        <x:v>-26840</x:v>
+        <x:v>-26473</x:v>
       </x:c>
       <x:c r="DB56" s="3" t="n">
-        <x:v>109133</x:v>
+        <x:v>109359</x:v>
       </x:c>
       <x:c r="DC56" s="3" t="n">
-        <x:v>-30500</x:v>
+        <x:v>-30543</x:v>
       </x:c>
       <x:c r="DD56" s="3" t="n">
-        <x:v>-33509</x:v>
+        <x:v>-33585</x:v>
       </x:c>
       <x:c r="DE56" s="3" t="n">
-        <x:v>-15426</x:v>
+        <x:v>-14741</x:v>
       </x:c>
       <x:c r="DF56" s="3" t="n">
-        <x:v>47059</x:v>
+        <x:v>47125</x:v>
       </x:c>
       <x:c r="DG56" s="3" t="n">
-        <x:v>-1534</x:v>
+        <x:v>-937</x:v>
       </x:c>
       <x:c r="DH56" s="3" t="n">
-        <x:v>48110</x:v>
+        <x:v>48079</x:v>
       </x:c>
       <x:c r="DI56" s="3" t="n">
-        <x:v>31466</x:v>
+        <x:v>31284</x:v>
       </x:c>
       <x:c r="DJ56" s="3" t="n">
-        <x:v>7509</x:v>
+        <x:v>7686</x:v>
       </x:c>
       <x:c r="DK56" s="3" t="n">
-        <x:v>-30502</x:v>
+        <x:v>-29774</x:v>
       </x:c>
       <x:c r="DL56" s="3" t="n">
-        <x:v>-21832</x:v>
+        <x:v>-21580</x:v>
       </x:c>
       <x:c r="DM56" s="3" t="n">
-        <x:v>-13117</x:v>
+        <x:v>-13131</x:v>
       </x:c>
       <x:c r="DN56" s="3" t="n">
-        <x:v>78242</x:v>
+        <x:v>78081</x:v>
       </x:c>
       <x:c r="DO56" s="3" t="n">
-        <x:v>-40755</x:v>
+        <x:v>-41002</x:v>
       </x:c>
       <x:c r="DP56" s="3" t="n">
-        <x:v>38935</x:v>
+        <x:v>39234</x:v>
       </x:c>
       <x:c r="DQ56" s="3" t="n">
-        <x:v>15133</x:v>
+        <x:v>15274</x:v>
       </x:c>
       <x:c r="DR56" s="3" t="n">
-        <x:v>45063</x:v>
+        <x:v>45142</x:v>
       </x:c>
       <x:c r="DS56" s="3" t="n">
-        <x:v>-16891</x:v>
+        <x:v>-18188</x:v>
       </x:c>
       <x:c r="DT56" s="3" t="n">
-        <x:v>-6486</x:v>
+        <x:v>-3675</x:v>
       </x:c>
       <x:c r="DU56" s="3" t="n">
-        <x:v>-22877</x:v>
+        <x:v>-25591</x:v>
       </x:c>
       <x:c r="DV56" s="3" t="n">
-        <x:v>37208</x:v>
+        <x:v>43141</x:v>
+      </x:c>
+      <x:c r="DW56" s="3" t="n">
+        <x:v>21460</x:v>
+      </x:c>
+      <x:c r="DX56" s="3" t="n">
+        <x:v>-10717</x:v>
       </x:c>
     </x:row>
-    <x:row r="57" spans="1:126">
+    <x:row r="57" spans="1:128">
       <x:c r="E57" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F57" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G57" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H57" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I57" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J57" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="K57" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="L57" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="M57" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
@@ -21607,62 +21937,68 @@
       <x:c r="DM57" s="3" t="n">
         <x:v>-144</x:v>
       </x:c>
       <x:c r="DN57" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DO57" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP57" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ57" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR57" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS57" s="3" t="n">
         <x:v>-40</x:v>
       </x:c>
       <x:c r="DT57" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU57" s="3" t="n">
-        <x:v>361</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="DV57" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW57" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX57" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="58" spans="1:126">
+    <x:row r="58" spans="1:128">
       <x:c r="E58" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F58" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G58" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H58" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I58" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J58" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K58" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L58" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N58" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -21957,80 +22293,86 @@
       <x:c r="DG58" s="3" t="n">
         <x:v>6338</x:v>
       </x:c>
       <x:c r="DH58" s="3" t="n">
         <x:v>10641</x:v>
       </x:c>
       <x:c r="DI58" s="3" t="n">
         <x:v>5880</x:v>
       </x:c>
       <x:c r="DJ58" s="3" t="n">
         <x:v>5884</x:v>
       </x:c>
       <x:c r="DK58" s="3" t="n">
         <x:v>9664</x:v>
       </x:c>
       <x:c r="DL58" s="3" t="n">
         <x:v>9997</x:v>
       </x:c>
       <x:c r="DM58" s="3" t="n">
         <x:v>9182</x:v>
       </x:c>
       <x:c r="DN58" s="3" t="n">
         <x:v>8913</x:v>
       </x:c>
       <x:c r="DO58" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>13099</x:v>
       </x:c>
       <x:c r="DP58" s="3" t="n">
-        <x:v>15339</x:v>
+        <x:v>15341</x:v>
       </x:c>
       <x:c r="DQ58" s="3" t="n">
-        <x:v>12317</x:v>
+        <x:v>12320</x:v>
       </x:c>
       <x:c r="DR58" s="3" t="n">
-        <x:v>12585</x:v>
+        <x:v>12588</x:v>
       </x:c>
       <x:c r="DS58" s="3" t="n">
-        <x:v>-715</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="DT58" s="3" t="n">
-        <x:v>18384</x:v>
+        <x:v>19059</x:v>
       </x:c>
       <x:c r="DU58" s="3" t="n">
-        <x:v>5921</x:v>
+        <x:v>6644</x:v>
       </x:c>
       <x:c r="DV58" s="3" t="n">
-        <x:v>6053</x:v>
+        <x:v>6860</x:v>
+      </x:c>
+      <x:c r="DW58" s="3" t="n">
+        <x:v>4527</x:v>
+      </x:c>
+      <x:c r="DX58" s="3" t="n">
+        <x:v>18075</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:126">
+    <x:row r="59" spans="1:128">
       <x:c r="E59" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F59" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G59" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H59" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I59" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J59" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K59" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L59" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -22348,57 +22690,63 @@
       </x:c>
       <x:c r="DO59" s="3" t="n">
         <x:v>-22390</x:v>
       </x:c>
       <x:c r="DP59" s="3" t="n">
         <x:v>-55017</x:v>
       </x:c>
       <x:c r="DQ59" s="3" t="n">
         <x:v>-34873</x:v>
       </x:c>
       <x:c r="DR59" s="3" t="n">
         <x:v>-59003</x:v>
       </x:c>
       <x:c r="DS59" s="3" t="n">
         <x:v>-73962</x:v>
       </x:c>
       <x:c r="DT59" s="3" t="n">
         <x:v>-57208</x:v>
       </x:c>
       <x:c r="DU59" s="3" t="n">
         <x:v>-20738</x:v>
       </x:c>
       <x:c r="DV59" s="3" t="n">
         <x:v>-74428</x:v>
       </x:c>
+      <x:c r="DW59" s="3" t="n">
+        <x:v>-47548</x:v>
+      </x:c>
+      <x:c r="DX59" s="3" t="n">
+        <x:v>-24479</x:v>
+      </x:c>
     </x:row>
-    <x:row r="60" spans="1:126">
+    <x:row r="60" spans="1:128">
       <x:c r="E60" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F60" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G60" s="3" t="n">
         <x:v>2317</x:v>
       </x:c>
       <x:c r="H60" s="3" t="n">
         <x:v>2317</x:v>
       </x:c>
       <x:c r="I60" s="3" t="n">
         <x:v>2317</x:v>
       </x:c>
       <x:c r="J60" s="3" t="n">
         <x:v>2319</x:v>
       </x:c>
       <x:c r="K60" s="3" t="n">
         <x:v>995</x:v>
       </x:c>
       <x:c r="L60" s="3" t="n">
         <x:v>996</x:v>
       </x:c>
       <x:c r="M60" s="3" t="n">
         <x:v>994</x:v>
       </x:c>
       <x:c r="N60" s="3" t="n">
         <x:v>998</x:v>
       </x:c>
@@ -22492,123 +22840,123 @@
       <x:c r="AR60" s="3" t="n">
         <x:v>3580</x:v>
       </x:c>
       <x:c r="AS60" s="3" t="n">
         <x:v>-491</x:v>
       </x:c>
       <x:c r="AT60" s="3" t="n">
         <x:v>12694</x:v>
       </x:c>
       <x:c r="AU60" s="3" t="n">
         <x:v>-15104</x:v>
       </x:c>
       <x:c r="AV60" s="3" t="n">
         <x:v>30603</x:v>
       </x:c>
       <x:c r="AW60" s="3" t="n">
         <x:v>-19090</x:v>
       </x:c>
       <x:c r="AX60" s="3" t="n">
         <x:v>13374</x:v>
       </x:c>
       <x:c r="AY60" s="3" t="n">
         <x:v>-15501</x:v>
       </x:c>
       <x:c r="AZ60" s="3" t="n">
-        <x:v>10679</x:v>
+        <x:v>10678</x:v>
       </x:c>
       <x:c r="BA60" s="3" t="n">
         <x:v>8929</x:v>
       </x:c>
       <x:c r="BB60" s="3" t="n">
         <x:v>11622</x:v>
       </x:c>
       <x:c r="BC60" s="3" t="n">
         <x:v>-11112</x:v>
       </x:c>
       <x:c r="BD60" s="3" t="n">
         <x:v>7880</x:v>
       </x:c>
       <x:c r="BE60" s="3" t="n">
         <x:v>-12387</x:v>
       </x:c>
       <x:c r="BF60" s="3" t="n">
         <x:v>22886</x:v>
       </x:c>
       <x:c r="BG60" s="3" t="n">
-        <x:v>-16290</x:v>
+        <x:v>-16294</x:v>
       </x:c>
       <x:c r="BH60" s="3" t="n">
         <x:v>6020</x:v>
       </x:c>
       <x:c r="BI60" s="3" t="n">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="BJ60" s="3" t="n">
         <x:v>27923</x:v>
       </x:c>
       <x:c r="BK60" s="3" t="n">
         <x:v>-8864</x:v>
       </x:c>
       <x:c r="BL60" s="3" t="n">
         <x:v>6897</x:v>
       </x:c>
       <x:c r="BM60" s="3" t="n">
         <x:v>-4238</x:v>
       </x:c>
       <x:c r="BN60" s="3" t="n">
         <x:v>2906</x:v>
       </x:c>
       <x:c r="BO60" s="3" t="n">
         <x:v>-14437</x:v>
       </x:c>
       <x:c r="BP60" s="3" t="n">
         <x:v>10217</x:v>
       </x:c>
       <x:c r="BQ60" s="3" t="n">
         <x:v>-1284</x:v>
       </x:c>
       <x:c r="BR60" s="3" t="n">
         <x:v>20357</x:v>
       </x:c>
       <x:c r="BS60" s="3" t="n">
         <x:v>-3915</x:v>
       </x:c>
       <x:c r="BT60" s="3" t="n">
         <x:v>-7409</x:v>
       </x:c>
       <x:c r="BU60" s="3" t="n">
         <x:v>-4511</x:v>
       </x:c>
       <x:c r="BV60" s="3" t="n">
         <x:v>36265</x:v>
       </x:c>
       <x:c r="BW60" s="3" t="n">
         <x:v>-24619</x:v>
       </x:c>
       <x:c r="BX60" s="3" t="n">
-        <x:v>16066</x:v>
+        <x:v>16067</x:v>
       </x:c>
       <x:c r="BY60" s="3" t="n">
         <x:v>-16129</x:v>
       </x:c>
       <x:c r="BZ60" s="3" t="n">
         <x:v>22866</x:v>
       </x:c>
       <x:c r="CA60" s="3" t="n">
         <x:v>181</x:v>
       </x:c>
       <x:c r="CB60" s="3" t="n">
         <x:v>17637</x:v>
       </x:c>
       <x:c r="CC60" s="3" t="n">
         <x:v>-29755</x:v>
       </x:c>
       <x:c r="CD60" s="3" t="n">
         <x:v>11820</x:v>
       </x:c>
       <x:c r="CE60" s="3" t="n">
         <x:v>50207</x:v>
       </x:c>
       <x:c r="CF60" s="3" t="n">
         <x:v>-968</x:v>
       </x:c>
@@ -22669,110 +23017,116 @@
       <x:c r="CY60" s="3" t="n">
         <x:v>23369</x:v>
       </x:c>
       <x:c r="CZ60" s="3" t="n">
         <x:v>34511</x:v>
       </x:c>
       <x:c r="DA60" s="3" t="n">
         <x:v>-23573</x:v>
       </x:c>
       <x:c r="DB60" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="DC60" s="3" t="n">
         <x:v>8125</x:v>
       </x:c>
       <x:c r="DD60" s="3" t="n">
         <x:v>12134</x:v>
       </x:c>
       <x:c r="DE60" s="3" t="n">
         <x:v>-21658</x:v>
       </x:c>
       <x:c r="DF60" s="3" t="n">
         <x:v>35918</x:v>
       </x:c>
       <x:c r="DG60" s="3" t="n">
-        <x:v>71921</x:v>
+        <x:v>73290</x:v>
       </x:c>
       <x:c r="DH60" s="3" t="n">
-        <x:v>43280</x:v>
+        <x:v>43795</x:v>
       </x:c>
       <x:c r="DI60" s="3" t="n">
-        <x:v>-55141</x:v>
+        <x:v>-54119</x:v>
       </x:c>
       <x:c r="DJ60" s="3" t="n">
-        <x:v>69813</x:v>
+        <x:v>71343</x:v>
       </x:c>
       <x:c r="DK60" s="3" t="n">
-        <x:v>-32047</x:v>
+        <x:v>-30758</x:v>
       </x:c>
       <x:c r="DL60" s="3" t="n">
-        <x:v>-31622</x:v>
+        <x:v>-32894</x:v>
       </x:c>
       <x:c r="DM60" s="3" t="n">
-        <x:v>1923</x:v>
+        <x:v>4542</x:v>
       </x:c>
       <x:c r="DN60" s="3" t="n">
-        <x:v>36528</x:v>
+        <x:v>33288</x:v>
       </x:c>
       <x:c r="DO60" s="3" t="n">
-        <x:v>-7747</x:v>
+        <x:v>-11372</x:v>
       </x:c>
       <x:c r="DP60" s="3" t="n">
-        <x:v>96687</x:v>
+        <x:v>100839</x:v>
       </x:c>
       <x:c r="DQ60" s="3" t="n">
-        <x:v>-23704</x:v>
+        <x:v>-20849</x:v>
       </x:c>
       <x:c r="DR60" s="3" t="n">
-        <x:v>49592</x:v>
+        <x:v>53947</x:v>
       </x:c>
       <x:c r="DS60" s="3" t="n">
-        <x:v>12049</x:v>
+        <x:v>-3499</x:v>
       </x:c>
       <x:c r="DT60" s="3" t="n">
-        <x:v>128488</x:v>
+        <x:v>131423</x:v>
       </x:c>
       <x:c r="DU60" s="3" t="n">
-        <x:v>7897</x:v>
+        <x:v>8352</x:v>
       </x:c>
       <x:c r="DV60" s="3" t="n">
-        <x:v>31956</x:v>
+        <x:v>51051</x:v>
+      </x:c>
+      <x:c r="DW60" s="3" t="n">
+        <x:v>74225</x:v>
+      </x:c>
+      <x:c r="DX60" s="3" t="n">
+        <x:v>96871</x:v>
       </x:c>
     </x:row>
-    <x:row r="61" spans="1:126">
+    <x:row r="61" spans="1:128">
       <x:c r="C61" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D61" s="2" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E61" s="2" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F61" s="2" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G61" s="3" t="n">
         <x:v>50924</x:v>
       </x:c>
       <x:c r="H61" s="3" t="n">
         <x:v>38622</x:v>
       </x:c>
       <x:c r="I61" s="3" t="n">
         <x:v>46739</x:v>
       </x:c>
       <x:c r="J61" s="3" t="n">
         <x:v>6077</x:v>
       </x:c>
       <x:c r="K61" s="3" t="n">
         <x:v>19988</x:v>
       </x:c>
       <x:c r="L61" s="3" t="n">
         <x:v>28619</x:v>
       </x:c>
       <x:c r="M61" s="3" t="n">
         <x:v>31261</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>6488</x:v>
       </x:c>
@@ -22863,284 +23217,290 @@
       <x:c r="AQ61" s="3" t="n">
         <x:v>40950</x:v>
       </x:c>
       <x:c r="AR61" s="3" t="n">
         <x:v>47783</x:v>
       </x:c>
       <x:c r="AS61" s="3" t="n">
         <x:v>7525</x:v>
       </x:c>
       <x:c r="AT61" s="3" t="n">
         <x:v>-4116</x:v>
       </x:c>
       <x:c r="AU61" s="3" t="n">
         <x:v>61633</x:v>
       </x:c>
       <x:c r="AV61" s="3" t="n">
         <x:v>18978</x:v>
       </x:c>
       <x:c r="AW61" s="3" t="n">
         <x:v>9730</x:v>
       </x:c>
       <x:c r="AX61" s="3" t="n">
         <x:v>-27784</x:v>
       </x:c>
       <x:c r="AY61" s="3" t="n">
-        <x:v>50517</x:v>
+        <x:v>50781</x:v>
       </x:c>
       <x:c r="AZ61" s="3" t="n">
-        <x:v>64494</x:v>
+        <x:v>64517</x:v>
       </x:c>
       <x:c r="BA61" s="3" t="n">
-        <x:v>-6030</x:v>
+        <x:v>-6055</x:v>
       </x:c>
       <x:c r="BB61" s="3" t="n">
-        <x:v>2870</x:v>
+        <x:v>2721</x:v>
       </x:c>
       <x:c r="BC61" s="3" t="n">
-        <x:v>53773</x:v>
+        <x:v>53925</x:v>
       </x:c>
       <x:c r="BD61" s="3" t="n">
-        <x:v>29168</x:v>
+        <x:v>29193</x:v>
       </x:c>
       <x:c r="BE61" s="3" t="n">
-        <x:v>-15128</x:v>
+        <x:v>-15420</x:v>
       </x:c>
       <x:c r="BF61" s="3" t="n">
-        <x:v>29471</x:v>
+        <x:v>30140</x:v>
       </x:c>
       <x:c r="BG61" s="3" t="n">
-        <x:v>41797</x:v>
+        <x:v>41777</x:v>
       </x:c>
       <x:c r="BH61" s="3" t="n">
-        <x:v>31001</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="BI61" s="3" t="n">
-        <x:v>-11581</x:v>
+        <x:v>-11606</x:v>
       </x:c>
       <x:c r="BJ61" s="3" t="n">
-        <x:v>4968</x:v>
+        <x:v>4979</x:v>
       </x:c>
       <x:c r="BK61" s="3" t="n">
-        <x:v>55963</x:v>
+        <x:v>55971</x:v>
       </x:c>
       <x:c r="BL61" s="3" t="n">
-        <x:v>52586</x:v>
+        <x:v>52608</x:v>
       </x:c>
       <x:c r="BM61" s="3" t="n">
-        <x:v>-15552</x:v>
+        <x:v>-15572</x:v>
       </x:c>
       <x:c r="BN61" s="3" t="n">
-        <x:v>5396</x:v>
+        <x:v>5418</x:v>
       </x:c>
       <x:c r="BO61" s="3" t="n">
-        <x:v>56974</x:v>
+        <x:v>56933</x:v>
       </x:c>
       <x:c r="BP61" s="3" t="n">
-        <x:v>67183</x:v>
+        <x:v>67205</x:v>
       </x:c>
       <x:c r="BQ61" s="3" t="n">
-        <x:v>6055</x:v>
+        <x:v>6037</x:v>
       </x:c>
       <x:c r="BR61" s="3" t="n">
-        <x:v>8200</x:v>
+        <x:v>8214</x:v>
       </x:c>
       <x:c r="BS61" s="3" t="n">
-        <x:v>62030</x:v>
+        <x:v>62025</x:v>
       </x:c>
       <x:c r="BT61" s="3" t="n">
-        <x:v>86109</x:v>
+        <x:v>86113</x:v>
       </x:c>
       <x:c r="BU61" s="3" t="n">
-        <x:v>9644</x:v>
+        <x:v>9646</x:v>
       </x:c>
       <x:c r="BV61" s="3" t="n">
-        <x:v>1986</x:v>
+        <x:v>1988</x:v>
       </x:c>
       <x:c r="BW61" s="3" t="n">
-        <x:v>71632</x:v>
+        <x:v>71562</x:v>
       </x:c>
       <x:c r="BX61" s="3" t="n">
-        <x:v>97730</x:v>
+        <x:v>97737</x:v>
       </x:c>
       <x:c r="BY61" s="3" t="n">
-        <x:v>6104</x:v>
+        <x:v>6102</x:v>
       </x:c>
       <x:c r="BZ61" s="3" t="n">
-        <x:v>21540</x:v>
+        <x:v>21545</x:v>
       </x:c>
       <x:c r="CA61" s="3" t="n">
-        <x:v>69920</x:v>
+        <x:v>69802</x:v>
       </x:c>
       <x:c r="CB61" s="3" t="n">
-        <x:v>101957</x:v>
+        <x:v>101959</x:v>
       </x:c>
       <x:c r="CC61" s="3" t="n">
-        <x:v>10913</x:v>
+        <x:v>10912</x:v>
       </x:c>
       <x:c r="CD61" s="3" t="n">
-        <x:v>15840</x:v>
+        <x:v>15842</x:v>
       </x:c>
       <x:c r="CE61" s="3" t="n">
-        <x:v>89156</x:v>
+        <x:v>89137</x:v>
       </x:c>
       <x:c r="CF61" s="3" t="n">
-        <x:v>96043</x:v>
+        <x:v>96041</x:v>
       </x:c>
       <x:c r="CG61" s="3" t="n">
-        <x:v>-13911</x:v>
+        <x:v>-13905</x:v>
       </x:c>
       <x:c r="CH61" s="3" t="n">
-        <x:v>14326</x:v>
+        <x:v>14325</x:v>
       </x:c>
       <x:c r="CI61" s="3" t="n">
-        <x:v>74137</x:v>
+        <x:v>74056</x:v>
       </x:c>
       <x:c r="CJ61" s="3" t="n">
-        <x:v>90529</x:v>
+        <x:v>90523</x:v>
       </x:c>
       <x:c r="CK61" s="3" t="n">
-        <x:v>-4952</x:v>
+        <x:v>-4947</x:v>
       </x:c>
       <x:c r="CL61" s="3" t="n">
-        <x:v>-2810</x:v>
+        <x:v>-2812</x:v>
       </x:c>
       <x:c r="CM61" s="3" t="n">
-        <x:v>69121</x:v>
+        <x:v>69124</x:v>
       </x:c>
       <x:c r="CN61" s="3" t="n">
         <x:v>79992</x:v>
       </x:c>
       <x:c r="CO61" s="3" t="n">
-        <x:v>12700</x:v>
+        <x:v>12703</x:v>
       </x:c>
       <x:c r="CP61" s="3" t="n">
-        <x:v>17150</x:v>
+        <x:v>17145</x:v>
       </x:c>
       <x:c r="CQ61" s="3" t="n">
-        <x:v>103559</x:v>
+        <x:v>103570</x:v>
       </x:c>
       <x:c r="CR61" s="3" t="n">
-        <x:v>96611</x:v>
+        <x:v>96606</x:v>
       </x:c>
       <x:c r="CS61" s="3" t="n">
-        <x:v>53164</x:v>
+        <x:v>53167</x:v>
       </x:c>
       <x:c r="CT61" s="3" t="n">
-        <x:v>11399</x:v>
+        <x:v>11396</x:v>
       </x:c>
       <x:c r="CU61" s="3" t="n">
         <x:v>115460</x:v>
       </x:c>
       <x:c r="CV61" s="3" t="n">
         <x:v>142395</x:v>
       </x:c>
       <x:c r="CW61" s="3" t="n">
         <x:v>-13297</x:v>
       </x:c>
       <x:c r="CX61" s="3" t="n">
         <x:v>71296</x:v>
       </x:c>
       <x:c r="CY61" s="3" t="n">
         <x:v>67188</x:v>
       </x:c>
       <x:c r="CZ61" s="3" t="n">
         <x:v>162282</x:v>
       </x:c>
       <x:c r="DA61" s="3" t="n">
         <x:v>46308</x:v>
       </x:c>
       <x:c r="DB61" s="3" t="n">
         <x:v>88484</x:v>
       </x:c>
       <x:c r="DC61" s="3" t="n">
-        <x:v>149938</x:v>
+        <x:v>143370</x:v>
       </x:c>
       <x:c r="DD61" s="3" t="n">
-        <x:v>187161</x:v>
+        <x:v>182782</x:v>
       </x:c>
       <x:c r="DE61" s="3" t="n">
-        <x:v>24048</x:v>
+        <x:v>20189</x:v>
       </x:c>
       <x:c r="DF61" s="3" t="n">
-        <x:v>67529</x:v>
+        <x:v>61627</x:v>
       </x:c>
       <x:c r="DG61" s="3" t="n">
-        <x:v>163862</x:v>
+        <x:v>160532</x:v>
       </x:c>
       <x:c r="DH61" s="3" t="n">
-        <x:v>139300</x:v>
+        <x:v>138043</x:v>
       </x:c>
       <x:c r="DI61" s="3" t="n">
-        <x:v>17200</x:v>
+        <x:v>15962</x:v>
       </x:c>
       <x:c r="DJ61" s="3" t="n">
-        <x:v>77810</x:v>
+        <x:v>76217</x:v>
       </x:c>
       <x:c r="DK61" s="3" t="n">
-        <x:v>180172</x:v>
+        <x:v>152896</x:v>
       </x:c>
       <x:c r="DL61" s="3" t="n">
-        <x:v>167985</x:v>
+        <x:v>150444</x:v>
       </x:c>
       <x:c r="DM61" s="3" t="n">
-        <x:v>105720</x:v>
+        <x:v>90965</x:v>
       </x:c>
       <x:c r="DN61" s="3" t="n">
-        <x:v>106074</x:v>
+        <x:v>81812</x:v>
       </x:c>
       <x:c r="DO61" s="3" t="n">
-        <x:v>234278</x:v>
+        <x:v>210567</x:v>
       </x:c>
       <x:c r="DP61" s="3" t="n">
-        <x:v>359167</x:v>
+        <x:v>338075</x:v>
       </x:c>
       <x:c r="DQ61" s="3" t="n">
-        <x:v>76034</x:v>
+        <x:v>66810</x:v>
       </x:c>
       <x:c r="DR61" s="3" t="n">
-        <x:v>129440</x:v>
+        <x:v>106265</x:v>
       </x:c>
       <x:c r="DS61" s="3" t="n">
-        <x:v>169765</x:v>
+        <x:v>140657</x:v>
       </x:c>
       <x:c r="DT61" s="3" t="n">
-        <x:v>400942</x:v>
+        <x:v>384383</x:v>
       </x:c>
       <x:c r="DU61" s="3" t="n">
-        <x:v>99631</x:v>
+        <x:v>81738</x:v>
       </x:c>
       <x:c r="DV61" s="3" t="n">
-        <x:v>91888</x:v>
+        <x:v>74186</x:v>
+      </x:c>
+      <x:c r="DW61" s="3" t="n">
+        <x:v>165849</x:v>
+      </x:c>
+      <x:c r="DX61" s="3" t="n">
+        <x:v>320109</x:v>
       </x:c>
     </x:row>
-    <x:row r="62" spans="1:126">
+    <x:row r="62" spans="1:128">
       <x:c r="E62" s="2" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F62" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G62" s="3" t="n">
         <x:v>53233</x:v>
       </x:c>
       <x:c r="H62" s="3" t="n">
         <x:v>44258</x:v>
       </x:c>
       <x:c r="I62" s="3" t="n">
         <x:v>51401</x:v>
       </x:c>
       <x:c r="J62" s="3" t="n">
         <x:v>14670</x:v>
       </x:c>
       <x:c r="K62" s="3" t="n">
         <x:v>32234</x:v>
       </x:c>
       <x:c r="L62" s="3" t="n">
         <x:v>40483</x:v>
       </x:c>
       <x:c r="M62" s="3" t="n">
         <x:v>40963</x:v>
       </x:c>
       <x:c r="N62" s="3" t="n">
         <x:v>24053</x:v>
       </x:c>
@@ -23231,284 +23591,290 @@
       <x:c r="AQ62" s="3" t="n">
         <x:v>59761</x:v>
       </x:c>
       <x:c r="AR62" s="3" t="n">
         <x:v>103270</x:v>
       </x:c>
       <x:c r="AS62" s="3" t="n">
         <x:v>65733</x:v>
       </x:c>
       <x:c r="AT62" s="3" t="n">
         <x:v>50560</x:v>
       </x:c>
       <x:c r="AU62" s="3" t="n">
         <x:v>83194</x:v>
       </x:c>
       <x:c r="AV62" s="3" t="n">
         <x:v>91814</x:v>
       </x:c>
       <x:c r="AW62" s="3" t="n">
         <x:v>56491</x:v>
       </x:c>
       <x:c r="AX62" s="3" t="n">
         <x:v>24400</x:v>
       </x:c>
       <x:c r="AY62" s="3" t="n">
-        <x:v>64636</x:v>
+        <x:v>64877</x:v>
       </x:c>
       <x:c r="AZ62" s="3" t="n">
-        <x:v>117875</x:v>
+        <x:v>117897</x:v>
       </x:c>
       <x:c r="BA62" s="3" t="n">
-        <x:v>54462</x:v>
+        <x:v>54439</x:v>
       </x:c>
       <x:c r="BB62" s="3" t="n">
-        <x:v>75633</x:v>
+        <x:v>75480</x:v>
       </x:c>
       <x:c r="BC62" s="3" t="n">
-        <x:v>52055</x:v>
+        <x:v>52210</x:v>
       </x:c>
       <x:c r="BD62" s="3" t="n">
-        <x:v>95607</x:v>
+        <x:v>95631</x:v>
       </x:c>
       <x:c r="BE62" s="3" t="n">
-        <x:v>26338</x:v>
+        <x:v>26048</x:v>
       </x:c>
       <x:c r="BF62" s="3" t="n">
-        <x:v>77867</x:v>
+        <x:v>78531</x:v>
       </x:c>
       <x:c r="BG62" s="3" t="n">
-        <x:v>37082</x:v>
+        <x:v>37071</x:v>
       </x:c>
       <x:c r="BH62" s="3" t="n">
-        <x:v>102070</x:v>
+        <x:v>102093</x:v>
       </x:c>
       <x:c r="BI62" s="3" t="n">
-        <x:v>39902</x:v>
+        <x:v>39878</x:v>
       </x:c>
       <x:c r="BJ62" s="3" t="n">
-        <x:v>76615</x:v>
+        <x:v>76625</x:v>
       </x:c>
       <x:c r="BK62" s="3" t="n">
-        <x:v>73445</x:v>
+        <x:v>73446</x:v>
       </x:c>
       <x:c r="BL62" s="3" t="n">
-        <x:v>124558</x:v>
+        <x:v>124579</x:v>
       </x:c>
       <x:c r="BM62" s="3" t="n">
-        <x:v>46313</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="BN62" s="3" t="n">
-        <x:v>63891</x:v>
+        <x:v>63912</x:v>
       </x:c>
       <x:c r="BO62" s="3" t="n">
-        <x:v>55610</x:v>
+        <x:v>55577</x:v>
       </x:c>
       <x:c r="BP62" s="3" t="n">
-        <x:v>119380</x:v>
+        <x:v>119400</x:v>
       </x:c>
       <x:c r="BQ62" s="3" t="n">
-        <x:v>40816</x:v>
+        <x:v>40799</x:v>
       </x:c>
       <x:c r="BR62" s="3" t="n">
-        <x:v>52937</x:v>
+        <x:v>52950</x:v>
       </x:c>
       <x:c r="BS62" s="3" t="n">
-        <x:v>67302</x:v>
+        <x:v>67298</x:v>
       </x:c>
       <x:c r="BT62" s="3" t="n">
-        <x:v>113384</x:v>
+        <x:v>113386</x:v>
       </x:c>
       <x:c r="BU62" s="3" t="n">
-        <x:v>42507</x:v>
+        <x:v>42511</x:v>
       </x:c>
       <x:c r="BV62" s="3" t="n">
         <x:v>41946</x:v>
       </x:c>
       <x:c r="BW62" s="3" t="n">
-        <x:v>79391</x:v>
+        <x:v>79371</x:v>
       </x:c>
       <x:c r="BX62" s="3" t="n">
-        <x:v>138880</x:v>
+        <x:v>138887</x:v>
       </x:c>
       <x:c r="BY62" s="3" t="n">
-        <x:v>37436</x:v>
+        <x:v>37434</x:v>
       </x:c>
       <x:c r="BZ62" s="3" t="n">
-        <x:v>67324</x:v>
+        <x:v>67329</x:v>
       </x:c>
       <x:c r="CA62" s="3" t="n">
-        <x:v>93017</x:v>
+        <x:v>92925</x:v>
       </x:c>
       <x:c r="CB62" s="3" t="n">
-        <x:v>155759</x:v>
+        <x:v>155762</x:v>
       </x:c>
       <x:c r="CC62" s="3" t="n">
-        <x:v>51062</x:v>
+        <x:v>51061</x:v>
       </x:c>
       <x:c r="CD62" s="3" t="n">
-        <x:v>74641</x:v>
+        <x:v>74645</x:v>
       </x:c>
       <x:c r="CE62" s="3" t="n">
-        <x:v>133837</x:v>
+        <x:v>133852</x:v>
       </x:c>
       <x:c r="CF62" s="3" t="n">
-        <x:v>167403</x:v>
+        <x:v>167404</x:v>
       </x:c>
       <x:c r="CG62" s="3" t="n">
-        <x:v>41028</x:v>
+        <x:v>41032</x:v>
       </x:c>
       <x:c r="CH62" s="3" t="n">
-        <x:v>84339</x:v>
+        <x:v>84341</x:v>
       </x:c>
       <x:c r="CI62" s="3" t="n">
-        <x:v>125731</x:v>
+        <x:v>125566</x:v>
       </x:c>
       <x:c r="CJ62" s="3" t="n">
-        <x:v>172396</x:v>
+        <x:v>172392</x:v>
       </x:c>
       <x:c r="CK62" s="3" t="n">
-        <x:v>48813</x:v>
+        <x:v>48817</x:v>
       </x:c>
       <x:c r="CL62" s="3" t="n">
-        <x:v>60457</x:v>
+        <x:v>60455</x:v>
       </x:c>
       <x:c r="CM62" s="3" t="n">
-        <x:v>123576</x:v>
+        <x:v>123574</x:v>
       </x:c>
       <x:c r="CN62" s="3" t="n">
         <x:v>159982</x:v>
       </x:c>
       <x:c r="CO62" s="3" t="n">
-        <x:v>77819</x:v>
+        <x:v>77822</x:v>
       </x:c>
       <x:c r="CP62" s="3" t="n">
-        <x:v>71423</x:v>
+        <x:v>71418</x:v>
       </x:c>
       <x:c r="CQ62" s="3" t="n">
-        <x:v>162088</x:v>
+        <x:v>162098</x:v>
       </x:c>
       <x:c r="CR62" s="3" t="n">
-        <x:v>158200</x:v>
+        <x:v>158196</x:v>
       </x:c>
       <x:c r="CS62" s="3" t="n">
-        <x:v>98462</x:v>
+        <x:v>98465</x:v>
       </x:c>
       <x:c r="CT62" s="3" t="n">
-        <x:v>73045</x:v>
+        <x:v>73043</x:v>
       </x:c>
       <x:c r="CU62" s="3" t="n">
         <x:v>160491</x:v>
       </x:c>
       <x:c r="CV62" s="3" t="n">
         <x:v>206440</x:v>
       </x:c>
       <x:c r="CW62" s="3" t="n">
         <x:v>33435</x:v>
       </x:c>
       <x:c r="CX62" s="3" t="n">
         <x:v>133475</x:v>
       </x:c>
       <x:c r="CY62" s="3" t="n">
         <x:v>125993</x:v>
       </x:c>
       <x:c r="CZ62" s="3" t="n">
         <x:v>263743</x:v>
       </x:c>
       <x:c r="DA62" s="3" t="n">
         <x:v>93309</x:v>
       </x:c>
       <x:c r="DB62" s="3" t="n">
         <x:v>161991</x:v>
       </x:c>
       <x:c r="DC62" s="3" t="n">
-        <x:v>218920</x:v>
+        <x:v>212352</x:v>
       </x:c>
       <x:c r="DD62" s="3" t="n">
-        <x:v>278879</x:v>
+        <x:v>274500</x:v>
       </x:c>
       <x:c r="DE62" s="3" t="n">
-        <x:v>105799</x:v>
+        <x:v>101940</x:v>
       </x:c>
       <x:c r="DF62" s="3" t="n">
-        <x:v>163227</x:v>
+        <x:v>157325</x:v>
       </x:c>
       <x:c r="DG62" s="3" t="n">
-        <x:v>238745</x:v>
+        <x:v>234561</x:v>
       </x:c>
       <x:c r="DH62" s="3" t="n">
-        <x:v>216614</x:v>
+        <x:v>215015</x:v>
       </x:c>
       <x:c r="DI62" s="3" t="n">
-        <x:v>47077</x:v>
+        <x:v>45498</x:v>
       </x:c>
       <x:c r="DJ62" s="3" t="n">
-        <x:v>108951</x:v>
+        <x:v>107017</x:v>
       </x:c>
       <x:c r="DK62" s="3" t="n">
-        <x:v>186295</x:v>
+        <x:v>158850</x:v>
       </x:c>
       <x:c r="DL62" s="3" t="n">
-        <x:v>188280</x:v>
+        <x:v>170697</x:v>
       </x:c>
       <x:c r="DM62" s="3" t="n">
-        <x:v>114245</x:v>
+        <x:v>98824</x:v>
       </x:c>
       <x:c r="DN62" s="3" t="n">
-        <x:v>118539</x:v>
+        <x:v>93946</x:v>
       </x:c>
       <x:c r="DO62" s="3" t="n">
-        <x:v>234568</x:v>
+        <x:v>208758</x:v>
       </x:c>
       <x:c r="DP62" s="3" t="n">
-        <x:v>381857</x:v>
+        <x:v>361122</x:v>
       </x:c>
       <x:c r="DQ62" s="3" t="n">
-        <x:v>86672</x:v>
+        <x:v>78585</x:v>
       </x:c>
       <x:c r="DR62" s="3" t="n">
-        <x:v>170311</x:v>
+        <x:v>146509</x:v>
       </x:c>
       <x:c r="DS62" s="3" t="n">
-        <x:v>178038</x:v>
+        <x:v>153391</x:v>
       </x:c>
       <x:c r="DT62" s="3" t="n">
-        <x:v>443190</x:v>
+        <x:v>427894</x:v>
       </x:c>
       <x:c r="DU62" s="3" t="n">
-        <x:v>131361</x:v>
+        <x:v>111640</x:v>
       </x:c>
       <x:c r="DV62" s="3" t="n">
-        <x:v>143286</x:v>
+        <x:v>120843</x:v>
+      </x:c>
+      <x:c r="DW62" s="3" t="n">
+        <x:v>200313</x:v>
+      </x:c>
+      <x:c r="DX62" s="3" t="n">
+        <x:v>371740</x:v>
       </x:c>
     </x:row>
-    <x:row r="63" spans="1:126">
+    <x:row r="63" spans="1:128">
       <x:c r="E63" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F63" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G63" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H63" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I63" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J63" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K63" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L63" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -23826,57 +24192,63 @@
       </x:c>
       <x:c r="DO63" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP63" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ63" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR63" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS63" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT63" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU63" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV63" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW63" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX63" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="64" spans="1:126">
+    <x:row r="64" spans="1:128">
       <x:c r="E64" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F64" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G64" s="3" t="n">
         <x:v>22490</x:v>
       </x:c>
       <x:c r="H64" s="3" t="n">
         <x:v>6895</x:v>
       </x:c>
       <x:c r="I64" s="3" t="n">
         <x:v>6862</x:v>
       </x:c>
       <x:c r="J64" s="3" t="n">
         <x:v>-17565</x:v>
       </x:c>
       <x:c r="K64" s="3" t="n">
         <x:v>7385</x:v>
       </x:c>
       <x:c r="L64" s="3" t="n">
         <x:v>-20289</x:v>
       </x:c>
       <x:c r="M64" s="3" t="n">
         <x:v>4415</x:v>
       </x:c>
       <x:c r="N64" s="3" t="n">
         <x:v>-21269</x:v>
       </x:c>
@@ -24156,95 +24528,101 @@
       <x:c r="DB64" s="3" t="n">
         <x:v>42063</x:v>
       </x:c>
       <x:c r="DC64" s="3" t="n">
         <x:v>28254</x:v>
       </x:c>
       <x:c r="DD64" s="3" t="n">
         <x:v>77070</x:v>
       </x:c>
       <x:c r="DE64" s="3" t="n">
         <x:v>43744</x:v>
       </x:c>
       <x:c r="DF64" s="3" t="n">
         <x:v>40773</x:v>
       </x:c>
       <x:c r="DG64" s="3" t="n">
         <x:v>64405</x:v>
       </x:c>
       <x:c r="DH64" s="3" t="n">
         <x:v>101951</x:v>
       </x:c>
       <x:c r="DI64" s="3" t="n">
         <x:v>10701</x:v>
       </x:c>
       <x:c r="DJ64" s="3" t="n">
-        <x:v>-3183</x:v>
+        <x:v>-3182</x:v>
       </x:c>
       <x:c r="DK64" s="3" t="n">
         <x:v>-10980</x:v>
       </x:c>
       <x:c r="DL64" s="3" t="n">
         <x:v>50109</x:v>
       </x:c>
       <x:c r="DM64" s="3" t="n">
         <x:v>-5641</x:v>
       </x:c>
       <x:c r="DN64" s="3" t="n">
         <x:v>-14476</x:v>
       </x:c>
       <x:c r="DO64" s="3" t="n">
         <x:v>13696</x:v>
       </x:c>
       <x:c r="DP64" s="3" t="n">
         <x:v>56815</x:v>
       </x:c>
       <x:c r="DQ64" s="3" t="n">
-        <x:v>-19589</x:v>
+        <x:v>-14589</x:v>
       </x:c>
       <x:c r="DR64" s="3" t="n">
         <x:v>-2116</x:v>
       </x:c>
       <x:c r="DS64" s="3" t="n">
         <x:v>12671</x:v>
       </x:c>
       <x:c r="DT64" s="3" t="n">
-        <x:v>109871</x:v>
+        <x:v>109870</x:v>
       </x:c>
       <x:c r="DU64" s="3" t="n">
         <x:v>-6016</x:v>
       </x:c>
       <x:c r="DV64" s="3" t="n">
-        <x:v>14360</x:v>
+        <x:v>10970</x:v>
+      </x:c>
+      <x:c r="DW64" s="3" t="n">
+        <x:v>23005</x:v>
+      </x:c>
+      <x:c r="DX64" s="3" t="n">
+        <x:v>75135</x:v>
       </x:c>
     </x:row>
-    <x:row r="65" spans="1:126">
+    <x:row r="65" spans="1:128">
       <x:c r="E65" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F65" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G65" s="3" t="n">
         <x:v>3319</x:v>
       </x:c>
       <x:c r="H65" s="3" t="n">
         <x:v>-15132</x:v>
       </x:c>
       <x:c r="I65" s="3" t="n">
         <x:v>5656</x:v>
       </x:c>
       <x:c r="J65" s="3" t="n">
         <x:v>2234</x:v>
       </x:c>
       <x:c r="K65" s="3" t="n">
         <x:v>-22973</x:v>
       </x:c>
       <x:c r="L65" s="3" t="n">
         <x:v>5375</x:v>
       </x:c>
       <x:c r="M65" s="3" t="n">
         <x:v>-1141</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>4596</x:v>
       </x:c>
@@ -24551,68 +24929,74 @@
       <x:c r="DK65" s="3" t="n">
         <x:v>1954</x:v>
       </x:c>
       <x:c r="DL65" s="3" t="n">
         <x:v>685</x:v>
       </x:c>
       <x:c r="DM65" s="3" t="n">
         <x:v>-525</x:v>
       </x:c>
       <x:c r="DN65" s="3" t="n">
         <x:v>2993</x:v>
       </x:c>
       <x:c r="DO65" s="3" t="n">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="DP65" s="3" t="n">
         <x:v>-716</x:v>
       </x:c>
       <x:c r="DQ65" s="3" t="n">
         <x:v>-579</x:v>
       </x:c>
       <x:c r="DR65" s="3" t="n">
         <x:v>2668</x:v>
       </x:c>
       <x:c r="DS65" s="3" t="n">
-        <x:v>-3406</x:v>
+        <x:v>-3407</x:v>
       </x:c>
       <x:c r="DT65" s="3" t="n">
         <x:v>800</x:v>
       </x:c>
       <x:c r="DU65" s="3" t="n">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="DV65" s="3" t="n">
         <x:v>-548</x:v>
       </x:c>
+      <x:c r="DW65" s="3" t="n">
+        <x:v>-1570</x:v>
+      </x:c>
+      <x:c r="DX65" s="3" t="n">
+        <x:v>1526</x:v>
+      </x:c>
     </x:row>
-    <x:row r="66" spans="1:126">
+    <x:row r="66" spans="1:128">
       <x:c r="E66" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F66" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G66" s="3" t="n">
         <x:v>-300</x:v>
       </x:c>
       <x:c r="H66" s="3" t="n">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I66" s="3" t="n">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J66" s="3" t="n">
         <x:v>2548</x:v>
       </x:c>
       <x:c r="K66" s="3" t="n">
         <x:v>-2072</x:v>
       </x:c>
       <x:c r="L66" s="3" t="n">
         <x:v>312</x:v>
       </x:c>
       <x:c r="M66" s="3" t="n">
         <x:v>150</x:v>
       </x:c>
       <x:c r="N66" s="3" t="n">
         <x:v>5414</x:v>
       </x:c>
@@ -24930,57 +25314,63 @@
       </x:c>
       <x:c r="DO66" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP66" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ66" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR66" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS66" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT66" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU66" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV66" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW66" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX66" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="67" spans="1:126">
+    <x:row r="67" spans="1:128">
       <x:c r="E67" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F67" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G67" s="3" t="n">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="H67" s="3" t="n">
         <x:v>19851</x:v>
       </x:c>
       <x:c r="I67" s="3" t="n">
         <x:v>11976</x:v>
       </x:c>
       <x:c r="J67" s="3" t="n">
         <x:v>-4726</x:v>
       </x:c>
       <x:c r="K67" s="3" t="n">
         <x:v>27593</x:v>
       </x:c>
       <x:c r="L67" s="3" t="n">
         <x:v>26220</x:v>
       </x:c>
       <x:c r="M67" s="3" t="n">
         <x:v>17272</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>9318</x:v>
       </x:c>
@@ -25239,116 +25629,122 @@
       <x:c r="CU67" s="3" t="n">
         <x:v>32116</x:v>
       </x:c>
       <x:c r="CV67" s="3" t="n">
         <x:v>40163</x:v>
       </x:c>
       <x:c r="CW67" s="3" t="n">
         <x:v>25786</x:v>
       </x:c>
       <x:c r="CX67" s="3" t="n">
         <x:v>32036</x:v>
       </x:c>
       <x:c r="CY67" s="3" t="n">
         <x:v>-30801</x:v>
       </x:c>
       <x:c r="CZ67" s="3" t="n">
         <x:v>76848</x:v>
       </x:c>
       <x:c r="DA67" s="3" t="n">
         <x:v>43325</x:v>
       </x:c>
       <x:c r="DB67" s="3" t="n">
         <x:v>68173</x:v>
       </x:c>
       <x:c r="DC67" s="3" t="n">
-        <x:v>85575</x:v>
+        <x:v>79007</x:v>
       </x:c>
       <x:c r="DD67" s="3" t="n">
-        <x:v>107461</x:v>
+        <x:v>103082</x:v>
       </x:c>
       <x:c r="DE67" s="3" t="n">
-        <x:v>4462</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="DF67" s="3" t="n">
-        <x:v>40180</x:v>
+        <x:v>34278</x:v>
       </x:c>
       <x:c r="DG67" s="3" t="n">
-        <x:v>32939</x:v>
+        <x:v>29293</x:v>
       </x:c>
       <x:c r="DH67" s="3" t="n">
-        <x:v>5966</x:v>
+        <x:v>3795</x:v>
       </x:c>
       <x:c r="DI67" s="3" t="n">
-        <x:v>28561</x:v>
+        <x:v>26464</x:v>
       </x:c>
       <x:c r="DJ67" s="3" t="n">
-        <x:v>23435</x:v>
+        <x:v>20919</x:v>
       </x:c>
       <x:c r="DK67" s="3" t="n">
-        <x:v>101099</x:v>
+        <x:v>73034</x:v>
       </x:c>
       <x:c r="DL67" s="3" t="n">
-        <x:v>99930</x:v>
+        <x:v>83029</x:v>
       </x:c>
       <x:c r="DM67" s="3" t="n">
-        <x:v>51606</x:v>
+        <x:v>35302</x:v>
       </x:c>
       <x:c r="DN67" s="3" t="n">
-        <x:v>57441</x:v>
+        <x:v>32298</x:v>
       </x:c>
       <x:c r="DO67" s="3" t="n">
-        <x:v>98189</x:v>
+        <x:v>71653</x:v>
       </x:c>
       <x:c r="DP67" s="3" t="n">
-        <x:v>102808</x:v>
+        <x:v>87602</x:v>
       </x:c>
       <x:c r="DQ67" s="3" t="n">
-        <x:v>41717</x:v>
+        <x:v>26208</x:v>
       </x:c>
       <x:c r="DR67" s="3" t="n">
-        <x:v>71255</x:v>
+        <x:v>47774</x:v>
       </x:c>
       <x:c r="DS67" s="3" t="n">
-        <x:v>40255</x:v>
+        <x:v>13558</x:v>
       </x:c>
       <x:c r="DT67" s="3" t="n">
-        <x:v>76260</x:v>
+        <x:v>60819</x:v>
       </x:c>
       <x:c r="DU67" s="3" t="n">
-        <x:v>55991</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="DV67" s="3" t="n">
-        <x:v>64469</x:v>
+        <x:v>44562</x:v>
+      </x:c>
+      <x:c r="DW67" s="3" t="n">
+        <x:v>29023</x:v>
+      </x:c>
+      <x:c r="DX67" s="3" t="n">
+        <x:v>87018</x:v>
       </x:c>
     </x:row>
-    <x:row r="68" spans="1:126">
+    <x:row r="68" spans="1:128">
       <x:c r="E68" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F68" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G68" s="3" t="n">
         <x:v>26273</x:v>
       </x:c>
       <x:c r="H68" s="3" t="n">
         <x:v>32341</x:v>
       </x:c>
       <x:c r="I68" s="3" t="n">
         <x:v>26764</x:v>
       </x:c>
       <x:c r="J68" s="3" t="n">
         <x:v>32116</x:v>
       </x:c>
       <x:c r="K68" s="3" t="n">
         <x:v>22056</x:v>
       </x:c>
       <x:c r="L68" s="3" t="n">
         <x:v>28620</x:v>
       </x:c>
       <x:c r="M68" s="3" t="n">
         <x:v>20022</x:v>
       </x:c>
       <x:c r="N68" s="3" t="n">
         <x:v>25749</x:v>
       </x:c>
@@ -25619,104 +26015,110 @@
       <x:c r="CY68" s="3" t="n">
         <x:v>57186</x:v>
       </x:c>
       <x:c r="CZ68" s="3" t="n">
         <x:v>64851</x:v>
       </x:c>
       <x:c r="DA68" s="3" t="n">
         <x:v>53642</x:v>
       </x:c>
       <x:c r="DB68" s="3" t="n">
         <x:v>43668</x:v>
       </x:c>
       <x:c r="DC68" s="3" t="n">
         <x:v>87284</x:v>
       </x:c>
       <x:c r="DD68" s="3" t="n">
         <x:v>99955</x:v>
       </x:c>
       <x:c r="DE68" s="3" t="n">
         <x:v>71481</x:v>
       </x:c>
       <x:c r="DF68" s="3" t="n">
         <x:v>75324</x:v>
       </x:c>
       <x:c r="DG68" s="3" t="n">
-        <x:v>75560</x:v>
+        <x:v>75022</x:v>
       </x:c>
       <x:c r="DH68" s="3" t="n">
-        <x:v>94160</x:v>
+        <x:v>94732</x:v>
       </x:c>
       <x:c r="DI68" s="3" t="n">
-        <x:v>56302</x:v>
+        <x:v>56820</x:v>
       </x:c>
       <x:c r="DJ68" s="3" t="n">
-        <x:v>45983</x:v>
+        <x:v>46564</x:v>
       </x:c>
       <x:c r="DK68" s="3" t="n">
-        <x:v>80728</x:v>
+        <x:v>81473</x:v>
       </x:c>
       <x:c r="DL68" s="3" t="n">
-        <x:v>100858</x:v>
+        <x:v>100205</x:v>
       </x:c>
       <x:c r="DM68" s="3" t="n">
-        <x:v>66641</x:v>
+        <x:v>67363</x:v>
       </x:c>
       <x:c r="DN68" s="3" t="n">
-        <x:v>48657</x:v>
+        <x:v>49292</x:v>
       </x:c>
       <x:c r="DO68" s="3" t="n">
-        <x:v>94525</x:v>
+        <x:v>94918</x:v>
       </x:c>
       <x:c r="DP68" s="3" t="n">
-        <x:v>129747</x:v>
+        <x:v>123728</x:v>
       </x:c>
       <x:c r="DQ68" s="3" t="n">
-        <x:v>81836</x:v>
+        <x:v>83776</x:v>
       </x:c>
       <x:c r="DR68" s="3" t="n">
-        <x:v>77331</x:v>
+        <x:v>76547</x:v>
       </x:c>
       <x:c r="DS68" s="3" t="n">
-        <x:v>101026</x:v>
+        <x:v>96181</x:v>
       </x:c>
       <x:c r="DT68" s="3" t="n">
-        <x:v>125269</x:v>
+        <x:v>123809</x:v>
       </x:c>
       <x:c r="DU68" s="3" t="n">
-        <x:v>85484</x:v>
+        <x:v>80429</x:v>
       </x:c>
       <x:c r="DV68" s="3" t="n">
-        <x:v>55502</x:v>
+        <x:v>64434</x:v>
+      </x:c>
+      <x:c r="DW68" s="3" t="n">
+        <x:v>101597</x:v>
+      </x:c>
+      <x:c r="DX68" s="3" t="n">
+        <x:v>131184</x:v>
       </x:c>
     </x:row>
-    <x:row r="69" spans="1:126">
+    <x:row r="69" spans="1:128">
       <x:c r="E69" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F69" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G69" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H69" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I69" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J69" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K69" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L69" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -26034,57 +26436,63 @@
       </x:c>
       <x:c r="DO69" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="DP69" s="3" t="n">
         <x:v>-68</x:v>
       </x:c>
       <x:c r="DQ69" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="DR69" s="3" t="n">
         <x:v>-7</x:v>
       </x:c>
       <x:c r="DS69" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="DT69" s="3" t="n">
         <x:v>-137</x:v>
       </x:c>
       <x:c r="DU69" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="DV69" s="3" t="n">
         <x:v>112</x:v>
       </x:c>
+      <x:c r="DW69" s="3" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="DX69" s="3" t="n">
+        <x:v>-148</x:v>
+      </x:c>
     </x:row>
-    <x:row r="70" spans="1:126">
+    <x:row r="70" spans="1:128">
       <x:c r="E70" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F70" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G70" s="3" t="n">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H70" s="3" t="n">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I70" s="3" t="n">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J70" s="3" t="n">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K70" s="3" t="n">
         <x:v>245</x:v>
       </x:c>
       <x:c r="L70" s="3" t="n">
         <x:v>245</x:v>
       </x:c>
       <x:c r="M70" s="3" t="n">
         <x:v>245</x:v>
       </x:c>
       <x:c r="N70" s="3" t="n">
         <x:v>245</x:v>
       </x:c>
@@ -26175,284 +26583,290 @@
       <x:c r="AQ70" s="3" t="n">
         <x:v>-2752</x:v>
       </x:c>
       <x:c r="AR70" s="3" t="n">
         <x:v>7635</x:v>
       </x:c>
       <x:c r="AS70" s="3" t="n">
         <x:v>-4831</x:v>
       </x:c>
       <x:c r="AT70" s="3" t="n">
         <x:v>8463</x:v>
       </x:c>
       <x:c r="AU70" s="3" t="n">
         <x:v>-6323</x:v>
       </x:c>
       <x:c r="AV70" s="3" t="n">
         <x:v>15403</x:v>
       </x:c>
       <x:c r="AW70" s="3" t="n">
         <x:v>-14668</x:v>
       </x:c>
       <x:c r="AX70" s="3" t="n">
         <x:v>7131</x:v>
       </x:c>
       <x:c r="AY70" s="3" t="n">
-        <x:v>-7162</x:v>
+        <x:v>-6921</x:v>
       </x:c>
       <x:c r="AZ70" s="3" t="n">
-        <x:v>5190</x:v>
+        <x:v>5212</x:v>
       </x:c>
       <x:c r="BA70" s="3" t="n">
-        <x:v>-6568</x:v>
+        <x:v>-6591</x:v>
       </x:c>
       <x:c r="BB70" s="3" t="n">
-        <x:v>12344</x:v>
+        <x:v>12191</x:v>
       </x:c>
       <x:c r="BC70" s="3" t="n">
-        <x:v>-8661</x:v>
+        <x:v>-8506</x:v>
       </x:c>
       <x:c r="BD70" s="3" t="n">
-        <x:v>6028</x:v>
+        <x:v>6052</x:v>
       </x:c>
       <x:c r="BE70" s="3" t="n">
-        <x:v>-7221</x:v>
+        <x:v>-7511</x:v>
       </x:c>
       <x:c r="BF70" s="3" t="n">
-        <x:v>10083</x:v>
+        <x:v>10747</x:v>
       </x:c>
       <x:c r="BG70" s="3" t="n">
-        <x:v>-12809</x:v>
+        <x:v>-12820</x:v>
       </x:c>
       <x:c r="BH70" s="3" t="n">
-        <x:v>5849</x:v>
+        <x:v>5872</x:v>
       </x:c>
       <x:c r="BI70" s="3" t="n">
-        <x:v>-6691</x:v>
+        <x:v>-6715</x:v>
       </x:c>
       <x:c r="BJ70" s="3" t="n">
-        <x:v>4708</x:v>
+        <x:v>4718</x:v>
       </x:c>
       <x:c r="BK70" s="3" t="n">
-        <x:v>-4343</x:v>
+        <x:v>-4342</x:v>
       </x:c>
       <x:c r="BL70" s="3" t="n">
-        <x:v>6016</x:v>
+        <x:v>6037</x:v>
       </x:c>
       <x:c r="BM70" s="3" t="n">
-        <x:v>-4042</x:v>
+        <x:v>-4061</x:v>
       </x:c>
       <x:c r="BN70" s="3" t="n">
-        <x:v>7524</x:v>
+        <x:v>7545</x:v>
       </x:c>
       <x:c r="BO70" s="3" t="n">
-        <x:v>-3086</x:v>
+        <x:v>-3119</x:v>
       </x:c>
       <x:c r="BP70" s="3" t="n">
-        <x:v>4633</x:v>
+        <x:v>4653</x:v>
       </x:c>
       <x:c r="BQ70" s="3" t="n">
-        <x:v>-5434</x:v>
+        <x:v>-5451</x:v>
       </x:c>
       <x:c r="BR70" s="3" t="n">
-        <x:v>8172</x:v>
+        <x:v>8185</x:v>
       </x:c>
       <x:c r="BS70" s="3" t="n">
-        <x:v>-3080</x:v>
+        <x:v>-3084</x:v>
       </x:c>
       <x:c r="BT70" s="3" t="n">
-        <x:v>2248</x:v>
+        <x:v>2250</x:v>
       </x:c>
       <x:c r="BU70" s="3" t="n">
-        <x:v>-1433</x:v>
+        <x:v>-1429</x:v>
       </x:c>
       <x:c r="BV70" s="3" t="n">
         <x:v>5706</x:v>
       </x:c>
       <x:c r="BW70" s="3" t="n">
-        <x:v>621</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="BX70" s="3" t="n">
-        <x:v>16218</x:v>
+        <x:v>16225</x:v>
       </x:c>
       <x:c r="BY70" s="3" t="n">
-        <x:v>-12299</x:v>
+        <x:v>-12301</x:v>
       </x:c>
       <x:c r="BZ70" s="3" t="n">
-        <x:v>-3425</x:v>
+        <x:v>-3420</x:v>
       </x:c>
       <x:c r="CA70" s="3" t="n">
-        <x:v>20030</x:v>
+        <x:v>19938</x:v>
       </x:c>
       <x:c r="CB70" s="3" t="n">
-        <x:v>16069</x:v>
+        <x:v>16072</x:v>
       </x:c>
       <x:c r="CC70" s="3" t="n">
-        <x:v>-21668</x:v>
+        <x:v>-21669</x:v>
       </x:c>
       <x:c r="CD70" s="3" t="n">
-        <x:v>-12477</x:v>
+        <x:v>-12473</x:v>
       </x:c>
       <x:c r="CE70" s="3" t="n">
-        <x:v>62003</x:v>
+        <x:v>62018</x:v>
       </x:c>
       <x:c r="CF70" s="3" t="n">
-        <x:v>5645</x:v>
+        <x:v>5646</x:v>
       </x:c>
       <x:c r="CG70" s="3" t="n">
-        <x:v>-18602</x:v>
+        <x:v>-18598</x:v>
       </x:c>
       <x:c r="CH70" s="3" t="n">
-        <x:v>6319</x:v>
+        <x:v>6321</x:v>
       </x:c>
       <x:c r="CI70" s="3" t="n">
-        <x:v>44228</x:v>
+        <x:v>44063</x:v>
       </x:c>
       <x:c r="CJ70" s="3" t="n">
-        <x:v>7485</x:v>
+        <x:v>7481</x:v>
       </x:c>
       <x:c r="CK70" s="3" t="n">
-        <x:v>-17139</x:v>
+        <x:v>-17135</x:v>
       </x:c>
       <x:c r="CL70" s="3" t="n">
-        <x:v>-11910</x:v>
+        <x:v>-11912</x:v>
       </x:c>
       <x:c r="CM70" s="3" t="n">
-        <x:v>28433</x:v>
+        <x:v>28431</x:v>
       </x:c>
       <x:c r="CN70" s="3" t="n">
         <x:v>-5403</x:v>
       </x:c>
       <x:c r="CO70" s="3" t="n">
-        <x:v>-10479</x:v>
+        <x:v>-10476</x:v>
       </x:c>
       <x:c r="CP70" s="3" t="n">
-        <x:v>-9949</x:v>
+        <x:v>-9954</x:v>
       </x:c>
       <x:c r="CQ70" s="3" t="n">
-        <x:v>37457</x:v>
+        <x:v>37467</x:v>
       </x:c>
       <x:c r="CR70" s="3" t="n">
-        <x:v>2679</x:v>
+        <x:v>2675</x:v>
       </x:c>
       <x:c r="CS70" s="3" t="n">
-        <x:v>-2527</x:v>
+        <x:v>-2524</x:v>
       </x:c>
       <x:c r="CT70" s="3" t="n">
-        <x:v>-1999</x:v>
+        <x:v>-2001</x:v>
       </x:c>
       <x:c r="CU70" s="3" t="n">
         <x:v>47699</x:v>
       </x:c>
       <x:c r="CV70" s="3" t="n">
         <x:v>10655</x:v>
       </x:c>
       <x:c r="CW70" s="3" t="n">
         <x:v>-56307</x:v>
       </x:c>
       <x:c r="CX70" s="3" t="n">
         <x:v>45572</x:v>
       </x:c>
       <x:c r="CY70" s="3" t="n">
         <x:v>19704</x:v>
       </x:c>
       <x:c r="CZ70" s="3" t="n">
         <x:v>46398</x:v>
       </x:c>
       <x:c r="DA70" s="3" t="n">
         <x:v>-18112</x:v>
       </x:c>
       <x:c r="DB70" s="3" t="n">
         <x:v>9588</x:v>
       </x:c>
       <x:c r="DC70" s="3" t="n">
         <x:v>17964</x:v>
       </x:c>
       <x:c r="DD70" s="3" t="n">
         <x:v>-4473</x:v>
       </x:c>
       <x:c r="DE70" s="3" t="n">
         <x:v>-12796</x:v>
       </x:c>
       <x:c r="DF70" s="3" t="n">
         <x:v>10477</x:v>
       </x:c>
       <x:c r="DG70" s="3" t="n">
         <x:v>67027</x:v>
       </x:c>
       <x:c r="DH70" s="3" t="n">
         <x:v>14341</x:v>
       </x:c>
       <x:c r="DI70" s="3" t="n">
         <x:v>-48608</x:v>
       </x:c>
       <x:c r="DJ70" s="3" t="n">
         <x:v>41027</x:v>
       </x:c>
       <x:c r="DK70" s="3" t="n">
-        <x:v>13468</x:v>
+        <x:v>13343</x:v>
       </x:c>
       <x:c r="DL70" s="3" t="n">
-        <x:v>-63268</x:v>
+        <x:v>-63297</x:v>
       </x:c>
       <x:c r="DM70" s="3" t="n">
-        <x:v>2140</x:v>
+        <x:v>2301</x:v>
       </x:c>
       <x:c r="DN70" s="3" t="n">
-        <x:v>23873</x:v>
+        <x:v>23788</x:v>
       </x:c>
       <x:c r="DO70" s="3" t="n">
-        <x:v>27057</x:v>
+        <x:v>27390</x:v>
       </x:c>
       <x:c r="DP70" s="3" t="n">
-        <x:v>93271</x:v>
+        <x:v>93761</x:v>
       </x:c>
       <x:c r="DQ70" s="3" t="n">
-        <x:v>-16729</x:v>
+        <x:v>-16247</x:v>
       </x:c>
       <x:c r="DR70" s="3" t="n">
-        <x:v>21180</x:v>
+        <x:v>21643</x:v>
       </x:c>
       <x:c r="DS70" s="3" t="n">
-        <x:v>27489</x:v>
+        <x:v>34385</x:v>
       </x:c>
       <x:c r="DT70" s="3" t="n">
-        <x:v>131127</x:v>
+        <x:v>132733</x:v>
       </x:c>
       <x:c r="DU70" s="3" t="n">
-        <x:v>-5147</x:v>
+        <x:v>-5955</x:v>
       </x:c>
       <x:c r="DV70" s="3" t="n">
-        <x:v>9391</x:v>
+        <x:v>1313</x:v>
+      </x:c>
+      <x:c r="DW70" s="3" t="n">
+        <x:v>48232</x:v>
+      </x:c>
+      <x:c r="DX70" s="3" t="n">
+        <x:v>77025</x:v>
       </x:c>
     </x:row>
-    <x:row r="71" spans="1:126">
+    <x:row r="71" spans="1:128">
       <x:c r="E71" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F71" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G71" s="3" t="n">
         <x:v>2309</x:v>
       </x:c>
       <x:c r="H71" s="3" t="n">
         <x:v>5636</x:v>
       </x:c>
       <x:c r="I71" s="3" t="n">
         <x:v>4662</x:v>
       </x:c>
       <x:c r="J71" s="3" t="n">
         <x:v>8593</x:v>
       </x:c>
       <x:c r="K71" s="3" t="n">
         <x:v>12246</x:v>
       </x:c>
       <x:c r="L71" s="3" t="n">
         <x:v>11864</x:v>
       </x:c>
       <x:c r="M71" s="3" t="n">
         <x:v>9702</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>17565</x:v>
       </x:c>
@@ -26543,284 +26957,290 @@
       <x:c r="AQ71" s="3" t="n">
         <x:v>18811</x:v>
       </x:c>
       <x:c r="AR71" s="3" t="n">
         <x:v>55487</x:v>
       </x:c>
       <x:c r="AS71" s="3" t="n">
         <x:v>58208</x:v>
       </x:c>
       <x:c r="AT71" s="3" t="n">
         <x:v>54676</x:v>
       </x:c>
       <x:c r="AU71" s="3" t="n">
         <x:v>21561</x:v>
       </x:c>
       <x:c r="AV71" s="3" t="n">
         <x:v>72836</x:v>
       </x:c>
       <x:c r="AW71" s="3" t="n">
         <x:v>46761</x:v>
       </x:c>
       <x:c r="AX71" s="3" t="n">
         <x:v>52184</x:v>
       </x:c>
       <x:c r="AY71" s="3" t="n">
-        <x:v>14119</x:v>
+        <x:v>14096</x:v>
       </x:c>
       <x:c r="AZ71" s="3" t="n">
-        <x:v>53381</x:v>
+        <x:v>53380</x:v>
       </x:c>
       <x:c r="BA71" s="3" t="n">
-        <x:v>60492</x:v>
+        <x:v>60494</x:v>
       </x:c>
       <x:c r="BB71" s="3" t="n">
-        <x:v>72763</x:v>
+        <x:v>72759</x:v>
       </x:c>
       <x:c r="BC71" s="3" t="n">
-        <x:v>-1718</x:v>
+        <x:v>-1715</x:v>
       </x:c>
       <x:c r="BD71" s="3" t="n">
-        <x:v>66439</x:v>
+        <x:v>66438</x:v>
       </x:c>
       <x:c r="BE71" s="3" t="n">
-        <x:v>41466</x:v>
+        <x:v>41468</x:v>
       </x:c>
       <x:c r="BF71" s="3" t="n">
-        <x:v>48396</x:v>
+        <x:v>48391</x:v>
       </x:c>
       <x:c r="BG71" s="3" t="n">
-        <x:v>-4715</x:v>
+        <x:v>-4706</x:v>
       </x:c>
       <x:c r="BH71" s="3" t="n">
-        <x:v>71069</x:v>
+        <x:v>71068</x:v>
       </x:c>
       <x:c r="BI71" s="3" t="n">
-        <x:v>51483</x:v>
+        <x:v>51484</x:v>
       </x:c>
       <x:c r="BJ71" s="3" t="n">
-        <x:v>71647</x:v>
+        <x:v>71646</x:v>
       </x:c>
       <x:c r="BK71" s="3" t="n">
-        <x:v>17482</x:v>
+        <x:v>17475</x:v>
       </x:c>
       <x:c r="BL71" s="3" t="n">
-        <x:v>71972</x:v>
+        <x:v>71971</x:v>
       </x:c>
       <x:c r="BM71" s="3" t="n">
-        <x:v>61865</x:v>
+        <x:v>61866</x:v>
       </x:c>
       <x:c r="BN71" s="3" t="n">
-        <x:v>58495</x:v>
+        <x:v>58494</x:v>
       </x:c>
       <x:c r="BO71" s="3" t="n">
-        <x:v>-1364</x:v>
+        <x:v>-1356</x:v>
       </x:c>
       <x:c r="BP71" s="3" t="n">
-        <x:v>52197</x:v>
+        <x:v>52195</x:v>
       </x:c>
       <x:c r="BQ71" s="3" t="n">
-        <x:v>34761</x:v>
+        <x:v>34762</x:v>
       </x:c>
       <x:c r="BR71" s="3" t="n">
-        <x:v>44737</x:v>
+        <x:v>44736</x:v>
       </x:c>
       <x:c r="BS71" s="3" t="n">
-        <x:v>5272</x:v>
+        <x:v>5273</x:v>
       </x:c>
       <x:c r="BT71" s="3" t="n">
-        <x:v>27275</x:v>
+        <x:v>27273</x:v>
       </x:c>
       <x:c r="BU71" s="3" t="n">
-        <x:v>32863</x:v>
+        <x:v>32865</x:v>
       </x:c>
       <x:c r="BV71" s="3" t="n">
-        <x:v>39960</x:v>
+        <x:v>39958</x:v>
       </x:c>
       <x:c r="BW71" s="3" t="n">
-        <x:v>7759</x:v>
+        <x:v>7809</x:v>
       </x:c>
       <x:c r="BX71" s="3" t="n">
         <x:v>41150</x:v>
       </x:c>
       <x:c r="BY71" s="3" t="n">
         <x:v>31332</x:v>
       </x:c>
       <x:c r="BZ71" s="3" t="n">
         <x:v>45784</x:v>
       </x:c>
       <x:c r="CA71" s="3" t="n">
-        <x:v>23097</x:v>
+        <x:v>23123</x:v>
       </x:c>
       <x:c r="CB71" s="3" t="n">
-        <x:v>53802</x:v>
+        <x:v>53803</x:v>
       </x:c>
       <x:c r="CC71" s="3" t="n">
         <x:v>40149</x:v>
       </x:c>
       <x:c r="CD71" s="3" t="n">
-        <x:v>58801</x:v>
+        <x:v>58803</x:v>
       </x:c>
       <x:c r="CE71" s="3" t="n">
-        <x:v>44681</x:v>
+        <x:v>44715</x:v>
       </x:c>
       <x:c r="CF71" s="3" t="n">
-        <x:v>71360</x:v>
+        <x:v>71363</x:v>
       </x:c>
       <x:c r="CG71" s="3" t="n">
-        <x:v>54939</x:v>
+        <x:v>54937</x:v>
       </x:c>
       <x:c r="CH71" s="3" t="n">
-        <x:v>70013</x:v>
+        <x:v>70016</x:v>
       </x:c>
       <x:c r="CI71" s="3" t="n">
-        <x:v>51594</x:v>
+        <x:v>51510</x:v>
       </x:c>
       <x:c r="CJ71" s="3" t="n">
-        <x:v>81867</x:v>
+        <x:v>81869</x:v>
       </x:c>
       <x:c r="CK71" s="3" t="n">
-        <x:v>53765</x:v>
+        <x:v>53764</x:v>
       </x:c>
       <x:c r="CL71" s="3" t="n">
         <x:v>63267</x:v>
       </x:c>
       <x:c r="CM71" s="3" t="n">
-        <x:v>54455</x:v>
+        <x:v>54450</x:v>
       </x:c>
       <x:c r="CN71" s="3" t="n">
         <x:v>79990</x:v>
       </x:c>
       <x:c r="CO71" s="3" t="n">
         <x:v>65119</x:v>
       </x:c>
       <x:c r="CP71" s="3" t="n">
         <x:v>54273</x:v>
       </x:c>
       <x:c r="CQ71" s="3" t="n">
-        <x:v>58529</x:v>
+        <x:v>58528</x:v>
       </x:c>
       <x:c r="CR71" s="3" t="n">
-        <x:v>61589</x:v>
+        <x:v>61590</x:v>
       </x:c>
       <x:c r="CS71" s="3" t="n">
         <x:v>45298</x:v>
       </x:c>
       <x:c r="CT71" s="3" t="n">
-        <x:v>61646</x:v>
+        <x:v>61647</x:v>
       </x:c>
       <x:c r="CU71" s="3" t="n">
         <x:v>45031</x:v>
       </x:c>
       <x:c r="CV71" s="3" t="n">
         <x:v>64045</x:v>
       </x:c>
       <x:c r="CW71" s="3" t="n">
         <x:v>46732</x:v>
       </x:c>
       <x:c r="CX71" s="3" t="n">
         <x:v>62179</x:v>
       </x:c>
       <x:c r="CY71" s="3" t="n">
         <x:v>58805</x:v>
       </x:c>
       <x:c r="CZ71" s="3" t="n">
         <x:v>101461</x:v>
       </x:c>
       <x:c r="DA71" s="3" t="n">
         <x:v>47001</x:v>
       </x:c>
       <x:c r="DB71" s="3" t="n">
         <x:v>73507</x:v>
       </x:c>
       <x:c r="DC71" s="3" t="n">
         <x:v>68982</x:v>
       </x:c>
       <x:c r="DD71" s="3" t="n">
         <x:v>91718</x:v>
       </x:c>
       <x:c r="DE71" s="3" t="n">
         <x:v>81751</x:v>
       </x:c>
       <x:c r="DF71" s="3" t="n">
         <x:v>95698</x:v>
       </x:c>
       <x:c r="DG71" s="3" t="n">
-        <x:v>74883</x:v>
+        <x:v>74029</x:v>
       </x:c>
       <x:c r="DH71" s="3" t="n">
-        <x:v>77314</x:v>
+        <x:v>76972</x:v>
       </x:c>
       <x:c r="DI71" s="3" t="n">
-        <x:v>29877</x:v>
+        <x:v>29536</x:v>
       </x:c>
       <x:c r="DJ71" s="3" t="n">
-        <x:v>31141</x:v>
+        <x:v>30800</x:v>
       </x:c>
       <x:c r="DK71" s="3" t="n">
-        <x:v>6123</x:v>
+        <x:v>5954</x:v>
       </x:c>
       <x:c r="DL71" s="3" t="n">
-        <x:v>20295</x:v>
+        <x:v>20253</x:v>
       </x:c>
       <x:c r="DM71" s="3" t="n">
-        <x:v>8525</x:v>
+        <x:v>7859</x:v>
       </x:c>
       <x:c r="DN71" s="3" t="n">
-        <x:v>12465</x:v>
+        <x:v>12134</x:v>
       </x:c>
       <x:c r="DO71" s="3" t="n">
-        <x:v>290</x:v>
+        <x:v>-1809</x:v>
       </x:c>
       <x:c r="DP71" s="3" t="n">
-        <x:v>22690</x:v>
+        <x:v>23047</x:v>
       </x:c>
       <x:c r="DQ71" s="3" t="n">
-        <x:v>10638</x:v>
+        <x:v>11775</x:v>
       </x:c>
       <x:c r="DR71" s="3" t="n">
-        <x:v>40871</x:v>
+        <x:v>40244</x:v>
       </x:c>
       <x:c r="DS71" s="3" t="n">
-        <x:v>8273</x:v>
+        <x:v>12734</x:v>
       </x:c>
       <x:c r="DT71" s="3" t="n">
-        <x:v>42248</x:v>
+        <x:v>43511</x:v>
       </x:c>
       <x:c r="DU71" s="3" t="n">
-        <x:v>31730</x:v>
+        <x:v>29902</x:v>
       </x:c>
       <x:c r="DV71" s="3" t="n">
-        <x:v>51398</x:v>
+        <x:v>46657</x:v>
+      </x:c>
+      <x:c r="DW71" s="3" t="n">
+        <x:v>34464</x:v>
+      </x:c>
+      <x:c r="DX71" s="3" t="n">
+        <x:v>51631</x:v>
       </x:c>
     </x:row>
-    <x:row r="72" spans="1:126">
+    <x:row r="72" spans="1:128">
       <x:c r="E72" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F72" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G72" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H72" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I72" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J72" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K72" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L72" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N72" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -27138,57 +27558,63 @@
       </x:c>
       <x:c r="DO72" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP72" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ72" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR72" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS72" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT72" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU72" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV72" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW72" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX72" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="73" spans="1:126">
+    <x:row r="73" spans="1:128">
       <x:c r="E73" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F73" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G73" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H73" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I73" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J73" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K73" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L73" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -27506,57 +27932,63 @@
       </x:c>
       <x:c r="DO73" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP73" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ73" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR73" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS73" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT73" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU73" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV73" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW73" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX73" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="74" spans="1:126">
+    <x:row r="74" spans="1:128">
       <x:c r="E74" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F74" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G74" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H74" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I74" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J74" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K74" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L74" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N74" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -27874,57 +28306,63 @@
       </x:c>
       <x:c r="DO74" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP74" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ74" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR74" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS74" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT74" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU74" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV74" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW74" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX74" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="75" spans="1:126">
+    <x:row r="75" spans="1:128">
       <x:c r="E75" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F75" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G75" s="3" t="n">
         <x:v>2183</x:v>
       </x:c>
       <x:c r="H75" s="3" t="n">
         <x:v>5510</x:v>
       </x:c>
       <x:c r="I75" s="3" t="n">
         <x:v>4536</x:v>
       </x:c>
       <x:c r="J75" s="3" t="n">
         <x:v>8467</x:v>
       </x:c>
       <x:c r="K75" s="3" t="n">
         <x:v>11948</x:v>
       </x:c>
       <x:c r="L75" s="3" t="n">
         <x:v>11566</x:v>
       </x:c>
       <x:c r="M75" s="3" t="n">
         <x:v>9404</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>17268</x:v>
       </x:c>
@@ -28195,104 +28633,110 @@
       <x:c r="CY75" s="3" t="n">
         <x:v>52774</x:v>
       </x:c>
       <x:c r="CZ75" s="3" t="n">
         <x:v>66753</x:v>
       </x:c>
       <x:c r="DA75" s="3" t="n">
         <x:v>59851</x:v>
       </x:c>
       <x:c r="DB75" s="3" t="n">
         <x:v>73117</x:v>
       </x:c>
       <x:c r="DC75" s="3" t="n">
         <x:v>64106</x:v>
       </x:c>
       <x:c r="DD75" s="3" t="n">
         <x:v>93269</x:v>
       </x:c>
       <x:c r="DE75" s="3" t="n">
         <x:v>80170</x:v>
       </x:c>
       <x:c r="DF75" s="3" t="n">
         <x:v>88744</x:v>
       </x:c>
       <x:c r="DG75" s="3" t="n">
-        <x:v>67888</x:v>
+        <x:v>67034</x:v>
       </x:c>
       <x:c r="DH75" s="3" t="n">
-        <x:v>73198</x:v>
+        <x:v>72856</x:v>
       </x:c>
       <x:c r="DI75" s="3" t="n">
-        <x:v>32881</x:v>
+        <x:v>32540</x:v>
       </x:c>
       <x:c r="DJ75" s="3" t="n">
-        <x:v>18266</x:v>
+        <x:v>17925</x:v>
       </x:c>
       <x:c r="DK75" s="3" t="n">
-        <x:v>3911</x:v>
+        <x:v>3905</x:v>
       </x:c>
       <x:c r="DL75" s="3" t="n">
-        <x:v>14524</x:v>
+        <x:v>14475</x:v>
       </x:c>
       <x:c r="DM75" s="3" t="n">
-        <x:v>10234</x:v>
+        <x:v>9635</x:v>
       </x:c>
       <x:c r="DN75" s="3" t="n">
-        <x:v>-73</x:v>
+        <x:v>-663</x:v>
       </x:c>
       <x:c r="DO75" s="3" t="n">
-        <x:v>12279</x:v>
+        <x:v>10205</x:v>
       </x:c>
       <x:c r="DP75" s="3" t="n">
-        <x:v>23495</x:v>
+        <x:v>23855</x:v>
       </x:c>
       <x:c r="DQ75" s="3" t="n">
-        <x:v>21190</x:v>
+        <x:v>22329</x:v>
       </x:c>
       <x:c r="DR75" s="3" t="n">
-        <x:v>27474</x:v>
+        <x:v>26826</x:v>
       </x:c>
       <x:c r="DS75" s="3" t="n">
-        <x:v>29098</x:v>
+        <x:v>29683</x:v>
       </x:c>
       <x:c r="DT75" s="3" t="n">
-        <x:v>43406</x:v>
+        <x:v>43328</x:v>
       </x:c>
       <x:c r="DU75" s="3" t="n">
-        <x:v>39457</x:v>
+        <x:v>37533</x:v>
       </x:c>
       <x:c r="DV75" s="3" t="n">
-        <x:v>41399</x:v>
+        <x:v>40345</x:v>
+      </x:c>
+      <x:c r="DW75" s="3" t="n">
+        <x:v>38348</x:v>
+      </x:c>
+      <x:c r="DX75" s="3" t="n">
+        <x:v>55510</x:v>
       </x:c>
     </x:row>
-    <x:row r="76" spans="1:126">
+    <x:row r="76" spans="1:128">
       <x:c r="E76" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F76" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G76" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H76" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I76" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J76" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K76" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L76" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N76" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -28610,57 +29054,63 @@
       </x:c>
       <x:c r="DO76" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP76" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ76" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR76" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS76" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT76" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU76" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV76" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW76" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX76" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="77" spans="1:126">
+    <x:row r="77" spans="1:128">
       <x:c r="E77" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F77" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G77" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H77" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I77" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J77" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K77" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L77" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -28978,57 +29428,63 @@
       </x:c>
       <x:c r="DO77" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP77" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ77" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR77" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS77" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT77" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU77" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV77" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW77" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX77" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="78" spans="1:126">
+    <x:row r="78" spans="1:128">
       <x:c r="E78" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F78" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G78" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H78" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I78" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J78" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K78" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L78" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N78" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -29346,57 +29802,63 @@
       </x:c>
       <x:c r="DO78" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP78" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ78" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR78" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS78" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT78" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU78" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV78" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW78" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX78" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="79" spans="1:126">
+    <x:row r="79" spans="1:128">
       <x:c r="E79" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F79" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G79" s="3" t="n">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H79" s="3" t="n">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I79" s="3" t="n">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J79" s="3" t="n">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K79" s="3" t="n">
         <x:v>298</x:v>
       </x:c>
       <x:c r="L79" s="3" t="n">
         <x:v>298</x:v>
       </x:c>
       <x:c r="M79" s="3" t="n">
         <x:v>298</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>297</x:v>
       </x:c>
@@ -29487,290 +29949,296 @@
       <x:c r="AQ79" s="3" t="n">
         <x:v>-11209</x:v>
       </x:c>
       <x:c r="AR79" s="3" t="n">
         <x:v>5870</x:v>
       </x:c>
       <x:c r="AS79" s="3" t="n">
         <x:v>12736</x:v>
       </x:c>
       <x:c r="AT79" s="3" t="n">
         <x:v>4721</x:v>
       </x:c>
       <x:c r="AU79" s="3" t="n">
         <x:v>-14571</x:v>
       </x:c>
       <x:c r="AV79" s="3" t="n">
         <x:v>18924</x:v>
       </x:c>
       <x:c r="AW79" s="3" t="n">
         <x:v>1597</x:v>
       </x:c>
       <x:c r="AX79" s="3" t="n">
         <x:v>5241</x:v>
       </x:c>
       <x:c r="AY79" s="3" t="n">
-        <x:v>-21403</x:v>
+        <x:v>-21426</x:v>
       </x:c>
       <x:c r="AZ79" s="3" t="n">
-        <x:v>7903</x:v>
+        <x:v>7902</x:v>
       </x:c>
       <x:c r="BA79" s="3" t="n">
-        <x:v>12777</x:v>
+        <x:v>12779</x:v>
       </x:c>
       <x:c r="BB79" s="3" t="n">
-        <x:v>19451</x:v>
+        <x:v>19447</x:v>
       </x:c>
       <x:c r="BC79" s="3" t="n">
-        <x:v>-45954</x:v>
+        <x:v>-45951</x:v>
       </x:c>
       <x:c r="BD79" s="3" t="n">
-        <x:v>4095</x:v>
+        <x:v>4094</x:v>
       </x:c>
       <x:c r="BE79" s="3" t="n">
-        <x:v>4796</x:v>
+        <x:v>4798</x:v>
       </x:c>
       <x:c r="BF79" s="3" t="n">
-        <x:v>13856</x:v>
+        <x:v>13851</x:v>
       </x:c>
       <x:c r="BG79" s="3" t="n">
-        <x:v>-38409</x:v>
+        <x:v>-38400</x:v>
       </x:c>
       <x:c r="BH79" s="3" t="n">
-        <x:v>13541</x:v>
+        <x:v>13540</x:v>
       </x:c>
       <x:c r="BI79" s="3" t="n">
-        <x:v>4725</x:v>
+        <x:v>4726</x:v>
       </x:c>
       <x:c r="BJ79" s="3" t="n">
-        <x:v>11846</x:v>
+        <x:v>11845</x:v>
       </x:c>
       <x:c r="BK79" s="3" t="n">
-        <x:v>-22053</x:v>
+        <x:v>-22060</x:v>
       </x:c>
       <x:c r="BL79" s="3" t="n">
-        <x:v>18034</x:v>
+        <x:v>18033</x:v>
       </x:c>
       <x:c r="BM79" s="3" t="n">
-        <x:v>8278</x:v>
+        <x:v>8279</x:v>
       </x:c>
       <x:c r="BN79" s="3" t="n">
-        <x:v>15695</x:v>
+        <x:v>15694</x:v>
       </x:c>
       <x:c r="BO79" s="3" t="n">
-        <x:v>-32601</x:v>
+        <x:v>-32593</x:v>
       </x:c>
       <x:c r="BP79" s="3" t="n">
-        <x:v>9756</x:v>
+        <x:v>9754</x:v>
       </x:c>
       <x:c r="BQ79" s="3" t="n">
-        <x:v>1795</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="BR79" s="3" t="n">
-        <x:v>11504</x:v>
+        <x:v>11503</x:v>
       </x:c>
       <x:c r="BS79" s="3" t="n">
-        <x:v>-20860</x:v>
+        <x:v>-20859</x:v>
       </x:c>
       <x:c r="BT79" s="3" t="n">
-        <x:v>-8222</x:v>
+        <x:v>-8224</x:v>
       </x:c>
       <x:c r="BU79" s="3" t="n">
-        <x:v>3553</x:v>
+        <x:v>3555</x:v>
       </x:c>
       <x:c r="BV79" s="3" t="n">
-        <x:v>13484</x:v>
+        <x:v>13482</x:v>
       </x:c>
       <x:c r="BW79" s="3" t="n">
-        <x:v>-22254</x:v>
+        <x:v>-22204</x:v>
       </x:c>
       <x:c r="BX79" s="3" t="n">
         <x:v>2588</x:v>
       </x:c>
       <x:c r="BY79" s="3" t="n">
         <x:v>-1948</x:v>
       </x:c>
       <x:c r="BZ79" s="3" t="n">
         <x:v>11339</x:v>
       </x:c>
       <x:c r="CA79" s="3" t="n">
-        <x:v>-9294</x:v>
+        <x:v>-9268</x:v>
       </x:c>
       <x:c r="CB79" s="3" t="n">
-        <x:v>3440</x:v>
+        <x:v>3441</x:v>
       </x:c>
       <x:c r="CC79" s="3" t="n">
         <x:v>-2264</x:v>
       </x:c>
       <x:c r="CD79" s="3" t="n">
-        <x:v>5830</x:v>
+        <x:v>5832</x:v>
       </x:c>
       <x:c r="CE79" s="3" t="n">
-        <x:v>-364</x:v>
+        <x:v>-330</x:v>
       </x:c>
       <x:c r="CF79" s="3" t="n">
-        <x:v>4505</x:v>
+        <x:v>4508</x:v>
       </x:c>
       <x:c r="CG79" s="3" t="n">
-        <x:v>-2419</x:v>
+        <x:v>-2421</x:v>
       </x:c>
       <x:c r="CH79" s="3" t="n">
-        <x:v>5490</x:v>
+        <x:v>5493</x:v>
       </x:c>
       <x:c r="CI79" s="3" t="n">
-        <x:v>871</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="CJ79" s="3" t="n">
-        <x:v>3647</x:v>
+        <x:v>3649</x:v>
       </x:c>
       <x:c r="CK79" s="3" t="n">
-        <x:v>-1756</x:v>
+        <x:v>-1757</x:v>
       </x:c>
       <x:c r="CL79" s="3" t="n">
         <x:v>5989</x:v>
       </x:c>
       <x:c r="CM79" s="3" t="n">
-        <x:v>-1186</x:v>
+        <x:v>-1191</x:v>
       </x:c>
       <x:c r="CN79" s="3" t="n">
         <x:v>3393</x:v>
       </x:c>
       <x:c r="CO79" s="3" t="n">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="CP79" s="3" t="n">
         <x:v>1864</x:v>
       </x:c>
       <x:c r="CQ79" s="3" t="n">
-        <x:v>4594</x:v>
+        <x:v>4593</x:v>
       </x:c>
       <x:c r="CR79" s="3" t="n">
-        <x:v>2093</x:v>
+        <x:v>2094</x:v>
       </x:c>
       <x:c r="CS79" s="3" t="n">
         <x:v>-3698</x:v>
       </x:c>
       <x:c r="CT79" s="3" t="n">
-        <x:v>6231</x:v>
+        <x:v>6232</x:v>
       </x:c>
       <x:c r="CU79" s="3" t="n">
         <x:v>-1276</x:v>
       </x:c>
       <x:c r="CV79" s="3" t="n">
         <x:v>2431</x:v>
       </x:c>
       <x:c r="CW79" s="3" t="n">
         <x:v>-5235</x:v>
       </x:c>
       <x:c r="CX79" s="3" t="n">
         <x:v>2881</x:v>
       </x:c>
       <x:c r="CY79" s="3" t="n">
         <x:v>6031</x:v>
       </x:c>
       <x:c r="CZ79" s="3" t="n">
         <x:v>34708</x:v>
       </x:c>
       <x:c r="DA79" s="3" t="n">
         <x:v>-12850</x:v>
       </x:c>
       <x:c r="DB79" s="3" t="n">
         <x:v>390</x:v>
       </x:c>
       <x:c r="DC79" s="3" t="n">
         <x:v>4876</x:v>
       </x:c>
       <x:c r="DD79" s="3" t="n">
         <x:v>-1551</x:v>
       </x:c>
       <x:c r="DE79" s="3" t="n">
         <x:v>1581</x:v>
       </x:c>
       <x:c r="DF79" s="3" t="n">
         <x:v>6954</x:v>
       </x:c>
       <x:c r="DG79" s="3" t="n">
         <x:v>6995</x:v>
       </x:c>
       <x:c r="DH79" s="3" t="n">
         <x:v>4116</x:v>
       </x:c>
       <x:c r="DI79" s="3" t="n">
         <x:v>-3004</x:v>
       </x:c>
       <x:c r="DJ79" s="3" t="n">
         <x:v>12875</x:v>
       </x:c>
       <x:c r="DK79" s="3" t="n">
-        <x:v>2212</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="DL79" s="3" t="n">
-        <x:v>5771</x:v>
+        <x:v>5778</x:v>
       </x:c>
       <x:c r="DM79" s="3" t="n">
-        <x:v>-1709</x:v>
+        <x:v>-1776</x:v>
       </x:c>
       <x:c r="DN79" s="3" t="n">
-        <x:v>12538</x:v>
+        <x:v>12797</x:v>
       </x:c>
       <x:c r="DO79" s="3" t="n">
-        <x:v>-11989</x:v>
+        <x:v>-12014</x:v>
       </x:c>
       <x:c r="DP79" s="3" t="n">
-        <x:v>-805</x:v>
+        <x:v>-808</x:v>
       </x:c>
       <x:c r="DQ79" s="3" t="n">
-        <x:v>-10552</x:v>
+        <x:v>-10554</x:v>
       </x:c>
       <x:c r="DR79" s="3" t="n">
-        <x:v>13397</x:v>
+        <x:v>13418</x:v>
       </x:c>
       <x:c r="DS79" s="3" t="n">
-        <x:v>-20825</x:v>
+        <x:v>-16949</x:v>
       </x:c>
       <x:c r="DT79" s="3" t="n">
-        <x:v>-1158</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="DU79" s="3" t="n">
-        <x:v>-7727</x:v>
+        <x:v>-7631</x:v>
       </x:c>
       <x:c r="DV79" s="3" t="n">
-        <x:v>9999</x:v>
+        <x:v>6312</x:v>
+      </x:c>
+      <x:c r="DW79" s="3" t="n">
+        <x:v>-3884</x:v>
+      </x:c>
+      <x:c r="DX79" s="3" t="n">
+        <x:v>-3879</x:v>
       </x:c>
     </x:row>
-    <x:row r="80" spans="1:126">
+    <x:row r="80" spans="1:128">
       <x:c r="C80" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D80" s="2" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E80" s="2" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F80" s="2" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G80" s="3" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="H80" s="3" t="n">
         <x:v>4167</x:v>
       </x:c>
       <x:c r="I80" s="3" t="n">
         <x:v>-2454</x:v>
       </x:c>
       <x:c r="J80" s="3" t="n">
         <x:v>2236</x:v>
       </x:c>
       <x:c r="K80" s="3" t="n">
         <x:v>-449</x:v>
       </x:c>
       <x:c r="L80" s="3" t="n">
         <x:v>-962</x:v>
       </x:c>
       <x:c r="M80" s="3" t="n">
         <x:v>451</x:v>
       </x:c>
       <x:c r="N80" s="3" t="n">
         <x:v>1668</x:v>
       </x:c>
@@ -29864,281 +30332,287 @@
       <x:c r="AR80" s="3" t="n">
         <x:v>626</x:v>
       </x:c>
       <x:c r="AS80" s="3" t="n">
         <x:v>3667</x:v>
       </x:c>
       <x:c r="AT80" s="3" t="n">
         <x:v>-1678</x:v>
       </x:c>
       <x:c r="AU80" s="3" t="n">
         <x:v>7074</x:v>
       </x:c>
       <x:c r="AV80" s="3" t="n">
         <x:v>-3367</x:v>
       </x:c>
       <x:c r="AW80" s="3" t="n">
         <x:v>-207</x:v>
       </x:c>
       <x:c r="AX80" s="3" t="n">
         <x:v>-2366</x:v>
       </x:c>
       <x:c r="AY80" s="3" t="n">
         <x:v>4688</x:v>
       </x:c>
       <x:c r="AZ80" s="3" t="n">
-        <x:v>-1950</x:v>
+        <x:v>-1947</x:v>
       </x:c>
       <x:c r="BA80" s="3" t="n">
-        <x:v>-2205</x:v>
+        <x:v>-2206</x:v>
       </x:c>
       <x:c r="BB80" s="3" t="n">
-        <x:v>-1855</x:v>
+        <x:v>-1676</x:v>
       </x:c>
       <x:c r="BC80" s="3" t="n">
-        <x:v>4615</x:v>
+        <x:v>4436</x:v>
       </x:c>
       <x:c r="BD80" s="3" t="n">
-        <x:v>-521</x:v>
+        <x:v>-520</x:v>
       </x:c>
       <x:c r="BE80" s="3" t="n">
-        <x:v>1787</x:v>
+        <x:v>1786</x:v>
       </x:c>
       <x:c r="BF80" s="3" t="n">
-        <x:v>2419</x:v>
+        <x:v>2416</x:v>
       </x:c>
       <x:c r="BG80" s="3" t="n">
-        <x:v>5887</x:v>
+        <x:v>5892</x:v>
       </x:c>
       <x:c r="BH80" s="3" t="n">
         <x:v>-1585</x:v>
       </x:c>
       <x:c r="BI80" s="3" t="n">
         <x:v>-46</x:v>
       </x:c>
       <x:c r="BJ80" s="3" t="n">
         <x:v>-955</x:v>
       </x:c>
       <x:c r="BK80" s="3" t="n">
         <x:v>3474</x:v>
       </x:c>
       <x:c r="BL80" s="3" t="n">
-        <x:v>-1451</x:v>
+        <x:v>-1449</x:v>
       </x:c>
       <x:c r="BM80" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="BN80" s="3" t="n">
-        <x:v>2727</x:v>
+        <x:v>2728</x:v>
       </x:c>
       <x:c r="BO80" s="3" t="n">
-        <x:v>-3600</x:v>
+        <x:v>-3601</x:v>
       </x:c>
       <x:c r="BP80" s="3" t="n">
-        <x:v>2287</x:v>
+        <x:v>2288</x:v>
       </x:c>
       <x:c r="BQ80" s="3" t="n">
         <x:v>-895</x:v>
       </x:c>
       <x:c r="BR80" s="3" t="n">
-        <x:v>-2070</x:v>
+        <x:v>-2072</x:v>
       </x:c>
       <x:c r="BS80" s="3" t="n">
-        <x:v>3280</x:v>
+        <x:v>3275</x:v>
       </x:c>
       <x:c r="BT80" s="3" t="n">
-        <x:v>1966</x:v>
+        <x:v>1964</x:v>
       </x:c>
       <x:c r="BU80" s="3" t="n">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="BV80" s="3" t="n">
-        <x:v>-1910</x:v>
+        <x:v>-1912</x:v>
       </x:c>
       <x:c r="BW80" s="3" t="n">
-        <x:v>3353</x:v>
+        <x:v>3330</x:v>
       </x:c>
       <x:c r="BX80" s="3" t="n">
-        <x:v>-4747</x:v>
+        <x:v>-4748</x:v>
       </x:c>
       <x:c r="BY80" s="3" t="n">
-        <x:v>-1710</x:v>
+        <x:v>-1709</x:v>
       </x:c>
       <x:c r="BZ80" s="3" t="n">
-        <x:v>1300</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="CA80" s="3" t="n">
-        <x:v>3482</x:v>
+        <x:v>3463</x:v>
       </x:c>
       <x:c r="CB80" s="3" t="n">
-        <x:v>-2260</x:v>
+        <x:v>-2261</x:v>
       </x:c>
       <x:c r="CC80" s="3" t="n">
         <x:v>5347</x:v>
       </x:c>
       <x:c r="CD80" s="3" t="n">
         <x:v>81</x:v>
       </x:c>
       <x:c r="CE80" s="3" t="n">
-        <x:v>8257</x:v>
+        <x:v>8231</x:v>
       </x:c>
       <x:c r="CF80" s="3" t="n">
-        <x:v>3996</x:v>
+        <x:v>3994</x:v>
       </x:c>
       <x:c r="CG80" s="3" t="n">
-        <x:v>8010</x:v>
+        <x:v>8012</x:v>
       </x:c>
       <x:c r="CH80" s="3" t="n">
-        <x:v>-5644</x:v>
+        <x:v>-5648</x:v>
       </x:c>
       <x:c r="CI80" s="3" t="n">
-        <x:v>2852</x:v>
+        <x:v>2912</x:v>
       </x:c>
       <x:c r="CJ80" s="3" t="n">
-        <x:v>6608</x:v>
+        <x:v>6607</x:v>
       </x:c>
       <x:c r="CK80" s="3" t="n">
-        <x:v>-995</x:v>
+        <x:v>-992</x:v>
       </x:c>
       <x:c r="CL80" s="3" t="n">
-        <x:v>-5788</x:v>
+        <x:v>-5791</x:v>
       </x:c>
       <x:c r="CM80" s="3" t="n">
-        <x:v>9856</x:v>
+        <x:v>9858</x:v>
       </x:c>
       <x:c r="CN80" s="3" t="n">
-        <x:v>-1429</x:v>
+        <x:v>-1431</x:v>
       </x:c>
       <x:c r="CO80" s="3" t="n">
-        <x:v>3364</x:v>
+        <x:v>3365</x:v>
       </x:c>
       <x:c r="CP80" s="3" t="n">
-        <x:v>5684</x:v>
+        <x:v>5683</x:v>
       </x:c>
       <x:c r="CQ80" s="3" t="n">
-        <x:v>-1982</x:v>
+        <x:v>-1975</x:v>
       </x:c>
       <x:c r="CR80" s="3" t="n">
-        <x:v>8115</x:v>
+        <x:v>8113</x:v>
       </x:c>
       <x:c r="CS80" s="3" t="n">
-        <x:v>-11858</x:v>
+        <x:v>-11857</x:v>
       </x:c>
       <x:c r="CT80" s="3" t="n">
-        <x:v>-5120</x:v>
+        <x:v>-5121</x:v>
       </x:c>
       <x:c r="CU80" s="3" t="n">
         <x:v>7270</x:v>
       </x:c>
       <x:c r="CV80" s="3" t="n">
         <x:v>-669</x:v>
       </x:c>
       <x:c r="CW80" s="3" t="n">
         <x:v>1601</x:v>
       </x:c>
       <x:c r="CX80" s="3" t="n">
         <x:v>-752</x:v>
       </x:c>
       <x:c r="CY80" s="3" t="n">
         <x:v>2977</x:v>
       </x:c>
       <x:c r="CZ80" s="3" t="n">
         <x:v>7991</x:v>
       </x:c>
       <x:c r="DA80" s="3" t="n">
         <x:v>-3288</x:v>
       </x:c>
       <x:c r="DB80" s="3" t="n">
         <x:v>-422</x:v>
       </x:c>
       <x:c r="DC80" s="3" t="n">
         <x:v>2677</x:v>
       </x:c>
       <x:c r="DD80" s="3" t="n">
         <x:v>-681</x:v>
       </x:c>
       <x:c r="DE80" s="3" t="n">
         <x:v>-6006</x:v>
       </x:c>
       <x:c r="DF80" s="3" t="n">
         <x:v>2038</x:v>
       </x:c>
       <x:c r="DG80" s="3" t="n">
         <x:v>-5628</x:v>
       </x:c>
       <x:c r="DH80" s="3" t="n">
         <x:v>15757</x:v>
       </x:c>
       <x:c r="DI80" s="3" t="n">
         <x:v>-164</x:v>
       </x:c>
       <x:c r="DJ80" s="3" t="n">
         <x:v>-2598</x:v>
       </x:c>
       <x:c r="DK80" s="3" t="n">
-        <x:v>-2745</x:v>
+        <x:v>-2744</x:v>
       </x:c>
       <x:c r="DL80" s="3" t="n">
         <x:v>-3485</x:v>
       </x:c>
       <x:c r="DM80" s="3" t="n">
         <x:v>-1599</x:v>
       </x:c>
       <x:c r="DN80" s="3" t="n">
         <x:v>3769</x:v>
       </x:c>
       <x:c r="DO80" s="3" t="n">
-        <x:v>3173</x:v>
+        <x:v>3180</x:v>
       </x:c>
       <x:c r="DP80" s="3" t="n">
-        <x:v>299</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="DQ80" s="3" t="n">
-        <x:v>-1960</x:v>
+        <x:v>-1967</x:v>
       </x:c>
       <x:c r="DR80" s="3" t="n">
-        <x:v>-8840</x:v>
+        <x:v>-8849</x:v>
       </x:c>
       <x:c r="DS80" s="3" t="n">
-        <x:v>4090</x:v>
+        <x:v>4201</x:v>
       </x:c>
       <x:c r="DT80" s="3" t="n">
-        <x:v>-182</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="DU80" s="3" t="n">
-        <x:v>-4427</x:v>
+        <x:v>-4253</x:v>
       </x:c>
       <x:c r="DV80" s="3" t="n">
-        <x:v>-5185</x:v>
+        <x:v>-4659</x:v>
+      </x:c>
+      <x:c r="DW80" s="3" t="n">
+        <x:v>10444</x:v>
+      </x:c>
+      <x:c r="DX80" s="3" t="n">
+        <x:v>1469</x:v>
       </x:c>
     </x:row>
-    <x:row r="81" spans="1:126">
+    <x:row r="81" spans="1:128">
       <x:c r="E81" s="2" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F81" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G81" s="3" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="H81" s="3" t="n">
         <x:v>3936</x:v>
       </x:c>
       <x:c r="I81" s="3" t="n">
         <x:v>-2306</x:v>
       </x:c>
       <x:c r="J81" s="3" t="n">
         <x:v>2068</x:v>
       </x:c>
       <x:c r="K81" s="3" t="n">
         <x:v>-443</x:v>
       </x:c>
       <x:c r="L81" s="3" t="n">
         <x:v>-1134</x:v>
       </x:c>
       <x:c r="M81" s="3" t="n">
         <x:v>912</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>1702</x:v>
       </x:c>
@@ -30421,92 +30895,98 @@
       <x:c r="DC81" s="3" t="n">
         <x:v>2172</x:v>
       </x:c>
       <x:c r="DD81" s="3" t="n">
         <x:v>-366</x:v>
       </x:c>
       <x:c r="DE81" s="3" t="n">
         <x:v>-5710</x:v>
       </x:c>
       <x:c r="DF81" s="3" t="n">
         <x:v>2179</x:v>
       </x:c>
       <x:c r="DG81" s="3" t="n">
         <x:v>-5502</x:v>
       </x:c>
       <x:c r="DH81" s="3" t="n">
         <x:v>16055</x:v>
       </x:c>
       <x:c r="DI81" s="3" t="n">
         <x:v>-110</x:v>
       </x:c>
       <x:c r="DJ81" s="3" t="n">
         <x:v>-1904</x:v>
       </x:c>
       <x:c r="DK81" s="3" t="n">
-        <x:v>-2562</x:v>
+        <x:v>-2561</x:v>
       </x:c>
       <x:c r="DL81" s="3" t="n">
         <x:v>-3260</x:v>
       </x:c>
       <x:c r="DM81" s="3" t="n">
         <x:v>-1712</x:v>
       </x:c>
       <x:c r="DN81" s="3" t="n">
-        <x:v>4066</x:v>
+        <x:v>4067</x:v>
       </x:c>
       <x:c r="DO81" s="3" t="n">
-        <x:v>3383</x:v>
+        <x:v>3390</x:v>
       </x:c>
       <x:c r="DP81" s="3" t="n">
-        <x:v>328</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="DQ81" s="3" t="n">
-        <x:v>-1888</x:v>
+        <x:v>-1895</x:v>
       </x:c>
       <x:c r="DR81" s="3" t="n">
-        <x:v>-8491</x:v>
+        <x:v>-8499</x:v>
       </x:c>
       <x:c r="DS81" s="3" t="n">
-        <x:v>3882</x:v>
+        <x:v>4067</x:v>
       </x:c>
       <x:c r="DT81" s="3" t="n">
-        <x:v>-6</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="DU81" s="3" t="n">
-        <x:v>-4289</x:v>
+        <x:v>-4115</x:v>
       </x:c>
       <x:c r="DV81" s="3" t="n">
-        <x:v>-4785</x:v>
+        <x:v>-4314</x:v>
+      </x:c>
+      <x:c r="DW81" s="3" t="n">
+        <x:v>10382</x:v>
+      </x:c>
+      <x:c r="DX81" s="3" t="n">
+        <x:v>1598</x:v>
       </x:c>
     </x:row>
-    <x:row r="82" spans="1:126">
+    <x:row r="82" spans="1:128">
       <x:c r="E82" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F82" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G82" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H82" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I82" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J82" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K82" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L82" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N82" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -30824,57 +31304,63 @@
       </x:c>
       <x:c r="DO82" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP82" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ82" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR82" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS82" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT82" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU82" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV82" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW82" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX82" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="83" spans="1:126">
+    <x:row r="83" spans="1:128">
       <x:c r="E83" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F83" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G83" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H83" s="3" t="n">
         <x:v>3925</x:v>
       </x:c>
       <x:c r="I83" s="3" t="n">
         <x:v>-2406</x:v>
       </x:c>
       <x:c r="J83" s="3" t="n">
         <x:v>2079</x:v>
       </x:c>
       <x:c r="K83" s="3" t="n">
         <x:v>-559</x:v>
       </x:c>
       <x:c r="L83" s="3" t="n">
         <x:v>-1194</x:v>
       </x:c>
       <x:c r="M83" s="3" t="n">
         <x:v>512</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>1345</x:v>
       </x:c>
@@ -31192,57 +31678,63 @@
       </x:c>
       <x:c r="DO83" s="3" t="n">
         <x:v>6167</x:v>
       </x:c>
       <x:c r="DP83" s="3" t="n">
         <x:v>1320</x:v>
       </x:c>
       <x:c r="DQ83" s="3" t="n">
         <x:v>-2895</x:v>
       </x:c>
       <x:c r="DR83" s="3" t="n">
         <x:v>-2942</x:v>
       </x:c>
       <x:c r="DS83" s="3" t="n">
         <x:v>4966</x:v>
       </x:c>
       <x:c r="DT83" s="3" t="n">
         <x:v>5032</x:v>
       </x:c>
       <x:c r="DU83" s="3" t="n">
         <x:v>-4917</x:v>
       </x:c>
       <x:c r="DV83" s="3" t="n">
         <x:v>-4123</x:v>
       </x:c>
+      <x:c r="DW83" s="3" t="n">
+        <x:v>8319</x:v>
+      </x:c>
+      <x:c r="DX83" s="3" t="n">
+        <x:v>826</x:v>
+      </x:c>
     </x:row>
-    <x:row r="84" spans="1:126">
+    <x:row r="84" spans="1:128">
       <x:c r="E84" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F84" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G84" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H84" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I84" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J84" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K84" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L84" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M84" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N84" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -31540,77 +32032,83 @@
       <x:c r="DH84" s="3" t="n">
         <x:v>4460</x:v>
       </x:c>
       <x:c r="DI84" s="3" t="n">
         <x:v>-2073</x:v>
       </x:c>
       <x:c r="DJ84" s="3" t="n">
         <x:v>-447</x:v>
       </x:c>
       <x:c r="DK84" s="3" t="n">
         <x:v>2541</x:v>
       </x:c>
       <x:c r="DL84" s="3" t="n">
         <x:v>729</x:v>
       </x:c>
       <x:c r="DM84" s="3" t="n">
         <x:v>647</x:v>
       </x:c>
       <x:c r="DN84" s="3" t="n">
         <x:v>3705</x:v>
       </x:c>
       <x:c r="DO84" s="3" t="n">
         <x:v>-2934</x:v>
       </x:c>
       <x:c r="DP84" s="3" t="n">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="DQ84" s="3" t="n">
-        <x:v>927</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="DR84" s="3" t="n">
         <x:v>-1509</x:v>
       </x:c>
       <x:c r="DS84" s="3" t="n">
-        <x:v>330</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="DT84" s="3" t="n">
-        <x:v>1446</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="DU84" s="3" t="n">
-        <x:v>-151</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="DV84" s="3" t="n">
-        <x:v>113</x:v>
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="DW84" s="3" t="n">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="DX84" s="3" t="n">
+        <x:v>1595</x:v>
       </x:c>
     </x:row>
-    <x:row r="85" spans="1:126">
+    <x:row r="85" spans="1:128">
       <x:c r="E85" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F85" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G85" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H85" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I85" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J85" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K85" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L85" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -31917,68 +32415,74 @@
       <x:c r="DK85" s="3" t="n">
         <x:v>-968</x:v>
       </x:c>
       <x:c r="DL85" s="3" t="n">
         <x:v>61</x:v>
       </x:c>
       <x:c r="DM85" s="3" t="n">
         <x:v>124</x:v>
       </x:c>
       <x:c r="DN85" s="3" t="n">
         <x:v>-103</x:v>
       </x:c>
       <x:c r="DO85" s="3" t="n">
         <x:v>69</x:v>
       </x:c>
       <x:c r="DP85" s="3" t="n">
         <x:v>80</x:v>
       </x:c>
       <x:c r="DQ85" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="DR85" s="3" t="n">
         <x:v>-145</x:v>
       </x:c>
       <x:c r="DS85" s="3" t="n">
-        <x:v>15</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="DT85" s="3" t="n">
-        <x:v>138</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="DU85" s="3" t="n">
-        <x:v>-29</x:v>
+        <x:v>-49</x:v>
       </x:c>
       <x:c r="DV85" s="3" t="n">
-        <x:v>80</x:v>
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="DW85" s="3" t="n">
+        <x:v>-140</x:v>
+      </x:c>
+      <x:c r="DX85" s="3" t="n">
+        <x:v>326</x:v>
       </x:c>
     </x:row>
-    <x:row r="86" spans="1:126">
+    <x:row r="86" spans="1:128">
       <x:c r="E86" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F86" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G86" s="3" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="H86" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="I86" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J86" s="3" t="n">
         <x:v>-11</x:v>
       </x:c>
       <x:c r="K86" s="3" t="n">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L86" s="3" t="n">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M86" s="3" t="n">
         <x:v>400</x:v>
       </x:c>
       <x:c r="N86" s="3" t="n">
         <x:v>357</x:v>
       </x:c>
@@ -32261,92 +32765,98 @@
       <x:c r="DC86" s="3" t="n">
         <x:v>-1923</x:v>
       </x:c>
       <x:c r="DD86" s="3" t="n">
         <x:v>766</x:v>
       </x:c>
       <x:c r="DE86" s="3" t="n">
         <x:v>-6034</x:v>
       </x:c>
       <x:c r="DF86" s="3" t="n">
         <x:v>1955</x:v>
       </x:c>
       <x:c r="DG86" s="3" t="n">
         <x:v>-5751</x:v>
       </x:c>
       <x:c r="DH86" s="3" t="n">
         <x:v>9027</x:v>
       </x:c>
       <x:c r="DI86" s="3" t="n">
         <x:v>4641</x:v>
       </x:c>
       <x:c r="DJ86" s="3" t="n">
         <x:v>2113</x:v>
       </x:c>
       <x:c r="DK86" s="3" t="n">
-        <x:v>-9569</x:v>
+        <x:v>-9568</x:v>
       </x:c>
       <x:c r="DL86" s="3" t="n">
         <x:v>-2514</x:v>
       </x:c>
       <x:c r="DM86" s="3" t="n">
         <x:v>-1154</x:v>
       </x:c>
       <x:c r="DN86" s="3" t="n">
-        <x:v>3767</x:v>
+        <x:v>3768</x:v>
       </x:c>
       <x:c r="DO86" s="3" t="n">
-        <x:v>256</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="DP86" s="3" t="n">
-        <x:v>-1450</x:v>
+        <x:v>-1507</x:v>
       </x:c>
       <x:c r="DQ86" s="3" t="n">
-        <x:v>123</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="DR86" s="3" t="n">
-        <x:v>-3833</x:v>
+        <x:v>-3841</x:v>
       </x:c>
       <x:c r="DS86" s="3" t="n">
-        <x:v>-1174</x:v>
+        <x:v>-1161</x:v>
       </x:c>
       <x:c r="DT86" s="3" t="n">
-        <x:v>-6586</x:v>
+        <x:v>-6549</x:v>
       </x:c>
       <x:c r="DU86" s="3" t="n">
-        <x:v>950</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="DV86" s="3" t="n">
-        <x:v>-677</x:v>
+        <x:v>-691</x:v>
+      </x:c>
+      <x:c r="DW86" s="3" t="n">
+        <x:v>2274</x:v>
+      </x:c>
+      <x:c r="DX86" s="3" t="n">
+        <x:v>-1170</x:v>
       </x:c>
     </x:row>
-    <x:row r="87" spans="1:126">
+    <x:row r="87" spans="1:128">
       <x:c r="E87" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F87" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G87" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H87" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I87" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J87" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K87" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L87" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -32664,57 +33174,63 @@
       </x:c>
       <x:c r="DO87" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP87" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ87" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR87" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS87" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT87" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU87" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV87" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW87" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX87" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="88" spans="1:126">
+    <x:row r="88" spans="1:128">
       <x:c r="E88" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F88" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G88" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H88" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I88" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J88" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K88" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L88" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N88" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -33032,57 +33548,63 @@
       </x:c>
       <x:c r="DO88" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP88" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ88" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR88" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS88" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT88" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU88" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV88" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW88" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX88" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="89" spans="1:126">
+    <x:row r="89" spans="1:128">
       <x:c r="E89" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F89" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G89" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H89" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I89" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J89" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K89" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L89" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -33389,68 +33911,74 @@
       <x:c r="DK89" s="3" t="n">
         <x:v>-4</x:v>
       </x:c>
       <x:c r="DL89" s="3" t="n">
         <x:v>256</x:v>
       </x:c>
       <x:c r="DM89" s="3" t="n">
         <x:v>173</x:v>
       </x:c>
       <x:c r="DN89" s="3" t="n">
         <x:v>146</x:v>
       </x:c>
       <x:c r="DO89" s="3" t="n">
         <x:v>-175</x:v>
       </x:c>
       <x:c r="DP89" s="3" t="n">
         <x:v>112</x:v>
       </x:c>
       <x:c r="DQ89" s="3" t="n">
         <x:v>-46</x:v>
       </x:c>
       <x:c r="DR89" s="3" t="n">
         <x:v>-62</x:v>
       </x:c>
       <x:c r="DS89" s="3" t="n">
-        <x:v>-255</x:v>
+        <x:v>-254</x:v>
       </x:c>
       <x:c r="DT89" s="3" t="n">
         <x:v>-36</x:v>
       </x:c>
       <x:c r="DU89" s="3" t="n">
-        <x:v>-142</x:v>
+        <x:v>-141</x:v>
       </x:c>
       <x:c r="DV89" s="3" t="n">
-        <x:v>-178</x:v>
+        <x:v>-177</x:v>
+      </x:c>
+      <x:c r="DW89" s="3" t="n">
+        <x:v>-205</x:v>
+      </x:c>
+      <x:c r="DX89" s="3" t="n">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
-    <x:row r="90" spans="1:126">
+    <x:row r="90" spans="1:128">
       <x:c r="E90" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F90" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G90" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H90" s="3" t="n">
         <x:v>-231</x:v>
       </x:c>
       <x:c r="I90" s="3" t="n">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J90" s="3" t="n">
         <x:v>-168</x:v>
       </x:c>
       <x:c r="K90" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L90" s="3" t="n">
         <x:v>-172</x:v>
       </x:c>
       <x:c r="M90" s="3" t="n">
         <x:v>461</x:v>
       </x:c>
       <x:c r="N90" s="3" t="n">
         <x:v>34</x:v>
       </x:c>
@@ -33544,189 +34072,189 @@
       <x:c r="AR90" s="3" t="n">
         <x:v>668</x:v>
       </x:c>
       <x:c r="AS90" s="3" t="n">
         <x:v>113</x:v>
       </x:c>
       <x:c r="AT90" s="3" t="n">
         <x:v>397</x:v>
       </x:c>
       <x:c r="AU90" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="AV90" s="3" t="n">
         <x:v>821</x:v>
       </x:c>
       <x:c r="AW90" s="3" t="n">
         <x:v>-645</x:v>
       </x:c>
       <x:c r="AX90" s="3" t="n">
         <x:v>907</x:v>
       </x:c>
       <x:c r="AY90" s="3" t="n">
         <x:v>-2240</x:v>
       </x:c>
       <x:c r="AZ90" s="3" t="n">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="BA90" s="3" t="n">
-        <x:v>-56</x:v>
+        <x:v>-55</x:v>
       </x:c>
       <x:c r="BB90" s="3" t="n">
-        <x:v>1015</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="BC90" s="3" t="n">
-        <x:v>759</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="BD90" s="3" t="n">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="BE90" s="3" t="n">
-        <x:v>-1504</x:v>
+        <x:v>-1503</x:v>
       </x:c>
       <x:c r="BF90" s="3" t="n">
-        <x:v>698</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="BG90" s="3" t="n">
-        <x:v>-629</x:v>
+        <x:v>-634</x:v>
       </x:c>
       <x:c r="BH90" s="3" t="n">
         <x:v>360</x:v>
       </x:c>
       <x:c r="BI90" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="BJ90" s="3" t="n">
         <x:v>445</x:v>
       </x:c>
       <x:c r="BK90" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="BL90" s="3" t="n">
-        <x:v>604</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="BM90" s="3" t="n">
-        <x:v>-1477</x:v>
+        <x:v>-1476</x:v>
       </x:c>
       <x:c r="BN90" s="3" t="n">
-        <x:v>762</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="BO90" s="3" t="n">
-        <x:v>-72</x:v>
+        <x:v>-71</x:v>
       </x:c>
       <x:c r="BP90" s="3" t="n">
-        <x:v>226</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="BQ90" s="3" t="n">
         <x:v>293</x:v>
       </x:c>
       <x:c r="BR90" s="3" t="n">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="BS90" s="3" t="n">
-        <x:v>-329</x:v>
+        <x:v>-324</x:v>
       </x:c>
       <x:c r="BT90" s="3" t="n">
-        <x:v>-16</x:v>
+        <x:v>-14</x:v>
       </x:c>
       <x:c r="BU90" s="3" t="n">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="BV90" s="3" t="n">
-        <x:v>-482</x:v>
+        <x:v>-480</x:v>
       </x:c>
       <x:c r="BW90" s="3" t="n">
-        <x:v>322</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="BX90" s="3" t="n">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="BY90" s="3" t="n">
-        <x:v>-287</x:v>
+        <x:v>-288</x:v>
       </x:c>
       <x:c r="BZ90" s="3" t="n">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="CA90" s="3" t="n">
-        <x:v>-368</x:v>
+        <x:v>-349</x:v>
       </x:c>
       <x:c r="CB90" s="3" t="n">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="CC90" s="3" t="n">
         <x:v>-40</x:v>
       </x:c>
       <x:c r="CD90" s="3" t="n">
         <x:v>91</x:v>
       </x:c>
       <x:c r="CE90" s="3" t="n">
-        <x:v>209</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="CF90" s="3" t="n">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="CG90" s="3" t="n">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="CH90" s="3" t="n">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="CI90" s="3" t="n">
-        <x:v>207</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="CJ90" s="3" t="n">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="CK90" s="3" t="n">
-        <x:v>322</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="CL90" s="3" t="n">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="CM90" s="3" t="n">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="CN90" s="3" t="n">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="CO90" s="3" t="n">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="CP90" s="3" t="n">
-        <x:v>-101</x:v>
+        <x:v>-100</x:v>
       </x:c>
       <x:c r="CQ90" s="3" t="n">
-        <x:v>-288</x:v>
+        <x:v>-295</x:v>
       </x:c>
       <x:c r="CR90" s="3" t="n">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="CS90" s="3" t="n">
-        <x:v>-264</x:v>
+        <x:v>-265</x:v>
       </x:c>
       <x:c r="CT90" s="3" t="n">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="CU90" s="3" t="n">
         <x:v>-210</x:v>
       </x:c>
       <x:c r="CV90" s="3" t="n">
         <x:v>154</x:v>
       </x:c>
       <x:c r="CW90" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="CX90" s="3" t="n">
         <x:v>443</x:v>
       </x:c>
       <x:c r="CY90" s="3" t="n">
         <x:v>158</x:v>
       </x:c>
       <x:c r="CZ90" s="3" t="n">
         <x:v>211</x:v>
       </x:c>
       <x:c r="DA90" s="3" t="n">
         <x:v>482</x:v>
       </x:c>
       <x:c r="DB90" s="3" t="n">
         <x:v>159</x:v>
       </x:c>
@@ -33742,83 +34270,89 @@
       <x:c r="DF90" s="3" t="n">
         <x:v>141</x:v>
       </x:c>
       <x:c r="DG90" s="3" t="n">
         <x:v>126</x:v>
       </x:c>
       <x:c r="DH90" s="3" t="n">
         <x:v>298</x:v>
       </x:c>
       <x:c r="DI90" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="DJ90" s="3" t="n">
         <x:v>694</x:v>
       </x:c>
       <x:c r="DK90" s="3" t="n">
         <x:v>183</x:v>
       </x:c>
       <x:c r="DL90" s="3" t="n">
         <x:v>225</x:v>
       </x:c>
       <x:c r="DM90" s="3" t="n">
         <x:v>-113</x:v>
       </x:c>
       <x:c r="DN90" s="3" t="n">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="DO90" s="3" t="n">
         <x:v>210</x:v>
       </x:c>
       <x:c r="DP90" s="3" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="DQ90" s="3" t="n">
         <x:v>72</x:v>
       </x:c>
       <x:c r="DR90" s="3" t="n">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="DS90" s="3" t="n">
-        <x:v>-208</x:v>
+        <x:v>-134</x:v>
       </x:c>
       <x:c r="DT90" s="3" t="n">
-        <x:v>176</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="DU90" s="3" t="n">
         <x:v>138</x:v>
       </x:c>
       <x:c r="DV90" s="3" t="n">
-        <x:v>400</x:v>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="DW90" s="3" t="n">
+        <x:v>-62</x:v>
+      </x:c>
+      <x:c r="DX90" s="3" t="n">
+        <x:v>129</x:v>
       </x:c>
     </x:row>
-    <x:row r="91" spans="1:126">
+    <x:row r="91" spans="1:128">
       <x:c r="E91" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F91" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G91" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H91" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I91" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J91" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K91" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L91" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -34136,57 +34670,63 @@
       </x:c>
       <x:c r="DO91" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP91" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ91" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR91" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS91" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT91" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU91" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV91" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW91" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX91" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="92" spans="1:126">
+    <x:row r="92" spans="1:128">
       <x:c r="E92" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F92" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G92" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H92" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I92" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J92" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K92" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L92" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N92" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -34504,57 +35044,63 @@
       </x:c>
       <x:c r="DO92" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP92" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ92" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR92" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS92" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT92" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU92" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV92" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW92" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX92" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="93" spans="1:126">
+    <x:row r="93" spans="1:128">
       <x:c r="E93" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F93" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G93" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H93" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I93" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J93" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K93" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L93" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -34872,57 +35418,63 @@
       </x:c>
       <x:c r="DO93" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP93" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ93" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR93" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS93" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT93" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU93" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV93" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW93" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX93" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="94" spans="1:126">
+    <x:row r="94" spans="1:128">
       <x:c r="E94" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F94" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G94" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H94" s="3" t="n">
         <x:v>-231</x:v>
       </x:c>
       <x:c r="I94" s="3" t="n">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J94" s="3" t="n">
         <x:v>-168</x:v>
       </x:c>
       <x:c r="K94" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L94" s="3" t="n">
         <x:v>-172</x:v>
       </x:c>
       <x:c r="M94" s="3" t="n">
         <x:v>461</x:v>
       </x:c>
       <x:c r="N94" s="3" t="n">
         <x:v>34</x:v>
       </x:c>
@@ -35238,59 +35790,65 @@
       <x:c r="DN94" s="3" t="n">
         <x:v>46</x:v>
       </x:c>
       <x:c r="DO94" s="3" t="n">
         <x:v>359</x:v>
       </x:c>
       <x:c r="DP94" s="3" t="n">
         <x:v>-16</x:v>
       </x:c>
       <x:c r="DQ94" s="3" t="n">
         <x:v>153</x:v>
       </x:c>
       <x:c r="DR94" s="3" t="n">
         <x:v>85</x:v>
       </x:c>
       <x:c r="DS94" s="3" t="n">
         <x:v>52</x:v>
       </x:c>
       <x:c r="DT94" s="3" t="n">
         <x:v>154</x:v>
       </x:c>
       <x:c r="DU94" s="3" t="n">
         <x:v>191</x:v>
       </x:c>
       <x:c r="DV94" s="3" t="n">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="DW94" s="3" t="n">
+        <x:v>-62</x:v>
+      </x:c>
+      <x:c r="DX94" s="3" t="n">
+        <x:v>194</x:v>
       </x:c>
     </x:row>
-    <x:row r="95" spans="1:126">
+    <x:row r="95" spans="1:128">
       <x:c r="E95" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F95" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G95" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H95" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I95" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J95" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K95" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L95" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M95" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -35608,57 +36166,63 @@
       </x:c>
       <x:c r="DO95" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP95" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ95" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR95" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS95" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT95" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU95" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV95" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW95" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX95" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="96" spans="1:126">
+    <x:row r="96" spans="1:128">
       <x:c r="E96" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F96" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -35976,57 +36540,63 @@
       </x:c>
       <x:c r="DO96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV96" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW96" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX96" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="97" spans="1:126">
+    <x:row r="97" spans="1:128">
       <x:c r="E97" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F97" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G97" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H97" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I97" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J97" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K97" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L97" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -36344,57 +36914,63 @@
       </x:c>
       <x:c r="DO97" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DP97" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ97" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DR97" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS97" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT97" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU97" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DV97" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="DW97" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX97" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
     </x:row>
-    <x:row r="98" spans="1:126">
+    <x:row r="98" spans="1:128">
       <x:c r="E98" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F98" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G98" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H98" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I98" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J98" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K98" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L98" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M98" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N98" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -36488,189 +37064,189 @@
       <x:c r="AR98" s="3" t="n">
         <x:v>400</x:v>
       </x:c>
       <x:c r="AS98" s="3" t="n">
         <x:v>-182</x:v>
       </x:c>
       <x:c r="AT98" s="3" t="n">
         <x:v>412</x:v>
       </x:c>
       <x:c r="AU98" s="3" t="n">
         <x:v>-227</x:v>
       </x:c>
       <x:c r="AV98" s="3" t="n">
         <x:v>447</x:v>
       </x:c>
       <x:c r="AW98" s="3" t="n">
         <x:v>-494</x:v>
       </x:c>
       <x:c r="AX98" s="3" t="n">
         <x:v>262</x:v>
       </x:c>
       <x:c r="AY98" s="3" t="n">
         <x:v>-541</x:v>
       </x:c>
       <x:c r="AZ98" s="3" t="n">
-        <x:v>-25</x:v>
+        <x:v>-28</x:v>
       </x:c>
       <x:c r="BA98" s="3" t="n">
-        <x:v>-217</x:v>
+        <x:v>-216</x:v>
       </x:c>
       <x:c r="BB98" s="3" t="n">
-        <x:v>242</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="BC98" s="3" t="n">
-        <x:v>-211</x:v>
+        <x:v>-32</x:v>
       </x:c>
       <x:c r="BD98" s="3" t="n">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="BE98" s="3" t="n">
-        <x:v>-136</x:v>
+        <x:v>-135</x:v>
       </x:c>
       <x:c r="BF98" s="3" t="n">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="BG98" s="3" t="n">
-        <x:v>-149</x:v>
+        <x:v>-154</x:v>
       </x:c>
       <x:c r="BH98" s="3" t="n">
         <x:v>126</x:v>
       </x:c>
       <x:c r="BI98" s="3" t="n">
         <x:v>-141</x:v>
       </x:c>
       <x:c r="BJ98" s="3" t="n">
         <x:v>86</x:v>
       </x:c>
       <x:c r="BK98" s="3" t="n">
         <x:v>-101</x:v>
       </x:c>
       <x:c r="BL98" s="3" t="n">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="BM98" s="3" t="n">
-        <x:v>-45</x:v>
+        <x:v>-44</x:v>
       </x:c>
       <x:c r="BN98" s="3" t="n">
-        <x:v>377</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="BO98" s="3" t="n">
-        <x:v>-44</x:v>
+        <x:v>-43</x:v>
       </x:c>
       <x:c r="BP98" s="3" t="n">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="BQ98" s="3" t="n">
         <x:v>-55</x:v>
       </x:c>
       <x:c r="BR98" s="3" t="n">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="BS98" s="3" t="n">
-        <x:v>-147</x:v>
+        <x:v>-142</x:v>
       </x:c>
       <x:c r="BT98" s="3" t="n">
-        <x:v>-247</x:v>
+        <x:v>-245</x:v>
       </x:c>
       <x:c r="BU98" s="3" t="n">
-        <x:v>-142</x:v>
+        <x:v>-145</x:v>
       </x:c>
       <x:c r="BV98" s="3" t="n">
-        <x:v>9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="BW98" s="3" t="n">
-        <x:v>-107</x:v>
+        <x:v>-84</x:v>
       </x:c>
       <x:c r="BX98" s="3" t="n">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="BY98" s="3" t="n">
-        <x:v>-48</x:v>
+        <x:v>-49</x:v>
       </x:c>
       <x:c r="BZ98" s="3" t="n">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="CA98" s="3" t="n">
-        <x:v>-105</x:v>
+        <x:v>-86</x:v>
       </x:c>
       <x:c r="CB98" s="3" t="n">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="CC98" s="3" t="n">
         <x:v>-60</x:v>
       </x:c>
       <x:c r="CD98" s="3" t="n">
         <x:v>99</x:v>
       </x:c>
       <x:c r="CE98" s="3" t="n">
-        <x:v>-32</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="CF98" s="3" t="n">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="CG98" s="3" t="n">
-        <x:v>-55</x:v>
+        <x:v>-57</x:v>
       </x:c>
       <x:c r="CH98" s="3" t="n">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="CI98" s="3" t="n">
-        <x:v>-39</x:v>
+        <x:v>-99</x:v>
       </x:c>
       <x:c r="CJ98" s="3" t="n">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="CK98" s="3" t="n">
-        <x:v>-44</x:v>
+        <x:v>-47</x:v>
       </x:c>
       <x:c r="CL98" s="3" t="n">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="CM98" s="3" t="n">
-        <x:v>-38</x:v>
+        <x:v>-40</x:v>
       </x:c>
       <x:c r="CN98" s="3" t="n">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="CO98" s="3" t="n">
-        <x:v>-56</x:v>
+        <x:v>-57</x:v>
       </x:c>
       <x:c r="CP98" s="3" t="n">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="CQ98" s="3" t="n">
-        <x:v>-35</x:v>
+        <x:v>-42</x:v>
       </x:c>
       <x:c r="CR98" s="3" t="n">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="CS98" s="3" t="n">
-        <x:v>-61</x:v>
+        <x:v>-62</x:v>
       </x:c>
       <x:c r="CT98" s="3" t="n">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="CU98" s="3" t="n">
         <x:v>-80</x:v>
       </x:c>
       <x:c r="CV98" s="3" t="n">
         <x:v>83</x:v>
       </x:c>
       <x:c r="CW98" s="3" t="n">
         <x:v>-89</x:v>
       </x:c>
       <x:c r="CX98" s="3" t="n">
         <x:v>58</x:v>
       </x:c>
       <x:c r="CY98" s="3" t="n">
         <x:v>-95</x:v>
       </x:c>
       <x:c r="CZ98" s="3" t="n">
         <x:v>-21</x:v>
       </x:c>
       <x:c r="DA98" s="3" t="n">
         <x:v>-65</x:v>
       </x:c>
       <x:c r="DB98" s="3" t="n">
         <x:v>75</x:v>
       </x:c>
@@ -36686,457 +37262,469 @@
       <x:c r="DF98" s="3" t="n">
         <x:v>87</x:v>
       </x:c>
       <x:c r="DG98" s="3" t="n">
         <x:v>36</x:v>
       </x:c>
       <x:c r="DH98" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="DI98" s="3" t="n">
         <x:v>-80</x:v>
       </x:c>
       <x:c r="DJ98" s="3" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="DK98" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="DL98" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="DM98" s="3" t="n">
         <x:v>-55</x:v>
       </x:c>
       <x:c r="DN98" s="3" t="n">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="DO98" s="3" t="n">
         <x:v>-149</x:v>
       </x:c>
       <x:c r="DP98" s="3" t="n">
         <x:v>45</x:v>
       </x:c>
       <x:c r="DQ98" s="3" t="n">
         <x:v>-81</x:v>
       </x:c>
       <x:c r="DR98" s="3" t="n">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="DS98" s="3" t="n">
-        <x:v>-260</x:v>
+        <x:v>-186</x:v>
       </x:c>
       <x:c r="DT98" s="3" t="n">
-        <x:v>22</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="DU98" s="3" t="n">
         <x:v>-53</x:v>
       </x:c>
       <x:c r="DV98" s="3" t="n">
-        <x:v>172</x:v>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="DW98" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DX98" s="3" t="n">
+        <x:v>-65</x:v>
       </x:c>
     </x:row>
-    <x:row r="99" spans="1:126">
+    <x:row r="99" spans="1:128">
       <x:c r="C99" s="2" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D99" s="2" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E99" s="2" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F99" s="2" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G99" s="3" t="n">
-        <x:v>-23641</x:v>
+        <x:v>-28834</x:v>
       </x:c>
       <x:c r="H99" s="3" t="n">
-        <x:v>-101057</x:v>
+        <x:v>-104064</x:v>
       </x:c>
       <x:c r="I99" s="3" t="n">
-        <x:v>-7771</x:v>
+        <x:v>-10038</x:v>
       </x:c>
       <x:c r="J99" s="3" t="n">
-        <x:v>-49429</x:v>
+        <x:v>-39837</x:v>
       </x:c>
       <x:c r="K99" s="3" t="n">
-        <x:v>-15720</x:v>
+        <x:v>-19566</x:v>
       </x:c>
       <x:c r="L99" s="3" t="n">
-        <x:v>23842</x:v>
+        <x:v>16339</x:v>
       </x:c>
       <x:c r="M99" s="3" t="n">
-        <x:v>28564</x:v>
+        <x:v>28226</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>-20817</x:v>
+        <x:v>-10542</x:v>
       </x:c>
       <x:c r="O99" s="3" t="n">
-        <x:v>157388</x:v>
+        <x:v>156394</x:v>
       </x:c>
       <x:c r="P99" s="3" t="n">
-        <x:v>-1216</x:v>
+        <x:v>-4356</x:v>
       </x:c>
       <x:c r="Q99" s="3" t="n">
-        <x:v>-41438</x:v>
+        <x:v>-44572</x:v>
       </x:c>
       <x:c r="R99" s="3" t="n">
-        <x:v>-28929</x:v>
+        <x:v>-21968</x:v>
       </x:c>
       <x:c r="S99" s="3" t="n">
-        <x:v>-51027</x:v>
+        <x:v>-50452</x:v>
       </x:c>
       <x:c r="T99" s="3" t="n">
-        <x:v>348</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U99" s="3" t="n">
-        <x:v>-75627</x:v>
+        <x:v>-79003</x:v>
       </x:c>
       <x:c r="V99" s="3" t="n">
-        <x:v>-42526</x:v>
+        <x:v>-40172</x:v>
       </x:c>
       <x:c r="W99" s="3" t="n">
-        <x:v>31765</x:v>
+        <x:v>26828</x:v>
       </x:c>
       <x:c r="X99" s="3" t="n">
-        <x:v>-34875</x:v>
+        <x:v>-38875</x:v>
       </x:c>
       <x:c r="Y99" s="3" t="n">
-        <x:v>30979</x:v>
+        <x:v>27110</x:v>
       </x:c>
       <x:c r="Z99" s="3" t="n">
-        <x:v>-16743</x:v>
+        <x:v>-3720</x:v>
       </x:c>
       <x:c r="AA99" s="3" t="n">
-        <x:v>-52579</x:v>
+        <x:v>-56745</x:v>
       </x:c>
       <x:c r="AB99" s="3" t="n">
-        <x:v>33505</x:v>
+        <x:v>29120</x:v>
       </x:c>
       <x:c r="AC99" s="3" t="n">
-        <x:v>16217</x:v>
+        <x:v>12326</x:v>
       </x:c>
       <x:c r="AD99" s="3" t="n">
-        <x:v>-134595</x:v>
+        <x:v>-122563</x:v>
       </x:c>
       <x:c r="AE99" s="3" t="n">
-        <x:v>67002</x:v>
+        <x:v>75469</x:v>
       </x:c>
       <x:c r="AF99" s="3" t="n">
-        <x:v>-112438</x:v>
+        <x:v>-109046</x:v>
       </x:c>
       <x:c r="AG99" s="3" t="n">
-        <x:v>-87756</x:v>
+        <x:v>-101866</x:v>
       </x:c>
       <x:c r="AH99" s="3" t="n">
-        <x:v>-42678</x:v>
+        <x:v>-41545</x:v>
       </x:c>
       <x:c r="AI99" s="3" t="n">
-        <x:v>-95084</x:v>
+        <x:v>-96230</x:v>
       </x:c>
       <x:c r="AJ99" s="3" t="n">
-        <x:v>-50360</x:v>
+        <x:v>-55067</x:v>
       </x:c>
       <x:c r="AK99" s="3" t="n">
-        <x:v>342</x:v>
+        <x:v>4806</x:v>
       </x:c>
       <x:c r="AL99" s="3" t="n">
-        <x:v>-74853</x:v>
+        <x:v>-72129</x:v>
       </x:c>
       <x:c r="AM99" s="3" t="n">
-        <x:v>-45986</x:v>
+        <x:v>-40102</x:v>
       </x:c>
       <x:c r="AN99" s="3" t="n">
-        <x:v>-22581</x:v>
+        <x:v>-27247</x:v>
       </x:c>
       <x:c r="AO99" s="3" t="n">
-        <x:v>-67746</x:v>
+        <x:v>-69757</x:v>
       </x:c>
       <x:c r="AP99" s="3" t="n">
-        <x:v>-20161</x:v>
+        <x:v>-19210</x:v>
       </x:c>
       <x:c r="AQ99" s="3" t="n">
-        <x:v>13355</x:v>
+        <x:v>11170</x:v>
       </x:c>
       <x:c r="AR99" s="3" t="n">
-        <x:v>-37754</x:v>
+        <x:v>-35728</x:v>
       </x:c>
       <x:c r="AS99" s="3" t="n">
-        <x:v>-28267</x:v>
+        <x:v>-26408</x:v>
       </x:c>
       <x:c r="AT99" s="3" t="n">
-        <x:v>2560</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="AU99" s="3" t="n">
-        <x:v>-104620</x:v>
+        <x:v>-100267</x:v>
       </x:c>
       <x:c r="AV99" s="3" t="n">
-        <x:v>-5559</x:v>
+        <x:v>-7777</x:v>
       </x:c>
       <x:c r="AW99" s="3" t="n">
-        <x:v>27762</x:v>
+        <x:v>24815</x:v>
       </x:c>
       <x:c r="AX99" s="3" t="n">
-        <x:v>-118903</x:v>
+        <x:v>-117786</x:v>
       </x:c>
       <x:c r="AY99" s="3" t="n">
-        <x:v>-8512</x:v>
+        <x:v>-7192</x:v>
       </x:c>
       <x:c r="AZ99" s="3" t="n">
-        <x:v>69343</x:v>
+        <x:v>70600</x:v>
       </x:c>
       <x:c r="BA99" s="3" t="n">
-        <x:v>-78193</x:v>
+        <x:v>-77473</x:v>
       </x:c>
       <x:c r="BB99" s="3" t="n">
-        <x:v>-52819</x:v>
+        <x:v>-55542</x:v>
       </x:c>
       <x:c r="BC99" s="3" t="n">
-        <x:v>-66756</x:v>
+        <x:v>-69283</x:v>
       </x:c>
       <x:c r="BD99" s="3" t="n">
-        <x:v>285797</x:v>
+        <x:v>285919</x:v>
       </x:c>
       <x:c r="BE99" s="3" t="n">
-        <x:v>220572</x:v>
+        <x:v>218863</x:v>
       </x:c>
       <x:c r="BF99" s="3" t="n">
-        <x:v>2935</x:v>
+        <x:v>4162</x:v>
       </x:c>
       <x:c r="BG99" s="3" t="n">
-        <x:v>-19880</x:v>
+        <x:v>-25370</x:v>
       </x:c>
       <x:c r="BH99" s="3" t="n">
-        <x:v>-39909</x:v>
+        <x:v>-29992</x:v>
       </x:c>
       <x:c r="BI99" s="3" t="n">
-        <x:v>-155906</x:v>
+        <x:v>-149055</x:v>
       </x:c>
       <x:c r="BJ99" s="3" t="n">
-        <x:v>-11957</x:v>
+        <x:v>-24519</x:v>
       </x:c>
       <x:c r="BK99" s="3" t="n">
-        <x:v>-147238</x:v>
+        <x:v>-145009</x:v>
       </x:c>
       <x:c r="BL99" s="3" t="n">
-        <x:v>-39413</x:v>
+        <x:v>-32833</x:v>
       </x:c>
       <x:c r="BM99" s="3" t="n">
-        <x:v>-132262</x:v>
+        <x:v>-136031</x:v>
       </x:c>
       <x:c r="BN99" s="3" t="n">
-        <x:v>125662</x:v>
+        <x:v>122277</x:v>
       </x:c>
       <x:c r="BO99" s="3" t="n">
-        <x:v>-39113</x:v>
+        <x:v>-50587</x:v>
       </x:c>
       <x:c r="BP99" s="3" t="n">
-        <x:v>-48007</x:v>
+        <x:v>-46643</x:v>
       </x:c>
       <x:c r="BQ99" s="3" t="n">
-        <x:v>-64807</x:v>
+        <x:v>-50116</x:v>
       </x:c>
       <x:c r="BR99" s="3" t="n">
-        <x:v>-1367</x:v>
+        <x:v>-4622</x:v>
       </x:c>
       <x:c r="BS99" s="3" t="n">
-        <x:v>-18644</x:v>
+        <x:v>-17425</x:v>
       </x:c>
       <x:c r="BT99" s="3" t="n">
-        <x:v>23832</x:v>
+        <x:v>25528</x:v>
       </x:c>
       <x:c r="BU99" s="3" t="n">
-        <x:v>35794</x:v>
+        <x:v>35385</x:v>
       </x:c>
       <x:c r="BV99" s="3" t="n">
-        <x:v>-52576</x:v>
+        <x:v>-53411</x:v>
       </x:c>
       <x:c r="BW99" s="3" t="n">
-        <x:v>-77441</x:v>
+        <x:v>-75164</x:v>
       </x:c>
       <x:c r="BX99" s="3" t="n">
-        <x:v>-50491</x:v>
+        <x:v>-51225</x:v>
       </x:c>
       <x:c r="BY99" s="3" t="n">
-        <x:v>-27847</x:v>
+        <x:v>-28687</x:v>
       </x:c>
       <x:c r="BZ99" s="3" t="n">
-        <x:v>-90924</x:v>
+        <x:v>-91495</x:v>
       </x:c>
       <x:c r="CA99" s="3" t="n">
-        <x:v>82660</x:v>
+        <x:v>84850</x:v>
       </x:c>
       <x:c r="CB99" s="3" t="n">
-        <x:v>-15405</x:v>
+        <x:v>-16161</x:v>
       </x:c>
       <x:c r="CC99" s="3" t="n">
-        <x:v>187522</x:v>
+        <x:v>186842</x:v>
       </x:c>
       <x:c r="CD99" s="3" t="n">
-        <x:v>-172488</x:v>
+        <x:v>-171751</x:v>
       </x:c>
       <x:c r="CE99" s="3" t="n">
-        <x:v>-121791</x:v>
+        <x:v>-119233</x:v>
       </x:c>
       <x:c r="CF99" s="3" t="n">
-        <x:v>38928</x:v>
+        <x:v>42157</x:v>
       </x:c>
       <x:c r="CG99" s="3" t="n">
-        <x:v>22876</x:v>
+        <x:v>21953</x:v>
       </x:c>
       <x:c r="CH99" s="3" t="n">
-        <x:v>41444</x:v>
+        <x:v>41128</x:v>
       </x:c>
       <x:c r="CI99" s="3" t="n">
-        <x:v>73566</x:v>
+        <x:v>76531</x:v>
       </x:c>
       <x:c r="CJ99" s="3" t="n">
-        <x:v>94003</x:v>
+        <x:v>93479</x:v>
       </x:c>
       <x:c r="CK99" s="3" t="n">
-        <x:v>-66868</x:v>
+        <x:v>-67083</x:v>
       </x:c>
       <x:c r="CL99" s="3" t="n">
-        <x:v>-26264</x:v>
+        <x:v>-28067</x:v>
       </x:c>
       <x:c r="CM99" s="3" t="n">
-        <x:v>58356</x:v>
+        <x:v>59251</x:v>
       </x:c>
       <x:c r="CN99" s="3" t="n">
-        <x:v>12572</x:v>
+        <x:v>11797</x:v>
       </x:c>
       <x:c r="CO99" s="3" t="n">
-        <x:v>35177</x:v>
+        <x:v>35477</x:v>
       </x:c>
       <x:c r="CP99" s="3" t="n">
-        <x:v>-140188</x:v>
+        <x:v>-140326</x:v>
       </x:c>
       <x:c r="CQ99" s="3" t="n">
-        <x:v>-6164</x:v>
+        <x:v>-5486</x:v>
       </x:c>
       <x:c r="CR99" s="3" t="n">
-        <x:v>5782</x:v>
+        <x:v>4958</x:v>
       </x:c>
       <x:c r="CS99" s="3" t="n">
-        <x:v>140625</x:v>
+        <x:v>140356</x:v>
       </x:c>
       <x:c r="CT99" s="3" t="n">
-        <x:v>-223091</x:v>
+        <x:v>-221274</x:v>
       </x:c>
       <x:c r="CU99" s="3" t="n">
-        <x:v>-26223</x:v>
+        <x:v>-25490</x:v>
       </x:c>
       <x:c r="CV99" s="3" t="n">
-        <x:v>-38318</x:v>
+        <x:v>-39558</x:v>
       </x:c>
       <x:c r="CW99" s="3" t="n">
-        <x:v>-109046</x:v>
+        <x:v>-109458</x:v>
       </x:c>
       <x:c r="CX99" s="3" t="n">
-        <x:v>-57652</x:v>
+        <x:v>-58158</x:v>
       </x:c>
       <x:c r="CY99" s="3" t="n">
-        <x:v>86323</x:v>
+        <x:v>93672</x:v>
       </x:c>
       <x:c r="CZ99" s="3" t="n">
-        <x:v>-130700</x:v>
+        <x:v>-131057</x:v>
       </x:c>
       <x:c r="DA99" s="3" t="n">
-        <x:v>-10046</x:v>
+        <x:v>-8961</x:v>
       </x:c>
       <x:c r="DB99" s="3" t="n">
-        <x:v>26278</x:v>
+        <x:v>25669</x:v>
       </x:c>
       <x:c r="DC99" s="3" t="n">
-        <x:v>-145332</x:v>
+        <x:v>-145016</x:v>
       </x:c>
       <x:c r="DD99" s="3" t="n">
-        <x:v>-141540</x:v>
+        <x:v>-142932</x:v>
       </x:c>
       <x:c r="DE99" s="3" t="n">
-        <x:v>-113144</x:v>
+        <x:v>-113529</x:v>
       </x:c>
       <x:c r="DF99" s="3" t="n">
-        <x:v>27336</x:v>
+        <x:v>27285</x:v>
       </x:c>
       <x:c r="DG99" s="3" t="n">
-        <x:v>-157486</x:v>
+        <x:v>-157051</x:v>
       </x:c>
       <x:c r="DH99" s="3" t="n">
-        <x:v>96982</x:v>
+        <x:v>94108</x:v>
       </x:c>
       <x:c r="DI99" s="3" t="n">
-        <x:v>-39075</x:v>
+        <x:v>-50990</x:v>
       </x:c>
       <x:c r="DJ99" s="3" t="n">
-        <x:v>101868</x:v>
+        <x:v>106717</x:v>
       </x:c>
       <x:c r="DK99" s="3" t="n">
-        <x:v>-26571</x:v>
+        <x:v>-16588</x:v>
       </x:c>
       <x:c r="DL99" s="3" t="n">
-        <x:v>-252192</x:v>
+        <x:v>-249593</x:v>
       </x:c>
       <x:c r="DM99" s="3" t="n">
-        <x:v>21416</x:v>
+        <x:v>2198</x:v>
       </x:c>
       <x:c r="DN99" s="3" t="n">
-        <x:v>-46500</x:v>
+        <x:v>-61534</x:v>
       </x:c>
       <x:c r="DO99" s="3" t="n">
-        <x:v>-223506</x:v>
+        <x:v>-224611</x:v>
       </x:c>
       <x:c r="DP99" s="3" t="n">
-        <x:v>-246798</x:v>
+        <x:v>-246571</x:v>
       </x:c>
       <x:c r="DQ99" s="3" t="n">
-        <x:v>-164081</x:v>
+        <x:v>-169374</x:v>
       </x:c>
       <x:c r="DR99" s="3" t="n">
-        <x:v>-214809</x:v>
+        <x:v>-232429</x:v>
       </x:c>
       <x:c r="DS99" s="3" t="n">
-        <x:v>127559</x:v>
+        <x:v>115459</x:v>
       </x:c>
       <x:c r="DT99" s="3" t="n">
-        <x:v>-12660</x:v>
+        <x:v>-40750</x:v>
       </x:c>
       <x:c r="DU99" s="3" t="n">
-        <x:v>-99689</x:v>
+        <x:v>-134163</x:v>
       </x:c>
       <x:c r="DV99" s="3" t="n">
-        <x:v>84324</x:v>
+        <x:v>-13062</x:v>
+      </x:c>
+      <x:c r="DW99" s="3" t="n">
+        <x:v>-124281</x:v>
+      </x:c>
+      <x:c r="DX99" s="3" t="n">
+        <x:v>-230216</x:v>
       </x:c>
     </x:row>
-    <x:row r="100" spans="1:126">
+    <x:row r="100" spans="1:128">
       <x:c r="E100" s="2" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F100" s="2" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G100" s="3" t="n">
         <x:v>19716</x:v>
       </x:c>
       <x:c r="H100" s="3" t="n">
         <x:v>-130168</x:v>
       </x:c>
       <x:c r="I100" s="3" t="n">
         <x:v>-5803</x:v>
       </x:c>
       <x:c r="J100" s="3" t="n">
         <x:v>-69899</x:v>
       </x:c>
       <x:c r="K100" s="3" t="n">
         <x:v>-8055</x:v>
       </x:c>
       <x:c r="L100" s="3" t="n">
         <x:v>-11603</x:v>
       </x:c>
       <x:c r="M100" s="3" t="n">
         <x:v>-10166</x:v>
       </x:c>
       <x:c r="N100" s="3" t="n">
         <x:v>-39092</x:v>
       </x:c>
@@ -37215,296 +37803,302 @@
       <x:c r="AM100" s="3" t="n">
         <x:v>96795</x:v>
       </x:c>
       <x:c r="AN100" s="3" t="n">
         <x:v>25161</x:v>
       </x:c>
       <x:c r="AO100" s="3" t="n">
         <x:v>75373</x:v>
       </x:c>
       <x:c r="AP100" s="3" t="n">
         <x:v>50199</x:v>
       </x:c>
       <x:c r="AQ100" s="3" t="n">
         <x:v>202444</x:v>
       </x:c>
       <x:c r="AR100" s="3" t="n">
         <x:v>-35513</x:v>
       </x:c>
       <x:c r="AS100" s="3" t="n">
         <x:v>74275</x:v>
       </x:c>
       <x:c r="AT100" s="3" t="n">
         <x:v>13373</x:v>
       </x:c>
       <x:c r="AU100" s="3" t="n">
-        <x:v>320946</x:v>
+        <x:v>320174</x:v>
       </x:c>
       <x:c r="AV100" s="3" t="n">
-        <x:v>-101623</x:v>
+        <x:v>-101625</x:v>
       </x:c>
       <x:c r="AW100" s="3" t="n">
-        <x:v>135046</x:v>
+        <x:v>134535</x:v>
       </x:c>
       <x:c r="AX100" s="3" t="n">
-        <x:v>19833</x:v>
+        <x:v>20620</x:v>
       </x:c>
       <x:c r="AY100" s="3" t="n">
-        <x:v>447229</x:v>
+        <x:v>446755</x:v>
       </x:c>
       <x:c r="AZ100" s="3" t="n">
-        <x:v>46993</x:v>
+        <x:v>47055</x:v>
       </x:c>
       <x:c r="BA100" s="3" t="n">
-        <x:v>72668</x:v>
+        <x:v>74077</x:v>
       </x:c>
       <x:c r="BB100" s="3" t="n">
-        <x:v>24666</x:v>
+        <x:v>23941</x:v>
       </x:c>
       <x:c r="BC100" s="3" t="n">
-        <x:v>42619</x:v>
+        <x:v>42065</x:v>
       </x:c>
       <x:c r="BD100" s="3" t="n">
-        <x:v>-14862</x:v>
+        <x:v>-14906</x:v>
       </x:c>
       <x:c r="BE100" s="3" t="n">
-        <x:v>297502</x:v>
+        <x:v>296782</x:v>
       </x:c>
       <x:c r="BF100" s="3" t="n">
-        <x:v>-329914</x:v>
+        <x:v>-328668</x:v>
       </x:c>
       <x:c r="BG100" s="3" t="n">
-        <x:v>-236891</x:v>
+        <x:v>-237716</x:v>
       </x:c>
       <x:c r="BH100" s="3" t="n">
-        <x:v>-116163</x:v>
+        <x:v>-114182</x:v>
       </x:c>
       <x:c r="BI100" s="3" t="n">
-        <x:v>-174032</x:v>
+        <x:v>-174691</x:v>
       </x:c>
       <x:c r="BJ100" s="3" t="n">
-        <x:v>-99912</x:v>
+        <x:v>-99761</x:v>
       </x:c>
       <x:c r="BK100" s="3" t="n">
-        <x:v>-31189</x:v>
+        <x:v>-29423</x:v>
       </x:c>
       <x:c r="BL100" s="3" t="n">
-        <x:v>-24961</x:v>
+        <x:v>-25736</x:v>
       </x:c>
       <x:c r="BM100" s="3" t="n">
-        <x:v>-192294</x:v>
+        <x:v>-193124</x:v>
       </x:c>
       <x:c r="BN100" s="3" t="n">
-        <x:v>-101092</x:v>
+        <x:v>-100702</x:v>
       </x:c>
       <x:c r="BO100" s="3" t="n">
-        <x:v>-64036</x:v>
+        <x:v>-61989</x:v>
       </x:c>
       <x:c r="BP100" s="3" t="n">
-        <x:v>-198828</x:v>
+        <x:v>-199643</x:v>
       </x:c>
       <x:c r="BQ100" s="3" t="n">
-        <x:v>-77232</x:v>
+        <x:v>-77365</x:v>
       </x:c>
       <x:c r="BR100" s="3" t="n">
-        <x:v>-186875</x:v>
+        <x:v>-187450</x:v>
       </x:c>
       <x:c r="BS100" s="3" t="n">
-        <x:v>-43231</x:v>
+        <x:v>-41409</x:v>
       </x:c>
       <x:c r="BT100" s="3" t="n">
-        <x:v>-82327</x:v>
+        <x:v>-83228</x:v>
       </x:c>
       <x:c r="BU100" s="3" t="n">
-        <x:v>14080</x:v>
+        <x:v>13201</x:v>
       </x:c>
       <x:c r="BV100" s="3" t="n">
-        <x:v>-383556</x:v>
+        <x:v>-383650</x:v>
       </x:c>
       <x:c r="BW100" s="3" t="n">
-        <x:v>40661</x:v>
+        <x:v>42958</x:v>
       </x:c>
       <x:c r="BX100" s="3" t="n">
-        <x:v>-105644</x:v>
+        <x:v>-106374</x:v>
       </x:c>
       <x:c r="BY100" s="3" t="n">
-        <x:v>139106</x:v>
+        <x:v>138263</x:v>
       </x:c>
       <x:c r="BZ100" s="3" t="n">
-        <x:v>-139566</x:v>
+        <x:v>-140132</x:v>
       </x:c>
       <x:c r="CA100" s="3" t="n">
-        <x:v>244000</x:v>
+        <x:v>246171</x:v>
       </x:c>
       <x:c r="CB100" s="3" t="n">
-        <x:v>-114516</x:v>
+        <x:v>-115269</x:v>
       </x:c>
       <x:c r="CC100" s="3" t="n">
-        <x:v>-38040</x:v>
+        <x:v>-38722</x:v>
       </x:c>
       <x:c r="CD100" s="3" t="n">
-        <x:v>-366055</x:v>
+        <x:v>-365315</x:v>
       </x:c>
       <x:c r="CE100" s="3" t="n">
-        <x:v>-32236</x:v>
+        <x:v>-29623</x:v>
       </x:c>
       <x:c r="CF100" s="3" t="n">
-        <x:v>-249995</x:v>
+        <x:v>-246761</x:v>
       </x:c>
       <x:c r="CG100" s="3" t="n">
-        <x:v>-20090</x:v>
+        <x:v>-21019</x:v>
       </x:c>
       <x:c r="CH100" s="3" t="n">
-        <x:v>-483080</x:v>
+        <x:v>-483390</x:v>
       </x:c>
       <x:c r="CI100" s="3" t="n">
-        <x:v>129740</x:v>
+        <x:v>132564</x:v>
       </x:c>
       <x:c r="CJ100" s="3" t="n">
-        <x:v>-77686</x:v>
+        <x:v>-78212</x:v>
       </x:c>
       <x:c r="CK100" s="3" t="n">
-        <x:v>-113129</x:v>
+        <x:v>-113340</x:v>
       </x:c>
       <x:c r="CL100" s="3" t="n">
-        <x:v>-432976</x:v>
+        <x:v>-434783</x:v>
       </x:c>
       <x:c r="CM100" s="3" t="n">
-        <x:v>378198</x:v>
+        <x:v>379100</x:v>
       </x:c>
       <x:c r="CN100" s="3" t="n">
-        <x:v>-406781</x:v>
+        <x:v>-407559</x:v>
       </x:c>
       <x:c r="CO100" s="3" t="n">
-        <x:v>-225364</x:v>
+        <x:v>-225061</x:v>
       </x:c>
       <x:c r="CP100" s="3" t="n">
-        <x:v>-398232</x:v>
+        <x:v>-398373</x:v>
       </x:c>
       <x:c r="CQ100" s="3" t="n">
-        <x:v>-251585</x:v>
+        <x:v>-250901</x:v>
       </x:c>
       <x:c r="CR100" s="3" t="n">
-        <x:v>-495558</x:v>
+        <x:v>-496383</x:v>
       </x:c>
       <x:c r="CS100" s="3" t="n">
-        <x:v>-382932</x:v>
+        <x:v>-383199</x:v>
       </x:c>
       <x:c r="CT100" s="3" t="n">
-        <x:v>-393481</x:v>
+        <x:v>-391665</x:v>
       </x:c>
       <x:c r="CU100" s="3" t="n">
-        <x:v>-34921</x:v>
+        <x:v>-34188</x:v>
       </x:c>
       <x:c r="CV100" s="3" t="n">
-        <x:v>-259959</x:v>
+        <x:v>-261200</x:v>
       </x:c>
       <x:c r="CW100" s="3" t="n">
-        <x:v>20334</x:v>
+        <x:v>19922</x:v>
       </x:c>
       <x:c r="CX100" s="3" t="n">
-        <x:v>-395492</x:v>
+        <x:v>-395998</x:v>
       </x:c>
       <x:c r="CY100" s="3" t="n">
-        <x:v>215185</x:v>
+        <x:v>222534</x:v>
       </x:c>
       <x:c r="CZ100" s="3" t="n">
-        <x:v>-381557</x:v>
+        <x:v>-381914</x:v>
       </x:c>
       <x:c r="DA100" s="3" t="n">
-        <x:v>-116010</x:v>
+        <x:v>-116106</x:v>
       </x:c>
       <x:c r="DB100" s="3" t="n">
-        <x:v>-294306</x:v>
+        <x:v>-294915</x:v>
       </x:c>
       <x:c r="DC100" s="3" t="n">
-        <x:v>181741</x:v>
+        <x:v>182058</x:v>
       </x:c>
       <x:c r="DD100" s="3" t="n">
-        <x:v>-200196</x:v>
+        <x:v>-201588</x:v>
       </x:c>
       <x:c r="DE100" s="3" t="n">
-        <x:v>272798</x:v>
+        <x:v>272413</x:v>
       </x:c>
       <x:c r="DF100" s="3" t="n">
-        <x:v>-618443</x:v>
+        <x:v>-618494</x:v>
       </x:c>
       <x:c r="DG100" s="3" t="n">
-        <x:v>37902</x:v>
+        <x:v>38465</x:v>
       </x:c>
       <x:c r="DH100" s="3" t="n">
-        <x:v>-56199</x:v>
+        <x:v>-58233</x:v>
       </x:c>
       <x:c r="DI100" s="3" t="n">
-        <x:v>-123353</x:v>
+        <x:v>-133524</x:v>
       </x:c>
       <x:c r="DJ100" s="3" t="n">
-        <x:v>-863245</x:v>
+        <x:v>-857849</x:v>
       </x:c>
       <x:c r="DK100" s="3" t="n">
-        <x:v>-88084</x:v>
+        <x:v>-78108</x:v>
       </x:c>
       <x:c r="DL100" s="3" t="n">
-        <x:v>-64008</x:v>
+        <x:v>-63661</x:v>
       </x:c>
       <x:c r="DM100" s="3" t="n">
-        <x:v>-521974</x:v>
+        <x:v>-518095</x:v>
       </x:c>
       <x:c r="DN100" s="3" t="n">
-        <x:v>-421086</x:v>
+        <x:v>-421988</x:v>
       </x:c>
       <x:c r="DO100" s="3" t="n">
-        <x:v>188597</x:v>
+        <x:v>191809</x:v>
       </x:c>
       <x:c r="DP100" s="3" t="n">
-        <x:v>-401330</x:v>
+        <x:v>-403087</x:v>
       </x:c>
       <x:c r="DQ100" s="3" t="n">
-        <x:v>-170425</x:v>
+        <x:v>-167945</x:v>
       </x:c>
       <x:c r="DR100" s="3" t="n">
-        <x:v>-969783</x:v>
+        <x:v>-954466</x:v>
       </x:c>
       <x:c r="DS100" s="3" t="n">
-        <x:v>252353</x:v>
+        <x:v>259531</x:v>
       </x:c>
       <x:c r="DT100" s="3" t="n">
-        <x:v>-102891</x:v>
+        <x:v>-117759</x:v>
       </x:c>
       <x:c r="DU100" s="3" t="n">
-        <x:v>-136086</x:v>
+        <x:v>-162899</x:v>
       </x:c>
       <x:c r="DV100" s="3" t="n">
-        <x:v>-652937</x:v>
+        <x:v>-717842</x:v>
+      </x:c>
+      <x:c r="DW100" s="3" t="n">
+        <x:v>384560</x:v>
+      </x:c>
+      <x:c r="DX100" s="3" t="n">
+        <x:v>-40725</x:v>
       </x:c>
     </x:row>
-    <x:row r="101" spans="1:126">
+    <x:row r="101" spans="1:128">
       <x:c r="E101" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F101" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G101" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H101" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I101" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J101" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K101" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L101" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -37822,57 +38416,63 @@
       </x:c>
       <x:c r="DO101" s="3" t="n">
         <x:v>-7</x:v>
       </x:c>
       <x:c r="DP101" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="DQ101" s="3" t="n">
         <x:v>-50</x:v>
       </x:c>
       <x:c r="DR101" s="3" t="n">
         <x:v>-47</x:v>
       </x:c>
       <x:c r="DS101" s="3" t="n">
         <x:v>-66</x:v>
       </x:c>
       <x:c r="DT101" s="3" t="n">
         <x:v>-30</x:v>
       </x:c>
       <x:c r="DU101" s="3" t="n">
         <x:v>-18</x:v>
       </x:c>
       <x:c r="DV101" s="3" t="n">
         <x:v>-26</x:v>
       </x:c>
+      <x:c r="DW101" s="3" t="n">
+        <x:v>-19</x:v>
+      </x:c>
+      <x:c r="DX101" s="3" t="n">
+        <x:v>27</x:v>
+      </x:c>
     </x:row>
-    <x:row r="102" spans="1:126">
+    <x:row r="102" spans="1:128">
       <x:c r="E102" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F102" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G102" s="3" t="n">
         <x:v>53436</x:v>
       </x:c>
       <x:c r="H102" s="3" t="n">
         <x:v>-30465</x:v>
       </x:c>
       <x:c r="I102" s="3" t="n">
         <x:v>2566</x:v>
       </x:c>
       <x:c r="J102" s="3" t="n">
         <x:v>-32557</x:v>
       </x:c>
       <x:c r="K102" s="3" t="n">
         <x:v>63671</x:v>
       </x:c>
       <x:c r="L102" s="3" t="n">
         <x:v>4478</x:v>
       </x:c>
       <x:c r="M102" s="3" t="n">
         <x:v>41320</x:v>
       </x:c>
       <x:c r="N102" s="3" t="n">
         <x:v>-1500</x:v>
       </x:c>
@@ -38146,101 +38746,107 @@
       <x:c r="CZ102" s="3" t="n">
         <x:v>-149190</x:v>
       </x:c>
       <x:c r="DA102" s="3" t="n">
         <x:v>49324</x:v>
       </x:c>
       <x:c r="DB102" s="3" t="n">
         <x:v>-175093</x:v>
       </x:c>
       <x:c r="DC102" s="3" t="n">
         <x:v>231283</x:v>
       </x:c>
       <x:c r="DD102" s="3" t="n">
         <x:v>-26150</x:v>
       </x:c>
       <x:c r="DE102" s="3" t="n">
         <x:v>32460</x:v>
       </x:c>
       <x:c r="DF102" s="3" t="n">
         <x:v>-203427</x:v>
       </x:c>
       <x:c r="DG102" s="3" t="n">
         <x:v>281335</x:v>
       </x:c>
       <x:c r="DH102" s="3" t="n">
-        <x:v>216694</x:v>
+        <x:v>216695</x:v>
       </x:c>
       <x:c r="DI102" s="3" t="n">
-        <x:v>188450</x:v>
+        <x:v>179425</x:v>
       </x:c>
       <x:c r="DJ102" s="3" t="n">
-        <x:v>-321840</x:v>
+        <x:v>-321841</x:v>
       </x:c>
       <x:c r="DK102" s="3" t="n">
         <x:v>125004</x:v>
       </x:c>
       <x:c r="DL102" s="3" t="n">
         <x:v>99455</x:v>
       </x:c>
       <x:c r="DM102" s="3" t="n">
-        <x:v>-148943</x:v>
+        <x:v>-148945</x:v>
       </x:c>
       <x:c r="DN102" s="3" t="n">
         <x:v>-227316</x:v>
       </x:c>
       <x:c r="DO102" s="3" t="n">
         <x:v>382012</x:v>
       </x:c>
       <x:c r="DP102" s="3" t="n">
         <x:v>82708</x:v>
       </x:c>
       <x:c r="DQ102" s="3" t="n">
         <x:v>-62393</x:v>
       </x:c>
       <x:c r="DR102" s="3" t="n">
-        <x:v>-497164</x:v>
+        <x:v>-497170</x:v>
       </x:c>
       <x:c r="DS102" s="3" t="n">
-        <x:v>410980</x:v>
+        <x:v>410985</x:v>
       </x:c>
       <x:c r="DT102" s="3" t="n">
         <x:v>4027</x:v>
       </x:c>
       <x:c r="DU102" s="3" t="n">
         <x:v>-80936</x:v>
       </x:c>
       <x:c r="DV102" s="3" t="n">
-        <x:v>-322254</x:v>
+        <x:v>-318572</x:v>
+      </x:c>
+      <x:c r="DW102" s="3" t="n">
+        <x:v>422005</x:v>
+      </x:c>
+      <x:c r="DX102" s="3" t="n">
+        <x:v>123406</x:v>
       </x:c>
     </x:row>
-    <x:row r="103" spans="1:126">
+    <x:row r="103" spans="1:128">
       <x:c r="E103" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F103" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G103" s="3" t="n">
         <x:v>374</x:v>
       </x:c>
       <x:c r="H103" s="3" t="n">
         <x:v>-56912</x:v>
       </x:c>
       <x:c r="I103" s="3" t="n">
         <x:v>19748</x:v>
       </x:c>
       <x:c r="J103" s="3" t="n">
         <x:v>-9191</x:v>
       </x:c>
       <x:c r="K103" s="3" t="n">
         <x:v>-22870</x:v>
       </x:c>
       <x:c r="L103" s="3" t="n">
         <x:v>17847</x:v>
       </x:c>
       <x:c r="M103" s="3" t="n">
         <x:v>-3140</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>-5065</x:v>
       </x:c>
@@ -38319,296 +38925,302 @@
       <x:c r="AM103" s="3" t="n">
         <x:v>22867</x:v>
       </x:c>
       <x:c r="AN103" s="3" t="n">
         <x:v>6816</x:v>
       </x:c>
       <x:c r="AO103" s="3" t="n">
         <x:v>43493</x:v>
       </x:c>
       <x:c r="AP103" s="3" t="n">
         <x:v>-2510</x:v>
       </x:c>
       <x:c r="AQ103" s="3" t="n">
         <x:v>81330</x:v>
       </x:c>
       <x:c r="AR103" s="3" t="n">
         <x:v>69251</x:v>
       </x:c>
       <x:c r="AS103" s="3" t="n">
         <x:v>96675</x:v>
       </x:c>
       <x:c r="AT103" s="3" t="n">
         <x:v>-37362</x:v>
       </x:c>
       <x:c r="AU103" s="3" t="n">
-        <x:v>112336</x:v>
+        <x:v>111564</x:v>
       </x:c>
       <x:c r="AV103" s="3" t="n">
-        <x:v>-2792</x:v>
+        <x:v>-2794</x:v>
       </x:c>
       <x:c r="AW103" s="3" t="n">
-        <x:v>18193</x:v>
+        <x:v>17682</x:v>
       </x:c>
       <x:c r="AX103" s="3" t="n">
-        <x:v>35339</x:v>
+        <x:v>36126</x:v>
       </x:c>
       <x:c r="AY103" s="3" t="n">
-        <x:v>199226</x:v>
+        <x:v>198752</x:v>
       </x:c>
       <x:c r="AZ103" s="3" t="n">
-        <x:v>125294</x:v>
+        <x:v>125356</x:v>
       </x:c>
       <x:c r="BA103" s="3" t="n">
-        <x:v>6564</x:v>
+        <x:v>7973</x:v>
       </x:c>
       <x:c r="BB103" s="3" t="n">
-        <x:v>16458</x:v>
+        <x:v>15733</x:v>
       </x:c>
       <x:c r="BC103" s="3" t="n">
-        <x:v>-113177</x:v>
+        <x:v>-113731</x:v>
       </x:c>
       <x:c r="BD103" s="3" t="n">
-        <x:v>190690</x:v>
+        <x:v>190646</x:v>
       </x:c>
       <x:c r="BE103" s="3" t="n">
-        <x:v>90253</x:v>
+        <x:v>89533</x:v>
       </x:c>
       <x:c r="BF103" s="3" t="n">
-        <x:v>-261143</x:v>
+        <x:v>-259897</x:v>
       </x:c>
       <x:c r="BG103" s="3" t="n">
-        <x:v>39748</x:v>
+        <x:v>38923</x:v>
       </x:c>
       <x:c r="BH103" s="3" t="n">
-        <x:v>317854</x:v>
+        <x:v>319835</x:v>
       </x:c>
       <x:c r="BI103" s="3" t="n">
-        <x:v>120036</x:v>
+        <x:v>119377</x:v>
       </x:c>
       <x:c r="BJ103" s="3" t="n">
-        <x:v>21803</x:v>
+        <x:v>21954</x:v>
       </x:c>
       <x:c r="BK103" s="3" t="n">
-        <x:v>158964</x:v>
+        <x:v>160730</x:v>
       </x:c>
       <x:c r="BL103" s="3" t="n">
-        <x:v>-66391</x:v>
+        <x:v>-67166</x:v>
       </x:c>
       <x:c r="BM103" s="3" t="n">
-        <x:v>-20806</x:v>
+        <x:v>-21636</x:v>
       </x:c>
       <x:c r="BN103" s="3" t="n">
-        <x:v>206088</x:v>
+        <x:v>206478</x:v>
       </x:c>
       <x:c r="BO103" s="3" t="n">
-        <x:v>-16978</x:v>
+        <x:v>-14931</x:v>
       </x:c>
       <x:c r="BP103" s="3" t="n">
-        <x:v>62528</x:v>
+        <x:v>61713</x:v>
       </x:c>
       <x:c r="BQ103" s="3" t="n">
-        <x:v>29850</x:v>
+        <x:v>29717</x:v>
       </x:c>
       <x:c r="BR103" s="3" t="n">
-        <x:v>138601</x:v>
+        <x:v>138026</x:v>
       </x:c>
       <x:c r="BS103" s="3" t="n">
-        <x:v>100588</x:v>
+        <x:v>102410</x:v>
       </x:c>
       <x:c r="BT103" s="3" t="n">
-        <x:v>17189</x:v>
+        <x:v>16288</x:v>
       </x:c>
       <x:c r="BU103" s="3" t="n">
-        <x:v>106903</x:v>
+        <x:v>106024</x:v>
       </x:c>
       <x:c r="BV103" s="3" t="n">
-        <x:v>41803</x:v>
+        <x:v>41709</x:v>
       </x:c>
       <x:c r="BW103" s="3" t="n">
-        <x:v>159511</x:v>
+        <x:v>161808</x:v>
       </x:c>
       <x:c r="BX103" s="3" t="n">
-        <x:v>112082</x:v>
+        <x:v>111352</x:v>
       </x:c>
       <x:c r="BY103" s="3" t="n">
-        <x:v>91249</x:v>
+        <x:v>90406</x:v>
       </x:c>
       <x:c r="BZ103" s="3" t="n">
-        <x:v>25314</x:v>
+        <x:v>24748</x:v>
       </x:c>
       <x:c r="CA103" s="3" t="n">
-        <x:v>-15279</x:v>
+        <x:v>-13108</x:v>
       </x:c>
       <x:c r="CB103" s="3" t="n">
-        <x:v>-13403</x:v>
+        <x:v>-14156</x:v>
       </x:c>
       <x:c r="CC103" s="3" t="n">
-        <x:v>169375</x:v>
+        <x:v>168693</x:v>
       </x:c>
       <x:c r="CD103" s="3" t="n">
-        <x:v>66839</x:v>
+        <x:v>67579</x:v>
       </x:c>
       <x:c r="CE103" s="3" t="n">
-        <x:v>-41127</x:v>
+        <x:v>-38514</x:v>
       </x:c>
       <x:c r="CF103" s="3" t="n">
-        <x:v>25819</x:v>
+        <x:v>29053</x:v>
       </x:c>
       <x:c r="CG103" s="3" t="n">
-        <x:v>-97369</x:v>
+        <x:v>-98298</x:v>
       </x:c>
       <x:c r="CH103" s="3" t="n">
-        <x:v>55165</x:v>
+        <x:v>54855</x:v>
       </x:c>
       <x:c r="CI103" s="3" t="n">
-        <x:v>7376</x:v>
+        <x:v>10200</x:v>
       </x:c>
       <x:c r="CJ103" s="3" t="n">
-        <x:v>-16762</x:v>
+        <x:v>-17288</x:v>
       </x:c>
       <x:c r="CK103" s="3" t="n">
-        <x:v>-51795</x:v>
+        <x:v>-52006</x:v>
       </x:c>
       <x:c r="CL103" s="3" t="n">
-        <x:v>-17798</x:v>
+        <x:v>-19605</x:v>
       </x:c>
       <x:c r="CM103" s="3" t="n">
-        <x:v>174391</x:v>
+        <x:v>175293</x:v>
       </x:c>
       <x:c r="CN103" s="3" t="n">
-        <x:v>5702</x:v>
+        <x:v>4924</x:v>
       </x:c>
       <x:c r="CO103" s="3" t="n">
-        <x:v>41518</x:v>
+        <x:v>41821</x:v>
       </x:c>
       <x:c r="CP103" s="3" t="n">
-        <x:v>-17099</x:v>
+        <x:v>-17240</x:v>
       </x:c>
       <x:c r="CQ103" s="3" t="n">
-        <x:v>18535</x:v>
+        <x:v>19219</x:v>
       </x:c>
       <x:c r="CR103" s="3" t="n">
-        <x:v>-30264</x:v>
+        <x:v>-31089</x:v>
       </x:c>
       <x:c r="CS103" s="3" t="n">
-        <x:v>107355</x:v>
+        <x:v>107088</x:v>
       </x:c>
       <x:c r="CT103" s="3" t="n">
-        <x:v>-120888</x:v>
+        <x:v>-119072</x:v>
       </x:c>
       <x:c r="CU103" s="3" t="n">
-        <x:v>-51940</x:v>
+        <x:v>-51207</x:v>
       </x:c>
       <x:c r="CV103" s="3" t="n">
-        <x:v>37559</x:v>
+        <x:v>36318</x:v>
       </x:c>
       <x:c r="CW103" s="3" t="n">
-        <x:v>18140</x:v>
+        <x:v>17728</x:v>
       </x:c>
       <x:c r="CX103" s="3" t="n">
-        <x:v>-21075</x:v>
+        <x:v>-21581</x:v>
       </x:c>
       <x:c r="CY103" s="3" t="n">
-        <x:v>14959</x:v>
+        <x:v>22308</x:v>
       </x:c>
       <x:c r="CZ103" s="3" t="n">
-        <x:v>9563</x:v>
+        <x:v>9206</x:v>
       </x:c>
       <x:c r="DA103" s="3" t="n">
-        <x:v>-2725</x:v>
+        <x:v>-2821</x:v>
       </x:c>
       <x:c r="DB103" s="3" t="n">
-        <x:v>57724</x:v>
+        <x:v>57115</x:v>
       </x:c>
       <x:c r="DC103" s="3" t="n">
-        <x:v>-45576</x:v>
+        <x:v>-45259</x:v>
       </x:c>
       <x:c r="DD103" s="3" t="n">
-        <x:v>28460</x:v>
+        <x:v>27068</x:v>
       </x:c>
       <x:c r="DE103" s="3" t="n">
-        <x:v>11556</x:v>
+        <x:v>11171</x:v>
       </x:c>
       <x:c r="DF103" s="3" t="n">
-        <x:v>-299261</x:v>
+        <x:v>-299313</x:v>
       </x:c>
       <x:c r="DG103" s="3" t="n">
-        <x:v>43361</x:v>
+        <x:v>43924</x:v>
       </x:c>
       <x:c r="DH103" s="3" t="n">
-        <x:v>160666</x:v>
+        <x:v>158630</x:v>
       </x:c>
       <x:c r="DI103" s="3" t="n">
-        <x:v>-39418</x:v>
+        <x:v>-40564</x:v>
       </x:c>
       <x:c r="DJ103" s="3" t="n">
-        <x:v>9802</x:v>
+        <x:v>15199</x:v>
       </x:c>
       <x:c r="DK103" s="3" t="n">
-        <x:v>76237</x:v>
+        <x:v>84599</x:v>
       </x:c>
       <x:c r="DL103" s="3" t="n">
-        <x:v>59718</x:v>
+        <x:v>56090</x:v>
       </x:c>
       <x:c r="DM103" s="3" t="n">
-        <x:v>-44449</x:v>
+        <x:v>-44290</x:v>
       </x:c>
       <x:c r="DN103" s="3" t="n">
-        <x:v>166907</x:v>
+        <x:v>166001</x:v>
       </x:c>
       <x:c r="DO103" s="3" t="n">
-        <x:v>3318</x:v>
+        <x:v>3926</x:v>
       </x:c>
       <x:c r="DP103" s="3" t="n">
-        <x:v>-86001</x:v>
+        <x:v>-88574</x:v>
       </x:c>
       <x:c r="DQ103" s="3" t="n">
-        <x:v>84973</x:v>
+        <x:v>83332</x:v>
       </x:c>
       <x:c r="DR103" s="3" t="n">
-        <x:v>-93850</x:v>
+        <x:v>-70898</x:v>
       </x:c>
       <x:c r="DS103" s="3" t="n">
-        <x:v>80530</x:v>
+        <x:v>85853</x:v>
       </x:c>
       <x:c r="DT103" s="3" t="n">
-        <x:v>233110</x:v>
+        <x:v>222069</x:v>
       </x:c>
       <x:c r="DU103" s="3" t="n">
-        <x:v>46930</x:v>
+        <x:v>28317</x:v>
       </x:c>
       <x:c r="DV103" s="3" t="n">
-        <x:v>-56574</x:v>
+        <x:v>-67178</x:v>
+      </x:c>
+      <x:c r="DW103" s="3" t="n">
+        <x:v>94187</x:v>
+      </x:c>
+      <x:c r="DX103" s="3" t="n">
+        <x:v>46586</x:v>
       </x:c>
     </x:row>
-    <x:row r="104" spans="1:126">
+    <x:row r="104" spans="1:128">
       <x:c r="E104" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F104" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G104" s="3" t="n">
         <x:v>5483</x:v>
       </x:c>
       <x:c r="H104" s="3" t="n">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I104" s="3" t="n">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J104" s="3" t="n">
         <x:v>5976</x:v>
       </x:c>
       <x:c r="K104" s="3" t="n">
         <x:v>17063</x:v>
       </x:c>
       <x:c r="L104" s="3" t="n">
         <x:v>7123</x:v>
       </x:c>
       <x:c r="M104" s="3" t="n">
         <x:v>-1249</x:v>
       </x:c>
       <x:c r="N104" s="3" t="n">
         <x:v>7598</x:v>
       </x:c>
@@ -38876,107 +39488,113 @@
       <x:c r="CX104" s="3" t="n">
         <x:v>-3871</x:v>
       </x:c>
       <x:c r="CY104" s="3" t="n">
         <x:v>171080</x:v>
       </x:c>
       <x:c r="CZ104" s="3" t="n">
         <x:v>-22636</x:v>
       </x:c>
       <x:c r="DA104" s="3" t="n">
         <x:v>57016</x:v>
       </x:c>
       <x:c r="DB104" s="3" t="n">
         <x:v>25792</x:v>
       </x:c>
       <x:c r="DC104" s="3" t="n">
         <x:v>98241</x:v>
       </x:c>
       <x:c r="DD104" s="3" t="n">
         <x:v>37813</x:v>
       </x:c>
       <x:c r="DE104" s="3" t="n">
         <x:v>103412</x:v>
       </x:c>
       <x:c r="DF104" s="3" t="n">
-        <x:v>53618</x:v>
+        <x:v>53619</x:v>
       </x:c>
       <x:c r="DG104" s="3" t="n">
         <x:v>-2897</x:v>
       </x:c>
       <x:c r="DH104" s="3" t="n">
         <x:v>-14087</x:v>
       </x:c>
       <x:c r="DI104" s="3" t="n">
         <x:v>152693</x:v>
       </x:c>
       <x:c r="DJ104" s="3" t="n">
         <x:v>-79631</x:v>
       </x:c>
       <x:c r="DK104" s="3" t="n">
-        <x:v>24213</x:v>
+        <x:v>25811</x:v>
       </x:c>
       <x:c r="DL104" s="3" t="n">
-        <x:v>36226</x:v>
+        <x:v>40186</x:v>
       </x:c>
       <x:c r="DM104" s="3" t="n">
-        <x:v>20007</x:v>
+        <x:v>23707</x:v>
       </x:c>
       <x:c r="DN104" s="3" t="n">
-        <x:v>-26217</x:v>
+        <x:v>-26213</x:v>
       </x:c>
       <x:c r="DO104" s="3" t="n">
-        <x:v>-36796</x:v>
+        <x:v>-35045</x:v>
       </x:c>
       <x:c r="DP104" s="3" t="n">
-        <x:v>-29724</x:v>
+        <x:v>-28601</x:v>
       </x:c>
       <x:c r="DQ104" s="3" t="n">
-        <x:v>41633</x:v>
+        <x:v>42825</x:v>
       </x:c>
       <x:c r="DR104" s="3" t="n">
-        <x:v>19441</x:v>
+        <x:v>11390</x:v>
       </x:c>
       <x:c r="DS104" s="3" t="n">
-        <x:v>8669</x:v>
+        <x:v>15283</x:v>
       </x:c>
       <x:c r="DT104" s="3" t="n">
-        <x:v>-49282</x:v>
+        <x:v>-50290</x:v>
       </x:c>
       <x:c r="DU104" s="3" t="n">
-        <x:v>71160</x:v>
+        <x:v>52467</x:v>
       </x:c>
       <x:c r="DV104" s="3" t="n">
-        <x:v>-25084</x:v>
+        <x:v>-125036</x:v>
+      </x:c>
+      <x:c r="DW104" s="3" t="n">
+        <x:v>-30458</x:v>
+      </x:c>
+      <x:c r="DX104" s="3" t="n">
+        <x:v>14629</x:v>
       </x:c>
     </x:row>
-    <x:row r="105" spans="1:126">
+    <x:row r="105" spans="1:128">
       <x:c r="E105" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F105" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G105" s="3" t="n">
         <x:v>17109</x:v>
       </x:c>
       <x:c r="H105" s="3" t="n">
         <x:v>16590</x:v>
       </x:c>
       <x:c r="I105" s="3" t="n">
         <x:v>12091</x:v>
       </x:c>
       <x:c r="J105" s="3" t="n">
         <x:v>5181</x:v>
       </x:c>
       <x:c r="K105" s="3" t="n">
         <x:v>8946</x:v>
       </x:c>
       <x:c r="L105" s="3" t="n">
         <x:v>19184</x:v>
       </x:c>
       <x:c r="M105" s="3" t="n">
         <x:v>3081</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>17354</x:v>
       </x:c>
@@ -39271,80 +39889,86 @@
       <x:c r="DG105" s="3" t="n">
         <x:v>71017</x:v>
       </x:c>
       <x:c r="DH105" s="3" t="n">
         <x:v>47642</x:v>
       </x:c>
       <x:c r="DI105" s="3" t="n">
         <x:v>27441</x:v>
       </x:c>
       <x:c r="DJ105" s="3" t="n">
         <x:v>154639</x:v>
       </x:c>
       <x:c r="DK105" s="3" t="n">
         <x:v>-8804</x:v>
       </x:c>
       <x:c r="DL105" s="3" t="n">
         <x:v>70585</x:v>
       </x:c>
       <x:c r="DM105" s="3" t="n">
         <x:v>55231</x:v>
       </x:c>
       <x:c r="DN105" s="3" t="n">
         <x:v>79881</x:v>
       </x:c>
       <x:c r="DO105" s="3" t="n">
-        <x:v>19814</x:v>
+        <x:v>20667</x:v>
       </x:c>
       <x:c r="DP105" s="3" t="n">
-        <x:v>45000</x:v>
+        <x:v>44693</x:v>
       </x:c>
       <x:c r="DQ105" s="3" t="n">
-        <x:v>69134</x:v>
+        <x:v>71008</x:v>
       </x:c>
       <x:c r="DR105" s="3" t="n">
-        <x:v>160965</x:v>
+        <x:v>161337</x:v>
       </x:c>
       <x:c r="DS105" s="3" t="n">
-        <x:v>60842</x:v>
+        <x:v>55582</x:v>
       </x:c>
       <x:c r="DT105" s="3" t="n">
-        <x:v>73612</x:v>
+        <x:v>65457</x:v>
       </x:c>
       <x:c r="DU105" s="3" t="n">
-        <x:v>11950</x:v>
+        <x:v>21567</x:v>
       </x:c>
       <x:c r="DV105" s="3" t="n">
-        <x:v>101708</x:v>
+        <x:v>135387</x:v>
+      </x:c>
+      <x:c r="DW105" s="3" t="n">
+        <x:v>159070</x:v>
+      </x:c>
+      <x:c r="DX105" s="3" t="n">
+        <x:v>13683</x:v>
       </x:c>
     </x:row>
-    <x:row r="106" spans="1:126">
+    <x:row r="106" spans="1:128">
       <x:c r="E106" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F106" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G106" s="3" t="n">
         <x:v>661</x:v>
       </x:c>
       <x:c r="H106" s="3" t="n">
         <x:v>648</x:v>
       </x:c>
       <x:c r="I106" s="3" t="n">
         <x:v>651</x:v>
       </x:c>
       <x:c r="J106" s="3" t="n">
         <x:v>648</x:v>
       </x:c>
       <x:c r="K106" s="3" t="n">
         <x:v>302</x:v>
       </x:c>
       <x:c r="L106" s="3" t="n">
         <x:v>289</x:v>
       </x:c>
       <x:c r="M106" s="3" t="n">
         <x:v>291</x:v>
       </x:c>
       <x:c r="N106" s="3" t="n">
         <x:v>291</x:v>
       </x:c>
@@ -39618,101 +40242,107 @@
       <x:c r="CZ106" s="3" t="n">
         <x:v>-1150</x:v>
       </x:c>
       <x:c r="DA106" s="3" t="n">
         <x:v>-1124</x:v>
       </x:c>
       <x:c r="DB106" s="3" t="n">
         <x:v>-1154</x:v>
       </x:c>
       <x:c r="DC106" s="3" t="n">
         <x:v>2312</x:v>
       </x:c>
       <x:c r="DD106" s="3" t="n">
         <x:v>2418</x:v>
       </x:c>
       <x:c r="DE106" s="3" t="n">
         <x:v>2451</x:v>
       </x:c>
       <x:c r="DF106" s="3" t="n">
         <x:v>2379</x:v>
       </x:c>
       <x:c r="DG106" s="3" t="n">
         <x:v>1529</x:v>
       </x:c>
       <x:c r="DH106" s="3" t="n">
-        <x:v>1522</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="DI106" s="3" t="n">
         <x:v>1522</x:v>
       </x:c>
       <x:c r="DJ106" s="3" t="n">
         <x:v>1353</x:v>
       </x:c>
       <x:c r="DK106" s="3" t="n">
         <x:v>-1145</x:v>
       </x:c>
       <x:c r="DL106" s="3" t="n">
         <x:v>-1132</x:v>
       </x:c>
       <x:c r="DM106" s="3" t="n">
         <x:v>-1128</x:v>
       </x:c>
       <x:c r="DN106" s="3" t="n">
         <x:v>-1154</x:v>
       </x:c>
       <x:c r="DO106" s="3" t="n">
         <x:v>933</x:v>
       </x:c>
       <x:c r="DP106" s="3" t="n">
         <x:v>885</x:v>
       </x:c>
       <x:c r="DQ106" s="3" t="n">
         <x:v>829</x:v>
       </x:c>
       <x:c r="DR106" s="3" t="n">
         <x:v>782</x:v>
       </x:c>
       <x:c r="DS106" s="3" t="n">
-        <x:v>3761</x:v>
+        <x:v>4356</x:v>
       </x:c>
       <x:c r="DT106" s="3" t="n">
-        <x:v>-1062</x:v>
+        <x:v>4328</x:v>
       </x:c>
       <x:c r="DU106" s="3" t="n">
-        <x:v>3658</x:v>
+        <x:v>4631</x:v>
       </x:c>
       <x:c r="DV106" s="3" t="n">
-        <x:v>-3900</x:v>
+        <x:v>4404</x:v>
+      </x:c>
+      <x:c r="DW106" s="3" t="n">
+        <x:v>9159</x:v>
+      </x:c>
+      <x:c r="DX106" s="3" t="n">
+        <x:v>-377</x:v>
       </x:c>
     </x:row>
-    <x:row r="107" spans="1:126">
+    <x:row r="107" spans="1:128">
       <x:c r="E107" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F107" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G107" s="3" t="n">
         <x:v>-54488</x:v>
       </x:c>
       <x:c r="H107" s="3" t="n">
         <x:v>-59708</x:v>
       </x:c>
       <x:c r="I107" s="3" t="n">
         <x:v>-44864</x:v>
       </x:c>
       <x:c r="J107" s="3" t="n">
         <x:v>-45242</x:v>
       </x:c>
       <x:c r="K107" s="3" t="n">
         <x:v>-77468</x:v>
       </x:c>
       <x:c r="L107" s="3" t="n">
         <x:v>-63997</x:v>
       </x:c>
       <x:c r="M107" s="3" t="n">
         <x:v>-71505</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>-44735</x:v>
       </x:c>
@@ -40019,68 +40649,74 @@
       <x:c r="DK107" s="3" t="n">
         <x:v>-364522</x:v>
       </x:c>
       <x:c r="DL107" s="3" t="n">
         <x:v>-325988</x:v>
       </x:c>
       <x:c r="DM107" s="3" t="n">
         <x:v>-394574</x:v>
       </x:c>
       <x:c r="DN107" s="3" t="n">
         <x:v>-387267</x:v>
       </x:c>
       <x:c r="DO107" s="3" t="n">
         <x:v>-307987</x:v>
       </x:c>
       <x:c r="DP107" s="3" t="n">
         <x:v>-359441</x:v>
       </x:c>
       <x:c r="DQ107" s="3" t="n">
         <x:v>-323832</x:v>
       </x:c>
       <x:c r="DR107" s="3" t="n">
         <x:v>-462728</x:v>
       </x:c>
       <x:c r="DS107" s="3" t="n">
-        <x:v>-342496</x:v>
+        <x:v>-342595</x:v>
       </x:c>
       <x:c r="DT107" s="3" t="n">
-        <x:v>-377356</x:v>
+        <x:v>-377410</x:v>
       </x:c>
       <x:c r="DU107" s="3" t="n">
-        <x:v>-247614</x:v>
+        <x:v>-247711</x:v>
       </x:c>
       <x:c r="DV107" s="3" t="n">
-        <x:v>-265146</x:v>
+        <x:v>-265254</x:v>
+      </x:c>
+      <x:c r="DW107" s="3" t="n">
+        <x:v>-304186</x:v>
+      </x:c>
+      <x:c r="DX107" s="3" t="n">
+        <x:v>-275818</x:v>
       </x:c>
     </x:row>
-    <x:row r="108" spans="1:126">
+    <x:row r="108" spans="1:128">
       <x:c r="E108" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F108" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G108" s="3" t="n">
         <x:v>-2859</x:v>
       </x:c>
       <x:c r="H108" s="3" t="n">
         <x:v>-548</x:v>
       </x:c>
       <x:c r="I108" s="3" t="n">
         <x:v>3876</x:v>
       </x:c>
       <x:c r="J108" s="3" t="n">
         <x:v>5286</x:v>
       </x:c>
       <x:c r="K108" s="3" t="n">
         <x:v>2301</x:v>
       </x:c>
       <x:c r="L108" s="3" t="n">
         <x:v>3473</x:v>
       </x:c>
       <x:c r="M108" s="3" t="n">
         <x:v>21036</x:v>
       </x:c>
       <x:c r="N108" s="3" t="n">
         <x:v>-13035</x:v>
       </x:c>
@@ -40363,460 +40999,472 @@
       <x:c r="DC108" s="3" t="n">
         <x:v>451</x:v>
       </x:c>
       <x:c r="DD108" s="3" t="n">
         <x:v>3895</x:v>
       </x:c>
       <x:c r="DE108" s="3" t="n">
         <x:v>4787</x:v>
       </x:c>
       <x:c r="DF108" s="3" t="n">
         <x:v>7901</x:v>
       </x:c>
       <x:c r="DG108" s="3" t="n">
         <x:v>72089</x:v>
       </x:c>
       <x:c r="DH108" s="3" t="n">
         <x:v>6233</x:v>
       </x:c>
       <x:c r="DI108" s="3" t="n">
         <x:v>5242</x:v>
       </x:c>
       <x:c r="DJ108" s="3" t="n">
         <x:v>-1967</x:v>
       </x:c>
       <x:c r="DK108" s="3" t="n">
-        <x:v>60850</x:v>
+        <x:v>60866</x:v>
       </x:c>
       <x:c r="DL108" s="3" t="n">
-        <x:v>-2971</x:v>
+        <x:v>-2956</x:v>
       </x:c>
       <x:c r="DM108" s="3" t="n">
-        <x:v>-8160</x:v>
+        <x:v>-8138</x:v>
       </x:c>
       <x:c r="DN108" s="3" t="n">
         <x:v>-25899</x:v>
       </x:c>
       <x:c r="DO108" s="3" t="n">
         <x:v>127310</x:v>
       </x:c>
       <x:c r="DP108" s="3" t="n">
         <x:v>-54761</x:v>
       </x:c>
       <x:c r="DQ108" s="3" t="n">
-        <x:v>19281</x:v>
+        <x:v>20336</x:v>
       </x:c>
       <x:c r="DR108" s="3" t="n">
-        <x:v>-97182</x:v>
+        <x:v>-97132</x:v>
       </x:c>
       <x:c r="DS108" s="3" t="n">
         <x:v>30133</x:v>
       </x:c>
       <x:c r="DT108" s="3" t="n">
         <x:v>14090</x:v>
       </x:c>
       <x:c r="DU108" s="3" t="n">
         <x:v>58784</x:v>
       </x:c>
       <x:c r="DV108" s="3" t="n">
-        <x:v>-81661</x:v>
+        <x:v>-81567</x:v>
+      </x:c>
+      <x:c r="DW108" s="3" t="n">
+        <x:v>34802</x:v>
+      </x:c>
+      <x:c r="DX108" s="3" t="n">
+        <x:v>37139</x:v>
       </x:c>
     </x:row>
-    <x:row r="109" spans="1:126">
+    <x:row r="109" spans="1:128">
       <x:c r="E109" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F109" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G109" s="3" t="n">
-        <x:v>43357</x:v>
+        <x:v>48550</x:v>
       </x:c>
       <x:c r="H109" s="3" t="n">
-        <x:v>-29111</x:v>
+        <x:v>-26104</x:v>
       </x:c>
       <x:c r="I109" s="3" t="n">
-        <x:v>1968</x:v>
+        <x:v>4235</x:v>
       </x:c>
       <x:c r="J109" s="3" t="n">
-        <x:v>-20470</x:v>
+        <x:v>-30062</x:v>
       </x:c>
       <x:c r="K109" s="3" t="n">
-        <x:v>7665</x:v>
+        <x:v>11511</x:v>
       </x:c>
       <x:c r="L109" s="3" t="n">
-        <x:v>-35445</x:v>
+        <x:v>-27942</x:v>
       </x:c>
       <x:c r="M109" s="3" t="n">
-        <x:v>-38730</x:v>
+        <x:v>-38392</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>-18275</x:v>
+        <x:v>-28550</x:v>
       </x:c>
       <x:c r="O109" s="3" t="n">
-        <x:v>-41083</x:v>
+        <x:v>-40089</x:v>
       </x:c>
       <x:c r="P109" s="3" t="n">
-        <x:v>52785</x:v>
+        <x:v>55925</x:v>
       </x:c>
       <x:c r="Q109" s="3" t="n">
-        <x:v>77841</x:v>
+        <x:v>80975</x:v>
       </x:c>
       <x:c r="R109" s="3" t="n">
-        <x:v>43388</x:v>
+        <x:v>36427</x:v>
       </x:c>
       <x:c r="S109" s="3" t="n">
-        <x:v>64109</x:v>
+        <x:v>63534</x:v>
       </x:c>
       <x:c r="T109" s="3" t="n">
-        <x:v>319470</x:v>
+        <x:v>319640</x:v>
       </x:c>
       <x:c r="U109" s="3" t="n">
-        <x:v>83088</x:v>
+        <x:v>86464</x:v>
       </x:c>
       <x:c r="V109" s="3" t="n">
-        <x:v>29948</x:v>
+        <x:v>27594</x:v>
       </x:c>
       <x:c r="W109" s="3" t="n">
-        <x:v>191882</x:v>
+        <x:v>196819</x:v>
       </x:c>
       <x:c r="X109" s="3" t="n">
-        <x:v>69155</x:v>
+        <x:v>73155</x:v>
       </x:c>
       <x:c r="Y109" s="3" t="n">
-        <x:v>95889</x:v>
+        <x:v>99758</x:v>
       </x:c>
       <x:c r="Z109" s="3" t="n">
-        <x:v>25652</x:v>
+        <x:v>12629</x:v>
       </x:c>
       <x:c r="AA109" s="3" t="n">
-        <x:v>136180</x:v>
+        <x:v>140346</x:v>
       </x:c>
       <x:c r="AB109" s="3" t="n">
-        <x:v>-24402</x:v>
+        <x:v>-20017</x:v>
       </x:c>
       <x:c r="AC109" s="3" t="n">
-        <x:v>-54804</x:v>
+        <x:v>-50913</x:v>
       </x:c>
       <x:c r="AD109" s="3" t="n">
-        <x:v>-37980</x:v>
+        <x:v>-50012</x:v>
       </x:c>
       <x:c r="AE109" s="3" t="n">
-        <x:v>-322</x:v>
+        <x:v>-8789</x:v>
       </x:c>
       <x:c r="AF109" s="3" t="n">
-        <x:v>-92942</x:v>
+        <x:v>-96334</x:v>
       </x:c>
       <x:c r="AG109" s="3" t="n">
-        <x:v>-60274</x:v>
+        <x:v>-46164</x:v>
       </x:c>
       <x:c r="AH109" s="3" t="n">
-        <x:v>24238</x:v>
+        <x:v>23105</x:v>
       </x:c>
       <x:c r="AI109" s="3" t="n">
-        <x:v>94638</x:v>
+        <x:v>95784</x:v>
       </x:c>
       <x:c r="AJ109" s="3" t="n">
-        <x:v>58464</x:v>
+        <x:v>63171</x:v>
       </x:c>
       <x:c r="AK109" s="3" t="n">
-        <x:v>-107196</x:v>
+        <x:v>-111660</x:v>
       </x:c>
       <x:c r="AL109" s="3" t="n">
-        <x:v>71754</x:v>
+        <x:v>69030</x:v>
       </x:c>
       <x:c r="AM109" s="3" t="n">
-        <x:v>142781</x:v>
+        <x:v>136897</x:v>
       </x:c>
       <x:c r="AN109" s="3" t="n">
-        <x:v>47742</x:v>
+        <x:v>52408</x:v>
       </x:c>
       <x:c r="AO109" s="3" t="n">
-        <x:v>143119</x:v>
+        <x:v>145130</x:v>
       </x:c>
       <x:c r="AP109" s="3" t="n">
-        <x:v>70360</x:v>
+        <x:v>69409</x:v>
       </x:c>
       <x:c r="AQ109" s="3" t="n">
-        <x:v>189089</x:v>
+        <x:v>191274</x:v>
       </x:c>
       <x:c r="AR109" s="3" t="n">
-        <x:v>2241</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="AS109" s="3" t="n">
-        <x:v>102542</x:v>
+        <x:v>100683</x:v>
       </x:c>
       <x:c r="AT109" s="3" t="n">
-        <x:v>10813</x:v>
+        <x:v>12895</x:v>
       </x:c>
       <x:c r="AU109" s="3" t="n">
-        <x:v>425566</x:v>
+        <x:v>420441</x:v>
       </x:c>
       <x:c r="AV109" s="3" t="n">
-        <x:v>-96064</x:v>
+        <x:v>-93848</x:v>
       </x:c>
       <x:c r="AW109" s="3" t="n">
-        <x:v>107284</x:v>
+        <x:v>109720</x:v>
       </x:c>
       <x:c r="AX109" s="3" t="n">
-        <x:v>138736</x:v>
+        <x:v>138406</x:v>
       </x:c>
       <x:c r="AY109" s="3" t="n">
-        <x:v>455741</x:v>
+        <x:v>453947</x:v>
       </x:c>
       <x:c r="AZ109" s="3" t="n">
-        <x:v>-22350</x:v>
+        <x:v>-23545</x:v>
       </x:c>
       <x:c r="BA109" s="3" t="n">
-        <x:v>150861</x:v>
+        <x:v>151550</x:v>
       </x:c>
       <x:c r="BB109" s="3" t="n">
-        <x:v>77485</x:v>
+        <x:v>79483</x:v>
       </x:c>
       <x:c r="BC109" s="3" t="n">
-        <x:v>109375</x:v>
+        <x:v>111348</x:v>
       </x:c>
       <x:c r="BD109" s="3" t="n">
-        <x:v>-300659</x:v>
+        <x:v>-300825</x:v>
       </x:c>
       <x:c r="BE109" s="3" t="n">
-        <x:v>76930</x:v>
+        <x:v>77919</x:v>
       </x:c>
       <x:c r="BF109" s="3" t="n">
-        <x:v>-332849</x:v>
+        <x:v>-332830</x:v>
       </x:c>
       <x:c r="BG109" s="3" t="n">
-        <x:v>-217011</x:v>
+        <x:v>-212346</x:v>
       </x:c>
       <x:c r="BH109" s="3" t="n">
-        <x:v>-76254</x:v>
+        <x:v>-84190</x:v>
       </x:c>
       <x:c r="BI109" s="3" t="n">
-        <x:v>-18126</x:v>
+        <x:v>-25636</x:v>
       </x:c>
       <x:c r="BJ109" s="3" t="n">
-        <x:v>-87955</x:v>
+        <x:v>-75242</x:v>
       </x:c>
       <x:c r="BK109" s="3" t="n">
-        <x:v>116049</x:v>
+        <x:v>115586</x:v>
       </x:c>
       <x:c r="BL109" s="3" t="n">
-        <x:v>14452</x:v>
+        <x:v>7097</x:v>
       </x:c>
       <x:c r="BM109" s="3" t="n">
-        <x:v>-60032</x:v>
+        <x:v>-57093</x:v>
       </x:c>
       <x:c r="BN109" s="3" t="n">
-        <x:v>-226754</x:v>
+        <x:v>-222979</x:v>
       </x:c>
       <x:c r="BO109" s="3" t="n">
-        <x:v>-24923</x:v>
+        <x:v>-11402</x:v>
       </x:c>
       <x:c r="BP109" s="3" t="n">
-        <x:v>-150821</x:v>
+        <x:v>-153000</x:v>
       </x:c>
       <x:c r="BQ109" s="3" t="n">
-        <x:v>-12425</x:v>
+        <x:v>-27249</x:v>
       </x:c>
       <x:c r="BR109" s="3" t="n">
-        <x:v>-185508</x:v>
+        <x:v>-182828</x:v>
       </x:c>
       <x:c r="BS109" s="3" t="n">
-        <x:v>-24587</x:v>
+        <x:v>-23984</x:v>
       </x:c>
       <x:c r="BT109" s="3" t="n">
-        <x:v>-106159</x:v>
+        <x:v>-108756</x:v>
       </x:c>
       <x:c r="BU109" s="3" t="n">
-        <x:v>-21714</x:v>
+        <x:v>-22184</x:v>
       </x:c>
       <x:c r="BV109" s="3" t="n">
-        <x:v>-330980</x:v>
+        <x:v>-330239</x:v>
       </x:c>
       <x:c r="BW109" s="3" t="n">
-        <x:v>118102</x:v>
+        <x:v>118122</x:v>
       </x:c>
       <x:c r="BX109" s="3" t="n">
-        <x:v>-55153</x:v>
+        <x:v>-55149</x:v>
       </x:c>
       <x:c r="BY109" s="3" t="n">
-        <x:v>166953</x:v>
+        <x:v>166950</x:v>
       </x:c>
       <x:c r="BZ109" s="3" t="n">
-        <x:v>-48642</x:v>
+        <x:v>-48637</x:v>
       </x:c>
       <x:c r="CA109" s="3" t="n">
-        <x:v>161340</x:v>
+        <x:v>161321</x:v>
       </x:c>
       <x:c r="CB109" s="3" t="n">
-        <x:v>-99111</x:v>
+        <x:v>-99108</x:v>
       </x:c>
       <x:c r="CC109" s="3" t="n">
-        <x:v>-225562</x:v>
+        <x:v>-225564</x:v>
       </x:c>
       <x:c r="CD109" s="3" t="n">
-        <x:v>-193567</x:v>
+        <x:v>-193564</x:v>
       </x:c>
       <x:c r="CE109" s="3" t="n">
-        <x:v>89555</x:v>
+        <x:v>89610</x:v>
       </x:c>
       <x:c r="CF109" s="3" t="n">
-        <x:v>-288923</x:v>
+        <x:v>-288918</x:v>
       </x:c>
       <x:c r="CG109" s="3" t="n">
-        <x:v>-42966</x:v>
+        <x:v>-42972</x:v>
       </x:c>
       <x:c r="CH109" s="3" t="n">
-        <x:v>-524524</x:v>
+        <x:v>-524518</x:v>
       </x:c>
       <x:c r="CI109" s="3" t="n">
-        <x:v>56174</x:v>
+        <x:v>56033</x:v>
       </x:c>
       <x:c r="CJ109" s="3" t="n">
-        <x:v>-171689</x:v>
+        <x:v>-171691</x:v>
       </x:c>
       <x:c r="CK109" s="3" t="n">
-        <x:v>-46261</x:v>
+        <x:v>-46257</x:v>
       </x:c>
       <x:c r="CL109" s="3" t="n">
-        <x:v>-406712</x:v>
+        <x:v>-406716</x:v>
       </x:c>
       <x:c r="CM109" s="3" t="n">
-        <x:v>319842</x:v>
+        <x:v>319849</x:v>
       </x:c>
       <x:c r="CN109" s="3" t="n">
-        <x:v>-419353</x:v>
+        <x:v>-419356</x:v>
       </x:c>
       <x:c r="CO109" s="3" t="n">
-        <x:v>-260541</x:v>
+        <x:v>-260538</x:v>
       </x:c>
       <x:c r="CP109" s="3" t="n">
-        <x:v>-258044</x:v>
+        <x:v>-258047</x:v>
       </x:c>
       <x:c r="CQ109" s="3" t="n">
-        <x:v>-245421</x:v>
+        <x:v>-245415</x:v>
       </x:c>
       <x:c r="CR109" s="3" t="n">
-        <x:v>-501340</x:v>
+        <x:v>-501341</x:v>
       </x:c>
       <x:c r="CS109" s="3" t="n">
-        <x:v>-523557</x:v>
+        <x:v>-523555</x:v>
       </x:c>
       <x:c r="CT109" s="3" t="n">
-        <x:v>-170390</x:v>
+        <x:v>-170391</x:v>
       </x:c>
       <x:c r="CU109" s="3" t="n">
         <x:v>-8698</x:v>
       </x:c>
       <x:c r="CV109" s="3" t="n">
-        <x:v>-221641</x:v>
+        <x:v>-221642</x:v>
       </x:c>
       <x:c r="CW109" s="3" t="n">
         <x:v>129380</x:v>
       </x:c>
       <x:c r="CX109" s="3" t="n">
         <x:v>-337840</x:v>
       </x:c>
       <x:c r="CY109" s="3" t="n">
         <x:v>128862</x:v>
       </x:c>
       <x:c r="CZ109" s="3" t="n">
         <x:v>-250857</x:v>
       </x:c>
       <x:c r="DA109" s="3" t="n">
-        <x:v>-105964</x:v>
+        <x:v>-107145</x:v>
       </x:c>
       <x:c r="DB109" s="3" t="n">
         <x:v>-320584</x:v>
       </x:c>
       <x:c r="DC109" s="3" t="n">
-        <x:v>327073</x:v>
+        <x:v>327074</x:v>
       </x:c>
       <x:c r="DD109" s="3" t="n">
         <x:v>-58656</x:v>
       </x:c>
       <x:c r="DE109" s="3" t="n">
         <x:v>385942</x:v>
       </x:c>
       <x:c r="DF109" s="3" t="n">
         <x:v>-645779</x:v>
       </x:c>
       <x:c r="DG109" s="3" t="n">
-        <x:v>195388</x:v>
+        <x:v>195516</x:v>
       </x:c>
       <x:c r="DH109" s="3" t="n">
-        <x:v>-153181</x:v>
+        <x:v>-152341</x:v>
       </x:c>
       <x:c r="DI109" s="3" t="n">
-        <x:v>-84278</x:v>
+        <x:v>-82534</x:v>
       </x:c>
       <x:c r="DJ109" s="3" t="n">
-        <x:v>-965113</x:v>
+        <x:v>-964566</x:v>
       </x:c>
       <x:c r="DK109" s="3" t="n">
-        <x:v>-61513</x:v>
+        <x:v>-61520</x:v>
       </x:c>
       <x:c r="DL109" s="3" t="n">
-        <x:v>188184</x:v>
+        <x:v>185932</x:v>
       </x:c>
       <x:c r="DM109" s="3" t="n">
-        <x:v>-543390</x:v>
+        <x:v>-520293</x:v>
       </x:c>
       <x:c r="DN109" s="3" t="n">
-        <x:v>-374586</x:v>
+        <x:v>-360454</x:v>
       </x:c>
       <x:c r="DO109" s="3" t="n">
-        <x:v>412103</x:v>
+        <x:v>416420</x:v>
       </x:c>
       <x:c r="DP109" s="3" t="n">
-        <x:v>-154532</x:v>
+        <x:v>-156516</x:v>
       </x:c>
       <x:c r="DQ109" s="3" t="n">
-        <x:v>-6344</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="DR109" s="3" t="n">
-        <x:v>-754974</x:v>
+        <x:v>-722037</x:v>
       </x:c>
       <x:c r="DS109" s="3" t="n">
-        <x:v>124794</x:v>
+        <x:v>144072</x:v>
       </x:c>
       <x:c r="DT109" s="3" t="n">
-        <x:v>-90231</x:v>
+        <x:v>-77009</x:v>
       </x:c>
       <x:c r="DU109" s="3" t="n">
-        <x:v>-36397</x:v>
+        <x:v>-28736</x:v>
       </x:c>
       <x:c r="DV109" s="3" t="n">
-        <x:v>-737261</x:v>
+        <x:v>-704780</x:v>
+      </x:c>
+      <x:c r="DW109" s="3" t="n">
+        <x:v>508841</x:v>
+      </x:c>
+      <x:c r="DX109" s="3" t="n">
+        <x:v>189491</x:v>
       </x:c>
     </x:row>
-    <x:row r="110" spans="1:126">
+    <x:row r="110" spans="1:128">
       <x:c r="E110" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F110" s="2" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G110" s="3" t="n">
         <x:v>-669</x:v>
       </x:c>
       <x:c r="H110" s="3" t="n">
         <x:v>-135</x:v>
       </x:c>
       <x:c r="I110" s="3" t="n">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J110" s="3" t="n">
         <x:v>-947</x:v>
       </x:c>
       <x:c r="K110" s="3" t="n">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L110" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M110" s="3" t="n">
         <x:v>415</x:v>
       </x:c>
       <x:c r="N110" s="3" t="n">
         <x:v>196</x:v>
       </x:c>
@@ -41134,57 +41782,63 @@
       </x:c>
       <x:c r="DO110" s="3" t="n">
         <x:v>214</x:v>
       </x:c>
       <x:c r="DP110" s="3" t="n">
         <x:v>-192</x:v>
       </x:c>
       <x:c r="DQ110" s="3" t="n">
         <x:v>948</x:v>
       </x:c>
       <x:c r="DR110" s="3" t="n">
         <x:v>-703</x:v>
       </x:c>
       <x:c r="DS110" s="3" t="n">
         <x:v>-1998</x:v>
       </x:c>
       <x:c r="DT110" s="3" t="n">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="DU110" s="3" t="n">
         <x:v>1832</x:v>
       </x:c>
       <x:c r="DV110" s="3" t="n">
         <x:v>169</x:v>
       </x:c>
+      <x:c r="DW110" s="3" t="n">
+        <x:v>-362</x:v>
+      </x:c>
+      <x:c r="DX110" s="3" t="n">
+        <x:v>-861</x:v>
+      </x:c>
     </x:row>
-    <x:row r="111" spans="1:126">
+    <x:row r="111" spans="1:128">
       <x:c r="E111" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F111" s="2" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G111" s="3" t="n">
         <x:v>37257</x:v>
       </x:c>
       <x:c r="H111" s="3" t="n">
         <x:v>12507</x:v>
       </x:c>
       <x:c r="I111" s="3" t="n">
         <x:v>44366</x:v>
       </x:c>
       <x:c r="J111" s="3" t="n">
         <x:v>-26567</x:v>
       </x:c>
       <x:c r="K111" s="3" t="n">
         <x:v>60662</x:v>
       </x:c>
       <x:c r="L111" s="3" t="n">
         <x:v>-10467</x:v>
       </x:c>
       <x:c r="M111" s="3" t="n">
         <x:v>13685</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>-22674</x:v>
       </x:c>
@@ -41416,347 +42070,353 @@
       <x:c r="CL111" s="3" t="n">
         <x:v>-153207</x:v>
       </x:c>
       <x:c r="CM111" s="3" t="n">
         <x:v>326935</x:v>
       </x:c>
       <x:c r="CN111" s="3" t="n">
         <x:v>-195656</x:v>
       </x:c>
       <x:c r="CO111" s="3" t="n">
         <x:v>38930</x:v>
       </x:c>
       <x:c r="CP111" s="3" t="n">
         <x:v>-138623</x:v>
       </x:c>
       <x:c r="CQ111" s="3" t="n">
         <x:v>93301</x:v>
       </x:c>
       <x:c r="CR111" s="3" t="n">
         <x:v>106240</x:v>
       </x:c>
       <x:c r="CS111" s="3" t="n">
         <x:v>-47174</x:v>
       </x:c>
       <x:c r="CT111" s="3" t="n">
-        <x:v>-122352</x:v>
+        <x:v>-122351</x:v>
       </x:c>
       <x:c r="CU111" s="3" t="n">
         <x:v>20609</x:v>
       </x:c>
       <x:c r="CV111" s="3" t="n">
-        <x:v>-209484</x:v>
+        <x:v>-209485</x:v>
       </x:c>
       <x:c r="CW111" s="3" t="n">
         <x:v>147084</x:v>
       </x:c>
       <x:c r="CX111" s="3" t="n">
         <x:v>-134289</x:v>
       </x:c>
       <x:c r="CY111" s="3" t="n">
         <x:v>389723</x:v>
       </x:c>
       <x:c r="CZ111" s="3" t="n">
         <x:v>-127233</x:v>
       </x:c>
       <x:c r="DA111" s="3" t="n">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="DB111" s="3" t="n">
         <x:v>-179803</x:v>
       </x:c>
       <x:c r="DC111" s="3" t="n">
-        <x:v>235687</x:v>
+        <x:v>235688</x:v>
       </x:c>
       <x:c r="DD111" s="3" t="n">
         <x:v>52192</x:v>
       </x:c>
       <x:c r="DE111" s="3" t="n">
         <x:v>97411</x:v>
       </x:c>
       <x:c r="DF111" s="3" t="n">
         <x:v>-497434</x:v>
       </x:c>
       <x:c r="DG111" s="3" t="n">
-        <x:v>291484</x:v>
+        <x:v>291612</x:v>
       </x:c>
       <x:c r="DH111" s="3" t="n">
-        <x:v>296598</x:v>
+        <x:v>297440</x:v>
       </x:c>
       <x:c r="DI111" s="3" t="n">
-        <x:v>117188</x:v>
+        <x:v>118931</x:v>
       </x:c>
       <x:c r="DJ111" s="3" t="n">
-        <x:v>-383264</x:v>
+        <x:v>-382760</x:v>
       </x:c>
       <x:c r="DK111" s="3" t="n">
-        <x:v>152740</x:v>
+        <x:v>153651</x:v>
       </x:c>
       <x:c r="DL111" s="3" t="n">
-        <x:v>130584</x:v>
+        <x:v>131320</x:v>
       </x:c>
       <x:c r="DM111" s="3" t="n">
-        <x:v>-269737</x:v>
+        <x:v>-269601</x:v>
       </x:c>
       <x:c r="DN111" s="3" t="n">
-        <x:v>28377</x:v>
+        <x:v>30221</x:v>
       </x:c>
       <x:c r="DO111" s="3" t="n">
-        <x:v>331070</x:v>
+        <x:v>332002</x:v>
       </x:c>
       <x:c r="DP111" s="3" t="n">
-        <x:v>-17661</x:v>
+        <x:v>-16438</x:v>
       </x:c>
       <x:c r="DQ111" s="3" t="n">
-        <x:v>88594</x:v>
+        <x:v>89636</x:v>
       </x:c>
       <x:c r="DR111" s="3" t="n">
-        <x:v>-497455</x:v>
+        <x:v>-495726</x:v>
       </x:c>
       <x:c r="DS111" s="3" t="n">
-        <x:v>373857</x:v>
+        <x:v>377186</x:v>
       </x:c>
       <x:c r="DT111" s="3" t="n">
-        <x:v>101602</x:v>
+        <x:v>103527</x:v>
       </x:c>
       <x:c r="DU111" s="3" t="n">
-        <x:v>-72018</x:v>
+        <x:v>-70493</x:v>
       </x:c>
       <x:c r="DV111" s="3" t="n">
-        <x:v>-396499</x:v>
+        <x:v>-384515</x:v>
+      </x:c>
+      <x:c r="DW111" s="3" t="n">
+        <x:v>438010</x:v>
+      </x:c>
+      <x:c r="DX111" s="3" t="n">
+        <x:v>3490</x:v>
       </x:c>
     </x:row>
-    <x:row r="112" spans="1:126">
+    <x:row r="112" spans="1:128">
       <x:c r="E112" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F112" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G112" s="3" t="n">
-        <x:v>6673</x:v>
+        <x:v>11866</x:v>
       </x:c>
       <x:c r="H112" s="3" t="n">
-        <x:v>-479</x:v>
+        <x:v>2528</x:v>
       </x:c>
       <x:c r="I112" s="3" t="n">
-        <x:v>-3655</x:v>
+        <x:v>-1388</x:v>
       </x:c>
       <x:c r="J112" s="3" t="n">
-        <x:v>-1508</x:v>
+        <x:v>-11100</x:v>
       </x:c>
       <x:c r="K112" s="3" t="n">
-        <x:v>-34235</x:v>
+        <x:v>-30389</x:v>
       </x:c>
       <x:c r="L112" s="3" t="n">
-        <x:v>4374</x:v>
+        <x:v>11877</x:v>
       </x:c>
       <x:c r="M112" s="3" t="n">
-        <x:v>1566</x:v>
+        <x:v>1904</x:v>
       </x:c>
       <x:c r="N112" s="3" t="n">
-        <x:v>307</x:v>
+        <x:v>-9968</x:v>
       </x:c>
       <x:c r="O112" s="3" t="n">
-        <x:v>10963</x:v>
+        <x:v>11957</x:v>
       </x:c>
       <x:c r="P112" s="3" t="n">
-        <x:v>43893</x:v>
+        <x:v>47033</x:v>
       </x:c>
       <x:c r="Q112" s="3" t="n">
-        <x:v>7407</x:v>
+        <x:v>10541</x:v>
       </x:c>
       <x:c r="R112" s="3" t="n">
-        <x:v>37514</x:v>
+        <x:v>30553</x:v>
       </x:c>
       <x:c r="S112" s="3" t="n">
-        <x:v>13356</x:v>
+        <x:v>12781</x:v>
       </x:c>
       <x:c r="T112" s="3" t="n">
-        <x:v>33124</x:v>
+        <x:v>33294</x:v>
       </x:c>
       <x:c r="U112" s="3" t="n">
-        <x:v>23268</x:v>
+        <x:v>26644</x:v>
       </x:c>
       <x:c r="V112" s="3" t="n">
-        <x:v>17728</x:v>
+        <x:v>15374</x:v>
       </x:c>
       <x:c r="W112" s="3" t="n">
-        <x:v>37980</x:v>
+        <x:v>42917</x:v>
       </x:c>
       <x:c r="X112" s="3" t="n">
-        <x:v>43887</x:v>
+        <x:v>47887</x:v>
       </x:c>
       <x:c r="Y112" s="3" t="n">
-        <x:v>20027</x:v>
+        <x:v>23896</x:v>
       </x:c>
       <x:c r="Z112" s="3" t="n">
-        <x:v>26114</x:v>
+        <x:v>13091</x:v>
       </x:c>
       <x:c r="AA112" s="3" t="n">
-        <x:v>-17101</x:v>
+        <x:v>-12935</x:v>
       </x:c>
       <x:c r="AB112" s="3" t="n">
-        <x:v>-16247</x:v>
+        <x:v>-11862</x:v>
       </x:c>
       <x:c r="AC112" s="3" t="n">
-        <x:v>-48836</x:v>
+        <x:v>-44945</x:v>
       </x:c>
       <x:c r="AD112" s="3" t="n">
-        <x:v>24614</x:v>
+        <x:v>12582</x:v>
       </x:c>
       <x:c r="AE112" s="3" t="n">
-        <x:v>-320</x:v>
+        <x:v>-8787</x:v>
       </x:c>
       <x:c r="AF112" s="3" t="n">
-        <x:v>-27409</x:v>
+        <x:v>-30801</x:v>
       </x:c>
       <x:c r="AG112" s="3" t="n">
-        <x:v>72921</x:v>
+        <x:v>87031</x:v>
       </x:c>
       <x:c r="AH112" s="3" t="n">
-        <x:v>177</x:v>
+        <x:v>-956</x:v>
       </x:c>
       <x:c r="AI112" s="3" t="n">
-        <x:v>29872</x:v>
+        <x:v>31018</x:v>
       </x:c>
       <x:c r="AJ112" s="3" t="n">
-        <x:v>20986</x:v>
+        <x:v>25693</x:v>
       </x:c>
       <x:c r="AK112" s="3" t="n">
-        <x:v>-18737</x:v>
+        <x:v>-23201</x:v>
       </x:c>
       <x:c r="AL112" s="3" t="n">
-        <x:v>43551</x:v>
+        <x:v>40827</x:v>
       </x:c>
       <x:c r="AM112" s="3" t="n">
-        <x:v>77936</x:v>
+        <x:v>72052</x:v>
       </x:c>
       <x:c r="AN112" s="3" t="n">
-        <x:v>3502</x:v>
+        <x:v>8168</x:v>
       </x:c>
       <x:c r="AO112" s="3" t="n">
-        <x:v>28432</x:v>
+        <x:v>30443</x:v>
       </x:c>
       <x:c r="AP112" s="3" t="n">
-        <x:v>46241</x:v>
+        <x:v>45290</x:v>
       </x:c>
       <x:c r="AQ112" s="3" t="n">
-        <x:v>-56</x:v>
+        <x:v>2129</x:v>
       </x:c>
       <x:c r="AR112" s="3" t="n">
-        <x:v>31016</x:v>
+        <x:v>28990</x:v>
       </x:c>
       <x:c r="AS112" s="3" t="n">
-        <x:v>24486</x:v>
+        <x:v>22627</x:v>
       </x:c>
       <x:c r="AT112" s="3" t="n">
-        <x:v>18841</x:v>
+        <x:v>20923</x:v>
       </x:c>
       <x:c r="AU112" s="3" t="n">
-        <x:v>33635</x:v>
+        <x:v>28510</x:v>
       </x:c>
       <x:c r="AV112" s="3" t="n">
-        <x:v>-13827</x:v>
+        <x:v>-11611</x:v>
       </x:c>
       <x:c r="AW112" s="3" t="n">
-        <x:v>11754</x:v>
+        <x:v>14190</x:v>
       </x:c>
       <x:c r="AX112" s="3" t="n">
-        <x:v>28003</x:v>
+        <x:v>27673</x:v>
       </x:c>
       <x:c r="AY112" s="3" t="n">
-        <x:v>42784</x:v>
+        <x:v>40964</x:v>
       </x:c>
       <x:c r="AZ112" s="3" t="n">
-        <x:v>96365</x:v>
+        <x:v>95169</x:v>
       </x:c>
       <x:c r="BA112" s="3" t="n">
-        <x:v>-17719</x:v>
+        <x:v>-17028</x:v>
       </x:c>
       <x:c r="BB112" s="3" t="n">
-        <x:v>44521</x:v>
+        <x:v>46514</x:v>
       </x:c>
       <x:c r="BC112" s="3" t="n">
-        <x:v>-14853</x:v>
+        <x:v>-12881</x:v>
       </x:c>
       <x:c r="BD112" s="3" t="n">
-        <x:v>35728</x:v>
+        <x:v>35561</x:v>
       </x:c>
       <x:c r="BE112" s="3" t="n">
-        <x:v>32299</x:v>
+        <x:v>33291</x:v>
       </x:c>
       <x:c r="BF112" s="3" t="n">
-        <x:v>-115985</x:v>
+        <x:v>-115972</x:v>
       </x:c>
       <x:c r="BG112" s="3" t="n">
-        <x:v>-56892</x:v>
+        <x:v>-52221</x:v>
       </x:c>
       <x:c r="BH112" s="3" t="n">
-        <x:v>92932</x:v>
+        <x:v>84993</x:v>
       </x:c>
       <x:c r="BI112" s="3" t="n">
-        <x:v>40483</x:v>
+        <x:v>32975</x:v>
       </x:c>
       <x:c r="BJ112" s="3" t="n">
-        <x:v>4368</x:v>
+        <x:v>17080</x:v>
       </x:c>
       <x:c r="BK112" s="3" t="n">
-        <x:v>-1065</x:v>
+        <x:v>-1522</x:v>
       </x:c>
       <x:c r="BL112" s="3" t="n">
-        <x:v>-1339</x:v>
+        <x:v>-8696</x:v>
       </x:c>
       <x:c r="BM112" s="3" t="n">
-        <x:v>32241</x:v>
+        <x:v>35181</x:v>
       </x:c>
       <x:c r="BN112" s="3" t="n">
-        <x:v>8502</x:v>
+        <x:v>12274</x:v>
       </x:c>
       <x:c r="BO112" s="3" t="n">
-        <x:v>-9530</x:v>
+        <x:v>3994</x:v>
       </x:c>
       <x:c r="BP112" s="3" t="n">
-        <x:v>10521</x:v>
+        <x:v>8341</x:v>
       </x:c>
       <x:c r="BQ112" s="3" t="n">
-        <x:v>-27043</x:v>
+        <x:v>-41867</x:v>
       </x:c>
       <x:c r="BR112" s="3" t="n">
-        <x:v>-67882</x:v>
+        <x:v>-65204</x:v>
       </x:c>
       <x:c r="BS112" s="3" t="n">
-        <x:v>-8594</x:v>
+        <x:v>-7984</x:v>
       </x:c>
       <x:c r="BT112" s="3" t="n">
-        <x:v>-38669</x:v>
+        <x:v>-41268</x:v>
       </x:c>
       <x:c r="BU112" s="3" t="n">
-        <x:v>12392</x:v>
+        <x:v>11923</x:v>
       </x:c>
       <x:c r="BV112" s="3" t="n">
-        <x:v>-4235</x:v>
+        <x:v>-3497</x:v>
       </x:c>
       <x:c r="BW112" s="3" t="n">
         <x:v>58852</x:v>
       </x:c>
       <x:c r="BX112" s="3" t="n">
         <x:v>8422</x:v>
       </x:c>
       <x:c r="BY112" s="3" t="n">
         <x:v>18072</x:v>
       </x:c>
       <x:c r="BZ112" s="3" t="n">
         <x:v>37365</x:v>
       </x:c>
       <x:c r="CA112" s="3" t="n">
         <x:v>8416</x:v>
       </x:c>
       <x:c r="CB112" s="3" t="n">
         <x:v>322</x:v>
       </x:c>
       <x:c r="CC112" s="3" t="n">
         <x:v>-3299</x:v>
       </x:c>
       <x:c r="CD112" s="3" t="n">
         <x:v>71750</x:v>
       </x:c>
@@ -41832,95 +42492,101 @@
       <x:c r="DB112" s="3" t="n">
         <x:v>-208</x:v>
       </x:c>
       <x:c r="DC112" s="3" t="n">
         <x:v>65095</x:v>
       </x:c>
       <x:c r="DD112" s="3" t="n">
         <x:v>17908</x:v>
       </x:c>
       <x:c r="DE112" s="3" t="n">
         <x:v>42823</x:v>
       </x:c>
       <x:c r="DF112" s="3" t="n">
         <x:v>44668</x:v>
       </x:c>
       <x:c r="DG112" s="3" t="n">
         <x:v>48913</x:v>
       </x:c>
       <x:c r="DH112" s="3" t="n">
         <x:v>942</x:v>
       </x:c>
       <x:c r="DI112" s="3" t="n">
         <x:v>76780</x:v>
       </x:c>
       <x:c r="DJ112" s="3" t="n">
-        <x:v>-115206</x:v>
+        <x:v>-115163</x:v>
       </x:c>
       <x:c r="DK112" s="3" t="n">
-        <x:v>-33490</x:v>
+        <x:v>-33533</x:v>
       </x:c>
       <x:c r="DL112" s="3" t="n">
-        <x:v>58474</x:v>
+        <x:v>58573</x:v>
       </x:c>
       <x:c r="DM112" s="3" t="n">
-        <x:v>4074</x:v>
+        <x:v>3101</x:v>
       </x:c>
       <x:c r="DN112" s="3" t="n">
         <x:v>4730</x:v>
       </x:c>
       <x:c r="DO112" s="3" t="n">
-        <x:v>59639</x:v>
+        <x:v>59626</x:v>
       </x:c>
       <x:c r="DP112" s="3" t="n">
-        <x:v>83466</x:v>
+        <x:v>82728</x:v>
       </x:c>
       <x:c r="DQ112" s="3" t="n">
         <x:v>28482</x:v>
       </x:c>
       <x:c r="DR112" s="3" t="n">
-        <x:v>86360</x:v>
+        <x:v>120594</x:v>
       </x:c>
       <x:c r="DS112" s="3" t="n">
-        <x:v>62919</x:v>
+        <x:v>62812</x:v>
       </x:c>
       <x:c r="DT112" s="3" t="n">
-        <x:v>60618</x:v>
+        <x:v>60626</x:v>
       </x:c>
       <x:c r="DU112" s="3" t="n">
-        <x:v>22197</x:v>
+        <x:v>22204</x:v>
       </x:c>
       <x:c r="DV112" s="3" t="n">
-        <x:v>-8119</x:v>
+        <x:v>-8098</x:v>
+      </x:c>
+      <x:c r="DW112" s="3" t="n">
+        <x:v>149182</x:v>
+      </x:c>
+      <x:c r="DX112" s="3" t="n">
+        <x:v>86166</x:v>
       </x:c>
     </x:row>
-    <x:row r="113" spans="1:126">
+    <x:row r="113" spans="1:128">
       <x:c r="E113" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F113" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G113" s="3" t="n">
         <x:v>20835</x:v>
       </x:c>
       <x:c r="H113" s="3" t="n">
         <x:v>-228</x:v>
       </x:c>
       <x:c r="I113" s="3" t="n">
         <x:v>-10583</x:v>
       </x:c>
       <x:c r="J113" s="3" t="n">
         <x:v>11602</x:v>
       </x:c>
       <x:c r="K113" s="3" t="n">
         <x:v>28383</x:v>
       </x:c>
       <x:c r="L113" s="3" t="n">
         <x:v>1797</x:v>
       </x:c>
       <x:c r="M113" s="3" t="n">
         <x:v>-2046</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>14268</x:v>
       </x:c>
@@ -42194,101 +42860,107 @@
       <x:c r="CZ113" s="3" t="n">
         <x:v>-45595</x:v>
       </x:c>
       <x:c r="DA113" s="3" t="n">
         <x:v>-39662</x:v>
       </x:c>
       <x:c r="DB113" s="3" t="n">
         <x:v>-28518</x:v>
       </x:c>
       <x:c r="DC113" s="3" t="n">
         <x:v>24673</x:v>
       </x:c>
       <x:c r="DD113" s="3" t="n">
         <x:v>-16636</x:v>
       </x:c>
       <x:c r="DE113" s="3" t="n">
         <x:v>104326</x:v>
       </x:c>
       <x:c r="DF113" s="3" t="n">
         <x:v>22235</x:v>
       </x:c>
       <x:c r="DG113" s="3" t="n">
         <x:v>119984</x:v>
       </x:c>
       <x:c r="DH113" s="3" t="n">
-        <x:v>-40949</x:v>
+        <x:v>-40951</x:v>
       </x:c>
       <x:c r="DI113" s="3" t="n">
-        <x:v>65627</x:v>
+        <x:v>65628</x:v>
       </x:c>
       <x:c r="DJ113" s="3" t="n">
         <x:v>34526</x:v>
       </x:c>
       <x:c r="DK113" s="3" t="n">
-        <x:v>10731</x:v>
+        <x:v>10750</x:v>
       </x:c>
       <x:c r="DL113" s="3" t="n">
-        <x:v>63619</x:v>
+        <x:v>62223</x:v>
       </x:c>
       <x:c r="DM113" s="3" t="n">
-        <x:v>-57858</x:v>
+        <x:v>-48086</x:v>
       </x:c>
       <x:c r="DN113" s="3" t="n">
-        <x:v>-95642</x:v>
+        <x:v>-96063</x:v>
       </x:c>
       <x:c r="DO113" s="3" t="n">
-        <x:v>71040</x:v>
+        <x:v>72764</x:v>
       </x:c>
       <x:c r="DP113" s="3" t="n">
-        <x:v>-17783</x:v>
+        <x:v>-17646</x:v>
       </x:c>
       <x:c r="DQ113" s="3" t="n">
-        <x:v>32977</x:v>
+        <x:v>34404</x:v>
       </x:c>
       <x:c r="DR113" s="3" t="n">
-        <x:v>18186</x:v>
+        <x:v>14318</x:v>
       </x:c>
       <x:c r="DS113" s="3" t="n">
-        <x:v>-25080</x:v>
+        <x:v>-22666</x:v>
       </x:c>
       <x:c r="DT113" s="3" t="n">
-        <x:v>26689</x:v>
+        <x:v>27325</x:v>
       </x:c>
       <x:c r="DU113" s="3" t="n">
-        <x:v>4176</x:v>
+        <x:v>-1750</x:v>
       </x:c>
       <x:c r="DV113" s="3" t="n">
-        <x:v>-103759</x:v>
+        <x:v>-89121</x:v>
+      </x:c>
+      <x:c r="DW113" s="3" t="n">
+        <x:v>75050</x:v>
+      </x:c>
+      <x:c r="DX113" s="3" t="n">
+        <x:v>30513</x:v>
       </x:c>
     </x:row>
-    <x:row r="114" spans="1:126">
+    <x:row r="114" spans="1:128">
       <x:c r="E114" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F114" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G114" s="3" t="n">
         <x:v>30705</x:v>
       </x:c>
       <x:c r="H114" s="3" t="n">
         <x:v>17611</x:v>
       </x:c>
       <x:c r="I114" s="3" t="n">
         <x:v>7013</x:v>
       </x:c>
       <x:c r="J114" s="3" t="n">
         <x:v>34863</x:v>
       </x:c>
       <x:c r="K114" s="3" t="n">
         <x:v>26148</x:v>
       </x:c>
       <x:c r="L114" s="3" t="n">
         <x:v>25283</x:v>
       </x:c>
       <x:c r="M114" s="3" t="n">
         <x:v>21007</x:v>
       </x:c>
       <x:c r="N114" s="3" t="n">
         <x:v>37533</x:v>
       </x:c>
@@ -42571,92 +43243,98 @@
       <x:c r="DC114" s="3" t="n">
         <x:v>203498</x:v>
       </x:c>
       <x:c r="DD114" s="3" t="n">
         <x:v>58696</x:v>
       </x:c>
       <x:c r="DE114" s="3" t="n">
         <x:v>285491</x:v>
       </x:c>
       <x:c r="DF114" s="3" t="n">
         <x:v>49674</x:v>
       </x:c>
       <x:c r="DG114" s="3" t="n">
         <x:v>51668</x:v>
       </x:c>
       <x:c r="DH114" s="3" t="n">
         <x:v>61082</x:v>
       </x:c>
       <x:c r="DI114" s="3" t="n">
         <x:v>93834</x:v>
       </x:c>
       <x:c r="DJ114" s="3" t="n">
         <x:v>127160</x:v>
       </x:c>
       <x:c r="DK114" s="3" t="n">
-        <x:v>132607</x:v>
+        <x:v>131713</x:v>
       </x:c>
       <x:c r="DL114" s="3" t="n">
-        <x:v>238335</x:v>
+        <x:v>236644</x:v>
       </x:c>
       <x:c r="DM114" s="3" t="n">
-        <x:v>139966</x:v>
+        <x:v>153395</x:v>
       </x:c>
       <x:c r="DN114" s="3" t="n">
-        <x:v>113586</x:v>
+        <x:v>127027</x:v>
       </x:c>
       <x:c r="DO114" s="3" t="n">
-        <x:v>252999</x:v>
+        <x:v>254672</x:v>
       </x:c>
       <x:c r="DP114" s="3" t="n">
-        <x:v>128363</x:v>
+        <x:v>125759</x:v>
       </x:c>
       <x:c r="DQ114" s="3" t="n">
-        <x:v>207652</x:v>
+        <x:v>211901</x:v>
       </x:c>
       <x:c r="DR114" s="3" t="n">
-        <x:v>76690</x:v>
+        <x:v>77480</x:v>
       </x:c>
       <x:c r="DS114" s="3" t="n">
-        <x:v>-2125</x:v>
+        <x:v>10260</x:v>
       </x:c>
       <x:c r="DT114" s="3" t="n">
-        <x:v>233881</x:v>
+        <x:v>242333</x:v>
       </x:c>
       <x:c r="DU114" s="3" t="n">
-        <x:v>214194</x:v>
+        <x:v>224988</x:v>
       </x:c>
       <x:c r="DV114" s="3" t="n">
-        <x:v>125357</x:v>
+        <x:v>129234</x:v>
+      </x:c>
+      <x:c r="DW114" s="3" t="n">
+        <x:v>108572</x:v>
+      </x:c>
+      <x:c r="DX114" s="3" t="n">
+        <x:v>355928</x:v>
       </x:c>
     </x:row>
-    <x:row r="115" spans="1:126">
+    <x:row r="115" spans="1:128">
       <x:c r="E115" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F115" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G115" s="3" t="n">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H115" s="3" t="n">
         <x:v>562</x:v>
       </x:c>
       <x:c r="I115" s="3" t="n">
         <x:v>588</x:v>
       </x:c>
       <x:c r="J115" s="3" t="n">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="K115" s="3" t="n">
         <x:v>443</x:v>
       </x:c>
       <x:c r="L115" s="3" t="n">
         <x:v>223</x:v>
       </x:c>
       <x:c r="M115" s="3" t="n">
         <x:v>321</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>263</x:v>
       </x:c>
@@ -42963,68 +43641,74 @@
       <x:c r="DK115" s="3" t="n">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="DL115" s="3" t="n">
         <x:v>1561</x:v>
       </x:c>
       <x:c r="DM115" s="3" t="n">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="DN115" s="3" t="n">
         <x:v>1281</x:v>
       </x:c>
       <x:c r="DO115" s="3" t="n">
         <x:v>-1810</x:v>
       </x:c>
       <x:c r="DP115" s="3" t="n">
         <x:v>-1544</x:v>
       </x:c>
       <x:c r="DQ115" s="3" t="n">
         <x:v>-1764</x:v>
       </x:c>
       <x:c r="DR115" s="3" t="n">
         <x:v>-1805</x:v>
       </x:c>
       <x:c r="DS115" s="3" t="n">
-        <x:v>1158</x:v>
+        <x:v>2491</x:v>
       </x:c>
       <x:c r="DT115" s="3" t="n">
-        <x:v>208</x:v>
+        <x:v>2626</x:v>
       </x:c>
       <x:c r="DU115" s="3" t="n">
-        <x:v>922</x:v>
+        <x:v>2405</x:v>
       </x:c>
       <x:c r="DV115" s="3" t="n">
-        <x:v>732</x:v>
+        <x:v>3261</x:v>
+      </x:c>
+      <x:c r="DW115" s="3" t="n">
+        <x:v>4693</x:v>
+      </x:c>
+      <x:c r="DX115" s="3" t="n">
+        <x:v>2670</x:v>
       </x:c>
     </x:row>
-    <x:row r="116" spans="1:126">
+    <x:row r="116" spans="1:128">
       <x:c r="E116" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F116" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G116" s="3" t="n">
         <x:v>-52999</x:v>
       </x:c>
       <x:c r="H116" s="3" t="n">
         <x:v>-59642</x:v>
       </x:c>
       <x:c r="I116" s="3" t="n">
         <x:v>-41188</x:v>
       </x:c>
       <x:c r="J116" s="3" t="n">
         <x:v>-43296</x:v>
       </x:c>
       <x:c r="K116" s="3" t="n">
         <x:v>-78847</x:v>
       </x:c>
       <x:c r="L116" s="3" t="n">
         <x:v>-65230</x:v>
       </x:c>
       <x:c r="M116" s="3" t="n">
         <x:v>-73396</x:v>
       </x:c>
       <x:c r="N116" s="3" t="n">
         <x:v>-44399</x:v>
       </x:c>
@@ -43277,51 +43961,51 @@
       <x:c r="CS116" s="3" t="n">
         <x:v>-400055</x:v>
       </x:c>
       <x:c r="CT116" s="3" t="n">
         <x:v>-191764</x:v>
       </x:c>
       <x:c r="CU116" s="3" t="n">
         <x:v>-139293</x:v>
       </x:c>
       <x:c r="CV116" s="3" t="n">
         <x:v>-149627</x:v>
       </x:c>
       <x:c r="CW116" s="3" t="n">
         <x:v>-133048</x:v>
       </x:c>
       <x:c r="CX116" s="3" t="n">
         <x:v>-161089</x:v>
       </x:c>
       <x:c r="CY116" s="3" t="n">
         <x:v>-276581</x:v>
       </x:c>
       <x:c r="CZ116" s="3" t="n">
         <x:v>-234941</x:v>
       </x:c>
       <x:c r="DA116" s="3" t="n">
-        <x:v>-279829</x:v>
+        <x:v>-281009</x:v>
       </x:c>
       <x:c r="DB116" s="3" t="n">
         <x:v>-222102</x:v>
       </x:c>
       <x:c r="DC116" s="3" t="n">
         <x:v>-242181</x:v>
       </x:c>
       <x:c r="DD116" s="3" t="n">
         <x:v>-189837</x:v>
       </x:c>
       <x:c r="DE116" s="3" t="n">
         <x:v>-199599</x:v>
       </x:c>
       <x:c r="DF116" s="3" t="n">
         <x:v>-279491</x:v>
       </x:c>
       <x:c r="DG116" s="3" t="n">
         <x:v>-370089</x:v>
       </x:c>
       <x:c r="DH116" s="3" t="n">
         <x:v>-448944</x:v>
       </x:c>
       <x:c r="DI116" s="3" t="n">
         <x:v>-441853</x:v>
       </x:c>
@@ -43331,68 +44015,74 @@
       <x:c r="DK116" s="3" t="n">
         <x:v>-346979</x:v>
       </x:c>
       <x:c r="DL116" s="3" t="n">
         <x:v>-304381</x:v>
       </x:c>
       <x:c r="DM116" s="3" t="n">
         <x:v>-355304</x:v>
       </x:c>
       <x:c r="DN116" s="3" t="n">
         <x:v>-405601</x:v>
       </x:c>
       <x:c r="DO116" s="3" t="n">
         <x:v>-342140</x:v>
       </x:c>
       <x:c r="DP116" s="3" t="n">
         <x:v>-327403</x:v>
       </x:c>
       <x:c r="DQ116" s="3" t="n">
         <x:v>-335547</x:v>
       </x:c>
       <x:c r="DR116" s="3" t="n">
         <x:v>-438605</x:v>
       </x:c>
       <x:c r="DS116" s="3" t="n">
-        <x:v>-321233</x:v>
+        <x:v>-321356</x:v>
       </x:c>
       <x:c r="DT116" s="3" t="n">
-        <x:v>-477176</x:v>
+        <x:v>-477409</x:v>
       </x:c>
       <x:c r="DU116" s="3" t="n">
-        <x:v>-274799</x:v>
+        <x:v>-275021</x:v>
       </x:c>
       <x:c r="DV116" s="3" t="n">
-        <x:v>-280637</x:v>
+        <x:v>-281192</x:v>
+      </x:c>
+      <x:c r="DW116" s="3" t="n">
+        <x:v>-320876</x:v>
+      </x:c>
+      <x:c r="DX116" s="3" t="n">
+        <x:v>-299048</x:v>
       </x:c>
     </x:row>
-    <x:row r="117" spans="1:126">
+    <x:row r="117" spans="1:128">
       <x:c r="E117" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F117" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G117" s="3" t="n">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="H117" s="3" t="n">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I117" s="3" t="n">
         <x:v>4674</x:v>
       </x:c>
       <x:c r="J117" s="3" t="n">
         <x:v>4234</x:v>
       </x:c>
       <x:c r="K117" s="3" t="n">
         <x:v>4779</x:v>
       </x:c>
       <x:c r="L117" s="3" t="n">
         <x:v>8534</x:v>
       </x:c>
       <x:c r="M117" s="3" t="n">
         <x:v>-282</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>-3769</x:v>
       </x:c>
@@ -43483,192 +44173,192 @@
       <x:c r="AQ117" s="3" t="n">
         <x:v>35698</x:v>
       </x:c>
       <x:c r="AR117" s="3" t="n">
         <x:v>12211</x:v>
       </x:c>
       <x:c r="AS117" s="3" t="n">
         <x:v>-3953</x:v>
       </x:c>
       <x:c r="AT117" s="3" t="n">
         <x:v>-43133</x:v>
       </x:c>
       <x:c r="AU117" s="3" t="n">
         <x:v>81499</x:v>
       </x:c>
       <x:c r="AV117" s="3" t="n">
         <x:v>20597</x:v>
       </x:c>
       <x:c r="AW117" s="3" t="n">
         <x:v>-2516</x:v>
       </x:c>
       <x:c r="AX117" s="3" t="n">
         <x:v>-3315</x:v>
       </x:c>
       <x:c r="AY117" s="3" t="n">
-        <x:v>19291</x:v>
+        <x:v>19317</x:v>
       </x:c>
       <x:c r="AZ117" s="3" t="n">
-        <x:v>17836</x:v>
+        <x:v>17837</x:v>
       </x:c>
       <x:c r="BA117" s="3" t="n">
-        <x:v>32558</x:v>
+        <x:v>32556</x:v>
       </x:c>
       <x:c r="BB117" s="3" t="n">
-        <x:v>38407</x:v>
+        <x:v>38412</x:v>
       </x:c>
       <x:c r="BC117" s="3" t="n">
-        <x:v>-26735</x:v>
+        <x:v>-26734</x:v>
       </x:c>
       <x:c r="BD117" s="3" t="n">
-        <x:v>-103818</x:v>
+        <x:v>-103817</x:v>
       </x:c>
       <x:c r="BE117" s="3" t="n">
-        <x:v>-16959</x:v>
+        <x:v>-16962</x:v>
       </x:c>
       <x:c r="BF117" s="3" t="n">
-        <x:v>31849</x:v>
+        <x:v>31855</x:v>
       </x:c>
       <x:c r="BG117" s="3" t="n">
-        <x:v>-87190</x:v>
+        <x:v>-87196</x:v>
       </x:c>
       <x:c r="BH117" s="3" t="n">
-        <x:v>-3948</x:v>
+        <x:v>-3945</x:v>
       </x:c>
       <x:c r="BI117" s="3" t="n">
-        <x:v>2322</x:v>
+        <x:v>2320</x:v>
       </x:c>
       <x:c r="BJ117" s="3" t="n">
-        <x:v>2941</x:v>
+        <x:v>2942</x:v>
       </x:c>
       <x:c r="BK117" s="3" t="n">
-        <x:v>9266</x:v>
+        <x:v>9260</x:v>
       </x:c>
       <x:c r="BL117" s="3" t="n">
-        <x:v>-9453</x:v>
+        <x:v>-9451</x:v>
       </x:c>
       <x:c r="BM117" s="3" t="n">
-        <x:v>1719</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="BN117" s="3" t="n">
-        <x:v>25949</x:v>
+        <x:v>25952</x:v>
       </x:c>
       <x:c r="BO117" s="3" t="n">
-        <x:v>27685</x:v>
+        <x:v>27682</x:v>
       </x:c>
       <x:c r="BP117" s="3" t="n">
-        <x:v>-24557</x:v>
+        <x:v>-24556</x:v>
       </x:c>
       <x:c r="BQ117" s="3" t="n">
         <x:v>32614</x:v>
       </x:c>
       <x:c r="BR117" s="3" t="n">
-        <x:v>-11617</x:v>
+        <x:v>-11615</x:v>
       </x:c>
       <x:c r="BS117" s="3" t="n">
-        <x:v>-2229</x:v>
+        <x:v>-2236</x:v>
       </x:c>
       <x:c r="BT117" s="3" t="n">
-        <x:v>-9091</x:v>
+        <x:v>-9089</x:v>
       </x:c>
       <x:c r="BU117" s="3" t="n">
-        <x:v>-11657</x:v>
+        <x:v>-11658</x:v>
       </x:c>
       <x:c r="BV117" s="3" t="n">
-        <x:v>-16002</x:v>
+        <x:v>-15999</x:v>
       </x:c>
       <x:c r="BW117" s="3" t="n">
-        <x:v>32850</x:v>
+        <x:v>32870</x:v>
       </x:c>
       <x:c r="BX117" s="3" t="n">
-        <x:v>9021</x:v>
+        <x:v>9025</x:v>
       </x:c>
       <x:c r="BY117" s="3" t="n">
-        <x:v>26093</x:v>
+        <x:v>26090</x:v>
       </x:c>
       <x:c r="BZ117" s="3" t="n">
-        <x:v>-16883</x:v>
+        <x:v>-16878</x:v>
       </x:c>
       <x:c r="CA117" s="3" t="n">
-        <x:v>19667</x:v>
+        <x:v>19648</x:v>
       </x:c>
       <x:c r="CB117" s="3" t="n">
-        <x:v>-27600</x:v>
+        <x:v>-27597</x:v>
       </x:c>
       <x:c r="CC117" s="3" t="n">
-        <x:v>1699</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="CD117" s="3" t="n">
-        <x:v>-12472</x:v>
+        <x:v>-12469</x:v>
       </x:c>
       <x:c r="CE117" s="3" t="n">
-        <x:v>19509</x:v>
+        <x:v>19564</x:v>
       </x:c>
       <x:c r="CF117" s="3" t="n">
-        <x:v>30048</x:v>
+        <x:v>30053</x:v>
       </x:c>
       <x:c r="CG117" s="3" t="n">
-        <x:v>3176</x:v>
+        <x:v>3170</x:v>
       </x:c>
       <x:c r="CH117" s="3" t="n">
-        <x:v>-70463</x:v>
+        <x:v>-70457</x:v>
       </x:c>
       <x:c r="CI117" s="3" t="n">
-        <x:v>29374</x:v>
+        <x:v>29233</x:v>
       </x:c>
       <x:c r="CJ117" s="3" t="n">
-        <x:v>5284</x:v>
+        <x:v>5282</x:v>
       </x:c>
       <x:c r="CK117" s="3" t="n">
-        <x:v>-12763</x:v>
+        <x:v>-12759</x:v>
       </x:c>
       <x:c r="CL117" s="3" t="n">
-        <x:v>-10361</x:v>
+        <x:v>-10365</x:v>
       </x:c>
       <x:c r="CM117" s="3" t="n">
-        <x:v>88880</x:v>
+        <x:v>88887</x:v>
       </x:c>
       <x:c r="CN117" s="3" t="n">
-        <x:v>4976</x:v>
+        <x:v>4973</x:v>
       </x:c>
       <x:c r="CO117" s="3" t="n">
-        <x:v>-2488</x:v>
+        <x:v>-2485</x:v>
       </x:c>
       <x:c r="CP117" s="3" t="n">
-        <x:v>-4665</x:v>
+        <x:v>-4668</x:v>
       </x:c>
       <x:c r="CQ117" s="3" t="n">
-        <x:v>25909</x:v>
+        <x:v>25915</x:v>
       </x:c>
       <x:c r="CR117" s="3" t="n">
-        <x:v>37392</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="CS117" s="3" t="n">
-        <x:v>-53475</x:v>
+        <x:v>-53473</x:v>
       </x:c>
       <x:c r="CT117" s="3" t="n">
-        <x:v>2418</x:v>
+        <x:v>2416</x:v>
       </x:c>
       <x:c r="CU117" s="3" t="n">
         <x:v>3401</x:v>
       </x:c>
       <x:c r="CV117" s="3" t="n">
         <x:v>-3097</x:v>
       </x:c>
       <x:c r="CW117" s="3" t="n">
         <x:v>-1557</x:v>
       </x:c>
       <x:c r="CX117" s="3" t="n">
         <x:v>-43635</x:v>
       </x:c>
       <x:c r="CY117" s="3" t="n">
         <x:v>15416</x:v>
       </x:c>
       <x:c r="CZ117" s="3" t="n">
         <x:v>-9094</x:v>
       </x:c>
       <x:c r="DA117" s="3" t="n">
         <x:v>-22153</x:v>
       </x:c>
       <x:c r="DB117" s="3" t="n">
         <x:v>7073</x:v>
       </x:c>
@@ -43681,263 +44371,269 @@
       <x:c r="DE117" s="3" t="n">
         <x:v>-896</x:v>
       </x:c>
       <x:c r="DF117" s="3" t="n">
         <x:v>10143</x:v>
       </x:c>
       <x:c r="DG117" s="3" t="n">
         <x:v>51684</x:v>
       </x:c>
       <x:c r="DH117" s="3" t="n">
         <x:v>-20132</x:v>
       </x:c>
       <x:c r="DI117" s="3" t="n">
         <x:v>3993</x:v>
       </x:c>
       <x:c r="DJ117" s="3" t="n">
         <x:v>-19021</x:v>
       </x:c>
       <x:c r="DK117" s="3" t="n">
         <x:v>21486</x:v>
       </x:c>
       <x:c r="DL117" s="3" t="n">
         <x:v>-136</x:v>
       </x:c>
       <x:c r="DM117" s="3" t="n">
-        <x:v>-7795</x:v>
+        <x:v>-7062</x:v>
       </x:c>
       <x:c r="DN117" s="3" t="n">
-        <x:v>-21136</x:v>
+        <x:v>-21868</x:v>
       </x:c>
       <x:c r="DO117" s="3" t="n">
-        <x:v>41091</x:v>
+        <x:v>41092</x:v>
       </x:c>
       <x:c r="DP117" s="3" t="n">
-        <x:v>-1778</x:v>
+        <x:v>-1780</x:v>
       </x:c>
       <x:c r="DQ117" s="3" t="n">
-        <x:v>-27686</x:v>
+        <x:v>-26631</x:v>
       </x:c>
       <x:c r="DR117" s="3" t="n">
-        <x:v>2358</x:v>
+        <x:v>2410</x:v>
       </x:c>
       <x:c r="DS117" s="3" t="n">
-        <x:v>37296</x:v>
+        <x:v>37343</x:v>
       </x:c>
       <x:c r="DT117" s="3" t="n">
-        <x:v>-37534</x:v>
+        <x:v>-37518</x:v>
       </x:c>
       <x:c r="DU117" s="3" t="n">
         <x:v>67099</x:v>
       </x:c>
       <x:c r="DV117" s="3" t="n">
-        <x:v>-74505</x:v>
+        <x:v>-74518</x:v>
+      </x:c>
+      <x:c r="DW117" s="3" t="n">
+        <x:v>54572</x:v>
+      </x:c>
+      <x:c r="DX117" s="3" t="n">
+        <x:v>10633</x:v>
       </x:c>
     </x:row>
-    <x:row r="119" spans="1:126">
+    <x:row r="119" spans="1:128">
       <x:c r="A119" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
-    <x:row r="120" spans="1:126">
+    <x:row r="120" spans="1:128">
       <x:c r="A120" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
-    <x:row r="121" spans="1:126">
+    <x:row r="121" spans="1:128">
       <x:c r="A121" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
-    <x:row r="122" spans="1:126">
+    <x:row r="122" spans="1:128">
       <x:c r="A122" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
-    <x:row r="123" spans="1:126">
+    <x:row r="123" spans="1:128">
       <x:c r="A123" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
-    <x:row r="124" spans="1:126">
+    <x:row r="124" spans="1:128">
       <x:c r="A124" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:128">
+      <x:c r="A126" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
-    <x:row r="126" spans="1:126">
-[...1 lines deleted...]
-        <x:v>163</x:v>
+    <x:row r="127" spans="1:128">
+      <x:c r="A127" s="0" t="s">
+        <x:v>168</x:v>
       </x:c>
     </x:row>
-    <x:row r="127" spans="1:126">
-      <x:c r="A127" s="0" t="s">
+    <x:row r="128" spans="1:128">
+      <x:c r="A128" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:128">
+      <x:c r="A130" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:128">
+      <x:c r="A131" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
-    <x:row r="128" spans="1:126">
-      <x:c r="A128" s="0" t="s">
+    <x:row r="132" spans="1:128">
+      <x:c r="A132" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
-    <x:row r="130" spans="1:126">
-[...1 lines deleted...]
-        <x:v>163</x:v>
+    <x:row r="134" spans="1:128">
+      <x:c r="A134" s="0" t="s">
+        <x:v>165</x:v>
       </x:c>
     </x:row>
-    <x:row r="131" spans="1:126">
-[...1 lines deleted...]
-        <x:v>164</x:v>
+    <x:row r="135" spans="1:128">
+      <x:c r="A135" s="0" t="s">
+        <x:v>168</x:v>
       </x:c>
     </x:row>
-    <x:row r="132" spans="1:126">
-[...1 lines deleted...]
-        <x:v>165</x:v>
+    <x:row r="136" spans="1:128">
+      <x:c r="A136" s="0" t="s">
+        <x:v>169</x:v>
       </x:c>
     </x:row>
-    <x:row r="134" spans="1:126">
-[...1 lines deleted...]
-        <x:v>163</x:v>
+    <x:row r="139" spans="1:128">
+      <x:c r="A139" s="0" t="s">
+        <x:v>170</x:v>
       </x:c>
     </x:row>
-    <x:row r="135" spans="1:126">
-[...1 lines deleted...]
-        <x:v>166</x:v>
+    <x:row r="140" spans="1:128">
+      <x:c r="A140" s="0" t="s">
+        <x:v>171</x:v>
       </x:c>
     </x:row>
-    <x:row r="136" spans="1:126">
-[...1 lines deleted...]
-        <x:v>167</x:v>
+    <x:row r="142" spans="1:128">
+      <x:c r="A142" s="0" t="s">
+        <x:v>172</x:v>
       </x:c>
     </x:row>
-    <x:row r="139" spans="1:126">
-[...1 lines deleted...]
-        <x:v>168</x:v>
+    <x:row r="143" spans="1:128">
+      <x:c r="A143" s="0" t="s">
+        <x:v>173</x:v>
       </x:c>
     </x:row>
-    <x:row r="140" spans="1:126">
-[...1 lines deleted...]
-        <x:v>169</x:v>
+    <x:row r="145" spans="1:128">
+      <x:c r="A145" s="0" t="s">
+        <x:v>174</x:v>
       </x:c>
     </x:row>
-    <x:row r="142" spans="1:126">
-[...1 lines deleted...]
-        <x:v>170</x:v>
+    <x:row r="146" spans="1:128">
+      <x:c r="A146" s="0" t="s">
+        <x:v>175</x:v>
       </x:c>
     </x:row>
-    <x:row r="143" spans="1:126">
-[...1 lines deleted...]
-        <x:v>171</x:v>
+    <x:row r="147" spans="1:128">
+      <x:c r="A147" s="0" t="s">
+        <x:v>176</x:v>
       </x:c>
     </x:row>
-    <x:row r="145" spans="1:126">
-[...1 lines deleted...]
-        <x:v>172</x:v>
+    <x:row r="148" spans="1:128">
+      <x:c r="A148" s="0" t="s">
+        <x:v>177</x:v>
       </x:c>
     </x:row>
-    <x:row r="146" spans="1:126">
-[...1 lines deleted...]
-        <x:v>173</x:v>
+    <x:row r="150" spans="1:128">
+      <x:c r="A150" s="0" t="s">
+        <x:v>178</x:v>
       </x:c>
     </x:row>
-    <x:row r="147" spans="1:126">
-[...1 lines deleted...]
-        <x:v>174</x:v>
+    <x:row r="151" spans="1:128">
+      <x:c r="A151" s="0" t="s">
+        <x:v>176</x:v>
       </x:c>
     </x:row>
-    <x:row r="148" spans="1:126">
-[...1 lines deleted...]
-        <x:v>175</x:v>
+    <x:row r="152" spans="1:128">
+      <x:c r="A152" s="0" t="s">
+        <x:v>179</x:v>
       </x:c>
     </x:row>
-    <x:row r="150" spans="1:126">
-[...1 lines deleted...]
-        <x:v>176</x:v>
+    <x:row r="157" spans="1:128">
+      <x:c r="A157" s="0" t="s">
+        <x:v>180</x:v>
       </x:c>
     </x:row>
-    <x:row r="151" spans="1:126">
-[...1 lines deleted...]
-        <x:v>174</x:v>
+    <x:row r="158" spans="1:128">
+      <x:c r="A158" s="0" t="s">
+        <x:v>181</x:v>
       </x:c>
     </x:row>
-    <x:row r="152" spans="1:126">
-[...1 lines deleted...]
-        <x:v>177</x:v>
+    <x:row r="160" spans="1:128">
+      <x:c r="A160" s="0" t="s">
+        <x:v>182</x:v>
       </x:c>
     </x:row>
-    <x:row r="157" spans="1:126">
-[...1 lines deleted...]
-        <x:v>178</x:v>
+    <x:row r="161" spans="1:128">
+      <x:c r="A161" s="0" t="s">
+        <x:v>183</x:v>
       </x:c>
     </x:row>
-    <x:row r="158" spans="1:126">
-[...1 lines deleted...]
-        <x:v>179</x:v>
+    <x:row r="163" spans="1:128">
+      <x:c r="A163" s="0" t="s">
+        <x:v>184</x:v>
       </x:c>
     </x:row>
-    <x:row r="160" spans="1:126">
-[...1 lines deleted...]
-        <x:v>180</x:v>
+    <x:row r="164" spans="1:128">
+      <x:c r="A164" s="0" t="s">
+        <x:v>185</x:v>
       </x:c>
     </x:row>
-    <x:row r="161" spans="1:126">
-[...1 lines deleted...]
-        <x:v>181</x:v>
+    <x:row r="170" spans="1:128">
+      <x:c r="A170" s="0" t="s">
+        <x:v>186</x:v>
       </x:c>
     </x:row>
-    <x:row r="163" spans="1:126">
-[...1 lines deleted...]
-        <x:v>182</x:v>
+    <x:row r="172" spans="1:128">
+      <x:c r="A172" s="0" t="s">
+        <x:v>187</x:v>
       </x:c>
     </x:row>
-    <x:row r="164" spans="1:126">
-[...1 lines deleted...]
-        <x:v>183</x:v>
+    <x:row r="173" spans="1:128">
+      <x:c r="A173" s="0" t="s">
+        <x:v>188</x:v>
       </x:c>
     </x:row>
-    <x:row r="170" spans="1:126">
-[...1 lines deleted...]
-        <x:v>184</x:v>
+    <x:row r="175" spans="1:128">
+      <x:c r="A175" s="0" t="s">
+        <x:v>189</x:v>
       </x:c>
     </x:row>
-    <x:row r="172" spans="1:126">
-[...14 lines deleted...]
-    <x:row r="176" spans="1:126">
+    <x:row r="176" spans="1:128">
       <x:c r="A176" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:legacyDrawing r:id="rId6"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>000002KM</vt:lpstr>
       <vt:lpstr>000002KM!Print_Area</vt:lpstr>
       <vt:lpstr>000002KM!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>