--- v0 (2025-11-05)
+++ v1 (2026-04-03)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf734e254696c4e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d77e9a0baad47e9a7eba14b9915a788.psmdcp" Id="R6152d1351abb41d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe54b7c2abf942c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/021a16bdcfdc45cba9db2597d67cdcd7.psmdcp" Id="R29728d0869844c01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="0000011H" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <x:si>
     <x:t>Nyckeltal för inkomstutveckling, sparkvot, skuldkvot, räntekvot efter sektor, indikator och år</x:t>
   </x:si>
   <x:si>
     <x:t>1980</x:t>
   </x:si>
   <x:si>
     <x:t>1981</x:t>
   </x:si>
   <x:si>
     <x:t>1982</x:t>
   </x:si>
   <x:si>
     <x:t>1983</x:t>
   </x:si>
   <x:si>
     <x:t>1984</x:t>
   </x:si>
   <x:si>
     <x:t>1985</x:t>
   </x:si>
   <x:si>
     <x:t>1986</x:t>
   </x:si>
   <x:si>
@@ -148,87 +148,93 @@
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>S14+15 Hushåll och hushållens icke-vinstdrivande organisationer</x:t>
   </x:si>
   <x:si>
     <x:t>Disponibel inkomst, netto, nominella värden, procentuell utveckling, årstakt</x:t>
   </x:si>
   <x:si>
     <x:t>Disponibel inkomst, netto, reala värden, procentuell utveckling, årstakt</x:t>
   </x:si>
   <x:si>
     <x:t>Sparkvot, netto</x:t>
   </x:si>
   <x:si>
     <x:t>Sparkvot, netto, exkl. tjänste- o premiepensioner</x:t>
   </x:si>
   <x:si>
     <x:t>Finansiell sparkvot</x:t>
   </x:si>
   <x:si>
     <x:t>Finansiell sparkvot exkl. tjänste- o premiepensioner</x:t>
   </x:si>
   <x:si>
     <x:t>Låneskulder i procent av disponibel inkomst, netto, helår/fyra kvartal</x:t>
   </x:si>
   <x:si>
     <x:t>Ränteutgifter, brutto, i procent av disponibel inkomst, netto</x:t>
   </x:si>
   <x:si>
     <x:t>S14 Hushåll</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2025-05-30: Nationalräkenskaperna har reviderats till följd av en mindre översyn av tidsserien. Reviderade serier finns tillgängliga för åren 1950-2024. </x:t>
   </x:si>
   <x:si>
+    <x:t>2026-03-06: Ett fel har upptäckts som berör hushållskonsumtionsändamålet COICOP 04 för det fjärde kvartalet 2025. Bedömningen är att den publicerade uppgiften är överskattad med omkring 3 miljarder kronor i fasta priser, mätt i faktiska tal. Felet får stor effekt på ändamålet men för BNP i stort är effekten liten. Upprättning sker i samband med ordinarie publicering av det första kvartalet 2026, den 29 maj.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250829 08:00</x:t>
+    <x:t>20260227 08:19</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>NR Info, SCB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +46 010-479 50 00</x:t>
   </x:si>
   <x:si>
     <x:t>nrinfo@scb.se</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Statistikservice, SCB</x:t>
   </x:si>
   <x:si>
     <x:t>information@scb.se</x:t>
   </x:si>
@@ -633,65 +639,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AU58"/>
+  <x:dimension ref="A1:AV59"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="47" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="1" max="48" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:47">
+    <x:row r="1" spans="1:48">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:47">
+    <x:row r="3" spans="1:48">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
@@ -783,57 +789,60 @@
       </x:c>
       <x:c r="AN3" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="AO3" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="AP3" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="AQ3" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="AR3" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="AS3" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AT3" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="AU3" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:47">
+      <x:c r="AV3" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:48">
       <x:c r="A4" s="2" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
         <x:v>14.2</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>6.3</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>10.3</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>9.7</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
@@ -921,59 +930,62 @@
       <x:c r="AL4" s="3" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="AM4" s="3" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="AN4" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="AO4" s="3" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="AP4" s="3" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="AQ4" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="AR4" s="3" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="AS4" s="3" t="n">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="AT4" s="3" t="n">
-        <x:v>5.6</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="AU4" s="3" t="n">
-        <x:v>3.6</x:v>
-[...2 lines deleted...]
-    <x:row r="5" spans="1:47">
+        <x:v>3.9</x:v>
+      </x:c>
+      <x:c r="AV4" s="3" t="n">
+        <x:v>4.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:48">
       <x:c r="B5" s="2" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>-4.9</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
         <x:v>2.4</x:v>
       </x:c>
@@ -1061,59 +1073,62 @@
       <x:c r="AL5" s="3" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="AM5" s="3" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="AN5" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="AO5" s="3" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="AP5" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="AQ5" s="3" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="AR5" s="3" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="AS5" s="3" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="AT5" s="3" t="n">
-        <x:v>-1</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="AU5" s="3" t="n">
-        <x:v>0.8</x:v>
-[...2 lines deleted...]
-    <x:row r="6" spans="1:47">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="AV5" s="3" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:48">
       <x:c r="B6" s="2" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="J6" s="3" t="n">
         <x:v>-3.2</x:v>
       </x:c>
@@ -1201,59 +1216,62 @@
       <x:c r="AL6" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="AM6" s="3" t="n">
         <x:v>12.3</x:v>
       </x:c>
       <x:c r="AN6" s="3" t="n">
         <x:v>11.4</x:v>
       </x:c>
       <x:c r="AO6" s="3" t="n">
         <x:v>12.5</x:v>
       </x:c>
       <x:c r="AP6" s="3" t="n">
         <x:v>14.5</x:v>
       </x:c>
       <x:c r="AQ6" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="AR6" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="AS6" s="3" t="n">
         <x:v>13.1</x:v>
       </x:c>
       <x:c r="AT6" s="3" t="n">
-        <x:v>14.3</x:v>
+        <x:v>14.4</x:v>
       </x:c>
       <x:c r="AU6" s="3" t="n">
-        <x:v>15.8</x:v>
-[...2 lines deleted...]
-    <x:row r="7" spans="1:47">
+        <x:v>16.3</x:v>
+      </x:c>
+      <x:c r="AV6" s="3" t="n">
+        <x:v>14.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:48">
       <x:c r="B7" s="2" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="J7" s="3" t="n">
         <x:v>-6.5</x:v>
       </x:c>
@@ -1341,59 +1359,62 @@
       <x:c r="AL7" s="3" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="AM7" s="3" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="AN7" s="3" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="AO7" s="3" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="AP7" s="3" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="AQ7" s="3" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="AR7" s="3" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="AS7" s="3" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="AT7" s="3" t="n">
-        <x:v>6.3</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="AU7" s="3" t="n">
-        <x:v>6.4</x:v>
-[...2 lines deleted...]
-    <x:row r="8" spans="1:47">
+        <x:v>6.8</x:v>
+      </x:c>
+      <x:c r="AV7" s="3" t="n">
+        <x:v>6.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:48">
       <x:c r="B8" s="2" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>-4.3</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="J8" s="3" t="n">
         <x:v>-7.8</x:v>
       </x:c>
@@ -1484,56 +1505,59 @@
       <x:c r="AM8" s="3" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="AN8" s="3" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="AO8" s="3" t="n">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="AP8" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="AQ8" s="3" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="AR8" s="3" t="n">
         <x:v>10.6</x:v>
       </x:c>
       <x:c r="AS8" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="AT8" s="3" t="n">
         <x:v>11.6</x:v>
       </x:c>
       <x:c r="AU8" s="3" t="n">
-        <x:v>13.6</x:v>
-[...2 lines deleted...]
-    <x:row r="9" spans="1:47">
+        <x:v>14.1</x:v>
+      </x:c>
+      <x:c r="AV8" s="3" t="n">
+        <x:v>12.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:48">
       <x:c r="B9" s="2" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>-5.9</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>-7.6</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>-4.8</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>-6</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>-6.1</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
         <x:v>-7</x:v>
       </x:c>
       <x:c r="J9" s="3" t="n">
         <x:v>-11.3</x:v>
       </x:c>
@@ -1624,56 +1648,59 @@
       <x:c r="AM9" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="AN9" s="3" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="AO9" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="AP9" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AQ9" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="AR9" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="AS9" s="3" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="AT9" s="3" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="AU9" s="3" t="n">
-        <x:v>4</x:v>
-[...2 lines deleted...]
-    <x:row r="10" spans="1:47">
+        <x:v>4.3</x:v>
+      </x:c>
+      <x:c r="AV9" s="3" t="n">
+        <x:v>4.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:48">
       <x:c r="B10" s="2" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>92.2</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>99.2</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>101.5</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>99.9</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
         <x:v>109.8</x:v>
       </x:c>
       <x:c r="J10" s="3" t="n">
         <x:v>115.4</x:v>
       </x:c>
@@ -1761,59 +1788,62 @@
       <x:c r="AL10" s="3" t="n">
         <x:v>169.8</x:v>
       </x:c>
       <x:c r="AM10" s="3" t="n">
         <x:v>175.4</x:v>
       </x:c>
       <x:c r="AN10" s="3" t="n">
         <x:v>179.8</x:v>
       </x:c>
       <x:c r="AO10" s="3" t="n">
         <x:v>181.8</x:v>
       </x:c>
       <x:c r="AP10" s="3" t="n">
         <x:v>182.9</x:v>
       </x:c>
       <x:c r="AQ10" s="3" t="n">
         <x:v>192.6</x:v>
       </x:c>
       <x:c r="AR10" s="3" t="n">
         <x:v>192.8</x:v>
       </x:c>
       <x:c r="AS10" s="3" t="n">
         <x:v>184.9</x:v>
       </x:c>
       <x:c r="AT10" s="3" t="n">
-        <x:v>175.9</x:v>
+        <x:v>175.7</x:v>
       </x:c>
       <x:c r="AU10" s="3" t="n">
-        <x:v>172.4</x:v>
-[...2 lines deleted...]
-    <x:row r="11" spans="1:47">
+        <x:v>171.7</x:v>
+      </x:c>
+      <x:c r="AV10" s="3" t="n">
+        <x:v>168.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:48">
       <x:c r="B11" s="2" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>10.6</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>12.6</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>12.1</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>11.5</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>12.3</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
         <x:v>12.6</x:v>
       </x:c>
@@ -1904,59 +1934,62 @@
       <x:c r="AM11" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AN11" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AO11" s="3" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="AP11" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AQ11" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="AR11" s="3" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="AS11" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="AT11" s="3" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="AU11" s="3" t="n">
-        <x:v>7.3</x:v>
-[...2 lines deleted...]
-    <x:row r="12" spans="1:47">
+        <x:v>7.2</x:v>
+      </x:c>
+      <x:c r="AV11" s="3" t="n">
+        <x:v>5.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:48">
       <x:c r="A12" s="2" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B12" s="2" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>13.9</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>9.6</x:v>
       </x:c>
       <x:c r="I12" s="3" t="n">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="J12" s="3" t="n">
         <x:v>8.1</x:v>
       </x:c>
@@ -2041,62 +2074,65 @@
       <x:c r="AK12" s="3" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="AL12" s="3" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="AM12" s="3" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="AN12" s="3" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="AO12" s="3" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="AP12" s="3" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="AQ12" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="AR12" s="3" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="AS12" s="3" t="n">
-        <x:v>8.4</x:v>
+        <x:v>8.5</x:v>
       </x:c>
       <x:c r="AT12" s="3" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="AU12" s="3" t="n">
-        <x:v>3.4</x:v>
-[...2 lines deleted...]
-    <x:row r="13" spans="1:47">
+        <x:v>3.8</x:v>
+      </x:c>
+      <x:c r="AV12" s="3" t="n">
+        <x:v>4.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:48">
       <x:c r="B13" s="2" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="J13" s="3" t="n">
         <x:v>2.6</x:v>
       </x:c>
@@ -2184,59 +2220,62 @@
       <x:c r="AL13" s="3" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="AM13" s="3" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="AN13" s="3" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="AO13" s="3" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="AP13" s="3" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="AQ13" s="3" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="AR13" s="3" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="AS13" s="3" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="AT13" s="3" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="AU13" s="3" t="n">
-        <x:v>0.7</x:v>
-[...2 lines deleted...]
-    <x:row r="14" spans="1:47">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="AV13" s="3" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:48">
       <x:c r="B14" s="2" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="I14" s="3" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="J14" s="3" t="n">
         <x:v>-4.4</x:v>
       </x:c>
@@ -2324,59 +2363,62 @@
       <x:c r="AL14" s="3" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="AM14" s="3" t="n">
         <x:v>11.9</x:v>
       </x:c>
       <x:c r="AN14" s="3" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="AO14" s="3" t="n">
         <x:v>12.4</x:v>
       </x:c>
       <x:c r="AP14" s="3" t="n">
         <x:v>14.6</x:v>
       </x:c>
       <x:c r="AQ14" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="AR14" s="3" t="n">
         <x:v>14.9</x:v>
       </x:c>
       <x:c r="AS14" s="3" t="n">
         <x:v>13.1</x:v>
       </x:c>
       <x:c r="AT14" s="3" t="n">
-        <x:v>14.3</x:v>
+        <x:v>14.4</x:v>
       </x:c>
       <x:c r="AU14" s="3" t="n">
-        <x:v>15.8</x:v>
-[...2 lines deleted...]
-    <x:row r="15" spans="1:47">
+        <x:v>16.3</x:v>
+      </x:c>
+      <x:c r="AV14" s="3" t="n">
+        <x:v>14.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:48">
       <x:c r="B15" s="2" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>-4</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>-2.8</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="J15" s="3" t="n">
         <x:v>-7.8</x:v>
       </x:c>
@@ -2467,56 +2509,59 @@
       <x:c r="AM15" s="3" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="AN15" s="3" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="AO15" s="3" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="AP15" s="3" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="AQ15" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="AR15" s="3" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="AS15" s="3" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="AT15" s="3" t="n">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="AU15" s="3" t="n">
-        <x:v>6.2</x:v>
-[...2 lines deleted...]
-    <x:row r="16" spans="1:47">
+        <x:v>6.5</x:v>
+      </x:c>
+      <x:c r="AV15" s="3" t="n">
+        <x:v>6.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:48">
       <x:c r="B16" s="2" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>-5.5</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>-4.1</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
         <x:v>-5.1</x:v>
       </x:c>
       <x:c r="J16" s="3" t="n">
         <x:v>-9.2</x:v>
       </x:c>
@@ -2607,56 +2652,59 @@
       <x:c r="AM16" s="3" t="n">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="AN16" s="3" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="AO16" s="3" t="n">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="AP16" s="3" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="AQ16" s="3" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="AR16" s="3" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="AS16" s="3" t="n">
         <x:v>9.1</x:v>
       </x:c>
       <x:c r="AT16" s="3" t="n">
         <x:v>11.7</x:v>
       </x:c>
       <x:c r="AU16" s="3" t="n">
-        <x:v>13.7</x:v>
-[...2 lines deleted...]
-    <x:row r="17" spans="1:47">
+        <x:v>14.3</x:v>
+      </x:c>
+      <x:c r="AV16" s="3" t="n">
+        <x:v>12.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:48">
       <x:c r="B17" s="2" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>-7.4</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>-8.9</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
         <x:v>-6.2</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>-7.5</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>-7.8</x:v>
       </x:c>
       <x:c r="I17" s="3" t="n">
         <x:v>-8.6</x:v>
       </x:c>
       <x:c r="J17" s="3" t="n">
         <x:v>-12.8</x:v>
       </x:c>
@@ -2744,59 +2792,62 @@
       <x:c r="AL17" s="3" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="AM17" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AN17" s="3" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="AO17" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AP17" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AQ17" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="AR17" s="3" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="AS17" s="3" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="AT17" s="3" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="AU17" s="3" t="n">
-        <x:v>3.8</x:v>
-[...2 lines deleted...]
-    <x:row r="18" spans="1:47">
+        <x:v>4.2</x:v>
+      </x:c>
+      <x:c r="AV17" s="3" t="n">
+        <x:v>4.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:48">
       <x:c r="B18" s="2" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>97.2</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>101.1</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
         <x:v>100.4</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>102.7</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>101.2</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
         <x:v>111.3</x:v>
       </x:c>
       <x:c r="J18" s="3" t="n">
         <x:v>116.7</x:v>
       </x:c>
@@ -2884,59 +2935,62 @@
       <x:c r="AL18" s="3" t="n">
         <x:v>174.6</x:v>
       </x:c>
       <x:c r="AM18" s="3" t="n">
         <x:v>180.5</x:v>
       </x:c>
       <x:c r="AN18" s="3" t="n">
         <x:v>184.6</x:v>
       </x:c>
       <x:c r="AO18" s="3" t="n">
         <x:v>186.6</x:v>
       </x:c>
       <x:c r="AP18" s="3" t="n">
         <x:v>187.4</x:v>
       </x:c>
       <x:c r="AQ18" s="3" t="n">
         <x:v>197.5</x:v>
       </x:c>
       <x:c r="AR18" s="3" t="n">
         <x:v>198</x:v>
       </x:c>
       <x:c r="AS18" s="3" t="n">
         <x:v>189.3</x:v>
       </x:c>
       <x:c r="AT18" s="3" t="n">
-        <x:v>180.5</x:v>
+        <x:v>180.3</x:v>
       </x:c>
       <x:c r="AU18" s="3" t="n">
-        <x:v>177.1</x:v>
-[...2 lines deleted...]
-    <x:row r="19" spans="1:47">
+        <x:v>176.4</x:v>
+      </x:c>
+      <x:c r="AV18" s="3" t="n">
+        <x:v>173.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:48">
       <x:c r="B19" s="2" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>12.7</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>11.6</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>12.4</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>12.3</x:v>
       </x:c>
       <x:c r="J19" s="3" t="n">
         <x:v>12.8</x:v>
       </x:c>
@@ -3027,166 +3081,174 @@
       <x:c r="AM19" s="3" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="AN19" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AO19" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AP19" s="3" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="AQ19" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="AR19" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AS19" s="3" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="AT19" s="3" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="AU19" s="3" t="n">
-        <x:v>7.5</x:v>
-[...2 lines deleted...]
-    <x:row r="21" spans="1:47">
+        <x:v>7.4</x:v>
+      </x:c>
+      <x:c r="AV19" s="3" t="n">
+        <x:v>5.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:48">
       <x:c r="A21" s="0" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      <x:c r="A23" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:47">
+    <x:row r="22" spans="1:48">
+      <x:c r="A22" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:48">
       <x:c r="A24" s="0" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      <x:c r="A26" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
-    <x:row r="27" spans="1:47">
+    <x:row r="25" spans="1:48">
+      <x:c r="A25" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:48">
       <x:c r="A27" s="0" t="s">
-        <x:v>60</x:v>
-[...3 lines deleted...]
-      <x:c r="A29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
-    <x:row r="30" spans="1:47">
+    <x:row r="28" spans="1:48">
+      <x:c r="A28" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:48">
       <x:c r="A30" s="0" t="s">
-        <x:v>62</x:v>
-[...2 lines deleted...]
-    <x:row r="31" spans="1:47">
+        <x:v>63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:48">
       <x:c r="A31" s="0" t="s">
-        <x:v>63</x:v>
-[...2 lines deleted...]
-    <x:row r="32" spans="1:47">
+        <x:v>64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:48">
       <x:c r="A32" s="0" t="s">
-        <x:v>64</x:v>
-[...3 lines deleted...]
-      <x:c r="A34" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
-    <x:row r="35" spans="1:47">
+    <x:row r="33" spans="1:48">
+      <x:c r="A33" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:48">
       <x:c r="A35" s="0" t="s">
-        <x:v>63</x:v>
-[...2 lines deleted...]
-    <x:row r="36" spans="1:47">
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:48">
       <x:c r="A36" s="0" t="s">
-        <x:v>66</x:v>
-[...7 lines deleted...]
-    <x:row r="42" spans="1:47">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:48">
+      <x:c r="A37" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:48">
       <x:c r="A42" s="0" t="s">
-        <x:v>68</x:v>
-[...3 lines deleted...]
-      <x:c r="A44" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
-    <x:row r="45" spans="1:47">
+    <x:row r="43" spans="1:48">
+      <x:c r="A43" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:48">
       <x:c r="A45" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-    <x:row r="46" spans="1:47">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:48">
       <x:c r="A46" s="0" t="s">
-        <x:v>71</x:v>
-[...3 lines deleted...]
-      <x:c r="A49" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
-    <x:row r="52" spans="1:47">
-      <x:c r="A52" s="0" t="s">
+    <x:row r="47" spans="1:48">
+      <x:c r="A47" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
-    <x:row r="54" spans="1:47">
-      <x:c r="A54" s="0" t="s">
+    <x:row r="50" spans="1:48">
+      <x:c r="A50" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
-    <x:row r="55" spans="1:47">
+    <x:row r="53" spans="1:48">
+      <x:c r="A53" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:48">
       <x:c r="A55" s="0" t="s">
-        <x:v>75</x:v>
-[...3 lines deleted...]
-      <x:c r="A57" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
-    <x:row r="58" spans="1:47">
+    <x:row r="56" spans="1:48">
+      <x:c r="A56" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:48">
       <x:c r="A58" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:48">
+      <x:c r="A59" s="0" t="s">
+        <x:v>79</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>0000011H</vt:lpstr>
       <vt:lpstr>0000011H!Print_Area</vt:lpstr>
       <vt:lpstr>0000011H!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>