--- v1 (2026-04-03)
+++ v2 (2026-05-29)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe54b7c2abf942c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/021a16bdcfdc45cba9db2597d67cdcd7.psmdcp" Id="R29728d0869844c01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecaee66d4c441f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4d6b02234ca42b881ac7ff2fe5c58ff.psmdcp" Id="R3a61e2cf21fd43f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="0000011H" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
   <x:si>
     <x:t>Nyckeltal för inkomstutveckling, sparkvot, skuldkvot, räntekvot efter sektor, indikator och år</x:t>
   </x:si>
   <x:si>
     <x:t>1980</x:t>
   </x:si>
   <x:si>
     <x:t>1981</x:t>
   </x:si>
   <x:si>
     <x:t>1982</x:t>
   </x:si>
   <x:si>
     <x:t>1983</x:t>
   </x:si>
   <x:si>
     <x:t>1984</x:t>
   </x:si>
   <x:si>
     <x:t>1985</x:t>
   </x:si>
   <x:si>
     <x:t>1986</x:t>
   </x:si>
   <x:si>
@@ -181,60 +181,54 @@
   <x:si>
     <x:t>Disponibel inkomst, netto, reala värden, procentuell utveckling, årstakt</x:t>
   </x:si>
   <x:si>
     <x:t>Sparkvot, netto</x:t>
   </x:si>
   <x:si>
     <x:t>Sparkvot, netto, exkl. tjänste- o premiepensioner</x:t>
   </x:si>
   <x:si>
     <x:t>Finansiell sparkvot</x:t>
   </x:si>
   <x:si>
     <x:t>Finansiell sparkvot exkl. tjänste- o premiepensioner</x:t>
   </x:si>
   <x:si>
     <x:t>Låneskulder i procent av disponibel inkomst, netto, helår/fyra kvartal</x:t>
   </x:si>
   <x:si>
     <x:t>Ränteutgifter, brutto, i procent av disponibel inkomst, netto</x:t>
   </x:si>
   <x:si>
     <x:t>S14 Hushåll</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2025-05-30: Nationalräkenskaperna har reviderats till följd av en mindre översyn av tidsserien. Reviderade serier finns tillgängliga för åren 1950-2024. </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260227 08:19</x:t>
+    <x:t>20260529 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>NR Info, SCB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +46 010-479 50 00</x:t>
   </x:si>
   <x:si>
     <x:t>nrinfo@scb.se</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Statistikservice, SCB</x:t>
   </x:si>
   <x:si>
     <x:t>information@scb.se</x:t>
   </x:si>
@@ -639,51 +633,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AV59"/>
+  <x:dimension ref="A1:AV57"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="48" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:48">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:48">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
@@ -927,60 +921,60 @@
       <x:c r="AK4" s="3" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="AL4" s="3" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="AM4" s="3" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="AN4" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="AO4" s="3" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="AP4" s="3" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="AQ4" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="AR4" s="3" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="AS4" s="3" t="n">
-        <x:v>8.1</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="AT4" s="3" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="AU4" s="3" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="AV4" s="3" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:48">
       <x:c r="B5" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>-4.9</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
@@ -1070,60 +1064,60 @@
       <x:c r="AK5" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="AL5" s="3" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="AM5" s="3" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="AN5" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="AO5" s="3" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="AP5" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="AQ5" s="3" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="AR5" s="3" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="AS5" s="3" t="n">
+        <x:v>1.8</x:v>
+      </x:c>
+      <x:c r="AT5" s="3" t="n">
+        <x:v>-1.2</x:v>
+      </x:c>
+      <x:c r="AU5" s="3" t="n">
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="AV5" s="3" t="n">
         <x:v>1.3</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:48">
       <x:c r="B6" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
@@ -1213,60 +1207,60 @@
       <x:c r="AK6" s="3" t="n">
         <x:v>13.4</x:v>
       </x:c>
       <x:c r="AL6" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="AM6" s="3" t="n">
         <x:v>12.3</x:v>
       </x:c>
       <x:c r="AN6" s="3" t="n">
         <x:v>11.4</x:v>
       </x:c>
       <x:c r="AO6" s="3" t="n">
         <x:v>12.5</x:v>
       </x:c>
       <x:c r="AP6" s="3" t="n">
         <x:v>14.5</x:v>
       </x:c>
       <x:c r="AQ6" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="AR6" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="AS6" s="3" t="n">
-        <x:v>13.1</x:v>
+        <x:v>13.2</x:v>
       </x:c>
       <x:c r="AT6" s="3" t="n">
-        <x:v>14.4</x:v>
+        <x:v>14.5</x:v>
       </x:c>
       <x:c r="AU6" s="3" t="n">
         <x:v>16.3</x:v>
       </x:c>
       <x:c r="AV6" s="3" t="n">
-        <x:v>14.7</x:v>
+        <x:v>13.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:48">
       <x:c r="B7" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
@@ -1356,60 +1350,60 @@
       <x:c r="AK7" s="3" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="AL7" s="3" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="AM7" s="3" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="AN7" s="3" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="AO7" s="3" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="AP7" s="3" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="AQ7" s="3" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="AR7" s="3" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="AS7" s="3" t="n">
-        <x:v>5.7</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="AT7" s="3" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="AU7" s="3" t="n">
-        <x:v>6.8</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="AV7" s="3" t="n">
-        <x:v>6.8</x:v>
+        <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:48">
       <x:c r="B8" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>-4.3</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
@@ -1499,60 +1493,60 @@
       <x:c r="AK8" s="3" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="AL8" s="3" t="n">
         <x:v>7.7</x:v>
       </x:c>
       <x:c r="AM8" s="3" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="AN8" s="3" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="AO8" s="3" t="n">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="AP8" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="AQ8" s="3" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="AR8" s="3" t="n">
         <x:v>10.6</x:v>
       </x:c>
       <x:c r="AS8" s="3" t="n">
-        <x:v>9</x:v>
+        <x:v>9.1</x:v>
       </x:c>
       <x:c r="AT8" s="3" t="n">
-        <x:v>11.6</x:v>
+        <x:v>11.8</x:v>
       </x:c>
       <x:c r="AU8" s="3" t="n">
-        <x:v>14.1</x:v>
+        <x:v>14.2</x:v>
       </x:c>
       <x:c r="AV8" s="3" t="n">
-        <x:v>12.5</x:v>
+        <x:v>11.7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:48">
       <x:c r="B9" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>-5.9</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>-7.6</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>-4.8</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>-6</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>-6.1</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
@@ -1642,60 +1636,60 @@
       <x:c r="AK9" s="3" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="AL9" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="AM9" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="AN9" s="3" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="AO9" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="AP9" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AQ9" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="AR9" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="AS9" s="3" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="AT9" s="3" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="AU9" s="3" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="AV9" s="3" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:48">
       <x:c r="B10" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>92.2</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>99.2</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>101.5</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>99.9</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
@@ -1785,60 +1779,60 @@
       <x:c r="AK10" s="3" t="n">
         <x:v>163.9</x:v>
       </x:c>
       <x:c r="AL10" s="3" t="n">
         <x:v>169.8</x:v>
       </x:c>
       <x:c r="AM10" s="3" t="n">
         <x:v>175.4</x:v>
       </x:c>
       <x:c r="AN10" s="3" t="n">
         <x:v>179.8</x:v>
       </x:c>
       <x:c r="AO10" s="3" t="n">
         <x:v>181.8</x:v>
       </x:c>
       <x:c r="AP10" s="3" t="n">
         <x:v>182.9</x:v>
       </x:c>
       <x:c r="AQ10" s="3" t="n">
         <x:v>192.6</x:v>
       </x:c>
       <x:c r="AR10" s="3" t="n">
         <x:v>192.8</x:v>
       </x:c>
       <x:c r="AS10" s="3" t="n">
-        <x:v>184.9</x:v>
+        <x:v>184.1</x:v>
       </x:c>
       <x:c r="AT10" s="3" t="n">
-        <x:v>175.7</x:v>
+        <x:v>175.4</x:v>
       </x:c>
       <x:c r="AU10" s="3" t="n">
-        <x:v>171.7</x:v>
+        <x:v>169.8</x:v>
       </x:c>
       <x:c r="AV10" s="3" t="n">
-        <x:v>168.8</x:v>
+        <x:v>167.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:48">
       <x:c r="B11" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>10.6</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>12.6</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>12.1</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>11.5</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>12.3</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
@@ -1937,51 +1931,51 @@
       <x:c r="AN11" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AO11" s="3" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="AP11" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AQ11" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="AR11" s="3" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="AS11" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="AT11" s="3" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="AU11" s="3" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="AV11" s="3" t="n">
-        <x:v>5.6</x:v>
+        <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:48">
       <x:c r="A12" s="2" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B12" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>13.9</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
@@ -2074,60 +2068,60 @@
       <x:c r="AK12" s="3" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="AL12" s="3" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="AM12" s="3" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="AN12" s="3" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="AO12" s="3" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="AP12" s="3" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="AQ12" s="3" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="AR12" s="3" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="AS12" s="3" t="n">
-        <x:v>8.5</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="AT12" s="3" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="AU12" s="3" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="AV12" s="3" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:48">
       <x:c r="B13" s="2" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
@@ -2217,60 +2211,60 @@
       <x:c r="AK13" s="3" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="AL13" s="3" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="AM13" s="3" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="AN13" s="3" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="AO13" s="3" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="AP13" s="3" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="AQ13" s="3" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="AR13" s="3" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="AS13" s="3" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="AT13" s="3" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="AU13" s="3" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="AV13" s="3" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:48">
       <x:c r="B14" s="2" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="I14" s="3" t="n">
@@ -2360,60 +2354,60 @@
       <x:c r="AK14" s="3" t="n">
         <x:v>13.3</x:v>
       </x:c>
       <x:c r="AL14" s="3" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="AM14" s="3" t="n">
         <x:v>11.9</x:v>
       </x:c>
       <x:c r="AN14" s="3" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="AO14" s="3" t="n">
         <x:v>12.4</x:v>
       </x:c>
       <x:c r="AP14" s="3" t="n">
         <x:v>14.6</x:v>
       </x:c>
       <x:c r="AQ14" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="AR14" s="3" t="n">
         <x:v>14.9</x:v>
       </x:c>
       <x:c r="AS14" s="3" t="n">
-        <x:v>13.1</x:v>
+        <x:v>12.9</x:v>
       </x:c>
       <x:c r="AT14" s="3" t="n">
-        <x:v>14.4</x:v>
+        <x:v>14.5</x:v>
       </x:c>
       <x:c r="AU14" s="3" t="n">
-        <x:v>16.3</x:v>
+        <x:v>16.4</x:v>
       </x:c>
       <x:c r="AV14" s="3" t="n">
-        <x:v>14.7</x:v>
+        <x:v>13.9</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:48">
       <x:c r="B15" s="2" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>-4</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>-2.8</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
@@ -2503,60 +2497,60 @@
       <x:c r="AK15" s="3" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="AL15" s="3" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="AM15" s="3" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="AN15" s="3" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="AO15" s="3" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="AP15" s="3" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="AQ15" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="AR15" s="3" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="AS15" s="3" t="n">
-        <x:v>5.6</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="AT15" s="3" t="n">
-        <x:v>6.1</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="AU15" s="3" t="n">
-        <x:v>6.5</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="AV15" s="3" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.3</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:48">
       <x:c r="B16" s="2" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>-5.5</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>-4.1</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
@@ -2646,60 +2640,60 @@
       <x:c r="AK16" s="3" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="AL16" s="3" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="AM16" s="3" t="n">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="AN16" s="3" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="AO16" s="3" t="n">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="AP16" s="3" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="AQ16" s="3" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="AR16" s="3" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="AS16" s="3" t="n">
-        <x:v>9.1</x:v>
+        <x:v>8.9</x:v>
       </x:c>
       <x:c r="AT16" s="3" t="n">
-        <x:v>11.7</x:v>
+        <x:v>11.9</x:v>
       </x:c>
       <x:c r="AU16" s="3" t="n">
-        <x:v>14.3</x:v>
+        <x:v>14.4</x:v>
       </x:c>
       <x:c r="AV16" s="3" t="n">
-        <x:v>12.6</x:v>
+        <x:v>11.9</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:48">
       <x:c r="B17" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>-7.4</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>-8.9</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
         <x:v>-6.2</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>-7.5</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>-7.8</x:v>
       </x:c>
       <x:c r="I17" s="3" t="n">
@@ -2789,60 +2783,60 @@
       <x:c r="AK17" s="3" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="AL17" s="3" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="AM17" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AN17" s="3" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="AO17" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AP17" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AQ17" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="AR17" s="3" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="AS17" s="3" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="AT17" s="3" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="AU17" s="3" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="AV17" s="3" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:48">
       <x:c r="B18" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>97.2</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>101.1</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
         <x:v>100.4</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>102.7</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>101.2</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
@@ -2932,60 +2926,60 @@
       <x:c r="AK18" s="3" t="n">
         <x:v>168.2</x:v>
       </x:c>
       <x:c r="AL18" s="3" t="n">
         <x:v>174.6</x:v>
       </x:c>
       <x:c r="AM18" s="3" t="n">
         <x:v>180.5</x:v>
       </x:c>
       <x:c r="AN18" s="3" t="n">
         <x:v>184.6</x:v>
       </x:c>
       <x:c r="AO18" s="3" t="n">
         <x:v>186.6</x:v>
       </x:c>
       <x:c r="AP18" s="3" t="n">
         <x:v>187.4</x:v>
       </x:c>
       <x:c r="AQ18" s="3" t="n">
         <x:v>197.5</x:v>
       </x:c>
       <x:c r="AR18" s="3" t="n">
         <x:v>198</x:v>
       </x:c>
       <x:c r="AS18" s="3" t="n">
-        <x:v>189.3</x:v>
+        <x:v>189.1</x:v>
       </x:c>
       <x:c r="AT18" s="3" t="n">
-        <x:v>180.3</x:v>
+        <x:v>179.9</x:v>
       </x:c>
       <x:c r="AU18" s="3" t="n">
-        <x:v>176.4</x:v>
+        <x:v>174.4</x:v>
       </x:c>
       <x:c r="AV18" s="3" t="n">
-        <x:v>173.3</x:v>
+        <x:v>171.9</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:48">
       <x:c r="B19" s="2" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>12.7</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>11.6</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>12.4</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
@@ -3075,180 +3069,170 @@
       <x:c r="AK19" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="AL19" s="3" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="AM19" s="3" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="AN19" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AO19" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AP19" s="3" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="AQ19" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="AR19" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AS19" s="3" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="AT19" s="3" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="AU19" s="3" t="n">
-        <x:v>7.4</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="AV19" s="3" t="n">
         <x:v>5.7</x:v>
       </x:c>
     </x:row>
-    <x:row r="21" spans="1:48">
-[...3 lines deleted...]
-    </x:row>
     <x:row r="22" spans="1:48">
       <x:c r="A22" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:48">
+      <x:c r="A23" s="0" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:48">
       <x:c r="A25" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:48">
+      <x:c r="A26" s="0" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:48">
       <x:c r="A28" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:48">
+      <x:c r="A29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:48">
       <x:c r="A30" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:48">
       <x:c r="A31" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
-    <x:row r="32" spans="1:48">
-[...3 lines deleted...]
-    </x:row>
     <x:row r="33" spans="1:48">
       <x:c r="A33" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:48">
+      <x:c r="A34" s="0" t="s">
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:48">
       <x:c r="A35" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:48">
+      <x:c r="A40" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
-    <x:row r="36" spans="1:48">
-[...5 lines deleted...]
-      <x:c r="A37" s="0" t="s">
+    <x:row r="41" spans="1:48">
+      <x:c r="A41" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:48">
       <x:c r="A43" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:48">
+      <x:c r="A44" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:48">
       <x:c r="A45" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:48">
-      <x:c r="A46" s="0" t="s">
+    <x:row r="48" spans="1:48">
+      <x:c r="A48" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
-    <x:row r="47" spans="1:48">
-      <x:c r="A47" s="0" t="s">
+    <x:row r="51" spans="1:48">
+      <x:c r="A51" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:48">
       <x:c r="A53" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:48">
+      <x:c r="A54" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:48">
       <x:c r="A56" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:48">
+      <x:c r="A57" s="0" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...8 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>0000011H</vt:lpstr>
       <vt:lpstr>0000011H!Print_Area</vt:lpstr>
       <vt:lpstr>0000011H!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>