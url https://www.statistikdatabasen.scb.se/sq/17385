--- v0 (2025-11-05)
+++ v1 (2026-04-03)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a6acf6a6412457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab9d2e3d9d88465fbd74ce92306c1f22.psmdcp" Id="R0b1bc32a38904432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec06b43a6ab4dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e5916cc21084885b859c9dbac7d978c.psmdcp" Id="R09fa2b88e0a444ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="000000ZF" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="217">
-[...1 lines deleted...]
-    <x:t>Nykeltal för inkomstutveckling, sparkvot, skuldkvot, räntekvot efter sektor, indikator och kvartal</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="220">
+  <x:si>
+    <x:t>Nyckeltal för inkomstutveckling, sparkvot, skuldkvot, räntekvot efter sektor, indikator och kvartal</x:t>
   </x:si>
   <x:si>
     <x:t>1980K1</x:t>
   </x:si>
   <x:si>
     <x:t>1980K2</x:t>
   </x:si>
   <x:si>
     <x:t>1980K3</x:t>
   </x:si>
   <x:si>
     <x:t>1980K4</x:t>
   </x:si>
   <x:si>
     <x:t>1981K1</x:t>
   </x:si>
   <x:si>
     <x:t>1981K2</x:t>
   </x:si>
   <x:si>
     <x:t>1981K3</x:t>
   </x:si>
   <x:si>
     <x:t>1981K4</x:t>
   </x:si>
@@ -559,93 +559,102 @@
   <x:si>
     <x:t>2023K3</x:t>
   </x:si>
   <x:si>
     <x:t>2023K4</x:t>
   </x:si>
   <x:si>
     <x:t>2024K1</x:t>
   </x:si>
   <x:si>
     <x:t>2024K2</x:t>
   </x:si>
   <x:si>
     <x:t>2024K3</x:t>
   </x:si>
   <x:si>
     <x:t>2024K4</x:t>
   </x:si>
   <x:si>
     <x:t>2025K1</x:t>
   </x:si>
   <x:si>
     <x:t>2025K2</x:t>
   </x:si>
   <x:si>
+    <x:t>2025K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025K4</x:t>
+  </x:si>
+  <x:si>
     <x:t>S14+15 Hushåll och hushållens icke-vinstdrivande organisationer</x:t>
   </x:si>
   <x:si>
     <x:t>Disponibel inkomst, netto, nominella värden, procentuell utveckling, årstakt</x:t>
   </x:si>
   <x:si>
     <x:t>Disponibel inkomst, netto, reala värden, procentuell utveckling, årstakt</x:t>
   </x:si>
   <x:si>
     <x:t>..</x:t>
   </x:si>
   <x:si>
     <x:t>Sparkvot, netto</x:t>
   </x:si>
   <x:si>
     <x:t>Sparkvot, netto, exkl. tjänste- o premiepensioner</x:t>
   </x:si>
   <x:si>
     <x:t>Finansiell sparkvot</x:t>
   </x:si>
   <x:si>
     <x:t>Finansiell sparkvot exkl. tjänste- o premiepensioner</x:t>
   </x:si>
   <x:si>
     <x:t>Låneskulder i procent av disponibel inkomst, netto, helår/fyra kvartal</x:t>
   </x:si>
   <x:si>
     <x:t>Ränteutgifter, brutto, i procent av disponibel inkomst, netto</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Sparkvot, netto, säsongsrensade värden </x:t>
   </x:si>
   <x:si>
     <x:t>S14 Hushåll</x:t>
   </x:si>
   <x:si>
+    <x:t>2026-03-06: Ett fel har upptäckts som berör hushållskonsumtionsändamålet COICOP 04 för det fjärde kvartalet 2025. Bedömningen är att den publicerade uppgiften är överskattad med omkring 3 miljarder kronor i fasta priser, mätt i faktiska tal. Felet får stor effekt på ändamålet men för BNP i stort är effekten liten. Upprättning sker i samband med ordinarie publicering av det första kvartalet 2026, den 29 maj.</x:t>
+  </x:si>
+  <x:si>
     <x:t>.. = Uppgiften är inte tillgänglig, för osäker för att anges eller borttagen av sekretesskäl.</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250829 08:00</x:t>
+    <x:t>20260227 08:20</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>NR Info, SCB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +46 010-479 50 00</x:t>
   </x:si>
   <x:si>
     <x:t>nrinfo@scb.se</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Statistikservice, SCB</x:t>
   </x:si>
   <x:si>
     <x:t>information@scb.se</x:t>
   </x:si>
@@ -1054,65 +1063,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:GB60"/>
+  <x:dimension ref="A1:GD61"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="184" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="1" max="186" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:184">
+    <x:row r="1" spans="1:186">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:184">
+    <x:row r="3" spans="1:186">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
@@ -1615,57 +1624,63 @@
       </x:c>
       <x:c r="FU3" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="FV3" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="FW3" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="FX3" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="FY3" s="2" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="FZ3" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="GA3" s="2" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="GB3" s="2" t="s">
         <x:v>182</x:v>
       </x:c>
+      <x:c r="GC3" s="2" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="GD3" s="2" t="s">
+        <x:v>184</x:v>
+      </x:c>
     </x:row>
-    <x:row r="4" spans="1:184">
+    <x:row r="4" spans="1:186">
       <x:c r="A4" s="2" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
         <x:v>29.2</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>37.7</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>27.4</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>26.8</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>8.9</x:v>
       </x:c>
@@ -2143,104 +2158,110 @@
       <x:c r="FL4" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="FM4" s="3" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="FN4" s="3" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="FO4" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="FP4" s="3" t="n">
         <x:v>9.5</x:v>
       </x:c>
       <x:c r="FQ4" s="3" t="n">
         <x:v>6.2</x:v>
       </x:c>
       <x:c r="FR4" s="3" t="n">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="FS4" s="3" t="n">
         <x:v>6.2</x:v>
       </x:c>
       <x:c r="FT4" s="3" t="n">
-        <x:v>6.1</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="FU4" s="3" t="n">
-        <x:v>7.1</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="FV4" s="3" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="FW4" s="3" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="FX4" s="3" t="n">
-        <x:v>3.7</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="FY4" s="3" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="FZ4" s="3" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="GA4" s="3" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="GB4" s="3" t="n">
         <x:v>5.2</x:v>
       </x:c>
+      <x:c r="GC4" s="3" t="n">
+        <x:v>5.1</x:v>
+      </x:c>
+      <x:c r="GD4" s="3" t="n">
+        <x:v>3.8</x:v>
+      </x:c>
     </x:row>
-    <x:row r="5" spans="1:184">
+    <x:row r="5" spans="1:186">
       <x:c r="B5" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C5" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D5" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E5" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F5" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G5" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H5" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J5" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="K5" s="3" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="L5" s="3" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="M5" s="3" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="O5" s="3" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="P5" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="Q5" s="3" t="n">
         <x:v>-2.8</x:v>
       </x:c>
       <x:c r="R5" s="3" t="n">
         <x:v>-1.9</x:v>
       </x:c>
@@ -2682,92 +2703,98 @@
       <x:c r="FH5" s="3" t="n">
         <x:v>-5.7</x:v>
       </x:c>
       <x:c r="FI5" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FJ5" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="FK5" s="3" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="FL5" s="3" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="FM5" s="3" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="FN5" s="3" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="FO5" s="3" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="FP5" s="3" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="FQ5" s="3" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="FR5" s="3" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="FS5" s="3" t="n">
         <x:v>-2.7</x:v>
       </x:c>
       <x:c r="FT5" s="3" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="FU5" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FV5" s="3" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="FW5" s="3" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="FX5" s="3" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="FY5" s="3" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="FZ5" s="3" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="GA5" s="3" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="GB5" s="3" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.7</x:v>
+      </x:c>
+      <x:c r="GC5" s="3" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="GD5" s="3" t="n">
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
-    <x:row r="6" spans="1:184">
+    <x:row r="6" spans="1:186">
       <x:c r="B6" s="2" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>14.7</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>10.4</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="J6" s="3" t="n">
         <x:v>-4.7</x:v>
       </x:c>
@@ -3242,83 +3269,89 @@
       <x:c r="FK6" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="FL6" s="3" t="n">
         <x:v>21.6</x:v>
       </x:c>
       <x:c r="FM6" s="3" t="n">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="FN6" s="3" t="n">
         <x:v>7.7</x:v>
       </x:c>
       <x:c r="FO6" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="FP6" s="3" t="n">
         <x:v>19.3</x:v>
       </x:c>
       <x:c r="FQ6" s="3" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="FR6" s="3" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="FS6" s="3" t="n">
-        <x:v>17.8</x:v>
+        <x:v>17.7</x:v>
       </x:c>
       <x:c r="FT6" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>21.3</x:v>
       </x:c>
       <x:c r="FU6" s="3" t="n">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="FV6" s="3" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8.3</x:v>
       </x:c>
       <x:c r="FW6" s="3" t="n">
-        <x:v>18</x:v>
+        <x:v>18.6</x:v>
       </x:c>
       <x:c r="FX6" s="3" t="n">
-        <x:v>23.3</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="FY6" s="3" t="n">
-        <x:v>9.5</x:v>
+        <x:v>9.9</x:v>
       </x:c>
       <x:c r="FZ6" s="3" t="n">
-        <x:v>10.9</x:v>
+        <x:v>11.3</x:v>
       </x:c>
       <x:c r="GA6" s="3" t="n">
-        <x:v>16.5</x:v>
+        <x:v>16.6</x:v>
       </x:c>
       <x:c r="GB6" s="3" t="n">
-        <x:v>23.6</x:v>
+        <x:v>23.8</x:v>
+      </x:c>
+      <x:c r="GC6" s="3" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="GD6" s="3" t="n">
+        <x:v>8.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="7" spans="1:184">
+    <x:row r="7" spans="1:186">
       <x:c r="B7" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>-5.3</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="J7" s="3" t="n">
         <x:v>-8.1</x:v>
       </x:c>
@@ -3796,80 +3829,86 @@
       <x:c r="FL7" s="3" t="n">
         <x:v>12.7</x:v>
       </x:c>
       <x:c r="FM7" s="3" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="FN7" s="3" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FO7" s="3" t="n">
         <x:v>12.5</x:v>
       </x:c>
       <x:c r="FP7" s="3" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="FQ7" s="3" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="FR7" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FS7" s="3" t="n">
         <x:v>11.3</x:v>
       </x:c>
       <x:c r="FT7" s="3" t="n">
-        <x:v>11.7</x:v>
+        <x:v>11.8</x:v>
       </x:c>
       <x:c r="FU7" s="3" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="FV7" s="3" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="FW7" s="3" t="n">
-        <x:v>9.6</x:v>
+        <x:v>9.9</x:v>
       </x:c>
       <x:c r="FX7" s="3" t="n">
-        <x:v>12.4</x:v>
+        <x:v>12.9</x:v>
       </x:c>
       <x:c r="FY7" s="3" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="FZ7" s="3" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="GA7" s="3" t="n">
-        <x:v>9.5</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="GB7" s="3" t="n">
-        <x:v>13.4</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="GC7" s="3" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="GD7" s="3" t="n">
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="8" spans="1:184">
+    <x:row r="8" spans="1:186">
       <x:c r="B8" s="2" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>-11.5</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="J8" s="3" t="n">
         <x:v>-10.8</x:v>
       </x:c>
@@ -4341,86 +4380,92 @@
       <x:c r="FJ8" s="3" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="FK8" s="3" t="n">
         <x:v>17.2</x:v>
       </x:c>
       <x:c r="FL8" s="3" t="n">
         <x:v>16.7</x:v>
       </x:c>
       <x:c r="FM8" s="3" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="FN8" s="3" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="FO8" s="3" t="n">
         <x:v>15.1</x:v>
       </x:c>
       <x:c r="FP8" s="3" t="n">
         <x:v>14.3</x:v>
       </x:c>
       <x:c r="FQ8" s="3" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="FR8" s="3" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="FS8" s="3" t="n">
-        <x:v>14.6</x:v>
+        <x:v>14.5</x:v>
       </x:c>
       <x:c r="FT8" s="3" t="n">
-        <x:v>17.8</x:v>
+        <x:v>17.9</x:v>
       </x:c>
       <x:c r="FU8" s="3" t="n">
-        <x:v>6.7</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="FV8" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="FW8" s="3" t="n">
-        <x:v>15.7</x:v>
+        <x:v>16.3</x:v>
       </x:c>
       <x:c r="FX8" s="3" t="n">
-        <x:v>20.8</x:v>
+        <x:v>21.5</x:v>
       </x:c>
       <x:c r="FY8" s="3" t="n">
-        <x:v>7.5</x:v>
+        <x:v>8.1</x:v>
       </x:c>
       <x:c r="FZ8" s="3" t="n">
-        <x:v>8.8</x:v>
+        <x:v>9.2</x:v>
       </x:c>
       <x:c r="GA8" s="3" t="n">
-        <x:v>14.3</x:v>
+        <x:v>14.4</x:v>
       </x:c>
       <x:c r="GB8" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.2</x:v>
+      </x:c>
+      <x:c r="GC8" s="3" t="n">
+        <x:v>6.1</x:v>
+      </x:c>
+      <x:c r="GD8" s="3" t="n">
+        <x:v>6.6</x:v>
       </x:c>
     </x:row>
-    <x:row r="9" spans="1:184">
+    <x:row r="9" spans="1:186">
       <x:c r="B9" s="2" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>-14.9</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>-5.7</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="J9" s="3" t="n">
         <x:v>-14.4</x:v>
       </x:c>
@@ -4895,83 +4940,89 @@
       <x:c r="FK9" s="3" t="n">
         <x:v>9.4</x:v>
       </x:c>
       <x:c r="FL9" s="3" t="n">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="FM9" s="3" t="n">
         <x:v>-3.2</x:v>
       </x:c>
       <x:c r="FN9" s="3" t="n">
         <x:v>-4.9</x:v>
       </x:c>
       <x:c r="FO9" s="3" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="FP9" s="3" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="FQ9" s="3" t="n">
         <x:v>-5.7</x:v>
       </x:c>
       <x:c r="FR9" s="3" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="FS9" s="3" t="n">
-        <x:v>7.9</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="FT9" s="3" t="n">
-        <x:v>7.9</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="FU9" s="3" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="FV9" s="3" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="FW9" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="FX9" s="3" t="n">
-        <x:v>9.5</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="FY9" s="3" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="FZ9" s="3" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="GA9" s="3" t="n">
-        <x:v>7.1</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="GB9" s="3" t="n">
-        <x:v>10.4</x:v>
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="GC9" s="3" t="n">
+        <x:v>-1</x:v>
+      </x:c>
+      <x:c r="GD9" s="3" t="n">
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
-    <x:row r="10" spans="1:184">
+    <x:row r="10" spans="1:186">
       <x:c r="B10" s="2" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>102.9</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>97.4</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>94.5</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>92.2</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>93.1</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>94.2</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
         <x:v>95.6</x:v>
       </x:c>
       <x:c r="J10" s="3" t="n">
         <x:v>96</x:v>
       </x:c>
@@ -5449,80 +5500,86 @@
       <x:c r="FL10" s="3" t="n">
         <x:v>191.5</x:v>
       </x:c>
       <x:c r="FM10" s="3" t="n">
         <x:v>192.1</x:v>
       </x:c>
       <x:c r="FN10" s="3" t="n">
         <x:v>192.8</x:v>
       </x:c>
       <x:c r="FO10" s="3" t="n">
         <x:v>191.6</x:v>
       </x:c>
       <x:c r="FP10" s="3" t="n">
         <x:v>189.6</x:v>
       </x:c>
       <x:c r="FQ10" s="3" t="n">
         <x:v>188.1</x:v>
       </x:c>
       <x:c r="FR10" s="3" t="n">
         <x:v>184.9</x:v>
       </x:c>
       <x:c r="FS10" s="3" t="n">
         <x:v>182.3</x:v>
       </x:c>
       <x:c r="FT10" s="3" t="n">
-        <x:v>179.8</x:v>
+        <x:v>179.7</x:v>
       </x:c>
       <x:c r="FU10" s="3" t="n">
-        <x:v>177.3</x:v>
+        <x:v>177.2</x:v>
       </x:c>
       <x:c r="FV10" s="3" t="n">
-        <x:v>175.9</x:v>
+        <x:v>175.7</x:v>
       </x:c>
       <x:c r="FW10" s="3" t="n">
-        <x:v>175.3</x:v>
+        <x:v>174.9</x:v>
       </x:c>
       <x:c r="FX10" s="3" t="n">
-        <x:v>174.3</x:v>
+        <x:v>173.7</x:v>
       </x:c>
       <x:c r="FY10" s="3" t="n">
-        <x:v>173.7</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="FZ10" s="3" t="n">
-        <x:v>172.4</x:v>
+        <x:v>171.7</x:v>
       </x:c>
       <x:c r="GA10" s="3" t="n">
-        <x:v>171.8</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="GB10" s="3" t="n">
-        <x:v>170.8</x:v>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="GC10" s="3" t="n">
+        <x:v>169.2</x:v>
+      </x:c>
+      <x:c r="GD10" s="3" t="n">
+        <x:v>168.8</x:v>
       </x:c>
     </x:row>
-    <x:row r="11" spans="1:184">
+    <x:row r="11" spans="1:186">
       <x:c r="B11" s="2" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>10.6</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>9.9</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>11.4</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>12.5</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>11.8</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
         <x:v>13.1</x:v>
       </x:c>
@@ -6006,287 +6063,293 @@
       <x:c r="FN11" s="3" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="FO11" s="3" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="FP11" s="3" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="FQ11" s="3" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="FR11" s="3" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="FS11" s="3" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="FT11" s="3" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="FU11" s="3" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="FV11" s="3" t="n">
-        <x:v>7.5</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="FW11" s="3" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="FX11" s="3" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="FY11" s="3" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="FZ11" s="3" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="GA11" s="3" t="n">
         <x:v>6.2</x:v>
       </x:c>
       <x:c r="GB11" s="3" t="n">
         <x:v>5.1</x:v>
       </x:c>
+      <x:c r="GC11" s="3" t="n">
+        <x:v>5.8</x:v>
+      </x:c>
+      <x:c r="GD11" s="3" t="n">
+        <x:v>5.4</x:v>
+      </x:c>
     </x:row>
-    <x:row r="12" spans="1:184">
+    <x:row r="12" spans="1:186">
       <x:c r="B12" s="2" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="K12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="L12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="M12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="N12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="O12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="T12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="V12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="W12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="X12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Y12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Z12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AA12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AB12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AC12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AD12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AE12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AF12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AG12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AH12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AI12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AJ12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AK12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AL12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AM12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AN12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AO12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AP12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AQ12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AR12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AS12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AT12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AU12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AV12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AW12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AX12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AY12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AZ12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="BA12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="BB12" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="BC12" s="3" t="n">
         <x:v>7.9</x:v>
       </x:c>
       <x:c r="BD12" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="BE12" s="3" t="n">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="BF12" s="3" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="BG12" s="3" t="n">
         <x:v>4.9</x:v>
       </x:c>
       <x:c r="BH12" s="3" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="BI12" s="3" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="BJ12" s="3" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="BK12" s="3" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="BL12" s="3" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="BM12" s="3" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="BN12" s="3" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="BO12" s="3" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="BP12" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="BQ12" s="3" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="BR12" s="3" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BS12" s="3" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="BT12" s="3" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="BU12" s="3" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="BV12" s="3" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="BW12" s="3" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="BX12" s="3" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="BY12" s="3" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="BZ12" s="3" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="CA12" s="3" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="CB12" s="3" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CC12" s="3" t="n">
         <x:v>-2.7</x:v>
       </x:c>
@@ -6299,335 +6362,341 @@
       <x:c r="CF12" s="3" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="CG12" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CH12" s="3" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CI12" s="3" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CJ12" s="3" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="CK12" s="3" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="CL12" s="3" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="CM12" s="3" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="CN12" s="3" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="CO12" s="3" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="CP12" s="3" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="CQ12" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="CR12" s="3" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CS12" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="CT12" s="3" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="CU12" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="CV12" s="3" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CW12" s="3" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="CX12" s="3" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="CY12" s="3" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="CZ12" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DA12" s="3" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="DB12" s="3" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="DC12" s="3" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="DD12" s="3" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="DE12" s="3" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="DF12" s="3" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="DG12" s="3" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="DH12" s="3" t="n">
-        <x:v>8.5</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="DI12" s="3" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="DJ12" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="DK12" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="DL12" s="3" t="n">
         <x:v>11.7</x:v>
       </x:c>
       <x:c r="DM12" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="DN12" s="3" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="DO12" s="3" t="n">
-        <x:v>9.3</x:v>
+        <x:v>9.2</x:v>
       </x:c>
       <x:c r="DP12" s="3" t="n">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="DQ12" s="3" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="DR12" s="3" t="n">
-        <x:v>9.1</x:v>
+        <x:v>9.2</x:v>
       </x:c>
       <x:c r="DS12" s="3" t="n">
-        <x:v>9.4</x:v>
+        <x:v>9.3</x:v>
       </x:c>
       <x:c r="DT12" s="3" t="n">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="DU12" s="3" t="n">
         <x:v>10.1</x:v>
       </x:c>
       <x:c r="DV12" s="3" t="n">
-        <x:v>10.5</x:v>
+        <x:v>10.6</x:v>
       </x:c>
       <x:c r="DW12" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>9.9</x:v>
       </x:c>
       <x:c r="DX12" s="3" t="n">
         <x:v>10.4</x:v>
       </x:c>
       <x:c r="DY12" s="3" t="n">
         <x:v>11.3</x:v>
       </x:c>
       <x:c r="DZ12" s="3" t="n">
-        <x:v>10.5</x:v>
+        <x:v>10.6</x:v>
       </x:c>
       <x:c r="EA12" s="3" t="n">
-        <x:v>11.2</x:v>
+        <x:v>11.1</x:v>
       </x:c>
       <x:c r="EB12" s="3" t="n">
         <x:v>13.4</x:v>
       </x:c>
       <x:c r="EC12" s="3" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="ED12" s="3" t="n">
-        <x:v>13.3</x:v>
+        <x:v>13.4</x:v>
       </x:c>
       <x:c r="EE12" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>13.9</x:v>
       </x:c>
       <x:c r="EF12" s="3" t="n">
         <x:v>11.9</x:v>
       </x:c>
       <x:c r="EG12" s="3" t="n">
         <x:v>13.1</x:v>
       </x:c>
       <x:c r="EH12" s="3" t="n">
-        <x:v>12.8</x:v>
+        <x:v>12.9</x:v>
       </x:c>
       <x:c r="EI12" s="3" t="n">
         <x:v>13.8</x:v>
       </x:c>
       <x:c r="EJ12" s="3" t="n">
-        <x:v>13.1</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="EK12" s="3" t="n">
         <x:v>13.7</x:v>
       </x:c>
       <x:c r="EL12" s="3" t="n">
         <x:v>13.2</x:v>
       </x:c>
       <x:c r="EM12" s="3" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="EN12" s="3" t="n">
         <x:v>12.1</x:v>
       </x:c>
       <x:c r="EO12" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="EP12" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="EQ12" s="3" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="ER12" s="3" t="n">
         <x:v>13.4</x:v>
       </x:c>
       <x:c r="ES12" s="3" t="n">
         <x:v>11.5</x:v>
       </x:c>
       <x:c r="ET12" s="3" t="n">
         <x:v>11.8</x:v>
       </x:c>
       <x:c r="EU12" s="3" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="EV12" s="3" t="n">
         <x:v>14.8</x:v>
       </x:c>
       <x:c r="EW12" s="3" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="EX12" s="3" t="n">
-        <x:v>10.7</x:v>
+        <x:v>10.8</x:v>
       </x:c>
       <x:c r="EY12" s="3" t="n">
         <x:v>13.1</x:v>
       </x:c>
       <x:c r="EZ12" s="3" t="n">
         <x:v>10.9</x:v>
       </x:c>
       <x:c r="FA12" s="3" t="n">
-        <x:v>13.3</x:v>
+        <x:v>13.2</x:v>
       </x:c>
       <x:c r="FB12" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="FC12" s="3" t="n">
         <x:v>14.1</x:v>
       </x:c>
       <x:c r="FD12" s="3" t="n">
-        <x:v>14.7</x:v>
+        <x:v>14.6</x:v>
       </x:c>
       <x:c r="FE12" s="3" t="n">
-        <x:v>14.3</x:v>
+        <x:v>14.2</x:v>
       </x:c>
       <x:c r="FF12" s="3" t="n">
         <x:v>15.2</x:v>
       </x:c>
       <x:c r="FG12" s="3" t="n">
-        <x:v>10.9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="FH12" s="3" t="n">
         <x:v>15.1</x:v>
       </x:c>
       <x:c r="FI12" s="3" t="n">
         <x:v>16.9</x:v>
       </x:c>
       <x:c r="FJ12" s="3" t="n">
         <x:v>17.9</x:v>
       </x:c>
       <x:c r="FK12" s="3" t="n">
         <x:v>18.1</x:v>
       </x:c>
       <x:c r="FL12" s="3" t="n">
-        <x:v>14.3</x:v>
+        <x:v>14.2</x:v>
       </x:c>
       <x:c r="FM12" s="3" t="n">
-        <x:v>14.5</x:v>
+        <x:v>14.4</x:v>
       </x:c>
       <x:c r="FN12" s="3" t="n">
-        <x:v>14.1</x:v>
+        <x:v>14.2</x:v>
       </x:c>
       <x:c r="FO12" s="3" t="n">
         <x:v>15.7</x:v>
       </x:c>
       <x:c r="FP12" s="3" t="n">
-        <x:v>12.1</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="FQ12" s="3" t="n">
-        <x:v>11.9</x:v>
+        <x:v>11.8</x:v>
       </x:c>
       <x:c r="FR12" s="3" t="n">
-        <x:v>13.2</x:v>
+        <x:v>13.3</x:v>
       </x:c>
       <x:c r="FS12" s="3" t="n">
         <x:v>14.5</x:v>
       </x:c>
       <x:c r="FT12" s="3" t="n">
         <x:v>13.9</x:v>
       </x:c>
       <x:c r="FU12" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="FV12" s="3" t="n">
-        <x:v>13.8</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="FW12" s="3" t="n">
-        <x:v>15.3</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="FX12" s="3" t="n">
-        <x:v>15.7</x:v>
+        <x:v>16.3</x:v>
       </x:c>
       <x:c r="FY12" s="3" t="n">
-        <x:v>15.7</x:v>
+        <x:v>16.1</x:v>
       </x:c>
       <x:c r="FZ12" s="3" t="n">
-        <x:v>16.1</x:v>
+        <x:v>16.8</x:v>
       </x:c>
       <x:c r="GA12" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>14.1</x:v>
       </x:c>
       <x:c r="GB12" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
+      <x:c r="GC12" s="3" t="n">
+        <x:v>14.1</x:v>
+      </x:c>
+      <x:c r="GD12" s="3" t="n">
+        <x:v>14</x:v>
+      </x:c>
     </x:row>
-    <x:row r="13" spans="1:184">
+    <x:row r="13" spans="1:186">
       <x:c r="A13" s="2" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B13" s="2" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>25.5</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>33.6</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>24.2</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
         <x:v>23.3</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="J13" s="3" t="n">
         <x:v>8.5</x:v>
       </x:c>
@@ -7102,107 +7171,113 @@
       <x:c r="FK13" s="3" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="FL13" s="3" t="n">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="FM13" s="3" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="FN13" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="FO13" s="3" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="FP13" s="3" t="n">
         <x:v>10.1</x:v>
       </x:c>
       <x:c r="FQ13" s="3" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="FR13" s="3" t="n">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="FS13" s="3" t="n">
-        <x:v>6.2</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="FT13" s="3" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="FU13" s="3" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="FV13" s="3" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="FW13" s="3" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="FX13" s="3" t="n">
-        <x:v>3.7</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="FY13" s="3" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="FZ13" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="GA13" s="3" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="GB13" s="3" t="n">
         <x:v>5.1</x:v>
       </x:c>
+      <x:c r="GC13" s="3" t="n">
+        <x:v>5.1</x:v>
+      </x:c>
+      <x:c r="GD13" s="3" t="n">
+        <x:v>3.9</x:v>
+      </x:c>
     </x:row>
-    <x:row r="14" spans="1:184">
+    <x:row r="14" spans="1:186">
       <x:c r="B14" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C14" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D14" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E14" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F14" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G14" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H14" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I14" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J14" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="K14" s="3" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="L14" s="3" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="M14" s="3" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="N14" s="3" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="O14" s="3" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="P14" s="3" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="Q14" s="3" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="R14" s="3" t="n">
         <x:v>-2.1</x:v>
       </x:c>
@@ -7641,95 +7716,101 @@
       <x:c r="FG14" s="3" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="FH14" s="3" t="n">
         <x:v>-5.6</x:v>
       </x:c>
       <x:c r="FI14" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="FJ14" s="3" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="FK14" s="3" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="FL14" s="3" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="FM14" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="FN14" s="3" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="FO14" s="3" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="FP14" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="FQ14" s="3" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="FR14" s="3" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="FS14" s="3" t="n">
-        <x:v>-2.7</x:v>
+        <x:v>-2.8</x:v>
       </x:c>
       <x:c r="FT14" s="3" t="n">
-        <x:v>-2.2</x:v>
+        <x:v>-2.1</x:v>
       </x:c>
       <x:c r="FU14" s="3" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FV14" s="3" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FW14" s="3" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="FX14" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="FY14" s="3" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="FZ14" s="3" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="GA14" s="3" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="GB14" s="3" t="n">
         <x:v>2.5</x:v>
       </x:c>
+      <x:c r="GC14" s="3" t="n">
+        <x:v>2.1</x:v>
+      </x:c>
+      <x:c r="GD14" s="3" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
     </x:row>
-    <x:row r="15" spans="1:184">
+    <x:row r="15" spans="1:186">
       <x:c r="B15" s="2" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>13.5</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>9.8</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
         <x:v>-3.2</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="J15" s="3" t="n">
         <x:v>-6</x:v>
       </x:c>
@@ -8204,83 +8285,89 @@
       <x:c r="FK15" s="3" t="n">
         <x:v>20.9</x:v>
       </x:c>
       <x:c r="FL15" s="3" t="n">
         <x:v>21.5</x:v>
       </x:c>
       <x:c r="FM15" s="3" t="n">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="FN15" s="3" t="n">
         <x:v>7.7</x:v>
       </x:c>
       <x:c r="FO15" s="3" t="n">
         <x:v>18.8</x:v>
       </x:c>
       <x:c r="FP15" s="3" t="n">
         <x:v>19.3</x:v>
       </x:c>
       <x:c r="FQ15" s="3" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="FR15" s="3" t="n">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="FS15" s="3" t="n">
-        <x:v>17.7</x:v>
+        <x:v>17.6</x:v>
       </x:c>
       <x:c r="FT15" s="3" t="n">
-        <x:v>21.1</x:v>
+        <x:v>21.2</x:v>
       </x:c>
       <x:c r="FU15" s="3" t="n">
         <x:v>9.1</x:v>
       </x:c>
       <x:c r="FV15" s="3" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="FW15" s="3" t="n">
-        <x:v>17.8</x:v>
+        <x:v>18.4</x:v>
       </x:c>
       <x:c r="FX15" s="3" t="n">
-        <x:v>23.4</x:v>
+        <x:v>24.1</x:v>
       </x:c>
       <x:c r="FY15" s="3" t="n">
-        <x:v>9.7</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="FZ15" s="3" t="n">
-        <x:v>10.9</x:v>
+        <x:v>11.4</x:v>
       </x:c>
       <x:c r="GA15" s="3" t="n">
-        <x:v>16.4</x:v>
+        <x:v>16.5</x:v>
       </x:c>
       <x:c r="GB15" s="3" t="n">
-        <x:v>23.6</x:v>
+        <x:v>23.7</x:v>
+      </x:c>
+      <x:c r="GC15" s="3" t="n">
+        <x:v>8.2</x:v>
+      </x:c>
+      <x:c r="GD15" s="3" t="n">
+        <x:v>8.7</x:v>
       </x:c>
     </x:row>
-    <x:row r="16" spans="1:184">
+    <x:row r="16" spans="1:186">
       <x:c r="B16" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>10.8</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>-6.5</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="J16" s="3" t="n">
         <x:v>-9.6</x:v>
       </x:c>
@@ -8755,83 +8842,89 @@
       <x:c r="FK16" s="3" t="n">
         <x:v>13.2</x:v>
       </x:c>
       <x:c r="FL16" s="3" t="n">
         <x:v>12.3</x:v>
       </x:c>
       <x:c r="FM16" s="3" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="FN16" s="3" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FO16" s="3" t="n">
         <x:v>12.1</x:v>
       </x:c>
       <x:c r="FP16" s="3" t="n">
         <x:v>10.5</x:v>
       </x:c>
       <x:c r="FQ16" s="3" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="FR16" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FS16" s="3" t="n">
-        <x:v>11</x:v>
+        <x:v>10.9</x:v>
       </x:c>
       <x:c r="FT16" s="3" t="n">
-        <x:v>11.3</x:v>
+        <x:v>11.5</x:v>
       </x:c>
       <x:c r="FU16" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="FV16" s="3" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FW16" s="3" t="n">
-        <x:v>9</x:v>
+        <x:v>9.3</x:v>
       </x:c>
       <x:c r="FX16" s="3" t="n">
-        <x:v>12.1</x:v>
+        <x:v>12.6</x:v>
       </x:c>
       <x:c r="FY16" s="3" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="FZ16" s="3" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="GA16" s="3" t="n">
-        <x:v>9.2</x:v>
+        <x:v>9.7</x:v>
       </x:c>
       <x:c r="GB16" s="3" t="n">
-        <x:v>13</x:v>
+        <x:v>13.6</x:v>
+      </x:c>
+      <x:c r="GC16" s="3" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="GD16" s="3" t="n">
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="17" spans="1:184">
+    <x:row r="17" spans="1:186">
       <x:c r="B17" s="2" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
         <x:v>-13</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="I17" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="J17" s="3" t="n">
         <x:v>-12.3</x:v>
       </x:c>
@@ -9306,83 +9399,89 @@
       <x:c r="FK17" s="3" t="n">
         <x:v>17.2</x:v>
       </x:c>
       <x:c r="FL17" s="3" t="n">
         <x:v>16.6</x:v>
       </x:c>
       <x:c r="FM17" s="3" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="FN17" s="3" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="FO17" s="3" t="n">
         <x:v>14.9</x:v>
       </x:c>
       <x:c r="FP17" s="3" t="n">
         <x:v>14.4</x:v>
       </x:c>
       <x:c r="FQ17" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="FR17" s="3" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="FS17" s="3" t="n">
-        <x:v>14.5</x:v>
+        <x:v>14.4</x:v>
       </x:c>
       <x:c r="FT17" s="3" t="n">
-        <x:v>17.8</x:v>
+        <x:v>17.9</x:v>
       </x:c>
       <x:c r="FU17" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="FV17" s="3" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="FW17" s="3" t="n">
-        <x:v>15.6</x:v>
+        <x:v>16.1</x:v>
       </x:c>
       <x:c r="FX17" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>21.7</x:v>
       </x:c>
       <x:c r="FY17" s="3" t="n">
-        <x:v>7.9</x:v>
+        <x:v>8.4</x:v>
       </x:c>
       <x:c r="FZ17" s="3" t="n">
-        <x:v>9</x:v>
+        <x:v>9.5</x:v>
       </x:c>
       <x:c r="GA17" s="3" t="n">
-        <x:v>14.3</x:v>
+        <x:v>14.4</x:v>
       </x:c>
       <x:c r="GB17" s="3" t="n">
-        <x:v>20.9</x:v>
+        <x:v>21.2</x:v>
+      </x:c>
+      <x:c r="GC17" s="3" t="n">
+        <x:v>6.4</x:v>
+      </x:c>
+      <x:c r="GD17" s="3" t="n">
+        <x:v>6.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="18" spans="1:184">
+    <x:row r="18" spans="1:186">
       <x:c r="B18" s="2" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
         <x:v>-16.6</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>-7.2</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>-3.3</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="J18" s="3" t="n">
         <x:v>-16.1</x:v>
       </x:c>
@@ -9857,83 +9956,89 @@
       <x:c r="FK18" s="3" t="n">
         <x:v>9.2</x:v>
       </x:c>
       <x:c r="FL18" s="3" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="FM18" s="3" t="n">
         <x:v>-3.2</x:v>
       </x:c>
       <x:c r="FN18" s="3" t="n">
         <x:v>-4.8</x:v>
       </x:c>
       <x:c r="FO18" s="3" t="n">
         <x:v>7.9</x:v>
       </x:c>
       <x:c r="FP18" s="3" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="FQ18" s="3" t="n">
         <x:v>-5.6</x:v>
       </x:c>
       <x:c r="FR18" s="3" t="n">
         <x:v>-3.2</x:v>
       </x:c>
       <x:c r="FS18" s="3" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.5</x:v>
       </x:c>
       <x:c r="FT18" s="3" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="FU18" s="3" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="FV18" s="3" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="FW18" s="3" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="FX18" s="3" t="n">
-        <x:v>9.4</x:v>
+        <x:v>9.9</x:v>
       </x:c>
       <x:c r="FY18" s="3" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="FZ18" s="3" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="GA18" s="3" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7.5</x:v>
       </x:c>
       <x:c r="GB18" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>10.7</x:v>
+      </x:c>
+      <x:c r="GC18" s="3" t="n">
+        <x:v>-0.8</x:v>
+      </x:c>
+      <x:c r="GD18" s="3" t="n">
+        <x:v>-0.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="19" spans="1:184">
+    <x:row r="19" spans="1:186">
       <x:c r="B19" s="2" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>101.7</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>97.1</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>94.8</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>95.1</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>96.7</x:v>
       </x:c>
       <x:c r="J19" s="3" t="n">
         <x:v>97.2</x:v>
       </x:c>
@@ -10408,83 +10513,89 @@
       <x:c r="FK19" s="3" t="n">
         <x:v>197.4</x:v>
       </x:c>
       <x:c r="FL19" s="3" t="n">
         <x:v>196.7</x:v>
       </x:c>
       <x:c r="FM19" s="3" t="n">
         <x:v>197.3</x:v>
       </x:c>
       <x:c r="FN19" s="3" t="n">
         <x:v>198</x:v>
       </x:c>
       <x:c r="FO19" s="3" t="n">
         <x:v>196.7</x:v>
       </x:c>
       <x:c r="FP19" s="3" t="n">
         <x:v>194.3</x:v>
       </x:c>
       <x:c r="FQ19" s="3" t="n">
         <x:v>192.7</x:v>
       </x:c>
       <x:c r="FR19" s="3" t="n">
         <x:v>189.3</x:v>
       </x:c>
       <x:c r="FS19" s="3" t="n">
-        <x:v>186.6</x:v>
+        <x:v>186.7</x:v>
       </x:c>
       <x:c r="FT19" s="3" t="n">
-        <x:v>184.3</x:v>
+        <x:v>184.2</x:v>
       </x:c>
       <x:c r="FU19" s="3" t="n">
-        <x:v>181.8</x:v>
+        <x:v>181.7</x:v>
       </x:c>
       <x:c r="FV19" s="3" t="n">
-        <x:v>180.5</x:v>
+        <x:v>180.3</x:v>
       </x:c>
       <x:c r="FW19" s="3" t="n">
-        <x:v>180</x:v>
+        <x:v>179.6</x:v>
       </x:c>
       <x:c r="FX19" s="3" t="n">
-        <x:v>179</x:v>
+        <x:v>178.4</x:v>
       </x:c>
       <x:c r="FY19" s="3" t="n">
-        <x:v>178.3</x:v>
+        <x:v>177.7</x:v>
       </x:c>
       <x:c r="FZ19" s="3" t="n">
-        <x:v>177.1</x:v>
+        <x:v>176.4</x:v>
       </x:c>
       <x:c r="GA19" s="3" t="n">
-        <x:v>176.4</x:v>
+        <x:v>175.5</x:v>
       </x:c>
       <x:c r="GB19" s="3" t="n">
-        <x:v>175.4</x:v>
+        <x:v>174.5</x:v>
+      </x:c>
+      <x:c r="GC19" s="3" t="n">
+        <x:v>173.7</x:v>
+      </x:c>
+      <x:c r="GD19" s="3" t="n">
+        <x:v>173.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="20" spans="1:184">
+    <x:row r="20" spans="1:186">
       <x:c r="B20" s="2" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>10.6</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
         <x:v>11.5</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
         <x:v>12.6</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
         <x:v>11.9</x:v>
       </x:c>
       <x:c r="I20" s="3" t="n">
         <x:v>13.1</x:v>
       </x:c>
       <x:c r="J20" s="3" t="n">
         <x:v>13.3</x:v>
       </x:c>
@@ -10983,293 +11094,299 @@
       <x:c r="FS20" s="3" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="FT20" s="3" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="FU20" s="3" t="n">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="FV20" s="3" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="FW20" s="3" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="FX20" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="FY20" s="3" t="n">
         <x:v>7.9</x:v>
       </x:c>
       <x:c r="FZ20" s="3" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="GA20" s="3" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="GB20" s="3" t="n">
         <x:v>5.3</x:v>
       </x:c>
+      <x:c r="GC20" s="3" t="n">
+        <x:v>5.9</x:v>
+      </x:c>
+      <x:c r="GD20" s="3" t="n">
+        <x:v>5.5</x:v>
+      </x:c>
     </x:row>
-    <x:row r="21" spans="1:184">
+    <x:row r="21" spans="1:186">
       <x:c r="B21" s="2" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="K21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="L21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="M21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="N21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="O21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="V21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="W21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="X21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Y21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Z21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AA21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AB21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AC21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AD21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AE21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AF21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AG21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AH21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AI21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AJ21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AK21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AL21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AM21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AN21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AO21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AP21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AQ21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AR21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AS21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AT21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AU21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AV21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AW21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AX21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AY21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="AZ21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="BA21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="BB21" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="BC21" s="3" t="n">
         <x:v>6.2</x:v>
       </x:c>
       <x:c r="BD21" s="3" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="BE21" s="3" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="BF21" s="3" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="BG21" s="3" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="BH21" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="BI21" s="3" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="BJ21" s="3" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="BK21" s="3" t="n">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="BL21" s="3" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="BM21" s="3" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="BN21" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="BO21" s="3" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="BP21" s="3" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="BQ21" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BR21" s="3" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="BS21" s="3" t="n">
-        <x:v>-3.1</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="BT21" s="3" t="n">
-        <x:v>-2.1</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
       <x:c r="BU21" s="3" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="BV21" s="3" t="n">
-        <x:v>-2.7</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
       <x:c r="BW21" s="3" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="BX21" s="3" t="n">
-        <x:v>-3.3</x:v>
+        <x:v>-3.2</x:v>
       </x:c>
       <x:c r="BY21" s="3" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="BZ21" s="3" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="CA21" s="3" t="n">
         <x:v>-2.7</x:v>
       </x:c>
       <x:c r="CB21" s="3" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="CC21" s="3" t="n">
         <x:v>-3.7</x:v>
       </x:c>
       <x:c r="CD21" s="3" t="n">
         <x:v>-4.5</x:v>
       </x:c>
       <x:c r="CE21" s="3" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="CF21" s="3" t="n">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="CG21" s="3" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="CH21" s="3" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="CI21" s="3" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CJ21" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
@@ -11396,307 +11513,318 @@
       <x:c r="DY21" s="3" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="DZ21" s="3" t="n">
         <x:v>10.6</x:v>
       </x:c>
       <x:c r="EA21" s="3" t="n">
         <x:v>10.8</x:v>
       </x:c>
       <x:c r="EB21" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="EC21" s="3" t="n">
         <x:v>12.1</x:v>
       </x:c>
       <x:c r="ED21" s="3" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="EE21" s="3" t="n">
         <x:v>13.3</x:v>
       </x:c>
       <x:c r="EF21" s="3" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="EG21" s="3" t="n">
-        <x:v>12.6</x:v>
+        <x:v>12.5</x:v>
       </x:c>
       <x:c r="EH21" s="3" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="EI21" s="3" t="n">
         <x:v>13.3</x:v>
       </x:c>
       <x:c r="EJ21" s="3" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="EK21" s="3" t="n">
         <x:v>13.6</x:v>
       </x:c>
       <x:c r="EL21" s="3" t="n">
-        <x:v>13.5</x:v>
+        <x:v>13.4</x:v>
       </x:c>
       <x:c r="EM21" s="3" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="EN21" s="3" t="n">
-        <x:v>11.7</x:v>
+        <x:v>11.6</x:v>
       </x:c>
       <x:c r="EO21" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="EP21" s="3" t="n">
         <x:v>10.4</x:v>
       </x:c>
       <x:c r="EQ21" s="3" t="n">
-        <x:v>11.5</x:v>
+        <x:v>11.6</x:v>
       </x:c>
       <x:c r="ER21" s="3" t="n">
         <x:v>12.5</x:v>
       </x:c>
       <x:c r="ES21" s="3" t="n">
         <x:v>11.8</x:v>
       </x:c>
       <x:c r="ET21" s="3" t="n">
-        <x:v>12.4</x:v>
+        <x:v>12.3</x:v>
       </x:c>
       <x:c r="EU21" s="3" t="n">
-        <x:v>6.8</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="EV21" s="3" t="n">
         <x:v>13.9</x:v>
       </x:c>
       <x:c r="EW21" s="3" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="EX21" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="EY21" s="3" t="n">
-        <x:v>12</x:v>
+        <x:v>12.1</x:v>
       </x:c>
       <x:c r="EZ21" s="3" t="n">
         <x:v>9.4</x:v>
       </x:c>
       <x:c r="FA21" s="3" t="n">
         <x:v>14.1</x:v>
       </x:c>
       <x:c r="FB21" s="3" t="n">
-        <x:v>13.9</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="FC21" s="3" t="n">
         <x:v>13.6</x:v>
       </x:c>
       <x:c r="FD21" s="3" t="n">
         <x:v>14.1</x:v>
       </x:c>
       <x:c r="FE21" s="3" t="n">
         <x:v>14.9</x:v>
       </x:c>
       <x:c r="FF21" s="3" t="n">
-        <x:v>15.8</x:v>
+        <x:v>15.9</x:v>
       </x:c>
       <x:c r="FG21" s="3" t="n">
-        <x:v>10.5</x:v>
+        <x:v>10.4</x:v>
       </x:c>
       <x:c r="FH21" s="3" t="n">
-        <x:v>13.4</x:v>
+        <x:v>13.3</x:v>
       </x:c>
       <x:c r="FI21" s="3" t="n">
-        <x:v>17.5</x:v>
+        <x:v>17.6</x:v>
       </x:c>
       <x:c r="FJ21" s="3" t="n">
-        <x:v>18.5</x:v>
+        <x:v>18.6</x:v>
       </x:c>
       <x:c r="FK21" s="3" t="n">
         <x:v>17.2</x:v>
       </x:c>
       <x:c r="FL21" s="3" t="n">
-        <x:v>13.9</x:v>
+        <x:v>13.8</x:v>
       </x:c>
       <x:c r="FM21" s="3" t="n">
         <x:v>14.7</x:v>
       </x:c>
       <x:c r="FN21" s="3" t="n">
+        <x:v>14.4</x:v>
+      </x:c>
+      <x:c r="FO21" s="3" t="n">
+        <x:v>15.1</x:v>
+      </x:c>
+      <x:c r="FP21" s="3" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="FQ21" s="3" t="n">
+        <x:v>12.1</x:v>
+      </x:c>
+      <x:c r="FR21" s="3" t="n">
+        <x:v>13.5</x:v>
+      </x:c>
+      <x:c r="FS21" s="3" t="n">
+        <x:v>14.4</x:v>
+      </x:c>
+      <x:c r="FT21" s="3" t="n">
+        <x:v>13.9</x:v>
+      </x:c>
+      <x:c r="FU21" s="3" t="n">
+        <x:v>14.8</x:v>
+      </x:c>
+      <x:c r="FV21" s="3" t="n">
+        <x:v>14.2</x:v>
+      </x:c>
+      <x:c r="FW21" s="3" t="n">
+        <x:v>15.9</x:v>
+      </x:c>
+      <x:c r="FX21" s="3" t="n">
+        <x:v>16.8</x:v>
+      </x:c>
+      <x:c r="FY21" s="3" t="n">
+        <x:v>15.9</x:v>
+      </x:c>
+      <x:c r="FZ21" s="3" t="n">
+        <x:v>16.6</x:v>
+      </x:c>
+      <x:c r="GA21" s="3" t="n">
+        <x:v>14.7</x:v>
+      </x:c>
+      <x:c r="GB21" s="3" t="n">
+        <x:v>15.8</x:v>
+      </x:c>
+      <x:c r="GC21" s="3" t="n">
         <x:v>14.3</x:v>
       </x:c>
-      <x:c r="FO21" s="3" t="n">
-[...20 lines deleted...]
-      <x:c r="FV21" s="3" t="n">
+      <x:c r="GD21" s="3" t="n">
         <x:v>13.9</x:v>
       </x:c>
-      <x:c r="FW21" s="3" t="n">
-[...16 lines deleted...]
-      </x:c>
     </x:row>
-    <x:row r="23" spans="1:184">
+    <x:row r="23" spans="1:186">
       <x:c r="A23" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
-    <x:row r="25" spans="1:184">
-[...1 lines deleted...]
-        <x:v>196</x:v>
+    <x:row r="24" spans="1:186">
+      <x:c r="A24" s="0" t="s">
+        <x:v>198</x:v>
       </x:c>
     </x:row>
-    <x:row r="26" spans="1:184">
+    <x:row r="26" spans="1:186">
       <x:c r="A26" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
-    <x:row r="28" spans="1:184">
-[...1 lines deleted...]
-        <x:v>198</x:v>
+    <x:row r="27" spans="1:186">
+      <x:c r="A27" s="0" t="s">
+        <x:v>200</x:v>
       </x:c>
     </x:row>
-    <x:row r="29" spans="1:184">
+    <x:row r="29" spans="1:186">
       <x:c r="A29" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
-    <x:row r="31" spans="1:184">
-[...1 lines deleted...]
-        <x:v>200</x:v>
+    <x:row r="30" spans="1:186">
+      <x:c r="A30" s="0" t="s">
+        <x:v>202</x:v>
       </x:c>
     </x:row>
-    <x:row r="32" spans="1:184">
+    <x:row r="32" spans="1:186">
       <x:c r="A32" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
-    <x:row r="33" spans="1:184">
+    <x:row r="33" spans="1:186">
       <x:c r="A33" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
-    <x:row r="34" spans="1:184">
+    <x:row r="34" spans="1:186">
       <x:c r="A34" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
-    <x:row r="36" spans="1:184">
-[...1 lines deleted...]
-        <x:v>204</x:v>
+    <x:row r="35" spans="1:186">
+      <x:c r="A35" s="0" t="s">
+        <x:v>206</x:v>
       </x:c>
     </x:row>
-    <x:row r="37" spans="1:184">
+    <x:row r="37" spans="1:186">
       <x:c r="A37" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
-    <x:row r="38" spans="1:184">
+    <x:row r="38" spans="1:186">
       <x:c r="A38" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
-    <x:row r="43" spans="1:184">
-[...1 lines deleted...]
-        <x:v>206</x:v>
+    <x:row r="39" spans="1:186">
+      <x:c r="A39" s="0" t="s">
+        <x:v>208</x:v>
       </x:c>
     </x:row>
-    <x:row r="44" spans="1:184">
+    <x:row r="44" spans="1:186">
       <x:c r="A44" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:184">
-[...1 lines deleted...]
-        <x:v>208</x:v>
+    <x:row r="45" spans="1:186">
+      <x:c r="A45" s="0" t="s">
+        <x:v>210</x:v>
       </x:c>
     </x:row>
-    <x:row r="47" spans="1:184">
+    <x:row r="47" spans="1:186">
       <x:c r="A47" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
-    <x:row r="48" spans="1:184">
+    <x:row r="48" spans="1:186">
       <x:c r="A48" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
-    <x:row r="51" spans="1:184">
-[...1 lines deleted...]
-        <x:v>211</x:v>
+    <x:row r="49" spans="1:186">
+      <x:c r="A49" s="0" t="s">
+        <x:v>213</x:v>
       </x:c>
     </x:row>
-    <x:row r="54" spans="1:184">
-[...1 lines deleted...]
-        <x:v>212</x:v>
+    <x:row r="52" spans="1:186">
+      <x:c r="A52" s="0" t="s">
+        <x:v>214</x:v>
       </x:c>
     </x:row>
-    <x:row r="56" spans="1:184">
-[...1 lines deleted...]
-        <x:v>213</x:v>
+    <x:row r="55" spans="1:186">
+      <x:c r="A55" s="0" t="s">
+        <x:v>215</x:v>
       </x:c>
     </x:row>
-    <x:row r="57" spans="1:184">
+    <x:row r="57" spans="1:186">
       <x:c r="A57" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:184">
-[...1 lines deleted...]
-        <x:v>215</x:v>
+    <x:row r="58" spans="1:186">
+      <x:c r="A58" s="0" t="s">
+        <x:v>217</x:v>
       </x:c>
     </x:row>
-    <x:row r="60" spans="1:184">
+    <x:row r="60" spans="1:186">
       <x:c r="A60" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:186">
+      <x:c r="A61" s="0" t="s">
+        <x:v>219</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>000000ZF</vt:lpstr>
       <vt:lpstr>000000ZF!Print_Area</vt:lpstr>
       <vt:lpstr>000000ZF!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>