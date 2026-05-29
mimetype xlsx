--- v1 (2026-04-03)
+++ v2 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec06b43a6ab4dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e5916cc21084885b859c9dbac7d978c.psmdcp" Id="R09fa2b88e0a444ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39ce68d542d488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06f59614882f44dc9bb4878524950fda.psmdcp" Id="R555186526f0d4251" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="000000ZF" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="220">
   <x:si>
     <x:t>Nyckeltal för inkomstutveckling, sparkvot, skuldkvot, räntekvot efter sektor, indikator och kvartal</x:t>
   </x:si>
   <x:si>
     <x:t>1980K1</x:t>
   </x:si>
   <x:si>
@@ -565,96 +565,96 @@
   <x:si>
     <x:t>2024K1</x:t>
   </x:si>
   <x:si>
     <x:t>2024K2</x:t>
   </x:si>
   <x:si>
     <x:t>2024K3</x:t>
   </x:si>
   <x:si>
     <x:t>2024K4</x:t>
   </x:si>
   <x:si>
     <x:t>2025K1</x:t>
   </x:si>
   <x:si>
     <x:t>2025K2</x:t>
   </x:si>
   <x:si>
     <x:t>2025K3</x:t>
   </x:si>
   <x:si>
     <x:t>2025K4</x:t>
   </x:si>
   <x:si>
+    <x:t>2026K1</x:t>
+  </x:si>
+  <x:si>
     <x:t>S14+15 Hushåll och hushållens icke-vinstdrivande organisationer</x:t>
   </x:si>
   <x:si>
     <x:t>Disponibel inkomst, netto, nominella värden, procentuell utveckling, årstakt</x:t>
   </x:si>
   <x:si>
     <x:t>Disponibel inkomst, netto, reala värden, procentuell utveckling, årstakt</x:t>
   </x:si>
   <x:si>
     <x:t>..</x:t>
   </x:si>
   <x:si>
     <x:t>Sparkvot, netto</x:t>
   </x:si>
   <x:si>
     <x:t>Sparkvot, netto, exkl. tjänste- o premiepensioner</x:t>
   </x:si>
   <x:si>
     <x:t>Finansiell sparkvot</x:t>
   </x:si>
   <x:si>
     <x:t>Finansiell sparkvot exkl. tjänste- o premiepensioner</x:t>
   </x:si>
   <x:si>
     <x:t>Låneskulder i procent av disponibel inkomst, netto, helår/fyra kvartal</x:t>
   </x:si>
   <x:si>
     <x:t>Ränteutgifter, brutto, i procent av disponibel inkomst, netto</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Sparkvot, netto, säsongsrensade värden </x:t>
   </x:si>
   <x:si>
     <x:t>S14 Hushåll</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-03-06: Ett fel har upptäckts som berör hushållskonsumtionsändamålet COICOP 04 för det fjärde kvartalet 2025. Bedömningen är att den publicerade uppgiften är överskattad med omkring 3 miljarder kronor i fasta priser, mätt i faktiska tal. Felet får stor effekt på ändamålet men för BNP i stort är effekten liten. Upprättning sker i samband med ordinarie publicering av det första kvartalet 2026, den 29 maj.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>.. = Uppgiften är inte tillgänglig, för osäker för att anges eller borttagen av sekretesskäl.</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260227 08:20</x:t>
+    <x:t>20260529 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>NR Info, SCB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +46 010-479 50 00</x:t>
   </x:si>
   <x:si>
     <x:t>nrinfo@scb.se</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Statistikservice, SCB</x:t>
   </x:si>
   <x:si>
     <x:t>information@scb.se</x:t>
   </x:si>
@@ -1063,65 +1063,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:GD61"/>
+  <x:dimension ref="A1:GE60"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="186" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="1" max="187" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:186">
+    <x:row r="1" spans="1:187">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:186">
+    <x:row r="3" spans="1:187">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
@@ -1630,57 +1630,60 @@
       </x:c>
       <x:c r="FW3" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="FX3" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="FY3" s="2" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="FZ3" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="GA3" s="2" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="GB3" s="2" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="GC3" s="2" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="GD3" s="2" t="s">
         <x:v>184</x:v>
       </x:c>
+      <x:c r="GE3" s="2" t="s">
+        <x:v>185</x:v>
+      </x:c>
     </x:row>
-    <x:row r="4" spans="1:186">
+    <x:row r="4" spans="1:187">
       <x:c r="A4" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
         <x:v>29.2</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>37.7</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>27.4</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>26.8</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>8.9</x:v>
       </x:c>
@@ -2143,125 +2146,128 @@
       <x:c r="FG4" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="FH4" s="3" t="n">
         <x:v>-5.1</x:v>
       </x:c>
       <x:c r="FI4" s="3" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="FJ4" s="3" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="FK4" s="3" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="FL4" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="FM4" s="3" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="FN4" s="3" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="FO4" s="3" t="n">
-        <x:v>8</x:v>
+        <x:v>8.4</x:v>
       </x:c>
       <x:c r="FP4" s="3" t="n">
-        <x:v>9.5</x:v>
+        <x:v>9.9</x:v>
       </x:c>
       <x:c r="FQ4" s="3" t="n">
-        <x:v>6.2</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="FR4" s="3" t="n">
-        <x:v>8.6</x:v>
+        <x:v>9.6</x:v>
       </x:c>
       <x:c r="FS4" s="3" t="n">
-        <x:v>6.2</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="FT4" s="3" t="n">
-        <x:v>6.2</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="FU4" s="3" t="n">
-        <x:v>7.2</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="FV4" s="3" t="n">
-        <x:v>3.4</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="FW4" s="3" t="n">
-        <x:v>2.8</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="FX4" s="3" t="n">
+        <x:v>5.5</x:v>
+      </x:c>
+      <x:c r="FY4" s="3" t="n">
         <x:v>4.1</x:v>
       </x:c>
-      <x:c r="FY4" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="FZ4" s="3" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="GA4" s="3" t="n">
-        <x:v>3.7</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="GB4" s="3" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="GC4" s="3" t="n">
-        <x:v>5.1</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="GD4" s="3" t="n">
         <x:v>3.8</x:v>
       </x:c>
+      <x:c r="GE4" s="3" t="n">
+        <x:v>3.3</x:v>
+      </x:c>
     </x:row>
-    <x:row r="5" spans="1:186">
+    <x:row r="5" spans="1:187">
       <x:c r="B5" s="2" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C5" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D5" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E5" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F5" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G5" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H5" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J5" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K5" s="3" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="L5" s="3" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="M5" s="3" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="O5" s="3" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="P5" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="Q5" s="3" t="n">
         <x:v>-2.8</x:v>
       </x:c>
       <x:c r="R5" s="3" t="n">
         <x:v>-1.9</x:v>
       </x:c>
@@ -2700,101 +2706,104 @@
       <x:c r="FG5" s="3" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="FH5" s="3" t="n">
         <x:v>-5.7</x:v>
       </x:c>
       <x:c r="FI5" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FJ5" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="FK5" s="3" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="FL5" s="3" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="FM5" s="3" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="FN5" s="3" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="FO5" s="3" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="FP5" s="3" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="FQ5" s="3" t="n">
+        <x:v>-1.6</x:v>
+      </x:c>
+      <x:c r="FR5" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="FS5" s="3" t="n">
+        <x:v>-3.1</x:v>
+      </x:c>
+      <x:c r="FT5" s="3" t="n">
         <x:v>-1.8</x:v>
       </x:c>
-      <x:c r="FR5" s="3" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="FU5" s="3" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FV5" s="3" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FW5" s="3" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="FX5" s="3" t="n">
-        <x:v>1.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="FY5" s="3" t="n">
-        <x:v>1.6</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="FZ5" s="3" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="GA5" s="3" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="GB5" s="3" t="n">
         <x:v>2.6</x:v>
       </x:c>
-      <x:c r="GA5" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="GC5" s="3" t="n">
-        <x:v>2.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="GD5" s="3" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="GE5" s="3" t="n">
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="6" spans="1:186">
+    <x:row r="6" spans="1:187">
       <x:c r="B6" s="2" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>14.7</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>10.4</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="J6" s="3" t="n">
         <x:v>-4.7</x:v>
       </x:c>
@@ -3257,101 +3266,104 @@
       <x:c r="FG6" s="3" t="n">
         <x:v>13.6</x:v>
       </x:c>
       <x:c r="FH6" s="3" t="n">
         <x:v>22.4</x:v>
       </x:c>
       <x:c r="FI6" s="3" t="n">
         <x:v>11.4</x:v>
       </x:c>
       <x:c r="FJ6" s="3" t="n">
         <x:v>11.9</x:v>
       </x:c>
       <x:c r="FK6" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="FL6" s="3" t="n">
         <x:v>21.6</x:v>
       </x:c>
       <x:c r="FM6" s="3" t="n">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="FN6" s="3" t="n">
         <x:v>7.7</x:v>
       </x:c>
       <x:c r="FO6" s="3" t="n">
-        <x:v>19</x:v>
+        <x:v>18.7</x:v>
       </x:c>
       <x:c r="FP6" s="3" t="n">
-        <x:v>19.3</x:v>
+        <x:v>19.2</x:v>
       </x:c>
       <x:c r="FQ6" s="3" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="FR6" s="3" t="n">
-        <x:v>7.2</x:v>
+        <x:v>7.9</x:v>
       </x:c>
       <x:c r="FS6" s="3" t="n">
-        <x:v>17.7</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="FT6" s="3" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.4</x:v>
       </x:c>
       <x:c r="FU6" s="3" t="n">
-        <x:v>8.9</x:v>
+        <x:v>8.8</x:v>
       </x:c>
       <x:c r="FV6" s="3" t="n">
-        <x:v>8.3</x:v>
+        <x:v>8.7</x:v>
       </x:c>
       <x:c r="FW6" s="3" t="n">
-        <x:v>18.6</x:v>
+        <x:v>19.5</x:v>
       </x:c>
       <x:c r="FX6" s="3" t="n">
-        <x:v>24</x:v>
+        <x:v>23.8</x:v>
       </x:c>
       <x:c r="FY6" s="3" t="n">
-        <x:v>9.9</x:v>
+        <x:v>9.8</x:v>
       </x:c>
       <x:c r="FZ6" s="3" t="n">
-        <x:v>11.3</x:v>
+        <x:v>10.7</x:v>
       </x:c>
       <x:c r="GA6" s="3" t="n">
-        <x:v>16.6</x:v>
+        <x:v>16.3</x:v>
       </x:c>
       <x:c r="GB6" s="3" t="n">
-        <x:v>23.8</x:v>
+        <x:v>22.9</x:v>
       </x:c>
       <x:c r="GC6" s="3" t="n">
-        <x:v>8</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="GD6" s="3" t="n">
-        <x:v>8.5</x:v>
+        <x:v>7.8</x:v>
+      </x:c>
+      <x:c r="GE6" s="3" t="n">
+        <x:v>15.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="7" spans="1:186">
+    <x:row r="7" spans="1:187">
       <x:c r="B7" s="2" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>-5.3</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="J7" s="3" t="n">
         <x:v>-8.1</x:v>
       </x:c>
@@ -3814,101 +3826,104 @@
       <x:c r="FG7" s="3" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="FH7" s="3" t="n">
         <x:v>15.2</x:v>
       </x:c>
       <x:c r="FI7" s="3" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="FJ7" s="3" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="FK7" s="3" t="n">
         <x:v>13.6</x:v>
       </x:c>
       <x:c r="FL7" s="3" t="n">
         <x:v>12.7</x:v>
       </x:c>
       <x:c r="FM7" s="3" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="FN7" s="3" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FO7" s="3" t="n">
-        <x:v>12.5</x:v>
+        <x:v>12.7</x:v>
       </x:c>
       <x:c r="FP7" s="3" t="n">
-        <x:v>10.7</x:v>
+        <x:v>10.9</x:v>
       </x:c>
       <x:c r="FQ7" s="3" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="FR7" s="3" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="FS7" s="3" t="n">
-        <x:v>11.3</x:v>
+        <x:v>11.5</x:v>
       </x:c>
       <x:c r="FT7" s="3" t="n">
-        <x:v>11.8</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="FU7" s="3" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="FV7" s="3" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="FW7" s="3" t="n">
-        <x:v>9.9</x:v>
+        <x:v>11.1</x:v>
       </x:c>
       <x:c r="FX7" s="3" t="n">
-        <x:v>12.9</x:v>
+        <x:v>13.2</x:v>
       </x:c>
       <x:c r="FY7" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="FZ7" s="3" t="n">
-        <x:v>2.3</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="GA7" s="3" t="n">
-        <x:v>10.1</x:v>
+        <x:v>10.2</x:v>
       </x:c>
       <x:c r="GB7" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>13.9</x:v>
       </x:c>
       <x:c r="GC7" s="3" t="n">
-        <x:v>1.1</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="GD7" s="3" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="GE7" s="3" t="n">
+        <x:v>9.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="8" spans="1:186">
+    <x:row r="8" spans="1:187">
       <x:c r="B8" s="2" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>-11.5</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="J8" s="3" t="n">
         <x:v>-10.8</x:v>
       </x:c>
@@ -4371,101 +4386,104 @@
       <x:c r="FG8" s="3" t="n">
         <x:v>9.7</x:v>
       </x:c>
       <x:c r="FH8" s="3" t="n">
         <x:v>17.8</x:v>
       </x:c>
       <x:c r="FI8" s="3" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="FJ8" s="3" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="FK8" s="3" t="n">
         <x:v>17.2</x:v>
       </x:c>
       <x:c r="FL8" s="3" t="n">
         <x:v>16.7</x:v>
       </x:c>
       <x:c r="FM8" s="3" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="FN8" s="3" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="FO8" s="3" t="n">
-        <x:v>15.1</x:v>
+        <x:v>14.8</x:v>
       </x:c>
       <x:c r="FP8" s="3" t="n">
         <x:v>14.3</x:v>
       </x:c>
       <x:c r="FQ8" s="3" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="FR8" s="3" t="n">
-        <x:v>3.7</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="FS8" s="3" t="n">
-        <x:v>14.5</x:v>
+        <x:v>14.7</x:v>
       </x:c>
       <x:c r="FT8" s="3" t="n">
-        <x:v>17.9</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="FU8" s="3" t="n">
-        <x:v>6.8</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="FV8" s="3" t="n">
-        <x:v>6.2</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="FW8" s="3" t="n">
-        <x:v>16.3</x:v>
+        <x:v>17.3</x:v>
       </x:c>
       <x:c r="FX8" s="3" t="n">
-        <x:v>21.5</x:v>
+        <x:v>21.2</x:v>
       </x:c>
       <x:c r="FY8" s="3" t="n">
-        <x:v>8.1</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="FZ8" s="3" t="n">
-        <x:v>9.2</x:v>
+        <x:v>8.7</x:v>
       </x:c>
       <x:c r="GA8" s="3" t="n">
-        <x:v>14.4</x:v>
+        <x:v>14.2</x:v>
       </x:c>
       <x:c r="GB8" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>20.2</x:v>
       </x:c>
       <x:c r="GC8" s="3" t="n">
-        <x:v>6.1</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="GD8" s="3" t="n">
-        <x:v>6.6</x:v>
+        <x:v>5.7</x:v>
+      </x:c>
+      <x:c r="GE8" s="3" t="n">
+        <x:v>13.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="9" spans="1:186">
+    <x:row r="9" spans="1:187">
       <x:c r="B9" s="2" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>-14.9</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>-5.7</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="J9" s="3" t="n">
         <x:v>-14.4</x:v>
       </x:c>
@@ -4928,101 +4946,104 @@
       <x:c r="FG9" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="FH9" s="3" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="FI9" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FJ9" s="3" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="FK9" s="3" t="n">
         <x:v>9.4</x:v>
       </x:c>
       <x:c r="FL9" s="3" t="n">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="FM9" s="3" t="n">
         <x:v>-3.2</x:v>
       </x:c>
       <x:c r="FN9" s="3" t="n">
         <x:v>-4.9</x:v>
       </x:c>
       <x:c r="FO9" s="3" t="n">
+        <x:v>8.5</x:v>
+      </x:c>
+      <x:c r="FP9" s="3" t="n">
+        <x:v>5.5</x:v>
+      </x:c>
+      <x:c r="FQ9" s="3" t="n">
+        <x:v>-5.4</x:v>
+      </x:c>
+      <x:c r="FR9" s="3" t="n">
+        <x:v>-2.3</x:v>
+      </x:c>
+      <x:c r="FS9" s="3" t="n">
+        <x:v>8.1</x:v>
+      </x:c>
+      <x:c r="FT9" s="3" t="n">
         <x:v>8.2</x:v>
       </x:c>
-      <x:c r="FP9" s="3" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="FU9" s="3" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="FV9" s="3" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="FW9" s="3" t="n">
-        <x:v>7.4</x:v>
+        <x:v>8.7</x:v>
       </x:c>
       <x:c r="FX9" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>10.3</x:v>
       </x:c>
       <x:c r="FY9" s="3" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="FZ9" s="3" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="GA9" s="3" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7.9</x:v>
       </x:c>
       <x:c r="GB9" s="3" t="n">
-        <x:v>11</x:v>
+        <x:v>10.9</x:v>
       </x:c>
       <x:c r="GC9" s="3" t="n">
-        <x:v>-1</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="GD9" s="3" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.6</x:v>
+      </x:c>
+      <x:c r="GE9" s="3" t="n">
+        <x:v>6.8</x:v>
       </x:c>
     </x:row>
-    <x:row r="10" spans="1:186">
+    <x:row r="10" spans="1:187">
       <x:c r="B10" s="2" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>102.9</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>97.4</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>94.5</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>92.2</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>93.1</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>94.2</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
         <x:v>95.6</x:v>
       </x:c>
       <x:c r="J10" s="3" t="n">
         <x:v>96</x:v>
       </x:c>
@@ -5485,101 +5506,104 @@
       <x:c r="FG10" s="3" t="n">
         <x:v>183.7</x:v>
       </x:c>
       <x:c r="FH10" s="3" t="n">
         <x:v>189</x:v>
       </x:c>
       <x:c r="FI10" s="3" t="n">
         <x:v>190.9</x:v>
       </x:c>
       <x:c r="FJ10" s="3" t="n">
         <x:v>192.6</x:v>
       </x:c>
       <x:c r="FK10" s="3" t="n">
         <x:v>192.3</x:v>
       </x:c>
       <x:c r="FL10" s="3" t="n">
         <x:v>191.5</x:v>
       </x:c>
       <x:c r="FM10" s="3" t="n">
         <x:v>192.1</x:v>
       </x:c>
       <x:c r="FN10" s="3" t="n">
         <x:v>192.8</x:v>
       </x:c>
       <x:c r="FO10" s="3" t="n">
-        <x:v>191.6</x:v>
+        <x:v>191.4</x:v>
       </x:c>
       <x:c r="FP10" s="3" t="n">
-        <x:v>189.6</x:v>
+        <x:v>189.2</x:v>
       </x:c>
       <x:c r="FQ10" s="3" t="n">
-        <x:v>188.1</x:v>
+        <x:v>187.6</x:v>
       </x:c>
       <x:c r="FR10" s="3" t="n">
-        <x:v>184.9</x:v>
+        <x:v>184.1</x:v>
       </x:c>
       <x:c r="FS10" s="3" t="n">
-        <x:v>182.3</x:v>
+        <x:v>181.6</x:v>
       </x:c>
       <x:c r="FT10" s="3" t="n">
-        <x:v>179.7</x:v>
+        <x:v>179.2</x:v>
       </x:c>
       <x:c r="FU10" s="3" t="n">
-        <x:v>177.2</x:v>
+        <x:v>176.7</x:v>
       </x:c>
       <x:c r="FV10" s="3" t="n">
-        <x:v>175.7</x:v>
+        <x:v>175.4</x:v>
       </x:c>
       <x:c r="FW10" s="3" t="n">
-        <x:v>174.9</x:v>
+        <x:v>173.7</x:v>
       </x:c>
       <x:c r="FX10" s="3" t="n">
-        <x:v>173.7</x:v>
+        <x:v>171.9</x:v>
       </x:c>
       <x:c r="FY10" s="3" t="n">
-        <x:v>173</x:v>
+        <x:v>170.9</x:v>
       </x:c>
       <x:c r="FZ10" s="3" t="n">
-        <x:v>171.7</x:v>
+        <x:v>169.8</x:v>
       </x:c>
       <x:c r="GA10" s="3" t="n">
-        <x:v>171</x:v>
+        <x:v>169.4</x:v>
       </x:c>
       <x:c r="GB10" s="3" t="n">
-        <x:v>170</x:v>
+        <x:v>168.4</x:v>
       </x:c>
       <x:c r="GC10" s="3" t="n">
-        <x:v>169.2</x:v>
+        <x:v>167.9</x:v>
       </x:c>
       <x:c r="GD10" s="3" t="n">
-        <x:v>168.8</x:v>
+        <x:v>167.5</x:v>
+      </x:c>
+      <x:c r="GE10" s="3" t="n">
+        <x:v>167.4</x:v>
       </x:c>
     </x:row>
-    <x:row r="11" spans="1:186">
+    <x:row r="11" spans="1:187">
       <x:c r="B11" s="2" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>10.6</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>9.9</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>11.4</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>12.5</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>11.8</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
         <x:v>13.1</x:v>
       </x:c>
@@ -6045,658 +6069,664 @@
       <x:c r="FH11" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="FI11" s="3" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="FJ11" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="FK11" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="FL11" s="3" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="FM11" s="3" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="FN11" s="3" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="FO11" s="3" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="FP11" s="3" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="FQ11" s="3" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="FR11" s="3" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="FS11" s="3" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="FT11" s="3" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="FU11" s="3" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="FV11" s="3" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="FW11" s="3" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.5</x:v>
       </x:c>
       <x:c r="FX11" s="3" t="n">
+        <x:v>6.7</x:v>
+      </x:c>
+      <x:c r="FY11" s="3" t="n">
+        <x:v>7.7</x:v>
+      </x:c>
+      <x:c r="FZ11" s="3" t="n">
         <x:v>6.8</x:v>
       </x:c>
-      <x:c r="FY11" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="GA11" s="3" t="n">
-        <x:v>6.2</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="GB11" s="3" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="GC11" s="3" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="GD11" s="3" t="n">
         <x:v>5.4</x:v>
       </x:c>
+      <x:c r="GE11" s="3" t="n">
+        <x:v>5.2</x:v>
+      </x:c>
     </x:row>
-    <x:row r="12" spans="1:186">
+    <x:row r="12" spans="1:187">
       <x:c r="B12" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB12" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC12" s="3" t="n">
         <x:v>7.9</x:v>
       </x:c>
       <x:c r="BD12" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="BE12" s="3" t="n">
-        <x:v>7.3</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="BF12" s="3" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="BG12" s="3" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="BH12" s="3" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="BI12" s="3" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="BJ12" s="3" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="BK12" s="3" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="BL12" s="3" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="BM12" s="3" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="BN12" s="3" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="BO12" s="3" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="BP12" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="BQ12" s="3" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="BR12" s="3" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BS12" s="3" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="BT12" s="3" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="BU12" s="3" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="BV12" s="3" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="BW12" s="3" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="BX12" s="3" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="BY12" s="3" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="BZ12" s="3" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="CA12" s="3" t="n">
-        <x:v>-2.9</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="CB12" s="3" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CC12" s="3" t="n">
         <x:v>-2.7</x:v>
       </x:c>
       <x:c r="CD12" s="3" t="n">
-        <x:v>-4</x:v>
+        <x:v>-3.9</x:v>
       </x:c>
       <x:c r="CE12" s="3" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="CF12" s="3" t="n">
-        <x:v>-3.1</x:v>
+        <x:v>-3.2</x:v>
       </x:c>
       <x:c r="CG12" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CH12" s="3" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CI12" s="3" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CJ12" s="3" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="CK12" s="3" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="CL12" s="3" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="CM12" s="3" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="CN12" s="3" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="CO12" s="3" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="CP12" s="3" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="CQ12" s="3" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="CR12" s="3" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CS12" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="CT12" s="3" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="CU12" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="CV12" s="3" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CW12" s="3" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="CX12" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="CY12" s="3" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="CZ12" s="3" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DA12" s="3" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="DB12" s="3" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="DC12" s="3" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="DD12" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="DE12" s="3" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="DF12" s="3" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="DG12" s="3" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="DH12" s="3" t="n">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="DI12" s="3" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="DJ12" s="3" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="DK12" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="DL12" s="3" t="n">
         <x:v>11.7</x:v>
       </x:c>
       <x:c r="DM12" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="DN12" s="3" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="DO12" s="3" t="n">
         <x:v>9.2</x:v>
       </x:c>
       <x:c r="DP12" s="3" t="n">
+        <x:v>8.2</x:v>
+      </x:c>
+      <x:c r="DQ12" s="3" t="n">
         <x:v>8.1</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>8.2</x:v>
       </x:c>
       <x:c r="DR12" s="3" t="n">
         <x:v>9.2</x:v>
       </x:c>
       <x:c r="DS12" s="3" t="n">
         <x:v>9.3</x:v>
       </x:c>
       <x:c r="DT12" s="3" t="n">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="DU12" s="3" t="n">
         <x:v>10.1</x:v>
       </x:c>
       <x:c r="DV12" s="3" t="n">
-        <x:v>10.6</x:v>
+        <x:v>10.7</x:v>
       </x:c>
       <x:c r="DW12" s="3" t="n">
         <x:v>9.9</x:v>
       </x:c>
       <x:c r="DX12" s="3" t="n">
         <x:v>10.4</x:v>
       </x:c>
       <x:c r="DY12" s="3" t="n">
-        <x:v>11.3</x:v>
+        <x:v>11.2</x:v>
       </x:c>
       <x:c r="DZ12" s="3" t="n">
         <x:v>10.6</x:v>
       </x:c>
       <x:c r="EA12" s="3" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="EB12" s="3" t="n">
-        <x:v>13.4</x:v>
+        <x:v>13.3</x:v>
       </x:c>
       <x:c r="EC12" s="3" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="ED12" s="3" t="n">
         <x:v>13.4</x:v>
       </x:c>
       <x:c r="EE12" s="3" t="n">
         <x:v>13.9</x:v>
       </x:c>
       <x:c r="EF12" s="3" t="n">
         <x:v>11.9</x:v>
       </x:c>
       <x:c r="EG12" s="3" t="n">
         <x:v>13.1</x:v>
       </x:c>
       <x:c r="EH12" s="3" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="EI12" s="3" t="n">
         <x:v>13.8</x:v>
       </x:c>
       <x:c r="EJ12" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="EK12" s="3" t="n">
         <x:v>13.7</x:v>
       </x:c>
       <x:c r="EL12" s="3" t="n">
         <x:v>13.2</x:v>
       </x:c>
       <x:c r="EM12" s="3" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="EN12" s="3" t="n">
         <x:v>12.1</x:v>
       </x:c>
       <x:c r="EO12" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="EP12" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="EQ12" s="3" t="n">
-        <x:v>12.8</x:v>
+        <x:v>12.7</x:v>
       </x:c>
       <x:c r="ER12" s="3" t="n">
         <x:v>13.4</x:v>
       </x:c>
       <x:c r="ES12" s="3" t="n">
         <x:v>11.5</x:v>
       </x:c>
       <x:c r="ET12" s="3" t="n">
-        <x:v>11.8</x:v>
+        <x:v>11.9</x:v>
       </x:c>
       <x:c r="EU12" s="3" t="n">
-        <x:v>7.8</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="EV12" s="3" t="n">
         <x:v>14.8</x:v>
       </x:c>
       <x:c r="EW12" s="3" t="n">
-        <x:v>11.1</x:v>
+        <x:v>11.2</x:v>
       </x:c>
       <x:c r="EX12" s="3" t="n">
         <x:v>10.8</x:v>
       </x:c>
       <x:c r="EY12" s="3" t="n">
         <x:v>13.1</x:v>
       </x:c>
       <x:c r="EZ12" s="3" t="n">
         <x:v>10.9</x:v>
       </x:c>
       <x:c r="FA12" s="3" t="n">
-        <x:v>13.2</x:v>
+        <x:v>13.3</x:v>
       </x:c>
       <x:c r="FB12" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="FC12" s="3" t="n">
         <x:v>14.1</x:v>
       </x:c>
       <x:c r="FD12" s="3" t="n">
-        <x:v>14.6</x:v>
+        <x:v>14.7</x:v>
       </x:c>
       <x:c r="FE12" s="3" t="n">
-        <x:v>14.2</x:v>
+        <x:v>14.3</x:v>
       </x:c>
       <x:c r="FF12" s="3" t="n">
         <x:v>15.2</x:v>
       </x:c>
       <x:c r="FG12" s="3" t="n">
-        <x:v>11</x:v>
+        <x:v>10.9</x:v>
       </x:c>
       <x:c r="FH12" s="3" t="n">
         <x:v>15.1</x:v>
       </x:c>
       <x:c r="FI12" s="3" t="n">
         <x:v>16.9</x:v>
       </x:c>
       <x:c r="FJ12" s="3" t="n">
         <x:v>17.9</x:v>
       </x:c>
       <x:c r="FK12" s="3" t="n">
         <x:v>18.1</x:v>
       </x:c>
       <x:c r="FL12" s="3" t="n">
-        <x:v>14.2</x:v>
+        <x:v>14.3</x:v>
       </x:c>
       <x:c r="FM12" s="3" t="n">
         <x:v>14.4</x:v>
       </x:c>
       <x:c r="FN12" s="3" t="n">
-        <x:v>14.2</x:v>
+        <x:v>14.3</x:v>
       </x:c>
       <x:c r="FO12" s="3" t="n">
-        <x:v>15.7</x:v>
+        <x:v>15.2</x:v>
       </x:c>
       <x:c r="FP12" s="3" t="n">
-        <x:v>12</x:v>
+        <x:v>11.9</x:v>
       </x:c>
       <x:c r="FQ12" s="3" t="n">
-        <x:v>11.8</x:v>
+        <x:v>11.9</x:v>
       </x:c>
       <x:c r="FR12" s="3" t="n">
-        <x:v>13.3</x:v>
+        <x:v>14.1</x:v>
       </x:c>
       <x:c r="FS12" s="3" t="n">
-        <x:v>14.5</x:v>
+        <x:v>14.6</x:v>
       </x:c>
       <x:c r="FT12" s="3" t="n">
-        <x:v>13.9</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="FU12" s="3" t="n">
-        <x:v>15</x:v>
+        <x:v>14.9</x:v>
       </x:c>
       <x:c r="FV12" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>14.6</x:v>
       </x:c>
       <x:c r="FW12" s="3" t="n">
-        <x:v>16</x:v>
+        <x:v>16.7</x:v>
       </x:c>
       <x:c r="FX12" s="3" t="n">
+        <x:v>16.1</x:v>
+      </x:c>
+      <x:c r="FY12" s="3" t="n">
+        <x:v>16.2</x:v>
+      </x:c>
+      <x:c r="FZ12" s="3" t="n">
         <x:v>16.3</x:v>
       </x:c>
-      <x:c r="FY12" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="GA12" s="3" t="n">
-        <x:v>14.1</x:v>
+        <x:v>13.5</x:v>
       </x:c>
       <x:c r="GB12" s="3" t="n">
-        <x:v>16</x:v>
+        <x:v>14.9</x:v>
       </x:c>
       <x:c r="GC12" s="3" t="n">
-        <x:v>14.1</x:v>
+        <x:v>13.1</x:v>
       </x:c>
       <x:c r="GD12" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>13.4</x:v>
+      </x:c>
+      <x:c r="GE12" s="3" t="n">
+        <x:v>12.8</x:v>
       </x:c>
     </x:row>
-    <x:row r="13" spans="1:186">
+    <x:row r="13" spans="1:187">
       <x:c r="A13" s="2" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B13" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>25.5</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>33.6</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>24.2</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
         <x:v>23.3</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="J13" s="3" t="n">
         <x:v>8.5</x:v>
       </x:c>
@@ -7159,125 +7189,128 @@
       <x:c r="FG13" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="FH13" s="3" t="n">
         <x:v>-5.1</x:v>
       </x:c>
       <x:c r="FI13" s="3" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="FJ13" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="FK13" s="3" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="FL13" s="3" t="n">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="FM13" s="3" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="FN13" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="FO13" s="3" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="FP13" s="3" t="n">
         <x:v>10.1</x:v>
       </x:c>
       <x:c r="FQ13" s="3" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="FR13" s="3" t="n">
-        <x:v>8.9</x:v>
+        <x:v>9.6</x:v>
       </x:c>
       <x:c r="FS13" s="3" t="n">
-        <x:v>6.1</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="FT13" s="3" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="FU13" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="FV13" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="FW13" s="3" t="n">
-        <x:v>2.4</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="FX13" s="3" t="n">
-        <x:v>4.1</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="FY13" s="3" t="n">
-        <x:v>3.4</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="FZ13" s="3" t="n">
-        <x:v>5.3</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="GA13" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="GB13" s="3" t="n">
-        <x:v>5.1</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="GC13" s="3" t="n">
-        <x:v>5.1</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="GD13" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
+      <x:c r="GE13" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
     </x:row>
-    <x:row r="14" spans="1:186">
+    <x:row r="14" spans="1:187">
       <x:c r="B14" s="2" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C14" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D14" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E14" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F14" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G14" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H14" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I14" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J14" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K14" s="3" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="L14" s="3" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="M14" s="3" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="N14" s="3" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="O14" s="3" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="P14" s="3" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="Q14" s="3" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="R14" s="3" t="n">
         <x:v>-2.1</x:v>
       </x:c>
@@ -7716,101 +7749,104 @@
       <x:c r="FG14" s="3" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="FH14" s="3" t="n">
         <x:v>-5.6</x:v>
       </x:c>
       <x:c r="FI14" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="FJ14" s="3" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="FK14" s="3" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="FL14" s="3" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="FM14" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="FN14" s="3" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="FO14" s="3" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="FP14" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="FQ14" s="3" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="FR14" s="3" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FS14" s="3" t="n">
-        <x:v>-2.8</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
       <x:c r="FT14" s="3" t="n">
-        <x:v>-2.1</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="FU14" s="3" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FV14" s="3" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="FW14" s="3" t="n">
-        <x:v>-1</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FX14" s="3" t="n">
-        <x:v>1.6</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="FY14" s="3" t="n">
-        <x:v>1.6</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="FZ14" s="3" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="GA14" s="3" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="GB14" s="3" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="GC14" s="3" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="GD14" s="3" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="GE14" s="3" t="n">
+        <x:v>1</x:v>
       </x:c>
     </x:row>
-    <x:row r="15" spans="1:186">
+    <x:row r="15" spans="1:187">
       <x:c r="B15" s="2" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>13.5</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>9.8</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
         <x:v>-3.2</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="J15" s="3" t="n">
         <x:v>-6</x:v>
       </x:c>
@@ -8273,101 +8309,104 @@
       <x:c r="FG15" s="3" t="n">
         <x:v>13.4</x:v>
       </x:c>
       <x:c r="FH15" s="3" t="n">
         <x:v>22.4</x:v>
       </x:c>
       <x:c r="FI15" s="3" t="n">
         <x:v>11.7</x:v>
       </x:c>
       <x:c r="FJ15" s="3" t="n">
         <x:v>11.9</x:v>
       </x:c>
       <x:c r="FK15" s="3" t="n">
         <x:v>20.9</x:v>
       </x:c>
       <x:c r="FL15" s="3" t="n">
         <x:v>21.5</x:v>
       </x:c>
       <x:c r="FM15" s="3" t="n">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="FN15" s="3" t="n">
         <x:v>7.7</x:v>
       </x:c>
       <x:c r="FO15" s="3" t="n">
-        <x:v>18.8</x:v>
+        <x:v>18.1</x:v>
       </x:c>
       <x:c r="FP15" s="3" t="n">
-        <x:v>19.3</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="FQ15" s="3" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="FR15" s="3" t="n">
-        <x:v>7.3</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="FS15" s="3" t="n">
-        <x:v>17.6</x:v>
+        <x:v>17.8</x:v>
       </x:c>
       <x:c r="FT15" s="3" t="n">
         <x:v>21.2</x:v>
       </x:c>
       <x:c r="FU15" s="3" t="n">
         <x:v>9.1</x:v>
       </x:c>
       <x:c r="FV15" s="3" t="n">
-        <x:v>8.3</x:v>
+        <x:v>8.9</x:v>
       </x:c>
       <x:c r="FW15" s="3" t="n">
-        <x:v>18.4</x:v>
+        <x:v>19.1</x:v>
       </x:c>
       <x:c r="FX15" s="3" t="n">
-        <x:v>24.1</x:v>
+        <x:v>23.8</x:v>
       </x:c>
       <x:c r="FY15" s="3" t="n">
-        <x:v>10.1</x:v>
+        <x:v>10.2</x:v>
       </x:c>
       <x:c r="FZ15" s="3" t="n">
-        <x:v>11.4</x:v>
+        <x:v>10.9</x:v>
       </x:c>
       <x:c r="GA15" s="3" t="n">
-        <x:v>16.5</x:v>
+        <x:v>16.3</x:v>
       </x:c>
       <x:c r="GB15" s="3" t="n">
-        <x:v>23.7</x:v>
+        <x:v>22.7</x:v>
       </x:c>
       <x:c r="GC15" s="3" t="n">
-        <x:v>8.2</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="GD15" s="3" t="n">
-        <x:v>8.7</x:v>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="GE15" s="3" t="n">
+        <x:v>15.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="16" spans="1:186">
+    <x:row r="16" spans="1:187">
       <x:c r="B16" s="2" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>10.8</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>-6.5</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="J16" s="3" t="n">
         <x:v>-9.6</x:v>
       </x:c>
@@ -8830,101 +8869,104 @@
       <x:c r="FG16" s="3" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="FH16" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="FI16" s="3" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="FJ16" s="3" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="FK16" s="3" t="n">
         <x:v>13.2</x:v>
       </x:c>
       <x:c r="FL16" s="3" t="n">
         <x:v>12.3</x:v>
       </x:c>
       <x:c r="FM16" s="3" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="FN16" s="3" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FO16" s="3" t="n">
-        <x:v>12.1</x:v>
+        <x:v>11.9</x:v>
       </x:c>
       <x:c r="FP16" s="3" t="n">
-        <x:v>10.5</x:v>
+        <x:v>10.4</x:v>
       </x:c>
       <x:c r="FQ16" s="3" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="FR16" s="3" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="FS16" s="3" t="n">
-        <x:v>10.9</x:v>
+        <x:v>11.1</x:v>
       </x:c>
       <x:c r="FT16" s="3" t="n">
         <x:v>11.5</x:v>
       </x:c>
       <x:c r="FU16" s="3" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="FV16" s="3" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="FW16" s="3" t="n">
-        <x:v>9.3</x:v>
+        <x:v>10.5</x:v>
       </x:c>
       <x:c r="FX16" s="3" t="n">
-        <x:v>12.6</x:v>
+        <x:v>12.8</x:v>
       </x:c>
       <x:c r="FY16" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="FZ16" s="3" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="GA16" s="3" t="n">
-        <x:v>9.7</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="GB16" s="3" t="n">
-        <x:v>13.6</x:v>
+        <x:v>13.4</x:v>
       </x:c>
       <x:c r="GC16" s="3" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="GD16" s="3" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="GE16" s="3" t="n">
+        <x:v>8.7</x:v>
       </x:c>
     </x:row>
-    <x:row r="17" spans="1:186">
+    <x:row r="17" spans="1:187">
       <x:c r="B17" s="2" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
         <x:v>-13</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="I17" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="J17" s="3" t="n">
         <x:v>-12.3</x:v>
       </x:c>
@@ -9387,101 +9429,104 @@
       <x:c r="FG17" s="3" t="n">
         <x:v>9.6</x:v>
       </x:c>
       <x:c r="FH17" s="3" t="n">
         <x:v>17.9</x:v>
       </x:c>
       <x:c r="FI17" s="3" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="FJ17" s="3" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="FK17" s="3" t="n">
         <x:v>17.2</x:v>
       </x:c>
       <x:c r="FL17" s="3" t="n">
         <x:v>16.6</x:v>
       </x:c>
       <x:c r="FM17" s="3" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="FN17" s="3" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="FO17" s="3" t="n">
-        <x:v>14.9</x:v>
+        <x:v>14.2</x:v>
       </x:c>
       <x:c r="FP17" s="3" t="n">
-        <x:v>14.4</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="FQ17" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="FR17" s="3" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="FS17" s="3" t="n">
-        <x:v>14.4</x:v>
+        <x:v>14.6</x:v>
       </x:c>
       <x:c r="FT17" s="3" t="n">
         <x:v>17.9</x:v>
       </x:c>
       <x:c r="FU17" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="FV17" s="3" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="FW17" s="3" t="n">
-        <x:v>16.1</x:v>
+        <x:v>17.1</x:v>
       </x:c>
       <x:c r="FX17" s="3" t="n">
-        <x:v>21.7</x:v>
+        <x:v>21.4</x:v>
       </x:c>
       <x:c r="FY17" s="3" t="n">
-        <x:v>8.4</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="FZ17" s="3" t="n">
-        <x:v>9.5</x:v>
+        <x:v>9.3</x:v>
       </x:c>
       <x:c r="GA17" s="3" t="n">
-        <x:v>14.4</x:v>
+        <x:v>14.3</x:v>
       </x:c>
       <x:c r="GB17" s="3" t="n">
-        <x:v>21.2</x:v>
+        <x:v>20.1</x:v>
       </x:c>
       <x:c r="GC17" s="3" t="n">
-        <x:v>6.4</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="GD17" s="3" t="n">
-        <x:v>6.9</x:v>
+        <x:v>6.2</x:v>
+      </x:c>
+      <x:c r="GE17" s="3" t="n">
+        <x:v>13.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="18" spans="1:186">
+    <x:row r="18" spans="1:187">
       <x:c r="B18" s="2" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
         <x:v>-16.6</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>-7.2</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>-3.3</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="J18" s="3" t="n">
         <x:v>-16.1</x:v>
       </x:c>
@@ -9944,101 +9989,104 @@
       <x:c r="FG18" s="3" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="FH18" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="FI18" s="3" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="FJ18" s="3" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="FK18" s="3" t="n">
         <x:v>9.2</x:v>
       </x:c>
       <x:c r="FL18" s="3" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="FM18" s="3" t="n">
         <x:v>-3.2</x:v>
       </x:c>
       <x:c r="FN18" s="3" t="n">
         <x:v>-4.8</x:v>
       </x:c>
       <x:c r="FO18" s="3" t="n">
-        <x:v>7.9</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="FP18" s="3" t="n">
-        <x:v>5.1</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="FQ18" s="3" t="n">
         <x:v>-5.6</x:v>
       </x:c>
       <x:c r="FR18" s="3" t="n">
-        <x:v>-3.2</x:v>
+        <x:v>-2.4</x:v>
       </x:c>
       <x:c r="FS18" s="3" t="n">
-        <x:v>7.5</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="FT18" s="3" t="n">
         <x:v>7.7</x:v>
       </x:c>
       <x:c r="FU18" s="3" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="FV18" s="3" t="n">
+        <x:v>-1</x:v>
+      </x:c>
+      <x:c r="FW18" s="3" t="n">
+        <x:v>8.2</x:v>
+      </x:c>
+      <x:c r="FX18" s="3" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="FY18" s="3" t="n">
+        <x:v>-0.5</x:v>
+      </x:c>
+      <x:c r="FZ18" s="3" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="GA18" s="3" t="n">
+        <x:v>7.9</x:v>
+      </x:c>
+      <x:c r="GB18" s="3" t="n">
+        <x:v>10.4</x:v>
+      </x:c>
+      <x:c r="GC18" s="3" t="n">
         <x:v>-1.7</x:v>
       </x:c>
-      <x:c r="FW18" s="3" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="GD18" s="3" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1.2</x:v>
+      </x:c>
+      <x:c r="GE18" s="3" t="n">
+        <x:v>6.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="19" spans="1:186">
+    <x:row r="19" spans="1:187">
       <x:c r="B19" s="2" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>101.7</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>97.1</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>94.8</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>95.1</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>96.7</x:v>
       </x:c>
       <x:c r="J19" s="3" t="n">
         <x:v>97.2</x:v>
       </x:c>
@@ -10501,101 +10549,104 @@
       <x:c r="FG19" s="3" t="n">
         <x:v>188.2</x:v>
       </x:c>
       <x:c r="FH19" s="3" t="n">
         <x:v>193.6</x:v>
       </x:c>
       <x:c r="FI19" s="3" t="n">
         <x:v>195.6</x:v>
       </x:c>
       <x:c r="FJ19" s="3" t="n">
         <x:v>197.5</x:v>
       </x:c>
       <x:c r="FK19" s="3" t="n">
         <x:v>197.4</x:v>
       </x:c>
       <x:c r="FL19" s="3" t="n">
         <x:v>196.7</x:v>
       </x:c>
       <x:c r="FM19" s="3" t="n">
         <x:v>197.3</x:v>
       </x:c>
       <x:c r="FN19" s="3" t="n">
         <x:v>198</x:v>
       </x:c>
       <x:c r="FO19" s="3" t="n">
-        <x:v>196.7</x:v>
+        <x:v>196.8</x:v>
       </x:c>
       <x:c r="FP19" s="3" t="n">
-        <x:v>194.3</x:v>
+        <x:v>194.4</x:v>
       </x:c>
       <x:c r="FQ19" s="3" t="n">
-        <x:v>192.7</x:v>
+        <x:v>192.8</x:v>
       </x:c>
       <x:c r="FR19" s="3" t="n">
-        <x:v>189.3</x:v>
+        <x:v>189.1</x:v>
       </x:c>
       <x:c r="FS19" s="3" t="n">
-        <x:v>186.7</x:v>
+        <x:v>186.4</x:v>
       </x:c>
       <x:c r="FT19" s="3" t="n">
-        <x:v>184.2</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="FU19" s="3" t="n">
-        <x:v>181.7</x:v>
+        <x:v>181.3</x:v>
       </x:c>
       <x:c r="FV19" s="3" t="n">
-        <x:v>180.3</x:v>
+        <x:v>179.9</x:v>
       </x:c>
       <x:c r="FW19" s="3" t="n">
-        <x:v>179.6</x:v>
+        <x:v>178.4</x:v>
       </x:c>
       <x:c r="FX19" s="3" t="n">
-        <x:v>178.4</x:v>
+        <x:v>176.5</x:v>
       </x:c>
       <x:c r="FY19" s="3" t="n">
-        <x:v>177.7</x:v>
+        <x:v>175.5</x:v>
       </x:c>
       <x:c r="FZ19" s="3" t="n">
-        <x:v>176.4</x:v>
+        <x:v>174.4</x:v>
       </x:c>
       <x:c r="GA19" s="3" t="n">
-        <x:v>175.5</x:v>
+        <x:v>173.9</x:v>
       </x:c>
       <x:c r="GB19" s="3" t="n">
-        <x:v>174.5</x:v>
+        <x:v>172.9</x:v>
       </x:c>
       <x:c r="GC19" s="3" t="n">
-        <x:v>173.7</x:v>
+        <x:v>172.4</x:v>
       </x:c>
       <x:c r="GD19" s="3" t="n">
-        <x:v>173.3</x:v>
+        <x:v>171.9</x:v>
+      </x:c>
+      <x:c r="GE19" s="3" t="n">
+        <x:v>171.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="20" spans="1:186">
+    <x:row r="20" spans="1:187">
       <x:c r="B20" s="2" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>10.6</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
         <x:v>11.5</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
         <x:v>12.6</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
         <x:v>11.9</x:v>
       </x:c>
       <x:c r="I20" s="3" t="n">
         <x:v>13.1</x:v>
       </x:c>
       <x:c r="J20" s="3" t="n">
         <x:v>13.3</x:v>
       </x:c>
@@ -11058,257 +11109,260 @@
       <x:c r="FG20" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="FH20" s="3" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="FI20" s="3" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="FJ20" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="FK20" s="3" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="FL20" s="3" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="FM20" s="3" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="FN20" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="FO20" s="3" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="FP20" s="3" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="FQ20" s="3" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="FR20" s="3" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="FS20" s="3" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="FT20" s="3" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="FU20" s="3" t="n">
-        <x:v>7.3</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="FV20" s="3" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.5</x:v>
       </x:c>
       <x:c r="FW20" s="3" t="n">
-        <x:v>7.8</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="FX20" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="FY20" s="3" t="n">
         <x:v>7.9</x:v>
       </x:c>
       <x:c r="FZ20" s="3" t="n">
-        <x:v>7.1</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="GA20" s="3" t="n">
-        <x:v>6.3</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="GB20" s="3" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="GC20" s="3" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="GD20" s="3" t="n">
         <x:v>5.5</x:v>
       </x:c>
+      <x:c r="GE20" s="3" t="n">
+        <x:v>5.4</x:v>
+      </x:c>
     </x:row>
-    <x:row r="21" spans="1:186">
+    <x:row r="21" spans="1:187">
       <x:c r="B21" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB21" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC21" s="3" t="n">
         <x:v>6.2</x:v>
       </x:c>
       <x:c r="BD21" s="3" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="BE21" s="3" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="BF21" s="3" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="BG21" s="3" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="BH21" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="BI21" s="3" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="BJ21" s="3" t="n">
         <x:v>5.8</x:v>
       </x:c>
@@ -11435,51 +11489,51 @@
       <x:c r="CY21" s="3" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="CZ21" s="3" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="DA21" s="3" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DB21" s="3" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="DC21" s="3" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="DD21" s="3" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="DE21" s="3" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="DF21" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="DG21" s="3" t="n">
-        <x:v>7.1</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="DH21" s="3" t="n">
         <x:v>8.8</x:v>
       </x:c>
       <x:c r="DI21" s="3" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="DJ21" s="3" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="DK21" s="3" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="DL21" s="3" t="n">
         <x:v>12.3</x:v>
       </x:c>
       <x:c r="DM21" s="3" t="n">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="DN21" s="3" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="DO21" s="3" t="n">
         <x:v>9.2</x:v>
       </x:c>
@@ -11528,302 +11582,300 @@
       <x:c r="ED21" s="3" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="EE21" s="3" t="n">
         <x:v>13.3</x:v>
       </x:c>
       <x:c r="EF21" s="3" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="EG21" s="3" t="n">
         <x:v>12.5</x:v>
       </x:c>
       <x:c r="EH21" s="3" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="EI21" s="3" t="n">
         <x:v>13.3</x:v>
       </x:c>
       <x:c r="EJ21" s="3" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="EK21" s="3" t="n">
         <x:v>13.6</x:v>
       </x:c>
       <x:c r="EL21" s="3" t="n">
-        <x:v>13.4</x:v>
+        <x:v>13.5</x:v>
       </x:c>
       <x:c r="EM21" s="3" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="EN21" s="3" t="n">
-        <x:v>11.6</x:v>
+        <x:v>11.7</x:v>
       </x:c>
       <x:c r="EO21" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="EP21" s="3" t="n">
         <x:v>10.4</x:v>
       </x:c>
       <x:c r="EQ21" s="3" t="n">
         <x:v>11.6</x:v>
       </x:c>
       <x:c r="ER21" s="3" t="n">
         <x:v>12.5</x:v>
       </x:c>
       <x:c r="ES21" s="3" t="n">
         <x:v>11.8</x:v>
       </x:c>
       <x:c r="ET21" s="3" t="n">
         <x:v>12.3</x:v>
       </x:c>
       <x:c r="EU21" s="3" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="EV21" s="3" t="n">
         <x:v>13.9</x:v>
       </x:c>
       <x:c r="EW21" s="3" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="EX21" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="EY21" s="3" t="n">
         <x:v>12.1</x:v>
       </x:c>
       <x:c r="EZ21" s="3" t="n">
         <x:v>9.4</x:v>
       </x:c>
       <x:c r="FA21" s="3" t="n">
         <x:v>14.1</x:v>
       </x:c>
       <x:c r="FB21" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="FC21" s="3" t="n">
         <x:v>13.6</x:v>
       </x:c>
       <x:c r="FD21" s="3" t="n">
-        <x:v>14.1</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="FE21" s="3" t="n">
-        <x:v>14.9</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="FF21" s="3" t="n">
         <x:v>15.9</x:v>
       </x:c>
       <x:c r="FG21" s="3" t="n">
-        <x:v>10.4</x:v>
+        <x:v>10.5</x:v>
       </x:c>
       <x:c r="FH21" s="3" t="n">
-        <x:v>13.3</x:v>
+        <x:v>13.1</x:v>
       </x:c>
       <x:c r="FI21" s="3" t="n">
-        <x:v>17.6</x:v>
+        <x:v>17.7</x:v>
       </x:c>
       <x:c r="FJ21" s="3" t="n">
         <x:v>18.6</x:v>
       </x:c>
       <x:c r="FK21" s="3" t="n">
         <x:v>17.2</x:v>
       </x:c>
       <x:c r="FL21" s="3" t="n">
+        <x:v>13.7</x:v>
+      </x:c>
+      <x:c r="FM21" s="3" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="FN21" s="3" t="n">
+        <x:v>14.3</x:v>
+      </x:c>
+      <x:c r="FO21" s="3" t="n">
+        <x:v>14.3</x:v>
+      </x:c>
+      <x:c r="FP21" s="3" t="n">
+        <x:v>11.5</x:v>
+      </x:c>
+      <x:c r="FQ21" s="3" t="n">
+        <x:v>12.2</x:v>
+      </x:c>
+      <x:c r="FR21" s="3" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="FS21" s="3" t="n">
+        <x:v>14.3</x:v>
+      </x:c>
+      <x:c r="FT21" s="3" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="FU21" s="3" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="FV21" s="3" t="n">
+        <x:v>14.8</x:v>
+      </x:c>
+      <x:c r="FW21" s="3" t="n">
+        <x:v>16.1</x:v>
+      </x:c>
+      <x:c r="FX21" s="3" t="n">
+        <x:v>16.9</x:v>
+      </x:c>
+      <x:c r="FY21" s="3" t="n">
+        <x:v>16.1</x:v>
+      </x:c>
+      <x:c r="FZ21" s="3" t="n">
+        <x:v>16.3</x:v>
+      </x:c>
+      <x:c r="GA21" s="3" t="n">
         <x:v>13.8</x:v>
       </x:c>
-      <x:c r="FM21" s="3" t="n">
-[...43 lines deleted...]
-      </x:c>
       <x:c r="GB21" s="3" t="n">
-        <x:v>15.8</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="GC21" s="3" t="n">
-        <x:v>14.3</x:v>
+        <x:v>13.3</x:v>
       </x:c>
       <x:c r="GD21" s="3" t="n">
-        <x:v>13.9</x:v>
+        <x:v>13.4</x:v>
+      </x:c>
+      <x:c r="GE21" s="3" t="n">
+        <x:v>13.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:186">
+    <x:row r="23" spans="1:187">
       <x:c r="A23" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:186">
-[...1 lines deleted...]
-        <x:v>198</x:v>
+    <x:row r="25" spans="1:187">
+      <x:c r="A25" s="0" t="s">
+        <x:v>199</x:v>
       </x:c>
     </x:row>
-    <x:row r="26" spans="1:186">
+    <x:row r="26" spans="1:187">
       <x:c r="A26" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
-    <x:row r="27" spans="1:186">
-[...1 lines deleted...]
-        <x:v>200</x:v>
+    <x:row r="28" spans="1:187">
+      <x:c r="A28" s="0" t="s">
+        <x:v>201</x:v>
       </x:c>
     </x:row>
-    <x:row r="29" spans="1:186">
+    <x:row r="29" spans="1:187">
       <x:c r="A29" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
-    <x:row r="30" spans="1:186">
-[...1 lines deleted...]
-        <x:v>202</x:v>
+    <x:row r="31" spans="1:187">
+      <x:c r="A31" s="0" t="s">
+        <x:v>203</x:v>
       </x:c>
     </x:row>
-    <x:row r="32" spans="1:186">
+    <x:row r="32" spans="1:187">
       <x:c r="A32" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
-    <x:row r="33" spans="1:186">
+    <x:row r="33" spans="1:187">
       <x:c r="A33" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
-    <x:row r="34" spans="1:186">
+    <x:row r="34" spans="1:187">
       <x:c r="A34" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:187">
+      <x:c r="A36" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:187">
+      <x:c r="A37" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
-    <x:row r="35" spans="1:186">
-[...1 lines deleted...]
-        <x:v>206</x:v>
+    <x:row r="38" spans="1:187">
+      <x:c r="A38" s="0" t="s">
+        <x:v>208</x:v>
       </x:c>
     </x:row>
-    <x:row r="37" spans="1:186">
-[...1 lines deleted...]
-        <x:v>207</x:v>
+    <x:row r="43" spans="1:187">
+      <x:c r="A43" s="0" t="s">
+        <x:v>209</x:v>
       </x:c>
     </x:row>
-    <x:row r="38" spans="1:186">
-[...1 lines deleted...]
-        <x:v>205</x:v>
+    <x:row r="44" spans="1:187">
+      <x:c r="A44" s="0" t="s">
+        <x:v>210</x:v>
       </x:c>
     </x:row>
-    <x:row r="39" spans="1:186">
-[...1 lines deleted...]
-        <x:v>208</x:v>
+    <x:row r="46" spans="1:187">
+      <x:c r="A46" s="0" t="s">
+        <x:v>211</x:v>
       </x:c>
     </x:row>
-    <x:row r="44" spans="1:186">
-[...1 lines deleted...]
-        <x:v>209</x:v>
+    <x:row r="47" spans="1:187">
+      <x:c r="A47" s="0" t="s">
+        <x:v>212</x:v>
       </x:c>
     </x:row>
-    <x:row r="45" spans="1:186">
-[...1 lines deleted...]
-        <x:v>210</x:v>
+    <x:row r="48" spans="1:187">
+      <x:c r="A48" s="0" t="s">
+        <x:v>213</x:v>
       </x:c>
     </x:row>
-    <x:row r="47" spans="1:186">
-[...1 lines deleted...]
-        <x:v>211</x:v>
+    <x:row r="51" spans="1:187">
+      <x:c r="A51" s="0" t="s">
+        <x:v>214</x:v>
       </x:c>
     </x:row>
-    <x:row r="48" spans="1:186">
-[...1 lines deleted...]
-        <x:v>212</x:v>
+    <x:row r="54" spans="1:187">
+      <x:c r="A54" s="0" t="s">
+        <x:v>215</x:v>
       </x:c>
     </x:row>
-    <x:row r="49" spans="1:186">
-[...1 lines deleted...]
-        <x:v>213</x:v>
+    <x:row r="56" spans="1:187">
+      <x:c r="A56" s="0" t="s">
+        <x:v>216</x:v>
       </x:c>
     </x:row>
-    <x:row r="52" spans="1:186">
-[...1 lines deleted...]
-        <x:v>214</x:v>
+    <x:row r="57" spans="1:187">
+      <x:c r="A57" s="0" t="s">
+        <x:v>217</x:v>
       </x:c>
     </x:row>
-    <x:row r="55" spans="1:186">
-[...1 lines deleted...]
-        <x:v>215</x:v>
+    <x:row r="59" spans="1:187">
+      <x:c r="A59" s="0" t="s">
+        <x:v>218</x:v>
       </x:c>
     </x:row>
-    <x:row r="57" spans="1:186">
-[...9 lines deleted...]
-    <x:row r="60" spans="1:186">
+    <x:row r="60" spans="1:187">
       <x:c r="A60" s="0" t="s">
-        <x:v>218</x:v>
-[...3 lines deleted...]
-      <x:c r="A61" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>000000ZF</vt:lpstr>
       <vt:lpstr>000000ZF!Print_Area</vt:lpstr>
       <vt:lpstr>000000ZF!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>