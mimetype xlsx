--- v1 (2026-04-03)
+++ v2 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f79f5125fb4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e85ab9f03be4238b266990ec25bf95c.psmdcp" Id="Rb48fb958bcb6497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ec346dbb7e4428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe5acbe7ffca497ca3bc70db06fe507c.psmdcp" Id="Rf4e262fe011941c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="NR0103CG" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>statistikdatabasen.scb.se</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A54" authorId="0">
       <x:text>
         <x:r>
@@ -580,50 +580,53 @@
   <x:si>
     <x:t>2024K1</x:t>
   </x:si>
   <x:si>
     <x:t>2024K2</x:t>
   </x:si>
   <x:si>
     <x:t>2024K3</x:t>
   </x:si>
   <x:si>
     <x:t>2024K4</x:t>
   </x:si>
   <x:si>
     <x:t>2025K1</x:t>
   </x:si>
   <x:si>
     <x:t>2025K2</x:t>
   </x:si>
   <x:si>
     <x:t>2025K3</x:t>
   </x:si>
   <x:si>
     <x:t>2025K4</x:t>
   </x:si>
   <x:si>
+    <x:t>2026K1</x:t>
+  </x:si>
+  <x:si>
     <x:t>Säsongrensad, löpande priser, mnkr</x:t>
   </x:si>
   <x:si>
     <x:t>- BNP till marknadspris</x:t>
   </x:si>
   <x:si>
     <x:t>- Import av varor och tjänster</x:t>
   </x:si>
   <x:si>
     <x:t>-- import av varor</x:t>
   </x:si>
   <x:si>
     <x:t>-- import av tjänster</x:t>
   </x:si>
   <x:si>
     <x:t>- Konsumtionsutgifter</x:t>
   </x:si>
   <x:si>
     <x:t>-- hushållens konsumtionsutgifter; inkl icke-vinstdrivande organisationer</x:t>
   </x:si>
   <x:si>
     <x:t>--- de egentliga hushållens konsumtion</x:t>
   </x:si>
   <x:si>
     <x:t>--- hushållens icke vinstdrivande organisationers konsumtion</x:t>
@@ -661,81 +664,78 @@
   <x:si>
     <x:t>--- investering i värdeföremål</x:t>
   </x:si>
   <x:si>
     <x:t>- Export av varor och tjänster</x:t>
   </x:si>
   <x:si>
     <x:t>-- export av varor</x:t>
   </x:si>
   <x:si>
     <x:t>-- export av tjänster</x:t>
   </x:si>
   <x:si>
     <x:t>- Inhemsk slutlig användning exkl. lagerinvesteringar</x:t>
   </x:si>
   <x:si>
     <x:t>- Inhemsk slutlig användning</x:t>
   </x:si>
   <x:si>
     <x:t>Summa slutlig användning exkl. lagerinvesteringar</x:t>
   </x:si>
   <x:si>
     <x:t>Summa slutlig användning</x:t>
   </x:si>
   <x:si>
-    <x:t>Säsongrensad, fasta priser referensår 2024, mnkr</x:t>
+    <x:t>Säsongrensad, fasta priser referensår 2025, mnkr</x:t>
   </x:si>
   <x:si>
     <x:t>Säsongrensad, volymförändring föregående period, procent</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>2026-03-06: Ett fel har upptäckts som berör hushållskonsumtionsändamålet COICOP 04 för det fjärde kvartalet 2025. Bedömningen är att den publicerade uppgiften är överskattad med omkring 3 miljarder kronor i fasta priser, mätt i faktiska tal. Felet får stor effekt på ändamålet men för BNP i stort är effekten liten. Upprättning sker i samband med ordinarie publicering av det första kvartalet 2026, den 29 maj.</x:t>
   </x:si>
   <x:si>
     <x:t>.. = Uppgiften är inte tillgänglig, för osäker för att anges eller borttagen av sekretesskäl.</x:t>
   </x:si>
   <x:si>
     <x:t>tabellinnehåll:</x:t>
   </x:si>
   <x:si>
     <x:t>Säsongrensad, volymförändring föregående period, procent:</x:t>
   </x:si>
   <x:si>
     <x:t>Förändring i lagerinvesteringar inkl. värdeföremål kan variera med både positivt och negativt tecken vilket medför att volymförändring ej är relevant för denna post.</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
     <x:t>Säsongrensad, löpande priser, mnkr:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260227 08:00</x:t>
+    <x:t>20260529 08:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Säsongrensad, fasta priser referensår 2024, mnkr:</x:t>
+    <x:t>Säsongrensad, fasta priser referensår 2025, mnkr:</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>NR Info, SCB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +46 010-479 50 00</x:t>
   </x:si>
   <x:si>
     <x:t>nrinfo@scb.se</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Statistikservice, SCB</x:t>
   </x:si>
   <x:si>
     <x:t>information@scb.se</x:t>
   </x:si>
@@ -1164,65 +1164,65 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:FZ156"/>
+  <x:dimension ref="A1:GA155"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="182" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="1" max="183" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:182">
+    <x:row r="1" spans="1:183">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:182">
+    <x:row r="3" spans="1:183">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
@@ -1719,57 +1719,60 @@
       </x:c>
       <x:c r="FS3" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="FT3" s="2" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="FU3" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="FV3" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="FW3" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="FX3" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="FY3" s="2" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="FZ3" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
+      <x:c r="GA3" s="2" t="s">
+        <x:v>181</x:v>
+      </x:c>
     </x:row>
-    <x:row r="4" spans="1:182">
+    <x:row r="4" spans="1:183">
       <x:c r="A4" s="2" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
         <x:v>157105</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>159624</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>164860</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>166304</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>170483</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>176232</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>177718</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>183843</x:v>
       </x:c>
@@ -1872,449 +1875,452 @@
       <x:c r="AQ4" s="3" t="n">
         <x:v>405829</x:v>
       </x:c>
       <x:c r="AR4" s="3" t="n">
         <x:v>409820</x:v>
       </x:c>
       <x:c r="AS4" s="3" t="n">
         <x:v>412399</x:v>
       </x:c>
       <x:c r="AT4" s="3" t="n">
         <x:v>415036</x:v>
       </x:c>
       <x:c r="AU4" s="3" t="n">
         <x:v>412148</x:v>
       </x:c>
       <x:c r="AV4" s="3" t="n">
         <x:v>409175</x:v>
       </x:c>
       <x:c r="AW4" s="3" t="n">
         <x:v>413823</x:v>
       </x:c>
       <x:c r="AX4" s="3" t="n">
         <x:v>409876</x:v>
       </x:c>
       <x:c r="AY4" s="3" t="n">
-        <x:v>406516</x:v>
+        <x:v>406776</x:v>
       </x:c>
       <x:c r="AZ4" s="3" t="n">
-        <x:v>410917</x:v>
+        <x:v>410918</x:v>
       </x:c>
       <x:c r="BA4" s="3" t="n">
-        <x:v>414359</x:v>
+        <x:v>414183</x:v>
       </x:c>
       <x:c r="BB4" s="3" t="n">
-        <x:v>421089</x:v>
+        <x:v>421081</x:v>
       </x:c>
       <x:c r="BC4" s="3" t="n">
-        <x:v>428547</x:v>
+        <x:v>428845</x:v>
       </x:c>
       <x:c r="BD4" s="3" t="n">
-        <x:v>435325</x:v>
+        <x:v>435308</x:v>
       </x:c>
       <x:c r="BE4" s="3" t="n">
-        <x:v>442698</x:v>
+        <x:v>442536</x:v>
       </x:c>
       <x:c r="BF4" s="3" t="n">
-        <x:v>453473</x:v>
+        <x:v>453472</x:v>
       </x:c>
       <x:c r="BG4" s="3" t="n">
-        <x:v>466777</x:v>
+        <x:v>467126</x:v>
       </x:c>
       <x:c r="BH4" s="3" t="n">
-        <x:v>474969</x:v>
+        <x:v>474870</x:v>
       </x:c>
       <x:c r="BI4" s="3" t="n">
-        <x:v>478483</x:v>
+        <x:v>478336</x:v>
       </x:c>
       <x:c r="BJ4" s="3" t="n">
-        <x:v>484090</x:v>
+        <x:v>484082</x:v>
       </x:c>
       <x:c r="BK4" s="3" t="n">
-        <x:v>490911</x:v>
+        <x:v>491213</x:v>
       </x:c>
       <x:c r="BL4" s="3" t="n">
-        <x:v>482551</x:v>
+        <x:v>482406</x:v>
       </x:c>
       <x:c r="BM4" s="3" t="n">
-        <x:v>493155</x:v>
+        <x:v>493103</x:v>
       </x:c>
       <x:c r="BN4" s="3" t="n">
-        <x:v>491401</x:v>
+        <x:v>491408</x:v>
       </x:c>
       <x:c r="BO4" s="3" t="n">
-        <x:v>499157</x:v>
+        <x:v>499161</x:v>
       </x:c>
       <x:c r="BP4" s="3" t="n">
-        <x:v>509260</x:v>
+        <x:v>509213</x:v>
       </x:c>
       <x:c r="BQ4" s="3" t="n">
-        <x:v>515365</x:v>
+        <x:v>515340</x:v>
       </x:c>
       <x:c r="BR4" s="3" t="n">
-        <x:v>527229</x:v>
+        <x:v>527338</x:v>
       </x:c>
       <x:c r="BS4" s="3" t="n">
-        <x:v>528570</x:v>
+        <x:v>528551</x:v>
       </x:c>
       <x:c r="BT4" s="3" t="n">
-        <x:v>535031</x:v>
+        <x:v>534911</x:v>
       </x:c>
       <x:c r="BU4" s="3" t="n">
-        <x:v>540380</x:v>
+        <x:v>540353</x:v>
       </x:c>
       <x:c r="BV4" s="3" t="n">
-        <x:v>550948</x:v>
+        <x:v>551156</x:v>
       </x:c>
       <x:c r="BW4" s="3" t="n">
-        <x:v>555059</x:v>
+        <x:v>554942</x:v>
       </x:c>
       <x:c r="BX4" s="3" t="n">
-        <x:v>558679</x:v>
+        <x:v>558668</x:v>
       </x:c>
       <x:c r="BY4" s="3" t="n">
-        <x:v>569505</x:v>
+        <x:v>569516</x:v>
       </x:c>
       <x:c r="BZ4" s="3" t="n">
-        <x:v>579833</x:v>
+        <x:v>580057</x:v>
       </x:c>
       <x:c r="CA4" s="3" t="n">
-        <x:v>581754</x:v>
+        <x:v>581660</x:v>
       </x:c>
       <x:c r="CB4" s="3" t="n">
-        <x:v>601612</x:v>
+        <x:v>601634</x:v>
       </x:c>
       <x:c r="CC4" s="3" t="n">
-        <x:v>611334</x:v>
+        <x:v>611313</x:v>
       </x:c>
       <x:c r="CD4" s="3" t="n">
-        <x:v>613792</x:v>
+        <x:v>613920</x:v>
       </x:c>
       <x:c r="CE4" s="3" t="n">
-        <x:v>618161</x:v>
+        <x:v>618108</x:v>
       </x:c>
       <x:c r="CF4" s="3" t="n">
-        <x:v>625522</x:v>
+        <x:v>625573</x:v>
       </x:c>
       <x:c r="CG4" s="3" t="n">
-        <x:v>625726</x:v>
+        <x:v>625637</x:v>
       </x:c>
       <x:c r="CH4" s="3" t="n">
-        <x:v>638358</x:v>
+        <x:v>638353</x:v>
       </x:c>
       <x:c r="CI4" s="3" t="n">
-        <x:v>642989</x:v>
+        <x:v>642960</x:v>
       </x:c>
       <x:c r="CJ4" s="3" t="n">
-        <x:v>651811</x:v>
+        <x:v>651912</x:v>
       </x:c>
       <x:c r="CK4" s="3" t="n">
-        <x:v>652867</x:v>
+        <x:v>652832</x:v>
       </x:c>
       <x:c r="CL4" s="3" t="n">
-        <x:v>658840</x:v>
+        <x:v>658740</x:v>
       </x:c>
       <x:c r="CM4" s="3" t="n">
-        <x:v>673052</x:v>
+        <x:v>673104</x:v>
       </x:c>
       <x:c r="CN4" s="3" t="n">
         <x:v>670417</x:v>
       </x:c>
       <x:c r="CO4" s="3" t="n">
-        <x:v>679721</x:v>
+        <x:v>679775</x:v>
       </x:c>
       <x:c r="CP4" s="3" t="n">
-        <x:v>684710</x:v>
+        <x:v>684533</x:v>
       </x:c>
       <x:c r="CQ4" s="3" t="n">
-        <x:v>694548</x:v>
+        <x:v>694633</x:v>
       </x:c>
       <x:c r="CR4" s="3" t="n">
-        <x:v>702456</x:v>
+        <x:v>702503</x:v>
       </x:c>
       <x:c r="CS4" s="3" t="n">
-        <x:v>711302</x:v>
+        <x:v>711471</x:v>
       </x:c>
       <x:c r="CT4" s="3" t="n">
-        <x:v>711198</x:v>
+        <x:v>711129</x:v>
       </x:c>
       <x:c r="CU4" s="3" t="n">
-        <x:v>715401</x:v>
+        <x:v>715295</x:v>
       </x:c>
       <x:c r="CV4" s="3" t="n">
-        <x:v>722600</x:v>
+        <x:v>722773</x:v>
       </x:c>
       <x:c r="CW4" s="3" t="n">
-        <x:v>737554</x:v>
+        <x:v>737731</x:v>
       </x:c>
       <x:c r="CX4" s="3" t="n">
-        <x:v>744082</x:v>
+        <x:v>744034</x:v>
       </x:c>
       <x:c r="CY4" s="3" t="n">
-        <x:v>758721</x:v>
+        <x:v>758798</x:v>
       </x:c>
       <x:c r="CZ4" s="3" t="n">
-        <x:v>774826</x:v>
+        <x:v>774840</x:v>
       </x:c>
       <x:c r="DA4" s="3" t="n">
-        <x:v>785701</x:v>
+        <x:v>785750</x:v>
       </x:c>
       <x:c r="DB4" s="3" t="n">
-        <x:v>797521</x:v>
+        <x:v>797463</x:v>
       </x:c>
       <x:c r="DC4" s="3" t="n">
-        <x:v>811156</x:v>
+        <x:v>811243</x:v>
       </x:c>
       <x:c r="DD4" s="3" t="n">
-        <x:v>825555</x:v>
+        <x:v>825550</x:v>
       </x:c>
       <x:c r="DE4" s="3" t="n">
-        <x:v>827222</x:v>
+        <x:v>827230</x:v>
       </x:c>
       <x:c r="DF4" s="3" t="n">
-        <x:v>850934</x:v>
+        <x:v>850849</x:v>
       </x:c>
       <x:c r="DG4" s="3" t="n">
-        <x:v>854968</x:v>
+        <x:v>854902</x:v>
       </x:c>
       <x:c r="DH4" s="3" t="n">
-        <x:v>848988</x:v>
+        <x:v>849197</x:v>
       </x:c>
       <x:c r="DI4" s="3" t="n">
-        <x:v>850050</x:v>
+        <x:v>850237</x:v>
       </x:c>
       <x:c r="DJ4" s="3" t="n">
-        <x:v>834795</x:v>
+        <x:v>834671</x:v>
       </x:c>
       <x:c r="DK4" s="3" t="n">
-        <x:v>826403</x:v>
+        <x:v>826247</x:v>
       </x:c>
       <x:c r="DL4" s="3" t="n">
-        <x:v>826943</x:v>
+        <x:v>826979</x:v>
       </x:c>
       <x:c r="DM4" s="3" t="n">
-        <x:v>830691</x:v>
+        <x:v>830975</x:v>
       </x:c>
       <x:c r="DN4" s="3" t="n">
-        <x:v>839873</x:v>
+        <x:v>839766</x:v>
       </x:c>
       <x:c r="DO4" s="3" t="n">
-        <x:v>855280</x:v>
+        <x:v>855070</x:v>
       </x:c>
       <x:c r="DP4" s="3" t="n">
-        <x:v>876952</x:v>
+        <x:v>877090</x:v>
       </x:c>
       <x:c r="DQ4" s="3" t="n">
-        <x:v>896130</x:v>
+        <x:v>896540</x:v>
       </x:c>
       <x:c r="DR4" s="3" t="n">
-        <x:v>912942</x:v>
+        <x:v>912856</x:v>
       </x:c>
       <x:c r="DS4" s="3" t="n">
-        <x:v>920496</x:v>
+        <x:v>920332</x:v>
       </x:c>
       <x:c r="DT4" s="3" t="n">
-        <x:v>924748</x:v>
+        <x:v>924836</x:v>
       </x:c>
       <x:c r="DU4" s="3" t="n">
-        <x:v>935411</x:v>
+        <x:v>935889</x:v>
       </x:c>
       <x:c r="DV4" s="3" t="n">
-        <x:v>916864</x:v>
+        <x:v>916727</x:v>
       </x:c>
       <x:c r="DW4" s="3" t="n">
-        <x:v>923327</x:v>
+        <x:v>923219</x:v>
       </x:c>
       <x:c r="DX4" s="3" t="n">
-        <x:v>932268</x:v>
+        <x:v>932265</x:v>
       </x:c>
       <x:c r="DY4" s="3" t="n">
-        <x:v>935887</x:v>
+        <x:v>936214</x:v>
       </x:c>
       <x:c r="DZ4" s="3" t="n">
-        <x:v>937399</x:v>
+        <x:v>937205</x:v>
       </x:c>
       <x:c r="EA4" s="3" t="n">
-        <x:v>940331</x:v>
+        <x:v>940119</x:v>
       </x:c>
       <x:c r="EB4" s="3" t="n">
-        <x:v>943003</x:v>
+        <x:v>943058</x:v>
       </x:c>
       <x:c r="EC4" s="3" t="n">
-        <x:v>954270</x:v>
+        <x:v>954492</x:v>
       </x:c>
       <x:c r="ED4" s="3" t="n">
-        <x:v>971102</x:v>
+        <x:v>970986</x:v>
       </x:c>
       <x:c r="EE4" s="3" t="n">
-        <x:v>975520</x:v>
+        <x:v>975400</x:v>
       </x:c>
       <x:c r="EF4" s="3" t="n">
-        <x:v>987532</x:v>
+        <x:v>987565</x:v>
       </x:c>
       <x:c r="EG4" s="3" t="n">
-        <x:v>999819</x:v>
+        <x:v>999893</x:v>
       </x:c>
       <x:c r="EH4" s="3" t="n">
-        <x:v>1009392</x:v>
+        <x:v>1009238</x:v>
       </x:c>
       <x:c r="EI4" s="3" t="n">
-        <x:v>1031225</x:v>
+        <x:v>1031178</x:v>
       </x:c>
       <x:c r="EJ4" s="3" t="n">
-        <x:v>1059284</x:v>
+        <x:v>1059449</x:v>
       </x:c>
       <x:c r="EK4" s="3" t="n">
-        <x:v>1061036</x:v>
+        <x:v>1061048</x:v>
       </x:c>
       <x:c r="EL4" s="3" t="n">
-        <x:v>1077181</x:v>
+        <x:v>1077140</x:v>
       </x:c>
       <x:c r="EM4" s="3" t="n">
-        <x:v>1075480</x:v>
+        <x:v>1075490</x:v>
       </x:c>
       <x:c r="EN4" s="3" t="n">
-        <x:v>1084973</x:v>
+        <x:v>1085187</x:v>
       </x:c>
       <x:c r="EO4" s="3" t="n">
-        <x:v>1101369</x:v>
+        <x:v>1101283</x:v>
       </x:c>
       <x:c r="EP4" s="3" t="n">
-        <x:v>1119363</x:v>
+        <x:v>1119357</x:v>
       </x:c>
       <x:c r="EQ4" s="3" t="n">
-        <x:v>1131083</x:v>
+        <x:v>1131710</x:v>
       </x:c>
       <x:c r="ER4" s="3" t="n">
-        <x:v>1140454</x:v>
+        <x:v>1140283</x:v>
       </x:c>
       <x:c r="ES4" s="3" t="n">
-        <x:v>1145320</x:v>
+        <x:v>1145094</x:v>
       </x:c>
       <x:c r="ET4" s="3" t="n">
-        <x:v>1158416</x:v>
+        <x:v>1158076</x:v>
       </x:c>
       <x:c r="EU4" s="3" t="n">
-        <x:v>1176439</x:v>
+        <x:v>1177310</x:v>
       </x:c>
       <x:c r="EV4" s="3" t="n">
-        <x:v>1188522</x:v>
+        <x:v>1188335</x:v>
       </x:c>
       <x:c r="EW4" s="3" t="n">
-        <x:v>1197707</x:v>
+        <x:v>1197542</x:v>
       </x:c>
       <x:c r="EX4" s="3" t="n">
-        <x:v>1219379</x:v>
+        <x:v>1218619</x:v>
       </x:c>
       <x:c r="EY4" s="3" t="n">
-        <x:v>1230608</x:v>
+        <x:v>1231940</x:v>
       </x:c>
       <x:c r="EZ4" s="3" t="n">
-        <x:v>1255206</x:v>
+        <x:v>1254614</x:v>
       </x:c>
       <x:c r="FA4" s="3" t="n">
-        <x:v>1259272</x:v>
+        <x:v>1259421</x:v>
       </x:c>
       <x:c r="FB4" s="3" t="n">
-        <x:v>1281223</x:v>
+        <x:v>1279955</x:v>
       </x:c>
       <x:c r="FC4" s="3" t="n">
-        <x:v>1292415</x:v>
+        <x:v>1294487</x:v>
       </x:c>
       <x:c r="FD4" s="3" t="n">
-        <x:v>1188403</x:v>
+        <x:v>1187551</x:v>
       </x:c>
       <x:c r="FE4" s="3" t="n">
-        <x:v>1252292</x:v>
+        <x:v>1252697</x:v>
       </x:c>
       <x:c r="FF4" s="3" t="n">
-        <x:v>1277243</x:v>
+        <x:v>1275376</x:v>
       </x:c>
       <x:c r="FG4" s="3" t="n">
-        <x:v>1316817</x:v>
+        <x:v>1319837</x:v>
       </x:c>
       <x:c r="FH4" s="3" t="n">
-        <x:v>1334936</x:v>
+        <x:v>1333639</x:v>
       </x:c>
       <x:c r="FI4" s="3" t="n">
-        <x:v>1349615</x:v>
+        <x:v>1350359</x:v>
       </x:c>
       <x:c r="FJ4" s="3" t="n">
-        <x:v>1401489</x:v>
+        <x:v>1398346</x:v>
       </x:c>
       <x:c r="FK4" s="3" t="n">
-        <x:v>1408454</x:v>
+        <x:v>1405440</x:v>
       </x:c>
       <x:c r="FL4" s="3" t="n">
-        <x:v>1448128</x:v>
+        <x:v>1452582</x:v>
       </x:c>
       <x:c r="FM4" s="3" t="n">
-        <x:v>1464930</x:v>
+        <x:v>1468844</x:v>
       </x:c>
       <x:c r="FN4" s="3" t="n">
-        <x:v>1481079</x:v>
+        <x:v>1474430</x:v>
       </x:c>
       <x:c r="FO4" s="3" t="n">
-        <x:v>1515987</x:v>
+        <x:v>1514575</x:v>
       </x:c>
       <x:c r="FP4" s="3" t="n">
-        <x:v>1525910</x:v>
+        <x:v>1526294</x:v>
       </x:c>
       <x:c r="FQ4" s="3" t="n">
-        <x:v>1555910</x:v>
+        <x:v>1569479</x:v>
       </x:c>
       <x:c r="FR4" s="3" t="n">
-        <x:v>1547029</x:v>
+        <x:v>1534402</x:v>
       </x:c>
       <x:c r="FS4" s="3" t="n">
-        <x:v>1582726</x:v>
+        <x:v>1602942</x:v>
       </x:c>
       <x:c r="FT4" s="3" t="n">
-        <x:v>1584219</x:v>
+        <x:v>1597792</x:v>
       </x:c>
       <x:c r="FU4" s="3" t="n">
-        <x:v>1601170</x:v>
+        <x:v>1615895</x:v>
       </x:c>
       <x:c r="FV4" s="3" t="n">
-        <x:v>1623751</x:v>
+        <x:v>1626744</x:v>
       </x:c>
       <x:c r="FW4" s="3" t="n">
-        <x:v>1624284</x:v>
+        <x:v>1638964</x:v>
       </x:c>
       <x:c r="FX4" s="3" t="n">
-        <x:v>1634426</x:v>
+        <x:v>1661192</x:v>
       </x:c>
       <x:c r="FY4" s="3" t="n">
-        <x:v>1658172</x:v>
+        <x:v>1669953</x:v>
       </x:c>
       <x:c r="FZ4" s="3" t="n">
-        <x:v>1668611</x:v>
+        <x:v>1696360</x:v>
+      </x:c>
+      <x:c r="GA4" s="3" t="n">
+        <x:v>1701911</x:v>
       </x:c>
     </x:row>
-    <x:row r="5" spans="1:182">
+    <x:row r="5" spans="1:183">
       <x:c r="B5" s="2" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>42779</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>44385</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>46370</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>48519</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>50379</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>51175</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>54177</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
         <x:v>60414</x:v>
       </x:c>
@@ -2417,449 +2423,452 @@
       <x:c r="AQ5" s="3" t="n">
         <x:v>103048</x:v>
       </x:c>
       <x:c r="AR5" s="3" t="n">
         <x:v>102200</x:v>
       </x:c>
       <x:c r="AS5" s="3" t="n">
         <x:v>105494</x:v>
       </x:c>
       <x:c r="AT5" s="3" t="n">
         <x:v>103500</x:v>
       </x:c>
       <x:c r="AU5" s="3" t="n">
         <x:v>103913</x:v>
       </x:c>
       <x:c r="AV5" s="3" t="n">
         <x:v>102751</x:v>
       </x:c>
       <x:c r="AW5" s="3" t="n">
         <x:v>102112</x:v>
       </x:c>
       <x:c r="AX5" s="3" t="n">
         <x:v>99995</x:v>
       </x:c>
       <x:c r="AY5" s="3" t="n">
-        <x:v>110334</x:v>
+        <x:v>110350</x:v>
       </x:c>
       <x:c r="AZ5" s="3" t="n">
-        <x:v>111390</x:v>
+        <x:v>111327</x:v>
       </x:c>
       <x:c r="BA5" s="3" t="n">
-        <x:v>115779</x:v>
+        <x:v>115747</x:v>
       </x:c>
       <x:c r="BB5" s="3" t="n">
-        <x:v>118727</x:v>
+        <x:v>118833</x:v>
       </x:c>
       <x:c r="BC5" s="3" t="n">
-        <x:v>122640</x:v>
+        <x:v>122632</x:v>
       </x:c>
       <x:c r="BD5" s="3" t="n">
-        <x:v>130972</x:v>
+        <x:v>130902</x:v>
       </x:c>
       <x:c r="BE5" s="3" t="n">
-        <x:v>132739</x:v>
+        <x:v>132690</x:v>
       </x:c>
       <x:c r="BF5" s="3" t="n">
-        <x:v>142817</x:v>
+        <x:v>142973</x:v>
       </x:c>
       <x:c r="BG5" s="3" t="n">
-        <x:v>146043</x:v>
+        <x:v>145919</x:v>
       </x:c>
       <x:c r="BH5" s="3" t="n">
-        <x:v>151299</x:v>
+        <x:v>151309</x:v>
       </x:c>
       <x:c r="BI5" s="3" t="n">
-        <x:v>151962</x:v>
+        <x:v>151923</x:v>
       </x:c>
       <x:c r="BJ5" s="3" t="n">
-        <x:v>147853</x:v>
+        <x:v>147994</x:v>
       </x:c>
       <x:c r="BK5" s="3" t="n">
-        <x:v>147452</x:v>
+        <x:v>147212</x:v>
       </x:c>
       <x:c r="BL5" s="3" t="n">
-        <x:v>146874</x:v>
+        <x:v>146977</x:v>
       </x:c>
       <x:c r="BM5" s="3" t="n">
-        <x:v>146420</x:v>
+        <x:v>146377</x:v>
       </x:c>
       <x:c r="BN5" s="3" t="n">
-        <x:v>153857</x:v>
+        <x:v>153976</x:v>
       </x:c>
       <x:c r="BO5" s="3" t="n">
-        <x:v>158235</x:v>
+        <x:v>158001</x:v>
       </x:c>
       <x:c r="BP5" s="3" t="n">
-        <x:v>168653</x:v>
+        <x:v>168739</x:v>
       </x:c>
       <x:c r="BQ5" s="3" t="n">
-        <x:v>170293</x:v>
+        <x:v>170252</x:v>
       </x:c>
       <x:c r="BR5" s="3" t="n">
-        <x:v>175567</x:v>
+        <x:v>175663</x:v>
       </x:c>
       <x:c r="BS5" s="3" t="n">
-        <x:v>181772</x:v>
+        <x:v>181635</x:v>
       </x:c>
       <x:c r="BT5" s="3" t="n">
-        <x:v>181607</x:v>
+        <x:v>181566</x:v>
       </x:c>
       <x:c r="BU5" s="3" t="n">
-        <x:v>184544</x:v>
+        <x:v>184536</x:v>
       </x:c>
       <x:c r="BV5" s="3" t="n">
-        <x:v>189973</x:v>
+        <x:v>190088</x:v>
       </x:c>
       <x:c r="BW5" s="3" t="n">
-        <x:v>187840</x:v>
+        <x:v>187797</x:v>
       </x:c>
       <x:c r="BX5" s="3" t="n">
-        <x:v>192114</x:v>
+        <x:v>191961</x:v>
       </x:c>
       <x:c r="BY5" s="3" t="n">
-        <x:v>199066</x:v>
+        <x:v>199040</x:v>
       </x:c>
       <x:c r="BZ5" s="3" t="n">
-        <x:v>205388</x:v>
+        <x:v>205541</x:v>
       </x:c>
       <x:c r="CA5" s="3" t="n">
-        <x:v>216468</x:v>
+        <x:v>216500</x:v>
       </x:c>
       <x:c r="CB5" s="3" t="n">
-        <x:v>226779</x:v>
+        <x:v>226542</x:v>
       </x:c>
       <x:c r="CC5" s="3" t="n">
-        <x:v>238450</x:v>
+        <x:v>238398</x:v>
       </x:c>
       <x:c r="CD5" s="3" t="n">
-        <x:v>239451</x:v>
+        <x:v>239675</x:v>
       </x:c>
       <x:c r="CE5" s="3" t="n">
-        <x:v>241281</x:v>
+        <x:v>241225</x:v>
       </x:c>
       <x:c r="CF5" s="3" t="n">
-        <x:v>236450</x:v>
+        <x:v>236259</x:v>
       </x:c>
       <x:c r="CG5" s="3" t="n">
-        <x:v>234154</x:v>
+        <x:v>234158</x:v>
       </x:c>
       <x:c r="CH5" s="3" t="n">
-        <x:v>233250</x:v>
+        <x:v>233426</x:v>
       </x:c>
       <x:c r="CI5" s="3" t="n">
-        <x:v>235606</x:v>
+        <x:v>235489</x:v>
       </x:c>
       <x:c r="CJ5" s="3" t="n">
-        <x:v>235603</x:v>
+        <x:v>235539</x:v>
       </x:c>
       <x:c r="CK5" s="3" t="n">
-        <x:v>230180</x:v>
+        <x:v>230204</x:v>
       </x:c>
       <x:c r="CL5" s="3" t="n">
-        <x:v>234916</x:v>
+        <x:v>234939</x:v>
       </x:c>
       <x:c r="CM5" s="3" t="n">
-        <x:v>243307</x:v>
+        <x:v>243203</x:v>
       </x:c>
       <x:c r="CN5" s="3" t="n">
-        <x:v>234675</x:v>
+        <x:v>234726</x:v>
       </x:c>
       <x:c r="CO5" s="3" t="n">
-        <x:v>232511</x:v>
+        <x:v>232566</x:v>
       </x:c>
       <x:c r="CP5" s="3" t="n">
-        <x:v>237472</x:v>
+        <x:v>237322</x:v>
       </x:c>
       <x:c r="CQ5" s="3" t="n">
-        <x:v>240262</x:v>
+        <x:v>240230</x:v>
       </x:c>
       <x:c r="CR5" s="3" t="n">
-        <x:v>253823</x:v>
+        <x:v>253945</x:v>
       </x:c>
       <x:c r="CS5" s="3" t="n">
-        <x:v>256533</x:v>
+        <x:v>256583</x:v>
       </x:c>
       <x:c r="CT5" s="3" t="n">
-        <x:v>262816</x:v>
+        <x:v>262490</x:v>
       </x:c>
       <x:c r="CU5" s="3" t="n">
-        <x:v>262979</x:v>
+        <x:v>263036</x:v>
       </x:c>
       <x:c r="CV5" s="3" t="n">
-        <x:v>276838</x:v>
+        <x:v>276958</x:v>
       </x:c>
       <x:c r="CW5" s="3" t="n">
-        <x:v>288778</x:v>
+        <x:v>288845</x:v>
       </x:c>
       <x:c r="CX5" s="3" t="n">
-        <x:v>303116</x:v>
+        <x:v>302699</x:v>
       </x:c>
       <x:c r="CY5" s="3" t="n">
-        <x:v>307555</x:v>
+        <x:v>307600</x:v>
       </x:c>
       <x:c r="CZ5" s="3" t="n">
-        <x:v>316139</x:v>
+        <x:v>316345</x:v>
       </x:c>
       <x:c r="DA5" s="3" t="n">
-        <x:v>318802</x:v>
+        <x:v>318788</x:v>
       </x:c>
       <x:c r="DB5" s="3" t="n">
-        <x:v>327098</x:v>
+        <x:v>326799</x:v>
       </x:c>
       <x:c r="DC5" s="3" t="n">
-        <x:v>332091</x:v>
+        <x:v>332119</x:v>
       </x:c>
       <x:c r="DD5" s="3" t="n">
-        <x:v>342256</x:v>
+        <x:v>342472</x:v>
       </x:c>
       <x:c r="DE5" s="3" t="n">
-        <x:v>354374</x:v>
+        <x:v>354264</x:v>
       </x:c>
       <x:c r="DF5" s="3" t="n">
-        <x:v>358846</x:v>
+        <x:v>358700</x:v>
       </x:c>
       <x:c r="DG5" s="3" t="n">
-        <x:v>373395</x:v>
+        <x:v>373494</x:v>
       </x:c>
       <x:c r="DH5" s="3" t="n">
-        <x:v>378177</x:v>
+        <x:v>378183</x:v>
       </x:c>
       <x:c r="DI5" s="3" t="n">
-        <x:v>376246</x:v>
+        <x:v>376041</x:v>
       </x:c>
       <x:c r="DJ5" s="3" t="n">
-        <x:v>355713</x:v>
+        <x:v>355762</x:v>
       </x:c>
       <x:c r="DK5" s="3" t="n">
-        <x:v>326226</x:v>
+        <x:v>326195</x:v>
       </x:c>
       <x:c r="DL5" s="3" t="n">
-        <x:v>309938</x:v>
+        <x:v>310018</x:v>
       </x:c>
       <x:c r="DM5" s="3" t="n">
-        <x:v>320098</x:v>
+        <x:v>319963</x:v>
       </x:c>
       <x:c r="DN5" s="3" t="n">
-        <x:v>324811</x:v>
+        <x:v>324928</x:v>
       </x:c>
       <x:c r="DO5" s="3" t="n">
-        <x:v>339139</x:v>
+        <x:v>338947</x:v>
       </x:c>
       <x:c r="DP5" s="3" t="n">
-        <x:v>354379</x:v>
+        <x:v>354383</x:v>
       </x:c>
       <x:c r="DQ5" s="3" t="n">
-        <x:v>364925</x:v>
+        <x:v>364807</x:v>
       </x:c>
       <x:c r="DR5" s="3" t="n">
-        <x:v>365222</x:v>
+        <x:v>365410</x:v>
       </x:c>
       <x:c r="DS5" s="3" t="n">
-        <x:v>373916</x:v>
+        <x:v>373576</x:v>
       </x:c>
       <x:c r="DT5" s="3" t="n">
-        <x:v>378937</x:v>
+        <x:v>379021</x:v>
       </x:c>
       <x:c r="DU5" s="3" t="n">
-        <x:v>383031</x:v>
+        <x:v>382857</x:v>
       </x:c>
       <x:c r="DV5" s="3" t="n">
-        <x:v>377887</x:v>
+        <x:v>378035</x:v>
       </x:c>
       <x:c r="DW5" s="3" t="n">
-        <x:v>385506</x:v>
+        <x:v>385258</x:v>
       </x:c>
       <x:c r="DX5" s="3" t="n">
-        <x:v>382959</x:v>
+        <x:v>383089</x:v>
       </x:c>
       <x:c r="DY5" s="3" t="n">
-        <x:v>373962</x:v>
+        <x:v>373797</x:v>
       </x:c>
       <x:c r="DZ5" s="3" t="n">
-        <x:v>367214</x:v>
+        <x:v>367414</x:v>
       </x:c>
       <x:c r="EA5" s="3" t="n">
-        <x:v>364220</x:v>
+        <x:v>364060</x:v>
       </x:c>
       <x:c r="EB5" s="3" t="n">
-        <x:v>368265</x:v>
+        <x:v>368290</x:v>
       </x:c>
       <x:c r="EC5" s="3" t="n">
-        <x:v>372130</x:v>
+        <x:v>372107</x:v>
       </x:c>
       <x:c r="ED5" s="3" t="n">
-        <x:v>377266</x:v>
+        <x:v>377334</x:v>
       </x:c>
       <x:c r="EE5" s="3" t="n">
-        <x:v>385142</x:v>
+        <x:v>385021</x:v>
       </x:c>
       <x:c r="EF5" s="3" t="n">
-        <x:v>398009</x:v>
+        <x:v>398066</x:v>
       </x:c>
       <x:c r="EG5" s="3" t="n">
-        <x:v>405316</x:v>
+        <x:v>405295</x:v>
       </x:c>
       <x:c r="EH5" s="3" t="n">
-        <x:v>415316</x:v>
+        <x:v>415437</x:v>
       </x:c>
       <x:c r="EI5" s="3" t="n">
-        <x:v>422178</x:v>
+        <x:v>422009</x:v>
       </x:c>
       <x:c r="EJ5" s="3" t="n">
-        <x:v>421496</x:v>
+        <x:v>421528</x:v>
       </x:c>
       <x:c r="EK5" s="3" t="n">
-        <x:v>432059</x:v>
+        <x:v>432004</x:v>
       </x:c>
       <x:c r="EL5" s="3" t="n">
-        <x:v>435982</x:v>
+        <x:v>436139</x:v>
       </x:c>
       <x:c r="EM5" s="3" t="n">
-        <x:v>435336</x:v>
+        <x:v>435036</x:v>
       </x:c>
       <x:c r="EN5" s="3" t="n">
-        <x:v>435774</x:v>
+        <x:v>435759</x:v>
       </x:c>
       <x:c r="EO5" s="3" t="n">
-        <x:v>443463</x:v>
+        <x:v>443486</x:v>
       </x:c>
       <x:c r="EP5" s="3" t="n">
-        <x:v>459422</x:v>
+        <x:v>459571</x:v>
       </x:c>
       <x:c r="EQ5" s="3" t="n">
-        <x:v>468185</x:v>
+        <x:v>467442</x:v>
       </x:c>
       <x:c r="ER5" s="3" t="n">
-        <x:v>479595</x:v>
+        <x:v>479874</x:v>
       </x:c>
       <x:c r="ES5" s="3" t="n">
-        <x:v>485982</x:v>
+        <x:v>486242</x:v>
       </x:c>
       <x:c r="ET5" s="3" t="n">
-        <x:v>494486</x:v>
+        <x:v>494652</x:v>
       </x:c>
       <x:c r="EU5" s="3" t="n">
-        <x:v>511117</x:v>
+        <x:v>510218</x:v>
       </x:c>
       <x:c r="EV5" s="3" t="n">
-        <x:v>530794</x:v>
+        <x:v>531129</x:v>
       </x:c>
       <x:c r="EW5" s="3" t="n">
-        <x:v>534557</x:v>
+        <x:v>534904</x:v>
       </x:c>
       <x:c r="EX5" s="3" t="n">
-        <x:v>550367</x:v>
+        <x:v>550729</x:v>
       </x:c>
       <x:c r="EY5" s="3" t="n">
-        <x:v>553481</x:v>
+        <x:v>552213</x:v>
       </x:c>
       <x:c r="EZ5" s="3" t="n">
-        <x:v>562907</x:v>
+        <x:v>563580</x:v>
       </x:c>
       <x:c r="FA5" s="3" t="n">
-        <x:v>561057</x:v>
+        <x:v>561134</x:v>
       </x:c>
       <x:c r="FB5" s="3" t="n">
-        <x:v>557764</x:v>
+        <x:v>558440</x:v>
       </x:c>
       <x:c r="FC5" s="3" t="n">
-        <x:v>545456</x:v>
+        <x:v>543833</x:v>
       </x:c>
       <x:c r="FD5" s="3" t="n">
-        <x:v>459904</x:v>
+        <x:v>460598</x:v>
       </x:c>
       <x:c r="FE5" s="3" t="n">
-        <x:v>490032</x:v>
+        <x:v>489838</x:v>
       </x:c>
       <x:c r="FF5" s="3" t="n">
-        <x:v>517333</x:v>
+        <x:v>518530</x:v>
       </x:c>
       <x:c r="FG5" s="3" t="n">
-        <x:v>550572</x:v>
+        <x:v>548292</x:v>
       </x:c>
       <x:c r="FH5" s="3" t="n">
-        <x:v>560830</x:v>
+        <x:v>561970</x:v>
       </x:c>
       <x:c r="FI5" s="3" t="n">
-        <x:v>600939</x:v>
+        <x:v>600321</x:v>
       </x:c>
       <x:c r="FJ5" s="3" t="n">
-        <x:v>641851</x:v>
+        <x:v>644084</x:v>
       </x:c>
       <x:c r="FK5" s="3" t="n">
-        <x:v>708883</x:v>
+        <x:v>704323</x:v>
       </x:c>
       <x:c r="FL5" s="3" t="n">
-        <x:v>760917</x:v>
+        <x:v>760620</x:v>
       </x:c>
       <x:c r="FM5" s="3" t="n">
-        <x:v>795646</x:v>
+        <x:v>795178</x:v>
       </x:c>
       <x:c r="FN5" s="3" t="n">
-        <x:v>794356</x:v>
+        <x:v>800356</x:v>
       </x:c>
       <x:c r="FO5" s="3" t="n">
-        <x:v>802366</x:v>
+        <x:v>800178</x:v>
       </x:c>
       <x:c r="FP5" s="3" t="n">
-        <x:v>803321</x:v>
+        <x:v>806025</x:v>
       </x:c>
       <x:c r="FQ5" s="3" t="n">
-        <x:v>805257</x:v>
+        <x:v>800113</x:v>
       </x:c>
       <x:c r="FR5" s="3" t="n">
-        <x:v>808873</x:v>
+        <x:v>814576</x:v>
       </x:c>
       <x:c r="FS5" s="3" t="n">
-        <x:v>806015</x:v>
+        <x:v>794503</x:v>
       </x:c>
       <x:c r="FT5" s="3" t="n">
-        <x:v>821312</x:v>
+        <x:v>816605</x:v>
       </x:c>
       <x:c r="FU5" s="3" t="n">
-        <x:v>824789</x:v>
+        <x:v>816815</x:v>
       </x:c>
       <x:c r="FV5" s="3" t="n">
-        <x:v>836194</x:v>
+        <x:v>834791</x:v>
       </x:c>
       <x:c r="FW5" s="3" t="n">
-        <x:v>842621</x:v>
+        <x:v>833712</x:v>
       </x:c>
       <x:c r="FX5" s="3" t="n">
-        <x:v>843362</x:v>
+        <x:v>828406</x:v>
       </x:c>
       <x:c r="FY5" s="3" t="n">
-        <x:v>840014</x:v>
+        <x:v>836121</x:v>
       </x:c>
       <x:c r="FZ5" s="3" t="n">
-        <x:v>839570</x:v>
+        <x:v>832438</x:v>
+      </x:c>
+      <x:c r="GA5" s="3" t="n">
+        <x:v>852735</x:v>
       </x:c>
     </x:row>
-    <x:row r="6" spans="1:182">
+    <x:row r="6" spans="1:183">
       <x:c r="B6" s="2" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>33963</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>37141</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>38759</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>39774</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>40645</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="J6" s="3" t="n">
         <x:v>48566</x:v>
       </x:c>
@@ -2962,449 +2971,452 @@
       <x:c r="AQ6" s="3" t="n">
         <x:v>75567</x:v>
       </x:c>
       <x:c r="AR6" s="3" t="n">
         <x:v>74356</x:v>
       </x:c>
       <x:c r="AS6" s="3" t="n">
         <x:v>75367</x:v>
       </x:c>
       <x:c r="AT6" s="3" t="n">
         <x:v>73148</x:v>
       </x:c>
       <x:c r="AU6" s="3" t="n">
         <x:v>73210</x:v>
       </x:c>
       <x:c r="AV6" s="3" t="n">
         <x:v>72218</x:v>
       </x:c>
       <x:c r="AW6" s="3" t="n">
         <x:v>70620</x:v>
       </x:c>
       <x:c r="AX6" s="3" t="n">
         <x:v>69472</x:v>
       </x:c>
       <x:c r="AY6" s="3" t="n">
-        <x:v>78956</x:v>
+        <x:v>78970</x:v>
       </x:c>
       <x:c r="AZ6" s="3" t="n">
-        <x:v>80217</x:v>
+        <x:v>80168</x:v>
       </x:c>
       <x:c r="BA6" s="3" t="n">
-        <x:v>82899</x:v>
+        <x:v>82863</x:v>
       </x:c>
       <x:c r="BB6" s="3" t="n">
-        <x:v>85322</x:v>
+        <x:v>85423</x:v>
       </x:c>
       <x:c r="BC6" s="3" t="n">
-        <x:v>89081</x:v>
+        <x:v>89077</x:v>
       </x:c>
       <x:c r="BD6" s="3" t="n">
-        <x:v>96106</x:v>
+        <x:v>96048</x:v>
       </x:c>
       <x:c r="BE6" s="3" t="n">
-        <x:v>97188</x:v>
+        <x:v>97135</x:v>
       </x:c>
       <x:c r="BF6" s="3" t="n">
-        <x:v>106729</x:v>
+        <x:v>106882</x:v>
       </x:c>
       <x:c r="BG6" s="3" t="n">
-        <x:v>109655</x:v>
+        <x:v>109545</x:v>
       </x:c>
       <x:c r="BH6" s="3" t="n">
-        <x:v>113650</x:v>
+        <x:v>113660</x:v>
       </x:c>
       <x:c r="BI6" s="3" t="n">
-        <x:v>114045</x:v>
+        <x:v>113999</x:v>
       </x:c>
       <x:c r="BJ6" s="3" t="n">
-        <x:v>110822</x:v>
+        <x:v>110959</x:v>
       </x:c>
       <x:c r="BK6" s="3" t="n">
-        <x:v>108999</x:v>
+        <x:v>108782</x:v>
       </x:c>
       <x:c r="BL6" s="3" t="n">
-        <x:v>108847</x:v>
+        <x:v>108941</x:v>
       </x:c>
       <x:c r="BM6" s="3" t="n">
-        <x:v>107655</x:v>
+        <x:v>107610</x:v>
       </x:c>
       <x:c r="BN6" s="3" t="n">
-        <x:v>113120</x:v>
+        <x:v>113233</x:v>
       </x:c>
       <x:c r="BO6" s="3" t="n">
-        <x:v>116427</x:v>
+        <x:v>116204</x:v>
       </x:c>
       <x:c r="BP6" s="3" t="n">
-        <x:v>123507</x:v>
+        <x:v>123590</x:v>
       </x:c>
       <x:c r="BQ6" s="3" t="n">
-        <x:v>123164</x:v>
+        <x:v>123121</x:v>
       </x:c>
       <x:c r="BR6" s="3" t="n">
-        <x:v>127724</x:v>
+        <x:v>127812</x:v>
       </x:c>
       <x:c r="BS6" s="3" t="n">
-        <x:v>132536</x:v>
+        <x:v>132410</x:v>
       </x:c>
       <x:c r="BT6" s="3" t="n">
-        <x:v>131524</x:v>
+        <x:v>131483</x:v>
       </x:c>
       <x:c r="BU6" s="3" t="n">
-        <x:v>133874</x:v>
+        <x:v>133868</x:v>
       </x:c>
       <x:c r="BV6" s="3" t="n">
-        <x:v>136476</x:v>
+        <x:v>136586</x:v>
       </x:c>
       <x:c r="BW6" s="3" t="n">
-        <x:v>133602</x:v>
+        <x:v>133553</x:v>
       </x:c>
       <x:c r="BX6" s="3" t="n">
-        <x:v>136634</x:v>
+        <x:v>136497</x:v>
       </x:c>
       <x:c r="BY6" s="3" t="n">
-        <x:v>142129</x:v>
+        <x:v>142112</x:v>
       </x:c>
       <x:c r="BZ6" s="3" t="n">
-        <x:v>147669</x:v>
+        <x:v>147822</x:v>
       </x:c>
       <x:c r="CA6" s="3" t="n">
-        <x:v>155220</x:v>
+        <x:v>155240</x:v>
       </x:c>
       <x:c r="CB6" s="3" t="n">
-        <x:v>164300</x:v>
+        <x:v>164081</x:v>
       </x:c>
       <x:c r="CC6" s="3" t="n">
-        <x:v>173598</x:v>
+        <x:v>173556</x:v>
       </x:c>
       <x:c r="CD6" s="3" t="n">
-        <x:v>172287</x:v>
+        <x:v>172504</x:v>
       </x:c>
       <x:c r="CE6" s="3" t="n">
-        <x:v>170224</x:v>
+        <x:v>170161</x:v>
       </x:c>
       <x:c r="CF6" s="3" t="n">
-        <x:v>165086</x:v>
+        <x:v>164908</x:v>
       </x:c>
       <x:c r="CG6" s="3" t="n">
-        <x:v>162428</x:v>
+        <x:v>162435</x:v>
       </x:c>
       <x:c r="CH6" s="3" t="n">
-        <x:v>161880</x:v>
+        <x:v>162045</x:v>
       </x:c>
       <x:c r="CI6" s="3" t="n">
-        <x:v>163842</x:v>
+        <x:v>163723</x:v>
       </x:c>
       <x:c r="CJ6" s="3" t="n">
-        <x:v>164582</x:v>
+        <x:v>164523</x:v>
       </x:c>
       <x:c r="CK6" s="3" t="n">
-        <x:v>161143</x:v>
+        <x:v>161169</x:v>
       </x:c>
       <x:c r="CL6" s="3" t="n">
-        <x:v>166391</x:v>
+        <x:v>166411</x:v>
       </x:c>
       <x:c r="CM6" s="3" t="n">
-        <x:v>173805</x:v>
+        <x:v>173712</x:v>
       </x:c>
       <x:c r="CN6" s="3" t="n">
-        <x:v>166749</x:v>
+        <x:v>166786</x:v>
       </x:c>
       <x:c r="CO6" s="3" t="n">
-        <x:v>163717</x:v>
+        <x:v>163770</x:v>
       </x:c>
       <x:c r="CP6" s="3" t="n">
-        <x:v>168554</x:v>
+        <x:v>168403</x:v>
       </x:c>
       <x:c r="CQ6" s="3" t="n">
-        <x:v>171974</x:v>
+        <x:v>171964</x:v>
       </x:c>
       <x:c r="CR6" s="3" t="n">
-        <x:v>181290</x:v>
+        <x:v>181397</x:v>
       </x:c>
       <x:c r="CS6" s="3" t="n">
-        <x:v>185536</x:v>
+        <x:v>185587</x:v>
       </x:c>
       <x:c r="CT6" s="3" t="n">
-        <x:v>187213</x:v>
+        <x:v>186901</x:v>
       </x:c>
       <x:c r="CU6" s="3" t="n">
-        <x:v>189624</x:v>
+        <x:v>189689</x:v>
       </x:c>
       <x:c r="CV6" s="3" t="n">
-        <x:v>200358</x:v>
+        <x:v>200482</x:v>
       </x:c>
       <x:c r="CW6" s="3" t="n">
-        <x:v>207553</x:v>
+        <x:v>207625</x:v>
       </x:c>
       <x:c r="CX6" s="3" t="n">
-        <x:v>219934</x:v>
+        <x:v>219534</x:v>
       </x:c>
       <x:c r="CY6" s="3" t="n">
-        <x:v>222643</x:v>
+        <x:v>222708</x:v>
       </x:c>
       <x:c r="CZ6" s="3" t="n">
-        <x:v>230779</x:v>
+        <x:v>230961</x:v>
       </x:c>
       <x:c r="DA6" s="3" t="n">
-        <x:v>234354</x:v>
+        <x:v>234351</x:v>
       </x:c>
       <x:c r="DB6" s="3" t="n">
-        <x:v>241319</x:v>
+        <x:v>241026</x:v>
       </x:c>
       <x:c r="DC6" s="3" t="n">
-        <x:v>246646</x:v>
+        <x:v>246689</x:v>
       </x:c>
       <x:c r="DD6" s="3" t="n">
-        <x:v>251447</x:v>
+        <x:v>251639</x:v>
       </x:c>
       <x:c r="DE6" s="3" t="n">
-        <x:v>261748</x:v>
+        <x:v>261661</x:v>
       </x:c>
       <x:c r="DF6" s="3" t="n">
-        <x:v>262755</x:v>
+        <x:v>262593</x:v>
       </x:c>
       <x:c r="DG6" s="3" t="n">
-        <x:v>274019</x:v>
+        <x:v>274103</x:v>
       </x:c>
       <x:c r="DH6" s="3" t="n">
-        <x:v>279350</x:v>
+        <x:v>279381</x:v>
       </x:c>
       <x:c r="DI6" s="3" t="n">
-        <x:v>275173</x:v>
+        <x:v>275009</x:v>
       </x:c>
       <x:c r="DJ6" s="3" t="n">
-        <x:v>251645</x:v>
+        <x:v>251665</x:v>
       </x:c>
       <x:c r="DK6" s="3" t="n">
-        <x:v>225078</x:v>
+        <x:v>225037</x:v>
       </x:c>
       <x:c r="DL6" s="3" t="n">
-        <x:v>211022</x:v>
+        <x:v>211103</x:v>
       </x:c>
       <x:c r="DM6" s="3" t="n">
-        <x:v>223574</x:v>
+        <x:v>223462</x:v>
       </x:c>
       <x:c r="DN6" s="3" t="n">
-        <x:v>231649</x:v>
+        <x:v>231749</x:v>
       </x:c>
       <x:c r="DO6" s="3" t="n">
-        <x:v>245483</x:v>
+        <x:v>245298</x:v>
       </x:c>
       <x:c r="DP6" s="3" t="n">
-        <x:v>261407</x:v>
+        <x:v>261440</x:v>
       </x:c>
       <x:c r="DQ6" s="3" t="n">
-        <x:v>268218</x:v>
+        <x:v>268109</x:v>
       </x:c>
       <x:c r="DR6" s="3" t="n">
-        <x:v>268913</x:v>
+        <x:v>269086</x:v>
       </x:c>
       <x:c r="DS6" s="3" t="n">
-        <x:v>277726</x:v>
+        <x:v>277406</x:v>
       </x:c>
       <x:c r="DT6" s="3" t="n">
-        <x:v>283520</x:v>
+        <x:v>283622</x:v>
       </x:c>
       <x:c r="DU6" s="3" t="n">
-        <x:v>283084</x:v>
+        <x:v>282929</x:v>
       </x:c>
       <x:c r="DV6" s="3" t="n">
-        <x:v>277107</x:v>
+        <x:v>277253</x:v>
       </x:c>
       <x:c r="DW6" s="3" t="n">
-        <x:v>281471</x:v>
+        <x:v>281235</x:v>
       </x:c>
       <x:c r="DX6" s="3" t="n">
-        <x:v>278512</x:v>
+        <x:v>278627</x:v>
       </x:c>
       <x:c r="DY6" s="3" t="n">
-        <x:v>271810</x:v>
+        <x:v>271662</x:v>
       </x:c>
       <x:c r="DZ6" s="3" t="n">
-        <x:v>264978</x:v>
+        <x:v>265171</x:v>
       </x:c>
       <x:c r="EA6" s="3" t="n">
-        <x:v>258578</x:v>
+        <x:v>258415</x:v>
       </x:c>
       <x:c r="EB6" s="3" t="n">
-        <x:v>256005</x:v>
+        <x:v>256022</x:v>
       </x:c>
       <x:c r="EC6" s="3" t="n">
-        <x:v>259596</x:v>
+        <x:v>259579</x:v>
       </x:c>
       <x:c r="ED6" s="3" t="n">
-        <x:v>264612</x:v>
+        <x:v>264674</x:v>
       </x:c>
       <x:c r="EE6" s="3" t="n">
-        <x:v>269549</x:v>
+        <x:v>269426</x:v>
       </x:c>
       <x:c r="EF6" s="3" t="n">
-        <x:v>278473</x:v>
+        <x:v>278531</x:v>
       </x:c>
       <x:c r="EG6" s="3" t="n">
-        <x:v>280310</x:v>
+        <x:v>280301</x:v>
       </x:c>
       <x:c r="EH6" s="3" t="n">
-        <x:v>280336</x:v>
+        <x:v>280425</x:v>
       </x:c>
       <x:c r="EI6" s="3" t="n">
-        <x:v>286241</x:v>
+        <x:v>286059</x:v>
       </x:c>
       <x:c r="EJ6" s="3" t="n">
-        <x:v>286582</x:v>
+        <x:v>286637</x:v>
       </x:c>
       <x:c r="EK6" s="3" t="n">
-        <x:v>293508</x:v>
+        <x:v>293477</x:v>
       </x:c>
       <x:c r="EL6" s="3" t="n">
-        <x:v>293619</x:v>
+        <x:v>293764</x:v>
       </x:c>
       <x:c r="EM6" s="3" t="n">
-        <x:v>290830</x:v>
+        <x:v>290511</x:v>
       </x:c>
       <x:c r="EN6" s="3" t="n">
-        <x:v>290873</x:v>
+        <x:v>290897</x:v>
       </x:c>
       <x:c r="EO6" s="3" t="n">
-        <x:v>300193</x:v>
+        <x:v>300220</x:v>
       </x:c>
       <x:c r="EP6" s="3" t="n">
-        <x:v>313428</x:v>
+        <x:v>313609</x:v>
       </x:c>
       <x:c r="EQ6" s="3" t="n">
-        <x:v>320449</x:v>
+        <x:v>319764</x:v>
       </x:c>
       <x:c r="ER6" s="3" t="n">
-        <x:v>323354</x:v>
+        <x:v>323608</x:v>
       </x:c>
       <x:c r="ES6" s="3" t="n">
-        <x:v>327822</x:v>
+        <x:v>328021</x:v>
       </x:c>
       <x:c r="ET6" s="3" t="n">
-        <x:v>337356</x:v>
+        <x:v>337564</x:v>
       </x:c>
       <x:c r="EU6" s="3" t="n">
-        <x:v>351277</x:v>
+        <x:v>350421</x:v>
       </x:c>
       <x:c r="EV6" s="3" t="n">
-        <x:v>371862</x:v>
+        <x:v>372197</x:v>
       </x:c>
       <x:c r="EW6" s="3" t="n">
-        <x:v>367056</x:v>
+        <x:v>367322</x:v>
       </x:c>
       <x:c r="EX6" s="3" t="n">
-        <x:v>379761</x:v>
+        <x:v>380168</x:v>
       </x:c>
       <x:c r="EY6" s="3" t="n">
-        <x:v>373001</x:v>
+        <x:v>371803</x:v>
       </x:c>
       <x:c r="EZ6" s="3" t="n">
-        <x:v>376275</x:v>
+        <x:v>376872</x:v>
       </x:c>
       <x:c r="FA6" s="3" t="n">
-        <x:v>373923</x:v>
+        <x:v>373949</x:v>
       </x:c>
       <x:c r="FB6" s="3" t="n">
-        <x:v>374844</x:v>
+        <x:v>375545</x:v>
       </x:c>
       <x:c r="FC6" s="3" t="n">
-        <x:v>360416</x:v>
+        <x:v>358930</x:v>
       </x:c>
       <x:c r="FD6" s="3" t="n">
-        <x:v>307260</x:v>
+        <x:v>307877</x:v>
       </x:c>
       <x:c r="FE6" s="3" t="n">
-        <x:v>337667</x:v>
+        <x:v>337460</x:v>
       </x:c>
       <x:c r="FF6" s="3" t="n">
-        <x:v>350102</x:v>
+        <x:v>351271</x:v>
       </x:c>
       <x:c r="FG6" s="3" t="n">
-        <x:v>376592</x:v>
+        <x:v>374514</x:v>
       </x:c>
       <x:c r="FH6" s="3" t="n">
-        <x:v>382647</x:v>
+        <x:v>383640</x:v>
       </x:c>
       <x:c r="FI6" s="3" t="n">
-        <x:v>402387</x:v>
+        <x:v>401775</x:v>
       </x:c>
       <x:c r="FJ6" s="3" t="n">
-        <x:v>426950</x:v>
+        <x:v>429128</x:v>
       </x:c>
       <x:c r="FK6" s="3" t="n">
-        <x:v>475100</x:v>
+        <x:v>471239</x:v>
       </x:c>
       <x:c r="FL6" s="3" t="n">
-        <x:v>505808</x:v>
+        <x:v>506237</x:v>
       </x:c>
       <x:c r="FM6" s="3" t="n">
-        <x:v>524241</x:v>
+        <x:v>523474</x:v>
       </x:c>
       <x:c r="FN6" s="3" t="n">
-        <x:v>519046</x:v>
+        <x:v>523876</x:v>
       </x:c>
       <x:c r="FO6" s="3" t="n">
-        <x:v>516536</x:v>
+        <x:v>513275</x:v>
       </x:c>
       <x:c r="FP6" s="3" t="n">
-        <x:v>514197</x:v>
+        <x:v>516346</x:v>
       </x:c>
       <x:c r="FQ6" s="3" t="n">
-        <x:v>516052</x:v>
+        <x:v>512816</x:v>
       </x:c>
       <x:c r="FR6" s="3" t="n">
-        <x:v>506758</x:v>
+        <x:v>511849</x:v>
       </x:c>
       <x:c r="FS6" s="3" t="n">
-        <x:v>494307</x:v>
+        <x:v>488279</x:v>
       </x:c>
       <x:c r="FT6" s="3" t="n">
-        <x:v>507769</x:v>
+        <x:v>507231</x:v>
       </x:c>
       <x:c r="FU6" s="3" t="n">
-        <x:v>504404</x:v>
+        <x:v>499156</x:v>
       </x:c>
       <x:c r="FV6" s="3" t="n">
-        <x:v>507386</x:v>
+        <x:v>509226</x:v>
       </x:c>
       <x:c r="FW6" s="3" t="n">
-        <x:v>516614</x:v>
+        <x:v>507797</x:v>
       </x:c>
       <x:c r="FX6" s="3" t="n">
-        <x:v>506133</x:v>
+        <x:v>492359</x:v>
       </x:c>
       <x:c r="FY6" s="3" t="n">
-        <x:v>499278</x:v>
+        <x:v>494078</x:v>
       </x:c>
       <x:c r="FZ6" s="3" t="n">
-        <x:v>501545</x:v>
+        <x:v>493518</x:v>
+      </x:c>
+      <x:c r="GA6" s="3" t="n">
+        <x:v>504683</x:v>
       </x:c>
     </x:row>
-    <x:row r="7" spans="1:182">
+    <x:row r="7" spans="1:183">
       <x:c r="B7" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>8880</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>9124</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>9385</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>9391</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>10620</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>10673</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="J7" s="3" t="n">
         <x:v>11873</x:v>
       </x:c>
@@ -3507,449 +3519,452 @@
       <x:c r="AQ7" s="3" t="n">
         <x:v>27535</x:v>
       </x:c>
       <x:c r="AR7" s="3" t="n">
         <x:v>27752</x:v>
       </x:c>
       <x:c r="AS7" s="3" t="n">
         <x:v>29991</x:v>
       </x:c>
       <x:c r="AT7" s="3" t="n">
         <x:v>30258</x:v>
       </x:c>
       <x:c r="AU7" s="3" t="n">
         <x:v>31169</x:v>
       </x:c>
       <x:c r="AV7" s="3" t="n">
         <x:v>30076</x:v>
       </x:c>
       <x:c r="AW7" s="3" t="n">
         <x:v>31215</x:v>
       </x:c>
       <x:c r="AX7" s="3" t="n">
         <x:v>30764</x:v>
       </x:c>
       <x:c r="AY7" s="3" t="n">
-        <x:v>31378</x:v>
+        <x:v>31380</x:v>
       </x:c>
       <x:c r="AZ7" s="3" t="n">
-        <x:v>31173</x:v>
+        <x:v>31159</x:v>
       </x:c>
       <x:c r="BA7" s="3" t="n">
-        <x:v>32880</x:v>
+        <x:v>32884</x:v>
       </x:c>
       <x:c r="BB7" s="3" t="n">
-        <x:v>33405</x:v>
+        <x:v>33410</x:v>
       </x:c>
       <x:c r="BC7" s="3" t="n">
-        <x:v>33559</x:v>
+        <x:v>33555</x:v>
       </x:c>
       <x:c r="BD7" s="3" t="n">
-        <x:v>34866</x:v>
+        <x:v>34854</x:v>
       </x:c>
       <x:c r="BE7" s="3" t="n">
-        <x:v>35551</x:v>
+        <x:v>35555</x:v>
       </x:c>
       <x:c r="BF7" s="3" t="n">
-        <x:v>36088</x:v>
+        <x:v>36091</x:v>
       </x:c>
       <x:c r="BG7" s="3" t="n">
-        <x:v>36388</x:v>
+        <x:v>36374</x:v>
       </x:c>
       <x:c r="BH7" s="3" t="n">
         <x:v>37649</x:v>
       </x:c>
       <x:c r="BI7" s="3" t="n">
-        <x:v>37917</x:v>
+        <x:v>37924</x:v>
       </x:c>
       <x:c r="BJ7" s="3" t="n">
-        <x:v>37031</x:v>
+        <x:v>37035</x:v>
       </x:c>
       <x:c r="BK7" s="3" t="n">
-        <x:v>38453</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="BL7" s="3" t="n">
-        <x:v>38027</x:v>
+        <x:v>38036</x:v>
       </x:c>
       <x:c r="BM7" s="3" t="n">
-        <x:v>38765</x:v>
+        <x:v>38767</x:v>
       </x:c>
       <x:c r="BN7" s="3" t="n">
-        <x:v>40737</x:v>
+        <x:v>40743</x:v>
       </x:c>
       <x:c r="BO7" s="3" t="n">
-        <x:v>41808</x:v>
+        <x:v>41797</x:v>
       </x:c>
       <x:c r="BP7" s="3" t="n">
-        <x:v>45146</x:v>
+        <x:v>45149</x:v>
       </x:c>
       <x:c r="BQ7" s="3" t="n">
-        <x:v>47129</x:v>
+        <x:v>47131</x:v>
       </x:c>
       <x:c r="BR7" s="3" t="n">
-        <x:v>47843</x:v>
+        <x:v>47851</x:v>
       </x:c>
       <x:c r="BS7" s="3" t="n">
-        <x:v>49236</x:v>
+        <x:v>49225</x:v>
       </x:c>
       <x:c r="BT7" s="3" t="n">
         <x:v>50083</x:v>
       </x:c>
       <x:c r="BU7" s="3" t="n">
-        <x:v>50670</x:v>
+        <x:v>50668</x:v>
       </x:c>
       <x:c r="BV7" s="3" t="n">
-        <x:v>53497</x:v>
+        <x:v>53502</x:v>
       </x:c>
       <x:c r="BW7" s="3" t="n">
-        <x:v>54238</x:v>
+        <x:v>54244</x:v>
       </x:c>
       <x:c r="BX7" s="3" t="n">
-        <x:v>55480</x:v>
+        <x:v>55464</x:v>
       </x:c>
       <x:c r="BY7" s="3" t="n">
-        <x:v>56937</x:v>
+        <x:v>56928</x:v>
       </x:c>
       <x:c r="BZ7" s="3" t="n">
         <x:v>57719</x:v>
       </x:c>
       <x:c r="CA7" s="3" t="n">
-        <x:v>61248</x:v>
+        <x:v>61260</x:v>
       </x:c>
       <x:c r="CB7" s="3" t="n">
-        <x:v>62479</x:v>
+        <x:v>62461</x:v>
       </x:c>
       <x:c r="CC7" s="3" t="n">
-        <x:v>64852</x:v>
+        <x:v>64842</x:v>
       </x:c>
       <x:c r="CD7" s="3" t="n">
-        <x:v>67164</x:v>
+        <x:v>67171</x:v>
       </x:c>
       <x:c r="CE7" s="3" t="n">
-        <x:v>71057</x:v>
+        <x:v>71064</x:v>
       </x:c>
       <x:c r="CF7" s="3" t="n">
-        <x:v>71364</x:v>
+        <x:v>71351</x:v>
       </x:c>
       <x:c r="CG7" s="3" t="n">
-        <x:v>71726</x:v>
+        <x:v>71723</x:v>
       </x:c>
       <x:c r="CH7" s="3" t="n">
-        <x:v>71370</x:v>
+        <x:v>71381</x:v>
       </x:c>
       <x:c r="CI7" s="3" t="n">
-        <x:v>71764</x:v>
+        <x:v>71766</x:v>
       </x:c>
       <x:c r="CJ7" s="3" t="n">
-        <x:v>71021</x:v>
+        <x:v>71016</x:v>
       </x:c>
       <x:c r="CK7" s="3" t="n">
-        <x:v>69037</x:v>
+        <x:v>69035</x:v>
       </x:c>
       <x:c r="CL7" s="3" t="n">
-        <x:v>68525</x:v>
+        <x:v>68528</x:v>
       </x:c>
       <x:c r="CM7" s="3" t="n">
-        <x:v>69502</x:v>
+        <x:v>69491</x:v>
       </x:c>
       <x:c r="CN7" s="3" t="n">
-        <x:v>67926</x:v>
+        <x:v>67940</x:v>
       </x:c>
       <x:c r="CO7" s="3" t="n">
-        <x:v>68794</x:v>
+        <x:v>68796</x:v>
       </x:c>
       <x:c r="CP7" s="3" t="n">
-        <x:v>68918</x:v>
+        <x:v>68919</x:v>
       </x:c>
       <x:c r="CQ7" s="3" t="n">
-        <x:v>68288</x:v>
+        <x:v>68266</x:v>
       </x:c>
       <x:c r="CR7" s="3" t="n">
-        <x:v>72533</x:v>
+        <x:v>72548</x:v>
       </x:c>
       <x:c r="CS7" s="3" t="n">
-        <x:v>70997</x:v>
+        <x:v>70996</x:v>
       </x:c>
       <x:c r="CT7" s="3" t="n">
-        <x:v>75603</x:v>
+        <x:v>75589</x:v>
       </x:c>
       <x:c r="CU7" s="3" t="n">
-        <x:v>73355</x:v>
+        <x:v>73347</x:v>
       </x:c>
       <x:c r="CV7" s="3" t="n">
-        <x:v>76480</x:v>
+        <x:v>76476</x:v>
       </x:c>
       <x:c r="CW7" s="3" t="n">
-        <x:v>81225</x:v>
+        <x:v>81220</x:v>
       </x:c>
       <x:c r="CX7" s="3" t="n">
-        <x:v>83182</x:v>
+        <x:v>83165</x:v>
       </x:c>
       <x:c r="CY7" s="3" t="n">
-        <x:v>84912</x:v>
+        <x:v>84892</x:v>
       </x:c>
       <x:c r="CZ7" s="3" t="n">
-        <x:v>85360</x:v>
+        <x:v>85384</x:v>
       </x:c>
       <x:c r="DA7" s="3" t="n">
-        <x:v>84448</x:v>
+        <x:v>84437</x:v>
       </x:c>
       <x:c r="DB7" s="3" t="n">
-        <x:v>85779</x:v>
+        <x:v>85773</x:v>
       </x:c>
       <x:c r="DC7" s="3" t="n">
-        <x:v>85445</x:v>
+        <x:v>85430</x:v>
       </x:c>
       <x:c r="DD7" s="3" t="n">
-        <x:v>90809</x:v>
+        <x:v>90833</x:v>
       </x:c>
       <x:c r="DE7" s="3" t="n">
-        <x:v>92626</x:v>
+        <x:v>92603</x:v>
       </x:c>
       <x:c r="DF7" s="3" t="n">
-        <x:v>96091</x:v>
+        <x:v>96107</x:v>
       </x:c>
       <x:c r="DG7" s="3" t="n">
-        <x:v>99376</x:v>
+        <x:v>99391</x:v>
       </x:c>
       <x:c r="DH7" s="3" t="n">
-        <x:v>98827</x:v>
+        <x:v>98802</x:v>
       </x:c>
       <x:c r="DI7" s="3" t="n">
-        <x:v>101073</x:v>
+        <x:v>101032</x:v>
       </x:c>
       <x:c r="DJ7" s="3" t="n">
-        <x:v>104068</x:v>
+        <x:v>104097</x:v>
       </x:c>
       <x:c r="DK7" s="3" t="n">
-        <x:v>101148</x:v>
+        <x:v>101158</x:v>
       </x:c>
       <x:c r="DL7" s="3" t="n">
-        <x:v>98916</x:v>
+        <x:v>98915</x:v>
       </x:c>
       <x:c r="DM7" s="3" t="n">
-        <x:v>96524</x:v>
+        <x:v>96501</x:v>
       </x:c>
       <x:c r="DN7" s="3" t="n">
-        <x:v>93162</x:v>
+        <x:v>93179</x:v>
       </x:c>
       <x:c r="DO7" s="3" t="n">
-        <x:v>93656</x:v>
+        <x:v>93649</x:v>
       </x:c>
       <x:c r="DP7" s="3" t="n">
-        <x:v>92972</x:v>
+        <x:v>92943</x:v>
       </x:c>
       <x:c r="DQ7" s="3" t="n">
-        <x:v>96707</x:v>
+        <x:v>96698</x:v>
       </x:c>
       <x:c r="DR7" s="3" t="n">
-        <x:v>96309</x:v>
+        <x:v>96324</x:v>
       </x:c>
       <x:c r="DS7" s="3" t="n">
-        <x:v>96190</x:v>
+        <x:v>96170</x:v>
       </x:c>
       <x:c r="DT7" s="3" t="n">
-        <x:v>95417</x:v>
+        <x:v>95399</x:v>
       </x:c>
       <x:c r="DU7" s="3" t="n">
-        <x:v>99947</x:v>
+        <x:v>99928</x:v>
       </x:c>
       <x:c r="DV7" s="3" t="n">
-        <x:v>100780</x:v>
+        <x:v>100782</x:v>
       </x:c>
       <x:c r="DW7" s="3" t="n">
-        <x:v>104035</x:v>
+        <x:v>104023</x:v>
       </x:c>
       <x:c r="DX7" s="3" t="n">
-        <x:v>104447</x:v>
+        <x:v>104462</x:v>
       </x:c>
       <x:c r="DY7" s="3" t="n">
-        <x:v>102152</x:v>
+        <x:v>102135</x:v>
       </x:c>
       <x:c r="DZ7" s="3" t="n">
-        <x:v>102236</x:v>
+        <x:v>102243</x:v>
       </x:c>
       <x:c r="EA7" s="3" t="n">
-        <x:v>105642</x:v>
+        <x:v>105645</x:v>
       </x:c>
       <x:c r="EB7" s="3" t="n">
-        <x:v>112260</x:v>
+        <x:v>112268</x:v>
       </x:c>
       <x:c r="EC7" s="3" t="n">
-        <x:v>112534</x:v>
+        <x:v>112528</x:v>
       </x:c>
       <x:c r="ED7" s="3" t="n">
-        <x:v>112654</x:v>
+        <x:v>112660</x:v>
       </x:c>
       <x:c r="EE7" s="3" t="n">
-        <x:v>115593</x:v>
+        <x:v>115595</x:v>
       </x:c>
       <x:c r="EF7" s="3" t="n">
-        <x:v>119536</x:v>
+        <x:v>119535</x:v>
       </x:c>
       <x:c r="EG7" s="3" t="n">
-        <x:v>125006</x:v>
+        <x:v>124994</x:v>
       </x:c>
       <x:c r="EH7" s="3" t="n">
-        <x:v>134980</x:v>
+        <x:v>135012</x:v>
       </x:c>
       <x:c r="EI7" s="3" t="n">
-        <x:v>135937</x:v>
+        <x:v>135950</x:v>
       </x:c>
       <x:c r="EJ7" s="3" t="n">
-        <x:v>134914</x:v>
+        <x:v>134891</x:v>
       </x:c>
       <x:c r="EK7" s="3" t="n">
-        <x:v>138551</x:v>
+        <x:v>138527</x:v>
       </x:c>
       <x:c r="EL7" s="3" t="n">
-        <x:v>142363</x:v>
+        <x:v>142375</x:v>
       </x:c>
       <x:c r="EM7" s="3" t="n">
-        <x:v>144506</x:v>
+        <x:v>144525</x:v>
       </x:c>
       <x:c r="EN7" s="3" t="n">
-        <x:v>144901</x:v>
+        <x:v>144862</x:v>
       </x:c>
       <x:c r="EO7" s="3" t="n">
-        <x:v>143270</x:v>
+        <x:v>143266</x:v>
       </x:c>
       <x:c r="EP7" s="3" t="n">
-        <x:v>145994</x:v>
+        <x:v>145962</x:v>
       </x:c>
       <x:c r="EQ7" s="3" t="n">
-        <x:v>147736</x:v>
+        <x:v>147678</x:v>
       </x:c>
       <x:c r="ER7" s="3" t="n">
-        <x:v>156241</x:v>
+        <x:v>156266</x:v>
       </x:c>
       <x:c r="ES7" s="3" t="n">
-        <x:v>158160</x:v>
+        <x:v>158221</x:v>
       </x:c>
       <x:c r="ET7" s="3" t="n">
-        <x:v>157130</x:v>
+        <x:v>157088</x:v>
       </x:c>
       <x:c r="EU7" s="3" t="n">
-        <x:v>159840</x:v>
+        <x:v>159797</x:v>
       </x:c>
       <x:c r="EV7" s="3" t="n">
         <x:v>158932</x:v>
       </x:c>
       <x:c r="EW7" s="3" t="n">
-        <x:v>167501</x:v>
+        <x:v>167582</x:v>
       </x:c>
       <x:c r="EX7" s="3" t="n">
-        <x:v>170606</x:v>
+        <x:v>170561</x:v>
       </x:c>
       <x:c r="EY7" s="3" t="n">
-        <x:v>180480</x:v>
+        <x:v>180410</x:v>
       </x:c>
       <x:c r="EZ7" s="3" t="n">
-        <x:v>186632</x:v>
+        <x:v>186708</x:v>
       </x:c>
       <x:c r="FA7" s="3" t="n">
-        <x:v>187134</x:v>
+        <x:v>187185</x:v>
       </x:c>
       <x:c r="FB7" s="3" t="n">
-        <x:v>182920</x:v>
+        <x:v>182895</x:v>
       </x:c>
       <x:c r="FC7" s="3" t="n">
-        <x:v>185040</x:v>
+        <x:v>184903</x:v>
       </x:c>
       <x:c r="FD7" s="3" t="n">
-        <x:v>152644</x:v>
+        <x:v>152721</x:v>
       </x:c>
       <x:c r="FE7" s="3" t="n">
-        <x:v>152365</x:v>
+        <x:v>152378</x:v>
       </x:c>
       <x:c r="FF7" s="3" t="n">
-        <x:v>167231</x:v>
+        <x:v>167259</x:v>
       </x:c>
       <x:c r="FG7" s="3" t="n">
-        <x:v>173980</x:v>
+        <x:v>173778</x:v>
       </x:c>
       <x:c r="FH7" s="3" t="n">
-        <x:v>178183</x:v>
+        <x:v>178330</x:v>
       </x:c>
       <x:c r="FI7" s="3" t="n">
-        <x:v>198552</x:v>
+        <x:v>198546</x:v>
       </x:c>
       <x:c r="FJ7" s="3" t="n">
-        <x:v>214901</x:v>
+        <x:v>214956</x:v>
       </x:c>
       <x:c r="FK7" s="3" t="n">
-        <x:v>233783</x:v>
+        <x:v>233084</x:v>
       </x:c>
       <x:c r="FL7" s="3" t="n">
-        <x:v>255109</x:v>
+        <x:v>254383</x:v>
       </x:c>
       <x:c r="FM7" s="3" t="n">
-        <x:v>271405</x:v>
+        <x:v>271704</x:v>
       </x:c>
       <x:c r="FN7" s="3" t="n">
-        <x:v>275310</x:v>
+        <x:v>276480</x:v>
       </x:c>
       <x:c r="FO7" s="3" t="n">
-        <x:v>285830</x:v>
+        <x:v>286903</x:v>
       </x:c>
       <x:c r="FP7" s="3" t="n">
-        <x:v>289124</x:v>
+        <x:v>289679</x:v>
       </x:c>
       <x:c r="FQ7" s="3" t="n">
-        <x:v>289205</x:v>
+        <x:v>287297</x:v>
       </x:c>
       <x:c r="FR7" s="3" t="n">
-        <x:v>302115</x:v>
+        <x:v>302727</x:v>
       </x:c>
       <x:c r="FS7" s="3" t="n">
-        <x:v>311708</x:v>
+        <x:v>306224</x:v>
       </x:c>
       <x:c r="FT7" s="3" t="n">
-        <x:v>313543</x:v>
+        <x:v>309374</x:v>
       </x:c>
       <x:c r="FU7" s="3" t="n">
-        <x:v>320385</x:v>
+        <x:v>317659</x:v>
       </x:c>
       <x:c r="FV7" s="3" t="n">
-        <x:v>328808</x:v>
+        <x:v>325565</x:v>
       </x:c>
       <x:c r="FW7" s="3" t="n">
-        <x:v>326007</x:v>
+        <x:v>325915</x:v>
       </x:c>
       <x:c r="FX7" s="3" t="n">
-        <x:v>337229</x:v>
+        <x:v>336047</x:v>
       </x:c>
       <x:c r="FY7" s="3" t="n">
-        <x:v>340736</x:v>
+        <x:v>342043</x:v>
       </x:c>
       <x:c r="FZ7" s="3" t="n">
-        <x:v>338025</x:v>
+        <x:v>338920</x:v>
+      </x:c>
+      <x:c r="GA7" s="3" t="n">
+        <x:v>348052</x:v>
       </x:c>
     </x:row>
-    <x:row r="8" spans="1:182">
+    <x:row r="8" spans="1:183">
       <x:c r="B8" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>121229</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>124639</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>128183</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>131041</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>135054</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>137904</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>140169</x:v>
       </x:c>
       <x:c r="J8" s="3" t="n">
         <x:v>144641</x:v>
       </x:c>
@@ -4052,449 +4067,452 @@
       <x:c r="AQ8" s="3" t="n">
         <x:v>305049</x:v>
       </x:c>
       <x:c r="AR8" s="3" t="n">
         <x:v>310424</x:v>
       </x:c>
       <x:c r="AS8" s="3" t="n">
         <x:v>312315</x:v>
       </x:c>
       <x:c r="AT8" s="3" t="n">
         <x:v>315716</x:v>
       </x:c>
       <x:c r="AU8" s="3" t="n">
         <x:v>316670</x:v>
       </x:c>
       <x:c r="AV8" s="3" t="n">
         <x:v>317478</x:v>
       </x:c>
       <x:c r="AW8" s="3" t="n">
         <x:v>317046</x:v>
       </x:c>
       <x:c r="AX8" s="3" t="n">
         <x:v>317183</x:v>
       </x:c>
       <x:c r="AY8" s="3" t="n">
-        <x:v>319753</x:v>
+        <x:v>319719</x:v>
       </x:c>
       <x:c r="AZ8" s="3" t="n">
-        <x:v>321790</x:v>
+        <x:v>321814</x:v>
       </x:c>
       <x:c r="BA8" s="3" t="n">
-        <x:v>324539</x:v>
+        <x:v>324557</x:v>
       </x:c>
       <x:c r="BB8" s="3" t="n">
-        <x:v>329067</x:v>
+        <x:v>329024</x:v>
       </x:c>
       <x:c r="BC8" s="3" t="n">
-        <x:v>332026</x:v>
+        <x:v>331995</x:v>
       </x:c>
       <x:c r="BD8" s="3" t="n">
-        <x:v>333433</x:v>
+        <x:v>333455</x:v>
       </x:c>
       <x:c r="BE8" s="3" t="n">
-        <x:v>336845</x:v>
+        <x:v>336848</x:v>
       </x:c>
       <x:c r="BF8" s="3" t="n">
-        <x:v>342793</x:v>
+        <x:v>342757</x:v>
       </x:c>
       <x:c r="BG8" s="3" t="n">
-        <x:v>345153</x:v>
+        <x:v>345136</x:v>
       </x:c>
       <x:c r="BH8" s="3" t="n">
-        <x:v>350135</x:v>
+        <x:v>350154</x:v>
       </x:c>
       <x:c r="BI8" s="3" t="n">
-        <x:v>352228</x:v>
+        <x:v>352203</x:v>
       </x:c>
       <x:c r="BJ8" s="3" t="n">
-        <x:v>353180</x:v>
+        <x:v>353171</x:v>
       </x:c>
       <x:c r="BK8" s="3" t="n">
-        <x:v>356859</x:v>
+        <x:v>356860</x:v>
       </x:c>
       <x:c r="BL8" s="3" t="n">
-        <x:v>359546</x:v>
+        <x:v>359577</x:v>
       </x:c>
       <x:c r="BM8" s="3" t="n">
-        <x:v>366293</x:v>
+        <x:v>366229</x:v>
       </x:c>
       <x:c r="BN8" s="3" t="n">
-        <x:v>367018</x:v>
+        <x:v>367015</x:v>
       </x:c>
       <x:c r="BO8" s="3" t="n">
-        <x:v>370142</x:v>
+        <x:v>370187</x:v>
       </x:c>
       <x:c r="BP8" s="3" t="n">
-        <x:v>374795</x:v>
+        <x:v>374816</x:v>
       </x:c>
       <x:c r="BQ8" s="3" t="n">
-        <x:v>379526</x:v>
+        <x:v>379466</x:v>
       </x:c>
       <x:c r="BR8" s="3" t="n">
-        <x:v>382614</x:v>
+        <x:v>382595</x:v>
       </x:c>
       <x:c r="BS8" s="3" t="n">
-        <x:v>385144</x:v>
+        <x:v>385165</x:v>
       </x:c>
       <x:c r="BT8" s="3" t="n">
-        <x:v>389539</x:v>
+        <x:v>389586</x:v>
       </x:c>
       <x:c r="BU8" s="3" t="n">
-        <x:v>396153</x:v>
+        <x:v>396116</x:v>
       </x:c>
       <x:c r="BV8" s="3" t="n">
-        <x:v>400896</x:v>
+        <x:v>400854</x:v>
       </x:c>
       <x:c r="BW8" s="3" t="n">
         <x:v>406680</x:v>
       </x:c>
       <x:c r="BX8" s="3" t="n">
-        <x:v>410090</x:v>
+        <x:v>410125</x:v>
       </x:c>
       <x:c r="BY8" s="3" t="n">
-        <x:v>416268</x:v>
+        <x:v>416265</x:v>
       </x:c>
       <x:c r="BZ8" s="3" t="n">
-        <x:v>426503</x:v>
+        <x:v>426447</x:v>
       </x:c>
       <x:c r="CA8" s="3" t="n">
-        <x:v>431263</x:v>
+        <x:v>431235</x:v>
       </x:c>
       <x:c r="CB8" s="3" t="n">
-        <x:v>435712</x:v>
+        <x:v>435727</x:v>
       </x:c>
       <x:c r="CC8" s="3" t="n">
-        <x:v>442361</x:v>
+        <x:v>442383</x:v>
       </x:c>
       <x:c r="CD8" s="3" t="n">
-        <x:v>443055</x:v>
+        <x:v>443030</x:v>
       </x:c>
       <x:c r="CE8" s="3" t="n">
-        <x:v>446065</x:v>
+        <x:v>446031</x:v>
       </x:c>
       <x:c r="CF8" s="3" t="n">
-        <x:v>455542</x:v>
+        <x:v>455527</x:v>
       </x:c>
       <x:c r="CG8" s="3" t="n">
-        <x:v>453080</x:v>
+        <x:v>453138</x:v>
       </x:c>
       <x:c r="CH8" s="3" t="n">
-        <x:v>460836</x:v>
+        <x:v>460820</x:v>
       </x:c>
       <x:c r="CI8" s="3" t="n">
-        <x:v>469757</x:v>
+        <x:v>469708</x:v>
       </x:c>
       <x:c r="CJ8" s="3" t="n">
-        <x:v>472985</x:v>
+        <x:v>472995</x:v>
       </x:c>
       <x:c r="CK8" s="3" t="n">
-        <x:v>476226</x:v>
+        <x:v>476265</x:v>
       </x:c>
       <x:c r="CL8" s="3" t="n">
-        <x:v>485803</x:v>
+        <x:v>485771</x:v>
       </x:c>
       <x:c r="CM8" s="3" t="n">
-        <x:v>490376</x:v>
+        <x:v>490324</x:v>
       </x:c>
       <x:c r="CN8" s="3" t="n">
-        <x:v>490891</x:v>
+        <x:v>490960</x:v>
       </x:c>
       <x:c r="CO8" s="3" t="n">
-        <x:v>499611</x:v>
+        <x:v>499596</x:v>
       </x:c>
       <x:c r="CP8" s="3" t="n">
-        <x:v>503476</x:v>
+        <x:v>503455</x:v>
       </x:c>
       <x:c r="CQ8" s="3" t="n">
-        <x:v>506600</x:v>
+        <x:v>506556</x:v>
       </x:c>
       <x:c r="CR8" s="3" t="n">
-        <x:v>506252</x:v>
+        <x:v>506307</x:v>
       </x:c>
       <x:c r="CS8" s="3" t="n">
-        <x:v>511408</x:v>
+        <x:v>511346</x:v>
       </x:c>
       <x:c r="CT8" s="3" t="n">
-        <x:v>512697</x:v>
+        <x:v>512685</x:v>
       </x:c>
       <x:c r="CU8" s="3" t="n">
-        <x:v>518993</x:v>
+        <x:v>519019</x:v>
       </x:c>
       <x:c r="CV8" s="3" t="n">
         <x:v>524782</x:v>
       </x:c>
       <x:c r="CW8" s="3" t="n">
-        <x:v>532305</x:v>
+        <x:v>532203</x:v>
       </x:c>
       <x:c r="CX8" s="3" t="n">
-        <x:v>535844</x:v>
+        <x:v>535835</x:v>
       </x:c>
       <x:c r="CY8" s="3" t="n">
-        <x:v>539105</x:v>
+        <x:v>539144</x:v>
       </x:c>
       <x:c r="CZ8" s="3" t="n">
-        <x:v>547282</x:v>
+        <x:v>547296</x:v>
       </x:c>
       <x:c r="DA8" s="3" t="n">
-        <x:v>556434</x:v>
+        <x:v>556336</x:v>
       </x:c>
       <x:c r="DB8" s="3" t="n">
-        <x:v>560129</x:v>
+        <x:v>560132</x:v>
       </x:c>
       <x:c r="DC8" s="3" t="n">
-        <x:v>565920</x:v>
+        <x:v>565972</x:v>
       </x:c>
       <x:c r="DD8" s="3" t="n">
-        <x:v>576049</x:v>
+        <x:v>576038</x:v>
       </x:c>
       <x:c r="DE8" s="3" t="n">
-        <x:v>583977</x:v>
+        <x:v>583910</x:v>
       </x:c>
       <x:c r="DF8" s="3" t="n">
-        <x:v>593619</x:v>
+        <x:v>593637</x:v>
       </x:c>
       <x:c r="DG8" s="3" t="n">
-        <x:v>595400</x:v>
+        <x:v>595453</x:v>
       </x:c>
       <x:c r="DH8" s="3" t="n">
-        <x:v>600928</x:v>
+        <x:v>600844</x:v>
       </x:c>
       <x:c r="DI8" s="3" t="n">
-        <x:v>602934</x:v>
+        <x:v>602883</x:v>
       </x:c>
       <x:c r="DJ8" s="3" t="n">
-        <x:v>602142</x:v>
+        <x:v>602205</x:v>
       </x:c>
       <x:c r="DK8" s="3" t="n">
-        <x:v>610269</x:v>
+        <x:v>610286</x:v>
       </x:c>
       <x:c r="DL8" s="3" t="n">
-        <x:v>617752</x:v>
+        <x:v>617679</x:v>
       </x:c>
       <x:c r="DM8" s="3" t="n">
-        <x:v>623204</x:v>
+        <x:v>623183</x:v>
       </x:c>
       <x:c r="DN8" s="3" t="n">
-        <x:v>627529</x:v>
+        <x:v>627574</x:v>
       </x:c>
       <x:c r="DO8" s="3" t="n">
-        <x:v>638527</x:v>
+        <x:v>638517</x:v>
       </x:c>
       <x:c r="DP8" s="3" t="n">
-        <x:v>642209</x:v>
+        <x:v>642122</x:v>
       </x:c>
       <x:c r="DQ8" s="3" t="n">
-        <x:v>647610</x:v>
+        <x:v>647628</x:v>
       </x:c>
       <x:c r="DR8" s="3" t="n">
-        <x:v>658542</x:v>
+        <x:v>658541</x:v>
       </x:c>
       <x:c r="DS8" s="3" t="n">
-        <x:v>662417</x:v>
+        <x:v>662406</x:v>
       </x:c>
       <x:c r="DT8" s="3" t="n">
-        <x:v>670364</x:v>
+        <x:v>670276</x:v>
       </x:c>
       <x:c r="DU8" s="3" t="n">
-        <x:v>671233</x:v>
+        <x:v>671252</x:v>
       </x:c>
       <x:c r="DV8" s="3" t="n">
-        <x:v>672988</x:v>
+        <x:v>672975</x:v>
       </x:c>
       <x:c r="DW8" s="3" t="n">
-        <x:v>678416</x:v>
+        <x:v>678407</x:v>
       </x:c>
       <x:c r="DX8" s="3" t="n">
-        <x:v>683526</x:v>
+        <x:v>683474</x:v>
       </x:c>
       <x:c r="DY8" s="3" t="n">
-        <x:v>687337</x:v>
+        <x:v>687365</x:v>
       </x:c>
       <x:c r="DZ8" s="3" t="n">
-        <x:v>693727</x:v>
+        <x:v>693706</x:v>
       </x:c>
       <x:c r="EA8" s="3" t="n">
-        <x:v>697524</x:v>
+        <x:v>697560</x:v>
       </x:c>
       <x:c r="EB8" s="3" t="n">
-        <x:v>701133</x:v>
+        <x:v>701087</x:v>
       </x:c>
       <x:c r="EC8" s="3" t="n">
-        <x:v>710404</x:v>
+        <x:v>710419</x:v>
       </x:c>
       <x:c r="ED8" s="3" t="n">
-        <x:v>717168</x:v>
+        <x:v>717124</x:v>
       </x:c>
       <x:c r="EE8" s="3" t="n">
-        <x:v>718922</x:v>
+        <x:v>718965</x:v>
       </x:c>
       <x:c r="EF8" s="3" t="n">
-        <x:v>732148</x:v>
+        <x:v>732106</x:v>
       </x:c>
       <x:c r="EG8" s="3" t="n">
-        <x:v>737850</x:v>
+        <x:v>737895</x:v>
       </x:c>
       <x:c r="EH8" s="3" t="n">
-        <x:v>747172</x:v>
+        <x:v>747130</x:v>
       </x:c>
       <x:c r="EI8" s="3" t="n">
-        <x:v>758949</x:v>
+        <x:v>758952</x:v>
       </x:c>
       <x:c r="EJ8" s="3" t="n">
-        <x:v>766341</x:v>
+        <x:v>766286</x:v>
       </x:c>
       <x:c r="EK8" s="3" t="n">
-        <x:v>773930</x:v>
+        <x:v>774006</x:v>
       </x:c>
       <x:c r="EL8" s="3" t="n">
-        <x:v>786699</x:v>
+        <x:v>786637</x:v>
       </x:c>
       <x:c r="EM8" s="3" t="n">
-        <x:v>790396</x:v>
+        <x:v>790389</x:v>
       </x:c>
       <x:c r="EN8" s="3" t="n">
-        <x:v>797418</x:v>
+        <x:v>797315</x:v>
       </x:c>
       <x:c r="EO8" s="3" t="n">
-        <x:v>805672</x:v>
+        <x:v>805763</x:v>
       </x:c>
       <x:c r="EP8" s="3" t="n">
-        <x:v>819986</x:v>
+        <x:v>819964</x:v>
       </x:c>
       <x:c r="EQ8" s="3" t="n">
-        <x:v>830097</x:v>
+        <x:v>830006</x:v>
       </x:c>
       <x:c r="ER8" s="3" t="n">
-        <x:v>832251</x:v>
+        <x:v>832131</x:v>
       </x:c>
       <x:c r="ES8" s="3" t="n">
-        <x:v>836154</x:v>
+        <x:v>836234</x:v>
       </x:c>
       <x:c r="ET8" s="3" t="n">
-        <x:v>847635</x:v>
+        <x:v>847759</x:v>
       </x:c>
       <x:c r="EU8" s="3" t="n">
-        <x:v>862042</x:v>
+        <x:v>862027</x:v>
       </x:c>
       <x:c r="EV8" s="3" t="n">
-        <x:v>874403</x:v>
+        <x:v>874146</x:v>
       </x:c>
       <x:c r="EW8" s="3" t="n">
-        <x:v>876972</x:v>
+        <x:v>876928</x:v>
       </x:c>
       <x:c r="EX8" s="3" t="n">
-        <x:v>883768</x:v>
+        <x:v>884040</x:v>
       </x:c>
       <x:c r="EY8" s="3" t="n">
-        <x:v>888620</x:v>
+        <x:v>888715</x:v>
       </x:c>
       <x:c r="EZ8" s="3" t="n">
-        <x:v>896045</x:v>
+        <x:v>895725</x:v>
       </x:c>
       <x:c r="FA8" s="3" t="n">
-        <x:v>906047</x:v>
+        <x:v>905820</x:v>
       </x:c>
       <x:c r="FB8" s="3" t="n">
-        <x:v>910065</x:v>
+        <x:v>910506</x:v>
       </x:c>
       <x:c r="FC8" s="3" t="n">
-        <x:v>921657</x:v>
+        <x:v>921867</x:v>
       </x:c>
       <x:c r="FD8" s="3" t="n">
-        <x:v>858985</x:v>
+        <x:v>858526</x:v>
       </x:c>
       <x:c r="FE8" s="3" t="n">
-        <x:v>897250</x:v>
+        <x:v>896881</x:v>
       </x:c>
       <x:c r="FF8" s="3" t="n">
-        <x:v>905094</x:v>
+        <x:v>905688</x:v>
       </x:c>
       <x:c r="FG8" s="3" t="n">
-        <x:v>927312</x:v>
+        <x:v>927661</x:v>
       </x:c>
       <x:c r="FH8" s="3" t="n">
-        <x:v>945605</x:v>
+        <x:v>944841</x:v>
       </x:c>
       <x:c r="FI8" s="3" t="n">
-        <x:v>969156</x:v>
+        <x:v>968727</x:v>
       </x:c>
       <x:c r="FJ8" s="3" t="n">
-        <x:v>991847</x:v>
+        <x:v>992717</x:v>
       </x:c>
       <x:c r="FK8" s="3" t="n">
-        <x:v>998138</x:v>
+        <x:v>998793</x:v>
       </x:c>
       <x:c r="FL8" s="3" t="n">
-        <x:v>1038996</x:v>
+        <x:v>1038826</x:v>
       </x:c>
       <x:c r="FM8" s="3" t="n">
-        <x:v>1049800</x:v>
+        <x:v>1049027</x:v>
       </x:c>
       <x:c r="FN8" s="3" t="n">
-        <x:v>1069928</x:v>
+        <x:v>1070364</x:v>
       </x:c>
       <x:c r="FO8" s="3" t="n">
-        <x:v>1080644</x:v>
+        <x:v>1079095</x:v>
       </x:c>
       <x:c r="FP8" s="3" t="n">
-        <x:v>1106567</x:v>
+        <x:v>1104739</x:v>
       </x:c>
       <x:c r="FQ8" s="3" t="n">
-        <x:v>1113306</x:v>
+        <x:v>1114502</x:v>
       </x:c>
       <x:c r="FR8" s="3" t="n">
-        <x:v>1119430</x:v>
+        <x:v>1121889</x:v>
       </x:c>
       <x:c r="FS8" s="3" t="n">
-        <x:v>1137703</x:v>
+        <x:v>1140800</x:v>
       </x:c>
       <x:c r="FT8" s="3" t="n">
-        <x:v>1142302</x:v>
+        <x:v>1147748</x:v>
       </x:c>
       <x:c r="FU8" s="3" t="n">
-        <x:v>1153364</x:v>
+        <x:v>1156252</x:v>
       </x:c>
       <x:c r="FV8" s="3" t="n">
-        <x:v>1158723</x:v>
+        <x:v>1161621</x:v>
       </x:c>
       <x:c r="FW8" s="3" t="n">
-        <x:v>1170049</x:v>
+        <x:v>1176320</x:v>
       </x:c>
       <x:c r="FX8" s="3" t="n">
-        <x:v>1181756</x:v>
+        <x:v>1189428</x:v>
       </x:c>
       <x:c r="FY8" s="3" t="n">
-        <x:v>1196310</x:v>
+        <x:v>1204972</x:v>
       </x:c>
       <x:c r="FZ8" s="3" t="n">
-        <x:v>1211480</x:v>
+        <x:v>1219573</x:v>
+      </x:c>
+      <x:c r="GA8" s="3" t="n">
+        <x:v>1233813</x:v>
       </x:c>
     </x:row>
-    <x:row r="9" spans="1:182">
+    <x:row r="9" spans="1:183">
       <x:c r="B9" s="2" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>78293</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>80636</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>82787</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>84865</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>87810</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>89740</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
         <x:v>91409</x:v>
       </x:c>
       <x:c r="J9" s="3" t="n">
         <x:v>94300</x:v>
       </x:c>
@@ -4597,449 +4615,452 @@
       <x:c r="AQ9" s="3" t="n">
         <x:v>201023</x:v>
       </x:c>
       <x:c r="AR9" s="3" t="n">
         <x:v>203805</x:v>
       </x:c>
       <x:c r="AS9" s="3" t="n">
         <x:v>204524</x:v>
       </x:c>
       <x:c r="AT9" s="3" t="n">
         <x:v>207173</x:v>
       </x:c>
       <x:c r="AU9" s="3" t="n">
         <x:v>207144</x:v>
       </x:c>
       <x:c r="AV9" s="3" t="n">
         <x:v>206024</x:v>
       </x:c>
       <x:c r="AW9" s="3" t="n">
         <x:v>204339</x:v>
       </x:c>
       <x:c r="AX9" s="3" t="n">
         <x:v>203276</x:v>
       </x:c>
       <x:c r="AY9" s="3" t="n">
-        <x:v>205225</x:v>
+        <x:v>205208</x:v>
       </x:c>
       <x:c r="AZ9" s="3" t="n">
-        <x:v>208977</x:v>
+        <x:v>209016</x:v>
       </x:c>
       <x:c r="BA9" s="3" t="n">
-        <x:v>211988</x:v>
+        <x:v>211992</x:v>
       </x:c>
       <x:c r="BB9" s="3" t="n">
-        <x:v>215074</x:v>
+        <x:v>214867</x:v>
       </x:c>
       <x:c r="BC9" s="3" t="n">
-        <x:v>217530</x:v>
+        <x:v>217470</x:v>
       </x:c>
       <x:c r="BD9" s="3" t="n">
-        <x:v>217162</x:v>
+        <x:v>217233</x:v>
       </x:c>
       <x:c r="BE9" s="3" t="n">
-        <x:v>220760</x:v>
+        <x:v>220753</x:v>
       </x:c>
       <x:c r="BF9" s="3" t="n">
-        <x:v>223911</x:v>
+        <x:v>223650</x:v>
       </x:c>
       <x:c r="BG9" s="3" t="n">
-        <x:v>225754</x:v>
+        <x:v>225772</x:v>
       </x:c>
       <x:c r="BH9" s="3" t="n">
-        <x:v>229235</x:v>
+        <x:v>229296</x:v>
       </x:c>
       <x:c r="BI9" s="3" t="n">
-        <x:v>230199</x:v>
+        <x:v>230241</x:v>
       </x:c>
       <x:c r="BJ9" s="3" t="n">
-        <x:v>230297</x:v>
+        <x:v>230126</x:v>
       </x:c>
       <x:c r="BK9" s="3" t="n">
-        <x:v>233366</x:v>
+        <x:v>233545</x:v>
       </x:c>
       <x:c r="BL9" s="3" t="n">
-        <x:v>233962</x:v>
+        <x:v>233911</x:v>
       </x:c>
       <x:c r="BM9" s="3" t="n">
-        <x:v>238810</x:v>
+        <x:v>238773</x:v>
       </x:c>
       <x:c r="BN9" s="3" t="n">
-        <x:v>238912</x:v>
+        <x:v>238844</x:v>
       </x:c>
       <x:c r="BO9" s="3" t="n">
-        <x:v>243073</x:v>
+        <x:v>243580</x:v>
       </x:c>
       <x:c r="BP9" s="3" t="n">
-        <x:v>247050</x:v>
+        <x:v>246856</x:v>
       </x:c>
       <x:c r="BQ9" s="3" t="n">
-        <x:v>248050</x:v>
+        <x:v>248013</x:v>
       </x:c>
       <x:c r="BR9" s="3" t="n">
-        <x:v>250477</x:v>
+        <x:v>250450</x:v>
       </x:c>
       <x:c r="BS9" s="3" t="n">
-        <x:v>251627</x:v>
+        <x:v>251823</x:v>
       </x:c>
       <x:c r="BT9" s="3" t="n">
-        <x:v>255016</x:v>
+        <x:v>255132</x:v>
       </x:c>
       <x:c r="BU9" s="3" t="n">
-        <x:v>257582</x:v>
+        <x:v>257514</x:v>
       </x:c>
       <x:c r="BV9" s="3" t="n">
-        <x:v>261434</x:v>
+        <x:v>261299</x:v>
       </x:c>
       <x:c r="BW9" s="3" t="n">
-        <x:v>264956</x:v>
+        <x:v>265065</x:v>
       </x:c>
       <x:c r="BX9" s="3" t="n">
-        <x:v>267508</x:v>
+        <x:v>267642</x:v>
       </x:c>
       <x:c r="BY9" s="3" t="n">
-        <x:v>271396</x:v>
+        <x:v>271350</x:v>
       </x:c>
       <x:c r="BZ9" s="3" t="n">
-        <x:v>281464</x:v>
+        <x:v>281168</x:v>
       </x:c>
       <x:c r="CA9" s="3" t="n">
-        <x:v>286530</x:v>
+        <x:v>286393</x:v>
       </x:c>
       <x:c r="CB9" s="3" t="n">
-        <x:v>289968</x:v>
+        <x:v>290261</x:v>
       </x:c>
       <x:c r="CC9" s="3" t="n">
-        <x:v>292425</x:v>
+        <x:v>292491</x:v>
       </x:c>
       <x:c r="CD9" s="3" t="n">
-        <x:v>293881</x:v>
+        <x:v>293617</x:v>
       </x:c>
       <x:c r="CE9" s="3" t="n">
-        <x:v>296333</x:v>
+        <x:v>296317</x:v>
       </x:c>
       <x:c r="CF9" s="3" t="n">
-        <x:v>299143</x:v>
+        <x:v>299396</x:v>
       </x:c>
       <x:c r="CG9" s="3" t="n">
-        <x:v>300171</x:v>
+        <x:v>300165</x:v>
       </x:c>
       <x:c r="CH9" s="3" t="n">
-        <x:v>301817</x:v>
+        <x:v>301662</x:v>
       </x:c>
       <x:c r="CI9" s="3" t="n">
-        <x:v>307521</x:v>
+        <x:v>307783</x:v>
       </x:c>
       <x:c r="CJ9" s="3" t="n">
-        <x:v>309317</x:v>
+        <x:v>309364</x:v>
       </x:c>
       <x:c r="CK9" s="3" t="n">
-        <x:v>311324</x:v>
+        <x:v>311178</x:v>
       </x:c>
       <x:c r="CL9" s="3" t="n">
-        <x:v>316287</x:v>
+        <x:v>316288</x:v>
       </x:c>
       <x:c r="CM9" s="3" t="n">
-        <x:v>319345</x:v>
+        <x:v>319580</x:v>
       </x:c>
       <x:c r="CN9" s="3" t="n">
-        <x:v>318739</x:v>
+        <x:v>318810</x:v>
       </x:c>
       <x:c r="CO9" s="3" t="n">
-        <x:v>324097</x:v>
+        <x:v>323921</x:v>
       </x:c>
       <x:c r="CP9" s="3" t="n">
-        <x:v>326932</x:v>
+        <x:v>327145</x:v>
       </x:c>
       <x:c r="CQ9" s="3" t="n">
-        <x:v>331106</x:v>
+        <x:v>331077</x:v>
       </x:c>
       <x:c r="CR9" s="3" t="n">
-        <x:v>330058</x:v>
+        <x:v>329965</x:v>
       </x:c>
       <x:c r="CS9" s="3" t="n">
-        <x:v>333480</x:v>
+        <x:v>333358</x:v>
       </x:c>
       <x:c r="CT9" s="3" t="n">
-        <x:v>335681</x:v>
+        <x:v>335859</x:v>
       </x:c>
       <x:c r="CU9" s="3" t="n">
-        <x:v>339484</x:v>
+        <x:v>339537</x:v>
       </x:c>
       <x:c r="CV9" s="3" t="n">
-        <x:v>343988</x:v>
+        <x:v>343653</x:v>
       </x:c>
       <x:c r="CW9" s="3" t="n">
-        <x:v>350041</x:v>
+        <x:v>349926</x:v>
       </x:c>
       <x:c r="CX9" s="3" t="n">
-        <x:v>350333</x:v>
+        <x:v>350558</x:v>
       </x:c>
       <x:c r="CY9" s="3" t="n">
-        <x:v>352545</x:v>
+        <x:v>352283</x:v>
       </x:c>
       <x:c r="CZ9" s="3" t="n">
-        <x:v>357081</x:v>
+        <x:v>357029</x:v>
       </x:c>
       <x:c r="DA9" s="3" t="n">
-        <x:v>361175</x:v>
+        <x:v>361277</x:v>
       </x:c>
       <x:c r="DB9" s="3" t="n">
-        <x:v>365959</x:v>
+        <x:v>366127</x:v>
       </x:c>
       <x:c r="DC9" s="3" t="n">
-        <x:v>371079</x:v>
+        <x:v>370823</x:v>
       </x:c>
       <x:c r="DD9" s="3" t="n">
-        <x:v>376844</x:v>
+        <x:v>376791</x:v>
       </x:c>
       <x:c r="DE9" s="3" t="n">
-        <x:v>383925</x:v>
+        <x:v>384170</x:v>
       </x:c>
       <x:c r="DF9" s="3" t="n">
-        <x:v>388048</x:v>
+        <x:v>388171</x:v>
       </x:c>
       <x:c r="DG9" s="3" t="n">
-        <x:v>390651</x:v>
+        <x:v>390543</x:v>
       </x:c>
       <x:c r="DH9" s="3" t="n">
-        <x:v>392086</x:v>
+        <x:v>391819</x:v>
       </x:c>
       <x:c r="DI9" s="3" t="n">
-        <x:v>390597</x:v>
+        <x:v>390857</x:v>
       </x:c>
       <x:c r="DJ9" s="3" t="n">
-        <x:v>390077</x:v>
+        <x:v>390055</x:v>
       </x:c>
       <x:c r="DK9" s="3" t="n">
-        <x:v>395083</x:v>
+        <x:v>395056</x:v>
       </x:c>
       <x:c r="DL9" s="3" t="n">
-        <x:v>402092</x:v>
+        <x:v>401955</x:v>
       </x:c>
       <x:c r="DM9" s="3" t="n">
-        <x:v>405747</x:v>
+        <x:v>405990</x:v>
       </x:c>
       <x:c r="DN9" s="3" t="n">
-        <x:v>409492</x:v>
+        <x:v>409243</x:v>
       </x:c>
       <x:c r="DO9" s="3" t="n">
-        <x:v>419830</x:v>
+        <x:v>419971</x:v>
       </x:c>
       <x:c r="DP9" s="3" t="n">
-        <x:v>420569</x:v>
+        <x:v>420425</x:v>
       </x:c>
       <x:c r="DQ9" s="3" t="n">
-        <x:v>425294</x:v>
+        <x:v>425490</x:v>
       </x:c>
       <x:c r="DR9" s="3" t="n">
-        <x:v>430183</x:v>
+        <x:v>429710</x:v>
       </x:c>
       <x:c r="DS9" s="3" t="n">
-        <x:v>435630</x:v>
+        <x:v>435756</x:v>
       </x:c>
       <x:c r="DT9" s="3" t="n">
-        <x:v>439230</x:v>
+        <x:v>439183</x:v>
       </x:c>
       <x:c r="DU9" s="3" t="n">
-        <x:v>437532</x:v>
+        <x:v>437736</x:v>
       </x:c>
       <x:c r="DV9" s="3" t="n">
-        <x:v>438679</x:v>
+        <x:v>438240</x:v>
       </x:c>
       <x:c r="DW9" s="3" t="n">
-        <x:v>442656</x:v>
+        <x:v>442565</x:v>
       </x:c>
       <x:c r="DX9" s="3" t="n">
-        <x:v>444422</x:v>
+        <x:v>444525</x:v>
       </x:c>
       <x:c r="DY9" s="3" t="n">
-        <x:v>446239</x:v>
+        <x:v>446547</x:v>
       </x:c>
       <x:c r="DZ9" s="3" t="n">
-        <x:v>448280</x:v>
+        <x:v>448091</x:v>
       </x:c>
       <x:c r="EA9" s="3" t="n">
-        <x:v>451124</x:v>
+        <x:v>451205</x:v>
       </x:c>
       <x:c r="EB9" s="3" t="n">
-        <x:v>451916</x:v>
+        <x:v>451995</x:v>
       </x:c>
       <x:c r="EC9" s="3" t="n">
-        <x:v>458548</x:v>
+        <x:v>458555</x:v>
       </x:c>
       <x:c r="ED9" s="3" t="n">
-        <x:v>462857</x:v>
+        <x:v>462871</x:v>
       </x:c>
       <x:c r="EE9" s="3" t="n">
-        <x:v>464594</x:v>
+        <x:v>464578</x:v>
       </x:c>
       <x:c r="EF9" s="3" t="n">
-        <x:v>472216</x:v>
+        <x:v>472437</x:v>
       </x:c>
       <x:c r="EG9" s="3" t="n">
-        <x:v>475433</x:v>
+        <x:v>475402</x:v>
       </x:c>
       <x:c r="EH9" s="3" t="n">
-        <x:v>481543</x:v>
+        <x:v>481602</x:v>
       </x:c>
       <x:c r="EI9" s="3" t="n">
-        <x:v>489702</x:v>
+        <x:v>489670</x:v>
       </x:c>
       <x:c r="EJ9" s="3" t="n">
-        <x:v>495200</x:v>
+        <x:v>495305</x:v>
       </x:c>
       <x:c r="EK9" s="3" t="n">
-        <x:v>500122</x:v>
+        <x:v>500064</x:v>
       </x:c>
       <x:c r="EL9" s="3" t="n">
-        <x:v>506385</x:v>
+        <x:v>506324</x:v>
       </x:c>
       <x:c r="EM9" s="3" t="n">
-        <x:v>506020</x:v>
+        <x:v>506203</x:v>
       </x:c>
       <x:c r="EN9" s="3" t="n">
-        <x:v>508037</x:v>
+        <x:v>507926</x:v>
       </x:c>
       <x:c r="EO9" s="3" t="n">
-        <x:v>515501</x:v>
+        <x:v>515295</x:v>
       </x:c>
       <x:c r="EP9" s="3" t="n">
-        <x:v>522053</x:v>
+        <x:v>521899</x:v>
       </x:c>
       <x:c r="EQ9" s="3" t="n">
-        <x:v>532224</x:v>
+        <x:v>532171</x:v>
       </x:c>
       <x:c r="ER9" s="3" t="n">
-        <x:v>531693</x:v>
+        <x:v>531958</x:v>
       </x:c>
       <x:c r="ES9" s="3" t="n">
-        <x:v>534353</x:v>
+        <x:v>534049</x:v>
       </x:c>
       <x:c r="ET9" s="3" t="n">
-        <x:v>542232</x:v>
+        <x:v>542309</x:v>
       </x:c>
       <x:c r="EU9" s="3" t="n">
-        <x:v>551990</x:v>
+        <x:v>552051</x:v>
       </x:c>
       <x:c r="EV9" s="3" t="n">
-        <x:v>558815</x:v>
+        <x:v>559019</x:v>
       </x:c>
       <x:c r="EW9" s="3" t="n">
-        <x:v>559971</x:v>
+        <x:v>559541</x:v>
       </x:c>
       <x:c r="EX9" s="3" t="n">
-        <x:v>564541</x:v>
+        <x:v>564762</x:v>
       </x:c>
       <x:c r="EY9" s="3" t="n">
-        <x:v>565207</x:v>
+        <x:v>565335</x:v>
       </x:c>
       <x:c r="EZ9" s="3" t="n">
-        <x:v>572978</x:v>
+        <x:v>573246</x:v>
       </x:c>
       <x:c r="FA9" s="3" t="n">
-        <x:v>579757</x:v>
+        <x:v>579304</x:v>
       </x:c>
       <x:c r="FB9" s="3" t="n">
-        <x:v>582273</x:v>
+        <x:v>582396</x:v>
       </x:c>
       <x:c r="FC9" s="3" t="n">
-        <x:v>588420</x:v>
+        <x:v>588661</x:v>
       </x:c>
       <x:c r="FD9" s="3" t="n">
-        <x:v>531717</x:v>
+        <x:v>531783</x:v>
       </x:c>
       <x:c r="FE9" s="3" t="n">
-        <x:v>565092</x:v>
+        <x:v>564748</x:v>
       </x:c>
       <x:c r="FF9" s="3" t="n">
-        <x:v>564006</x:v>
+        <x:v>563691</x:v>
       </x:c>
       <x:c r="FG9" s="3" t="n">
-        <x:v>581774</x:v>
+        <x:v>582517</x:v>
       </x:c>
       <x:c r="FH9" s="3" t="n">
-        <x:v>596686</x:v>
+        <x:v>596419</x:v>
       </x:c>
       <x:c r="FI9" s="3" t="n">
-        <x:v>615463</x:v>
+        <x:v>615239</x:v>
       </x:c>
       <x:c r="FJ9" s="3" t="n">
-        <x:v>631195</x:v>
+        <x:v>630385</x:v>
       </x:c>
       <x:c r="FK9" s="3" t="n">
-        <x:v>636454</x:v>
+        <x:v>637856</x:v>
       </x:c>
       <x:c r="FL9" s="3" t="n">
-        <x:v>668786</x:v>
+        <x:v>669440</x:v>
       </x:c>
       <x:c r="FM9" s="3" t="n">
-        <x:v>671960</x:v>
+        <x:v>671329</x:v>
       </x:c>
       <x:c r="FN9" s="3" t="n">
-        <x:v>684377</x:v>
+        <x:v>682456</x:v>
       </x:c>
       <x:c r="FO9" s="3" t="n">
-        <x:v>683785</x:v>
+        <x:v>683356</x:v>
       </x:c>
       <x:c r="FP9" s="3" t="n">
-        <x:v>701576</x:v>
+        <x:v>701035</x:v>
       </x:c>
       <x:c r="FQ9" s="3" t="n">
-        <x:v>705016</x:v>
+        <x:v>706394</x:v>
       </x:c>
       <x:c r="FR9" s="3" t="n">
-        <x:v>707970</x:v>
+        <x:v>707233</x:v>
       </x:c>
       <x:c r="FS9" s="3" t="n">
-        <x:v>713628</x:v>
+        <x:v>720251</x:v>
       </x:c>
       <x:c r="FT9" s="3" t="n">
-        <x:v>720198</x:v>
+        <x:v>727640</x:v>
       </x:c>
       <x:c r="FU9" s="3" t="n">
-        <x:v>726501</x:v>
+        <x:v>731172</x:v>
       </x:c>
       <x:c r="FV9" s="3" t="n">
-        <x:v>734304</x:v>
+        <x:v>739027</x:v>
       </x:c>
       <x:c r="FW9" s="3" t="n">
-        <x:v>739522</x:v>
+        <x:v>750080</x:v>
       </x:c>
       <x:c r="FX9" s="3" t="n">
-        <x:v>750499</x:v>
+        <x:v>760521</x:v>
       </x:c>
       <x:c r="FY9" s="3" t="n">
-        <x:v>762337</x:v>
+        <x:v>770366</x:v>
       </x:c>
       <x:c r="FZ9" s="3" t="n">
-        <x:v>771401</x:v>
+        <x:v>775949</x:v>
+      </x:c>
+      <x:c r="GA9" s="3" t="n">
+        <x:v>784986</x:v>
       </x:c>
     </x:row>
-    <x:row r="10" spans="1:182">
+    <x:row r="10" spans="1:183">
       <x:c r="B10" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>76828</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>79126</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>81243</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>83267</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>86138</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>88023</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
         <x:v>89652</x:v>
       </x:c>
       <x:c r="J10" s="3" t="n">
         <x:v>92456</x:v>
       </x:c>
@@ -5142,449 +5163,452 @@
       <x:c r="AQ10" s="3" t="n">
         <x:v>196486</x:v>
       </x:c>
       <x:c r="AR10" s="3" t="n">
         <x:v>199275</x:v>
       </x:c>
       <x:c r="AS10" s="3" t="n">
         <x:v>199801</x:v>
       </x:c>
       <x:c r="AT10" s="3" t="n">
         <x:v>202445</x:v>
       </x:c>
       <x:c r="AU10" s="3" t="n">
         <x:v>202195</x:v>
       </x:c>
       <x:c r="AV10" s="3" t="n">
         <x:v>201564</x:v>
       </x:c>
       <x:c r="AW10" s="3" t="n">
         <x:v>199367</x:v>
       </x:c>
       <x:c r="AX10" s="3" t="n">
         <x:v>198579</x:v>
       </x:c>
       <x:c r="AY10" s="3" t="n">
-        <x:v>200367</x:v>
+        <x:v>200353</x:v>
       </x:c>
       <x:c r="AZ10" s="3" t="n">
-        <x:v>204162</x:v>
+        <x:v>204200</x:v>
       </x:c>
       <x:c r="BA10" s="3" t="n">
-        <x:v>207113</x:v>
+        <x:v>207116</x:v>
       </x:c>
       <x:c r="BB10" s="3" t="n">
-        <x:v>210142</x:v>
+        <x:v>209934</x:v>
       </x:c>
       <x:c r="BC10" s="3" t="n">
-        <x:v>212493</x:v>
+        <x:v>212432</x:v>
       </x:c>
       <x:c r="BD10" s="3" t="n">
-        <x:v>211954</x:v>
+        <x:v>212025</x:v>
       </x:c>
       <x:c r="BE10" s="3" t="n">
-        <x:v>215768</x:v>
+        <x:v>215760</x:v>
       </x:c>
       <x:c r="BF10" s="3" t="n">
-        <x:v>218897</x:v>
+        <x:v>218637</x:v>
       </x:c>
       <x:c r="BG10" s="3" t="n">
-        <x:v>221127</x:v>
+        <x:v>221142</x:v>
       </x:c>
       <x:c r="BH10" s="3" t="n">
-        <x:v>223423</x:v>
+        <x:v>223482</x:v>
       </x:c>
       <x:c r="BI10" s="3" t="n">
-        <x:v>225809</x:v>
+        <x:v>225853</x:v>
       </x:c>
       <x:c r="BJ10" s="3" t="n">
-        <x:v>226027</x:v>
+        <x:v>225858</x:v>
       </x:c>
       <x:c r="BK10" s="3" t="n">
-        <x:v>228181</x:v>
+        <x:v>228357</x:v>
       </x:c>
       <x:c r="BL10" s="3" t="n">
-        <x:v>228934</x:v>
+        <x:v>228882</x:v>
       </x:c>
       <x:c r="BM10" s="3" t="n">
-        <x:v>233653</x:v>
+        <x:v>233617</x:v>
       </x:c>
       <x:c r="BN10" s="3" t="n">
-        <x:v>233833</x:v>
+        <x:v>233765</x:v>
       </x:c>
       <x:c r="BO10" s="3" t="n">
-        <x:v>237704</x:v>
+        <x:v>238215</x:v>
       </x:c>
       <x:c r="BP10" s="3" t="n">
-        <x:v>241616</x:v>
+        <x:v>241420</x:v>
       </x:c>
       <x:c r="BQ10" s="3" t="n">
-        <x:v>242627</x:v>
+        <x:v>242592</x:v>
       </x:c>
       <x:c r="BR10" s="3" t="n">
-        <x:v>245072</x:v>
+        <x:v>245044</x:v>
       </x:c>
       <x:c r="BS10" s="3" t="n">
-        <x:v>246079</x:v>
+        <x:v>246275</x:v>
       </x:c>
       <x:c r="BT10" s="3" t="n">
-        <x:v>249432</x:v>
+        <x:v>249547</x:v>
       </x:c>
       <x:c r="BU10" s="3" t="n">
-        <x:v>251899</x:v>
+        <x:v>251834</x:v>
       </x:c>
       <x:c r="BV10" s="3" t="n">
-        <x:v>255820</x:v>
+        <x:v>255686</x:v>
       </x:c>
       <x:c r="BW10" s="3" t="n">
-        <x:v>259552</x:v>
+        <x:v>259660</x:v>
       </x:c>
       <x:c r="BX10" s="3" t="n">
-        <x:v>262322</x:v>
+        <x:v>262451</x:v>
       </x:c>
       <x:c r="BY10" s="3" t="n">
-        <x:v>265958</x:v>
+        <x:v>265914</x:v>
       </x:c>
       <x:c r="BZ10" s="3" t="n">
-        <x:v>276186</x:v>
+        <x:v>275891</x:v>
       </x:c>
       <x:c r="CA10" s="3" t="n">
-        <x:v>278969</x:v>
+        <x:v>278829</x:v>
       </x:c>
       <x:c r="CB10" s="3" t="n">
-        <x:v>282424</x:v>
+        <x:v>282715</x:v>
       </x:c>
       <x:c r="CC10" s="3" t="n">
-        <x:v>284860</x:v>
+        <x:v>284926</x:v>
       </x:c>
       <x:c r="CD10" s="3" t="n">
-        <x:v>286115</x:v>
+        <x:v>285853</x:v>
       </x:c>
       <x:c r="CE10" s="3" t="n">
-        <x:v>288477</x:v>
+        <x:v>288460</x:v>
       </x:c>
       <x:c r="CF10" s="3" t="n">
-        <x:v>291101</x:v>
+        <x:v>291355</x:v>
       </x:c>
       <x:c r="CG10" s="3" t="n">
-        <x:v>292114</x:v>
+        <x:v>292108</x:v>
       </x:c>
       <x:c r="CH10" s="3" t="n">
-        <x:v>293528</x:v>
+        <x:v>293374</x:v>
       </x:c>
       <x:c r="CI10" s="3" t="n">
-        <x:v>299099</x:v>
+        <x:v>299362</x:v>
       </x:c>
       <x:c r="CJ10" s="3" t="n">
-        <x:v>300656</x:v>
+        <x:v>300704</x:v>
       </x:c>
       <x:c r="CK10" s="3" t="n">
-        <x:v>302565</x:v>
+        <x:v>302418</x:v>
       </x:c>
       <x:c r="CL10" s="3" t="n">
-        <x:v>307425</x:v>
+        <x:v>307426</x:v>
       </x:c>
       <x:c r="CM10" s="3" t="n">
-        <x:v>310164</x:v>
+        <x:v>310400</x:v>
       </x:c>
       <x:c r="CN10" s="3" t="n">
-        <x:v>309466</x:v>
+        <x:v>309539</x:v>
       </x:c>
       <x:c r="CO10" s="3" t="n">
-        <x:v>314705</x:v>
+        <x:v>314529</x:v>
       </x:c>
       <x:c r="CP10" s="3" t="n">
-        <x:v>317464</x:v>
+        <x:v>317677</x:v>
       </x:c>
       <x:c r="CQ10" s="3" t="n">
-        <x:v>321671</x:v>
+        <x:v>321641</x:v>
       </x:c>
       <x:c r="CR10" s="3" t="n">
-        <x:v>320568</x:v>
+        <x:v>320475</x:v>
       </x:c>
       <x:c r="CS10" s="3" t="n">
-        <x:v>323865</x:v>
+        <x:v>323742</x:v>
       </x:c>
       <x:c r="CT10" s="3" t="n">
-        <x:v>326032</x:v>
+        <x:v>326209</x:v>
       </x:c>
       <x:c r="CU10" s="3" t="n">
-        <x:v>329537</x:v>
+        <x:v>329591</x:v>
       </x:c>
       <x:c r="CV10" s="3" t="n">
-        <x:v>333853</x:v>
+        <x:v>333516</x:v>
       </x:c>
       <x:c r="CW10" s="3" t="n">
-        <x:v>339851</x:v>
+        <x:v>339734</x:v>
       </x:c>
       <x:c r="CX10" s="3" t="n">
-        <x:v>339787</x:v>
+        <x:v>340012</x:v>
       </x:c>
       <x:c r="CY10" s="3" t="n">
-        <x:v>342166</x:v>
+        <x:v>341901</x:v>
       </x:c>
       <x:c r="CZ10" s="3" t="n">
-        <x:v>346574</x:v>
+        <x:v>346523</x:v>
       </x:c>
       <x:c r="DA10" s="3" t="n">
-        <x:v>350608</x:v>
+        <x:v>350710</x:v>
       </x:c>
       <x:c r="DB10" s="3" t="n">
-        <x:v>355382</x:v>
+        <x:v>355551</x:v>
       </x:c>
       <x:c r="DC10" s="3" t="n">
-        <x:v>360482</x:v>
+        <x:v>360225</x:v>
       </x:c>
       <x:c r="DD10" s="3" t="n">
-        <x:v>366241</x:v>
+        <x:v>366189</x:v>
       </x:c>
       <x:c r="DE10" s="3" t="n">
-        <x:v>373163</x:v>
+        <x:v>373408</x:v>
       </x:c>
       <x:c r="DF10" s="3" t="n">
-        <x:v>377222</x:v>
+        <x:v>377345</x:v>
       </x:c>
       <x:c r="DG10" s="3" t="n">
-        <x:v>379450</x:v>
+        <x:v>379344</x:v>
       </x:c>
       <x:c r="DH10" s="3" t="n">
-        <x:v>380805</x:v>
+        <x:v>380537</x:v>
       </x:c>
       <x:c r="DI10" s="3" t="n">
-        <x:v>379238</x:v>
+        <x:v>379496</x:v>
       </x:c>
       <x:c r="DJ10" s="3" t="n">
-        <x:v>378579</x:v>
+        <x:v>378558</x:v>
       </x:c>
       <x:c r="DK10" s="3" t="n">
-        <x:v>383694</x:v>
+        <x:v>383667</x:v>
       </x:c>
       <x:c r="DL10" s="3" t="n">
-        <x:v>390596</x:v>
+        <x:v>390462</x:v>
       </x:c>
       <x:c r="DM10" s="3" t="n">
-        <x:v>394349</x:v>
+        <x:v>394590</x:v>
       </x:c>
       <x:c r="DN10" s="3" t="n">
-        <x:v>398034</x:v>
+        <x:v>397784</x:v>
       </x:c>
       <x:c r="DO10" s="3" t="n">
-        <x:v>408264</x:v>
+        <x:v>408403</x:v>
       </x:c>
       <x:c r="DP10" s="3" t="n">
-        <x:v>408871</x:v>
+        <x:v>408728</x:v>
       </x:c>
       <x:c r="DQ10" s="3" t="n">
-        <x:v>413659</x:v>
+        <x:v>413855</x:v>
       </x:c>
       <x:c r="DR10" s="3" t="n">
-        <x:v>418656</x:v>
+        <x:v>418181</x:v>
       </x:c>
       <x:c r="DS10" s="3" t="n">
-        <x:v>424280</x:v>
+        <x:v>424402</x:v>
       </x:c>
       <x:c r="DT10" s="3" t="n">
-        <x:v>427850</x:v>
+        <x:v>427804</x:v>
       </x:c>
       <x:c r="DU10" s="3" t="n">
-        <x:v>426166</x:v>
+        <x:v>426369</x:v>
       </x:c>
       <x:c r="DV10" s="3" t="n">
-        <x:v>427256</x:v>
+        <x:v>426817</x:v>
       </x:c>
       <x:c r="DW10" s="3" t="n">
-        <x:v>431204</x:v>
+        <x:v>431109</x:v>
       </x:c>
       <x:c r="DX10" s="3" t="n">
-        <x:v>432880</x:v>
+        <x:v>432984</x:v>
       </x:c>
       <x:c r="DY10" s="3" t="n">
-        <x:v>434794</x:v>
+        <x:v>435103</x:v>
       </x:c>
       <x:c r="DZ10" s="3" t="n">
-        <x:v>436768</x:v>
+        <x:v>436582</x:v>
       </x:c>
       <x:c r="EA10" s="3" t="n">
-        <x:v>439932</x:v>
+        <x:v>440013</x:v>
       </x:c>
       <x:c r="EB10" s="3" t="n">
-        <x:v>440739</x:v>
+        <x:v>440816</x:v>
       </x:c>
       <x:c r="EC10" s="3" t="n">
-        <x:v>447189</x:v>
+        <x:v>447196</x:v>
       </x:c>
       <x:c r="ED10" s="3" t="n">
-        <x:v>451401</x:v>
+        <x:v>451414</x:v>
       </x:c>
       <x:c r="EE10" s="3" t="n">
-        <x:v>452629</x:v>
+        <x:v>452616</x:v>
       </x:c>
       <x:c r="EF10" s="3" t="n">
-        <x:v>460224</x:v>
+        <x:v>460445</x:v>
       </x:c>
       <x:c r="EG10" s="3" t="n">
-        <x:v>463160</x:v>
+        <x:v>463130</x:v>
       </x:c>
       <x:c r="EH10" s="3" t="n">
-        <x:v>469239</x:v>
+        <x:v>469297</x:v>
       </x:c>
       <x:c r="EI10" s="3" t="n">
-        <x:v>477187</x:v>
+        <x:v>477156</x:v>
       </x:c>
       <x:c r="EJ10" s="3" t="n">
-        <x:v>482461</x:v>
+        <x:v>482565</x:v>
       </x:c>
       <x:c r="EK10" s="3" t="n">
-        <x:v>487206</x:v>
+        <x:v>487149</x:v>
       </x:c>
       <x:c r="EL10" s="3" t="n">
-        <x:v>493345</x:v>
+        <x:v>493283</x:v>
       </x:c>
       <x:c r="EM10" s="3" t="n">
-        <x:v>493618</x:v>
+        <x:v>493804</x:v>
       </x:c>
       <x:c r="EN10" s="3" t="n">
-        <x:v>495389</x:v>
+        <x:v>495274</x:v>
       </x:c>
       <x:c r="EO10" s="3" t="n">
-        <x:v>502616</x:v>
+        <x:v>502408</x:v>
       </x:c>
       <x:c r="EP10" s="3" t="n">
-        <x:v>508845</x:v>
+        <x:v>508690</x:v>
       </x:c>
       <x:c r="EQ10" s="3" t="n">
-        <x:v>518500</x:v>
+        <x:v>518446</x:v>
       </x:c>
       <x:c r="ER10" s="3" t="n">
-        <x:v>517860</x:v>
+        <x:v>518125</x:v>
       </x:c>
       <x:c r="ES10" s="3" t="n">
-        <x:v>520314</x:v>
+        <x:v>520011</x:v>
       </x:c>
       <x:c r="ET10" s="3" t="n">
-        <x:v>527898</x:v>
+        <x:v>527977</x:v>
       </x:c>
       <x:c r="EU10" s="3" t="n">
-        <x:v>537842</x:v>
+        <x:v>537901</x:v>
       </x:c>
       <x:c r="EV10" s="3" t="n">
-        <x:v>544475</x:v>
+        <x:v>544678</x:v>
       </x:c>
       <x:c r="EW10" s="3" t="n">
-        <x:v>545370</x:v>
+        <x:v>544941</x:v>
       </x:c>
       <x:c r="EX10" s="3" t="n">
-        <x:v>549830</x:v>
+        <x:v>550053</x:v>
       </x:c>
       <x:c r="EY10" s="3" t="n">
-        <x:v>550542</x:v>
+        <x:v>550669</x:v>
       </x:c>
       <x:c r="EZ10" s="3" t="n">
-        <x:v>558101</x:v>
+        <x:v>558372</x:v>
       </x:c>
       <x:c r="FA10" s="3" t="n">
-        <x:v>564779</x:v>
+        <x:v>564326</x:v>
       </x:c>
       <x:c r="FB10" s="3" t="n">
-        <x:v>567156</x:v>
+        <x:v>567275</x:v>
       </x:c>
       <x:c r="FC10" s="3" t="n">
-        <x:v>572928</x:v>
+        <x:v>573171</x:v>
       </x:c>
       <x:c r="FD10" s="3" t="n">
-        <x:v>517309</x:v>
+        <x:v>517379</x:v>
       </x:c>
       <x:c r="FE10" s="3" t="n">
-        <x:v>550159</x:v>
+        <x:v>549813</x:v>
       </x:c>
       <x:c r="FF10" s="3" t="n">
-        <x:v>548782</x:v>
+        <x:v>548458</x:v>
       </x:c>
       <x:c r="FG10" s="3" t="n">
-        <x:v>566002</x:v>
+        <x:v>566752</x:v>
       </x:c>
       <x:c r="FH10" s="3" t="n">
-        <x:v>580615</x:v>
+        <x:v>580352</x:v>
       </x:c>
       <x:c r="FI10" s="3" t="n">
-        <x:v>599234</x:v>
+        <x:v>599006</x:v>
       </x:c>
       <x:c r="FJ10" s="3" t="n">
-        <x:v>614780</x:v>
+        <x:v>613953</x:v>
       </x:c>
       <x:c r="FK10" s="3" t="n">
-        <x:v>620015</x:v>
+        <x:v>621424</x:v>
       </x:c>
       <x:c r="FL10" s="3" t="n">
-        <x:v>652085</x:v>
+        <x:v>652742</x:v>
       </x:c>
       <x:c r="FM10" s="3" t="n">
-        <x:v>654843</x:v>
+        <x:v>654202</x:v>
       </x:c>
       <x:c r="FN10" s="3" t="n">
-        <x:v>666924</x:v>
+        <x:v>664980</x:v>
       </x:c>
       <x:c r="FO10" s="3" t="n">
-        <x:v>665764</x:v>
+        <x:v>665414</x:v>
       </x:c>
       <x:c r="FP10" s="3" t="n">
-        <x:v>683080</x:v>
+        <x:v>682603</x:v>
       </x:c>
       <x:c r="FQ10" s="3" t="n">
-        <x:v>686096</x:v>
+        <x:v>687437</x:v>
       </x:c>
       <x:c r="FR10" s="3" t="n">
-        <x:v>688873</x:v>
+        <x:v>687965</x:v>
       </x:c>
       <x:c r="FS10" s="3" t="n">
-        <x:v>694160</x:v>
+        <x:v>700753</x:v>
       </x:c>
       <x:c r="FT10" s="3" t="n">
-        <x:v>700547</x:v>
+        <x:v>707799</x:v>
       </x:c>
       <x:c r="FU10" s="3" t="n">
-        <x:v>706755</x:v>
+        <x:v>711050</x:v>
       </x:c>
       <x:c r="FV10" s="3" t="n">
-        <x:v>714442</x:v>
+        <x:v>718556</x:v>
       </x:c>
       <x:c r="FW10" s="3" t="n">
-        <x:v>719644</x:v>
+        <x:v>729461</x:v>
       </x:c>
       <x:c r="FX10" s="3" t="n">
-        <x:v>730356</x:v>
+        <x:v>739826</x:v>
       </x:c>
       <x:c r="FY10" s="3" t="n">
-        <x:v>741962</x:v>
+        <x:v>749741</x:v>
       </x:c>
       <x:c r="FZ10" s="3" t="n">
-        <x:v>750542</x:v>
+        <x:v>755233</x:v>
+      </x:c>
+      <x:c r="GA10" s="3" t="n">
+        <x:v>762641</x:v>
       </x:c>
     </x:row>
-    <x:row r="11" spans="1:182">
+    <x:row r="11" spans="1:183">
       <x:c r="B11" s="2" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>1482</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>1514</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>1548</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>1593</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>1663</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>1730</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>1774</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
         <x:v>1794</x:v>
       </x:c>
@@ -5687,449 +5711,452 @@
       <x:c r="AQ11" s="3" t="n">
         <x:v>4437</x:v>
       </x:c>
       <x:c r="AR11" s="3" t="n">
         <x:v>4554</x:v>
       </x:c>
       <x:c r="AS11" s="3" t="n">
         <x:v>4708</x:v>
       </x:c>
       <x:c r="AT11" s="3" t="n">
         <x:v>4825</x:v>
       </x:c>
       <x:c r="AU11" s="3" t="n">
         <x:v>4786</x:v>
       </x:c>
       <x:c r="AV11" s="3" t="n">
         <x:v>4679</x:v>
       </x:c>
       <x:c r="AW11" s="3" t="n">
         <x:v>4748</x:v>
       </x:c>
       <x:c r="AX11" s="3" t="n">
         <x:v>4748</x:v>
       </x:c>
       <x:c r="AY11" s="3" t="n">
-        <x:v>4858</x:v>
+        <x:v>4855</x:v>
       </x:c>
       <x:c r="AZ11" s="3" t="n">
-        <x:v>4815</x:v>
+        <x:v>4816</x:v>
       </x:c>
       <x:c r="BA11" s="3" t="n">
-        <x:v>4875</x:v>
+        <x:v>4876</x:v>
       </x:c>
       <x:c r="BB11" s="3" t="n">
-        <x:v>4932</x:v>
+        <x:v>4933</x:v>
       </x:c>
       <x:c r="BC11" s="3" t="n">
-        <x:v>5037</x:v>
+        <x:v>5038</x:v>
       </x:c>
       <x:c r="BD11" s="3" t="n">
         <x:v>5208</x:v>
       </x:c>
       <x:c r="BE11" s="3" t="n">
-        <x:v>4992</x:v>
+        <x:v>4993</x:v>
       </x:c>
       <x:c r="BF11" s="3" t="n">
-        <x:v>5014</x:v>
+        <x:v>5013</x:v>
       </x:c>
       <x:c r="BG11" s="3" t="n">
-        <x:v>4627</x:v>
+        <x:v>4630</x:v>
       </x:c>
       <x:c r="BH11" s="3" t="n">
-        <x:v>5812</x:v>
+        <x:v>5814</x:v>
       </x:c>
       <x:c r="BI11" s="3" t="n">
-        <x:v>4390</x:v>
+        <x:v>4388</x:v>
       </x:c>
       <x:c r="BJ11" s="3" t="n">
-        <x:v>4270</x:v>
+        <x:v>4268</x:v>
       </x:c>
       <x:c r="BK11" s="3" t="n">
-        <x:v>5185</x:v>
+        <x:v>5188</x:v>
       </x:c>
       <x:c r="BL11" s="3" t="n">
-        <x:v>5028</x:v>
+        <x:v>5029</x:v>
       </x:c>
       <x:c r="BM11" s="3" t="n">
-        <x:v>5157</x:v>
+        <x:v>5156</x:v>
       </x:c>
       <x:c r="BN11" s="3" t="n">
         <x:v>5079</x:v>
       </x:c>
       <x:c r="BO11" s="3" t="n">
-        <x:v>5369</x:v>
+        <x:v>5365</x:v>
       </x:c>
       <x:c r="BP11" s="3" t="n">
-        <x:v>5434</x:v>
+        <x:v>5436</x:v>
       </x:c>
       <x:c r="BQ11" s="3" t="n">
-        <x:v>5423</x:v>
+        <x:v>5421</x:v>
       </x:c>
       <x:c r="BR11" s="3" t="n">
-        <x:v>5405</x:v>
+        <x:v>5406</x:v>
       </x:c>
       <x:c r="BS11" s="3" t="n">
         <x:v>5548</x:v>
       </x:c>
       <x:c r="BT11" s="3" t="n">
-        <x:v>5584</x:v>
+        <x:v>5585</x:v>
       </x:c>
       <x:c r="BU11" s="3" t="n">
-        <x:v>5683</x:v>
+        <x:v>5680</x:v>
       </x:c>
       <x:c r="BV11" s="3" t="n">
-        <x:v>5614</x:v>
+        <x:v>5613</x:v>
       </x:c>
       <x:c r="BW11" s="3" t="n">
-        <x:v>5404</x:v>
+        <x:v>5405</x:v>
       </x:c>
       <x:c r="BX11" s="3" t="n">
-        <x:v>5186</x:v>
+        <x:v>5191</x:v>
       </x:c>
       <x:c r="BY11" s="3" t="n">
-        <x:v>5438</x:v>
+        <x:v>5436</x:v>
       </x:c>
       <x:c r="BZ11" s="3" t="n">
-        <x:v>5278</x:v>
+        <x:v>5277</x:v>
       </x:c>
       <x:c r="CA11" s="3" t="n">
-        <x:v>7561</x:v>
+        <x:v>7564</x:v>
       </x:c>
       <x:c r="CB11" s="3" t="n">
-        <x:v>7544</x:v>
+        <x:v>7546</x:v>
       </x:c>
       <x:c r="CC11" s="3" t="n">
         <x:v>7565</x:v>
       </x:c>
       <x:c r="CD11" s="3" t="n">
-        <x:v>7766</x:v>
+        <x:v>7764</x:v>
       </x:c>
       <x:c r="CE11" s="3" t="n">
-        <x:v>7856</x:v>
+        <x:v>7857</x:v>
       </x:c>
       <x:c r="CF11" s="3" t="n">
-        <x:v>8042</x:v>
+        <x:v>8041</x:v>
       </x:c>
       <x:c r="CG11" s="3" t="n">
         <x:v>8057</x:v>
       </x:c>
       <x:c r="CH11" s="3" t="n">
-        <x:v>8289</x:v>
+        <x:v>8288</x:v>
       </x:c>
       <x:c r="CI11" s="3" t="n">
-        <x:v>8422</x:v>
+        <x:v>8421</x:v>
       </x:c>
       <x:c r="CJ11" s="3" t="n">
-        <x:v>8661</x:v>
+        <x:v>8660</x:v>
       </x:c>
       <x:c r="CK11" s="3" t="n">
-        <x:v>8759</x:v>
+        <x:v>8760</x:v>
       </x:c>
       <x:c r="CL11" s="3" t="n">
         <x:v>8862</x:v>
       </x:c>
       <x:c r="CM11" s="3" t="n">
-        <x:v>9181</x:v>
+        <x:v>9180</x:v>
       </x:c>
       <x:c r="CN11" s="3" t="n">
-        <x:v>9273</x:v>
+        <x:v>9271</x:v>
       </x:c>
       <x:c r="CO11" s="3" t="n">
         <x:v>9392</x:v>
       </x:c>
       <x:c r="CP11" s="3" t="n">
         <x:v>9468</x:v>
       </x:c>
       <x:c r="CQ11" s="3" t="n">
-        <x:v>9435</x:v>
+        <x:v>9436</x:v>
       </x:c>
       <x:c r="CR11" s="3" t="n">
         <x:v>9490</x:v>
       </x:c>
       <x:c r="CS11" s="3" t="n">
-        <x:v>9615</x:v>
+        <x:v>9616</x:v>
       </x:c>
       <x:c r="CT11" s="3" t="n">
-        <x:v>9649</x:v>
+        <x:v>9650</x:v>
       </x:c>
       <x:c r="CU11" s="3" t="n">
-        <x:v>9947</x:v>
+        <x:v>9946</x:v>
       </x:c>
       <x:c r="CV11" s="3" t="n">
-        <x:v>10135</x:v>
+        <x:v>10137</x:v>
       </x:c>
       <x:c r="CW11" s="3" t="n">
-        <x:v>10190</x:v>
+        <x:v>10192</x:v>
       </x:c>
       <x:c r="CX11" s="3" t="n">
         <x:v>10546</x:v>
       </x:c>
       <x:c r="CY11" s="3" t="n">
-        <x:v>10379</x:v>
+        <x:v>10382</x:v>
       </x:c>
       <x:c r="CZ11" s="3" t="n">
-        <x:v>10507</x:v>
+        <x:v>10506</x:v>
       </x:c>
       <x:c r="DA11" s="3" t="n">
         <x:v>10567</x:v>
       </x:c>
       <x:c r="DB11" s="3" t="n">
-        <x:v>10577</x:v>
+        <x:v>10576</x:v>
       </x:c>
       <x:c r="DC11" s="3" t="n">
-        <x:v>10597</x:v>
+        <x:v>10598</x:v>
       </x:c>
       <x:c r="DD11" s="3" t="n">
-        <x:v>10603</x:v>
+        <x:v>10602</x:v>
       </x:c>
       <x:c r="DE11" s="3" t="n">
         <x:v>10762</x:v>
       </x:c>
       <x:c r="DF11" s="3" t="n">
         <x:v>10826</x:v>
       </x:c>
       <x:c r="DG11" s="3" t="n">
-        <x:v>11201</x:v>
+        <x:v>11199</x:v>
       </x:c>
       <x:c r="DH11" s="3" t="n">
-        <x:v>11281</x:v>
+        <x:v>11282</x:v>
       </x:c>
       <x:c r="DI11" s="3" t="n">
-        <x:v>11359</x:v>
+        <x:v>11361</x:v>
       </x:c>
       <x:c r="DJ11" s="3" t="n">
-        <x:v>11498</x:v>
+        <x:v>11497</x:v>
       </x:c>
       <x:c r="DK11" s="3" t="n">
         <x:v>11389</x:v>
       </x:c>
       <x:c r="DL11" s="3" t="n">
-        <x:v>11496</x:v>
+        <x:v>11493</x:v>
       </x:c>
       <x:c r="DM11" s="3" t="n">
-        <x:v>11398</x:v>
+        <x:v>11400</x:v>
       </x:c>
       <x:c r="DN11" s="3" t="n">
-        <x:v>11458</x:v>
+        <x:v>11459</x:v>
       </x:c>
       <x:c r="DO11" s="3" t="n">
-        <x:v>11566</x:v>
+        <x:v>11568</x:v>
       </x:c>
       <x:c r="DP11" s="3" t="n">
-        <x:v>11698</x:v>
+        <x:v>11697</x:v>
       </x:c>
       <x:c r="DQ11" s="3" t="n">
         <x:v>11635</x:v>
       </x:c>
       <x:c r="DR11" s="3" t="n">
-        <x:v>11527</x:v>
+        <x:v>11529</x:v>
       </x:c>
       <x:c r="DS11" s="3" t="n">
-        <x:v>11350</x:v>
+        <x:v>11354</x:v>
       </x:c>
       <x:c r="DT11" s="3" t="n">
-        <x:v>11380</x:v>
+        <x:v>11379</x:v>
       </x:c>
       <x:c r="DU11" s="3" t="n">
-        <x:v>11366</x:v>
+        <x:v>11367</x:v>
       </x:c>
       <x:c r="DV11" s="3" t="n">
         <x:v>11423</x:v>
       </x:c>
       <x:c r="DW11" s="3" t="n">
-        <x:v>11452</x:v>
+        <x:v>11456</x:v>
       </x:c>
       <x:c r="DX11" s="3" t="n">
-        <x:v>11542</x:v>
+        <x:v>11541</x:v>
       </x:c>
       <x:c r="DY11" s="3" t="n">
-        <x:v>11445</x:v>
+        <x:v>11444</x:v>
       </x:c>
       <x:c r="DZ11" s="3" t="n">
-        <x:v>11512</x:v>
+        <x:v>11509</x:v>
       </x:c>
       <x:c r="EA11" s="3" t="n">
         <x:v>11192</x:v>
       </x:c>
       <x:c r="EB11" s="3" t="n">
-        <x:v>11177</x:v>
+        <x:v>11179</x:v>
       </x:c>
       <x:c r="EC11" s="3" t="n">
         <x:v>11359</x:v>
       </x:c>
       <x:c r="ED11" s="3" t="n">
-        <x:v>11456</x:v>
+        <x:v>11457</x:v>
       </x:c>
       <x:c r="EE11" s="3" t="n">
-        <x:v>11965</x:v>
+        <x:v>11962</x:v>
       </x:c>
       <x:c r="EF11" s="3" t="n">
         <x:v>11992</x:v>
       </x:c>
       <x:c r="EG11" s="3" t="n">
-        <x:v>12273</x:v>
+        <x:v>12272</x:v>
       </x:c>
       <x:c r="EH11" s="3" t="n">
-        <x:v>12304</x:v>
+        <x:v>12305</x:v>
       </x:c>
       <x:c r="EI11" s="3" t="n">
-        <x:v>12515</x:v>
+        <x:v>12514</x:v>
       </x:c>
       <x:c r="EJ11" s="3" t="n">
-        <x:v>12739</x:v>
+        <x:v>12740</x:v>
       </x:c>
       <x:c r="EK11" s="3" t="n">
-        <x:v>12916</x:v>
+        <x:v>12915</x:v>
       </x:c>
       <x:c r="EL11" s="3" t="n">
-        <x:v>13040</x:v>
+        <x:v>13041</x:v>
       </x:c>
       <x:c r="EM11" s="3" t="n">
-        <x:v>12402</x:v>
+        <x:v>12399</x:v>
       </x:c>
       <x:c r="EN11" s="3" t="n">
-        <x:v>12648</x:v>
+        <x:v>12652</x:v>
       </x:c>
       <x:c r="EO11" s="3" t="n">
-        <x:v>12885</x:v>
+        <x:v>12887</x:v>
       </x:c>
       <x:c r="EP11" s="3" t="n">
-        <x:v>13208</x:v>
+        <x:v>13209</x:v>
       </x:c>
       <x:c r="EQ11" s="3" t="n">
-        <x:v>13724</x:v>
+        <x:v>13725</x:v>
       </x:c>
       <x:c r="ER11" s="3" t="n">
         <x:v>13833</x:v>
       </x:c>
       <x:c r="ES11" s="3" t="n">
-        <x:v>14039</x:v>
+        <x:v>14038</x:v>
       </x:c>
       <x:c r="ET11" s="3" t="n">
-        <x:v>14334</x:v>
+        <x:v>14332</x:v>
       </x:c>
       <x:c r="EU11" s="3" t="n">
-        <x:v>14148</x:v>
+        <x:v>14150</x:v>
       </x:c>
       <x:c r="EV11" s="3" t="n">
-        <x:v>14340</x:v>
+        <x:v>14341</x:v>
       </x:c>
       <x:c r="EW11" s="3" t="n">
-        <x:v>14601</x:v>
+        <x:v>14600</x:v>
       </x:c>
       <x:c r="EX11" s="3" t="n">
-        <x:v>14711</x:v>
+        <x:v>14709</x:v>
       </x:c>
       <x:c r="EY11" s="3" t="n">
-        <x:v>14665</x:v>
+        <x:v>14666</x:v>
       </x:c>
       <x:c r="EZ11" s="3" t="n">
-        <x:v>14877</x:v>
+        <x:v>14874</x:v>
       </x:c>
       <x:c r="FA11" s="3" t="n">
         <x:v>14978</x:v>
       </x:c>
       <x:c r="FB11" s="3" t="n">
-        <x:v>15117</x:v>
+        <x:v>15121</x:v>
       </x:c>
       <x:c r="FC11" s="3" t="n">
-        <x:v>15492</x:v>
+        <x:v>15490</x:v>
       </x:c>
       <x:c r="FD11" s="3" t="n">
-        <x:v>14408</x:v>
+        <x:v>14404</x:v>
       </x:c>
       <x:c r="FE11" s="3" t="n">
-        <x:v>14933</x:v>
+        <x:v>14935</x:v>
       </x:c>
       <x:c r="FF11" s="3" t="n">
-        <x:v>15224</x:v>
+        <x:v>15233</x:v>
       </x:c>
       <x:c r="FG11" s="3" t="n">
-        <x:v>15772</x:v>
+        <x:v>15765</x:v>
       </x:c>
       <x:c r="FH11" s="3" t="n">
-        <x:v>16071</x:v>
+        <x:v>16067</x:v>
       </x:c>
       <x:c r="FI11" s="3" t="n">
-        <x:v>16229</x:v>
+        <x:v>16233</x:v>
       </x:c>
       <x:c r="FJ11" s="3" t="n">
-        <x:v>16415</x:v>
+        <x:v>16432</x:v>
       </x:c>
       <x:c r="FK11" s="3" t="n">
-        <x:v>16439</x:v>
+        <x:v>16432</x:v>
       </x:c>
       <x:c r="FL11" s="3" t="n">
-        <x:v>16701</x:v>
+        <x:v>16698</x:v>
       </x:c>
       <x:c r="FM11" s="3" t="n">
-        <x:v>17117</x:v>
+        <x:v>17127</x:v>
       </x:c>
       <x:c r="FN11" s="3" t="n">
-        <x:v>17453</x:v>
+        <x:v>17476</x:v>
       </x:c>
       <x:c r="FO11" s="3" t="n">
-        <x:v>18021</x:v>
+        <x:v>17942</x:v>
       </x:c>
       <x:c r="FP11" s="3" t="n">
-        <x:v>18496</x:v>
+        <x:v>18432</x:v>
       </x:c>
       <x:c r="FQ11" s="3" t="n">
-        <x:v>18920</x:v>
+        <x:v>18957</x:v>
       </x:c>
       <x:c r="FR11" s="3" t="n">
-        <x:v>19097</x:v>
+        <x:v>19268</x:v>
       </x:c>
       <x:c r="FS11" s="3" t="n">
-        <x:v>19468</x:v>
+        <x:v>19498</x:v>
       </x:c>
       <x:c r="FT11" s="3" t="n">
-        <x:v>19651</x:v>
+        <x:v>19841</x:v>
       </x:c>
       <x:c r="FU11" s="3" t="n">
-        <x:v>19746</x:v>
+        <x:v>20122</x:v>
       </x:c>
       <x:c r="FV11" s="3" t="n">
-        <x:v>19862</x:v>
+        <x:v>20471</x:v>
       </x:c>
       <x:c r="FW11" s="3" t="n">
-        <x:v>19878</x:v>
+        <x:v>20619</x:v>
       </x:c>
       <x:c r="FX11" s="3" t="n">
-        <x:v>20143</x:v>
+        <x:v>20695</x:v>
       </x:c>
       <x:c r="FY11" s="3" t="n">
-        <x:v>20375</x:v>
+        <x:v>20625</x:v>
       </x:c>
       <x:c r="FZ11" s="3" t="n">
-        <x:v>20859</x:v>
+        <x:v>20716</x:v>
+      </x:c>
+      <x:c r="GA11" s="3" t="n">
+        <x:v>22345</x:v>
       </x:c>
     </x:row>
-    <x:row r="12" spans="1:182">
+    <x:row r="12" spans="1:183">
       <x:c r="B12" s="2" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>42930</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>43986</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>45362</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>46164</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>47216</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>48159</x:v>
       </x:c>
       <x:c r="I12" s="3" t="n">
         <x:v>48766</x:v>
       </x:c>
       <x:c r="J12" s="3" t="n">
         <x:v>50369</x:v>
       </x:c>
@@ -6232,449 +6259,452 @@
       <x:c r="AQ12" s="3" t="n">
         <x:v>103895</x:v>
       </x:c>
       <x:c r="AR12" s="3" t="n">
         <x:v>106608</x:v>
       </x:c>
       <x:c r="AS12" s="3" t="n">
         <x:v>107772</x:v>
       </x:c>
       <x:c r="AT12" s="3" t="n">
         <x:v>108560</x:v>
       </x:c>
       <x:c r="AU12" s="3" t="n">
         <x:v>109536</x:v>
       </x:c>
       <x:c r="AV12" s="3" t="n">
         <x:v>111411</x:v>
       </x:c>
       <x:c r="AW12" s="3" t="n">
         <x:v>112706</x:v>
       </x:c>
       <x:c r="AX12" s="3" t="n">
         <x:v>114024</x:v>
       </x:c>
       <x:c r="AY12" s="3" t="n">
-        <x:v>113882</x:v>
+        <x:v>113868</x:v>
       </x:c>
       <x:c r="AZ12" s="3" t="n">
-        <x:v>112980</x:v>
+        <x:v>112974</x:v>
       </x:c>
       <x:c r="BA12" s="3" t="n">
-        <x:v>112542</x:v>
+        <x:v>112531</x:v>
       </x:c>
       <x:c r="BB12" s="3" t="n">
-        <x:v>113873</x:v>
+        <x:v>113904</x:v>
       </x:c>
       <x:c r="BC12" s="3" t="n">
-        <x:v>114293</x:v>
+        <x:v>114276</x:v>
       </x:c>
       <x:c r="BD12" s="3" t="n">
-        <x:v>116480</x:v>
+        <x:v>116475</x:v>
       </x:c>
       <x:c r="BE12" s="3" t="n">
-        <x:v>116307</x:v>
+        <x:v>116304</x:v>
       </x:c>
       <x:c r="BF12" s="3" t="n">
-        <x:v>118457</x:v>
+        <x:v>118486</x:v>
       </x:c>
       <x:c r="BG12" s="3" t="n">
-        <x:v>119825</x:v>
+        <x:v>119808</x:v>
       </x:c>
       <x:c r="BH12" s="3" t="n">
-        <x:v>121015</x:v>
+        <x:v>121003</x:v>
       </x:c>
       <x:c r="BI12" s="3" t="n">
-        <x:v>121600</x:v>
+        <x:v>121606</x:v>
       </x:c>
       <x:c r="BJ12" s="3" t="n">
-        <x:v>122336</x:v>
+        <x:v>122343</x:v>
       </x:c>
       <x:c r="BK12" s="3" t="n">
-        <x:v>124133</x:v>
+        <x:v>124120</x:v>
       </x:c>
       <x:c r="BL12" s="3" t="n">
-        <x:v>125783</x:v>
+        <x:v>125779</x:v>
       </x:c>
       <x:c r="BM12" s="3" t="n">
-        <x:v>126994</x:v>
+        <x:v>127012</x:v>
       </x:c>
       <x:c r="BN12" s="3" t="n">
-        <x:v>127307</x:v>
+        <x:v>127280</x:v>
       </x:c>
       <x:c r="BO12" s="3" t="n">
-        <x:v>127530</x:v>
+        <x:v>127526</x:v>
       </x:c>
       <x:c r="BP12" s="3" t="n">
-        <x:v>128406</x:v>
+        <x:v>128415</x:v>
       </x:c>
       <x:c r="BQ12" s="3" t="n">
-        <x:v>130736</x:v>
+        <x:v>130733</x:v>
       </x:c>
       <x:c r="BR12" s="3" t="n">
-        <x:v>130830</x:v>
+        <x:v>130802</x:v>
       </x:c>
       <x:c r="BS12" s="3" t="n">
-        <x:v>134628</x:v>
+        <x:v>134642</x:v>
       </x:c>
       <x:c r="BT12" s="3" t="n">
-        <x:v>134807</x:v>
+        <x:v>134804</x:v>
       </x:c>
       <x:c r="BU12" s="3" t="n">
-        <x:v>137933</x:v>
+        <x:v>137930</x:v>
       </x:c>
       <x:c r="BV12" s="3" t="n">
-        <x:v>138779</x:v>
+        <x:v>138767</x:v>
       </x:c>
       <x:c r="BW12" s="3" t="n">
         <x:v>142313</x:v>
       </x:c>
       <x:c r="BX12" s="3" t="n">
-        <x:v>142802</x:v>
+        <x:v>142803</x:v>
       </x:c>
       <x:c r="BY12" s="3" t="n">
-        <x:v>144105</x:v>
+        <x:v>144099</x:v>
       </x:c>
       <x:c r="BZ12" s="3" t="n">
-        <x:v>144833</x:v>
+        <x:v>144829</x:v>
       </x:c>
       <x:c r="CA12" s="3" t="n">
-        <x:v>145686</x:v>
+        <x:v>145702</x:v>
       </x:c>
       <x:c r="CB12" s="3" t="n">
-        <x:v>145568</x:v>
+        <x:v>145572</x:v>
       </x:c>
       <x:c r="CC12" s="3" t="n">
-        <x:v>149346</x:v>
+        <x:v>149319</x:v>
       </x:c>
       <x:c r="CD12" s="3" t="n">
-        <x:v>148960</x:v>
+        <x:v>148952</x:v>
       </x:c>
       <x:c r="CE12" s="3" t="n">
-        <x:v>150409</x:v>
+        <x:v>150436</x:v>
       </x:c>
       <x:c r="CF12" s="3" t="n">
-        <x:v>155712</x:v>
+        <x:v>155692</x:v>
       </x:c>
       <x:c r="CG12" s="3" t="n">
-        <x:v>153291</x:v>
+        <x:v>153283</x:v>
       </x:c>
       <x:c r="CH12" s="3" t="n">
-        <x:v>158855</x:v>
+        <x:v>158852</x:v>
       </x:c>
       <x:c r="CI12" s="3" t="n">
         <x:v>162007</x:v>
       </x:c>
       <x:c r="CJ12" s="3" t="n">
-        <x:v>163533</x:v>
+        <x:v>163529</x:v>
       </x:c>
       <x:c r="CK12" s="3" t="n">
-        <x:v>165523</x:v>
+        <x:v>165521</x:v>
       </x:c>
       <x:c r="CL12" s="3" t="n">
-        <x:v>168986</x:v>
+        <x:v>168973</x:v>
       </x:c>
       <x:c r="CM12" s="3" t="n">
-        <x:v>170646</x:v>
+        <x:v>170639</x:v>
       </x:c>
       <x:c r="CN12" s="3" t="n">
-        <x:v>172129</x:v>
+        <x:v>172124</x:v>
       </x:c>
       <x:c r="CO12" s="3" t="n">
-        <x:v>175720</x:v>
+        <x:v>175734</x:v>
       </x:c>
       <x:c r="CP12" s="3" t="n">
-        <x:v>175850</x:v>
+        <x:v>175822</x:v>
       </x:c>
       <x:c r="CQ12" s="3" t="n">
-        <x:v>175791</x:v>
+        <x:v>175792</x:v>
       </x:c>
       <x:c r="CR12" s="3" t="n">
-        <x:v>176379</x:v>
+        <x:v>176377</x:v>
       </x:c>
       <x:c r="CS12" s="3" t="n">
-        <x:v>177854</x:v>
+        <x:v>177881</x:v>
       </x:c>
       <x:c r="CT12" s="3" t="n">
-        <x:v>176710</x:v>
+        <x:v>176679</x:v>
       </x:c>
       <x:c r="CU12" s="3" t="n">
-        <x:v>179944</x:v>
+        <x:v>179934</x:v>
       </x:c>
       <x:c r="CV12" s="3" t="n">
-        <x:v>181128</x:v>
+        <x:v>181134</x:v>
       </x:c>
       <x:c r="CW12" s="3" t="n">
-        <x:v>181779</x:v>
+        <x:v>181799</x:v>
       </x:c>
       <x:c r="CX12" s="3" t="n">
-        <x:v>184946</x:v>
+        <x:v>184935</x:v>
       </x:c>
       <x:c r="CY12" s="3" t="n">
-        <x:v>187857</x:v>
+        <x:v>187848</x:v>
       </x:c>
       <x:c r="CZ12" s="3" t="n">
-        <x:v>190148</x:v>
+        <x:v>190159</x:v>
       </x:c>
       <x:c r="DA12" s="3" t="n">
-        <x:v>194479</x:v>
+        <x:v>194475</x:v>
       </x:c>
       <x:c r="DB12" s="3" t="n">
-        <x:v>193589</x:v>
+        <x:v>193570</x:v>
       </x:c>
       <x:c r="DC12" s="3" t="n">
-        <x:v>196118</x:v>
+        <x:v>196119</x:v>
       </x:c>
       <x:c r="DD12" s="3" t="n">
-        <x:v>199143</x:v>
+        <x:v>199150</x:v>
       </x:c>
       <x:c r="DE12" s="3" t="n">
-        <x:v>199535</x:v>
+        <x:v>199527</x:v>
       </x:c>
       <x:c r="DF12" s="3" t="n">
-        <x:v>204782</x:v>
+        <x:v>204765</x:v>
       </x:c>
       <x:c r="DG12" s="3" t="n">
-        <x:v>205582</x:v>
+        <x:v>205583</x:v>
       </x:c>
       <x:c r="DH12" s="3" t="n">
-        <x:v>209171</x:v>
+        <x:v>209185</x:v>
       </x:c>
       <x:c r="DI12" s="3" t="n">
-        <x:v>211775</x:v>
+        <x:v>211763</x:v>
       </x:c>
       <x:c r="DJ12" s="3" t="n">
-        <x:v>211793</x:v>
+        <x:v>211780</x:v>
       </x:c>
       <x:c r="DK12" s="3" t="n">
-        <x:v>215779</x:v>
+        <x:v>215774</x:v>
       </x:c>
       <x:c r="DL12" s="3" t="n">
-        <x:v>215608</x:v>
+        <x:v>215618</x:v>
       </x:c>
       <x:c r="DM12" s="3" t="n">
-        <x:v>217223</x:v>
+        <x:v>217209</x:v>
       </x:c>
       <x:c r="DN12" s="3" t="n">
-        <x:v>217627</x:v>
+        <x:v>217622</x:v>
       </x:c>
       <x:c r="DO12" s="3" t="n">
-        <x:v>219635</x:v>
+        <x:v>219640</x:v>
       </x:c>
       <x:c r="DP12" s="3" t="n">
-        <x:v>221476</x:v>
+        <x:v>221462</x:v>
       </x:c>
       <x:c r="DQ12" s="3" t="n">
-        <x:v>222091</x:v>
+        <x:v>222078</x:v>
       </x:c>
       <x:c r="DR12" s="3" t="n">
-        <x:v>228249</x:v>
+        <x:v>228277</x:v>
       </x:c>
       <x:c r="DS12" s="3" t="n">
-        <x:v>227916</x:v>
+        <x:v>227912</x:v>
       </x:c>
       <x:c r="DT12" s="3" t="n">
-        <x:v>230766</x:v>
+        <x:v>230749</x:v>
       </x:c>
       <x:c r="DU12" s="3" t="n">
-        <x:v>233370</x:v>
+        <x:v>233364</x:v>
       </x:c>
       <x:c r="DV12" s="3" t="n">
-        <x:v>234226</x:v>
+        <x:v>234246</x:v>
       </x:c>
       <x:c r="DW12" s="3" t="n">
-        <x:v>236616</x:v>
+        <x:v>236608</x:v>
       </x:c>
       <x:c r="DX12" s="3" t="n">
-        <x:v>238700</x:v>
+        <x:v>238684</x:v>
       </x:c>
       <x:c r="DY12" s="3" t="n">
-        <x:v>240898</x:v>
+        <x:v>240887</x:v>
       </x:c>
       <x:c r="DZ12" s="3" t="n">
-        <x:v>245123</x:v>
+        <x:v>245145</x:v>
       </x:c>
       <x:c r="EA12" s="3" t="n">
-        <x:v>247345</x:v>
+        <x:v>247324</x:v>
       </x:c>
       <x:c r="EB12" s="3" t="n">
-        <x:v>248877</x:v>
+        <x:v>248856</x:v>
       </x:c>
       <x:c r="EC12" s="3" t="n">
-        <x:v>251773</x:v>
+        <x:v>251774</x:v>
       </x:c>
       <x:c r="ED12" s="3" t="n">
-        <x:v>253605</x:v>
+        <x:v>253621</x:v>
       </x:c>
       <x:c r="EE12" s="3" t="n">
-        <x:v>255035</x:v>
+        <x:v>255014</x:v>
       </x:c>
       <x:c r="EF12" s="3" t="n">
-        <x:v>259460</x:v>
+        <x:v>259443</x:v>
       </x:c>
       <x:c r="EG12" s="3" t="n">
-        <x:v>262858</x:v>
+        <x:v>262859</x:v>
       </x:c>
       <x:c r="EH12" s="3" t="n">
-        <x:v>264850</x:v>
+        <x:v>264855</x:v>
       </x:c>
       <x:c r="EI12" s="3" t="n">
-        <x:v>269053</x:v>
+        <x:v>269026</x:v>
       </x:c>
       <x:c r="EJ12" s="3" t="n">
-        <x:v>270893</x:v>
+        <x:v>270896</x:v>
       </x:c>
       <x:c r="EK12" s="3" t="n">
-        <x:v>274869</x:v>
+        <x:v>274868</x:v>
       </x:c>
       <x:c r="EL12" s="3" t="n">
-        <x:v>279821</x:v>
+        <x:v>279833</x:v>
       </x:c>
       <x:c r="EM12" s="3" t="n">
-        <x:v>283733</x:v>
+        <x:v>283698</x:v>
       </x:c>
       <x:c r="EN12" s="3" t="n">
-        <x:v>289329</x:v>
+        <x:v>289327</x:v>
       </x:c>
       <x:c r="EO12" s="3" t="n">
-        <x:v>291638</x:v>
+        <x:v>291636</x:v>
       </x:c>
       <x:c r="EP12" s="3" t="n">
-        <x:v>297841</x:v>
+        <x:v>297884</x:v>
       </x:c>
       <x:c r="EQ12" s="3" t="n">
-        <x:v>296673</x:v>
+        <x:v>296640</x:v>
       </x:c>
       <x:c r="ER12" s="3" t="n">
-        <x:v>300193</x:v>
+        <x:v>300177</x:v>
       </x:c>
       <x:c r="ES12" s="3" t="n">
-        <x:v>302977</x:v>
+        <x:v>302968</x:v>
       </x:c>
       <x:c r="ET12" s="3" t="n">
-        <x:v>305602</x:v>
+        <x:v>305629</x:v>
       </x:c>
       <x:c r="EU12" s="3" t="n">
-        <x:v>308612</x:v>
+        <x:v>308578</x:v>
       </x:c>
       <x:c r="EV12" s="3" t="n">
-        <x:v>315235</x:v>
+        <x:v>315245</x:v>
       </x:c>
       <x:c r="EW12" s="3" t="n">
-        <x:v>317676</x:v>
+        <x:v>317653</x:v>
       </x:c>
       <x:c r="EX12" s="3" t="n">
-        <x:v>319176</x:v>
+        <x:v>319180</x:v>
       </x:c>
       <x:c r="EY12" s="3" t="n">
-        <x:v>322529</x:v>
+        <x:v>322514</x:v>
       </x:c>
       <x:c r="EZ12" s="3" t="n">
-        <x:v>323442</x:v>
+        <x:v>323446</x:v>
       </x:c>
       <x:c r="FA12" s="3" t="n">
-        <x:v>326830</x:v>
+        <x:v>326811</x:v>
       </x:c>
       <x:c r="FB12" s="3" t="n">
-        <x:v>327202</x:v>
+        <x:v>327195</x:v>
       </x:c>
       <x:c r="FC12" s="3" t="n">
-        <x:v>332003</x:v>
+        <x:v>332017</x:v>
       </x:c>
       <x:c r="FD12" s="3" t="n">
-        <x:v>328790</x:v>
+        <x:v>328768</x:v>
       </x:c>
       <x:c r="FE12" s="3" t="n">
-        <x:v>333224</x:v>
+        <x:v>333214</x:v>
       </x:c>
       <x:c r="FF12" s="3" t="n">
-        <x:v>339001</x:v>
+        <x:v>339006</x:v>
       </x:c>
       <x:c r="FG12" s="3" t="n">
-        <x:v>344263</x:v>
+        <x:v>344258</x:v>
       </x:c>
       <x:c r="FH12" s="3" t="n">
-        <x:v>350278</x:v>
+        <x:v>350269</x:v>
       </x:c>
       <x:c r="FI12" s="3" t="n">
-        <x:v>354548</x:v>
+        <x:v>354559</x:v>
       </x:c>
       <x:c r="FJ12" s="3" t="n">
-        <x:v>359550</x:v>
+        <x:v>359519</x:v>
       </x:c>
       <x:c r="FK12" s="3" t="n">
-        <x:v>361458</x:v>
+        <x:v>361467</x:v>
       </x:c>
       <x:c r="FL12" s="3" t="n">
-        <x:v>370346</x:v>
+        <x:v>370354</x:v>
       </x:c>
       <x:c r="FM12" s="3" t="n">
-        <x:v>378173</x:v>
+        <x:v>378188</x:v>
       </x:c>
       <x:c r="FN12" s="3" t="n">
-        <x:v>386196</x:v>
+        <x:v>386093</x:v>
       </x:c>
       <x:c r="FO12" s="3" t="n">
-        <x:v>396152</x:v>
+        <x:v>396248</x:v>
       </x:c>
       <x:c r="FP12" s="3" t="n">
-        <x:v>404355</x:v>
+        <x:v>404354</x:v>
       </x:c>
       <x:c r="FQ12" s="3" t="n">
-        <x:v>408281</x:v>
+        <x:v>408320</x:v>
       </x:c>
       <x:c r="FR12" s="3" t="n">
-        <x:v>413824</x:v>
+        <x:v>413564</x:v>
       </x:c>
       <x:c r="FS12" s="3" t="n">
-        <x:v>421433</x:v>
+        <x:v>420248</x:v>
       </x:c>
       <x:c r="FT12" s="3" t="n">
-        <x:v>422074</x:v>
+        <x:v>421240</x:v>
       </x:c>
       <x:c r="FU12" s="3" t="n">
-        <x:v>426726</x:v>
+        <x:v>425072</x:v>
       </x:c>
       <x:c r="FV12" s="3" t="n">
-        <x:v>427726</x:v>
+        <x:v>421727</x:v>
       </x:c>
       <x:c r="FW12" s="3" t="n">
-        <x:v>427208</x:v>
+        <x:v>426097</x:v>
       </x:c>
       <x:c r="FX12" s="3" t="n">
-        <x:v>430992</x:v>
+        <x:v>430415</x:v>
       </x:c>
       <x:c r="FY12" s="3" t="n">
-        <x:v>433267</x:v>
+        <x:v>433136</x:v>
       </x:c>
       <x:c r="FZ12" s="3" t="n">
-        <x:v>445481</x:v>
+        <x:v>444344</x:v>
+      </x:c>
+      <x:c r="GA12" s="3" t="n">
+        <x:v>447938</x:v>
       </x:c>
     </x:row>
-    <x:row r="13" spans="1:182">
+    <x:row r="13" spans="1:183">
       <x:c r="B13" s="2" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>14556</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>14722</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>15107</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
         <x:v>15271</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>15608</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>15939</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
         <x:v>16013</x:v>
       </x:c>
       <x:c r="J13" s="3" t="n">
         <x:v>16477</x:v>
       </x:c>
@@ -6777,449 +6807,452 @@
       <x:c r="AQ13" s="3" t="n">
         <x:v>32434</x:v>
       </x:c>
       <x:c r="AR13" s="3" t="n">
         <x:v>33490</x:v>
       </x:c>
       <x:c r="AS13" s="3" t="n">
         <x:v>33693</x:v>
       </x:c>
       <x:c r="AT13" s="3" t="n">
         <x:v>34302</x:v>
       </x:c>
       <x:c r="AU13" s="3" t="n">
         <x:v>34712</x:v>
       </x:c>
       <x:c r="AV13" s="3" t="n">
         <x:v>35782</x:v>
       </x:c>
       <x:c r="AW13" s="3" t="n">
         <x:v>36778</x:v>
       </x:c>
       <x:c r="AX13" s="3" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="AY13" s="3" t="n">
-        <x:v>38788</x:v>
+        <x:v>38764</x:v>
       </x:c>
       <x:c r="AZ13" s="3" t="n">
-        <x:v>38536</x:v>
+        <x:v>38532</x:v>
       </x:c>
       <x:c r="BA13" s="3" t="n">
-        <x:v>38411</x:v>
+        <x:v>38427</x:v>
       </x:c>
       <x:c r="BB13" s="3" t="n">
-        <x:v>38469</x:v>
+        <x:v>38483</x:v>
       </x:c>
       <x:c r="BC13" s="3" t="n">
-        <x:v>39189</x:v>
+        <x:v>39176</x:v>
       </x:c>
       <x:c r="BD13" s="3" t="n">
-        <x:v>39752</x:v>
+        <x:v>39744</x:v>
       </x:c>
       <x:c r="BE13" s="3" t="n">
-        <x:v>39633</x:v>
+        <x:v>39647</x:v>
       </x:c>
       <x:c r="BF13" s="3" t="n">
-        <x:v>40174</x:v>
+        <x:v>40189</x:v>
       </x:c>
       <x:c r="BG13" s="3" t="n">
-        <x:v>41502</x:v>
+        <x:v>41494</x:v>
       </x:c>
       <x:c r="BH13" s="3" t="n">
-        <x:v>42103</x:v>
+        <x:v>42090</x:v>
       </x:c>
       <x:c r="BI13" s="3" t="n">
-        <x:v>41487</x:v>
+        <x:v>41493</x:v>
       </x:c>
       <x:c r="BJ13" s="3" t="n">
-        <x:v>41109</x:v>
+        <x:v>41116</x:v>
       </x:c>
       <x:c r="BK13" s="3" t="n">
-        <x:v>42121</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="BL13" s="3" t="n">
-        <x:v>41752</x:v>
+        <x:v>41749</x:v>
       </x:c>
       <x:c r="BM13" s="3" t="n">
-        <x:v>41278</x:v>
+        <x:v>41280</x:v>
       </x:c>
       <x:c r="BN13" s="3" t="n">
-        <x:v>42545</x:v>
+        <x:v>42531</x:v>
       </x:c>
       <x:c r="BO13" s="3" t="n">
-        <x:v>41306</x:v>
+        <x:v>41307</x:v>
       </x:c>
       <x:c r="BP13" s="3" t="n">
-        <x:v>41409</x:v>
+        <x:v>41425</x:v>
       </x:c>
       <x:c r="BQ13" s="3" t="n">
-        <x:v>42801</x:v>
+        <x:v>42784</x:v>
       </x:c>
       <x:c r="BR13" s="3" t="n">
-        <x:v>42148</x:v>
+        <x:v>42132</x:v>
       </x:c>
       <x:c r="BS13" s="3" t="n">
-        <x:v>40218</x:v>
+        <x:v>40228</x:v>
       </x:c>
       <x:c r="BT13" s="3" t="n">
-        <x:v>40355</x:v>
+        <x:v>40366</x:v>
       </x:c>
       <x:c r="BU13" s="3" t="n">
-        <x:v>41503</x:v>
+        <x:v>41490</x:v>
       </x:c>
       <x:c r="BV13" s="3" t="n">
         <x:v>41523</x:v>
       </x:c>
       <x:c r="BW13" s="3" t="n">
-        <x:v>43581</x:v>
+        <x:v>43574</x:v>
       </x:c>
       <x:c r="BX13" s="3" t="n">
-        <x:v>43284</x:v>
+        <x:v>43295</x:v>
       </x:c>
       <x:c r="BY13" s="3" t="n">
-        <x:v>43365</x:v>
+        <x:v>43356</x:v>
       </x:c>
       <x:c r="BZ13" s="3" t="n">
-        <x:v>43743</x:v>
+        <x:v>43749</x:v>
       </x:c>
       <x:c r="CA13" s="3" t="n">
-        <x:v>44040</x:v>
+        <x:v>44048</x:v>
       </x:c>
       <x:c r="CB13" s="3" t="n">
-        <x:v>43375</x:v>
+        <x:v>43381</x:v>
       </x:c>
       <x:c r="CC13" s="3" t="n">
-        <x:v>46609</x:v>
+        <x:v>46592</x:v>
       </x:c>
       <x:c r="CD13" s="3" t="n">
         <x:v>45297</x:v>
       </x:c>
       <x:c r="CE13" s="3" t="n">
-        <x:v>44083</x:v>
+        <x:v>44100</x:v>
       </x:c>
       <x:c r="CF13" s="3" t="n">
-        <x:v>47228</x:v>
+        <x:v>47205</x:v>
       </x:c>
       <x:c r="CG13" s="3" t="n">
-        <x:v>43755</x:v>
+        <x:v>43766</x:v>
       </x:c>
       <x:c r="CH13" s="3" t="n">
-        <x:v>45416</x:v>
+        <x:v>45413</x:v>
       </x:c>
       <x:c r="CI13" s="3" t="n">
-        <x:v>46957</x:v>
+        <x:v>46951</x:v>
       </x:c>
       <x:c r="CJ13" s="3" t="n">
-        <x:v>46826</x:v>
+        <x:v>46822</x:v>
       </x:c>
       <x:c r="CK13" s="3" t="n">
-        <x:v>47870</x:v>
+        <x:v>47878</x:v>
       </x:c>
       <x:c r="CL13" s="3" t="n">
-        <x:v>49123</x:v>
+        <x:v>49115</x:v>
       </x:c>
       <x:c r="CM13" s="3" t="n">
-        <x:v>49503</x:v>
+        <x:v>49497</x:v>
       </x:c>
       <x:c r="CN13" s="3" t="n">
-        <x:v>49493</x:v>
+        <x:v>49494</x:v>
       </x:c>
       <x:c r="CO13" s="3" t="n">
-        <x:v>50360</x:v>
+        <x:v>50361</x:v>
       </x:c>
       <x:c r="CP13" s="3" t="n">
-        <x:v>50280</x:v>
+        <x:v>50271</x:v>
       </x:c>
       <x:c r="CQ13" s="3" t="n">
-        <x:v>49865</x:v>
+        <x:v>49867</x:v>
       </x:c>
       <x:c r="CR13" s="3" t="n">
-        <x:v>49998</x:v>
+        <x:v>50001</x:v>
       </x:c>
       <x:c r="CS13" s="3" t="n">
-        <x:v>50183</x:v>
+        <x:v>50189</x:v>
       </x:c>
       <x:c r="CT13" s="3" t="n">
-        <x:v>50909</x:v>
+        <x:v>50910</x:v>
       </x:c>
       <x:c r="CU13" s="3" t="n">
-        <x:v>50906</x:v>
+        <x:v>50894</x:v>
       </x:c>
       <x:c r="CV13" s="3" t="n">
-        <x:v>51260</x:v>
+        <x:v>51265</x:v>
       </x:c>
       <x:c r="CW13" s="3" t="n">
-        <x:v>50217</x:v>
+        <x:v>50224</x:v>
       </x:c>
       <x:c r="CX13" s="3" t="n">
-        <x:v>50533</x:v>
+        <x:v>50545</x:v>
       </x:c>
       <x:c r="CY13" s="3" t="n">
-        <x:v>52504</x:v>
+        <x:v>52501</x:v>
       </x:c>
       <x:c r="CZ13" s="3" t="n">
-        <x:v>52038</x:v>
+        <x:v>52040</x:v>
       </x:c>
       <x:c r="DA13" s="3" t="n">
-        <x:v>54413</x:v>
+        <x:v>54402</x:v>
       </x:c>
       <x:c r="DB13" s="3" t="n">
-        <x:v>53735</x:v>
+        <x:v>53738</x:v>
       </x:c>
       <x:c r="DC13" s="3" t="n">
-        <x:v>53643</x:v>
+        <x:v>53650</x:v>
       </x:c>
       <x:c r="DD13" s="3" t="n">
-        <x:v>54472</x:v>
+        <x:v>54467</x:v>
       </x:c>
       <x:c r="DE13" s="3" t="n">
-        <x:v>53983</x:v>
+        <x:v>53981</x:v>
       </x:c>
       <x:c r="DF13" s="3" t="n">
-        <x:v>55508</x:v>
+        <x:v>55503</x:v>
       </x:c>
       <x:c r="DG13" s="3" t="n">
-        <x:v>55056</x:v>
+        <x:v>55059</x:v>
       </x:c>
       <x:c r="DH13" s="3" t="n">
-        <x:v>56573</x:v>
+        <x:v>56579</x:v>
       </x:c>
       <x:c r="DI13" s="3" t="n">
-        <x:v>57229</x:v>
+        <x:v>57225</x:v>
       </x:c>
       <x:c r="DJ13" s="3" t="n">
-        <x:v>56805</x:v>
+        <x:v>56807</x:v>
       </x:c>
       <x:c r="DK13" s="3" t="n">
-        <x:v>58811</x:v>
+        <x:v>58803</x:v>
       </x:c>
       <x:c r="DL13" s="3" t="n">
-        <x:v>57494</x:v>
+        <x:v>57500</x:v>
       </x:c>
       <x:c r="DM13" s="3" t="n">
-        <x:v>59408</x:v>
+        <x:v>59407</x:v>
       </x:c>
       <x:c r="DN13" s="3" t="n">
-        <x:v>60396</x:v>
+        <x:v>60393</x:v>
       </x:c>
       <x:c r="DO13" s="3" t="n">
-        <x:v>60094</x:v>
+        <x:v>60097</x:v>
       </x:c>
       <x:c r="DP13" s="3" t="n">
-        <x:v>61939</x:v>
+        <x:v>61935</x:v>
       </x:c>
       <x:c r="DQ13" s="3" t="n">
-        <x:v>61144</x:v>
+        <x:v>61151</x:v>
       </x:c>
       <x:c r="DR13" s="3" t="n">
-        <x:v>61831</x:v>
+        <x:v>61834</x:v>
       </x:c>
       <x:c r="DS13" s="3" t="n">
-        <x:v>62542</x:v>
+        <x:v>62547</x:v>
       </x:c>
       <x:c r="DT13" s="3" t="n">
-        <x:v>63534</x:v>
+        <x:v>63530</x:v>
       </x:c>
       <x:c r="DU13" s="3" t="n">
-        <x:v>64013</x:v>
+        <x:v>64018</x:v>
       </x:c>
       <x:c r="DV13" s="3" t="n">
-        <x:v>65146</x:v>
+        <x:v>65147</x:v>
       </x:c>
       <x:c r="DW13" s="3" t="n">
-        <x:v>65572</x:v>
+        <x:v>65576</x:v>
       </x:c>
       <x:c r="DX13" s="3" t="n">
-        <x:v>65885</x:v>
+        <x:v>65883</x:v>
       </x:c>
       <x:c r="DY13" s="3" t="n">
-        <x:v>67258</x:v>
+        <x:v>67256</x:v>
       </x:c>
       <x:c r="DZ13" s="3" t="n">
-        <x:v>67910</x:v>
+        <x:v>67909</x:v>
       </x:c>
       <x:c r="EA13" s="3" t="n">
-        <x:v>69257</x:v>
+        <x:v>69251</x:v>
       </x:c>
       <x:c r="EB13" s="3" t="n">
-        <x:v>69897</x:v>
+        <x:v>69892</x:v>
       </x:c>
       <x:c r="EC13" s="3" t="n">
-        <x:v>69854</x:v>
+        <x:v>69855</x:v>
       </x:c>
       <x:c r="ED13" s="3" t="n">
         <x:v>70249</x:v>
       </x:c>
       <x:c r="EE13" s="3" t="n">
         <x:v>70536</x:v>
       </x:c>
       <x:c r="EF13" s="3" t="n">
-        <x:v>72006</x:v>
+        <x:v>71999</x:v>
       </x:c>
       <x:c r="EG13" s="3" t="n">
-        <x:v>72593</x:v>
+        <x:v>72592</x:v>
       </x:c>
       <x:c r="EH13" s="3" t="n">
-        <x:v>72896</x:v>
+        <x:v>72891</x:v>
       </x:c>
       <x:c r="EI13" s="3" t="n">
-        <x:v>74056</x:v>
+        <x:v>74051</x:v>
       </x:c>
       <x:c r="EJ13" s="3" t="n">
-        <x:v>73316</x:v>
+        <x:v>73322</x:v>
       </x:c>
       <x:c r="EK13" s="3" t="n">
-        <x:v>74949</x:v>
+        <x:v>74954</x:v>
       </x:c>
       <x:c r="EL13" s="3" t="n">
-        <x:v>76663</x:v>
+        <x:v>76657</x:v>
       </x:c>
       <x:c r="EM13" s="3" t="n">
-        <x:v>76755</x:v>
+        <x:v>76752</x:v>
       </x:c>
       <x:c r="EN13" s="3" t="n">
         <x:v>78043</x:v>
       </x:c>
       <x:c r="EO13" s="3" t="n">
-        <x:v>77365</x:v>
+        <x:v>77374</x:v>
       </x:c>
       <x:c r="EP13" s="3" t="n">
-        <x:v>77771</x:v>
+        <x:v>77776</x:v>
       </x:c>
       <x:c r="EQ13" s="3" t="n">
-        <x:v>77711</x:v>
+        <x:v>77721</x:v>
       </x:c>
       <x:c r="ER13" s="3" t="n">
-        <x:v>78737</x:v>
+        <x:v>78722</x:v>
       </x:c>
       <x:c r="ES13" s="3" t="n">
-        <x:v>78319</x:v>
+        <x:v>78318</x:v>
       </x:c>
       <x:c r="ET13" s="3" t="n">
-        <x:v>78800</x:v>
+        <x:v>78807</x:v>
       </x:c>
       <x:c r="EU13" s="3" t="n">
-        <x:v>79799</x:v>
+        <x:v>79801</x:v>
       </x:c>
       <x:c r="EV13" s="3" t="n">
-        <x:v>81080</x:v>
+        <x:v>81081</x:v>
       </x:c>
       <x:c r="EW13" s="3" t="n">
-        <x:v>82418</x:v>
+        <x:v>82403</x:v>
       </x:c>
       <x:c r="EX13" s="3" t="n">
-        <x:v>82010</x:v>
+        <x:v>82012</x:v>
       </x:c>
       <x:c r="EY13" s="3" t="n">
-        <x:v>83351</x:v>
+        <x:v>83347</x:v>
       </x:c>
       <x:c r="EZ13" s="3" t="n">
-        <x:v>82262</x:v>
+        <x:v>82275</x:v>
       </x:c>
       <x:c r="FA13" s="3" t="n">
-        <x:v>84414</x:v>
+        <x:v>84404</x:v>
       </x:c>
       <x:c r="FB13" s="3" t="n">
-        <x:v>84657</x:v>
+        <x:v>84648</x:v>
       </x:c>
       <x:c r="FC13" s="3" t="n">
-        <x:v>84786</x:v>
+        <x:v>84789</x:v>
       </x:c>
       <x:c r="FD13" s="3" t="n">
-        <x:v>84857</x:v>
+        <x:v>84864</x:v>
       </x:c>
       <x:c r="FE13" s="3" t="n">
-        <x:v>85687</x:v>
+        <x:v>85690</x:v>
       </x:c>
       <x:c r="FF13" s="3" t="n">
-        <x:v>86273</x:v>
+        <x:v>86257</x:v>
       </x:c>
       <x:c r="FG13" s="3" t="n">
-        <x:v>89342</x:v>
+        <x:v>89361</x:v>
       </x:c>
       <x:c r="FH13" s="3" t="n">
-        <x:v>91505</x:v>
+        <x:v>91503</x:v>
       </x:c>
       <x:c r="FI13" s="3" t="n">
-        <x:v>92376</x:v>
+        <x:v>92389</x:v>
       </x:c>
       <x:c r="FJ13" s="3" t="n">
-        <x:v>95478</x:v>
+        <x:v>95412</x:v>
       </x:c>
       <x:c r="FK13" s="3" t="n">
-        <x:v>96293</x:v>
+        <x:v>96375</x:v>
       </x:c>
       <x:c r="FL13" s="3" t="n">
-        <x:v>97807</x:v>
+        <x:v>97804</x:v>
       </x:c>
       <x:c r="FM13" s="3" t="n">
-        <x:v>100750</x:v>
+        <x:v>100769</x:v>
       </x:c>
       <x:c r="FN13" s="3" t="n">
-        <x:v>103085</x:v>
+        <x:v>102916</x:v>
       </x:c>
       <x:c r="FO13" s="3" t="n">
-        <x:v>103372</x:v>
+        <x:v>103587</x:v>
       </x:c>
       <x:c r="FP13" s="3" t="n">
-        <x:v>107893</x:v>
+        <x:v>107870</x:v>
       </x:c>
       <x:c r="FQ13" s="3" t="n">
-        <x:v>107571</x:v>
+        <x:v>107614</x:v>
       </x:c>
       <x:c r="FR13" s="3" t="n">
-        <x:v>109908</x:v>
+        <x:v>109479</x:v>
       </x:c>
       <x:c r="FS13" s="3" t="n">
-        <x:v>111834</x:v>
+        <x:v>111157</x:v>
       </x:c>
       <x:c r="FT13" s="3" t="n">
-        <x:v>112910</x:v>
+        <x:v>112408</x:v>
       </x:c>
       <x:c r="FU13" s="3" t="n">
-        <x:v>115568</x:v>
+        <x:v>114136</x:v>
       </x:c>
       <x:c r="FV13" s="3" t="n">
-        <x:v>116836</x:v>
+        <x:v>110641</x:v>
       </x:c>
       <x:c r="FW13" s="3" t="n">
-        <x:v>118694</x:v>
+        <x:v>118037</x:v>
       </x:c>
       <x:c r="FX13" s="3" t="n">
-        <x:v>119843</x:v>
+        <x:v>118943</x:v>
       </x:c>
       <x:c r="FY13" s="3" t="n">
-        <x:v>121812</x:v>
+        <x:v>121038</x:v>
       </x:c>
       <x:c r="FZ13" s="3" t="n">
-        <x:v>131816</x:v>
+        <x:v>129999</x:v>
+      </x:c>
+      <x:c r="GA13" s="3" t="n">
+        <x:v>128656</x:v>
       </x:c>
     </x:row>
-    <x:row r="14" spans="1:182">
+    <x:row r="14" spans="1:183">
       <x:c r="B14" s="2" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>28357</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>29035</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>30329</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
         <x:v>30911</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
         <x:v>31603</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>32213</x:v>
       </x:c>
       <x:c r="I14" s="3" t="n">
         <x:v>32724</x:v>
       </x:c>
       <x:c r="J14" s="3" t="n">
         <x:v>33931</x:v>
       </x:c>
@@ -7322,449 +7355,452 @@
       <x:c r="AQ14" s="3" t="n">
         <x:v>71565</x:v>
       </x:c>
       <x:c r="AR14" s="3" t="n">
         <x:v>73413</x:v>
       </x:c>
       <x:c r="AS14" s="3" t="n">
         <x:v>74152</x:v>
       </x:c>
       <x:c r="AT14" s="3" t="n">
         <x:v>73886</x:v>
       </x:c>
       <x:c r="AU14" s="3" t="n">
         <x:v>74824</x:v>
       </x:c>
       <x:c r="AV14" s="3" t="n">
         <x:v>75682</x:v>
       </x:c>
       <x:c r="AW14" s="3" t="n">
         <x:v>75909</x:v>
       </x:c>
       <x:c r="AX14" s="3" t="n">
         <x:v>75942</x:v>
       </x:c>
       <x:c r="AY14" s="3" t="n">
-        <x:v>75094</x:v>
+        <x:v>75104</x:v>
       </x:c>
       <x:c r="AZ14" s="3" t="n">
-        <x:v>74444</x:v>
+        <x:v>74442</x:v>
       </x:c>
       <x:c r="BA14" s="3" t="n">
-        <x:v>74131</x:v>
+        <x:v>74104</x:v>
       </x:c>
       <x:c r="BB14" s="3" t="n">
-        <x:v>75404</x:v>
+        <x:v>75421</x:v>
       </x:c>
       <x:c r="BC14" s="3" t="n">
-        <x:v>75104</x:v>
+        <x:v>75100</x:v>
       </x:c>
       <x:c r="BD14" s="3" t="n">
-        <x:v>76728</x:v>
+        <x:v>76731</x:v>
       </x:c>
       <x:c r="BE14" s="3" t="n">
-        <x:v>76674</x:v>
+        <x:v>76657</x:v>
       </x:c>
       <x:c r="BF14" s="3" t="n">
-        <x:v>78283</x:v>
+        <x:v>78297</x:v>
       </x:c>
       <x:c r="BG14" s="3" t="n">
-        <x:v>78323</x:v>
+        <x:v>78314</x:v>
       </x:c>
       <x:c r="BH14" s="3" t="n">
-        <x:v>78912</x:v>
+        <x:v>78913</x:v>
       </x:c>
       <x:c r="BI14" s="3" t="n">
         <x:v>80113</x:v>
       </x:c>
       <x:c r="BJ14" s="3" t="n">
         <x:v>81227</x:v>
       </x:c>
       <x:c r="BK14" s="3" t="n">
-        <x:v>82012</x:v>
+        <x:v>82000</x:v>
       </x:c>
       <x:c r="BL14" s="3" t="n">
-        <x:v>84031</x:v>
+        <x:v>84030</x:v>
       </x:c>
       <x:c r="BM14" s="3" t="n">
-        <x:v>85716</x:v>
+        <x:v>85732</x:v>
       </x:c>
       <x:c r="BN14" s="3" t="n">
-        <x:v>84762</x:v>
+        <x:v>84749</x:v>
       </x:c>
       <x:c r="BO14" s="3" t="n">
-        <x:v>86224</x:v>
+        <x:v>86219</x:v>
       </x:c>
       <x:c r="BP14" s="3" t="n">
-        <x:v>86997</x:v>
+        <x:v>86990</x:v>
       </x:c>
       <x:c r="BQ14" s="3" t="n">
-        <x:v>87935</x:v>
+        <x:v>87949</x:v>
       </x:c>
       <x:c r="BR14" s="3" t="n">
-        <x:v>88682</x:v>
+        <x:v>88670</x:v>
       </x:c>
       <x:c r="BS14" s="3" t="n">
-        <x:v>94410</x:v>
+        <x:v>94414</x:v>
       </x:c>
       <x:c r="BT14" s="3" t="n">
-        <x:v>94452</x:v>
+        <x:v>94438</x:v>
       </x:c>
       <x:c r="BU14" s="3" t="n">
-        <x:v>96430</x:v>
+        <x:v>96440</x:v>
       </x:c>
       <x:c r="BV14" s="3" t="n">
-        <x:v>97256</x:v>
+        <x:v>97244</x:v>
       </x:c>
       <x:c r="BW14" s="3" t="n">
-        <x:v>98732</x:v>
+        <x:v>98739</x:v>
       </x:c>
       <x:c r="BX14" s="3" t="n">
-        <x:v>99518</x:v>
+        <x:v>99508</x:v>
       </x:c>
       <x:c r="BY14" s="3" t="n">
-        <x:v>100740</x:v>
+        <x:v>100743</x:v>
       </x:c>
       <x:c r="BZ14" s="3" t="n">
-        <x:v>101090</x:v>
+        <x:v>101080</x:v>
       </x:c>
       <x:c r="CA14" s="3" t="n">
-        <x:v>101646</x:v>
+        <x:v>101654</x:v>
       </x:c>
       <x:c r="CB14" s="3" t="n">
-        <x:v>102193</x:v>
+        <x:v>102191</x:v>
       </x:c>
       <x:c r="CC14" s="3" t="n">
-        <x:v>102737</x:v>
+        <x:v>102727</x:v>
       </x:c>
       <x:c r="CD14" s="3" t="n">
-        <x:v>103663</x:v>
+        <x:v>103655</x:v>
       </x:c>
       <x:c r="CE14" s="3" t="n">
-        <x:v>106326</x:v>
+        <x:v>106336</x:v>
       </x:c>
       <x:c r="CF14" s="3" t="n">
-        <x:v>108484</x:v>
+        <x:v>108487</x:v>
       </x:c>
       <x:c r="CG14" s="3" t="n">
-        <x:v>109536</x:v>
+        <x:v>109517</x:v>
       </x:c>
       <x:c r="CH14" s="3" t="n">
         <x:v>113439</x:v>
       </x:c>
       <x:c r="CI14" s="3" t="n">
-        <x:v>115050</x:v>
+        <x:v>115056</x:v>
       </x:c>
       <x:c r="CJ14" s="3" t="n">
         <x:v>116707</x:v>
       </x:c>
       <x:c r="CK14" s="3" t="n">
-        <x:v>117653</x:v>
+        <x:v>117643</x:v>
       </x:c>
       <x:c r="CL14" s="3" t="n">
-        <x:v>119863</x:v>
+        <x:v>119858</x:v>
       </x:c>
       <x:c r="CM14" s="3" t="n">
-        <x:v>121143</x:v>
+        <x:v>121142</x:v>
       </x:c>
       <x:c r="CN14" s="3" t="n">
-        <x:v>122636</x:v>
+        <x:v>122630</x:v>
       </x:c>
       <x:c r="CO14" s="3" t="n">
-        <x:v>125360</x:v>
+        <x:v>125373</x:v>
       </x:c>
       <x:c r="CP14" s="3" t="n">
-        <x:v>125570</x:v>
+        <x:v>125551</x:v>
       </x:c>
       <x:c r="CQ14" s="3" t="n">
-        <x:v>125926</x:v>
+        <x:v>125925</x:v>
       </x:c>
       <x:c r="CR14" s="3" t="n">
-        <x:v>126381</x:v>
+        <x:v>126376</x:v>
       </x:c>
       <x:c r="CS14" s="3" t="n">
-        <x:v>127671</x:v>
+        <x:v>127692</x:v>
       </x:c>
       <x:c r="CT14" s="3" t="n">
-        <x:v>125801</x:v>
+        <x:v>125769</x:v>
       </x:c>
       <x:c r="CU14" s="3" t="n">
-        <x:v>129038</x:v>
+        <x:v>129040</x:v>
       </x:c>
       <x:c r="CV14" s="3" t="n">
-        <x:v>129868</x:v>
+        <x:v>129869</x:v>
       </x:c>
       <x:c r="CW14" s="3" t="n">
-        <x:v>131562</x:v>
+        <x:v>131575</x:v>
       </x:c>
       <x:c r="CX14" s="3" t="n">
-        <x:v>134413</x:v>
+        <x:v>134390</x:v>
       </x:c>
       <x:c r="CY14" s="3" t="n">
-        <x:v>135353</x:v>
+        <x:v>135347</x:v>
       </x:c>
       <x:c r="CZ14" s="3" t="n">
-        <x:v>138110</x:v>
+        <x:v>138119</x:v>
       </x:c>
       <x:c r="DA14" s="3" t="n">
-        <x:v>140066</x:v>
+        <x:v>140073</x:v>
       </x:c>
       <x:c r="DB14" s="3" t="n">
-        <x:v>139854</x:v>
+        <x:v>139832</x:v>
       </x:c>
       <x:c r="DC14" s="3" t="n">
-        <x:v>142475</x:v>
+        <x:v>142469</x:v>
       </x:c>
       <x:c r="DD14" s="3" t="n">
-        <x:v>144671</x:v>
+        <x:v>144683</x:v>
       </x:c>
       <x:c r="DE14" s="3" t="n">
-        <x:v>145552</x:v>
+        <x:v>145546</x:v>
       </x:c>
       <x:c r="DF14" s="3" t="n">
-        <x:v>149274</x:v>
+        <x:v>149262</x:v>
       </x:c>
       <x:c r="DG14" s="3" t="n">
-        <x:v>150526</x:v>
+        <x:v>150524</x:v>
       </x:c>
       <x:c r="DH14" s="3" t="n">
-        <x:v>152598</x:v>
+        <x:v>152606</x:v>
       </x:c>
       <x:c r="DI14" s="3" t="n">
-        <x:v>154546</x:v>
+        <x:v>154538</x:v>
       </x:c>
       <x:c r="DJ14" s="3" t="n">
-        <x:v>154988</x:v>
+        <x:v>154973</x:v>
       </x:c>
       <x:c r="DK14" s="3" t="n">
-        <x:v>156968</x:v>
+        <x:v>156971</x:v>
       </x:c>
       <x:c r="DL14" s="3" t="n">
-        <x:v>158114</x:v>
+        <x:v>158118</x:v>
       </x:c>
       <x:c r="DM14" s="3" t="n">
-        <x:v>157815</x:v>
+        <x:v>157802</x:v>
       </x:c>
       <x:c r="DN14" s="3" t="n">
-        <x:v>157231</x:v>
+        <x:v>157229</x:v>
       </x:c>
       <x:c r="DO14" s="3" t="n">
-        <x:v>159541</x:v>
+        <x:v>159543</x:v>
       </x:c>
       <x:c r="DP14" s="3" t="n">
-        <x:v>159537</x:v>
+        <x:v>159527</x:v>
       </x:c>
       <x:c r="DQ14" s="3" t="n">
-        <x:v>160947</x:v>
+        <x:v>160927</x:v>
       </x:c>
       <x:c r="DR14" s="3" t="n">
-        <x:v>166418</x:v>
+        <x:v>166443</x:v>
       </x:c>
       <x:c r="DS14" s="3" t="n">
-        <x:v>165374</x:v>
+        <x:v>165365</x:v>
       </x:c>
       <x:c r="DT14" s="3" t="n">
-        <x:v>167232</x:v>
+        <x:v>167219</x:v>
       </x:c>
       <x:c r="DU14" s="3" t="n">
-        <x:v>169357</x:v>
+        <x:v>169346</x:v>
       </x:c>
       <x:c r="DV14" s="3" t="n">
-        <x:v>169080</x:v>
+        <x:v>169099</x:v>
       </x:c>
       <x:c r="DW14" s="3" t="n">
-        <x:v>171044</x:v>
+        <x:v>171032</x:v>
       </x:c>
       <x:c r="DX14" s="3" t="n">
-        <x:v>172815</x:v>
+        <x:v>172801</x:v>
       </x:c>
       <x:c r="DY14" s="3" t="n">
-        <x:v>173640</x:v>
+        <x:v>173631</x:v>
       </x:c>
       <x:c r="DZ14" s="3" t="n">
-        <x:v>177213</x:v>
+        <x:v>177236</x:v>
       </x:c>
       <x:c r="EA14" s="3" t="n">
-        <x:v>178088</x:v>
+        <x:v>178073</x:v>
       </x:c>
       <x:c r="EB14" s="3" t="n">
-        <x:v>178980</x:v>
+        <x:v>178964</x:v>
       </x:c>
       <x:c r="EC14" s="3" t="n">
         <x:v>181919</x:v>
       </x:c>
       <x:c r="ED14" s="3" t="n">
-        <x:v>183356</x:v>
+        <x:v>183372</x:v>
       </x:c>
       <x:c r="EE14" s="3" t="n">
-        <x:v>184499</x:v>
+        <x:v>184478</x:v>
       </x:c>
       <x:c r="EF14" s="3" t="n">
-        <x:v>187454</x:v>
+        <x:v>187444</x:v>
       </x:c>
       <x:c r="EG14" s="3" t="n">
-        <x:v>190265</x:v>
+        <x:v>190267</x:v>
       </x:c>
       <x:c r="EH14" s="3" t="n">
-        <x:v>191954</x:v>
+        <x:v>191964</x:v>
       </x:c>
       <x:c r="EI14" s="3" t="n">
-        <x:v>194997</x:v>
+        <x:v>194975</x:v>
       </x:c>
       <x:c r="EJ14" s="3" t="n">
-        <x:v>197577</x:v>
+        <x:v>197574</x:v>
       </x:c>
       <x:c r="EK14" s="3" t="n">
-        <x:v>199920</x:v>
+        <x:v>199914</x:v>
       </x:c>
       <x:c r="EL14" s="3" t="n">
-        <x:v>203158</x:v>
+        <x:v>203176</x:v>
       </x:c>
       <x:c r="EM14" s="3" t="n">
-        <x:v>206978</x:v>
+        <x:v>206946</x:v>
       </x:c>
       <x:c r="EN14" s="3" t="n">
-        <x:v>211286</x:v>
+        <x:v>211284</x:v>
       </x:c>
       <x:c r="EO14" s="3" t="n">
-        <x:v>214273</x:v>
+        <x:v>214262</x:v>
       </x:c>
       <x:c r="EP14" s="3" t="n">
-        <x:v>220070</x:v>
+        <x:v>220108</x:v>
       </x:c>
       <x:c r="EQ14" s="3" t="n">
-        <x:v>218962</x:v>
+        <x:v>218919</x:v>
       </x:c>
       <x:c r="ER14" s="3" t="n">
-        <x:v>221456</x:v>
+        <x:v>221455</x:v>
       </x:c>
       <x:c r="ES14" s="3" t="n">
-        <x:v>224658</x:v>
+        <x:v>224650</x:v>
       </x:c>
       <x:c r="ET14" s="3" t="n">
-        <x:v>226802</x:v>
+        <x:v>226822</x:v>
       </x:c>
       <x:c r="EU14" s="3" t="n">
-        <x:v>228813</x:v>
+        <x:v>228777</x:v>
       </x:c>
       <x:c r="EV14" s="3" t="n">
-        <x:v>234155</x:v>
+        <x:v>234164</x:v>
       </x:c>
       <x:c r="EW14" s="3" t="n">
-        <x:v>235258</x:v>
+        <x:v>235250</x:v>
       </x:c>
       <x:c r="EX14" s="3" t="n">
-        <x:v>237166</x:v>
+        <x:v>237168</x:v>
       </x:c>
       <x:c r="EY14" s="3" t="n">
-        <x:v>239178</x:v>
+        <x:v>239167</x:v>
       </x:c>
       <x:c r="EZ14" s="3" t="n">
-        <x:v>241180</x:v>
+        <x:v>241171</x:v>
       </x:c>
       <x:c r="FA14" s="3" t="n">
-        <x:v>242416</x:v>
+        <x:v>242407</x:v>
       </x:c>
       <x:c r="FB14" s="3" t="n">
-        <x:v>242545</x:v>
+        <x:v>242547</x:v>
       </x:c>
       <x:c r="FC14" s="3" t="n">
-        <x:v>247217</x:v>
+        <x:v>247228</x:v>
       </x:c>
       <x:c r="FD14" s="3" t="n">
-        <x:v>243933</x:v>
+        <x:v>243904</x:v>
       </x:c>
       <x:c r="FE14" s="3" t="n">
-        <x:v>247537</x:v>
+        <x:v>247524</x:v>
       </x:c>
       <x:c r="FF14" s="3" t="n">
-        <x:v>252728</x:v>
+        <x:v>252749</x:v>
       </x:c>
       <x:c r="FG14" s="3" t="n">
-        <x:v>254921</x:v>
+        <x:v>254897</x:v>
       </x:c>
       <x:c r="FH14" s="3" t="n">
-        <x:v>258773</x:v>
+        <x:v>258766</x:v>
       </x:c>
       <x:c r="FI14" s="3" t="n">
-        <x:v>262172</x:v>
+        <x:v>262170</x:v>
       </x:c>
       <x:c r="FJ14" s="3" t="n">
-        <x:v>264072</x:v>
+        <x:v>264107</x:v>
       </x:c>
       <x:c r="FK14" s="3" t="n">
-        <x:v>265165</x:v>
+        <x:v>265092</x:v>
       </x:c>
       <x:c r="FL14" s="3" t="n">
-        <x:v>272539</x:v>
+        <x:v>272550</x:v>
       </x:c>
       <x:c r="FM14" s="3" t="n">
-        <x:v>277423</x:v>
+        <x:v>277419</x:v>
       </x:c>
       <x:c r="FN14" s="3" t="n">
-        <x:v>283111</x:v>
+        <x:v>283177</x:v>
       </x:c>
       <x:c r="FO14" s="3" t="n">
-        <x:v>292780</x:v>
+        <x:v>292661</x:v>
       </x:c>
       <x:c r="FP14" s="3" t="n">
-        <x:v>296462</x:v>
+        <x:v>296484</x:v>
       </x:c>
       <x:c r="FQ14" s="3" t="n">
-        <x:v>300710</x:v>
+        <x:v>300706</x:v>
       </x:c>
       <x:c r="FR14" s="3" t="n">
-        <x:v>303916</x:v>
+        <x:v>304085</x:v>
       </x:c>
       <x:c r="FS14" s="3" t="n">
-        <x:v>309599</x:v>
+        <x:v>309091</x:v>
       </x:c>
       <x:c r="FT14" s="3" t="n">
-        <x:v>309164</x:v>
+        <x:v>308832</x:v>
       </x:c>
       <x:c r="FU14" s="3" t="n">
-        <x:v>311158</x:v>
+        <x:v>310936</x:v>
       </x:c>
       <x:c r="FV14" s="3" t="n">
-        <x:v>310890</x:v>
+        <x:v>311086</x:v>
       </x:c>
       <x:c r="FW14" s="3" t="n">
-        <x:v>308514</x:v>
+        <x:v>308060</x:v>
       </x:c>
       <x:c r="FX14" s="3" t="n">
-        <x:v>311149</x:v>
+        <x:v>311472</x:v>
       </x:c>
       <x:c r="FY14" s="3" t="n">
-        <x:v>311455</x:v>
+        <x:v>312098</x:v>
       </x:c>
       <x:c r="FZ14" s="3" t="n">
-        <x:v>313665</x:v>
+        <x:v>314345</x:v>
+      </x:c>
+      <x:c r="GA14" s="3" t="n">
+        <x:v>319282</x:v>
       </x:c>
     </x:row>
-    <x:row r="15" spans="1:182">
+    <x:row r="15" spans="1:183">
       <x:c r="B15" s="2" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>17908</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>18298</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>18828</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
         <x:v>19134</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>19496</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>19927</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
         <x:v>20193</x:v>
       </x:c>
       <x:c r="J15" s="3" t="n">
         <x:v>20881</x:v>
       </x:c>
@@ -7867,449 +7903,452 @@
       <x:c r="AQ15" s="3" t="n">
         <x:v>42487</x:v>
       </x:c>
       <x:c r="AR15" s="3" t="n">
         <x:v>44268</x:v>
       </x:c>
       <x:c r="AS15" s="3" t="n">
         <x:v>45409</x:v>
       </x:c>
       <x:c r="AT15" s="3" t="n">
         <x:v>46432</x:v>
       </x:c>
       <x:c r="AU15" s="3" t="n">
         <x:v>48372</x:v>
       </x:c>
       <x:c r="AV15" s="3" t="n">
         <x:v>49475</x:v>
       </x:c>
       <x:c r="AW15" s="3" t="n">
         <x:v>50630</x:v>
       </x:c>
       <x:c r="AX15" s="3" t="n">
         <x:v>52116</x:v>
       </x:c>
       <x:c r="AY15" s="3" t="n">
-        <x:v>49215</x:v>
+        <x:v>49216</x:v>
       </x:c>
       <x:c r="AZ15" s="3" t="n">
-        <x:v>48840</x:v>
+        <x:v>48839</x:v>
       </x:c>
       <x:c r="BA15" s="3" t="n">
-        <x:v>48867</x:v>
+        <x:v>48864</x:v>
       </x:c>
       <x:c r="BB15" s="3" t="n">
-        <x:v>49253</x:v>
+        <x:v>49249</x:v>
       </x:c>
       <x:c r="BC15" s="3" t="n">
         <x:v>49143</x:v>
       </x:c>
       <x:c r="BD15" s="3" t="n">
-        <x:v>50339</x:v>
+        <x:v>50337</x:v>
       </x:c>
       <x:c r="BE15" s="3" t="n">
-        <x:v>50161</x:v>
+        <x:v>50158</x:v>
       </x:c>
       <x:c r="BF15" s="3" t="n">
-        <x:v>51609</x:v>
+        <x:v>51607</x:v>
       </x:c>
       <x:c r="BG15" s="3" t="n">
-        <x:v>52940</x:v>
+        <x:v>52939</x:v>
       </x:c>
       <x:c r="BH15" s="3" t="n">
-        <x:v>53163</x:v>
+        <x:v>53160</x:v>
       </x:c>
       <x:c r="BI15" s="3" t="n">
-        <x:v>54452</x:v>
+        <x:v>54448</x:v>
       </x:c>
       <x:c r="BJ15" s="3" t="n">
-        <x:v>55396</x:v>
+        <x:v>55394</x:v>
       </x:c>
       <x:c r="BK15" s="3" t="n">
-        <x:v>56765</x:v>
+        <x:v>56764</x:v>
       </x:c>
       <x:c r="BL15" s="3" t="n">
-        <x:v>58359</x:v>
+        <x:v>58356</x:v>
       </x:c>
       <x:c r="BM15" s="3" t="n">
-        <x:v>59929</x:v>
+        <x:v>59924</x:v>
       </x:c>
       <x:c r="BN15" s="3" t="n">
-        <x:v>58882</x:v>
+        <x:v>58879</x:v>
       </x:c>
       <x:c r="BO15" s="3" t="n">
-        <x:v>58738</x:v>
+        <x:v>58734</x:v>
       </x:c>
       <x:c r="BP15" s="3" t="n">
-        <x:v>58973</x:v>
+        <x:v>58972</x:v>
       </x:c>
       <x:c r="BQ15" s="3" t="n">
-        <x:v>60213</x:v>
+        <x:v>60209</x:v>
       </x:c>
       <x:c r="BR15" s="3" t="n">
-        <x:v>60046</x:v>
+        <x:v>60043</x:v>
       </x:c>
       <x:c r="BS15" s="3" t="n">
-        <x:v>61311</x:v>
+        <x:v>61308</x:v>
       </x:c>
       <x:c r="BT15" s="3" t="n">
-        <x:v>61529</x:v>
+        <x:v>61527</x:v>
       </x:c>
       <x:c r="BU15" s="3" t="n">
-        <x:v>62843</x:v>
+        <x:v>62840</x:v>
       </x:c>
       <x:c r="BV15" s="3" t="n">
-        <x:v>63471</x:v>
+        <x:v>63469</x:v>
       </x:c>
       <x:c r="BW15" s="3" t="n">
-        <x:v>63889</x:v>
+        <x:v>63885</x:v>
       </x:c>
       <x:c r="BX15" s="3" t="n">
-        <x:v>64421</x:v>
+        <x:v>64419</x:v>
       </x:c>
       <x:c r="BY15" s="3" t="n">
-        <x:v>65222</x:v>
+        <x:v>65219</x:v>
       </x:c>
       <x:c r="BZ15" s="3" t="n">
-        <x:v>65159</x:v>
+        <x:v>65158</x:v>
       </x:c>
       <x:c r="CA15" s="3" t="n">
-        <x:v>67112</x:v>
+        <x:v>67110</x:v>
       </x:c>
       <x:c r="CB15" s="3" t="n">
-        <x:v>67622</x:v>
+        <x:v>67619</x:v>
       </x:c>
       <x:c r="CC15" s="3" t="n">
-        <x:v>67701</x:v>
+        <x:v>67698</x:v>
       </x:c>
       <x:c r="CD15" s="3" t="n">
-        <x:v>68002</x:v>
+        <x:v>68000</x:v>
       </x:c>
       <x:c r="CE15" s="3" t="n">
-        <x:v>69652</x:v>
+        <x:v>69650</x:v>
       </x:c>
       <x:c r="CF15" s="3" t="n">
-        <x:v>71490</x:v>
+        <x:v>71486</x:v>
       </x:c>
       <x:c r="CG15" s="3" t="n">
-        <x:v>72182</x:v>
+        <x:v>72179</x:v>
       </x:c>
       <x:c r="CH15" s="3" t="n">
-        <x:v>75252</x:v>
+        <x:v>75248</x:v>
       </x:c>
       <x:c r="CI15" s="3" t="n">
-        <x:v>75622</x:v>
+        <x:v>75618</x:v>
       </x:c>
       <x:c r="CJ15" s="3" t="n">
-        <x:v>76822</x:v>
+        <x:v>76819</x:v>
       </x:c>
       <x:c r="CK15" s="3" t="n">
-        <x:v>77481</x:v>
+        <x:v>77478</x:v>
       </x:c>
       <x:c r="CL15" s="3" t="n">
-        <x:v>78990</x:v>
+        <x:v>78986</x:v>
       </x:c>
       <x:c r="CM15" s="3" t="n">
-        <x:v>79928</x:v>
+        <x:v>79924</x:v>
       </x:c>
       <x:c r="CN15" s="3" t="n">
-        <x:v>80562</x:v>
+        <x:v>80558</x:v>
       </x:c>
       <x:c r="CO15" s="3" t="n">
-        <x:v>82624</x:v>
+        <x:v>82619</x:v>
       </x:c>
       <x:c r="CP15" s="3" t="n">
-        <x:v>82842</x:v>
+        <x:v>82838</x:v>
       </x:c>
       <x:c r="CQ15" s="3" t="n">
-        <x:v>83196</x:v>
+        <x:v>83193</x:v>
       </x:c>
       <x:c r="CR15" s="3" t="n">
-        <x:v>83433</x:v>
+        <x:v>83430</x:v>
       </x:c>
       <x:c r="CS15" s="3" t="n">
-        <x:v>84245</x:v>
+        <x:v>84240</x:v>
       </x:c>
       <x:c r="CT15" s="3" t="n">
-        <x:v>82838</x:v>
+        <x:v>82837</x:v>
       </x:c>
       <x:c r="CU15" s="3" t="n">
-        <x:v>85034</x:v>
+        <x:v>85028</x:v>
       </x:c>
       <x:c r="CV15" s="3" t="n">
-        <x:v>85397</x:v>
+        <x:v>85395</x:v>
       </x:c>
       <x:c r="CW15" s="3" t="n">
-        <x:v>86723</x:v>
+        <x:v>86719</x:v>
       </x:c>
       <x:c r="CX15" s="3" t="n">
-        <x:v>88858</x:v>
+        <x:v>88856</x:v>
       </x:c>
       <x:c r="CY15" s="3" t="n">
-        <x:v>89097</x:v>
+        <x:v>89095</x:v>
       </x:c>
       <x:c r="CZ15" s="3" t="n">
-        <x:v>91223</x:v>
+        <x:v>91218</x:v>
       </x:c>
       <x:c r="DA15" s="3" t="n">
-        <x:v>92600</x:v>
+        <x:v>92595</x:v>
       </x:c>
       <x:c r="DB15" s="3" t="n">
-        <x:v>92540</x:v>
+        <x:v>92537</x:v>
       </x:c>
       <x:c r="DC15" s="3" t="n">
-        <x:v>93984</x:v>
+        <x:v>93982</x:v>
       </x:c>
       <x:c r="DD15" s="3" t="n">
-        <x:v>95338</x:v>
+        <x:v>95332</x:v>
       </x:c>
       <x:c r="DE15" s="3" t="n">
-        <x:v>95598</x:v>
+        <x:v>95594</x:v>
       </x:c>
       <x:c r="DF15" s="3" t="n">
-        <x:v>98493</x:v>
+        <x:v>98488</x:v>
       </x:c>
       <x:c r="DG15" s="3" t="n">
-        <x:v>99130</x:v>
+        <x:v>99125</x:v>
       </x:c>
       <x:c r="DH15" s="3" t="n">
-        <x:v>100600</x:v>
+        <x:v>100597</x:v>
       </x:c>
       <x:c r="DI15" s="3" t="n">
-        <x:v>101947</x:v>
+        <x:v>101943</x:v>
       </x:c>
       <x:c r="DJ15" s="3" t="n">
-        <x:v>101702</x:v>
+        <x:v>101698</x:v>
       </x:c>
       <x:c r="DK15" s="3" t="n">
-        <x:v>102784</x:v>
+        <x:v>102779</x:v>
       </x:c>
       <x:c r="DL15" s="3" t="n">
-        <x:v>103983</x:v>
+        <x:v>103978</x:v>
       </x:c>
       <x:c r="DM15" s="3" t="n">
-        <x:v>103505</x:v>
+        <x:v>103501</x:v>
       </x:c>
       <x:c r="DN15" s="3" t="n">
-        <x:v>102169</x:v>
+        <x:v>102165</x:v>
       </x:c>
       <x:c r="DO15" s="3" t="n">
-        <x:v>104646</x:v>
+        <x:v>104641</x:v>
       </x:c>
       <x:c r="DP15" s="3" t="n">
-        <x:v>104378</x:v>
+        <x:v>104375</x:v>
       </x:c>
       <x:c r="DQ15" s="3" t="n">
-        <x:v>105455</x:v>
+        <x:v>105451</x:v>
       </x:c>
       <x:c r="DR15" s="3" t="n">
-        <x:v>109365</x:v>
+        <x:v>109361</x:v>
       </x:c>
       <x:c r="DS15" s="3" t="n">
-        <x:v>108156</x:v>
+        <x:v>108152</x:v>
       </x:c>
       <x:c r="DT15" s="3" t="n">
-        <x:v>109474</x:v>
+        <x:v>109469</x:v>
       </x:c>
       <x:c r="DU15" s="3" t="n">
-        <x:v>110518</x:v>
+        <x:v>110514</x:v>
       </x:c>
       <x:c r="DV15" s="3" t="n">
-        <x:v>110078</x:v>
+        <x:v>110073</x:v>
       </x:c>
       <x:c r="DW15" s="3" t="n">
-        <x:v>111636</x:v>
+        <x:v>111633</x:v>
       </x:c>
       <x:c r="DX15" s="3" t="n">
-        <x:v>112733</x:v>
+        <x:v>112728</x:v>
       </x:c>
       <x:c r="DY15" s="3" t="n">
-        <x:v>113239</x:v>
+        <x:v>113234</x:v>
       </x:c>
       <x:c r="DZ15" s="3" t="n">
-        <x:v>117136</x:v>
+        <x:v>117128</x:v>
       </x:c>
       <x:c r="EA15" s="3" t="n">
-        <x:v>116150</x:v>
+        <x:v>116145</x:v>
       </x:c>
       <x:c r="EB15" s="3" t="n">
-        <x:v>116675</x:v>
+        <x:v>116672</x:v>
       </x:c>
       <x:c r="EC15" s="3" t="n">
-        <x:v>119047</x:v>
+        <x:v>119041</x:v>
       </x:c>
       <x:c r="ED15" s="3" t="n">
-        <x:v>118815</x:v>
+        <x:v>118808</x:v>
       </x:c>
       <x:c r="EE15" s="3" t="n">
-        <x:v>119961</x:v>
+        <x:v>119955</x:v>
       </x:c>
       <x:c r="EF15" s="3" t="n">
-        <x:v>121504</x:v>
+        <x:v>121498</x:v>
       </x:c>
       <x:c r="EG15" s="3" t="n">
-        <x:v>123633</x:v>
+        <x:v>123628</x:v>
       </x:c>
       <x:c r="EH15" s="3" t="n">
-        <x:v>124711</x:v>
+        <x:v>124704</x:v>
       </x:c>
       <x:c r="EI15" s="3" t="n">
-        <x:v>126465</x:v>
+        <x:v>126459</x:v>
       </x:c>
       <x:c r="EJ15" s="3" t="n">
-        <x:v>128258</x:v>
+        <x:v>128252</x:v>
       </x:c>
       <x:c r="EK15" s="3" t="n">
-        <x:v>129176</x:v>
+        <x:v>129172</x:v>
       </x:c>
       <x:c r="EL15" s="3" t="n">
-        <x:v>132454</x:v>
+        <x:v>132449</x:v>
       </x:c>
       <x:c r="EM15" s="3" t="n">
-        <x:v>135893</x:v>
+        <x:v>135884</x:v>
       </x:c>
       <x:c r="EN15" s="3" t="n">
-        <x:v>138625</x:v>
+        <x:v>138621</x:v>
       </x:c>
       <x:c r="EO15" s="3" t="n">
-        <x:v>141216</x:v>
+        <x:v>141212</x:v>
       </x:c>
       <x:c r="EP15" s="3" t="n">
-        <x:v>145179</x:v>
+        <x:v>145175</x:v>
       </x:c>
       <x:c r="EQ15" s="3" t="n">
-        <x:v>143835</x:v>
+        <x:v>143830</x:v>
       </x:c>
       <x:c r="ER15" s="3" t="n">
-        <x:v>145853</x:v>
+        <x:v>145843</x:v>
       </x:c>
       <x:c r="ES15" s="3" t="n">
-        <x:v>147541</x:v>
+        <x:v>147535</x:v>
       </x:c>
       <x:c r="ET15" s="3" t="n">
-        <x:v>148312</x:v>
+        <x:v>148309</x:v>
       </x:c>
       <x:c r="EU15" s="3" t="n">
-        <x:v>149097</x:v>
+        <x:v>149087</x:v>
       </x:c>
       <x:c r="EV15" s="3" t="n">
-        <x:v>152659</x:v>
+        <x:v>152650</x:v>
       </x:c>
       <x:c r="EW15" s="3" t="n">
-        <x:v>153061</x:v>
+        <x:v>153056</x:v>
       </x:c>
       <x:c r="EX15" s="3" t="n">
-        <x:v>154706</x:v>
+        <x:v>154707</x:v>
       </x:c>
       <x:c r="EY15" s="3" t="n">
-        <x:v>155155</x:v>
+        <x:v>155138</x:v>
       </x:c>
       <x:c r="EZ15" s="3" t="n">
-        <x:v>157026</x:v>
+        <x:v>157013</x:v>
       </x:c>
       <x:c r="FA15" s="3" t="n">
-        <x:v>157223</x:v>
+        <x:v>157222</x:v>
       </x:c>
       <x:c r="FB15" s="3" t="n">
-        <x:v>156279</x:v>
+        <x:v>156289</x:v>
       </x:c>
       <x:c r="FC15" s="3" t="n">
-        <x:v>159599</x:v>
+        <x:v>159570</x:v>
       </x:c>
       <x:c r="FD15" s="3" t="n">
-        <x:v>155230</x:v>
+        <x:v>155216</x:v>
       </x:c>
       <x:c r="FE15" s="3" t="n">
-        <x:v>157812</x:v>
+        <x:v>157817</x:v>
       </x:c>
       <x:c r="FF15" s="3" t="n">
-        <x:v>159288</x:v>
+        <x:v>159315</x:v>
       </x:c>
       <x:c r="FG15" s="3" t="n">
-        <x:v>161233</x:v>
+        <x:v>161185</x:v>
       </x:c>
       <x:c r="FH15" s="3" t="n">
-        <x:v>162031</x:v>
+        <x:v>162009</x:v>
       </x:c>
       <x:c r="FI15" s="3" t="n">
-        <x:v>164532</x:v>
+        <x:v>164546</x:v>
       </x:c>
       <x:c r="FJ15" s="3" t="n">
-        <x:v>167623</x:v>
+        <x:v>167683</x:v>
       </x:c>
       <x:c r="FK15" s="3" t="n">
-        <x:v>168072</x:v>
+        <x:v>167990</x:v>
       </x:c>
       <x:c r="FL15" s="3" t="n">
-        <x:v>174256</x:v>
+        <x:v>174211</x:v>
       </x:c>
       <x:c r="FM15" s="3" t="n">
-        <x:v>177736</x:v>
+        <x:v>177771</x:v>
       </x:c>
       <x:c r="FN15" s="3" t="n">
-        <x:v>182209</x:v>
+        <x:v>182339</x:v>
       </x:c>
       <x:c r="FO15" s="3" t="n">
-        <x:v>186613</x:v>
+        <x:v>186450</x:v>
       </x:c>
       <x:c r="FP15" s="3" t="n">
-        <x:v>188885</x:v>
+        <x:v>188799</x:v>
       </x:c>
       <x:c r="FQ15" s="3" t="n">
-        <x:v>191092</x:v>
+        <x:v>191166</x:v>
       </x:c>
       <x:c r="FR15" s="3" t="n">
-        <x:v>192549</x:v>
+        <x:v>192812</x:v>
       </x:c>
       <x:c r="FS15" s="3" t="n">
-        <x:v>197591</x:v>
+        <x:v>197196</x:v>
       </x:c>
       <x:c r="FT15" s="3" t="n">
-        <x:v>197776</x:v>
+        <x:v>197493</x:v>
       </x:c>
       <x:c r="FU15" s="3" t="n">
-        <x:v>198956</x:v>
+        <x:v>199002</x:v>
       </x:c>
       <x:c r="FV15" s="3" t="n">
-        <x:v>196183</x:v>
+        <x:v>196643</x:v>
       </x:c>
       <x:c r="FW15" s="3" t="n">
-        <x:v>196672</x:v>
+        <x:v>196275</x:v>
       </x:c>
       <x:c r="FX15" s="3" t="n">
-        <x:v>198320</x:v>
+        <x:v>198377</x:v>
       </x:c>
       <x:c r="FY15" s="3" t="n">
-        <x:v>198940</x:v>
+        <x:v>199379</x:v>
       </x:c>
       <x:c r="FZ15" s="3" t="n">
-        <x:v>201322</x:v>
+        <x:v>202197</x:v>
+      </x:c>
+      <x:c r="GA15" s="3" t="n">
+        <x:v>205144</x:v>
       </x:c>
     </x:row>
-    <x:row r="16" spans="1:182">
+    <x:row r="16" spans="1:183">
       <x:c r="B16" s="2" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>9766</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>10120</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>10655</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>10925</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>11250</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>11546</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
         <x:v>11784</x:v>
       </x:c>
       <x:c r="J16" s="3" t="n">
         <x:v>12275</x:v>
       </x:c>
@@ -8412,994 +8451,1000 @@
       <x:c r="AQ16" s="3" t="n">
         <x:v>26580</x:v>
       </x:c>
       <x:c r="AR16" s="3" t="n">
         <x:v>26971</x:v>
       </x:c>
       <x:c r="AS16" s="3" t="n">
         <x:v>27107</x:v>
       </x:c>
       <x:c r="AT16" s="3" t="n">
         <x:v>26948</x:v>
       </x:c>
       <x:c r="AU16" s="3" t="n">
         <x:v>23335</x:v>
       </x:c>
       <x:c r="AV16" s="3" t="n">
         <x:v>23622</x:v>
       </x:c>
       <x:c r="AW16" s="3" t="n">
         <x:v>23753</x:v>
       </x:c>
       <x:c r="AX16" s="3" t="n">
         <x:v>24001</x:v>
       </x:c>
       <x:c r="AY16" s="3" t="n">
-        <x:v>23714</x:v>
+        <x:v>23722</x:v>
       </x:c>
       <x:c r="AZ16" s="3" t="n">
         <x:v>23612</x:v>
       </x:c>
       <x:c r="BA16" s="3" t="n">
-        <x:v>23582</x:v>
+        <x:v>23579</x:v>
       </x:c>
       <x:c r="BB16" s="3" t="n">
-        <x:v>23854</x:v>
+        <x:v>23855</x:v>
       </x:c>
       <x:c r="BC16" s="3" t="n">
         <x:v>24073</x:v>
       </x:c>
       <x:c r="BD16" s="3" t="n">
         <x:v>24316</x:v>
       </x:c>
       <x:c r="BE16" s="3" t="n">
-        <x:v>24436</x:v>
+        <x:v>24434</x:v>
       </x:c>
       <x:c r="BF16" s="3" t="n">
-        <x:v>24301</x:v>
+        <x:v>24306</x:v>
       </x:c>
       <x:c r="BG16" s="3" t="n">
-        <x:v>23800</x:v>
+        <x:v>23795</x:v>
       </x:c>
       <x:c r="BH16" s="3" t="n">
-        <x:v>23699</x:v>
+        <x:v>23701</x:v>
       </x:c>
       <x:c r="BI16" s="3" t="n">
-        <x:v>23612</x:v>
+        <x:v>23611</x:v>
       </x:c>
       <x:c r="BJ16" s="3" t="n">
-        <x:v>23533</x:v>
+        <x:v>23537</x:v>
       </x:c>
       <x:c r="BK16" s="3" t="n">
-        <x:v>23278</x:v>
+        <x:v>23274</x:v>
       </x:c>
       <x:c r="BL16" s="3" t="n">
         <x:v>23456</x:v>
       </x:c>
       <x:c r="BM16" s="3" t="n">
-        <x:v>23731</x:v>
+        <x:v>23737</x:v>
       </x:c>
       <x:c r="BN16" s="3" t="n">
-        <x:v>24010</x:v>
+        <x:v>24004</x:v>
       </x:c>
       <x:c r="BO16" s="3" t="n">
-        <x:v>24945</x:v>
+        <x:v>24948</x:v>
       </x:c>
       <x:c r="BP16" s="3" t="n">
-        <x:v>25542</x:v>
+        <x:v>25544</x:v>
       </x:c>
       <x:c r="BQ16" s="3" t="n">
-        <x:v>25838</x:v>
+        <x:v>25835</x:v>
       </x:c>
       <x:c r="BR16" s="3" t="n">
-        <x:v>26584</x:v>
+        <x:v>26587</x:v>
       </x:c>
       <x:c r="BS16" s="3" t="n">
-        <x:v>30355</x:v>
+        <x:v>30356</x:v>
       </x:c>
       <x:c r="BT16" s="3" t="n">
-        <x:v>30697</x:v>
+        <x:v>30692</x:v>
       </x:c>
       <x:c r="BU16" s="3" t="n">
-        <x:v>31320</x:v>
+        <x:v>31325</x:v>
       </x:c>
       <x:c r="BV16" s="3" t="n">
-        <x:v>31681</x:v>
+        <x:v>31678</x:v>
       </x:c>
       <x:c r="BW16" s="3" t="n">
-        <x:v>32131</x:v>
+        <x:v>32132</x:v>
       </x:c>
       <x:c r="BX16" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="BY16" s="3" t="n">
         <x:v>33116</x:v>
       </x:c>
       <x:c r="BZ16" s="3" t="n">
-        <x:v>33646</x:v>
+        <x:v>33645</x:v>
       </x:c>
       <x:c r="CA16" s="3" t="n">
-        <x:v>34146</x:v>
+        <x:v>34147</x:v>
       </x:c>
       <x:c r="CB16" s="3" t="n">
         <x:v>34602</x:v>
       </x:c>
       <x:c r="CC16" s="3" t="n">
-        <x:v>35189</x:v>
+        <x:v>35188</x:v>
       </x:c>
       <x:c r="CD16" s="3" t="n">
         <x:v>35790</x:v>
       </x:c>
       <x:c r="CE16" s="3" t="n">
-        <x:v>36364</x:v>
+        <x:v>36365</x:v>
       </x:c>
       <x:c r="CF16" s="3" t="n">
-        <x:v>36973</x:v>
+        <x:v>36975</x:v>
       </x:c>
       <x:c r="CG16" s="3" t="n">
-        <x:v>37573</x:v>
+        <x:v>37571</x:v>
       </x:c>
       <x:c r="CH16" s="3" t="n">
-        <x:v>38347</x:v>
+        <x:v>38346</x:v>
       </x:c>
       <x:c r="CI16" s="3" t="n">
-        <x:v>39214</x:v>
+        <x:v>39217</x:v>
       </x:c>
       <x:c r="CJ16" s="3" t="n">
         <x:v>39772</x:v>
       </x:c>
       <x:c r="CK16" s="3" t="n">
-        <x:v>40271</x:v>
+        <x:v>40268</x:v>
       </x:c>
       <x:c r="CL16" s="3" t="n">
-        <x:v>40922</x:v>
+        <x:v>40924</x:v>
       </x:c>
       <x:c r="CM16" s="3" t="n">
-        <x:v>41371</x:v>
+        <x:v>41368</x:v>
       </x:c>
       <x:c r="CN16" s="3" t="n">
-        <x:v>42021</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="CO16" s="3" t="n">
-        <x:v>42559</x:v>
+        <x:v>42561</x:v>
       </x:c>
       <x:c r="CP16" s="3" t="n">
         <x:v>42791</x:v>
       </x:c>
       <x:c r="CQ16" s="3" t="n">
-        <x:v>42793</x:v>
+        <x:v>42792</x:v>
       </x:c>
       <x:c r="CR16" s="3" t="n">
-        <x:v>42954</x:v>
+        <x:v>42952</x:v>
       </x:c>
       <x:c r="CS16" s="3" t="n">
-        <x:v>43196</x:v>
+        <x:v>43204</x:v>
       </x:c>
       <x:c r="CT16" s="3" t="n">
-        <x:v>43221</x:v>
+        <x:v>43210</x:v>
       </x:c>
       <x:c r="CU16" s="3" t="n">
-        <x:v>43882</x:v>
+        <x:v>43888</x:v>
       </x:c>
       <x:c r="CV16" s="3" t="n">
         <x:v>44325</x:v>
       </x:c>
       <x:c r="CW16" s="3" t="n">
-        <x:v>44824</x:v>
+        <x:v>44823</x:v>
       </x:c>
       <x:c r="CX16" s="3" t="n">
-        <x:v>45631</x:v>
+        <x:v>45633</x:v>
       </x:c>
       <x:c r="CY16" s="3" t="n">
-        <x:v>46153</x:v>
+        <x:v>46149</x:v>
       </x:c>
       <x:c r="CZ16" s="3" t="n">
-        <x:v>46769</x:v>
+        <x:v>46770</x:v>
       </x:c>
       <x:c r="DA16" s="3" t="n">
-        <x:v>47330</x:v>
+        <x:v>47335</x:v>
       </x:c>
       <x:c r="DB16" s="3" t="n">
-        <x:v>47596</x:v>
+        <x:v>47589</x:v>
       </x:c>
       <x:c r="DC16" s="3" t="n">
-        <x:v>48431</x:v>
+        <x:v>48433</x:v>
       </x:c>
       <x:c r="DD16" s="3" t="n">
-        <x:v>49258</x:v>
+        <x:v>49262</x:v>
       </x:c>
       <x:c r="DE16" s="3" t="n">
-        <x:v>49960</x:v>
+        <x:v>49958</x:v>
       </x:c>
       <x:c r="DF16" s="3" t="n">
-        <x:v>50782</x:v>
+        <x:v>50784</x:v>
       </x:c>
       <x:c r="DG16" s="3" t="n">
-        <x:v>51367</x:v>
+        <x:v>51366</x:v>
       </x:c>
       <x:c r="DH16" s="3" t="n">
-        <x:v>51992</x:v>
+        <x:v>51993</x:v>
       </x:c>
       <x:c r="DI16" s="3" t="n">
-        <x:v>52660</x:v>
+        <x:v>52661</x:v>
       </x:c>
       <x:c r="DJ16" s="3" t="n">
-        <x:v>53272</x:v>
+        <x:v>53268</x:v>
       </x:c>
       <x:c r="DK16" s="3" t="n">
-        <x:v>53975</x:v>
+        <x:v>53979</x:v>
       </x:c>
       <x:c r="DL16" s="3" t="n">
-        <x:v>54253</x:v>
+        <x:v>54252</x:v>
       </x:c>
       <x:c r="DM16" s="3" t="n">
-        <x:v>54481</x:v>
+        <x:v>54479</x:v>
       </x:c>
       <x:c r="DN16" s="3" t="n">
-        <x:v>54788</x:v>
+        <x:v>54790</x:v>
       </x:c>
       <x:c r="DO16" s="3" t="n">
-        <x:v>54922</x:v>
+        <x:v>54921</x:v>
       </x:c>
       <x:c r="DP16" s="3" t="n">
-        <x:v>55230</x:v>
+        <x:v>55231</x:v>
       </x:c>
       <x:c r="DQ16" s="3" t="n">
-        <x:v>55703</x:v>
+        <x:v>55697</x:v>
       </x:c>
       <x:c r="DR16" s="3" t="n">
-        <x:v>56671</x:v>
+        <x:v>56679</x:v>
       </x:c>
       <x:c r="DS16" s="3" t="n">
-        <x:v>57240</x:v>
+        <x:v>57238</x:v>
       </x:c>
       <x:c r="DT16" s="3" t="n">
-        <x:v>57853</x:v>
+        <x:v>57849</x:v>
       </x:c>
       <x:c r="DU16" s="3" t="n">
-        <x:v>58681</x:v>
+        <x:v>58683</x:v>
       </x:c>
       <x:c r="DV16" s="3" t="n">
-        <x:v>59048</x:v>
+        <x:v>59051</x:v>
       </x:c>
       <x:c r="DW16" s="3" t="n">
-        <x:v>59373</x:v>
+        <x:v>59369</x:v>
       </x:c>
       <x:c r="DX16" s="3" t="n">
         <x:v>59995</x:v>
       </x:c>
       <x:c r="DY16" s="3" t="n">
-        <x:v>60299</x:v>
+        <x:v>60303</x:v>
       </x:c>
       <x:c r="DZ16" s="3" t="n">
-        <x:v>60481</x:v>
+        <x:v>60475</x:v>
       </x:c>
       <x:c r="EA16" s="3" t="n">
-        <x:v>61694</x:v>
+        <x:v>61703</x:v>
       </x:c>
       <x:c r="EB16" s="3" t="n">
-        <x:v>62248</x:v>
+        <x:v>62244</x:v>
       </x:c>
       <x:c r="EC16" s="3" t="n">
-        <x:v>63067</x:v>
+        <x:v>63062</x:v>
       </x:c>
       <x:c r="ED16" s="3" t="n">
-        <x:v>64358</x:v>
+        <x:v>64372</x:v>
       </x:c>
       <x:c r="EE16" s="3" t="n">
-        <x:v>64790</x:v>
+        <x:v>64778</x:v>
       </x:c>
       <x:c r="EF16" s="3" t="n">
-        <x:v>65834</x:v>
+        <x:v>65839</x:v>
       </x:c>
       <x:c r="EG16" s="3" t="n">
-        <x:v>66630</x:v>
+        <x:v>66631</x:v>
       </x:c>
       <x:c r="EH16" s="3" t="n">
-        <x:v>67422</x:v>
+        <x:v>67420</x:v>
       </x:c>
       <x:c r="EI16" s="3" t="n">
-        <x:v>68560</x:v>
+        <x:v>68563</x:v>
       </x:c>
       <x:c r="EJ16" s="3" t="n">
-        <x:v>69364</x:v>
+        <x:v>69358</x:v>
       </x:c>
       <x:c r="EK16" s="3" t="n">
-        <x:v>70398</x:v>
+        <x:v>70405</x:v>
       </x:c>
       <x:c r="EL16" s="3" t="n">
         <x:v>70781</x:v>
       </x:c>
       <x:c r="EM16" s="3" t="n">
-        <x:v>71453</x:v>
+        <x:v>71447</x:v>
       </x:c>
       <x:c r="EN16" s="3" t="n">
-        <x:v>72499</x:v>
+        <x:v>72505</x:v>
       </x:c>
       <x:c r="EO16" s="3" t="n">
-        <x:v>73162</x:v>
+        <x:v>73153</x:v>
       </x:c>
       <x:c r="EP16" s="3" t="n">
-        <x:v>74434</x:v>
+        <x:v>74445</x:v>
       </x:c>
       <x:c r="EQ16" s="3" t="n">
-        <x:v>75148</x:v>
+        <x:v>75144</x:v>
       </x:c>
       <x:c r="ER16" s="3" t="n">
-        <x:v>75841</x:v>
+        <x:v>75838</x:v>
       </x:c>
       <x:c r="ES16" s="3" t="n">
-        <x:v>77200</x:v>
+        <x:v>77202</x:v>
       </x:c>
       <x:c r="ET16" s="3" t="n">
-        <x:v>78473</x:v>
+        <x:v>78477</x:v>
       </x:c>
       <x:c r="EU16" s="3" t="n">
-        <x:v>79760</x:v>
+        <x:v>79753</x:v>
       </x:c>
       <x:c r="EV16" s="3" t="n">
-        <x:v>81320</x:v>
+        <x:v>81327</x:v>
       </x:c>
       <x:c r="EW16" s="3" t="n">
-        <x:v>82170</x:v>
+        <x:v>82169</x:v>
       </x:c>
       <x:c r="EX16" s="3" t="n">
-        <x:v>82777</x:v>
+        <x:v>82772</x:v>
       </x:c>
       <x:c r="EY16" s="3" t="n">
-        <x:v>83779</x:v>
+        <x:v>83786</x:v>
       </x:c>
       <x:c r="EZ16" s="3" t="n">
-        <x:v>84297</x:v>
+        <x:v>84294</x:v>
       </x:c>
       <x:c r="FA16" s="3" t="n">
-        <x:v>85214</x:v>
+        <x:v>85212</x:v>
       </x:c>
       <x:c r="FB16" s="3" t="n">
-        <x:v>86483</x:v>
+        <x:v>86482</x:v>
       </x:c>
       <x:c r="FC16" s="3" t="n">
-        <x:v>87641</x:v>
+        <x:v>87649</x:v>
       </x:c>
       <x:c r="FD16" s="3" t="n">
-        <x:v>88424</x:v>
+        <x:v>88419</x:v>
       </x:c>
       <x:c r="FE16" s="3" t="n">
-        <x:v>89370</x:v>
+        <x:v>89364</x:v>
       </x:c>
       <x:c r="FF16" s="3" t="n">
-        <x:v>93908</x:v>
+        <x:v>93914</x:v>
       </x:c>
       <x:c r="FG16" s="3" t="n">
-        <x:v>94494</x:v>
+        <x:v>94488</x:v>
       </x:c>
       <x:c r="FH16" s="3" t="n">
-        <x:v>96106</x:v>
+        <x:v>96115</x:v>
       </x:c>
       <x:c r="FI16" s="3" t="n">
         <x:v>96819</x:v>
       </x:c>
       <x:c r="FJ16" s="3" t="n">
-        <x:v>96814</x:v>
+        <x:v>96800</x:v>
       </x:c>
       <x:c r="FK16" s="3" t="n">
-        <x:v>97645</x:v>
+        <x:v>97658</x:v>
       </x:c>
       <x:c r="FL16" s="3" t="n">
-        <x:v>98267</x:v>
+        <x:v>98273</x:v>
       </x:c>
       <x:c r="FM16" s="3" t="n">
-        <x:v>99167</x:v>
+        <x:v>99150</x:v>
       </x:c>
       <x:c r="FN16" s="3" t="n">
-        <x:v>100480</x:v>
+        <x:v>100473</x:v>
       </x:c>
       <x:c r="FO16" s="3" t="n">
-        <x:v>106709</x:v>
+        <x:v>106738</x:v>
       </x:c>
       <x:c r="FP16" s="3" t="n">
-        <x:v>107790</x:v>
+        <x:v>107806</x:v>
       </x:c>
       <x:c r="FQ16" s="3" t="n">
-        <x:v>108886</x:v>
+        <x:v>108833</x:v>
       </x:c>
       <x:c r="FR16" s="3" t="n">
-        <x:v>111946</x:v>
+        <x:v>111944</x:v>
       </x:c>
       <x:c r="FS16" s="3" t="n">
-        <x:v>111907</x:v>
+        <x:v>111784</x:v>
       </x:c>
       <x:c r="FT16" s="3" t="n">
-        <x:v>111462</x:v>
+        <x:v>111261</x:v>
       </x:c>
       <x:c r="FU16" s="3" t="n">
-        <x:v>111648</x:v>
+        <x:v>111392</x:v>
       </x:c>
       <x:c r="FV16" s="3" t="n">
-        <x:v>115659</x:v>
+        <x:v>115629</x:v>
       </x:c>
       <x:c r="FW16" s="3" t="n">
-        <x:v>111886</x:v>
+        <x:v>111730</x:v>
       </x:c>
       <x:c r="FX16" s="3" t="n">
-        <x:v>112397</x:v>
+        <x:v>112436</x:v>
       </x:c>
       <x:c r="FY16" s="3" t="n">
-        <x:v>112527</x:v>
+        <x:v>112722</x:v>
       </x:c>
       <x:c r="FZ16" s="3" t="n">
-        <x:v>112851</x:v>
+        <x:v>113157</x:v>
+      </x:c>
+      <x:c r="GA16" s="3" t="n">
+        <x:v>113991</x:v>
       </x:c>
     </x:row>
-    <x:row r="17" spans="1:182">
+    <x:row r="17" spans="1:183">
       <x:c r="B17" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="K17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="L17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="M17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="N17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="O17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="V17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="W17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="X17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Y17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Z17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AA17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AB17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AC17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AD17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AE17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AF17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AG17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AH17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AI17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AJ17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AK17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AL17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AM17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AN17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AO17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AP17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AQ17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AR17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AS17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AT17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AU17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AV17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AW17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AX17" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AY17" s="3" t="n">
-        <x:v>79316</x:v>
+        <x:v>79635</x:v>
       </x:c>
       <x:c r="AZ17" s="3" t="n">
-        <x:v>76925</x:v>
+        <x:v>76798</x:v>
       </x:c>
       <x:c r="BA17" s="3" t="n">
-        <x:v>76086</x:v>
+        <x:v>75875</x:v>
       </x:c>
       <x:c r="BB17" s="3" t="n">
-        <x:v>76829</x:v>
+        <x:v>77273</x:v>
       </x:c>
       <x:c r="BC17" s="3" t="n">
-        <x:v>79447</x:v>
+        <x:v>79857</x:v>
       </x:c>
       <x:c r="BD17" s="3" t="n">
-        <x:v>87532</x:v>
+        <x:v>87326</x:v>
       </x:c>
       <x:c r="BE17" s="3" t="n">
-        <x:v>90275</x:v>
+        <x:v>90057</x:v>
       </x:c>
       <x:c r="BF17" s="3" t="n">
-        <x:v>93328</x:v>
+        <x:v>93964</x:v>
       </x:c>
       <x:c r="BG17" s="3" t="n">
-        <x:v>93165</x:v>
+        <x:v>93360</x:v>
       </x:c>
       <x:c r="BH17" s="3" t="n">
-        <x:v>95060</x:v>
+        <x:v>94898</x:v>
       </x:c>
       <x:c r="BI17" s="3" t="n">
-        <x:v>99358</x:v>
+        <x:v>99058</x:v>
       </x:c>
       <x:c r="BJ17" s="3" t="n">
-        <x:v>102538</x:v>
+        <x:v>103035</x:v>
       </x:c>
       <x:c r="BK17" s="3" t="n">
-        <x:v>105272</x:v>
+        <x:v>104970</x:v>
       </x:c>
       <x:c r="BL17" s="3" t="n">
-        <x:v>91406</x:v>
+        <x:v>91514</x:v>
       </x:c>
       <x:c r="BM17" s="3" t="n">
-        <x:v>100598</x:v>
+        <x:v>100524</x:v>
       </x:c>
       <x:c r="BN17" s="3" t="n">
-        <x:v>99066</x:v>
+        <x:v>99402</x:v>
       </x:c>
       <x:c r="BO17" s="3" t="n">
-        <x:v>97884</x:v>
+        <x:v>96667</x:v>
       </x:c>
       <x:c r="BP17" s="3" t="n">
-        <x:v>100581</x:v>
+        <x:v>101022</x:v>
       </x:c>
       <x:c r="BQ17" s="3" t="n">
-        <x:v>102735</x:v>
+        <x:v>102722</x:v>
       </x:c>
       <x:c r="BR17" s="3" t="n">
-        <x:v>110496</x:v>
+        <x:v>110844</x:v>
       </x:c>
       <x:c r="BS17" s="3" t="n">
-        <x:v>111871</x:v>
+        <x:v>111281</x:v>
       </x:c>
       <x:c r="BT17" s="3" t="n">
-        <x:v>114119</x:v>
+        <x:v>113747</x:v>
       </x:c>
       <x:c r="BU17" s="3" t="n">
-        <x:v>111845</x:v>
+        <x:v>111938</x:v>
       </x:c>
       <x:c r="BV17" s="3" t="n">
-        <x:v>117775</x:v>
+        <x:v>118444</x:v>
       </x:c>
       <x:c r="BW17" s="3" t="n">
-        <x:v>117560</x:v>
+        <x:v>117174</x:v>
       </x:c>
       <x:c r="BX17" s="3" t="n">
-        <x:v>117387</x:v>
+        <x:v>116947</x:v>
       </x:c>
       <x:c r="BY17" s="3" t="n">
-        <x:v>121850</x:v>
+        <x:v>121921</x:v>
       </x:c>
       <x:c r="BZ17" s="3" t="n">
-        <x:v>122897</x:v>
+        <x:v>123928</x:v>
       </x:c>
       <x:c r="CA17" s="3" t="n">
-        <x:v>121987</x:v>
+        <x:v>122164</x:v>
       </x:c>
       <x:c r="CB17" s="3" t="n">
-        <x:v>137567</x:v>
+        <x:v>136729</x:v>
       </x:c>
       <x:c r="CC17" s="3" t="n">
-        <x:v>140570</x:v>
+        <x:v>140384</x:v>
       </x:c>
       <x:c r="CD17" s="3" t="n">
-        <x:v>135352</x:v>
+        <x:v>136363</x:v>
       </x:c>
       <x:c r="CE17" s="3" t="n">
-        <x:v>143018</x:v>
+        <x:v>142869</x:v>
       </x:c>
       <x:c r="CF17" s="3" t="n">
-        <x:v>140549</x:v>
+        <x:v>139909</x:v>
       </x:c>
       <x:c r="CG17" s="3" t="n">
-        <x:v>138042</x:v>
+        <x:v>137989</x:v>
       </x:c>
       <x:c r="CH17" s="3" t="n">
-        <x:v>138648</x:v>
+        <x:v>139227</x:v>
       </x:c>
       <x:c r="CI17" s="3" t="n">
-        <x:v>137567</x:v>
+        <x:v>136861</x:v>
       </x:c>
       <x:c r="CJ17" s="3" t="n">
-        <x:v>142152</x:v>
+        <x:v>142115</x:v>
       </x:c>
       <x:c r="CK17" s="3" t="n">
-        <x:v>142347</x:v>
+        <x:v>142637</x:v>
       </x:c>
       <x:c r="CL17" s="3" t="n">
-        <x:v>142119</x:v>
+        <x:v>142090</x:v>
       </x:c>
       <x:c r="CM17" s="3" t="n">
-        <x:v>153780</x:v>
+        <x:v>153240</x:v>
       </x:c>
       <x:c r="CN17" s="3" t="n">
-        <x:v>143679</x:v>
+        <x:v>143650</x:v>
       </x:c>
       <x:c r="CO17" s="3" t="n">
-        <x:v>138510</x:v>
+        <x:v>138974</x:v>
       </x:c>
       <x:c r="CP17" s="3" t="n">
-        <x:v>142147</x:v>
+        <x:v>141420</x:v>
       </x:c>
       <x:c r="CQ17" s="3" t="n">
-        <x:v>140322</x:v>
+        <x:v>140416</x:v>
       </x:c>
       <x:c r="CR17" s="3" t="n">
-        <x:v>145983</x:v>
+        <x:v>146411</x:v>
       </x:c>
       <x:c r="CS17" s="3" t="n">
-        <x:v>152133</x:v>
+        <x:v>152598</x:v>
       </x:c>
       <x:c r="CT17" s="3" t="n">
-        <x:v>155310</x:v>
+        <x:v>154498</x:v>
       </x:c>
       <x:c r="CU17" s="3" t="n">
-        <x:v>150215</x:v>
+        <x:v>150113</x:v>
       </x:c>
       <x:c r="CV17" s="3" t="n">
-        <x:v>150468</x:v>
+        <x:v>151490</x:v>
       </x:c>
       <x:c r="CW17" s="3" t="n">
-        <x:v>152372</x:v>
+        <x:v>152867</x:v>
       </x:c>
       <x:c r="CX17" s="3" t="n">
-        <x:v>165643</x:v>
+        <x:v>164596</x:v>
       </x:c>
       <x:c r="CY17" s="3" t="n">
-        <x:v>160036</x:v>
+        <x:v>160779</x:v>
       </x:c>
       <x:c r="CZ17" s="3" t="n">
-        <x:v>176725</x:v>
+        <x:v>177133</x:v>
       </x:c>
       <x:c r="DA17" s="3" t="n">
-        <x:v>179466</x:v>
+        <x:v>179292</x:v>
       </x:c>
       <x:c r="DB17" s="3" t="n">
-        <x:v>182961</x:v>
+        <x:v>182188</x:v>
       </x:c>
       <x:c r="DC17" s="3" t="n">
-        <x:v>192366</x:v>
+        <x:v>193077</x:v>
       </x:c>
       <x:c r="DD17" s="3" t="n">
-        <x:v>196582</x:v>
+        <x:v>196989</x:v>
       </x:c>
       <x:c r="DE17" s="3" t="n">
-        <x:v>202284</x:v>
+        <x:v>201637</x:v>
       </x:c>
       <x:c r="DF17" s="3" t="n">
-        <x:v>207586</x:v>
+        <x:v>207090</x:v>
       </x:c>
       <x:c r="DG17" s="3" t="n">
-        <x:v>204987</x:v>
+        <x:v>205342</x:v>
       </x:c>
       <x:c r="DH17" s="3" t="n">
-        <x:v>208070</x:v>
+        <x:v>208868</x:v>
       </x:c>
       <x:c r="DI17" s="3" t="n">
-        <x:v>207931</x:v>
+        <x:v>207306</x:v>
       </x:c>
       <x:c r="DJ17" s="3" t="n">
-        <x:v>190570</x:v>
+        <x:v>190595</x:v>
       </x:c>
       <x:c r="DK17" s="3" t="n">
-        <x:v>173467</x:v>
+        <x:v>173365</x:v>
       </x:c>
       <x:c r="DL17" s="3" t="n">
-        <x:v>164869</x:v>
+        <x:v>165264</x:v>
       </x:c>
       <x:c r="DM17" s="3" t="n">
-        <x:v>165996</x:v>
+        <x:v>165688</x:v>
       </x:c>
       <x:c r="DN17" s="3" t="n">
-        <x:v>176456</x:v>
+        <x:v>176993</x:v>
       </x:c>
       <x:c r="DO17" s="3" t="n">
-        <x:v>180273</x:v>
+        <x:v>179573</x:v>
       </x:c>
       <x:c r="DP17" s="3" t="n">
-        <x:v>196891</x:v>
+        <x:v>197325</x:v>
       </x:c>
       <x:c r="DQ17" s="3" t="n">
-        <x:v>207866</x:v>
+        <x:v>207786</x:v>
       </x:c>
       <x:c r="DR17" s="3" t="n">
-        <x:v>205274</x:v>
+        <x:v>206384</x:v>
       </x:c>
       <x:c r="DS17" s="3" t="n">
-        <x:v>215231</x:v>
+        <x:v>214408</x:v>
       </x:c>
       <x:c r="DT17" s="3" t="n">
-        <x:v>216810</x:v>
+        <x:v>217095</x:v>
       </x:c>
       <x:c r="DU17" s="3" t="n">
-        <x:v>217286</x:v>
+        <x:v>217191</x:v>
       </x:c>
       <x:c r="DV17" s="3" t="n">
-        <x:v>207597</x:v>
+        <x:v>208520</x:v>
       </x:c>
       <x:c r="DW17" s="3" t="n">
-        <x:v>205606</x:v>
+        <x:v>205389</x:v>
       </x:c>
       <x:c r="DX17" s="3" t="n">
-        <x:v>203815</x:v>
+        <x:v>203764</x:v>
       </x:c>
       <x:c r="DY17" s="3" t="n">
-        <x:v>208215</x:v>
+        <x:v>207815</x:v>
       </x:c>
       <x:c r="DZ17" s="3" t="n">
-        <x:v>203887</x:v>
+        <x:v>204320</x:v>
       </x:c>
       <x:c r="EA17" s="3" t="n">
-        <x:v>200895</x:v>
+        <x:v>200398</x:v>
       </x:c>
       <x:c r="EB17" s="3" t="n">
-        <x:v>207536</x:v>
+        <x:v>207458</x:v>
       </x:c>
       <x:c r="EC17" s="3" t="n">
-        <x:v>206341</x:v>
+        <x:v>206585</x:v>
       </x:c>
       <x:c r="ED17" s="3" t="n">
-        <x:v>219904</x:v>
+        <x:v>219851</x:v>
       </x:c>
       <x:c r="EE17" s="3" t="n">
-        <x:v>222134</x:v>
+        <x:v>221977</x:v>
       </x:c>
       <x:c r="EF17" s="3" t="n">
-        <x:v>227293</x:v>
+        <x:v>226956</x:v>
       </x:c>
       <x:c r="EG17" s="3" t="n">
-        <x:v>228182</x:v>
+        <x:v>228364</x:v>
       </x:c>
       <x:c r="EH17" s="3" t="n">
-        <x:v>233330</x:v>
+        <x:v>233223</x:v>
       </x:c>
       <x:c r="EI17" s="3" t="n">
-        <x:v>242151</x:v>
+        <x:v>242067</x:v>
       </x:c>
       <x:c r="EJ17" s="3" t="n">
-        <x:v>250713</x:v>
+        <x:v>250642</x:v>
       </x:c>
       <x:c r="EK17" s="3" t="n">
-        <x:v>252928</x:v>
+        <x:v>253062</x:v>
       </x:c>
       <x:c r="EL17" s="3" t="n">
-        <x:v>259504</x:v>
+        <x:v>259762</x:v>
       </x:c>
       <x:c r="EM17" s="3" t="n">
-        <x:v>261345</x:v>
+        <x:v>260821</x:v>
       </x:c>
       <x:c r="EN17" s="3" t="n">
-        <x:v>266436</x:v>
+        <x:v>266682</x:v>
       </x:c>
       <x:c r="EO17" s="3" t="n">
-        <x:v>270015</x:v>
+        <x:v>270428</x:v>
       </x:c>
       <x:c r="EP17" s="3" t="n">
-        <x:v>265326</x:v>
+        <x:v>265747</x:v>
       </x:c>
       <x:c r="EQ17" s="3" t="n">
-        <x:v>281192</x:v>
+        <x:v>281197</x:v>
       </x:c>
       <x:c r="ER17" s="3" t="n">
-        <x:v>284790</x:v>
+        <x:v>284274</x:v>
       </x:c>
       <x:c r="ES17" s="3" t="n">
-        <x:v>293762</x:v>
+        <x:v>294569</x:v>
       </x:c>
       <x:c r="ET17" s="3" t="n">
-        <x:v>289048</x:v>
+        <x:v>288734</x:v>
       </x:c>
       <x:c r="EU17" s="3" t="n">
-        <x:v>305250</x:v>
+        <x:v>305209</x:v>
       </x:c>
       <x:c r="EV17" s="3" t="n">
-        <x:v>305634</x:v>
+        <x:v>305091</x:v>
       </x:c>
       <x:c r="EW17" s="3" t="n">
-        <x:v>294836</x:v>
+        <x:v>296145</x:v>
       </x:c>
       <x:c r="EX17" s="3" t="n">
-        <x:v>308072</x:v>
+        <x:v>307327</x:v>
       </x:c>
       <x:c r="EY17" s="3" t="n">
-        <x:v>305171</x:v>
+        <x:v>305139</x:v>
       </x:c>
       <x:c r="EZ17" s="3" t="n">
-        <x:v>306643</x:v>
+        <x:v>305763</x:v>
       </x:c>
       <x:c r="FA17" s="3" t="n">
-        <x:v>292326</x:v>
+        <x:v>293665</x:v>
       </x:c>
       <x:c r="FB17" s="3" t="n">
-        <x:v>324991</x:v>
+        <x:v>324421</x:v>
       </x:c>
       <x:c r="FC17" s="3" t="n">
-        <x:v>314046</x:v>
+        <x:v>314234</x:v>
       </x:c>
       <x:c r="FD17" s="3" t="n">
-        <x:v>296219</x:v>
+        <x:v>295431</x:v>
       </x:c>
       <x:c r="FE17" s="3" t="n">
-        <x:v>304578</x:v>
+        <x:v>305517</x:v>
       </x:c>
       <x:c r="FF17" s="3" t="n">
-        <x:v>308708</x:v>
+        <x:v>309188</x:v>
       </x:c>
       <x:c r="FG17" s="3" t="n">
-        <x:v>334342</x:v>
+        <x:v>333929</x:v>
       </x:c>
       <x:c r="FH17" s="3" t="n">
-        <x:v>326079</x:v>
+        <x:v>325411</x:v>
       </x:c>
       <x:c r="FI17" s="3" t="n">
-        <x:v>335923</x:v>
+        <x:v>336459</x:v>
       </x:c>
       <x:c r="FJ17" s="3" t="n">
-        <x:v>366256</x:v>
+        <x:v>368084</x:v>
       </x:c>
       <x:c r="FK17" s="3" t="n">
-        <x:v>382008</x:v>
+        <x:v>371859</x:v>
       </x:c>
       <x:c r="FL17" s="3" t="n">
-        <x:v>394375</x:v>
+        <x:v>393859</x:v>
       </x:c>
       <x:c r="FM17" s="3" t="n">
-        <x:v>407291</x:v>
+        <x:v>412143</x:v>
       </x:c>
       <x:c r="FN17" s="3" t="n">
-        <x:v>375984</x:v>
+        <x:v>382562</x:v>
       </x:c>
       <x:c r="FO17" s="3" t="n">
-        <x:v>401739</x:v>
+        <x:v>401504</x:v>
       </x:c>
       <x:c r="FP17" s="3" t="n">
-        <x:v>388199</x:v>
+        <x:v>388985</x:v>
       </x:c>
       <x:c r="FQ17" s="3" t="n">
-        <x:v>387595</x:v>
+        <x:v>391025</x:v>
       </x:c>
       <x:c r="FR17" s="3" t="n">
-        <x:v>374685</x:v>
+        <x:v>373089</x:v>
       </x:c>
       <x:c r="FS17" s="3" t="n">
-        <x:v>412280</x:v>
+        <x:v>409233</x:v>
       </x:c>
       <x:c r="FT17" s="3" t="n">
-        <x:v>381138</x:v>
+        <x:v>381107</x:v>
       </x:c>
       <x:c r="FU17" s="3" t="n">
-        <x:v>406798</x:v>
+        <x:v>406916</x:v>
       </x:c>
       <x:c r="FV17" s="3" t="n">
-        <x:v>404691</x:v>
+        <x:v>410803</x:v>
       </x:c>
       <x:c r="FW17" s="3" t="n">
-        <x:v>413912</x:v>
+        <x:v>405457</x:v>
       </x:c>
       <x:c r="FX17" s="3" t="n">
-        <x:v>421471</x:v>
+        <x:v>422754</x:v>
       </x:c>
       <x:c r="FY17" s="3" t="n">
-        <x:v>422110</x:v>
+        <x:v>422146</x:v>
       </x:c>
       <x:c r="FZ17" s="3" t="n">
-        <x:v>419438</x:v>
+        <x:v>433899</x:v>
+      </x:c>
+      <x:c r="GA17" s="3" t="n">
+        <x:v>434300</x:v>
       </x:c>
     </x:row>
-    <x:row r="18" spans="1:182">
+    <x:row r="18" spans="1:183">
       <x:c r="B18" s="2" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>35389</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>35765</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>36236</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
         <x:v>36389</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>37248</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>38572</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
         <x:v>39243</x:v>
       </x:c>
       <x:c r="J18" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
@@ -9502,449 +9547,452 @@
       <x:c r="AQ18" s="3" t="n">
         <x:v>102951</x:v>
       </x:c>
       <x:c r="AR18" s="3" t="n">
         <x:v>99319</x:v>
       </x:c>
       <x:c r="AS18" s="3" t="n">
         <x:v>97385</x:v>
       </x:c>
       <x:c r="AT18" s="3" t="n">
         <x:v>96541</x:v>
       </x:c>
       <x:c r="AU18" s="3" t="n">
         <x:v>93472</x:v>
       </x:c>
       <x:c r="AV18" s="3" t="n">
         <x:v>91126</x:v>
       </x:c>
       <x:c r="AW18" s="3" t="n">
         <x:v>87540</x:v>
       </x:c>
       <x:c r="AX18" s="3" t="n">
         <x:v>84173</x:v>
       </x:c>
       <x:c r="AY18" s="3" t="n">
-        <x:v>79891</x:v>
+        <x:v>79909</x:v>
       </x:c>
       <x:c r="AZ18" s="3" t="n">
-        <x:v>78551</x:v>
+        <x:v>78537</x:v>
       </x:c>
       <x:c r="BA18" s="3" t="n">
-        <x:v>78278</x:v>
+        <x:v>78287</x:v>
       </x:c>
       <x:c r="BB18" s="3" t="n">
-        <x:v>80773</x:v>
+        <x:v>80736</x:v>
       </x:c>
       <x:c r="BC18" s="3" t="n">
-        <x:v>82810</x:v>
+        <x:v>82802</x:v>
       </x:c>
       <x:c r="BD18" s="3" t="n">
-        <x:v>81331</x:v>
+        <x:v>81319</x:v>
       </x:c>
       <x:c r="BE18" s="3" t="n">
-        <x:v>84209</x:v>
+        <x:v>84220</x:v>
       </x:c>
       <x:c r="BF18" s="3" t="n">
-        <x:v>90067</x:v>
+        <x:v>90021</x:v>
       </x:c>
       <x:c r="BG18" s="3" t="n">
-        <x:v>88519</x:v>
+        <x:v>88541</x:v>
       </x:c>
       <x:c r="BH18" s="3" t="n">
-        <x:v>89350</x:v>
+        <x:v>89322</x:v>
       </x:c>
       <x:c r="BI18" s="3" t="n">
-        <x:v>95143</x:v>
+        <x:v>95181</x:v>
       </x:c>
       <x:c r="BJ18" s="3" t="n">
-        <x:v>98819</x:v>
+        <x:v>98838</x:v>
       </x:c>
       <x:c r="BK18" s="3" t="n">
-        <x:v>96140</x:v>
+        <x:v>96225</x:v>
       </x:c>
       <x:c r="BL18" s="3" t="n">
-        <x:v>94559</x:v>
+        <x:v>94470</x:v>
       </x:c>
       <x:c r="BM18" s="3" t="n">
-        <x:v>100049</x:v>
+        <x:v>100053</x:v>
       </x:c>
       <x:c r="BN18" s="3" t="n">
-        <x:v>101425</x:v>
+        <x:v>101510</x:v>
       </x:c>
       <x:c r="BO18" s="3" t="n">
-        <x:v>95962</x:v>
+        <x:v>96187</x:v>
       </x:c>
       <x:c r="BP18" s="3" t="n">
-        <x:v>101922</x:v>
+        <x:v>101777</x:v>
       </x:c>
       <x:c r="BQ18" s="3" t="n">
-        <x:v>99451</x:v>
+        <x:v>99449</x:v>
       </x:c>
       <x:c r="BR18" s="3" t="n">
-        <x:v>105961</x:v>
+        <x:v>106066</x:v>
       </x:c>
       <x:c r="BS18" s="3" t="n">
-        <x:v>105939</x:v>
+        <x:v>106012</x:v>
       </x:c>
       <x:c r="BT18" s="3" t="n">
-        <x:v>109194</x:v>
+        <x:v>109219</x:v>
       </x:c>
       <x:c r="BU18" s="3" t="n">
-        <x:v>110389</x:v>
+        <x:v>110371</x:v>
       </x:c>
       <x:c r="BV18" s="3" t="n">
-        <x:v>116738</x:v>
+        <x:v>116786</x:v>
       </x:c>
       <x:c r="BW18" s="3" t="n">
-        <x:v>116594</x:v>
+        <x:v>116609</x:v>
       </x:c>
       <x:c r="BX18" s="3" t="n">
-        <x:v>116214</x:v>
+        <x:v>116264</x:v>
       </x:c>
       <x:c r="BY18" s="3" t="n">
         <x:v>122561</x:v>
       </x:c>
       <x:c r="BZ18" s="3" t="n">
-        <x:v>123293</x:v>
+        <x:v>123238</x:v>
       </x:c>
       <x:c r="CA18" s="3" t="n">
-        <x:v>125621</x:v>
+        <x:v>125488</x:v>
       </x:c>
       <x:c r="CB18" s="3" t="n">
-        <x:v>129211</x:v>
+        <x:v>129380</x:v>
       </x:c>
       <x:c r="CC18" s="3" t="n">
-        <x:v>132920</x:v>
+        <x:v>132994</x:v>
       </x:c>
       <x:c r="CD18" s="3" t="n">
-        <x:v>135447</x:v>
+        <x:v>135383</x:v>
       </x:c>
       <x:c r="CE18" s="3" t="n">
-        <x:v>136484</x:v>
+        <x:v>136417</x:v>
       </x:c>
       <x:c r="CF18" s="3" t="n">
-        <x:v>135704</x:v>
+        <x:v>135873</x:v>
       </x:c>
       <x:c r="CG18" s="3" t="n">
-        <x:v>138822</x:v>
+        <x:v>138835</x:v>
       </x:c>
       <x:c r="CH18" s="3" t="n">
-        <x:v>144698</x:v>
+        <x:v>144697</x:v>
       </x:c>
       <x:c r="CI18" s="3" t="n">
-        <x:v>136354</x:v>
+        <x:v>136466</x:v>
       </x:c>
       <x:c r="CJ18" s="3" t="n">
-        <x:v>144740</x:v>
+        <x:v>144798</x:v>
       </x:c>
       <x:c r="CK18" s="3" t="n">
-        <x:v>142207</x:v>
+        <x:v>142146</x:v>
       </x:c>
       <x:c r="CL18" s="3" t="n">
-        <x:v>141211</x:v>
+        <x:v>141274</x:v>
       </x:c>
       <x:c r="CM18" s="3" t="n">
-        <x:v>147678</x:v>
+        <x:v>147786</x:v>
       </x:c>
       <x:c r="CN18" s="3" t="n">
-        <x:v>142246</x:v>
+        <x:v>142312</x:v>
       </x:c>
       <x:c r="CO18" s="3" t="n">
-        <x:v>141374</x:v>
+        <x:v>141316</x:v>
       </x:c>
       <x:c r="CP18" s="3" t="n">
-        <x:v>140659</x:v>
+        <x:v>140810</x:v>
       </x:c>
       <x:c r="CQ18" s="3" t="n">
-        <x:v>144139</x:v>
+        <x:v>144093</x:v>
       </x:c>
       <x:c r="CR18" s="3" t="n">
-        <x:v>149377</x:v>
+        <x:v>149367</x:v>
       </x:c>
       <x:c r="CS18" s="3" t="n">
-        <x:v>153141</x:v>
+        <x:v>153128</x:v>
       </x:c>
       <x:c r="CT18" s="3" t="n">
-        <x:v>154410</x:v>
+        <x:v>154533</x:v>
       </x:c>
       <x:c r="CU18" s="3" t="n">
-        <x:v>152651</x:v>
+        <x:v>152636</x:v>
       </x:c>
       <x:c r="CV18" s="3" t="n">
-        <x:v>155770</x:v>
+        <x:v>155641</x:v>
       </x:c>
       <x:c r="CW18" s="3" t="n">
-        <x:v>160336</x:v>
+        <x:v>160337</x:v>
       </x:c>
       <x:c r="CX18" s="3" t="n">
-        <x:v>158764</x:v>
+        <x:v>158883</x:v>
       </x:c>
       <x:c r="CY18" s="3" t="n">
-        <x:v>164756</x:v>
+        <x:v>164531</x:v>
       </x:c>
       <x:c r="CZ18" s="3" t="n">
-        <x:v>177293</x:v>
+        <x:v>177367</x:v>
       </x:c>
       <x:c r="DA18" s="3" t="n">
-        <x:v>178113</x:v>
+        <x:v>178273</x:v>
       </x:c>
       <x:c r="DB18" s="3" t="n">
-        <x:v>181578</x:v>
+        <x:v>181652</x:v>
       </x:c>
       <x:c r="DC18" s="3" t="n">
-        <x:v>188890</x:v>
+        <x:v>188652</x:v>
       </x:c>
       <x:c r="DD18" s="3" t="n">
-        <x:v>196017</x:v>
+        <x:v>196111</x:v>
       </x:c>
       <x:c r="DE18" s="3" t="n">
-        <x:v>193730</x:v>
+        <x:v>193999</x:v>
       </x:c>
       <x:c r="DF18" s="3" t="n">
-        <x:v>199625</x:v>
+        <x:v>199639</x:v>
       </x:c>
       <x:c r="DG18" s="3" t="n">
-        <x:v>205372</x:v>
+        <x:v>205252</x:v>
       </x:c>
       <x:c r="DH18" s="3" t="n">
-        <x:v>202528</x:v>
+        <x:v>202478</x:v>
       </x:c>
       <x:c r="DI18" s="3" t="n">
-        <x:v>203188</x:v>
+        <x:v>203483</x:v>
       </x:c>
       <x:c r="DJ18" s="3" t="n">
-        <x:v>202042</x:v>
+        <x:v>201922</x:v>
       </x:c>
       <x:c r="DK18" s="3" t="n">
-        <x:v>186684</x:v>
+        <x:v>186649</x:v>
       </x:c>
       <x:c r="DL18" s="3" t="n">
-        <x:v>183651</x:v>
+        <x:v>183696</x:v>
       </x:c>
       <x:c r="DM18" s="3" t="n">
-        <x:v>179800</x:v>
+        <x:v>180057</x:v>
       </x:c>
       <x:c r="DN18" s="3" t="n">
-        <x:v>183099</x:v>
+        <x:v>182834</x:v>
       </x:c>
       <x:c r="DO18" s="3" t="n">
-        <x:v>179372</x:v>
+        <x:v>179450</x:v>
       </x:c>
       <x:c r="DP18" s="3" t="n">
-        <x:v>190607</x:v>
+        <x:v>190638</x:v>
       </x:c>
       <x:c r="DQ18" s="3" t="n">
-        <x:v>202166</x:v>
+        <x:v>202435</x:v>
       </x:c>
       <x:c r="DR18" s="3" t="n">
-        <x:v>206252</x:v>
+        <x:v>205803</x:v>
       </x:c>
       <x:c r="DS18" s="3" t="n">
-        <x:v>197879</x:v>
+        <x:v>197960</x:v>
       </x:c>
       <x:c r="DT18" s="3" t="n">
-        <x:v>212085</x:v>
+        <x:v>212185</x:v>
       </x:c>
       <x:c r="DU18" s="3" t="n">
-        <x:v>213081</x:v>
+        <x:v>213383</x:v>
       </x:c>
       <x:c r="DV18" s="3" t="n">
-        <x:v>204805</x:v>
+        <x:v>204354</x:v>
       </x:c>
       <x:c r="DW18" s="3" t="n">
-        <x:v>209119</x:v>
+        <x:v>209073</x:v>
       </x:c>
       <x:c r="DX18" s="3" t="n">
-        <x:v>205800</x:v>
+        <x:v>205966</x:v>
       </x:c>
       <x:c r="DY18" s="3" t="n">
-        <x:v>202249</x:v>
+        <x:v>202623</x:v>
       </x:c>
       <x:c r="DZ18" s="3" t="n">
-        <x:v>212416</x:v>
+        <x:v>212109</x:v>
       </x:c>
       <x:c r="EA18" s="3" t="n">
-        <x:v>199147</x:v>
+        <x:v>199265</x:v>
       </x:c>
       <x:c r="EB18" s="3" t="n">
-        <x:v>207084</x:v>
+        <x:v>207201</x:v>
       </x:c>
       <x:c r="EC18" s="3" t="n">
-        <x:v>213961</x:v>
+        <x:v>214166</x:v>
       </x:c>
       <x:c r="ED18" s="3" t="n">
-        <x:v>215475</x:v>
+        <x:v>215219</x:v>
       </x:c>
       <x:c r="EE18" s="3" t="n">
-        <x:v>223648</x:v>
+        <x:v>223777</x:v>
       </x:c>
       <x:c r="EF18" s="3" t="n">
-        <x:v>224211</x:v>
+        <x:v>224426</x:v>
       </x:c>
       <x:c r="EG18" s="3" t="n">
-        <x:v>225222</x:v>
+        <x:v>225434</x:v>
       </x:c>
       <x:c r="EH18" s="3" t="n">
-        <x:v>228332</x:v>
+        <x:v>227995</x:v>
       </x:c>
       <x:c r="EI18" s="3" t="n">
-        <x:v>239748</x:v>
+        <x:v>239953</x:v>
       </x:c>
       <x:c r="EJ18" s="3" t="n">
-        <x:v>245425</x:v>
+        <x:v>245554</x:v>
       </x:c>
       <x:c r="EK18" s="3" t="n">
-        <x:v>242661</x:v>
+        <x:v>242916</x:v>
       </x:c>
       <x:c r="EL18" s="3" t="n">
-        <x:v>253662</x:v>
+        <x:v>253114</x:v>
       </x:c>
       <x:c r="EM18" s="3" t="n">
-        <x:v>251525</x:v>
+        <x:v>251975</x:v>
       </x:c>
       <x:c r="EN18" s="3" t="n">
-        <x:v>260824</x:v>
+        <x:v>260767</x:v>
       </x:c>
       <x:c r="EO18" s="3" t="n">
-        <x:v>263384</x:v>
+        <x:v>263618</x:v>
       </x:c>
       <x:c r="EP18" s="3" t="n">
-        <x:v>268319</x:v>
+        <x:v>267536</x:v>
       </x:c>
       <x:c r="EQ18" s="3" t="n">
-        <x:v>274660</x:v>
+        <x:v>275090</x:v>
       </x:c>
       <x:c r="ER18" s="3" t="n">
-        <x:v>281019</x:v>
+        <x:v>281219</x:v>
       </x:c>
       <x:c r="ES18" s="3" t="n">
-        <x:v>289936</x:v>
+        <x:v>290201</x:v>
       </x:c>
       <x:c r="ET18" s="3" t="n">
-        <x:v>279701</x:v>
+        <x:v>278868</x:v>
       </x:c>
       <x:c r="EU18" s="3" t="n">
-        <x:v>298113</x:v>
+        <x:v>298767</x:v>
       </x:c>
       <x:c r="EV18" s="3" t="n">
-        <x:v>293687</x:v>
+        <x:v>293819</x:v>
       </x:c>
       <x:c r="EW18" s="3" t="n">
-        <x:v>293010</x:v>
+        <x:v>293313</x:v>
       </x:c>
       <x:c r="EX18" s="3" t="n">
-        <x:v>293179</x:v>
+        <x:v>292226</x:v>
       </x:c>
       <x:c r="EY18" s="3" t="n">
-        <x:v>291821</x:v>
+        <x:v>292620</x:v>
       </x:c>
       <x:c r="EZ18" s="3" t="n">
-        <x:v>296557</x:v>
+        <x:v>296699</x:v>
       </x:c>
       <x:c r="FA18" s="3" t="n">
-        <x:v>289550</x:v>
+        <x:v>290010</x:v>
       </x:c>
       <x:c r="FB18" s="3" t="n">
-        <x:v>317622</x:v>
+        <x:v>316232</x:v>
       </x:c>
       <x:c r="FC18" s="3" t="n">
-        <x:v>319193</x:v>
+        <x:v>320257</x:v>
       </x:c>
       <x:c r="FD18" s="3" t="n">
-        <x:v>295550</x:v>
+        <x:v>295530</x:v>
       </x:c>
       <x:c r="FE18" s="3" t="n">
-        <x:v>307358</x:v>
+        <x:v>308172</x:v>
       </x:c>
       <x:c r="FF18" s="3" t="n">
-        <x:v>307968</x:v>
+        <x:v>305882</x:v>
       </x:c>
       <x:c r="FG18" s="3" t="n">
-        <x:v>336234</x:v>
+        <x:v>337817</x:v>
       </x:c>
       <x:c r="FH18" s="3" t="n">
-        <x:v>335296</x:v>
+        <x:v>335186</x:v>
       </x:c>
       <x:c r="FI18" s="3" t="n">
-        <x:v>340692</x:v>
+        <x:v>341997</x:v>
       </x:c>
       <x:c r="FJ18" s="3" t="n">
-        <x:v>343854</x:v>
+        <x:v>340606</x:v>
       </x:c>
       <x:c r="FK18" s="3" t="n">
-        <x:v>361006</x:v>
+        <x:v>353791</x:v>
       </x:c>
       <x:c r="FL18" s="3" t="n">
-        <x:v>371886</x:v>
+        <x:v>371897</x:v>
       </x:c>
       <x:c r="FM18" s="3" t="n">
-        <x:v>378946</x:v>
+        <x:v>384760</x:v>
       </x:c>
       <x:c r="FN18" s="3" t="n">
-        <x:v>372118</x:v>
+        <x:v>372034</x:v>
       </x:c>
       <x:c r="FO18" s="3" t="n">
-        <x:v>384493</x:v>
+        <x:v>391403</x:v>
       </x:c>
       <x:c r="FP18" s="3" t="n">
-        <x:v>384951</x:v>
+        <x:v>387760</x:v>
       </x:c>
       <x:c r="FQ18" s="3" t="n">
-        <x:v>397708</x:v>
+        <x:v>398679</x:v>
       </x:c>
       <x:c r="FR18" s="3" t="n">
-        <x:v>393611</x:v>
+        <x:v>383639</x:v>
       </x:c>
       <x:c r="FS18" s="3" t="n">
-        <x:v>393954</x:v>
+        <x:v>398076</x:v>
       </x:c>
       <x:c r="FT18" s="3" t="n">
-        <x:v>391641</x:v>
+        <x:v>390460</x:v>
       </x:c>
       <x:c r="FU18" s="3" t="n">
-        <x:v>408909</x:v>
+        <x:v>403455</x:v>
       </x:c>
       <x:c r="FV18" s="3" t="n">
-        <x:v>408971</x:v>
+        <x:v>401465</x:v>
       </x:c>
       <x:c r="FW18" s="3" t="n">
-        <x:v>399730</x:v>
+        <x:v>397142</x:v>
       </x:c>
       <x:c r="FX18" s="3" t="n">
-        <x:v>412199</x:v>
+        <x:v>410918</x:v>
       </x:c>
       <x:c r="FY18" s="3" t="n">
-        <x:v>417847</x:v>
+        <x:v>413911</x:v>
       </x:c>
       <x:c r="FZ18" s="3" t="n">
-        <x:v>428457</x:v>
+        <x:v>430884</x:v>
+      </x:c>
+      <x:c r="GA18" s="3" t="n">
+        <x:v>422269</x:v>
       </x:c>
     </x:row>
-    <x:row r="19" spans="1:182">
+    <x:row r="19" spans="1:183">
       <x:c r="B19" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>603</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>208</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>-1338</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
         <x:v>-2051</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>-1800</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>-1207</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>-2224</x:v>
       </x:c>
       <x:c r="J19" s="3" t="n">
         <x:v>-438</x:v>
       </x:c>
@@ -10047,449 +10095,452 @@
       <x:c r="AQ19" s="3" t="n">
         <x:v>-4693</x:v>
       </x:c>
       <x:c r="AR19" s="3" t="n">
         <x:v>-8842</x:v>
       </x:c>
       <x:c r="AS19" s="3" t="n">
         <x:v>-415</x:v>
       </x:c>
       <x:c r="AT19" s="3" t="n">
         <x:v>-3772</x:v>
       </x:c>
       <x:c r="AU19" s="3" t="n">
         <x:v>-334</x:v>
       </x:c>
       <x:c r="AV19" s="3" t="n">
         <x:v>-3624</x:v>
       </x:c>
       <x:c r="AW19" s="3" t="n">
         <x:v>488</x:v>
       </x:c>
       <x:c r="AX19" s="3" t="n">
         <x:v>-528</x:v>
       </x:c>
       <x:c r="AY19" s="3" t="n">
-        <x:v>-575</x:v>
+        <x:v>-274</x:v>
       </x:c>
       <x:c r="AZ19" s="3" t="n">
-        <x:v>-1626</x:v>
+        <x:v>-1739</x:v>
       </x:c>
       <x:c r="BA19" s="3" t="n">
-        <x:v>-2192</x:v>
+        <x:v>-2412</x:v>
       </x:c>
       <x:c r="BB19" s="3" t="n">
-        <x:v>-3944</x:v>
+        <x:v>-3463</x:v>
       </x:c>
       <x:c r="BC19" s="3" t="n">
-        <x:v>-3363</x:v>
+        <x:v>-2945</x:v>
       </x:c>
       <x:c r="BD19" s="3" t="n">
-        <x:v>6201</x:v>
+        <x:v>6007</x:v>
       </x:c>
       <x:c r="BE19" s="3" t="n">
-        <x:v>6066</x:v>
+        <x:v>5837</x:v>
       </x:c>
       <x:c r="BF19" s="3" t="n">
-        <x:v>3261</x:v>
+        <x:v>3943</x:v>
       </x:c>
       <x:c r="BG19" s="3" t="n">
-        <x:v>4646</x:v>
+        <x:v>4819</x:v>
       </x:c>
       <x:c r="BH19" s="3" t="n">
-        <x:v>5710</x:v>
+        <x:v>5576</x:v>
       </x:c>
       <x:c r="BI19" s="3" t="n">
-        <x:v>4215</x:v>
+        <x:v>3877</x:v>
       </x:c>
       <x:c r="BJ19" s="3" t="n">
-        <x:v>3719</x:v>
+        <x:v>4197</x:v>
       </x:c>
       <x:c r="BK19" s="3" t="n">
-        <x:v>9132</x:v>
+        <x:v>8745</x:v>
       </x:c>
       <x:c r="BL19" s="3" t="n">
-        <x:v>-3153</x:v>
+        <x:v>-2956</x:v>
       </x:c>
       <x:c r="BM19" s="3" t="n">
-        <x:v>549</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="BN19" s="3" t="n">
-        <x:v>-2359</x:v>
+        <x:v>-2108</x:v>
       </x:c>
       <x:c r="BO19" s="3" t="n">
-        <x:v>1922</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="BP19" s="3" t="n">
-        <x:v>-1341</x:v>
+        <x:v>-755</x:v>
       </x:c>
       <x:c r="BQ19" s="3" t="n">
-        <x:v>3284</x:v>
+        <x:v>3273</x:v>
       </x:c>
       <x:c r="BR19" s="3" t="n">
-        <x:v>4535</x:v>
+        <x:v>4778</x:v>
       </x:c>
       <x:c r="BS19" s="3" t="n">
-        <x:v>5932</x:v>
+        <x:v>5269</x:v>
       </x:c>
       <x:c r="BT19" s="3" t="n">
-        <x:v>4925</x:v>
+        <x:v>4528</x:v>
       </x:c>
       <x:c r="BU19" s="3" t="n">
-        <x:v>1456</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="BV19" s="3" t="n">
-        <x:v>1037</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="BW19" s="3" t="n">
-        <x:v>966</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="BX19" s="3" t="n">
-        <x:v>1173</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="BY19" s="3" t="n">
-        <x:v>-711</x:v>
+        <x:v>-640</x:v>
       </x:c>
       <x:c r="BZ19" s="3" t="n">
-        <x:v>-396</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="CA19" s="3" t="n">
-        <x:v>-3634</x:v>
+        <x:v>-3324</x:v>
       </x:c>
       <x:c r="CB19" s="3" t="n">
-        <x:v>8356</x:v>
+        <x:v>7349</x:v>
       </x:c>
       <x:c r="CC19" s="3" t="n">
-        <x:v>7650</x:v>
+        <x:v>7390</x:v>
       </x:c>
       <x:c r="CD19" s="3" t="n">
-        <x:v>-95</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="CE19" s="3" t="n">
-        <x:v>6534</x:v>
+        <x:v>6452</x:v>
       </x:c>
       <x:c r="CF19" s="3" t="n">
-        <x:v>4845</x:v>
+        <x:v>4036</x:v>
       </x:c>
       <x:c r="CG19" s="3" t="n">
-        <x:v>-780</x:v>
+        <x:v>-846</x:v>
       </x:c>
       <x:c r="CH19" s="3" t="n">
-        <x:v>-6050</x:v>
+        <x:v>-5470</x:v>
       </x:c>
       <x:c r="CI19" s="3" t="n">
-        <x:v>1213</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="CJ19" s="3" t="n">
-        <x:v>-2588</x:v>
+        <x:v>-2683</x:v>
       </x:c>
       <x:c r="CK19" s="3" t="n">
-        <x:v>140</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="CL19" s="3" t="n">
-        <x:v>908</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="CM19" s="3" t="n">
-        <x:v>6102</x:v>
+        <x:v>5454</x:v>
       </x:c>
       <x:c r="CN19" s="3" t="n">
-        <x:v>1433</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="CO19" s="3" t="n">
-        <x:v>-2864</x:v>
+        <x:v>-2342</x:v>
       </x:c>
       <x:c r="CP19" s="3" t="n">
-        <x:v>1488</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="CQ19" s="3" t="n">
-        <x:v>-3817</x:v>
+        <x:v>-3677</x:v>
       </x:c>
       <x:c r="CR19" s="3" t="n">
-        <x:v>-3394</x:v>
+        <x:v>-2956</x:v>
       </x:c>
       <x:c r="CS19" s="3" t="n">
-        <x:v>-1008</x:v>
+        <x:v>-530</x:v>
       </x:c>
       <x:c r="CT19" s="3" t="n">
-        <x:v>900</x:v>
+        <x:v>-35</x:v>
       </x:c>
       <x:c r="CU19" s="3" t="n">
-        <x:v>-2436</x:v>
+        <x:v>-2523</x:v>
       </x:c>
       <x:c r="CV19" s="3" t="n">
-        <x:v>-5302</x:v>
+        <x:v>-4151</x:v>
       </x:c>
       <x:c r="CW19" s="3" t="n">
-        <x:v>-7964</x:v>
+        <x:v>-7470</x:v>
       </x:c>
       <x:c r="CX19" s="3" t="n">
-        <x:v>6879</x:v>
+        <x:v>5713</x:v>
       </x:c>
       <x:c r="CY19" s="3" t="n">
-        <x:v>-4720</x:v>
+        <x:v>-3752</x:v>
       </x:c>
       <x:c r="CZ19" s="3" t="n">
-        <x:v>-568</x:v>
+        <x:v>-234</x:v>
       </x:c>
       <x:c r="DA19" s="3" t="n">
-        <x:v>1353</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="DB19" s="3" t="n">
-        <x:v>1383</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="DC19" s="3" t="n">
-        <x:v>3476</x:v>
+        <x:v>4425</x:v>
       </x:c>
       <x:c r="DD19" s="3" t="n">
-        <x:v>565</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="DE19" s="3" t="n">
-        <x:v>8554</x:v>
+        <x:v>7638</x:v>
       </x:c>
       <x:c r="DF19" s="3" t="n">
-        <x:v>7961</x:v>
+        <x:v>7451</x:v>
       </x:c>
       <x:c r="DG19" s="3" t="n">
-        <x:v>-385</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="DH19" s="3" t="n">
-        <x:v>5542</x:v>
+        <x:v>6390</x:v>
       </x:c>
       <x:c r="DI19" s="3" t="n">
-        <x:v>4743</x:v>
+        <x:v>3823</x:v>
       </x:c>
       <x:c r="DJ19" s="3" t="n">
-        <x:v>-11472</x:v>
+        <x:v>-11327</x:v>
       </x:c>
       <x:c r="DK19" s="3" t="n">
-        <x:v>-13217</x:v>
+        <x:v>-13284</x:v>
       </x:c>
       <x:c r="DL19" s="3" t="n">
-        <x:v>-18782</x:v>
+        <x:v>-18432</x:v>
       </x:c>
       <x:c r="DM19" s="3" t="n">
-        <x:v>-13804</x:v>
+        <x:v>-14369</x:v>
       </x:c>
       <x:c r="DN19" s="3" t="n">
-        <x:v>-6643</x:v>
+        <x:v>-5841</x:v>
       </x:c>
       <x:c r="DO19" s="3" t="n">
-        <x:v>901</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="DP19" s="3" t="n">
-        <x:v>6284</x:v>
+        <x:v>6687</x:v>
       </x:c>
       <x:c r="DQ19" s="3" t="n">
-        <x:v>5700</x:v>
+        <x:v>5351</x:v>
       </x:c>
       <x:c r="DR19" s="3" t="n">
-        <x:v>-978</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="DS19" s="3" t="n">
-        <x:v>17352</x:v>
+        <x:v>16448</x:v>
       </x:c>
       <x:c r="DT19" s="3" t="n">
-        <x:v>4725</x:v>
+        <x:v>4910</x:v>
       </x:c>
       <x:c r="DU19" s="3" t="n">
-        <x:v>4205</x:v>
+        <x:v>3808</x:v>
       </x:c>
       <x:c r="DV19" s="3" t="n">
-        <x:v>2792</x:v>
+        <x:v>4166</x:v>
       </x:c>
       <x:c r="DW19" s="3" t="n">
-        <x:v>-3513</x:v>
+        <x:v>-3684</x:v>
       </x:c>
       <x:c r="DX19" s="3" t="n">
-        <x:v>-1985</x:v>
+        <x:v>-2202</x:v>
       </x:c>
       <x:c r="DY19" s="3" t="n">
-        <x:v>5966</x:v>
+        <x:v>5192</x:v>
       </x:c>
       <x:c r="DZ19" s="3" t="n">
-        <x:v>-8529</x:v>
+        <x:v>-7789</x:v>
       </x:c>
       <x:c r="EA19" s="3" t="n">
-        <x:v>1748</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="EB19" s="3" t="n">
-        <x:v>452</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="EC19" s="3" t="n">
-        <x:v>-7620</x:v>
+        <x:v>-7581</x:v>
       </x:c>
       <x:c r="ED19" s="3" t="n">
-        <x:v>4429</x:v>
+        <x:v>4632</x:v>
       </x:c>
       <x:c r="EE19" s="3" t="n">
-        <x:v>-1514</x:v>
+        <x:v>-1800</x:v>
       </x:c>
       <x:c r="EF19" s="3" t="n">
-        <x:v>3082</x:v>
+        <x:v>2530</x:v>
       </x:c>
       <x:c r="EG19" s="3" t="n">
-        <x:v>2960</x:v>
+        <x:v>2930</x:v>
       </x:c>
       <x:c r="EH19" s="3" t="n">
-        <x:v>4998</x:v>
+        <x:v>5228</x:v>
       </x:c>
       <x:c r="EI19" s="3" t="n">
-        <x:v>2403</x:v>
+        <x:v>2114</x:v>
       </x:c>
       <x:c r="EJ19" s="3" t="n">
-        <x:v>5288</x:v>
+        <x:v>5088</x:v>
       </x:c>
       <x:c r="EK19" s="3" t="n">
-        <x:v>10267</x:v>
+        <x:v>10146</x:v>
       </x:c>
       <x:c r="EL19" s="3" t="n">
-        <x:v>5842</x:v>
+        <x:v>6648</x:v>
       </x:c>
       <x:c r="EM19" s="3" t="n">
-        <x:v>9820</x:v>
+        <x:v>8846</x:v>
       </x:c>
       <x:c r="EN19" s="3" t="n">
-        <x:v>5612</x:v>
+        <x:v>5915</x:v>
       </x:c>
       <x:c r="EO19" s="3" t="n">
-        <x:v>6631</x:v>
+        <x:v>6810</x:v>
       </x:c>
       <x:c r="EP19" s="3" t="n">
-        <x:v>-2993</x:v>
+        <x:v>-1789</x:v>
       </x:c>
       <x:c r="EQ19" s="3" t="n">
-        <x:v>6532</x:v>
+        <x:v>6107</x:v>
       </x:c>
       <x:c r="ER19" s="3" t="n">
-        <x:v>3771</x:v>
+        <x:v>3055</x:v>
       </x:c>
       <x:c r="ES19" s="3" t="n">
-        <x:v>3826</x:v>
+        <x:v>4368</x:v>
       </x:c>
       <x:c r="ET19" s="3" t="n">
-        <x:v>9347</x:v>
+        <x:v>9866</x:v>
       </x:c>
       <x:c r="EU19" s="3" t="n">
-        <x:v>7137</x:v>
+        <x:v>6442</x:v>
       </x:c>
       <x:c r="EV19" s="3" t="n">
-        <x:v>11947</x:v>
+        <x:v>11272</x:v>
       </x:c>
       <x:c r="EW19" s="3" t="n">
-        <x:v>1826</x:v>
+        <x:v>2832</x:v>
       </x:c>
       <x:c r="EX19" s="3" t="n">
-        <x:v>14893</x:v>
+        <x:v>15101</x:v>
       </x:c>
       <x:c r="EY19" s="3" t="n">
-        <x:v>13350</x:v>
+        <x:v>12519</x:v>
       </x:c>
       <x:c r="EZ19" s="3" t="n">
-        <x:v>10086</x:v>
+        <x:v>9064</x:v>
       </x:c>
       <x:c r="FA19" s="3" t="n">
-        <x:v>2776</x:v>
+        <x:v>3655</x:v>
       </x:c>
       <x:c r="FB19" s="3" t="n">
-        <x:v>7369</x:v>
+        <x:v>8189</x:v>
       </x:c>
       <x:c r="FC19" s="3" t="n">
-        <x:v>-5147</x:v>
+        <x:v>-6023</x:v>
       </x:c>
       <x:c r="FD19" s="3" t="n">
-        <x:v>669</x:v>
+        <x:v>-99</x:v>
       </x:c>
       <x:c r="FE19" s="3" t="n">
-        <x:v>-2780</x:v>
+        <x:v>-2655</x:v>
       </x:c>
       <x:c r="FF19" s="3" t="n">
-        <x:v>740</x:v>
+        <x:v>3306</x:v>
       </x:c>
       <x:c r="FG19" s="3" t="n">
-        <x:v>-1892</x:v>
+        <x:v>-3888</x:v>
       </x:c>
       <x:c r="FH19" s="3" t="n">
-        <x:v>-9217</x:v>
+        <x:v>-9775</x:v>
       </x:c>
       <x:c r="FI19" s="3" t="n">
-        <x:v>-4769</x:v>
+        <x:v>-5538</x:v>
       </x:c>
       <x:c r="FJ19" s="3" t="n">
-        <x:v>22402</x:v>
+        <x:v>27478</x:v>
       </x:c>
       <x:c r="FK19" s="3" t="n">
-        <x:v>21002</x:v>
+        <x:v>18068</x:v>
       </x:c>
       <x:c r="FL19" s="3" t="n">
-        <x:v>22489</x:v>
+        <x:v>21962</x:v>
       </x:c>
       <x:c r="FM19" s="3" t="n">
-        <x:v>28345</x:v>
+        <x:v>27383</x:v>
       </x:c>
       <x:c r="FN19" s="3" t="n">
-        <x:v>3866</x:v>
+        <x:v>10528</x:v>
       </x:c>
       <x:c r="FO19" s="3" t="n">
-        <x:v>17246</x:v>
+        <x:v>10101</x:v>
       </x:c>
       <x:c r="FP19" s="3" t="n">
-        <x:v>3248</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="FQ19" s="3" t="n">
-        <x:v>-10113</x:v>
+        <x:v>-7654</x:v>
       </x:c>
       <x:c r="FR19" s="3" t="n">
-        <x:v>-18926</x:v>
+        <x:v>-10550</x:v>
       </x:c>
       <x:c r="FS19" s="3" t="n">
-        <x:v>18326</x:v>
+        <x:v>11157</x:v>
       </x:c>
       <x:c r="FT19" s="3" t="n">
-        <x:v>-10503</x:v>
+        <x:v>-9353</x:v>
       </x:c>
       <x:c r="FU19" s="3" t="n">
-        <x:v>-2111</x:v>
+        <x:v>3461</x:v>
       </x:c>
       <x:c r="FV19" s="3" t="n">
-        <x:v>-4280</x:v>
+        <x:v>9338</x:v>
       </x:c>
       <x:c r="FW19" s="3" t="n">
-        <x:v>14182</x:v>
+        <x:v>8315</x:v>
       </x:c>
       <x:c r="FX19" s="3" t="n">
-        <x:v>9272</x:v>
+        <x:v>11836</x:v>
       </x:c>
       <x:c r="FY19" s="3" t="n">
-        <x:v>4263</x:v>
+        <x:v>8235</x:v>
       </x:c>
       <x:c r="FZ19" s="3" t="n">
-        <x:v>-9019</x:v>
+        <x:v>3015</x:v>
+      </x:c>
+      <x:c r="GA19" s="3" t="n">
+        <x:v>12031</x:v>
       </x:c>
     </x:row>
-    <x:row r="20" spans="1:182">
+    <x:row r="20" spans="1:183">
       <x:c r="B20" s="2" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>387</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
         <x:v>-1344</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
         <x:v>-1974</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
         <x:v>-1949</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
         <x:v>-1289</x:v>
       </x:c>
       <x:c r="I20" s="3" t="n">
         <x:v>-2248</x:v>
       </x:c>
       <x:c r="J20" s="3" t="n">
         <x:v>-410</x:v>
       </x:c>
@@ -10592,449 +10643,452 @@
       <x:c r="AQ20" s="3" t="n">
         <x:v>-4719</x:v>
       </x:c>
       <x:c r="AR20" s="3" t="n">
         <x:v>-8863</x:v>
       </x:c>
       <x:c r="AS20" s="3" t="n">
         <x:v>-425</x:v>
       </x:c>
       <x:c r="AT20" s="3" t="n">
         <x:v>-3784</x:v>
       </x:c>
       <x:c r="AU20" s="3" t="n">
         <x:v>-348</x:v>
       </x:c>
       <x:c r="AV20" s="3" t="n">
         <x:v>-3627</x:v>
       </x:c>
       <x:c r="AW20" s="3" t="n">
         <x:v>488</x:v>
       </x:c>
       <x:c r="AX20" s="3" t="n">
         <x:v>-512</x:v>
       </x:c>
       <x:c r="AY20" s="3" t="n">
-        <x:v>-636</x:v>
+        <x:v>-323</x:v>
       </x:c>
       <x:c r="AZ20" s="3" t="n">
-        <x:v>-1683</x:v>
+        <x:v>-1795</x:v>
       </x:c>
       <x:c r="BA20" s="3" t="n">
-        <x:v>-2244</x:v>
+        <x:v>-2475</x:v>
       </x:c>
       <x:c r="BB20" s="3" t="n">
-        <x:v>-3984</x:v>
+        <x:v>-3533</x:v>
       </x:c>
       <x:c r="BC20" s="3" t="n">
-        <x:v>-3366</x:v>
+        <x:v>-2918</x:v>
       </x:c>
       <x:c r="BD20" s="3" t="n">
-        <x:v>6208</x:v>
+        <x:v>6027</x:v>
       </x:c>
       <x:c r="BE20" s="3" t="n">
-        <x:v>6081</x:v>
+        <x:v>5850</x:v>
       </x:c>
       <x:c r="BF20" s="3" t="n">
-        <x:v>3275</x:v>
+        <x:v>3947</x:v>
       </x:c>
       <x:c r="BG20" s="3" t="n">
-        <x:v>4635</x:v>
+        <x:v>4811</x:v>
       </x:c>
       <x:c r="BH20" s="3" t="n">
-        <x:v>5687</x:v>
+        <x:v>5553</x:v>
       </x:c>
       <x:c r="BI20" s="3" t="n">
-        <x:v>4176</x:v>
+        <x:v>3836</x:v>
       </x:c>
       <x:c r="BJ20" s="3" t="n">
-        <x:v>3660</x:v>
+        <x:v>4137</x:v>
       </x:c>
       <x:c r="BK20" s="3" t="n">
-        <x:v>9052</x:v>
+        <x:v>8668</x:v>
       </x:c>
       <x:c r="BL20" s="3" t="n">
-        <x:v>-3245</x:v>
+        <x:v>-3047</x:v>
       </x:c>
       <x:c r="BM20" s="3" t="n">
-        <x:v>448</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="BN20" s="3" t="n">
-        <x:v>-2460</x:v>
+        <x:v>-2212</x:v>
       </x:c>
       <x:c r="BO20" s="3" t="n">
-        <x:v>1818</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="BP20" s="3" t="n">
-        <x:v>-1443</x:v>
+        <x:v>-856</x:v>
       </x:c>
       <x:c r="BQ20" s="3" t="n">
-        <x:v>3187</x:v>
+        <x:v>3177</x:v>
       </x:c>
       <x:c r="BR20" s="3" t="n">
-        <x:v>4441</x:v>
+        <x:v>4685</x:v>
       </x:c>
       <x:c r="BS20" s="3" t="n">
-        <x:v>5842</x:v>
+        <x:v>5176</x:v>
       </x:c>
       <x:c r="BT20" s="3" t="n">
-        <x:v>4832</x:v>
+        <x:v>4433</x:v>
       </x:c>
       <x:c r="BU20" s="3" t="n">
-        <x:v>1358</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="BV20" s="3" t="n">
-        <x:v>929</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="BW20" s="3" t="n">
-        <x:v>857</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="BX20" s="3" t="n">
-        <x:v>1057</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="BY20" s="3" t="n">
-        <x:v>-838</x:v>
+        <x:v>-765</x:v>
       </x:c>
       <x:c r="BZ20" s="3" t="n">
-        <x:v>-528</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="CA20" s="3" t="n">
-        <x:v>-3802</x:v>
+        <x:v>-3481</x:v>
       </x:c>
       <x:c r="CB20" s="3" t="n">
-        <x:v>8176</x:v>
+        <x:v>7170</x:v>
       </x:c>
       <x:c r="CC20" s="3" t="n">
-        <x:v>7460</x:v>
+        <x:v>7189</x:v>
       </x:c>
       <x:c r="CD20" s="3" t="n">
-        <x:v>-295</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="CE20" s="3" t="n">
-        <x:v>6362</x:v>
+        <x:v>6306</x:v>
       </x:c>
       <x:c r="CF20" s="3" t="n">
-        <x:v>4676</x:v>
+        <x:v>3876</x:v>
       </x:c>
       <x:c r="CG20" s="3" t="n">
-        <x:v>-948</x:v>
+        <x:v>-1017</x:v>
       </x:c>
       <x:c r="CH20" s="3" t="n">
-        <x:v>-6223</x:v>
+        <x:v>-5651</x:v>
       </x:c>
       <x:c r="CI20" s="3" t="n">
-        <x:v>1024</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="CJ20" s="3" t="n">
-        <x:v>-2786</x:v>
+        <x:v>-2880</x:v>
       </x:c>
       <x:c r="CK20" s="3" t="n">
-        <x:v>-67</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="CL20" s="3" t="n">
-        <x:v>698</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="CM20" s="3" t="n">
-        <x:v>5877</x:v>
+        <x:v>5229</x:v>
       </x:c>
       <x:c r="CN20" s="3" t="n">
-        <x:v>1200</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="CO20" s="3" t="n">
-        <x:v>-3099</x:v>
+        <x:v>-2578</x:v>
       </x:c>
       <x:c r="CP20" s="3" t="n">
-        <x:v>1247</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="CQ20" s="3" t="n">
-        <x:v>-4045</x:v>
+        <x:v>-3908</x:v>
       </x:c>
       <x:c r="CR20" s="3" t="n">
-        <x:v>-3616</x:v>
+        <x:v>-3181</x:v>
       </x:c>
       <x:c r="CS20" s="3" t="n">
-        <x:v>-1228</x:v>
+        <x:v>-748</x:v>
       </x:c>
       <x:c r="CT20" s="3" t="n">
-        <x:v>687</x:v>
+        <x:v>-247</x:v>
       </x:c>
       <x:c r="CU20" s="3" t="n">
-        <x:v>-2642</x:v>
+        <x:v>-2731</x:v>
       </x:c>
       <x:c r="CV20" s="3" t="n">
-        <x:v>-5506</x:v>
+        <x:v>-4354</x:v>
       </x:c>
       <x:c r="CW20" s="3" t="n">
-        <x:v>-8163</x:v>
+        <x:v>-7667</x:v>
       </x:c>
       <x:c r="CX20" s="3" t="n">
-        <x:v>6686</x:v>
+        <x:v>5523</x:v>
       </x:c>
       <x:c r="CY20" s="3" t="n">
-        <x:v>-4902</x:v>
+        <x:v>-3933</x:v>
       </x:c>
       <x:c r="CZ20" s="3" t="n">
-        <x:v>-740</x:v>
+        <x:v>-407</x:v>
       </x:c>
       <x:c r="DA20" s="3" t="n">
-        <x:v>1190</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="DB20" s="3" t="n">
-        <x:v>1219</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="DC20" s="3" t="n">
-        <x:v>3321</x:v>
+        <x:v>4263</x:v>
       </x:c>
       <x:c r="DD20" s="3" t="n">
-        <x:v>403</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="DE20" s="3" t="n">
-        <x:v>8379</x:v>
+        <x:v>7477</x:v>
       </x:c>
       <x:c r="DF20" s="3" t="n">
-        <x:v>7782</x:v>
+        <x:v>7292</x:v>
       </x:c>
       <x:c r="DG20" s="3" t="n">
-        <x:v>-609</x:v>
+        <x:v>-157</x:v>
       </x:c>
       <x:c r="DH20" s="3" t="n">
-        <x:v>5308</x:v>
+        <x:v>6144</x:v>
       </x:c>
       <x:c r="DI20" s="3" t="n">
-        <x:v>4499</x:v>
+        <x:v>3578</x:v>
       </x:c>
       <x:c r="DJ20" s="3" t="n">
-        <x:v>-11722</x:v>
+        <x:v>-11570</x:v>
       </x:c>
       <x:c r="DK20" s="3" t="n">
-        <x:v>-13465</x:v>
+        <x:v>-13523</x:v>
       </x:c>
       <x:c r="DL20" s="3" t="n">
-        <x:v>-19008</x:v>
+        <x:v>-18664</x:v>
       </x:c>
       <x:c r="DM20" s="3" t="n">
-        <x:v>-14023</x:v>
+        <x:v>-14593</x:v>
       </x:c>
       <x:c r="DN20" s="3" t="n">
-        <x:v>-6845</x:v>
+        <x:v>-6055</x:v>
       </x:c>
       <x:c r="DO20" s="3" t="n">
-        <x:v>717</x:v>
+        <x:v>-31</x:v>
       </x:c>
       <x:c r="DP20" s="3" t="n">
-        <x:v>6089</x:v>
+        <x:v>6485</x:v>
       </x:c>
       <x:c r="DQ20" s="3" t="n">
-        <x:v>5508</x:v>
+        <x:v>5150</x:v>
       </x:c>
       <x:c r="DR20" s="3" t="n">
-        <x:v>-1183</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="DS20" s="3" t="n">
-        <x:v>17139</x:v>
+        <x:v>16238</x:v>
       </x:c>
       <x:c r="DT20" s="3" t="n">
-        <x:v>4507</x:v>
+        <x:v>4693</x:v>
       </x:c>
       <x:c r="DU20" s="3" t="n">
-        <x:v>3982</x:v>
+        <x:v>3586</x:v>
       </x:c>
       <x:c r="DV20" s="3" t="n">
-        <x:v>2565</x:v>
+        <x:v>3940</x:v>
       </x:c>
       <x:c r="DW20" s="3" t="n">
-        <x:v>-3725</x:v>
+        <x:v>-3911</x:v>
       </x:c>
       <x:c r="DX20" s="3" t="n">
-        <x:v>-2220</x:v>
+        <x:v>-2428</x:v>
       </x:c>
       <x:c r="DY20" s="3" t="n">
-        <x:v>5730</x:v>
+        <x:v>4969</x:v>
       </x:c>
       <x:c r="DZ20" s="3" t="n">
-        <x:v>-8772</x:v>
+        <x:v>-8009</x:v>
       </x:c>
       <x:c r="EA20" s="3" t="n">
-        <x:v>1466</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="EB20" s="3" t="n">
-        <x:v>440</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="EC20" s="3" t="n">
-        <x:v>-7887</x:v>
+        <x:v>-7849</x:v>
       </x:c>
       <x:c r="ED20" s="3" t="n">
-        <x:v>4171</x:v>
+        <x:v>4384</x:v>
       </x:c>
       <x:c r="EE20" s="3" t="n">
-        <x:v>-1740</x:v>
+        <x:v>-2033</x:v>
       </x:c>
       <x:c r="EF20" s="3" t="n">
-        <x:v>2863</x:v>
+        <x:v>2307</x:v>
       </x:c>
       <x:c r="EG20" s="3" t="n">
-        <x:v>2743</x:v>
+        <x:v>2714</x:v>
       </x:c>
       <x:c r="EH20" s="3" t="n">
-        <x:v>4783</x:v>
+        <x:v>5017</x:v>
       </x:c>
       <x:c r="EI20" s="3" t="n">
-        <x:v>2174</x:v>
+        <x:v>1905</x:v>
       </x:c>
       <x:c r="EJ20" s="3" t="n">
-        <x:v>5025</x:v>
+        <x:v>4806</x:v>
       </x:c>
       <x:c r="EK20" s="3" t="n">
-        <x:v>9993</x:v>
+        <x:v>9864</x:v>
       </x:c>
       <x:c r="EL20" s="3" t="n">
-        <x:v>5551</x:v>
+        <x:v>6364</x:v>
       </x:c>
       <x:c r="EM20" s="3" t="n">
-        <x:v>9404</x:v>
+        <x:v>8427</x:v>
       </x:c>
       <x:c r="EN20" s="3" t="n">
-        <x:v>5233</x:v>
+        <x:v>5533</x:v>
       </x:c>
       <x:c r="EO20" s="3" t="n">
-        <x:v>6283</x:v>
+        <x:v>6454</x:v>
       </x:c>
       <x:c r="EP20" s="3" t="n">
-        <x:v>-3348</x:v>
+        <x:v>-2127</x:v>
       </x:c>
       <x:c r="EQ20" s="3" t="n">
-        <x:v>6197</x:v>
+        <x:v>5783</x:v>
       </x:c>
       <x:c r="ER20" s="3" t="n">
-        <x:v>3225</x:v>
+        <x:v>2516</x:v>
       </x:c>
       <x:c r="ES20" s="3" t="n">
-        <x:v>3471</x:v>
+        <x:v>3960</x:v>
       </x:c>
       <x:c r="ET20" s="3" t="n">
-        <x:v>9019</x:v>
+        <x:v>9554</x:v>
       </x:c>
       <x:c r="EU20" s="3" t="n">
-        <x:v>6804</x:v>
+        <x:v>6127</x:v>
       </x:c>
       <x:c r="EV20" s="3" t="n">
-        <x:v>11616</x:v>
+        <x:v>10952</x:v>
       </x:c>
       <x:c r="EW20" s="3" t="n">
-        <x:v>1510</x:v>
+        <x:v>2502</x:v>
       </x:c>
       <x:c r="EX20" s="3" t="n">
-        <x:v>14551</x:v>
+        <x:v>14758</x:v>
       </x:c>
       <x:c r="EY20" s="3" t="n">
-        <x:v>12994</x:v>
+        <x:v>12160</x:v>
       </x:c>
       <x:c r="EZ20" s="3" t="n">
-        <x:v>9716</x:v>
+        <x:v>8690</x:v>
       </x:c>
       <x:c r="FA20" s="3" t="n">
-        <x:v>2399</x:v>
+        <x:v>3267</x:v>
       </x:c>
       <x:c r="FB20" s="3" t="n">
-        <x:v>7004</x:v>
+        <x:v>7858</x:v>
       </x:c>
       <x:c r="FC20" s="3" t="n">
-        <x:v>-5682</x:v>
+        <x:v>-6571</x:v>
       </x:c>
       <x:c r="FD20" s="3" t="n">
-        <x:v>293</x:v>
+        <x:v>-483</x:v>
       </x:c>
       <x:c r="FE20" s="3" t="n">
-        <x:v>-3200</x:v>
+        <x:v>-3063</x:v>
       </x:c>
       <x:c r="FF20" s="3" t="n">
-        <x:v>312</x:v>
+        <x:v>2877</x:v>
       </x:c>
       <x:c r="FG20" s="3" t="n">
-        <x:v>-2318</x:v>
+        <x:v>-4337</x:v>
       </x:c>
       <x:c r="FH20" s="3" t="n">
-        <x:v>-9664</x:v>
+        <x:v>-10241</x:v>
       </x:c>
       <x:c r="FI20" s="3" t="n">
-        <x:v>-5176</x:v>
+        <x:v>-5869</x:v>
       </x:c>
       <x:c r="FJ20" s="3" t="n">
-        <x:v>21839</x:v>
+        <x:v>26880</x:v>
       </x:c>
       <x:c r="FK20" s="3" t="n">
-        <x:v>20448</x:v>
+        <x:v>17499</x:v>
       </x:c>
       <x:c r="FL20" s="3" t="n">
-        <x:v>21943</x:v>
+        <x:v>21414</x:v>
       </x:c>
       <x:c r="FM20" s="3" t="n">
-        <x:v>27810</x:v>
+        <x:v>26849</x:v>
       </x:c>
       <x:c r="FN20" s="3" t="n">
-        <x:v>3326</x:v>
+        <x:v>10003</x:v>
       </x:c>
       <x:c r="FO20" s="3" t="n">
-        <x:v>16710</x:v>
+        <x:v>9579</x:v>
       </x:c>
       <x:c r="FP20" s="3" t="n">
-        <x:v>2685</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="FQ20" s="3" t="n">
-        <x:v>-10475</x:v>
+        <x:v>-8180</x:v>
       </x:c>
       <x:c r="FR20" s="3" t="n">
-        <x:v>-19339</x:v>
+        <x:v>-10849</x:v>
       </x:c>
       <x:c r="FS20" s="3" t="n">
-        <x:v>17344</x:v>
+        <x:v>10038</x:v>
       </x:c>
       <x:c r="FT20" s="3" t="n">
-        <x:v>-11351</x:v>
+        <x:v>-10147</x:v>
       </x:c>
       <x:c r="FU20" s="3" t="n">
-        <x:v>-2893</x:v>
+        <x:v>2212</x:v>
       </x:c>
       <x:c r="FV20" s="3" t="n">
-        <x:v>-4972</x:v>
+        <x:v>8729</x:v>
       </x:c>
       <x:c r="FW20" s="3" t="n">
-        <x:v>13533</x:v>
+        <x:v>8027</x:v>
       </x:c>
       <x:c r="FX20" s="3" t="n">
-        <x:v>8677</x:v>
+        <x:v>10963</x:v>
       </x:c>
       <x:c r="FY20" s="3" t="n">
-        <x:v>3475</x:v>
+        <x:v>7480</x:v>
       </x:c>
       <x:c r="FZ20" s="3" t="n">
-        <x:v>-9802</x:v>
+        <x:v>2339</x:v>
+      </x:c>
+      <x:c r="GA20" s="3" t="n">
+        <x:v>11408</x:v>
       </x:c>
     </x:row>
-    <x:row r="21" spans="1:182">
+    <x:row r="21" spans="1:183">
       <x:c r="B21" s="2" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D21" s="3" t="n">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E21" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F21" s="3" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G21" s="3" t="n">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H21" s="3" t="n">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I21" s="3" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J21" s="3" t="n">
         <x:v>56</x:v>
       </x:c>
@@ -11137,449 +11191,452 @@
       <x:c r="AQ21" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="AR21" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AS21" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="AT21" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="AU21" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="AV21" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="AW21" s="3" t="n">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="AX21" s="3" t="n">
         <x:v>-4</x:v>
       </x:c>
       <x:c r="AY21" s="3" t="n">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="AZ21" s="3" t="n">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="BA21" s="3" t="n">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="BB21" s="3" t="n">
-        <x:v>40</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="BC21" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>-27</x:v>
       </x:c>
       <x:c r="BD21" s="3" t="n">
-        <x:v>-7</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="BE21" s="3" t="n">
-        <x:v>-15</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="BF21" s="3" t="n">
-        <x:v>-14</x:v>
+        <x:v>-4</x:v>
       </x:c>
       <x:c r="BG21" s="3" t="n">
-        <x:v>11</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="BH21" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="BI21" s="3" t="n">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="BJ21" s="3" t="n">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="BK21" s="3" t="n">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="BL21" s="3" t="n">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="BM21" s="3" t="n">
         <x:v>101</x:v>
       </x:c>
       <x:c r="BN21" s="3" t="n">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="BO21" s="3" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="BP21" s="3" t="n">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="BQ21" s="3" t="n">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="BR21" s="3" t="n">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="BS21" s="3" t="n">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="BT21" s="3" t="n">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="BU21" s="3" t="n">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="BV21" s="3" t="n">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="BW21" s="3" t="n">
         <x:v>109</x:v>
       </x:c>
       <x:c r="BX21" s="3" t="n">
         <x:v>116</x:v>
       </x:c>
       <x:c r="BY21" s="3" t="n">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="BZ21" s="3" t="n">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="CA21" s="3" t="n">
-        <x:v>168</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="CB21" s="3" t="n">
-        <x:v>180</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="CC21" s="3" t="n">
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="CD21" s="3" t="n">
-        <x:v>200</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="CE21" s="3" t="n">
-        <x:v>172</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="CF21" s="3" t="n">
-        <x:v>169</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="CG21" s="3" t="n">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="CH21" s="3" t="n">
-        <x:v>173</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="CI21" s="3" t="n">
-        <x:v>189</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="CJ21" s="3" t="n">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CK21" s="3" t="n">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="CL21" s="3" t="n">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="CM21" s="3" t="n">
         <x:v>225</x:v>
       </x:c>
       <x:c r="CN21" s="3" t="n">
-        <x:v>233</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="CO21" s="3" t="n">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="CP21" s="3" t="n">
-        <x:v>241</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="CQ21" s="3" t="n">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="CR21" s="3" t="n">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="CS21" s="3" t="n">
-        <x:v>220</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="CT21" s="3" t="n">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="CU21" s="3" t="n">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="CV21" s="3" t="n">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="CW21" s="3" t="n">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CX21" s="3" t="n">
-        <x:v>193</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="CY21" s="3" t="n">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="CZ21" s="3" t="n">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="DA21" s="3" t="n">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="DB21" s="3" t="n">
         <x:v>164</x:v>
       </x:c>
       <x:c r="DC21" s="3" t="n">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="DD21" s="3" t="n">
         <x:v>162</x:v>
       </x:c>
       <x:c r="DE21" s="3" t="n">
-        <x:v>175</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="DF21" s="3" t="n">
-        <x:v>179</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="DG21" s="3" t="n">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="DH21" s="3" t="n">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="DI21" s="3" t="n">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="DJ21" s="3" t="n">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="DK21" s="3" t="n">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="DL21" s="3" t="n">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="DM21" s="3" t="n">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="DH21" s="3" t="n">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="DN21" s="3" t="n">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="DO21" s="3" t="n">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="DP21" s="3" t="n">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="DO21" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="DQ21" s="3" t="n">
-        <x:v>192</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="DR21" s="3" t="n">
         <x:v>205</x:v>
       </x:c>
       <x:c r="DS21" s="3" t="n">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="DT21" s="3" t="n">
-        <x:v>218</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="DU21" s="3" t="n">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="DV21" s="3" t="n">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="DW21" s="3" t="n">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="DX21" s="3" t="n">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="DY21" s="3" t="n">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="DV21" s="3" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="DZ21" s="3" t="n">
-        <x:v>243</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="EA21" s="3" t="n">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="EB21" s="3" t="n">
+        <x:v>-5</x:v>
+      </x:c>
+      <x:c r="EC21" s="3" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="ED21" s="3" t="n">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="EE21" s="3" t="n">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="EF21" s="3" t="n">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="EG21" s="3" t="n">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="EH21" s="3" t="n">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="EI21" s="3" t="n">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="EJ21" s="3" t="n">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="EB21" s="3" t="n">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="EK21" s="3" t="n">
-        <x:v>274</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="EL21" s="3" t="n">
-        <x:v>291</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="EM21" s="3" t="n">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="EN21" s="3" t="n">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="EO21" s="3" t="n">
-        <x:v>348</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="EP21" s="3" t="n">
-        <x:v>355</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="EQ21" s="3" t="n">
-        <x:v>335</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="ER21" s="3" t="n">
-        <x:v>546</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="ES21" s="3" t="n">
-        <x:v>355</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="ET21" s="3" t="n">
-        <x:v>328</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="EU21" s="3" t="n">
-        <x:v>333</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="EV21" s="3" t="n">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="EW21" s="3" t="n">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="EX21" s="3" t="n">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="EY21" s="3" t="n">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="EZ21" s="3" t="n">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="FA21" s="3" t="n">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="FB21" s="3" t="n">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="EW21" s="3" t="n">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="FC21" s="3" t="n">
-        <x:v>535</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="FD21" s="3" t="n">
-        <x:v>376</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="FE21" s="3" t="n">
-        <x:v>420</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="FF21" s="3" t="n">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="FG21" s="3" t="n">
-        <x:v>426</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="FH21" s="3" t="n">
-        <x:v>447</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="FI21" s="3" t="n">
-        <x:v>407</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="FJ21" s="3" t="n">
-        <x:v>563</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="FK21" s="3" t="n">
-        <x:v>554</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="FL21" s="3" t="n">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="FM21" s="3" t="n">
-        <x:v>535</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="FN21" s="3" t="n">
-        <x:v>540</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="FO21" s="3" t="n">
-        <x:v>536</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="FP21" s="3" t="n">
-        <x:v>563</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="FQ21" s="3" t="n">
-        <x:v>362</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="FR21" s="3" t="n">
-        <x:v>413</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="FS21" s="3" t="n">
-        <x:v>982</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="FT21" s="3" t="n">
-        <x:v>848</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="FU21" s="3" t="n">
-        <x:v>782</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="FV21" s="3" t="n">
-        <x:v>692</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="FW21" s="3" t="n">
-        <x:v>649</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="FX21" s="3" t="n">
-        <x:v>595</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="FY21" s="3" t="n">
-        <x:v>788</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="FZ21" s="3" t="n">
-        <x:v>783</x:v>
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="GA21" s="3" t="n">
+        <x:v>623</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:182">
+    <x:row r="22" spans="1:183">
       <x:c r="B22" s="2" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C22" s="3" t="n">
         <x:v>43115</x:v>
       </x:c>
       <x:c r="D22" s="3" t="n">
         <x:v>44739</x:v>
       </x:c>
       <x:c r="E22" s="3" t="n">
         <x:v>47056</x:v>
       </x:c>
       <x:c r="F22" s="3" t="n">
         <x:v>49099</x:v>
       </x:c>
       <x:c r="G22" s="3" t="n">
         <x:v>50610</x:v>
       </x:c>
       <x:c r="H22" s="3" t="n">
         <x:v>52884</x:v>
       </x:c>
       <x:c r="I22" s="3" t="n">
         <x:v>54640</x:v>
       </x:c>
       <x:c r="J22" s="3" t="n">
         <x:v>58040</x:v>
       </x:c>
@@ -11682,449 +11739,452 @@
       <x:c r="AQ22" s="3" t="n">
         <x:v>108990</x:v>
       </x:c>
       <x:c r="AR22" s="3" t="n">
         <x:v>110515</x:v>
       </x:c>
       <x:c r="AS22" s="3" t="n">
         <x:v>107676</x:v>
       </x:c>
       <x:c r="AT22" s="3" t="n">
         <x:v>108417</x:v>
       </x:c>
       <x:c r="AU22" s="3" t="n">
         <x:v>109260</x:v>
       </x:c>
       <x:c r="AV22" s="3" t="n">
         <x:v>107466</x:v>
       </x:c>
       <x:c r="AW22" s="3" t="n">
         <x:v>108678</x:v>
       </x:c>
       <x:c r="AX22" s="3" t="n">
         <x:v>106778</x:v>
       </x:c>
       <x:c r="AY22" s="3" t="n">
-        <x:v>118427</x:v>
+        <x:v>118415</x:v>
       </x:c>
       <x:c r="AZ22" s="3" t="n">
-        <x:v>123425</x:v>
+        <x:v>123457</x:v>
       </x:c>
       <x:c r="BA22" s="3" t="n">
-        <x:v>129522</x:v>
+        <x:v>129532</x:v>
       </x:c>
       <x:c r="BB22" s="3" t="n">
-        <x:v>134040</x:v>
+        <x:v>133870</x:v>
       </x:c>
       <x:c r="BC22" s="3" t="n">
-        <x:v>139917</x:v>
+        <x:v>139874</x:v>
       </x:c>
       <x:c r="BD22" s="3" t="n">
-        <x:v>145123</x:v>
+        <x:v>145176</x:v>
       </x:c>
       <x:c r="BE22" s="3" t="n">
-        <x:v>148095</x:v>
+        <x:v>148112</x:v>
       </x:c>
       <x:c r="BF22" s="3" t="n">
-        <x:v>160594</x:v>
+        <x:v>160345</x:v>
       </x:c>
       <x:c r="BG22" s="3" t="n">
-        <x:v>174076</x:v>
+        <x:v>174105</x:v>
       </x:c>
       <x:c r="BH22" s="3" t="n">
-        <x:v>180958</x:v>
+        <x:v>180982</x:v>
       </x:c>
       <x:c r="BI22" s="3" t="n">
-        <x:v>179288</x:v>
+        <x:v>179354</x:v>
       </x:c>
       <x:c r="BJ22" s="3" t="n">
-        <x:v>176772</x:v>
+        <x:v>176572</x:v>
       </x:c>
       <x:c r="BK22" s="3" t="n">
-        <x:v>175592</x:v>
+        <x:v>175790</x:v>
       </x:c>
       <x:c r="BL22" s="3" t="n">
-        <x:v>178274</x:v>
+        <x:v>178179</x:v>
       </x:c>
       <x:c r="BM22" s="3" t="n">
-        <x:v>173173</x:v>
+        <x:v>173171</x:v>
       </x:c>
       <x:c r="BN22" s="3" t="n">
-        <x:v>179973</x:v>
+        <x:v>179858</x:v>
       </x:c>
       <x:c r="BO22" s="3" t="n">
-        <x:v>188905</x:v>
+        <x:v>189389</x:v>
       </x:c>
       <x:c r="BP22" s="3" t="n">
-        <x:v>201876</x:v>
+        <x:v>201659</x:v>
       </x:c>
       <x:c r="BQ22" s="3" t="n">
-        <x:v>204137</x:v>
+        <x:v>204124</x:v>
       </x:c>
       <x:c r="BR22" s="3" t="n">
-        <x:v>210993</x:v>
+        <x:v>210905</x:v>
       </x:c>
       <x:c r="BS22" s="3" t="n">
-        <x:v>212216</x:v>
+        <x:v>212440</x:v>
       </x:c>
       <x:c r="BT22" s="3" t="n">
-        <x:v>212696</x:v>
+        <x:v>212794</x:v>
       </x:c>
       <x:c r="BU22" s="3" t="n">
-        <x:v>217564</x:v>
+        <x:v>217507</x:v>
       </x:c>
       <x:c r="BV22" s="3" t="n">
-        <x:v>222933</x:v>
+        <x:v>222734</x:v>
       </x:c>
       <x:c r="BW22" s="3" t="n">
-        <x:v>218070</x:v>
+        <x:v>218187</x:v>
       </x:c>
       <x:c r="BX22" s="3" t="n">
-        <x:v>223096</x:v>
+        <x:v>223237</x:v>
       </x:c>
       <x:c r="BY22" s="3" t="n">
-        <x:v>231220</x:v>
+        <x:v>231186</x:v>
       </x:c>
       <x:c r="BZ22" s="3" t="n">
-        <x:v>236027</x:v>
+        <x:v>235673</x:v>
       </x:c>
       <x:c r="CA22" s="3" t="n">
-        <x:v>244019</x:v>
+        <x:v>243901</x:v>
       </x:c>
       <x:c r="CB22" s="3" t="n">
-        <x:v>255288</x:v>
+        <x:v>255614</x:v>
       </x:c>
       <x:c r="CC22" s="3" t="n">
-        <x:v>267443</x:v>
+        <x:v>267517</x:v>
       </x:c>
       <x:c r="CD22" s="3" t="n">
-        <x:v>275050</x:v>
+        <x:v>274663</x:v>
       </x:c>
       <x:c r="CE22" s="3" t="n">
-        <x:v>269682</x:v>
+        <x:v>269711</x:v>
       </x:c>
       <x:c r="CF22" s="3" t="n">
-        <x:v>266568</x:v>
+        <x:v>266835</x:v>
       </x:c>
       <x:c r="CG22" s="3" t="n">
-        <x:v>268376</x:v>
+        <x:v>268358</x:v>
       </x:c>
       <x:c r="CH22" s="3" t="n">
-        <x:v>272288</x:v>
+        <x:v>272038</x:v>
       </x:c>
       <x:c r="CI22" s="3" t="n">
-        <x:v>271500</x:v>
+        <x:v>271798</x:v>
       </x:c>
       <x:c r="CJ22" s="3" t="n">
-        <x:v>272412</x:v>
+        <x:v>272443</x:v>
       </x:c>
       <x:c r="CK22" s="3" t="n">
-        <x:v>263853</x:v>
+        <x:v>263700</x:v>
       </x:c>
       <x:c r="CL22" s="3" t="n">
-        <x:v>266364</x:v>
+        <x:v>266328</x:v>
       </x:c>
       <x:c r="CM22" s="3" t="n">
-        <x:v>272588</x:v>
+        <x:v>272848</x:v>
       </x:c>
       <x:c r="CN22" s="3" t="n">
-        <x:v>270545</x:v>
+        <x:v>270559</x:v>
       </x:c>
       <x:c r="CO22" s="3" t="n">
-        <x:v>273905</x:v>
+        <x:v>273712</x:v>
       </x:c>
       <x:c r="CP22" s="3" t="n">
-        <x:v>277253</x:v>
+        <x:v>277468</x:v>
       </x:c>
       <x:c r="CQ22" s="3" t="n">
-        <x:v>287591</x:v>
+        <x:v>287578</x:v>
       </x:c>
       <x:c r="CR22" s="3" t="n">
-        <x:v>303859</x:v>
+        <x:v>303695</x:v>
       </x:c>
       <x:c r="CS22" s="3" t="n">
-        <x:v>304368</x:v>
+        <x:v>304217</x:v>
       </x:c>
       <x:c r="CT22" s="3" t="n">
-        <x:v>306313</x:v>
+        <x:v>306583</x:v>
       </x:c>
       <x:c r="CU22" s="3" t="n">
-        <x:v>308737</x:v>
+        <x:v>308747</x:v>
       </x:c>
       <x:c r="CV22" s="3" t="n">
-        <x:v>323854</x:v>
+        <x:v>323454</x:v>
       </x:c>
       <x:c r="CW22" s="3" t="n">
-        <x:v>342140</x:v>
+        <x:v>341984</x:v>
       </x:c>
       <x:c r="CX22" s="3" t="n">
-        <x:v>346276</x:v>
+        <x:v>346644</x:v>
       </x:c>
       <x:c r="CY22" s="3" t="n">
-        <x:v>365838</x:v>
+        <x:v>365488</x:v>
       </x:c>
       <x:c r="CZ22" s="3" t="n">
-        <x:v>367011</x:v>
+        <x:v>366864</x:v>
       </x:c>
       <x:c r="DA22" s="3" t="n">
-        <x:v>369383</x:v>
+        <x:v>369494</x:v>
       </x:c>
       <x:c r="DB22" s="3" t="n">
-        <x:v>382110</x:v>
+        <x:v>382377</x:v>
       </x:c>
       <x:c r="DC22" s="3" t="n">
-        <x:v>383684</x:v>
+        <x:v>383343</x:v>
       </x:c>
       <x:c r="DD22" s="3" t="n">
-        <x:v>395242</x:v>
+        <x:v>395092</x:v>
       </x:c>
       <x:c r="DE22" s="3" t="n">
-        <x:v>395852</x:v>
+        <x:v>396160</x:v>
       </x:c>
       <x:c r="DF22" s="3" t="n">
-        <x:v>409364</x:v>
+        <x:v>409523</x:v>
       </x:c>
       <x:c r="DG22" s="3" t="n">
-        <x:v>427143</x:v>
+        <x:v>426928</x:v>
       </x:c>
       <x:c r="DH22" s="3" t="n">
-        <x:v>417838</x:v>
+        <x:v>417508</x:v>
       </x:c>
       <x:c r="DI22" s="3" t="n">
-        <x:v>415993</x:v>
+        <x:v>416352</x:v>
       </x:c>
       <x:c r="DJ22" s="3" t="n">
-        <x:v>398068</x:v>
+        <x:v>398003</x:v>
       </x:c>
       <x:c r="DK22" s="3" t="n">
-        <x:v>368300</x:v>
+        <x:v>368247</x:v>
       </x:c>
       <x:c r="DL22" s="3" t="n">
-        <x:v>354312</x:v>
+        <x:v>354160</x:v>
       </x:c>
       <x:c r="DM22" s="3" t="n">
-        <x:v>361823</x:v>
+        <x:v>362051</x:v>
       </x:c>
       <x:c r="DN22" s="3" t="n">
-        <x:v>361109</x:v>
+        <x:v>360836</x:v>
       </x:c>
       <x:c r="DO22" s="3" t="n">
-        <x:v>374681</x:v>
+        <x:v>374833</x:v>
       </x:c>
       <x:c r="DP22" s="3" t="n">
-        <x:v>392395</x:v>
+        <x:v>392261</x:v>
       </x:c>
       <x:c r="DQ22" s="3" t="n">
-        <x:v>405804</x:v>
+        <x:v>405993</x:v>
       </x:c>
       <x:c r="DR22" s="3" t="n">
-        <x:v>414458</x:v>
+        <x:v>413895</x:v>
       </x:c>
       <x:c r="DS22" s="3" t="n">
-        <x:v>415635</x:v>
+        <x:v>415832</x:v>
       </x:c>
       <x:c r="DT22" s="3" t="n">
-        <x:v>416879</x:v>
+        <x:v>416830</x:v>
       </x:c>
       <x:c r="DU22" s="3" t="n">
-        <x:v>430254</x:v>
+        <x:v>430455</x:v>
       </x:c>
       <x:c r="DV22" s="3" t="n">
-        <x:v>414249</x:v>
+        <x:v>413756</x:v>
       </x:c>
       <x:c r="DW22" s="3" t="n">
-        <x:v>423955</x:v>
+        <x:v>423915</x:v>
       </x:c>
       <x:c r="DX22" s="3" t="n">
-        <x:v>428290</x:v>
+        <x:v>428381</x:v>
       </x:c>
       <x:c r="DY22" s="3" t="n">
-        <x:v>414497</x:v>
+        <x:v>414762</x:v>
       </x:c>
       <x:c r="DZ22" s="3" t="n">
-        <x:v>407323</x:v>
+        <x:v>407063</x:v>
       </x:c>
       <x:c r="EA22" s="3" t="n">
-        <x:v>405187</x:v>
+        <x:v>405252</x:v>
       </x:c>
       <x:c r="EB22" s="3" t="n">
-        <x:v>402939</x:v>
+        <x:v>403039</x:v>
       </x:c>
       <x:c r="EC22" s="3" t="n">
-        <x:v>409738</x:v>
+        <x:v>409685</x:v>
       </x:c>
       <x:c r="ED22" s="3" t="n">
-        <x:v>412002</x:v>
+        <x:v>411977</x:v>
       </x:c>
       <x:c r="EE22" s="3" t="n">
-        <x:v>418899</x:v>
+        <x:v>418852</x:v>
       </x:c>
       <x:c r="EF22" s="3" t="n">
-        <x:v>426572</x:v>
+        <x:v>426795</x:v>
       </x:c>
       <x:c r="EG22" s="3" t="n">
-        <x:v>438662</x:v>
+        <x:v>438563</x:v>
       </x:c>
       <x:c r="EH22" s="3" t="n">
-        <x:v>444985</x:v>
+        <x:v>444995</x:v>
       </x:c>
       <x:c r="EI22" s="3" t="n">
-        <x:v>452497</x:v>
+        <x:v>452424</x:v>
       </x:c>
       <x:c r="EJ22" s="3" t="n">
-        <x:v>463974</x:v>
+        <x:v>464134</x:v>
       </x:c>
       <x:c r="EK22" s="3" t="n">
-        <x:v>465176</x:v>
+        <x:v>465058</x:v>
       </x:c>
       <x:c r="EL22" s="3" t="n">
-        <x:v>467453</x:v>
+        <x:v>467360</x:v>
       </x:c>
       <x:c r="EM22" s="3" t="n">
-        <x:v>459718</x:v>
+        <x:v>459804</x:v>
       </x:c>
       <x:c r="EN22" s="3" t="n">
-        <x:v>456945</x:v>
+        <x:v>457011</x:v>
       </x:c>
       <x:c r="EO22" s="3" t="n">
-        <x:v>467678</x:v>
+        <x:v>467410</x:v>
       </x:c>
       <x:c r="EP22" s="3" t="n">
-        <x:v>493565</x:v>
+        <x:v>493398</x:v>
       </x:c>
       <x:c r="EQ22" s="3" t="n">
-        <x:v>489179</x:v>
+        <x:v>489144</x:v>
       </x:c>
       <x:c r="ER22" s="3" t="n">
-        <x:v>503373</x:v>
+        <x:v>503748</x:v>
       </x:c>
       <x:c r="ES22" s="3" t="n">
-        <x:v>500210</x:v>
+        <x:v>499750</x:v>
       </x:c>
       <x:c r="ET22" s="3" t="n">
-        <x:v>516020</x:v>
+        <x:v>516056</x:v>
       </x:c>
       <x:c r="EU22" s="3" t="n">
-        <x:v>521704</x:v>
+        <x:v>521690</x:v>
       </x:c>
       <x:c r="EV22" s="3" t="n">
-        <x:v>539632</x:v>
+        <x:v>540109</x:v>
       </x:c>
       <x:c r="EW22" s="3" t="n">
-        <x:v>559781</x:v>
+        <x:v>559107</x:v>
       </x:c>
       <x:c r="EX22" s="3" t="n">
-        <x:v>577957</x:v>
+        <x:v>578079</x:v>
       </x:c>
       <x:c r="EY22" s="3" t="n">
-        <x:v>591182</x:v>
+        <x:v>591165</x:v>
       </x:c>
       <x:c r="EZ22" s="3" t="n">
-        <x:v>615050</x:v>
+        <x:v>615739</x:v>
       </x:c>
       <x:c r="FA22" s="3" t="n">
-        <x:v>621416</x:v>
+        <x:v>620775</x:v>
       </x:c>
       <x:c r="FB22" s="3" t="n">
-        <x:v>604521</x:v>
+        <x:v>604383</x:v>
       </x:c>
       <x:c r="FC22" s="3" t="n">
-        <x:v>603402</x:v>
+        <x:v>603408</x:v>
       </x:c>
       <x:c r="FD22" s="3" t="n">
-        <x:v>491581</x:v>
+        <x:v>492167</x:v>
       </x:c>
       <x:c r="FE22" s="3" t="n">
-        <x:v>539430</x:v>
+        <x:v>539056</x:v>
       </x:c>
       <x:c r="FF22" s="3" t="n">
-        <x:v>582861</x:v>
+        <x:v>582021</x:v>
       </x:c>
       <x:c r="FG22" s="3" t="n">
-        <x:v>607010</x:v>
+        <x:v>607425</x:v>
       </x:c>
       <x:c r="FH22" s="3" t="n">
-        <x:v>622723</x:v>
+        <x:v>623510</x:v>
       </x:c>
       <x:c r="FI22" s="3" t="n">
-        <x:v>644620</x:v>
+        <x:v>644423</x:v>
       </x:c>
       <x:c r="FJ22" s="3" t="n">
-        <x:v>686339</x:v>
+        <x:v>684442</x:v>
       </x:c>
       <x:c r="FK22" s="3" t="n">
-        <x:v>737417</x:v>
+        <x:v>738581</x:v>
       </x:c>
       <x:c r="FL22" s="3" t="n">
-        <x:v>775538</x:v>
+        <x:v>779549</x:v>
       </x:c>
       <x:c r="FM22" s="3" t="n">
-        <x:v>803152</x:v>
+        <x:v>802362</x:v>
       </x:c>
       <x:c r="FN22" s="3" t="n">
-        <x:v>828878</x:v>
+        <x:v>823675</x:v>
       </x:c>
       <x:c r="FO22" s="3" t="n">
-        <x:v>836677</x:v>
+        <x:v>833645</x:v>
       </x:c>
       <x:c r="FP22" s="3" t="n">
-        <x:v>835101</x:v>
+        <x:v>837945</x:v>
       </x:c>
       <x:c r="FQ22" s="3" t="n">
-        <x:v>860275</x:v>
+        <x:v>863853</x:v>
       </x:c>
       <x:c r="FR22" s="3" t="n">
-        <x:v>859423</x:v>
+        <x:v>855092</x:v>
       </x:c>
       <x:c r="FS22" s="3" t="n">
-        <x:v>841400</x:v>
+        <x:v>847713</x:v>
       </x:c>
       <x:c r="FT22" s="3" t="n">
-        <x:v>882121</x:v>
+        <x:v>884410</x:v>
       </x:c>
       <x:c r="FU22" s="3" t="n">
-        <x:v>865934</x:v>
+        <x:v>869550</x:v>
       </x:c>
       <x:c r="FV22" s="3" t="n">
-        <x:v>893224</x:v>
+        <x:v>889978</x:v>
       </x:c>
       <x:c r="FW22" s="3" t="n">
-        <x:v>886263</x:v>
+        <x:v>891042</x:v>
       </x:c>
       <x:c r="FX22" s="3" t="n">
-        <x:v>874826</x:v>
+        <x:v>875908</x:v>
       </x:c>
       <x:c r="FY22" s="3" t="n">
-        <x:v>880472</x:v>
+        <x:v>880426</x:v>
       </x:c>
       <x:c r="FZ22" s="3" t="n">
-        <x:v>871861</x:v>
+        <x:v>874606</x:v>
+      </x:c>
+      <x:c r="GA22" s="3" t="n">
+        <x:v>887422</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:182">
+    <x:row r="23" spans="1:183">
       <x:c r="B23" s="2" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>34857</x:v>
       </x:c>
       <x:c r="D23" s="3" t="n">
         <x:v>36424</x:v>
       </x:c>
       <x:c r="E23" s="3" t="n">
         <x:v>38284</x:v>
       </x:c>
       <x:c r="F23" s="3" t="n">
         <x:v>39972</x:v>
       </x:c>
       <x:c r="G23" s="3" t="n">
         <x:v>40726</x:v>
       </x:c>
       <x:c r="H23" s="3" t="n">
         <x:v>42221</x:v>
       </x:c>
       <x:c r="I23" s="3" t="n">
         <x:v>43858</x:v>
       </x:c>
       <x:c r="J23" s="3" t="n">
         <x:v>45780</x:v>
       </x:c>
@@ -12227,449 +12287,452 @@
       <x:c r="AQ23" s="3" t="n">
         <x:v>87737</x:v>
       </x:c>
       <x:c r="AR23" s="3" t="n">
         <x:v>88079</x:v>
       </x:c>
       <x:c r="AS23" s="3" t="n">
         <x:v>85191</x:v>
       </x:c>
       <x:c r="AT23" s="3" t="n">
         <x:v>86157</x:v>
       </x:c>
       <x:c r="AU23" s="3" t="n">
         <x:v>86509</x:v>
       </x:c>
       <x:c r="AV23" s="3" t="n">
         <x:v>84953</x:v>
       </x:c>
       <x:c r="AW23" s="3" t="n">
         <x:v>85965</x:v>
       </x:c>
       <x:c r="AX23" s="3" t="n">
         <x:v>83063</x:v>
       </x:c>
       <x:c r="AY23" s="3" t="n">
-        <x:v>92784</x:v>
+        <x:v>92774</x:v>
       </x:c>
       <x:c r="AZ23" s="3" t="n">
-        <x:v>97841</x:v>
+        <x:v>97870</x:v>
       </x:c>
       <x:c r="BA23" s="3" t="n">
-        <x:v>103783</x:v>
+        <x:v>103792</x:v>
       </x:c>
       <x:c r="BB23" s="3" t="n">
-        <x:v>107394</x:v>
+        <x:v>107233</x:v>
       </x:c>
       <x:c r="BC23" s="3" t="n">
-        <x:v>112761</x:v>
+        <x:v>112716</x:v>
       </x:c>
       <x:c r="BD23" s="3" t="n">
-        <x:v>118666</x:v>
+        <x:v>118713</x:v>
       </x:c>
       <x:c r="BE23" s="3" t="n">
-        <x:v>119958</x:v>
+        <x:v>119973</x:v>
       </x:c>
       <x:c r="BF23" s="3" t="n">
-        <x:v>132664</x:v>
+        <x:v>132428</x:v>
       </x:c>
       <x:c r="BG23" s="3" t="n">
-        <x:v>146445</x:v>
+        <x:v>146461</x:v>
       </x:c>
       <x:c r="BH23" s="3" t="n">
-        <x:v>151356</x:v>
+        <x:v>151382</x:v>
       </x:c>
       <x:c r="BI23" s="3" t="n">
-        <x:v>149597</x:v>
+        <x:v>149665</x:v>
       </x:c>
       <x:c r="BJ23" s="3" t="n">
-        <x:v>149117</x:v>
+        <x:v>148933</x:v>
       </x:c>
       <x:c r="BK23" s="3" t="n">
-        <x:v>145916</x:v>
+        <x:v>146090</x:v>
       </x:c>
       <x:c r="BL23" s="3" t="n">
-        <x:v>149582</x:v>
+        <x:v>149496</x:v>
       </x:c>
       <x:c r="BM23" s="3" t="n">
-        <x:v>144058</x:v>
+        <x:v>144056</x:v>
       </x:c>
       <x:c r="BN23" s="3" t="n">
-        <x:v>150775</x:v>
+        <x:v>150677</x:v>
       </x:c>
       <x:c r="BO23" s="3" t="n">
-        <x:v>157430</x:v>
+        <x:v>157903</x:v>
       </x:c>
       <x:c r="BP23" s="3" t="n">
-        <x:v>167828</x:v>
+        <x:v>167612</x:v>
       </x:c>
       <x:c r="BQ23" s="3" t="n">
-        <x:v>170035</x:v>
+        <x:v>170022</x:v>
       </x:c>
       <x:c r="BR23" s="3" t="n">
-        <x:v>175162</x:v>
+        <x:v>175090</x:v>
       </x:c>
       <x:c r="BS23" s="3" t="n">
-        <x:v>176566</x:v>
+        <x:v>176782</x:v>
       </x:c>
       <x:c r="BT23" s="3" t="n">
-        <x:v>175946</x:v>
+        <x:v>176043</x:v>
       </x:c>
       <x:c r="BU23" s="3" t="n">
-        <x:v>178678</x:v>
+        <x:v>178624</x:v>
       </x:c>
       <x:c r="BV23" s="3" t="n">
-        <x:v>183554</x:v>
+        <x:v>183368</x:v>
       </x:c>
       <x:c r="BW23" s="3" t="n">
-        <x:v>178114</x:v>
+        <x:v>178232</x:v>
       </x:c>
       <x:c r="BX23" s="3" t="n">
-        <x:v>181015</x:v>
+        <x:v>181142</x:v>
       </x:c>
       <x:c r="BY23" s="3" t="n">
-        <x:v>188562</x:v>
+        <x:v>188529</x:v>
       </x:c>
       <x:c r="BZ23" s="3" t="n">
-        <x:v>192525</x:v>
+        <x:v>192184</x:v>
       </x:c>
       <x:c r="CA23" s="3" t="n">
-        <x:v>198583</x:v>
+        <x:v>198462</x:v>
       </x:c>
       <x:c r="CB23" s="3" t="n">
-        <x:v>207777</x:v>
+        <x:v>208089</x:v>
       </x:c>
       <x:c r="CC23" s="3" t="n">
-        <x:v>216865</x:v>
+        <x:v>216944</x:v>
       </x:c>
       <x:c r="CD23" s="3" t="n">
-        <x:v>219392</x:v>
+        <x:v>219031</x:v>
       </x:c>
       <x:c r="CE23" s="3" t="n">
-        <x:v>212677</x:v>
+        <x:v>212689</x:v>
       </x:c>
       <x:c r="CF23" s="3" t="n">
-        <x:v>209539</x:v>
+        <x:v>209796</x:v>
       </x:c>
       <x:c r="CG23" s="3" t="n">
-        <x:v>209569</x:v>
+        <x:v>209565</x:v>
       </x:c>
       <x:c r="CH23" s="3" t="n">
-        <x:v>213064</x:v>
+        <x:v>212845</x:v>
       </x:c>
       <x:c r="CI23" s="3" t="n">
-        <x:v>212768</x:v>
+        <x:v>213054</x:v>
       </x:c>
       <x:c r="CJ23" s="3" t="n">
-        <x:v>214033</x:v>
+        <x:v>214059</x:v>
       </x:c>
       <x:c r="CK23" s="3" t="n">
-        <x:v>206163</x:v>
+        <x:v>206022</x:v>
       </x:c>
       <x:c r="CL23" s="3" t="n">
-        <x:v>210719</x:v>
+        <x:v>210698</x:v>
       </x:c>
       <x:c r="CM23" s="3" t="n">
-        <x:v>214539</x:v>
+        <x:v>214788</x:v>
       </x:c>
       <x:c r="CN23" s="3" t="n">
-        <x:v>213094</x:v>
+        <x:v>213119</x:v>
       </x:c>
       <x:c r="CO23" s="3" t="n">
-        <x:v>216256</x:v>
+        <x:v>216077</x:v>
       </x:c>
       <x:c r="CP23" s="3" t="n">
-        <x:v>217133</x:v>
+        <x:v>217345</x:v>
       </x:c>
       <x:c r="CQ23" s="3" t="n">
-        <x:v>225351</x:v>
+        <x:v>225334</x:v>
       </x:c>
       <x:c r="CR23" s="3" t="n">
-        <x:v>238111</x:v>
+        <x:v>237957</x:v>
       </x:c>
       <x:c r="CS23" s="3" t="n">
-        <x:v>237053</x:v>
+        <x:v>236911</x:v>
       </x:c>
       <x:c r="CT23" s="3" t="n">
-        <x:v>237946</x:v>
+        <x:v>238177</x:v>
       </x:c>
       <x:c r="CU23" s="3" t="n">
-        <x:v>241762</x:v>
+        <x:v>241799</x:v>
       </x:c>
       <x:c r="CV23" s="3" t="n">
-        <x:v>254452</x:v>
+        <x:v>254048</x:v>
       </x:c>
       <x:c r="CW23" s="3" t="n">
-        <x:v>268209</x:v>
+        <x:v>268060</x:v>
       </x:c>
       <x:c r="CX23" s="3" t="n">
-        <x:v>265353</x:v>
+        <x:v>265671</x:v>
       </x:c>
       <x:c r="CY23" s="3" t="n">
-        <x:v>283740</x:v>
+        <x:v>283393</x:v>
       </x:c>
       <x:c r="CZ23" s="3" t="n">
-        <x:v>284756</x:v>
+        <x:v>284641</x:v>
       </x:c>
       <x:c r="DA23" s="3" t="n">
-        <x:v>286265</x:v>
+        <x:v>286379</x:v>
       </x:c>
       <x:c r="DB23" s="3" t="n">
-        <x:v>298961</x:v>
+        <x:v>299208</x:v>
       </x:c>
       <x:c r="DC23" s="3" t="n">
-        <x:v>297241</x:v>
+        <x:v>296901</x:v>
       </x:c>
       <x:c r="DD23" s="3" t="n">
-        <x:v>303324</x:v>
+        <x:v>303210</x:v>
       </x:c>
       <x:c r="DE23" s="3" t="n">
-        <x:v>305052</x:v>
+        <x:v>305348</x:v>
       </x:c>
       <x:c r="DF23" s="3" t="n">
-        <x:v>318921</x:v>
+        <x:v>319090</x:v>
       </x:c>
       <x:c r="DG23" s="3" t="n">
-        <x:v>331864</x:v>
+        <x:v>331679</x:v>
       </x:c>
       <x:c r="DH23" s="3" t="n">
-        <x:v>323340</x:v>
+        <x:v>322994</x:v>
       </x:c>
       <x:c r="DI23" s="3" t="n">
-        <x:v>318931</x:v>
+        <x:v>319251</x:v>
       </x:c>
       <x:c r="DJ23" s="3" t="n">
-        <x:v>296682</x:v>
+        <x:v>296648</x:v>
       </x:c>
       <x:c r="DK23" s="3" t="n">
-        <x:v>266121</x:v>
+        <x:v>266085</x:v>
       </x:c>
       <x:c r="DL23" s="3" t="n">
-        <x:v>255635</x:v>
+        <x:v>255503</x:v>
       </x:c>
       <x:c r="DM23" s="3" t="n">
-        <x:v>264196</x:v>
+        <x:v>264390</x:v>
       </x:c>
       <x:c r="DN23" s="3" t="n">
-        <x:v>267427</x:v>
+        <x:v>267183</x:v>
       </x:c>
       <x:c r="DO23" s="3" t="n">
-        <x:v>279619</x:v>
+        <x:v>279769</x:v>
       </x:c>
       <x:c r="DP23" s="3" t="n">
-        <x:v>298703</x:v>
+        <x:v>298560</x:v>
       </x:c>
       <x:c r="DQ23" s="3" t="n">
-        <x:v>308582</x:v>
+        <x:v>308743</x:v>
       </x:c>
       <x:c r="DR23" s="3" t="n">
-        <x:v>316159</x:v>
+        <x:v>315625</x:v>
       </x:c>
       <x:c r="DS23" s="3" t="n">
-        <x:v>320038</x:v>
+        <x:v>320210</x:v>
       </x:c>
       <x:c r="DT23" s="3" t="n">
-        <x:v>317361</x:v>
+        <x:v>317315</x:v>
       </x:c>
       <x:c r="DU23" s="3" t="n">
-        <x:v>329136</x:v>
+        <x:v>329309</x:v>
       </x:c>
       <x:c r="DV23" s="3" t="n">
-        <x:v>312295</x:v>
+        <x:v>311828</x:v>
       </x:c>
       <x:c r="DW23" s="3" t="n">
-        <x:v>319529</x:v>
+        <x:v>319462</x:v>
       </x:c>
       <x:c r="DX23" s="3" t="n">
-        <x:v>321151</x:v>
+        <x:v>321255</x:v>
       </x:c>
       <x:c r="DY23" s="3" t="n">
-        <x:v>310275</x:v>
+        <x:v>310529</x:v>
       </x:c>
       <x:c r="DZ23" s="3" t="n">
-        <x:v>302580</x:v>
+        <x:v>302372</x:v>
       </x:c>
       <x:c r="EA23" s="3" t="n">
-        <x:v>292133</x:v>
+        <x:v>292211</x:v>
       </x:c>
       <x:c r="EB23" s="3" t="n">
-        <x:v>290395</x:v>
+        <x:v>290481</x:v>
       </x:c>
       <x:c r="EC23" s="3" t="n">
-        <x:v>294694</x:v>
+        <x:v>294639</x:v>
       </x:c>
       <x:c r="ED23" s="3" t="n">
-        <x:v>296016</x:v>
+        <x:v>296020</x:v>
       </x:c>
       <x:c r="EE23" s="3" t="n">
-        <x:v>305286</x:v>
+        <x:v>305265</x:v>
       </x:c>
       <x:c r="EF23" s="3" t="n">
-        <x:v>309599</x:v>
+        <x:v>309824</x:v>
       </x:c>
       <x:c r="EG23" s="3" t="n">
-        <x:v>315925</x:v>
+        <x:v>315829</x:v>
       </x:c>
       <x:c r="EH23" s="3" t="n">
-        <x:v>314808</x:v>
+        <x:v>314844</x:v>
       </x:c>
       <x:c r="EI23" s="3" t="n">
-        <x:v>312655</x:v>
+        <x:v>312619</x:v>
       </x:c>
       <x:c r="EJ23" s="3" t="n">
-        <x:v>323875</x:v>
+        <x:v>324011</x:v>
       </x:c>
       <x:c r="EK23" s="3" t="n">
-        <x:v>320963</x:v>
+        <x:v>320851</x:v>
       </x:c>
       <x:c r="EL23" s="3" t="n">
-        <x:v>321227</x:v>
+        <x:v>321139</x:v>
       </x:c>
       <x:c r="EM23" s="3" t="n">
-        <x:v>313043</x:v>
+        <x:v>313187</x:v>
       </x:c>
       <x:c r="EN23" s="3" t="n">
-        <x:v>309230</x:v>
+        <x:v>309209</x:v>
       </x:c>
       <x:c r="EO23" s="3" t="n">
-        <x:v>319681</x:v>
+        <x:v>319438</x:v>
       </x:c>
       <x:c r="EP23" s="3" t="n">
-        <x:v>340041</x:v>
+        <x:v>339853</x:v>
       </x:c>
       <x:c r="EQ23" s="3" t="n">
-        <x:v>347244</x:v>
+        <x:v>347189</x:v>
       </x:c>
       <x:c r="ER23" s="3" t="n">
-        <x:v>352687</x:v>
+        <x:v>353035</x:v>
       </x:c>
       <x:c r="ES23" s="3" t="n">
-        <x:v>351091</x:v>
+        <x:v>350707</x:v>
       </x:c>
       <x:c r="ET23" s="3" t="n">
-        <x:v>365601</x:v>
+        <x:v>365632</x:v>
       </x:c>
       <x:c r="EU23" s="3" t="n">
-        <x:v>373130</x:v>
+        <x:v>373133</x:v>
       </x:c>
       <x:c r="EV23" s="3" t="n">
-        <x:v>391340</x:v>
+        <x:v>391736</x:v>
       </x:c>
       <x:c r="EW23" s="3" t="n">
-        <x:v>402380</x:v>
+        <x:v>401802</x:v>
       </x:c>
       <x:c r="EX23" s="3" t="n">
-        <x:v>408128</x:v>
+        <x:v>408283</x:v>
       </x:c>
       <x:c r="EY23" s="3" t="n">
-        <x:v>415877</x:v>
+        <x:v>415884</x:v>
       </x:c>
       <x:c r="EZ23" s="3" t="n">
-        <x:v>426586</x:v>
+        <x:v>427182</x:v>
       </x:c>
       <x:c r="FA23" s="3" t="n">
-        <x:v>430145</x:v>
+        <x:v>429568</x:v>
       </x:c>
       <x:c r="FB23" s="3" t="n">
-        <x:v>428850</x:v>
+        <x:v>428787</x:v>
       </x:c>
       <x:c r="FC23" s="3" t="n">
-        <x:v>424326</x:v>
+        <x:v>424358</x:v>
       </x:c>
       <x:c r="FD23" s="3" t="n">
-        <x:v>346805</x:v>
+        <x:v>347272</x:v>
       </x:c>
       <x:c r="FE23" s="3" t="n">
-        <x:v>392032</x:v>
+        <x:v>391687</x:v>
       </x:c>
       <x:c r="FF23" s="3" t="n">
-        <x:v>413973</x:v>
+        <x:v>413255</x:v>
       </x:c>
       <x:c r="FG23" s="3" t="n">
-        <x:v>428362</x:v>
+        <x:v>428799</x:v>
       </x:c>
       <x:c r="FH23" s="3" t="n">
-        <x:v>443675</x:v>
+        <x:v>444247</x:v>
       </x:c>
       <x:c r="FI23" s="3" t="n">
-        <x:v>459992</x:v>
+        <x:v>459808</x:v>
       </x:c>
       <x:c r="FJ23" s="3" t="n">
-        <x:v>484911</x:v>
+        <x:v>483239</x:v>
       </x:c>
       <x:c r="FK23" s="3" t="n">
-        <x:v>523665</x:v>
+        <x:v>524608</x:v>
       </x:c>
       <x:c r="FL23" s="3" t="n">
-        <x:v>548520</x:v>
+        <x:v>551037</x:v>
       </x:c>
       <x:c r="FM23" s="3" t="n">
-        <x:v>568919</x:v>
+        <x:v>568385</x:v>
       </x:c>
       <x:c r="FN23" s="3" t="n">
-        <x:v>575993</x:v>
+        <x:v>572229</x:v>
       </x:c>
       <x:c r="FO23" s="3" t="n">
-        <x:v>578482</x:v>
+        <x:v>577448</x:v>
       </x:c>
       <x:c r="FP23" s="3" t="n">
-        <x:v>573322</x:v>
+        <x:v>575483</x:v>
       </x:c>
       <x:c r="FQ23" s="3" t="n">
-        <x:v>583698</x:v>
+        <x:v>585452</x:v>
       </x:c>
       <x:c r="FR23" s="3" t="n">
-        <x:v>590102</x:v>
+        <x:v>586547</x:v>
       </x:c>
       <x:c r="FS23" s="3" t="n">
-        <x:v>562058</x:v>
+        <x:v>571633</x:v>
       </x:c>
       <x:c r="FT23" s="3" t="n">
-        <x:v>591053</x:v>
+        <x:v>600977</x:v>
       </x:c>
       <x:c r="FU23" s="3" t="n">
-        <x:v>564285</x:v>
+        <x:v>573369</x:v>
       </x:c>
       <x:c r="FV23" s="3" t="n">
-        <x:v>587767</x:v>
+        <x:v>587641</x:v>
       </x:c>
       <x:c r="FW23" s="3" t="n">
-        <x:v>583411</x:v>
+        <x:v>592224</x:v>
       </x:c>
       <x:c r="FX23" s="3" t="n">
-        <x:v>572369</x:v>
+        <x:v>578253</x:v>
       </x:c>
       <x:c r="FY23" s="3" t="n">
-        <x:v>570631</x:v>
+        <x:v>575659</x:v>
       </x:c>
       <x:c r="FZ23" s="3" t="n">
-        <x:v>563254</x:v>
+        <x:v>568995</x:v>
+      </x:c>
+      <x:c r="GA23" s="3" t="n">
+        <x:v>566775</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:182">
+    <x:row r="24" spans="1:183">
       <x:c r="B24" s="2" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C24" s="3" t="n">
         <x:v>8478</x:v>
       </x:c>
       <x:c r="D24" s="3" t="n">
         <x:v>8106</x:v>
       </x:c>
       <x:c r="E24" s="3" t="n">
         <x:v>8826</x:v>
       </x:c>
       <x:c r="F24" s="3" t="n">
         <x:v>9044</x:v>
       </x:c>
       <x:c r="G24" s="3" t="n">
         <x:v>10031</x:v>
       </x:c>
       <x:c r="H24" s="3" t="n">
         <x:v>10603</x:v>
       </x:c>
       <x:c r="I24" s="3" t="n">
         <x:v>10645</x:v>
       </x:c>
       <x:c r="J24" s="3" t="n">
         <x:v>12405</x:v>
       </x:c>
@@ -12772,4812 +12835,4839 @@
       <x:c r="AQ24" s="3" t="n">
         <x:v>21548</x:v>
       </x:c>
       <x:c r="AR24" s="3" t="n">
         <x:v>22522</x:v>
       </x:c>
       <x:c r="AS24" s="3" t="n">
         <x:v>21888</x:v>
       </x:c>
       <x:c r="AT24" s="3" t="n">
         <x:v>22503</x:v>
       </x:c>
       <x:c r="AU24" s="3" t="n">
         <x:v>23482</x:v>
       </x:c>
       <x:c r="AV24" s="3" t="n">
         <x:v>22375</x:v>
       </x:c>
       <x:c r="AW24" s="3" t="n">
         <x:v>21959</x:v>
       </x:c>
       <x:c r="AX24" s="3" t="n">
         <x:v>24263</x:v>
       </x:c>
       <x:c r="AY24" s="3" t="n">
-        <x:v>25643</x:v>
+        <x:v>25641</x:v>
       </x:c>
       <x:c r="AZ24" s="3" t="n">
-        <x:v>25584</x:v>
+        <x:v>25587</x:v>
       </x:c>
       <x:c r="BA24" s="3" t="n">
-        <x:v>25739</x:v>
+        <x:v>25740</x:v>
       </x:c>
       <x:c r="BB24" s="3" t="n">
-        <x:v>26646</x:v>
+        <x:v>26637</x:v>
       </x:c>
       <x:c r="BC24" s="3" t="n">
-        <x:v>27156</x:v>
+        <x:v>27158</x:v>
       </x:c>
       <x:c r="BD24" s="3" t="n">
-        <x:v>26457</x:v>
+        <x:v>26463</x:v>
       </x:c>
       <x:c r="BE24" s="3" t="n">
-        <x:v>28137</x:v>
+        <x:v>28139</x:v>
       </x:c>
       <x:c r="BF24" s="3" t="n">
-        <x:v>27930</x:v>
+        <x:v>27917</x:v>
       </x:c>
       <x:c r="BG24" s="3" t="n">
-        <x:v>27631</x:v>
+        <x:v>27644</x:v>
       </x:c>
       <x:c r="BH24" s="3" t="n">
-        <x:v>29602</x:v>
+        <x:v>29600</x:v>
       </x:c>
       <x:c r="BI24" s="3" t="n">
-        <x:v>29691</x:v>
+        <x:v>29689</x:v>
       </x:c>
       <x:c r="BJ24" s="3" t="n">
-        <x:v>27655</x:v>
+        <x:v>27639</x:v>
       </x:c>
       <x:c r="BK24" s="3" t="n">
-        <x:v>29676</x:v>
+        <x:v>29700</x:v>
       </x:c>
       <x:c r="BL24" s="3" t="n">
-        <x:v>28692</x:v>
+        <x:v>28683</x:v>
       </x:c>
       <x:c r="BM24" s="3" t="n">
         <x:v>29115</x:v>
       </x:c>
       <x:c r="BN24" s="3" t="n">
-        <x:v>29198</x:v>
+        <x:v>29181</x:v>
       </x:c>
       <x:c r="BO24" s="3" t="n">
-        <x:v>31475</x:v>
+        <x:v>31486</x:v>
       </x:c>
       <x:c r="BP24" s="3" t="n">
-        <x:v>34048</x:v>
+        <x:v>34047</x:v>
       </x:c>
       <x:c r="BQ24" s="3" t="n">
         <x:v>34102</x:v>
       </x:c>
       <x:c r="BR24" s="3" t="n">
-        <x:v>35831</x:v>
+        <x:v>35815</x:v>
       </x:c>
       <x:c r="BS24" s="3" t="n">
-        <x:v>35650</x:v>
+        <x:v>35658</x:v>
       </x:c>
       <x:c r="BT24" s="3" t="n">
-        <x:v>36750</x:v>
+        <x:v>36751</x:v>
       </x:c>
       <x:c r="BU24" s="3" t="n">
-        <x:v>38886</x:v>
+        <x:v>38883</x:v>
       </x:c>
       <x:c r="BV24" s="3" t="n">
-        <x:v>39379</x:v>
+        <x:v>39366</x:v>
       </x:c>
       <x:c r="BW24" s="3" t="n">
-        <x:v>39956</x:v>
+        <x:v>39955</x:v>
       </x:c>
       <x:c r="BX24" s="3" t="n">
-        <x:v>42081</x:v>
+        <x:v>42095</x:v>
       </x:c>
       <x:c r="BY24" s="3" t="n">
-        <x:v>42658</x:v>
+        <x:v>42657</x:v>
       </x:c>
       <x:c r="BZ24" s="3" t="n">
-        <x:v>43502</x:v>
+        <x:v>43489</x:v>
       </x:c>
       <x:c r="CA24" s="3" t="n">
-        <x:v>45436</x:v>
+        <x:v>45439</x:v>
       </x:c>
       <x:c r="CB24" s="3" t="n">
-        <x:v>47511</x:v>
+        <x:v>47525</x:v>
       </x:c>
       <x:c r="CC24" s="3" t="n">
-        <x:v>50578</x:v>
+        <x:v>50573</x:v>
       </x:c>
       <x:c r="CD24" s="3" t="n">
-        <x:v>55658</x:v>
+        <x:v>55632</x:v>
       </x:c>
       <x:c r="CE24" s="3" t="n">
-        <x:v>57005</x:v>
+        <x:v>57022</x:v>
       </x:c>
       <x:c r="CF24" s="3" t="n">
-        <x:v>57029</x:v>
+        <x:v>57039</x:v>
       </x:c>
       <x:c r="CG24" s="3" t="n">
-        <x:v>58807</x:v>
+        <x:v>58793</x:v>
       </x:c>
       <x:c r="CH24" s="3" t="n">
-        <x:v>59224</x:v>
+        <x:v>59193</x:v>
       </x:c>
       <x:c r="CI24" s="3" t="n">
-        <x:v>58732</x:v>
+        <x:v>58744</x:v>
       </x:c>
       <x:c r="CJ24" s="3" t="n">
-        <x:v>58379</x:v>
+        <x:v>58384</x:v>
       </x:c>
       <x:c r="CK24" s="3" t="n">
-        <x:v>57690</x:v>
+        <x:v>57678</x:v>
       </x:c>
       <x:c r="CL24" s="3" t="n">
-        <x:v>55645</x:v>
+        <x:v>55630</x:v>
       </x:c>
       <x:c r="CM24" s="3" t="n">
-        <x:v>58049</x:v>
+        <x:v>58060</x:v>
       </x:c>
       <x:c r="CN24" s="3" t="n">
-        <x:v>57451</x:v>
+        <x:v>57440</x:v>
       </x:c>
       <x:c r="CO24" s="3" t="n">
-        <x:v>57649</x:v>
+        <x:v>57635</x:v>
       </x:c>
       <x:c r="CP24" s="3" t="n">
-        <x:v>60120</x:v>
+        <x:v>60123</x:v>
       </x:c>
       <x:c r="CQ24" s="3" t="n">
+        <x:v>62244</x:v>
+      </x:c>
+      <x:c r="CR24" s="3" t="n">
+        <x:v>65738</x:v>
+      </x:c>
+      <x:c r="CS24" s="3" t="n">
+        <x:v>67306</x:v>
+      </x:c>
+      <x:c r="CT24" s="3" t="n">
+        <x:v>68406</x:v>
+      </x:c>
+      <x:c r="CU24" s="3" t="n">
+        <x:v>66948</x:v>
+      </x:c>
+      <x:c r="CV24" s="3" t="n">
+        <x:v>69406</x:v>
+      </x:c>
+      <x:c r="CW24" s="3" t="n">
+        <x:v>73924</x:v>
+      </x:c>
+      <x:c r="CX24" s="3" t="n">
+        <x:v>80973</x:v>
+      </x:c>
+      <x:c r="CY24" s="3" t="n">
+        <x:v>82095</x:v>
+      </x:c>
+      <x:c r="CZ24" s="3" t="n">
+        <x:v>82223</x:v>
+      </x:c>
+      <x:c r="DA24" s="3" t="n">
+        <x:v>83115</x:v>
+      </x:c>
+      <x:c r="DB24" s="3" t="n">
+        <x:v>83169</x:v>
+      </x:c>
+      <x:c r="DC24" s="3" t="n">
+        <x:v>86442</x:v>
+      </x:c>
+      <x:c r="DD24" s="3" t="n">
+        <x:v>91882</x:v>
+      </x:c>
+      <x:c r="DE24" s="3" t="n">
+        <x:v>90812</x:v>
+      </x:c>
+      <x:c r="DF24" s="3" t="n">
+        <x:v>90433</x:v>
+      </x:c>
+      <x:c r="DG24" s="3" t="n">
+        <x:v>95249</x:v>
+      </x:c>
+      <x:c r="DH24" s="3" t="n">
+        <x:v>94514</x:v>
+      </x:c>
+      <x:c r="DI24" s="3" t="n">
+        <x:v>97101</x:v>
+      </x:c>
+      <x:c r="DJ24" s="3" t="n">
+        <x:v>101355</x:v>
+      </x:c>
+      <x:c r="DK24" s="3" t="n">
+        <x:v>102162</x:v>
+      </x:c>
+      <x:c r="DL24" s="3" t="n">
+        <x:v>98657</x:v>
+      </x:c>
+      <x:c r="DM24" s="3" t="n">
+        <x:v>97661</x:v>
+      </x:c>
+      <x:c r="DN24" s="3" t="n">
+        <x:v>93653</x:v>
+      </x:c>
+      <x:c r="DO24" s="3" t="n">
+        <x:v>95064</x:v>
+      </x:c>
+      <x:c r="DP24" s="3" t="n">
+        <x:v>93701</x:v>
+      </x:c>
+      <x:c r="DQ24" s="3" t="n">
+        <x:v>97250</x:v>
+      </x:c>
+      <x:c r="DR24" s="3" t="n">
+        <x:v>98270</x:v>
+      </x:c>
+      <x:c r="DS24" s="3" t="n">
+        <x:v>95622</x:v>
+      </x:c>
+      <x:c r="DT24" s="3" t="n">
+        <x:v>99515</x:v>
+      </x:c>
+      <x:c r="DU24" s="3" t="n">
+        <x:v>101146</x:v>
+      </x:c>
+      <x:c r="DV24" s="3" t="n">
+        <x:v>101928</x:v>
+      </x:c>
+      <x:c r="DW24" s="3" t="n">
+        <x:v>104453</x:v>
+      </x:c>
+      <x:c r="DX24" s="3" t="n">
+        <x:v>107126</x:v>
+      </x:c>
+      <x:c r="DY24" s="3" t="n">
+        <x:v>104233</x:v>
+      </x:c>
+      <x:c r="DZ24" s="3" t="n">
+        <x:v>104691</x:v>
+      </x:c>
+      <x:c r="EA24" s="3" t="n">
+        <x:v>113041</x:v>
+      </x:c>
+      <x:c r="EB24" s="3" t="n">
+        <x:v>112558</x:v>
+      </x:c>
+      <x:c r="EC24" s="3" t="n">
+        <x:v>115046</x:v>
+      </x:c>
+      <x:c r="ED24" s="3" t="n">
+        <x:v>115957</x:v>
+      </x:c>
+      <x:c r="EE24" s="3" t="n">
+        <x:v>113587</x:v>
+      </x:c>
+      <x:c r="EF24" s="3" t="n">
+        <x:v>116971</x:v>
+      </x:c>
+      <x:c r="EG24" s="3" t="n">
+        <x:v>122734</x:v>
+      </x:c>
+      <x:c r="EH24" s="3" t="n">
+        <x:v>130151</x:v>
+      </x:c>
+      <x:c r="EI24" s="3" t="n">
+        <x:v>139805</x:v>
+      </x:c>
+      <x:c r="EJ24" s="3" t="n">
+        <x:v>140123</x:v>
+      </x:c>
+      <x:c r="EK24" s="3" t="n">
+        <x:v>144207</x:v>
+      </x:c>
+      <x:c r="EL24" s="3" t="n">
+        <x:v>146221</x:v>
+      </x:c>
+      <x:c r="EM24" s="3" t="n">
+        <x:v>146617</x:v>
+      </x:c>
+      <x:c r="EN24" s="3" t="n">
+        <x:v>147802</x:v>
+      </x:c>
+      <x:c r="EO24" s="3" t="n">
+        <x:v>147972</x:v>
+      </x:c>
+      <x:c r="EP24" s="3" t="n">
+        <x:v>153545</x:v>
+      </x:c>
+      <x:c r="EQ24" s="3" t="n">
+        <x:v>141955</x:v>
+      </x:c>
+      <x:c r="ER24" s="3" t="n">
+        <x:v>150713</x:v>
+      </x:c>
+      <x:c r="ES24" s="3" t="n">
+        <x:v>149043</x:v>
+      </x:c>
+      <x:c r="ET24" s="3" t="n">
+        <x:v>150424</x:v>
+      </x:c>
+      <x:c r="EU24" s="3" t="n">
+        <x:v>148557</x:v>
+      </x:c>
+      <x:c r="EV24" s="3" t="n">
+        <x:v>148373</x:v>
+      </x:c>
+      <x:c r="EW24" s="3" t="n">
+        <x:v>157305</x:v>
+      </x:c>
+      <x:c r="EX24" s="3" t="n">
+        <x:v>169796</x:v>
+      </x:c>
+      <x:c r="EY24" s="3" t="n">
+        <x:v>175281</x:v>
+      </x:c>
+      <x:c r="EZ24" s="3" t="n">
+        <x:v>188557</x:v>
+      </x:c>
+      <x:c r="FA24" s="3" t="n">
+        <x:v>191207</x:v>
+      </x:c>
+      <x:c r="FB24" s="3" t="n">
+        <x:v>175596</x:v>
+      </x:c>
+      <x:c r="FC24" s="3" t="n">
+        <x:v>179050</x:v>
+      </x:c>
+      <x:c r="FD24" s="3" t="n">
+        <x:v>144895</x:v>
+      </x:c>
+      <x:c r="FE24" s="3" t="n">
+        <x:v>147369</x:v>
+      </x:c>
+      <x:c r="FF24" s="3" t="n">
+        <x:v>168766</x:v>
+      </x:c>
+      <x:c r="FG24" s="3" t="n">
+        <x:v>178626</x:v>
+      </x:c>
+      <x:c r="FH24" s="3" t="n">
+        <x:v>179263</x:v>
+      </x:c>
+      <x:c r="FI24" s="3" t="n">
+        <x:v>184615</x:v>
+      </x:c>
+      <x:c r="FJ24" s="3" t="n">
+        <x:v>201203</x:v>
+      </x:c>
+      <x:c r="FK24" s="3" t="n">
+        <x:v>213973</x:v>
+      </x:c>
+      <x:c r="FL24" s="3" t="n">
+        <x:v>228512</x:v>
+      </x:c>
+      <x:c r="FM24" s="3" t="n">
+        <x:v>233977</x:v>
+      </x:c>
+      <x:c r="FN24" s="3" t="n">
+        <x:v>251446</x:v>
+      </x:c>
+      <x:c r="FO24" s="3" t="n">
+        <x:v>256197</x:v>
+      </x:c>
+      <x:c r="FP24" s="3" t="n">
+        <x:v>262462</x:v>
+      </x:c>
+      <x:c r="FQ24" s="3" t="n">
+        <x:v>278401</x:v>
+      </x:c>
+      <x:c r="FR24" s="3" t="n">
+        <x:v>268545</x:v>
+      </x:c>
+      <x:c r="FS24" s="3" t="n">
+        <x:v>276080</x:v>
+      </x:c>
+      <x:c r="FT24" s="3" t="n">
+        <x:v>283433</x:v>
+      </x:c>
+      <x:c r="FU24" s="3" t="n">
+        <x:v>296181</x:v>
+      </x:c>
+      <x:c r="FV24" s="3" t="n">
+        <x:v>302337</x:v>
+      </x:c>
+      <x:c r="FW24" s="3" t="n">
+        <x:v>298818</x:v>
+      </x:c>
+      <x:c r="FX24" s="3" t="n">
+        <x:v>297655</x:v>
+      </x:c>
+      <x:c r="FY24" s="3" t="n">
+        <x:v>304767</x:v>
+      </x:c>
+      <x:c r="FZ24" s="3" t="n">
+        <x:v>305611</x:v>
+      </x:c>
+      <x:c r="GA24" s="3" t="n">
+        <x:v>320647</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:183">
+      <x:c r="B25" s="2" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="G25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="I25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="J25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="K25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="L25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="M25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="N25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="O25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="P25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Q25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="R25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="S25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="T25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="U25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="V25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="W25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="X25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Y25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Z25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AA25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AB25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AC25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AD25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AE25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AF25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AG25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AH25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AI25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AJ25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AK25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AL25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AM25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AN25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AO25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AP25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AQ25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AR25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AS25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AT25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AU25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AV25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AW25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AX25" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AY25" s="3" t="n">
+        <x:v>399034</x:v>
+      </x:c>
+      <x:c r="AZ25" s="3" t="n">
+        <x:v>400583</x:v>
+      </x:c>
+      <x:c r="BA25" s="3" t="n">
+        <x:v>402873</x:v>
+      </x:c>
+      <x:c r="BB25" s="3" t="n">
+        <x:v>409577</x:v>
+      </x:c>
+      <x:c r="BC25" s="3" t="n">
+        <x:v>414521</x:v>
+      </x:c>
+      <x:c r="BD25" s="3" t="n">
+        <x:v>415007</x:v>
+      </x:c>
+      <x:c r="BE25" s="3" t="n">
+        <x:v>421264</x:v>
+      </x:c>
+      <x:c r="BF25" s="3" t="n">
+        <x:v>432153</x:v>
+      </x:c>
+      <x:c r="BG25" s="3" t="n">
+        <x:v>434129</x:v>
+      </x:c>
+      <x:c r="BH25" s="3" t="n">
+        <x:v>439644</x:v>
+      </x:c>
+      <x:c r="BI25" s="3" t="n">
+        <x:v>447069</x:v>
+      </x:c>
+      <x:c r="BJ25" s="3" t="n">
+        <x:v>451367</x:v>
+      </x:c>
+      <x:c r="BK25" s="3" t="n">
+        <x:v>453967</x:v>
+      </x:c>
+      <x:c r="BL25" s="3" t="n">
+        <x:v>454251</x:v>
+      </x:c>
+      <x:c r="BM25" s="3" t="n">
+        <x:v>465939</x:v>
+      </x:c>
+      <x:c r="BN25" s="3" t="n">
+        <x:v>467738</x:v>
+      </x:c>
+      <x:c r="BO25" s="3" t="n">
+        <x:v>467397</x:v>
+      </x:c>
+      <x:c r="BP25" s="3" t="n">
+        <x:v>477149</x:v>
+      </x:c>
+      <x:c r="BQ25" s="3" t="n">
+        <x:v>478291</x:v>
+      </x:c>
+      <x:c r="BR25" s="3" t="n">
+        <x:v>487411</x:v>
+      </x:c>
+      <x:c r="BS25" s="3" t="n">
+        <x:v>492570</x:v>
+      </x:c>
+      <x:c r="BT25" s="3" t="n">
+        <x:v>499250</x:v>
+      </x:c>
+      <x:c r="BU25" s="3" t="n">
+        <x:v>505914</x:v>
+      </x:c>
+      <x:c r="BV25" s="3" t="n">
+        <x:v>516956</x:v>
+      </x:c>
+      <x:c r="BW25" s="3" t="n">
+        <x:v>524096</x:v>
+      </x:c>
+      <x:c r="BX25" s="3" t="n">
+        <x:v>526825</x:v>
+      </x:c>
+      <x:c r="BY25" s="3" t="n">
+        <x:v>538135</x:v>
+      </x:c>
+      <x:c r="BZ25" s="3" t="n">
+        <x:v>549373</x:v>
+      </x:c>
+      <x:c r="CA25" s="3" t="n">
+        <x:v>557740</x:v>
+      </x:c>
+      <x:c r="CB25" s="3" t="n">
+        <x:v>565392</x:v>
+      </x:c>
+      <x:c r="CC25" s="3" t="n">
+        <x:v>575005</x:v>
+      </x:c>
+      <x:c r="CD25" s="3" t="n">
+        <x:v>578175</x:v>
+      </x:c>
+      <x:c r="CE25" s="3" t="n">
+        <x:v>583316</x:v>
+      </x:c>
+      <x:c r="CF25" s="3" t="n">
+        <x:v>591121</x:v>
+      </x:c>
+      <x:c r="CG25" s="3" t="n">
+        <x:v>592454</x:v>
+      </x:c>
+      <x:c r="CH25" s="3" t="n">
+        <x:v>605392</x:v>
+      </x:c>
+      <x:c r="CI25" s="3" t="n">
+        <x:v>606444</x:v>
+      </x:c>
+      <x:c r="CJ25" s="3" t="n">
+        <x:v>617888</x:v>
+      </x:c>
+      <x:c r="CK25" s="3" t="n">
+        <x:v>619051</x:v>
+      </x:c>
+      <x:c r="CL25" s="3" t="n">
+        <x:v>626750</x:v>
+      </x:c>
+      <x:c r="CM25" s="3" t="n">
+        <x:v>638230</x:v>
+      </x:c>
+      <x:c r="CN25" s="3" t="n">
+        <x:v>633478</x:v>
+      </x:c>
+      <x:c r="CO25" s="3" t="n">
+        <x:v>641207</x:v>
+      </x:c>
+      <x:c r="CP25" s="3" t="n">
+        <x:v>644013</x:v>
+      </x:c>
+      <x:c r="CQ25" s="3" t="n">
+        <x:v>651193</x:v>
+      </x:c>
+      <x:c r="CR25" s="3" t="n">
+        <x:v>655934</x:v>
+      </x:c>
+      <x:c r="CS25" s="3" t="n">
+        <x:v>664585</x:v>
+      </x:c>
+      <x:c r="CT25" s="3" t="n">
+        <x:v>667283</x:v>
+      </x:c>
+      <x:c r="CU25" s="3" t="n">
+        <x:v>672315</x:v>
+      </x:c>
+      <x:c r="CV25" s="3" t="n">
+        <x:v>680631</x:v>
+      </x:c>
+      <x:c r="CW25" s="3" t="n">
+        <x:v>692259</x:v>
+      </x:c>
+      <x:c r="CX25" s="3" t="n">
+        <x:v>694566</x:v>
+      </x:c>
+      <x:c r="CY25" s="3" t="n">
+        <x:v>704843</x:v>
+      </x:c>
+      <x:c r="CZ25" s="3" t="n">
+        <x:v>724728</x:v>
+      </x:c>
+      <x:c r="DA25" s="3" t="n">
+        <x:v>734192</x:v>
+      </x:c>
+      <x:c r="DB25" s="3" t="n">
+        <x:v>741513</x:v>
+      </x:c>
+      <x:c r="DC25" s="3" t="n">
+        <x:v>755756</x:v>
+      </x:c>
+      <x:c r="DD25" s="3" t="n">
+        <x:v>772214</x:v>
+      </x:c>
+      <x:c r="DE25" s="3" t="n">
+        <x:v>777857</x:v>
+      </x:c>
+      <x:c r="DF25" s="3" t="n">
+        <x:v>792734</x:v>
+      </x:c>
+      <x:c r="DG25" s="3" t="n">
+        <x:v>801625</x:v>
+      </x:c>
+      <x:c r="DH25" s="3" t="n">
+        <x:v>803728</x:v>
+      </x:c>
+      <x:c r="DI25" s="3" t="n">
+        <x:v>806348</x:v>
+      </x:c>
+      <x:c r="DJ25" s="3" t="n">
+        <x:v>804000</x:v>
+      </x:c>
+      <x:c r="DK25" s="3" t="n">
+        <x:v>797718</x:v>
+      </x:c>
+      <x:c r="DL25" s="3" t="n">
+        <x:v>801501</x:v>
+      </x:c>
+      <x:c r="DM25" s="3" t="n">
+        <x:v>803480</x:v>
+      </x:c>
+      <x:c r="DN25" s="3" t="n">
+        <x:v>809913</x:v>
+      </x:c>
+      <x:c r="DO25" s="3" t="n">
+        <x:v>819215</x:v>
+      </x:c>
+      <x:c r="DP25" s="3" t="n">
+        <x:v>832727</x:v>
+      </x:c>
+      <x:c r="DQ25" s="3" t="n">
+        <x:v>850204</x:v>
+      </x:c>
+      <x:c r="DR25" s="3" t="n">
+        <x:v>863995</x:v>
+      </x:c>
+      <x:c r="DS25" s="3" t="n">
+        <x:v>861838</x:v>
+      </x:c>
+      <x:c r="DT25" s="3" t="n">
+        <x:v>882334</x:v>
+      </x:c>
+      <x:c r="DU25" s="3" t="n">
+        <x:v>884705</x:v>
+      </x:c>
+      <x:c r="DV25" s="3" t="n">
+        <x:v>877066</x:v>
+      </x:c>
+      <x:c r="DW25" s="3" t="n">
+        <x:v>888473</x:v>
+      </x:c>
+      <x:c r="DX25" s="3" t="n">
+        <x:v>889401</x:v>
+      </x:c>
+      <x:c r="DY25" s="3" t="n">
+        <x:v>890280</x:v>
+      </x:c>
+      <x:c r="DZ25" s="3" t="n">
+        <x:v>905565</x:v>
+      </x:c>
+      <x:c r="EA25" s="3" t="n">
+        <x:v>898130</x:v>
+      </x:c>
+      <x:c r="EB25" s="3" t="n">
+        <x:v>908047</x:v>
+      </x:c>
+      <x:c r="EC25" s="3" t="n">
+        <x:v>924763</x:v>
+      </x:c>
+      <x:c r="ED25" s="3" t="n">
+        <x:v>931959</x:v>
+      </x:c>
+      <x:c r="EE25" s="3" t="n">
+        <x:v>943602</x:v>
+      </x:c>
+      <x:c r="EF25" s="3" t="n">
+        <x:v>956529</x:v>
+      </x:c>
+      <x:c r="EG25" s="3" t="n">
+        <x:v>963911</x:v>
+      </x:c>
+      <x:c r="EH25" s="3" t="n">
+        <x:v>974663</x:v>
+      </x:c>
+      <x:c r="EI25" s="3" t="n">
+        <x:v>998858</x:v>
+      </x:c>
+      <x:c r="EJ25" s="3" t="n">
+        <x:v>1012037</x:v>
+      </x:c>
+      <x:c r="EK25" s="3" t="n">
+        <x:v>1018130</x:v>
+      </x:c>
+      <x:c r="EL25" s="3" t="n">
+        <x:v>1039555</x:v>
+      </x:c>
+      <x:c r="EM25" s="3" t="n">
+        <x:v>1042295</x:v>
+      </x:c>
+      <x:c r="EN25" s="3" t="n">
+        <x:v>1058402</x:v>
+      </x:c>
+      <x:c r="EO25" s="3" t="n">
+        <x:v>1070905</x:v>
+      </x:c>
+      <x:c r="EP25" s="3" t="n">
+        <x:v>1087657</x:v>
+      </x:c>
+      <x:c r="EQ25" s="3" t="n">
+        <x:v>1104225</x:v>
+      </x:c>
+      <x:c r="ER25" s="3" t="n">
+        <x:v>1113893</x:v>
+      </x:c>
+      <x:c r="ES25" s="3" t="n">
+        <x:v>1127626</x:v>
+      </x:c>
+      <x:c r="ET25" s="3" t="n">
+        <x:v>1127118</x:v>
+      </x:c>
+      <x:c r="EU25" s="3" t="n">
+        <x:v>1159711</x:v>
+      </x:c>
+      <x:c r="EV25" s="3" t="n">
+        <x:v>1168403</x:v>
+      </x:c>
+      <x:c r="EW25" s="3" t="n">
+        <x:v>1170837</x:v>
+      </x:c>
+      <x:c r="EX25" s="3" t="n">
+        <x:v>1176511</x:v>
+      </x:c>
+      <x:c r="EY25" s="3" t="n">
+        <x:v>1180828</x:v>
+      </x:c>
+      <x:c r="EZ25" s="3" t="n">
+        <x:v>1193765</x:v>
+      </x:c>
+      <x:c r="FA25" s="3" t="n">
+        <x:v>1196513</x:v>
+      </x:c>
+      <x:c r="FB25" s="3" t="n">
+        <x:v>1226154</x:v>
+      </x:c>
+      <x:c r="FC25" s="3" t="n">
+        <x:v>1241483</x:v>
+      </x:c>
+      <x:c r="FD25" s="3" t="n">
+        <x:v>1156465</x:v>
+      </x:c>
+      <x:c r="FE25" s="3" t="n">
+        <x:v>1206542</x:v>
+      </x:c>
+      <x:c r="FF25" s="3" t="n">
+        <x:v>1209008</x:v>
+      </x:c>
+      <x:c r="FG25" s="3" t="n">
+        <x:v>1265041</x:v>
+      </x:c>
+      <x:c r="FH25" s="3" t="n">
+        <x:v>1282340</x:v>
+      </x:c>
+      <x:c r="FI25" s="3" t="n">
+        <x:v>1312126</x:v>
+      </x:c>
+      <x:c r="FJ25" s="3" t="n">
+        <x:v>1331108</x:v>
+      </x:c>
+      <x:c r="FK25" s="3" t="n">
+        <x:v>1353683</x:v>
+      </x:c>
+      <x:c r="FL25" s="3" t="n">
+        <x:v>1412239</x:v>
+      </x:c>
+      <x:c r="FM25" s="3" t="n">
+        <x:v>1434811</x:v>
+      </x:c>
+      <x:c r="FN25" s="3" t="n">
+        <x:v>1441108</x:v>
+      </x:c>
+      <x:c r="FO25" s="3" t="n">
+        <x:v>1471529</x:v>
+      </x:c>
+      <x:c r="FP25" s="3" t="n">
+        <x:v>1493671</x:v>
+      </x:c>
+      <x:c r="FQ25" s="3" t="n">
+        <x:v>1513919</x:v>
+      </x:c>
+      <x:c r="FR25" s="3" t="n">
+        <x:v>1504735</x:v>
+      </x:c>
+      <x:c r="FS25" s="3" t="n">
+        <x:v>1539694</x:v>
+      </x:c>
+      <x:c r="FT25" s="3" t="n">
+        <x:v>1540134</x:v>
+      </x:c>
+      <x:c r="FU25" s="3" t="n">
+        <x:v>1560948</x:v>
+      </x:c>
+      <x:c r="FV25" s="3" t="n">
+        <x:v>1562828</x:v>
+      </x:c>
+      <x:c r="FW25" s="3" t="n">
+        <x:v>1573607</x:v>
+      </x:c>
+      <x:c r="FX25" s="3" t="n">
+        <x:v>1602727</x:v>
+      </x:c>
+      <x:c r="FY25" s="3" t="n">
+        <x:v>1618168</x:v>
+      </x:c>
+      <x:c r="FZ25" s="3" t="n">
+        <x:v>1651853</x:v>
+      </x:c>
+      <x:c r="GA25" s="3" t="n">
+        <x:v>1655816</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:183">
+      <x:c r="B26" s="2" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="G26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="I26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="J26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="K26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="L26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="M26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="N26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="O26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="P26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Q26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="R26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="S26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="T26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="U26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="V26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="W26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="X26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Y26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Z26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AA26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AB26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AC26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AD26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AE26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AF26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AG26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AH26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AI26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AJ26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AK26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AL26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AM26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AN26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AO26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AP26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AQ26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AR26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AS26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AT26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AU26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AV26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AW26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AX26" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AY26" s="3" t="n">
+        <x:v>398711</x:v>
+      </x:c>
+      <x:c r="AZ26" s="3" t="n">
+        <x:v>398788</x:v>
+      </x:c>
+      <x:c r="BA26" s="3" t="n">
+        <x:v>400398</x:v>
+      </x:c>
+      <x:c r="BB26" s="3" t="n">
+        <x:v>406044</x:v>
+      </x:c>
+      <x:c r="BC26" s="3" t="n">
+        <x:v>411603</x:v>
+      </x:c>
+      <x:c r="BD26" s="3" t="n">
+        <x:v>421034</x:v>
+      </x:c>
+      <x:c r="BE26" s="3" t="n">
+        <x:v>427114</x:v>
+      </x:c>
+      <x:c r="BF26" s="3" t="n">
+        <x:v>436100</x:v>
+      </x:c>
+      <x:c r="BG26" s="3" t="n">
+        <x:v>438940</x:v>
+      </x:c>
+      <x:c r="BH26" s="3" t="n">
+        <x:v>445197</x:v>
+      </x:c>
+      <x:c r="BI26" s="3" t="n">
+        <x:v>450905</x:v>
+      </x:c>
+      <x:c r="BJ26" s="3" t="n">
+        <x:v>455504</x:v>
+      </x:c>
+      <x:c r="BK26" s="3" t="n">
+        <x:v>462635</x:v>
+      </x:c>
+      <x:c r="BL26" s="3" t="n">
+        <x:v>451204</x:v>
+      </x:c>
+      <x:c r="BM26" s="3" t="n">
+        <x:v>466309</x:v>
+      </x:c>
+      <x:c r="BN26" s="3" t="n">
+        <x:v>465526</x:v>
+      </x:c>
+      <x:c r="BO26" s="3" t="n">
+        <x:v>467773</x:v>
+      </x:c>
+      <x:c r="BP26" s="3" t="n">
+        <x:v>476293</x:v>
+      </x:c>
+      <x:c r="BQ26" s="3" t="n">
+        <x:v>481468</x:v>
+      </x:c>
+      <x:c r="BR26" s="3" t="n">
+        <x:v>492096</x:v>
+      </x:c>
+      <x:c r="BS26" s="3" t="n">
+        <x:v>497746</x:v>
+      </x:c>
+      <x:c r="BT26" s="3" t="n">
+        <x:v>503683</x:v>
+      </x:c>
+      <x:c r="BU26" s="3" t="n">
+        <x:v>507382</x:v>
+      </x:c>
+      <x:c r="BV26" s="3" t="n">
+        <x:v>518510</x:v>
+      </x:c>
+      <x:c r="BW26" s="3" t="n">
+        <x:v>524552</x:v>
+      </x:c>
+      <x:c r="BX26" s="3" t="n">
+        <x:v>527392</x:v>
+      </x:c>
+      <x:c r="BY26" s="3" t="n">
+        <x:v>537370</x:v>
+      </x:c>
+      <x:c r="BZ26" s="3" t="n">
+        <x:v>549925</x:v>
+      </x:c>
+      <x:c r="CA26" s="3" t="n">
+        <x:v>554259</x:v>
+      </x:c>
+      <x:c r="CB26" s="3" t="n">
+        <x:v>572562</x:v>
+      </x:c>
+      <x:c r="CC26" s="3" t="n">
+        <x:v>582194</x:v>
+      </x:c>
+      <x:c r="CD26" s="3" t="n">
+        <x:v>578932</x:v>
+      </x:c>
+      <x:c r="CE26" s="3" t="n">
+        <x:v>589622</x:v>
+      </x:c>
+      <x:c r="CF26" s="3" t="n">
+        <x:v>594997</x:v>
+      </x:c>
+      <x:c r="CG26" s="3" t="n">
+        <x:v>591437</x:v>
+      </x:c>
+      <x:c r="CH26" s="3" t="n">
+        <x:v>599741</x:v>
+      </x:c>
+      <x:c r="CI26" s="3" t="n">
+        <x:v>606651</x:v>
+      </x:c>
+      <x:c r="CJ26" s="3" t="n">
+        <x:v>615008</x:v>
+      </x:c>
+      <x:c r="CK26" s="3" t="n">
+        <x:v>619336</x:v>
+      </x:c>
+      <x:c r="CL26" s="3" t="n">
+        <x:v>627351</x:v>
+      </x:c>
+      <x:c r="CM26" s="3" t="n">
+        <x:v>643459</x:v>
+      </x:c>
+      <x:c r="CN26" s="3" t="n">
+        <x:v>634584</x:v>
+      </x:c>
+      <x:c r="CO26" s="3" t="n">
+        <x:v>638629</x:v>
+      </x:c>
+      <x:c r="CP26" s="3" t="n">
+        <x:v>644387</x:v>
+      </x:c>
+      <x:c r="CQ26" s="3" t="n">
+        <x:v>647285</x:v>
+      </x:c>
+      <x:c r="CR26" s="3" t="n">
+        <x:v>652753</x:v>
+      </x:c>
+      <x:c r="CS26" s="3" t="n">
+        <x:v>663837</x:v>
+      </x:c>
+      <x:c r="CT26" s="3" t="n">
+        <x:v>667036</x:v>
+      </x:c>
+      <x:c r="CU26" s="3" t="n">
+        <x:v>669584</x:v>
+      </x:c>
+      <x:c r="CV26" s="3" t="n">
+        <x:v>676277</x:v>
+      </x:c>
+      <x:c r="CW26" s="3" t="n">
+        <x:v>684592</x:v>
+      </x:c>
+      <x:c r="CX26" s="3" t="n">
+        <x:v>700089</x:v>
+      </x:c>
+      <x:c r="CY26" s="3" t="n">
+        <x:v>700910</x:v>
+      </x:c>
+      <x:c r="CZ26" s="3" t="n">
+        <x:v>724321</x:v>
+      </x:c>
+      <x:c r="DA26" s="3" t="n">
+        <x:v>735044</x:v>
+      </x:c>
+      <x:c r="DB26" s="3" t="n">
+        <x:v>741885</x:v>
+      </x:c>
+      <x:c r="DC26" s="3" t="n">
+        <x:v>760019</x:v>
+      </x:c>
+      <x:c r="DD26" s="3" t="n">
+        <x:v>772930</x:v>
+      </x:c>
+      <x:c r="DE26" s="3" t="n">
+        <x:v>785334</x:v>
+      </x:c>
+      <x:c r="DF26" s="3" t="n">
+        <x:v>800026</x:v>
+      </x:c>
+      <x:c r="DG26" s="3" t="n">
+        <x:v>801468</x:v>
+      </x:c>
+      <x:c r="DH26" s="3" t="n">
+        <x:v>809872</x:v>
+      </x:c>
+      <x:c r="DI26" s="3" t="n">
+        <x:v>809926</x:v>
+      </x:c>
+      <x:c r="DJ26" s="3" t="n">
+        <x:v>792430</x:v>
+      </x:c>
+      <x:c r="DK26" s="3" t="n">
+        <x:v>784195</x:v>
+      </x:c>
+      <x:c r="DL26" s="3" t="n">
+        <x:v>782837</x:v>
+      </x:c>
+      <x:c r="DM26" s="3" t="n">
+        <x:v>788887</x:v>
+      </x:c>
+      <x:c r="DN26" s="3" t="n">
+        <x:v>803858</x:v>
+      </x:c>
+      <x:c r="DO26" s="3" t="n">
+        <x:v>819184</x:v>
+      </x:c>
+      <x:c r="DP26" s="3" t="n">
+        <x:v>839212</x:v>
+      </x:c>
+      <x:c r="DQ26" s="3" t="n">
+        <x:v>855354</x:v>
+      </x:c>
+      <x:c r="DR26" s="3" t="n">
+        <x:v>864371</x:v>
+      </x:c>
+      <x:c r="DS26" s="3" t="n">
+        <x:v>878076</x:v>
+      </x:c>
+      <x:c r="DT26" s="3" t="n">
+        <x:v>887027</x:v>
+      </x:c>
+      <x:c r="DU26" s="3" t="n">
+        <x:v>888291</x:v>
+      </x:c>
+      <x:c r="DV26" s="3" t="n">
+        <x:v>881006</x:v>
+      </x:c>
+      <x:c r="DW26" s="3" t="n">
+        <x:v>884562</x:v>
+      </x:c>
+      <x:c r="DX26" s="3" t="n">
+        <x:v>886973</x:v>
+      </x:c>
+      <x:c r="DY26" s="3" t="n">
+        <x:v>895249</x:v>
+      </x:c>
+      <x:c r="DZ26" s="3" t="n">
+        <x:v>897556</x:v>
+      </x:c>
+      <x:c r="EA26" s="3" t="n">
+        <x:v>898927</x:v>
+      </x:c>
+      <x:c r="EB26" s="3" t="n">
+        <x:v>908309</x:v>
+      </x:c>
+      <x:c r="EC26" s="3" t="n">
+        <x:v>916914</x:v>
+      </x:c>
+      <x:c r="ED26" s="3" t="n">
+        <x:v>936343</x:v>
+      </x:c>
+      <x:c r="EE26" s="3" t="n">
+        <x:v>941569</x:v>
+      </x:c>
+      <x:c r="EF26" s="3" t="n">
+        <x:v>958836</x:v>
+      </x:c>
+      <x:c r="EG26" s="3" t="n">
+        <x:v>966625</x:v>
+      </x:c>
+      <x:c r="EH26" s="3" t="n">
+        <x:v>979680</x:v>
+      </x:c>
+      <x:c r="EI26" s="3" t="n">
+        <x:v>1000763</x:v>
+      </x:c>
+      <x:c r="EJ26" s="3" t="n">
+        <x:v>1016843</x:v>
+      </x:c>
+      <x:c r="EK26" s="3" t="n">
+        <x:v>1027994</x:v>
+      </x:c>
+      <x:c r="EL26" s="3" t="n">
+        <x:v>1045919</x:v>
+      </x:c>
+      <x:c r="EM26" s="3" t="n">
+        <x:v>1050722</x:v>
+      </x:c>
+      <x:c r="EN26" s="3" t="n">
+        <x:v>1063935</x:v>
+      </x:c>
+      <x:c r="EO26" s="3" t="n">
+        <x:v>1077359</x:v>
+      </x:c>
+      <x:c r="EP26" s="3" t="n">
+        <x:v>1085530</x:v>
+      </x:c>
+      <x:c r="EQ26" s="3" t="n">
+        <x:v>1110008</x:v>
+      </x:c>
+      <x:c r="ER26" s="3" t="n">
+        <x:v>1116409</x:v>
+      </x:c>
+      <x:c r="ES26" s="3" t="n">
+        <x:v>1131586</x:v>
+      </x:c>
+      <x:c r="ET26" s="3" t="n">
+        <x:v>1136672</x:v>
+      </x:c>
+      <x:c r="EU26" s="3" t="n">
+        <x:v>1165838</x:v>
+      </x:c>
+      <x:c r="EV26" s="3" t="n">
+        <x:v>1179355</x:v>
+      </x:c>
+      <x:c r="EW26" s="3" t="n">
+        <x:v>1173339</x:v>
+      </x:c>
+      <x:c r="EX26" s="3" t="n">
+        <x:v>1191269</x:v>
+      </x:c>
+      <x:c r="EY26" s="3" t="n">
+        <x:v>1192988</x:v>
+      </x:c>
+      <x:c r="EZ26" s="3" t="n">
+        <x:v>1202455</x:v>
+      </x:c>
+      <x:c r="FA26" s="3" t="n">
+        <x:v>1199780</x:v>
+      </x:c>
+      <x:c r="FB26" s="3" t="n">
+        <x:v>1234012</x:v>
+      </x:c>
+      <x:c r="FC26" s="3" t="n">
+        <x:v>1234912</x:v>
+      </x:c>
+      <x:c r="FD26" s="3" t="n">
+        <x:v>1155982</x:v>
+      </x:c>
+      <x:c r="FE26" s="3" t="n">
+        <x:v>1203479</x:v>
+      </x:c>
+      <x:c r="FF26" s="3" t="n">
+        <x:v>1211885</x:v>
+      </x:c>
+      <x:c r="FG26" s="3" t="n">
+        <x:v>1260704</x:v>
+      </x:c>
+      <x:c r="FH26" s="3" t="n">
+        <x:v>1272099</x:v>
+      </x:c>
+      <x:c r="FI26" s="3" t="n">
+        <x:v>1306257</x:v>
+      </x:c>
+      <x:c r="FJ26" s="3" t="n">
+        <x:v>1357988</x:v>
+      </x:c>
+      <x:c r="FK26" s="3" t="n">
+        <x:v>1371182</x:v>
+      </x:c>
+      <x:c r="FL26" s="3" t="n">
+        <x:v>1433653</x:v>
+      </x:c>
+      <x:c r="FM26" s="3" t="n">
+        <x:v>1461660</x:v>
+      </x:c>
+      <x:c r="FN26" s="3" t="n">
+        <x:v>1451111</x:v>
+      </x:c>
+      <x:c r="FO26" s="3" t="n">
+        <x:v>1481108</x:v>
+      </x:c>
+      <x:c r="FP26" s="3" t="n">
+        <x:v>1494374</x:v>
+      </x:c>
+      <x:c r="FQ26" s="3" t="n">
+        <x:v>1505739</x:v>
+      </x:c>
+      <x:c r="FR26" s="3" t="n">
+        <x:v>1493886</x:v>
+      </x:c>
+      <x:c r="FS26" s="3" t="n">
+        <x:v>1549732</x:v>
+      </x:c>
+      <x:c r="FT26" s="3" t="n">
+        <x:v>1529987</x:v>
+      </x:c>
+      <x:c r="FU26" s="3" t="n">
+        <x:v>1563160</x:v>
+      </x:c>
+      <x:c r="FV26" s="3" t="n">
+        <x:v>1571557</x:v>
+      </x:c>
+      <x:c r="FW26" s="3" t="n">
+        <x:v>1581634</x:v>
+      </x:c>
+      <x:c r="FX26" s="3" t="n">
+        <x:v>1613690</x:v>
+      </x:c>
+      <x:c r="FY26" s="3" t="n">
+        <x:v>1625648</x:v>
+      </x:c>
+      <x:c r="FZ26" s="3" t="n">
+        <x:v>1654192</x:v>
+      </x:c>
+      <x:c r="GA26" s="3" t="n">
+        <x:v>1667224</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:183">
+      <x:c r="B27" s="2" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="G27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="I27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="J27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="K27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="L27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="M27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="N27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="O27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="P27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Q27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="R27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="S27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="T27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="U27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="V27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="W27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="X27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Y27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Z27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AA27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AB27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AC27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AD27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AE27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AF27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AG27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AH27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AI27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AJ27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AK27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AL27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AM27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AN27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AO27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AP27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AQ27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AR27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AS27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AT27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AU27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AV27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AW27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AX27" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AY27" s="3" t="n">
+        <x:v>517449</x:v>
+      </x:c>
+      <x:c r="AZ27" s="3" t="n">
+        <x:v>524040</x:v>
+      </x:c>
+      <x:c r="BA27" s="3" t="n">
+        <x:v>532405</x:v>
+      </x:c>
+      <x:c r="BB27" s="3" t="n">
+        <x:v>543447</x:v>
+      </x:c>
+      <x:c r="BC27" s="3" t="n">
+        <x:v>554395</x:v>
+      </x:c>
+      <x:c r="BD27" s="3" t="n">
+        <x:v>560183</x:v>
+      </x:c>
+      <x:c r="BE27" s="3" t="n">
+        <x:v>569376</x:v>
+      </x:c>
+      <x:c r="BF27" s="3" t="n">
+        <x:v>592498</x:v>
+      </x:c>
+      <x:c r="BG27" s="3" t="n">
+        <x:v>608234</x:v>
+      </x:c>
+      <x:c r="BH27" s="3" t="n">
+        <x:v>620626</x:v>
+      </x:c>
+      <x:c r="BI27" s="3" t="n">
+        <x:v>626423</x:v>
+      </x:c>
+      <x:c r="BJ27" s="3" t="n">
+        <x:v>627939</x:v>
+      </x:c>
+      <x:c r="BK27" s="3" t="n">
+        <x:v>629757</x:v>
+      </x:c>
+      <x:c r="BL27" s="3" t="n">
+        <x:v>632430</x:v>
+      </x:c>
+      <x:c r="BM27" s="3" t="n">
+        <x:v>639110</x:v>
+      </x:c>
+      <x:c r="BN27" s="3" t="n">
+        <x:v>647596</x:v>
+      </x:c>
+      <x:c r="BO27" s="3" t="n">
+        <x:v>656786</x:v>
+      </x:c>
+      <x:c r="BP27" s="3" t="n">
+        <x:v>678808</x:v>
+      </x:c>
+      <x:c r="BQ27" s="3" t="n">
+        <x:v>682415</x:v>
+      </x:c>
+      <x:c r="BR27" s="3" t="n">
+        <x:v>698316</x:v>
+      </x:c>
+      <x:c r="BS27" s="3" t="n">
+        <x:v>705010</x:v>
+      </x:c>
+      <x:c r="BT27" s="3" t="n">
+        <x:v>712044</x:v>
+      </x:c>
+      <x:c r="BU27" s="3" t="n">
+        <x:v>723421</x:v>
+      </x:c>
+      <x:c r="BV27" s="3" t="n">
+        <x:v>739690</x:v>
+      </x:c>
+      <x:c r="BW27" s="3" t="n">
+        <x:v>742283</x:v>
+      </x:c>
+      <x:c r="BX27" s="3" t="n">
+        <x:v>750062</x:v>
+      </x:c>
+      <x:c r="BY27" s="3" t="n">
+        <x:v>769321</x:v>
+      </x:c>
+      <x:c r="BZ27" s="3" t="n">
+        <x:v>785046</x:v>
+      </x:c>
+      <x:c r="CA27" s="3" t="n">
+        <x:v>801641</x:v>
+      </x:c>
+      <x:c r="CB27" s="3" t="n">
+        <x:v>821006</x:v>
+      </x:c>
+      <x:c r="CC27" s="3" t="n">
+        <x:v>842522</x:v>
+      </x:c>
+      <x:c r="CD27" s="3" t="n">
+        <x:v>852838</x:v>
+      </x:c>
+      <x:c r="CE27" s="3" t="n">
+        <x:v>853027</x:v>
+      </x:c>
+      <x:c r="CF27" s="3" t="n">
+        <x:v>857956</x:v>
+      </x:c>
+      <x:c r="CG27" s="3" t="n">
+        <x:v>860812</x:v>
+      </x:c>
+      <x:c r="CH27" s="3" t="n">
+        <x:v>877430</x:v>
+      </x:c>
+      <x:c r="CI27" s="3" t="n">
+        <x:v>878242</x:v>
+      </x:c>
+      <x:c r="CJ27" s="3" t="n">
+        <x:v>890331</x:v>
+      </x:c>
+      <x:c r="CK27" s="3" t="n">
+        <x:v>882751</x:v>
+      </x:c>
+      <x:c r="CL27" s="3" t="n">
+        <x:v>893078</x:v>
+      </x:c>
+      <x:c r="CM27" s="3" t="n">
+        <x:v>911078</x:v>
+      </x:c>
+      <x:c r="CN27" s="3" t="n">
+        <x:v>904037</x:v>
+      </x:c>
+      <x:c r="CO27" s="3" t="n">
+        <x:v>914919</x:v>
+      </x:c>
+      <x:c r="CP27" s="3" t="n">
+        <x:v>921481</x:v>
+      </x:c>
+      <x:c r="CQ27" s="3" t="n">
+        <x:v>938771</x:v>
+      </x:c>
+      <x:c r="CR27" s="3" t="n">
+        <x:v>959629</x:v>
+      </x:c>
+      <x:c r="CS27" s="3" t="n">
+        <x:v>968802</x:v>
+      </x:c>
+      <x:c r="CT27" s="3" t="n">
+        <x:v>973866</x:v>
+      </x:c>
+      <x:c r="CU27" s="3" t="n">
+        <x:v>981062</x:v>
+      </x:c>
+      <x:c r="CV27" s="3" t="n">
+        <x:v>1004085</x:v>
+      </x:c>
+      <x:c r="CW27" s="3" t="n">
+        <x:v>1034243</x:v>
+      </x:c>
+      <x:c r="CX27" s="3" t="n">
+        <x:v>1041210</x:v>
+      </x:c>
+      <x:c r="CY27" s="3" t="n">
+        <x:v>1070331</x:v>
+      </x:c>
+      <x:c r="CZ27" s="3" t="n">
+        <x:v>1091592</x:v>
+      </x:c>
+      <x:c r="DA27" s="3" t="n">
+        <x:v>1103686</x:v>
+      </x:c>
+      <x:c r="DB27" s="3" t="n">
+        <x:v>1123890</x:v>
+      </x:c>
+      <x:c r="DC27" s="3" t="n">
+        <x:v>1139099</x:v>
+      </x:c>
+      <x:c r="DD27" s="3" t="n">
+        <x:v>1167306</x:v>
+      </x:c>
+      <x:c r="DE27" s="3" t="n">
+        <x:v>1174017</x:v>
+      </x:c>
+      <x:c r="DF27" s="3" t="n">
+        <x:v>1202257</x:v>
+      </x:c>
+      <x:c r="DG27" s="3" t="n">
+        <x:v>1228553</x:v>
+      </x:c>
+      <x:c r="DH27" s="3" t="n">
+        <x:v>1221236</x:v>
+      </x:c>
+      <x:c r="DI27" s="3" t="n">
+        <x:v>1222700</x:v>
+      </x:c>
+      <x:c r="DJ27" s="3" t="n">
+        <x:v>1202003</x:v>
+      </x:c>
+      <x:c r="DK27" s="3" t="n">
+        <x:v>1165965</x:v>
+      </x:c>
+      <x:c r="DL27" s="3" t="n">
+        <x:v>1155661</x:v>
+      </x:c>
+      <x:c r="DM27" s="3" t="n">
+        <x:v>1165531</x:v>
+      </x:c>
+      <x:c r="DN27" s="3" t="n">
+        <x:v>1170749</x:v>
+      </x:c>
+      <x:c r="DO27" s="3" t="n">
+        <x:v>1194048</x:v>
+      </x:c>
+      <x:c r="DP27" s="3" t="n">
+        <x:v>1224988</x:v>
+      </x:c>
+      <x:c r="DQ27" s="3" t="n">
+        <x:v>1256197</x:v>
+      </x:c>
+      <x:c r="DR27" s="3" t="n">
+        <x:v>1277890</x:v>
+      </x:c>
+      <x:c r="DS27" s="3" t="n">
+        <x:v>1277670</x:v>
+      </x:c>
+      <x:c r="DT27" s="3" t="n">
+        <x:v>1299164</x:v>
+      </x:c>
+      <x:c r="DU27" s="3" t="n">
+        <x:v>1315160</x:v>
+      </x:c>
+      <x:c r="DV27" s="3" t="n">
+        <x:v>1290822</x:v>
+      </x:c>
+      <x:c r="DW27" s="3" t="n">
+        <x:v>1312388</x:v>
+      </x:c>
+      <x:c r="DX27" s="3" t="n">
+        <x:v>1317782</x:v>
+      </x:c>
+      <x:c r="DY27" s="3" t="n">
+        <x:v>1305042</x:v>
+      </x:c>
+      <x:c r="DZ27" s="3" t="n">
+        <x:v>1312628</x:v>
+      </x:c>
+      <x:c r="EA27" s="3" t="n">
+        <x:v>1303382</x:v>
+      </x:c>
+      <x:c r="EB27" s="3" t="n">
+        <x:v>1311086</x:v>
+      </x:c>
+      <x:c r="EC27" s="3" t="n">
+        <x:v>1334448</x:v>
+      </x:c>
+      <x:c r="ED27" s="3" t="n">
+        <x:v>1343936</x:v>
+      </x:c>
+      <x:c r="EE27" s="3" t="n">
+        <x:v>1362454</x:v>
+      </x:c>
+      <x:c r="EF27" s="3" t="n">
+        <x:v>1383324</x:v>
+      </x:c>
+      <x:c r="EG27" s="3" t="n">
+        <x:v>1402474</x:v>
+      </x:c>
+      <x:c r="EH27" s="3" t="n">
+        <x:v>1419658</x:v>
+      </x:c>
+      <x:c r="EI27" s="3" t="n">
+        <x:v>1451282</x:v>
+      </x:c>
+      <x:c r="EJ27" s="3" t="n">
+        <x:v>1476171</x:v>
+      </x:c>
+      <x:c r="EK27" s="3" t="n">
+        <x:v>1483188</x:v>
+      </x:c>
+      <x:c r="EL27" s="3" t="n">
+        <x:v>1506915</x:v>
+      </x:c>
+      <x:c r="EM27" s="3" t="n">
+        <x:v>1502099</x:v>
+      </x:c>
+      <x:c r="EN27" s="3" t="n">
+        <x:v>1515413</x:v>
+      </x:c>
+      <x:c r="EO27" s="3" t="n">
+        <x:v>1538315</x:v>
+      </x:c>
+      <x:c r="EP27" s="3" t="n">
+        <x:v>1581055</x:v>
+      </x:c>
+      <x:c r="EQ27" s="3" t="n">
+        <x:v>1593369</x:v>
+      </x:c>
+      <x:c r="ER27" s="3" t="n">
+        <x:v>1617641</x:v>
+      </x:c>
+      <x:c r="ES27" s="3" t="n">
+        <x:v>1627376</x:v>
+      </x:c>
+      <x:c r="ET27" s="3" t="n">
+        <x:v>1643174</x:v>
+      </x:c>
+      <x:c r="EU27" s="3" t="n">
+        <x:v>1681401</x:v>
+      </x:c>
+      <x:c r="EV27" s="3" t="n">
+        <x:v>1708512</x:v>
+      </x:c>
+      <x:c r="EW27" s="3" t="n">
+        <x:v>1729944</x:v>
+      </x:c>
+      <x:c r="EX27" s="3" t="n">
+        <x:v>1754590</x:v>
+      </x:c>
+      <x:c r="EY27" s="3" t="n">
+        <x:v>1771993</x:v>
+      </x:c>
+      <x:c r="EZ27" s="3" t="n">
+        <x:v>1809504</x:v>
+      </x:c>
+      <x:c r="FA27" s="3" t="n">
+        <x:v>1817288</x:v>
+      </x:c>
+      <x:c r="FB27" s="3" t="n">
+        <x:v>1830537</x:v>
+      </x:c>
+      <x:c r="FC27" s="3" t="n">
+        <x:v>1844891</x:v>
+      </x:c>
+      <x:c r="FD27" s="3" t="n">
+        <x:v>1648632</x:v>
+      </x:c>
+      <x:c r="FE27" s="3" t="n">
+        <x:v>1745598</x:v>
+      </x:c>
+      <x:c r="FF27" s="3" t="n">
+        <x:v>1791029</x:v>
+      </x:c>
+      <x:c r="FG27" s="3" t="n">
+        <x:v>1872466</x:v>
+      </x:c>
+      <x:c r="FH27" s="3" t="n">
+        <x:v>1905850</x:v>
+      </x:c>
+      <x:c r="FI27" s="3" t="n">
+        <x:v>1956549</x:v>
+      </x:c>
+      <x:c r="FJ27" s="3" t="n">
+        <x:v>2015550</x:v>
+      </x:c>
+      <x:c r="FK27" s="3" t="n">
+        <x:v>2092264</x:v>
+      </x:c>
+      <x:c r="FL27" s="3" t="n">
+        <x:v>2191788</x:v>
+      </x:c>
+      <x:c r="FM27" s="3" t="n">
+        <x:v>2237173</x:v>
+      </x:c>
+      <x:c r="FN27" s="3" t="n">
+        <x:v>2264783</x:v>
+      </x:c>
+      <x:c r="FO27" s="3" t="n">
+        <x:v>2305174</x:v>
+      </x:c>
+      <x:c r="FP27" s="3" t="n">
+        <x:v>2331616</x:v>
+      </x:c>
+      <x:c r="FQ27" s="3" t="n">
+        <x:v>2377772</x:v>
+      </x:c>
+      <x:c r="FR27" s="3" t="n">
+        <x:v>2359827</x:v>
+      </x:c>
+      <x:c r="FS27" s="3" t="n">
+        <x:v>2387407</x:v>
+      </x:c>
+      <x:c r="FT27" s="3" t="n">
+        <x:v>2424544</x:v>
+      </x:c>
+      <x:c r="FU27" s="3" t="n">
+        <x:v>2430498</x:v>
+      </x:c>
+      <x:c r="FV27" s="3" t="n">
+        <x:v>2452806</x:v>
+      </x:c>
+      <x:c r="FW27" s="3" t="n">
+        <x:v>2464649</x:v>
+      </x:c>
+      <x:c r="FX27" s="3" t="n">
+        <x:v>2478635</x:v>
+      </x:c>
+      <x:c r="FY27" s="3" t="n">
+        <x:v>2498594</x:v>
+      </x:c>
+      <x:c r="FZ27" s="3" t="n">
+        <x:v>2526459</x:v>
+      </x:c>
+      <x:c r="GA27" s="3" t="n">
+        <x:v>2543238</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:183">
+      <x:c r="B28" s="2" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="G28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="I28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="J28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="K28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="L28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="M28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="N28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="O28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="P28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Q28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="R28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="S28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="T28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="U28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="V28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="W28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="X28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Y28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Z28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AA28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AB28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AC28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AD28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AE28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AF28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AG28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AH28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AI28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AJ28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AK28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AL28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AM28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AN28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AO28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AP28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AQ28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AR28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AS28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AT28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AU28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AV28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AW28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AX28" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AY28" s="3" t="n">
+        <x:v>517126</x:v>
+      </x:c>
+      <x:c r="AZ28" s="3" t="n">
+        <x:v>522245</x:v>
+      </x:c>
+      <x:c r="BA28" s="3" t="n">
+        <x:v>529930</x:v>
+      </x:c>
+      <x:c r="BB28" s="3" t="n">
+        <x:v>539914</x:v>
+      </x:c>
+      <x:c r="BC28" s="3" t="n">
+        <x:v>551477</x:v>
+      </x:c>
+      <x:c r="BD28" s="3" t="n">
+        <x:v>566210</x:v>
+      </x:c>
+      <x:c r="BE28" s="3" t="n">
+        <x:v>575226</x:v>
+      </x:c>
+      <x:c r="BF28" s="3" t="n">
+        <x:v>596445</x:v>
+      </x:c>
+      <x:c r="BG28" s="3" t="n">
+        <x:v>613045</x:v>
+      </x:c>
+      <x:c r="BH28" s="3" t="n">
+        <x:v>626179</x:v>
+      </x:c>
+      <x:c r="BI28" s="3" t="n">
+        <x:v>630259</x:v>
+      </x:c>
+      <x:c r="BJ28" s="3" t="n">
+        <x:v>632076</x:v>
+      </x:c>
+      <x:c r="BK28" s="3" t="n">
+        <x:v>638425</x:v>
+      </x:c>
+      <x:c r="BL28" s="3" t="n">
+        <x:v>629383</x:v>
+      </x:c>
+      <x:c r="BM28" s="3" t="n">
+        <x:v>639480</x:v>
+      </x:c>
+      <x:c r="BN28" s="3" t="n">
+        <x:v>645384</x:v>
+      </x:c>
+      <x:c r="BO28" s="3" t="n">
+        <x:v>657162</x:v>
+      </x:c>
+      <x:c r="BP28" s="3" t="n">
+        <x:v>677952</x:v>
+      </x:c>
+      <x:c r="BQ28" s="3" t="n">
+        <x:v>685592</x:v>
+      </x:c>
+      <x:c r="BR28" s="3" t="n">
+        <x:v>703001</x:v>
+      </x:c>
+      <x:c r="BS28" s="3" t="n">
+        <x:v>710186</x:v>
+      </x:c>
+      <x:c r="BT28" s="3" t="n">
+        <x:v>716477</x:v>
+      </x:c>
+      <x:c r="BU28" s="3" t="n">
+        <x:v>724889</x:v>
+      </x:c>
+      <x:c r="BV28" s="3" t="n">
+        <x:v>741244</x:v>
+      </x:c>
+      <x:c r="BW28" s="3" t="n">
+        <x:v>742739</x:v>
+      </x:c>
+      <x:c r="BX28" s="3" t="n">
+        <x:v>750629</x:v>
+      </x:c>
+      <x:c r="BY28" s="3" t="n">
+        <x:v>768556</x:v>
+      </x:c>
+      <x:c r="BZ28" s="3" t="n">
+        <x:v>785598</x:v>
+      </x:c>
+      <x:c r="CA28" s="3" t="n">
+        <x:v>798160</x:v>
+      </x:c>
+      <x:c r="CB28" s="3" t="n">
+        <x:v>828176</x:v>
+      </x:c>
+      <x:c r="CC28" s="3" t="n">
+        <x:v>849711</x:v>
+      </x:c>
+      <x:c r="CD28" s="3" t="n">
+        <x:v>853595</x:v>
+      </x:c>
+      <x:c r="CE28" s="3" t="n">
+        <x:v>859333</x:v>
+      </x:c>
+      <x:c r="CF28" s="3" t="n">
+        <x:v>861832</x:v>
+      </x:c>
+      <x:c r="CG28" s="3" t="n">
+        <x:v>859795</x:v>
+      </x:c>
+      <x:c r="CH28" s="3" t="n">
+        <x:v>871779</x:v>
+      </x:c>
+      <x:c r="CI28" s="3" t="n">
+        <x:v>878449</x:v>
+      </x:c>
+      <x:c r="CJ28" s="3" t="n">
+        <x:v>887451</x:v>
+      </x:c>
+      <x:c r="CK28" s="3" t="n">
+        <x:v>883036</x:v>
+      </x:c>
+      <x:c r="CL28" s="3" t="n">
+        <x:v>893679</x:v>
+      </x:c>
+      <x:c r="CM28" s="3" t="n">
+        <x:v>916307</x:v>
+      </x:c>
+      <x:c r="CN28" s="3" t="n">
+        <x:v>905143</x:v>
+      </x:c>
+      <x:c r="CO28" s="3" t="n">
+        <x:v>912341</x:v>
+      </x:c>
+      <x:c r="CP28" s="3" t="n">
+        <x:v>921855</x:v>
+      </x:c>
+      <x:c r="CQ28" s="3" t="n">
+        <x:v>934863</x:v>
+      </x:c>
+      <x:c r="CR28" s="3" t="n">
+        <x:v>956448</x:v>
+      </x:c>
+      <x:c r="CS28" s="3" t="n">
+        <x:v>968054</x:v>
+      </x:c>
+      <x:c r="CT28" s="3" t="n">
+        <x:v>973619</x:v>
+      </x:c>
+      <x:c r="CU28" s="3" t="n">
+        <x:v>978331</x:v>
+      </x:c>
+      <x:c r="CV28" s="3" t="n">
+        <x:v>999731</x:v>
+      </x:c>
+      <x:c r="CW28" s="3" t="n">
+        <x:v>1026576</x:v>
+      </x:c>
+      <x:c r="CX28" s="3" t="n">
+        <x:v>1046733</x:v>
+      </x:c>
+      <x:c r="CY28" s="3" t="n">
+        <x:v>1066398</x:v>
+      </x:c>
+      <x:c r="CZ28" s="3" t="n">
+        <x:v>1091185</x:v>
+      </x:c>
+      <x:c r="DA28" s="3" t="n">
+        <x:v>1104538</x:v>
+      </x:c>
+      <x:c r="DB28" s="3" t="n">
+        <x:v>1124262</x:v>
+      </x:c>
+      <x:c r="DC28" s="3" t="n">
+        <x:v>1143362</x:v>
+      </x:c>
+      <x:c r="DD28" s="3" t="n">
+        <x:v>1168022</x:v>
+      </x:c>
+      <x:c r="DE28" s="3" t="n">
+        <x:v>1181494</x:v>
+      </x:c>
+      <x:c r="DF28" s="3" t="n">
+        <x:v>1209549</x:v>
+      </x:c>
+      <x:c r="DG28" s="3" t="n">
+        <x:v>1228396</x:v>
+      </x:c>
+      <x:c r="DH28" s="3" t="n">
+        <x:v>1227380</x:v>
+      </x:c>
+      <x:c r="DI28" s="3" t="n">
+        <x:v>1226278</x:v>
+      </x:c>
+      <x:c r="DJ28" s="3" t="n">
+        <x:v>1190433</x:v>
+      </x:c>
+      <x:c r="DK28" s="3" t="n">
+        <x:v>1152442</x:v>
+      </x:c>
+      <x:c r="DL28" s="3" t="n">
+        <x:v>1136997</x:v>
+      </x:c>
+      <x:c r="DM28" s="3" t="n">
+        <x:v>1150938</x:v>
+      </x:c>
+      <x:c r="DN28" s="3" t="n">
+        <x:v>1164694</x:v>
+      </x:c>
+      <x:c r="DO28" s="3" t="n">
+        <x:v>1194017</x:v>
+      </x:c>
+      <x:c r="DP28" s="3" t="n">
+        <x:v>1231473</x:v>
+      </x:c>
+      <x:c r="DQ28" s="3" t="n">
+        <x:v>1261347</x:v>
+      </x:c>
+      <x:c r="DR28" s="3" t="n">
+        <x:v>1278266</x:v>
+      </x:c>
+      <x:c r="DS28" s="3" t="n">
+        <x:v>1293908</x:v>
+      </x:c>
+      <x:c r="DT28" s="3" t="n">
+        <x:v>1303857</x:v>
+      </x:c>
+      <x:c r="DU28" s="3" t="n">
+        <x:v>1318746</x:v>
+      </x:c>
+      <x:c r="DV28" s="3" t="n">
+        <x:v>1294762</x:v>
+      </x:c>
+      <x:c r="DW28" s="3" t="n">
+        <x:v>1308477</x:v>
+      </x:c>
+      <x:c r="DX28" s="3" t="n">
+        <x:v>1315354</x:v>
+      </x:c>
+      <x:c r="DY28" s="3" t="n">
+        <x:v>1310011</x:v>
+      </x:c>
+      <x:c r="DZ28" s="3" t="n">
+        <x:v>1304619</x:v>
+      </x:c>
+      <x:c r="EA28" s="3" t="n">
+        <x:v>1304179</x:v>
+      </x:c>
+      <x:c r="EB28" s="3" t="n">
+        <x:v>1311348</x:v>
+      </x:c>
+      <x:c r="EC28" s="3" t="n">
+        <x:v>1326599</x:v>
+      </x:c>
+      <x:c r="ED28" s="3" t="n">
+        <x:v>1348320</x:v>
+      </x:c>
+      <x:c r="EE28" s="3" t="n">
+        <x:v>1360421</x:v>
+      </x:c>
+      <x:c r="EF28" s="3" t="n">
+        <x:v>1385631</x:v>
+      </x:c>
+      <x:c r="EG28" s="3" t="n">
+        <x:v>1405188</x:v>
+      </x:c>
+      <x:c r="EH28" s="3" t="n">
+        <x:v>1424675</x:v>
+      </x:c>
+      <x:c r="EI28" s="3" t="n">
+        <x:v>1453187</x:v>
+      </x:c>
+      <x:c r="EJ28" s="3" t="n">
+        <x:v>1480977</x:v>
+      </x:c>
+      <x:c r="EK28" s="3" t="n">
+        <x:v>1493052</x:v>
+      </x:c>
+      <x:c r="EL28" s="3" t="n">
+        <x:v>1513279</x:v>
+      </x:c>
+      <x:c r="EM28" s="3" t="n">
+        <x:v>1510526</x:v>
+      </x:c>
+      <x:c r="EN28" s="3" t="n">
+        <x:v>1520946</x:v>
+      </x:c>
+      <x:c r="EO28" s="3" t="n">
+        <x:v>1544769</x:v>
+      </x:c>
+      <x:c r="EP28" s="3" t="n">
+        <x:v>1578928</x:v>
+      </x:c>
+      <x:c r="EQ28" s="3" t="n">
+        <x:v>1599152</x:v>
+      </x:c>
+      <x:c r="ER28" s="3" t="n">
+        <x:v>1620157</x:v>
+      </x:c>
+      <x:c r="ES28" s="3" t="n">
+        <x:v>1631336</x:v>
+      </x:c>
+      <x:c r="ET28" s="3" t="n">
+        <x:v>1652728</x:v>
+      </x:c>
+      <x:c r="EU28" s="3" t="n">
+        <x:v>1687528</x:v>
+      </x:c>
+      <x:c r="EV28" s="3" t="n">
+        <x:v>1719464</x:v>
+      </x:c>
+      <x:c r="EW28" s="3" t="n">
+        <x:v>1732446</x:v>
+      </x:c>
+      <x:c r="EX28" s="3" t="n">
+        <x:v>1769348</x:v>
+      </x:c>
+      <x:c r="EY28" s="3" t="n">
+        <x:v>1784153</x:v>
+      </x:c>
+      <x:c r="EZ28" s="3" t="n">
+        <x:v>1818194</x:v>
+      </x:c>
+      <x:c r="FA28" s="3" t="n">
+        <x:v>1820555</x:v>
+      </x:c>
+      <x:c r="FB28" s="3" t="n">
+        <x:v>1838395</x:v>
+      </x:c>
+      <x:c r="FC28" s="3" t="n">
+        <x:v>1838320</x:v>
+      </x:c>
+      <x:c r="FD28" s="3" t="n">
+        <x:v>1648149</x:v>
+      </x:c>
+      <x:c r="FE28" s="3" t="n">
+        <x:v>1742535</x:v>
+      </x:c>
+      <x:c r="FF28" s="3" t="n">
+        <x:v>1793906</x:v>
+      </x:c>
+      <x:c r="FG28" s="3" t="n">
+        <x:v>1868129</x:v>
+      </x:c>
+      <x:c r="FH28" s="3" t="n">
+        <x:v>1895609</x:v>
+      </x:c>
+      <x:c r="FI28" s="3" t="n">
+        <x:v>1950680</x:v>
+      </x:c>
+      <x:c r="FJ28" s="3" t="n">
+        <x:v>2042430</x:v>
+      </x:c>
+      <x:c r="FK28" s="3" t="n">
+        <x:v>2109763</x:v>
+      </x:c>
+      <x:c r="FL28" s="3" t="n">
+        <x:v>2213202</x:v>
+      </x:c>
+      <x:c r="FM28" s="3" t="n">
+        <x:v>2264022</x:v>
+      </x:c>
+      <x:c r="FN28" s="3" t="n">
+        <x:v>2274786</x:v>
+      </x:c>
+      <x:c r="FO28" s="3" t="n">
+        <x:v>2314753</x:v>
+      </x:c>
+      <x:c r="FP28" s="3" t="n">
+        <x:v>2332319</x:v>
+      </x:c>
+      <x:c r="FQ28" s="3" t="n">
+        <x:v>2369592</x:v>
+      </x:c>
+      <x:c r="FR28" s="3" t="n">
+        <x:v>2348978</x:v>
+      </x:c>
+      <x:c r="FS28" s="3" t="n">
+        <x:v>2397445</x:v>
+      </x:c>
+      <x:c r="FT28" s="3" t="n">
+        <x:v>2414397</x:v>
+      </x:c>
+      <x:c r="FU28" s="3" t="n">
+        <x:v>2432710</x:v>
+      </x:c>
+      <x:c r="FV28" s="3" t="n">
+        <x:v>2461535</x:v>
+      </x:c>
+      <x:c r="FW28" s="3" t="n">
+        <x:v>2472676</x:v>
+      </x:c>
+      <x:c r="FX28" s="3" t="n">
+        <x:v>2489598</x:v>
+      </x:c>
+      <x:c r="FY28" s="3" t="n">
+        <x:v>2506074</x:v>
+      </x:c>
+      <x:c r="FZ28" s="3" t="n">
+        <x:v>2528798</x:v>
+      </x:c>
+      <x:c r="GA28" s="3" t="n">
+        <x:v>2554646</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:183">
+      <x:c r="A29" s="2" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="B29" s="2" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="n">
+        <x:v>668125</x:v>
+      </x:c>
+      <x:c r="D29" s="3" t="n">
+        <x:v>676516</x:v>
+      </x:c>
+      <x:c r="E29" s="3" t="n">
+        <x:v>682052</x:v>
+      </x:c>
+      <x:c r="F29" s="3" t="n">
+        <x:v>680731</x:v>
+      </x:c>
+      <x:c r="G29" s="3" t="n">
+        <x:v>683593</x:v>
+      </x:c>
+      <x:c r="H29" s="3" t="n">
+        <x:v>688188</x:v>
+      </x:c>
+      <x:c r="I29" s="3" t="n">
+        <x:v>680960</x:v>
+      </x:c>
+      <x:c r="J29" s="3" t="n">
+        <x:v>689075</x:v>
+      </x:c>
+      <x:c r="K29" s="3" t="n">
+        <x:v>686391</x:v>
+      </x:c>
+      <x:c r="L29" s="3" t="n">
+        <x:v>692715</x:v>
+      </x:c>
+      <x:c r="M29" s="3" t="n">
+        <x:v>701541</x:v>
+      </x:c>
+      <x:c r="N29" s="3" t="n">
+        <x:v>713881</x:v>
+      </x:c>
+      <x:c r="O29" s="3" t="n">
+        <x:v>731585</x:v>
+      </x:c>
+      <x:c r="P29" s="3" t="n">
+        <x:v>726442</x:v>
+      </x:c>
+      <x:c r="Q29" s="3" t="n">
+        <x:v>725742</x:v>
+      </x:c>
+      <x:c r="R29" s="3" t="n">
+        <x:v>735251</x:v>
+      </x:c>
+      <x:c r="S29" s="3" t="n">
+        <x:v>729370</x:v>
+      </x:c>
+      <x:c r="T29" s="3" t="n">
+        <x:v>744729</x:v>
+      </x:c>
+      <x:c r="U29" s="3" t="n">
+        <x:v>755076</x:v>
+      </x:c>
+      <x:c r="V29" s="3" t="n">
+        <x:v>758526</x:v>
+      </x:c>
+      <x:c r="W29" s="3" t="n">
+        <x:v>766873</x:v>
+      </x:c>
+      <x:c r="X29" s="3" t="n">
+        <x:v>767573</x:v>
+      </x:c>
+      <x:c r="Y29" s="3" t="n">
+        <x:v>772335</x:v>
+      </x:c>
+      <x:c r="Z29" s="3" t="n">
+        <x:v>775351</x:v>
+      </x:c>
+      <x:c r="AA29" s="3" t="n">
+        <x:v>782981</x:v>
+      </x:c>
+      <x:c r="AB29" s="3" t="n">
+        <x:v>792871</x:v>
+      </x:c>
+      <x:c r="AC29" s="3" t="n">
+        <x:v>803296</x:v>
+      </x:c>
+      <x:c r="AD29" s="3" t="n">
+        <x:v>807243</x:v>
+      </x:c>
+      <x:c r="AE29" s="3" t="n">
+        <x:v>815247</x:v>
+      </x:c>
+      <x:c r="AF29" s="3" t="n">
+        <x:v>814031</x:v>
+      </x:c>
+      <x:c r="AG29" s="3" t="n">
+        <x:v>812446</x:v>
+      </x:c>
+      <x:c r="AH29" s="3" t="n">
+        <x:v>820674</x:v>
+      </x:c>
+      <x:c r="AI29" s="3" t="n">
+        <x:v>830000</x:v>
+      </x:c>
+      <x:c r="AJ29" s="3" t="n">
+        <x:v>836526</x:v>
+      </x:c>
+      <x:c r="AK29" s="3" t="n">
+        <x:v>838750</x:v>
+      </x:c>
+      <x:c r="AL29" s="3" t="n">
+        <x:v>842907</x:v>
+      </x:c>
+      <x:c r="AM29" s="3" t="n">
+        <x:v>837694</x:v>
+      </x:c>
+      <x:c r="AN29" s="3" t="n">
+        <x:v>848172</x:v>
+      </x:c>
+      <x:c r="AO29" s="3" t="n">
+        <x:v>836778</x:v>
+      </x:c>
+      <x:c r="AP29" s="3" t="n">
+        <x:v>843797</x:v>
+      </x:c>
+      <x:c r="AQ29" s="3" t="n">
+        <x:v>833579</x:v>
+      </x:c>
+      <x:c r="AR29" s="3" t="n">
+        <x:v>831156</x:v>
+      </x:c>
+      <x:c r="AS29" s="3" t="n">
+        <x:v>828027</x:v>
+      </x:c>
+      <x:c r="AT29" s="3" t="n">
+        <x:v>837549</x:v>
+      </x:c>
+      <x:c r="AU29" s="3" t="n">
+        <x:v>838435</x:v>
+      </x:c>
+      <x:c r="AV29" s="3" t="n">
+        <x:v>826805</x:v>
+      </x:c>
+      <x:c r="AW29" s="3" t="n">
+        <x:v>825930</x:v>
+      </x:c>
+      <x:c r="AX29" s="3" t="n">
+        <x:v>803890</x:v>
+      </x:c>
+      <x:c r="AY29" s="3" t="n">
+        <x:v>800063</x:v>
+      </x:c>
+      <x:c r="AZ29" s="3" t="n">
+        <x:v>806147</x:v>
+      </x:c>
+      <x:c r="BA29" s="3" t="n">
+        <x:v>809946</x:v>
+      </x:c>
+      <x:c r="BB29" s="3" t="n">
+        <x:v>812499</x:v>
+      </x:c>
+      <x:c r="BC29" s="3" t="n">
+        <x:v>824092</x:v>
+      </x:c>
+      <x:c r="BD29" s="3" t="n">
+        <x:v>834188</x:v>
+      </x:c>
+      <x:c r="BE29" s="3" t="n">
+        <x:v>836729</x:v>
+      </x:c>
+      <x:c r="BF29" s="3" t="n">
+        <x:v>857548</x:v>
+      </x:c>
+      <x:c r="BG29" s="3" t="n">
+        <x:v>869309</x:v>
+      </x:c>
+      <x:c r="BH29" s="3" t="n">
+        <x:v>872902</x:v>
+      </x:c>
+      <x:c r="BI29" s="3" t="n">
+        <x:v>870475</x:v>
+      </x:c>
+      <x:c r="BJ29" s="3" t="n">
+        <x:v>885533</x:v>
+      </x:c>
+      <x:c r="BK29" s="3" t="n">
+        <x:v>892471</x:v>
+      </x:c>
+      <x:c r="BL29" s="3" t="n">
+        <x:v>881980</x:v>
+      </x:c>
+      <x:c r="BM29" s="3" t="n">
+        <x:v>885195</x:v>
+      </x:c>
+      <x:c r="BN29" s="3" t="n">
+        <x:v>898949</x:v>
+      </x:c>
+      <x:c r="BO29" s="3" t="n">
+        <x:v>900495</x:v>
+      </x:c>
+      <x:c r="BP29" s="3" t="n">
+        <x:v>915797</x:v>
+      </x:c>
+      <x:c r="BQ29" s="3" t="n">
+        <x:v>920264</x:v>
+      </x:c>
+      <x:c r="BR29" s="3" t="n">
+        <x:v>938681</x:v>
+      </x:c>
+      <x:c r="BS29" s="3" t="n">
+        <x:v>940706</x:v>
+      </x:c>
+      <x:c r="BT29" s="3" t="n">
+        <x:v>950503</x:v>
+      </x:c>
+      <x:c r="BU29" s="3" t="n">
+        <x:v>960674</x:v>
+      </x:c>
+      <x:c r="BV29" s="3" t="n">
+        <x:v>975919</x:v>
+      </x:c>
+      <x:c r="BW29" s="3" t="n">
+        <x:v>979631</x:v>
+      </x:c>
+      <x:c r="BX29" s="3" t="n">
+        <x:v>985495</x:v>
+      </x:c>
+      <x:c r="BY29" s="3" t="n">
+        <x:v>1000747</x:v>
+      </x:c>
+      <x:c r="BZ29" s="3" t="n">
+        <x:v>1013501</x:v>
+      </x:c>
+      <x:c r="CA29" s="3" t="n">
+        <x:v>1013588</x:v>
+      </x:c>
+      <x:c r="CB29" s="3" t="n">
+        <x:v>1044502</x:v>
+      </x:c>
+      <x:c r="CC29" s="3" t="n">
+        <x:v>1055402</x:v>
+      </x:c>
+      <x:c r="CD29" s="3" t="n">
+        <x:v>1056837</x:v>
+      </x:c>
+      <x:c r="CE29" s="3" t="n">
+        <x:v>1055521</x:v>
+      </x:c>
+      <x:c r="CF29" s="3" t="n">
+        <x:v>1051817</x:v>
+      </x:c>
+      <x:c r="CG29" s="3" t="n">
+        <x:v>1061033</x:v>
+      </x:c>
+      <x:c r="CH29" s="3" t="n">
+        <x:v>1065141</x:v>
+      </x:c>
+      <x:c r="CI29" s="3" t="n">
+        <x:v>1073668</x:v>
+      </x:c>
+      <x:c r="CJ29" s="3" t="n">
+        <x:v>1086489</x:v>
+      </x:c>
+      <x:c r="CK29" s="3" t="n">
+        <x:v>1084329</x:v>
+      </x:c>
+      <x:c r="CL29" s="3" t="n">
+        <x:v>1085075</x:v>
+      </x:c>
+      <x:c r="CM29" s="3" t="n">
+        <x:v>1099416</x:v>
+      </x:c>
+      <x:c r="CN29" s="3" t="n">
+        <x:v>1097394</x:v>
+      </x:c>
+      <x:c r="CO29" s="3" t="n">
+        <x:v>1106749</x:v>
+      </x:c>
+      <x:c r="CP29" s="3" t="n">
+        <x:v>1112741</x:v>
+      </x:c>
+      <x:c r="CQ29" s="3" t="n">
+        <x:v>1132132</x:v>
+      </x:c>
+      <x:c r="CR29" s="3" t="n">
+        <x:v>1140466</x:v>
+      </x:c>
+      <x:c r="CS29" s="3" t="n">
+        <x:v>1150010</x:v>
+      </x:c>
+      <x:c r="CT29" s="3" t="n">
+        <x:v>1154811</x:v>
+      </x:c>
+      <x:c r="CU29" s="3" t="n">
+        <x:v>1159219</x:v>
+      </x:c>
+      <x:c r="CV29" s="3" t="n">
+        <x:v>1170203</x:v>
+      </x:c>
+      <x:c r="CW29" s="3" t="n">
+        <x:v>1187122</x:v>
+      </x:c>
+      <x:c r="CX29" s="3" t="n">
+        <x:v>1188233</x:v>
+      </x:c>
+      <x:c r="CY29" s="3" t="n">
+        <x:v>1210792</x:v>
+      </x:c>
+      <x:c r="CZ29" s="3" t="n">
+        <x:v>1231030</x:v>
+      </x:c>
+      <x:c r="DA29" s="3" t="n">
+        <x:v>1241593</x:v>
+      </x:c>
+      <x:c r="DB29" s="3" t="n">
+        <x:v>1253054</x:v>
+      </x:c>
+      <x:c r="DC29" s="3" t="n">
+        <x:v>1259483</x:v>
+      </x:c>
+      <x:c r="DD29" s="3" t="n">
+        <x:v>1273994</x:v>
+      </x:c>
+      <x:c r="DE29" s="3" t="n">
+        <x:v>1277479</x:v>
+      </x:c>
+      <x:c r="DF29" s="3" t="n">
+        <x:v>1291298</x:v>
+      </x:c>
+      <x:c r="DG29" s="3" t="n">
+        <x:v>1285403</x:v>
+      </x:c>
+      <x:c r="DH29" s="3" t="n">
+        <x:v>1278502</x:v>
+      </x:c>
+      <x:c r="DI29" s="3" t="n">
+        <x:v>1266520</x:v>
+      </x:c>
+      <x:c r="DJ29" s="3" t="n">
+        <x:v>1216325</x:v>
+      </x:c>
+      <x:c r="DK29" s="3" t="n">
+        <x:v>1204066</x:v>
+      </x:c>
+      <x:c r="DL29" s="3" t="n">
+        <x:v>1210022</x:v>
+      </x:c>
+      <x:c r="DM29" s="3" t="n">
+        <x:v>1209613</x:v>
+      </x:c>
+      <x:c r="DN29" s="3" t="n">
+        <x:v>1211655</x:v>
+      </x:c>
+      <x:c r="DO29" s="3" t="n">
+        <x:v>1230930</x:v>
+      </x:c>
+      <x:c r="DP29" s="3" t="n">
+        <x:v>1271978</x:v>
+      </x:c>
+      <x:c r="DQ29" s="3" t="n">
+        <x:v>1294092</x:v>
+      </x:c>
+      <x:c r="DR29" s="3" t="n">
+        <x:v>1302249</x:v>
+      </x:c>
+      <x:c r="DS29" s="3" t="n">
+        <x:v>1311973</x:v>
+      </x:c>
+      <x:c r="DT29" s="3" t="n">
+        <x:v>1322772</x:v>
+      </x:c>
+      <x:c r="DU29" s="3" t="n">
+        <x:v>1335906</x:v>
+      </x:c>
+      <x:c r="DV29" s="3" t="n">
+        <x:v>1294513</x:v>
+      </x:c>
+      <x:c r="DW29" s="3" t="n">
+        <x:v>1309439</x:v>
+      </x:c>
+      <x:c r="DX29" s="3" t="n">
+        <x:v>1316948</x:v>
+      </x:c>
+      <x:c r="DY29" s="3" t="n">
+        <x:v>1326575</x:v>
+      </x:c>
+      <x:c r="DZ29" s="3" t="n">
+        <x:v>1307948</x:v>
+      </x:c>
+      <x:c r="EA29" s="3" t="n">
+        <x:v>1318017</x:v>
+      </x:c>
+      <x:c r="EB29" s="3" t="n">
+        <x:v>1323119</x:v>
+      </x:c>
+      <x:c r="EC29" s="3" t="n">
+        <x:v>1334823</x:v>
+      </x:c>
+      <x:c r="ED29" s="3" t="n">
+        <x:v>1342892</x:v>
+      </x:c>
+      <x:c r="EE29" s="3" t="n">
+        <x:v>1349328</x:v>
+      </x:c>
+      <x:c r="EF29" s="3" t="n">
+        <x:v>1357759</x:v>
+      </x:c>
+      <x:c r="EG29" s="3" t="n">
+        <x:v>1368950</x:v>
+      </x:c>
+      <x:c r="EH29" s="3" t="n">
+        <x:v>1371990</x:v>
+      </x:c>
+      <x:c r="EI29" s="3" t="n">
+        <x:v>1388794</x:v>
+      </x:c>
+      <x:c r="EJ29" s="3" t="n">
+        <x:v>1423295</x:v>
+      </x:c>
+      <x:c r="EK29" s="3" t="n">
+        <x:v>1422055</x:v>
+      </x:c>
+      <x:c r="EL29" s="3" t="n">
+        <x:v>1436356</x:v>
+      </x:c>
+      <x:c r="EM29" s="3" t="n">
+        <x:v>1428944</x:v>
+      </x:c>
+      <x:c r="EN29" s="3" t="n">
+        <x:v>1444365</x:v>
+      </x:c>
+      <x:c r="EO29" s="3" t="n">
+        <x:v>1448155</x:v>
+      </x:c>
+      <x:c r="EP29" s="3" t="n">
+        <x:v>1456288</x:v>
+      </x:c>
+      <x:c r="EQ29" s="3" t="n">
+        <x:v>1468497</x:v>
+      </x:c>
+      <x:c r="ER29" s="3" t="n">
+        <x:v>1471781</x:v>
+      </x:c>
+      <x:c r="ES29" s="3" t="n">
+        <x:v>1476460</x:v>
+      </x:c>
+      <x:c r="ET29" s="3" t="n">
+        <x:v>1485501</x:v>
+      </x:c>
+      <x:c r="EU29" s="3" t="n">
+        <x:v>1492977</x:v>
+      </x:c>
+      <x:c r="EV29" s="3" t="n">
+        <x:v>1501614</x:v>
+      </x:c>
+      <x:c r="EW29" s="3" t="n">
+        <x:v>1498921</x:v>
+      </x:c>
+      <x:c r="EX29" s="3" t="n">
+        <x:v>1518932</x:v>
+      </x:c>
+      <x:c r="EY29" s="3" t="n">
+        <x:v>1523370</x:v>
+      </x:c>
+      <x:c r="EZ29" s="3" t="n">
+        <x:v>1543116</x:v>
+      </x:c>
+      <x:c r="FA29" s="3" t="n">
+        <x:v>1538667</x:v>
+      </x:c>
+      <x:c r="FB29" s="3" t="n">
+        <x:v>1565054</x:v>
+      </x:c>
+      <x:c r="FC29" s="3" t="n">
+        <x:v>1565526</x:v>
+      </x:c>
+      <x:c r="FD29" s="3" t="n">
+        <x:v>1427795</x:v>
+      </x:c>
+      <x:c r="FE29" s="3" t="n">
+        <x:v>1512823</x:v>
+      </x:c>
+      <x:c r="FF29" s="3" t="n">
+        <x:v>1534234</x:v>
+      </x:c>
+      <x:c r="FG29" s="3" t="n">
+        <x:v>1573970</x:v>
+      </x:c>
+      <x:c r="FH29" s="3" t="n">
+        <x:v>1580903</x:v>
+      </x:c>
+      <x:c r="FI29" s="3" t="n">
+        <x:v>1577103</x:v>
+      </x:c>
+      <x:c r="FJ29" s="3" t="n">
+        <x:v>1610950</x:v>
+      </x:c>
+      <x:c r="FK29" s="3" t="n">
+        <x:v>1601441</x:v>
+      </x:c>
+      <x:c r="FL29" s="3" t="n">
+        <x:v>1619409</x:v>
+      </x:c>
+      <x:c r="FM29" s="3" t="n">
+        <x:v>1611242</x:v>
+      </x:c>
+      <x:c r="FN29" s="3" t="n">
+        <x:v>1594288</x:v>
+      </x:c>
+      <x:c r="FO29" s="3" t="n">
+        <x:v>1613831</x:v>
+      </x:c>
+      <x:c r="FP29" s="3" t="n">
+        <x:v>1598112</x:v>
+      </x:c>
+      <x:c r="FQ29" s="3" t="n">
+        <x:v>1621937</x:v>
+      </x:c>
+      <x:c r="FR29" s="3" t="n">
+        <x:v>1595536</x:v>
+      </x:c>
+      <x:c r="FS29" s="3" t="n">
+        <x:v>1643209</x:v>
+      </x:c>
+      <x:c r="FT29" s="3" t="n">
+        <x:v>1621529</x:v>
+      </x:c>
+      <x:c r="FU29" s="3" t="n">
+        <x:v>1634146</x:v>
+      </x:c>
+      <x:c r="FV29" s="3" t="n">
+        <x:v>1654385</x:v>
+      </x:c>
+      <x:c r="FW29" s="3" t="n">
+        <x:v>1646490</x:v>
+      </x:c>
+      <x:c r="FX29" s="3" t="n">
+        <x:v>1665041</x:v>
+      </x:c>
+      <x:c r="FY29" s="3" t="n">
+        <x:v>1671219</x:v>
+      </x:c>
+      <x:c r="FZ29" s="3" t="n">
+        <x:v>1685145</x:v>
+      </x:c>
+      <x:c r="GA29" s="3" t="n">
+        <x:v>1682605</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:183">
+      <x:c r="B30" s="2" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C30" s="3" t="n">
+        <x:v>133564</x:v>
+      </x:c>
+      <x:c r="D30" s="3" t="n">
+        <x:v>132877</x:v>
+      </x:c>
+      <x:c r="E30" s="3" t="n">
+        <x:v>132588</x:v>
+      </x:c>
+      <x:c r="F30" s="3" t="n">
+        <x:v>133614</x:v>
+      </x:c>
+      <x:c r="G30" s="3" t="n">
+        <x:v>135256</x:v>
+      </x:c>
+      <x:c r="H30" s="3" t="n">
+        <x:v>135559</x:v>
+      </x:c>
+      <x:c r="I30" s="3" t="n">
+        <x:v>139043</x:v>
+      </x:c>
+      <x:c r="J30" s="3" t="n">
+        <x:v>143029</x:v>
+      </x:c>
+      <x:c r="K30" s="3" t="n">
+        <x:v>136580</x:v>
+      </x:c>
+      <x:c r="L30" s="3" t="n">
+        <x:v>136781</x:v>
+      </x:c>
+      <x:c r="M30" s="3" t="n">
+        <x:v>139485</x:v>
+      </x:c>
+      <x:c r="N30" s="3" t="n">
+        <x:v>143083</x:v>
+      </x:c>
+      <x:c r="O30" s="3" t="n">
+        <x:v>142292</x:v>
+      </x:c>
+      <x:c r="P30" s="3" t="n">
+        <x:v>147803</x:v>
+      </x:c>
+      <x:c r="Q30" s="3" t="n">
+        <x:v>147943</x:v>
+      </x:c>
+      <x:c r="R30" s="3" t="n">
+        <x:v>154770</x:v>
+      </x:c>
+      <x:c r="S30" s="3" t="n">
+        <x:v>160673</x:v>
+      </x:c>
+      <x:c r="T30" s="3" t="n">
+        <x:v>162238</x:v>
+      </x:c>
+      <x:c r="U30" s="3" t="n">
+        <x:v>157094</x:v>
+      </x:c>
+      <x:c r="V30" s="3" t="n">
+        <x:v>159107</x:v>
+      </x:c>
+      <x:c r="W30" s="3" t="n">
+        <x:v>160487</x:v>
+      </x:c>
+      <x:c r="X30" s="3" t="n">
+        <x:v>166625</x:v>
+      </x:c>
+      <x:c r="Y30" s="3" t="n">
+        <x:v>166923</x:v>
+      </x:c>
+      <x:c r="Z30" s="3" t="n">
+        <x:v>169715</x:v>
+      </x:c>
+      <x:c r="AA30" s="3" t="n">
+        <x:v>168270</x:v>
+      </x:c>
+      <x:c r="AB30" s="3" t="n">
+        <x:v>176051</x:v>
+      </x:c>
+      <x:c r="AC30" s="3" t="n">
+        <x:v>178977</x:v>
+      </x:c>
+      <x:c r="AD30" s="3" t="n">
+        <x:v>187275</x:v>
+      </x:c>
+      <x:c r="AE30" s="3" t="n">
+        <x:v>180295</x:v>
+      </x:c>
+      <x:c r="AF30" s="3" t="n">
+        <x:v>183414</x:v>
+      </x:c>
+      <x:c r="AG30" s="3" t="n">
+        <x:v>184111</x:v>
+      </x:c>
+      <x:c r="AH30" s="3" t="n">
+        <x:v>189928</x:v>
+      </x:c>
+      <x:c r="AI30" s="3" t="n">
+        <x:v>196777</x:v>
+      </x:c>
+      <x:c r="AJ30" s="3" t="n">
+        <x:v>196709</x:v>
+      </x:c>
+      <x:c r="AK30" s="3" t="n">
+        <x:v>199491</x:v>
+      </x:c>
+      <x:c r="AL30" s="3" t="n">
+        <x:v>207331</x:v>
+      </x:c>
+      <x:c r="AM30" s="3" t="n">
+        <x:v>203676</x:v>
+      </x:c>
+      <x:c r="AN30" s="3" t="n">
+        <x:v>207718</x:v>
+      </x:c>
+      <x:c r="AO30" s="3" t="n">
+        <x:v>199701</x:v>
+      </x:c>
+      <x:c r="AP30" s="3" t="n">
+        <x:v>201628</x:v>
+      </x:c>
+      <x:c r="AQ30" s="3" t="n">
+        <x:v>192531</x:v>
+      </x:c>
+      <x:c r="AR30" s="3" t="n">
+        <x:v>190384</x:v>
+      </x:c>
+      <x:c r="AS30" s="3" t="n">
+        <x:v>193173</x:v>
+      </x:c>
+      <x:c r="AT30" s="3" t="n">
+        <x:v>196347</x:v>
+      </x:c>
+      <x:c r="AU30" s="3" t="n">
+        <x:v>198957</x:v>
+      </x:c>
+      <x:c r="AV30" s="3" t="n">
+        <x:v>196145</x:v>
+      </x:c>
+      <x:c r="AW30" s="3" t="n">
+        <x:v>196822</x:v>
+      </x:c>
+      <x:c r="AX30" s="3" t="n">
+        <x:v>189787</x:v>
+      </x:c>
+      <x:c r="AY30" s="3" t="n">
+        <x:v>184365</x:v>
+      </x:c>
+      <x:c r="AZ30" s="3" t="n">
+        <x:v>185748</x:v>
+      </x:c>
+      <x:c r="BA30" s="3" t="n">
+        <x:v>190753</x:v>
+      </x:c>
+      <x:c r="BB30" s="3" t="n">
+        <x:v>195739</x:v>
+      </x:c>
+      <x:c r="BC30" s="3" t="n">
+        <x:v>200906</x:v>
+      </x:c>
+      <x:c r="BD30" s="3" t="n">
+        <x:v>212478</x:v>
+      </x:c>
+      <x:c r="BE30" s="3" t="n">
+        <x:v>212922</x:v>
+      </x:c>
+      <x:c r="BF30" s="3" t="n">
+        <x:v>225647</x:v>
+      </x:c>
+      <x:c r="BG30" s="3" t="n">
+        <x:v>225135</x:v>
+      </x:c>
+      <x:c r="BH30" s="3" t="n">
+        <x:v>228126</x:v>
+      </x:c>
+      <x:c r="BI30" s="3" t="n">
+        <x:v>232220</x:v>
+      </x:c>
+      <x:c r="BJ30" s="3" t="n">
+        <x:v>232231</x:v>
+      </x:c>
+      <x:c r="BK30" s="3" t="n">
+        <x:v>231373</x:v>
+      </x:c>
+      <x:c r="BL30" s="3" t="n">
+        <x:v>234139</x:v>
+      </x:c>
+      <x:c r="BM30" s="3" t="n">
+        <x:v>238068</x:v>
+      </x:c>
+      <x:c r="BN30" s="3" t="n">
+        <x:v>247053</x:v>
+      </x:c>
+      <x:c r="BO30" s="3" t="n">
+        <x:v>253542</x:v>
+      </x:c>
+      <x:c r="BP30" s="3" t="n">
+        <x:v>267095</x:v>
+      </x:c>
+      <x:c r="BQ30" s="3" t="n">
+        <x:v>271308</x:v>
+      </x:c>
+      <x:c r="BR30" s="3" t="n">
+        <x:v>279984</x:v>
+      </x:c>
+      <x:c r="BS30" s="3" t="n">
+        <x:v>291512</x:v>
+      </x:c>
+      <x:c r="BT30" s="3" t="n">
+        <x:v>295288</x:v>
+      </x:c>
+      <x:c r="BU30" s="3" t="n">
+        <x:v>298146</x:v>
+      </x:c>
+      <x:c r="BV30" s="3" t="n">
+        <x:v>303658</x:v>
+      </x:c>
+      <x:c r="BW30" s="3" t="n">
+        <x:v>303714</x:v>
+      </x:c>
+      <x:c r="BX30" s="3" t="n">
+        <x:v>306710</x:v>
+      </x:c>
+      <x:c r="BY30" s="3" t="n">
+        <x:v>316907</x:v>
+      </x:c>
+      <x:c r="BZ30" s="3" t="n">
+        <x:v>322839</x:v>
+      </x:c>
+      <x:c r="CA30" s="3" t="n">
+        <x:v>335484</x:v>
+      </x:c>
+      <x:c r="CB30" s="3" t="n">
+        <x:v>351033</x:v>
+      </x:c>
+      <x:c r="CC30" s="3" t="n">
+        <x:v>364419</x:v>
+      </x:c>
+      <x:c r="CD30" s="3" t="n">
+        <x:v>359200</x:v>
+      </x:c>
+      <x:c r="CE30" s="3" t="n">
+        <x:v>360760</x:v>
+      </x:c>
+      <x:c r="CF30" s="3" t="n">
+        <x:v>347138</x:v>
+      </x:c>
+      <x:c r="CG30" s="3" t="n">
+        <x:v>341942</x:v>
+      </x:c>
+      <x:c r="CH30" s="3" t="n">
+        <x:v>342778</x:v>
+      </x:c>
+      <x:c r="CI30" s="3" t="n">
+        <x:v>347113</x:v>
+      </x:c>
+      <x:c r="CJ30" s="3" t="n">
+        <x:v>345997</x:v>
+      </x:c>
+      <x:c r="CK30" s="3" t="n">
+        <x:v>338952</x:v>
+      </x:c>
+      <x:c r="CL30" s="3" t="n">
+        <x:v>346634</x:v>
+      </x:c>
+      <x:c r="CM30" s="3" t="n">
+        <x:v>356113</x:v>
+      </x:c>
+      <x:c r="CN30" s="3" t="n">
+        <x:v>352227</x:v>
+      </x:c>
+      <x:c r="CO30" s="3" t="n">
+        <x:v>354670</x:v>
+      </x:c>
+      <x:c r="CP30" s="3" t="n">
+        <x:v>362912</x:v>
+      </x:c>
+      <x:c r="CQ30" s="3" t="n">
+        <x:v>363783</x:v>
+      </x:c>
+      <x:c r="CR30" s="3" t="n">
+        <x:v>378526</x:v>
+      </x:c>
+      <x:c r="CS30" s="3" t="n">
+        <x:v>381285</x:v>
+      </x:c>
+      <x:c r="CT30" s="3" t="n">
+        <x:v>389897</x:v>
+      </x:c>
+      <x:c r="CU30" s="3" t="n">
+        <x:v>387078</x:v>
+      </x:c>
+      <x:c r="CV30" s="3" t="n">
+        <x:v>399459</x:v>
+      </x:c>
+      <x:c r="CW30" s="3" t="n">
+        <x:v>407105</x:v>
+      </x:c>
+      <x:c r="CX30" s="3" t="n">
+        <x:v>422777</x:v>
+      </x:c>
+      <x:c r="CY30" s="3" t="n">
+        <x:v>424240</x:v>
+      </x:c>
+      <x:c r="CZ30" s="3" t="n">
+        <x:v>433600</x:v>
+      </x:c>
+      <x:c r="DA30" s="3" t="n">
+        <x:v>441679</x:v>
+      </x:c>
+      <x:c r="DB30" s="3" t="n">
+        <x:v>456159</x:v>
+      </x:c>
+      <x:c r="DC30" s="3" t="n">
+        <x:v>463991</x:v>
+      </x:c>
+      <x:c r="DD30" s="3" t="n">
+        <x:v>469037</x:v>
+      </x:c>
+      <x:c r="DE30" s="3" t="n">
+        <x:v>489048</x:v>
+      </x:c>
+      <x:c r="DF30" s="3" t="n">
+        <x:v>493763</x:v>
+      </x:c>
+      <x:c r="DG30" s="3" t="n">
+        <x:v>499843</x:v>
+      </x:c>
+      <x:c r="DH30" s="3" t="n">
+        <x:v>501670</x:v>
+      </x:c>
+      <x:c r="DI30" s="3" t="n">
+        <x:v>493977</x:v>
+      </x:c>
+      <x:c r="DJ30" s="3" t="n">
+        <x:v>468801</x:v>
+      </x:c>
+      <x:c r="DK30" s="3" t="n">
+        <x:v>428560</x:v>
+      </x:c>
+      <x:c r="DL30" s="3" t="n">
+        <x:v>403270</x:v>
+      </x:c>
+      <x:c r="DM30" s="3" t="n">
+        <x:v>424553</x:v>
+      </x:c>
+      <x:c r="DN30" s="3" t="n">
+        <x:v>435335</x:v>
+      </x:c>
+      <x:c r="DO30" s="3" t="n">
+        <x:v>448160</x:v>
+      </x:c>
+      <x:c r="DP30" s="3" t="n">
+        <x:v>467173</x:v>
+      </x:c>
+      <x:c r="DQ30" s="3" t="n">
+        <x:v>485898</x:v>
+      </x:c>
+      <x:c r="DR30" s="3" t="n">
+        <x:v>488382</x:v>
+      </x:c>
+      <x:c r="DS30" s="3" t="n">
+        <x:v>500692</x:v>
+      </x:c>
+      <x:c r="DT30" s="3" t="n">
+        <x:v>505944</x:v>
+      </x:c>
+      <x:c r="DU30" s="3" t="n">
+        <x:v>508328</x:v>
+      </x:c>
+      <x:c r="DV30" s="3" t="n">
+        <x:v>502384</x:v>
+      </x:c>
+      <x:c r="DW30" s="3" t="n">
+        <x:v>512440</x:v>
+      </x:c>
+      <x:c r="DX30" s="3" t="n">
+        <x:v>511369</x:v>
+      </x:c>
+      <x:c r="DY30" s="3" t="n">
+        <x:v>511272</x:v>
+      </x:c>
+      <x:c r="DZ30" s="3" t="n">
+        <x:v>503705</x:v>
+      </x:c>
+      <x:c r="EA30" s="3" t="n">
+        <x:v>502558</x:v>
+      </x:c>
+      <x:c r="EB30" s="3" t="n">
+        <x:v>515584</x:v>
+      </x:c>
+      <x:c r="EC30" s="3" t="n">
+        <x:v>516845</x:v>
+      </x:c>
+      <x:c r="ED30" s="3" t="n">
+        <x:v>520543</x:v>
+      </x:c>
+      <x:c r="EE30" s="3" t="n">
+        <x:v>529872</x:v>
+      </x:c>
+      <x:c r="EF30" s="3" t="n">
+        <x:v>545458</x:v>
+      </x:c>
+      <x:c r="EG30" s="3" t="n">
+        <x:v>550510</x:v>
+      </x:c>
+      <x:c r="EH30" s="3" t="n">
+        <x:v>566388</x:v>
+      </x:c>
+      <x:c r="EI30" s="3" t="n">
+        <x:v>567242</x:v>
+      </x:c>
+      <x:c r="EJ30" s="3" t="n">
+        <x:v>561226</x:v>
+      </x:c>
+      <x:c r="EK30" s="3" t="n">
+        <x:v>586417</x:v>
+      </x:c>
+      <x:c r="EL30" s="3" t="n">
+        <x:v>598187</x:v>
+      </x:c>
+      <x:c r="EM30" s="3" t="n">
+        <x:v>609152</x:v>
+      </x:c>
+      <x:c r="EN30" s="3" t="n">
+        <x:v>606805</x:v>
+      </x:c>
+      <x:c r="EO30" s="3" t="n">
+        <x:v>609457</x:v>
+      </x:c>
+      <x:c r="EP30" s="3" t="n">
+        <x:v>609981</x:v>
+      </x:c>
+      <x:c r="EQ30" s="3" t="n">
+        <x:v>615142</x:v>
+      </x:c>
+      <x:c r="ER30" s="3" t="n">
+        <x:v>634310</x:v>
+      </x:c>
+      <x:c r="ES30" s="3" t="n">
+        <x:v>649923</x:v>
+      </x:c>
+      <x:c r="ET30" s="3" t="n">
+        <x:v>651086</x:v>
+      </x:c>
+      <x:c r="EU30" s="3" t="n">
+        <x:v>658806</x:v>
+      </x:c>
+      <x:c r="EV30" s="3" t="n">
+        <x:v>662683</x:v>
+      </x:c>
+      <x:c r="EW30" s="3" t="n">
+        <x:v>658178</x:v>
+      </x:c>
+      <x:c r="EX30" s="3" t="n">
+        <x:v>681326</x:v>
+      </x:c>
+      <x:c r="EY30" s="3" t="n">
+        <x:v>679394</x:v>
+      </x:c>
+      <x:c r="EZ30" s="3" t="n">
+        <x:v>681314</x:v>
+      </x:c>
+      <x:c r="FA30" s="3" t="n">
+        <x:v>684879</x:v>
+      </x:c>
+      <x:c r="FB30" s="3" t="n">
+        <x:v>670017</x:v>
+      </x:c>
+      <x:c r="FC30" s="3" t="n">
+        <x:v>662831</x:v>
+      </x:c>
+      <x:c r="FD30" s="3" t="n">
+        <x:v>578068</x:v>
+      </x:c>
+      <x:c r="FE30" s="3" t="n">
+        <x:v>632777</x:v>
+      </x:c>
+      <x:c r="FF30" s="3" t="n">
+        <x:v>662987</x:v>
+      </x:c>
+      <x:c r="FG30" s="3" t="n">
+        <x:v>697030</x:v>
+      </x:c>
+      <x:c r="FH30" s="3" t="n">
+        <x:v>691545</x:v>
+      </x:c>
+      <x:c r="FI30" s="3" t="n">
+        <x:v>725874</x:v>
+      </x:c>
+      <x:c r="FJ30" s="3" t="n">
+        <x:v>753533</x:v>
+      </x:c>
+      <x:c r="FK30" s="3" t="n">
+        <x:v>767816</x:v>
+      </x:c>
+      <x:c r="FL30" s="3" t="n">
+        <x:v>785747</x:v>
+      </x:c>
+      <x:c r="FM30" s="3" t="n">
+        <x:v>805637</x:v>
+      </x:c>
+      <x:c r="FN30" s="3" t="n">
+        <x:v>791686</x:v>
+      </x:c>
+      <x:c r="FO30" s="3" t="n">
+        <x:v>788151</x:v>
+      </x:c>
+      <x:c r="FP30" s="3" t="n">
+        <x:v>788272</x:v>
+      </x:c>
+      <x:c r="FQ30" s="3" t="n">
+        <x:v>774550</x:v>
+      </x:c>
+      <x:c r="FR30" s="3" t="n">
+        <x:v>791293</x:v>
+      </x:c>
+      <x:c r="FS30" s="3" t="n">
+        <x:v>783643</x:v>
+      </x:c>
+      <x:c r="FT30" s="3" t="n">
+        <x:v>784805</x:v>
+      </x:c>
+      <x:c r="FU30" s="3" t="n">
+        <x:v>803935</x:v>
+      </x:c>
+      <x:c r="FV30" s="3" t="n">
+        <x:v>813177</x:v>
+      </x:c>
+      <x:c r="FW30" s="3" t="n">
+        <x:v>814021</x:v>
+      </x:c>
+      <x:c r="FX30" s="3" t="n">
+        <x:v>833703</x:v>
+      </x:c>
+      <x:c r="FY30" s="3" t="n">
+        <x:v>841509</x:v>
+      </x:c>
+      <x:c r="FZ30" s="3" t="n">
+        <x:v>842784</x:v>
+      </x:c>
+      <x:c r="GA30" s="3" t="n">
+        <x:v>863976</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:183">
+      <x:c r="B31" s="2" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C31" s="3" t="n">
+        <x:v>89303</x:v>
+      </x:c>
+      <x:c r="D31" s="3" t="n">
+        <x:v>89021</x:v>
+      </x:c>
+      <x:c r="E31" s="3" t="n">
+        <x:v>89221</x:v>
+      </x:c>
+      <x:c r="F31" s="3" t="n">
+        <x:v>89583</x:v>
+      </x:c>
+      <x:c r="G31" s="3" t="n">
+        <x:v>90103</x:v>
+      </x:c>
+      <x:c r="H31" s="3" t="n">
+        <x:v>90641</x:v>
+      </x:c>
+      <x:c r="I31" s="3" t="n">
+        <x:v>93625</x:v>
+      </x:c>
+      <x:c r="J31" s="3" t="n">
+        <x:v>97135</x:v>
+      </x:c>
+      <x:c r="K31" s="3" t="n">
+        <x:v>92320</x:v>
+      </x:c>
+      <x:c r="L31" s="3" t="n">
+        <x:v>91980</x:v>
+      </x:c>
+      <x:c r="M31" s="3" t="n">
+        <x:v>95845</x:v>
+      </x:c>
+      <x:c r="N31" s="3" t="n">
+        <x:v>96346</x:v>
+      </x:c>
+      <x:c r="O31" s="3" t="n">
+        <x:v>97077</x:v>
+      </x:c>
+      <x:c r="P31" s="3" t="n">
+        <x:v>100689</x:v>
+      </x:c>
+      <x:c r="Q31" s="3" t="n">
+        <x:v>99795</x:v>
+      </x:c>
+      <x:c r="R31" s="3" t="n">
+        <x:v>103551</x:v>
+      </x:c>
+      <x:c r="S31" s="3" t="n">
+        <x:v>109586</x:v>
+      </x:c>
+      <x:c r="T31" s="3" t="n">
+        <x:v>110900</x:v>
+      </x:c>
+      <x:c r="U31" s="3" t="n">
+        <x:v>107528</x:v>
+      </x:c>
+      <x:c r="V31" s="3" t="n">
+        <x:v>106673</x:v>
+      </x:c>
+      <x:c r="W31" s="3" t="n">
+        <x:v>109511</x:v>
+      </x:c>
+      <x:c r="X31" s="3" t="n">
+        <x:v>113060</x:v>
+      </x:c>
+      <x:c r="Y31" s="3" t="n">
+        <x:v>116345</x:v>
+      </x:c>
+      <x:c r="Z31" s="3" t="n">
+        <x:v>115451</x:v>
+      </x:c>
+      <x:c r="AA31" s="3" t="n">
+        <x:v>116971</x:v>
+      </x:c>
+      <x:c r="AB31" s="3" t="n">
+        <x:v>120638</x:v>
+      </x:c>
+      <x:c r="AC31" s="3" t="n">
+        <x:v>122005</x:v>
+      </x:c>
+      <x:c r="AD31" s="3" t="n">
+        <x:v>126050</x:v>
+      </x:c>
+      <x:c r="AE31" s="3" t="n">
+        <x:v>122576</x:v>
+      </x:c>
+      <x:c r="AF31" s="3" t="n">
+        <x:v>124168</x:v>
+      </x:c>
+      <x:c r="AG31" s="3" t="n">
+        <x:v>125560</x:v>
+      </x:c>
+      <x:c r="AH31" s="3" t="n">
+        <x:v>129181</x:v>
+      </x:c>
+      <x:c r="AI31" s="3" t="n">
+        <x:v>132030</x:v>
+      </x:c>
+      <x:c r="AJ31" s="3" t="n">
+        <x:v>132444</x:v>
+      </x:c>
+      <x:c r="AK31" s="3" t="n">
+        <x:v>135744</x:v>
+      </x:c>
+      <x:c r="AL31" s="3" t="n">
+        <x:v>139453</x:v>
+      </x:c>
+      <x:c r="AM31" s="3" t="n">
+        <x:v>136550</x:v>
+      </x:c>
+      <x:c r="AN31" s="3" t="n">
+        <x:v>137493</x:v>
+      </x:c>
+      <x:c r="AO31" s="3" t="n">
+        <x:v>133696</x:v>
+      </x:c>
+      <x:c r="AP31" s="3" t="n">
+        <x:v>131896</x:v>
+      </x:c>
+      <x:c r="AQ31" s="3" t="n">
+        <x:v>128914</x:v>
+      </x:c>
+      <x:c r="AR31" s="3" t="n">
+        <x:v>127577</x:v>
+      </x:c>
+      <x:c r="AS31" s="3" t="n">
+        <x:v>128344</x:v>
+      </x:c>
+      <x:c r="AT31" s="3" t="n">
+        <x:v>128043</x:v>
+      </x:c>
+      <x:c r="AU31" s="3" t="n">
+        <x:v>129326</x:v>
+      </x:c>
+      <x:c r="AV31" s="3" t="n">
+        <x:v>127485</x:v>
+      </x:c>
+      <x:c r="AW31" s="3" t="n">
+        <x:v>125736</x:v>
+      </x:c>
+      <x:c r="AX31" s="3" t="n">
+        <x:v>122813</x:v>
+      </x:c>
+      <x:c r="AY31" s="3" t="n">
+        <x:v>126336</x:v>
+      </x:c>
+      <x:c r="AZ31" s="3" t="n">
+        <x:v>127058</x:v>
+      </x:c>
+      <x:c r="BA31" s="3" t="n">
+        <x:v>129597</x:v>
+      </x:c>
+      <x:c r="BB31" s="3" t="n">
+        <x:v>133214</x:v>
+      </x:c>
+      <x:c r="BC31" s="3" t="n">
+        <x:v>137943</x:v>
+      </x:c>
+      <x:c r="BD31" s="3" t="n">
+        <x:v>146561</x:v>
+      </x:c>
+      <x:c r="BE31" s="3" t="n">
+        <x:v>146335</x:v>
+      </x:c>
+      <x:c r="BF31" s="3" t="n">
+        <x:v>159479</x:v>
+      </x:c>
+      <x:c r="BG31" s="3" t="n">
+        <x:v>157815</x:v>
+      </x:c>
+      <x:c r="BH31" s="3" t="n">
+        <x:v>159468</x:v>
+      </x:c>
+      <x:c r="BI31" s="3" t="n">
+        <x:v>162536</x:v>
+      </x:c>
+      <x:c r="BJ31" s="3" t="n">
+        <x:v>163601</x:v>
+      </x:c>
+      <x:c r="BK31" s="3" t="n">
+        <x:v>161077</x:v>
+      </x:c>
+      <x:c r="BL31" s="3" t="n">
+        <x:v>163118</x:v>
+      </x:c>
+      <x:c r="BM31" s="3" t="n">
+        <x:v>165216</x:v>
+      </x:c>
+      <x:c r="BN31" s="3" t="n">
+        <x:v>172003</x:v>
+      </x:c>
+      <x:c r="BO31" s="3" t="n">
+        <x:v>175974</x:v>
+      </x:c>
+      <x:c r="BP31" s="3" t="n">
+        <x:v>184380</x:v>
+      </x:c>
+      <x:c r="BQ31" s="3" t="n">
+        <x:v>185110</x:v>
+      </x:c>
+      <x:c r="BR31" s="3" t="n">
+        <x:v>192762</x:v>
+      </x:c>
+      <x:c r="BS31" s="3" t="n">
+        <x:v>200509</x:v>
+      </x:c>
+      <x:c r="BT31" s="3" t="n">
+        <x:v>201955</x:v>
+      </x:c>
+      <x:c r="BU31" s="3" t="n">
+        <x:v>204774</x:v>
+      </x:c>
+      <x:c r="BV31" s="3" t="n">
+        <x:v>206589</x:v>
+      </x:c>
+      <x:c r="BW31" s="3" t="n">
+        <x:v>205339</x:v>
+      </x:c>
+      <x:c r="BX31" s="3" t="n">
+        <x:v>206977</x:v>
+      </x:c>
+      <x:c r="BY31" s="3" t="n">
+        <x:v>214311</x:v>
+      </x:c>
+      <x:c r="BZ31" s="3" t="n">
+        <x:v>219259</x:v>
+      </x:c>
+      <x:c r="CA31" s="3" t="n">
+        <x:v>226622</x:v>
+      </x:c>
+      <x:c r="CB31" s="3" t="n">
+        <x:v>239696</x:v>
+      </x:c>
+      <x:c r="CC31" s="3" t="n">
+        <x:v>250324</x:v>
+      </x:c>
+      <x:c r="CD31" s="3" t="n">
+        <x:v>244018</x:v>
+      </x:c>
+      <x:c r="CE31" s="3" t="n">
+        <x:v>240900</x:v>
+      </x:c>
+      <x:c r="CF31" s="3" t="n">
+        <x:v>229706</x:v>
+      </x:c>
+      <x:c r="CG31" s="3" t="n">
+        <x:v>226110</x:v>
+      </x:c>
+      <x:c r="CH31" s="3" t="n">
+        <x:v>227021</x:v>
+      </x:c>
+      <x:c r="CI31" s="3" t="n">
+        <x:v>230401</x:v>
+      </x:c>
+      <x:c r="CJ31" s="3" t="n">
+        <x:v>230800</x:v>
+      </x:c>
+      <x:c r="CK31" s="3" t="n">
+        <x:v>227365</x:v>
+      </x:c>
+      <x:c r="CL31" s="3" t="n">
+        <x:v>235232</x:v>
+      </x:c>
+      <x:c r="CM31" s="3" t="n">
+        <x:v>242936</x:v>
+      </x:c>
+      <x:c r="CN31" s="3" t="n">
+        <x:v>241108</x:v>
+      </x:c>
+      <x:c r="CO31" s="3" t="n">
+        <x:v>241535</x:v>
+      </x:c>
+      <x:c r="CP31" s="3" t="n">
+        <x:v>248848</x:v>
+      </x:c>
+      <x:c r="CQ31" s="3" t="n">
+        <x:v>251470</x:v>
+      </x:c>
+      <x:c r="CR31" s="3" t="n">
+        <x:v>259355</x:v>
+      </x:c>
+      <x:c r="CS31" s="3" t="n">
+        <x:v>266041</x:v>
+      </x:c>
+      <x:c r="CT31" s="3" t="n">
+        <x:v>267489</x:v>
+      </x:c>
+      <x:c r="CU31" s="3" t="n">
+        <x:v>269292</x:v>
+      </x:c>
+      <x:c r="CV31" s="3" t="n">
+        <x:v>278088</x:v>
+      </x:c>
+      <x:c r="CW31" s="3" t="n">
+        <x:v>280145</x:v>
+      </x:c>
+      <x:c r="CX31" s="3" t="n">
+        <x:v>291838</x:v>
+      </x:c>
+      <x:c r="CY31" s="3" t="n">
+        <x:v>292917</x:v>
+      </x:c>
+      <x:c r="CZ31" s="3" t="n">
+        <x:v>300632</x:v>
+      </x:c>
+      <x:c r="DA31" s="3" t="n">
+        <x:v>309214</x:v>
+      </x:c>
+      <x:c r="DB31" s="3" t="n">
+        <x:v>321681</x:v>
+      </x:c>
+      <x:c r="DC31" s="3" t="n">
+        <x:v>330010</x:v>
+      </x:c>
+      <x:c r="DD31" s="3" t="n">
+        <x:v>328881</x:v>
+      </x:c>
+      <x:c r="DE31" s="3" t="n">
+        <x:v>346610</x:v>
+      </x:c>
+      <x:c r="DF31" s="3" t="n">
+        <x:v>346435</x:v>
+      </x:c>
+      <x:c r="DG31" s="3" t="n">
+        <x:v>350756</x:v>
+      </x:c>
+      <x:c r="DH31" s="3" t="n">
+        <x:v>354837</x:v>
+      </x:c>
+      <x:c r="DI31" s="3" t="n">
+        <x:v>345706</x:v>
+      </x:c>
+      <x:c r="DJ31" s="3" t="n">
+        <x:v>319564</x:v>
+      </x:c>
+      <x:c r="DK31" s="3" t="n">
+        <x:v>287054</x:v>
+      </x:c>
+      <x:c r="DL31" s="3" t="n">
+        <x:v>265367</x:v>
+      </x:c>
+      <x:c r="DM31" s="3" t="n">
+        <x:v>288664</x:v>
+      </x:c>
+      <x:c r="DN31" s="3" t="n">
+        <x:v>302589</x:v>
+      </x:c>
+      <x:c r="DO31" s="3" t="n">
+        <x:v>314338</x:v>
+      </x:c>
+      <x:c r="DP31" s="3" t="n">
+        <x:v>333524</x:v>
+      </x:c>
+      <x:c r="DQ31" s="3" t="n">
+        <x:v>345823</x:v>
+      </x:c>
+      <x:c r="DR31" s="3" t="n">
+        <x:v>348894</x:v>
+      </x:c>
+      <x:c r="DS31" s="3" t="n">
+        <x:v>360266</x:v>
+      </x:c>
+      <x:c r="DT31" s="3" t="n">
+        <x:v>367045</x:v>
+      </x:c>
+      <x:c r="DU31" s="3" t="n">
+        <x:v>364521</x:v>
+      </x:c>
+      <x:c r="DV31" s="3" t="n">
+        <x:v>358534</x:v>
+      </x:c>
+      <x:c r="DW31" s="3" t="n">
+        <x:v>363384</x:v>
+      </x:c>
+      <x:c r="DX31" s="3" t="n">
+        <x:v>362446</x:v>
+      </x:c>
+      <x:c r="DY31" s="3" t="n">
+        <x:v>364342</x:v>
+      </x:c>
+      <x:c r="DZ31" s="3" t="n">
+        <x:v>357633</x:v>
+      </x:c>
+      <x:c r="EA31" s="3" t="n">
+        <x:v>351117</x:v>
+      </x:c>
+      <x:c r="EB31" s="3" t="n">
+        <x:v>355539</x:v>
+      </x:c>
+      <x:c r="EC31" s="3" t="n">
+        <x:v>356919</x:v>
+      </x:c>
+      <x:c r="ED31" s="3" t="n">
+        <x:v>361485</x:v>
+      </x:c>
+      <x:c r="EE31" s="3" t="n">
+        <x:v>366945</x:v>
+      </x:c>
+      <x:c r="EF31" s="3" t="n">
+        <x:v>377873</x:v>
+      </x:c>
+      <x:c r="EG31" s="3" t="n">
+        <x:v>378198</x:v>
+      </x:c>
+      <x:c r="EH31" s="3" t="n">
+        <x:v>380210</x:v>
+      </x:c>
+      <x:c r="EI31" s="3" t="n">
+        <x:v>384847</x:v>
+      </x:c>
+      <x:c r="EJ31" s="3" t="n">
+        <x:v>380818</x:v>
+      </x:c>
+      <x:c r="EK31" s="3" t="n">
+        <x:v>401981</x:v>
+      </x:c>
+      <x:c r="EL31" s="3" t="n">
+        <x:v>406267</x:v>
+      </x:c>
+      <x:c r="EM31" s="3" t="n">
+        <x:v>413121</x:v>
+      </x:c>
+      <x:c r="EN31" s="3" t="n">
+        <x:v>410016</x:v>
+      </x:c>
+      <x:c r="EO31" s="3" t="n">
+        <x:v>417780</x:v>
+      </x:c>
+      <x:c r="EP31" s="3" t="n">
+        <x:v>418976</x:v>
+      </x:c>
+      <x:c r="EQ31" s="3" t="n">
+        <x:v>420853</x:v>
+      </x:c>
+      <x:c r="ER31" s="3" t="n">
+        <x:v>430199</x:v>
+      </x:c>
+      <x:c r="ES31" s="3" t="n">
+        <x:v>440963</x:v>
+      </x:c>
+      <x:c r="ET31" s="3" t="n">
+        <x:v>447322</x:v>
+      </x:c>
+      <x:c r="EU31" s="3" t="n">
+        <x:v>453335</x:v>
+      </x:c>
+      <x:c r="EV31" s="3" t="n">
+        <x:v>462959</x:v>
+      </x:c>
+      <x:c r="EW31" s="3" t="n">
+        <x:v>449270</x:v>
+      </x:c>
+      <x:c r="EX31" s="3" t="n">
+        <x:v>467970</x:v>
+      </x:c>
+      <x:c r="EY31" s="3" t="n">
+        <x:v>458432</x:v>
+      </x:c>
+      <x:c r="EZ31" s="3" t="n">
+        <x:v>456925</x:v>
+      </x:c>
+      <x:c r="FA31" s="3" t="n">
+        <x:v>460561</x:v>
+      </x:c>
+      <x:c r="FB31" s="3" t="n">
+        <x:v>452318</x:v>
+      </x:c>
+      <x:c r="FC31" s="3" t="n">
+        <x:v>444550</x:v>
+      </x:c>
+      <x:c r="FD31" s="3" t="n">
+        <x:v>396529</x:v>
+      </x:c>
+      <x:c r="FE31" s="3" t="n">
+        <x:v>446947</x:v>
+      </x:c>
+      <x:c r="FF31" s="3" t="n">
+        <x:v>458514</x:v>
+      </x:c>
+      <x:c r="FG31" s="3" t="n">
+        <x:v>484089</x:v>
+      </x:c>
+      <x:c r="FH31" s="3" t="n">
+        <x:v>476190</x:v>
+      </x:c>
+      <x:c r="FI31" s="3" t="n">
+        <x:v>487232</x:v>
+      </x:c>
+      <x:c r="FJ31" s="3" t="n">
+        <x:v>499172</x:v>
+      </x:c>
+      <x:c r="FK31" s="3" t="n">
+        <x:v>500161</x:v>
+      </x:c>
+      <x:c r="FL31" s="3" t="n">
+        <x:v>499794</x:v>
+      </x:c>
+      <x:c r="FM31" s="3" t="n">
+        <x:v>506722</x:v>
+      </x:c>
+      <x:c r="FN31" s="3" t="n">
+        <x:v>498365</x:v>
+      </x:c>
+      <x:c r="FO31" s="3" t="n">
+        <x:v>487974</x:v>
+      </x:c>
+      <x:c r="FP31" s="3" t="n">
+        <x:v>493820</x:v>
+      </x:c>
+      <x:c r="FQ31" s="3" t="n">
+        <x:v>485664</x:v>
+      </x:c>
+      <x:c r="FR31" s="3" t="n">
+        <x:v>481194</x:v>
+      </x:c>
+      <x:c r="FS31" s="3" t="n">
+        <x:v>475518</x:v>
+      </x:c>
+      <x:c r="FT31" s="3" t="n">
+        <x:v>477496</x:v>
+      </x:c>
+      <x:c r="FU31" s="3" t="n">
+        <x:v>485901</x:v>
+      </x:c>
+      <x:c r="FV31" s="3" t="n">
+        <x:v>488417</x:v>
+      </x:c>
+      <x:c r="FW31" s="3" t="n">
+        <x:v>491189</x:v>
+      </x:c>
+      <x:c r="FX31" s="3" t="n">
+        <x:v>497067</x:v>
+      </x:c>
+      <x:c r="FY31" s="3" t="n">
+        <x:v>499540</x:v>
+      </x:c>
+      <x:c r="FZ31" s="3" t="n">
+        <x:v>500854</x:v>
+      </x:c>
+      <x:c r="GA31" s="3" t="n">
+        <x:v>511654</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:183">
+      <x:c r="B32" s="2" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C32" s="3" t="n">
+        <x:v>44395</x:v>
+      </x:c>
+      <x:c r="D32" s="3" t="n">
+        <x:v>44307</x:v>
+      </x:c>
+      <x:c r="E32" s="3" t="n">
+        <x:v>43780</x:v>
+      </x:c>
+      <x:c r="F32" s="3" t="n">
+        <x:v>44004</x:v>
+      </x:c>
+      <x:c r="G32" s="3" t="n">
+        <x:v>46005</x:v>
+      </x:c>
+      <x:c r="H32" s="3" t="n">
+        <x:v>45949</x:v>
+      </x:c>
+      <x:c r="I32" s="3" t="n">
+        <x:v>45990</x:v>
+      </x:c>
+      <x:c r="J32" s="3" t="n">
+        <x:v>44085</x:v>
+      </x:c>
+      <x:c r="K32" s="3" t="n">
+        <x:v>44477</x:v>
+      </x:c>
+      <x:c r="L32" s="3" t="n">
+        <x:v>45233</x:v>
+      </x:c>
+      <x:c r="M32" s="3" t="n">
+        <x:v>43317</x:v>
+      </x:c>
+      <x:c r="N32" s="3" t="n">
+        <x:v>46070</x:v>
+      </x:c>
+      <x:c r="O32" s="3" t="n">
+        <x:v>45069</x:v>
+      </x:c>
+      <x:c r="P32" s="3" t="n">
+        <x:v>45762</x:v>
+      </x:c>
+      <x:c r="Q32" s="3" t="n">
+        <x:v>48585</x:v>
+      </x:c>
+      <x:c r="R32" s="3" t="n">
+        <x:v>50563</x:v>
+      </x:c>
+      <x:c r="S32" s="3" t="n">
+        <x:v>50473</x:v>
+      </x:c>
+      <x:c r="T32" s="3" t="n">
+        <x:v>49127</x:v>
+      </x:c>
+      <x:c r="U32" s="3" t="n">
+        <x:v>49894</x:v>
+      </x:c>
+      <x:c r="V32" s="3" t="n">
+        <x:v>51528</x:v>
+      </x:c>
+      <x:c r="W32" s="3" t="n">
+        <x:v>49566</x:v>
+      </x:c>
+      <x:c r="X32" s="3" t="n">
+        <x:v>52649</x:v>
+      </x:c>
+      <x:c r="Y32" s="3" t="n">
+        <x:v>49808</x:v>
+      </x:c>
+      <x:c r="Z32" s="3" t="n">
+        <x:v>51490</x:v>
+      </x:c>
+      <x:c r="AA32" s="3" t="n">
+        <x:v>49685</x:v>
+      </x:c>
+      <x:c r="AB32" s="3" t="n">
+        <x:v>52999</x:v>
+      </x:c>
+      <x:c r="AC32" s="3" t="n">
+        <x:v>56844</x:v>
+      </x:c>
+      <x:c r="AD32" s="3" t="n">
+        <x:v>59395</x:v>
+      </x:c>
+      <x:c r="AE32" s="3" t="n">
+        <x:v>57982</x:v>
+      </x:c>
+      <x:c r="AF32" s="3" t="n">
+        <x:v>58376</x:v>
+      </x:c>
+      <x:c r="AG32" s="3" t="n">
+        <x:v>58804</x:v>
+      </x:c>
+      <x:c r="AH32" s="3" t="n">
+        <x:v>58802</x:v>
+      </x:c>
+      <x:c r="AI32" s="3" t="n">
+        <x:v>64663</x:v>
+      </x:c>
+      <x:c r="AJ32" s="3" t="n">
+        <x:v>64366</x:v>
+      </x:c>
+      <x:c r="AK32" s="3" t="n">
+        <x:v>63970</x:v>
+      </x:c>
+      <x:c r="AL32" s="3" t="n">
+        <x:v>66147</x:v>
+      </x:c>
+      <x:c r="AM32" s="3" t="n">
+        <x:v>67991</x:v>
+      </x:c>
+      <x:c r="AN32" s="3" t="n">
+        <x:v>70228</x:v>
+      </x:c>
+      <x:c r="AO32" s="3" t="n">
+        <x:v>66810</x:v>
+      </x:c>
+      <x:c r="AP32" s="3" t="n">
+        <x:v>69563</x:v>
+      </x:c>
+      <x:c r="AQ32" s="3" t="n">
+        <x:v>63304</x:v>
+      </x:c>
+      <x:c r="AR32" s="3" t="n">
+        <x:v>63245</x:v>
+      </x:c>
+      <x:c r="AS32" s="3" t="n">
+        <x:v>65920</x:v>
+      </x:c>
+      <x:c r="AT32" s="3" t="n">
+        <x:v>68883</x:v>
+      </x:c>
+      <x:c r="AU32" s="3" t="n">
+        <x:v>71329</x:v>
+      </x:c>
+      <x:c r="AV32" s="3" t="n">
+        <x:v>70127</x:v>
+      </x:c>
+      <x:c r="AW32" s="3" t="n">
+        <x:v>71940</x:v>
+      </x:c>
+      <x:c r="AX32" s="3" t="n">
+        <x:v>69233</x:v>
+      </x:c>
+      <x:c r="AY32" s="3" t="n">
+        <x:v>57408</x:v>
+      </x:c>
+      <x:c r="AZ32" s="3" t="n">
+        <x:v>58103</x:v>
+      </x:c>
+      <x:c r="BA32" s="3" t="n">
+        <x:v>60706</x:v>
+      </x:c>
+      <x:c r="BB32" s="3" t="n">
+        <x:v>62024</x:v>
+      </x:c>
+      <x:c r="BC32" s="3" t="n">
         <x:v>62240</x:v>
       </x:c>
-      <x:c r="CR24" s="3" t="n">
-[...258 lines deleted...]
-        <x:v>308607</x:v>
+      <x:c r="BD32" s="3" t="n">
+        <x:v>65036</x:v>
+      </x:c>
+      <x:c r="BE32" s="3" t="n">
+        <x:v>65796</x:v>
+      </x:c>
+      <x:c r="BF32" s="3" t="n">
+        <x:v>64574</x:v>
+      </x:c>
+      <x:c r="BG32" s="3" t="n">
+        <x:v>65893</x:v>
+      </x:c>
+      <x:c r="BH32" s="3" t="n">
+        <x:v>67305</x:v>
+      </x:c>
+      <x:c r="BI32" s="3" t="n">
+        <x:v>68263</x:v>
+      </x:c>
+      <x:c r="BJ32" s="3" t="n">
+        <x:v>66985</x:v>
+      </x:c>
+      <x:c r="BK32" s="3" t="n">
+        <x:v>69114</x:v>
+      </x:c>
+      <x:c r="BL32" s="3" t="n">
+        <x:v>69796</x:v>
+      </x:c>
+      <x:c r="BM32" s="3" t="n">
+        <x:v>71769</x:v>
+      </x:c>
+      <x:c r="BN32" s="3" t="n">
+        <x:v>73785</x:v>
+      </x:c>
+      <x:c r="BO32" s="3" t="n">
+        <x:v>76388</x:v>
+      </x:c>
+      <x:c r="BP32" s="3" t="n">
+        <x:v>81683</x:v>
+      </x:c>
+      <x:c r="BQ32" s="3" t="n">
+        <x:v>85607</x:v>
+      </x:c>
+      <x:c r="BR32" s="3" t="n">
+        <x:v>86247</x:v>
+      </x:c>
+      <x:c r="BS32" s="3" t="n">
+        <x:v>90029</x:v>
+      </x:c>
+      <x:c r="BT32" s="3" t="n">
+        <x:v>92582</x:v>
+      </x:c>
+      <x:c r="BU32" s="3" t="n">
+        <x:v>92437</x:v>
+      </x:c>
+      <x:c r="BV32" s="3" t="n">
+        <x:v>96521</x:v>
+      </x:c>
+      <x:c r="BW32" s="3" t="n">
+        <x:v>98078</x:v>
+      </x:c>
+      <x:c r="BX32" s="3" t="n">
+        <x:v>99510</x:v>
+      </x:c>
+      <x:c r="BY32" s="3" t="n">
+        <x:v>102276</x:v>
+      </x:c>
+      <x:c r="BZ32" s="3" t="n">
+        <x:v>103067</x:v>
+      </x:c>
+      <x:c r="CA32" s="3" t="n">
+        <x:v>108568</x:v>
+      </x:c>
+      <x:c r="CB32" s="3" t="n">
+        <x:v>110541</x:v>
+      </x:c>
+      <x:c r="CC32" s="3" t="n">
+        <x:v>112986</x:v>
+      </x:c>
+      <x:c r="CD32" s="3" t="n">
+        <x:v>114605</x:v>
+      </x:c>
+      <x:c r="CE32" s="3" t="n">
+        <x:v>120173</x:v>
+      </x:c>
+      <x:c r="CF32" s="3" t="n">
+        <x:v>118176</x:v>
+      </x:c>
+      <x:c r="CG32" s="3" t="n">
+        <x:v>116598</x:v>
+      </x:c>
+      <x:c r="CH32" s="3" t="n">
+        <x:v>116450</x:v>
+      </x:c>
+      <x:c r="CI32" s="3" t="n">
+        <x:v>117315</x:v>
+      </x:c>
+      <x:c r="CJ32" s="3" t="n">
+        <x:v>115595</x:v>
+      </x:c>
+      <x:c r="CK32" s="3" t="n">
+        <x:v>111751</x:v>
+      </x:c>
+      <x:c r="CL32" s="3" t="n">
+        <x:v>111086</x:v>
+      </x:c>
+      <x:c r="CM32" s="3" t="n">
+        <x:v>112735</x:v>
+      </x:c>
+      <x:c r="CN32" s="3" t="n">
+        <x:v>110556</x:v>
+      </x:c>
+      <x:c r="CO32" s="3" t="n">
+        <x:v>112760</x:v>
+      </x:c>
+      <x:c r="CP32" s="3" t="n">
+        <x:v>113418</x:v>
+      </x:c>
+      <x:c r="CQ32" s="3" t="n">
+        <x:v>111441</x:v>
+      </x:c>
+      <x:c r="CR32" s="3" t="n">
+        <x:v>118557</x:v>
+      </x:c>
+      <x:c r="CS32" s="3" t="n">
+        <x:v>114014</x:v>
+      </x:c>
+      <x:c r="CT32" s="3" t="n">
+        <x:v>121732</x:v>
+      </x:c>
+      <x:c r="CU32" s="3" t="n">
+        <x:v>116640</x:v>
+      </x:c>
+      <x:c r="CV32" s="3" t="n">
+        <x:v>120166</x:v>
+      </x:c>
+      <x:c r="CW32" s="3" t="n">
+        <x:v>126143</x:v>
+      </x:c>
+      <x:c r="CX32" s="3" t="n">
+        <x:v>129977</x:v>
+      </x:c>
+      <x:c r="CY32" s="3" t="n">
+        <x:v>130368</x:v>
+      </x:c>
+      <x:c r="CZ32" s="3" t="n">
+        <x:v>131810</x:v>
+      </x:c>
+      <x:c r="DA32" s="3" t="n">
+        <x:v>130853</x:v>
+      </x:c>
+      <x:c r="DB32" s="3" t="n">
+        <x:v>132473</x:v>
+      </x:c>
+      <x:c r="DC32" s="3" t="n">
+        <x:v>131367</x:v>
+      </x:c>
+      <x:c r="DD32" s="3" t="n">
+        <x:v>138322</x:v>
+      </x:c>
+      <x:c r="DE32" s="3" t="n">
+        <x:v>139892</x:v>
+      </x:c>
+      <x:c r="DF32" s="3" t="n">
+        <x:v>145360</x:v>
+      </x:c>
+      <x:c r="DG32" s="3" t="n">
+        <x:v>147051</x:v>
+      </x:c>
+      <x:c r="DH32" s="3" t="n">
+        <x:v>144369</x:v>
+      </x:c>
+      <x:c r="DI32" s="3" t="n">
+        <x:v>146399</x:v>
+      </x:c>
+      <x:c r="DJ32" s="3" t="n">
+        <x:v>148740</x:v>
+      </x:c>
+      <x:c r="DK32" s="3" t="n">
+        <x:v>141763</x:v>
+      </x:c>
+      <x:c r="DL32" s="3" t="n">
+        <x:v>138838</x:v>
+      </x:c>
+      <x:c r="DM32" s="3" t="n">
+        <x:v>135517</x:v>
+      </x:c>
+      <x:c r="DN32" s="3" t="n">
+        <x:v>131402</x:v>
+      </x:c>
+      <x:c r="DO32" s="3" t="n">
+        <x:v>132605</x:v>
+      </x:c>
+      <x:c r="DP32" s="3" t="n">
+        <x:v>131826</x:v>
+      </x:c>
+      <x:c r="DQ32" s="3" t="n">
+        <x:v>138281</x:v>
+      </x:c>
+      <x:c r="DR32" s="3" t="n">
+        <x:v>137561</x:v>
+      </x:c>
+      <x:c r="DS32" s="3" t="n">
+        <x:v>138157</x:v>
+      </x:c>
+      <x:c r="DT32" s="3" t="n">
+        <x:v>136286</x:v>
+      </x:c>
+      <x:c r="DU32" s="3" t="n">
+        <x:v>141635</x:v>
+      </x:c>
+      <x:c r="DV32" s="3" t="n">
+        <x:v>141887</x:v>
+      </x:c>
+      <x:c r="DW32" s="3" t="n">
+        <x:v>147266</x:v>
+      </x:c>
+      <x:c r="DX32" s="3" t="n">
+        <x:v>147155</x:v>
+      </x:c>
+      <x:c r="DY32" s="3" t="n">
+        <x:v>144965</x:v>
+      </x:c>
+      <x:c r="DZ32" s="3" t="n">
+        <x:v>144268</x:v>
+      </x:c>
+      <x:c r="EA32" s="3" t="n">
+        <x:v>150050</x:v>
+      </x:c>
+      <x:c r="EB32" s="3" t="n">
+        <x:v>158952</x:v>
+      </x:c>
+      <x:c r="EC32" s="3" t="n">
+        <x:v>158794</x:v>
+      </x:c>
+      <x:c r="ED32" s="3" t="n">
+        <x:v>157774</x:v>
+      </x:c>
+      <x:c r="EE32" s="3" t="n">
+        <x:v>161688</x:v>
+      </x:c>
+      <x:c r="EF32" s="3" t="n">
+        <x:v>166305</x:v>
+      </x:c>
+      <x:c r="EG32" s="3" t="n">
+        <x:v>171112</x:v>
+      </x:c>
+      <x:c r="EH32" s="3" t="n">
+        <x:v>185201</x:v>
+      </x:c>
+      <x:c r="EI32" s="3" t="n">
+        <x:v>181266</x:v>
+      </x:c>
+      <x:c r="EJ32" s="3" t="n">
+        <x:v>179290</x:v>
+      </x:c>
+      <x:c r="EK32" s="3" t="n">
+        <x:v>183188</x:v>
+      </x:c>
+      <x:c r="EL32" s="3" t="n">
+        <x:v>190721</x:v>
+      </x:c>
+      <x:c r="EM32" s="3" t="n">
+        <x:v>194772</x:v>
+      </x:c>
+      <x:c r="EN32" s="3" t="n">
+        <x:v>195507</x:v>
+      </x:c>
+      <x:c r="EO32" s="3" t="n">
+        <x:v>190500</x:v>
+      </x:c>
+      <x:c r="EP32" s="3" t="n">
+        <x:v>189842</x:v>
+      </x:c>
+      <x:c r="EQ32" s="3" t="n">
+        <x:v>193110</x:v>
+      </x:c>
+      <x:c r="ER32" s="3" t="n">
+        <x:v>202742</x:v>
+      </x:c>
+      <x:c r="ES32" s="3" t="n">
+        <x:v>207564</x:v>
+      </x:c>
+      <x:c r="ET32" s="3" t="n">
+        <x:v>202592</x:v>
+      </x:c>
+      <x:c r="EU32" s="3" t="n">
+        <x:v>204230</x:v>
+      </x:c>
+      <x:c r="EV32" s="3" t="n">
+        <x:v>198616</x:v>
+      </x:c>
+      <x:c r="EW32" s="3" t="n">
+        <x:v>207594</x:v>
+      </x:c>
+      <x:c r="EX32" s="3" t="n">
+        <x:v>212055</x:v>
+      </x:c>
+      <x:c r="EY32" s="3" t="n">
+        <x:v>219731</x:v>
+      </x:c>
+      <x:c r="EZ32" s="3" t="n">
+        <x:v>223166</x:v>
+      </x:c>
+      <x:c r="FA32" s="3" t="n">
+        <x:v>223084</x:v>
+      </x:c>
+      <x:c r="FB32" s="3" t="n">
+        <x:v>216484</x:v>
+      </x:c>
+      <x:c r="FC32" s="3" t="n">
+        <x:v>217060</x:v>
+      </x:c>
+      <x:c r="FD32" s="3" t="n">
+        <x:v>180643</x:v>
+      </x:c>
+      <x:c r="FE32" s="3" t="n">
+        <x:v>185093</x:v>
+      </x:c>
+      <x:c r="FF32" s="3" t="n">
+        <x:v>203516</x:v>
+      </x:c>
+      <x:c r="FG32" s="3" t="n">
+        <x:v>212188</x:v>
+      </x:c>
+      <x:c r="FH32" s="3" t="n">
+        <x:v>214316</x:v>
+      </x:c>
+      <x:c r="FI32" s="3" t="n">
+        <x:v>236654</x:v>
+      </x:c>
+      <x:c r="FJ32" s="3" t="n">
+        <x:v>251825</x:v>
+      </x:c>
+      <x:c r="FK32" s="3" t="n">
+        <x:v>265443</x:v>
+      </x:c>
+      <x:c r="FL32" s="3" t="n">
+        <x:v>283386</x:v>
+      </x:c>
+      <x:c r="FM32" s="3" t="n">
+        <x:v>296140</x:v>
+      </x:c>
+      <x:c r="FN32" s="3" t="n">
+        <x:v>290604</x:v>
+      </x:c>
+      <x:c r="FO32" s="3" t="n">
+        <x:v>299081</x:v>
+      </x:c>
+      <x:c r="FP32" s="3" t="n">
+        <x:v>292744</x:v>
+      </x:c>
+      <x:c r="FQ32" s="3" t="n">
+        <x:v>287162</x:v>
+      </x:c>
+      <x:c r="FR32" s="3" t="n">
+        <x:v>309924</x:v>
+      </x:c>
+      <x:c r="FS32" s="3" t="n">
+        <x:v>307736</x:v>
+      </x:c>
+      <x:c r="FT32" s="3" t="n">
+        <x:v>306825</x:v>
+      </x:c>
+      <x:c r="FU32" s="3" t="n">
+        <x:v>317779</x:v>
+      </x:c>
+      <x:c r="FV32" s="3" t="n">
+        <x:v>324730</x:v>
+      </x:c>
+      <x:c r="FW32" s="3" t="n">
+        <x:v>322832</x:v>
+      </x:c>
+      <x:c r="FX32" s="3" t="n">
+        <x:v>336636</x:v>
+      </x:c>
+      <x:c r="FY32" s="3" t="n">
+        <x:v>341969</x:v>
+      </x:c>
+      <x:c r="FZ32" s="3" t="n">
+        <x:v>341930</x:v>
+      </x:c>
+      <x:c r="GA32" s="3" t="n">
+        <x:v>352322</x:v>
       </x:c>
     </x:row>
-    <x:row r="25" spans="1:182">
-[...4362 lines deleted...]
-    <x:row r="33" spans="1:182">
+    <x:row r="33" spans="1:183">
       <x:c r="B33" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>573882</x:v>
       </x:c>
       <x:c r="D33" s="3" t="n">
         <x:v>577108</x:v>
       </x:c>
       <x:c r="E33" s="3" t="n">
         <x:v>578142</x:v>
       </x:c>
       <x:c r="F33" s="3" t="n">
         <x:v>578439</x:v>
       </x:c>
       <x:c r="G33" s="3" t="n">
         <x:v>579983</x:v>
       </x:c>
       <x:c r="H33" s="3" t="n">
         <x:v>581078</x:v>
       </x:c>
       <x:c r="I33" s="3" t="n">
         <x:v>582733</x:v>
       </x:c>
       <x:c r="J33" s="3" t="n">
         <x:v>586838</x:v>
       </x:c>
@@ -17680,11355 +17770,11418 @@
       <x:c r="AQ33" s="3" t="n">
         <x:v>679162</x:v>
       </x:c>
       <x:c r="AR33" s="3" t="n">
         <x:v>680270</x:v>
       </x:c>
       <x:c r="AS33" s="3" t="n">
         <x:v>685770</x:v>
       </x:c>
       <x:c r="AT33" s="3" t="n">
         <x:v>683712</x:v>
       </x:c>
       <x:c r="AU33" s="3" t="n">
         <x:v>688504</x:v>
       </x:c>
       <x:c r="AV33" s="3" t="n">
         <x:v>690147</x:v>
       </x:c>
       <x:c r="AW33" s="3" t="n">
         <x:v>685445</x:v>
       </x:c>
       <x:c r="AX33" s="3" t="n">
         <x:v>656724</x:v>
       </x:c>
       <x:c r="AY33" s="3" t="n">
-        <x:v>663793</x:v>
+        <x:v>679163</x:v>
       </x:c>
       <x:c r="AZ33" s="3" t="n">
-        <x:v>664862</x:v>
+        <x:v>680065</x:v>
       </x:c>
       <x:c r="BA33" s="3" t="n">
-        <x:v>666081</x:v>
+        <x:v>681356</x:v>
       </x:c>
       <x:c r="BB33" s="3" t="n">
-        <x:v>670721</x:v>
+        <x:v>686305</x:v>
       </x:c>
       <x:c r="BC33" s="3" t="n">
-        <x:v>671483</x:v>
+        <x:v>687009</x:v>
       </x:c>
       <x:c r="BD33" s="3" t="n">
-        <x:v>669988</x:v>
+        <x:v>685305</x:v>
       </x:c>
       <x:c r="BE33" s="3" t="n">
-        <x:v>671905</x:v>
+        <x:v>687397</x:v>
       </x:c>
       <x:c r="BF33" s="3" t="n">
-        <x:v>673847</x:v>
+        <x:v>689457</x:v>
       </x:c>
       <x:c r="BG33" s="3" t="n">
-        <x:v>675569</x:v>
+        <x:v>691111</x:v>
       </x:c>
       <x:c r="BH33" s="3" t="n">
-        <x:v>679273</x:v>
+        <x:v>694816</x:v>
       </x:c>
       <x:c r="BI33" s="3" t="n">
-        <x:v>680967</x:v>
+        <x:v>696784</x:v>
       </x:c>
       <x:c r="BJ33" s="3" t="n">
-        <x:v>680679</x:v>
+        <x:v>696420</x:v>
       </x:c>
       <x:c r="BK33" s="3" t="n">
-        <x:v>683002</x:v>
+        <x:v>698634</x:v>
       </x:c>
       <x:c r="BL33" s="3" t="n">
-        <x:v>684363</x:v>
+        <x:v>699978</x:v>
       </x:c>
       <x:c r="BM33" s="3" t="n">
-        <x:v>692348</x:v>
+        <x:v>708510</x:v>
       </x:c>
       <x:c r="BN33" s="3" t="n">
-        <x:v>695193</x:v>
+        <x:v>711297</x:v>
       </x:c>
       <x:c r="BO33" s="3" t="n">
-        <x:v>695787</x:v>
+        <x:v>711641</x:v>
       </x:c>
       <x:c r="BP33" s="3" t="n">
-        <x:v>701829</x:v>
+        <x:v>717871</x:v>
       </x:c>
       <x:c r="BQ33" s="3" t="n">
-        <x:v>706716</x:v>
+        <x:v>723199</x:v>
       </x:c>
       <x:c r="BR33" s="3" t="n">
-        <x:v>710658</x:v>
+        <x:v>727116</x:v>
       </x:c>
       <x:c r="BS33" s="3" t="n">
-        <x:v>715635</x:v>
+        <x:v>731979</x:v>
       </x:c>
       <x:c r="BT33" s="3" t="n">
-        <x:v>723360</x:v>
+        <x:v>739867</x:v>
       </x:c>
       <x:c r="BU33" s="3" t="n">
-        <x:v>732784</x:v>
+        <x:v>749830</x:v>
       </x:c>
       <x:c r="BV33" s="3" t="n">
-        <x:v>737253</x:v>
+        <x:v>754359</x:v>
       </x:c>
       <x:c r="BW33" s="3" t="n">
-        <x:v>741917</x:v>
+        <x:v>758953</x:v>
       </x:c>
       <x:c r="BX33" s="3" t="n">
-        <x:v>745201</x:v>
+        <x:v>762206</x:v>
       </x:c>
       <x:c r="BY33" s="3" t="n">
-        <x:v>751267</x:v>
+        <x:v>768627</x:v>
       </x:c>
       <x:c r="BZ33" s="3" t="n">
-        <x:v>765776</x:v>
+        <x:v>783510</x:v>
       </x:c>
       <x:c r="CA33" s="3" t="n">
-        <x:v>771669</x:v>
+        <x:v>789475</x:v>
       </x:c>
       <x:c r="CB33" s="3" t="n">
-        <x:v>778650</x:v>
+        <x:v>796479</x:v>
       </x:c>
       <x:c r="CC33" s="3" t="n">
-        <x:v>784631</x:v>
+        <x:v>802793</x:v>
       </x:c>
       <x:c r="CD33" s="3" t="n">
-        <x:v>780940</x:v>
+        <x:v>798882</x:v>
       </x:c>
       <x:c r="CE33" s="3" t="n">
-        <x:v>781927</x:v>
+        <x:v>800038</x:v>
       </x:c>
       <x:c r="CF33" s="3" t="n">
-        <x:v>782611</x:v>
+        <x:v>800556</x:v>
       </x:c>
       <x:c r="CG33" s="3" t="n">
-        <x:v>785334</x:v>
+        <x:v>803445</x:v>
       </x:c>
       <x:c r="CH33" s="3" t="n">
-        <x:v>786291</x:v>
+        <x:v>804287</x:v>
       </x:c>
       <x:c r="CI33" s="3" t="n">
-        <x:v>798346</x:v>
+        <x:v>816914</x:v>
       </x:c>
       <x:c r="CJ33" s="3" t="n">
-        <x:v>800103</x:v>
+        <x:v>818482</x:v>
       </x:c>
       <x:c r="CK33" s="3" t="n">
-        <x:v>800556</x:v>
+        <x:v>818966</x:v>
       </x:c>
       <x:c r="CL33" s="3" t="n">
-        <x:v>805452</x:v>
+        <x:v>823977</x:v>
       </x:c>
       <x:c r="CM33" s="3" t="n">
-        <x:v>805804</x:v>
+        <x:v>824493</x:v>
       </x:c>
       <x:c r="CN33" s="3" t="n">
-        <x:v>808523</x:v>
+        <x:v>827030</x:v>
       </x:c>
       <x:c r="CO33" s="3" t="n">
-        <x:v>813310</x:v>
+        <x:v>832019</x:v>
       </x:c>
       <x:c r="CP33" s="3" t="n">
-        <x:v>817449</x:v>
+        <x:v>836312</x:v>
       </x:c>
       <x:c r="CQ33" s="3" t="n">
-        <x:v>820826</x:v>
+        <x:v>839867</x:v>
       </x:c>
       <x:c r="CR33" s="3" t="n">
-        <x:v>819167</x:v>
+        <x:v>837918</x:v>
       </x:c>
       <x:c r="CS33" s="3" t="n">
-        <x:v>821048</x:v>
+        <x:v>839953</x:v>
       </x:c>
       <x:c r="CT33" s="3" t="n">
-        <x:v>825436</x:v>
+        <x:v>844494</x:v>
       </x:c>
       <x:c r="CU33" s="3" t="n">
-        <x:v>832103</x:v>
+        <x:v>851281</x:v>
       </x:c>
       <x:c r="CV33" s="3" t="n">
-        <x:v>835913</x:v>
+        <x:v>855109</x:v>
       </x:c>
       <x:c r="CW33" s="3" t="n">
-        <x:v>843738</x:v>
+        <x:v>863260</x:v>
       </x:c>
       <x:c r="CX33" s="3" t="n">
-        <x:v>845854</x:v>
+        <x:v>865436</x:v>
       </x:c>
       <x:c r="CY33" s="3" t="n">
-        <x:v>849180</x:v>
+        <x:v>868612</x:v>
       </x:c>
       <x:c r="CZ33" s="3" t="n">
-        <x:v>857945</x:v>
+        <x:v>877655</x:v>
       </x:c>
       <x:c r="DA33" s="3" t="n">
-        <x:v>863899</x:v>
+        <x:v>883879</x:v>
       </x:c>
       <x:c r="DB33" s="3" t="n">
-        <x:v>873792</x:v>
+        <x:v>894096</x:v>
       </x:c>
       <x:c r="DC33" s="3" t="n">
-        <x:v>875280</x:v>
+        <x:v>895248</x:v>
       </x:c>
       <x:c r="DD33" s="3" t="n">
-        <x:v>884355</x:v>
+        <x:v>904680</x:v>
       </x:c>
       <x:c r="DE33" s="3" t="n">
-        <x:v>894491</x:v>
+        <x:v>915147</x:v>
       </x:c>
       <x:c r="DF33" s="3" t="n">
-        <x:v>901947</x:v>
+        <x:v>922838</x:v>
       </x:c>
       <x:c r="DG33" s="3" t="n">
-        <x:v>894675</x:v>
+        <x:v>915200</x:v>
       </x:c>
       <x:c r="DH33" s="3" t="n">
-        <x:v>894247</x:v>
+        <x:v>914948</x:v>
       </x:c>
       <x:c r="DI33" s="3" t="n">
-        <x:v>889255</x:v>
+        <x:v>909722</x:v>
       </x:c>
       <x:c r="DJ33" s="3" t="n">
-        <x:v>885587</x:v>
+        <x:v>905791</x:v>
       </x:c>
       <x:c r="DK33" s="3" t="n">
-        <x:v>898108</x:v>
+        <x:v>918874</x:v>
       </x:c>
       <x:c r="DL33" s="3" t="n">
-        <x:v>902906</x:v>
+        <x:v>923894</x:v>
       </x:c>
       <x:c r="DM33" s="3" t="n">
-        <x:v>906924</x:v>
+        <x:v>927823</x:v>
       </x:c>
       <x:c r="DN33" s="3" t="n">
-        <x:v>912501</x:v>
+        <x:v>933234</x:v>
       </x:c>
       <x:c r="DO33" s="3" t="n">
-        <x:v>923254</x:v>
+        <x:v>944599</x:v>
       </x:c>
       <x:c r="DP33" s="3" t="n">
-        <x:v>927902</x:v>
+        <x:v>949489</x:v>
       </x:c>
       <x:c r="DQ33" s="3" t="n">
-        <x:v>935046</x:v>
+        <x:v>956641</x:v>
       </x:c>
       <x:c r="DR33" s="3" t="n">
-        <x:v>937952</x:v>
+        <x:v>959285</x:v>
       </x:c>
       <x:c r="DS33" s="3" t="n">
-        <x:v>940558</x:v>
+        <x:v>962236</x:v>
       </x:c>
       <x:c r="DT33" s="3" t="n">
-        <x:v>948079</x:v>
+        <x:v>970158</x:v>
       </x:c>
       <x:c r="DU33" s="3" t="n">
-        <x:v>945462</x:v>
+        <x:v>967323</x:v>
       </x:c>
       <x:c r="DV33" s="3" t="n">
-        <x:v>945266</x:v>
+        <x:v>966783</x:v>
       </x:c>
       <x:c r="DW33" s="3" t="n">
-        <x:v>951381</x:v>
+        <x:v>973292</x:v>
       </x:c>
       <x:c r="DX33" s="3" t="n">
-        <x:v>954944</x:v>
+        <x:v>977071</x:v>
       </x:c>
       <x:c r="DY33" s="3" t="n">
-        <x:v>961574</x:v>
+        <x:v>983847</x:v>
       </x:c>
       <x:c r="DZ33" s="3" t="n">
-        <x:v>963131</x:v>
+        <x:v>985153</x:v>
       </x:c>
       <x:c r="EA33" s="3" t="n">
-        <x:v>968082</x:v>
+        <x:v>990338</x:v>
       </x:c>
       <x:c r="EB33" s="3" t="n">
-        <x:v>971097</x:v>
+        <x:v>993516</x:v>
       </x:c>
       <x:c r="EC33" s="3" t="n">
-        <x:v>978446</x:v>
+        <x:v>1001075</x:v>
       </x:c>
       <x:c r="ED33" s="3" t="n">
-        <x:v>983148</x:v>
+        <x:v>1005758</x:v>
       </x:c>
       <x:c r="EE33" s="3" t="n">
-        <x:v>985356</x:v>
+        <x:v>1008001</x:v>
       </x:c>
       <x:c r="EF33" s="3" t="n">
-        <x:v>996560</x:v>
+        <x:v>1019529</x:v>
       </x:c>
       <x:c r="EG33" s="3" t="n">
-        <x:v>999858</x:v>
+        <x:v>1022887</x:v>
       </x:c>
       <x:c r="EH33" s="3" t="n">
-        <x:v>1011127</x:v>
+        <x:v>1034443</x:v>
       </x:c>
       <x:c r="EI33" s="3" t="n">
-        <x:v>1020322</x:v>
+        <x:v>1043868</x:v>
       </x:c>
       <x:c r="EJ33" s="3" t="n">
-        <x:v>1025361</x:v>
+        <x:v>1048907</x:v>
       </x:c>
       <x:c r="EK33" s="3" t="n">
-        <x:v>1033518</x:v>
+        <x:v>1057337</x:v>
       </x:c>
       <x:c r="EL33" s="3" t="n">
-        <x:v>1044665</x:v>
+        <x:v>1068748</x:v>
       </x:c>
       <x:c r="EM33" s="3" t="n">
-        <x:v>1049623</x:v>
+        <x:v>1073874</x:v>
       </x:c>
       <x:c r="EN33" s="3" t="n">
-        <x:v>1055646</x:v>
+        <x:v>1079847</x:v>
       </x:c>
       <x:c r="EO33" s="3" t="n">
-        <x:v>1058159</x:v>
+        <x:v>1082696</x:v>
       </x:c>
       <x:c r="EP33" s="3" t="n">
-        <x:v>1064117</x:v>
+        <x:v>1088535</x:v>
       </x:c>
       <x:c r="EQ33" s="3" t="n">
-        <x:v>1074655</x:v>
+        <x:v>1099488</x:v>
       </x:c>
       <x:c r="ER33" s="3" t="n">
-        <x:v>1073183</x:v>
+        <x:v>1097653</x:v>
       </x:c>
       <x:c r="ES33" s="3" t="n">
-        <x:v>1075890</x:v>
+        <x:v>1101190</x:v>
       </x:c>
       <x:c r="ET33" s="3" t="n">
-        <x:v>1082594</x:v>
+        <x:v>1107315</x:v>
       </x:c>
       <x:c r="EU33" s="3" t="n">
-        <x:v>1087427</x:v>
+        <x:v>1112273</x:v>
       </x:c>
       <x:c r="EV33" s="3" t="n">
-        <x:v>1096464</x:v>
+        <x:v>1121299</x:v>
       </x:c>
       <x:c r="EW33" s="3" t="n">
-        <x:v>1090642</x:v>
+        <x:v>1117013</x:v>
       </x:c>
       <x:c r="EX33" s="3" t="n">
-        <x:v>1098287</x:v>
+        <x:v>1123198</x:v>
       </x:c>
       <x:c r="EY33" s="3" t="n">
-        <x:v>1096147</x:v>
+        <x:v>1120833</x:v>
       </x:c>
       <x:c r="EZ33" s="3" t="n">
-        <x:v>1095718</x:v>
+        <x:v>1120006</x:v>
       </x:c>
       <x:c r="FA33" s="3" t="n">
-        <x:v>1100463</x:v>
+        <x:v>1128380</x:v>
       </x:c>
       <x:c r="FB33" s="3" t="n">
-        <x:v>1104161</x:v>
+        <x:v>1128819</x:v>
       </x:c>
       <x:c r="FC33" s="3" t="n">
-        <x:v>1107246</x:v>
+        <x:v>1131720</x:v>
       </x:c>
       <x:c r="FD33" s="3" t="n">
-        <x:v>1028813</x:v>
+        <x:v>1051030</x:v>
       </x:c>
       <x:c r="FE33" s="3" t="n">
-        <x:v>1069784</x:v>
+        <x:v>1098174</x:v>
       </x:c>
       <x:c r="FF33" s="3" t="n">
-        <x:v>1074990</x:v>
+        <x:v>1098814</x:v>
       </x:c>
       <x:c r="FG33" s="3" t="n">
-        <x:v>1098734</x:v>
+        <x:v>1122996</x:v>
       </x:c>
       <x:c r="FH33" s="3" t="n">
-        <x:v>1112041</x:v>
+        <x:v>1136148</x:v>
       </x:c>
       <x:c r="FI33" s="3" t="n">
-        <x:v>1131388</x:v>
+        <x:v>1160143</x:v>
       </x:c>
       <x:c r="FJ33" s="3" t="n">
-        <x:v>1138538</x:v>
+        <x:v>1164654</x:v>
       </x:c>
       <x:c r="FK33" s="3" t="n">
-        <x:v>1138497</x:v>
+        <x:v>1164340</x:v>
       </x:c>
       <x:c r="FL33" s="3" t="n">
-        <x:v>1150623</x:v>
+        <x:v>1177004</x:v>
       </x:c>
       <x:c r="FM33" s="3" t="n">
-        <x:v>1144047</x:v>
+        <x:v>1171304</x:v>
       </x:c>
       <x:c r="FN33" s="3" t="n">
-        <x:v>1138864</x:v>
+        <x:v>1164709</x:v>
       </x:c>
       <x:c r="FO33" s="3" t="n">
-        <x:v>1135212</x:v>
+        <x:v>1159168</x:v>
       </x:c>
       <x:c r="FP33" s="3" t="n">
-        <x:v>1139912</x:v>
+        <x:v>1164666</x:v>
       </x:c>
       <x:c r="FQ33" s="3" t="n">
-        <x:v>1132565</x:v>
+        <x:v>1160808</x:v>
       </x:c>
       <x:c r="FR33" s="3" t="n">
-        <x:v>1141904</x:v>
+        <x:v>1169991</x:v>
       </x:c>
       <x:c r="FS33" s="3" t="n">
-        <x:v>1149417</x:v>
+        <x:v>1177229</x:v>
       </x:c>
       <x:c r="FT33" s="3" t="n">
-        <x:v>1143759</x:v>
+        <x:v>1175577</x:v>
       </x:c>
       <x:c r="FU33" s="3" t="n">
-        <x:v>1148241</x:v>
+        <x:v>1178518</x:v>
       </x:c>
       <x:c r="FV33" s="3" t="n">
-        <x:v>1151158</x:v>
+        <x:v>1181961</x:v>
       </x:c>
       <x:c r="FW33" s="3" t="n">
-        <x:v>1154367</x:v>
+        <x:v>1189668</x:v>
       </x:c>
       <x:c r="FX33" s="3" t="n">
-        <x:v>1159537</x:v>
+        <x:v>1193646</x:v>
       </x:c>
       <x:c r="FY33" s="3" t="n">
-        <x:v>1168427</x:v>
+        <x:v>1202910</x:v>
       </x:c>
       <x:c r="FZ33" s="3" t="n">
-        <x:v>1178251</x:v>
+        <x:v>1210269</x:v>
+      </x:c>
+      <x:c r="GA33" s="3" t="n">
+        <x:v>1214180</x:v>
       </x:c>
     </x:row>
-    <x:row r="34" spans="1:182">
+    <x:row r="34" spans="1:183">
       <x:c r="B34" s="2" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C34" s="3" t="n">
-        <x:v>325399</x:v>
+        <x:v>335010</x:v>
       </x:c>
       <x:c r="D34" s="3" t="n">
-        <x:v>327645</x:v>
+        <x:v>337322</x:v>
       </x:c>
       <x:c r="E34" s="3" t="n">
-        <x:v>328781</x:v>
+        <x:v>338491</x:v>
       </x:c>
       <x:c r="F34" s="3" t="n">
-        <x:v>329087</x:v>
+        <x:v>338807</x:v>
       </x:c>
       <x:c r="G34" s="3" t="n">
-        <x:v>329600</x:v>
+        <x:v>339334</x:v>
       </x:c>
       <x:c r="H34" s="3" t="n">
-        <x:v>330598</x:v>
+        <x:v>340362</x:v>
       </x:c>
       <x:c r="I34" s="3" t="n">
-        <x:v>331026</x:v>
+        <x:v>340802</x:v>
       </x:c>
       <x:c r="J34" s="3" t="n">
-        <x:v>334099</x:v>
+        <x:v>343966</x:v>
       </x:c>
       <x:c r="K34" s="3" t="n">
-        <x:v>319273</x:v>
+        <x:v>328702</x:v>
       </x:c>
       <x:c r="L34" s="3" t="n">
-        <x:v>320603</x:v>
+        <x:v>330071</x:v>
       </x:c>
       <x:c r="M34" s="3" t="n">
-        <x:v>324651</x:v>
+        <x:v>334239</x:v>
       </x:c>
       <x:c r="N34" s="3" t="n">
-        <x:v>326946</x:v>
+        <x:v>336602</x:v>
       </x:c>
       <x:c r="O34" s="3" t="n">
-        <x:v>326883</x:v>
+        <x:v>336537</x:v>
       </x:c>
       <x:c r="P34" s="3" t="n">
-        <x:v>328530</x:v>
+        <x:v>338233</x:v>
       </x:c>
       <x:c r="Q34" s="3" t="n">
-        <x:v>330481</x:v>
+        <x:v>340241</x:v>
       </x:c>
       <x:c r="R34" s="3" t="n">
-        <x:v>331717</x:v>
+        <x:v>341514</x:v>
       </x:c>
       <x:c r="S34" s="3" t="n">
-        <x:v>335823</x:v>
+        <x:v>345741</x:v>
       </x:c>
       <x:c r="T34" s="3" t="n">
-        <x:v>337946</x:v>
+        <x:v>347926</x:v>
       </x:c>
       <x:c r="U34" s="3" t="n">
-        <x:v>337469</x:v>
+        <x:v>347436</x:v>
       </x:c>
       <x:c r="V34" s="3" t="n">
-        <x:v>341140</x:v>
+        <x:v>351215</x:v>
       </x:c>
       <x:c r="W34" s="3" t="n">
-        <x:v>346607</x:v>
+        <x:v>356844</x:v>
       </x:c>
       <x:c r="X34" s="3" t="n">
-        <x:v>352454</x:v>
+        <x:v>362863</x:v>
       </x:c>
       <x:c r="Y34" s="3" t="n">
-        <x:v>360336</x:v>
+        <x:v>370977</x:v>
       </x:c>
       <x:c r="Z34" s="3" t="n">
-        <x:v>363400</x:v>
+        <x:v>374132</x:v>
       </x:c>
       <x:c r="AA34" s="3" t="n">
-        <x:v>366155</x:v>
+        <x:v>376969</x:v>
       </x:c>
       <x:c r="AB34" s="3" t="n">
-        <x:v>380374</x:v>
+        <x:v>391608</x:v>
       </x:c>
       <x:c r="AC34" s="3" t="n">
-        <x:v>373903</x:v>
+        <x:v>384946</x:v>
       </x:c>
       <x:c r="AD34" s="3" t="n">
-        <x:v>380409</x:v>
+        <x:v>391644</x:v>
       </x:c>
       <x:c r="AE34" s="3" t="n">
-        <x:v>386470</x:v>
+        <x:v>397884</x:v>
       </x:c>
       <x:c r="AF34" s="3" t="n">
-        <x:v>384868</x:v>
+        <x:v>396234</x:v>
       </x:c>
       <x:c r="AG34" s="3" t="n">
-        <x:v>387222</x:v>
+        <x:v>398659</x:v>
       </x:c>
       <x:c r="AH34" s="3" t="n">
-        <x:v>385461</x:v>
+        <x:v>396845</x:v>
       </x:c>
       <x:c r="AI34" s="3" t="n">
-        <x:v>388667</x:v>
+        <x:v>400146</x:v>
       </x:c>
       <x:c r="AJ34" s="3" t="n">
-        <x:v>389848</x:v>
+        <x:v>401362</x:v>
       </x:c>
       <x:c r="AK34" s="3" t="n">
-        <x:v>389615</x:v>
+        <x:v>401122</x:v>
       </x:c>
       <x:c r="AL34" s="3" t="n">
-        <x:v>391635</x:v>
+        <x:v>403201</x:v>
       </x:c>
       <x:c r="AM34" s="3" t="n">
-        <x:v>388437</x:v>
+        <x:v>399909</x:v>
       </x:c>
       <x:c r="AN34" s="3" t="n">
-        <x:v>389711</x:v>
+        <x:v>401221</x:v>
       </x:c>
       <x:c r="AO34" s="3" t="n">
-        <x:v>386141</x:v>
+        <x:v>397546</x:v>
       </x:c>
       <x:c r="AP34" s="3" t="n">
-        <x:v>376214</x:v>
+        <x:v>387325</x:v>
       </x:c>
       <x:c r="AQ34" s="3" t="n">
-        <x:v>387032</x:v>
+        <x:v>398463</x:v>
       </x:c>
       <x:c r="AR34" s="3" t="n">
-        <x:v>386095</x:v>
+        <x:v>397498</x:v>
       </x:c>
       <x:c r="AS34" s="3" t="n">
-        <x:v>384798</x:v>
+        <x:v>396162</x:v>
       </x:c>
       <x:c r="AT34" s="3" t="n">
-        <x:v>384802</x:v>
+        <x:v>396167</x:v>
       </x:c>
       <x:c r="AU34" s="3" t="n">
-        <x:v>383545</x:v>
+        <x:v>394872</x:v>
       </x:c>
       <x:c r="AV34" s="3" t="n">
-        <x:v>381741</x:v>
+        <x:v>393015</x:v>
       </x:c>
       <x:c r="AW34" s="3" t="n">
-        <x:v>377802</x:v>
+        <x:v>388960</x:v>
       </x:c>
       <x:c r="AX34" s="3" t="n">
-        <x:v>372063</x:v>
+        <x:v>383051</x:v>
       </x:c>
       <x:c r="AY34" s="3" t="n">
-        <x:v>363506</x:v>
+        <x:v>374224</x:v>
       </x:c>
       <x:c r="AZ34" s="3" t="n">
-        <x:v>367405</x:v>
+        <x:v>378274</x:v>
       </x:c>
       <x:c r="BA34" s="3" t="n">
-        <x:v>369004</x:v>
+        <x:v>379829</x:v>
       </x:c>
       <x:c r="BB34" s="3" t="n">
-        <x:v>369615</x:v>
+        <x:v>380591</x:v>
       </x:c>
       <x:c r="BC34" s="3" t="n">
-        <x:v>374260</x:v>
+        <x:v>385398</x:v>
       </x:c>
       <x:c r="BD34" s="3" t="n">
-        <x:v>373274</x:v>
+        <x:v>384345</x:v>
       </x:c>
       <x:c r="BE34" s="3" t="n">
-        <x:v>373625</x:v>
+        <x:v>384485</x:v>
       </x:c>
       <x:c r="BF34" s="3" t="n">
-        <x:v>374645</x:v>
+        <x:v>385826</x:v>
       </x:c>
       <x:c r="BG34" s="3" t="n">
-        <x:v>375646</x:v>
+        <x:v>386905</x:v>
       </x:c>
       <x:c r="BH34" s="3" t="n">
-        <x:v>380403</x:v>
+        <x:v>391622</x:v>
       </x:c>
       <x:c r="BI34" s="3" t="n">
-        <x:v>379551</x:v>
+        <x:v>390456</x:v>
       </x:c>
       <x:c r="BJ34" s="3" t="n">
-        <x:v>377874</x:v>
+        <x:v>389124</x:v>
       </x:c>
       <x:c r="BK34" s="3" t="n">
-        <x:v>382528</x:v>
+        <x:v>394009</x:v>
       </x:c>
       <x:c r="BL34" s="3" t="n">
-        <x:v>385051</x:v>
+        <x:v>396350</x:v>
       </x:c>
       <x:c r="BM34" s="3" t="n">
-        <x:v>390590</x:v>
+        <x:v>401920</x:v>
       </x:c>
       <x:c r="BN34" s="3" t="n">
-        <x:v>388851</x:v>
+        <x:v>400379</x:v>
       </x:c>
       <x:c r="BO34" s="3" t="n">
-        <x:v>395763</x:v>
+        <x:v>407271</x:v>
       </x:c>
       <x:c r="BP34" s="3" t="n">
-        <x:v>400552</x:v>
+        <x:v>412459</x:v>
       </x:c>
       <x:c r="BQ34" s="3" t="n">
-        <x:v>399619</x:v>
+        <x:v>411273</x:v>
       </x:c>
       <x:c r="BR34" s="3" t="n">
-        <x:v>402598</x:v>
+        <x:v>414542</x:v>
       </x:c>
       <x:c r="BS34" s="3" t="n">
-        <x:v>405312</x:v>
+        <x:v>417197</x:v>
       </x:c>
       <x:c r="BT34" s="3" t="n">
-        <x:v>411645</x:v>
+        <x:v>423718</x:v>
       </x:c>
       <x:c r="BU34" s="3" t="n">
-        <x:v>414891</x:v>
+        <x:v>427068</x:v>
       </x:c>
       <x:c r="BV34" s="3" t="n">
-        <x:v>418974</x:v>
+        <x:v>431455</x:v>
       </x:c>
       <x:c r="BW34" s="3" t="n">
-        <x:v>422764</x:v>
+        <x:v>435093</x:v>
       </x:c>
       <x:c r="BX34" s="3" t="n">
-        <x:v>425390</x:v>
+        <x:v>437976</x:v>
       </x:c>
       <x:c r="BY34" s="3" t="n">
-        <x:v>429602</x:v>
+        <x:v>442291</x:v>
       </x:c>
       <x:c r="BZ34" s="3" t="n">
-        <x:v>444147</x:v>
+        <x:v>457395</x:v>
       </x:c>
       <x:c r="CA34" s="3" t="n">
-        <x:v>452168</x:v>
+        <x:v>465467</x:v>
       </x:c>
       <x:c r="CB34" s="3" t="n">
-        <x:v>457381</x:v>
+        <x:v>470862</x:v>
       </x:c>
       <x:c r="CC34" s="3" t="n">
-        <x:v>459724</x:v>
+        <x:v>473287</x:v>
       </x:c>
       <x:c r="CD34" s="3" t="n">
-        <x:v>459534</x:v>
+        <x:v>473089</x:v>
       </x:c>
       <x:c r="CE34" s="3" t="n">
-        <x:v>460990</x:v>
+        <x:v>474606</x:v>
       </x:c>
       <x:c r="CF34" s="3" t="n">
-        <x:v>460647</x:v>
+        <x:v>474211</x:v>
       </x:c>
       <x:c r="CG34" s="3" t="n">
-        <x:v>462117</x:v>
+        <x:v>475715</x:v>
       </x:c>
       <x:c r="CH34" s="3" t="n">
-        <x:v>460902</x:v>
+        <x:v>474353</x:v>
       </x:c>
       <x:c r="CI34" s="3" t="n">
-        <x:v>470217</x:v>
+        <x:v>484022</x:v>
       </x:c>
       <x:c r="CJ34" s="3" t="n">
-        <x:v>470431</x:v>
+        <x:v>484402</x:v>
       </x:c>
       <x:c r="CK34" s="3" t="n">
-        <x:v>471088</x:v>
+        <x:v>484998</x:v>
       </x:c>
       <x:c r="CL34" s="3" t="n">
-        <x:v>473214</x:v>
+        <x:v>486980</x:v>
       </x:c>
       <x:c r="CM34" s="3" t="n">
-        <x:v>473967</x:v>
+        <x:v>487924</x:v>
       </x:c>
       <x:c r="CN34" s="3" t="n">
-        <x:v>476209</x:v>
+        <x:v>490253</x:v>
       </x:c>
       <x:c r="CO34" s="3" t="n">
-        <x:v>480553</x:v>
+        <x:v>494759</x:v>
       </x:c>
       <x:c r="CP34" s="3" t="n">
-        <x:v>483996</x:v>
+        <x:v>498058</x:v>
       </x:c>
       <x:c r="CQ34" s="3" t="n">
-        <x:v>490359</x:v>
+        <x:v>504870</x:v>
       </x:c>
       <x:c r="CR34" s="3" t="n">
-        <x:v>487983</x:v>
+        <x:v>502478</x:v>
       </x:c>
       <x:c r="CS34" s="3" t="n">
-        <x:v>492244</x:v>
+        <x:v>506841</x:v>
       </x:c>
       <x:c r="CT34" s="3" t="n">
-        <x:v>495375</x:v>
+        <x:v>509963</x:v>
       </x:c>
       <x:c r="CU34" s="3" t="n">
-        <x:v>500342</x:v>
+        <x:v>514879</x:v>
       </x:c>
       <x:c r="CV34" s="3" t="n">
-        <x:v>502976</x:v>
+        <x:v>518122</x:v>
       </x:c>
       <x:c r="CW34" s="3" t="n">
-        <x:v>512042</x:v>
+        <x:v>527273</x:v>
       </x:c>
       <x:c r="CX34" s="3" t="n">
-        <x:v>512329</x:v>
+        <x:v>527410</x:v>
       </x:c>
       <x:c r="CY34" s="3" t="n">
-        <x:v>513750</x:v>
+        <x:v>528884</x:v>
       </x:c>
       <x:c r="CZ34" s="3" t="n">
-        <x:v>520319</x:v>
+        <x:v>535745</x:v>
       </x:c>
       <x:c r="DA34" s="3" t="n">
-        <x:v>523651</x:v>
+        <x:v>539145</x:v>
       </x:c>
       <x:c r="DB34" s="3" t="n">
-        <x:v>531155</x:v>
+        <x:v>546744</x:v>
       </x:c>
       <x:c r="DC34" s="3" t="n">
-        <x:v>535855</x:v>
+        <x:v>551546</x:v>
       </x:c>
       <x:c r="DD34" s="3" t="n">
-        <x:v>540831</x:v>
+        <x:v>556911</x:v>
       </x:c>
       <x:c r="DE34" s="3" t="n">
-        <x:v>551076</x:v>
+        <x:v>567377</x:v>
       </x:c>
       <x:c r="DF34" s="3" t="n">
-        <x:v>554775</x:v>
+        <x:v>570978</x:v>
       </x:c>
       <x:c r="DG34" s="3" t="n">
-        <x:v>550927</x:v>
+        <x:v>566815</x:v>
       </x:c>
       <x:c r="DH34" s="3" t="n">
-        <x:v>548347</x:v>
+        <x:v>565016</x:v>
       </x:c>
       <x:c r="DI34" s="3" t="n">
-        <x:v>543433</x:v>
+        <x:v>559638</x:v>
       </x:c>
       <x:c r="DJ34" s="3" t="n">
-        <x:v>538574</x:v>
+        <x:v>554208</x:v>
       </x:c>
       <x:c r="DK34" s="3" t="n">
-        <x:v>544809</x:v>
+        <x:v>560322</x:v>
       </x:c>
       <x:c r="DL34" s="3" t="n">
-        <x:v>550686</x:v>
+        <x:v>567526</x:v>
       </x:c>
       <x:c r="DM34" s="3" t="n">
-        <x:v>553868</x:v>
+        <x:v>570513</x:v>
       </x:c>
       <x:c r="DN34" s="3" t="n">
-        <x:v>555463</x:v>
+        <x:v>571514</x:v>
       </x:c>
       <x:c r="DO34" s="3" t="n">
-        <x:v>568570</x:v>
+        <x:v>584544</x:v>
       </x:c>
       <x:c r="DP34" s="3" t="n">
-        <x:v>568991</x:v>
+        <x:v>586588</x:v>
       </x:c>
       <x:c r="DQ34" s="3" t="n">
-        <x:v>576390</x:v>
+        <x:v>593786</x:v>
       </x:c>
       <x:c r="DR34" s="3" t="n">
-        <x:v>576495</x:v>
+        <x:v>593302</x:v>
       </x:c>
       <x:c r="DS34" s="3" t="n">
-        <x:v>581378</x:v>
+        <x:v>597989</x:v>
       </x:c>
       <x:c r="DT34" s="3" t="n">
-        <x:v>585829</x:v>
+        <x:v>603592</x:v>
       </x:c>
       <x:c r="DU34" s="3" t="n">
-        <x:v>583159</x:v>
+        <x:v>600671</x:v>
       </x:c>
       <x:c r="DV34" s="3" t="n">
-        <x:v>582162</x:v>
+        <x:v>599182</x:v>
       </x:c>
       <x:c r="DW34" s="3" t="n">
-        <x:v>587682</x:v>
+        <x:v>604764</x:v>
       </x:c>
       <x:c r="DX34" s="3" t="n">
-        <x:v>588344</x:v>
+        <x:v>605952</x:v>
       </x:c>
       <x:c r="DY34" s="3" t="n">
-        <x:v>592444</x:v>
+        <x:v>610093</x:v>
       </x:c>
       <x:c r="DZ34" s="3" t="n">
-        <x:v>593747</x:v>
+        <x:v>610946</x:v>
       </x:c>
       <x:c r="EA34" s="3" t="n">
-        <x:v>596213</x:v>
+        <x:v>613419</x:v>
       </x:c>
       <x:c r="EB34" s="3" t="n">
-        <x:v>597588</x:v>
+        <x:v>615503</x:v>
       </x:c>
       <x:c r="EC34" s="3" t="n">
-        <x:v>604447</x:v>
+        <x:v>622429</x:v>
       </x:c>
       <x:c r="ED34" s="3" t="n">
-        <x:v>607230</x:v>
+        <x:v>624931</x:v>
       </x:c>
       <x:c r="EE34" s="3" t="n">
-        <x:v>610280</x:v>
+        <x:v>627957</x:v>
       </x:c>
       <x:c r="EF34" s="3" t="n">
-        <x:v>617912</x:v>
+        <x:v>636283</x:v>
       </x:c>
       <x:c r="EG34" s="3" t="n">
-        <x:v>619571</x:v>
+        <x:v>637892</x:v>
       </x:c>
       <x:c r="EH34" s="3" t="n">
-        <x:v>628017</x:v>
+        <x:v>646404</x:v>
       </x:c>
       <x:c r="EI34" s="3" t="n">
-        <x:v>635888</x:v>
+        <x:v>654333</x:v>
       </x:c>
       <x:c r="EJ34" s="3" t="n">
-        <x:v>641209</x:v>
+        <x:v>660379</x:v>
       </x:c>
       <x:c r="EK34" s="3" t="n">
-        <x:v>646372</x:v>
+        <x:v>665397</x:v>
       </x:c>
       <x:c r="EL34" s="3" t="n">
-        <x:v>652767</x:v>
+        <x:v>672119</x:v>
       </x:c>
       <x:c r="EM34" s="3" t="n">
-        <x:v>653284</x:v>
+        <x:v>672163</x:v>
       </x:c>
       <x:c r="EN34" s="3" t="n">
-        <x:v>653284</x:v>
+        <x:v>672991</x:v>
       </x:c>
       <x:c r="EO34" s="3" t="n">
-        <x:v>659752</x:v>
+        <x:v>679091</x:v>
       </x:c>
       <x:c r="EP34" s="3" t="n">
-        <x:v>664383</x:v>
+        <x:v>684268</x:v>
       </x:c>
       <x:c r="EQ34" s="3" t="n">
-        <x:v>674388</x:v>
+        <x:v>694308</x:v>
       </x:c>
       <x:c r="ER34" s="3" t="n">
-        <x:v>671203</x:v>
+        <x:v>691006</x:v>
       </x:c>
       <x:c r="ES34" s="3" t="n">
-        <x:v>673450</x:v>
+        <x:v>693008</x:v>
       </x:c>
       <x:c r="ET34" s="3" t="n">
-        <x:v>678842</x:v>
+        <x:v>699127</x:v>
       </x:c>
       <x:c r="EU34" s="3" t="n">
-        <x:v>683705</x:v>
+        <x:v>703782</x:v>
       </x:c>
       <x:c r="EV34" s="3" t="n">
-        <x:v>688787</x:v>
+        <x:v>709186</x:v>
       </x:c>
       <x:c r="EW34" s="3" t="n">
-        <x:v>685934</x:v>
+        <x:v>705783</x:v>
       </x:c>
       <x:c r="EX34" s="3" t="n">
-        <x:v>690335</x:v>
+        <x:v>710955</x:v>
       </x:c>
       <x:c r="EY34" s="3" t="n">
-        <x:v>686332</x:v>
+        <x:v>706524</x:v>
       </x:c>
       <x:c r="EZ34" s="3" t="n">
-        <x:v>689664</x:v>
+        <x:v>709841</x:v>
       </x:c>
       <x:c r="FA34" s="3" t="n">
-        <x:v>697749</x:v>
+        <x:v>718066</x:v>
       </x:c>
       <x:c r="FB34" s="3" t="n">
-        <x:v>697943</x:v>
+        <x:v>718913</x:v>
       </x:c>
       <x:c r="FC34" s="3" t="n">
-        <x:v>704147</x:v>
+        <x:v>724945</x:v>
       </x:c>
       <x:c r="FD34" s="3" t="n">
-        <x:v>635247</x:v>
+        <x:v>653723</x:v>
       </x:c>
       <x:c r="FE34" s="3" t="n">
-        <x:v>674976</x:v>
+        <x:v>694619</x:v>
       </x:c>
       <x:c r="FF34" s="3" t="n">
-        <x:v>672249</x:v>
+        <x:v>692648</x:v>
       </x:c>
       <x:c r="FG34" s="3" t="n">
-        <x:v>686590</x:v>
+        <x:v>706955</x:v>
       </x:c>
       <x:c r="FH34" s="3" t="n">
-        <x:v>696259</x:v>
+        <x:v>716338</x:v>
       </x:c>
       <x:c r="FI34" s="3" t="n">
-        <x:v>723197</x:v>
+        <x:v>744138</x:v>
       </x:c>
       <x:c r="FJ34" s="3" t="n">
-        <x:v>728134</x:v>
+        <x:v>750613</x:v>
       </x:c>
       <x:c r="FK34" s="3" t="n">
-        <x:v>725607</x:v>
+        <x:v>747794</x:v>
       </x:c>
       <x:c r="FL34" s="3" t="n">
-        <x:v>737079</x:v>
+        <x:v>759038</x:v>
       </x:c>
       <x:c r="FM34" s="3" t="n">
-        <x:v>728474</x:v>
+        <x:v>749183</x:v>
       </x:c>
       <x:c r="FN34" s="3" t="n">
-        <x:v>722644</x:v>
+        <x:v>744253</x:v>
       </x:c>
       <x:c r="FO34" s="3" t="n">
-        <x:v>715589</x:v>
+        <x:v>734930</x:v>
       </x:c>
       <x:c r="FP34" s="3" t="n">
-        <x:v>718195</x:v>
+        <x:v>737984</x:v>
       </x:c>
       <x:c r="FQ34" s="3" t="n">
-        <x:v>715175</x:v>
+        <x:v>737838</x:v>
       </x:c>
       <x:c r="FR34" s="3" t="n">
-        <x:v>721325</x:v>
+        <x:v>744481</x:v>
       </x:c>
       <x:c r="FS34" s="3" t="n">
-        <x:v>723626</x:v>
+        <x:v>746030</x:v>
       </x:c>
       <x:c r="FT34" s="3" t="n">
-        <x:v>719619</x:v>
+        <x:v>745997</x:v>
       </x:c>
       <x:c r="FU34" s="3" t="n">
-        <x:v>723495</x:v>
+        <x:v>749411</x:v>
       </x:c>
       <x:c r="FV34" s="3" t="n">
-        <x:v>727097</x:v>
+        <x:v>755128</x:v>
       </x:c>
       <x:c r="FW34" s="3" t="n">
-        <x:v>729201</x:v>
+        <x:v>758495</x:v>
       </x:c>
       <x:c r="FX34" s="3" t="n">
-        <x:v>731562</x:v>
+        <x:v>759932</x:v>
       </x:c>
       <x:c r="FY34" s="3" t="n">
-        <x:v>738375</x:v>
+        <x:v>767246</x:v>
       </x:c>
       <x:c r="FZ34" s="3" t="n">
-        <x:v>744967</x:v>
+        <x:v>771956</x:v>
+      </x:c>
+      <x:c r="GA34" s="3" t="n">
+        <x:v>776782</x:v>
       </x:c>
     </x:row>
-    <x:row r="35" spans="1:182">
+    <x:row r="35" spans="1:183">
       <x:c r="B35" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>316849</x:v>
+        <x:v>326535</x:v>
       </x:c>
       <x:c r="D35" s="3" t="n">
-        <x:v>318883</x:v>
+        <x:v>328632</x:v>
       </x:c>
       <x:c r="E35" s="3" t="n">
-        <x:v>319935</x:v>
+        <x:v>329716</x:v>
       </x:c>
       <x:c r="F35" s="3" t="n">
-        <x:v>320163</x:v>
+        <x:v>329952</x:v>
       </x:c>
       <x:c r="G35" s="3" t="n">
-        <x:v>320640</x:v>
+        <x:v>330443</x:v>
       </x:c>
       <x:c r="H35" s="3" t="n">
-        <x:v>321537</x:v>
+        <x:v>331368</x:v>
       </x:c>
       <x:c r="I35" s="3" t="n">
-        <x:v>321856</x:v>
+        <x:v>331695</x:v>
       </x:c>
       <x:c r="J35" s="3" t="n">
-        <x:v>324723</x:v>
+        <x:v>334651</x:v>
       </x:c>
       <x:c r="K35" s="3" t="n">
-        <x:v>310281</x:v>
+        <x:v>319767</x:v>
       </x:c>
       <x:c r="L35" s="3" t="n">
-        <x:v>311559</x:v>
+        <x:v>321084</x:v>
       </x:c>
       <x:c r="M35" s="3" t="n">
-        <x:v>315396</x:v>
+        <x:v>325038</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>317633</x:v>
+        <x:v>327343</x:v>
       </x:c>
       <x:c r="O35" s="3" t="n">
-        <x:v>317650</x:v>
+        <x:v>327361</x:v>
       </x:c>
       <x:c r="P35" s="3" t="n">
-        <x:v>319320</x:v>
+        <x:v>329082</x:v>
       </x:c>
       <x:c r="Q35" s="3" t="n">
-        <x:v>321239</x:v>
+        <x:v>331060</x:v>
       </x:c>
       <x:c r="R35" s="3" t="n">
-        <x:v>322414</x:v>
+        <x:v>332271</x:v>
       </x:c>
       <x:c r="S35" s="3" t="n">
-        <x:v>326493</x:v>
+        <x:v>336474</x:v>
       </x:c>
       <x:c r="T35" s="3" t="n">
-        <x:v>328495</x:v>
+        <x:v>338538</x:v>
       </x:c>
       <x:c r="U35" s="3" t="n">
-        <x:v>328079</x:v>
+        <x:v>338108</x:v>
       </x:c>
       <x:c r="V35" s="3" t="n">
-        <x:v>331721</x:v>
+        <x:v>341862</x:v>
       </x:c>
       <x:c r="W35" s="3" t="n">
-        <x:v>336774</x:v>
+        <x:v>347070</x:v>
       </x:c>
       <x:c r="X35" s="3" t="n">
-        <x:v>342513</x:v>
+        <x:v>352984</x:v>
       </x:c>
       <x:c r="Y35" s="3" t="n">
-        <x:v>350155</x:v>
+        <x:v>360860</x:v>
       </x:c>
       <x:c r="Z35" s="3" t="n">
-        <x:v>353105</x:v>
+        <x:v>363900</x:v>
       </x:c>
       <x:c r="AA35" s="3" t="n">
-        <x:v>355765</x:v>
+        <x:v>366641</x:v>
       </x:c>
       <x:c r="AB35" s="3" t="n">
-        <x:v>369838</x:v>
+        <x:v>381145</x:v>
       </x:c>
       <x:c r="AC35" s="3" t="n">
-        <x:v>363306</x:v>
+        <x:v>374413</x:v>
       </x:c>
       <x:c r="AD35" s="3" t="n">
-        <x:v>369624</x:v>
+        <x:v>380924</x:v>
       </x:c>
       <x:c r="AE35" s="3" t="n">
-        <x:v>375432</x:v>
+        <x:v>386909</x:v>
       </x:c>
       <x:c r="AF35" s="3" t="n">
-        <x:v>373949</x:v>
+        <x:v>385382</x:v>
       </x:c>
       <x:c r="AG35" s="3" t="n">
-        <x:v>376248</x:v>
+        <x:v>387750</x:v>
       </x:c>
       <x:c r="AH35" s="3" t="n">
-        <x:v>374387</x:v>
+        <x:v>385833</x:v>
       </x:c>
       <x:c r="AI35" s="3" t="n">
-        <x:v>377500</x:v>
+        <x:v>389040</x:v>
       </x:c>
       <x:c r="AJ35" s="3" t="n">
-        <x:v>378597</x:v>
+        <x:v>390172</x:v>
       </x:c>
       <x:c r="AK35" s="3" t="n">
-        <x:v>378264</x:v>
+        <x:v>389828</x:v>
       </x:c>
       <x:c r="AL35" s="3" t="n">
-        <x:v>380057</x:v>
+        <x:v>391676</x:v>
       </x:c>
       <x:c r="AM35" s="3" t="n">
-        <x:v>376404</x:v>
+        <x:v>387911</x:v>
       </x:c>
       <x:c r="AN35" s="3" t="n">
-        <x:v>377432</x:v>
+        <x:v>388971</x:v>
       </x:c>
       <x:c r="AO35" s="3" t="n">
-        <x:v>373879</x:v>
+        <x:v>385309</x:v>
       </x:c>
       <x:c r="AP35" s="3" t="n">
-        <x:v>363763</x:v>
+        <x:v>374884</x:v>
       </x:c>
       <x:c r="AQ35" s="3" t="n">
-        <x:v>374295</x:v>
+        <x:v>385738</x:v>
       </x:c>
       <x:c r="AR35" s="3" t="n">
-        <x:v>373411</x:v>
+        <x:v>384827</x:v>
       </x:c>
       <x:c r="AS35" s="3" t="n">
-        <x:v>371984</x:v>
+        <x:v>383355</x:v>
       </x:c>
       <x:c r="AT35" s="3" t="n">
-        <x:v>372070</x:v>
+        <x:v>383445</x:v>
       </x:c>
       <x:c r="AU35" s="3" t="n">
-        <x:v>370445</x:v>
+        <x:v>381770</x:v>
       </x:c>
       <x:c r="AV35" s="3" t="n">
-        <x:v>369603</x:v>
+        <x:v>380903</x:v>
       </x:c>
       <x:c r="AW35" s="3" t="n">
-        <x:v>364845</x:v>
+        <x:v>375998</x:v>
       </x:c>
       <x:c r="AX35" s="3" t="n">
-        <x:v>359819</x:v>
+        <x:v>370819</x:v>
       </x:c>
       <x:c r="AY35" s="3" t="n">
-        <x:v>351051</x:v>
+        <x:v>361790</x:v>
       </x:c>
       <x:c r="AZ35" s="3" t="n">
-        <x:v>354807</x:v>
+        <x:v>365662</x:v>
       </x:c>
       <x:c r="BA35" s="3" t="n">
-        <x:v>356235</x:v>
+        <x:v>367037</x:v>
       </x:c>
       <x:c r="BB35" s="3" t="n">
-        <x:v>356818</x:v>
+        <x:v>367800</x:v>
       </x:c>
       <x:c r="BC35" s="3" t="n">
-        <x:v>361672</x:v>
+        <x:v>372824</x:v>
       </x:c>
       <x:c r="BD35" s="3" t="n">
-        <x:v>360612</x:v>
+        <x:v>371678</x:v>
       </x:c>
       <x:c r="BE35" s="3" t="n">
-        <x:v>361051</x:v>
+        <x:v>371909</x:v>
       </x:c>
       <x:c r="BF35" s="3" t="n">
-        <x:v>362043</x:v>
+        <x:v>373235</x:v>
       </x:c>
       <x:c r="BG35" s="3" t="n">
-        <x:v>364386</x:v>
+        <x:v>375721</x:v>
       </x:c>
       <x:c r="BH35" s="3" t="n">
-        <x:v>366902</x:v>
+        <x:v>378051</x:v>
       </x:c>
       <x:c r="BI35" s="3" t="n">
-        <x:v>368421</x:v>
+        <x:v>379398</x:v>
       </x:c>
       <x:c r="BJ35" s="3" t="n">
-        <x:v>366667</x:v>
+        <x:v>377978</x:v>
       </x:c>
       <x:c r="BK35" s="3" t="n">
-        <x:v>370847</x:v>
+        <x:v>382376</x:v>
       </x:c>
       <x:c r="BL35" s="3" t="n">
-        <x:v>373201</x:v>
+        <x:v>384512</x:v>
       </x:c>
       <x:c r="BM35" s="3" t="n">
-        <x:v>378611</x:v>
+        <x:v>389978</x:v>
       </x:c>
       <x:c r="BN35" s="3" t="n">
-        <x:v>376870</x:v>
+        <x:v>388448</x:v>
       </x:c>
       <x:c r="BO35" s="3" t="n">
-        <x:v>383631</x:v>
+        <x:v>395177</x:v>
       </x:c>
       <x:c r="BP35" s="3" t="n">
-        <x:v>388296</x:v>
+        <x:v>400232</x:v>
       </x:c>
       <x:c r="BQ35" s="3" t="n">
-        <x:v>387333</x:v>
+        <x:v>399017</x:v>
       </x:c>
       <x:c r="BR35" s="3" t="n">
-        <x:v>390361</x:v>
+        <x:v>402357</x:v>
       </x:c>
       <x:c r="BS35" s="3" t="n">
-        <x:v>393148</x:v>
+        <x:v>405085</x:v>
       </x:c>
       <x:c r="BT35" s="3" t="n">
-        <x:v>399353</x:v>
+        <x:v>411472</x:v>
       </x:c>
       <x:c r="BU35" s="3" t="n">
-        <x:v>402384</x:v>
+        <x:v>414603</x:v>
       </x:c>
       <x:c r="BV35" s="3" t="n">
-        <x:v>406375</x:v>
+        <x:v>418899</x:v>
       </x:c>
       <x:c r="BW35" s="3" t="n">
-        <x:v>411143</x:v>
+        <x:v>423564</x:v>
       </x:c>
       <x:c r="BX35" s="3" t="n">
-        <x:v>413782</x:v>
+        <x:v>426454</x:v>
       </x:c>
       <x:c r="BY35" s="3" t="n">
-        <x:v>417764</x:v>
+        <x:v>430542</x:v>
       </x:c>
       <x:c r="BZ35" s="3" t="n">
-        <x:v>432169</x:v>
+        <x:v>445509</x:v>
       </x:c>
       <x:c r="CA35" s="3" t="n">
-        <x:v>437399</x:v>
+        <x:v>450720</x:v>
       </x:c>
       <x:c r="CB35" s="3" t="n">
-        <x:v>442558</x:v>
+        <x:v>456064</x:v>
       </x:c>
       <x:c r="CC35" s="3" t="n">
-        <x:v>444795</x:v>
+        <x:v>458376</x:v>
       </x:c>
       <x:c r="CD35" s="3" t="n">
-        <x:v>444444</x:v>
+        <x:v>458017</x:v>
       </x:c>
       <x:c r="CE35" s="3" t="n">
-        <x:v>445854</x:v>
+        <x:v>459474</x:v>
       </x:c>
       <x:c r="CF35" s="3" t="n">
-        <x:v>445445</x:v>
+        <x:v>459022</x:v>
       </x:c>
       <x:c r="CG35" s="3" t="n">
-        <x:v>446855</x:v>
+        <x:v>460474</x:v>
       </x:c>
       <x:c r="CH35" s="3" t="n">
-        <x:v>445503</x:v>
+        <x:v>458964</x:v>
       </x:c>
       <x:c r="CI35" s="3" t="n">
-        <x:v>454586</x:v>
+        <x:v>468377</x:v>
       </x:c>
       <x:c r="CJ35" s="3" t="n">
-        <x:v>454638</x:v>
+        <x:v>468607</x:v>
       </x:c>
       <x:c r="CK35" s="3" t="n">
-        <x:v>455236</x:v>
+        <x:v>469170</x:v>
       </x:c>
       <x:c r="CL35" s="3" t="n">
-        <x:v>457178</x:v>
+        <x:v>470949</x:v>
       </x:c>
       <x:c r="CM35" s="3" t="n">
-        <x:v>457529</x:v>
+        <x:v>471454</x:v>
       </x:c>
       <x:c r="CN35" s="3" t="n">
-        <x:v>459569</x:v>
+        <x:v>473584</x:v>
       </x:c>
       <x:c r="CO35" s="3" t="n">
-        <x:v>463856</x:v>
+        <x:v>478067</x:v>
       </x:c>
       <x:c r="CP35" s="3" t="n">
-        <x:v>467274</x:v>
+        <x:v>481331</x:v>
       </x:c>
       <x:c r="CQ35" s="3" t="n">
-        <x:v>473697</x:v>
+        <x:v>488190</x:v>
       </x:c>
       <x:c r="CR35" s="3" t="n">
-        <x:v>471373</x:v>
+        <x:v>485861</x:v>
       </x:c>
       <x:c r="CS35" s="3" t="n">
-        <x:v>475595</x:v>
+        <x:v>490216</x:v>
       </x:c>
       <x:c r="CT35" s="3" t="n">
-        <x:v>478618</x:v>
+        <x:v>493205</x:v>
       </x:c>
       <x:c r="CU35" s="3" t="n">
-        <x:v>483269</x:v>
+        <x:v>497791</x:v>
       </x:c>
       <x:c r="CV35" s="3" t="n">
-        <x:v>485732</x:v>
+        <x:v>500878</x:v>
       </x:c>
       <x:c r="CW35" s="3" t="n">
-        <x:v>494612</x:v>
+        <x:v>509857</x:v>
       </x:c>
       <x:c r="CX35" s="3" t="n">
-        <x:v>494674</x:v>
+        <x:v>509748</x:v>
       </x:c>
       <x:c r="CY35" s="3" t="n">
-        <x:v>496254</x:v>
+        <x:v>511380</x:v>
       </x:c>
       <x:c r="CZ35" s="3" t="n">
-        <x:v>502828</x:v>
+        <x:v>518259</x:v>
       </x:c>
       <x:c r="DA35" s="3" t="n">
-        <x:v>506054</x:v>
+        <x:v>521558</x:v>
       </x:c>
       <x:c r="DB35" s="3" t="n">
-        <x:v>513471</x:v>
+        <x:v>529065</x:v>
       </x:c>
       <x:c r="DC35" s="3" t="n">
-        <x:v>518236</x:v>
+        <x:v>533944</x:v>
       </x:c>
       <x:c r="DD35" s="3" t="n">
-        <x:v>523214</x:v>
+        <x:v>539309</x:v>
       </x:c>
       <x:c r="DE35" s="3" t="n">
-        <x:v>533430</x:v>
+        <x:v>549768</x:v>
       </x:c>
       <x:c r="DF35" s="3" t="n">
-        <x:v>537098</x:v>
+        <x:v>553329</x:v>
       </x:c>
       <x:c r="DG35" s="3" t="n">
-        <x:v>533096</x:v>
+        <x:v>549011</x:v>
       </x:c>
       <x:c r="DH35" s="3" t="n">
-        <x:v>530500</x:v>
+        <x:v>547186</x:v>
       </x:c>
       <x:c r="DI35" s="3" t="n">
-        <x:v>525625</x:v>
+        <x:v>541856</x:v>
       </x:c>
       <x:c r="DJ35" s="3" t="n">
-        <x:v>520795</x:v>
+        <x:v>536451</x:v>
       </x:c>
       <x:c r="DK35" s="3" t="n">
-        <x:v>527234</x:v>
+        <x:v>542771</x:v>
       </x:c>
       <x:c r="DL35" s="3" t="n">
-        <x:v>533214</x:v>
+        <x:v>550068</x:v>
       </x:c>
       <x:c r="DM35" s="3" t="n">
-        <x:v>536542</x:v>
+        <x:v>553233</x:v>
       </x:c>
       <x:c r="DN35" s="3" t="n">
-        <x:v>538191</x:v>
+        <x:v>554308</x:v>
       </x:c>
       <x:c r="DO35" s="3" t="n">
-        <x:v>551081</x:v>
+        <x:v>567121</x:v>
       </x:c>
       <x:c r="DP35" s="3" t="n">
-        <x:v>551360</x:v>
+        <x:v>568985</x:v>
       </x:c>
       <x:c r="DQ35" s="3" t="n">
-        <x:v>558918</x:v>
+        <x:v>576369</x:v>
       </x:c>
       <x:c r="DR35" s="3" t="n">
-        <x:v>559365</x:v>
+        <x:v>576271</x:v>
       </x:c>
       <x:c r="DS35" s="3" t="n">
-        <x:v>564552</x:v>
+        <x:v>581272</x:v>
       </x:c>
       <x:c r="DT35" s="3" t="n">
-        <x:v>569070</x:v>
+        <x:v>586911</x:v>
       </x:c>
       <x:c r="DU35" s="3" t="n">
-        <x:v>566434</x:v>
+        <x:v>584029</x:v>
       </x:c>
       <x:c r="DV35" s="3" t="n">
-        <x:v>565441</x:v>
+        <x:v>582574</x:v>
       </x:c>
       <x:c r="DW35" s="3" t="n">
-        <x:v>570930</x:v>
+        <x:v>588128</x:v>
       </x:c>
       <x:c r="DX35" s="3" t="n">
-        <x:v>571591</x:v>
+        <x:v>589281</x:v>
       </x:c>
       <x:c r="DY35" s="3" t="n">
-        <x:v>575799</x:v>
+        <x:v>593534</x:v>
       </x:c>
       <x:c r="DZ35" s="3" t="n">
-        <x:v>577347</x:v>
+        <x:v>594665</x:v>
       </x:c>
       <x:c r="EA35" s="3" t="n">
-        <x:v>580214</x:v>
+        <x:v>597551</x:v>
       </x:c>
       <x:c r="EB35" s="3" t="n">
-        <x:v>581755</x:v>
+        <x:v>599798</x:v>
       </x:c>
       <x:c r="EC35" s="3" t="n">
-        <x:v>588582</x:v>
+        <x:v>606705</x:v>
       </x:c>
       <x:c r="ED35" s="3" t="n">
-        <x:v>591204</x:v>
+        <x:v>609041</x:v>
       </x:c>
       <x:c r="EE35" s="3" t="n">
-        <x:v>593697</x:v>
+        <x:v>611499</x:v>
       </x:c>
       <x:c r="EF35" s="3" t="n">
-        <x:v>601137</x:v>
+        <x:v>619624</x:v>
       </x:c>
       <x:c r="EG35" s="3" t="n">
-        <x:v>602713</x:v>
+        <x:v>621159</x:v>
       </x:c>
       <x:c r="EH35" s="3" t="n">
-        <x:v>611002</x:v>
+        <x:v>629516</x:v>
       </x:c>
       <x:c r="EI35" s="3" t="n">
-        <x:v>618633</x:v>
+        <x:v>637209</x:v>
       </x:c>
       <x:c r="EJ35" s="3" t="n">
-        <x:v>623823</x:v>
+        <x:v>643133</x:v>
       </x:c>
       <x:c r="EK35" s="3" t="n">
-        <x:v>628877</x:v>
+        <x:v>648030</x:v>
       </x:c>
       <x:c r="EL35" s="3" t="n">
-        <x:v>635341</x:v>
+        <x:v>654824</x:v>
       </x:c>
       <x:c r="EM35" s="3" t="n">
-        <x:v>636170</x:v>
+        <x:v>655198</x:v>
       </x:c>
       <x:c r="EN35" s="3" t="n">
-        <x:v>636174</x:v>
+        <x:v>656067</x:v>
       </x:c>
       <x:c r="EO35" s="3" t="n">
-        <x:v>642509</x:v>
+        <x:v>662005</x:v>
       </x:c>
       <x:c r="EP35" s="3" t="n">
-        <x:v>646852</x:v>
+        <x:v>666871</x:v>
       </x:c>
       <x:c r="EQ35" s="3" t="n">
-        <x:v>656289</x:v>
+        <x:v>676370</x:v>
       </x:c>
       <x:c r="ER35" s="3" t="n">
-        <x:v>652940</x:v>
+        <x:v>672908</x:v>
       </x:c>
       <x:c r="ES35" s="3" t="n">
-        <x:v>655088</x:v>
+        <x:v>674765</x:v>
       </x:c>
       <x:c r="ET35" s="3" t="n">
-        <x:v>660427</x:v>
+        <x:v>680824</x:v>
       </x:c>
       <x:c r="EU35" s="3" t="n">
-        <x:v>665618</x:v>
+        <x:v>685857</x:v>
       </x:c>
       <x:c r="EV35" s="3" t="n">
-        <x:v>670735</x:v>
+        <x:v>691342</x:v>
       </x:c>
       <x:c r="EW35" s="3" t="n">
-        <x:v>667703</x:v>
+        <x:v>687693</x:v>
       </x:c>
       <x:c r="EX35" s="3" t="n">
-        <x:v>672171</x:v>
+        <x:v>692903</x:v>
       </x:c>
       <x:c r="EY35" s="3" t="n">
-        <x:v>668180</x:v>
+        <x:v>688528</x:v>
       </x:c>
       <x:c r="EZ35" s="3" t="n">
-        <x:v>671345</x:v>
+        <x:v>691732</x:v>
       </x:c>
       <x:c r="FA35" s="3" t="n">
-        <x:v>679443</x:v>
+        <x:v>699922</x:v>
       </x:c>
       <x:c r="FB35" s="3" t="n">
-        <x:v>679579</x:v>
+        <x:v>700649</x:v>
       </x:c>
       <x:c r="FC35" s="3" t="n">
-        <x:v>685695</x:v>
+        <x:v>706664</x:v>
       </x:c>
       <x:c r="FD35" s="3" t="n">
-        <x:v>617317</x:v>
+        <x:v>635955</x:v>
       </x:c>
       <x:c r="FE35" s="3" t="n">
-        <x:v>657023</x:v>
+        <x:v>676825</x:v>
       </x:c>
       <x:c r="FF35" s="3" t="n">
-        <x:v>654066</x:v>
+        <x:v>674548</x:v>
       </x:c>
       <x:c r="FG35" s="3" t="n">
-        <x:v>668056</x:v>
+        <x:v>688569</x:v>
       </x:c>
       <x:c r="FH35" s="3" t="n">
-        <x:v>677358</x:v>
+        <x:v>697648</x:v>
       </x:c>
       <x:c r="FI35" s="3" t="n">
-        <x:v>704208</x:v>
+        <x:v>725316</x:v>
       </x:c>
       <x:c r="FJ35" s="3" t="n">
-        <x:v>709342</x:v>
+        <x:v>731933</x:v>
       </x:c>
       <x:c r="FK35" s="3" t="n">
-        <x:v>706999</x:v>
+        <x:v>729385</x:v>
       </x:c>
       <x:c r="FL35" s="3" t="n">
-        <x:v>718446</x:v>
+        <x:v>740670</x:v>
       </x:c>
       <x:c r="FM35" s="3" t="n">
-        <x:v>709873</x:v>
+        <x:v>730765</x:v>
       </x:c>
       <x:c r="FN35" s="3" t="n">
-        <x:v>704285</x:v>
+        <x:v>725998</x:v>
       </x:c>
       <x:c r="FO35" s="3" t="n">
-        <x:v>696739</x:v>
+        <x:v>716315</x:v>
       </x:c>
       <x:c r="FP35" s="3" t="n">
-        <x:v>698753</x:v>
+        <x:v>718844</x:v>
       </x:c>
       <x:c r="FQ35" s="3" t="n">
-        <x:v>695606</x:v>
+        <x:v>718412</x:v>
       </x:c>
       <x:c r="FR35" s="3" t="n">
-        <x:v>701611</x:v>
+        <x:v>724638</x:v>
       </x:c>
       <x:c r="FS35" s="3" t="n">
-        <x:v>703958</x:v>
+        <x:v>726151</x:v>
       </x:c>
       <x:c r="FT35" s="3" t="n">
-        <x:v>700105</x:v>
+        <x:v>726266</x:v>
       </x:c>
       <x:c r="FU35" s="3" t="n">
-        <x:v>703848</x:v>
+        <x:v>729367</x:v>
       </x:c>
       <x:c r="FV35" s="3" t="n">
-        <x:v>707204</x:v>
+        <x:v>734513</x:v>
       </x:c>
       <x:c r="FW35" s="3" t="n">
-        <x:v>709294</x:v>
+        <x:v>737839</x:v>
       </x:c>
       <x:c r="FX35" s="3" t="n">
-        <x:v>711648</x:v>
+        <x:v>739076</x:v>
       </x:c>
       <x:c r="FY35" s="3" t="n">
-        <x:v>718104</x:v>
+        <x:v>746470</x:v>
       </x:c>
       <x:c r="FZ35" s="3" t="n">
-        <x:v>724112</x:v>
+        <x:v>751350</x:v>
+      </x:c>
+      <x:c r="GA35" s="3" t="n">
+        <x:v>755936</x:v>
       </x:c>
     </x:row>
-    <x:row r="36" spans="1:182">
+    <x:row r="36" spans="1:183">
       <x:c r="B36" s="2" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C36" s="3" t="n">
-        <x:v>8216</x:v>
+        <x:v>8159</x:v>
       </x:c>
       <x:c r="D36" s="3" t="n">
-        <x:v>8259</x:v>
+        <x:v>8202</x:v>
       </x:c>
       <x:c r="E36" s="3" t="n">
-        <x:v>8320</x:v>
+        <x:v>8262</x:v>
       </x:c>
       <x:c r="F36" s="3" t="n">
-        <x:v>8396</x:v>
+        <x:v>8338</x:v>
       </x:c>
       <x:c r="G36" s="3" t="n">
-        <x:v>8589</x:v>
+        <x:v>8530</x:v>
       </x:c>
       <x:c r="H36" s="3" t="n">
-        <x:v>8736</x:v>
+        <x:v>8675</x:v>
       </x:c>
       <x:c r="I36" s="3" t="n">
-        <x:v>8821</x:v>
+        <x:v>8760</x:v>
       </x:c>
       <x:c r="J36" s="3" t="n">
-        <x:v>8860</x:v>
+        <x:v>8799</x:v>
       </x:c>
       <x:c r="K36" s="3" t="n">
-        <x:v>8808</x:v>
+        <x:v>8748</x:v>
       </x:c>
       <x:c r="L36" s="3" t="n">
-        <x:v>8867</x:v>
+        <x:v>8806</x:v>
       </x:c>
       <x:c r="M36" s="3" t="n">
-        <x:v>8959</x:v>
+        <x:v>8897</x:v>
       </x:c>
       <x:c r="N36" s="3" t="n">
-        <x:v>8982</x:v>
+        <x:v>8920</x:v>
       </x:c>
       <x:c r="O36" s="3" t="n">
-        <x:v>8947</x:v>
+        <x:v>8886</x:v>
       </x:c>
       <x:c r="P36" s="3" t="n">
-        <x:v>8901</x:v>
+        <x:v>8840</x:v>
       </x:c>
       <x:c r="Q36" s="3" t="n">
-        <x:v>8944</x:v>
+        <x:v>8882</x:v>
       </x:c>
       <x:c r="R36" s="3" t="n">
-        <x:v>8987</x:v>
+        <x:v>8926</x:v>
       </x:c>
       <x:c r="S36" s="3" t="n">
-        <x:v>8922</x:v>
+        <x:v>8861</x:v>
       </x:c>
       <x:c r="T36" s="3" t="n">
-        <x:v>8919</x:v>
+        <x:v>8858</x:v>
       </x:c>
       <x:c r="U36" s="3" t="n">
-        <x:v>9007</x:v>
+        <x:v>8946</x:v>
       </x:c>
       <x:c r="V36" s="3" t="n">
-        <x:v>9184</x:v>
+        <x:v>9121</x:v>
       </x:c>
       <x:c r="W36" s="3" t="n">
-        <x:v>9485</x:v>
+        <x:v>9420</x:v>
       </x:c>
       <x:c r="X36" s="3" t="n">
-        <x:v>9644</x:v>
+        <x:v>9578</x:v>
       </x:c>
       <x:c r="Y36" s="3" t="n">
-        <x:v>9748</x:v>
+        <x:v>9681</x:v>
       </x:c>
       <x:c r="Z36" s="3" t="n">
-        <x:v>9889</x:v>
+        <x:v>9821</x:v>
       </x:c>
       <x:c r="AA36" s="3" t="n">
-        <x:v>10048</x:v>
+        <x:v>9979</x:v>
       </x:c>
       <x:c r="AB36" s="3" t="n">
-        <x:v>10235</x:v>
+        <x:v>10164</x:v>
       </x:c>
       <x:c r="AC36" s="3" t="n">
-        <x:v>10377</x:v>
+        <x:v>10305</x:v>
       </x:c>
       <x:c r="AD36" s="3" t="n">
-        <x:v>10447</x:v>
+        <x:v>10375</x:v>
       </x:c>
       <x:c r="AE36" s="3" t="n">
-        <x:v>10488</x:v>
+        <x:v>10416</x:v>
       </x:c>
       <x:c r="AF36" s="3" t="n">
-        <x:v>10596</x:v>
+        <x:v>10523</x:v>
       </x:c>
       <x:c r="AG36" s="3" t="n">
-        <x:v>10794</x:v>
+        <x:v>10720</x:v>
       </x:c>
       <x:c r="AH36" s="3" t="n">
-        <x:v>10959</x:v>
+        <x:v>10884</x:v>
       </x:c>
       <x:c r="AI36" s="3" t="n">
-        <x:v>10903</x:v>
+        <x:v>10828</x:v>
       </x:c>
       <x:c r="AJ36" s="3" t="n">
-        <x:v>10915</x:v>
+        <x:v>10840</x:v>
       </x:c>
       <x:c r="AK36" s="3" t="n">
-        <x:v>11143</x:v>
+        <x:v>11066</x:v>
       </x:c>
       <x:c r="AL36" s="3" t="n">
-        <x:v>11563</x:v>
+        <x:v>11483</x:v>
       </x:c>
       <x:c r="AM36" s="3" t="n">
-        <x:v>12176</x:v>
+        <x:v>12092</x:v>
       </x:c>
       <x:c r="AN36" s="3" t="n">
-        <x:v>12493</x:v>
+        <x:v>12407</x:v>
       </x:c>
       <x:c r="AO36" s="3" t="n">
-        <x:v>12729</x:v>
+        <x:v>12641</x:v>
       </x:c>
       <x:c r="AP36" s="3" t="n">
+        <x:v>12957</x:v>
+      </x:c>
+      <x:c r="AQ36" s="3" t="n">
+        <x:v>13091</x:v>
+      </x:c>
+      <x:c r="AR36" s="3" t="n">
+        <x:v>13125</x:v>
+      </x:c>
+      <x:c r="AS36" s="3" t="n">
+        <x:v>13304</x:v>
+      </x:c>
+      <x:c r="AT36" s="3" t="n">
+        <x:v>13516</x:v>
+      </x:c>
+      <x:c r="AU36" s="3" t="n">
+        <x:v>13496</x:v>
+      </x:c>
+      <x:c r="AV36" s="3" t="n">
+        <x:v>12836</x:v>
+      </x:c>
+      <x:c r="AW36" s="3" t="n">
+        <x:v>13011</x:v>
+      </x:c>
+      <x:c r="AX36" s="3" t="n">
+        <x:v>12819</x:v>
+      </x:c>
+      <x:c r="AY36" s="3" t="n">
+        <x:v>13097</x:v>
+      </x:c>
+      <x:c r="AZ36" s="3" t="n">
+        <x:v>13304</x:v>
+      </x:c>
+      <x:c r="BA36" s="3" t="n">
+        <x:v>13558</x:v>
+      </x:c>
+      <x:c r="BB36" s="3" t="n">
+        <x:v>13544</x:v>
+      </x:c>
+      <x:c r="BC36" s="3" t="n">
+        <x:v>13127</x:v>
+      </x:c>
+      <x:c r="BD36" s="3" t="n">
+        <x:v>13290</x:v>
+      </x:c>
+      <x:c r="BE36" s="3" t="n">
+        <x:v>13146</x:v>
+      </x:c>
+      <x:c r="BF36" s="3" t="n">
+        <x:v>13146</x:v>
+      </x:c>
+      <x:c r="BG36" s="3" t="n">
+        <x:v>11024</x:v>
+      </x:c>
+      <x:c r="BH36" s="3" t="n">
+        <x:v>14526</x:v>
+      </x:c>
+      <x:c r="BI36" s="3" t="n">
+        <x:v>10783</x:v>
+      </x:c>
+      <x:c r="BJ36" s="3" t="n">
+        <x:v>10933</x:v>
+      </x:c>
+      <x:c r="BK36" s="3" t="n">
+        <x:v>11597</x:v>
+      </x:c>
+      <x:c r="BL36" s="3" t="n">
+        <x:v>11864</x:v>
+      </x:c>
+      <x:c r="BM36" s="3" t="n">
+        <x:v>11941</x:v>
+      </x:c>
+      <x:c r="BN36" s="3" t="n">
+        <x:v>11946</x:v>
+      </x:c>
+      <x:c r="BO36" s="3" t="n">
+        <x:v>12091</x:v>
+      </x:c>
+      <x:c r="BP36" s="3" t="n">
+        <x:v>12217</x:v>
+      </x:c>
+      <x:c r="BQ36" s="3" t="n">
+        <x:v>12270</x:v>
+      </x:c>
+      <x:c r="BR36" s="3" t="n">
+        <x:v>12133</x:v>
+      </x:c>
+      <x:c r="BS36" s="3" t="n">
+        <x:v>12008</x:v>
+      </x:c>
+      <x:c r="BT36" s="3" t="n">
+        <x:v>12121</x:v>
+      </x:c>
+      <x:c r="BU36" s="3" t="n">
+        <x:v>12384</x:v>
+      </x:c>
+      <x:c r="BV36" s="3" t="n">
+        <x:v>12460</x:v>
+      </x:c>
+      <x:c r="BW36" s="3" t="n">
+        <x:v>11068</x:v>
+      </x:c>
+      <x:c r="BX36" s="3" t="n">
+        <x:v>11031</x:v>
+      </x:c>
+      <x:c r="BY36" s="3" t="n">
+        <x:v>11289</x:v>
+      </x:c>
+      <x:c r="BZ36" s="3" t="n">
+        <x:v>11326</x:v>
+      </x:c>
+      <x:c r="CA36" s="3" t="n">
+        <x:v>14968</x:v>
+      </x:c>
+      <x:c r="CB36" s="3" t="n">
+        <x:v>14987</x:v>
+      </x:c>
+      <x:c r="CC36" s="3" t="n">
+        <x:v>15111</x:v>
+      </x:c>
+      <x:c r="CD36" s="3" t="n">
+        <x:v>15322</x:v>
+      </x:c>
+      <x:c r="CE36" s="3" t="n">
+        <x:v>15380</x:v>
+      </x:c>
+      <x:c r="CF36" s="3" t="n">
+        <x:v>15454</x:v>
+      </x:c>
+      <x:c r="CG36" s="3" t="n">
+        <x:v>15508</x:v>
+      </x:c>
+      <x:c r="CH36" s="3" t="n">
+        <x:v>15701</x:v>
+      </x:c>
+      <x:c r="CI36" s="3" t="n">
+        <x:v>15947</x:v>
+      </x:c>
+      <x:c r="CJ36" s="3" t="n">
+        <x:v>16128</x:v>
+      </x:c>
+      <x:c r="CK36" s="3" t="n">
+        <x:v>16164</x:v>
+      </x:c>
+      <x:c r="CL36" s="3" t="n">
+        <x:v>16399</x:v>
+      </x:c>
+      <x:c r="CM36" s="3" t="n">
+        <x:v>16917</x:v>
+      </x:c>
+      <x:c r="CN36" s="3" t="n">
+        <x:v>17142</x:v>
+      </x:c>
+      <x:c r="CO36" s="3" t="n">
+        <x:v>17144</x:v>
+      </x:c>
+      <x:c r="CP36" s="3" t="n">
+        <x:v>17166</x:v>
+      </x:c>
+      <x:c r="CQ36" s="3" t="n">
+        <x:v>17069</x:v>
+      </x:c>
+      <x:c r="CR36" s="3" t="n">
+        <x:v>17006</x:v>
+      </x:c>
+      <x:c r="CS36" s="3" t="n">
+        <x:v>16990</x:v>
+      </x:c>
+      <x:c r="CT36" s="3" t="n">
+        <x:v>17131</x:v>
+      </x:c>
+      <x:c r="CU36" s="3" t="n">
+        <x:v>17495</x:v>
+      </x:c>
+      <x:c r="CV36" s="3" t="n">
+        <x:v>17663</x:v>
+      </x:c>
+      <x:c r="CW36" s="3" t="n">
+        <x:v>17818</x:v>
+      </x:c>
+      <x:c r="CX36" s="3" t="n">
+        <x:v>18107</x:v>
+      </x:c>
+      <x:c r="CY36" s="3" t="n">
+        <x:v>17915</x:v>
+      </x:c>
+      <x:c r="CZ36" s="3" t="n">
+        <x:v>17862</x:v>
+      </x:c>
+      <x:c r="DA36" s="3" t="n">
+        <x:v>17965</x:v>
+      </x:c>
+      <x:c r="DB36" s="3" t="n">
+        <x:v>18037</x:v>
+      </x:c>
+      <x:c r="DC36" s="3" t="n">
+        <x:v>17932</x:v>
+      </x:c>
+      <x:c r="DD36" s="3" t="n">
+        <x:v>17912</x:v>
+      </x:c>
+      <x:c r="DE36" s="3" t="n">
+        <x:v>17878</x:v>
+      </x:c>
+      <x:c r="DF36" s="3" t="n">
+        <x:v>17908</x:v>
+      </x:c>
+      <x:c r="DG36" s="3" t="n">
+        <x:v>18102</x:v>
+      </x:c>
+      <x:c r="DH36" s="3" t="n">
+        <x:v>18139</x:v>
+      </x:c>
+      <x:c r="DI36" s="3" t="n">
+        <x:v>18104</x:v>
+      </x:c>
+      <x:c r="DJ36" s="3" t="n">
+        <x:v>18096</x:v>
+      </x:c>
+      <x:c r="DK36" s="3" t="n">
+        <x:v>17843</x:v>
+      </x:c>
+      <x:c r="DL36" s="3" t="n">
+        <x:v>17716</x:v>
+      </x:c>
+      <x:c r="DM36" s="3" t="n">
+        <x:v>17508</x:v>
+      </x:c>
+      <x:c r="DN36" s="3" t="n">
+        <x:v>17424</x:v>
+      </x:c>
+      <x:c r="DO36" s="3" t="n">
+        <x:v>17633</x:v>
+      </x:c>
+      <x:c r="DP36" s="3" t="n">
+        <x:v>17826</x:v>
+      </x:c>
+      <x:c r="DQ36" s="3" t="n">
+        <x:v>17604</x:v>
+      </x:c>
+      <x:c r="DR36" s="3" t="n">
+        <x:v>17183</x:v>
+      </x:c>
+      <x:c r="DS36" s="3" t="n">
+        <x:v>16830</x:v>
+      </x:c>
+      <x:c r="DT36" s="3" t="n">
+        <x:v>16779</x:v>
+      </x:c>
+      <x:c r="DU36" s="3" t="n">
+        <x:v>16743</x:v>
+      </x:c>
+      <x:c r="DV36" s="3" t="n">
+        <x:v>16709</x:v>
+      </x:c>
+      <x:c r="DW36" s="3" t="n">
+        <x:v>16728</x:v>
+      </x:c>
+      <x:c r="DX36" s="3" t="n">
+        <x:v>16764</x:v>
+      </x:c>
+      <x:c r="DY36" s="3" t="n">
+        <x:v>16636</x:v>
+      </x:c>
+      <x:c r="DZ36" s="3" t="n">
+        <x:v>16335</x:v>
+      </x:c>
+      <x:c r="EA36" s="3" t="n">
+        <x:v>15898</x:v>
+      </x:c>
+      <x:c r="EB36" s="3" t="n">
+        <x:v>15721</x:v>
+      </x:c>
+      <x:c r="EC36" s="3" t="n">
+        <x:v>15730</x:v>
+      </x:c>
+      <x:c r="ED36" s="3" t="n">
+        <x:v>15904</x:v>
+      </x:c>
+      <x:c r="EE36" s="3" t="n">
+        <x:v>16487</x:v>
+      </x:c>
+      <x:c r="EF36" s="3" t="n">
+        <x:v>16688</x:v>
+      </x:c>
+      <x:c r="EG36" s="3" t="n">
+        <x:v>16764</x:v>
+      </x:c>
+      <x:c r="EH36" s="3" t="n">
+        <x:v>16916</x:v>
+      </x:c>
+      <x:c r="EI36" s="3" t="n">
+        <x:v>17153</x:v>
+      </x:c>
+      <x:c r="EJ36" s="3" t="n">
+        <x:v>17275</x:v>
+      </x:c>
+      <x:c r="EK36" s="3" t="n">
+        <x:v>17396</x:v>
+      </x:c>
+      <x:c r="EL36" s="3" t="n">
+        <x:v>17317</x:v>
+      </x:c>
+      <x:c r="EM36" s="3" t="n">
+        <x:v>16984</x:v>
+      </x:c>
+      <x:c r="EN36" s="3" t="n">
+        <x:v>16944</x:v>
+      </x:c>
+      <x:c r="EO36" s="3" t="n">
+        <x:v>17104</x:v>
+      </x:c>
+      <x:c r="EP36" s="3" t="n">
+        <x:v>17420</x:v>
+      </x:c>
+      <x:c r="EQ36" s="3" t="n">
+        <x:v>17964</x:v>
+      </x:c>
+      <x:c r="ER36" s="3" t="n">
+        <x:v>18127</x:v>
+      </x:c>
+      <x:c r="ES36" s="3" t="n">
+        <x:v>18273</x:v>
+      </x:c>
+      <x:c r="ET36" s="3" t="n">
+        <x:v>18331</x:v>
+      </x:c>
+      <x:c r="EU36" s="3" t="n">
+        <x:v>17952</x:v>
+      </x:c>
+      <x:c r="EV36" s="3" t="n">
+        <x:v>17872</x:v>
+      </x:c>
+      <x:c r="EW36" s="3" t="n">
+        <x:v>18117</x:v>
+      </x:c>
+      <x:c r="EX36" s="3" t="n">
+        <x:v>18080</x:v>
+      </x:c>
+      <x:c r="EY36" s="3" t="n">
+        <x:v>18022</x:v>
+      </x:c>
+      <x:c r="EZ36" s="3" t="n">
+        <x:v>18135</x:v>
+      </x:c>
+      <x:c r="FA36" s="3" t="n">
+        <x:v>18174</x:v>
+      </x:c>
+      <x:c r="FB36" s="3" t="n">
+        <x:v>18292</x:v>
+      </x:c>
+      <x:c r="FC36" s="3" t="n">
+        <x:v>18311</x:v>
+      </x:c>
+      <x:c r="FD36" s="3" t="n">
+        <x:v>17769</x:v>
+      </x:c>
+      <x:c r="FE36" s="3" t="n">
+        <x:v>17818</x:v>
+      </x:c>
+      <x:c r="FF36" s="3" t="n">
+        <x:v>18117</x:v>
+      </x:c>
+      <x:c r="FG36" s="3" t="n">
+        <x:v>18405</x:v>
+      </x:c>
+      <x:c r="FH36" s="3" t="n">
+        <x:v>18708</x:v>
+      </x:c>
+      <x:c r="FI36" s="3" t="n">
+        <x:v>18854</x:v>
+      </x:c>
+      <x:c r="FJ36" s="3" t="n">
+        <x:v>18720</x:v>
+      </x:c>
+      <x:c r="FK36" s="3" t="n">
+        <x:v>18463</x:v>
+      </x:c>
+      <x:c r="FL36" s="3" t="n">
+        <x:v>18436</x:v>
+      </x:c>
+      <x:c r="FM36" s="3" t="n">
+        <x:v>18473</x:v>
+      </x:c>
+      <x:c r="FN36" s="3" t="n">
+        <x:v>18312</x:v>
+      </x:c>
+      <x:c r="FO36" s="3" t="n">
+        <x:v>18650</x:v>
+      </x:c>
+      <x:c r="FP36" s="3" t="n">
+        <x:v>19159</x:v>
+      </x:c>
+      <x:c r="FQ36" s="3" t="n">
+        <x:v>19435</x:v>
+      </x:c>
+      <x:c r="FR36" s="3" t="n">
+        <x:v>19843</x:v>
+      </x:c>
+      <x:c r="FS36" s="3" t="n">
+        <x:v>19884</x:v>
+      </x:c>
+      <x:c r="FT36" s="3" t="n">
+        <x:v>19741</x:v>
+      </x:c>
+      <x:c r="FU36" s="3" t="n">
+        <x:v>20049</x:v>
+      </x:c>
+      <x:c r="FV36" s="3" t="n">
+        <x:v>20611</x:v>
+      </x:c>
+      <x:c r="FW36" s="3" t="n">
+        <x:v>20656</x:v>
+      </x:c>
+      <x:c r="FX36" s="3" t="n">
+        <x:v>20856</x:v>
+      </x:c>
+      <x:c r="FY36" s="3" t="n">
+        <x:v>20776</x:v>
+      </x:c>
+      <x:c r="FZ36" s="3" t="n">
+        <x:v>20606</x:v>
+      </x:c>
+      <x:c r="GA36" s="3" t="n">
+        <x:v>20846</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:183">
+      <x:c r="B37" s="2" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="n">
+        <x:v>262497</x:v>
+      </x:c>
+      <x:c r="D37" s="3" t="n">
+        <x:v>263681</x:v>
+      </x:c>
+      <x:c r="E37" s="3" t="n">
+        <x:v>263497</x:v>
+      </x:c>
+      <x:c r="F37" s="3" t="n">
+        <x:v>262523</x:v>
+      </x:c>
+      <x:c r="G37" s="3" t="n">
+        <x:v>264369</x:v>
+      </x:c>
+      <x:c r="H37" s="3" t="n">
+        <x:v>266110</x:v>
+      </x:c>
+      <x:c r="I37" s="3" t="n">
+        <x:v>266366</x:v>
+      </x:c>
+      <x:c r="J37" s="3" t="n">
+        <x:v>267975</x:v>
+      </x:c>
+      <x:c r="K37" s="3" t="n">
+        <x:v>267044</x:v>
+      </x:c>
+      <x:c r="L37" s="3" t="n">
+        <x:v>267502</x:v>
+      </x:c>
+      <x:c r="M37" s="3" t="n">
+        <x:v>267902</x:v>
+      </x:c>
+      <x:c r="N37" s="3" t="n">
+        <x:v>270809</x:v>
+      </x:c>
+      <x:c r="O37" s="3" t="n">
+        <x:v>270995</x:v>
+      </x:c>
+      <x:c r="P37" s="3" t="n">
+        <x:v>270870</x:v>
+      </x:c>
+      <x:c r="Q37" s="3" t="n">
+        <x:v>274132</x:v>
+      </x:c>
+      <x:c r="R37" s="3" t="n">
+        <x:v>275578</x:v>
+      </x:c>
+      <x:c r="S37" s="3" t="n">
+        <x:v>274738</x:v>
+      </x:c>
+      <x:c r="T37" s="3" t="n">
+        <x:v>277055</x:v>
+      </x:c>
+      <x:c r="U37" s="3" t="n">
+        <x:v>277433</x:v>
+      </x:c>
+      <x:c r="V37" s="3" t="n">
+        <x:v>277571</x:v>
+      </x:c>
+      <x:c r="W37" s="3" t="n">
+        <x:v>280565</x:v>
+      </x:c>
+      <x:c r="X37" s="3" t="n">
+        <x:v>282887</x:v>
+      </x:c>
+      <x:c r="Y37" s="3" t="n">
+        <x:v>283326</x:v>
+      </x:c>
+      <x:c r="Z37" s="3" t="n">
+        <x:v>281425</x:v>
+      </x:c>
+      <x:c r="AA37" s="3" t="n">
+        <x:v>284137</x:v>
+      </x:c>
+      <x:c r="AB37" s="3" t="n">
+        <x:v>283090</x:v>
+      </x:c>
+      <x:c r="AC37" s="3" t="n">
+        <x:v>284133</x:v>
+      </x:c>
+      <x:c r="AD37" s="3" t="n">
+        <x:v>288553</x:v>
+      </x:c>
+      <x:c r="AE37" s="3" t="n">
+        <x:v>287486</x:v>
+      </x:c>
+      <x:c r="AF37" s="3" t="n">
+        <x:v>287244</x:v>
+      </x:c>
+      <x:c r="AG37" s="3" t="n">
+        <x:v>285572</x:v>
+      </x:c>
+      <x:c r="AH37" s="3" t="n">
+        <x:v>289645</x:v>
+      </x:c>
+      <x:c r="AI37" s="3" t="n">
+        <x:v>291933</x:v>
+      </x:c>
+      <x:c r="AJ37" s="3" t="n">
+        <x:v>292808</x:v>
+      </x:c>
+      <x:c r="AK37" s="3" t="n">
+        <x:v>292957</x:v>
+      </x:c>
+      <x:c r="AL37" s="3" t="n">
+        <x:v>292808</x:v>
+      </x:c>
+      <x:c r="AM37" s="3" t="n">
+        <x:v>296680</x:v>
+      </x:c>
+      <x:c r="AN37" s="3" t="n">
+        <x:v>300107</x:v>
+      </x:c>
+      <x:c r="AO37" s="3" t="n">
+        <x:v>302663</x:v>
+      </x:c>
+      <x:c r="AP37" s="3" t="n">
+        <x:v>305409</x:v>
+      </x:c>
+      <x:c r="AQ37" s="3" t="n">
+        <x:v>305096</x:v>
+      </x:c>
+      <x:c r="AR37" s="3" t="n">
+        <x:v>308425</x:v>
+      </x:c>
+      <x:c r="AS37" s="3" t="n">
+        <x:v>317331</x:v>
+      </x:c>
+      <x:c r="AT37" s="3" t="n">
+        <x:v>325178</x:v>
+      </x:c>
+      <x:c r="AU37" s="3" t="n">
+        <x:v>325479</x:v>
+      </x:c>
+      <x:c r="AV37" s="3" t="n">
+        <x:v>324404</x:v>
+      </x:c>
+      <x:c r="AW37" s="3" t="n">
+        <x:v>321039</x:v>
+      </x:c>
+      <x:c r="AX37" s="3" t="n">
+        <x:v>317327</x:v>
+      </x:c>
+      <x:c r="AY37" s="3" t="n">
+        <x:v>323091</x:v>
+      </x:c>
+      <x:c r="AZ37" s="3" t="n">
+        <x:v>321379</x:v>
+      </x:c>
+      <x:c r="BA37" s="3" t="n">
+        <x:v>319703</x:v>
+      </x:c>
+      <x:c r="BB37" s="3" t="n">
+        <x:v>319481</x:v>
+      </x:c>
+      <x:c r="BC37" s="3" t="n">
+        <x:v>317022</x:v>
+      </x:c>
+      <x:c r="BD37" s="3" t="n">
+        <x:v>318751</x:v>
+      </x:c>
+      <x:c r="BE37" s="3" t="n">
+        <x:v>318226</x:v>
+      </x:c>
+      <x:c r="BF37" s="3" t="n">
+        <x:v>317297</x:v>
+      </x:c>
+      <x:c r="BG37" s="3" t="n">
+        <x:v>320475</x:v>
+      </x:c>
+      <x:c r="BH37" s="3" t="n">
+        <x:v>320017</x:v>
+      </x:c>
+      <x:c r="BI37" s="3" t="n">
+        <x:v>320892</x:v>
+      </x:c>
+      <x:c r="BJ37" s="3" t="n">
+        <x:v>320390</x:v>
+      </x:c>
+      <x:c r="BK37" s="3" t="n">
+        <x:v>320478</x:v>
+      </x:c>
+      <x:c r="BL37" s="3" t="n">
+        <x:v>320245</x:v>
+      </x:c>
+      <x:c r="BM37" s="3" t="n">
+        <x:v>318204</x:v>
+      </x:c>
+      <x:c r="BN37" s="3" t="n">
+        <x:v>321517</x:v>
+      </x:c>
+      <x:c r="BO37" s="3" t="n">
+        <x:v>319438</x:v>
+      </x:c>
+      <x:c r="BP37" s="3" t="n">
+        <x:v>319926</x:v>
+      </x:c>
+      <x:c r="BQ37" s="3" t="n">
+        <x:v>322062</x:v>
+      </x:c>
+      <x:c r="BR37" s="3" t="n">
+        <x:v>320648</x:v>
+      </x:c>
+      <x:c r="BS37" s="3" t="n">
+        <x:v>331155</x:v>
+      </x:c>
+      <x:c r="BT37" s="3" t="n">
+        <x:v>331355</x:v>
+      </x:c>
+      <x:c r="BU37" s="3" t="n">
+        <x:v>333992</x:v>
+      </x:c>
+      <x:c r="BV37" s="3" t="n">
+        <x:v>333434</x:v>
+      </x:c>
+      <x:c r="BW37" s="3" t="n">
+        <x:v>337336</x:v>
+      </x:c>
+      <x:c r="BX37" s="3" t="n">
+        <x:v>337093</x:v>
+      </x:c>
+      <x:c r="BY37" s="3" t="n">
+        <x:v>335196</x:v>
+      </x:c>
+      <x:c r="BZ37" s="3" t="n">
+        <x:v>335194</x:v>
+      </x:c>
+      <x:c r="CA37" s="3" t="n">
+        <x:v>333176</x:v>
+      </x:c>
+      <x:c r="CB37" s="3" t="n">
+        <x:v>332691</x:v>
+      </x:c>
+      <x:c r="CC37" s="3" t="n">
+        <x:v>333579</x:v>
+      </x:c>
+      <x:c r="CD37" s="3" t="n">
+        <x:v>331767</x:v>
+      </x:c>
+      <x:c r="CE37" s="3" t="n">
+        <x:v>332246</x:v>
+      </x:c>
+      <x:c r="CF37" s="3" t="n">
+        <x:v>332921</x:v>
+      </x:c>
+      <x:c r="CG37" s="3" t="n">
+        <x:v>333919</x:v>
+      </x:c>
+      <x:c r="CH37" s="3" t="n">
+        <x:v>336484</x:v>
+      </x:c>
+      <x:c r="CI37" s="3" t="n">
+        <x:v>339124</x:v>
+      </x:c>
+      <x:c r="CJ37" s="3" t="n">
+        <x:v>340581</x:v>
+      </x:c>
+      <x:c r="CK37" s="3" t="n">
+        <x:v>341159</x:v>
+      </x:c>
+      <x:c r="CL37" s="3" t="n">
+        <x:v>342904</x:v>
+      </x:c>
+      <x:c r="CM37" s="3" t="n">
+        <x:v>343040</x:v>
+      </x:c>
+      <x:c r="CN37" s="3" t="n">
+        <x:v>342964</x:v>
+      </x:c>
+      <x:c r="CO37" s="3" t="n">
+        <x:v>343696</x:v>
+      </x:c>
+      <x:c r="CP37" s="3" t="n">
+        <x:v>342498</x:v>
+      </x:c>
+      <x:c r="CQ37" s="3" t="n">
+        <x:v>339889</x:v>
+      </x:c>
+      <x:c r="CR37" s="3" t="n">
+        <x:v>339822</x:v>
+      </x:c>
+      <x:c r="CS37" s="3" t="n">
+        <x:v>338263</x:v>
+      </x:c>
+      <x:c r="CT37" s="3" t="n">
+        <x:v>337990</x:v>
+      </x:c>
+      <x:c r="CU37" s="3" t="n">
+        <x:v>339563</x:v>
+      </x:c>
+      <x:c r="CV37" s="3" t="n">
+        <x:v>339398</x:v>
+      </x:c>
+      <x:c r="CW37" s="3" t="n">
+        <x:v>339030</x:v>
+      </x:c>
+      <x:c r="CX37" s="3" t="n">
+        <x:v>339943</x:v>
+      </x:c>
+      <x:c r="CY37" s="3" t="n">
+        <x:v>343239</x:v>
+      </x:c>
+      <x:c r="CZ37" s="3" t="n">
+        <x:v>343744</x:v>
+      </x:c>
+      <x:c r="DA37" s="3" t="n">
+        <x:v>347116</x:v>
+      </x:c>
+      <x:c r="DB37" s="3" t="n">
+        <x:v>347902</x:v>
+      </x:c>
+      <x:c r="DC37" s="3" t="n">
+        <x:v>346787</x:v>
+      </x:c>
+      <x:c r="DD37" s="3" t="n">
+        <x:v>349494</x:v>
+      </x:c>
+      <x:c r="DE37" s="3" t="n">
+        <x:v>348450</x:v>
+      </x:c>
+      <x:c r="DF37" s="3" t="n">
+        <x:v>351078</x:v>
+      </x:c>
+      <x:c r="DG37" s="3" t="n">
+        <x:v>349524</x:v>
+      </x:c>
+      <x:c r="DH37" s="3" t="n">
+        <x:v>351516</x:v>
+      </x:c>
+      <x:c r="DI37" s="3" t="n">
+        <x:v>353487</x:v>
+      </x:c>
+      <x:c r="DJ37" s="3" t="n">
+        <x:v>352885</x:v>
+      </x:c>
+      <x:c r="DK37" s="3" t="n">
+        <x:v>359792</x:v>
+      </x:c>
+      <x:c r="DL37" s="3" t="n">
+        <x:v>358120</x:v>
+      </x:c>
+      <x:c r="DM37" s="3" t="n">
+        <x:v>360524</x:v>
+      </x:c>
+      <x:c r="DN37" s="3" t="n">
+        <x:v>362606</x:v>
+      </x:c>
+      <x:c r="DO37" s="3" t="n">
+        <x:v>361718</x:v>
+      </x:c>
+      <x:c r="DP37" s="3" t="n">
+        <x:v>364138</x:v>
+      </x:c>
+      <x:c r="DQ37" s="3" t="n">
+        <x:v>364124</x:v>
+      </x:c>
+      <x:c r="DR37" s="3" t="n">
+        <x:v>365906</x:v>
+      </x:c>
+      <x:c r="DS37" s="3" t="n">
+        <x:v>365847</x:v>
+      </x:c>
+      <x:c r="DT37" s="3" t="n">
+        <x:v>366897</x:v>
+      </x:c>
+      <x:c r="DU37" s="3" t="n">
+        <x:v>367448</x:v>
+      </x:c>
+      <x:c r="DV37" s="3" t="n">
+        <x:v>368230</x:v>
+      </x:c>
+      <x:c r="DW37" s="3" t="n">
+        <x:v>369712</x:v>
+      </x:c>
+      <x:c r="DX37" s="3" t="n">
+        <x:v>371742</x:v>
+      </x:c>
+      <x:c r="DY37" s="3" t="n">
+        <x:v>374713</x:v>
+      </x:c>
+      <x:c r="DZ37" s="3" t="n">
+        <x:v>375217</x:v>
+      </x:c>
+      <x:c r="EA37" s="3" t="n">
+        <x:v>378583</x:v>
+      </x:c>
+      <x:c r="EB37" s="3" t="n">
+        <x:v>378784</x:v>
+      </x:c>
+      <x:c r="EC37" s="3" t="n">
+        <x:v>379269</x:v>
+      </x:c>
+      <x:c r="ED37" s="3" t="n">
+        <x:v>381251</x:v>
+      </x:c>
+      <x:c r="EE37" s="3" t="n">
+        <x:v>380992</x:v>
+      </x:c>
+      <x:c r="EF37" s="3" t="n">
+        <x:v>384219</x:v>
+      </x:c>
+      <x:c r="EG37" s="3" t="n">
+        <x:v>385733</x:v>
+      </x:c>
+      <x:c r="EH37" s="3" t="n">
+        <x:v>387302</x:v>
+      </x:c>
+      <x:c r="EI37" s="3" t="n">
+        <x:v>389323</x:v>
+      </x:c>
+      <x:c r="EJ37" s="3" t="n">
+        <x:v>388789</x:v>
+      </x:c>
+      <x:c r="EK37" s="3" t="n">
+        <x:v>393408</x:v>
+      </x:c>
+      <x:c r="EL37" s="3" t="n">
+        <x:v>397112</x:v>
+      </x:c>
+      <x:c r="EM37" s="3" t="n">
+        <x:v>401182</x:v>
+      </x:c>
+      <x:c r="EN37" s="3" t="n">
+        <x:v>405713</x:v>
+      </x:c>
+      <x:c r="EO37" s="3" t="n">
+        <x:v>404481</x:v>
+      </x:c>
+      <x:c r="EP37" s="3" t="n">
+        <x:v>405510</x:v>
+      </x:c>
+      <x:c r="EQ37" s="3" t="n">
+        <x:v>405336</x:v>
+      </x:c>
+      <x:c r="ER37" s="3" t="n">
+        <x:v>405672</x:v>
+      </x:c>
+      <x:c r="ES37" s="3" t="n">
+        <x:v>408157</x:v>
+      </x:c>
+      <x:c r="ET37" s="3" t="n">
+        <x:v>408444</x:v>
+      </x:c>
+      <x:c r="EU37" s="3" t="n">
+        <x:v>408418</x:v>
+      </x:c>
+      <x:c r="EV37" s="3" t="n">
+        <x:v>411764</x:v>
+      </x:c>
+      <x:c r="EW37" s="3" t="n">
+        <x:v>411074</x:v>
+      </x:c>
+      <x:c r="EX37" s="3" t="n">
+        <x:v>412079</x:v>
+      </x:c>
+      <x:c r="EY37" s="3" t="n">
+        <x:v>413933</x:v>
+      </x:c>
+      <x:c r="EZ37" s="3" t="n">
+        <x:v>409922</x:v>
+      </x:c>
+      <x:c r="FA37" s="3" t="n">
+        <x:v>409842</x:v>
+      </x:c>
+      <x:c r="FB37" s="3" t="n">
+        <x:v>410417</x:v>
+      </x:c>
+      <x:c r="FC37" s="3" t="n">
+        <x:v>406648</x:v>
+      </x:c>
+      <x:c r="FD37" s="3" t="n">
+        <x:v>397068</x:v>
+      </x:c>
+      <x:c r="FE37" s="3" t="n">
+        <x:v>403849</x:v>
+      </x:c>
+      <x:c r="FF37" s="3" t="n">
+        <x:v>407209</x:v>
+      </x:c>
+      <x:c r="FG37" s="3" t="n">
+        <x:v>414369</x:v>
+      </x:c>
+      <x:c r="FH37" s="3" t="n">
+        <x:v>417147</x:v>
+      </x:c>
+      <x:c r="FI37" s="3" t="n">
+        <x:v>416202</x:v>
+      </x:c>
+      <x:c r="FJ37" s="3" t="n">
+        <x:v>416854</x:v>
+      </x:c>
+      <x:c r="FK37" s="3" t="n">
+        <x:v>416754</x:v>
+      </x:c>
+      <x:c r="FL37" s="3" t="n">
+        <x:v>416641</x:v>
+      </x:c>
+      <x:c r="FM37" s="3" t="n">
+        <x:v>421496</x:v>
+      </x:c>
+      <x:c r="FN37" s="3" t="n">
+        <x:v>421860</x:v>
+      </x:c>
+      <x:c r="FO37" s="3" t="n">
+        <x:v>422927</x:v>
+      </x:c>
+      <x:c r="FP37" s="3" t="n">
+        <x:v>425876</x:v>
+      </x:c>
+      <x:c r="FQ37" s="3" t="n">
+        <x:v>424031</x:v>
+      </x:c>
+      <x:c r="FR37" s="3" t="n">
+        <x:v>427570</x:v>
+      </x:c>
+      <x:c r="FS37" s="3" t="n">
+        <x:v>428999</x:v>
+      </x:c>
+      <x:c r="FT37" s="3" t="n">
+        <x:v>428376</x:v>
+      </x:c>
+      <x:c r="FU37" s="3" t="n">
+        <x:v>429528</x:v>
+      </x:c>
+      <x:c r="FV37" s="3" t="n">
+        <x:v>430021</x:v>
+      </x:c>
+      <x:c r="FW37" s="3" t="n">
+        <x:v>430321</x:v>
+      </x:c>
+      <x:c r="FX37" s="3" t="n">
+        <x:v>431817</x:v>
+      </x:c>
+      <x:c r="FY37" s="3" t="n">
+        <x:v>433654</x:v>
+      </x:c>
+      <x:c r="FZ37" s="3" t="n">
+        <x:v>445275</x:v>
+      </x:c>
+      <x:c r="GA37" s="3" t="n">
+        <x:v>435757</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:183">
+      <x:c r="B38" s="2" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C38" s="3" t="n">
+        <x:v>77937</x:v>
+      </x:c>
+      <x:c r="D38" s="3" t="n">
+        <x:v>77554</x:v>
+      </x:c>
+      <x:c r="E38" s="3" t="n">
+        <x:v>77372</x:v>
+      </x:c>
+      <x:c r="F38" s="3" t="n">
+        <x:v>76845</x:v>
+      </x:c>
+      <x:c r="G38" s="3" t="n">
+        <x:v>77213</x:v>
+      </x:c>
+      <x:c r="H38" s="3" t="n">
+        <x:v>77242</x:v>
+      </x:c>
+      <x:c r="I38" s="3" t="n">
+        <x:v>77250</x:v>
+      </x:c>
+      <x:c r="J38" s="3" t="n">
+        <x:v>76780</x:v>
+      </x:c>
+      <x:c r="K38" s="3" t="n">
+        <x:v>75704</x:v>
+      </x:c>
+      <x:c r="L38" s="3" t="n">
+        <x:v>75721</x:v>
+      </x:c>
+      <x:c r="M38" s="3" t="n">
+        <x:v>74742</x:v>
+      </x:c>
+      <x:c r="N38" s="3" t="n">
+        <x:v>75258</x:v>
+      </x:c>
+      <x:c r="O38" s="3" t="n">
+        <x:v>75088</x:v>
+      </x:c>
+      <x:c r="P38" s="3" t="n">
+        <x:v>74344</x:v>
+      </x:c>
+      <x:c r="Q38" s="3" t="n">
+        <x:v>75014</x:v>
+      </x:c>
+      <x:c r="R38" s="3" t="n">
+        <x:v>74802</x:v>
+      </x:c>
+      <x:c r="S38" s="3" t="n">
+        <x:v>74303</x:v>
+      </x:c>
+      <x:c r="T38" s="3" t="n">
+        <x:v>74664</x:v>
+      </x:c>
+      <x:c r="U38" s="3" t="n">
+        <x:v>74310</x:v>
+      </x:c>
+      <x:c r="V38" s="3" t="n">
+        <x:v>74966</x:v>
+      </x:c>
+      <x:c r="W38" s="3" t="n">
+        <x:v>75904</x:v>
+      </x:c>
+      <x:c r="X38" s="3" t="n">
+        <x:v>76622</x:v>
+      </x:c>
+      <x:c r="Y38" s="3" t="n">
+        <x:v>76712</x:v>
+      </x:c>
+      <x:c r="Z38" s="3" t="n">
+        <x:v>76261</x:v>
+      </x:c>
+      <x:c r="AA38" s="3" t="n">
+        <x:v>75770</x:v>
+      </x:c>
+      <x:c r="AB38" s="3" t="n">
+        <x:v>75211</x:v>
+      </x:c>
+      <x:c r="AC38" s="3" t="n">
+        <x:v>75418</x:v>
+      </x:c>
+      <x:c r="AD38" s="3" t="n">
+        <x:v>74940</x:v>
+      </x:c>
+      <x:c r="AE38" s="3" t="n">
+        <x:v>75069</x:v>
+      </x:c>
+      <x:c r="AF38" s="3" t="n">
+        <x:v>75256</x:v>
+      </x:c>
+      <x:c r="AG38" s="3" t="n">
+        <x:v>75246</x:v>
+      </x:c>
+      <x:c r="AH38" s="3" t="n">
+        <x:v>76404</x:v>
+      </x:c>
+      <x:c r="AI38" s="3" t="n">
+        <x:v>76982</x:v>
+      </x:c>
+      <x:c r="AJ38" s="3" t="n">
+        <x:v>77780</x:v>
+      </x:c>
+      <x:c r="AK38" s="3" t="n">
+        <x:v>78174</x:v>
+      </x:c>
+      <x:c r="AL38" s="3" t="n">
+        <x:v>78179</x:v>
+      </x:c>
+      <x:c r="AM38" s="3" t="n">
+        <x:v>80228</x:v>
+      </x:c>
+      <x:c r="AN38" s="3" t="n">
+        <x:v>80376</x:v>
+      </x:c>
+      <x:c r="AO38" s="3" t="n">
+        <x:v>82367</x:v>
+      </x:c>
+      <x:c r="AP38" s="3" t="n">
+        <x:v>82600</x:v>
+      </x:c>
+      <x:c r="AQ38" s="3" t="n">
+        <x:v>80393</x:v>
+      </x:c>
+      <x:c r="AR38" s="3" t="n">
+        <x:v>80440</x:v>
+      </x:c>
+      <x:c r="AS38" s="3" t="n">
+        <x:v>91408</x:v>
+      </x:c>
+      <x:c r="AT38" s="3" t="n">
+        <x:v>93423</x:v>
+      </x:c>
+      <x:c r="AU38" s="3" t="n">
+        <x:v>93969</x:v>
+      </x:c>
+      <x:c r="AV38" s="3" t="n">
+        <x:v>94092</x:v>
+      </x:c>
+      <x:c r="AW38" s="3" t="n">
+        <x:v>93283</x:v>
+      </x:c>
+      <x:c r="AX38" s="3" t="n">
+        <x:v>91519</x:v>
+      </x:c>
+      <x:c r="AY38" s="3" t="n">
+        <x:v>96099</x:v>
+      </x:c>
+      <x:c r="AZ38" s="3" t="n">
+        <x:v>95266</x:v>
+      </x:c>
+      <x:c r="BA38" s="3" t="n">
+        <x:v>94221</x:v>
+      </x:c>
+      <x:c r="BB38" s="3" t="n">
+        <x:v>93755</x:v>
+      </x:c>
+      <x:c r="BC38" s="3" t="n">
+        <x:v>93109</x:v>
+      </x:c>
+      <x:c r="BD38" s="3" t="n">
+        <x:v>93673</x:v>
+      </x:c>
+      <x:c r="BE38" s="3" t="n">
+        <x:v>93895</x:v>
+      </x:c>
+      <x:c r="BF38" s="3" t="n">
+        <x:v>93693</x:v>
+      </x:c>
+      <x:c r="BG38" s="3" t="n">
+        <x:v>95417</x:v>
+      </x:c>
+      <x:c r="BH38" s="3" t="n">
+        <x:v>95121</x:v>
+      </x:c>
+      <x:c r="BI38" s="3" t="n">
+        <x:v>95447</x:v>
+      </x:c>
+      <x:c r="BJ38" s="3" t="n">
+        <x:v>94115</x:v>
+      </x:c>
+      <x:c r="BK38" s="3" t="n">
+        <x:v>93684</x:v>
+      </x:c>
+      <x:c r="BL38" s="3" t="n">
+        <x:v>93877</x:v>
+      </x:c>
+      <x:c r="BM38" s="3" t="n">
+        <x:v>91665</x:v>
+      </x:c>
+      <x:c r="BN38" s="3" t="n">
+        <x:v>93925</x:v>
+      </x:c>
+      <x:c r="BO38" s="3" t="n">
+        <x:v>92152</x:v>
+      </x:c>
+      <x:c r="BP38" s="3" t="n">
+        <x:v>90956</x:v>
+      </x:c>
+      <x:c r="BQ38" s="3" t="n">
+        <x:v>92484</x:v>
+      </x:c>
+      <x:c r="BR38" s="3" t="n">
+        <x:v>91250</x:v>
+      </x:c>
+      <x:c r="BS38" s="3" t="n">
+        <x:v>88558</x:v>
+      </x:c>
+      <x:c r="BT38" s="3" t="n">
+        <x:v>88752</x:v>
+      </x:c>
+      <x:c r="BU38" s="3" t="n">
+        <x:v>88911</x:v>
+      </x:c>
+      <x:c r="BV38" s="3" t="n">
+        <x:v>87523</x:v>
+      </x:c>
+      <x:c r="BW38" s="3" t="n">
+        <x:v>90379</x:v>
+      </x:c>
+      <x:c r="BX38" s="3" t="n">
+        <x:v>89576</x:v>
+      </x:c>
+      <x:c r="BY38" s="3" t="n">
+        <x:v>88134</x:v>
+      </x:c>
+      <x:c r="BZ38" s="3" t="n">
+        <x:v>88471</x:v>
+      </x:c>
+      <x:c r="CA38" s="3" t="n">
+        <x:v>87185</x:v>
+      </x:c>
+      <x:c r="CB38" s="3" t="n">
+        <x:v>86922</x:v>
+      </x:c>
+      <x:c r="CC38" s="3" t="n">
+        <x:v>87532</x:v>
+      </x:c>
+      <x:c r="CD38" s="3" t="n">
+        <x:v>86457</x:v>
+      </x:c>
+      <x:c r="CE38" s="3" t="n">
+        <x:v>85034</x:v>
+      </x:c>
+      <x:c r="CF38" s="3" t="n">
+        <x:v>84795</x:v>
+      </x:c>
+      <x:c r="CG38" s="3" t="n">
+        <x:v>84698</x:v>
+      </x:c>
+      <x:c r="CH38" s="3" t="n">
+        <x:v>84707</x:v>
+      </x:c>
+      <x:c r="CI38" s="3" t="n">
+        <x:v>86035</x:v>
+      </x:c>
+      <x:c r="CJ38" s="3" t="n">
+        <x:v>86471</x:v>
+      </x:c>
+      <x:c r="CK38" s="3" t="n">
+        <x:v>86942</x:v>
+      </x:c>
+      <x:c r="CL38" s="3" t="n">
+        <x:v>87925</x:v>
+      </x:c>
+      <x:c r="CM38" s="3" t="n">
+        <x:v>88319</x:v>
+      </x:c>
+      <x:c r="CN38" s="3" t="n">
+        <x:v>88333</x:v>
+      </x:c>
+      <x:c r="CO38" s="3" t="n">
+        <x:v>88411</x:v>
+      </x:c>
+      <x:c r="CP38" s="3" t="n">
+        <x:v>88072</x:v>
+      </x:c>
+      <x:c r="CQ38" s="3" t="n">
+        <x:v>87721</x:v>
+      </x:c>
+      <x:c r="CR38" s="3" t="n">
+        <x:v>88098</x:v>
+      </x:c>
+      <x:c r="CS38" s="3" t="n">
+        <x:v>87328</x:v>
+      </x:c>
+      <x:c r="CT38" s="3" t="n">
+        <x:v>87733</x:v>
+      </x:c>
+      <x:c r="CU38" s="3" t="n">
+        <x:v>87077</x:v>
+      </x:c>
+      <x:c r="CV38" s="3" t="n">
+        <x:v>86719</x:v>
+      </x:c>
+      <x:c r="CW38" s="3" t="n">
+        <x:v>85727</x:v>
+      </x:c>
+      <x:c r="CX38" s="3" t="n">
+        <x:v>85192</x:v>
+      </x:c>
+      <x:c r="CY38" s="3" t="n">
+        <x:v>86797</x:v>
+      </x:c>
+      <x:c r="CZ38" s="3" t="n">
+        <x:v>85887</x:v>
+      </x:c>
+      <x:c r="DA38" s="3" t="n">
+        <x:v>87756</x:v>
+      </x:c>
+      <x:c r="DB38" s="3" t="n">
+        <x:v>87737</x:v>
+      </x:c>
+      <x:c r="DC38" s="3" t="n">
+        <x:v>86565</x:v>
+      </x:c>
+      <x:c r="DD38" s="3" t="n">
+        <x:v>87334</x:v>
+      </x:c>
+      <x:c r="DE38" s="3" t="n">
+        <x:v>85995</x:v>
+      </x:c>
+      <x:c r="DF38" s="3" t="n">
+        <x:v>86716</x:v>
+      </x:c>
+      <x:c r="DG38" s="3" t="n">
+        <x:v>85562</x:v>
+      </x:c>
+      <x:c r="DH38" s="3" t="n">
+        <x:v>86814</x:v>
+      </x:c>
+      <x:c r="DI38" s="3" t="n">
+        <x:v>87182</x:v>
+      </x:c>
+      <x:c r="DJ38" s="3" t="n">
+        <x:v>86458</x:v>
+      </x:c>
+      <x:c r="DK38" s="3" t="n">
+        <x:v>89440</x:v>
+      </x:c>
+      <x:c r="DL38" s="3" t="n">
+        <x:v>88085</x:v>
+      </x:c>
+      <x:c r="DM38" s="3" t="n">
+        <x:v>90487</x:v>
+      </x:c>
+      <x:c r="DN38" s="3" t="n">
+        <x:v>92059</x:v>
+      </x:c>
+      <x:c r="DO38" s="3" t="n">
+        <x:v>91958</x:v>
+      </x:c>
+      <x:c r="DP38" s="3" t="n">
+        <x:v>93841</x:v>
+      </x:c>
+      <x:c r="DQ38" s="3" t="n">
+        <x:v>92913</x:v>
+      </x:c>
+      <x:c r="DR38" s="3" t="n">
+        <x:v>93155</x:v>
+      </x:c>
+      <x:c r="DS38" s="3" t="n">
+        <x:v>93102</x:v>
+      </x:c>
+      <x:c r="DT38" s="3" t="n">
+        <x:v>93385</x:v>
+      </x:c>
+      <x:c r="DU38" s="3" t="n">
+        <x:v>93648</x:v>
+      </x:c>
+      <x:c r="DV38" s="3" t="n">
+        <x:v>94423</x:v>
+      </x:c>
+      <x:c r="DW38" s="3" t="n">
+        <x:v>95155</x:v>
+      </x:c>
+      <x:c r="DX38" s="3" t="n">
+        <x:v>95430</x:v>
+      </x:c>
+      <x:c r="DY38" s="3" t="n">
+        <x:v>97471</x:v>
+      </x:c>
+      <x:c r="DZ38" s="3" t="n">
+        <x:v>97784</x:v>
+      </x:c>
+      <x:c r="EA38" s="3" t="n">
+        <x:v>99282</x:v>
+      </x:c>
+      <x:c r="EB38" s="3" t="n">
+        <x:v>100055</x:v>
+      </x:c>
+      <x:c r="EC38" s="3" t="n">
+        <x:v>99315</x:v>
+      </x:c>
+      <x:c r="ED38" s="3" t="n">
+        <x:v>99948</x:v>
+      </x:c>
+      <x:c r="EE38" s="3" t="n">
+        <x:v>99454</x:v>
+      </x:c>
+      <x:c r="EF38" s="3" t="n">
+        <x:v>100586</x:v>
+      </x:c>
+      <x:c r="EG38" s="3" t="n">
+        <x:v>100901</x:v>
+      </x:c>
+      <x:c r="EH38" s="3" t="n">
+        <x:v>101252</x:v>
+      </x:c>
+      <x:c r="EI38" s="3" t="n">
+        <x:v>101844</x:v>
+      </x:c>
+      <x:c r="EJ38" s="3" t="n">
+        <x:v>101196</x:v>
+      </x:c>
+      <x:c r="EK38" s="3" t="n">
+        <x:v>103084</x:v>
+      </x:c>
+      <x:c r="EL38" s="3" t="n">
+        <x:v>104296</x:v>
+      </x:c>
+      <x:c r="EM38" s="3" t="n">
+        <x:v>104753</x:v>
+      </x:c>
+      <x:c r="EN38" s="3" t="n">
+        <x:v>105778</x:v>
+      </x:c>
+      <x:c r="EO38" s="3" t="n">
+        <x:v>104163</x:v>
+      </x:c>
+      <x:c r="EP38" s="3" t="n">
+        <x:v>103629</x:v>
+      </x:c>
+      <x:c r="EQ38" s="3" t="n">
+        <x:v>103223</x:v>
+      </x:c>
+      <x:c r="ER38" s="3" t="n">
+        <x:v>103223</x:v>
+      </x:c>
+      <x:c r="ES38" s="3" t="n">
+        <x:v>103305</x:v>
+      </x:c>
+      <x:c r="ET38" s="3" t="n">
+        <x:v>103254</x:v>
+      </x:c>
+      <x:c r="EU38" s="3" t="n">
+        <x:v>103594</x:v>
+      </x:c>
+      <x:c r="EV38" s="3" t="n">
+        <x:v>104186</x:v>
+      </x:c>
+      <x:c r="EW38" s="3" t="n">
+        <x:v>104034</x:v>
+      </x:c>
+      <x:c r="EX38" s="3" t="n">
+        <x:v>104104</x:v>
+      </x:c>
+      <x:c r="EY38" s="3" t="n">
+        <x:v>104118</x:v>
+      </x:c>
+      <x:c r="EZ38" s="3" t="n">
+        <x:v>102142</x:v>
+      </x:c>
+      <x:c r="FA38" s="3" t="n">
+        <x:v>103310</x:v>
+      </x:c>
+      <x:c r="FB38" s="3" t="n">
+        <x:v>102806</x:v>
+      </x:c>
+      <x:c r="FC38" s="3" t="n">
+        <x:v>101642</x:v>
+      </x:c>
+      <x:c r="FD38" s="3" t="n">
+        <x:v>103482</x:v>
+      </x:c>
+      <x:c r="FE38" s="3" t="n">
+        <x:v>104092</x:v>
+      </x:c>
+      <x:c r="FF38" s="3" t="n">
+        <x:v>104467</x:v>
+      </x:c>
+      <x:c r="FG38" s="3" t="n">
+        <x:v>107906</x:v>
+      </x:c>
+      <x:c r="FH38" s="3" t="n">
+        <x:v>108432</x:v>
+      </x:c>
+      <x:c r="FI38" s="3" t="n">
+        <x:v>107973</x:v>
+      </x:c>
+      <x:c r="FJ38" s="3" t="n">
+        <x:v>110399</x:v>
+      </x:c>
+      <x:c r="FK38" s="3" t="n">
+        <x:v>109515</x:v>
+      </x:c>
+      <x:c r="FL38" s="3" t="n">
+        <x:v>110120</x:v>
+      </x:c>
+      <x:c r="FM38" s="3" t="n">
+        <x:v>113280</x:v>
+      </x:c>
+      <x:c r="FN38" s="3" t="n">
+        <x:v>113161</x:v>
+      </x:c>
+      <x:c r="FO38" s="3" t="n">
+        <x:v>114138</x:v>
+      </x:c>
+      <x:c r="FP38" s="3" t="n">
+        <x:v>116073</x:v>
+      </x:c>
+      <x:c r="FQ38" s="3" t="n">
+        <x:v>114432</x:v>
+      </x:c>
+      <x:c r="FR38" s="3" t="n">
+        <x:v>116578</x:v>
+      </x:c>
+      <x:c r="FS38" s="3" t="n">
+        <x:v>116295</x:v>
+      </x:c>
+      <x:c r="FT38" s="3" t="n">
+        <x:v>116106</x:v>
+      </x:c>
+      <x:c r="FU38" s="3" t="n">
+        <x:v>116985</x:v>
+      </x:c>
+      <x:c r="FV38" s="3" t="n">
+        <x:v>116608</x:v>
+      </x:c>
+      <x:c r="FW38" s="3" t="n">
+        <x:v>117951</x:v>
+      </x:c>
+      <x:c r="FX38" s="3" t="n">
+        <x:v>119003</x:v>
+      </x:c>
+      <x:c r="FY38" s="3" t="n">
+        <x:v>120511</x:v>
+      </x:c>
+      <x:c r="FZ38" s="3" t="n">
+        <x:v>132268</x:v>
+      </x:c>
+      <x:c r="GA38" s="3" t="n">
+        <x:v>122281</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:183">
+      <x:c r="B39" s="2" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="n">
+        <x:v>182138</x:v>
+      </x:c>
+      <x:c r="D39" s="3" t="n">
+        <x:v>183251</x:v>
+      </x:c>
+      <x:c r="E39" s="3" t="n">
+        <x:v>183852</x:v>
+      </x:c>
+      <x:c r="F39" s="3" t="n">
+        <x:v>184537</x:v>
+      </x:c>
+      <x:c r="G39" s="3" t="n">
+        <x:v>185351</x:v>
+      </x:c>
+      <x:c r="H39" s="3" t="n">
+        <x:v>185915</x:v>
+      </x:c>
+      <x:c r="I39" s="3" t="n">
+        <x:v>186627</x:v>
+      </x:c>
+      <x:c r="J39" s="3" t="n">
+        <x:v>188011</x:v>
+      </x:c>
+      <x:c r="K39" s="3" t="n">
+        <x:v>189264</x:v>
+      </x:c>
+      <x:c r="L39" s="3" t="n">
+        <x:v>189836</x:v>
+      </x:c>
+      <x:c r="M39" s="3" t="n">
+        <x:v>191326</x:v>
+      </x:c>
+      <x:c r="N39" s="3" t="n">
+        <x:v>192358</x:v>
+      </x:c>
+      <x:c r="O39" s="3" t="n">
+        <x:v>194067</x:v>
+      </x:c>
+      <x:c r="P39" s="3" t="n">
+        <x:v>195932</x:v>
+      </x:c>
+      <x:c r="Q39" s="3" t="n">
+        <x:v>198127</x:v>
+      </x:c>
+      <x:c r="R39" s="3" t="n">
+        <x:v>199556</x:v>
+      </x:c>
+      <x:c r="S39" s="3" t="n">
+        <x:v>199462</x:v>
+      </x:c>
+      <x:c r="T39" s="3" t="n">
+        <x:v>202070</x:v>
+      </x:c>
+      <x:c r="U39" s="3" t="n">
+        <x:v>202396</x:v>
+      </x:c>
+      <x:c r="V39" s="3" t="n">
+        <x:v>202872</x:v>
+      </x:c>
+      <x:c r="W39" s="3" t="n">
+        <x:v>205022</x:v>
+      </x:c>
+      <x:c r="X39" s="3" t="n">
+        <x:v>203729</x:v>
+      </x:c>
+      <x:c r="Y39" s="3" t="n">
+        <x:v>205252</x:v>
+      </x:c>
+      <x:c r="Z39" s="3" t="n">
+        <x:v>205294</x:v>
+      </x:c>
+      <x:c r="AA39" s="3" t="n">
+        <x:v>206885</x:v>
+      </x:c>
+      <x:c r="AB39" s="3" t="n">
+        <x:v>208134</x:v>
+      </x:c>
+      <x:c r="AC39" s="3" t="n">
+        <x:v>208669</x:v>
+      </x:c>
+      <x:c r="AD39" s="3" t="n">
+        <x:v>211043</x:v>
+      </x:c>
+      <x:c r="AE39" s="3" t="n">
+        <x:v>209831</x:v>
+      </x:c>
+      <x:c r="AF39" s="3" t="n">
+        <x:v>211034</x:v>
+      </x:c>
+      <x:c r="AG39" s="3" t="n">
+        <x:v>210556</x:v>
+      </x:c>
+      <x:c r="AH39" s="3" t="n">
+        <x:v>211123</x:v>
+      </x:c>
+      <x:c r="AI39" s="3" t="n">
+        <x:v>213196</x:v>
+      </x:c>
+      <x:c r="AJ39" s="3" t="n">
+        <x:v>211859</x:v>
+      </x:c>
+      <x:c r="AK39" s="3" t="n">
+        <x:v>214047</x:v>
+      </x:c>
+      <x:c r="AL39" s="3" t="n">
+        <x:v>214301</x:v>
+      </x:c>
+      <x:c r="AM39" s="3" t="n">
+        <x:v>214425</x:v>
+      </x:c>
+      <x:c r="AN39" s="3" t="n">
+        <x:v>218394</x:v>
+      </x:c>
+      <x:c r="AO39" s="3" t="n">
+        <x:v>219431</x:v>
+      </x:c>
+      <x:c r="AP39" s="3" t="n">
+        <x:v>220992</x:v>
+      </x:c>
+      <x:c r="AQ39" s="3" t="n">
+        <x:v>224380</x:v>
+      </x:c>
+      <x:c r="AR39" s="3" t="n">
+        <x:v>226049</x:v>
+      </x:c>
+      <x:c r="AS39" s="3" t="n">
+        <x:v>225353</x:v>
+      </x:c>
+      <x:c r="AT39" s="3" t="n">
+        <x:v>228161</x:v>
+      </x:c>
+      <x:c r="AU39" s="3" t="n">
+        <x:v>228622</x:v>
+      </x:c>
+      <x:c r="AV39" s="3" t="n">
+        <x:v>230218</x:v>
+      </x:c>
+      <x:c r="AW39" s="3" t="n">
+        <x:v>220576</x:v>
+      </x:c>
+      <x:c r="AX39" s="3" t="n">
+        <x:v>223550</x:v>
+      </x:c>
+      <x:c r="AY39" s="3" t="n">
+        <x:v>224315</x:v>
+      </x:c>
+      <x:c r="AZ39" s="3" t="n">
+        <x:v>223520</x:v>
+      </x:c>
+      <x:c r="BA39" s="3" t="n">
+        <x:v>223022</x:v>
+      </x:c>
+      <x:c r="BB39" s="3" t="n">
+        <x:v>223355</x:v>
+      </x:c>
+      <x:c r="BC39" s="3" t="n">
+        <x:v>221543</x:v>
+      </x:c>
+      <x:c r="BD39" s="3" t="n">
+        <x:v>222683</x:v>
+      </x:c>
+      <x:c r="BE39" s="3" t="n">
+        <x:v>221858</x:v>
+      </x:c>
+      <x:c r="BF39" s="3" t="n">
+        <x:v>221123</x:v>
+      </x:c>
+      <x:c r="BG39" s="3" t="n">
+        <x:v>222372</x:v>
+      </x:c>
+      <x:c r="BH39" s="3" t="n">
+        <x:v>222250</x:v>
+      </x:c>
+      <x:c r="BI39" s="3" t="n">
+        <x:v>222776</x:v>
+      </x:c>
+      <x:c r="BJ39" s="3" t="n">
+        <x:v>223880</x:v>
+      </x:c>
+      <x:c r="BK39" s="3" t="n">
+        <x:v>224491</x:v>
+      </x:c>
+      <x:c r="BL39" s="3" t="n">
+        <x:v>224009</x:v>
+      </x:c>
+      <x:c r="BM39" s="3" t="n">
+        <x:v>224553</x:v>
+      </x:c>
+      <x:c r="BN39" s="3" t="n">
+        <x:v>225295</x:v>
+      </x:c>
+      <x:c r="BO39" s="3" t="n">
+        <x:v>225236</x:v>
+      </x:c>
+      <x:c r="BP39" s="3" t="n">
+        <x:v>227184</x:v>
+      </x:c>
+      <x:c r="BQ39" s="3" t="n">
+        <x:v>227596</x:v>
+      </x:c>
+      <x:c r="BR39" s="3" t="n">
+        <x:v>227590</x:v>
+      </x:c>
+      <x:c r="BS39" s="3" t="n">
+        <x:v>241784</x:v>
+      </x:c>
+      <x:c r="BT39" s="3" t="n">
+        <x:v>241764</x:v>
+      </x:c>
+      <x:c r="BU39" s="3" t="n">
+        <x:v>244338</x:v>
+      </x:c>
+      <x:c r="BV39" s="3" t="n">
+        <x:v>245401</x:v>
+      </x:c>
+      <x:c r="BW39" s="3" t="n">
+        <x:v>246103</x:v>
+      </x:c>
+      <x:c r="BX39" s="3" t="n">
+        <x:v>246799</x:v>
+      </x:c>
+      <x:c r="BY39" s="3" t="n">
+        <x:v>246517</x:v>
+      </x:c>
+      <x:c r="BZ39" s="3" t="n">
+        <x:v>246116</x:v>
+      </x:c>
+      <x:c r="CA39" s="3" t="n">
+        <x:v>245552</x:v>
+      </x:c>
+      <x:c r="CB39" s="3" t="n">
+        <x:v>245357</x:v>
+      </x:c>
+      <x:c r="CC39" s="3" t="n">
+        <x:v>245559</x:v>
+      </x:c>
+      <x:c r="CD39" s="3" t="n">
+        <x:v>244945</x:v>
+      </x:c>
+      <x:c r="CE39" s="3" t="n">
+        <x:v>247218</x:v>
+      </x:c>
+      <x:c r="CF39" s="3" t="n">
+        <x:v>248228</x:v>
+      </x:c>
+      <x:c r="CG39" s="3" t="n">
+        <x:v>249404</x:v>
+      </x:c>
+      <x:c r="CH39" s="3" t="n">
+        <x:v>252109</x:v>
+      </x:c>
+      <x:c r="CI39" s="3" t="n">
+        <x:v>253273</x:v>
+      </x:c>
+      <x:c r="CJ39" s="3" t="n">
+        <x:v>254280</x:v>
+      </x:c>
+      <x:c r="CK39" s="3" t="n">
+        <x:v>254317</x:v>
+      </x:c>
+      <x:c r="CL39" s="3" t="n">
+        <x:v>254965</x:v>
+      </x:c>
+      <x:c r="CM39" s="3" t="n">
+        <x:v>254653</x:v>
+      </x:c>
+      <x:c r="CN39" s="3" t="n">
+        <x:v>254555</x:v>
+      </x:c>
+      <x:c r="CO39" s="3" t="n">
+        <x:v>255230</x:v>
+      </x:c>
+      <x:c r="CP39" s="3" t="n">
+        <x:v>254378</x:v>
+      </x:c>
+      <x:c r="CQ39" s="3" t="n">
+        <x:v>252064</x:v>
+      </x:c>
+      <x:c r="CR39" s="3" t="n">
+        <x:v>251555</x:v>
+      </x:c>
+      <x:c r="CS39" s="3" t="n">
+        <x:v>250827</x:v>
+      </x:c>
+      <x:c r="CT39" s="3" t="n">
+        <x:v>250071</x:v>
+      </x:c>
+      <x:c r="CU39" s="3" t="n">
+        <x:v>252452</x:v>
+      </x:c>
+      <x:c r="CV39" s="3" t="n">
+        <x:v>252689</x:v>
+      </x:c>
+      <x:c r="CW39" s="3" t="n">
+        <x:v>253437</x:v>
+      </x:c>
+      <x:c r="CX39" s="3" t="n">
+        <x:v>254991</x:v>
+      </x:c>
+      <x:c r="CY39" s="3" t="n">
+        <x:v>256576</x:v>
+      </x:c>
+      <x:c r="CZ39" s="3" t="n">
+        <x:v>258134</x:v>
+      </x:c>
+      <x:c r="DA39" s="3" t="n">
+        <x:v>259498</x:v>
+      </x:c>
+      <x:c r="DB39" s="3" t="n">
+        <x:v>260333</x:v>
+      </x:c>
+      <x:c r="DC39" s="3" t="n">
+        <x:v>260517</x:v>
+      </x:c>
+      <x:c r="DD39" s="3" t="n">
+        <x:v>262444</x:v>
+      </x:c>
+      <x:c r="DE39" s="3" t="n">
+        <x:v>262892</x:v>
+      </x:c>
+      <x:c r="DF39" s="3" t="n">
+        <x:v>264791</x:v>
+      </x:c>
+      <x:c r="DG39" s="3" t="n">
+        <x:v>264489</x:v>
+      </x:c>
+      <x:c r="DH39" s="3" t="n">
+        <x:v>265130</x:v>
+      </x:c>
+      <x:c r="DI39" s="3" t="n">
+        <x:v>266751</x:v>
+      </x:c>
+      <x:c r="DJ39" s="3" t="n">
+        <x:v>266949</x:v>
+      </x:c>
+      <x:c r="DK39" s="3" t="n">
+        <x:v>270714</x:v>
+      </x:c>
+      <x:c r="DL39" s="3" t="n">
+        <x:v>270519</x:v>
+      </x:c>
+      <x:c r="DM39" s="3" t="n">
+        <x:v>270285</x:v>
+      </x:c>
+      <x:c r="DN39" s="3" t="n">
+        <x:v>270658</x:v>
+      </x:c>
+      <x:c r="DO39" s="3" t="n">
+        <x:v>269862</x:v>
+      </x:c>
+      <x:c r="DP39" s="3" t="n">
+        <x:v>270236</x:v>
+      </x:c>
+      <x:c r="DQ39" s="3" t="n">
+        <x:v>271269</x:v>
+      </x:c>
+      <x:c r="DR39" s="3" t="n">
+        <x:v>272837</x:v>
+      </x:c>
+      <x:c r="DS39" s="3" t="n">
+        <x:v>272829</x:v>
+      </x:c>
+      <x:c r="DT39" s="3" t="n">
+        <x:v>273594</x:v>
+      </x:c>
+      <x:c r="DU39" s="3" t="n">
+        <x:v>273868</x:v>
+      </x:c>
+      <x:c r="DV39" s="3" t="n">
+        <x:v>273816</x:v>
+      </x:c>
+      <x:c r="DW39" s="3" t="n">
+        <x:v>274522</x:v>
+      </x:c>
+      <x:c r="DX39" s="3" t="n">
+        <x:v>276304</x:v>
+      </x:c>
+      <x:c r="DY39" s="3" t="n">
+        <x:v>277092</x:v>
+      </x:c>
+      <x:c r="DZ39" s="3" t="n">
+        <x:v>277262</x:v>
+      </x:c>
+      <x:c r="EA39" s="3" t="n">
+        <x:v>279078</x:v>
+      </x:c>
+      <x:c r="EB39" s="3" t="n">
+        <x:v>278435</x:v>
+      </x:c>
+      <x:c r="EC39" s="3" t="n">
+        <x:v>279744</x:v>
+      </x:c>
+      <x:c r="ED39" s="3" t="n">
+        <x:v>281081</x:v>
+      </x:c>
+      <x:c r="EE39" s="3" t="n">
+        <x:v>281345</x:v>
+      </x:c>
+      <x:c r="EF39" s="3" t="n">
+        <x:v>283415</x:v>
+      </x:c>
+      <x:c r="EG39" s="3" t="n">
+        <x:v>284620</x:v>
+      </x:c>
+      <x:c r="EH39" s="3" t="n">
+        <x:v>285842</x:v>
+      </x:c>
+      <x:c r="EI39" s="3" t="n">
+        <x:v>287263</x:v>
+      </x:c>
+      <x:c r="EJ39" s="3" t="n">
+        <x:v>287416</x:v>
+      </x:c>
+      <x:c r="EK39" s="3" t="n">
+        <x:v>290093</x:v>
+      </x:c>
+      <x:c r="EL39" s="3" t="n">
+        <x:v>292565</x:v>
+      </x:c>
+      <x:c r="EM39" s="3" t="n">
+        <x:v>296220</x:v>
+      </x:c>
+      <x:c r="EN39" s="3" t="n">
+        <x:v>299733</x:v>
+      </x:c>
+      <x:c r="EO39" s="3" t="n">
+        <x:v>300195</x:v>
+      </x:c>
+      <x:c r="EP39" s="3" t="n">
+        <x:v>301806</x:v>
+      </x:c>
+      <x:c r="EQ39" s="3" t="n">
+        <x:v>302033</x:v>
+      </x:c>
+      <x:c r="ER39" s="3" t="n">
+        <x:v>302373</x:v>
+      </x:c>
+      <x:c r="ES39" s="3" t="n">
+        <x:v>304798</x:v>
+      </x:c>
+      <x:c r="ET39" s="3" t="n">
+        <x:v>305141</x:v>
+      </x:c>
+      <x:c r="EU39" s="3" t="n">
+        <x:v>304759</x:v>
+      </x:c>
+      <x:c r="EV39" s="3" t="n">
+        <x:v>307521</x:v>
+      </x:c>
+      <x:c r="EW39" s="3" t="n">
+        <x:v>306982</x:v>
+      </x:c>
+      <x:c r="EX39" s="3" t="n">
+        <x:v>307923</x:v>
+      </x:c>
+      <x:c r="EY39" s="3" t="n">
+        <x:v>309771</x:v>
+      </x:c>
+      <x:c r="EZ39" s="3" t="n">
+        <x:v>307759</x:v>
+      </x:c>
+      <x:c r="FA39" s="3" t="n">
+        <x:v>306483</x:v>
+      </x:c>
+      <x:c r="FB39" s="3" t="n">
+        <x:v>307577</x:v>
+      </x:c>
+      <x:c r="FC39" s="3" t="n">
+        <x:v>304982</x:v>
+      </x:c>
+      <x:c r="FD39" s="3" t="n">
+        <x:v>293412</x:v>
+      </x:c>
+      <x:c r="FE39" s="3" t="n">
+        <x:v>299621</x:v>
+      </x:c>
+      <x:c r="FF39" s="3" t="n">
+        <x:v>302622</x:v>
+      </x:c>
+      <x:c r="FG39" s="3" t="n">
+        <x:v>306347</x:v>
+      </x:c>
+      <x:c r="FH39" s="3" t="n">
+        <x:v>308597</x:v>
+      </x:c>
+      <x:c r="FI39" s="3" t="n">
+        <x:v>308113</x:v>
+      </x:c>
+      <x:c r="FJ39" s="3" t="n">
+        <x:v>306336</x:v>
+      </x:c>
+      <x:c r="FK39" s="3" t="n">
+        <x:v>307120</x:v>
+      </x:c>
+      <x:c r="FL39" s="3" t="n">
+        <x:v>306401</x:v>
+      </x:c>
+      <x:c r="FM39" s="3" t="n">
+        <x:v>308089</x:v>
+      </x:c>
+      <x:c r="FN39" s="3" t="n">
+        <x:v>308572</x:v>
+      </x:c>
+      <x:c r="FO39" s="3" t="n">
+        <x:v>308662</x:v>
+      </x:c>
+      <x:c r="FP39" s="3" t="n">
+        <x:v>309674</x:v>
+      </x:c>
+      <x:c r="FQ39" s="3" t="n">
+        <x:v>309472</x:v>
+      </x:c>
+      <x:c r="FR39" s="3" t="n">
+        <x:v>310862</x:v>
+      </x:c>
+      <x:c r="FS39" s="3" t="n">
+        <x:v>312578</x:v>
+      </x:c>
+      <x:c r="FT39" s="3" t="n">
+        <x:v>312143</x:v>
+      </x:c>
+      <x:c r="FU39" s="3" t="n">
+        <x:v>312436</x:v>
+      </x:c>
+      <x:c r="FV39" s="3" t="n">
+        <x:v>313288</x:v>
+      </x:c>
+      <x:c r="FW39" s="3" t="n">
+        <x:v>312370</x:v>
+      </x:c>
+      <x:c r="FX39" s="3" t="n">
+        <x:v>312814</x:v>
+      </x:c>
+      <x:c r="FY39" s="3" t="n">
+        <x:v>313143</x:v>
+      </x:c>
+      <x:c r="FZ39" s="3" t="n">
+        <x:v>313007</x:v>
+      </x:c>
+      <x:c r="GA39" s="3" t="n">
+        <x:v>313476</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:183">
+      <x:c r="B40" s="2" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C40" s="3" t="n">
+        <x:v>112386</x:v>
+      </x:c>
+      <x:c r="D40" s="3" t="n">
+        <x:v>113004</x:v>
+      </x:c>
+      <x:c r="E40" s="3" t="n">
+        <x:v>113242</x:v>
+      </x:c>
+      <x:c r="F40" s="3" t="n">
+        <x:v>113409</x:v>
+      </x:c>
+      <x:c r="G40" s="3" t="n">
+        <x:v>113338</x:v>
+      </x:c>
+      <x:c r="H40" s="3" t="n">
+        <x:v>113328</x:v>
+      </x:c>
+      <x:c r="I40" s="3" t="n">
+        <x:v>113438</x:v>
+      </x:c>
+      <x:c r="J40" s="3" t="n">
+        <x:v>113923</x:v>
+      </x:c>
+      <x:c r="K40" s="3" t="n">
+        <x:v>114037</x:v>
+      </x:c>
+      <x:c r="L40" s="3" t="n">
+        <x:v>114131</x:v>
+      </x:c>
+      <x:c r="M40" s="3" t="n">
+        <x:v>114755</x:v>
+      </x:c>
+      <x:c r="N40" s="3" t="n">
+        <x:v>115259</x:v>
+      </x:c>
+      <x:c r="O40" s="3" t="n">
+        <x:v>116364</x:v>
+      </x:c>
+      <x:c r="P40" s="3" t="n">
+        <x:v>117518</x:v>
+      </x:c>
+      <x:c r="Q40" s="3" t="n">
+        <x:v>118788</x:v>
+      </x:c>
+      <x:c r="R40" s="3" t="n">
+        <x:v>119476</x:v>
+      </x:c>
+      <x:c r="S40" s="3" t="n">
+        <x:v>119774</x:v>
+      </x:c>
+      <x:c r="T40" s="3" t="n">
+        <x:v>121129</x:v>
+      </x:c>
+      <x:c r="U40" s="3" t="n">
+        <x:v>121503</x:v>
+      </x:c>
+      <x:c r="V40" s="3" t="n">
+        <x:v>121433</x:v>
+      </x:c>
+      <x:c r="W40" s="3" t="n">
+        <x:v>122560</x:v>
+      </x:c>
+      <x:c r="X40" s="3" t="n">
+        <x:v>122070</x:v>
+      </x:c>
+      <x:c r="Y40" s="3" t="n">
+        <x:v>122121</x:v>
+      </x:c>
+      <x:c r="Z40" s="3" t="n">
+        <x:v>122495</x:v>
+      </x:c>
+      <x:c r="AA40" s="3" t="n">
+        <x:v>123737</x:v>
+      </x:c>
+      <x:c r="AB40" s="3" t="n">
+        <x:v>124207</x:v>
+      </x:c>
+      <x:c r="AC40" s="3" t="n">
+        <x:v>125135</x:v>
+      </x:c>
+      <x:c r="AD40" s="3" t="n">
+        <x:v>126271</x:v>
+      </x:c>
+      <x:c r="AE40" s="3" t="n">
+        <x:v>124921</x:v>
+      </x:c>
+      <x:c r="AF40" s="3" t="n">
+        <x:v>124837</x:v>
+      </x:c>
+      <x:c r="AG40" s="3" t="n">
+        <x:v>124608</x:v>
+      </x:c>
+      <x:c r="AH40" s="3" t="n">
+        <x:v>125093</x:v>
+      </x:c>
+      <x:c r="AI40" s="3" t="n">
+        <x:v>126101</x:v>
+      </x:c>
+      <x:c r="AJ40" s="3" t="n">
+        <x:v>125799</x:v>
+      </x:c>
+      <x:c r="AK40" s="3" t="n">
+        <x:v>126816</x:v>
+      </x:c>
+      <x:c r="AL40" s="3" t="n">
+        <x:v>126659</x:v>
+      </x:c>
+      <x:c r="AM40" s="3" t="n">
+        <x:v>126789</x:v>
+      </x:c>
+      <x:c r="AN40" s="3" t="n">
+        <x:v>128741</x:v>
+      </x:c>
+      <x:c r="AO40" s="3" t="n">
+        <x:v>129373</x:v>
+      </x:c>
+      <x:c r="AP40" s="3" t="n">
+        <x:v>130462</x:v>
+      </x:c>
+      <x:c r="AQ40" s="3" t="n">
+        <x:v>132861</x:v>
+      </x:c>
+      <x:c r="AR40" s="3" t="n">
+        <x:v>133971</x:v>
+      </x:c>
+      <x:c r="AS40" s="3" t="n">
+        <x:v>134714</x:v>
+      </x:c>
+      <x:c r="AT40" s="3" t="n">
+        <x:v>137119</x:v>
+      </x:c>
+      <x:c r="AU40" s="3" t="n">
+        <x:v>150288</x:v>
+      </x:c>
+      <x:c r="AV40" s="3" t="n">
+        <x:v>148810</x:v>
+      </x:c>
+      <x:c r="AW40" s="3" t="n">
+        <x:v>146181</x:v>
+      </x:c>
+      <x:c r="AX40" s="3" t="n">
+        <x:v>145953</x:v>
+      </x:c>
+      <x:c r="AY40" s="3" t="n">
+        <x:v>146232</x:v>
+      </x:c>
+      <x:c r="AZ40" s="3" t="n">
+        <x:v>146214</x:v>
+      </x:c>
+      <x:c r="BA40" s="3" t="n">
+        <x:v>145716</x:v>
+      </x:c>
+      <x:c r="BB40" s="3" t="n">
+        <x:v>145895</x:v>
+      </x:c>
+      <x:c r="BC40" s="3" t="n">
+        <x:v>144515</x:v>
+      </x:c>
+      <x:c r="BD40" s="3" t="n">
+        <x:v>145760</x:v>
+      </x:c>
+      <x:c r="BE40" s="3" t="n">
+        <x:v>145115</x:v>
+      </x:c>
+      <x:c r="BF40" s="3" t="n">
+        <x:v>145504</x:v>
+      </x:c>
+      <x:c r="BG40" s="3" t="n">
+        <x:v>150288</x:v>
+      </x:c>
+      <x:c r="BH40" s="3" t="n">
+        <x:v>150538</x:v>
+      </x:c>
+      <x:c r="BI40" s="3" t="n">
+        <x:v>152106</x:v>
+      </x:c>
+      <x:c r="BJ40" s="3" t="n">
+        <x:v>154204</x:v>
+      </x:c>
+      <x:c r="BK40" s="3" t="n">
+        <x:v>155375</x:v>
+      </x:c>
+      <x:c r="BL40" s="3" t="n">
+        <x:v>154930</x:v>
+      </x:c>
+      <x:c r="BM40" s="3" t="n">
+        <x:v>157495</x:v>
+      </x:c>
+      <x:c r="BN40" s="3" t="n">
+        <x:v>157889</x:v>
+      </x:c>
+      <x:c r="BO40" s="3" t="n">
+        <x:v>151935</x:v>
+      </x:c>
+      <x:c r="BP40" s="3" t="n">
+        <x:v>153992</x:v>
+      </x:c>
+      <x:c r="BQ40" s="3" t="n">
+        <x:v>156798</x:v>
+      </x:c>
+      <x:c r="BR40" s="3" t="n">
+        <x:v>155404</x:v>
+      </x:c>
+      <x:c r="BS40" s="3" t="n">
+        <x:v>156368</x:v>
+      </x:c>
+      <x:c r="BT40" s="3" t="n">
+        <x:v>156963</x:v>
+      </x:c>
+      <x:c r="BU40" s="3" t="n">
+        <x:v>160252</x:v>
+      </x:c>
+      <x:c r="BV40" s="3" t="n">
+        <x:v>161960</x:v>
+      </x:c>
+      <x:c r="BW40" s="3" t="n">
+        <x:v>159325</x:v>
+      </x:c>
+      <x:c r="BX40" s="3" t="n">
+        <x:v>159549</x:v>
+      </x:c>
+      <x:c r="BY40" s="3" t="n">
+        <x:v>160018</x:v>
+      </x:c>
+      <x:c r="BZ40" s="3" t="n">
+        <x:v>158801</x:v>
+      </x:c>
+      <x:c r="CA40" s="3" t="n">
+        <x:v>162938</x:v>
+      </x:c>
+      <x:c r="CB40" s="3" t="n">
+        <x:v>162676</x:v>
+      </x:c>
+      <x:c r="CC40" s="3" t="n">
+        <x:v>161803</x:v>
+      </x:c>
+      <x:c r="CD40" s="3" t="n">
+        <x:v>161543</x:v>
+      </x:c>
+      <x:c r="CE40" s="3" t="n">
+        <x:v>162942</x:v>
+      </x:c>
+      <x:c r="CF40" s="3" t="n">
+        <x:v>164517</x:v>
+      </x:c>
+      <x:c r="CG40" s="3" t="n">
+        <x:v>164822</x:v>
+      </x:c>
+      <x:c r="CH40" s="3" t="n">
+        <x:v>167950</x:v>
+      </x:c>
+      <x:c r="CI40" s="3" t="n">
+        <x:v>166781</x:v>
+      </x:c>
+      <x:c r="CJ40" s="3" t="n">
+        <x:v>167466</x:v>
+      </x:c>
+      <x:c r="CK40" s="3" t="n">
+        <x:v>166912</x:v>
+      </x:c>
+      <x:c r="CL40" s="3" t="n">
+        <x:v>167832</x:v>
+      </x:c>
+      <x:c r="CM40" s="3" t="n">
+        <x:v>168238</x:v>
+      </x:c>
+      <x:c r="CN40" s="3" t="n">
+        <x:v>167747</x:v>
+      </x:c>
+      <x:c r="CO40" s="3" t="n">
+        <x:v>169344</x:v>
+      </x:c>
+      <x:c r="CP40" s="3" t="n">
+        <x:v>168454</x:v>
+      </x:c>
+      <x:c r="CQ40" s="3" t="n">
+        <x:v>167342</x:v>
+      </x:c>
+      <x:c r="CR40" s="3" t="n">
+        <x:v>166931</x:v>
+      </x:c>
+      <x:c r="CS40" s="3" t="n">
+        <x:v>166515</x:v>
+      </x:c>
+      <x:c r="CT40" s="3" t="n">
+        <x:v>165274</x:v>
+      </x:c>
+      <x:c r="CU40" s="3" t="n">
+        <x:v>166654</x:v>
+      </x:c>
+      <x:c r="CV40" s="3" t="n">
+        <x:v>167017</x:v>
+      </x:c>
+      <x:c r="CW40" s="3" t="n">
+        <x:v>166524</x:v>
+      </x:c>
+      <x:c r="CX40" s="3" t="n">
+        <x:v>167377</x:v>
+      </x:c>
+      <x:c r="CY40" s="3" t="n">
+        <x:v>169010</x:v>
+      </x:c>
+      <x:c r="CZ40" s="3" t="n">
+        <x:v>170368</x:v>
+      </x:c>
+      <x:c r="DA40" s="3" t="n">
+        <x:v>170732</x:v>
+      </x:c>
+      <x:c r="DB40" s="3" t="n">
+        <x:v>171620</x:v>
+      </x:c>
+      <x:c r="DC40" s="3" t="n">
+        <x:v>170945</x:v>
+      </x:c>
+      <x:c r="DD40" s="3" t="n">
+        <x:v>172109</x:v>
+      </x:c>
+      <x:c r="DE40" s="3" t="n">
+        <x:v>172704</x:v>
+      </x:c>
+      <x:c r="DF40" s="3" t="n">
+        <x:v>174405</x:v>
+      </x:c>
+      <x:c r="DG40" s="3" t="n">
+        <x:v>173170</x:v>
+      </x:c>
+      <x:c r="DH40" s="3" t="n">
+        <x:v>173637</x:v>
+      </x:c>
+      <x:c r="DI40" s="3" t="n">
+        <x:v>173928</x:v>
+      </x:c>
+      <x:c r="DJ40" s="3" t="n">
+        <x:v>174317</x:v>
+      </x:c>
+      <x:c r="DK40" s="3" t="n">
+        <x:v>178376</x:v>
+      </x:c>
+      <x:c r="DL40" s="3" t="n">
+        <x:v>177305</x:v>
+      </x:c>
+      <x:c r="DM40" s="3" t="n">
+        <x:v>175988</x:v>
+      </x:c>
+      <x:c r="DN40" s="3" t="n">
+        <x:v>175009</x:v>
+      </x:c>
+      <x:c r="DO40" s="3" t="n">
+        <x:v>175645</x:v>
+      </x:c>
+      <x:c r="DP40" s="3" t="n">
+        <x:v>175528</x:v>
+      </x:c>
+      <x:c r="DQ40" s="3" t="n">
+        <x:v>176049</x:v>
+      </x:c>
+      <x:c r="DR40" s="3" t="n">
+        <x:v>177673</x:v>
+      </x:c>
+      <x:c r="DS40" s="3" t="n">
+        <x:v>177407</x:v>
+      </x:c>
+      <x:c r="DT40" s="3" t="n">
+        <x:v>177792</x:v>
+      </x:c>
+      <x:c r="DU40" s="3" t="n">
+        <x:v>177684</x:v>
+      </x:c>
+      <x:c r="DV40" s="3" t="n">
+        <x:v>177077</x:v>
+      </x:c>
+      <x:c r="DW40" s="3" t="n">
+        <x:v>177589</x:v>
+      </x:c>
+      <x:c r="DX40" s="3" t="n">
+        <x:v>179198</x:v>
+      </x:c>
+      <x:c r="DY40" s="3" t="n">
+        <x:v>180140</x:v>
+      </x:c>
+      <x:c r="DZ40" s="3" t="n">
+        <x:v>180067</x:v>
+      </x:c>
+      <x:c r="EA40" s="3" t="n">
+        <x:v>179836</x:v>
+      </x:c>
+      <x:c r="EB40" s="3" t="n">
+        <x:v>179173</x:v>
+      </x:c>
+      <x:c r="EC40" s="3" t="n">
+        <x:v>180790</x:v>
+      </x:c>
+      <x:c r="ED40" s="3" t="n">
+        <x:v>181009</x:v>
+      </x:c>
+      <x:c r="EE40" s="3" t="n">
+        <x:v>182220</x:v>
+      </x:c>
+      <x:c r="EF40" s="3" t="n">
+        <x:v>182115</x:v>
+      </x:c>
+      <x:c r="EG40" s="3" t="n">
+        <x:v>184277</x:v>
+      </x:c>
+      <x:c r="EH40" s="3" t="n">
+        <x:v>185053</x:v>
+      </x:c>
+      <x:c r="EI40" s="3" t="n">
+        <x:v>186113</x:v>
+      </x:c>
+      <x:c r="EJ40" s="3" t="n">
+        <x:v>185588</x:v>
+      </x:c>
+      <x:c r="EK40" s="3" t="n">
+        <x:v>186660</x:v>
+      </x:c>
+      <x:c r="EL40" s="3" t="n">
+        <x:v>189349</x:v>
+      </x:c>
+      <x:c r="EM40" s="3" t="n">
+        <x:v>193291</x:v>
+      </x:c>
+      <x:c r="EN40" s="3" t="n">
+        <x:v>196879</x:v>
+      </x:c>
+      <x:c r="EO40" s="3" t="n">
+        <x:v>197539</x:v>
+      </x:c>
+      <x:c r="EP40" s="3" t="n">
+        <x:v>198454</x:v>
+      </x:c>
+      <x:c r="EQ40" s="3" t="n">
+        <x:v>196943</x:v>
+      </x:c>
+      <x:c r="ER40" s="3" t="n">
+        <x:v>198538</x:v>
+      </x:c>
+      <x:c r="ES40" s="3" t="n">
+        <x:v>200269</x:v>
+      </x:c>
+      <x:c r="ET40" s="3" t="n">
+        <x:v>200538</x:v>
+      </x:c>
+      <x:c r="EU40" s="3" t="n">
+        <x:v>198114</x:v>
+      </x:c>
+      <x:c r="EV40" s="3" t="n">
+        <x:v>201465</x:v>
+      </x:c>
+      <x:c r="EW40" s="3" t="n">
+        <x:v>199987</x:v>
+      </x:c>
+      <x:c r="EX40" s="3" t="n">
+        <x:v>201744</x:v>
+      </x:c>
+      <x:c r="EY40" s="3" t="n">
+        <x:v>201115</x:v>
+      </x:c>
+      <x:c r="EZ40" s="3" t="n">
+        <x:v>200394</x:v>
+      </x:c>
+      <x:c r="FA40" s="3" t="n">
+        <x:v>198854</x:v>
+      </x:c>
+      <x:c r="FB40" s="3" t="n">
+        <x:v>198927</x:v>
+      </x:c>
+      <x:c r="FC40" s="3" t="n">
+        <x:v>197555</x:v>
+      </x:c>
+      <x:c r="FD40" s="3" t="n">
+        <x:v>194830</x:v>
+      </x:c>
+      <x:c r="FE40" s="3" t="n">
+        <x:v>195271</x:v>
+      </x:c>
+      <x:c r="FF40" s="3" t="n">
+        <x:v>194268</x:v>
+      </x:c>
+      <x:c r="FG40" s="3" t="n">
+        <x:v>196325</x:v>
+      </x:c>
+      <x:c r="FH40" s="3" t="n">
+        <x:v>195280</x:v>
+      </x:c>
+      <x:c r="FI40" s="3" t="n">
+        <x:v>195649</x:v>
+      </x:c>
+      <x:c r="FJ40" s="3" t="n">
+        <x:v>194011</x:v>
+      </x:c>
+      <x:c r="FK40" s="3" t="n">
+        <x:v>195105</x:v>
+      </x:c>
+      <x:c r="FL40" s="3" t="n">
+        <x:v>197602</x:v>
+      </x:c>
+      <x:c r="FM40" s="3" t="n">
+        <x:v>200165</x:v>
+      </x:c>
+      <x:c r="FN40" s="3" t="n">
+        <x:v>199759</x:v>
+      </x:c>
+      <x:c r="FO40" s="3" t="n">
+        <x:v>198468</x:v>
+      </x:c>
+      <x:c r="FP40" s="3" t="n">
+        <x:v>198766</x:v>
+      </x:c>
+      <x:c r="FQ40" s="3" t="n">
+        <x:v>197851</x:v>
+      </x:c>
+      <x:c r="FR40" s="3" t="n">
+        <x:v>198702</x:v>
+      </x:c>
+      <x:c r="FS40" s="3" t="n">
+        <x:v>200895</x:v>
+      </x:c>
+      <x:c r="FT40" s="3" t="n">
+        <x:v>200268</x:v>
+      </x:c>
+      <x:c r="FU40" s="3" t="n">
+        <x:v>199994</x:v>
+      </x:c>
+      <x:c r="FV40" s="3" t="n">
+        <x:v>199632</x:v>
+      </x:c>
+      <x:c r="FW40" s="3" t="n">
+        <x:v>199448</x:v>
+      </x:c>
+      <x:c r="FX40" s="3" t="n">
+        <x:v>199599</x:v>
+      </x:c>
+      <x:c r="FY40" s="3" t="n">
+        <x:v>199928</x:v>
+      </x:c>
+      <x:c r="FZ40" s="3" t="n">
+        <x:v>200652</x:v>
+      </x:c>
+      <x:c r="GA40" s="3" t="n">
+        <x:v>200473</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:183">
+      <x:c r="B41" s="2" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="n">
+        <x:v>65237</x:v>
+      </x:c>
+      <x:c r="D41" s="3" t="n">
+        <x:v>66045</x:v>
+      </x:c>
+      <x:c r="E41" s="3" t="n">
+        <x:v>66842</x:v>
+      </x:c>
+      <x:c r="F41" s="3" t="n">
+        <x:v>67346</x:v>
+      </x:c>
+      <x:c r="G41" s="3" t="n">
+        <x:v>68027</x:v>
+      </x:c>
+      <x:c r="H41" s="3" t="n">
+        <x:v>68716</x:v>
+      </x:c>
+      <x:c r="I41" s="3" t="n">
+        <x:v>69443</x:v>
+      </x:c>
+      <x:c r="J41" s="3" t="n">
+        <x:v>70342</x:v>
+      </x:c>
+      <x:c r="K41" s="3" t="n">
+        <x:v>71445</x:v>
+      </x:c>
+      <x:c r="L41" s="3" t="n">
+        <x:v>72031</x:v>
+      </x:c>
+      <x:c r="M41" s="3" t="n">
+        <x:v>72702</x:v>
+      </x:c>
+      <x:c r="N41" s="3" t="n">
+        <x:v>73315</x:v>
+      </x:c>
+      <x:c r="O41" s="3" t="n">
+        <x:v>73737</x:v>
+      </x:c>
+      <x:c r="P41" s="3" t="n">
+        <x:v>74407</x:v>
+      </x:c>
+      <x:c r="Q41" s="3" t="n">
+        <x:v>75130</x:v>
+      </x:c>
+      <x:c r="R41" s="3" t="n">
+        <x:v>75681</x:v>
+      </x:c>
+      <x:c r="S41" s="3" t="n">
+        <x:v>75678</x:v>
+      </x:c>
+      <x:c r="T41" s="3" t="n">
+        <x:v>76368</x:v>
+      </x:c>
+      <x:c r="U41" s="3" t="n">
+        <x:v>76615</x:v>
+      </x:c>
+      <x:c r="V41" s="3" t="n">
+        <x:v>77200</x:v>
+      </x:c>
+      <x:c r="W41" s="3" t="n">
+        <x:v>77736</x:v>
+      </x:c>
+      <x:c r="X41" s="3" t="n">
+        <x:v>77682</x:v>
+      </x:c>
+      <x:c r="Y41" s="3" t="n">
+        <x:v>78567</x:v>
+      </x:c>
+      <x:c r="Z41" s="3" t="n">
+        <x:v>78591</x:v>
+      </x:c>
+      <x:c r="AA41" s="3" t="n">
+        <x:v>78879</x:v>
+      </x:c>
+      <x:c r="AB41" s="3" t="n">
+        <x:v>79490</x:v>
+      </x:c>
+      <x:c r="AC41" s="3" t="n">
+        <x:v>79521</x:v>
+      </x:c>
+      <x:c r="AD41" s="3" t="n">
+        <x:v>80272</x:v>
+      </x:c>
+      <x:c r="AE41" s="3" t="n">
+        <x:v>80885</x:v>
+      </x:c>
+      <x:c r="AF41" s="3" t="n">
+        <x:v>81641</x:v>
+      </x:c>
+      <x:c r="AG41" s="3" t="n">
+        <x:v>81858</x:v>
+      </x:c>
+      <x:c r="AH41" s="3" t="n">
+        <x:v>82260</x:v>
+      </x:c>
+      <x:c r="AI41" s="3" t="n">
+        <x:v>83076</x:v>
+      </x:c>
+      <x:c r="AJ41" s="3" t="n">
+        <x:v>82953</x:v>
+      </x:c>
+      <x:c r="AK41" s="3" t="n">
+        <x:v>83472</x:v>
+      </x:c>
+      <x:c r="AL41" s="3" t="n">
+        <x:v>83838</x:v>
+      </x:c>
+      <x:c r="AM41" s="3" t="n">
+        <x:v>83940</x:v>
+      </x:c>
+      <x:c r="AN41" s="3" t="n">
+        <x:v>85039</x:v>
+      </x:c>
+      <x:c r="AO41" s="3" t="n">
+        <x:v>85658</x:v>
+      </x:c>
+      <x:c r="AP41" s="3" t="n">
+        <x:v>86264</x:v>
+      </x:c>
+      <x:c r="AQ41" s="3" t="n">
+        <x:v>87089</x:v>
+      </x:c>
+      <x:c r="AR41" s="3" t="n">
+        <x:v>87203</x:v>
+      </x:c>
+      <x:c r="AS41" s="3" t="n">
+        <x:v>86310</x:v>
+      </x:c>
+      <x:c r="AT41" s="3" t="n">
+        <x:v>86469</x:v>
+      </x:c>
+      <x:c r="AU41" s="3" t="n">
+        <x:v>73124</x:v>
+      </x:c>
+      <x:c r="AV41" s="3" t="n">
+        <x:v>72639</x:v>
+      </x:c>
+      <x:c r="AW41" s="3" t="n">
+        <x:v>71919</x:v>
+      </x:c>
+      <x:c r="AX41" s="3" t="n">
+        <x:v>71512</x:v>
+      </x:c>
+      <x:c r="AY41" s="3" t="n">
+        <x:v>72333</x:v>
+      </x:c>
+      <x:c r="AZ41" s="3" t="n">
+        <x:v>71254</x:v>
+      </x:c>
+      <x:c r="BA41" s="3" t="n">
+        <x:v>71648</x:v>
+      </x:c>
+      <x:c r="BB41" s="3" t="n">
+        <x:v>71809</x:v>
+      </x:c>
+      <x:c r="BC41" s="3" t="n">
+        <x:v>70863</x:v>
+      </x:c>
+      <x:c r="BD41" s="3" t="n">
+        <x:v>71327</x:v>
+      </x:c>
+      <x:c r="BE41" s="3" t="n">
+        <x:v>71191</x:v>
+      </x:c>
+      <x:c r="BF41" s="3" t="n">
+        <x:v>70375</x:v>
+      </x:c>
+      <x:c r="BG41" s="3" t="n">
+        <x:v>65758</x:v>
+      </x:c>
+      <x:c r="BH41" s="3" t="n">
+        <x:v>65878</x:v>
+      </x:c>
+      <x:c r="BI41" s="3" t="n">
+        <x:v>65630</x:v>
+      </x:c>
+      <x:c r="BJ41" s="3" t="n">
+        <x:v>64567</x:v>
+      </x:c>
+      <x:c r="BK41" s="3" t="n">
+        <x:v>62761</x:v>
+      </x:c>
+      <x:c r="BL41" s="3" t="n">
+        <x:v>63130</x:v>
+      </x:c>
+      <x:c r="BM41" s="3" t="n">
+        <x:v>62814</x:v>
+      </x:c>
+      <x:c r="BN41" s="3" t="n">
+        <x:v>62203</x:v>
+      </x:c>
+      <x:c r="BO41" s="3" t="n">
+        <x:v>66018</x:v>
+      </x:c>
+      <x:c r="BP41" s="3" t="n">
+        <x:v>66951</x:v>
+      </x:c>
+      <x:c r="BQ41" s="3" t="n">
+        <x:v>66823</x:v>
+      </x:c>
+      <x:c r="BR41" s="3" t="n">
+        <x:v>66938</x:v>
+      </x:c>
+      <x:c r="BS41" s="3" t="n">
+        <x:v>78409</x:v>
+      </x:c>
+      <x:c r="BT41" s="3" t="n">
+        <x:v>77990</x:v>
+      </x:c>
+      <x:c r="BU41" s="3" t="n">
+        <x:v>79361</x:v>
+      </x:c>
+      <x:c r="BV41" s="3" t="n">
+        <x:v>78481</x:v>
+      </x:c>
+      <x:c r="BW41" s="3" t="n">
+        <x:v>80208</x:v>
+      </x:c>
+      <x:c r="BX41" s="3" t="n">
+        <x:v>80733</x:v>
+      </x:c>
+      <x:c r="BY41" s="3" t="n">
+        <x:v>81453</x:v>
+      </x:c>
+      <x:c r="BZ41" s="3" t="n">
+        <x:v>82054</x:v>
+      </x:c>
+      <x:c r="CA41" s="3" t="n">
+        <x:v>82400</x:v>
+      </x:c>
+      <x:c r="CB41" s="3" t="n">
+        <x:v>82736</x:v>
+      </x:c>
+      <x:c r="CC41" s="3" t="n">
+        <x:v>83896</x:v>
+      </x:c>
+      <x:c r="CD41" s="3" t="n">
+        <x:v>83671</x:v>
+      </x:c>
+      <x:c r="CE41" s="3" t="n">
+        <x:v>84708</x:v>
+      </x:c>
+      <x:c r="CF41" s="3" t="n">
+        <x:v>83844</x:v>
+      </x:c>
+      <x:c r="CG41" s="3" t="n">
+        <x:v>84425</x:v>
+      </x:c>
+      <x:c r="CH41" s="3" t="n">
+        <x:v>84496</x:v>
+      </x:c>
+      <x:c r="CI41" s="3" t="n">
+        <x:v>86934</x:v>
+      </x:c>
+      <x:c r="CJ41" s="3" t="n">
+        <x:v>86999</x:v>
+      </x:c>
+      <x:c r="CK41" s="3" t="n">
+        <x:v>87309</x:v>
+      </x:c>
+      <x:c r="CL41" s="3" t="n">
+        <x:v>87686</x:v>
+      </x:c>
+      <x:c r="CM41" s="3" t="n">
+        <x:v>86157</x:v>
+      </x:c>
+      <x:c r="CN41" s="3" t="n">
+        <x:v>86736</x:v>
+      </x:c>
+      <x:c r="CO41" s="3" t="n">
+        <x:v>86405</x:v>
+      </x:c>
+      <x:c r="CP41" s="3" t="n">
+        <x:v>86292</x:v>
+      </x:c>
+      <x:c r="CQ41" s="3" t="n">
+        <x:v>84869</x:v>
+      </x:c>
+      <x:c r="CR41" s="3" t="n">
+        <x:v>84738</x:v>
+      </x:c>
+      <x:c r="CS41" s="3" t="n">
+        <x:v>84573</x:v>
+      </x:c>
+      <x:c r="CT41" s="3" t="n">
+        <x:v>84413</x:v>
+      </x:c>
+      <x:c r="CU41" s="3" t="n">
+        <x:v>86279</x:v>
+      </x:c>
+      <x:c r="CV41" s="3" t="n">
+        <x:v>86584</x:v>
+      </x:c>
+      <x:c r="CW41" s="3" t="n">
+        <x:v>86982</x:v>
+      </x:c>
+      <x:c r="CX41" s="3" t="n">
+        <x:v>87112</x:v>
+      </x:c>
+      <x:c r="CY41" s="3" t="n">
+        <x:v>87972</x:v>
+      </x:c>
+      <x:c r="CZ41" s="3" t="n">
+        <x:v>88464</x:v>
+      </x:c>
+      <x:c r="DA41" s="3" t="n">
+        <x:v>88984</x:v>
+      </x:c>
+      <x:c r="DB41" s="3" t="n">
+        <x:v>88747</x:v>
+      </x:c>
+      <x:c r="DC41" s="3" t="n">
+        <x:v>89532</x:v>
+      </x:c>
+      <x:c r="DD41" s="3" t="n">
+        <x:v>90528</x:v>
+      </x:c>
+      <x:c r="DE41" s="3" t="n">
+        <x:v>90315</x:v>
+      </x:c>
+      <x:c r="DF41" s="3" t="n">
+        <x:v>90668</x:v>
+      </x:c>
+      <x:c r="DG41" s="3" t="n">
+        <x:v>91872</x:v>
+      </x:c>
+      <x:c r="DH41" s="3" t="n">
+        <x:v>91693</x:v>
+      </x:c>
+      <x:c r="DI41" s="3" t="n">
+        <x:v>92411</x:v>
+      </x:c>
+      <x:c r="DJ41" s="3" t="n">
+        <x:v>92484</x:v>
+      </x:c>
+      <x:c r="DK41" s="3" t="n">
+        <x:v>93468</x:v>
+      </x:c>
+      <x:c r="DL41" s="3" t="n">
+        <x:v>93487</x:v>
+      </x:c>
+      <x:c r="DM41" s="3" t="n">
+        <x:v>94167</x:v>
+      </x:c>
+      <x:c r="DN41" s="3" t="n">
+        <x:v>95889</x:v>
+      </x:c>
+      <x:c r="DO41" s="3" t="n">
+        <x:v>94625</x:v>
+      </x:c>
+      <x:c r="DP41" s="3" t="n">
+        <x:v>94757</x:v>
+      </x:c>
+      <x:c r="DQ41" s="3" t="n">
+        <x:v>95353</x:v>
+      </x:c>
+      <x:c r="DR41" s="3" t="n">
+        <x:v>95832</x:v>
+      </x:c>
+      <x:c r="DS41" s="3" t="n">
+        <x:v>95674</x:v>
+      </x:c>
+      <x:c r="DT41" s="3" t="n">
+        <x:v>96131</x:v>
+      </x:c>
+      <x:c r="DU41" s="3" t="n">
+        <x:v>96606</x:v>
+      </x:c>
+      <x:c r="DV41" s="3" t="n">
+        <x:v>96794</x:v>
+      </x:c>
+      <x:c r="DW41" s="3" t="n">
+        <x:v>97139</x:v>
+      </x:c>
+      <x:c r="DX41" s="3" t="n">
+        <x:v>97315</x:v>
+      </x:c>
+      <x:c r="DY41" s="3" t="n">
+        <x:v>97578</x:v>
+      </x:c>
+      <x:c r="DZ41" s="3" t="n">
+        <x:v>97030</x:v>
+      </x:c>
+      <x:c r="EA41" s="3" t="n">
+        <x:v>99449</x:v>
+      </x:c>
+      <x:c r="EB41" s="3" t="n">
+        <x:v>99214</x:v>
+      </x:c>
+      <x:c r="EC41" s="3" t="n">
+        <x:v>99433</x:v>
+      </x:c>
+      <x:c r="ED41" s="3" t="n">
+        <x:v>100368</x:v>
+      </x:c>
+      <x:c r="EE41" s="3" t="n">
+        <x:v>99331</x:v>
+      </x:c>
+      <x:c r="EF41" s="3" t="n">
+        <x:v>100936</x:v>
+      </x:c>
+      <x:c r="EG41" s="3" t="n">
+        <x:v>100682</x:v>
+      </x:c>
+      <x:c r="EH41" s="3" t="n">
+        <x:v>101267</x:v>
+      </x:c>
+      <x:c r="EI41" s="3" t="n">
+        <x:v>101594</x:v>
+      </x:c>
+      <x:c r="EJ41" s="3" t="n">
+        <x:v>101842</x:v>
+      </x:c>
+      <x:c r="EK41" s="3" t="n">
+        <x:v>103226</x:v>
+      </x:c>
+      <x:c r="EL41" s="3" t="n">
+        <x:v>103378</x:v>
+      </x:c>
+      <x:c r="EM41" s="3" t="n">
+        <x:v>102948</x:v>
+      </x:c>
+      <x:c r="EN41" s="3" t="n">
+        <x:v>104101</x:v>
+      </x:c>
+      <x:c r="EO41" s="3" t="n">
+        <x:v>103146</x:v>
+      </x:c>
+      <x:c r="EP41" s="3" t="n">
+        <x:v>103762</x:v>
+      </x:c>
+      <x:c r="EQ41" s="3" t="n">
+        <x:v>104411</x:v>
+      </x:c>
+      <x:c r="ER41" s="3" t="n">
+        <x:v>104455</x:v>
+      </x:c>
+      <x:c r="ES41" s="3" t="n">
+        <x:v>104982</x:v>
+      </x:c>
+      <x:c r="ET41" s="3" t="n">
+        <x:v>105320</x:v>
+      </x:c>
+      <x:c r="EU41" s="3" t="n">
+        <x:v>105872</x:v>
+      </x:c>
+      <x:c r="EV41" s="3" t="n">
+        <x:v>106835</x:v>
+      </x:c>
+      <x:c r="EW41" s="3" t="n">
+        <x:v>106853</x:v>
+      </x:c>
+      <x:c r="EX41" s="3" t="n">
+        <x:v>106803</x:v>
+      </x:c>
+      <x:c r="EY41" s="3" t="n">
+        <x:v>108315</x:v>
+      </x:c>
+      <x:c r="EZ41" s="3" t="n">
+        <x:v>108146</x:v>
+      </x:c>
+      <x:c r="FA41" s="3" t="n">
+        <x:v>107744</x:v>
+      </x:c>
+      <x:c r="FB41" s="3" t="n">
+        <x:v>108958</x:v>
+      </x:c>
+      <x:c r="FC41" s="3" t="n">
+        <x:v>106572</x:v>
+      </x:c>
+      <x:c r="FD41" s="3" t="n">
+        <x:v>99451</x:v>
+      </x:c>
+      <x:c r="FE41" s="3" t="n">
+        <x:v>105284</x:v>
+      </x:c>
+      <x:c r="FF41" s="3" t="n">
+        <x:v>107906</x:v>
+      </x:c>
+      <x:c r="FG41" s="3" t="n">
+        <x:v>109309</x:v>
+      </x:c>
+      <x:c r="FH41" s="3" t="n">
+        <x:v>114458</x:v>
+      </x:c>
+      <x:c r="FI41" s="3" t="n">
+        <x:v>113100</x:v>
+      </x:c>
+      <x:c r="FJ41" s="3" t="n">
+        <x:v>111228</x:v>
+      </x:c>
+      <x:c r="FK41" s="3" t="n">
+        <x:v>111484</x:v>
+      </x:c>
+      <x:c r="FL41" s="3" t="n">
+        <x:v>109210</x:v>
+      </x:c>
+      <x:c r="FM41" s="3" t="n">
+        <x:v>108688</x:v>
+      </x:c>
+      <x:c r="FN41" s="3" t="n">
+        <x:v>108593</x:v>
+      </x:c>
+      <x:c r="FO41" s="3" t="n">
+        <x:v>110678</x:v>
+      </x:c>
+      <x:c r="FP41" s="3" t="n">
+        <x:v>110634</x:v>
+      </x:c>
+      <x:c r="FQ41" s="3" t="n">
+        <x:v>111091</x:v>
+      </x:c>
+      <x:c r="FR41" s="3" t="n">
+        <x:v>112333</x:v>
+      </x:c>
+      <x:c r="FS41" s="3" t="n">
+        <x:v>112277</x:v>
+      </x:c>
+      <x:c r="FT41" s="3" t="n">
+        <x:v>111873</x:v>
+      </x:c>
+      <x:c r="FU41" s="3" t="n">
+        <x:v>111937</x:v>
+      </x:c>
+      <x:c r="FV41" s="3" t="n">
+        <x:v>113864</x:v>
+      </x:c>
+      <x:c r="FW41" s="3" t="n">
+        <x:v>112881</x:v>
+      </x:c>
+      <x:c r="FX41" s="3" t="n">
+        <x:v>112923</x:v>
+      </x:c>
+      <x:c r="FY41" s="3" t="n">
+        <x:v>112997</x:v>
+      </x:c>
+      <x:c r="FZ41" s="3" t="n">
+        <x:v>112443</x:v>
+      </x:c>
+      <x:c r="GA41" s="3" t="n">
+        <x:v>112656</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:183">
+      <x:c r="B42" s="2" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="G42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="I42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="J42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="K42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="L42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="M42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="N42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="O42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="P42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Q42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="R42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="S42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="T42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="U42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="V42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="W42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="X42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Y42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Z42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AA42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AB42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AC42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AD42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AE42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AF42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AG42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AH42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AI42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AJ42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AK42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AL42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AM42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AN42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AO42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AP42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AQ42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AR42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AS42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AT42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AU42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AV42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AW42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AX42" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AY42" s="3" t="n">
+        <x:v>151411</x:v>
+      </x:c>
+      <x:c r="AZ42" s="3" t="n">
+        <x:v>152400</x:v>
+      </x:c>
+      <x:c r="BA42" s="3" t="n">
+        <x:v>145205</x:v>
+      </x:c>
+      <x:c r="BB42" s="3" t="n">
+        <x:v>152858</x:v>
+      </x:c>
+      <x:c r="BC42" s="3" t="n">
+        <x:v>154793</x:v>
+      </x:c>
+      <x:c r="BD42" s="3" t="n">
+        <x:v>171768</x:v>
+      </x:c>
+      <x:c r="BE42" s="3" t="n">
+        <x:v>171391</x:v>
+      </x:c>
+      <x:c r="BF42" s="3" t="n">
+        <x:v>188014</x:v>
+      </x:c>
+      <x:c r="BG42" s="3" t="n">
+        <x:v>181622</x:v>
+      </x:c>
+      <x:c r="BH42" s="3" t="n">
+        <x:v>181834</x:v>
+      </x:c>
+      <x:c r="BI42" s="3" t="n">
+        <x:v>186005</x:v>
+      </x:c>
+      <x:c r="BJ42" s="3" t="n">
+        <x:v>202044</x:v>
+      </x:c>
+      <x:c r="BK42" s="3" t="n">
+        <x:v>199221</x:v>
+      </x:c>
+      <x:c r="BL42" s="3" t="n">
+        <x:v>178190</x:v>
+      </x:c>
+      <x:c r="BM42" s="3" t="n">
+        <x:v>183880</x:v>
+      </x:c>
+      <x:c r="BN42" s="3" t="n">
+        <x:v>197366</x:v>
+      </x:c>
+      <x:c r="BO42" s="3" t="n">
+        <x:v>181879</x:v>
+      </x:c>
+      <x:c r="BP42" s="3" t="n">
+        <x:v>189993</x:v>
+      </x:c>
+      <x:c r="BQ42" s="3" t="n">
+        <x:v>193491</x:v>
+      </x:c>
+      <x:c r="BR42" s="3" t="n">
+        <x:v>208109</x:v>
+      </x:c>
+      <x:c r="BS42" s="3" t="n">
+        <x:v>207834</x:v>
+      </x:c>
+      <x:c r="BT42" s="3" t="n">
+        <x:v>210469</x:v>
+      </x:c>
+      <x:c r="BU42" s="3" t="n">
+        <x:v>207581</x:v>
+      </x:c>
+      <x:c r="BV42" s="3" t="n">
+        <x:v>216538</x:v>
+      </x:c>
+      <x:c r="BW42" s="3" t="n">
+        <x:v>214053</x:v>
+      </x:c>
+      <x:c r="BX42" s="3" t="n">
+        <x:v>211990</x:v>
+      </x:c>
+      <x:c r="BY42" s="3" t="n">
+        <x:v>222041</x:v>
+      </x:c>
+      <x:c r="BZ42" s="3" t="n">
+        <x:v>222670</x:v>
+      </x:c>
+      <x:c r="CA42" s="3" t="n">
+        <x:v>216538</x:v>
+      </x:c>
+      <x:c r="CB42" s="3" t="n">
+        <x:v>240940</x:v>
+      </x:c>
+      <x:c r="CC42" s="3" t="n">
+        <x:v>244427</x:v>
+      </x:c>
+      <x:c r="CD42" s="3" t="n">
+        <x:v>237704</x:v>
+      </x:c>
+      <x:c r="CE42" s="3" t="n">
+        <x:v>247512</x:v>
+      </x:c>
+      <x:c r="CF42" s="3" t="n">
+        <x:v>236933</x:v>
+      </x:c>
+      <x:c r="CG42" s="3" t="n">
+        <x:v>232820</x:v>
+      </x:c>
+      <x:c r="CH42" s="3" t="n">
+        <x:v>232411</x:v>
+      </x:c>
+      <x:c r="CI42" s="3" t="n">
+        <x:v>229323</x:v>
+      </x:c>
+      <x:c r="CJ42" s="3" t="n">
+        <x:v>234561</x:v>
+      </x:c>
+      <x:c r="CK42" s="3" t="n">
+        <x:v>235430</x:v>
+      </x:c>
+      <x:c r="CL42" s="3" t="n">
+        <x:v>234340</x:v>
+      </x:c>
+      <x:c r="CM42" s="3" t="n">
+        <x:v>249356</x:v>
+      </x:c>
+      <x:c r="CN42" s="3" t="n">
+        <x:v>236860</x:v>
+      </x:c>
+      <x:c r="CO42" s="3" t="n">
+        <x:v>231544</x:v>
+      </x:c>
+      <x:c r="CP42" s="3" t="n">
+        <x:v>237115</x:v>
+      </x:c>
+      <x:c r="CQ42" s="3" t="n">
+        <x:v>235237</x:v>
+      </x:c>
+      <x:c r="CR42" s="3" t="n">
+        <x:v>240848</x:v>
+      </x:c>
+      <x:c r="CS42" s="3" t="n">
+        <x:v>250295</x:v>
+      </x:c>
+      <x:c r="CT42" s="3" t="n">
+        <x:v>257789</x:v>
+      </x:c>
+      <x:c r="CU42" s="3" t="n">
+        <x:v>249041</x:v>
+      </x:c>
+      <x:c r="CV42" s="3" t="n">
+        <x:v>252825</x:v>
+      </x:c>
+      <x:c r="CW42" s="3" t="n">
+        <x:v>247911</x:v>
+      </x:c>
+      <x:c r="CX42" s="3" t="n">
+        <x:v>266695</x:v>
+      </x:c>
+      <x:c r="CY42" s="3" t="n">
+        <x:v>261599</x:v>
+      </x:c>
+      <x:c r="CZ42" s="3" t="n">
+        <x:v>284975</x:v>
+      </x:c>
+      <x:c r="DA42" s="3" t="n">
+        <x:v>291895</x:v>
+      </x:c>
+      <x:c r="DB42" s="3" t="n">
+        <x:v>293836</x:v>
+      </x:c>
+      <x:c r="DC42" s="3" t="n">
+        <x:v>309116</x:v>
+      </x:c>
+      <x:c r="DD42" s="3" t="n">
+        <x:v>308752</x:v>
+      </x:c>
+      <x:c r="DE42" s="3" t="n">
+        <x:v>323007</x:v>
+      </x:c>
+      <x:c r="DF42" s="3" t="n">
+        <x:v>321575</x:v>
+      </x:c>
+      <x:c r="DG42" s="3" t="n">
+        <x:v>316979</x:v>
+      </x:c>
+      <x:c r="DH42" s="3" t="n">
+        <x:v>322931</x:v>
+      </x:c>
+      <x:c r="DI42" s="3" t="n">
+        <x:v>314416</x:v>
+      </x:c>
+      <x:c r="DJ42" s="3" t="n">
+        <x:v>281396</x:v>
+      </x:c>
+      <x:c r="DK42" s="3" t="n">
+        <x:v>256795</x:v>
+      </x:c>
+      <x:c r="DL42" s="3" t="n">
+        <x:v>243680</x:v>
+      </x:c>
+      <x:c r="DM42" s="3" t="n">
+        <x:v>246233</x:v>
+      </x:c>
+      <x:c r="DN42" s="3" t="n">
+        <x:v>259094</x:v>
+      </x:c>
+      <x:c r="DO42" s="3" t="n">
+        <x:v>263298</x:v>
+      </x:c>
+      <x:c r="DP42" s="3" t="n">
+        <x:v>292672</x:v>
+      </x:c>
+      <x:c r="DQ42" s="3" t="n">
+        <x:v>307802</x:v>
+      </x:c>
+      <x:c r="DR42" s="3" t="n">
+        <x:v>299857</x:v>
+      </x:c>
+      <x:c r="DS42" s="3" t="n">
+        <x:v>316086</x:v>
+      </x:c>
+      <x:c r="DT42" s="3" t="n">
+        <x:v>321124</x:v>
+      </x:c>
+      <x:c r="DU42" s="3" t="n">
+        <x:v>320151</x:v>
+      </x:c>
+      <x:c r="DV42" s="3" t="n">
+        <x:v>299808</x:v>
+      </x:c>
+      <x:c r="DW42" s="3" t="n">
+        <x:v>300292</x:v>
+      </x:c>
+      <x:c r="DX42" s="3" t="n">
+        <x:v>296543</x:v>
+      </x:c>
+      <x:c r="DY42" s="3" t="n">
+        <x:v>305583</x:v>
+      </x:c>
+      <x:c r="DZ42" s="3" t="n">
+        <x:v>290018</x:v>
+      </x:c>
+      <x:c r="EA42" s="3" t="n">
+        <x:v>289938</x:v>
+      </x:c>
+      <x:c r="EB42" s="3" t="n">
+        <x:v>299957</x:v>
+      </x:c>
+      <x:c r="EC42" s="3" t="n">
+        <x:v>300288</x:v>
+      </x:c>
+      <x:c r="ED42" s="3" t="n">
+        <x:v>312027</x:v>
+      </x:c>
+      <x:c r="EE42" s="3" t="n">
+        <x:v>316158</x:v>
+      </x:c>
+      <x:c r="EF42" s="3" t="n">
+        <x:v>320786</x:v>
+      </x:c>
+      <x:c r="EG42" s="3" t="n">
+        <x:v>323048</x:v>
+      </x:c>
+      <x:c r="EH42" s="3" t="n">
+        <x:v>326110</x:v>
+      </x:c>
+      <x:c r="EI42" s="3" t="n">
+        <x:v>336199</x:v>
+      </x:c>
+      <x:c r="EJ42" s="3" t="n">
+        <x:v>344517</x:v>
+      </x:c>
+      <x:c r="EK42" s="3" t="n">
+        <x:v>348873</x:v>
+      </x:c>
+      <x:c r="EL42" s="3" t="n">
+        <x:v>357857</x:v>
+      </x:c>
+      <x:c r="EM42" s="3" t="n">
+        <x:v>356197</x:v>
+      </x:c>
+      <x:c r="EN42" s="3" t="n">
+        <x:v>367227</x:v>
+      </x:c>
+      <x:c r="EO42" s="3" t="n">
+        <x:v>367126</x:v>
+      </x:c>
+      <x:c r="EP42" s="3" t="n">
+        <x:v>357745</x:v>
+      </x:c>
+      <x:c r="EQ42" s="3" t="n">
+        <x:v>372388</x:v>
+      </x:c>
+      <x:c r="ER42" s="3" t="n">
+        <x:v>376444</x:v>
+      </x:c>
+      <x:c r="ES42" s="3" t="n">
+        <x:v>387206</x:v>
+      </x:c>
+      <x:c r="ET42" s="3" t="n">
+        <x:v>379846</x:v>
+      </x:c>
+      <x:c r="EU42" s="3" t="n">
+        <x:v>394170</x:v>
+      </x:c>
+      <x:c r="EV42" s="3" t="n">
+        <x:v>390760</x:v>
+      </x:c>
+      <x:c r="EW42" s="3" t="n">
+        <x:v>373878</x:v>
+      </x:c>
+      <x:c r="EX42" s="3" t="n">
+        <x:v>391417</x:v>
+      </x:c>
+      <x:c r="EY42" s="3" t="n">
+        <x:v>386557</x:v>
+      </x:c>
+      <x:c r="EZ42" s="3" t="n">
+        <x:v>385342</x:v>
+      </x:c>
+      <x:c r="FA42" s="3" t="n">
+        <x:v>363916</x:v>
+      </x:c>
+      <x:c r="FB42" s="3" t="n">
+        <x:v>405962</x:v>
+      </x:c>
+      <x:c r="FC42" s="3" t="n">
+        <x:v>386551</x:v>
+      </x:c>
+      <x:c r="FD42" s="3" t="n">
+        <x:v>367063</x:v>
+      </x:c>
+      <x:c r="FE42" s="3" t="n">
+        <x:v>378744</x:v>
+      </x:c>
+      <x:c r="FF42" s="3" t="n">
+        <x:v>387589</x:v>
+      </x:c>
+      <x:c r="FG42" s="3" t="n">
+        <x:v>412155</x:v>
+      </x:c>
+      <x:c r="FH42" s="3" t="n">
+        <x:v>399227</x:v>
+      </x:c>
+      <x:c r="FI42" s="3" t="n">
+        <x:v>403822</x:v>
+      </x:c>
+      <x:c r="FJ42" s="3" t="n">
+        <x:v>428633</x:v>
+      </x:c>
+      <x:c r="FK42" s="3" t="n">
+        <x:v>423587</x:v>
+      </x:c>
+      <x:c r="FL42" s="3" t="n">
+        <x:v>441119</x:v>
+      </x:c>
+      <x:c r="FM42" s="3" t="n">
+        <x:v>449317</x:v>
+      </x:c>
+      <x:c r="FN42" s="3" t="n">
+        <x:v>412180</x:v>
+      </x:c>
+      <x:c r="FO42" s="3" t="n">
+        <x:v>429688</x:v>
+      </x:c>
+      <x:c r="FP42" s="3" t="n">
+        <x:v>413985</x:v>
+      </x:c>
+      <x:c r="FQ42" s="3" t="n">
+        <x:v>405820</x:v>
+      </x:c>
+      <x:c r="FR42" s="3" t="n">
+        <x:v>389172</x:v>
+      </x:c>
+      <x:c r="FS42" s="3" t="n">
+        <x:v>426626</x:v>
+      </x:c>
+      <x:c r="FT42" s="3" t="n">
+        <x:v>390614</x:v>
+      </x:c>
+      <x:c r="FU42" s="3" t="n">
+        <x:v>413297</x:v>
+      </x:c>
+      <x:c r="FV42" s="3" t="n">
+        <x:v>417294</x:v>
+      </x:c>
+      <x:c r="FW42" s="3" t="n">
+        <x:v>402617</x:v>
+      </x:c>
+      <x:c r="FX42" s="3" t="n">
+        <x:v>429151</x:v>
+      </x:c>
+      <x:c r="FY42" s="3" t="n">
+        <x:v>421895</x:v>
+      </x:c>
+      <x:c r="FZ42" s="3" t="n">
+        <x:v>428062</x:v>
+      </x:c>
+      <x:c r="GA42" s="3" t="n">
+        <x:v>431668</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:183">
+      <x:c r="B43" s="2" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="n">
+        <x:v>138866</x:v>
+      </x:c>
+      <x:c r="D43" s="3" t="n">
+        <x:v>138718</x:v>
+      </x:c>
+      <x:c r="E43" s="3" t="n">
+        <x:v>138588</x:v>
+      </x:c>
+      <x:c r="F43" s="3" t="n">
+        <x:v>137122</x:v>
+      </x:c>
+      <x:c r="G43" s="3" t="n">
+        <x:v>138374</x:v>
+      </x:c>
+      <x:c r="H43" s="3" t="n">
+        <x:v>139970</x:v>
+      </x:c>
+      <x:c r="I43" s="3" t="n">
+        <x:v>138200</x:v>
+      </x:c>
+      <x:c r="J43" s="3" t="n">
+        <x:v>140772</x:v>
+      </x:c>
+      <x:c r="K43" s="3" t="n">
+        <x:v>141488</x:v>
+      </x:c>
+      <x:c r="L43" s="3" t="n">
+        <x:v>141058</x:v>
+      </x:c>
+      <x:c r="M43" s="3" t="n">
+        <x:v>144580</x:v>
+      </x:c>
+      <x:c r="N43" s="3" t="n">
+        <x:v>149373</x:v>
+      </x:c>
+      <x:c r="O43" s="3" t="n">
+        <x:v>150508</x:v>
+      </x:c>
+      <x:c r="P43" s="3" t="n">
+        <x:v>155075</x:v>
+      </x:c>
+      <x:c r="Q43" s="3" t="n">
+        <x:v>155610</x:v>
+      </x:c>
+      <x:c r="R43" s="3" t="n">
+        <x:v>162756</x:v>
+      </x:c>
+      <x:c r="S43" s="3" t="n">
+        <x:v>167068</x:v>
+      </x:c>
+      <x:c r="T43" s="3" t="n">
+        <x:v>169563</x:v>
+      </x:c>
+      <x:c r="U43" s="3" t="n">
+        <x:v>168524</x:v>
+      </x:c>
+      <x:c r="V43" s="3" t="n">
+        <x:v>166566</x:v>
+      </x:c>
+      <x:c r="W43" s="3" t="n">
+        <x:v>167338</x:v>
+      </x:c>
+      <x:c r="X43" s="3" t="n">
+        <x:v>170344</x:v>
+      </x:c>
+      <x:c r="Y43" s="3" t="n">
+        <x:v>172679</x:v>
+      </x:c>
+      <x:c r="Z43" s="3" t="n">
+        <x:v>174265</x:v>
+      </x:c>
+      <x:c r="AA43" s="3" t="n">
+        <x:v>174746</x:v>
+      </x:c>
+      <x:c r="AB43" s="3" t="n">
+        <x:v>177970</x:v>
+      </x:c>
+      <x:c r="AC43" s="3" t="n">
+        <x:v>184281</x:v>
+      </x:c>
+      <x:c r="AD43" s="3" t="n">
+        <x:v>184636</x:v>
+      </x:c>
+      <x:c r="AE43" s="3" t="n">
+        <x:v>186424</x:v>
+      </x:c>
+      <x:c r="AF43" s="3" t="n">
+        <x:v>185721</x:v>
+      </x:c>
+      <x:c r="AG43" s="3" t="n">
+        <x:v>189851</x:v>
+      </x:c>
+      <x:c r="AH43" s="3" t="n">
+        <x:v>193705</x:v>
+      </x:c>
+      <x:c r="AI43" s="3" t="n">
+        <x:v>202091</x:v>
+      </x:c>
+      <x:c r="AJ43" s="3" t="n">
+        <x:v>208837</x:v>
+      </x:c>
+      <x:c r="AK43" s="3" t="n">
+        <x:v>208544</x:v>
+      </x:c>
+      <x:c r="AL43" s="3" t="n">
+        <x:v>214659</x:v>
+      </x:c>
+      <x:c r="AM43" s="3" t="n">
+        <x:v>208936</x:v>
+      </x:c>
+      <x:c r="AN43" s="3" t="n">
+        <x:v>210378</x:v>
+      </x:c>
+      <x:c r="AO43" s="3" t="n">
+        <x:v>213480</x:v>
+      </x:c>
+      <x:c r="AP43" s="3" t="n">
+        <x:v>207293</x:v>
+      </x:c>
+      <x:c r="AQ43" s="3" t="n">
+        <x:v>202356</x:v>
+      </x:c>
+      <x:c r="AR43" s="3" t="n">
+        <x:v>194096</x:v>
+      </x:c>
+      <x:c r="AS43" s="3" t="n">
+        <x:v>190854</x:v>
+      </x:c>
+      <x:c r="AT43" s="3" t="n">
+        <x:v>189378</x:v>
+      </x:c>
+      <x:c r="AU43" s="3" t="n">
+        <x:v>185804</x:v>
+      </x:c>
+      <x:c r="AV43" s="3" t="n">
+        <x:v>181219</x:v>
+      </x:c>
+      <x:c r="AW43" s="3" t="n">
+        <x:v>173989</x:v>
+      </x:c>
+      <x:c r="AX43" s="3" t="n">
+        <x:v>167526</x:v>
+      </x:c>
+      <x:c r="AY43" s="3" t="n">
+        <x:v>156274</x:v>
+      </x:c>
+      <x:c r="AZ43" s="3" t="n">
+        <x:v>154505</x:v>
+      </x:c>
+      <x:c r="BA43" s="3" t="n">
+        <x:v>150273</x:v>
+      </x:c>
+      <x:c r="BB43" s="3" t="n">
+        <x:v>153868</x:v>
+      </x:c>
+      <x:c r="BC43" s="3" t="n">
+        <x:v>163249</x:v>
+      </x:c>
+      <x:c r="BD43" s="3" t="n">
+        <x:v>158434</x:v>
+      </x:c>
+      <x:c r="BE43" s="3" t="n">
+        <x:v>161066</x:v>
+      </x:c>
+      <x:c r="BF43" s="3" t="n">
+        <x:v>176821</x:v>
+      </x:c>
+      <x:c r="BG43" s="3" t="n">
+        <x:v>172804</x:v>
+      </x:c>
+      <x:c r="BH43" s="3" t="n">
+        <x:v>170886</x:v>
+      </x:c>
+      <x:c r="BI43" s="3" t="n">
+        <x:v>179338</x:v>
+      </x:c>
+      <x:c r="BJ43" s="3" t="n">
+        <x:v>192497</x:v>
+      </x:c>
+      <x:c r="BK43" s="3" t="n">
+        <x:v>182456</x:v>
+      </x:c>
+      <x:c r="BL43" s="3" t="n">
+        <x:v>181954</x:v>
+      </x:c>
+      <x:c r="BM43" s="3" t="n">
+        <x:v>189052</x:v>
+      </x:c>
+      <x:c r="BN43" s="3" t="n">
+        <x:v>199157</x:v>
+      </x:c>
+      <x:c r="BO43" s="3" t="n">
+        <x:v>183514</x:v>
+      </x:c>
+      <x:c r="BP43" s="3" t="n">
+        <x:v>191453</x:v>
+      </x:c>
+      <x:c r="BQ43" s="3" t="n">
+        <x:v>186266</x:v>
+      </x:c>
+      <x:c r="BR43" s="3" t="n">
+        <x:v>200904</x:v>
+      </x:c>
+      <x:c r="BS43" s="3" t="n">
+        <x:v>198676</x:v>
+      </x:c>
+      <x:c r="BT43" s="3" t="n">
+        <x:v>202282</x:v>
+      </x:c>
+      <x:c r="BU43" s="3" t="n">
+        <x:v>204141</x:v>
+      </x:c>
+      <x:c r="BV43" s="3" t="n">
+        <x:v>215495</x:v>
+      </x:c>
+      <x:c r="BW43" s="3" t="n">
+        <x:v>212339</x:v>
+      </x:c>
+      <x:c r="BX43" s="3" t="n">
+        <x:v>210441</x:v>
+      </x:c>
+      <x:c r="BY43" s="3" t="n">
+        <x:v>221871</x:v>
+      </x:c>
+      <x:c r="BZ43" s="3" t="n">
+        <x:v>223290</x:v>
+      </x:c>
+      <x:c r="CA43" s="3" t="n">
+        <x:v>221556</x:v>
+      </x:c>
+      <x:c r="CB43" s="3" t="n">
+        <x:v>227436</x:v>
+      </x:c>
+      <x:c r="CC43" s="3" t="n">
+        <x:v>231371</x:v>
+      </x:c>
+      <x:c r="CD43" s="3" t="n">
+        <x:v>238213</x:v>
+      </x:c>
+      <x:c r="CE43" s="3" t="n">
+        <x:v>235031</x:v>
+      </x:c>
+      <x:c r="CF43" s="3" t="n">
+        <x:v>229914</x:v>
+      </x:c>
+      <x:c r="CG43" s="3" t="n">
+        <x:v>232918</x:v>
+      </x:c>
+      <x:c r="CH43" s="3" t="n">
+        <x:v>244778</x:v>
+      </x:c>
+      <x:c r="CI43" s="3" t="n">
+        <x:v>227132</x:v>
+      </x:c>
+      <x:c r="CJ43" s="3" t="n">
+        <x:v>238303</x:v>
+      </x:c>
+      <x:c r="CK43" s="3" t="n">
+        <x:v>235305</x:v>
+      </x:c>
+      <x:c r="CL43" s="3" t="n">
+        <x:v>234277</x:v>
+      </x:c>
+      <x:c r="CM43" s="3" t="n">
+        <x:v>242097</x:v>
+      </x:c>
+      <x:c r="CN43" s="3" t="n">
+        <x:v>234840</x:v>
+      </x:c>
+      <x:c r="CO43" s="3" t="n">
+        <x:v>234237</x:v>
+      </x:c>
+      <x:c r="CP43" s="3" t="n">
+        <x:v>236099</x:v>
+      </x:c>
+      <x:c r="CQ43" s="3" t="n">
+        <x:v>238836</x:v>
+      </x:c>
+      <x:c r="CR43" s="3" t="n">
+        <x:v>245818</x:v>
+      </x:c>
+      <x:c r="CS43" s="3" t="n">
+        <x:v>251333</x:v>
+      </x:c>
+      <x:c r="CT43" s="3" t="n">
+        <x:v>256062</x:v>
+      </x:c>
+      <x:c r="CU43" s="3" t="n">
+        <x:v>251779</x:v>
+      </x:c>
+      <x:c r="CV43" s="3" t="n">
+        <x:v>255533</x:v>
+      </x:c>
+      <x:c r="CW43" s="3" t="n">
+        <x:v>259772</x:v>
+      </x:c>
+      <x:c r="CX43" s="3" t="n">
+        <x:v>257397</x:v>
+      </x:c>
+      <x:c r="CY43" s="3" t="n">
+        <x:v>265629</x:v>
+      </x:c>
+      <x:c r="CZ43" s="3" t="n">
+        <x:v>285943</x:v>
+      </x:c>
+      <x:c r="DA43" s="3" t="n">
+        <x:v>286589</x:v>
+      </x:c>
+      <x:c r="DB43" s="3" t="n">
+        <x:v>290665</x:v>
+      </x:c>
+      <x:c r="DC43" s="3" t="n">
+        <x:v>301750</x:v>
+      </x:c>
+      <x:c r="DD43" s="3" t="n">
+        <x:v>309480</x:v>
+      </x:c>
+      <x:c r="DE43" s="3" t="n">
+        <x:v>303947</x:v>
+      </x:c>
+      <x:c r="DF43" s="3" t="n">
+        <x:v>310659</x:v>
+      </x:c>
+      <x:c r="DG43" s="3" t="n">
+        <x:v>316447</x:v>
+      </x:c>
+      <x:c r="DH43" s="3" t="n">
+        <x:v>309235</x:v>
+      </x:c>
+      <x:c r="DI43" s="3" t="n">
+        <x:v>305448</x:v>
+      </x:c>
+      <x:c r="DJ43" s="3" t="n">
+        <x:v>300349</x:v>
+      </x:c>
+      <x:c r="DK43" s="3" t="n">
+        <x:v>274512</x:v>
+      </x:c>
+      <x:c r="DL43" s="3" t="n">
+        <x:v>270588</x:v>
+      </x:c>
+      <x:c r="DM43" s="3" t="n">
+        <x:v>264232</x:v>
+      </x:c>
+      <x:c r="DN43" s="3" t="n">
+        <x:v>269950</x:v>
+      </x:c>
+      <x:c r="DO43" s="3" t="n">
+        <x:v>263093</x:v>
+      </x:c>
+      <x:c r="DP43" s="3" t="n">
+        <x:v>280338</x:v>
+      </x:c>
+      <x:c r="DQ43" s="3" t="n">
+        <x:v>295537</x:v>
+      </x:c>
+      <x:c r="DR43" s="3" t="n">
+        <x:v>300071</x:v>
+      </x:c>
+      <x:c r="DS43" s="3" t="n">
+        <x:v>289835</x:v>
+      </x:c>
+      <x:c r="DT43" s="3" t="n">
+        <x:v>311050</x:v>
+      </x:c>
+      <x:c r="DU43" s="3" t="n">
+        <x:v>309921</x:v>
+      </x:c>
+      <x:c r="DV43" s="3" t="n">
+        <x:v>296146</x:v>
+      </x:c>
+      <x:c r="DW43" s="3" t="n">
+        <x:v>302523</x:v>
+      </x:c>
+      <x:c r="DX43" s="3" t="n">
+        <x:v>297759</x:v>
+      </x:c>
+      <x:c r="DY43" s="3" t="n">
+        <x:v>291878</x:v>
+      </x:c>
+      <x:c r="DZ43" s="3" t="n">
+        <x:v>306027</x:v>
+      </x:c>
+      <x:c r="EA43" s="3" t="n">
+        <x:v>285536</x:v>
+      </x:c>
+      <x:c r="EB43" s="3" t="n">
+        <x:v>298388</x:v>
+      </x:c>
+      <x:c r="EC43" s="3" t="n">
+        <x:v>307102</x:v>
+      </x:c>
+      <x:c r="ED43" s="3" t="n">
+        <x:v>306050</x:v>
+      </x:c>
+      <x:c r="EE43" s="3" t="n">
+        <x:v>316900</x:v>
+      </x:c>
+      <x:c r="EF43" s="3" t="n">
+        <x:v>315227</x:v>
+      </x:c>
+      <x:c r="EG43" s="3" t="n">
+        <x:v>316843</x:v>
+      </x:c>
+      <x:c r="EH43" s="3" t="n">
+        <x:v>317754</x:v>
+      </x:c>
+      <x:c r="EI43" s="3" t="n">
+        <x:v>331549</x:v>
+      </x:c>
+      <x:c r="EJ43" s="3" t="n">
+        <x:v>336852</x:v>
+      </x:c>
+      <x:c r="EK43" s="3" t="n">
+        <x:v>333819</x:v>
+      </x:c>
+      <x:c r="EL43" s="3" t="n">
+        <x:v>346648</x:v>
+      </x:c>
+      <x:c r="EM43" s="3" t="n">
+        <x:v>343132</x:v>
+      </x:c>
+      <x:c r="EN43" s="3" t="n">
+        <x:v>356183</x:v>
+      </x:c>
+      <x:c r="EO43" s="3" t="n">
+        <x:v>356917</x:v>
+      </x:c>
+      <x:c r="EP43" s="3" t="n">
+        <x:v>357442</x:v>
+      </x:c>
+      <x:c r="EQ43" s="3" t="n">
+        <x:v>363719</x:v>
+      </x:c>
+      <x:c r="ER43" s="3" t="n">
+        <x:v>370112</x:v>
+      </x:c>
+      <x:c r="ES43" s="3" t="n">
+        <x:v>380242</x:v>
+      </x:c>
+      <x:c r="ET43" s="3" t="n">
+        <x:v>363514</x:v>
+      </x:c>
+      <x:c r="EU43" s="3" t="n">
+        <x:v>384339</x:v>
+      </x:c>
+      <x:c r="EV43" s="3" t="n">
+        <x:v>374450</x:v>
+      </x:c>
+      <x:c r="EW43" s="3" t="n">
+        <x:v>370647</x:v>
+      </x:c>
+      <x:c r="EX43" s="3" t="n">
+        <x:v>368090</x:v>
+      </x:c>
+      <x:c r="EY43" s="3" t="n">
+        <x:v>370033</x:v>
+      </x:c>
+      <x:c r="EZ43" s="3" t="n">
+        <x:v>370767</x:v>
+      </x:c>
+      <x:c r="FA43" s="3" t="n">
+        <x:v>361023</x:v>
+      </x:c>
+      <x:c r="FB43" s="3" t="n">
+        <x:v>392257</x:v>
+      </x:c>
+      <x:c r="FC43" s="3" t="n">
+        <x:v>395377</x:v>
+      </x:c>
+      <x:c r="FD43" s="3" t="n">
+        <x:v>366970</x:v>
+      </x:c>
+      <x:c r="FE43" s="3" t="n">
+        <x:v>381002</x:v>
+      </x:c>
+      <x:c r="FF43" s="3" t="n">
+        <x:v>378178</x:v>
+      </x:c>
+      <x:c r="FG43" s="3" t="n">
+        <x:v>413445</x:v>
+      </x:c>
+      <x:c r="FH43" s="3" t="n">
+        <x:v>407111</x:v>
+      </x:c>
+      <x:c r="FI43" s="3" t="n">
+        <x:v>403551</x:v>
+      </x:c>
+      <x:c r="FJ43" s="3" t="n">
+        <x:v>397435</x:v>
+      </x:c>
+      <x:c r="FK43" s="3" t="n">
+        <x:v>402375</x:v>
+      </x:c>
+      <x:c r="FL43" s="3" t="n">
+        <x:v>409883</x:v>
+      </x:c>
+      <x:c r="FM43" s="3" t="n">
+        <x:v>416139</x:v>
+      </x:c>
+      <x:c r="FN43" s="3" t="n">
+        <x:v>397247</x:v>
+      </x:c>
+      <x:c r="FO43" s="3" t="n">
+        <x:v>415541</x:v>
+      </x:c>
+      <x:c r="FP43" s="3" t="n">
+        <x:v>405883</x:v>
+      </x:c>
+      <x:c r="FQ43" s="3" t="n">
+        <x:v>411683</x:v>
+      </x:c>
+      <x:c r="FR43" s="3" t="n">
+        <x:v>398351</x:v>
+      </x:c>
+      <x:c r="FS43" s="3" t="n">
+        <x:v>410942</x:v>
+      </x:c>
+      <x:c r="FT43" s="3" t="n">
+        <x:v>395050</x:v>
+      </x:c>
+      <x:c r="FU43" s="3" t="n">
+        <x:v>406725</x:v>
+      </x:c>
+      <x:c r="FV43" s="3" t="n">
+        <x:v>407396</x:v>
+      </x:c>
+      <x:c r="FW43" s="3" t="n">
+        <x:v>398713</x:v>
+      </x:c>
+      <x:c r="FX43" s="3" t="n">
+        <x:v>409566</x:v>
+      </x:c>
+      <x:c r="FY43" s="3" t="n">
+        <x:v>412655</x:v>
+      </x:c>
+      <x:c r="FZ43" s="3" t="n">
+        <x:v>431034</x:v>
+      </x:c>
+      <x:c r="GA43" s="3" t="n">
+        <x:v>421279</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:183">
+      <x:c r="B44" s="2" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C44" s="3" t="n">
+        <x:v>-2229</x:v>
+      </x:c>
+      <x:c r="D44" s="3" t="n">
+        <x:v>-962</x:v>
+      </x:c>
+      <x:c r="E44" s="3" t="n">
+        <x:v>-1376</x:v>
+      </x:c>
+      <x:c r="F44" s="3" t="n">
+        <x:v>-5847</x:v>
+      </x:c>
+      <x:c r="G44" s="3" t="n">
+        <x:v>-4999</x:v>
+      </x:c>
+      <x:c r="H44" s="3" t="n">
+        <x:v>-4397</x:v>
+      </x:c>
+      <x:c r="I44" s="3" t="n">
+        <x:v>-6640</x:v>
+      </x:c>
+      <x:c r="J44" s="3" t="n">
+        <x:v>-2981</x:v>
+      </x:c>
+      <x:c r="K44" s="3" t="n">
+        <x:v>-10478</x:v>
+      </x:c>
+      <x:c r="L44" s="3" t="n">
+        <x:v>-11561</x:v>
+      </x:c>
+      <x:c r="M44" s="3" t="n">
+        <x:v>-5776</x:v>
+      </x:c>
+      <x:c r="N44" s="3" t="n">
+        <x:v>-3198</x:v>
+      </x:c>
+      <x:c r="O44" s="3" t="n">
+        <x:v>-5634</x:v>
+      </x:c>
+      <x:c r="P44" s="3" t="n">
+        <x:v>-2471</x:v>
+      </x:c>
+      <x:c r="Q44" s="3" t="n">
+        <x:v>-4913</x:v>
+      </x:c>
+      <x:c r="R44" s="3" t="n">
+        <x:v>-5324</x:v>
+      </x:c>
+      <x:c r="S44" s="3" t="n">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="T44" s="3" t="n">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="U44" s="3" t="n">
+        <x:v>-1423</x:v>
+      </x:c>
+      <x:c r="V44" s="3" t="n">
+        <x:v>6664</x:v>
+      </x:c>
+      <x:c r="W44" s="3" t="n">
+        <x:v>1885</x:v>
+      </x:c>
+      <x:c r="X44" s="3" t="n">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="Y44" s="3" t="n">
+        <x:v>-5388</x:v>
+      </x:c>
+      <x:c r="Z44" s="3" t="n">
+        <x:v>-3283</x:v>
+      </x:c>
+      <x:c r="AA44" s="3" t="n">
+        <x:v>-5162</x:v>
+      </x:c>
+      <x:c r="AB44" s="3" t="n">
+        <x:v>-3495</x:v>
+      </x:c>
+      <x:c r="AC44" s="3" t="n">
+        <x:v>5669</x:v>
+      </x:c>
+      <x:c r="AD44" s="3" t="n">
+        <x:v>-1111</x:v>
+      </x:c>
+      <x:c r="AE44" s="3" t="n">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="AF44" s="3" t="n">
+        <x:v>1506</x:v>
+      </x:c>
+      <x:c r="AG44" s="3" t="n">
+        <x:v>-1940</x:v>
+      </x:c>
+      <x:c r="AH44" s="3" t="n">
+        <x:v>-2544</x:v>
+      </x:c>
+      <x:c r="AI44" s="3" t="n">
+        <x:v>-571</x:v>
+      </x:c>
+      <x:c r="AJ44" s="3" t="n">
+        <x:v>1851</x:v>
+      </x:c>
+      <x:c r="AK44" s="3" t="n">
+        <x:v>2661</x:v>
+      </x:c>
+      <x:c r="AL44" s="3" t="n">
+        <x:v>3595</x:v>
+      </x:c>
+      <x:c r="AM44" s="3" t="n">
+        <x:v>2935</x:v>
+      </x:c>
+      <x:c r="AN44" s="3" t="n">
+        <x:v>6504</x:v>
+      </x:c>
+      <x:c r="AO44" s="3" t="n">
+        <x:v>-7991</x:v>
+      </x:c>
+      <x:c r="AP44" s="3" t="n">
+        <x:v>2723</x:v>
+      </x:c>
+      <x:c r="AQ44" s="3" t="n">
+        <x:v>-9443</x:v>
+      </x:c>
+      <x:c r="AR44" s="3" t="n">
+        <x:v>-12212</x:v>
+      </x:c>
+      <x:c r="AS44" s="3" t="n">
+        <x:v>-3571</x:v>
+      </x:c>
+      <x:c r="AT44" s="3" t="n">
+        <x:v>-9174</x:v>
+      </x:c>
+      <x:c r="AU44" s="3" t="n">
+        <x:v>3574</x:v>
+      </x:c>
+      <x:c r="AV44" s="3" t="n">
+        <x:v>-4768</x:v>
+      </x:c>
+      <x:c r="AW44" s="3" t="n">
+        <x:v>2954</x:v>
+      </x:c>
+      <x:c r="AX44" s="3" t="n">
+        <x:v>-6889</x:v>
+      </x:c>
+      <x:c r="AY44" s="3" t="n">
+        <x:v>-5621</x:v>
+      </x:c>
+      <x:c r="AZ44" s="3" t="n">
+        <x:v>-2840</x:v>
+      </x:c>
+      <x:c r="BA44" s="3" t="n">
+        <x:v>-5799</x:v>
+      </x:c>
+      <x:c r="BB44" s="3" t="n">
+        <x:v>-1736</x:v>
+      </x:c>
+      <x:c r="BC44" s="3" t="n">
+        <x:v>-9265</x:v>
+      </x:c>
+      <x:c r="BD44" s="3" t="n">
+        <x:v>12662</x:v>
+      </x:c>
+      <x:c r="BE44" s="3" t="n">
+        <x:v>9625</x:v>
+      </x:c>
+      <x:c r="BF44" s="3" t="n">
+        <x:v>10424</x:v>
+      </x:c>
+      <x:c r="BG44" s="3" t="n">
+        <x:v>8323</x:v>
+      </x:c>
+      <x:c r="BH44" s="3" t="n">
+        <x:v>10407</x:v>
+      </x:c>
+      <x:c r="BI44" s="3" t="n">
+        <x:v>6210</x:v>
+      </x:c>
+      <x:c r="BJ44" s="3" t="n">
+        <x:v>9001</x:v>
+      </x:c>
+      <x:c r="BK44" s="3" t="n">
+        <x:v>15691</x:v>
+      </x:c>
+      <x:c r="BL44" s="3" t="n">
+        <x:v>-3890</x:v>
+      </x:c>
+      <x:c r="BM44" s="3" t="n">
+        <x:v>-5244</x:v>
+      </x:c>
+      <x:c r="BN44" s="3" t="n">
+        <x:v>-2036</x:v>
+      </x:c>
+      <x:c r="BO44" s="3" t="n">
+        <x:v>-1244</x:v>
+      </x:c>
+      <x:c r="BP44" s="3" t="n">
+        <x:v>-1064</x:v>
+      </x:c>
+      <x:c r="BQ44" s="3" t="n">
+        <x:v>7166</x:v>
+      </x:c>
+      <x:c r="BR44" s="3" t="n">
+        <x:v>7171</x:v>
+      </x:c>
+      <x:c r="BS44" s="3" t="n">
+        <x:v>9075</x:v>
+      </x:c>
+      <x:c r="BT44" s="3" t="n">
+        <x:v>8160</x:v>
+      </x:c>
+      <x:c r="BU44" s="3" t="n">
+        <x:v>3653</x:v>
+      </x:c>
+      <x:c r="BV44" s="3" t="n">
+        <x:v>1397</x:v>
+      </x:c>
+      <x:c r="BW44" s="3" t="n">
+        <x:v>1831</x:v>
+      </x:c>
+      <x:c r="BX44" s="3" t="n">
+        <x:v>1671</x:v>
+      </x:c>
+      <x:c r="BY44" s="3" t="n">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="BZ44" s="3" t="n">
+        <x:v>-396</x:v>
+      </x:c>
+      <x:c r="CA44" s="3" t="n">
+        <x:v>-4916</x:v>
+      </x:c>
+      <x:c r="CB44" s="3" t="n">
         <x:v>13047</x:v>
       </x:c>
-      <x:c r="AQ36" s="3" t="n">
-[...4472 lines deleted...]
-      </x:c>
       <x:c r="CC44" s="3" t="n">
-        <x:v>12516</x:v>
+        <x:v>12611</x:v>
       </x:c>
       <x:c r="CD44" s="3" t="n">
-        <x:v>-576</x:v>
+        <x:v>-547</x:v>
       </x:c>
       <x:c r="CE44" s="3" t="n">
-        <x:v>12077</x:v>
+        <x:v>12450</x:v>
       </x:c>
       <x:c r="CF44" s="3" t="n">
-        <x:v>7143</x:v>
+        <x:v>7058</x:v>
       </x:c>
       <x:c r="CG44" s="3" t="n">
-        <x:v>164</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="CH44" s="3" t="n">
-        <x:v>-11598</x:v>
+        <x:v>-12064</x:v>
       </x:c>
       <x:c r="CI44" s="3" t="n">
-        <x:v>2253</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="CJ44" s="3" t="n">
-        <x:v>-3932</x:v>
+        <x:v>-3879</x:v>
       </x:c>
       <x:c r="CK44" s="3" t="n">
-        <x:v>-131</x:v>
+        <x:v>-32</x:v>
       </x:c>
       <x:c r="CL44" s="3" t="n">
-        <x:v>266</x:v>
+        <x:v>-93</x:v>
       </x:c>
       <x:c r="CM44" s="3" t="n">
-        <x:v>7315</x:v>
+        <x:v>7226</x:v>
       </x:c>
       <x:c r="CN44" s="3" t="n">
-        <x:v>2110</x:v>
+        <x:v>1976</x:v>
       </x:c>
       <x:c r="CO44" s="3" t="n">
-        <x:v>-2825</x:v>
+        <x:v>-2748</x:v>
       </x:c>
       <x:c r="CP44" s="3" t="n">
-        <x:v>1373</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="CQ44" s="3" t="n">
-        <x:v>-3530</x:v>
+        <x:v>-3512</x:v>
       </x:c>
       <x:c r="CR44" s="3" t="n">
-        <x:v>-4924</x:v>
+        <x:v>-4860</x:v>
       </x:c>
       <x:c r="CS44" s="3" t="n">
-        <x:v>-1154</x:v>
+        <x:v>-991</x:v>
       </x:c>
       <x:c r="CT44" s="3" t="n">
-        <x:v>1632</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="CU44" s="3" t="n">
-        <x:v>-2721</x:v>
+        <x:v>-3294</x:v>
       </x:c>
       <x:c r="CV44" s="3" t="n">
-        <x:v>-3953</x:v>
+        <x:v>-3273</x:v>
       </x:c>
       <x:c r="CW44" s="3" t="n">
-        <x:v>-12311</x:v>
+        <x:v>-12268</x:v>
       </x:c>
       <x:c r="CX44" s="3" t="n">
-        <x:v>8329</x:v>
+        <x:v>8506</x:v>
       </x:c>
       <x:c r="CY44" s="3" t="n">
-        <x:v>-5247</x:v>
+        <x:v>-5133</x:v>
       </x:c>
       <x:c r="CZ44" s="3" t="n">
-        <x:v>-2157</x:v>
+        <x:v>-2212</x:v>
       </x:c>
       <x:c r="DA44" s="3" t="n">
-        <x:v>3936</x:v>
+        <x:v>3956</x:v>
       </x:c>
       <x:c r="DB44" s="3" t="n">
-        <x:v>1973</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="DC44" s="3" t="n">
-        <x:v>5103</x:v>
+        <x:v>5251</x:v>
       </x:c>
       <x:c r="DD44" s="3" t="n">
         <x:v>-2721</x:v>
       </x:c>
       <x:c r="DE44" s="3" t="n">
-        <x:v>16486</x:v>
+        <x:v>16680</x:v>
       </x:c>
       <x:c r="DF44" s="3" t="n">
-        <x:v>8948</x:v>
+        <x:v>8667</x:v>
       </x:c>
       <x:c r="DG44" s="3" t="n">
-        <x:v>-315</x:v>
+        <x:v>-895</x:v>
       </x:c>
       <x:c r="DH44" s="3" t="n">
-        <x:v>10760</x:v>
+        <x:v>11943</x:v>
       </x:c>
       <x:c r="DI44" s="3" t="n">
-        <x:v>6992</x:v>
+        <x:v>7359</x:v>
       </x:c>
       <x:c r="DJ44" s="3" t="n">
-        <x:v>-19009</x:v>
+        <x:v>-19780</x:v>
       </x:c>
       <x:c r="DK44" s="3" t="n">
-        <x:v>-17721</x:v>
+        <x:v>-18725</x:v>
       </x:c>
       <x:c r="DL44" s="3" t="n">
-        <x:v>-27879</x:v>
+        <x:v>-27699</x:v>
       </x:c>
       <x:c r="DM44" s="3" t="n">
-        <x:v>-18996</x:v>
+        <x:v>-18950</x:v>
       </x:c>
       <x:c r="DN44" s="3" t="n">
-        <x:v>-11520</x:v>
+        <x:v>-11988</x:v>
       </x:c>
       <x:c r="DO44" s="3" t="n">
+        <x:v>-769</x:v>
+      </x:c>
+      <x:c r="DP44" s="3" t="n">
+        <x:v>11105</x:v>
+      </x:c>
+      <x:c r="DQ44" s="3" t="n">
+        <x:v>10981</x:v>
+      </x:c>
+      <x:c r="DR44" s="3" t="n">
+        <x:v>-1318</x:v>
+      </x:c>
+      <x:c r="DS44" s="3" t="n">
+        <x:v>24485</x:v>
+      </x:c>
+      <x:c r="DT44" s="3" t="n">
+        <x:v>8534</x:v>
+      </x:c>
+      <x:c r="DU44" s="3" t="n">
+        <x:v>8691</x:v>
+      </x:c>
+      <x:c r="DV44" s="3" t="n">
+        <x:v>2313</x:v>
+      </x:c>
+      <x:c r="DW44" s="3" t="n">
+        <x:v>-3559</x:v>
+      </x:c>
+      <x:c r="DX44" s="3" t="n">
+        <x:v>-2550</x:v>
+      </x:c>
+      <x:c r="DY44" s="3" t="n">
+        <x:v>11989</x:v>
+      </x:c>
+      <x:c r="DZ44" s="3" t="n">
+        <x:v>-16974</x:v>
+      </x:c>
+      <x:c r="EA44" s="3" t="n">
+        <x:v>2785</x:v>
+      </x:c>
+      <x:c r="EB44" s="3" t="n">
+        <x:v>-32</x:v>
+      </x:c>
+      <x:c r="EC44" s="3" t="n">
+        <x:v>-8217</x:v>
+      </x:c>
+      <x:c r="ED44" s="3" t="n">
+        <x:v>4206</x:v>
+      </x:c>
+      <x:c r="EE44" s="3" t="n">
+        <x:v>-2569</x:v>
+      </x:c>
+      <x:c r="EF44" s="3" t="n">
+        <x:v>3545</x:v>
+      </x:c>
+      <x:c r="EG44" s="3" t="n">
+        <x:v>4162</x:v>
+      </x:c>
+      <x:c r="EH44" s="3" t="n">
+        <x:v>6240</x:v>
+      </x:c>
+      <x:c r="EI44" s="3" t="n">
+        <x:v>2583</x:v>
+      </x:c>
+      <x:c r="EJ44" s="3" t="n">
+        <x:v>5477</x:v>
+      </x:c>
+      <x:c r="EK44" s="3" t="n">
+        <x:v>12659</x:v>
+      </x:c>
+      <x:c r="EL44" s="3" t="n">
+        <x:v>8856</x:v>
+      </x:c>
+      <x:c r="EM44" s="3" t="n">
+        <x:v>11149</x:v>
+      </x:c>
+      <x:c r="EN44" s="3" t="n">
+        <x:v>9127</x:v>
+      </x:c>
+      <x:c r="EO44" s="3" t="n">
+        <x:v>8313</x:v>
+      </x:c>
+      <x:c r="EP44" s="3" t="n">
+        <x:v>-1307</x:v>
+      </x:c>
+      <x:c r="EQ44" s="3" t="n">
+        <x:v>6669</x:v>
+      </x:c>
+      <x:c r="ER44" s="3" t="n">
+        <x:v>4372</x:v>
+      </x:c>
+      <x:c r="ES44" s="3" t="n">
+        <x:v>4936</x:v>
+      </x:c>
+      <x:c r="ET44" s="3" t="n">
+        <x:v>14107</x:v>
+      </x:c>
+      <x:c r="EU44" s="3" t="n">
+        <x:v>7703</x:v>
+      </x:c>
+      <x:c r="EV44" s="3" t="n">
+        <x:v>14086</x:v>
+      </x:c>
+      <x:c r="EW44" s="3" t="n">
+        <x:v>1317</x:v>
+      </x:c>
+      <x:c r="EX44" s="3" t="n">
+        <x:v>20979</x:v>
+      </x:c>
+      <x:c r="EY44" s="3" t="n">
+        <x:v>14284</x:v>
+      </x:c>
+      <x:c r="EZ44" s="3" t="n">
+        <x:v>12365</x:v>
+      </x:c>
+      <x:c r="FA44" s="3" t="n">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="FB44" s="3" t="n">
+        <x:v>11394</x:v>
+      </x:c>
+      <x:c r="FC44" s="3" t="n">
+        <x:v>-10261</x:v>
+      </x:c>
+      <x:c r="FD44" s="3" t="n">
+        <x:v>-1423</x:v>
+      </x:c>
+      <x:c r="FE44" s="3" t="n">
+        <x:v>-3779</x:v>
+      </x:c>
+      <x:c r="FF44" s="3" t="n">
+        <x:v>7642</x:v>
+      </x:c>
+      <x:c r="FG44" s="3" t="n">
+        <x:v>-3018</x:v>
+      </x:c>
+      <x:c r="FH44" s="3" t="n">
+        <x:v>-9388</x:v>
+      </x:c>
+      <x:c r="FI44" s="3" t="n">
+        <x:v>-1461</x:v>
+      </x:c>
+      <x:c r="FJ44" s="3" t="n">
+        <x:v>28565</x:v>
+      </x:c>
+      <x:c r="FK44" s="3" t="n">
+        <x:v>17433</x:v>
+      </x:c>
+      <x:c r="FL44" s="3" t="n">
+        <x:v>27146</x:v>
+      </x:c>
+      <x:c r="FM44" s="3" t="n">
+        <x:v>28989</x:v>
+      </x:c>
+      <x:c r="FN44" s="3" t="n">
+        <x:v>11352</x:v>
+      </x:c>
+      <x:c r="FO44" s="3" t="n">
+        <x:v>10240</x:v>
+      </x:c>
+      <x:c r="FP44" s="3" t="n">
+        <x:v>4270</x:v>
+      </x:c>
+      <x:c r="FQ44" s="3" t="n">
+        <x:v>-9789</x:v>
+      </x:c>
+      <x:c r="FR44" s="3" t="n">
+        <x:v>-12987</x:v>
+      </x:c>
+      <x:c r="FS44" s="3" t="n">
+        <x:v>11553</x:v>
+      </x:c>
+      <x:c r="FT44" s="3" t="n">
+        <x:v>-8252</x:v>
+      </x:c>
+      <x:c r="FU44" s="3" t="n">
+        <x:v>2555</x:v>
+      </x:c>
+      <x:c r="FV44" s="3" t="n">
+        <x:v>5848</x:v>
+      </x:c>
+      <x:c r="FW44" s="3" t="n">
+        <x:v>3904</x:v>
+      </x:c>
+      <x:c r="FX44" s="3" t="n">
+        <x:v>19585</x:v>
+      </x:c>
+      <x:c r="FY44" s="3" t="n">
+        <x:v>9240</x:v>
+      </x:c>
+      <x:c r="FZ44" s="3" t="n">
+        <x:v>-2972</x:v>
+      </x:c>
+      <x:c r="GA44" s="3" t="n">
+        <x:v>10389</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:183">
+      <x:c r="B45" s="2" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="G45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="I45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="J45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="K45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="L45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="M45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="N45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="O45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="P45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Q45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="R45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="S45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="T45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="U45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="V45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="W45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="X45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Y45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Z45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AA45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AB45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AC45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AD45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AE45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AF45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AG45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AH45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AI45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AJ45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AK45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AL45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AM45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AN45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AO45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AP45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AQ45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AR45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AS45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AT45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AU45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AV45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AW45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AX45" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AY45" s="3" t="n">
+        <x:v>-5713</x:v>
+      </x:c>
+      <x:c r="AZ45" s="3" t="n">
+        <x:v>-2954</x:v>
+      </x:c>
+      <x:c r="BA45" s="3" t="n">
+        <x:v>-5938</x:v>
+      </x:c>
+      <x:c r="BB45" s="3" t="n">
+        <x:v>-1815</x:v>
+      </x:c>
+      <x:c r="BC45" s="3" t="n">
+        <x:v>-9033</x:v>
+      </x:c>
+      <x:c r="BD45" s="3" t="n">
+        <x:v>12367</x:v>
+      </x:c>
+      <x:c r="BE45" s="3" t="n">
+        <x:v>9429</x:v>
+      </x:c>
+      <x:c r="BF45" s="3" t="n">
+        <x:v>10260</x:v>
+      </x:c>
+      <x:c r="BG45" s="3" t="n">
+        <x:v>7957</x:v>
+      </x:c>
+      <x:c r="BH45" s="3" t="n">
+        <x:v>9943</x:v>
+      </x:c>
+      <x:c r="BI45" s="3" t="n">
+        <x:v>5931</x:v>
+      </x:c>
+      <x:c r="BJ45" s="3" t="n">
+        <x:v>8671</x:v>
+      </x:c>
+      <x:c r="BK45" s="3" t="n">
+        <x:v>15364</x:v>
+      </x:c>
+      <x:c r="BL45" s="3" t="n">
+        <x:v>-4080</x:v>
+      </x:c>
+      <x:c r="BM45" s="3" t="n">
+        <x:v>-5352</x:v>
+      </x:c>
+      <x:c r="BN45" s="3" t="n">
+        <x:v>-2161</x:v>
+      </x:c>
+      <x:c r="BO45" s="3" t="n">
+        <x:v>-1412</x:v>
+      </x:c>
+      <x:c r="BP45" s="3" t="n">
+        <x:v>-1280</x:v>
+      </x:c>
+      <x:c r="BQ45" s="3" t="n">
+        <x:v>6888</x:v>
+      </x:c>
+      <x:c r="BR45" s="3" t="n">
+        <x:v>6905</x:v>
+      </x:c>
+      <x:c r="BS45" s="3" t="n">
+        <x:v>8830</x:v>
+      </x:c>
+      <x:c r="BT45" s="3" t="n">
+        <x:v>7894</x:v>
+      </x:c>
+      <x:c r="BU45" s="3" t="n">
+        <x:v>3452</x:v>
+      </x:c>
+      <x:c r="BV45" s="3" t="n">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="BW45" s="3" t="n">
+        <x:v>1618</x:v>
+      </x:c>
+      <x:c r="BX45" s="3" t="n">
+        <x:v>1427</x:v>
+      </x:c>
+      <x:c r="BY45" s="3" t="n">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="BZ45" s="3" t="n">
+        <x:v>-610</x:v>
+      </x:c>
+      <x:c r="CA45" s="3" t="n">
+        <x:v>-5237</x:v>
+      </x:c>
+      <x:c r="CB45" s="3" t="n">
+        <x:v>12470</x:v>
+      </x:c>
+      <x:c r="CC45" s="3" t="n">
+        <x:v>11997</x:v>
+      </x:c>
+      <x:c r="CD45" s="3" t="n">
+        <x:v>-698</x:v>
+      </x:c>
+      <x:c r="CE45" s="3" t="n">
+        <x:v>11801</x:v>
+      </x:c>
+      <x:c r="CF45" s="3" t="n">
+        <x:v>6567</x:v>
+      </x:c>
+      <x:c r="CG45" s="3" t="n">
+        <x:v>-307</x:v>
+      </x:c>
+      <x:c r="CH45" s="3" t="n">
+        <x:v>-11887</x:v>
+      </x:c>
+      <x:c r="CI45" s="3" t="n">
+        <x:v>1475</x:v>
+      </x:c>
+      <x:c r="CJ45" s="3" t="n">
+        <x:v>-3952</x:v>
+      </x:c>
+      <x:c r="CK45" s="3" t="n">
+        <x:v>-423</x:v>
+      </x:c>
+      <x:c r="CL45" s="3" t="n">
+        <x:v>-388</x:v>
+      </x:c>
+      <x:c r="CM45" s="3" t="n">
+        <x:v>6479</x:v>
+      </x:c>
+      <x:c r="CN45" s="3" t="n">
+        <x:v>1781</x:v>
+      </x:c>
+      <x:c r="CO45" s="3" t="n">
+        <x:v>-3154</x:v>
+      </x:c>
+      <x:c r="CP45" s="3" t="n">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="CQ45" s="3" t="n">
+        <x:v>-3774</x:v>
+      </x:c>
+      <x:c r="CR45" s="3" t="n">
+        <x:v>-5231</x:v>
+      </x:c>
+      <x:c r="CS45" s="3" t="n">
+        <x:v>-1348</x:v>
+      </x:c>
+      <x:c r="CT45" s="3" t="n">
+        <x:v>1332</x:v>
+      </x:c>
+      <x:c r="CU45" s="3" t="n">
+        <x:v>-3535</x:v>
+      </x:c>
+      <x:c r="CV45" s="3" t="n">
+        <x:v>-3585</x:v>
+      </x:c>
+      <x:c r="CW45" s="3" t="n">
+        <x:v>-12494</x:v>
+      </x:c>
+      <x:c r="CX45" s="3" t="n">
+        <x:v>8102</x:v>
+      </x:c>
+      <x:c r="CY45" s="3" t="n">
+        <x:v>-5265</x:v>
+      </x:c>
+      <x:c r="CZ45" s="3" t="n">
+        <x:v>-2523</x:v>
+      </x:c>
+      <x:c r="DA45" s="3" t="n">
+        <x:v>3655</x:v>
+      </x:c>
+      <x:c r="DB45" s="3" t="n">
+        <x:v>1575</x:v>
+      </x:c>
+      <x:c r="DC45" s="3" t="n">
+        <x:v>4886</x:v>
+      </x:c>
+      <x:c r="DD45" s="3" t="n">
+        <x:v>-2967</x:v>
+      </x:c>
+      <x:c r="DE45" s="3" t="n">
+        <x:v>15985</x:v>
+      </x:c>
+      <x:c r="DF45" s="3" t="n">
+        <x:v>8204</x:v>
+      </x:c>
+      <x:c r="DG45" s="3" t="n">
+        <x:v>-1226</x:v>
+      </x:c>
+      <x:c r="DH45" s="3" t="n">
+        <x:v>11188</x:v>
+      </x:c>
+      <x:c r="DI45" s="3" t="n">
+        <x:v>6737</x:v>
+      </x:c>
+      <x:c r="DJ45" s="3" t="n">
+        <x:v>-19480</x:v>
+      </x:c>
+      <x:c r="DK45" s="3" t="n">
+        <x:v>-18635</x:v>
+      </x:c>
+      <x:c r="DL45" s="3" t="n">
+        <x:v>-27406</x:v>
+      </x:c>
+      <x:c r="DM45" s="3" t="n">
+        <x:v>-18870</x:v>
+      </x:c>
+      <x:c r="DN45" s="3" t="n">
+        <x:v>-12019</x:v>
+      </x:c>
+      <x:c r="DO45" s="3" t="n">
+        <x:v>-1055</x:v>
+      </x:c>
+      <x:c r="DP45" s="3" t="n">
+        <x:v>10647</x:v>
+      </x:c>
+      <x:c r="DQ45" s="3" t="n">
+        <x:v>10628</x:v>
+      </x:c>
+      <x:c r="DR45" s="3" t="n">
+        <x:v>-1552</x:v>
+      </x:c>
+      <x:c r="DS45" s="3" t="n">
+        <x:v>23900</x:v>
+      </x:c>
+      <x:c r="DT45" s="3" t="n">
+        <x:v>8049</x:v>
+      </x:c>
+      <x:c r="DU45" s="3" t="n">
+        <x:v>8321</x:v>
+      </x:c>
+      <x:c r="DV45" s="3" t="n">
+        <x:v>2010</x:v>
+      </x:c>
+      <x:c r="DW45" s="3" t="n">
+        <x:v>-3768</x:v>
+      </x:c>
+      <x:c r="DX45" s="3" t="n">
+        <x:v>-2853</x:v>
+      </x:c>
+      <x:c r="DY45" s="3" t="n">
+        <x:v>11502</x:v>
+      </x:c>
+      <x:c r="DZ45" s="3" t="n">
+        <x:v>-17146</x:v>
+      </x:c>
+      <x:c r="EA45" s="3" t="n">
+        <x:v>2356</x:v>
+      </x:c>
+      <x:c r="EB45" s="3" t="n">
+        <x:v>-5</x:v>
+      </x:c>
+      <x:c r="EC45" s="3" t="n">
+        <x:v>-8571</x:v>
+      </x:c>
+      <x:c r="ED45" s="3" t="n">
+        <x:v>3787</x:v>
+      </x:c>
+      <x:c r="EE45" s="3" t="n">
+        <x:v>-2792</x:v>
+      </x:c>
+      <x:c r="EF45" s="3" t="n">
+        <x:v>3209</x:v>
+      </x:c>
+      <x:c r="EG45" s="3" t="n">
+        <x:v>3734</x:v>
+      </x:c>
+      <x:c r="EH45" s="3" t="n">
+        <x:v>5824</x:v>
+      </x:c>
+      <x:c r="EI45" s="3" t="n">
+        <x:v>2269</x:v>
+      </x:c>
+      <x:c r="EJ45" s="3" t="n">
+        <x:v>5003</x:v>
+      </x:c>
+      <x:c r="EK45" s="3" t="n">
+        <x:v>11986</x:v>
+      </x:c>
+      <x:c r="EL45" s="3" t="n">
+        <x:v>8242</x:v>
+      </x:c>
+      <x:c r="EM45" s="3" t="n">
+        <x:v>10424</x:v>
+      </x:c>
+      <x:c r="EN45" s="3" t="n">
+        <x:v>8519</x:v>
+      </x:c>
+      <x:c r="EO45" s="3" t="n">
+        <x:v>7705</x:v>
+      </x:c>
+      <x:c r="EP45" s="3" t="n">
+        <x:v>-1777</x:v>
+      </x:c>
+      <x:c r="EQ45" s="3" t="n">
+        <x:v>6108</x:v>
+      </x:c>
+      <x:c r="ER45" s="3" t="n">
+        <x:v>3619</x:v>
+      </x:c>
+      <x:c r="ES45" s="3" t="n">
+        <x:v>4309</x:v>
+      </x:c>
+      <x:c r="ET45" s="3" t="n">
+        <x:v>13394</x:v>
+      </x:c>
+      <x:c r="EU45" s="3" t="n">
+        <x:v>7067</x:v>
+      </x:c>
+      <x:c r="EV45" s="3" t="n">
+        <x:v>13340</x:v>
+      </x:c>
+      <x:c r="EW45" s="3" t="n">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="EX45" s="3" t="n">
+        <x:v>20056</x:v>
+      </x:c>
+      <x:c r="EY45" s="3" t="n">
+        <x:v>13470</x:v>
+      </x:c>
+      <x:c r="EZ45" s="3" t="n">
+        <x:v>11634</x:v>
+      </x:c>
+      <x:c r="FA45" s="3" t="n">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="FB45" s="3" t="n">
+        <x:v>10722</x:v>
+      </x:c>
+      <x:c r="FC45" s="3" t="n">
+        <x:v>-10740</x:v>
+      </x:c>
+      <x:c r="FD45" s="3" t="n">
+        <x:v>-1798</x:v>
+      </x:c>
+      <x:c r="FE45" s="3" t="n">
+        <x:v>-4262</x:v>
+      </x:c>
+      <x:c r="FF45" s="3" t="n">
+        <x:v>6995</x:v>
+      </x:c>
+      <x:c r="FG45" s="3" t="n">
+        <x:v>-3459</x:v>
+      </x:c>
+      <x:c r="FH45" s="3" t="n">
+        <x:v>-9668</x:v>
+      </x:c>
+      <x:c r="FI45" s="3" t="n">
+        <x:v>-1878</x:v>
+      </x:c>
+      <x:c r="FJ45" s="3" t="n">
+        <x:v>27176</x:v>
+      </x:c>
+      <x:c r="FK45" s="3" t="n">
+        <x:v>15783</x:v>
+      </x:c>
+      <x:c r="FL45" s="3" t="n">
+        <x:v>24991</x:v>
+      </x:c>
+      <x:c r="FM45" s="3" t="n">
+        <x:v>26692</x:v>
+      </x:c>
+      <x:c r="FN45" s="3" t="n">
+        <x:v>10225</x:v>
+      </x:c>
+      <x:c r="FO45" s="3" t="n">
+        <x:v>9108</x:v>
+      </x:c>
+      <x:c r="FP45" s="3" t="n">
+        <x:v>3501</x:v>
+      </x:c>
+      <x:c r="FQ45" s="3" t="n">
+        <x:v>-9839</x:v>
+      </x:c>
+      <x:c r="FR45" s="3" t="n">
+        <x:v>-12562</x:v>
+      </x:c>
+      <x:c r="FS45" s="3" t="n">
+        <x:v>10055</x:v>
+      </x:c>
+      <x:c r="FT45" s="3" t="n">
+        <x:v>-8796</x:v>
+      </x:c>
+      <x:c r="FU45" s="3" t="n">
+        <x:v>1218</x:v>
+      </x:c>
+      <x:c r="FV45" s="3" t="n">
+        <x:v>5036</x:v>
+      </x:c>
+      <x:c r="FW45" s="3" t="n">
+        <x:v>3593</x:v>
+      </x:c>
+      <x:c r="FX45" s="3" t="n">
+        <x:v>18794</x:v>
+      </x:c>
+      <x:c r="FY45" s="3" t="n">
+        <x:v>8546</x:v>
+      </x:c>
+      <x:c r="FZ45" s="3" t="n">
+        <x:v>-3797</x:v>
+      </x:c>
+      <x:c r="GA45" s="3" t="n">
+        <x:v>9794</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:183">
+      <x:c r="B46" s="2" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="G46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="I46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="J46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="K46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="L46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="M46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="N46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="O46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="P46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Q46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="R46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="S46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="T46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="U46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="V46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="W46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="X46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Y46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Z46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AA46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AB46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AC46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AD46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AE46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AF46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AG46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AH46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AI46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AJ46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AK46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AL46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AM46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AN46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AO46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AP46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AQ46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AR46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AS46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AT46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AU46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AV46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AW46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AX46" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AY46" s="3" t="n">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="AZ46" s="3" t="n">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="BA46" s="3" t="n">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="BB46" s="3" t="n">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="BC46" s="3" t="n">
+        <x:v>-6</x:v>
+      </x:c>
+      <x:c r="BD46" s="3" t="n">
+        <x:v>-15</x:v>
+      </x:c>
+      <x:c r="BE46" s="3" t="n">
+        <x:v>-39</x:v>
+      </x:c>
+      <x:c r="BF46" s="3" t="n">
+        <x:v>-90</x:v>
+      </x:c>
+      <x:c r="BG46" s="3" t="n">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="BH46" s="3" t="n">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="BI46" s="3" t="n">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="BJ46" s="3" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="BK46" s="3" t="n">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="BL46" s="3" t="n">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="BM46" s="3" t="n">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="BN46" s="3" t="n">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="BO46" s="3" t="n">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="BP46" s="3" t="n">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="BQ46" s="3" t="n">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="BR46" s="3" t="n">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="BS46" s="3" t="n">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="BT46" s="3" t="n">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="BU46" s="3" t="n">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="BV46" s="3" t="n">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="BW46" s="3" t="n">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="BX46" s="3" t="n">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="BY46" s="3" t="n">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="BZ46" s="3" t="n">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="CA46" s="3" t="n">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="CB46" s="3" t="n">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="CC46" s="3" t="n">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="CD46" s="3" t="n">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="CE46" s="3" t="n">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="CF46" s="3" t="n">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="CG46" s="3" t="n">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="CH46" s="3" t="n">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="CI46" s="3" t="n">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="CJ46" s="3" t="n">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="CK46" s="3" t="n">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="CL46" s="3" t="n">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="CM46" s="3" t="n">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="CN46" s="3" t="n">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="CO46" s="3" t="n">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="CP46" s="3" t="n">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="CQ46" s="3" t="n">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="CR46" s="3" t="n">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="CS46" s="3" t="n">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="CT46" s="3" t="n">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="CU46" s="3" t="n">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="CV46" s="3" t="n">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="CW46" s="3" t="n">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="CX46" s="3" t="n">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="CY46" s="3" t="n">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="CZ46" s="3" t="n">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="DA46" s="3" t="n">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="DB46" s="3" t="n">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="DC46" s="3" t="n">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="DD46" s="3" t="n">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="DE46" s="3" t="n">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="DF46" s="3" t="n">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="DG46" s="3" t="n">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="DH46" s="3" t="n">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="DI46" s="3" t="n">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="DJ46" s="3" t="n">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="DK46" s="3" t="n">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="DL46" s="3" t="n">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="DM46" s="3" t="n">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="DN46" s="3" t="n">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="DO46" s="3" t="n">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="DP46" s="3" t="n">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="DQ46" s="3" t="n">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="DR46" s="3" t="n">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="DS46" s="3" t="n">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="DT46" s="3" t="n">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="DU46" s="3" t="n">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="DV46" s="3" t="n">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="DW46" s="3" t="n">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="DX46" s="3" t="n">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="DY46" s="3" t="n">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="DZ46" s="3" t="n">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="EA46" s="3" t="n">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="EB46" s="3" t="n">
+        <x:v>-28</x:v>
+      </x:c>
+      <x:c r="EC46" s="3" t="n">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="ED46" s="3" t="n">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="EE46" s="3" t="n">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="EF46" s="3" t="n">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="EG46" s="3" t="n">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="EH46" s="3" t="n">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="EI46" s="3" t="n">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="EJ46" s="3" t="n">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="EK46" s="3" t="n">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="EL46" s="3" t="n">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="EM46" s="3" t="n">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="EN46" s="3" t="n">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="EO46" s="3" t="n">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="EP46" s="3" t="n">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="EQ46" s="3" t="n">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="ER46" s="3" t="n">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="ES46" s="3" t="n">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="ET46" s="3" t="n">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="EU46" s="3" t="n">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="EV46" s="3" t="n">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="EW46" s="3" t="n">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="EX46" s="3" t="n">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="EY46" s="3" t="n">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="EZ46" s="3" t="n">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="FA46" s="3" t="n">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="FB46" s="3" t="n">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="FC46" s="3" t="n">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="FD46" s="3" t="n">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="FE46" s="3" t="n">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="FF46" s="3" t="n">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="FG46" s="3" t="n">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="FH46" s="3" t="n">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="FI46" s="3" t="n">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="FJ46" s="3" t="n">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="FK46" s="3" t="n">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="FL46" s="3" t="n">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="FM46" s="3" t="n">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="FN46" s="3" t="n">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="FO46" s="3" t="n">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="FP46" s="3" t="n">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="FQ46" s="3" t="n">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="FR46" s="3" t="n">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="FS46" s="3" t="n">
+        <x:v>1179</x:v>
+      </x:c>
+      <x:c r="FT46" s="3" t="n">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="FU46" s="3" t="n">
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c r="FV46" s="3" t="n">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="FW46" s="3" t="n">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="FX46" s="3" t="n">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="FY46" s="3" t="n">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="FZ46" s="3" t="n">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="GA46" s="3" t="n">
+        <x:v>652</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:183">
+      <x:c r="B47" s="2" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="DP44" s="3" t="n">
-[...186 lines deleted...]
-        <x:v>-2147</x:v>
+      <x:c r="C47" s="3" t="n">
+        <x:v>114245</x:v>
+      </x:c>
+      <x:c r="D47" s="3" t="n">
+        <x:v>114889</x:v>
+      </x:c>
+      <x:c r="E47" s="3" t="n">
+        <x:v>118758</x:v>
+      </x:c>
+      <x:c r="F47" s="3" t="n">
+        <x:v>124440</x:v>
+      </x:c>
+      <x:c r="G47" s="3" t="n">
+        <x:v>123896</x:v>
+      </x:c>
+      <x:c r="H47" s="3" t="n">
+        <x:v>123750</x:v>
+      </x:c>
+      <x:c r="I47" s="3" t="n">
+        <x:v>124803</x:v>
+      </x:c>
+      <x:c r="J47" s="3" t="n">
+        <x:v>127001</x:v>
+      </x:c>
+      <x:c r="K47" s="3" t="n">
+        <x:v>133442</x:v>
+      </x:c>
+      <x:c r="L47" s="3" t="n">
+        <x:v>137150</x:v>
+      </x:c>
+      <x:c r="M47" s="3" t="n">
+        <x:v>136700</x:v>
+      </x:c>
+      <x:c r="N47" s="3" t="n">
+        <x:v>139105</x:v>
+      </x:c>
+      <x:c r="O47" s="3" t="n">
+        <x:v>149637</x:v>
+      </x:c>
+      <x:c r="P47" s="3" t="n">
+        <x:v>145743</x:v>
+      </x:c>
+      <x:c r="Q47" s="3" t="n">
+        <x:v>146541</x:v>
+      </x:c>
+      <x:c r="R47" s="3" t="n">
+        <x:v>150680</x:v>
+      </x:c>
+      <x:c r="S47" s="3" t="n">
+        <x:v>142373</x:v>
+      </x:c>
+      <x:c r="T47" s="3" t="n">
+        <x:v>149279</x:v>
+      </x:c>
+      <x:c r="U47" s="3" t="n">
+        <x:v>156878</x:v>
+      </x:c>
+      <x:c r="V47" s="3" t="n">
+        <x:v>152791</x:v>
+      </x:c>
+      <x:c r="W47" s="3" t="n">
+        <x:v>154821</x:v>
+      </x:c>
+      <x:c r="X47" s="3" t="n">
+        <x:v>155389</x:v>
+      </x:c>
+      <x:c r="Y47" s="3" t="n">
+        <x:v>157830</x:v>
+      </x:c>
+      <x:c r="Z47" s="3" t="n">
+        <x:v>156020</x:v>
+      </x:c>
+      <x:c r="AA47" s="3" t="n">
+        <x:v>156743</x:v>
+      </x:c>
+      <x:c r="AB47" s="3" t="n">
+        <x:v>159949</x:v>
+      </x:c>
+      <x:c r="AC47" s="3" t="n">
+        <x:v>161576</x:v>
+      </x:c>
+      <x:c r="AD47" s="3" t="n">
+        <x:v>167579</x:v>
+      </x:c>
+      <x:c r="AE47" s="3" t="n">
+        <x:v>159493</x:v>
+      </x:c>
+      <x:c r="AF47" s="3" t="n">
+        <x:v>166275</x:v>
+      </x:c>
+      <x:c r="AG47" s="3" t="n">
+        <x:v>163878</x:v>
+      </x:c>
+      <x:c r="AH47" s="3" t="n">
+        <x:v>168719</x:v>
+      </x:c>
+      <x:c r="AI47" s="3" t="n">
+        <x:v>171291</x:v>
+      </x:c>
+      <x:c r="AJ47" s="3" t="n">
+        <x:v>169247</x:v>
+      </x:c>
+      <x:c r="AK47" s="3" t="n">
+        <x:v>173496</x:v>
+      </x:c>
+      <x:c r="AL47" s="3" t="n">
+        <x:v>170695</x:v>
+      </x:c>
+      <x:c r="AM47" s="3" t="n">
+        <x:v>174663</x:v>
+      </x:c>
+      <x:c r="AN47" s="3" t="n">
+        <x:v>178253</x:v>
+      </x:c>
+      <x:c r="AO47" s="3" t="n">
+        <x:v>174609</x:v>
+      </x:c>
+      <x:c r="AP47" s="3" t="n">
+        <x:v>176245</x:v>
+      </x:c>
+      <x:c r="AQ47" s="3" t="n">
+        <x:v>173974</x:v>
+      </x:c>
+      <x:c r="AR47" s="3" t="n">
+        <x:v>175179</x:v>
+      </x:c>
+      <x:c r="AS47" s="3" t="n">
+        <x:v>168520</x:v>
+      </x:c>
+      <x:c r="AT47" s="3" t="n">
+        <x:v>172824</x:v>
+      </x:c>
+      <x:c r="AU47" s="3" t="n">
+        <x:v>179559</x:v>
+      </x:c>
+      <x:c r="AV47" s="3" t="n">
+        <x:v>175078</x:v>
+      </x:c>
+      <x:c r="AW47" s="3" t="n">
+        <x:v>180694</x:v>
+      </x:c>
+      <x:c r="AX47" s="3" t="n">
+        <x:v>170069</x:v>
+      </x:c>
+      <x:c r="AY47" s="3" t="n">
+        <x:v>181737</x:v>
+      </x:c>
+      <x:c r="AZ47" s="3" t="n">
+        <x:v>184428</x:v>
+      </x:c>
+      <x:c r="BA47" s="3" t="n">
+        <x:v>197041</x:v>
+      </x:c>
+      <x:c r="BB47" s="3" t="n">
+        <x:v>197083</x:v>
+      </x:c>
+      <x:c r="BC47" s="3" t="n">
+        <x:v>206473</x:v>
+      </x:c>
+      <x:c r="BD47" s="3" t="n">
+        <x:v>211563</x:v>
+      </x:c>
+      <x:c r="BE47" s="3" t="n">
+        <x:v>214374</x:v>
+      </x:c>
+      <x:c r="BF47" s="3" t="n">
+        <x:v>228440</x:v>
+      </x:c>
+      <x:c r="BG47" s="3" t="n">
+        <x:v>239370</x:v>
+      </x:c>
+      <x:c r="BH47" s="3" t="n">
+        <x:v>240976</x:v>
+      </x:c>
+      <x:c r="BI47" s="3" t="n">
+        <x:v>240219</x:v>
+      </x:c>
+      <x:c r="BJ47" s="3" t="n">
+        <x:v>241134</x:v>
+      </x:c>
+      <x:c r="BK47" s="3" t="n">
+        <x:v>243783</x:v>
+      </x:c>
+      <x:c r="BL47" s="3" t="n">
+        <x:v>251520</x:v>
+      </x:c>
+      <x:c r="BM47" s="3" t="n">
+        <x:v>249959</x:v>
+      </x:c>
+      <x:c r="BN47" s="3" t="n">
+        <x:v>258053</x:v>
+      </x:c>
+      <x:c r="BO47" s="3" t="n">
+        <x:v>271874</x:v>
+      </x:c>
+      <x:c r="BP47" s="3" t="n">
+        <x:v>285197</x:v>
+      </x:c>
+      <x:c r="BQ47" s="3" t="n">
+        <x:v>289640</x:v>
+      </x:c>
+      <x:c r="BR47" s="3" t="n">
+        <x:v>298927</x:v>
+      </x:c>
+      <x:c r="BS47" s="3" t="n">
+        <x:v>302786</x:v>
+      </x:c>
+      <x:c r="BT47" s="3" t="n">
+        <x:v>306255</x:v>
+      </x:c>
+      <x:c r="BU47" s="3" t="n">
+        <x:v>314675</x:v>
+      </x:c>
+      <x:c r="BV47" s="3" t="n">
+        <x:v>321510</x:v>
+      </x:c>
+      <x:c r="BW47" s="3" t="n">
+        <x:v>321099</x:v>
+      </x:c>
+      <x:c r="BX47" s="3" t="n">
+        <x:v>327770</x:v>
+      </x:c>
+      <x:c r="BY47" s="3" t="n">
+        <x:v>338817</x:v>
+      </x:c>
+      <x:c r="BZ47" s="3" t="n">
+        <x:v>340848</x:v>
+      </x:c>
+      <x:c r="CA47" s="3" t="n">
+        <x:v>351636</x:v>
+      </x:c>
+      <x:c r="CB47" s="3" t="n">
+        <x:v>367403</x:v>
+      </x:c>
+      <x:c r="CC47" s="3" t="n">
+        <x:v>383213</x:v>
+      </x:c>
+      <x:c r="CD47" s="3" t="n">
+        <x:v>386347</x:v>
+      </x:c>
+      <x:c r="CE47" s="3" t="n">
+        <x:v>377121</x:v>
+      </x:c>
+      <x:c r="CF47" s="3" t="n">
+        <x:v>369889</x:v>
+      </x:c>
+      <x:c r="CG47" s="3" t="n">
+        <x:v>374038</x:v>
+      </x:c>
+      <x:c r="CH47" s="3" t="n">
+        <x:v>378119</x:v>
+      </x:c>
+      <x:c r="CI47" s="3" t="n">
+        <x:v>381509</x:v>
+      </x:c>
+      <x:c r="CJ47" s="3" t="n">
+        <x:v>385462</x:v>
+      </x:c>
+      <x:c r="CK47" s="3" t="n">
+        <x:v>375414</x:v>
+      </x:c>
+      <x:c r="CL47" s="3" t="n">
+        <x:v>381313</x:v>
+      </x:c>
+      <x:c r="CM47" s="3" t="n">
+        <x:v>388833</x:v>
+      </x:c>
+      <x:c r="CN47" s="3" t="n">
+        <x:v>391997</x:v>
+      </x:c>
+      <x:c r="CO47" s="3" t="n">
+        <x:v>402292</x:v>
+      </x:c>
+      <x:c r="CP47" s="3" t="n">
+        <x:v>408405</x:v>
+      </x:c>
+      <x:c r="CQ47" s="3" t="n">
+        <x:v>423852</x:v>
+      </x:c>
+      <x:c r="CR47" s="3" t="n">
+        <x:v>442945</x:v>
+      </x:c>
+      <x:c r="CS47" s="3" t="n">
+        <x:v>442838</x:v>
+      </x:c>
+      <x:c r="CT47" s="3" t="n">
+        <x:v>446104</x:v>
+      </x:c>
+      <x:c r="CU47" s="3" t="n">
+        <x:v>449239</x:v>
+      </x:c>
+      <x:c r="CV47" s="3" t="n">
+        <x:v>464896</x:v>
+      </x:c>
+      <x:c r="CW47" s="3" t="n">
+        <x:v>483426</x:v>
+      </x:c>
+      <x:c r="CX47" s="3" t="n">
+        <x:v>482342</x:v>
+      </x:c>
+      <x:c r="CY47" s="3" t="n">
+        <x:v>504638</x:v>
+      </x:c>
+      <x:c r="CZ47" s="3" t="n">
+        <x:v>504675</x:v>
+      </x:c>
+      <x:c r="DA47" s="3" t="n">
+        <x:v>510269</x:v>
+      </x:c>
+      <x:c r="DB47" s="3" t="n">
+        <x:v>525355</x:v>
+      </x:c>
+      <x:c r="DC47" s="3" t="n">
+        <x:v>522311</x:v>
+      </x:c>
+      <x:c r="DD47" s="3" t="n">
+        <x:v>533265</x:v>
+      </x:c>
+      <x:c r="DE47" s="3" t="n">
+        <x:v>535253</x:v>
+      </x:c>
+      <x:c r="DF47" s="3" t="n">
+        <x:v>547869</x:v>
+      </x:c>
+      <x:c r="DG47" s="3" t="n">
+        <x:v>557443</x:v>
+      </x:c>
+      <x:c r="DH47" s="3" t="n">
+        <x:v>548193</x:v>
+      </x:c>
+      <x:c r="DI47" s="3" t="n">
+        <x:v>540807</x:v>
+      </x:c>
+      <x:c r="DJ47" s="3" t="n">
+        <x:v>505753</x:v>
+      </x:c>
+      <x:c r="DK47" s="3" t="n">
+        <x:v>465929</x:v>
+      </x:c>
+      <x:c r="DL47" s="3" t="n">
+        <x:v>452313</x:v>
+      </x:c>
+      <x:c r="DM47" s="3" t="n">
+        <x:v>466073</x:v>
+      </x:c>
+      <x:c r="DN47" s="3" t="n">
+        <x:v>464938</x:v>
+      </x:c>
+      <x:c r="DO47" s="3" t="n">
+        <x:v>479269</x:v>
+      </x:c>
+      <x:c r="DP47" s="3" t="n">
+        <x:v>504634</x:v>
+      </x:c>
+      <x:c r="DQ47" s="3" t="n">
+        <x:v>522583</x:v>
+      </x:c>
+      <x:c r="DR47" s="3" t="n">
+        <x:v>538110</x:v>
+      </x:c>
+      <x:c r="DS47" s="3" t="n">
+        <x:v>540449</x:v>
+      </x:c>
+      <x:c r="DT47" s="3" t="n">
+        <x:v>544769</x:v>
+      </x:c>
+      <x:c r="DU47" s="3" t="n">
+        <x:v>561953</x:v>
+      </x:c>
+      <x:c r="DV47" s="3" t="n">
+        <x:v>537767</x:v>
+      </x:c>
+      <x:c r="DW47" s="3" t="n">
+        <x:v>554022</x:v>
+      </x:c>
+      <x:c r="DX47" s="3" t="n">
+        <x:v>560390</x:v>
+      </x:c>
+      <x:c r="DY47" s="3" t="n">
+        <x:v>554691</x:v>
+      </x:c>
+      <x:c r="DZ47" s="3" t="n">
+        <x:v>542885</x:v>
+      </x:c>
+      <x:c r="EA47" s="3" t="n">
+        <x:v>545857</x:v>
+      </x:c>
+      <x:c r="EB47" s="3" t="n">
+        <x:v>552081</x:v>
+      </x:c>
+      <x:c r="EC47" s="3" t="n">
+        <x:v>556862</x:v>
+      </x:c>
+      <x:c r="ED47" s="3" t="n">
+        <x:v>553247</x:v>
+      </x:c>
+      <x:c r="EE47" s="3" t="n">
+        <x:v>561776</x:v>
+      </x:c>
+      <x:c r="EF47" s="3" t="n">
+        <x:v>569633</x:v>
+      </x:c>
+      <x:c r="EG47" s="3" t="n">
+        <x:v>580342</x:v>
+      </x:c>
+      <x:c r="EH47" s="3" t="n">
+        <x:v>586023</x:v>
+      </x:c>
+      <x:c r="EI47" s="3" t="n">
+        <x:v>583974</x:v>
+      </x:c>
+      <x:c r="EJ47" s="3" t="n">
+        <x:v>598267</x:v>
+      </x:c>
+      <x:c r="EK47" s="3" t="n">
+        <x:v>608341</x:v>
+      </x:c>
+      <x:c r="EL47" s="3" t="n">
+        <x:v>615222</x:v>
+      </x:c>
+      <x:c r="EM47" s="3" t="n">
+        <x:v>616274</x:v>
+      </x:c>
+      <x:c r="EN47" s="3" t="n">
+        <x:v>613655</x:v>
+      </x:c>
+      <x:c r="EO47" s="3" t="n">
+        <x:v>615146</x:v>
+      </x:c>
+      <x:c r="EP47" s="3" t="n">
+        <x:v>626391</x:v>
+      </x:c>
+      <x:c r="EQ47" s="3" t="n">
+        <x:v>619755</x:v>
+      </x:c>
+      <x:c r="ER47" s="3" t="n">
+        <x:v>640438</x:v>
+      </x:c>
+      <x:c r="ES47" s="3" t="n">
+        <x:v>645313</x:v>
+      </x:c>
+      <x:c r="ET47" s="3" t="n">
+        <x:v>656198</x:v>
+      </x:c>
+      <x:c r="EU47" s="3" t="n">
+        <x:v>652698</x:v>
+      </x:c>
+      <x:c r="EV47" s="3" t="n">
+        <x:v>659798</x:v>
+      </x:c>
+      <x:c r="EW47" s="3" t="n">
+        <x:v>673104</x:v>
+      </x:c>
+      <x:c r="EX47" s="3" t="n">
+        <x:v>692221</x:v>
+      </x:c>
+      <x:c r="EY47" s="3" t="n">
+        <x:v>701779</x:v>
+      </x:c>
+      <x:c r="EZ47" s="3" t="n">
+        <x:v>724504</x:v>
+      </x:c>
+      <x:c r="FA47" s="3" t="n">
+        <x:v>736242</x:v>
+      </x:c>
+      <x:c r="FB47" s="3" t="n">
+        <x:v>705910</x:v>
+      </x:c>
+      <x:c r="FC47" s="3" t="n">
+        <x:v>715567</x:v>
+      </x:c>
+      <x:c r="FD47" s="3" t="n">
+        <x:v>595863</x:v>
+      </x:c>
+      <x:c r="FE47" s="3" t="n">
+        <x:v>674515</x:v>
+      </x:c>
+      <x:c r="FF47" s="3" t="n">
+        <x:v>714870</x:v>
+      </x:c>
+      <x:c r="FG47" s="3" t="n">
+        <x:v>742888</x:v>
+      </x:c>
+      <x:c r="FH47" s="3" t="n">
+        <x:v>745174</x:v>
+      </x:c>
+      <x:c r="FI47" s="3" t="n">
+        <x:v>743427</x:v>
+      </x:c>
+      <x:c r="FJ47" s="3" t="n">
+        <x:v>772973</x:v>
+      </x:c>
+      <x:c r="FK47" s="3" t="n">
+        <x:v>785026</x:v>
+      </x:c>
+      <x:c r="FL47" s="3" t="n">
+        <x:v>792315</x:v>
+      </x:c>
+      <x:c r="FM47" s="3" t="n">
+        <x:v>800122</x:v>
+      </x:c>
+      <x:c r="FN47" s="3" t="n">
+        <x:v>810371</x:v>
+      </x:c>
+      <x:c r="FO47" s="3" t="n">
+        <x:v>815951</x:v>
+      </x:c>
+      <x:c r="FP47" s="3" t="n">
+        <x:v>810692</x:v>
+      </x:c>
+      <x:c r="FQ47" s="3" t="n">
+        <x:v>828271</x:v>
+      </x:c>
+      <x:c r="FR47" s="3" t="n">
+        <x:v>826706</x:v>
+      </x:c>
+      <x:c r="FS47" s="3" t="n">
+        <x:v>825883</x:v>
+      </x:c>
+      <x:c r="FT47" s="3" t="n">
+        <x:v>840636</x:v>
+      </x:c>
+      <x:c r="FU47" s="3" t="n">
+        <x:v>846273</x:v>
+      </x:c>
+      <x:c r="FV47" s="3" t="n">
+        <x:v>864805</x:v>
+      </x:c>
+      <x:c r="FW47" s="3" t="n">
+        <x:v>869078</x:v>
+      </x:c>
+      <x:c r="FX47" s="3" t="n">
+        <x:v>877844</x:v>
+      </x:c>
+      <x:c r="FY47" s="3" t="n">
+        <x:v>889933</x:v>
+      </x:c>
+      <x:c r="FZ47" s="3" t="n">
+        <x:v>882636</x:v>
+      </x:c>
+      <x:c r="GA47" s="3" t="n">
+        <x:v>902374</x:v>
       </x:c>
     </x:row>
-    <x:row r="45" spans="1:182">
-[...541 lines deleted...]
-        <x:v>-2909</x:v>
+    <x:row r="48" spans="1:183">
+      <x:c r="B48" s="2" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C48" s="3" t="n">
+        <x:v>88182</x:v>
+      </x:c>
+      <x:c r="D48" s="3" t="n">
+        <x:v>90073</x:v>
+      </x:c>
+      <x:c r="E48" s="3" t="n">
+        <x:v>92043</x:v>
+      </x:c>
+      <x:c r="F48" s="3" t="n">
+        <x:v>96713</x:v>
+      </x:c>
+      <x:c r="G48" s="3" t="n">
+        <x:v>94637</x:v>
+      </x:c>
+      <x:c r="H48" s="3" t="n">
+        <x:v>94006</x:v>
+      </x:c>
+      <x:c r="I48" s="3" t="n">
+        <x:v>93791</x:v>
+      </x:c>
+      <x:c r="J48" s="3" t="n">
+        <x:v>95361</x:v>
+      </x:c>
+      <x:c r="K48" s="3" t="n">
+        <x:v>102473</x:v>
+      </x:c>
+      <x:c r="L48" s="3" t="n">
+        <x:v>105424</x:v>
+      </x:c>
+      <x:c r="M48" s="3" t="n">
+        <x:v>105194</x:v>
+      </x:c>
+      <x:c r="N48" s="3" t="n">
+        <x:v>108292</x:v>
+      </x:c>
+      <x:c r="O48" s="3" t="n">
+        <x:v>115672</x:v>
+      </x:c>
+      <x:c r="P48" s="3" t="n">
+        <x:v>111407</x:v>
+      </x:c>
+      <x:c r="Q48" s="3" t="n">
+        <x:v>114367</x:v>
+      </x:c>
+      <x:c r="R48" s="3" t="n">
+        <x:v>119147</x:v>
+      </x:c>
+      <x:c r="S48" s="3" t="n">
+        <x:v>113330</x:v>
+      </x:c>
+      <x:c r="T48" s="3" t="n">
+        <x:v>118291</x:v>
+      </x:c>
+      <x:c r="U48" s="3" t="n">
+        <x:v>123781</x:v>
+      </x:c>
+      <x:c r="V48" s="3" t="n">
+        <x:v>121464</x:v>
+      </x:c>
+      <x:c r="W48" s="3" t="n">
+        <x:v>122465</x:v>
+      </x:c>
+      <x:c r="X48" s="3" t="n">
+        <x:v>123116</x:v>
+      </x:c>
+      <x:c r="Y48" s="3" t="n">
+        <x:v>124663</x:v>
+      </x:c>
+      <x:c r="Z48" s="3" t="n">
+        <x:v>122861</x:v>
+      </x:c>
+      <x:c r="AA48" s="3" t="n">
+        <x:v>124198</x:v>
+      </x:c>
+      <x:c r="AB48" s="3" t="n">
+        <x:v>126513</x:v>
+      </x:c>
+      <x:c r="AC48" s="3" t="n">
+        <x:v>127258</x:v>
+      </x:c>
+      <x:c r="AD48" s="3" t="n">
+        <x:v>130988</x:v>
+      </x:c>
+      <x:c r="AE48" s="3" t="n">
+        <x:v>125176</x:v>
+      </x:c>
+      <x:c r="AF48" s="3" t="n">
+        <x:v>130787</x:v>
+      </x:c>
+      <x:c r="AG48" s="3" t="n">
+        <x:v>128659</x:v>
+      </x:c>
+      <x:c r="AH48" s="3" t="n">
+        <x:v>132828</x:v>
+      </x:c>
+      <x:c r="AI48" s="3" t="n">
+        <x:v>135593</x:v>
+      </x:c>
+      <x:c r="AJ48" s="3" t="n">
+        <x:v>132974</x:v>
+      </x:c>
+      <x:c r="AK48" s="3" t="n">
+        <x:v>135879</x:v>
+      </x:c>
+      <x:c r="AL48" s="3" t="n">
+        <x:v>132391</x:v>
+      </x:c>
+      <x:c r="AM48" s="3" t="n">
+        <x:v>133924</x:v>
+      </x:c>
+      <x:c r="AN48" s="3" t="n">
+        <x:v>137172</x:v>
+      </x:c>
+      <x:c r="AO48" s="3" t="n">
+        <x:v>134050</x:v>
+      </x:c>
+      <x:c r="AP48" s="3" t="n">
+        <x:v>136181</x:v>
+      </x:c>
+      <x:c r="AQ48" s="3" t="n">
+        <x:v>133642</x:v>
+      </x:c>
+      <x:c r="AR48" s="3" t="n">
+        <x:v>134759</x:v>
+      </x:c>
+      <x:c r="AS48" s="3" t="n">
+        <x:v>130549</x:v>
+      </x:c>
+      <x:c r="AT48" s="3" t="n">
+        <x:v>132256</x:v>
+      </x:c>
+      <x:c r="AU48" s="3" t="n">
+        <x:v>136930</x:v>
+      </x:c>
+      <x:c r="AV48" s="3" t="n">
+        <x:v>133447</x:v>
+      </x:c>
+      <x:c r="AW48" s="3" t="n">
+        <x:v>138609</x:v>
+      </x:c>
+      <x:c r="AX48" s="3" t="n">
+        <x:v>128221</x:v>
+      </x:c>
+      <x:c r="AY48" s="3" t="n">
+        <x:v>138424</x:v>
+      </x:c>
+      <x:c r="AZ48" s="3" t="n">
+        <x:v>141171</x:v>
+      </x:c>
+      <x:c r="BA48" s="3" t="n">
+        <x:v>153080</x:v>
+      </x:c>
+      <x:c r="BB48" s="3" t="n">
+        <x:v>152399</x:v>
+      </x:c>
+      <x:c r="BC48" s="3" t="n">
+        <x:v>160873</x:v>
+      </x:c>
+      <x:c r="BD48" s="3" t="n">
+        <x:v>166933</x:v>
+      </x:c>
+      <x:c r="BE48" s="3" t="n">
+        <x:v>168387</x:v>
+      </x:c>
+      <x:c r="BF48" s="3" t="n">
+        <x:v>182155</x:v>
+      </x:c>
+      <x:c r="BG48" s="3" t="n">
+        <x:v>194096</x:v>
+      </x:c>
+      <x:c r="BH48" s="3" t="n">
+        <x:v>193712</x:v>
+      </x:c>
+      <x:c r="BI48" s="3" t="n">
+        <x:v>193192</x:v>
+      </x:c>
+      <x:c r="BJ48" s="3" t="n">
+        <x:v>196081</x:v>
+      </x:c>
+      <x:c r="BK48" s="3" t="n">
+        <x:v>196203</x:v>
+      </x:c>
+      <x:c r="BL48" s="3" t="n">
+        <x:v>204629</x:v>
+      </x:c>
+      <x:c r="BM48" s="3" t="n">
+        <x:v>202619</x:v>
+      </x:c>
+      <x:c r="BN48" s="3" t="n">
+        <x:v>210040</x:v>
+      </x:c>
+      <x:c r="BO48" s="3" t="n">
+        <x:v>220608</x:v>
+      </x:c>
+      <x:c r="BP48" s="3" t="n">
+        <x:v>230340</x:v>
+      </x:c>
+      <x:c r="BQ48" s="3" t="n">
+        <x:v>234834</x:v>
+      </x:c>
+      <x:c r="BR48" s="3" t="n">
+        <x:v>241650</x:v>
+      </x:c>
+      <x:c r="BS48" s="3" t="n">
+        <x:v>245363</x:v>
+      </x:c>
+      <x:c r="BT48" s="3" t="n">
+        <x:v>247306</x:v>
+      </x:c>
+      <x:c r="BU48" s="3" t="n">
+        <x:v>252760</x:v>
+      </x:c>
+      <x:c r="BV48" s="3" t="n">
+        <x:v>258796</x:v>
+      </x:c>
+      <x:c r="BW48" s="3" t="n">
+        <x:v>257343</x:v>
+      </x:c>
+      <x:c r="BX48" s="3" t="n">
+        <x:v>261022</x:v>
+      </x:c>
+      <x:c r="BY48" s="3" t="n">
+        <x:v>271403</x:v>
+      </x:c>
+      <x:c r="BZ48" s="3" t="n">
+        <x:v>272802</x:v>
+      </x:c>
+      <x:c r="CA48" s="3" t="n">
+        <x:v>281375</x:v>
+      </x:c>
+      <x:c r="CB48" s="3" t="n">
+        <x:v>294823</x:v>
+      </x:c>
+      <x:c r="CC48" s="3" t="n">
+        <x:v>307459</x:v>
+      </x:c>
+      <x:c r="CD48" s="3" t="n">
+        <x:v>305684</x:v>
+      </x:c>
+      <x:c r="CE48" s="3" t="n">
+        <x:v>294029</x:v>
+      </x:c>
+      <x:c r="CF48" s="3" t="n">
+        <x:v>287755</x:v>
+      </x:c>
+      <x:c r="CG48" s="3" t="n">
+        <x:v>289176</x:v>
+      </x:c>
+      <x:c r="CH48" s="3" t="n">
+        <x:v>292869</x:v>
+      </x:c>
+      <x:c r="CI48" s="3" t="n">
+        <x:v>298089</x:v>
+      </x:c>
+      <x:c r="CJ48" s="3" t="n">
+        <x:v>301019</x:v>
+      </x:c>
+      <x:c r="CK48" s="3" t="n">
+        <x:v>291557</x:v>
+      </x:c>
+      <x:c r="CL48" s="3" t="n">
+        <x:v>298413</x:v>
+      </x:c>
+      <x:c r="CM48" s="3" t="n">
+        <x:v>303293</x:v>
+      </x:c>
+      <x:c r="CN48" s="3" t="n">
+        <x:v>307515</x:v>
+      </x:c>
+      <x:c r="CO48" s="3" t="n">
+        <x:v>316407</x:v>
+      </x:c>
+      <x:c r="CP48" s="3" t="n">
+        <x:v>319303</x:v>
+      </x:c>
+      <x:c r="CQ48" s="3" t="n">
+        <x:v>331881</x:v>
+      </x:c>
+      <x:c r="CR48" s="3" t="n">
+        <x:v>346826</x:v>
+      </x:c>
+      <x:c r="CS48" s="3" t="n">
+        <x:v>345307</x:v>
+      </x:c>
+      <x:c r="CT48" s="3" t="n">
+        <x:v>348229</x:v>
+      </x:c>
+      <x:c r="CU48" s="3" t="n">
+        <x:v>352659</x:v>
+      </x:c>
+      <x:c r="CV48" s="3" t="n">
+        <x:v>365518</x:v>
+      </x:c>
+      <x:c r="CW48" s="3" t="n">
+        <x:v>379013</x:v>
+      </x:c>
+      <x:c r="CX48" s="3" t="n">
+        <x:v>369417</x:v>
+      </x:c>
+      <x:c r="CY48" s="3" t="n">
+        <x:v>391846</x:v>
+      </x:c>
+      <x:c r="CZ48" s="3" t="n">
+        <x:v>391968</x:v>
+      </x:c>
+      <x:c r="DA48" s="3" t="n">
+        <x:v>396795</x:v>
+      </x:c>
+      <x:c r="DB48" s="3" t="n">
+        <x:v>412013</x:v>
+      </x:c>
+      <x:c r="DC48" s="3" t="n">
+        <x:v>405115</x:v>
+      </x:c>
+      <x:c r="DD48" s="3" t="n">
+        <x:v>410253</x:v>
+      </x:c>
+      <x:c r="DE48" s="3" t="n">
+        <x:v>413834</x:v>
+      </x:c>
+      <x:c r="DF48" s="3" t="n">
+        <x:v>427525</x:v>
+      </x:c>
+      <x:c r="DG48" s="3" t="n">
+        <x:v>433390</x:v>
+      </x:c>
+      <x:c r="DH48" s="3" t="n">
+        <x:v>425543</x:v>
+      </x:c>
+      <x:c r="DI48" s="3" t="n">
+        <x:v>415884</x:v>
+      </x:c>
+      <x:c r="DJ48" s="3" t="n">
+        <x:v>376860</x:v>
+      </x:c>
+      <x:c r="DK48" s="3" t="n">
+        <x:v>335500</x:v>
+      </x:c>
+      <x:c r="DL48" s="3" t="n">
+        <x:v>325387</x:v>
+      </x:c>
+      <x:c r="DM48" s="3" t="n">
+        <x:v>341700</x:v>
+      </x:c>
+      <x:c r="DN48" s="3" t="n">
+        <x:v>345290</x:v>
+      </x:c>
+      <x:c r="DO48" s="3" t="n">
+        <x:v>357962</x:v>
+      </x:c>
+      <x:c r="DP48" s="3" t="n">
+        <x:v>385100</x:v>
+      </x:c>
+      <x:c r="DQ48" s="3" t="n">
+        <x:v>398730</x:v>
+      </x:c>
+      <x:c r="DR48" s="3" t="n">
+        <x:v>413315</x:v>
+      </x:c>
+      <x:c r="DS48" s="3" t="n">
+        <x:v>419732</x:v>
+      </x:c>
+      <x:c r="DT48" s="3" t="n">
+        <x:v>419510</x:v>
+      </x:c>
+      <x:c r="DU48" s="3" t="n">
+        <x:v>434695</x:v>
+      </x:c>
+      <x:c r="DV48" s="3" t="n">
+        <x:v>409619</x:v>
+      </x:c>
+      <x:c r="DW48" s="3" t="n">
+        <x:v>422495</x:v>
+      </x:c>
+      <x:c r="DX48" s="3" t="n">
+        <x:v>425676</x:v>
+      </x:c>
+      <x:c r="DY48" s="3" t="n">
+        <x:v>423260</x:v>
+      </x:c>
+      <x:c r="DZ48" s="3" t="n">
+        <x:v>411070</x:v>
+      </x:c>
+      <x:c r="EA48" s="3" t="n">
+        <x:v>402067</x:v>
+      </x:c>
+      <x:c r="EB48" s="3" t="n">
+        <x:v>407980</x:v>
+      </x:c>
+      <x:c r="EC48" s="3" t="n">
+        <x:v>409627</x:v>
+      </x:c>
+      <x:c r="ED48" s="3" t="n">
+        <x:v>406295</x:v>
+      </x:c>
+      <x:c r="EE48" s="3" t="n">
+        <x:v>418051</x:v>
+      </x:c>
+      <x:c r="EF48" s="3" t="n">
+        <x:v>421623</x:v>
+      </x:c>
+      <x:c r="EG48" s="3" t="n">
+        <x:v>426842</x:v>
+      </x:c>
+      <x:c r="EH48" s="3" t="n">
+        <x:v>424433</x:v>
+      </x:c>
+      <x:c r="EI48" s="3" t="n">
+        <x:v>413487</x:v>
+      </x:c>
+      <x:c r="EJ48" s="3" t="n">
+        <x:v>427538</x:v>
+      </x:c>
+      <x:c r="EK48" s="3" t="n">
+        <x:v>431237</x:v>
+      </x:c>
+      <x:c r="EL48" s="3" t="n">
+        <x:v>435817</x:v>
+      </x:c>
+      <x:c r="EM48" s="3" t="n">
+        <x:v>434054</x:v>
+      </x:c>
+      <x:c r="EN48" s="3" t="n">
+        <x:v>429076</x:v>
+      </x:c>
+      <x:c r="EO48" s="3" t="n">
+        <x:v>433383</x:v>
+      </x:c>
+      <x:c r="EP48" s="3" t="n">
+        <x:v>442600</x:v>
+      </x:c>
+      <x:c r="EQ48" s="3" t="n">
+        <x:v>448142</x:v>
+      </x:c>
+      <x:c r="ER48" s="3" t="n">
+        <x:v>458946</x:v>
+      </x:c>
+      <x:c r="ES48" s="3" t="n">
+        <x:v>462869</x:v>
+      </x:c>
+      <x:c r="ET48" s="3" t="n">
+        <x:v>475356</x:v>
+      </x:c>
+      <x:c r="EU48" s="3" t="n">
+        <x:v>474156</x:v>
+      </x:c>
+      <x:c r="EV48" s="3" t="n">
+        <x:v>483791</x:v>
+      </x:c>
+      <x:c r="EW48" s="3" t="n">
+        <x:v>486978</x:v>
+      </x:c>
+      <x:c r="EX48" s="3" t="n">
+        <x:v>494422</x:v>
+      </x:c>
+      <x:c r="EY48" s="3" t="n">
+        <x:v>496851</x:v>
+      </x:c>
+      <x:c r="EZ48" s="3" t="n">
+        <x:v>506838</x:v>
+      </x:c>
+      <x:c r="FA48" s="3" t="n">
+        <x:v>513747</x:v>
+      </x:c>
+      <x:c r="FB48" s="3" t="n">
+        <x:v>507183</x:v>
+      </x:c>
+      <x:c r="FC48" s="3" t="n">
+        <x:v>513027</x:v>
+      </x:c>
+      <x:c r="FD48" s="3" t="n">
+        <x:v>429012</x:v>
+      </x:c>
+      <x:c r="FE48" s="3" t="n">
+        <x:v>500324</x:v>
+      </x:c>
+      <x:c r="FF48" s="3" t="n">
+        <x:v>520293</x:v>
+      </x:c>
+      <x:c r="FG48" s="3" t="n">
+        <x:v>534557</x:v>
+      </x:c>
+      <x:c r="FH48" s="3" t="n">
+        <x:v>535879</x:v>
+      </x:c>
+      <x:c r="FI48" s="3" t="n">
+        <x:v>531089</x:v>
+      </x:c>
+      <x:c r="FJ48" s="3" t="n">
+        <x:v>546905</x:v>
+      </x:c>
+      <x:c r="FK48" s="3" t="n">
+        <x:v>554039</x:v>
+      </x:c>
+      <x:c r="FL48" s="3" t="n">
+        <x:v>547261</x:v>
+      </x:c>
+      <x:c r="FM48" s="3" t="n">
+        <x:v>556686</x:v>
+      </x:c>
+      <x:c r="FN48" s="3" t="n">
+        <x:v>554677</x:v>
+      </x:c>
+      <x:c r="FO48" s="3" t="n">
+        <x:v>553804</x:v>
+      </x:c>
+      <x:c r="FP48" s="3" t="n">
+        <x:v>547012</x:v>
+      </x:c>
+      <x:c r="FQ48" s="3" t="n">
+        <x:v>553133</x:v>
+      </x:c>
+      <x:c r="FR48" s="3" t="n">
+        <x:v>557500</x:v>
+      </x:c>
+      <x:c r="FS48" s="3" t="n">
+        <x:v>551459</x:v>
+      </x:c>
+      <x:c r="FT48" s="3" t="n">
+        <x:v>561252</x:v>
+      </x:c>
+      <x:c r="FU48" s="3" t="n">
+        <x:v>553783</x:v>
+      </x:c>
+      <x:c r="FV48" s="3" t="n">
+        <x:v>566627</x:v>
+      </x:c>
+      <x:c r="FW48" s="3" t="n">
+        <x:v>573759</x:v>
+      </x:c>
+      <x:c r="FX48" s="3" t="n">
+        <x:v>578174</x:v>
+      </x:c>
+      <x:c r="FY48" s="3" t="n">
+        <x:v>583474</x:v>
+      </x:c>
+      <x:c r="FZ48" s="3" t="n">
+        <x:v>577803</x:v>
+      </x:c>
+      <x:c r="GA48" s="3" t="n">
+        <x:v>580729</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:182">
-[...222 lines deleted...]
-      <x:c r="BX46" s="3" t="n">
+    <x:row r="49" spans="1:183">
+      <x:c r="B49" s="2" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="n">
+        <x:v>26714</x:v>
+      </x:c>
+      <x:c r="D49" s="3" t="n">
+        <x:v>25619</x:v>
+      </x:c>
+      <x:c r="E49" s="3" t="n">
+        <x:v>27532</x:v>
+      </x:c>
+      <x:c r="F49" s="3" t="n">
+        <x:v>28319</x:v>
+      </x:c>
+      <x:c r="G49" s="3" t="n">
+        <x:v>30447</x:v>
+      </x:c>
+      <x:c r="H49" s="3" t="n">
+        <x:v>31405</x:v>
+      </x:c>
+      <x:c r="I49" s="3" t="n">
+        <x:v>31907</x:v>
+      </x:c>
+      <x:c r="J49" s="3" t="n">
+        <x:v>33835</x:v>
+      </x:c>
+      <x:c r="K49" s="3" t="n">
+        <x:v>31940</x:v>
+      </x:c>
+      <x:c r="L49" s="3" t="n">
+        <x:v>32925</x:v>
+      </x:c>
+      <x:c r="M49" s="3" t="n">
+        <x:v>32437</x:v>
+      </x:c>
+      <x:c r="N49" s="3" t="n">
+        <x:v>31459</x:v>
+      </x:c>
+      <x:c r="O49" s="3" t="n">
+        <x:v>35064</x:v>
+      </x:c>
+      <x:c r="P49" s="3" t="n">
+        <x:v>35573</x:v>
+      </x:c>
+      <x:c r="Q49" s="3" t="n">
+        <x:v>32592</x:v>
+      </x:c>
+      <x:c r="R49" s="3" t="n">
+        <x:v>31533</x:v>
+      </x:c>
+      <x:c r="S49" s="3" t="n">
+        <x:v>28812</x:v>
+      </x:c>
+      <x:c r="T49" s="3" t="n">
+        <x:v>31060</x:v>
+      </x:c>
+      <x:c r="U49" s="3" t="n">
+        <x:v>33402</x:v>
+      </x:c>
+      <x:c r="V49" s="3" t="n">
+        <x:v>31004</x:v>
+      </x:c>
+      <x:c r="W49" s="3" t="n">
+        <x:v>32736</x:v>
+      </x:c>
+      <x:c r="X49" s="3" t="n">
+        <x:v>32399</x:v>
+      </x:c>
+      <x:c r="Y49" s="3" t="n">
+        <x:v>33438</x:v>
+      </x:c>
+      <x:c r="Z49" s="3" t="n">
+        <x:v>33242</x:v>
+      </x:c>
+      <x:c r="AA49" s="3" t="n">
+        <x:v>32793</x:v>
+      </x:c>
+      <x:c r="AB49" s="3" t="n">
+        <x:v>33547</x:v>
+      </x:c>
+      <x:c r="AC49" s="3" t="n">
+        <x:v>34870</x:v>
+      </x:c>
+      <x:c r="AD49" s="3" t="n">
+        <x:v>36990</x:v>
+      </x:c>
+      <x:c r="AE49" s="3" t="n">
+        <x:v>35079</x:v>
+      </x:c>
+      <x:c r="AF49" s="3" t="n">
+        <x:v>35824</x:v>
+      </x:c>
+      <x:c r="AG49" s="3" t="n">
+        <x:v>35930</x:v>
+      </x:c>
+      <x:c r="AH49" s="3" t="n">
+        <x:v>36089</x:v>
+      </x:c>
+      <x:c r="AI49" s="3" t="n">
+        <x:v>35644</x:v>
+      </x:c>
+      <x:c r="AJ49" s="3" t="n">
+        <x:v>36612</x:v>
+      </x:c>
+      <x:c r="AK49" s="3" t="n">
+        <x:v>38582</x:v>
+      </x:c>
+      <x:c r="AL49" s="3" t="n">
+        <x:v>39474</x:v>
+      </x:c>
+      <x:c r="AM49" s="3" t="n">
+        <x:v>42458</x:v>
+      </x:c>
+      <x:c r="AN49" s="3" t="n">
+        <x:v>42148</x:v>
+      </x:c>
+      <x:c r="AO49" s="3" t="n">
+        <x:v>41819</x:v>
+      </x:c>
+      <x:c r="AP49" s="3" t="n">
+        <x:v>41547</x:v>
+      </x:c>
+      <x:c r="AQ49" s="3" t="n">
+        <x:v>41451</x:v>
+      </x:c>
+      <x:c r="AR49" s="3" t="n">
+        <x:v>41565</x:v>
+      </x:c>
+      <x:c r="AS49" s="3" t="n">
+        <x:v>39489</x:v>
+      </x:c>
+      <x:c r="AT49" s="3" t="n">
+        <x:v>42600</x:v>
+      </x:c>
+      <x:c r="AU49" s="3" t="n">
+        <x:v>44325</x:v>
+      </x:c>
+      <x:c r="AV49" s="3" t="n">
+        <x:v>43037</x:v>
+      </x:c>
+      <x:c r="AW49" s="3" t="n">
+        <x:v>43339</x:v>
+      </x:c>
+      <x:c r="AX49" s="3" t="n">
+        <x:v>44645</x:v>
+      </x:c>
+      <x:c r="AY49" s="3" t="n">
+        <x:v>44999</x:v>
+      </x:c>
+      <x:c r="AZ49" s="3" t="n">
+        <x:v>44828</x:v>
+      </x:c>
+      <x:c r="BA49" s="3" t="n">
+        <x:v>45188</x:v>
+      </x:c>
+      <x:c r="BB49" s="3" t="n">
+        <x:v>46055</x:v>
+      </x:c>
+      <x:c r="BC49" s="3" t="n">
+        <x:v>46792</x:v>
+      </x:c>
+      <x:c r="BD49" s="3" t="n">
+        <x:v>45431</x:v>
+      </x:c>
+      <x:c r="BE49" s="3" t="n">
+        <x:v>46952</x:v>
+      </x:c>
+      <x:c r="BF49" s="3" t="n">
+        <x:v>46767</x:v>
+      </x:c>
+      <x:c r="BG49" s="3" t="n">
+        <x:v>45090</x:v>
+      </x:c>
+      <x:c r="BH49" s="3" t="n">
+        <x:v>47431</x:v>
+      </x:c>
+      <x:c r="BI49" s="3" t="n">
+        <x:v>47175</x:v>
+      </x:c>
+      <x:c r="BJ49" s="3" t="n">
+        <x:v>44753</x:v>
+      </x:c>
+      <x:c r="BK49" s="3" t="n">
+        <x:v>47722</x:v>
+      </x:c>
+      <x:c r="BL49" s="3" t="n">
+        <x:v>46520</x:v>
+      </x:c>
+      <x:c r="BM49" s="3" t="n">
+        <x:v>47144</x:v>
+      </x:c>
+      <x:c r="BN49" s="3" t="n">
+        <x:v>47611</x:v>
+      </x:c>
+      <x:c r="BO49" s="3" t="n">
+        <x:v>51010</x:v>
+      </x:c>
+      <x:c r="BP49" s="3" t="n">
+        <x:v>54778</x:v>
+      </x:c>
+      <x:c r="BQ49" s="3" t="n">
+        <x:v>54566</x:v>
+      </x:c>
+      <x:c r="BR49" s="3" t="n">
+        <x:v>57156</x:v>
+      </x:c>
+      <x:c r="BS49" s="3" t="n">
+        <x:v>57202</x:v>
+      </x:c>
+      <x:c r="BT49" s="3" t="n">
+        <x:v>58866</x:v>
+      </x:c>
+      <x:c r="BU49" s="3" t="n">
+        <x:v>62046</x:v>
+      </x:c>
+      <x:c r="BV49" s="3" t="n">
+        <x:v>62761</x:v>
+      </x:c>
+      <x:c r="BW49" s="3" t="n">
+        <x:v>63950</x:v>
+      </x:c>
+      <x:c r="BX49" s="3" t="n">
+        <x:v>67177</x:v>
+      </x:c>
+      <x:c r="BY49" s="3" t="n">
+        <x:v>67638</x:v>
+      </x:c>
+      <x:c r="BZ49" s="3" t="n">
+        <x:v>68302</x:v>
+      </x:c>
+      <x:c r="CA49" s="3" t="n">
+        <x:v>70537</x:v>
+      </x:c>
+      <x:c r="CB49" s="3" t="n">
+        <x:v>72779</x:v>
+      </x:c>
+      <x:c r="CC49" s="3" t="n">
+        <x:v>75968</x:v>
+      </x:c>
+      <x:c r="CD49" s="3" t="n">
+        <x:v>81334</x:v>
+      </x:c>
+      <x:c r="CE49" s="3" t="n">
+        <x:v>83947</x:v>
+      </x:c>
+      <x:c r="CF49" s="3" t="n">
+        <x:v>83017</x:v>
+      </x:c>
+      <x:c r="CG49" s="3" t="n">
+        <x:v>85880</x:v>
+      </x:c>
+      <x:c r="CH49" s="3" t="n">
+        <x:v>86243</x:v>
+      </x:c>
+      <x:c r="CI49" s="3" t="n">
+        <x:v>84258</x:v>
+      </x:c>
+      <x:c r="CJ49" s="3" t="n">
+        <x:v>85299</x:v>
+      </x:c>
+      <x:c r="CK49" s="3" t="n">
+        <x:v>84790</x:v>
+      </x:c>
+      <x:c r="CL49" s="3" t="n">
+        <x:v>83708</x:v>
+      </x:c>
+      <x:c r="CM49" s="3" t="n">
+        <x:v>86425</x:v>
+      </x:c>
+      <x:c r="CN49" s="3" t="n">
+        <x:v>85300</x:v>
+      </x:c>
+      <x:c r="CO49" s="3" t="n">
+        <x:v>86692</x:v>
+      </x:c>
+      <x:c r="CP49" s="3" t="n">
+        <x:v>90000</x:v>
+      </x:c>
+      <x:c r="CQ49" s="3" t="n">
+        <x:v>92883</x:v>
+      </x:c>
+      <x:c r="CR49" s="3" t="n">
+        <x:v>97073</x:v>
+      </x:c>
+      <x:c r="CS49" s="3" t="n">
+        <x:v>98531</x:v>
+      </x:c>
+      <x:c r="CT49" s="3" t="n">
+        <x:v>98872</x:v>
+      </x:c>
+      <x:c r="CU49" s="3" t="n">
+        <x:v>97558</x:v>
+      </x:c>
+      <x:c r="CV49" s="3" t="n">
+        <x:v>100388</x:v>
+      </x:c>
+      <x:c r="CW49" s="3" t="n">
+        <x:v>105466</x:v>
+      </x:c>
+      <x:c r="CX49" s="3" t="n">
+        <x:v>114013</x:v>
+      </x:c>
+      <x:c r="CY49" s="3" t="n">
+        <x:v>113912</x:v>
+      </x:c>
+      <x:c r="CZ49" s="3" t="n">
+        <x:v>113827</x:v>
+      </x:c>
+      <x:c r="DA49" s="3" t="n">
+        <x:v>114603</x:v>
+      </x:c>
+      <x:c r="DB49" s="3" t="n">
+        <x:v>114484</x:v>
+      </x:c>
+      <x:c r="DC49" s="3" t="n">
+        <x:v>118348</x:v>
+      </x:c>
+      <x:c r="DD49" s="3" t="n">
+        <x:v>124190</x:v>
+      </x:c>
+      <x:c r="DE49" s="3" t="n">
+        <x:v>122600</x:v>
+      </x:c>
+      <x:c r="DF49" s="3" t="n">
+        <x:v>121550</x:v>
+      </x:c>
+      <x:c r="DG49" s="3" t="n">
+        <x:v>125282</x:v>
+      </x:c>
+      <x:c r="DH49" s="3" t="n">
+        <x:v>123859</x:v>
+      </x:c>
+      <x:c r="DI49" s="3" t="n">
+        <x:v>126116</x:v>
+      </x:c>
+      <x:c r="DJ49" s="3" t="n">
+        <x:v>130010</x:v>
+      </x:c>
+      <x:c r="DK49" s="3" t="n">
+        <x:v>131477</x:v>
+      </x:c>
+      <x:c r="DL49" s="3" t="n">
+        <x:v>127943</x:v>
+      </x:c>
+      <x:c r="DM49" s="3" t="n">
+        <x:v>125415</x:v>
+      </x:c>
+      <x:c r="DN49" s="3" t="n">
+        <x:v>120685</x:v>
+      </x:c>
+      <x:c r="DO49" s="3" t="n">
+        <x:v>122316</x:v>
+      </x:c>
+      <x:c r="DP49" s="3" t="n">
+        <x:v>120535</x:v>
+      </x:c>
+      <x:c r="DQ49" s="3" t="n">
+        <x:v>124890</x:v>
+      </x:c>
+      <x:c r="DR49" s="3" t="n">
+        <x:v>125843</x:v>
+      </x:c>
+      <x:c r="DS49" s="3" t="n">
+        <x:v>121855</x:v>
+      </x:c>
+      <x:c r="DT49" s="3" t="n">
+        <x:v>126381</x:v>
+      </x:c>
+      <x:c r="DU49" s="3" t="n">
+        <x:v>128428</x:v>
+      </x:c>
+      <x:c r="DV49" s="3" t="n">
+        <x:v>129225</x:v>
+      </x:c>
+      <x:c r="DW49" s="3" t="n">
+        <x:v>132508</x:v>
+      </x:c>
+      <x:c r="DX49" s="3" t="n">
+        <x:v>135647</x:v>
+      </x:c>
+      <x:c r="DY49" s="3" t="n">
+        <x:v>132423</x:v>
+      </x:c>
+      <x:c r="DZ49" s="3" t="n">
+        <x:v>132672</x:v>
+      </x:c>
+      <x:c r="EA49" s="3" t="n">
+        <x:v>144003</x:v>
+      </x:c>
+      <x:c r="EB49" s="3" t="n">
+        <x:v>144388</x:v>
+      </x:c>
+      <x:c r="EC49" s="3" t="n">
+        <x:v>147421</x:v>
+      </x:c>
+      <x:c r="ED49" s="3" t="n">
+        <x:v>147100</x:v>
+      </x:c>
+      <x:c r="EE49" s="3" t="n">
+        <x:v>144290</x:v>
+      </x:c>
+      <x:c r="EF49" s="3" t="n">
+        <x:v>148403</x:v>
+      </x:c>
+      <x:c r="EG49" s="3" t="n">
+        <x:v>153689</x:v>
+      </x:c>
+      <x:c r="EH49" s="3" t="n">
+        <x:v>161264</x:v>
+      </x:c>
+      <x:c r="EI49" s="3" t="n">
+        <x:v>169491</x:v>
+      </x:c>
+      <x:c r="EJ49" s="3" t="n">
+        <x:v>169999</x:v>
+      </x:c>
+      <x:c r="EK49" s="3" t="n">
+        <x:v>176103</x:v>
+      </x:c>
+      <x:c r="EL49" s="3" t="n">
+        <x:v>178371</x:v>
+      </x:c>
+      <x:c r="EM49" s="3" t="n">
+        <x:v>180953</x:v>
+      </x:c>
+      <x:c r="EN49" s="3" t="n">
+        <x:v>183038</x:v>
+      </x:c>
+      <x:c r="EO49" s="3" t="n">
+        <x:v>180508</x:v>
+      </x:c>
+      <x:c r="EP49" s="3" t="n">
+        <x:v>182628</x:v>
+      </x:c>
+      <x:c r="EQ49" s="3" t="n">
+        <x:v>171512</x:v>
+      </x:c>
+      <x:c r="ER49" s="3" t="n">
+        <x:v>180970</x:v>
+      </x:c>
+      <x:c r="ES49" s="3" t="n">
+        <x:v>181961</x:v>
+      </x:c>
+      <x:c r="ET49" s="3" t="n">
+        <x:v>180821</x:v>
+      </x:c>
+      <x:c r="EU49" s="3" t="n">
+        <x:v>178534</x:v>
+      </x:c>
+      <x:c r="EV49" s="3" t="n">
+        <x:v>176321</x:v>
+      </x:c>
+      <x:c r="EW49" s="3" t="n">
+        <x:v>185974</x:v>
+      </x:c>
+      <x:c r="EX49" s="3" t="n">
+        <x:v>197181</x:v>
+      </x:c>
+      <x:c r="EY49" s="3" t="n">
+        <x:v>204333</x:v>
+      </x:c>
+      <x:c r="EZ49" s="3" t="n">
+        <x:v>216807</x:v>
+      </x:c>
+      <x:c r="FA49" s="3" t="n">
+        <x:v>221572</x:v>
+      </x:c>
+      <x:c r="FB49" s="3" t="n">
+        <x:v>198424</x:v>
+      </x:c>
+      <x:c r="FC49" s="3" t="n">
+        <x:v>202138</x:v>
+      </x:c>
+      <x:c r="FD49" s="3" t="n">
+        <x:v>166576</x:v>
+      </x:c>
+      <x:c r="FE49" s="3" t="n">
+        <x:v>174373</x:v>
+      </x:c>
+      <x:c r="FF49" s="3" t="n">
+        <x:v>194436</x:v>
+      </x:c>
+      <x:c r="FG49" s="3" t="n">
+        <x:v>207759</x:v>
+      </x:c>
+      <x:c r="FH49" s="3" t="n">
+        <x:v>208697</x:v>
+      </x:c>
+      <x:c r="FI49" s="3" t="n">
+        <x:v>211481</x:v>
+      </x:c>
+      <x:c r="FJ49" s="3" t="n">
+        <x:v>224788</x:v>
+      </x:c>
+      <x:c r="FK49" s="3" t="n">
+        <x:v>229903</x:v>
+      </x:c>
+      <x:c r="FL49" s="3" t="n">
+        <x:v>243579</x:v>
+      </x:c>
+      <x:c r="FM49" s="3" t="n">
+        <x:v>242075</x:v>
+      </x:c>
+      <x:c r="FN49" s="3" t="n">
+        <x:v>254024</x:v>
+      </x:c>
+      <x:c r="FO49" s="3" t="n">
+        <x:v>261294</x:v>
+      </x:c>
+      <x:c r="FP49" s="3" t="n">
+        <x:v>262977</x:v>
+      </x:c>
+      <x:c r="FQ49" s="3" t="n">
+        <x:v>274677</x:v>
+      </x:c>
+      <x:c r="FR49" s="3" t="n">
+        <x:v>268503</x:v>
+      </x:c>
+      <x:c r="FS49" s="3" t="n">
+        <x:v>274007</x:v>
+      </x:c>
+      <x:c r="FT49" s="3" t="n">
+        <x:v>278963</x:v>
+      </x:c>
+      <x:c r="FU49" s="3" t="n">
+        <x:v>292656</x:v>
+      </x:c>
+      <x:c r="FV49" s="3" t="n">
+        <x:v>298311</x:v>
+      </x:c>
+      <x:c r="FW49" s="3" t="n">
+        <x:v>295319</x:v>
+      </x:c>
+      <x:c r="FX49" s="3" t="n">
+        <x:v>299670</x:v>
+      </x:c>
+      <x:c r="FY49" s="3" t="n">
+        <x:v>306459</x:v>
+      </x:c>
+      <x:c r="FZ49" s="3" t="n">
+        <x:v>304833</x:v>
+      </x:c>
+      <x:c r="GA49" s="3" t="n">
+        <x:v>321645</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:183">
+      <x:c r="B50" s="2" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="G50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="I50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="J50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="K50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="L50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="M50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="N50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="O50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="P50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Q50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="R50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="S50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="T50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="U50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="V50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="W50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="X50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Y50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Z50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AA50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AB50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AC50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AD50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AE50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AF50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AG50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AH50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AI50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AJ50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AK50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AL50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AM50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AN50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AO50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AP50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AQ50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AR50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AS50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AT50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AU50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AV50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AW50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AX50" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AY50" s="3" t="n">
+        <x:v>833604</x:v>
+      </x:c>
+      <x:c r="AZ50" s="3" t="n">
+        <x:v>835148</x:v>
+      </x:c>
+      <x:c r="BA50" s="3" t="n">
+        <x:v>831217</x:v>
+      </x:c>
+      <x:c r="BB50" s="3" t="n">
+        <x:v>835715</x:v>
+      </x:c>
+      <x:c r="BC50" s="3" t="n">
+        <x:v>849407</x:v>
+      </x:c>
+      <x:c r="BD50" s="3" t="n">
+        <x:v>844293</x:v>
+      </x:c>
+      <x:c r="BE50" s="3" t="n">
+        <x:v>846861</x:v>
+      </x:c>
+      <x:c r="BF50" s="3" t="n">
+        <x:v>864532</x:v>
+      </x:c>
+      <x:c r="BG50" s="3" t="n">
+        <x:v>863756</x:v>
+      </x:c>
+      <x:c r="BH50" s="3" t="n">
+        <x:v>866904</x:v>
+      </x:c>
+      <x:c r="BI50" s="3" t="n">
+        <x:v>874950</x:v>
+      </x:c>
+      <x:c r="BJ50" s="3" t="n">
+        <x:v>886668</x:v>
+      </x:c>
+      <x:c r="BK50" s="3" t="n">
+        <x:v>882063</x:v>
+      </x:c>
+      <x:c r="BL50" s="3" t="n">
+        <x:v>884160</x:v>
+      </x:c>
+      <x:c r="BM50" s="3" t="n">
+        <x:v>896298</x:v>
+      </x:c>
+      <x:c r="BN50" s="3" t="n">
+        <x:v>907316</x:v>
+      </x:c>
+      <x:c r="BO50" s="3" t="n">
+        <x:v>897737</x:v>
+      </x:c>
+      <x:c r="BP50" s="3" t="n">
+        <x:v>912143</x:v>
+      </x:c>
+      <x:c r="BQ50" s="3" t="n">
+        <x:v>907105</x:v>
+      </x:c>
+      <x:c r="BR50" s="3" t="n">
+        <x:v>924554</x:v>
+      </x:c>
+      <x:c r="BS50" s="3" t="n">
+        <x:v>933432</x:v>
+      </x:c>
+      <x:c r="BT50" s="3" t="n">
+        <x:v>944716</x:v>
+      </x:c>
+      <x:c r="BU50" s="3" t="n">
+        <x:v>952432</x:v>
+      </x:c>
+      <x:c r="BV50" s="3" t="n">
+        <x:v>968473</x:v>
+      </x:c>
+      <x:c r="BW50" s="3" t="n">
+        <x:v>972496</x:v>
+      </x:c>
+      <x:c r="BX50" s="3" t="n">
+        <x:v>973694</x:v>
+      </x:c>
+      <x:c r="BY50" s="3" t="n">
+        <x:v>988711</x:v>
+      </x:c>
+      <x:c r="BZ50" s="3" t="n">
+        <x:v>1007335</x:v>
+      </x:c>
+      <x:c r="CA50" s="3" t="n">
+        <x:v>1013171</x:v>
+      </x:c>
+      <x:c r="CB50" s="3" t="n">
+        <x:v>1024837</x:v>
+      </x:c>
+      <x:c r="CC50" s="3" t="n">
+        <x:v>1032321</x:v>
+      </x:c>
+      <x:c r="CD50" s="3" t="n">
+        <x:v>1037357</x:v>
+      </x:c>
+      <x:c r="CE50" s="3" t="n">
+        <x:v>1036394</x:v>
+      </x:c>
+      <x:c r="CF50" s="3" t="n">
+        <x:v>1031210</x:v>
+      </x:c>
+      <x:c r="CG50" s="3" t="n">
+        <x:v>1036803</x:v>
+      </x:c>
+      <x:c r="CH50" s="3" t="n">
+        <x:v>1049296</x:v>
+      </x:c>
+      <x:c r="CI50" s="3" t="n">
+        <x:v>1044400</x:v>
+      </x:c>
+      <x:c r="CJ50" s="3" t="n">
+        <x:v>1057121</x:v>
+      </x:c>
+      <x:c r="CK50" s="3" t="n">
+        <x:v>1055425</x:v>
+      </x:c>
+      <x:c r="CL50" s="3" t="n">
+        <x:v>1057869</x:v>
+      </x:c>
+      <x:c r="CM50" s="3" t="n">
+        <x:v>1067419</x:v>
+      </x:c>
+      <x:c r="CN50" s="3" t="n">
+        <x:v>1061953</x:v>
+      </x:c>
+      <x:c r="CO50" s="3" t="n">
+        <x:v>1067178</x:v>
+      </x:c>
+      <x:c r="CP50" s="3" t="n">
+        <x:v>1071582</x:v>
+      </x:c>
+      <x:c r="CQ50" s="3" t="n">
+        <x:v>1079502</x:v>
+      </x:c>
+      <x:c r="CR50" s="3" t="n">
+        <x:v>1083979</x:v>
+      </x:c>
+      <x:c r="CS50" s="3" t="n">
+        <x:v>1092936</x:v>
+      </x:c>
+      <x:c r="CT50" s="3" t="n">
+        <x:v>1100898</x:v>
+      </x:c>
+      <x:c r="CU50" s="3" t="n">
+        <x:v>1103099</x:v>
+      </x:c>
+      <x:c r="CV50" s="3" t="n">
+        <x:v>1110309</x:v>
+      </x:c>
+      <x:c r="CW50" s="3" t="n">
+        <x:v>1124153</x:v>
+      </x:c>
+      <x:c r="CX50" s="3" t="n">
+        <x:v>1122729</x:v>
+      </x:c>
+      <x:c r="CY50" s="3" t="n">
+        <x:v>1135252</x:v>
+      </x:c>
+      <x:c r="CZ50" s="3" t="n">
+        <x:v>1163521</x:v>
+      </x:c>
+      <x:c r="DA50" s="3" t="n">
+        <x:v>1170652</x:v>
+      </x:c>
+      <x:c r="DB50" s="3" t="n">
+        <x:v>1183610</x:v>
+      </x:c>
+      <x:c r="DC50" s="3" t="n">
+        <x:v>1198714</x:v>
+      </x:c>
+      <x:c r="DD50" s="3" t="n">
+        <x:v>1214672</x:v>
+      </x:c>
+      <x:c r="DE50" s="3" t="n">
+        <x:v>1219327</x:v>
+      </x:c>
+      <x:c r="DF50" s="3" t="n">
+        <x:v>1232194</x:v>
+      </x:c>
+      <x:c r="DG50" s="3" t="n">
+        <x:v>1232251</x:v>
+      </x:c>
+      <x:c r="DH50" s="3" t="n">
+        <x:v>1224957</x:v>
+      </x:c>
+      <x:c r="DI50" s="3" t="n">
+        <x:v>1217268</x:v>
+      </x:c>
+      <x:c r="DJ50" s="3" t="n">
+        <x:v>1205839</x:v>
+      </x:c>
+      <x:c r="DK50" s="3" t="n">
+        <x:v>1192624</x:v>
+      </x:c>
+      <x:c r="DL50" s="3" t="n">
+        <x:v>1194793</x:v>
+      </x:c>
+      <x:c r="DM50" s="3" t="n">
+        <x:v>1193761</x:v>
+      </x:c>
+      <x:c r="DN50" s="3" t="n">
+        <x:v>1202380</x:v>
+      </x:c>
+      <x:c r="DO50" s="3" t="n">
+        <x:v>1208416</x:v>
+      </x:c>
+      <x:c r="DP50" s="3" t="n">
+        <x:v>1230235</x:v>
+      </x:c>
+      <x:c r="DQ50" s="3" t="n">
+        <x:v>1253104</x:v>
+      </x:c>
+      <x:c r="DR50" s="3" t="n">
+        <x:v>1258778</x:v>
+      </x:c>
+      <x:c r="DS50" s="3" t="n">
+        <x:v>1253385</x:v>
+      </x:c>
+      <x:c r="DT50" s="3" t="n">
+        <x:v>1281687</x:v>
+      </x:c>
+      <x:c r="DU50" s="3" t="n">
+        <x:v>1277833</x:v>
+      </x:c>
+      <x:c r="DV50" s="3" t="n">
+        <x:v>1263101</x:v>
+      </x:c>
+      <x:c r="DW50" s="3" t="n">
+        <x:v>1276722</x:v>
+      </x:c>
+      <x:c r="DX50" s="3" t="n">
+        <x:v>1275177</x:v>
+      </x:c>
+      <x:c r="DY50" s="3" t="n">
+        <x:v>1276460</x:v>
+      </x:c>
+      <x:c r="DZ50" s="3" t="n">
+        <x:v>1291843</x:v>
+      </x:c>
+      <x:c r="EA50" s="3" t="n">
+        <x:v>1277313</x:v>
+      </x:c>
+      <x:c r="EB50" s="3" t="n">
+        <x:v>1291984</x:v>
+      </x:c>
+      <x:c r="EC50" s="3" t="n">
+        <x:v>1308811</x:v>
+      </x:c>
+      <x:c r="ED50" s="3" t="n">
+        <x:v>1312168</x:v>
+      </x:c>
+      <x:c r="EE50" s="3" t="n">
+        <x:v>1325678</x:v>
+      </x:c>
+      <x:c r="EF50" s="3" t="n">
+        <x:v>1335736</x:v>
+      </x:c>
+      <x:c r="EG50" s="3" t="n">
+        <x:v>1340515</x:v>
+      </x:c>
+      <x:c r="EH50" s="3" t="n">
+        <x:v>1351718</x:v>
+      </x:c>
+      <x:c r="EI50" s="3" t="n">
+        <x:v>1375449</x:v>
+      </x:c>
+      <x:c r="EJ50" s="3" t="n">
+        <x:v>1386560</x:v>
+      </x:c>
+      <x:c r="EK50" s="3" t="n">
+        <x:v>1393169</x:v>
+      </x:c>
+      <x:c r="EL50" s="3" t="n">
+        <x:v>1416383</x:v>
+      </x:c>
+      <x:c r="EM50" s="3" t="n">
+        <x:v>1416977</x:v>
+      </x:c>
+      <x:c r="EN50" s="3" t="n">
+        <x:v>1435077</x:v>
+      </x:c>
+      <x:c r="EO50" s="3" t="n">
+        <x:v>1440909</x:v>
+      </x:c>
+      <x:c r="EP50" s="3" t="n">
+        <x:v>1447756</x:v>
+      </x:c>
+      <x:c r="EQ50" s="3" t="n">
+        <x:v>1463987</x:v>
+      </x:c>
+      <x:c r="ER50" s="3" t="n">
+        <x:v>1467566</x:v>
+      </x:c>
+      <x:c r="ES50" s="3" t="n">
+        <x:v>1481967</x:v>
+      </x:c>
+      <x:c r="ET50" s="3" t="n">
+        <x:v>1471696</x:v>
+      </x:c>
+      <x:c r="EU50" s="3" t="n">
+        <x:v>1497250</x:v>
+      </x:c>
+      <x:c r="EV50" s="3" t="n">
+        <x:v>1496024</x:v>
+      </x:c>
+      <x:c r="EW50" s="3" t="n">
+        <x:v>1488117</x:v>
+      </x:c>
+      <x:c r="EX50" s="3" t="n">
+        <x:v>1491750</x:v>
+      </x:c>
+      <x:c r="EY50" s="3" t="n">
+        <x:v>1491131</x:v>
+      </x:c>
+      <x:c r="EZ50" s="3" t="n">
+        <x:v>1491236</x:v>
+      </x:c>
+      <x:c r="FA50" s="3" t="n">
+        <x:v>1489757</x:v>
+      </x:c>
+      <x:c r="FB50" s="3" t="n">
+        <x:v>1522419</x:v>
+      </x:c>
+      <x:c r="FC50" s="3" t="n">
+        <x:v>1528042</x:v>
+      </x:c>
+      <x:c r="FD50" s="3" t="n">
+        <x:v>1418197</x:v>
+      </x:c>
+      <x:c r="FE50" s="3" t="n">
+        <x:v>1480261</x:v>
+      </x:c>
+      <x:c r="FF50" s="3" t="n">
+        <x:v>1478741</x:v>
+      </x:c>
+      <x:c r="FG50" s="3" t="n">
+        <x:v>1535338</x:v>
+      </x:c>
+      <x:c r="FH50" s="3" t="n">
+        <x:v>1541240</x:v>
+      </x:c>
+      <x:c r="FI50" s="3" t="n">
+        <x:v>1564405</x:v>
+      </x:c>
+      <x:c r="FJ50" s="3" t="n">
+        <x:v>1565648</x:v>
+      </x:c>
+      <x:c r="FK50" s="3" t="n">
+        <x:v>1567586</x:v>
+      </x:c>
+      <x:c r="FL50" s="3" t="n">
+        <x:v>1586114</x:v>
+      </x:c>
+      <x:c r="FM50" s="3" t="n">
+        <x:v>1587526</x:v>
+      </x:c>
+      <x:c r="FN50" s="3" t="n">
+        <x:v>1563895</x:v>
+      </x:c>
+      <x:c r="FO50" s="3" t="n">
+        <x:v>1574290</x:v>
+      </x:c>
+      <x:c r="FP50" s="3" t="n">
+        <x:v>1570349</x:v>
+      </x:c>
+      <x:c r="FQ50" s="3" t="n">
+        <x:v>1574354</x:v>
+      </x:c>
+      <x:c r="FR50" s="3" t="n">
+        <x:v>1570520</x:v>
+      </x:c>
+      <x:c r="FS50" s="3" t="n">
+        <x:v>1587246</x:v>
+      </x:c>
+      <x:c r="FT50" s="3" t="n">
+        <x:v>1570178</x:v>
+      </x:c>
+      <x:c r="FU50" s="3" t="n">
+        <x:v>1586989</x:v>
+      </x:c>
+      <x:c r="FV50" s="3" t="n">
+        <x:v>1593207</x:v>
+      </x:c>
+      <x:c r="FW50" s="3" t="n">
+        <x:v>1587840</x:v>
+      </x:c>
+      <x:c r="FX50" s="3" t="n">
+        <x:v>1602106</x:v>
+      </x:c>
+      <x:c r="FY50" s="3" t="n">
+        <x:v>1614249</x:v>
+      </x:c>
+      <x:c r="FZ50" s="3" t="n">
+        <x:v>1649090</x:v>
+      </x:c>
+      <x:c r="GA50" s="3" t="n">
+        <x:v>1634472</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:183">
+      <x:c r="B51" s="2" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="G51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="I51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="J51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="K51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="L51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="M51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="N51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="O51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="P51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Q51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="R51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="S51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="T51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="U51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="V51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="W51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="X51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Y51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Z51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AA51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AB51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AC51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AD51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AE51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AF51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AG51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AH51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AI51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AJ51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AK51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AL51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AM51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AN51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AO51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AP51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AQ51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AR51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AS51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AT51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AU51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AV51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AW51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AX51" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AY51" s="3" t="n">
+        <x:v>828315</x:v>
+      </x:c>
+      <x:c r="AZ51" s="3" t="n">
+        <x:v>832787</x:v>
+      </x:c>
+      <x:c r="BA51" s="3" t="n">
+        <x:v>825686</x:v>
+      </x:c>
+      <x:c r="BB51" s="3" t="n">
+        <x:v>834562</x:v>
+      </x:c>
+      <x:c r="BC51" s="3" t="n">
+        <x:v>840372</x:v>
+      </x:c>
+      <x:c r="BD51" s="3" t="n">
+        <x:v>858516</x:v>
+      </x:c>
+      <x:c r="BE51" s="3" t="n">
+        <x:v>857893</x:v>
+      </x:c>
+      <x:c r="BF51" s="3" t="n">
+        <x:v>876483</x:v>
+      </x:c>
+      <x:c r="BG51" s="3" t="n">
+        <x:v>872987</x:v>
+      </x:c>
+      <x:c r="BH51" s="3" t="n">
+        <x:v>878327</x:v>
+      </x:c>
+      <x:c r="BI51" s="3" t="n">
+        <x:v>881955</x:v>
+      </x:c>
+      <x:c r="BJ51" s="3" t="n">
+        <x:v>896699</x:v>
+      </x:c>
+      <x:c r="BK51" s="3" t="n">
+        <x:v>899322</x:v>
+      </x:c>
+      <x:c r="BL51" s="3" t="n">
+        <x:v>880329</x:v>
+      </x:c>
+      <x:c r="BM51" s="3" t="n">
+        <x:v>891096</x:v>
+      </x:c>
+      <x:c r="BN51" s="3" t="n">
+        <x:v>905582</x:v>
+      </x:c>
+      <x:c r="BO51" s="3" t="n">
+        <x:v>896153</x:v>
+      </x:c>
+      <x:c r="BP51" s="3" t="n">
+        <x:v>910701</x:v>
+      </x:c>
+      <x:c r="BQ51" s="3" t="n">
+        <x:v>914503</x:v>
+      </x:c>
+      <x:c r="BR51" s="3" t="n">
+        <x:v>931970</x:v>
+      </x:c>
+      <x:c r="BS51" s="3" t="n">
+        <x:v>942801</x:v>
+      </x:c>
+      <x:c r="BT51" s="3" t="n">
+        <x:v>953081</x:v>
+      </x:c>
+      <x:c r="BU51" s="3" t="n">
+        <x:v>956032</x:v>
+      </x:c>
+      <x:c r="BV51" s="3" t="n">
+        <x:v>969669</x:v>
+      </x:c>
+      <x:c r="BW51" s="3" t="n">
+        <x:v>974313</x:v>
+      </x:c>
+      <x:c r="BX51" s="3" t="n">
+        <x:v>975306</x:v>
+      </x:c>
+      <x:c r="BY51" s="3" t="n">
+        <x:v>988956</x:v>
+      </x:c>
+      <x:c r="BZ51" s="3" t="n">
+        <x:v>1006767</x:v>
+      </x:c>
+      <x:c r="CA51" s="3" t="n">
+        <x:v>1007935</x:v>
+      </x:c>
+      <x:c r="CB51" s="3" t="n">
+        <x:v>1038471</x:v>
+      </x:c>
+      <x:c r="CC51" s="3" t="n">
+        <x:v>1045454</x:v>
+      </x:c>
+      <x:c r="CD51" s="3" t="n">
+        <x:v>1036966</x:v>
+      </x:c>
+      <x:c r="CE51" s="3" t="n">
+        <x:v>1049112</x:v>
+      </x:c>
+      <x:c r="CF51" s="3" t="n">
+        <x:v>1038330</x:v>
+      </x:c>
+      <x:c r="CG51" s="3" t="n">
+        <x:v>1036573</x:v>
+      </x:c>
+      <x:c r="CH51" s="3" t="n">
+        <x:v>1036684</x:v>
+      </x:c>
+      <x:c r="CI51" s="3" t="n">
+        <x:v>1046353</x:v>
+      </x:c>
+      <x:c r="CJ51" s="3" t="n">
+        <x:v>1053358</x:v>
+      </x:c>
+      <x:c r="CK51" s="3" t="n">
+        <x:v>1055381</x:v>
+      </x:c>
+      <x:c r="CL51" s="3" t="n">
+        <x:v>1057863</x:v>
+      </x:c>
+      <x:c r="CM51" s="3" t="n">
+        <x:v>1074489</x:v>
+      </x:c>
+      <x:c r="CN51" s="3" t="n">
+        <x:v>1064106</x:v>
+      </x:c>
+      <x:c r="CO51" s="3" t="n">
+        <x:v>1064169</x:v>
+      </x:c>
+      <x:c r="CP51" s="3" t="n">
+        <x:v>1072524</x:v>
+      </x:c>
+      <x:c r="CQ51" s="3" t="n">
+        <x:v>1075876</x:v>
+      </x:c>
+      <x:c r="CR51" s="3" t="n">
+        <x:v>1078855</x:v>
+      </x:c>
+      <x:c r="CS51" s="3" t="n">
+        <x:v>1091805</x:v>
+      </x:c>
+      <x:c r="CT51" s="3" t="n">
+        <x:v>1102523</x:v>
+      </x:c>
+      <x:c r="CU51" s="3" t="n">
+        <x:v>1100362</x:v>
+      </x:c>
+      <x:c r="CV51" s="3" t="n">
+        <x:v>1107527</x:v>
+      </x:c>
+      <x:c r="CW51" s="3" t="n">
+        <x:v>1112240</x:v>
+      </x:c>
+      <x:c r="CX51" s="3" t="n">
+        <x:v>1131950</x:v>
+      </x:c>
+      <x:c r="CY51" s="3" t="n">
+        <x:v>1131260</x:v>
+      </x:c>
+      <x:c r="CZ51" s="3" t="n">
+        <x:v>1162388</x:v>
+      </x:c>
+      <x:c r="DA51" s="3" t="n">
+        <x:v>1175891</x:v>
+      </x:c>
+      <x:c r="DB51" s="3" t="n">
+        <x:v>1186724</x:v>
+      </x:c>
+      <x:c r="DC51" s="3" t="n">
+        <x:v>1205937</x:v>
+      </x:c>
+      <x:c r="DD51" s="3" t="n">
+        <x:v>1213734</x:v>
+      </x:c>
+      <x:c r="DE51" s="3" t="n">
+        <x:v>1238161</x:v>
+      </x:c>
+      <x:c r="DF51" s="3" t="n">
+        <x:v>1242936</x:v>
+      </x:c>
+      <x:c r="DG51" s="3" t="n">
+        <x:v>1232505</x:v>
+      </x:c>
+      <x:c r="DH51" s="3" t="n">
+        <x:v>1238301</x:v>
+      </x:c>
+      <x:c r="DI51" s="3" t="n">
+        <x:v>1225906</x:v>
+      </x:c>
+      <x:c r="DJ51" s="3" t="n">
+        <x:v>1186797</x:v>
+      </x:c>
+      <x:c r="DK51" s="3" t="n">
+        <x:v>1174827</x:v>
+      </x:c>
+      <x:c r="DL51" s="3" t="n">
+        <x:v>1167835</x:v>
+      </x:c>
+      <x:c r="DM51" s="3" t="n">
+        <x:v>1175721</x:v>
+      </x:c>
+      <x:c r="DN51" s="3" t="n">
+        <x:v>1191509</x:v>
+      </x:c>
+      <x:c r="DO51" s="3" t="n">
+        <x:v>1208823</x:v>
+      </x:c>
+      <x:c r="DP51" s="3" t="n">
+        <x:v>1242788</x:v>
+      </x:c>
+      <x:c r="DQ51" s="3" t="n">
+        <x:v>1265665</x:v>
+      </x:c>
+      <x:c r="DR51" s="3" t="n">
+        <x:v>1258733</x:v>
+      </x:c>
+      <x:c r="DS51" s="3" t="n">
+        <x:v>1279893</x:v>
+      </x:c>
+      <x:c r="DT51" s="3" t="n">
+        <x:v>1291830</x:v>
+      </x:c>
+      <x:c r="DU51" s="3" t="n">
+        <x:v>1288253</x:v>
+      </x:c>
+      <x:c r="DV51" s="3" t="n">
+        <x:v>1266968</x:v>
+      </x:c>
+      <x:c r="DW51" s="3" t="n">
+        <x:v>1274892</x:v>
+      </x:c>
+      <x:c r="DX51" s="3" t="n">
+        <x:v>1274286</x:v>
+      </x:c>
+      <x:c r="DY51" s="3" t="n">
+        <x:v>1290340</x:v>
+      </x:c>
+      <x:c r="DZ51" s="3" t="n">
+        <x:v>1276275</x:v>
+      </x:c>
+      <x:c r="EA51" s="3" t="n">
+        <x:v>1281962</x:v>
+      </x:c>
+      <x:c r="EB51" s="3" t="n">
+        <x:v>1294232</x:v>
+      </x:c>
+      <x:c r="EC51" s="3" t="n">
+        <x:v>1302287</x:v>
+      </x:c>
+      <x:c r="ED51" s="3" t="n">
+        <x:v>1318348</x:v>
+      </x:c>
+      <x:c r="EE51" s="3" t="n">
+        <x:v>1325292</x:v>
+      </x:c>
+      <x:c r="EF51" s="3" t="n">
+        <x:v>1341581</x:v>
+      </x:c>
+      <x:c r="EG51" s="3" t="n">
+        <x:v>1346911</x:v>
+      </x:c>
+      <x:c r="EH51" s="3" t="n">
+        <x:v>1360298</x:v>
+      </x:c>
+      <x:c r="EI51" s="3" t="n">
+        <x:v>1380385</x:v>
+      </x:c>
+      <x:c r="EJ51" s="3" t="n">
+        <x:v>1394363</x:v>
+      </x:c>
+      <x:c r="EK51" s="3" t="n">
+        <x:v>1408255</x:v>
+      </x:c>
+      <x:c r="EL51" s="3" t="n">
+        <x:v>1427614</x:v>
+      </x:c>
+      <x:c r="EM51" s="3" t="n">
+        <x:v>1429946</x:v>
+      </x:c>
+      <x:c r="EN51" s="3" t="n">
+        <x:v>1446093</x:v>
+      </x:c>
+      <x:c r="EO51" s="3" t="n">
+        <x:v>1451088</x:v>
+      </x:c>
+      <x:c r="EP51" s="3" t="n">
+        <x:v>1448090</x:v>
+      </x:c>
+      <x:c r="EQ51" s="3" t="n">
+        <x:v>1472691</x:v>
+      </x:c>
+      <x:c r="ER51" s="3" t="n">
+        <x:v>1473671</x:v>
+      </x:c>
+      <x:c r="ES51" s="3" t="n">
+        <x:v>1488817</x:v>
+      </x:c>
+      <x:c r="ET51" s="3" t="n">
+        <x:v>1488042</x:v>
+      </x:c>
+      <x:c r="EU51" s="3" t="n">
+        <x:v>1507032</x:v>
+      </x:c>
+      <x:c r="EV51" s="3" t="n">
+        <x:v>1512380</x:v>
+      </x:c>
+      <x:c r="EW51" s="3" t="n">
+        <x:v>1491388</x:v>
+      </x:c>
+      <x:c r="EX51" s="3" t="n">
+        <x:v>1515139</x:v>
+      </x:c>
+      <x:c r="EY51" s="3" t="n">
+        <x:v>1507627</x:v>
+      </x:c>
+      <x:c r="EZ51" s="3" t="n">
+        <x:v>1505820</x:v>
+      </x:c>
+      <x:c r="FA51" s="3" t="n">
+        <x:v>1492617</x:v>
+      </x:c>
+      <x:c r="FB51" s="3" t="n">
+        <x:v>1536104</x:v>
+      </x:c>
+      <x:c r="FC51" s="3" t="n">
+        <x:v>1519018</x:v>
+      </x:c>
+      <x:c r="FD51" s="3" t="n">
+        <x:v>1418294</x:v>
+      </x:c>
+      <x:c r="FE51" s="3" t="n">
+        <x:v>1477888</x:v>
+      </x:c>
+      <x:c r="FF51" s="3" t="n">
+        <x:v>1488040</x:v>
+      </x:c>
+      <x:c r="FG51" s="3" t="n">
+        <x:v>1533893</x:v>
+      </x:c>
+      <x:c r="FH51" s="3" t="n">
+        <x:v>1533306</x:v>
+      </x:c>
+      <x:c r="FI51" s="3" t="n">
+        <x:v>1564656</x:v>
+      </x:c>
+      <x:c r="FJ51" s="3" t="n">
+        <x:v>1596304</x:v>
+      </x:c>
+      <x:c r="FK51" s="3" t="n">
+        <x:v>1588443</x:v>
+      </x:c>
+      <x:c r="FL51" s="3" t="n">
+        <x:v>1616985</x:v>
+      </x:c>
+      <x:c r="FM51" s="3" t="n">
+        <x:v>1620241</x:v>
+      </x:c>
+      <x:c r="FN51" s="3" t="n">
+        <x:v>1578727</x:v>
+      </x:c>
+      <x:c r="FO51" s="3" t="n">
+        <x:v>1587905</x:v>
+      </x:c>
+      <x:c r="FP51" s="3" t="n">
+        <x:v>1577952</x:v>
+      </x:c>
+      <x:c r="FQ51" s="3" t="n">
+        <x:v>1567684</x:v>
+      </x:c>
+      <x:c r="FR51" s="3" t="n">
+        <x:v>1560926</x:v>
+      </x:c>
+      <x:c r="FS51" s="3" t="n">
+        <x:v>1601674</x:v>
+      </x:c>
+      <x:c r="FT51" s="3" t="n">
+        <x:v>1565046</x:v>
+      </x:c>
+      <x:c r="FU51" s="3" t="n">
+        <x:v>1592266</x:v>
+      </x:c>
+      <x:c r="FV51" s="3" t="n">
+        <x:v>1602454</x:v>
+      </x:c>
+      <x:c r="FW51" s="3" t="n">
+        <x:v>1591433</x:v>
+      </x:c>
+      <x:c r="FX51" s="3" t="n">
+        <x:v>1620900</x:v>
+      </x:c>
+      <x:c r="FY51" s="3" t="n">
+        <x:v>1622795</x:v>
+      </x:c>
+      <x:c r="FZ51" s="3" t="n">
+        <x:v>1645293</x:v>
+      </x:c>
+      <x:c r="GA51" s="3" t="n">
+        <x:v>1644207</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:183">
+      <x:c r="B52" s="2" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="G52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="I52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="J52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="K52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="L52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="M52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="N52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="O52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="P52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Q52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="R52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="S52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="T52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="U52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="V52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="W52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="X52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Y52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Z52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AA52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AB52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AC52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AD52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AE52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AF52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AG52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AH52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AI52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AJ52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AK52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AL52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AM52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AN52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AO52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AP52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AQ52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AR52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AS52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AT52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AU52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AV52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AW52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AX52" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AY52" s="3" t="n">
+        <x:v>980295</x:v>
+      </x:c>
+      <x:c r="AZ52" s="3" t="n">
+        <x:v>985042</x:v>
+      </x:c>
+      <x:c r="BA52" s="3" t="n">
+        <x:v>997192</x:v>
+      </x:c>
+      <x:c r="BB52" s="3" t="n">
+        <x:v>1001313</x:v>
+      </x:c>
+      <x:c r="BC52" s="3" t="n">
+        <x:v>1025389</x:v>
+      </x:c>
+      <x:c r="BD52" s="3" t="n">
+        <x:v>1027101</x:v>
+      </x:c>
+      <x:c r="BE52" s="3" t="n">
+        <x:v>1032924</x:v>
+      </x:c>
+      <x:c r="BF52" s="3" t="n">
+        <x:v>1066422</x:v>
+      </x:c>
+      <x:c r="BG52" s="3" t="n">
+        <x:v>1079603</x:v>
+      </x:c>
+      <x:c r="BH52" s="3" t="n">
+        <x:v>1084461</x:v>
+      </x:c>
+      <x:c r="BI52" s="3" t="n">
+        <x:v>1090759</x:v>
+      </x:c>
+      <x:c r="BJ52" s="3" t="n">
+        <x:v>1102470</x:v>
+      </x:c>
+      <x:c r="BK52" s="3" t="n">
+        <x:v>1101691</x:v>
+      </x:c>
+      <x:c r="BL52" s="3" t="n">
+        <x:v>1113595</x:v>
+      </x:c>
+      <x:c r="BM52" s="3" t="n">
+        <x:v>1122378</x:v>
+      </x:c>
+      <x:c r="BN52" s="3" t="n">
+        <x:v>1142691</x:v>
+      </x:c>
+      <x:c r="BO52" s="3" t="n">
+        <x:v>1150946</x:v>
+      </x:c>
+      <x:c r="BP52" s="3" t="n">
+        <x:v>1180519</x:v>
+      </x:c>
+      <x:c r="BQ52" s="3" t="n">
+        <x:v>1181455</x:v>
+      </x:c>
+      <x:c r="BR52" s="3" t="n">
+        <x:v>1208786</x:v>
+      </x:c>
+      <x:c r="BS52" s="3" t="n">
+        <x:v>1221451</x:v>
+      </x:c>
+      <x:c r="BT52" s="3" t="n">
+        <x:v>1235983</x:v>
+      </x:c>
+      <x:c r="BU52" s="3" t="n">
+        <x:v>1253309</x:v>
+      </x:c>
+      <x:c r="BV52" s="3" t="n">
+        <x:v>1276294</x:v>
+      </x:c>
+      <x:c r="BW52" s="3" t="n">
+        <x:v>1279415</x:v>
+      </x:c>
+      <x:c r="BX52" s="3" t="n">
+        <x:v>1288537</x:v>
+      </x:c>
+      <x:c r="BY52" s="3" t="n">
+        <x:v>1315614</x:v>
+      </x:c>
+      <x:c r="BZ52" s="3" t="n">
+        <x:v>1335164</x:v>
+      </x:c>
+      <x:c r="CA52" s="3" t="n">
+        <x:v>1353192</x:v>
+      </x:c>
+      <x:c r="CB52" s="3" t="n">
+        <x:v>1382500</x:v>
+      </x:c>
+      <x:c r="CC52" s="3" t="n">
+        <x:v>1407973</x:v>
+      </x:c>
+      <x:c r="CD52" s="3" t="n">
+        <x:v>1416323</x:v>
+      </x:c>
+      <x:c r="CE52" s="3" t="n">
+        <x:v>1404623</x:v>
+      </x:c>
+      <x:c r="CF52" s="3" t="n">
+        <x:v>1391328</x:v>
+      </x:c>
+      <x:c r="CG52" s="3" t="n">
+        <x:v>1401387</x:v>
+      </x:c>
+      <x:c r="CH52" s="3" t="n">
+        <x:v>1417775</x:v>
+      </x:c>
+      <x:c r="CI52" s="3" t="n">
+        <x:v>1417184</x:v>
+      </x:c>
+      <x:c r="CJ52" s="3" t="n">
+        <x:v>1433634</x:v>
+      </x:c>
+      <x:c r="CK52" s="3" t="n">
+        <x:v>1420314</x:v>
+      </x:c>
+      <x:c r="CL52" s="3" t="n">
+        <x:v>1429481</x:v>
+      </x:c>
+      <x:c r="CM52" s="3" t="n">
+        <x:v>1447029</x:v>
+      </x:c>
+      <x:c r="CN52" s="3" t="n">
+        <x:v>1445461</x:v>
+      </x:c>
+      <x:c r="CO52" s="3" t="n">
+        <x:v>1462054</x:v>
+      </x:c>
+      <x:c r="CP52" s="3" t="n">
+        <x:v>1473133</x:v>
+      </x:c>
+      <x:c r="CQ52" s="3" t="n">
+        <x:v>1497295</x:v>
+      </x:c>
+      <x:c r="CR52" s="3" t="n">
+        <x:v>1522517</x:v>
+      </x:c>
+      <x:c r="CS52" s="3" t="n">
+        <x:v>1530966</x:v>
+      </x:c>
+      <x:c r="CT52" s="3" t="n">
+        <x:v>1542164</x:v>
+      </x:c>
+      <x:c r="CU52" s="3" t="n">
+        <x:v>1547668</x:v>
+      </x:c>
+      <x:c r="CV52" s="3" t="n">
+        <x:v>1571607</x:v>
+      </x:c>
+      <x:c r="CW52" s="3" t="n">
+        <x:v>1605039</x:v>
+      </x:c>
+      <x:c r="CX52" s="3" t="n">
+        <x:v>1602495</x:v>
+      </x:c>
+      <x:c r="CY52" s="3" t="n">
+        <x:v>1638981</x:v>
+      </x:c>
+      <x:c r="CZ52" s="3" t="n">
+        <x:v>1666065</x:v>
+      </x:c>
+      <x:c r="DA52" s="3" t="n">
+        <x:v>1679016</x:v>
+      </x:c>
+      <x:c r="DB52" s="3" t="n">
+        <x:v>1707941</x:v>
+      </x:c>
+      <x:c r="DC52" s="3" t="n">
+        <x:v>1719013</x:v>
+      </x:c>
+      <x:c r="DD52" s="3" t="n">
+        <x:v>1746325</x:v>
+      </x:c>
+      <x:c r="DE52" s="3" t="n">
+        <x:v>1752956</x:v>
+      </x:c>
+      <x:c r="DF52" s="3" t="n">
+        <x:v>1779165</x:v>
+      </x:c>
+      <x:c r="DG52" s="3" t="n">
+        <x:v>1789807</x:v>
+      </x:c>
+      <x:c r="DH52" s="3" t="n">
+        <x:v>1772630</x:v>
+      </x:c>
+      <x:c r="DI52" s="3" t="n">
+        <x:v>1757140</x:v>
+      </x:c>
+      <x:c r="DJ52" s="3" t="n">
+        <x:v>1707482</x:v>
+      </x:c>
+      <x:c r="DK52" s="3" t="n">
+        <x:v>1650537</x:v>
+      </x:c>
+      <x:c r="DL52" s="3" t="n">
+        <x:v>1637465</x:v>
+      </x:c>
+      <x:c r="DM52" s="3" t="n">
+        <x:v>1651777</x:v>
+      </x:c>
+      <x:c r="DN52" s="3" t="n">
+        <x:v>1658702</x:v>
+      </x:c>
+      <x:c r="DO52" s="3" t="n">
+        <x:v>1680310</x:v>
+      </x:c>
+      <x:c r="DP52" s="3" t="n">
+        <x:v>1729155</x:v>
+      </x:c>
+      <x:c r="DQ52" s="3" t="n">
+        <x:v>1770786</x:v>
+      </x:c>
+      <x:c r="DR52" s="3" t="n">
+        <x:v>1793377</x:v>
+      </x:c>
+      <x:c r="DS52" s="3" t="n">
+        <x:v>1790531</x:v>
+      </x:c>
+      <x:c r="DT52" s="3" t="n">
+        <x:v>1822340</x:v>
+      </x:c>
+      <x:c r="DU52" s="3" t="n">
+        <x:v>1837445</x:v>
+      </x:c>
+      <x:c r="DV52" s="3" t="n">
+        <x:v>1796897</x:v>
+      </x:c>
+      <x:c r="DW52" s="3" t="n">
+        <x:v>1827632</x:v>
+      </x:c>
+      <x:c r="DX52" s="3" t="n">
+        <x:v>1832979</x:v>
+      </x:c>
+      <x:c r="DY52" s="3" t="n">
+        <x:v>1828098</x:v>
+      </x:c>
+      <x:c r="DZ52" s="3" t="n">
+        <x:v>1830272</x:v>
+      </x:c>
+      <x:c r="EA52" s="3" t="n">
+        <x:v>1819533</x:v>
+      </x:c>
+      <x:c r="EB52" s="3" t="n">
+        <x:v>1840383</x:v>
+      </x:c>
+      <x:c r="EC52" s="3" t="n">
+        <x:v>1861811</x:v>
+      </x:c>
+      <x:c r="ED52" s="3" t="n">
+        <x:v>1861265</x:v>
+      </x:c>
+      <x:c r="EE52" s="3" t="n">
+        <x:v>1883457</x:v>
+      </x:c>
+      <x:c r="EF52" s="3" t="n">
+        <x:v>1901446</x:v>
+      </x:c>
+      <x:c r="EG52" s="3" t="n">
+        <x:v>1917170</x:v>
+      </x:c>
+      <x:c r="EH52" s="3" t="n">
+        <x:v>1934048</x:v>
+      </x:c>
+      <x:c r="EI52" s="3" t="n">
+        <x:v>1955296</x:v>
+      </x:c>
+      <x:c r="EJ52" s="3" t="n">
+        <x:v>1980964</x:v>
+      </x:c>
+      <x:c r="EK52" s="3" t="n">
+        <x:v>1997852</x:v>
+      </x:c>
+      <x:c r="EL52" s="3" t="n">
+        <x:v>2027786</x:v>
+      </x:c>
+      <x:c r="EM52" s="3" t="n">
+        <x:v>2029466</x:v>
+      </x:c>
+      <x:c r="EN52" s="3" t="n">
+        <x:v>2044546</x:v>
+      </x:c>
+      <x:c r="EO52" s="3" t="n">
+        <x:v>2051819</x:v>
+      </x:c>
+      <x:c r="EP52" s="3" t="n">
+        <x:v>2070170</x:v>
+      </x:c>
+      <x:c r="EQ52" s="3" t="n">
+        <x:v>2079464</x:v>
+      </x:c>
+      <x:c r="ER52" s="3" t="n">
+        <x:v>2104017</x:v>
+      </x:c>
+      <x:c r="ES52" s="3" t="n">
+        <x:v>2123231</x:v>
+      </x:c>
+      <x:c r="ET52" s="3" t="n">
+        <x:v>2124113</x:v>
+      </x:c>
+      <x:c r="EU52" s="3" t="n">
+        <x:v>2145872</x:v>
+      </x:c>
+      <x:c r="EV52" s="3" t="n">
+        <x:v>2151902</x:v>
+      </x:c>
+      <x:c r="EW52" s="3" t="n">
+        <x:v>2157658</x:v>
+      </x:c>
+      <x:c r="EX52" s="3" t="n">
+        <x:v>2180749</x:v>
+      </x:c>
+      <x:c r="EY52" s="3" t="n">
+        <x:v>2190255</x:v>
+      </x:c>
+      <x:c r="EZ52" s="3" t="n">
+        <x:v>2213786</x:v>
+      </x:c>
+      <x:c r="FA52" s="3" t="n">
+        <x:v>2224433</x:v>
+      </x:c>
+      <x:c r="FB52" s="3" t="n">
+        <x:v>2225290</x:v>
+      </x:c>
+      <x:c r="FC52" s="3" t="n">
+        <x:v>2240682</x:v>
+      </x:c>
+      <x:c r="FD52" s="3" t="n">
+        <x:v>2008758</x:v>
+      </x:c>
+      <x:c r="FE52" s="3" t="n">
+        <x:v>2151233</x:v>
+      </x:c>
+      <x:c r="FF52" s="3" t="n">
+        <x:v>2191626</x:v>
+      </x:c>
+      <x:c r="FG52" s="3" t="n">
+        <x:v>2274808</x:v>
+      </x:c>
+      <x:c r="FH52" s="3" t="n">
+        <x:v>2282981</x:v>
+      </x:c>
+      <x:c r="FI52" s="3" t="n">
+        <x:v>2304306</x:v>
+      </x:c>
+      <x:c r="FJ52" s="3" t="n">
+        <x:v>2335185</x:v>
+      </x:c>
+      <x:c r="FK52" s="3" t="n">
+        <x:v>2349413</x:v>
+      </x:c>
+      <x:c r="FL52" s="3" t="n">
+        <x:v>2375170</x:v>
+      </x:c>
+      <x:c r="FM52" s="3" t="n">
+        <x:v>2384468</x:v>
+      </x:c>
+      <x:c r="FN52" s="3" t="n">
+        <x:v>2371389</x:v>
+      </x:c>
+      <x:c r="FO52" s="3" t="n">
+        <x:v>2388324</x:v>
+      </x:c>
+      <x:c r="FP52" s="3" t="n">
+        <x:v>2378920</x:v>
+      </x:c>
+      <x:c r="FQ52" s="3" t="n">
+        <x:v>2401501</x:v>
+      </x:c>
+      <x:c r="FR52" s="3" t="n">
+        <x:v>2396135</x:v>
+      </x:c>
+      <x:c r="FS52" s="3" t="n">
+        <x:v>2411433</x:v>
+      </x:c>
+      <x:c r="FT52" s="3" t="n">
+        <x:v>2410410</x:v>
+      </x:c>
+      <x:c r="FU52" s="3" t="n">
+        <x:v>2432671</x:v>
+      </x:c>
+      <x:c r="FV52" s="3" t="n">
+        <x:v>2458240</x:v>
+      </x:c>
+      <x:c r="FW52" s="3" t="n">
+        <x:v>2456918</x:v>
+      </x:c>
+      <x:c r="FX52" s="3" t="n">
+        <x:v>2479950</x:v>
+      </x:c>
+      <x:c r="FY52" s="3" t="n">
+        <x:v>2504182</x:v>
+      </x:c>
+      <x:c r="FZ52" s="3" t="n">
+        <x:v>2531726</x:v>
+      </x:c>
+      <x:c r="GA52" s="3" t="n">
+        <x:v>2536846</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:183">
+      <x:c r="B53" s="2" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="G53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="I53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="J53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="K53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="L53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="M53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="N53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="O53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="P53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Q53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="R53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="S53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="T53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="U53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="V53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="W53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="X53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Y53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Z53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AA53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AB53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AC53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AD53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AE53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AF53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AG53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AH53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AI53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AJ53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AK53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AL53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AM53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AN53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AO53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AP53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AQ53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AR53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AS53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AT53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AU53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AV53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AW53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AX53" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AY53" s="3" t="n">
+        <x:v>975135</x:v>
+      </x:c>
+      <x:c r="AZ53" s="3" t="n">
+        <x:v>982529</x:v>
+      </x:c>
+      <x:c r="BA53" s="3" t="n">
+        <x:v>991822</x:v>
+      </x:c>
+      <x:c r="BB53" s="3" t="n">
+        <x:v>999898</x:v>
+      </x:c>
+      <x:c r="BC53" s="3" t="n">
+        <x:v>1016845</x:v>
+      </x:c>
+      <x:c r="BD53" s="3" t="n">
+        <x:v>1039587</x:v>
+      </x:c>
+      <x:c r="BE53" s="3" t="n">
+        <x:v>1042525</x:v>
+      </x:c>
+      <x:c r="BF53" s="3" t="n">
+        <x:v>1076849</x:v>
+      </x:c>
+      <x:c r="BG53" s="3" t="n">
+        <x:v>1087563</x:v>
+      </x:c>
+      <x:c r="BH53" s="3" t="n">
+        <x:v>1094394</x:v>
+      </x:c>
+      <x:c r="BI53" s="3" t="n">
+        <x:v>1096709</x:v>
+      </x:c>
+      <x:c r="BJ53" s="3" t="n">
+        <x:v>1111141</x:v>
+      </x:c>
+      <x:c r="BK53" s="3" t="n">
+        <x:v>1116789</x:v>
+      </x:c>
+      <x:c r="BL53" s="3" t="n">
+        <x:v>1109924</x:v>
+      </x:c>
+      <x:c r="BM53" s="3" t="n">
+        <x:v>1117481</x:v>
+      </x:c>
+      <x:c r="BN53" s="3" t="n">
+        <x:v>1140878</x:v>
+      </x:c>
+      <x:c r="BO53" s="3" t="n">
+        <x:v>1149214</x:v>
+      </x:c>
+      <x:c r="BP53" s="3" t="n">
+        <x:v>1178907</x:v>
+      </x:c>
+      <x:c r="BQ53" s="3" t="n">
+        <x:v>1187856</x:v>
+      </x:c>
+      <x:c r="BR53" s="3" t="n">
+        <x:v>1215197</x:v>
+      </x:c>
+      <x:c r="BS53" s="3" t="n">
+        <x:v>1229666</x:v>
+      </x:c>
+      <x:c r="BT53" s="3" t="n">
+        <x:v>1243278</x:v>
+      </x:c>
+      <x:c r="BU53" s="3" t="n">
+        <x:v>1256254</x:v>
+      </x:c>
+      <x:c r="BV53" s="3" t="n">
+        <x:v>1277040</x:v>
+      </x:c>
+      <x:c r="BW53" s="3" t="n">
+        <x:v>1280703</x:v>
+      </x:c>
+      <x:c r="BX53" s="3" t="n">
+        <x:v>1289635</x:v>
+      </x:c>
+      <x:c r="BY53" s="3" t="n">
+        <x:v>1315450</x:v>
+      </x:c>
+      <x:c r="BZ53" s="3" t="n">
+        <x:v>1334247</x:v>
+      </x:c>
+      <x:c r="CA53" s="3" t="n">
+        <x:v>1347923</x:v>
+      </x:c>
+      <x:c r="CB53" s="3" t="n">
+        <x:v>1394748</x:v>
+      </x:c>
+      <x:c r="CC53" s="3" t="n">
+        <x:v>1419752</x:v>
+      </x:c>
+      <x:c r="CD53" s="3" t="n">
+        <x:v>1415541</x:v>
+      </x:c>
+      <x:c r="CE53" s="3" t="n">
+        <x:v>1416011</x:v>
+      </x:c>
+      <x:c r="CF53" s="3" t="n">
+        <x:v>1397525</x:v>
+      </x:c>
+      <x:c r="CG53" s="3" t="n">
+        <x:v>1400757</x:v>
+      </x:c>
+      <x:c r="CH53" s="3" t="n">
+        <x:v>1405647</x:v>
+      </x:c>
+      <x:c r="CI53" s="3" t="n">
+        <x:v>1418578</x:v>
+      </x:c>
+      <x:c r="CJ53" s="3" t="n">
+        <x:v>1429709</x:v>
+      </x:c>
+      <x:c r="CK53" s="3" t="n">
+        <x:v>1419847</x:v>
+      </x:c>
+      <x:c r="CL53" s="3" t="n">
+        <x:v>1429049</x:v>
+      </x:c>
+      <x:c r="CM53" s="3" t="n">
+        <x:v>1453272</x:v>
+      </x:c>
+      <x:c r="CN53" s="3" t="n">
+        <x:v>1447071</x:v>
+      </x:c>
+      <x:c r="CO53" s="3" t="n">
+        <x:v>1458796</x:v>
+      </x:c>
+      <x:c r="CP53" s="3" t="n">
+        <x:v>1473596</x:v>
+      </x:c>
+      <x:c r="CQ53" s="3" t="n">
+        <x:v>1493377</x:v>
+      </x:c>
+      <x:c r="CR53" s="3" t="n">
+        <x:v>1517163</x:v>
+      </x:c>
+      <x:c r="CS53" s="3" t="n">
+        <x:v>1529426</x:v>
+      </x:c>
+      <x:c r="CT53" s="3" t="n">
+        <x:v>1543255</x:v>
+      </x:c>
+      <x:c r="CU53" s="3" t="n">
+        <x:v>1544586</x:v>
+      </x:c>
+      <x:c r="CV53" s="3" t="n">
+        <x:v>1568482</x:v>
+      </x:c>
+      <x:c r="CW53" s="3" t="n">
+        <x:v>1593147</x:v>
+      </x:c>
+      <x:c r="CX53" s="3" t="n">
+        <x:v>1610890</x:v>
+      </x:c>
+      <x:c r="CY53" s="3" t="n">
+        <x:v>1634709</x:v>
+      </x:c>
+      <x:c r="CZ53" s="3" t="n">
+        <x:v>1664508</x:v>
+      </x:c>
+      <x:c r="DA53" s="3" t="n">
+        <x:v>1683549</x:v>
+      </x:c>
+      <x:c r="DB53" s="3" t="n">
+        <x:v>1710443</x:v>
+      </x:c>
+      <x:c r="DC53" s="3" t="n">
+        <x:v>1725397</x:v>
+      </x:c>
+      <x:c r="DD53" s="3" t="n">
+        <x:v>1744945</x:v>
+      </x:c>
+      <x:c r="DE53" s="3" t="n">
+        <x:v>1770377</x:v>
+      </x:c>
+      <x:c r="DF53" s="3" t="n">
+        <x:v>1788893</x:v>
+      </x:c>
+      <x:c r="DG53" s="3" t="n">
+        <x:v>1789560</x:v>
+      </x:c>
+      <x:c r="DH53" s="3" t="n">
+        <x:v>1784836</x:v>
+      </x:c>
+      <x:c r="DI53" s="3" t="n">
+        <x:v>1764869</x:v>
+      </x:c>
+      <x:c r="DJ53" s="3" t="n">
+        <x:v>1688864</x:v>
+      </x:c>
+      <x:c r="DK53" s="3" t="n">
+        <x:v>1633124</x:v>
+      </x:c>
+      <x:c r="DL53" s="3" t="n">
+        <x:v>1611347</x:v>
+      </x:c>
+      <x:c r="DM53" s="3" t="n">
+        <x:v>1634132</x:v>
+      </x:c>
+      <x:c r="DN53" s="3" t="n">
+        <x:v>1647854</x:v>
+      </x:c>
+      <x:c r="DO53" s="3" t="n">
+        <x:v>1680202</x:v>
+      </x:c>
+      <x:c r="DP53" s="3" t="n">
+        <x:v>1740595</x:v>
+      </x:c>
+      <x:c r="DQ53" s="3" t="n">
+        <x:v>1782230</x:v>
+      </x:c>
+      <x:c r="DR53" s="3" t="n">
+        <x:v>1792843</x:v>
+      </x:c>
+      <x:c r="DS53" s="3" t="n">
+        <x:v>1815360</x:v>
+      </x:c>
+      <x:c r="DT53" s="3" t="n">
+        <x:v>1831502</x:v>
+      </x:c>
+      <x:c r="DU53" s="3" t="n">
+        <x:v>1846886</x:v>
+      </x:c>
+      <x:c r="DV53" s="3" t="n">
+        <x:v>1800065</x:v>
+      </x:c>
+      <x:c r="DW53" s="3" t="n">
+        <x:v>1825232</x:v>
+      </x:c>
+      <x:c r="DX53" s="3" t="n">
+        <x:v>1831490</x:v>
+      </x:c>
+      <x:c r="DY53" s="3" t="n">
+        <x:v>1840852</x:v>
+      </x:c>
+      <x:c r="DZ53" s="3" t="n">
+        <x:v>1814597</x:v>
+      </x:c>
+      <x:c r="EA53" s="3" t="n">
+        <x:v>1823424</x:v>
+      </x:c>
+      <x:c r="EB53" s="3" t="n">
+        <x:v>1841933</x:v>
+      </x:c>
+      <x:c r="EC53" s="3" t="n">
+        <x:v>1854817</x:v>
+      </x:c>
+      <x:c r="ED53" s="3" t="n">
+        <x:v>1866622</x:v>
+      </x:c>
+      <x:c r="EE53" s="3" t="n">
+        <x:v>1882405</x:v>
+      </x:c>
+      <x:c r="EF53" s="3" t="n">
+        <x:v>1906521</x:v>
+      </x:c>
+      <x:c r="EG53" s="3" t="n">
+        <x:v>1922794</x:v>
+      </x:c>
+      <x:c r="EH53" s="3" t="n">
+        <x:v>1941816</x:v>
+      </x:c>
+      <x:c r="EI53" s="3" t="n">
+        <x:v>1959455</x:v>
+      </x:c>
+      <x:c r="EJ53" s="3" t="n">
+        <x:v>1987945</x:v>
+      </x:c>
+      <x:c r="EK53" s="3" t="n">
+        <x:v>2011995</x:v>
+      </x:c>
+      <x:c r="EL53" s="3" t="n">
+        <x:v>2038125</x:v>
+      </x:c>
+      <x:c r="EM53" s="3" t="n">
+        <x:v>2041510</x:v>
+      </x:c>
+      <x:c r="EN53" s="3" t="n">
+        <x:v>2054655</x:v>
+      </x:c>
+      <x:c r="EO53" s="3" t="n">
+        <x:v>2061103</x:v>
+      </x:c>
+      <x:c r="EP53" s="3" t="n">
+        <x:v>2069790</x:v>
+      </x:c>
+      <x:c r="EQ53" s="3" t="n">
+        <x:v>2087283</x:v>
+      </x:c>
+      <x:c r="ER53" s="3" t="n">
+        <x:v>2109275</x:v>
+      </x:c>
+      <x:c r="ES53" s="3" t="n">
+        <x:v>2129218</x:v>
+      </x:c>
+      <x:c r="ET53" s="3" t="n">
+        <x:v>2139514</x:v>
+      </x:c>
+      <x:c r="EU53" s="3" t="n">
+        <x:v>2154752</x:v>
+      </x:c>
+      <x:c r="EV53" s="3" t="n">
+        <x:v>2167282</x:v>
+      </x:c>
+      <x:c r="EW53" s="3" t="n">
+        <x:v>2160131</x:v>
+      </x:c>
+      <x:c r="EX53" s="3" t="n">
+        <x:v>2203104</x:v>
+      </x:c>
+      <x:c r="EY53" s="3" t="n">
+        <x:v>2205795</x:v>
+      </x:c>
+      <x:c r="EZ53" s="3" t="n">
+        <x:v>2227465</x:v>
+      </x:c>
+      <x:c r="FA53" s="3" t="n">
+        <x:v>2226601</x:v>
+      </x:c>
+      <x:c r="FB53" s="3" t="n">
+        <x:v>2238045</x:v>
+      </x:c>
+      <x:c r="FC53" s="3" t="n">
+        <x:v>2231189</x:v>
+      </x:c>
+      <x:c r="FD53" s="3" t="n">
+        <x:v>2008203</x:v>
+      </x:c>
+      <x:c r="FE53" s="3" t="n">
+        <x:v>2148265</x:v>
+      </x:c>
+      <x:c r="FF53" s="3" t="n">
+        <x:v>2200119</x:v>
+      </x:c>
+      <x:c r="FG53" s="3" t="n">
+        <x:v>2272734</x:v>
+      </x:c>
+      <x:c r="FH53" s="3" t="n">
+        <x:v>2274444</x:v>
+      </x:c>
+      <x:c r="FI53" s="3" t="n">
+        <x:v>2303899</x:v>
+      </x:c>
+      <x:c r="FJ53" s="3" t="n">
+        <x:v>2365065</x:v>
+      </x:c>
+      <x:c r="FK53" s="3" t="n">
+        <x:v>2369496</x:v>
+      </x:c>
+      <x:c r="FL53" s="3" t="n">
+        <x:v>2405168</x:v>
+      </x:c>
+      <x:c r="FM53" s="3" t="n">
+        <x:v>2416303</x:v>
+      </x:c>
+      <x:c r="FN53" s="3" t="n">
+        <x:v>2385539</x:v>
+      </x:c>
+      <x:c r="FO53" s="3" t="n">
+        <x:v>2401570</x:v>
+      </x:c>
+      <x:c r="FP53" s="3" t="n">
+        <x:v>2386362</x:v>
+      </x:c>
+      <x:c r="FQ53" s="3" t="n">
+        <x:v>2395206</x:v>
+      </x:c>
+      <x:c r="FR53" s="3" t="n">
+        <x:v>2387019</x:v>
+      </x:c>
+      <x:c r="FS53" s="3" t="n">
+        <x:v>2425544</x:v>
+      </x:c>
+      <x:c r="FT53" s="3" t="n">
+        <x:v>2405587</x:v>
+      </x:c>
+      <x:c r="FU53" s="3" t="n">
+        <x:v>2437942</x:v>
+      </x:c>
+      <x:c r="FV53" s="3" t="n">
+        <x:v>2467388</x:v>
+      </x:c>
+      <x:c r="FW53" s="3" t="n">
+        <x:v>2460511</x:v>
+      </x:c>
+      <x:c r="FX53" s="3" t="n">
+        <x:v>2498744</x:v>
+      </x:c>
+      <x:c r="FY53" s="3" t="n">
+        <x:v>2512728</x:v>
+      </x:c>
+      <x:c r="FZ53" s="3" t="n">
+        <x:v>2527929</x:v>
+      </x:c>
+      <x:c r="GA53" s="3" t="n">
+        <x:v>2546581</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:183">
+      <x:c r="A54" s="2" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="BY46" s="3" t="n">
-[...4136 lines deleted...]
-      </x:c>
       <x:c r="B54" s="2" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C54" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D54" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="E54" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F54" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="G54" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="H54" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="I54" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="J54" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="K54" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
@@ -29137,443 +29290,446 @@
       <x:c r="AT54" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="AU54" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="AV54" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="AW54" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="AX54" s="5" t="n">
         <x:v>-2.7</x:v>
       </x:c>
       <x:c r="AY54" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="AZ54" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BA54" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="BB54" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="BC54" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BD54" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BE54" s="5" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="BF54" s="5" t="n">
+        <x:v>2.5</x:v>
+      </x:c>
+      <x:c r="BG54" s="5" t="n">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="BH54" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
-      <x:c r="BF54" s="5" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="BI54" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BJ54" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="BK54" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="BL54" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="BM54" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="BN54" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="BO54" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="BP54" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="BQ54" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="BR54" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="BS54" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="BT54" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BU54" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="BV54" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="BW54" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="BX54" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="BY54" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="BZ54" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="CA54" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="CB54" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="CC54" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="CD54" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CE54" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CF54" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="CG54" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CH54" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CI54" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CJ54" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="CK54" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CL54" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="CM54" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="CN54" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CO54" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="CP54" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="CQ54" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="CR54" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CS54" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CT54" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="CU54" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="CV54" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="CW54" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="CX54" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="CY54" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="CZ54" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="DA54" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DB54" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="DC54" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="DD54" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="DE54" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DF54" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DG54" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DH54" s="5" t="n">
+        <x:v>-0.5</x:v>
+      </x:c>
+      <x:c r="DI54" s="5" t="n">
+        <x:v>-0.9</x:v>
+      </x:c>
+      <x:c r="DJ54" s="5" t="n">
+        <x:v>-4</x:v>
+      </x:c>
+      <x:c r="DK54" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
-      <x:c r="DI54" s="5" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="DL54" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="DM54" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="DN54" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DO54" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="DP54" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="DQ54" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="DR54" s="5" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="DS54" s="5" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="DT54" s="5" t="n">
         <x:v>0.8</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>0.5</x:v>
       </x:c>
       <x:c r="DU54" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="DV54" s="5" t="n">
-        <x:v>-3</x:v>
+        <x:v>-3.1</x:v>
       </x:c>
       <x:c r="DW54" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DX54" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="DY54" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DZ54" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="EA54" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EB54" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="EC54" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="ED54" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EE54" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EF54" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EG54" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EH54" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="EI54" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EJ54" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="EK54" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="EL54" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="EM54" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="EN54" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="EO54" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="EP54" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EQ54" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="ER54" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="ES54" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="ET54" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EU54" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EV54" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="EW54" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EX54" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EY54" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EZ54" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="FA54" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FB54" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="FC54" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="FD54" s="5" t="n">
-        <x:v>-8.7</x:v>
+        <x:v>-8.8</x:v>
       </x:c>
       <x:c r="FE54" s="5" t="n">
-        <x:v>5.8</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="FF54" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="FG54" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="FH54" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FI54" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FJ54" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="FK54" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="FL54" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="FM54" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FN54" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="FO54" s="5" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="FP54" s="5" t="n">
+        <x:v>-1</x:v>
+      </x:c>
+      <x:c r="FQ54" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
-      <x:c r="FP54" s="5" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="FR54" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="FS54" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="FT54" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="FU54" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="FV54" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="FW54" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FX54" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="FY54" s="5" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="FZ54" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
-      <x:c r="FZ54" s="5" t="n">
-        <x:v>0.5</x:v>
+      <x:c r="GA54" s="5" t="n">
+        <x:v>-0.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="55" spans="1:182">
+    <x:row r="55" spans="1:183">
       <x:c r="B55" s="2" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C55" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D55" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="E55" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="F55" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="G55" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="H55" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="I55" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="J55" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="K55" s="5" t="n">
         <x:v>-4.5</x:v>
       </x:c>
@@ -29682,443 +29838,446 @@
       <x:c r="AT55" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="AU55" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="AV55" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="AW55" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="AX55" s="5" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="AY55" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="AZ55" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BA55" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="BB55" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="BC55" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="BD55" s="5" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="BE55" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BF55" s="5" t="n">
-        <x:v>6.1</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="BG55" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BH55" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="BI55" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="BJ55" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="BK55" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BL55" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BM55" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="BN55" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="BO55" s="5" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="BP55" s="5" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="BQ55" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="BR55" s="5" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="BS55" s="5" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="BT55" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="BU55" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BV55" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="BW55" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="BX55" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BY55" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="BZ55" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="CA55" s="5" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="CB55" s="5" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="CC55" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="CD55" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="CE55" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CF55" s="5" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="CG55" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="CH55" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CI55" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="CJ55" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CK55" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="CL55" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="CM55" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="CN55" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="CO55" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CP55" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="CQ55" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="CR55" s="5" t="n">
-        <x:v>4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="CS55" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="CT55" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="CU55" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="CV55" s="5" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="CW55" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="CX55" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="CY55" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="CZ55" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="DA55" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="DB55" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="DC55" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="DD55" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DE55" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="DF55" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="DG55" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DH55" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="DI55" s="5" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="DJ55" s="5" t="n">
-        <x:v>-5.2</x:v>
+        <x:v>-5.1</x:v>
       </x:c>
       <x:c r="DK55" s="5" t="n">
         <x:v>-8.6</x:v>
       </x:c>
       <x:c r="DL55" s="5" t="n">
-        <x:v>-5.7</x:v>
+        <x:v>-5.9</x:v>
       </x:c>
       <x:c r="DM55" s="5" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="DN55" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="DO55" s="5" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="DP55" s="5" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="DQ55" s="5" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="DR55" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="DS55" s="5" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="DT55" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="DU55" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="DV55" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="DW55" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="DX55" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DY55" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DZ55" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="EA55" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EB55" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="EC55" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="ED55" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="EE55" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="EF55" s="5" t="n">
-        <x:v>3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="EG55" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="EH55" s="5" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="EI55" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="EJ55" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="EK55" s="5" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="EL55" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EM55" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="EN55" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="EO55" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EP55" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EQ55" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="ER55" s="5" t="n">
-        <x:v>3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="ES55" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="ET55" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="EU55" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EV55" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EW55" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="EX55" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="EY55" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="EZ55" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="FA55" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="FB55" s="5" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="FC55" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="FD55" s="5" t="n">
-        <x:v>-13.1</x:v>
+        <x:v>-12.8</x:v>
       </x:c>
       <x:c r="FE55" s="5" t="n">
-        <x:v>9.7</x:v>
+        <x:v>9.5</x:v>
       </x:c>
       <x:c r="FF55" s="5" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="FG55" s="5" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="FH55" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="FI55" s="5" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="FJ55" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="FK55" s="5" t="n">
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="FL55" s="5" t="n">
         <x:v>2.3</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1.9</x:v>
       </x:c>
       <x:c r="FM55" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="FN55" s="5" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="FO55" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="FP55" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FQ55" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="FR55" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="FS55" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="FT55" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="FU55" s="5" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+      <x:c r="FV55" s="5" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="FW55" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="FX55" s="5" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+      <x:c r="FY55" s="5" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="FZ55" s="5" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="GA55" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
-      <x:c r="FV55" s="5" t="n">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
-    <x:row r="56" spans="1:182">
+    <x:row r="56" spans="1:183">
       <x:c r="B56" s="2" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C56" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D56" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="E56" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F56" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="G56" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="H56" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="I56" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="J56" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="K56" s="5" t="n">
         <x:v>-5</x:v>
       </x:c>
@@ -30218,452 +30377,455 @@
       <x:c r="AQ56" s="5" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="AR56" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="AS56" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="AT56" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="AU56" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="AV56" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="AW56" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="AX56" s="5" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="AY56" s="5" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="AZ56" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BA56" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="BB56" s="5" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="BC56" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="BD56" s="5" t="n">
         <x:v>6.2</x:v>
       </x:c>
       <x:c r="BE56" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BF56" s="5" t="n">
-        <x:v>9.1</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="BG56" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="BH56" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="BI56" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="BJ56" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="BK56" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="BL56" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="BM56" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="BN56" s="5" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="BO56" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="BP56" s="5" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="BQ56" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="BR56" s="5" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="BS56" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="BT56" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BU56" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BV56" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="BW56" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="BX56" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="BY56" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="BZ56" s="5" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="CA56" s="5" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="CB56" s="5" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="CC56" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="CD56" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="CE56" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="CF56" s="5" t="n">
-        <x:v>-4.7</x:v>
+        <x:v>-4.6</x:v>
       </x:c>
       <x:c r="CG56" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="CH56" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CI56" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="CJ56" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CK56" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="CL56" s="5" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="CM56" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="CN56" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="CO56" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CP56" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="CQ56" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="CR56" s="5" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="CS56" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="CT56" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CU56" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="CV56" s="5" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="CW56" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CX56" s="5" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="CY56" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CZ56" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="DA56" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="DB56" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="DC56" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="DD56" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DE56" s="5" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="DF56" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DG56" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DH56" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="DI56" s="5" t="n">
-        <x:v>-2.7</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
       <x:c r="DJ56" s="5" t="n">
         <x:v>-7.6</x:v>
       </x:c>
       <x:c r="DK56" s="5" t="n">
         <x:v>-10.2</x:v>
       </x:c>
       <x:c r="DL56" s="5" t="n">
-        <x:v>-7.4</x:v>
+        <x:v>-7.6</x:v>
       </x:c>
       <x:c r="DM56" s="5" t="n">
-        <x:v>8.7</x:v>
+        <x:v>8.8</x:v>
       </x:c>
       <x:c r="DN56" s="5" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="DO56" s="5" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="DP56" s="5" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="DQ56" s="5" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="DR56" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="DS56" s="5" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="DT56" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="DU56" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DV56" s="5" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DW56" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="DX56" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DY56" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="DZ56" s="5" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="EA56" s="5" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="EB56" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EC56" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="ED56" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="EE56" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="EF56" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EG56" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EH56" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EI56" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EJ56" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="EK56" s="5" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="EL56" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EM56" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="EN56" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="EO56" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="EP56" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EQ56" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="ER56" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="ES56" s="5" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="ET56" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="EU56" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="EV56" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="EW56" s="5" t="n">
-        <x:v>-2.9</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="EX56" s="5" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="EY56" s="5" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="EZ56" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FA56" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="FB56" s="5" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="FC56" s="5" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="FD56" s="5" t="n">
-        <x:v>-11.1</x:v>
+        <x:v>-10.8</x:v>
       </x:c>
       <x:c r="FE56" s="5" t="n">
-        <x:v>13</x:v>
+        <x:v>12.7</x:v>
       </x:c>
       <x:c r="FF56" s="5" t="n">
+        <x:v>2.6</x:v>
+      </x:c>
+      <x:c r="FG56" s="5" t="n">
+        <x:v>5.6</x:v>
+      </x:c>
+      <x:c r="FH56" s="5" t="n">
+        <x:v>-1.6</x:v>
+      </x:c>
+      <x:c r="FI56" s="5" t="n">
+        <x:v>2.3</x:v>
+      </x:c>
+      <x:c r="FJ56" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
-      <x:c r="FG56" s="5" t="n">
-[...2 lines deleted...]
-      <x:c r="FH56" s="5" t="n">
+      <x:c r="FK56" s="5" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="FL56" s="5" t="n">
+        <x:v>-0.1</x:v>
+      </x:c>
+      <x:c r="FM56" s="5" t="n">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="FN56" s="5" t="n">
+        <x:v>-1.6</x:v>
+      </x:c>
+      <x:c r="FO56" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
-      <x:c r="FI56" s="5" t="n">
-[...5 lines deleted...]
-      <x:c r="FK56" s="5" t="n">
+      <x:c r="FP56" s="5" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="FQ56" s="5" t="n">
+        <x:v>-1.7</x:v>
+      </x:c>
+      <x:c r="FR56" s="5" t="n">
+        <x:v>-0.9</x:v>
+      </x:c>
+      <x:c r="FS56" s="5" t="n">
+        <x:v>-1.2</x:v>
+      </x:c>
+      <x:c r="FT56" s="5" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="FU56" s="5" t="n">
+        <x:v>1.8</x:v>
+      </x:c>
+      <x:c r="FV56" s="5" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="FW56" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
-      <x:c r="FL56" s="5" t="n">
-[...32 lines deleted...]
-      <x:c r="FW56" s="5" t="n">
+      <x:c r="FX56" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
-      <x:c r="FX56" s="5" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="FY56" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="FZ56" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="GA56" s="5" t="n">
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="57" spans="1:182">
+    <x:row r="57" spans="1:183">
       <x:c r="B57" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C57" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D57" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="E57" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="F57" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="G57" s="5" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="H57" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="I57" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="J57" s="5" t="n">
         <x:v>-4.1</x:v>
       </x:c>
       <x:c r="K57" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
@@ -30769,446 +30931,449 @@
       <x:c r="AS57" s="5" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="AT57" s="5" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="AU57" s="5" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="AV57" s="5" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="AW57" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="AX57" s="5" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="AY57" s="5" t="n">
         <x:v>-17.1</x:v>
       </x:c>
       <x:c r="AZ57" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="BA57" s="5" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="BB57" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="BC57" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BD57" s="5" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="BE57" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BF57" s="5" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
       <x:c r="BG57" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="BH57" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="BI57" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BJ57" s="5" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
       <x:c r="BK57" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="BL57" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="BM57" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="BN57" s="5" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="BO57" s="5" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="BP57" s="5" t="n">
-        <x:v>7</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="BQ57" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="BR57" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="BS57" s="5" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="BT57" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="BU57" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BV57" s="5" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="BW57" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="BX57" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="BY57" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="BZ57" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CA57" s="5" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="CB57" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="CC57" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="CD57" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="CE57" s="5" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="CF57" s="5" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="CG57" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="CH57" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CI57" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CJ57" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="CK57" s="5" t="n">
         <x:v>-3.3</x:v>
       </x:c>
       <x:c r="CL57" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="CM57" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="CN57" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="CO57" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="CP57" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="CQ57" s="5" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="CR57" s="5" t="n">
-        <x:v>6.3</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="CS57" s="5" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="CT57" s="5" t="n">
-        <x:v>6.7</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="CU57" s="5" t="n">
-        <x:v>-4.1</x:v>
+        <x:v>-4.2</x:v>
       </x:c>
       <x:c r="CV57" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="CW57" s="5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="CX57" s="5" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="CY57" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="CZ57" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DA57" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DB57" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DC57" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DD57" s="5" t="n">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="DE57" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DF57" s="5" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="DG57" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DH57" s="5" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="DI57" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="DJ57" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="DK57" s="5" t="n">
         <x:v>-4.7</x:v>
       </x:c>
       <x:c r="DL57" s="5" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-2.1</x:v>
       </x:c>
       <x:c r="DM57" s="5" t="n">
-        <x:v>-2.5</x:v>
+        <x:v>-2.4</x:v>
       </x:c>
       <x:c r="DN57" s="5" t="n">
-        <x:v>-3.1</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="DO57" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DP57" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DQ57" s="5" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="DR57" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DS57" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="DT57" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DU57" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="DV57" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DW57" s="5" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="DX57" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DY57" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="DZ57" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="EA57" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="EB57" s="5" t="n">
-        <x:v>6</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="EC57" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="ED57" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="EE57" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="EF57" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="EG57" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="EH57" s="5" t="n">
-        <x:v>8.1</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="EI57" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="EJ57" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="EK57" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="EL57" s="5" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="EM57" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="EN57" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="EO57" s="5" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="EP57" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="EQ57" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="ER57" s="5" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="ES57" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="ET57" s="5" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-2.4</x:v>
       </x:c>
       <x:c r="EU57" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EV57" s="5" t="n">
-        <x:v>-2.8</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="EW57" s="5" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="EX57" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="EY57" s="5" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="EZ57" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="FA57" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="FB57" s="5" t="n">
-        <x:v>-2.9</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="FC57" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="FD57" s="5" t="n">
-        <x:v>-16.9</x:v>
+        <x:v>-16.8</x:v>
       </x:c>
       <x:c r="FE57" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="FF57" s="5" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="FG57" s="5" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="FH57" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="FI57" s="5" t="n">
         <x:v>10.4</x:v>
       </x:c>
       <x:c r="FJ57" s="5" t="n">
-        <x:v>6.5</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="FK57" s="5" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="FL57" s="5" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="FM57" s="5" t="n">
-        <x:v>4</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="FN57" s="5" t="n">
+        <x:v>-1.9</x:v>
+      </x:c>
+      <x:c r="FO57" s="5" t="n">
+        <x:v>2.9</x:v>
+      </x:c>
+      <x:c r="FP57" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
-      <x:c r="FO57" s="5" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="FQ57" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
       <x:c r="FR57" s="5" t="n">
-        <x:v>7</x:v>
+        <x:v>7.9</x:v>
       </x:c>
       <x:c r="FS57" s="5" t="n">
+        <x:v>-0.7</x:v>
+      </x:c>
+      <x:c r="FT57" s="5" t="n">
+        <x:v>-0.3</x:v>
+      </x:c>
+      <x:c r="FU57" s="5" t="n">
+        <x:v>3.6</x:v>
+      </x:c>
+      <x:c r="FV57" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
-      <x:c r="FT57" s="5" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="FW57" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="FX57" s="5" t="n">
-        <x:v>4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="FY57" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="FZ57" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="GA57" s="5" t="n">
+        <x:v>3</x:v>
       </x:c>
     </x:row>
-    <x:row r="58" spans="1:182">
+    <x:row r="58" spans="1:183">
       <x:c r="B58" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C58" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D58" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="E58" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F58" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="H58" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="I58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="J58" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="K58" s="5" t="n">
         <x:v>-3</x:v>
       </x:c>
@@ -31308,452 +31473,455 @@
       <x:c r="AQ58" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="AR58" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="AS58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="AT58" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="AU58" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="AV58" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="AW58" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="AX58" s="5" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="AY58" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="AZ58" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="BA58" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BB58" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BC58" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BD58" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BE58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BF58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BG58" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="BH58" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="BI58" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="BJ58" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BK58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BL58" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BM58" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="BN58" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="BO58" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="BP58" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="BQ58" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BR58" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="BS58" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BT58" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BU58" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="BV58" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BW58" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BX58" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="BY58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BZ58" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="CA58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CB58" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CC58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CD58" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CE58" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CF58" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CG58" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="CH58" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CI58" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="CJ58" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CK58" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CL58" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CM58" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="CN58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CO58" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CP58" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CQ58" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CR58" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CS58" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CT58" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CU58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CV58" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="CW58" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="CX58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CY58" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CZ58" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="DA58" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DB58" s="5" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="DC58" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="DD58" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
-      <x:c r="DC58" s="5" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="DE58" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="DF58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DG58" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DH58" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DI58" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DJ58" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DK58" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="DL58" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="DM58" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="DN58" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DO58" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DP58" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="DQ58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DR58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DS58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DT58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DU58" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DV58" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DW58" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="DX58" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="DY58" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DZ58" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="EA58" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EB58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EC58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="ED58" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EE58" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="EF58" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EG58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EH58" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EI58" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EJ58" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EK58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EL58" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EM58" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EN58" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="EO58" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="EP58" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="EQ58" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="ER58" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="ES58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="ET58" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="EU58" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EV58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EW58" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="EX58" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EY58" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EZ58" s="5" t="n">
+        <x:v>-0.1</x:v>
+      </x:c>
+      <x:c r="FA58" s="5" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="FB58" s="5" t="n">
         <x:v>0</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>0.3</x:v>
       </x:c>
       <x:c r="FC58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FD58" s="5" t="n">
         <x:v>-7.1</x:v>
       </x:c>
       <x:c r="FE58" s="5" t="n">
-        <x:v>4</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="FF58" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="FG58" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="FH58" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="FI58" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="FJ58" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FK58" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="FL58" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="FM58" s="5" t="n">
+        <x:v>-0.5</x:v>
+      </x:c>
+      <x:c r="FN58" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
-      <x:c r="FN58" s="5" t="n">
+      <x:c r="FO58" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
-      <x:c r="FO58" s="5" t="n">
+      <x:c r="FP58" s="5" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="FQ58" s="5" t="n">
         <x:v>-0.3</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="FR58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="FS58" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="FT58" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FU58" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="FV58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FW58" s="5" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="FX58" s="5" t="n">
         <x:v>0.3</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FY58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="FZ58" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="GA58" s="5" t="n">
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:182">
+    <x:row r="59" spans="1:183">
       <x:c r="B59" s="2" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C59" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D59" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="E59" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F59" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G59" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="H59" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="I59" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="J59" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="K59" s="5" t="n">
         <x:v>-4.4</x:v>
       </x:c>
@@ -31871,434 +32039,437 @@
       <x:c r="AW59" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="AX59" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="AY59" s="5" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="AZ59" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BA59" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="BB59" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BC59" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="BD59" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BE59" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="BF59" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BG59" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BH59" s="5" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="BI59" s="5" t="n">
+        <x:v>-0.3</x:v>
+      </x:c>
+      <x:c r="BJ59" s="5" t="n">
+        <x:v>-0.3</x:v>
+      </x:c>
+      <x:c r="BK59" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
-      <x:c r="BI59" s="5" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="BL59" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="BM59" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BN59" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BO59" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="BP59" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="BQ59" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BR59" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="BS59" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="BT59" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="BU59" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BV59" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BW59" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="BX59" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="BY59" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BZ59" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CA59" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="CB59" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CC59" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CD59" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CE59" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CF59" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CG59" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CH59" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CI59" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="CJ59" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="CK59" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CL59" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="CM59" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CN59" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CO59" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CP59" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CQ59" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="CR59" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CS59" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CT59" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CU59" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="CV59" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="CW59" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="CX59" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="CY59" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CZ59" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="DA59" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DB59" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="DC59" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DD59" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="DE59" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="DF59" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="DG59" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DH59" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DI59" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="DJ59" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="DK59" s="5" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="DL59" s="5" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="DM59" s="5" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="DN59" s="5" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="DO59" s="5" t="n">
+        <x:v>2.3</x:v>
+      </x:c>
+      <x:c r="DP59" s="5" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="DQ59" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
-      <x:c r="DL59" s="5" t="n">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="DR59" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DS59" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DT59" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="DU59" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DV59" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DW59" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DX59" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DY59" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DZ59" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="EA59" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EB59" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="EC59" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="ED59" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="EE59" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EF59" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EG59" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EH59" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="EI59" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="EJ59" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="EK59" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EL59" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="EM59" s="5" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="EN59" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
-      <x:c r="EN59" s="5" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="EO59" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="EP59" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="EQ59" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="ER59" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="ES59" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="ET59" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="EU59" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="EV59" s="5" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="EW59" s="5" t="n">
+        <x:v>-0.5</x:v>
+      </x:c>
+      <x:c r="EX59" s="5" t="n">
         <x:v>0.7</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EY59" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="EZ59" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="FA59" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="FB59" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="FC59" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="FD59" s="5" t="n">
         <x:v>-9.8</x:v>
       </x:c>
       <x:c r="FE59" s="5" t="n">
         <x:v>6.3</x:v>
       </x:c>
       <x:c r="FF59" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FG59" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="FH59" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="FI59" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="FJ59" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="FK59" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="FL59" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="FM59" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="FN59" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="FO59" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="FP59" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="FQ59" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FR59" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="FS59" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FT59" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FU59" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="FV59" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="FW59" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FX59" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FY59" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="FZ59" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="GA59" s="5" t="n">
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
-    <x:row r="60" spans="1:182">
+    <x:row r="60" spans="1:183">
       <x:c r="B60" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C60" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D60" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="E60" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F60" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G60" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="H60" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="I60" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="J60" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="K60" s="5" t="n">
         <x:v>-4.4</x:v>
       </x:c>
@@ -32419,431 +32590,434 @@
       <x:c r="AX60" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="AY60" s="5" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="AZ60" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BA60" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="BB60" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BC60" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BD60" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BE60" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BF60" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="BG60" s="5" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="BH60" s="5" t="n">
         <x:v>0.6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0.7</x:v>
       </x:c>
       <x:c r="BI60" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="BJ60" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BK60" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BL60" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BM60" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BN60" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BO60" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="BP60" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="BQ60" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BR60" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BS60" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BT60" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="BU60" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BV60" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BW60" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="BX60" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="BY60" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BZ60" s="5" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="CA60" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CB60" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CC60" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CD60" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CE60" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CF60" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CG60" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CH60" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CI60" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="CJ60" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CK60" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CL60" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CM60" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CN60" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="CO60" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CP60" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CQ60" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="CR60" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CS60" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CT60" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CU60" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="CV60" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="CW60" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="CX60" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CY60" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CZ60" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="DA60" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DB60" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="DC60" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DD60" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="DE60" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="DF60" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="DG60" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DH60" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DI60" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="DJ60" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="DK60" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DL60" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="DM60" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DN60" s="5" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="DO60" s="5" t="n">
+        <x:v>2.3</x:v>
+      </x:c>
+      <x:c r="DP60" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
-      <x:c r="DO60" s="5" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="DQ60" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="DR60" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="DS60" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DT60" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="DU60" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DV60" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DW60" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="DX60" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DY60" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DZ60" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="EA60" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EB60" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="EC60" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="ED60" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EE60" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EF60" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EG60" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="EH60" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="EI60" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EJ60" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="EK60" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EL60" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="EM60" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EN60" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="EO60" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="EP60" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="EQ60" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="ER60" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="ES60" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="ET60" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="EU60" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="EV60" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EW60" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="EX60" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="EY60" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="EZ60" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="FA60" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="FB60" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="FC60" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="FD60" s="5" t="n">
         <x:v>-10</x:v>
       </x:c>
       <x:c r="FE60" s="5" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="FF60" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FG60" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="FH60" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="FI60" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="FJ60" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="FK60" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FL60" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="FM60" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="FN60" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="FO60" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="FP60" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FQ60" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FR60" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="FS60" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FT60" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FU60" s="5" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="FV60" s="5" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="FW60" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
-      <x:c r="FV60" s="5" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="FX60" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FY60" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="FZ60" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="GA60" s="5" t="n">
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
-    <x:row r="61" spans="1:182">
+    <x:row r="61" spans="1:183">
       <x:c r="B61" s="2" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C61" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D61" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="E61" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F61" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="G61" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="H61" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="I61" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J61" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="K61" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
@@ -32943,452 +33117,455 @@
       <x:c r="AQ61" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="AR61" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="AS61" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="AT61" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="AU61" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="AV61" s="5" t="n">
         <x:v>-4.9</x:v>
       </x:c>
       <x:c r="AW61" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="AX61" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="AY61" s="5" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="AZ61" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="BA61" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="BB61" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BC61" s="5" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="BD61" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BE61" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="BF61" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="BG61" s="5" t="n">
-        <x:v>-15.9</x:v>
+        <x:v>-16.1</x:v>
       </x:c>
       <x:c r="BH61" s="5" t="n">
-        <x:v>30.5</x:v>
+        <x:v>31.8</x:v>
       </x:c>
       <x:c r="BI61" s="5" t="n">
-        <x:v>-25.2</x:v>
+        <x:v>-25.8</x:v>
       </x:c>
       <x:c r="BJ61" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BK61" s="5" t="n">
-        <x:v>6</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="BL61" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="BM61" s="5" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="BN61" s="5" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="BO61" s="5" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="BP61" s="5" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="BQ61" s="5" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="BR61" s="5" t="n">
+        <x:v>-1.1</x:v>
+      </x:c>
+      <x:c r="BS61" s="5" t="n">
+        <x:v>-1</x:v>
+      </x:c>
+      <x:c r="BT61" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
-      <x:c r="BN61" s="5" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="BU61" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="BV61" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BW61" s="5" t="n">
-        <x:v>-11</x:v>
+        <x:v>-11.2</x:v>
       </x:c>
       <x:c r="BX61" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BY61" s="5" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="BZ61" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="CA61" s="5" t="n">
         <x:v>32.2</x:v>
       </x:c>
       <x:c r="CB61" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CC61" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CD61" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="CE61" s="5" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="CF61" s="5" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="CG61" s="5" t="n">
         <x:v>0.3</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>0.4</x:v>
       </x:c>
       <x:c r="CH61" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CI61" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="CJ61" s="5" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="CK61" s="5" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="CL61" s="5" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="CM61" s="5" t="n">
+        <x:v>3.2</x:v>
+      </x:c>
+      <x:c r="CN61" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
-      <x:c r="CK61" s="5" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="CO61" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="CP61" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="CQ61" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="CR61" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="CS61" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CT61" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="CU61" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="CV61" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="CW61" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CX61" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="CY61" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="CZ61" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DA61" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DB61" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="DC61" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DD61" s="5" t="n">
+        <x:v>-0.1</x:v>
+      </x:c>
+      <x:c r="DE61" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
-      <x:c r="DE61" s="5" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="DF61" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DG61" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DH61" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DI61" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DJ61" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="DK61" s="5" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DL61" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DM61" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="DN61" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DO61" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DP61" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DQ61" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="DR61" s="5" t="n">
-        <x:v>-2.2</x:v>
+        <x:v>-2.4</x:v>
       </x:c>
       <x:c r="DS61" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="DT61" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DU61" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DV61" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DW61" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="DX61" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DY61" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DZ61" s="5" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="EA61" s="5" t="n">
         <x:v>-2.7</x:v>
       </x:c>
       <x:c r="EB61" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="EC61" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="ED61" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EE61" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="EF61" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EG61" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EH61" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EI61" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="EJ61" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="EK61" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="EL61" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="EM61" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="EN61" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EO61" s="5" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="EP61" s="5" t="n">
+        <x:v>1.8</x:v>
+      </x:c>
+      <x:c r="EQ61" s="5" t="n">
+        <x:v>3.1</x:v>
+      </x:c>
+      <x:c r="ER61" s="5" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="ES61" s="5" t="n">
         <x:v>0.8</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>0.6</x:v>
       </x:c>
       <x:c r="ET61" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EU61" s="5" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-2.1</x:v>
       </x:c>
       <x:c r="EV61" s="5" t="n">
+        <x:v>-0.4</x:v>
+      </x:c>
+      <x:c r="EW61" s="5" t="n">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="EX61" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
-      <x:c r="EW61" s="5" t="n">
+      <x:c r="EY61" s="5" t="n">
+        <x:v>-0.3</x:v>
+      </x:c>
+      <x:c r="EZ61" s="5" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="FA61" s="5" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="FB61" s="5" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="FC61" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="FD61" s="5" t="n">
+        <x:v>-3</x:v>
+      </x:c>
+      <x:c r="FE61" s="5" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="FF61" s="5" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="FG61" s="5" t="n">
+        <x:v>1.6</x:v>
+      </x:c>
+      <x:c r="FH61" s="5" t="n">
+        <x:v>1.6</x:v>
+      </x:c>
+      <x:c r="FI61" s="5" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="FJ61" s="5" t="n">
+        <x:v>-0.7</x:v>
+      </x:c>
+      <x:c r="FK61" s="5" t="n">
+        <x:v>-1.4</x:v>
+      </x:c>
+      <x:c r="FL61" s="5" t="n">
+        <x:v>-0.1</x:v>
+      </x:c>
+      <x:c r="FM61" s="5" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="FN61" s="5" t="n">
+        <x:v>-0.9</x:v>
+      </x:c>
+      <x:c r="FO61" s="5" t="n">
+        <x:v>1.8</x:v>
+      </x:c>
+      <x:c r="FP61" s="5" t="n">
+        <x:v>2.7</x:v>
+      </x:c>
+      <x:c r="FQ61" s="5" t="n">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="FR61" s="5" t="n">
+        <x:v>2.1</x:v>
+      </x:c>
+      <x:c r="FS61" s="5" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="FT61" s="5" t="n">
+        <x:v>-0.7</x:v>
+      </x:c>
+      <x:c r="FU61" s="5" t="n">
+        <x:v>1.6</x:v>
+      </x:c>
+      <x:c r="FV61" s="5" t="n">
+        <x:v>2.8</x:v>
+      </x:c>
+      <x:c r="FW61" s="5" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="FX61" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="EX61" s="5" t="n">
+      <x:c r="FY61" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
-      <x:c r="EY61" s="5" t="n">
-[...62 lines deleted...]
-      <x:c r="FT61" s="5" t="n">
+      <x:c r="FZ61" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
-      <x:c r="FU61" s="5" t="n">
-[...15 lines deleted...]
-        <x:v>2.9</x:v>
+      <x:c r="GA61" s="5" t="n">
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="62" spans="1:182">
+    <x:row r="62" spans="1:183">
       <x:c r="B62" s="2" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C62" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D62" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="E62" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="F62" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="G62" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="H62" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="I62" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="J62" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="K62" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
@@ -33536,51 +33713,51 @@
       <x:c r="BG62" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BH62" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BI62" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BJ62" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BK62" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BL62" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BM62" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="BN62" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BO62" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="BP62" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BQ62" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BR62" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BS62" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="BT62" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BU62" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BV62" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BW62" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
@@ -33617,51 +33794,51 @@
       <x:c r="CH62" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CI62" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CJ62" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CK62" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CL62" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CM62" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CN62" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CO62" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CP62" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CQ62" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="CR62" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CS62" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CT62" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CU62" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CV62" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CW62" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CX62" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
@@ -33800,51 +33977,51 @@
       <x:c r="EQ62" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="ER62" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="ES62" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="ET62" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EU62" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="EV62" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EW62" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EX62" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="EY62" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="EZ62" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="FA62" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="FB62" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="FC62" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="FD62" s="5" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="FE62" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="FF62" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="FG62" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
@@ -33854,86 +34031,89 @@
       <x:c r="FI62" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FJ62" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="FK62" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="FL62" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="FM62" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="FN62" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="FO62" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FP62" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="FQ62" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="FR62" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="FS62" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="FT62" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FU62" s="5" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="FV62" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="FW62" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="FX62" s="5" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="FY62" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
-      <x:c r="FV62" s="5" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="FZ62" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.7</x:v>
+      </x:c>
+      <x:c r="GA62" s="5" t="n">
+        <x:v>-2.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="63" spans="1:182">
+    <x:row r="63" spans="1:183">
       <x:c r="B63" s="2" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C63" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D63" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="E63" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="F63" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="G63" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="H63" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I63" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J63" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="K63" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
@@ -34069,75 +34249,75 @@
       <x:c r="BC63" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="BD63" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BE63" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BF63" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BG63" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="BH63" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BI63" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BJ63" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="BK63" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BL63" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BM63" s="5" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-2.4</x:v>
       </x:c>
       <x:c r="BN63" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="BO63" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="BP63" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="BQ63" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="BR63" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="BS63" s="5" t="n">
-        <x:v>-2.9</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="BT63" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BU63" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BV63" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="BW63" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="BX63" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="BY63" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="BZ63" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CA63" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
@@ -34177,114 +34357,114 @@
       <x:c r="CM63" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CN63" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CO63" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CP63" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="CQ63" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="CR63" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CS63" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="CT63" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CU63" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="CV63" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="CW63" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="CX63" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="CY63" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="CZ63" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="DA63" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="DB63" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DC63" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DD63" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DE63" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="DF63" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DG63" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DH63" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="DI63" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="DJ63" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DK63" s="5" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="DL63" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="DM63" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="DN63" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="DO63" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DP63" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="DQ63" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="DR63" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DS63" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DT63" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DU63" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DV63" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DW63" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DX63" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
@@ -34339,146 +34519,149 @@
       <x:c r="EO63" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="EP63" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="EQ63" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="ER63" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="ES63" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="ET63" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="EU63" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EV63" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="EW63" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="EX63" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EY63" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="EZ63" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="FA63" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="FB63" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FC63" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="FD63" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="FE63" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="FF63" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="FG63" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="FH63" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="FI63" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="FJ63" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="FK63" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="FL63" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="FM63" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="FN63" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FO63" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="FP63" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="FQ63" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="FR63" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="FS63" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FT63" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FU63" s="5" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="FV63" s="5" t="n">
+        <x:v>-0.3</x:v>
+      </x:c>
+      <x:c r="FW63" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
-      <x:c r="FV63" s="5" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="FX63" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="FY63" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="FZ63" s="5" t="n">
-        <x:v>8.3</x:v>
+        <x:v>9.8</x:v>
+      </x:c>
+      <x:c r="GA63" s="5" t="n">
+        <x:v>-7.6</x:v>
       </x:c>
     </x:row>
-    <x:row r="64" spans="1:182">
+    <x:row r="64" spans="1:183">
       <x:c r="B64" s="2" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C64" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D64" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="E64" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F64" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="G64" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="H64" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="I64" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="J64" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="K64" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
@@ -34671,51 +34854,51 @@
       <x:c r="BV64" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="BW64" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BX64" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BY64" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BZ64" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CA64" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CB64" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CC64" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CD64" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CE64" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CF64" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CG64" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CH64" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="CI64" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CJ64" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CK64" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CL64" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
@@ -34809,96 +34992,96 @@
       <x:c r="DP64" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="DQ64" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="DR64" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DS64" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DT64" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DU64" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="DV64" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DW64" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DX64" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="DY64" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DZ64" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EA64" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="EB64" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EC64" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="ED64" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EE64" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EF64" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="EG64" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EH64" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EI64" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EJ64" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EK64" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EL64" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EM64" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="EN64" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EO64" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="EP64" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EQ64" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="ER64" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="ES64" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="ET64" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EU64" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
@@ -34935,98 +35118,101 @@
       <x:c r="FF64" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="FG64" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="FH64" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="FI64" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FJ64" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="FK64" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FL64" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FM64" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="FN64" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FO64" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FP64" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FQ64" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FR64" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FS64" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="FT64" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FU64" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="FV64" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="FW64" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FX64" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="FY64" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="FZ64" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="GA64" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
     </x:row>
-    <x:row r="65" spans="1:182">
+    <x:row r="65" spans="1:183">
       <x:c r="B65" s="2" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C65" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D65" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="E65" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F65" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G65" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="H65" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I65" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="J65" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="K65" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="L65" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
@@ -35123,452 +35309,455 @@
       <x:c r="AQ65" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="AR65" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="AS65" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="AT65" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="AU65" s="5" t="n">
         <x:v>9.6</x:v>
       </x:c>
       <x:c r="AV65" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="AW65" s="5" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="AX65" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="AY65" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="AZ65" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="BA65" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BB65" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="BC65" s="5" t="n">
+        <x:v>-0.9</x:v>
+      </x:c>
+      <x:c r="BD65" s="5" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="BE65" s="5" t="n">
+        <x:v>-0.4</x:v>
+      </x:c>
+      <x:c r="BF65" s="5" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="BG65" s="5" t="n">
+        <x:v>3.3</x:v>
+      </x:c>
+      <x:c r="BH65" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
-      <x:c r="BC65" s="5" t="n">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="BI65" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="BJ65" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="BK65" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="BL65" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BM65" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="BN65" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BO65" s="5" t="n">
-        <x:v>-3.4</x:v>
+        <x:v>-3.8</x:v>
       </x:c>
       <x:c r="BP65" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="BQ65" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="BR65" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="BS65" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="BT65" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="BU65" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="BV65" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BW65" s="5" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="BX65" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BY65" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="BZ65" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="CA65" s="5" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="CB65" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CC65" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CD65" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CE65" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="CF65" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="CG65" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="CH65" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="CI65" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="CJ65" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CK65" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CL65" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="CM65" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="CN65" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CO65" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="CP65" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CQ65" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="CR65" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CS65" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CT65" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="CU65" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CV65" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CW65" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CX65" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CY65" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="CZ65" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DA65" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DB65" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="DC65" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DD65" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DE65" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="DF65" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="DG65" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DH65" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DI65" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DJ65" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DK65" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="DL65" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DM65" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DN65" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DO65" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="DP65" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DQ65" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DR65" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DS65" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DT65" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DU65" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DV65" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DW65" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DX65" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DY65" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="DZ65" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="EA65" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="EB65" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="EC65" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="ED65" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="EE65" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="EF65" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="EG65" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="EH65" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EI65" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EJ65" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="EK65" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="EL65" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="EM65" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="EN65" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="EO65" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="EP65" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="EQ65" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="ER65" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="ES65" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="ET65" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EU65" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="EV65" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="EW65" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="EX65" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="EY65" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="EZ65" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="FA65" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="FB65" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="FC65" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="FD65" s="5" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="FE65" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="FF65" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FG65" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="FH65" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FI65" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FJ65" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="FK65" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="FL65" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="FM65" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="FN65" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FO65" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="FP65" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FQ65" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FR65" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FS65" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="FT65" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FU65" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FV65" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FW65" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FX65" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="FY65" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="FZ65" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
+      <x:c r="GA65" s="5" t="n">
+        <x:v>-0.1</x:v>
+      </x:c>
     </x:row>
-    <x:row r="66" spans="1:182">
+    <x:row r="66" spans="1:183">
       <x:c r="B66" s="2" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C66" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D66" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="E66" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F66" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="G66" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H66" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I66" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="J66" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="K66" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
@@ -35803,69 +35992,69 @@
       <x:c r="CJ66" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CK66" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CL66" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CM66" s="5" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="CN66" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CO66" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="CP66" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CQ66" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="CR66" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CS66" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CT66" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CU66" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="CV66" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="CW66" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CX66" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="CY66" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="CZ66" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DA66" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DB66" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DC66" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DD66" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DE66" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DF66" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
@@ -35968,697 +36157,703 @@
       <x:c r="EM66" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="EN66" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EO66" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="EP66" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="EQ66" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="ER66" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="ES66" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="ET66" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EU66" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="EV66" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EW66" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="EX66" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="EY66" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="EZ66" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FA66" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="FB66" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="FC66" s="5" t="n">
-        <x:v>-2.1</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
       <x:c r="FD66" s="5" t="n">
         <x:v>-6.7</x:v>
       </x:c>
       <x:c r="FE66" s="5" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="FF66" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="FG66" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="FH66" s="5" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="FI66" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="FJ66" s="5" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="FK66" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FL66" s="5" t="n">
-        <x:v>-2.1</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="FM66" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FN66" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FO66" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="FP66" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FQ66" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FR66" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="FS66" s="5" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="FT66" s="5" t="n">
+        <x:v>-0.4</x:v>
+      </x:c>
+      <x:c r="FU66" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="FV66" s="5" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="FW66" s="5" t="n">
+        <x:v>-0.9</x:v>
+      </x:c>
+      <x:c r="FX66" s="5" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="FY66" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="FZ66" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
-      <x:c r="FT66" s="5" t="n">
-[...18 lines deleted...]
-        <x:v>-0.6</x:v>
+      <x:c r="GA66" s="5" t="n">
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="67" spans="1:182">
+    <x:row r="67" spans="1:183">
       <x:c r="B67" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="K67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="L67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="M67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="N67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="O67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="V67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="W67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="X67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Y67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Z67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AA67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AB67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AC67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AD67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AE67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AF67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AG67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AH67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AI67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AJ67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AK67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AL67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AM67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AN67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AO67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AP67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AQ67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AR67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AS67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AT67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AU67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AV67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AW67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AX67" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AY67" s="5" t="n">
-        <x:v>-5.2</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="AZ67" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BA67" s="5" t="n">
         <x:v>-4.7</x:v>
       </x:c>
       <x:c r="BB67" s="5" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="BC67" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="BD67" s="5" t="n">
-        <x:v>11.1</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="BE67" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BF67" s="5" t="n">
-        <x:v>9.4</x:v>
+        <x:v>9.7</x:v>
       </x:c>
       <x:c r="BG67" s="5" t="n">
-        <x:v>-3.6</x:v>
+        <x:v>-3.4</x:v>
       </x:c>
       <x:c r="BH67" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="BI67" s="5" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="BJ67" s="5" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="BK67" s="5" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="BL67" s="5" t="n">
-        <x:v>-10.1</x:v>
+        <x:v>-10.6</x:v>
       </x:c>
       <x:c r="BM67" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="BN67" s="5" t="n">
-        <x:v>7.2</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="BO67" s="5" t="n">
-        <x:v>-7.4</x:v>
+        <x:v>-7.8</x:v>
       </x:c>
       <x:c r="BP67" s="5" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="BQ67" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="BR67" s="5" t="n">
-        <x:v>7.4</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="BS67" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BT67" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="BU67" s="5" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="BV67" s="5" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="BW67" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="BX67" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="BY67" s="5" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="BZ67" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="CA67" s="5" t="n">
-        <x:v>-2.6</x:v>
+        <x:v>-2.8</x:v>
       </x:c>
       <x:c r="CB67" s="5" t="n">
-        <x:v>11.4</x:v>
+        <x:v>11.3</x:v>
       </x:c>
       <x:c r="CC67" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="CD67" s="5" t="n">
         <x:v>-2.8</x:v>
       </x:c>
       <x:c r="CE67" s="5" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="CF67" s="5" t="n">
-        <x:v>-4.1</x:v>
+        <x:v>-4.3</x:v>
       </x:c>
       <x:c r="CG67" s="5" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="CH67" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CI67" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="CJ67" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="CK67" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CL67" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CM67" s="5" t="n">
-        <x:v>6.3</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="CN67" s="5" t="n">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="CO67" s="5" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
       <x:c r="CP67" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="CQ67" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="CR67" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="CS67" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="CT67" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="CU67" s="5" t="n">
-        <x:v>-3.1</x:v>
+        <x:v>-3.4</x:v>
       </x:c>
       <x:c r="CV67" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="CW67" s="5" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
       <x:c r="CX67" s="5" t="n">
-        <x:v>7.8</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="CY67" s="5" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
       <x:c r="CZ67" s="5" t="n">
-        <x:v>9</x:v>
+        <x:v>8.9</x:v>
       </x:c>
       <x:c r="DA67" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="DB67" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="DC67" s="5" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="DD67" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DE67" s="5" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="DF67" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DG67" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DH67" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="DI67" s="5" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
       <x:c r="DJ67" s="5" t="n">
-        <x:v>-10.1</x:v>
+        <x:v>-10.5</x:v>
       </x:c>
       <x:c r="DK67" s="5" t="n">
-        <x:v>-8.6</x:v>
+        <x:v>-8.7</x:v>
       </x:c>
       <x:c r="DL67" s="5" t="n">
-        <x:v>-6</x:v>
+        <x:v>-5.1</x:v>
       </x:c>
       <x:c r="DM67" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="DN67" s="5" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="DO67" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="DP67" s="5" t="n">
-        <x:v>9.8</x:v>
+        <x:v>11.2</x:v>
       </x:c>
       <x:c r="DQ67" s="5" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="DR67" s="5" t="n">
-        <x:v>-2.2</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
       <x:c r="DS67" s="5" t="n">
-        <x:v>5.6</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="DT67" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="DU67" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DV67" s="5" t="n">
-        <x:v>-6</x:v>
+        <x:v>-6.4</x:v>
       </x:c>
       <x:c r="DW67" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DX67" s="5" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="DY67" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="DZ67" s="5" t="n">
-        <x:v>-4.7</x:v>
+        <x:v>-5.1</x:v>
       </x:c>
       <x:c r="EA67" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="EB67" s="5" t="n">
-        <x:v>3</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="EC67" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="ED67" s="5" t="n">
-        <x:v>4.4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="EE67" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EF67" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="EG67" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="EH67" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="EI67" s="5" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="EJ67" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="EK67" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EL67" s="5" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="EM67" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="EN67" s="5" t="n">
-        <x:v>2.5</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="EO67" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="EP67" s="5" t="n">
-        <x:v>-2.5</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
       <x:c r="EQ67" s="5" t="n">
-        <x:v>4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="ER67" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="ES67" s="5" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="ET67" s="5" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
       <x:c r="EU67" s="5" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="EV67" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="EW67" s="5" t="n">
-        <x:v>-4.2</x:v>
+        <x:v>-4.3</x:v>
       </x:c>
       <x:c r="EX67" s="5" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="EY67" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="EZ67" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FA67" s="5" t="n">
-        <x:v>-5.8</x:v>
+        <x:v>-5.6</x:v>
       </x:c>
       <x:c r="FB67" s="5" t="n">
-        <x:v>12</x:v>
+        <x:v>11.6</x:v>
       </x:c>
       <x:c r="FC67" s="5" t="n">
+        <x:v>-4.8</x:v>
+      </x:c>
+      <x:c r="FD67" s="5" t="n">
         <x:v>-5</x:v>
       </x:c>
-      <x:c r="FD67" s="5" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="FE67" s="5" t="n">
-        <x:v>3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="FF67" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="FG67" s="5" t="n">
-        <x:v>6.2</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="FH67" s="5" t="n">
-        <x:v>-3.3</x:v>
+        <x:v>-3.1</x:v>
       </x:c>
       <x:c r="FI67" s="5" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="FJ67" s="5" t="n">
+        <x:v>6.1</x:v>
+      </x:c>
+      <x:c r="FK67" s="5" t="n">
+        <x:v>-1.2</x:v>
+      </x:c>
+      <x:c r="FL67" s="5" t="n">
+        <x:v>4.1</x:v>
+      </x:c>
+      <x:c r="FM67" s="5" t="n">
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="FN67" s="5" t="n">
+        <x:v>-8.3</x:v>
+      </x:c>
+      <x:c r="FO67" s="5" t="n">
+        <x:v>4.2</x:v>
+      </x:c>
+      <x:c r="FP67" s="5" t="n">
+        <x:v>-3.7</x:v>
+      </x:c>
+      <x:c r="FQ67" s="5" t="n">
+        <x:v>-2</x:v>
+      </x:c>
+      <x:c r="FR67" s="5" t="n">
+        <x:v>-4.1</x:v>
+      </x:c>
+      <x:c r="FS67" s="5" t="n">
+        <x:v>9.6</x:v>
+      </x:c>
+      <x:c r="FT67" s="5" t="n">
+        <x:v>-8.4</x:v>
+      </x:c>
+      <x:c r="FU67" s="5" t="n">
+        <x:v>5.8</x:v>
+      </x:c>
+      <x:c r="FV67" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="FJ67" s="5" t="n">
-[...8 lines deleted...]
-      <x:c r="FM67" s="5" t="n">
+      <x:c r="FW67" s="5" t="n">
+        <x:v>-3.5</x:v>
+      </x:c>
+      <x:c r="FX67" s="5" t="n">
+        <x:v>6.6</x:v>
+      </x:c>
+      <x:c r="FY67" s="5" t="n">
+        <x:v>-1.7</x:v>
+      </x:c>
+      <x:c r="FZ67" s="5" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="GA67" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
-      <x:c r="FN67" s="5" t="n">
-[...37 lines deleted...]
-      </x:c>
     </x:row>
-    <x:row r="68" spans="1:182">
+    <x:row r="68" spans="1:183">
       <x:c r="B68" s="2" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C68" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D68" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="E68" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="F68" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="G68" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="H68" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="I68" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="J68" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="K68" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
@@ -36758,2138 +36953,2150 @@
       <x:c r="AQ68" s="5" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="AR68" s="5" t="n">
         <x:v>-4.1</x:v>
       </x:c>
       <x:c r="AS68" s="5" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="AT68" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="AU68" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="AV68" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="AW68" s="5" t="n">
         <x:v>-4</x:v>
       </x:c>
       <x:c r="AX68" s="5" t="n">
         <x:v>-3.7</x:v>
       </x:c>
       <x:c r="AY68" s="5" t="n">
-        <x:v>-6.8</x:v>
+        <x:v>-6.7</x:v>
       </x:c>
       <x:c r="AZ68" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="BA68" s="5" t="n">
         <x:v>-2.7</x:v>
       </x:c>
       <x:c r="BB68" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="BC68" s="5" t="n">
-        <x:v>6</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="BD68" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="BE68" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="BF68" s="5" t="n">
-        <x:v>9.6</x:v>
+        <x:v>9.8</x:v>
       </x:c>
       <x:c r="BG68" s="5" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="BH68" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="BI68" s="5" t="n">
-        <x:v>5.1</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="BJ68" s="5" t="n">
-        <x:v>7.1</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="BK68" s="5" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="BL68" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BM68" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="BN68" s="5" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="BO68" s="5" t="n">
-        <x:v>-7.7</x:v>
+        <x:v>-7.9</x:v>
       </x:c>
       <x:c r="BP68" s="5" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="BQ68" s="5" t="n">
-        <x:v>-2.6</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="BR68" s="5" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7.9</x:v>
       </x:c>
       <x:c r="BS68" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="BT68" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="BU68" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="BV68" s="5" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="BW68" s="5" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="BX68" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="BY68" s="5" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="BZ68" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CA68" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="CB68" s="5" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="CC68" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="CD68" s="5" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="CE68" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="CF68" s="5" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="CG68" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="CH68" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="CI68" s="5" t="n">
         <x:v>-7.2</x:v>
       </x:c>
       <x:c r="CJ68" s="5" t="n">
         <x:v>4.9</x:v>
       </x:c>
       <x:c r="CK68" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="CL68" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="CM68" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="CN68" s="5" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="CO68" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CP68" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="CQ68" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="CR68" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="CS68" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="CT68" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="CU68" s="5" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="CV68" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="CW68" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="CX68" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="CY68" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="CZ68" s="5" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="DA68" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DB68" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="DC68" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="DD68" s="5" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="DE68" s="5" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="DF68" s="5" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="DG68" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="DH68" s="5" t="n">
-        <x:v>-2.6</x:v>
+        <x:v>-2.3</x:v>
       </x:c>
       <x:c r="DI68" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="DJ68" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="DK68" s="5" t="n">
         <x:v>-8.6</x:v>
       </x:c>
       <x:c r="DL68" s="5" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DM68" s="5" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="DN68" s="5" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="DO68" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="DP68" s="5" t="n">
-        <x:v>6</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="DQ68" s="5" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="DR68" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="DS68" s="5" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="DT68" s="5" t="n">
-        <x:v>7</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="DU68" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DV68" s="5" t="n">
-        <x:v>-4.1</x:v>
+        <x:v>-4.4</x:v>
       </x:c>
       <x:c r="DW68" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="DX68" s="5" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DY68" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="DZ68" s="5" t="n">
-        <x:v>5.2</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="EA68" s="5" t="n">
-        <x:v>-6.8</x:v>
+        <x:v>-6.7</x:v>
       </x:c>
       <x:c r="EB68" s="5" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="EC68" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="ED68" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="EE68" s="5" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="EF68" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="EG68" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="EH68" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="EI68" s="5" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="EJ68" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="EK68" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="EL68" s="5" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="EM68" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="EN68" s="5" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="EO68" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="EP68" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="EQ68" s="5" t="n">
+        <x:v>1.8</x:v>
+      </x:c>
+      <x:c r="ER68" s="5" t="n">
+        <x:v>1.8</x:v>
+      </x:c>
+      <x:c r="ES68" s="5" t="n">
+        <x:v>2.7</x:v>
+      </x:c>
+      <x:c r="ET68" s="5" t="n">
+        <x:v>-4.4</x:v>
+      </x:c>
+      <x:c r="EU68" s="5" t="n">
+        <x:v>5.7</x:v>
+      </x:c>
+      <x:c r="EV68" s="5" t="n">
+        <x:v>-2.6</x:v>
+      </x:c>
+      <x:c r="EW68" s="5" t="n">
+        <x:v>-1</x:v>
+      </x:c>
+      <x:c r="EX68" s="5" t="n">
+        <x:v>-0.7</x:v>
+      </x:c>
+      <x:c r="EY68" s="5" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="EZ68" s="5" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="FA68" s="5" t="n">
+        <x:v>-2.6</x:v>
+      </x:c>
+      <x:c r="FB68" s="5" t="n">
+        <x:v>8.7</x:v>
+      </x:c>
+      <x:c r="FC68" s="5" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="FD68" s="5" t="n">
+        <x:v>-7.2</x:v>
+      </x:c>
+      <x:c r="FE68" s="5" t="n">
+        <x:v>3.8</x:v>
+      </x:c>
+      <x:c r="FF68" s="5" t="n">
+        <x:v>-0.7</x:v>
+      </x:c>
+      <x:c r="FG68" s="5" t="n">
+        <x:v>9.3</x:v>
+      </x:c>
+      <x:c r="FH68" s="5" t="n">
+        <x:v>-1.5</x:v>
+      </x:c>
+      <x:c r="FI68" s="5" t="n">
+        <x:v>-0.9</x:v>
+      </x:c>
+      <x:c r="FJ68" s="5" t="n">
+        <x:v>-1.5</x:v>
+      </x:c>
+      <x:c r="FK68" s="5" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="FL68" s="5" t="n">
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="FM68" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
-      <x:c r="ER68" s="5" t="n">
-[...56 lines deleted...]
-      <x:c r="FK68" s="5" t="n">
+      <x:c r="FN68" s="5" t="n">
+        <x:v>-4.5</x:v>
+      </x:c>
+      <x:c r="FO68" s="5" t="n">
+        <x:v>4.6</x:v>
+      </x:c>
+      <x:c r="FP68" s="5" t="n">
+        <x:v>-2.3</x:v>
+      </x:c>
+      <x:c r="FQ68" s="5" t="n">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="FR68" s="5" t="n">
+        <x:v>-3.2</x:v>
+      </x:c>
+      <x:c r="FS68" s="5" t="n">
+        <x:v>3.2</x:v>
+      </x:c>
+      <x:c r="FT68" s="5" t="n">
+        <x:v>-3.9</x:v>
+      </x:c>
+      <x:c r="FU68" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="FL68" s="5" t="n">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="FV68" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FW68" s="5" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-2.1</x:v>
       </x:c>
       <x:c r="FX68" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="FY68" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="FZ68" s="5" t="n">
-        <x:v>2.9</x:v>
+        <x:v>4.5</x:v>
+      </x:c>
+      <x:c r="GA68" s="5" t="n">
+        <x:v>-2.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="69" spans="1:182">
+    <x:row r="69" spans="1:183">
       <x:c r="B69" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="K69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="L69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="M69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="N69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="O69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="V69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="W69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="X69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Y69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Z69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AA69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AB69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AC69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AD69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AE69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AF69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AG69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AH69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AI69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AJ69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AK69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AL69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AM69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AN69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AO69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AP69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AQ69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AR69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AS69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AT69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AU69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AV69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AW69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AX69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AY69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AZ69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BA69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BB69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BC69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BD69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BE69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BF69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BG69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BH69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BI69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BJ69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BK69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BL69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BM69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BN69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BO69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BP69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BQ69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BR69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BS69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BT69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BU69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BV69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BW69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BX69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BY69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BZ69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CA69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CB69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CC69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CD69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CE69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CF69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CG69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CH69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CI69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CJ69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CK69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CL69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CM69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CN69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CO69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CP69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CQ69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CR69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CS69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CT69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CU69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CV69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CW69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CX69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CY69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CZ69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DA69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DB69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DC69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DD69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DE69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DF69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DG69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DH69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DI69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DJ69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DK69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DL69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DM69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DN69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DO69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DP69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DQ69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DR69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DS69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DT69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DU69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DV69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DW69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DX69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DY69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DZ69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EA69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EB69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EC69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="ED69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EE69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EF69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EG69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EH69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EI69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EJ69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EK69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EL69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EM69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EN69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EO69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EP69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EQ69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="ER69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="ES69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="ET69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EU69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EV69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EW69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EX69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EY69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EZ69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FA69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FB69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FC69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FD69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FE69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FF69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FG69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FH69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FI69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FJ69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FK69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FL69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FM69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FN69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FO69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FP69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FQ69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FR69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FS69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FT69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FU69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FV69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FW69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FX69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FY69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FZ69" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="GA69" s="4" t="s">
+        <x:v>197</x:v>
       </x:c>
     </x:row>
-    <x:row r="70" spans="1:182">
+    <x:row r="70" spans="1:183">
       <x:c r="B70" s="2" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="K70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="L70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="M70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="N70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="O70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="T70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="V70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="W70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="X70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Y70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Z70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AA70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AB70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AC70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AD70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AE70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AF70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AG70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AH70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AI70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AJ70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AK70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AL70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AM70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AN70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AO70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AP70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AQ70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AR70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AS70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AT70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AU70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AV70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AW70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AX70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AY70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AZ70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BA70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BB70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BC70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BD70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BE70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BF70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BG70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BH70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BI70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BJ70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BK70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BL70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BM70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BN70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BO70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BP70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BQ70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BR70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BS70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BT70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BU70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BV70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BW70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BX70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BY70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BZ70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CA70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CB70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CC70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CD70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CE70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CF70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CG70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CH70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CI70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CJ70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CK70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CL70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CM70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CN70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CO70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CP70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CQ70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CR70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CS70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CT70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CU70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CV70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CW70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CX70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CY70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CZ70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DA70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DB70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DC70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DD70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DE70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DF70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DG70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DH70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DI70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DJ70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DK70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DL70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DM70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DN70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DO70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DP70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DQ70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DR70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DS70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DT70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DU70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DV70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DW70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DX70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DY70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DZ70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EA70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EB70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EC70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="ED70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EE70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EF70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EG70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EH70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EI70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EJ70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EK70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EL70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EM70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EN70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EO70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EP70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EQ70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="ER70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="ES70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="ET70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EU70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EV70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EW70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EX70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EY70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EZ70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FA70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FB70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FC70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FD70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FE70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FF70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FG70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FH70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FI70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FJ70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FK70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FL70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FM70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FN70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FO70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FP70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FQ70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FR70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FS70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FT70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FU70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FV70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FW70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FX70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FY70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FZ70" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="GA70" s="4" t="s">
+        <x:v>197</x:v>
       </x:c>
     </x:row>
-    <x:row r="71" spans="1:182">
+    <x:row r="71" spans="1:183">
       <x:c r="B71" s="2" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="K71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="L71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="M71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="N71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="O71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="V71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="W71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="X71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Y71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Z71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AA71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AB71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AC71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AD71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AE71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AF71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AG71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AH71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AI71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AJ71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AK71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AL71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AM71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AN71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AO71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AP71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AQ71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AR71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AS71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AT71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AU71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AV71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AW71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AX71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AY71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AZ71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BA71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BB71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BC71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BD71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BE71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BF71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BG71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BH71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BI71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BJ71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BK71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BL71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BM71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BN71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BO71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BP71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BQ71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BR71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BS71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BT71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BU71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BV71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BW71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BX71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BY71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="BZ71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CA71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CB71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CC71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CD71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CE71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CF71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CG71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CH71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CI71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CJ71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CK71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CL71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CM71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CN71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CO71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CP71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CQ71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CR71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CS71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CT71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CU71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CV71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CW71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CX71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CY71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="CZ71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DA71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DB71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DC71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DD71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DE71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DF71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DG71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DH71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DI71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DJ71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DK71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DL71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DM71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DN71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DO71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DP71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DQ71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DR71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DS71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DT71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DU71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DV71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DW71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DX71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DY71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="DZ71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EA71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EB71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EC71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="ED71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EE71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EF71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EG71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EH71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EI71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EJ71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EK71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EL71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EM71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EN71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EO71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EP71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EQ71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="ER71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="ES71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="ET71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EU71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EV71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EW71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EX71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EY71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="EZ71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FA71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FB71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FC71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FD71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FE71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FF71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FG71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FH71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FI71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FJ71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FK71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FL71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FM71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FN71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FO71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FP71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FQ71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FR71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FS71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FT71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FU71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FV71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FW71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FX71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FY71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="FZ71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="GA71" s="4" t="s">
+        <x:v>197</x:v>
       </x:c>
     </x:row>
-    <x:row r="72" spans="1:182">
+    <x:row r="72" spans="1:183">
       <x:c r="B72" s="2" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C72" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D72" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="E72" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="F72" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="G72" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="H72" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="I72" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="J72" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="K72" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="L72" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="M72" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="N72" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="O72" s="5" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="P72" s="5" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="Q72" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="R72" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="S72" s="5" t="n">
         <x:v>-5.5</x:v>
       </x:c>
       <x:c r="T72" s="5" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="U72" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="V72" s="5" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="W72" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="X72" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="Y72" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="Z72" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="AA72" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="AB72" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -38959,105 +39166,105 @@
       <x:c r="AX72" s="5" t="n">
         <x:v>-5.9</x:v>
       </x:c>
       <x:c r="AY72" s="5" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="AZ72" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="BA72" s="5" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="BB72" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BC72" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="BD72" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="BE72" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="BF72" s="5" t="n">
-        <x:v>6.5</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="BG72" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="BH72" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BI72" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BJ72" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="BK72" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BL72" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="BM72" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="BN72" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="BO72" s="5" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="BP72" s="5" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="BQ72" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="BR72" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="BS72" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="BT72" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BU72" s="5" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="BV72" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="BW72" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BX72" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="BY72" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="BZ72" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CA72" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="CB72" s="5" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="CC72" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="CD72" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CE72" s="5" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="CF72" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
@@ -39067,323 +39274,326 @@
       <x:c r="CH72" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="CI72" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CJ72" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="CK72" s="5" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="CL72" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="CM72" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="CN72" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CO72" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="CP72" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="CQ72" s="5" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="CR72" s="5" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="CS72" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CT72" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CU72" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="CV72" s="5" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="CW72" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="CX72" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CY72" s="5" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="CZ72" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DA72" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DB72" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="DC72" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DD72" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="DE72" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="DF72" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="DG72" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="DH72" s="5" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="DI72" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DJ72" s="5" t="n">
-        <x:v>-6.4</x:v>
+        <x:v>-6.5</x:v>
       </x:c>
       <x:c r="DK72" s="5" t="n">
-        <x:v>-7.8</x:v>
+        <x:v>-7.9</x:v>
       </x:c>
       <x:c r="DL72" s="5" t="n">
-        <x:v>-3.1</x:v>
+        <x:v>-2.9</x:v>
       </x:c>
       <x:c r="DM72" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="DN72" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DO72" s="5" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="DP72" s="5" t="n">
-        <x:v>5</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="DQ72" s="5" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="DR72" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="DS72" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="DT72" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="DU72" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="DV72" s="5" t="n">
         <x:v>-4.3</x:v>
       </x:c>
       <x:c r="DW72" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="DX72" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DY72" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="DZ72" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="EA72" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="EB72" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="EC72" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="ED72" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="EE72" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="EF72" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="EG72" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="EH72" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="EI72" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="EJ72" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="EK72" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="EL72" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EM72" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="EN72" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="EO72" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="EP72" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="EQ72" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="ER72" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="ES72" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="ET72" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="EU72" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="EV72" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="EW72" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="EX72" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="EY72" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="EZ72" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="FA72" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="FB72" s="5" t="n">
-        <x:v>-4.2</x:v>
+        <x:v>-4.1</x:v>
       </x:c>
       <x:c r="FC72" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="FD72" s="5" t="n">
         <x:v>-16.7</x:v>
       </x:c>
       <x:c r="FE72" s="5" t="n">
-        <x:v>13.3</x:v>
+        <x:v>13.2</x:v>
       </x:c>
       <x:c r="FF72" s="5" t="n">
-        <x:v>5.8</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="FG72" s="5" t="n">
-        <x:v>4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="FH72" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FI72" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FJ72" s="5" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="FK72" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="FL72" s="5" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="FM72" s="5" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="FN72" s="5" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="FO72" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
-      <x:c r="FM72" s="5" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="FP72" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="FQ72" s="5" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="FR72" s="5" t="n">
+        <x:v>-0.2</x:v>
+      </x:c>
+      <x:c r="FS72" s="5" t="n">
+        <x:v>-0.1</x:v>
+      </x:c>
+      <x:c r="FT72" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
-      <x:c r="FR72" s="5" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="FU72" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="FV72" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="FW72" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="FX72" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="FY72" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="FZ72" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-0.8</x:v>
+      </x:c>
+      <x:c r="GA72" s="5" t="n">
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="73" spans="1:182">
+    <x:row r="73" spans="1:183">
       <x:c r="B73" s="2" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C73" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D73" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="E73" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="F73" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="G73" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="H73" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="I73" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="J73" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="K73" s="5" t="n">
         <x:v>7.5</x:v>
       </x:c>
@@ -39492,443 +39702,446 @@
       <x:c r="AT73" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="AU73" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="AV73" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="AW73" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="AX73" s="5" t="n">
         <x:v>-7.5</x:v>
       </x:c>
       <x:c r="AY73" s="5" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="AZ73" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="BA73" s="5" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="BB73" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BC73" s="5" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="BD73" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="BE73" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="BF73" s="5" t="n">
-        <x:v>8.1</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="BG73" s="5" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="BH73" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BI73" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BJ73" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="BK73" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BL73" s="5" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="BM73" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="BN73" s="5" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="BO73" s="5" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="BP73" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="BQ73" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="BR73" s="5" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="BS73" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="BT73" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BU73" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="BV73" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="BW73" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="BX73" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BY73" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="BZ73" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CA73" s="5" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="CB73" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="CC73" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="CD73" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="CE73" s="5" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="CF73" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="CG73" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CH73" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="CI73" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="CJ73" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="CK73" s="5" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="CL73" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="CM73" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="CN73" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="CO73" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="CP73" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="CQ73" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="CR73" s="5" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="CS73" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="CT73" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="CU73" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="CV73" s="5" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="CW73" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="CX73" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="CY73" s="5" t="n">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="CZ73" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DA73" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DB73" s="5" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="DC73" s="5" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="DD73" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="DE73" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DF73" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="DG73" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="DH73" s="5" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="DI73" s="5" t="n">
-        <x:v>-2.2</x:v>
+        <x:v>-2.3</x:v>
       </x:c>
       <x:c r="DJ73" s="5" t="n">
-        <x:v>-9.3</x:v>
+        <x:v>-9.4</x:v>
       </x:c>
       <x:c r="DK73" s="5" t="n">
-        <x:v>-10.9</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="DL73" s="5" t="n">
-        <x:v>-3.2</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="DM73" s="5" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="DN73" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DO73" s="5" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="DP73" s="5" t="n">
-        <x:v>7.3</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="DQ73" s="5" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="DR73" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="DS73" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="DT73" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DU73" s="5" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="DV73" s="5" t="n">
-        <x:v>-5.7</x:v>
+        <x:v>-5.8</x:v>
       </x:c>
       <x:c r="DW73" s="5" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="DX73" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="DY73" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DZ73" s="5" t="n">
-        <x:v>-2.8</x:v>
+        <x:v>-2.9</x:v>
       </x:c>
       <x:c r="EA73" s="5" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="EB73" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="EC73" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="ED73" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="EE73" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="EF73" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="EG73" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="EH73" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="EI73" s="5" t="n">
-        <x:v>-2.5</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
       <x:c r="EJ73" s="5" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="EK73" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EL73" s="5" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="EM73" s="5" t="n">
+        <x:v>-0.4</x:v>
+      </x:c>
+      <x:c r="EN73" s="5" t="n">
+        <x:v>-1.1</x:v>
+      </x:c>
+      <x:c r="EO73" s="5" t="n">
         <x:v>1</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1.1</x:v>
       </x:c>
       <x:c r="EP73" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="EQ73" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="ER73" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="ES73" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="ET73" s="5" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="EU73" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="EV73" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EW73" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="EX73" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="EY73" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="EZ73" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="FA73" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="FB73" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="FC73" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="FD73" s="5" t="n">
         <x:v>-16.4</x:v>
       </x:c>
       <x:c r="FE73" s="5" t="n">
-        <x:v>16.7</x:v>
+        <x:v>16.6</x:v>
       </x:c>
       <x:c r="FF73" s="5" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="FG73" s="5" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="FH73" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="FI73" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="FJ73" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="FK73" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="FL73" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="FM73" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="FN73" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="FO73" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FP73" s="5" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="FQ73" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="FR73" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="FS73" s="5" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="FT73" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="FU73" s="5" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="FV73" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="FW73" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="FX73" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="FY73" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="FZ73" s="5" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1</x:v>
+      </x:c>
+      <x:c r="GA73" s="5" t="n">
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="74" spans="1:182">
+    <x:row r="74" spans="1:183">
       <x:c r="B74" s="2" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C74" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D74" s="5" t="n">
         <x:v>-4.1</x:v>
       </x:c>
       <x:c r="E74" s="5" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="F74" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="G74" s="5" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="H74" s="5" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="I74" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="J74" s="5" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="K74" s="5" t="n">
         <x:v>-5.6</x:v>
       </x:c>
@@ -39956,2995 +40169,3005 @@
       <x:c r="S74" s="5" t="n">
         <x:v>-8.6</x:v>
       </x:c>
       <x:c r="T74" s="5" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="U74" s="5" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="V74" s="5" t="n">
         <x:v>-7.2</x:v>
       </x:c>
       <x:c r="W74" s="5" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="X74" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="Y74" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="Z74" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="AA74" s="5" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="AB74" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="AC74" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="AD74" s="5" t="n">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="AE74" s="5" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="AF74" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="AG74" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="AH74" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="AI74" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="AJ74" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="AK74" s="5" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="AL74" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="AM74" s="5" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="AN74" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="AO74" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="AP74" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="AQ74" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="AR74" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="AS74" s="5" t="n">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="AT74" s="5" t="n">
         <x:v>7.9</x:v>
       </x:c>
       <x:c r="AU74" s="5" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="AV74" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="AW74" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="AX74" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="AY74" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="AZ74" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BA74" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BB74" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="BC74" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="BD74" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="BE74" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="BF74" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BG74" s="5" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="BH74" s="5" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="BI74" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BJ74" s="5" t="n">
         <x:v>-5.1</x:v>
       </x:c>
       <x:c r="BK74" s="5" t="n">
-        <x:v>6.5</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="BL74" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="BM74" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="BN74" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BO74" s="5" t="n">
-        <x:v>7.2</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="BP74" s="5" t="n">
-        <x:v>7.2</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="BQ74" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BR74" s="5" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="BS74" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BT74" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="BU74" s="5" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="BV74" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="BW74" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="BX74" s="5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="BY74" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BZ74" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="CA74" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="CB74" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="CC74" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="CD74" s="5" t="n">
-        <x:v>7</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="CE74" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="CF74" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="CG74" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CH74" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CI74" s="5" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="CJ74" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CK74" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="CL74" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="CM74" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="CN74" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="CO74" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="CP74" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="CQ74" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="CR74" s="5" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="CS74" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="CT74" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CU74" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="CV74" s="5" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="CW74" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="CX74" s="5" t="n">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="CY74" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CZ74" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DA74" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DB74" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DC74" s="5" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="DD74" s="5" t="n">
-        <x:v>5</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="DE74" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DF74" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DG74" s="5" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="DH74" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="DI74" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="DJ74" s="5" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="DK74" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DL74" s="5" t="n">
-        <x:v>-2.8</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="DM74" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="DN74" s="5" t="n">
-        <x:v>-3.7</x:v>
+        <x:v>-3.8</x:v>
       </x:c>
       <x:c r="DO74" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="DP74" s="5" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="DQ74" s="5" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="DR74" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DS74" s="5" t="n">
-        <x:v>-3.1</x:v>
+        <x:v>-3.2</x:v>
       </x:c>
       <x:c r="DT74" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="DU74" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="DV74" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DW74" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="DX74" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="DY74" s="5" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="DZ74" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="EA74" s="5" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="EB74" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="EC74" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="ED74" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EE74" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="EF74" s="5" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="EG74" s="5" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="EH74" s="5" t="n">
-        <x:v>5</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="EI74" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="EJ74" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="EK74" s="5" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="EL74" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EM74" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="EN74" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="EO74" s="5" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="EP74" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="EQ74" s="5" t="n">
-        <x:v>-6</x:v>
+        <x:v>-6.1</x:v>
       </x:c>
       <x:c r="ER74" s="5" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="ES74" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="ET74" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="EU74" s="5" t="n">
+        <x:v>-1.3</x:v>
+      </x:c>
+      <x:c r="EV74" s="5" t="n">
         <x:v>-1.2</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="EW74" s="5" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="EX74" s="5" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="EY74" s="5" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="EZ74" s="5" t="n">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="FA74" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="FB74" s="5" t="n">
-        <x:v>-10.5</x:v>
+        <x:v>-10.4</x:v>
       </x:c>
       <x:c r="FC74" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="FD74" s="5" t="n">
         <x:v>-17.6</x:v>
       </x:c>
       <x:c r="FE74" s="5" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="FF74" s="5" t="n">
-        <x:v>11.4</x:v>
+        <x:v>11.5</x:v>
       </x:c>
       <x:c r="FG74" s="5" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="FH74" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="FI74" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="FJ74" s="5" t="n">
-        <x:v>6.2</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="FK74" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="FL74" s="5" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="FM74" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="FN74" s="5" t="n">
-        <x:v>5.2</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="FO74" s="5" t="n">
-        <x:v>3.4</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="FP74" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="FQ74" s="5" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="FR74" s="5" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
       <x:c r="FS74" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="FT74" s="5" t="n">
-        <x:v>2.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="FU74" s="5" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="FV74" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="FW74" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="FX74" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="FY74" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="FZ74" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.5</x:v>
+      </x:c>
+      <x:c r="GA74" s="5" t="n">
+        <x:v>5.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="75" spans="1:182">
+    <x:row r="75" spans="1:183">
       <x:c r="B75" s="2" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="K75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="L75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="M75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="N75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="O75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="V75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="W75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="X75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Y75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Z75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AA75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AB75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AC75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AD75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AE75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AF75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AG75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AH75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AI75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AJ75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AK75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AL75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AM75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AN75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AO75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AP75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AQ75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AR75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AS75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AT75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AU75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AV75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AW75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AX75" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AY75" s="5" t="n">
-        <x:v>-2.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AZ75" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BA75" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BB75" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="BC75" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="BD75" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="BE75" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="BF75" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="BG75" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BH75" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="BI75" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="BJ75" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="BK75" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BL75" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="BM75" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BN75" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="BO75" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="BP75" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="BQ75" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="BR75" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="BS75" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BT75" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="BU75" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BV75" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="BW75" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="BX75" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BY75" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="BZ75" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="CA75" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CB75" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="CC75" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CD75" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CE75" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CF75" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CG75" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CH75" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CI75" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CJ75" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CK75" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CL75" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="CM75" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CN75" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CO75" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CP75" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="CQ75" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CR75" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CS75" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CT75" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="CU75" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CV75" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="CW75" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="CX75" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CY75" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="CZ75" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="DA75" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DB75" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DC75" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="DD75" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="DE75" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="DF75" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DG75" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DH75" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DI75" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DJ75" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DK75" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="DL75" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DM75" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DN75" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="DO75" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="DP75" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="DQ75" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="DR75" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="DS75" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DT75" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="DU75" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DV75" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="DW75" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DX75" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DY75" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="DZ75" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="EA75" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="EB75" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EC75" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="ED75" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="EE75" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="EF75" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="EG75" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="EH75" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="EI75" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="EJ75" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="EK75" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EL75" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="EM75" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="EN75" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="EO75" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EP75" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EQ75" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="ER75" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="ES75" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="ET75" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="EU75" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="EV75" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="EW75" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="EX75" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="EY75" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="EZ75" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FA75" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FB75" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="FC75" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FD75" s="5" t="n">
-        <x:v>-7.1</x:v>
+        <x:v>-7.2</x:v>
       </x:c>
       <x:c r="FE75" s="5" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="FF75" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FG75" s="5" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="FH75" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FI75" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="FJ75" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="FK75" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="FL75" s="5" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="FM75" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="FN75" s="5" t="n">
+        <x:v>-1.5</x:v>
+      </x:c>
+      <x:c r="FO75" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
-      <x:c r="FM75" s="5" t="n">
+      <x:c r="FP75" s="5" t="n">
+        <x:v>-0.3</x:v>
+      </x:c>
+      <x:c r="FQ75" s="5" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="FR75" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
-      <x:c r="FN75" s="5" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="FS75" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="FT75" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="FU75" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="FV75" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FW75" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FX75" s="5" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="FY75" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
-      <x:c r="FY75" s="5" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="FZ75" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="GA75" s="5" t="n">
+        <x:v>-0.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="76" spans="1:182">
+    <x:row r="76" spans="1:183">
       <x:c r="B76" s="2" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="K76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="L76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="M76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="N76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="O76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="T76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="V76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="W76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="X76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Y76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Z76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AA76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AB76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AC76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AD76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AE76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AF76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AG76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AH76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AI76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AJ76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AK76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AL76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AM76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AN76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AO76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AP76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AQ76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AR76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AS76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AT76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AU76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AV76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AW76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AX76" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AY76" s="5" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AZ76" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="BA76" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="BB76" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="BC76" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BD76" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="BE76" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BF76" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="BG76" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BH76" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="BI76" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="BJ76" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="BK76" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="BL76" s="5" t="n">
-        <x:v>-2</x:v>
+        <x:v>-2.1</x:v>
       </x:c>
       <x:c r="BM76" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="BN76" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="BO76" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="BP76" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="BQ76" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="BR76" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="BS76" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="BT76" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BU76" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BV76" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BW76" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="BX76" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="BY76" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BZ76" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="CA76" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="CB76" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="CC76" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CD76" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="CE76" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CF76" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="CG76" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CH76" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CI76" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CJ76" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="CK76" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CL76" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="CM76" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="CN76" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="CO76" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CP76" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="CQ76" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="CR76" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CS76" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CT76" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="CU76" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CV76" s="5" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="CW76" s="5" t="n">
         <x:v>0.4</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0.5</x:v>
       </x:c>
       <x:c r="CX76" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="CY76" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CZ76" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="DA76" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DB76" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="DC76" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="DD76" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DE76" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="DF76" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="DG76" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DH76" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="DI76" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="DJ76" s="5" t="n">
-        <x:v>-3</x:v>
+        <x:v>-3.2</x:v>
       </x:c>
       <x:c r="DK76" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="DL76" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DM76" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DN76" s="5" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="DO76" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
-      <x:c r="DO76" s="5" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="DP76" s="5" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="DQ76" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="DR76" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DS76" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="DT76" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="DU76" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DV76" s="5" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="DW76" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DX76" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="DY76" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="DZ76" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="EA76" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EB76" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="EC76" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="ED76" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="EE76" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EF76" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="EG76" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EH76" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="EI76" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="EJ76" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="EK76" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="EL76" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="EM76" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="EN76" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="EO76" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="EP76" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EQ76" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="ER76" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="ES76" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="ET76" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="EU76" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EV76" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="EW76" s="5" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="EX76" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="EY76" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="EZ76" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FA76" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="FB76" s="5" t="n">
-        <x:v>3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="FC76" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="FD76" s="5" t="n">
         <x:v>-6.6</x:v>
       </x:c>
       <x:c r="FE76" s="5" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="FF76" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="FG76" s="5" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="FH76" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="FI76" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="FJ76" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="FK76" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FL76" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="FM76" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FN76" s="5" t="n">
-        <x:v>-2.5</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
       <x:c r="FO76" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="FP76" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="FQ76" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="FR76" s="5" t="n">
+        <x:v>-0.4</x:v>
+      </x:c>
+      <x:c r="FS76" s="5" t="n">
+        <x:v>2.6</x:v>
+      </x:c>
+      <x:c r="FT76" s="5" t="n">
+        <x:v>-2.3</x:v>
+      </x:c>
+      <x:c r="FU76" s="5" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="FV76" s="5" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="FW76" s="5" t="n">
+        <x:v>-0.7</x:v>
+      </x:c>
+      <x:c r="FX76" s="5" t="n">
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="FY76" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
-      <x:c r="FS76" s="5" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="FZ76" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="GA76" s="5" t="n">
+        <x:v>-0.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="77" spans="1:182">
+    <x:row r="77" spans="1:183">
       <x:c r="B77" s="2" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="K77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="L77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="M77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="N77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="O77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="V77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="W77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="X77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Y77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Z77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AA77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AB77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AC77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AD77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AE77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AF77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AG77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AH77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AI77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AJ77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AK77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AL77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AM77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AN77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AO77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AP77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AQ77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AR77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AS77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AT77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AU77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AV77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AW77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AX77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AY77" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="AZ77" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="BA77" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BB77" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="BC77" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="BD77" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BE77" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BF77" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="BG77" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="BH77" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="BI77" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BJ77" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="BK77" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BL77" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BM77" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BN77" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="BO77" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="BP77" s="5" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="BQ77" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BR77" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="BS77" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="BT77" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="BU77" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BV77" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="BW77" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="BX77" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BY77" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="BZ77" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="CA77" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="CB77" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="CC77" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="CD77" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CE77" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="CF77" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="CG77" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CH77" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CI77" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="CJ77" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="CK77" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="CL77" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="CM77" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CN77" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CO77" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="CP77" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CQ77" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="CR77" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="CS77" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CT77" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="CU77" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CV77" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="CW77" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="CX77" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CY77" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="CZ77" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="DA77" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DB77" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="DC77" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="DD77" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="DE77" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="DF77" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="DG77" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DH77" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="DI77" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DJ77" s="5" t="n">
-        <x:v>-2.7</x:v>
+        <x:v>-2.8</x:v>
       </x:c>
       <x:c r="DK77" s="5" t="n">
         <x:v>-3.3</x:v>
       </x:c>
       <x:c r="DL77" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DM77" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DN77" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="DO77" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="DP77" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="DQ77" s="5" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="DR77" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="DS77" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DT77" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="DU77" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="DV77" s="5" t="n">
-        <x:v>-2.1</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
       <x:c r="DW77" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="DX77" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="DY77" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DZ77" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="EA77" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="EB77" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EC77" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="ED77" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="EE77" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EF77" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="EG77" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EH77" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EI77" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EJ77" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="EK77" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EL77" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="EM77" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EN77" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="EO77" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EP77" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EQ77" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="ER77" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="ES77" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="ET77" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="EU77" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="EV77" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EW77" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EX77" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EY77" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EZ77" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="FA77" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="FB77" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FC77" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="FD77" s="5" t="n">
-        <x:v>-10.3</x:v>
+        <x:v>-10.4</x:v>
       </x:c>
       <x:c r="FE77" s="5" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="FF77" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="FG77" s="5" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="FH77" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="FI77" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="FJ77" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="FK77" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="FL77" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="FM77" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FN77" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FO77" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="FP77" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="FQ77" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="FR77" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FS77" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="FT77" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="FU77" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="FV77" s="5" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="FW77" s="5" t="n">
+        <x:v>-0.1</x:v>
+      </x:c>
+      <x:c r="FX77" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
-      <x:c r="FW77" s="5" t="n">
-[...2 lines deleted...]
-      <x:c r="FX77" s="5" t="n">
+      <x:c r="FY77" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="FY77" s="5" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="FZ77" s="5" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="GA77" s="5" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:183">
+      <x:c r="B78" s="2" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="G78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="I78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="J78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="K78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="L78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="M78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="N78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="O78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="P78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Q78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="R78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="S78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="T78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="U78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="V78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="W78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="X78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Y78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Z78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AA78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AB78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AC78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AD78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AE78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AF78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AG78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AH78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AI78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AJ78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AK78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AL78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AM78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AN78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AO78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AP78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AQ78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AR78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AS78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AT78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AU78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AV78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AW78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AX78" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AY78" s="5" t="n">
         <x:v>0.7</x:v>
-      </x:c>
-[...150 lines deleted...]
-        <x:v>0.4</x:v>
       </x:c>
       <x:c r="AZ78" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BA78" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="BB78" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BC78" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="BD78" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="BE78" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BF78" s="5" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="BG78" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BH78" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="BI78" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="BJ78" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="BK78" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="BL78" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="BM78" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BN78" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="BO78" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="BP78" s="5" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="BQ78" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BR78" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="BS78" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="BT78" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BU78" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BV78" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="BW78" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="BX78" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="BY78" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="BZ78" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="CA78" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="CB78" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="CC78" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="CD78" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CE78" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CF78" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="CG78" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CH78" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="CI78" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CJ78" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="CK78" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="CL78" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="CM78" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="CN78" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="CO78" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CP78" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="CQ78" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="CR78" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="CS78" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CT78" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CU78" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="CV78" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="CW78" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="CX78" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="CY78" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="CZ78" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="DA78" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DB78" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="DC78" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DD78" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DE78" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="DF78" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="DG78" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="DH78" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DI78" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="DJ78" s="5" t="n">
-        <x:v>-4.2</x:v>
+        <x:v>-4.3</x:v>
       </x:c>
       <x:c r="DK78" s="5" t="n">
         <x:v>-3.3</x:v>
       </x:c>
       <x:c r="DL78" s="5" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DM78" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="DN78" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="DO78" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="DP78" s="5" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="DQ78" s="5" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="DR78" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="DS78" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="DT78" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="DU78" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="DV78" s="5" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>-2.5</x:v>
       </x:c>
       <x:c r="DW78" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="DX78" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DY78" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="DZ78" s="5" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="EA78" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EB78" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="EC78" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="ED78" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EE78" s="5" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="EF78" s="5" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="EG78" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
-      <x:c r="EF78" s="5" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="EH78" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="EI78" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EJ78" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="EK78" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EL78" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EM78" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="EN78" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EO78" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="EP78" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EQ78" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="ER78" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="ES78" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="ET78" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="EU78" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="EV78" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EW78" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="EX78" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EY78" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EZ78" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="FA78" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="FB78" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="FC78" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FD78" s="5" t="n">
         <x:v>-10</x:v>
       </x:c>
       <x:c r="FE78" s="5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="FF78" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="FG78" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="FH78" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="FI78" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="FJ78" s="5" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="FK78" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FL78" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="FM78" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="FN78" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="FO78" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="FP78" s="5" t="n">
+        <x:v>-0.6</x:v>
+      </x:c>
+      <x:c r="FQ78" s="5" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="FR78" s="5" t="n">
+        <x:v>-0.3</x:v>
+      </x:c>
+      <x:c r="FS78" s="5" t="n">
+        <x:v>1.6</x:v>
+      </x:c>
+      <x:c r="FT78" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
-      <x:c r="FQ78" s="5" t="n">
-[...5 lines deleted...]
-      <x:c r="FS78" s="5" t="n">
+      <x:c r="FU78" s="5" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="FV78" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
-      <x:c r="FT78" s="5" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="FW78" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FX78" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="FY78" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="FZ78" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="GA78" s="5" t="n">
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
-    <x:row r="80" spans="1:182">
+    <x:row r="80" spans="1:183">
       <x:c r="A80" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:183">
+      <x:c r="A81" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:183">
+      <x:c r="A82" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:183">
+      <x:c r="A83" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:183">
+      <x:c r="A86" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:183">
+      <x:c r="A87" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:183">
+      <x:c r="A88" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:183">
+      <x:c r="A89" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:183">
+      <x:c r="A90" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:183">
+      <x:c r="A91" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:183">
+      <x:c r="A92" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:183">
+      <x:c r="A94" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:183">
+      <x:c r="A95" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:183">
+      <x:c r="A97" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:183">
+      <x:c r="A98" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:183">
+      <x:c r="A99" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:183">
+      <x:c r="A100" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:183">
+      <x:c r="A101" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:183">
+      <x:c r="A103" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:183">
+      <x:c r="A104" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:183">
+      <x:c r="A105" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:183">
+      <x:c r="A110" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:183">
+      <x:c r="A111" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:183">
+      <x:c r="A112" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:183">
+      <x:c r="A113" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:183">
+      <x:c r="A114" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:183">
+      <x:c r="A115" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:183">
+      <x:c r="A116" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:183">
+      <x:c r="A117" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:183">
+      <x:c r="A118" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:183">
+      <x:c r="A119" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:183">
+      <x:c r="A120" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:183">
+      <x:c r="A121" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:183">
+      <x:c r="A122" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:183">
+      <x:c r="A123" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:183">
+      <x:c r="A125" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:183">
+      <x:c r="A126" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:183">
+      <x:c r="A127" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:183">
+      <x:c r="A128" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:183">
+      <x:c r="A129" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:183">
+      <x:c r="A130" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
-    <x:row r="81" spans="1:182">
-[...1 lines deleted...]
-        <x:v>211</x:v>
+    <x:row r="131" spans="1:183">
+      <x:c r="A131" s="0" t="s">
+        <x:v>233</x:v>
       </x:c>
     </x:row>
-    <x:row r="82" spans="1:182">
-[...1 lines deleted...]
-        <x:v>212</x:v>
+    <x:row r="134" spans="1:183">
+      <x:c r="A134" s="0" t="s">
+        <x:v>216</x:v>
       </x:c>
     </x:row>
-    <x:row r="83" spans="1:182">
-      <x:c r="A83" s="0" t="s">
+    <x:row r="135" spans="1:183">
+      <x:c r="A135" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:183">
+      <x:c r="A136" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:183">
+      <x:c r="A137" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:183">
+      <x:c r="A138" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
-    <x:row r="84" spans="1:182">
-[...1 lines deleted...]
-        <x:v>214</x:v>
+    <x:row r="139" spans="1:183">
+      <x:c r="A139" s="0" t="s">
+        <x:v>234</x:v>
       </x:c>
     </x:row>
-    <x:row r="87" spans="1:182">
-[...1 lines deleted...]
-        <x:v>215</x:v>
+    <x:row r="142" spans="1:183">
+      <x:c r="A142" s="0" t="s">
+        <x:v>216</x:v>
       </x:c>
     </x:row>
-    <x:row r="88" spans="1:182">
-[...1 lines deleted...]
-        <x:v>216</x:v>
+    <x:row r="143" spans="1:183">
+      <x:c r="A143" s="0" t="s">
+        <x:v>235</x:v>
       </x:c>
     </x:row>
-    <x:row r="89" spans="1:182">
-[...1 lines deleted...]
-        <x:v>217</x:v>
+    <x:row r="144" spans="1:183">
+      <x:c r="A144" s="0" t="s">
+        <x:v>218</x:v>
       </x:c>
     </x:row>
-    <x:row r="90" spans="1:182">
-[...1 lines deleted...]
-        <x:v>218</x:v>
+    <x:row r="145" spans="1:183">
+      <x:c r="A145" s="0" t="s">
+        <x:v>235</x:v>
       </x:c>
     </x:row>
-    <x:row r="91" spans="1:182">
-[...1 lines deleted...]
-        <x:v>217</x:v>
+    <x:row r="146" spans="1:183">
+      <x:c r="A146" s="0" t="s">
+        <x:v>213</x:v>
       </x:c>
     </x:row>
-    <x:row r="92" spans="1:182">
-[...1 lines deleted...]
-        <x:v>213</x:v>
+    <x:row r="147" spans="1:183">
+      <x:c r="A147" s="0" t="s">
+        <x:v>235</x:v>
       </x:c>
     </x:row>
-    <x:row r="93" spans="1:182">
-[...1 lines deleted...]
-        <x:v>217</x:v>
+    <x:row r="149" spans="1:183">
+      <x:c r="A149" s="0" t="s">
+        <x:v>236</x:v>
       </x:c>
     </x:row>
-    <x:row r="95" spans="1:182">
-[...1 lines deleted...]
-        <x:v>219</x:v>
+    <x:row r="151" spans="1:183">
+      <x:c r="A151" s="0" t="s">
+        <x:v>237</x:v>
       </x:c>
     </x:row>
-    <x:row r="96" spans="1:182">
-[...1 lines deleted...]
-        <x:v>220</x:v>
+    <x:row r="152" spans="1:183">
+      <x:c r="A152" s="0" t="s">
+        <x:v>238</x:v>
       </x:c>
     </x:row>
-    <x:row r="98" spans="1:182">
-[...1 lines deleted...]
-        <x:v>221</x:v>
+    <x:row r="154" spans="1:183">
+      <x:c r="A154" s="0" t="s">
+        <x:v>239</x:v>
       </x:c>
     </x:row>
-    <x:row r="99" spans="1:182">
-[...214 lines deleted...]
-    <x:row r="155" spans="1:182">
+    <x:row r="155" spans="1:183">
       <x:c r="A155" s="0" t="s">
-        <x:v>239</x:v>
-[...3 lines deleted...]
-      <x:c r="A156" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:legacyDrawing r:id="rId6"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>NR0103CG</vt:lpstr>
       <vt:lpstr>NR0103CG!Print_Area</vt:lpstr>
       <vt:lpstr>NR0103CG!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">