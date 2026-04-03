--- v0 (2025-11-05)
+++ v1 (2026-04-03)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eff5db2d1bc4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e220b607945f4959a08666e10ad5217a.psmdcp" Id="Rba6f4b8ae97c4643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f79f5125fb4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e85ab9f03be4238b266990ec25bf95c.psmdcp" Id="Rb48fb958bcb6497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="NR0103CG" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>statistikdatabasen.scb.se</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A54" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">Förändring i lagerinvesteringar inkl. värdeföremål kan variera med både positivt och negativt tecken vilket medför att volymförändring ej är relevant för denna post.
 </x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="238" uniqueCount="238">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="241">
   <x:si>
     <x:t>BNP från användningssidan (ENS2010), försörjningsbalans efter tabellinnehåll, användning och kvartal</x:t>
   </x:si>
   <x:si>
     <x:t>1981K1</x:t>
   </x:si>
   <x:si>
     <x:t>1981K2</x:t>
   </x:si>
   <x:si>
     <x:t>1981K3</x:t>
   </x:si>
   <x:si>
     <x:t>1981K4</x:t>
   </x:si>
   <x:si>
     <x:t>1982K1</x:t>
   </x:si>
   <x:si>
     <x:t>1982K2</x:t>
   </x:si>
   <x:si>
     <x:t>1982K3</x:t>
   </x:si>
   <x:si>
@@ -574,50 +574,56 @@
   <x:si>
     <x:t>2023K3</x:t>
   </x:si>
   <x:si>
     <x:t>2023K4</x:t>
   </x:si>
   <x:si>
     <x:t>2024K1</x:t>
   </x:si>
   <x:si>
     <x:t>2024K2</x:t>
   </x:si>
   <x:si>
     <x:t>2024K3</x:t>
   </x:si>
   <x:si>
     <x:t>2024K4</x:t>
   </x:si>
   <x:si>
     <x:t>2025K1</x:t>
   </x:si>
   <x:si>
     <x:t>2025K2</x:t>
   </x:si>
   <x:si>
+    <x:t>2025K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025K4</x:t>
+  </x:si>
+  <x:si>
     <x:t>Säsongrensad, löpande priser, mnkr</x:t>
   </x:si>
   <x:si>
     <x:t>- BNP till marknadspris</x:t>
   </x:si>
   <x:si>
     <x:t>- Import av varor och tjänster</x:t>
   </x:si>
   <x:si>
     <x:t>-- import av varor</x:t>
   </x:si>
   <x:si>
     <x:t>-- import av tjänster</x:t>
   </x:si>
   <x:si>
     <x:t>- Konsumtionsutgifter</x:t>
   </x:si>
   <x:si>
     <x:t>-- hushållens konsumtionsutgifter; inkl icke-vinstdrivande organisationer</x:t>
   </x:si>
   <x:si>
     <x:t>--- de egentliga hushållens konsumtion</x:t>
   </x:si>
   <x:si>
     <x:t>--- hushållens icke vinstdrivande organisationers konsumtion</x:t>
@@ -661,69 +667,72 @@
   <x:si>
     <x:t>-- export av varor</x:t>
   </x:si>
   <x:si>
     <x:t>-- export av tjänster</x:t>
   </x:si>
   <x:si>
     <x:t>- Inhemsk slutlig användning exkl. lagerinvesteringar</x:t>
   </x:si>
   <x:si>
     <x:t>- Inhemsk slutlig användning</x:t>
   </x:si>
   <x:si>
     <x:t>Summa slutlig användning exkl. lagerinvesteringar</x:t>
   </x:si>
   <x:si>
     <x:t>Summa slutlig användning</x:t>
   </x:si>
   <x:si>
     <x:t>Säsongrensad, fasta priser referensår 2024, mnkr</x:t>
   </x:si>
   <x:si>
     <x:t>Säsongrensad, volymförändring föregående period, procent</x:t>
   </x:si>
   <x:si>
+    <x:t>2026-03-06: Ett fel har upptäckts som berör hushållskonsumtionsändamålet COICOP 04 för det fjärde kvartalet 2025. Bedömningen är att den publicerade uppgiften är överskattad med omkring 3 miljarder kronor i fasta priser, mätt i faktiska tal. Felet får stor effekt på ändamålet men för BNP i stort är effekten liten. Upprättning sker i samband med ordinarie publicering av det första kvartalet 2026, den 29 maj.</x:t>
+  </x:si>
+  <x:si>
     <x:t>.. = Uppgiften är inte tillgänglig, för osäker för att anges eller borttagen av sekretesskäl.</x:t>
   </x:si>
   <x:si>
     <x:t>tabellinnehåll:</x:t>
   </x:si>
   <x:si>
     <x:t>Säsongrensad, volymförändring föregående period, procent:</x:t>
   </x:si>
   <x:si>
     <x:t>Förändring i lagerinvesteringar inkl. värdeföremål kan variera med både positivt och negativt tecken vilket medför att volymförändring ej är relevant för denna post.</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
     <x:t>Säsongrensad, löpande priser, mnkr:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250829 08:00</x:t>
+    <x:t>20260227 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Säsongrensad, fasta priser referensår 2024, mnkr:</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>NR Info, SCB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +46 010-479 50 00</x:t>
   </x:si>
   <x:si>
     <x:t>nrinfo@scb.se</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Statistikservice, SCB</x:t>
   </x:si>
@@ -1155,65 +1164,65 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:FX155"/>
+  <x:dimension ref="A1:FZ156"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="180" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="1" max="182" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:180">
+    <x:row r="1" spans="1:182">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:180">
+    <x:row r="3" spans="1:182">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
@@ -1704,57 +1713,63 @@
       </x:c>
       <x:c r="FQ3" s="2" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="FR3" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="FS3" s="2" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="FT3" s="2" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="FU3" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="FV3" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="FW3" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="FX3" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
+      <x:c r="FY3" s="2" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="FZ3" s="2" t="s">
+        <x:v>180</x:v>
+      </x:c>
     </x:row>
-    <x:row r="4" spans="1:180">
+    <x:row r="4" spans="1:182">
       <x:c r="A4" s="2" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
         <x:v>157105</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>159624</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>164860</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>166304</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>170483</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>176232</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>177718</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>183843</x:v>
       </x:c>
@@ -1857,443 +1872,449 @@
       <x:c r="AQ4" s="3" t="n">
         <x:v>405829</x:v>
       </x:c>
       <x:c r="AR4" s="3" t="n">
         <x:v>409820</x:v>
       </x:c>
       <x:c r="AS4" s="3" t="n">
         <x:v>412399</x:v>
       </x:c>
       <x:c r="AT4" s="3" t="n">
         <x:v>415036</x:v>
       </x:c>
       <x:c r="AU4" s="3" t="n">
         <x:v>412148</x:v>
       </x:c>
       <x:c r="AV4" s="3" t="n">
         <x:v>409175</x:v>
       </x:c>
       <x:c r="AW4" s="3" t="n">
         <x:v>413823</x:v>
       </x:c>
       <x:c r="AX4" s="3" t="n">
         <x:v>409876</x:v>
       </x:c>
       <x:c r="AY4" s="3" t="n">
-        <x:v>406391</x:v>
+        <x:v>406516</x:v>
       </x:c>
       <x:c r="AZ4" s="3" t="n">
-        <x:v>410933</x:v>
+        <x:v>410917</x:v>
       </x:c>
       <x:c r="BA4" s="3" t="n">
-        <x:v>414466</x:v>
+        <x:v>414359</x:v>
       </x:c>
       <x:c r="BB4" s="3" t="n">
-        <x:v>421132</x:v>
+        <x:v>421089</x:v>
       </x:c>
       <x:c r="BC4" s="3" t="n">
-        <x:v>428426</x:v>
+        <x:v>428547</x:v>
       </x:c>
       <x:c r="BD4" s="3" t="n">
-        <x:v>435353</x:v>
+        <x:v>435325</x:v>
       </x:c>
       <x:c r="BE4" s="3" t="n">
-        <x:v>442800</x:v>
+        <x:v>442698</x:v>
       </x:c>
       <x:c r="BF4" s="3" t="n">
-        <x:v>453518</x:v>
+        <x:v>453473</x:v>
       </x:c>
       <x:c r="BG4" s="3" t="n">
-        <x:v>466658</x:v>
+        <x:v>466777</x:v>
       </x:c>
       <x:c r="BH4" s="3" t="n">
-        <x:v>475013</x:v>
+        <x:v>474969</x:v>
       </x:c>
       <x:c r="BI4" s="3" t="n">
-        <x:v>478546</x:v>
+        <x:v>478483</x:v>
       </x:c>
       <x:c r="BJ4" s="3" t="n">
-        <x:v>484113</x:v>
+        <x:v>484090</x:v>
       </x:c>
       <x:c r="BK4" s="3" t="n">
-        <x:v>490820</x:v>
+        <x:v>490911</x:v>
       </x:c>
       <x:c r="BL4" s="3" t="n">
-        <x:v>482619</x:v>
+        <x:v>482551</x:v>
       </x:c>
       <x:c r="BM4" s="3" t="n">
-        <x:v>493194</x:v>
+        <x:v>493155</x:v>
       </x:c>
       <x:c r="BN4" s="3" t="n">
-        <x:v>491388</x:v>
+        <x:v>491401</x:v>
       </x:c>
       <x:c r="BO4" s="3" t="n">
-        <x:v>499098</x:v>
+        <x:v>499157</x:v>
       </x:c>
       <x:c r="BP4" s="3" t="n">
-        <x:v>509341</x:v>
+        <x:v>509260</x:v>
       </x:c>
       <x:c r="BQ4" s="3" t="n">
-        <x:v>515390</x:v>
+        <x:v>515365</x:v>
       </x:c>
       <x:c r="BR4" s="3" t="n">
-        <x:v>527158</x:v>
+        <x:v>527229</x:v>
       </x:c>
       <x:c r="BS4" s="3" t="n">
-        <x:v>528589</x:v>
+        <x:v>528570</x:v>
       </x:c>
       <x:c r="BT4" s="3" t="n">
-        <x:v>535084</x:v>
+        <x:v>535031</x:v>
       </x:c>
       <x:c r="BU4" s="3" t="n">
-        <x:v>540411</x:v>
+        <x:v>540380</x:v>
       </x:c>
       <x:c r="BV4" s="3" t="n">
-        <x:v>550857</x:v>
+        <x:v>550948</x:v>
       </x:c>
       <x:c r="BW4" s="3" t="n">
-        <x:v>555124</x:v>
+        <x:v>555059</x:v>
       </x:c>
       <x:c r="BX4" s="3" t="n">
-        <x:v>558714</x:v>
+        <x:v>558679</x:v>
       </x:c>
       <x:c r="BY4" s="3" t="n">
-        <x:v>569520</x:v>
+        <x:v>569505</x:v>
       </x:c>
       <x:c r="BZ4" s="3" t="n">
-        <x:v>579772</x:v>
+        <x:v>579833</x:v>
       </x:c>
       <x:c r="CA4" s="3" t="n">
-        <x:v>581876</x:v>
+        <x:v>581754</x:v>
       </x:c>
       <x:c r="CB4" s="3" t="n">
-        <x:v>601592</x:v>
+        <x:v>601612</x:v>
       </x:c>
       <x:c r="CC4" s="3" t="n">
-        <x:v>611335</x:v>
+        <x:v>611334</x:v>
       </x:c>
       <x:c r="CD4" s="3" t="n">
-        <x:v>613749</x:v>
+        <x:v>613792</x:v>
       </x:c>
       <x:c r="CE4" s="3" t="n">
-        <x:v>618258</x:v>
+        <x:v>618161</x:v>
       </x:c>
       <x:c r="CF4" s="3" t="n">
-        <x:v>625485</x:v>
+        <x:v>625522</x:v>
       </x:c>
       <x:c r="CG4" s="3" t="n">
-        <x:v>625767</x:v>
+        <x:v>625726</x:v>
       </x:c>
       <x:c r="CH4" s="3" t="n">
-        <x:v>638349</x:v>
+        <x:v>638358</x:v>
       </x:c>
       <x:c r="CI4" s="3" t="n">
-        <x:v>642990</x:v>
+        <x:v>642989</x:v>
       </x:c>
       <x:c r="CJ4" s="3" t="n">
-        <x:v>651788</x:v>
+        <x:v>651811</x:v>
       </x:c>
       <x:c r="CK4" s="3" t="n">
-        <x:v>652920</x:v>
+        <x:v>652867</x:v>
       </x:c>
       <x:c r="CL4" s="3" t="n">
-        <x:v>658883</x:v>
+        <x:v>658840</x:v>
       </x:c>
       <x:c r="CM4" s="3" t="n">
-        <x:v>673012</x:v>
+        <x:v>673052</x:v>
       </x:c>
       <x:c r="CN4" s="3" t="n">
-        <x:v>670403</x:v>
+        <x:v>670417</x:v>
       </x:c>
       <x:c r="CO4" s="3" t="n">
-        <x:v>679726</x:v>
+        <x:v>679721</x:v>
       </x:c>
       <x:c r="CP4" s="3" t="n">
-        <x:v>684791</x:v>
+        <x:v>684710</x:v>
       </x:c>
       <x:c r="CQ4" s="3" t="n">
-        <x:v>694541</x:v>
+        <x:v>694548</x:v>
       </x:c>
       <x:c r="CR4" s="3" t="n">
-        <x:v>702461</x:v>
+        <x:v>702456</x:v>
       </x:c>
       <x:c r="CS4" s="3" t="n">
-        <x:v>711249</x:v>
+        <x:v>711302</x:v>
       </x:c>
       <x:c r="CT4" s="3" t="n">
-        <x:v>711306</x:v>
+        <x:v>711198</x:v>
       </x:c>
       <x:c r="CU4" s="3" t="n">
-        <x:v>715408</x:v>
+        <x:v>715401</x:v>
       </x:c>
       <x:c r="CV4" s="3" t="n">
-        <x:v>722633</x:v>
+        <x:v>722600</x:v>
       </x:c>
       <x:c r="CW4" s="3" t="n">
-        <x:v>737507</x:v>
+        <x:v>737554</x:v>
       </x:c>
       <x:c r="CX4" s="3" t="n">
-        <x:v>744178</x:v>
+        <x:v>744082</x:v>
       </x:c>
       <x:c r="CY4" s="3" t="n">
-        <x:v>758769</x:v>
+        <x:v>758721</x:v>
       </x:c>
       <x:c r="CZ4" s="3" t="n">
-        <x:v>774796</x:v>
+        <x:v>774826</x:v>
       </x:c>
       <x:c r="DA4" s="3" t="n">
-        <x:v>785687</x:v>
+        <x:v>785701</x:v>
       </x:c>
       <x:c r="DB4" s="3" t="n">
-        <x:v>797575</x:v>
+        <x:v>797521</x:v>
       </x:c>
       <x:c r="DC4" s="3" t="n">
-        <x:v>811198</x:v>
+        <x:v>811156</x:v>
       </x:c>
       <x:c r="DD4" s="3" t="n">
-        <x:v>825529</x:v>
+        <x:v>825555</x:v>
       </x:c>
       <x:c r="DE4" s="3" t="n">
-        <x:v>827235</x:v>
+        <x:v>827222</x:v>
       </x:c>
       <x:c r="DF4" s="3" t="n">
-        <x:v>850952</x:v>
+        <x:v>850934</x:v>
       </x:c>
       <x:c r="DG4" s="3" t="n">
-        <x:v>854992</x:v>
+        <x:v>854968</x:v>
       </x:c>
       <x:c r="DH4" s="3" t="n">
-        <x:v>849011</x:v>
+        <x:v>848988</x:v>
       </x:c>
       <x:c r="DI4" s="3" t="n">
-        <x:v>850014</x:v>
+        <x:v>850050</x:v>
       </x:c>
       <x:c r="DJ4" s="3" t="n">
-        <x:v>834835</x:v>
+        <x:v>834795</x:v>
       </x:c>
       <x:c r="DK4" s="3" t="n">
-        <x:v>826485</x:v>
+        <x:v>826403</x:v>
       </x:c>
       <x:c r="DL4" s="3" t="n">
-        <x:v>826947</x:v>
+        <x:v>826943</x:v>
       </x:c>
       <x:c r="DM4" s="3" t="n">
-        <x:v>830600</x:v>
+        <x:v>830691</x:v>
       </x:c>
       <x:c r="DN4" s="3" t="n">
-        <x:v>839953</x:v>
+        <x:v>839873</x:v>
       </x:c>
       <x:c r="DO4" s="3" t="n">
-        <x:v>855394</x:v>
+        <x:v>855280</x:v>
       </x:c>
       <x:c r="DP4" s="3" t="n">
-        <x:v>876965</x:v>
+        <x:v>876952</x:v>
       </x:c>
       <x:c r="DQ4" s="3" t="n">
-        <x:v>895974</x:v>
+        <x:v>896130</x:v>
       </x:c>
       <x:c r="DR4" s="3" t="n">
-        <x:v>913065</x:v>
+        <x:v>912942</x:v>
       </x:c>
       <x:c r="DS4" s="3" t="n">
-        <x:v>920646</x:v>
+        <x:v>920496</x:v>
       </x:c>
       <x:c r="DT4" s="3" t="n">
-        <x:v>924736</x:v>
+        <x:v>924748</x:v>
       </x:c>
       <x:c r="DU4" s="3" t="n">
-        <x:v>935218</x:v>
+        <x:v>935411</x:v>
       </x:c>
       <x:c r="DV4" s="3" t="n">
-        <x:v>917013</x:v>
+        <x:v>916864</x:v>
       </x:c>
       <x:c r="DW4" s="3" t="n">
-        <x:v>923512</x:v>
+        <x:v>923327</x:v>
       </x:c>
       <x:c r="DX4" s="3" t="n">
-        <x:v>932240</x:v>
+        <x:v>932268</x:v>
       </x:c>
       <x:c r="DY4" s="3" t="n">
-        <x:v>935715</x:v>
+        <x:v>935887</x:v>
       </x:c>
       <x:c r="DZ4" s="3" t="n">
-        <x:v>937450</x:v>
+        <x:v>937399</x:v>
       </x:c>
       <x:c r="EA4" s="3" t="n">
-        <x:v>940467</x:v>
+        <x:v>940331</x:v>
       </x:c>
       <x:c r="EB4" s="3" t="n">
-        <x:v>943005</x:v>
+        <x:v>943003</x:v>
       </x:c>
       <x:c r="EC4" s="3" t="n">
-        <x:v>954212</x:v>
+        <x:v>954270</x:v>
       </x:c>
       <x:c r="ED4" s="3" t="n">
-        <x:v>971097</x:v>
+        <x:v>971102</x:v>
       </x:c>
       <x:c r="EE4" s="3" t="n">
-        <x:v>975633</x:v>
+        <x:v>975520</x:v>
       </x:c>
       <x:c r="EF4" s="3" t="n">
-        <x:v>987464</x:v>
+        <x:v>987532</x:v>
       </x:c>
       <x:c r="EG4" s="3" t="n">
-        <x:v>999844</x:v>
+        <x:v>999819</x:v>
       </x:c>
       <x:c r="EH4" s="3" t="n">
-        <x:v>1009385</x:v>
+        <x:v>1009392</x:v>
       </x:c>
       <x:c r="EI4" s="3" t="n">
-        <x:v>1031343</x:v>
+        <x:v>1031225</x:v>
       </x:c>
       <x:c r="EJ4" s="3" t="n">
-        <x:v>1059194</x:v>
+        <x:v>1059284</x:v>
       </x:c>
       <x:c r="EK4" s="3" t="n">
-        <x:v>1061102</x:v>
+        <x:v>1061036</x:v>
       </x:c>
       <x:c r="EL4" s="3" t="n">
-        <x:v>1077136</x:v>
+        <x:v>1077181</x:v>
       </x:c>
       <x:c r="EM4" s="3" t="n">
-        <x:v>1075552</x:v>
+        <x:v>1075480</x:v>
       </x:c>
       <x:c r="EN4" s="3" t="n">
-        <x:v>1084990</x:v>
+        <x:v>1084973</x:v>
       </x:c>
       <x:c r="EO4" s="3" t="n">
-        <x:v>1101507</x:v>
+        <x:v>1101369</x:v>
       </x:c>
       <x:c r="EP4" s="3" t="n">
-        <x:v>1119307</x:v>
+        <x:v>1119363</x:v>
       </x:c>
       <x:c r="EQ4" s="3" t="n">
-        <x:v>1131116</x:v>
+        <x:v>1131083</x:v>
       </x:c>
       <x:c r="ER4" s="3" t="n">
-        <x:v>1140430</x:v>
+        <x:v>1140454</x:v>
       </x:c>
       <x:c r="ES4" s="3" t="n">
-        <x:v>1145487</x:v>
+        <x:v>1145320</x:v>
       </x:c>
       <x:c r="ET4" s="3" t="n">
-        <x:v>1158376</x:v>
+        <x:v>1158416</x:v>
       </x:c>
       <x:c r="EU4" s="3" t="n">
-        <x:v>1176394</x:v>
+        <x:v>1176439</x:v>
       </x:c>
       <x:c r="EV4" s="3" t="n">
-        <x:v>1188539</x:v>
+        <x:v>1188522</x:v>
       </x:c>
       <x:c r="EW4" s="3" t="n">
-        <x:v>1197865</x:v>
+        <x:v>1197707</x:v>
       </x:c>
       <x:c r="EX4" s="3" t="n">
-        <x:v>1219333</x:v>
+        <x:v>1219379</x:v>
       </x:c>
       <x:c r="EY4" s="3" t="n">
-        <x:v>1230525</x:v>
+        <x:v>1230608</x:v>
       </x:c>
       <x:c r="EZ4" s="3" t="n">
-        <x:v>1255286</x:v>
+        <x:v>1255206</x:v>
       </x:c>
       <x:c r="FA4" s="3" t="n">
-        <x:v>1259374</x:v>
+        <x:v>1259272</x:v>
       </x:c>
       <x:c r="FB4" s="3" t="n">
-        <x:v>1281202</x:v>
+        <x:v>1281223</x:v>
       </x:c>
       <x:c r="FC4" s="3" t="n">
-        <x:v>1292256</x:v>
+        <x:v>1292415</x:v>
       </x:c>
       <x:c r="FD4" s="3" t="n">
-        <x:v>1188654</x:v>
+        <x:v>1188403</x:v>
       </x:c>
       <x:c r="FE4" s="3" t="n">
-        <x:v>1252308</x:v>
+        <x:v>1252292</x:v>
       </x:c>
       <x:c r="FF4" s="3" t="n">
-        <x:v>1277264</x:v>
+        <x:v>1277243</x:v>
       </x:c>
       <x:c r="FG4" s="3" t="n">
-        <x:v>1316478</x:v>
+        <x:v>1316817</x:v>
       </x:c>
       <x:c r="FH4" s="3" t="n">
-        <x:v>1335433</x:v>
+        <x:v>1334936</x:v>
       </x:c>
       <x:c r="FI4" s="3" t="n">
-        <x:v>1349577</x:v>
+        <x:v>1349615</x:v>
       </x:c>
       <x:c r="FJ4" s="3" t="n">
-        <x:v>1401631</x:v>
+        <x:v>1401489</x:v>
       </x:c>
       <x:c r="FK4" s="3" t="n">
-        <x:v>1407883</x:v>
+        <x:v>1408454</x:v>
       </x:c>
       <x:c r="FL4" s="3" t="n">
-        <x:v>1448901</x:v>
+        <x:v>1448128</x:v>
       </x:c>
       <x:c r="FM4" s="3" t="n">
-        <x:v>1464685</x:v>
+        <x:v>1464930</x:v>
       </x:c>
       <x:c r="FN4" s="3" t="n">
-        <x:v>1481434</x:v>
+        <x:v>1481079</x:v>
       </x:c>
       <x:c r="FO4" s="3" t="n">
-        <x:v>1515013</x:v>
+        <x:v>1515987</x:v>
       </x:c>
       <x:c r="FP4" s="3" t="n">
-        <x:v>1527205</x:v>
+        <x:v>1525910</x:v>
       </x:c>
       <x:c r="FQ4" s="3" t="n">
-        <x:v>1555304</x:v>
+        <x:v>1555910</x:v>
       </x:c>
       <x:c r="FR4" s="3" t="n">
-        <x:v>1547585</x:v>
+        <x:v>1547029</x:v>
       </x:c>
       <x:c r="FS4" s="3" t="n">
-        <x:v>1578570</x:v>
+        <x:v>1582726</x:v>
       </x:c>
       <x:c r="FT4" s="3" t="n">
-        <x:v>1579978</x:v>
+        <x:v>1584219</x:v>
       </x:c>
       <x:c r="FU4" s="3" t="n">
-        <x:v>1605263</x:v>
+        <x:v>1601170</x:v>
       </x:c>
       <x:c r="FV4" s="3" t="n">
-        <x:v>1617263</x:v>
+        <x:v>1623751</x:v>
       </x:c>
       <x:c r="FW4" s="3" t="n">
-        <x:v>1621531</x:v>
+        <x:v>1624284</x:v>
       </x:c>
       <x:c r="FX4" s="3" t="n">
-        <x:v>1622649</x:v>
+        <x:v>1634426</x:v>
+      </x:c>
+      <x:c r="FY4" s="3" t="n">
+        <x:v>1658172</x:v>
+      </x:c>
+      <x:c r="FZ4" s="3" t="n">
+        <x:v>1668611</x:v>
       </x:c>
     </x:row>
-    <x:row r="5" spans="1:180">
+    <x:row r="5" spans="1:182">
       <x:c r="B5" s="2" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>42779</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>44385</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>46370</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>48519</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>50379</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>51175</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>54177</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
         <x:v>60414</x:v>
       </x:c>
@@ -2396,443 +2417,449 @@
       <x:c r="AQ5" s="3" t="n">
         <x:v>103048</x:v>
       </x:c>
       <x:c r="AR5" s="3" t="n">
         <x:v>102200</x:v>
       </x:c>
       <x:c r="AS5" s="3" t="n">
         <x:v>105494</x:v>
       </x:c>
       <x:c r="AT5" s="3" t="n">
         <x:v>103500</x:v>
       </x:c>
       <x:c r="AU5" s="3" t="n">
         <x:v>103913</x:v>
       </x:c>
       <x:c r="AV5" s="3" t="n">
         <x:v>102751</x:v>
       </x:c>
       <x:c r="AW5" s="3" t="n">
         <x:v>102112</x:v>
       </x:c>
       <x:c r="AX5" s="3" t="n">
         <x:v>99995</x:v>
       </x:c>
       <x:c r="AY5" s="3" t="n">
-        <x:v>110361</x:v>
+        <x:v>110334</x:v>
       </x:c>
       <x:c r="AZ5" s="3" t="n">
-        <x:v>111393</x:v>
+        <x:v>111390</x:v>
       </x:c>
       <x:c r="BA5" s="3" t="n">
-        <x:v>115791</x:v>
+        <x:v>115779</x:v>
       </x:c>
       <x:c r="BB5" s="3" t="n">
-        <x:v>118731</x:v>
+        <x:v>118727</x:v>
       </x:c>
       <x:c r="BC5" s="3" t="n">
-        <x:v>122683</x:v>
+        <x:v>122640</x:v>
       </x:c>
       <x:c r="BD5" s="3" t="n">
-        <x:v>130980</x:v>
+        <x:v>130972</x:v>
       </x:c>
       <x:c r="BE5" s="3" t="n">
-        <x:v>132754</x:v>
+        <x:v>132739</x:v>
       </x:c>
       <x:c r="BF5" s="3" t="n">
-        <x:v>142820</x:v>
+        <x:v>142817</x:v>
       </x:c>
       <x:c r="BG5" s="3" t="n">
-        <x:v>146108</x:v>
+        <x:v>146043</x:v>
       </x:c>
       <x:c r="BH5" s="3" t="n">
-        <x:v>151268</x:v>
+        <x:v>151299</x:v>
       </x:c>
       <x:c r="BI5" s="3" t="n">
-        <x:v>151964</x:v>
+        <x:v>151962</x:v>
       </x:c>
       <x:c r="BJ5" s="3" t="n">
-        <x:v>147832</x:v>
+        <x:v>147853</x:v>
       </x:c>
       <x:c r="BK5" s="3" t="n">
-        <x:v>147533</x:v>
+        <x:v>147452</x:v>
       </x:c>
       <x:c r="BL5" s="3" t="n">
-        <x:v>146831</x:v>
+        <x:v>146874</x:v>
       </x:c>
       <x:c r="BM5" s="3" t="n">
-        <x:v>146437</x:v>
+        <x:v>146420</x:v>
       </x:c>
       <x:c r="BN5" s="3" t="n">
-        <x:v>153816</x:v>
+        <x:v>153857</x:v>
       </x:c>
       <x:c r="BO5" s="3" t="n">
-        <x:v>158215</x:v>
+        <x:v>158235</x:v>
       </x:c>
       <x:c r="BP5" s="3" t="n">
-        <x:v>168657</x:v>
+        <x:v>168653</x:v>
       </x:c>
       <x:c r="BQ5" s="3" t="n">
-        <x:v>170309</x:v>
+        <x:v>170293</x:v>
       </x:c>
       <x:c r="BR5" s="3" t="n">
-        <x:v>175548</x:v>
+        <x:v>175567</x:v>
       </x:c>
       <x:c r="BS5" s="3" t="n">
-        <x:v>181795</x:v>
+        <x:v>181772</x:v>
       </x:c>
       <x:c r="BT5" s="3" t="n">
-        <x:v>181569</x:v>
+        <x:v>181607</x:v>
       </x:c>
       <x:c r="BU5" s="3" t="n">
-        <x:v>184541</x:v>
+        <x:v>184544</x:v>
       </x:c>
       <x:c r="BV5" s="3" t="n">
-        <x:v>189987</x:v>
+        <x:v>189973</x:v>
       </x:c>
       <x:c r="BW5" s="3" t="n">
-        <x:v>187864</x:v>
+        <x:v>187840</x:v>
       </x:c>
       <x:c r="BX5" s="3" t="n">
-        <x:v>192108</x:v>
+        <x:v>192114</x:v>
       </x:c>
       <x:c r="BY5" s="3" t="n">
-        <x:v>199056</x:v>
+        <x:v>199066</x:v>
       </x:c>
       <x:c r="BZ5" s="3" t="n">
-        <x:v>205426</x:v>
+        <x:v>205388</x:v>
       </x:c>
       <x:c r="CA5" s="3" t="n">
-        <x:v>216542</x:v>
+        <x:v>216468</x:v>
       </x:c>
       <x:c r="CB5" s="3" t="n">
-        <x:v>226753</x:v>
+        <x:v>226779</x:v>
       </x:c>
       <x:c r="CC5" s="3" t="n">
-        <x:v>238405</x:v>
+        <x:v>238450</x:v>
       </x:c>
       <x:c r="CD5" s="3" t="n">
-        <x:v>239472</x:v>
+        <x:v>239451</x:v>
       </x:c>
       <x:c r="CE5" s="3" t="n">
-        <x:v>241371</x:v>
+        <x:v>241281</x:v>
       </x:c>
       <x:c r="CF5" s="3" t="n">
-        <x:v>236418</x:v>
+        <x:v>236450</x:v>
       </x:c>
       <x:c r="CG5" s="3" t="n">
-        <x:v>234097</x:v>
+        <x:v>234154</x:v>
       </x:c>
       <x:c r="CH5" s="3" t="n">
-        <x:v>233267</x:v>
+        <x:v>233250</x:v>
       </x:c>
       <x:c r="CI5" s="3" t="n">
-        <x:v>235645</x:v>
+        <x:v>235606</x:v>
       </x:c>
       <x:c r="CJ5" s="3" t="n">
-        <x:v>235573</x:v>
+        <x:v>235603</x:v>
       </x:c>
       <x:c r="CK5" s="3" t="n">
-        <x:v>230126</x:v>
+        <x:v>230180</x:v>
       </x:c>
       <x:c r="CL5" s="3" t="n">
-        <x:v>234987</x:v>
+        <x:v>234916</x:v>
       </x:c>
       <x:c r="CM5" s="3" t="n">
-        <x:v>243334</x:v>
+        <x:v>243307</x:v>
       </x:c>
       <x:c r="CN5" s="3" t="n">
-        <x:v>234607</x:v>
+        <x:v>234675</x:v>
       </x:c>
       <x:c r="CO5" s="3" t="n">
-        <x:v>232445</x:v>
+        <x:v>232511</x:v>
       </x:c>
       <x:c r="CP5" s="3" t="n">
-        <x:v>237618</x:v>
+        <x:v>237472</x:v>
       </x:c>
       <x:c r="CQ5" s="3" t="n">
-        <x:v>240268</x:v>
+        <x:v>240262</x:v>
       </x:c>
       <x:c r="CR5" s="3" t="n">
-        <x:v>253738</x:v>
+        <x:v>253823</x:v>
       </x:c>
       <x:c r="CS5" s="3" t="n">
-        <x:v>256457</x:v>
+        <x:v>256533</x:v>
       </x:c>
       <x:c r="CT5" s="3" t="n">
-        <x:v>263093</x:v>
+        <x:v>262816</x:v>
       </x:c>
       <x:c r="CU5" s="3" t="n">
-        <x:v>262920</x:v>
+        <x:v>262979</x:v>
       </x:c>
       <x:c r="CV5" s="3" t="n">
-        <x:v>276748</x:v>
+        <x:v>276838</x:v>
       </x:c>
       <x:c r="CW5" s="3" t="n">
-        <x:v>288671</x:v>
+        <x:v>288778</x:v>
       </x:c>
       <x:c r="CX5" s="3" t="n">
-        <x:v>303473</x:v>
+        <x:v>303116</x:v>
       </x:c>
       <x:c r="CY5" s="3" t="n">
-        <x:v>307566</x:v>
+        <x:v>307555</x:v>
       </x:c>
       <x:c r="CZ5" s="3" t="n">
-        <x:v>315987</x:v>
+        <x:v>316139</x:v>
       </x:c>
       <x:c r="DA5" s="3" t="n">
-        <x:v>318682</x:v>
+        <x:v>318802</x:v>
       </x:c>
       <x:c r="DB5" s="3" t="n">
-        <x:v>327323</x:v>
+        <x:v>327098</x:v>
       </x:c>
       <x:c r="DC5" s="3" t="n">
-        <x:v>332179</x:v>
+        <x:v>332091</x:v>
       </x:c>
       <x:c r="DD5" s="3" t="n">
-        <x:v>342118</x:v>
+        <x:v>342256</x:v>
       </x:c>
       <x:c r="DE5" s="3" t="n">
-        <x:v>354281</x:v>
+        <x:v>354374</x:v>
       </x:c>
       <x:c r="DF5" s="3" t="n">
-        <x:v>358959</x:v>
+        <x:v>358846</x:v>
       </x:c>
       <x:c r="DG5" s="3" t="n">
-        <x:v>373528</x:v>
+        <x:v>373395</x:v>
       </x:c>
       <x:c r="DH5" s="3" t="n">
-        <x:v>378085</x:v>
+        <x:v>378177</x:v>
       </x:c>
       <x:c r="DI5" s="3" t="n">
-        <x:v>376198</x:v>
+        <x:v>376246</x:v>
       </x:c>
       <x:c r="DJ5" s="3" t="n">
-        <x:v>355709</x:v>
+        <x:v>355713</x:v>
       </x:c>
       <x:c r="DK5" s="3" t="n">
-        <x:v>326434</x:v>
+        <x:v>326226</x:v>
       </x:c>
       <x:c r="DL5" s="3" t="n">
-        <x:v>309826</x:v>
+        <x:v>309938</x:v>
       </x:c>
       <x:c r="DM5" s="3" t="n">
-        <x:v>320067</x:v>
+        <x:v>320098</x:v>
       </x:c>
       <x:c r="DN5" s="3" t="n">
-        <x:v>324695</x:v>
+        <x:v>324811</x:v>
       </x:c>
       <x:c r="DO5" s="3" t="n">
-        <x:v>339448</x:v>
+        <x:v>339139</x:v>
       </x:c>
       <x:c r="DP5" s="3" t="n">
-        <x:v>354295</x:v>
+        <x:v>354379</x:v>
       </x:c>
       <x:c r="DQ5" s="3" t="n">
-        <x:v>364918</x:v>
+        <x:v>364925</x:v>
       </x:c>
       <x:c r="DR5" s="3" t="n">
-        <x:v>364971</x:v>
+        <x:v>365222</x:v>
       </x:c>
       <x:c r="DS5" s="3" t="n">
-        <x:v>374364</x:v>
+        <x:v>373916</x:v>
       </x:c>
       <x:c r="DT5" s="3" t="n">
-        <x:v>378862</x:v>
+        <x:v>378937</x:v>
       </x:c>
       <x:c r="DU5" s="3" t="n">
-        <x:v>383048</x:v>
+        <x:v>383031</x:v>
       </x:c>
       <x:c r="DV5" s="3" t="n">
-        <x:v>377530</x:v>
+        <x:v>377887</x:v>
       </x:c>
       <x:c r="DW5" s="3" t="n">
-        <x:v>385949</x:v>
+        <x:v>385506</x:v>
       </x:c>
       <x:c r="DX5" s="3" t="n">
-        <x:v>382970</x:v>
+        <x:v>382959</x:v>
       </x:c>
       <x:c r="DY5" s="3" t="n">
-        <x:v>374006</x:v>
+        <x:v>373962</x:v>
       </x:c>
       <x:c r="DZ5" s="3" t="n">
-        <x:v>366754</x:v>
+        <x:v>367214</x:v>
       </x:c>
       <x:c r="EA5" s="3" t="n">
-        <x:v>364525</x:v>
+        <x:v>364220</x:v>
       </x:c>
       <x:c r="EB5" s="3" t="n">
-        <x:v>368359</x:v>
+        <x:v>368265</x:v>
       </x:c>
       <x:c r="EC5" s="3" t="n">
-        <x:v>372198</x:v>
+        <x:v>372130</x:v>
       </x:c>
       <x:c r="ED5" s="3" t="n">
-        <x:v>376890</x:v>
+        <x:v>377266</x:v>
       </x:c>
       <x:c r="EE5" s="3" t="n">
-        <x:v>385371</x:v>
+        <x:v>385142</x:v>
       </x:c>
       <x:c r="EF5" s="3" t="n">
-        <x:v>398081</x:v>
+        <x:v>398009</x:v>
       </x:c>
       <x:c r="EG5" s="3" t="n">
-        <x:v>405374</x:v>
+        <x:v>405316</x:v>
       </x:c>
       <x:c r="EH5" s="3" t="n">
-        <x:v>415012</x:v>
+        <x:v>415316</x:v>
       </x:c>
       <x:c r="EI5" s="3" t="n">
-        <x:v>422355</x:v>
+        <x:v>422178</x:v>
       </x:c>
       <x:c r="EJ5" s="3" t="n">
-        <x:v>421609</x:v>
+        <x:v>421496</x:v>
       </x:c>
       <x:c r="EK5" s="3" t="n">
-        <x:v>432122</x:v>
+        <x:v>432059</x:v>
       </x:c>
       <x:c r="EL5" s="3" t="n">
-        <x:v>435694</x:v>
+        <x:v>435982</x:v>
       </x:c>
       <x:c r="EM5" s="3" t="n">
-        <x:v>435426</x:v>
+        <x:v>435336</x:v>
       </x:c>
       <x:c r="EN5" s="3" t="n">
-        <x:v>435976</x:v>
+        <x:v>435774</x:v>
       </x:c>
       <x:c r="EO5" s="3" t="n">
-        <x:v>443562</x:v>
+        <x:v>443463</x:v>
       </x:c>
       <x:c r="EP5" s="3" t="n">
-        <x:v>459110</x:v>
+        <x:v>459422</x:v>
       </x:c>
       <x:c r="EQ5" s="3" t="n">
-        <x:v>468253</x:v>
+        <x:v>468185</x:v>
       </x:c>
       <x:c r="ER5" s="3" t="n">
-        <x:v>479800</x:v>
+        <x:v>479595</x:v>
       </x:c>
       <x:c r="ES5" s="3" t="n">
-        <x:v>486138</x:v>
+        <x:v>485982</x:v>
       </x:c>
       <x:c r="ET5" s="3" t="n">
-        <x:v>494130</x:v>
+        <x:v>494486</x:v>
       </x:c>
       <x:c r="EU5" s="3" t="n">
-        <x:v>511127</x:v>
+        <x:v>511117</x:v>
       </x:c>
       <x:c r="EV5" s="3" t="n">
-        <x:v>531070</x:v>
+        <x:v>530794</x:v>
       </x:c>
       <x:c r="EW5" s="3" t="n">
-        <x:v>534764</x:v>
+        <x:v>534557</x:v>
       </x:c>
       <x:c r="EX5" s="3" t="n">
-        <x:v>549916</x:v>
+        <x:v>550367</x:v>
       </x:c>
       <x:c r="EY5" s="3" t="n">
-        <x:v>553410</x:v>
+        <x:v>553481</x:v>
       </x:c>
       <x:c r="EZ5" s="3" t="n">
-        <x:v>563267</x:v>
+        <x:v>562907</x:v>
       </x:c>
       <x:c r="FA5" s="3" t="n">
-        <x:v>561374</x:v>
+        <x:v>561057</x:v>
       </x:c>
       <x:c r="FB5" s="3" t="n">
-        <x:v>557222</x:v>
+        <x:v>557764</x:v>
       </x:c>
       <x:c r="FC5" s="3" t="n">
-        <x:v>545310</x:v>
+        <x:v>545456</x:v>
       </x:c>
       <x:c r="FD5" s="3" t="n">
-        <x:v>460283</x:v>
+        <x:v>459904</x:v>
       </x:c>
       <x:c r="FE5" s="3" t="n">
-        <x:v>490449</x:v>
+        <x:v>490032</x:v>
       </x:c>
       <x:c r="FF5" s="3" t="n">
-        <x:v>516718</x:v>
+        <x:v>517333</x:v>
       </x:c>
       <x:c r="FG5" s="3" t="n">
-        <x:v>550350</x:v>
+        <x:v>550572</x:v>
       </x:c>
       <x:c r="FH5" s="3" t="n">
-        <x:v>561308</x:v>
+        <x:v>560830</x:v>
       </x:c>
       <x:c r="FI5" s="3" t="n">
-        <x:v>601611</x:v>
+        <x:v>600939</x:v>
       </x:c>
       <x:c r="FJ5" s="3" t="n">
-        <x:v>640996</x:v>
+        <x:v>641851</x:v>
       </x:c>
       <x:c r="FK5" s="3" t="n">
-        <x:v>708432</x:v>
+        <x:v>708883</x:v>
       </x:c>
       <x:c r="FL5" s="3" t="n">
-        <x:v>761622</x:v>
+        <x:v>760917</x:v>
       </x:c>
       <x:c r="FM5" s="3" t="n">
-        <x:v>796748</x:v>
+        <x:v>795646</x:v>
       </x:c>
       <x:c r="FN5" s="3" t="n">
-        <x:v>793068</x:v>
+        <x:v>794356</x:v>
       </x:c>
       <x:c r="FO5" s="3" t="n">
-        <x:v>801606</x:v>
+        <x:v>802366</x:v>
       </x:c>
       <x:c r="FP5" s="3" t="n">
-        <x:v>804395</x:v>
+        <x:v>803321</x:v>
       </x:c>
       <x:c r="FQ5" s="3" t="n">
-        <x:v>806675</x:v>
+        <x:v>805257</x:v>
       </x:c>
       <x:c r="FR5" s="3" t="n">
-        <x:v>807292</x:v>
+        <x:v>808873</x:v>
       </x:c>
       <x:c r="FS5" s="3" t="n">
-        <x:v>805525</x:v>
+        <x:v>806015</x:v>
       </x:c>
       <x:c r="FT5" s="3" t="n">
-        <x:v>821569</x:v>
+        <x:v>821312</x:v>
       </x:c>
       <x:c r="FU5" s="3" t="n">
-        <x:v>831236</x:v>
+        <x:v>824789</x:v>
       </x:c>
       <x:c r="FV5" s="3" t="n">
-        <x:v>830967</x:v>
+        <x:v>836194</x:v>
       </x:c>
       <x:c r="FW5" s="3" t="n">
-        <x:v>837602</x:v>
+        <x:v>842621</x:v>
       </x:c>
       <x:c r="FX5" s="3" t="n">
-        <x:v>841473</x:v>
+        <x:v>843362</x:v>
+      </x:c>
+      <x:c r="FY5" s="3" t="n">
+        <x:v>840014</x:v>
+      </x:c>
+      <x:c r="FZ5" s="3" t="n">
+        <x:v>839570</x:v>
       </x:c>
     </x:row>
-    <x:row r="6" spans="1:180">
+    <x:row r="6" spans="1:182">
       <x:c r="B6" s="2" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>33963</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>37141</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>38759</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>39774</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>40645</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="J6" s="3" t="n">
         <x:v>48566</x:v>
       </x:c>
@@ -2935,443 +2962,449 @@
       <x:c r="AQ6" s="3" t="n">
         <x:v>75567</x:v>
       </x:c>
       <x:c r="AR6" s="3" t="n">
         <x:v>74356</x:v>
       </x:c>
       <x:c r="AS6" s="3" t="n">
         <x:v>75367</x:v>
       </x:c>
       <x:c r="AT6" s="3" t="n">
         <x:v>73148</x:v>
       </x:c>
       <x:c r="AU6" s="3" t="n">
         <x:v>73210</x:v>
       </x:c>
       <x:c r="AV6" s="3" t="n">
         <x:v>72218</x:v>
       </x:c>
       <x:c r="AW6" s="3" t="n">
         <x:v>70620</x:v>
       </x:c>
       <x:c r="AX6" s="3" t="n">
         <x:v>69472</x:v>
       </x:c>
       <x:c r="AY6" s="3" t="n">
-        <x:v>78985</x:v>
+        <x:v>78956</x:v>
       </x:c>
       <x:c r="AZ6" s="3" t="n">
-        <x:v>80233</x:v>
+        <x:v>80217</x:v>
       </x:c>
       <x:c r="BA6" s="3" t="n">
-        <x:v>82897</x:v>
+        <x:v>82899</x:v>
       </x:c>
       <x:c r="BB6" s="3" t="n">
-        <x:v>85324</x:v>
+        <x:v>85322</x:v>
       </x:c>
       <x:c r="BC6" s="3" t="n">
-        <x:v>89126</x:v>
+        <x:v>89081</x:v>
       </x:c>
       <x:c r="BD6" s="3" t="n">
-        <x:v>96120</x:v>
+        <x:v>96106</x:v>
       </x:c>
       <x:c r="BE6" s="3" t="n">
-        <x:v>97189</x:v>
+        <x:v>97188</x:v>
       </x:c>
       <x:c r="BF6" s="3" t="n">
-        <x:v>106737</x:v>
+        <x:v>106729</x:v>
       </x:c>
       <x:c r="BG6" s="3" t="n">
-        <x:v>109719</x:v>
+        <x:v>109655</x:v>
       </x:c>
       <x:c r="BH6" s="3" t="n">
-        <x:v>113622</x:v>
+        <x:v>113650</x:v>
       </x:c>
       <x:c r="BI6" s="3" t="n">
-        <x:v>114038</x:v>
+        <x:v>114045</x:v>
       </x:c>
       <x:c r="BJ6" s="3" t="n">
-        <x:v>110811</x:v>
+        <x:v>110822</x:v>
       </x:c>
       <x:c r="BK6" s="3" t="n">
-        <x:v>109075</x:v>
+        <x:v>108999</x:v>
       </x:c>
       <x:c r="BL6" s="3" t="n">
-        <x:v>108807</x:v>
+        <x:v>108847</x:v>
       </x:c>
       <x:c r="BM6" s="3" t="n">
-        <x:v>107666</x:v>
+        <x:v>107655</x:v>
       </x:c>
       <x:c r="BN6" s="3" t="n">
-        <x:v>113092</x:v>
+        <x:v>113120</x:v>
       </x:c>
       <x:c r="BO6" s="3" t="n">
-        <x:v>116415</x:v>
+        <x:v>116427</x:v>
       </x:c>
       <x:c r="BP6" s="3" t="n">
-        <x:v>123505</x:v>
+        <x:v>123507</x:v>
       </x:c>
       <x:c r="BQ6" s="3" t="n">
-        <x:v>123175</x:v>
+        <x:v>123164</x:v>
       </x:c>
       <x:c r="BR6" s="3" t="n">
-        <x:v>127713</x:v>
+        <x:v>127724</x:v>
       </x:c>
       <x:c r="BS6" s="3" t="n">
-        <x:v>132558</x:v>
+        <x:v>132536</x:v>
       </x:c>
       <x:c r="BT6" s="3" t="n">
-        <x:v>131490</x:v>
+        <x:v>131524</x:v>
       </x:c>
       <x:c r="BU6" s="3" t="n">
-        <x:v>133877</x:v>
+        <x:v>133874</x:v>
       </x:c>
       <x:c r="BV6" s="3" t="n">
-        <x:v>136495</x:v>
+        <x:v>136476</x:v>
       </x:c>
       <x:c r="BW6" s="3" t="n">
-        <x:v>133612</x:v>
+        <x:v>133602</x:v>
       </x:c>
       <x:c r="BX6" s="3" t="n">
-        <x:v>136628</x:v>
+        <x:v>136634</x:v>
       </x:c>
       <x:c r="BY6" s="3" t="n">
-        <x:v>142130</x:v>
+        <x:v>142129</x:v>
       </x:c>
       <x:c r="BZ6" s="3" t="n">
-        <x:v>147717</x:v>
+        <x:v>147669</x:v>
       </x:c>
       <x:c r="CA6" s="3" t="n">
-        <x:v>155261</x:v>
+        <x:v>155220</x:v>
       </x:c>
       <x:c r="CB6" s="3" t="n">
-        <x:v>164278</x:v>
+        <x:v>164300</x:v>
       </x:c>
       <x:c r="CC6" s="3" t="n">
-        <x:v>173573</x:v>
+        <x:v>173598</x:v>
       </x:c>
       <x:c r="CD6" s="3" t="n">
-        <x:v>172327</x:v>
+        <x:v>172287</x:v>
       </x:c>
       <x:c r="CE6" s="3" t="n">
-        <x:v>170272</x:v>
+        <x:v>170224</x:v>
       </x:c>
       <x:c r="CF6" s="3" t="n">
-        <x:v>165054</x:v>
+        <x:v>165086</x:v>
       </x:c>
       <x:c r="CG6" s="3" t="n">
-        <x:v>162395</x:v>
+        <x:v>162428</x:v>
       </x:c>
       <x:c r="CH6" s="3" t="n">
-        <x:v>161915</x:v>
+        <x:v>161880</x:v>
       </x:c>
       <x:c r="CI6" s="3" t="n">
-        <x:v>163857</x:v>
+        <x:v>163842</x:v>
       </x:c>
       <x:c r="CJ6" s="3" t="n">
-        <x:v>164548</x:v>
+        <x:v>164582</x:v>
       </x:c>
       <x:c r="CK6" s="3" t="n">
-        <x:v>161109</x:v>
+        <x:v>161143</x:v>
       </x:c>
       <x:c r="CL6" s="3" t="n">
-        <x:v>166465</x:v>
+        <x:v>166391</x:v>
       </x:c>
       <x:c r="CM6" s="3" t="n">
-        <x:v>173829</x:v>
+        <x:v>173805</x:v>
       </x:c>
       <x:c r="CN6" s="3" t="n">
-        <x:v>166679</x:v>
+        <x:v>166749</x:v>
       </x:c>
       <x:c r="CO6" s="3" t="n">
-        <x:v>163668</x:v>
+        <x:v>163717</x:v>
       </x:c>
       <x:c r="CP6" s="3" t="n">
-        <x:v>168678</x:v>
+        <x:v>168554</x:v>
       </x:c>
       <x:c r="CQ6" s="3" t="n">
-        <x:v>172000</x:v>
+        <x:v>171974</x:v>
       </x:c>
       <x:c r="CR6" s="3" t="n">
-        <x:v>181202</x:v>
+        <x:v>181290</x:v>
       </x:c>
       <x:c r="CS6" s="3" t="n">
-        <x:v>185473</x:v>
+        <x:v>185536</x:v>
       </x:c>
       <x:c r="CT6" s="3" t="n">
-        <x:v>187434</x:v>
+        <x:v>187213</x:v>
       </x:c>
       <x:c r="CU6" s="3" t="n">
-        <x:v>189608</x:v>
+        <x:v>189624</x:v>
       </x:c>
       <x:c r="CV6" s="3" t="n">
-        <x:v>200269</x:v>
+        <x:v>200358</x:v>
       </x:c>
       <x:c r="CW6" s="3" t="n">
-        <x:v>207462</x:v>
+        <x:v>207553</x:v>
       </x:c>
       <x:c r="CX6" s="3" t="n">
-        <x:v>220225</x:v>
+        <x:v>219934</x:v>
       </x:c>
       <x:c r="CY6" s="3" t="n">
-        <x:v>222678</x:v>
+        <x:v>222643</x:v>
       </x:c>
       <x:c r="CZ6" s="3" t="n">
-        <x:v>230638</x:v>
+        <x:v>230779</x:v>
       </x:c>
       <x:c r="DA6" s="3" t="n">
-        <x:v>234254</x:v>
+        <x:v>234354</x:v>
       </x:c>
       <x:c r="DB6" s="3" t="n">
-        <x:v>241505</x:v>
+        <x:v>241319</x:v>
       </x:c>
       <x:c r="DC6" s="3" t="n">
-        <x:v>246747</x:v>
+        <x:v>246646</x:v>
       </x:c>
       <x:c r="DD6" s="3" t="n">
-        <x:v>251324</x:v>
+        <x:v>251447</x:v>
       </x:c>
       <x:c r="DE6" s="3" t="n">
-        <x:v>261673</x:v>
+        <x:v>261748</x:v>
       </x:c>
       <x:c r="DF6" s="3" t="n">
-        <x:v>262836</x:v>
+        <x:v>262755</x:v>
       </x:c>
       <x:c r="DG6" s="3" t="n">
-        <x:v>274152</x:v>
+        <x:v>274019</x:v>
       </x:c>
       <x:c r="DH6" s="3" t="n">
-        <x:v>279278</x:v>
+        <x:v>279350</x:v>
       </x:c>
       <x:c r="DI6" s="3" t="n">
-        <x:v>275136</x:v>
+        <x:v>275173</x:v>
       </x:c>
       <x:c r="DJ6" s="3" t="n">
-        <x:v>251624</x:v>
+        <x:v>251645</x:v>
       </x:c>
       <x:c r="DK6" s="3" t="n">
-        <x:v>225261</x:v>
+        <x:v>225078</x:v>
       </x:c>
       <x:c r="DL6" s="3" t="n">
-        <x:v>210945</x:v>
+        <x:v>211022</x:v>
       </x:c>
       <x:c r="DM6" s="3" t="n">
-        <x:v>223537</x:v>
+        <x:v>223574</x:v>
       </x:c>
       <x:c r="DN6" s="3" t="n">
-        <x:v>231544</x:v>
+        <x:v>231649</x:v>
       </x:c>
       <x:c r="DO6" s="3" t="n">
-        <x:v>245765</x:v>
+        <x:v>245483</x:v>
       </x:c>
       <x:c r="DP6" s="3" t="n">
-        <x:v>261356</x:v>
+        <x:v>261407</x:v>
       </x:c>
       <x:c r="DQ6" s="3" t="n">
-        <x:v>268187</x:v>
+        <x:v>268218</x:v>
       </x:c>
       <x:c r="DR6" s="3" t="n">
-        <x:v>268684</x:v>
+        <x:v>268913</x:v>
       </x:c>
       <x:c r="DS6" s="3" t="n">
-        <x:v>278131</x:v>
+        <x:v>277726</x:v>
       </x:c>
       <x:c r="DT6" s="3" t="n">
-        <x:v>283475</x:v>
+        <x:v>283520</x:v>
       </x:c>
       <x:c r="DU6" s="3" t="n">
-        <x:v>283088</x:v>
+        <x:v>283084</x:v>
       </x:c>
       <x:c r="DV6" s="3" t="n">
-        <x:v>276794</x:v>
+        <x:v>277107</x:v>
       </x:c>
       <x:c r="DW6" s="3" t="n">
-        <x:v>281858</x:v>
+        <x:v>281471</x:v>
       </x:c>
       <x:c r="DX6" s="3" t="n">
-        <x:v>278514</x:v>
+        <x:v>278512</x:v>
       </x:c>
       <x:c r="DY6" s="3" t="n">
-        <x:v>271855</x:v>
+        <x:v>271810</x:v>
       </x:c>
       <x:c r="DZ6" s="3" t="n">
-        <x:v>264593</x:v>
+        <x:v>264978</x:v>
       </x:c>
       <x:c r="EA6" s="3" t="n">
-        <x:v>258859</x:v>
+        <x:v>258578</x:v>
       </x:c>
       <x:c r="EB6" s="3" t="n">
-        <x:v>256063</x:v>
+        <x:v>256005</x:v>
       </x:c>
       <x:c r="EC6" s="3" t="n">
-        <x:v>259656</x:v>
+        <x:v>259596</x:v>
       </x:c>
       <x:c r="ED6" s="3" t="n">
-        <x:v>264282</x:v>
+        <x:v>264612</x:v>
       </x:c>
       <x:c r="EE6" s="3" t="n">
-        <x:v>269771</x:v>
+        <x:v>269549</x:v>
       </x:c>
       <x:c r="EF6" s="3" t="n">
-        <x:v>278549</x:v>
+        <x:v>278473</x:v>
       </x:c>
       <x:c r="EG6" s="3" t="n">
-        <x:v>280374</x:v>
+        <x:v>280310</x:v>
       </x:c>
       <x:c r="EH6" s="3" t="n">
-        <x:v>280035</x:v>
+        <x:v>280336</x:v>
       </x:c>
       <x:c r="EI6" s="3" t="n">
-        <x:v>286400</x:v>
+        <x:v>286241</x:v>
       </x:c>
       <x:c r="EJ6" s="3" t="n">
-        <x:v>286706</x:v>
+        <x:v>286582</x:v>
       </x:c>
       <x:c r="EK6" s="3" t="n">
-        <x:v>293589</x:v>
+        <x:v>293508</x:v>
       </x:c>
       <x:c r="EL6" s="3" t="n">
-        <x:v>293337</x:v>
+        <x:v>293619</x:v>
       </x:c>
       <x:c r="EM6" s="3" t="n">
-        <x:v>290917</x:v>
+        <x:v>290830</x:v>
       </x:c>
       <x:c r="EN6" s="3" t="n">
-        <x:v>291041</x:v>
+        <x:v>290873</x:v>
       </x:c>
       <x:c r="EO6" s="3" t="n">
-        <x:v>300289</x:v>
+        <x:v>300193</x:v>
       </x:c>
       <x:c r="EP6" s="3" t="n">
-        <x:v>313154</x:v>
+        <x:v>313428</x:v>
       </x:c>
       <x:c r="EQ6" s="3" t="n">
-        <x:v>320532</x:v>
+        <x:v>320449</x:v>
       </x:c>
       <x:c r="ER6" s="3" t="n">
-        <x:v>323520</x:v>
+        <x:v>323354</x:v>
       </x:c>
       <x:c r="ES6" s="3" t="n">
-        <x:v>327933</x:v>
+        <x:v>327822</x:v>
       </x:c>
       <x:c r="ET6" s="3" t="n">
-        <x:v>337061</x:v>
+        <x:v>337356</x:v>
       </x:c>
       <x:c r="EU6" s="3" t="n">
-        <x:v>351326</x:v>
+        <x:v>351277</x:v>
       </x:c>
       <x:c r="EV6" s="3" t="n">
-        <x:v>372098</x:v>
+        <x:v>371862</x:v>
       </x:c>
       <x:c r="EW6" s="3" t="n">
-        <x:v>367204</x:v>
+        <x:v>367056</x:v>
       </x:c>
       <x:c r="EX6" s="3" t="n">
-        <x:v>379397</x:v>
+        <x:v>379761</x:v>
       </x:c>
       <x:c r="EY6" s="3" t="n">
-        <x:v>372992</x:v>
+        <x:v>373001</x:v>
       </x:c>
       <x:c r="EZ6" s="3" t="n">
-        <x:v>376553</x:v>
+        <x:v>376275</x:v>
       </x:c>
       <x:c r="FA6" s="3" t="n">
-        <x:v>374155</x:v>
+        <x:v>373923</x:v>
       </x:c>
       <x:c r="FB6" s="3" t="n">
-        <x:v>374380</x:v>
+        <x:v>374844</x:v>
       </x:c>
       <x:c r="FC6" s="3" t="n">
-        <x:v>360391</x:v>
+        <x:v>360416</x:v>
       </x:c>
       <x:c r="FD6" s="3" t="n">
-        <x:v>307561</x:v>
+        <x:v>307260</x:v>
       </x:c>
       <x:c r="FE6" s="3" t="n">
-        <x:v>338016</x:v>
+        <x:v>337667</x:v>
       </x:c>
       <x:c r="FF6" s="3" t="n">
-        <x:v>349515</x:v>
+        <x:v>350102</x:v>
       </x:c>
       <x:c r="FG6" s="3" t="n">
-        <x:v>376543</x:v>
+        <x:v>376592</x:v>
       </x:c>
       <x:c r="FH6" s="3" t="n">
-        <x:v>382999</x:v>
+        <x:v>382647</x:v>
       </x:c>
       <x:c r="FI6" s="3" t="n">
-        <x:v>402934</x:v>
+        <x:v>402387</x:v>
       </x:c>
       <x:c r="FJ6" s="3" t="n">
-        <x:v>426139</x:v>
+        <x:v>426950</x:v>
       </x:c>
       <x:c r="FK6" s="3" t="n">
-        <x:v>475042</x:v>
+        <x:v>475100</x:v>
       </x:c>
       <x:c r="FL6" s="3" t="n">
-        <x:v>506158</x:v>
+        <x:v>505808</x:v>
       </x:c>
       <x:c r="FM6" s="3" t="n">
-        <x:v>525094</x:v>
+        <x:v>524241</x:v>
       </x:c>
       <x:c r="FN6" s="3" t="n">
-        <x:v>517847</x:v>
+        <x:v>519046</x:v>
       </x:c>
       <x:c r="FO6" s="3" t="n">
-        <x:v>516592</x:v>
+        <x:v>516536</x:v>
       </x:c>
       <x:c r="FP6" s="3" t="n">
-        <x:v>514505</x:v>
+        <x:v>514197</x:v>
       </x:c>
       <x:c r="FQ6" s="3" t="n">
-        <x:v>517196</x:v>
+        <x:v>516052</x:v>
       </x:c>
       <x:c r="FR6" s="3" t="n">
-        <x:v>505317</x:v>
+        <x:v>506758</x:v>
       </x:c>
       <x:c r="FS6" s="3" t="n">
-        <x:v>493867</x:v>
+        <x:v>494307</x:v>
       </x:c>
       <x:c r="FT6" s="3" t="n">
-        <x:v>506656</x:v>
+        <x:v>507769</x:v>
       </x:c>
       <x:c r="FU6" s="3" t="n">
-        <x:v>506463</x:v>
+        <x:v>504404</x:v>
       </x:c>
       <x:c r="FV6" s="3" t="n">
-        <x:v>504663</x:v>
+        <x:v>507386</x:v>
       </x:c>
       <x:c r="FW6" s="3" t="n">
-        <x:v>509752</x:v>
+        <x:v>516614</x:v>
       </x:c>
       <x:c r="FX6" s="3" t="n">
-        <x:v>502167</x:v>
+        <x:v>506133</x:v>
+      </x:c>
+      <x:c r="FY6" s="3" t="n">
+        <x:v>499278</x:v>
+      </x:c>
+      <x:c r="FZ6" s="3" t="n">
+        <x:v>501545</x:v>
       </x:c>
     </x:row>
-    <x:row r="7" spans="1:180">
+    <x:row r="7" spans="1:182">
       <x:c r="B7" s="2" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>8880</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>9124</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>9385</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>9391</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>10620</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>10673</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="J7" s="3" t="n">
         <x:v>11873</x:v>
       </x:c>
@@ -3474,443 +3507,449 @@
       <x:c r="AQ7" s="3" t="n">
         <x:v>27535</x:v>
       </x:c>
       <x:c r="AR7" s="3" t="n">
         <x:v>27752</x:v>
       </x:c>
       <x:c r="AS7" s="3" t="n">
         <x:v>29991</x:v>
       </x:c>
       <x:c r="AT7" s="3" t="n">
         <x:v>30258</x:v>
       </x:c>
       <x:c r="AU7" s="3" t="n">
         <x:v>31169</x:v>
       </x:c>
       <x:c r="AV7" s="3" t="n">
         <x:v>30076</x:v>
       </x:c>
       <x:c r="AW7" s="3" t="n">
         <x:v>31215</x:v>
       </x:c>
       <x:c r="AX7" s="3" t="n">
         <x:v>30764</x:v>
       </x:c>
       <x:c r="AY7" s="3" t="n">
-        <x:v>31376</x:v>
+        <x:v>31378</x:v>
       </x:c>
       <x:c r="AZ7" s="3" t="n">
-        <x:v>31160</x:v>
+        <x:v>31173</x:v>
       </x:c>
       <x:c r="BA7" s="3" t="n">
-        <x:v>32894</x:v>
+        <x:v>32880</x:v>
       </x:c>
       <x:c r="BB7" s="3" t="n">
-        <x:v>33407</x:v>
+        <x:v>33405</x:v>
       </x:c>
       <x:c r="BC7" s="3" t="n">
-        <x:v>33557</x:v>
+        <x:v>33559</x:v>
       </x:c>
       <x:c r="BD7" s="3" t="n">
-        <x:v>34860</x:v>
+        <x:v>34866</x:v>
       </x:c>
       <x:c r="BE7" s="3" t="n">
-        <x:v>35565</x:v>
+        <x:v>35551</x:v>
       </x:c>
       <x:c r="BF7" s="3" t="n">
-        <x:v>36083</x:v>
+        <x:v>36088</x:v>
       </x:c>
       <x:c r="BG7" s="3" t="n">
-        <x:v>36389</x:v>
+        <x:v>36388</x:v>
       </x:c>
       <x:c r="BH7" s="3" t="n">
-        <x:v>37646</x:v>
+        <x:v>37649</x:v>
       </x:c>
       <x:c r="BI7" s="3" t="n">
-        <x:v>37926</x:v>
+        <x:v>37917</x:v>
       </x:c>
       <x:c r="BJ7" s="3" t="n">
-        <x:v>37021</x:v>
+        <x:v>37031</x:v>
       </x:c>
       <x:c r="BK7" s="3" t="n">
-        <x:v>38458</x:v>
+        <x:v>38453</x:v>
       </x:c>
       <x:c r="BL7" s="3" t="n">
-        <x:v>38024</x:v>
+        <x:v>38027</x:v>
       </x:c>
       <x:c r="BM7" s="3" t="n">
-        <x:v>38771</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="BN7" s="3" t="n">
-        <x:v>40724</x:v>
+        <x:v>40737</x:v>
       </x:c>
       <x:c r="BO7" s="3" t="n">
-        <x:v>41800</x:v>
+        <x:v>41808</x:v>
       </x:c>
       <x:c r="BP7" s="3" t="n">
-        <x:v>45152</x:v>
+        <x:v>45146</x:v>
       </x:c>
       <x:c r="BQ7" s="3" t="n">
-        <x:v>47134</x:v>
+        <x:v>47129</x:v>
       </x:c>
       <x:c r="BR7" s="3" t="n">
-        <x:v>47835</x:v>
+        <x:v>47843</x:v>
       </x:c>
       <x:c r="BS7" s="3" t="n">
-        <x:v>49237</x:v>
+        <x:v>49236</x:v>
       </x:c>
       <x:c r="BT7" s="3" t="n">
-        <x:v>50079</x:v>
+        <x:v>50083</x:v>
       </x:c>
       <x:c r="BU7" s="3" t="n">
-        <x:v>50664</x:v>
+        <x:v>50670</x:v>
       </x:c>
       <x:c r="BV7" s="3" t="n">
-        <x:v>53492</x:v>
+        <x:v>53497</x:v>
       </x:c>
       <x:c r="BW7" s="3" t="n">
-        <x:v>54252</x:v>
+        <x:v>54238</x:v>
       </x:c>
       <x:c r="BX7" s="3" t="n">
         <x:v>55480</x:v>
       </x:c>
       <x:c r="BY7" s="3" t="n">
-        <x:v>56926</x:v>
+        <x:v>56937</x:v>
       </x:c>
       <x:c r="BZ7" s="3" t="n">
-        <x:v>57709</x:v>
+        <x:v>57719</x:v>
       </x:c>
       <x:c r="CA7" s="3" t="n">
-        <x:v>61281</x:v>
+        <x:v>61248</x:v>
       </x:c>
       <x:c r="CB7" s="3" t="n">
-        <x:v>62475</x:v>
+        <x:v>62479</x:v>
       </x:c>
       <x:c r="CC7" s="3" t="n">
-        <x:v>64832</x:v>
+        <x:v>64852</x:v>
       </x:c>
       <x:c r="CD7" s="3" t="n">
-        <x:v>67145</x:v>
+        <x:v>67164</x:v>
       </x:c>
       <x:c r="CE7" s="3" t="n">
-        <x:v>71099</x:v>
+        <x:v>71057</x:v>
       </x:c>
       <x:c r="CF7" s="3" t="n">
         <x:v>71364</x:v>
       </x:c>
       <x:c r="CG7" s="3" t="n">
-        <x:v>71702</x:v>
+        <x:v>71726</x:v>
       </x:c>
       <x:c r="CH7" s="3" t="n">
-        <x:v>71352</x:v>
+        <x:v>71370</x:v>
       </x:c>
       <x:c r="CI7" s="3" t="n">
-        <x:v>71788</x:v>
+        <x:v>71764</x:v>
       </x:c>
       <x:c r="CJ7" s="3" t="n">
-        <x:v>71025</x:v>
+        <x:v>71021</x:v>
       </x:c>
       <x:c r="CK7" s="3" t="n">
-        <x:v>69017</x:v>
+        <x:v>69037</x:v>
       </x:c>
       <x:c r="CL7" s="3" t="n">
-        <x:v>68522</x:v>
+        <x:v>68525</x:v>
       </x:c>
       <x:c r="CM7" s="3" t="n">
-        <x:v>69505</x:v>
+        <x:v>69502</x:v>
       </x:c>
       <x:c r="CN7" s="3" t="n">
-        <x:v>67928</x:v>
+        <x:v>67926</x:v>
       </x:c>
       <x:c r="CO7" s="3" t="n">
-        <x:v>68777</x:v>
+        <x:v>68794</x:v>
       </x:c>
       <x:c r="CP7" s="3" t="n">
-        <x:v>68940</x:v>
+        <x:v>68918</x:v>
       </x:c>
       <x:c r="CQ7" s="3" t="n">
-        <x:v>68268</x:v>
+        <x:v>68288</x:v>
       </x:c>
       <x:c r="CR7" s="3" t="n">
-        <x:v>72536</x:v>
+        <x:v>72533</x:v>
       </x:c>
       <x:c r="CS7" s="3" t="n">
-        <x:v>70984</x:v>
+        <x:v>70997</x:v>
       </x:c>
       <x:c r="CT7" s="3" t="n">
-        <x:v>75659</x:v>
+        <x:v>75603</x:v>
       </x:c>
       <x:c r="CU7" s="3" t="n">
-        <x:v>73312</x:v>
+        <x:v>73355</x:v>
       </x:c>
       <x:c r="CV7" s="3" t="n">
-        <x:v>76479</x:v>
+        <x:v>76480</x:v>
       </x:c>
       <x:c r="CW7" s="3" t="n">
-        <x:v>81209</x:v>
+        <x:v>81225</x:v>
       </x:c>
       <x:c r="CX7" s="3" t="n">
-        <x:v>83248</x:v>
+        <x:v>83182</x:v>
       </x:c>
       <x:c r="CY7" s="3" t="n">
-        <x:v>84888</x:v>
+        <x:v>84912</x:v>
       </x:c>
       <x:c r="CZ7" s="3" t="n">
-        <x:v>85349</x:v>
+        <x:v>85360</x:v>
       </x:c>
       <x:c r="DA7" s="3" t="n">
-        <x:v>84428</x:v>
+        <x:v>84448</x:v>
       </x:c>
       <x:c r="DB7" s="3" t="n">
-        <x:v>85818</x:v>
+        <x:v>85779</x:v>
       </x:c>
       <x:c r="DC7" s="3" t="n">
-        <x:v>85432</x:v>
+        <x:v>85445</x:v>
       </x:c>
       <x:c r="DD7" s="3" t="n">
-        <x:v>90794</x:v>
+        <x:v>90809</x:v>
       </x:c>
       <x:c r="DE7" s="3" t="n">
-        <x:v>92608</x:v>
+        <x:v>92626</x:v>
       </x:c>
       <x:c r="DF7" s="3" t="n">
-        <x:v>96123</x:v>
+        <x:v>96091</x:v>
       </x:c>
       <x:c r="DG7" s="3" t="n">
         <x:v>99376</x:v>
       </x:c>
       <x:c r="DH7" s="3" t="n">
-        <x:v>98807</x:v>
+        <x:v>98827</x:v>
       </x:c>
       <x:c r="DI7" s="3" t="n">
-        <x:v>101062</x:v>
+        <x:v>101073</x:v>
       </x:c>
       <x:c r="DJ7" s="3" t="n">
-        <x:v>104085</x:v>
+        <x:v>104068</x:v>
       </x:c>
       <x:c r="DK7" s="3" t="n">
-        <x:v>101173</x:v>
+        <x:v>101148</x:v>
       </x:c>
       <x:c r="DL7" s="3" t="n">
-        <x:v>98881</x:v>
+        <x:v>98916</x:v>
       </x:c>
       <x:c r="DM7" s="3" t="n">
-        <x:v>96530</x:v>
+        <x:v>96524</x:v>
       </x:c>
       <x:c r="DN7" s="3" t="n">
-        <x:v>93151</x:v>
+        <x:v>93162</x:v>
       </x:c>
       <x:c r="DO7" s="3" t="n">
-        <x:v>93683</x:v>
+        <x:v>93656</x:v>
       </x:c>
       <x:c r="DP7" s="3" t="n">
-        <x:v>92939</x:v>
+        <x:v>92972</x:v>
       </x:c>
       <x:c r="DQ7" s="3" t="n">
-        <x:v>96731</x:v>
+        <x:v>96707</x:v>
       </x:c>
       <x:c r="DR7" s="3" t="n">
-        <x:v>96287</x:v>
+        <x:v>96309</x:v>
       </x:c>
       <x:c r="DS7" s="3" t="n">
-        <x:v>96233</x:v>
+        <x:v>96190</x:v>
       </x:c>
       <x:c r="DT7" s="3" t="n">
-        <x:v>95387</x:v>
+        <x:v>95417</x:v>
       </x:c>
       <x:c r="DU7" s="3" t="n">
-        <x:v>99960</x:v>
+        <x:v>99947</x:v>
       </x:c>
       <x:c r="DV7" s="3" t="n">
-        <x:v>100736</x:v>
+        <x:v>100780</x:v>
       </x:c>
       <x:c r="DW7" s="3" t="n">
-        <x:v>104091</x:v>
+        <x:v>104035</x:v>
       </x:c>
       <x:c r="DX7" s="3" t="n">
-        <x:v>104456</x:v>
+        <x:v>104447</x:v>
       </x:c>
       <x:c r="DY7" s="3" t="n">
-        <x:v>102151</x:v>
+        <x:v>102152</x:v>
       </x:c>
       <x:c r="DZ7" s="3" t="n">
-        <x:v>102161</x:v>
+        <x:v>102236</x:v>
       </x:c>
       <x:c r="EA7" s="3" t="n">
-        <x:v>105666</x:v>
+        <x:v>105642</x:v>
       </x:c>
       <x:c r="EB7" s="3" t="n">
-        <x:v>112296</x:v>
+        <x:v>112260</x:v>
       </x:c>
       <x:c r="EC7" s="3" t="n">
-        <x:v>112542</x:v>
+        <x:v>112534</x:v>
       </x:c>
       <x:c r="ED7" s="3" t="n">
-        <x:v>112608</x:v>
+        <x:v>112654</x:v>
       </x:c>
       <x:c r="EE7" s="3" t="n">
-        <x:v>115600</x:v>
+        <x:v>115593</x:v>
       </x:c>
       <x:c r="EF7" s="3" t="n">
-        <x:v>119532</x:v>
+        <x:v>119536</x:v>
       </x:c>
       <x:c r="EG7" s="3" t="n">
-        <x:v>125000</x:v>
+        <x:v>125006</x:v>
       </x:c>
       <x:c r="EH7" s="3" t="n">
-        <x:v>134977</x:v>
+        <x:v>134980</x:v>
       </x:c>
       <x:c r="EI7" s="3" t="n">
-        <x:v>135955</x:v>
+        <x:v>135937</x:v>
       </x:c>
       <x:c r="EJ7" s="3" t="n">
-        <x:v>134903</x:v>
+        <x:v>134914</x:v>
       </x:c>
       <x:c r="EK7" s="3" t="n">
-        <x:v>138533</x:v>
+        <x:v>138551</x:v>
       </x:c>
       <x:c r="EL7" s="3" t="n">
-        <x:v>142357</x:v>
+        <x:v>142363</x:v>
       </x:c>
       <x:c r="EM7" s="3" t="n">
-        <x:v>144509</x:v>
+        <x:v>144506</x:v>
       </x:c>
       <x:c r="EN7" s="3" t="n">
-        <x:v>144935</x:v>
+        <x:v>144901</x:v>
       </x:c>
       <x:c r="EO7" s="3" t="n">
-        <x:v>143273</x:v>
+        <x:v>143270</x:v>
       </x:c>
       <x:c r="EP7" s="3" t="n">
-        <x:v>145956</x:v>
+        <x:v>145994</x:v>
       </x:c>
       <x:c r="EQ7" s="3" t="n">
-        <x:v>147721</x:v>
+        <x:v>147736</x:v>
       </x:c>
       <x:c r="ER7" s="3" t="n">
-        <x:v>156280</x:v>
+        <x:v>156241</x:v>
       </x:c>
       <x:c r="ES7" s="3" t="n">
-        <x:v>158205</x:v>
+        <x:v>158160</x:v>
       </x:c>
       <x:c r="ET7" s="3" t="n">
-        <x:v>157069</x:v>
+        <x:v>157130</x:v>
       </x:c>
       <x:c r="EU7" s="3" t="n">
-        <x:v>159801</x:v>
+        <x:v>159840</x:v>
       </x:c>
       <x:c r="EV7" s="3" t="n">
-        <x:v>158972</x:v>
+        <x:v>158932</x:v>
       </x:c>
       <x:c r="EW7" s="3" t="n">
-        <x:v>167560</x:v>
+        <x:v>167501</x:v>
       </x:c>
       <x:c r="EX7" s="3" t="n">
-        <x:v>170519</x:v>
+        <x:v>170606</x:v>
       </x:c>
       <x:c r="EY7" s="3" t="n">
-        <x:v>180418</x:v>
+        <x:v>180480</x:v>
       </x:c>
       <x:c r="EZ7" s="3" t="n">
-        <x:v>186714</x:v>
+        <x:v>186632</x:v>
       </x:c>
       <x:c r="FA7" s="3" t="n">
-        <x:v>187219</x:v>
+        <x:v>187134</x:v>
       </x:c>
       <x:c r="FB7" s="3" t="n">
-        <x:v>182842</x:v>
+        <x:v>182920</x:v>
       </x:c>
       <x:c r="FC7" s="3" t="n">
-        <x:v>184919</x:v>
+        <x:v>185040</x:v>
       </x:c>
       <x:c r="FD7" s="3" t="n">
-        <x:v>152722</x:v>
+        <x:v>152644</x:v>
       </x:c>
       <x:c r="FE7" s="3" t="n">
-        <x:v>152433</x:v>
+        <x:v>152365</x:v>
       </x:c>
       <x:c r="FF7" s="3" t="n">
-        <x:v>167203</x:v>
+        <x:v>167231</x:v>
       </x:c>
       <x:c r="FG7" s="3" t="n">
-        <x:v>173807</x:v>
+        <x:v>173980</x:v>
       </x:c>
       <x:c r="FH7" s="3" t="n">
-        <x:v>178309</x:v>
+        <x:v>178183</x:v>
       </x:c>
       <x:c r="FI7" s="3" t="n">
-        <x:v>198677</x:v>
+        <x:v>198552</x:v>
       </x:c>
       <x:c r="FJ7" s="3" t="n">
-        <x:v>214857</x:v>
+        <x:v>214901</x:v>
       </x:c>
       <x:c r="FK7" s="3" t="n">
-        <x:v>233390</x:v>
+        <x:v>233783</x:v>
       </x:c>
       <x:c r="FL7" s="3" t="n">
-        <x:v>255464</x:v>
+        <x:v>255109</x:v>
       </x:c>
       <x:c r="FM7" s="3" t="n">
-        <x:v>271654</x:v>
+        <x:v>271405</x:v>
       </x:c>
       <x:c r="FN7" s="3" t="n">
-        <x:v>275221</x:v>
+        <x:v>275310</x:v>
       </x:c>
       <x:c r="FO7" s="3" t="n">
-        <x:v>285014</x:v>
+        <x:v>285830</x:v>
       </x:c>
       <x:c r="FP7" s="3" t="n">
-        <x:v>289890</x:v>
+        <x:v>289124</x:v>
       </x:c>
       <x:c r="FQ7" s="3" t="n">
-        <x:v>289479</x:v>
+        <x:v>289205</x:v>
       </x:c>
       <x:c r="FR7" s="3" t="n">
-        <x:v>301975</x:v>
+        <x:v>302115</x:v>
       </x:c>
       <x:c r="FS7" s="3" t="n">
-        <x:v>311658</x:v>
+        <x:v>311708</x:v>
       </x:c>
       <x:c r="FT7" s="3" t="n">
-        <x:v>314913</x:v>
+        <x:v>313543</x:v>
       </x:c>
       <x:c r="FU7" s="3" t="n">
-        <x:v>324773</x:v>
+        <x:v>320385</x:v>
       </x:c>
       <x:c r="FV7" s="3" t="n">
-        <x:v>326304</x:v>
+        <x:v>328808</x:v>
       </x:c>
       <x:c r="FW7" s="3" t="n">
-        <x:v>327850</x:v>
+        <x:v>326007</x:v>
       </x:c>
       <x:c r="FX7" s="3" t="n">
-        <x:v>339306</x:v>
+        <x:v>337229</x:v>
+      </x:c>
+      <x:c r="FY7" s="3" t="n">
+        <x:v>340736</x:v>
+      </x:c>
+      <x:c r="FZ7" s="3" t="n">
+        <x:v>338025</x:v>
       </x:c>
     </x:row>
-    <x:row r="8" spans="1:180">
+    <x:row r="8" spans="1:182">
       <x:c r="B8" s="2" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>121229</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>124639</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>128183</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>131041</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>135054</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>137904</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>140169</x:v>
       </x:c>
       <x:c r="J8" s="3" t="n">
         <x:v>144641</x:v>
       </x:c>
@@ -4013,443 +4052,449 @@
       <x:c r="AQ8" s="3" t="n">
         <x:v>305049</x:v>
       </x:c>
       <x:c r="AR8" s="3" t="n">
         <x:v>310424</x:v>
       </x:c>
       <x:c r="AS8" s="3" t="n">
         <x:v>312315</x:v>
       </x:c>
       <x:c r="AT8" s="3" t="n">
         <x:v>315716</x:v>
       </x:c>
       <x:c r="AU8" s="3" t="n">
         <x:v>316670</x:v>
       </x:c>
       <x:c r="AV8" s="3" t="n">
         <x:v>317478</x:v>
       </x:c>
       <x:c r="AW8" s="3" t="n">
         <x:v>317046</x:v>
       </x:c>
       <x:c r="AX8" s="3" t="n">
         <x:v>317183</x:v>
       </x:c>
       <x:c r="AY8" s="3" t="n">
-        <x:v>319716</x:v>
+        <x:v>319753</x:v>
       </x:c>
       <x:c r="AZ8" s="3" t="n">
-        <x:v>321806</x:v>
+        <x:v>321790</x:v>
       </x:c>
       <x:c r="BA8" s="3" t="n">
-        <x:v>324560</x:v>
+        <x:v>324539</x:v>
       </x:c>
       <x:c r="BB8" s="3" t="n">
-        <x:v>329051</x:v>
+        <x:v>329067</x:v>
       </x:c>
       <x:c r="BC8" s="3" t="n">
-        <x:v>331999</x:v>
+        <x:v>332026</x:v>
       </x:c>
       <x:c r="BD8" s="3" t="n">
-        <x:v>333448</x:v>
+        <x:v>333433</x:v>
       </x:c>
       <x:c r="BE8" s="3" t="n">
-        <x:v>336854</x:v>
+        <x:v>336845</x:v>
       </x:c>
       <x:c r="BF8" s="3" t="n">
-        <x:v>342779</x:v>
+        <x:v>342793</x:v>
       </x:c>
       <x:c r="BG8" s="3" t="n">
-        <x:v>345141</x:v>
+        <x:v>345153</x:v>
       </x:c>
       <x:c r="BH8" s="3" t="n">
-        <x:v>350146</x:v>
+        <x:v>350135</x:v>
       </x:c>
       <x:c r="BI8" s="3" t="n">
-        <x:v>352214</x:v>
+        <x:v>352228</x:v>
       </x:c>
       <x:c r="BJ8" s="3" t="n">
-        <x:v>353178</x:v>
+        <x:v>353180</x:v>
       </x:c>
       <x:c r="BK8" s="3" t="n">
-        <x:v>356861</x:v>
+        <x:v>356859</x:v>
       </x:c>
       <x:c r="BL8" s="3" t="n">
-        <x:v>359564</x:v>
+        <x:v>359546</x:v>
       </x:c>
       <x:c r="BM8" s="3" t="n">
-        <x:v>366258</x:v>
+        <x:v>366293</x:v>
       </x:c>
       <x:c r="BN8" s="3" t="n">
-        <x:v>367016</x:v>
+        <x:v>367018</x:v>
       </x:c>
       <x:c r="BO8" s="3" t="n">
-        <x:v>370160</x:v>
+        <x:v>370142</x:v>
       </x:c>
       <x:c r="BP8" s="3" t="n">
-        <x:v>374813</x:v>
+        <x:v>374795</x:v>
       </x:c>
       <x:c r="BQ8" s="3" t="n">
-        <x:v>379492</x:v>
+        <x:v>379526</x:v>
       </x:c>
       <x:c r="BR8" s="3" t="n">
-        <x:v>382602</x:v>
+        <x:v>382614</x:v>
       </x:c>
       <x:c r="BS8" s="3" t="n">
-        <x:v>385155</x:v>
+        <x:v>385144</x:v>
       </x:c>
       <x:c r="BT8" s="3" t="n">
-        <x:v>389567</x:v>
+        <x:v>389539</x:v>
       </x:c>
       <x:c r="BU8" s="3" t="n">
-        <x:v>396133</x:v>
+        <x:v>396153</x:v>
       </x:c>
       <x:c r="BV8" s="3" t="n">
-        <x:v>400872</x:v>
+        <x:v>400896</x:v>
       </x:c>
       <x:c r="BW8" s="3" t="n">
-        <x:v>406678</x:v>
+        <x:v>406680</x:v>
       </x:c>
       <x:c r="BX8" s="3" t="n">
-        <x:v>410115</x:v>
+        <x:v>410090</x:v>
       </x:c>
       <x:c r="BY8" s="3" t="n">
-        <x:v>416269</x:v>
+        <x:v>416268</x:v>
       </x:c>
       <x:c r="BZ8" s="3" t="n">
-        <x:v>426475</x:v>
+        <x:v>426503</x:v>
       </x:c>
       <x:c r="CA8" s="3" t="n">
-        <x:v>431251</x:v>
+        <x:v>431263</x:v>
       </x:c>
       <x:c r="CB8" s="3" t="n">
-        <x:v>435721</x:v>
+        <x:v>435712</x:v>
       </x:c>
       <x:c r="CC8" s="3" t="n">
-        <x:v>442374</x:v>
+        <x:v>442361</x:v>
       </x:c>
       <x:c r="CD8" s="3" t="n">
-        <x:v>443041</x:v>
+        <x:v>443055</x:v>
       </x:c>
       <x:c r="CE8" s="3" t="n">
-        <x:v>446049</x:v>
+        <x:v>446065</x:v>
       </x:c>
       <x:c r="CF8" s="3" t="n">
-        <x:v>455533</x:v>
+        <x:v>455542</x:v>
       </x:c>
       <x:c r="CG8" s="3" t="n">
-        <x:v>453115</x:v>
+        <x:v>453080</x:v>
       </x:c>
       <x:c r="CH8" s="3" t="n">
-        <x:v>460825</x:v>
+        <x:v>460836</x:v>
       </x:c>
       <x:c r="CI8" s="3" t="n">
-        <x:v>469725</x:v>
+        <x:v>469757</x:v>
       </x:c>
       <x:c r="CJ8" s="3" t="n">
-        <x:v>472995</x:v>
+        <x:v>472985</x:v>
       </x:c>
       <x:c r="CK8" s="3" t="n">
-        <x:v>476253</x:v>
+        <x:v>476226</x:v>
       </x:c>
       <x:c r="CL8" s="3" t="n">
-        <x:v>485782</x:v>
+        <x:v>485803</x:v>
       </x:c>
       <x:c r="CM8" s="3" t="n">
-        <x:v>490343</x:v>
+        <x:v>490376</x:v>
       </x:c>
       <x:c r="CN8" s="3" t="n">
-        <x:v>490931</x:v>
+        <x:v>490891</x:v>
       </x:c>
       <x:c r="CO8" s="3" t="n">
-        <x:v>499604</x:v>
+        <x:v>499611</x:v>
       </x:c>
       <x:c r="CP8" s="3" t="n">
-        <x:v>503462</x:v>
+        <x:v>503476</x:v>
       </x:c>
       <x:c r="CQ8" s="3" t="n">
-        <x:v>506577</x:v>
+        <x:v>506600</x:v>
       </x:c>
       <x:c r="CR8" s="3" t="n">
-        <x:v>506288</x:v>
+        <x:v>506252</x:v>
       </x:c>
       <x:c r="CS8" s="3" t="n">
-        <x:v>511373</x:v>
+        <x:v>511408</x:v>
       </x:c>
       <x:c r="CT8" s="3" t="n">
         <x:v>512697</x:v>
       </x:c>
       <x:c r="CU8" s="3" t="n">
-        <x:v>519004</x:v>
+        <x:v>518993</x:v>
       </x:c>
       <x:c r="CV8" s="3" t="n">
-        <x:v>524794</x:v>
+        <x:v>524782</x:v>
       </x:c>
       <x:c r="CW8" s="3" t="n">
-        <x:v>532247</x:v>
+        <x:v>532305</x:v>
       </x:c>
       <x:c r="CX8" s="3" t="n">
-        <x:v>535846</x:v>
+        <x:v>535844</x:v>
       </x:c>
       <x:c r="CY8" s="3" t="n">
-        <x:v>539138</x:v>
+        <x:v>539105</x:v>
       </x:c>
       <x:c r="CZ8" s="3" t="n">
-        <x:v>547288</x:v>
+        <x:v>547282</x:v>
       </x:c>
       <x:c r="DA8" s="3" t="n">
-        <x:v>556373</x:v>
+        <x:v>556434</x:v>
       </x:c>
       <x:c r="DB8" s="3" t="n">
-        <x:v>560134</x:v>
+        <x:v>560129</x:v>
       </x:c>
       <x:c r="DC8" s="3" t="n">
-        <x:v>565961</x:v>
+        <x:v>565920</x:v>
       </x:c>
       <x:c r="DD8" s="3" t="n">
-        <x:v>576039</x:v>
+        <x:v>576049</x:v>
       </x:c>
       <x:c r="DE8" s="3" t="n">
-        <x:v>583935</x:v>
+        <x:v>583977</x:v>
       </x:c>
       <x:c r="DF8" s="3" t="n">
-        <x:v>593629</x:v>
+        <x:v>593619</x:v>
       </x:c>
       <x:c r="DG8" s="3" t="n">
-        <x:v>595432</x:v>
+        <x:v>595400</x:v>
       </x:c>
       <x:c r="DH8" s="3" t="n">
-        <x:v>600889</x:v>
+        <x:v>600928</x:v>
       </x:c>
       <x:c r="DI8" s="3" t="n">
-        <x:v>602907</x:v>
+        <x:v>602934</x:v>
       </x:c>
       <x:c r="DJ8" s="3" t="n">
-        <x:v>602179</x:v>
+        <x:v>602142</x:v>
       </x:c>
       <x:c r="DK8" s="3" t="n">
-        <x:v>610279</x:v>
+        <x:v>610269</x:v>
       </x:c>
       <x:c r="DL8" s="3" t="n">
-        <x:v>617708</x:v>
+        <x:v>617752</x:v>
       </x:c>
       <x:c r="DM8" s="3" t="n">
-        <x:v>623196</x:v>
+        <x:v>623204</x:v>
       </x:c>
       <x:c r="DN8" s="3" t="n">
-        <x:v>627560</x:v>
+        <x:v>627529</x:v>
       </x:c>
       <x:c r="DO8" s="3" t="n">
-        <x:v>638520</x:v>
+        <x:v>638527</x:v>
       </x:c>
       <x:c r="DP8" s="3" t="n">
-        <x:v>642163</x:v>
+        <x:v>642209</x:v>
       </x:c>
       <x:c r="DQ8" s="3" t="n">
-        <x:v>647626</x:v>
+        <x:v>647610</x:v>
       </x:c>
       <x:c r="DR8" s="3" t="n">
-        <x:v>658551</x:v>
+        <x:v>658542</x:v>
       </x:c>
       <x:c r="DS8" s="3" t="n">
-        <x:v>662415</x:v>
+        <x:v>662417</x:v>
       </x:c>
       <x:c r="DT8" s="3" t="n">
-        <x:v>670312</x:v>
+        <x:v>670364</x:v>
       </x:c>
       <x:c r="DU8" s="3" t="n">
-        <x:v>671250</x:v>
+        <x:v>671233</x:v>
       </x:c>
       <x:c r="DV8" s="3" t="n">
-        <x:v>672990</x:v>
+        <x:v>672988</x:v>
       </x:c>
       <x:c r="DW8" s="3" t="n">
-        <x:v>678420</x:v>
+        <x:v>678416</x:v>
       </x:c>
       <x:c r="DX8" s="3" t="n">
-        <x:v>683491</x:v>
+        <x:v>683526</x:v>
       </x:c>
       <x:c r="DY8" s="3" t="n">
-        <x:v>687354</x:v>
+        <x:v>687337</x:v>
       </x:c>
       <x:c r="DZ8" s="3" t="n">
-        <x:v>693713</x:v>
+        <x:v>693727</x:v>
       </x:c>
       <x:c r="EA8" s="3" t="n">
-        <x:v>697542</x:v>
+        <x:v>697524</x:v>
       </x:c>
       <x:c r="EB8" s="3" t="n">
-        <x:v>701108</x:v>
+        <x:v>701133</x:v>
       </x:c>
       <x:c r="EC8" s="3" t="n">
-        <x:v>710419</x:v>
+        <x:v>710404</x:v>
       </x:c>
       <x:c r="ED8" s="3" t="n">
-        <x:v>717141</x:v>
+        <x:v>717168</x:v>
       </x:c>
       <x:c r="EE8" s="3" t="n">
-        <x:v>718942</x:v>
+        <x:v>718922</x:v>
       </x:c>
       <x:c r="EF8" s="3" t="n">
-        <x:v>732119</x:v>
+        <x:v>732148</x:v>
       </x:c>
       <x:c r="EG8" s="3" t="n">
-        <x:v>737885</x:v>
+        <x:v>737850</x:v>
       </x:c>
       <x:c r="EH8" s="3" t="n">
-        <x:v>747147</x:v>
+        <x:v>747172</x:v>
       </x:c>
       <x:c r="EI8" s="3" t="n">
-        <x:v>758942</x:v>
+        <x:v>758949</x:v>
       </x:c>
       <x:c r="EJ8" s="3" t="n">
-        <x:v>766311</x:v>
+        <x:v>766341</x:v>
       </x:c>
       <x:c r="EK8" s="3" t="n">
-        <x:v>773987</x:v>
+        <x:v>773930</x:v>
       </x:c>
       <x:c r="EL8" s="3" t="n">
-        <x:v>786671</x:v>
+        <x:v>786699</x:v>
       </x:c>
       <x:c r="EM8" s="3" t="n">
-        <x:v>790368</x:v>
+        <x:v>790396</x:v>
       </x:c>
       <x:c r="EN8" s="3" t="n">
-        <x:v>797375</x:v>
+        <x:v>797418</x:v>
       </x:c>
       <x:c r="EO8" s="3" t="n">
-        <x:v>805743</x:v>
+        <x:v>805672</x:v>
       </x:c>
       <x:c r="EP8" s="3" t="n">
-        <x:v>819993</x:v>
+        <x:v>819986</x:v>
       </x:c>
       <x:c r="EQ8" s="3" t="n">
-        <x:v>830028</x:v>
+        <x:v>830097</x:v>
       </x:c>
       <x:c r="ER8" s="3" t="n">
-        <x:v>832179</x:v>
+        <x:v>832251</x:v>
       </x:c>
       <x:c r="ES8" s="3" t="n">
-        <x:v>836217</x:v>
+        <x:v>836154</x:v>
       </x:c>
       <x:c r="ET8" s="3" t="n">
-        <x:v>847729</x:v>
+        <x:v>847635</x:v>
       </x:c>
       <x:c r="EU8" s="3" t="n">
-        <x:v>861992</x:v>
+        <x:v>862042</x:v>
       </x:c>
       <x:c r="EV8" s="3" t="n">
-        <x:v>874262</x:v>
+        <x:v>874403</x:v>
       </x:c>
       <x:c r="EW8" s="3" t="n">
-        <x:v>876969</x:v>
+        <x:v>876972</x:v>
       </x:c>
       <x:c r="EX8" s="3" t="n">
-        <x:v>883954</x:v>
+        <x:v>883768</x:v>
       </x:c>
       <x:c r="EY8" s="3" t="n">
-        <x:v>888608</x:v>
+        <x:v>888620</x:v>
       </x:c>
       <x:c r="EZ8" s="3" t="n">
-        <x:v>895866</x:v>
+        <x:v>896045</x:v>
       </x:c>
       <x:c r="FA8" s="3" t="n">
-        <x:v>905956</x:v>
+        <x:v>906047</x:v>
       </x:c>
       <x:c r="FB8" s="3" t="n">
-        <x:v>910366</x:v>
+        <x:v>910065</x:v>
       </x:c>
       <x:c r="FC8" s="3" t="n">
-        <x:v>921667</x:v>
+        <x:v>921657</x:v>
       </x:c>
       <x:c r="FD8" s="3" t="n">
-        <x:v>858740</x:v>
+        <x:v>858985</x:v>
       </x:c>
       <x:c r="FE8" s="3" t="n">
-        <x:v>897097</x:v>
+        <x:v>897250</x:v>
       </x:c>
       <x:c r="FF8" s="3" t="n">
-        <x:v>905517</x:v>
+        <x:v>905094</x:v>
       </x:c>
       <x:c r="FG8" s="3" t="n">
-        <x:v>927333</x:v>
+        <x:v>927312</x:v>
       </x:c>
       <x:c r="FH8" s="3" t="n">
-        <x:v>945197</x:v>
+        <x:v>945605</x:v>
       </x:c>
       <x:c r="FI8" s="3" t="n">
-        <x:v>969014</x:v>
+        <x:v>969156</x:v>
       </x:c>
       <x:c r="FJ8" s="3" t="n">
-        <x:v>992489</x:v>
+        <x:v>991847</x:v>
       </x:c>
       <x:c r="FK8" s="3" t="n">
-        <x:v>998120</x:v>
+        <x:v>998138</x:v>
       </x:c>
       <x:c r="FL8" s="3" t="n">
-        <x:v>1038266</x:v>
+        <x:v>1038996</x:v>
       </x:c>
       <x:c r="FM8" s="3" t="n">
-        <x:v>1049679</x:v>
+        <x:v>1049800</x:v>
       </x:c>
       <x:c r="FN8" s="3" t="n">
-        <x:v>1071050</x:v>
+        <x:v>1069928</x:v>
       </x:c>
       <x:c r="FO8" s="3" t="n">
-        <x:v>1080538</x:v>
+        <x:v>1080644</x:v>
       </x:c>
       <x:c r="FP8" s="3" t="n">
-        <x:v>1105331</x:v>
+        <x:v>1106567</x:v>
       </x:c>
       <x:c r="FQ8" s="3" t="n">
-        <x:v>1113152</x:v>
+        <x:v>1113306</x:v>
       </x:c>
       <x:c r="FR8" s="3" t="n">
-        <x:v>1121340</x:v>
+        <x:v>1119430</x:v>
       </x:c>
       <x:c r="FS8" s="3" t="n">
-        <x:v>1136369</x:v>
+        <x:v>1137703</x:v>
       </x:c>
       <x:c r="FT8" s="3" t="n">
-        <x:v>1140809</x:v>
+        <x:v>1142302</x:v>
       </x:c>
       <x:c r="FU8" s="3" t="n">
-        <x:v>1151383</x:v>
+        <x:v>1153364</x:v>
       </x:c>
       <x:c r="FV8" s="3" t="n">
-        <x:v>1159165</x:v>
+        <x:v>1158723</x:v>
       </x:c>
       <x:c r="FW8" s="3" t="n">
-        <x:v>1170856</x:v>
+        <x:v>1170049</x:v>
       </x:c>
       <x:c r="FX8" s="3" t="n">
-        <x:v>1181047</x:v>
+        <x:v>1181756</x:v>
+      </x:c>
+      <x:c r="FY8" s="3" t="n">
+        <x:v>1196310</x:v>
+      </x:c>
+      <x:c r="FZ8" s="3" t="n">
+        <x:v>1211480</x:v>
       </x:c>
     </x:row>
-    <x:row r="9" spans="1:180">
+    <x:row r="9" spans="1:182">
       <x:c r="B9" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>78293</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>80636</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>82787</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>84865</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>87810</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>89740</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
         <x:v>91409</x:v>
       </x:c>
       <x:c r="J9" s="3" t="n">
         <x:v>94300</x:v>
       </x:c>
@@ -4552,443 +4597,449 @@
       <x:c r="AQ9" s="3" t="n">
         <x:v>201023</x:v>
       </x:c>
       <x:c r="AR9" s="3" t="n">
         <x:v>203805</x:v>
       </x:c>
       <x:c r="AS9" s="3" t="n">
         <x:v>204524</x:v>
       </x:c>
       <x:c r="AT9" s="3" t="n">
         <x:v>207173</x:v>
       </x:c>
       <x:c r="AU9" s="3" t="n">
         <x:v>207144</x:v>
       </x:c>
       <x:c r="AV9" s="3" t="n">
         <x:v>206024</x:v>
       </x:c>
       <x:c r="AW9" s="3" t="n">
         <x:v>204339</x:v>
       </x:c>
       <x:c r="AX9" s="3" t="n">
         <x:v>203276</x:v>
       </x:c>
       <x:c r="AY9" s="3" t="n">
-        <x:v>205186</x:v>
+        <x:v>205225</x:v>
       </x:c>
       <x:c r="AZ9" s="3" t="n">
-        <x:v>208954</x:v>
+        <x:v>208977</x:v>
       </x:c>
       <x:c r="BA9" s="3" t="n">
-        <x:v>211990</x:v>
+        <x:v>211988</x:v>
       </x:c>
       <x:c r="BB9" s="3" t="n">
-        <x:v>215078</x:v>
+        <x:v>215074</x:v>
       </x:c>
       <x:c r="BC9" s="3" t="n">
-        <x:v>217440</x:v>
+        <x:v>217530</x:v>
       </x:c>
       <x:c r="BD9" s="3" t="n">
-        <x:v>217159</x:v>
+        <x:v>217162</x:v>
       </x:c>
       <x:c r="BE9" s="3" t="n">
-        <x:v>220743</x:v>
+        <x:v>220760</x:v>
       </x:c>
       <x:c r="BF9" s="3" t="n">
-        <x:v>223914</x:v>
+        <x:v>223911</x:v>
       </x:c>
       <x:c r="BG9" s="3" t="n">
-        <x:v>225624</x:v>
+        <x:v>225754</x:v>
       </x:c>
       <x:c r="BH9" s="3" t="n">
-        <x:v>229310</x:v>
+        <x:v>229235</x:v>
       </x:c>
       <x:c r="BI9" s="3" t="n">
-        <x:v>230215</x:v>
+        <x:v>230199</x:v>
       </x:c>
       <x:c r="BJ9" s="3" t="n">
-        <x:v>230339</x:v>
+        <x:v>230297</x:v>
       </x:c>
       <x:c r="BK9" s="3" t="n">
-        <x:v>233236</x:v>
+        <x:v>233366</x:v>
       </x:c>
       <x:c r="BL9" s="3" t="n">
-        <x:v>234053</x:v>
+        <x:v>233962</x:v>
       </x:c>
       <x:c r="BM9" s="3" t="n">
-        <x:v>238775</x:v>
+        <x:v>238810</x:v>
       </x:c>
       <x:c r="BN9" s="3" t="n">
-        <x:v>238986</x:v>
+        <x:v>238912</x:v>
       </x:c>
       <x:c r="BO9" s="3" t="n">
-        <x:v>243165</x:v>
+        <x:v>243073</x:v>
       </x:c>
       <x:c r="BP9" s="3" t="n">
-        <x:v>247040</x:v>
+        <x:v>247050</x:v>
       </x:c>
       <x:c r="BQ9" s="3" t="n">
-        <x:v>248021</x:v>
+        <x:v>248050</x:v>
       </x:c>
       <x:c r="BR9" s="3" t="n">
-        <x:v>250530</x:v>
+        <x:v>250477</x:v>
       </x:c>
       <x:c r="BS9" s="3" t="n">
-        <x:v>251626</x:v>
+        <x:v>251627</x:v>
       </x:c>
       <x:c r="BT9" s="3" t="n">
-        <x:v>255085</x:v>
+        <x:v>255016</x:v>
       </x:c>
       <x:c r="BU9" s="3" t="n">
-        <x:v>257573</x:v>
+        <x:v>257582</x:v>
       </x:c>
       <x:c r="BV9" s="3" t="n">
-        <x:v>261438</x:v>
+        <x:v>261434</x:v>
       </x:c>
       <x:c r="BW9" s="3" t="n">
-        <x:v>264967</x:v>
+        <x:v>264956</x:v>
       </x:c>
       <x:c r="BX9" s="3" t="n">
         <x:v>267508</x:v>
       </x:c>
       <x:c r="BY9" s="3" t="n">
         <x:v>271396</x:v>
       </x:c>
       <x:c r="BZ9" s="3" t="n">
-        <x:v>281409</x:v>
+        <x:v>281464</x:v>
       </x:c>
       <x:c r="CA9" s="3" t="n">
-        <x:v>286469</x:v>
+        <x:v>286530</x:v>
       </x:c>
       <x:c r="CB9" s="3" t="n">
-        <x:v>290015</x:v>
+        <x:v>289968</x:v>
       </x:c>
       <x:c r="CC9" s="3" t="n">
-        <x:v>292462</x:v>
+        <x:v>292425</x:v>
       </x:c>
       <x:c r="CD9" s="3" t="n">
-        <x:v>293859</x:v>
+        <x:v>293881</x:v>
       </x:c>
       <x:c r="CE9" s="3" t="n">
-        <x:v>296272</x:v>
+        <x:v>296333</x:v>
       </x:c>
       <x:c r="CF9" s="3" t="n">
-        <x:v>299211</x:v>
+        <x:v>299143</x:v>
       </x:c>
       <x:c r="CG9" s="3" t="n">
-        <x:v>300226</x:v>
+        <x:v>300171</x:v>
       </x:c>
       <x:c r="CH9" s="3" t="n">
-        <x:v>301804</x:v>
+        <x:v>301817</x:v>
       </x:c>
       <x:c r="CI9" s="3" t="n">
-        <x:v>307530</x:v>
+        <x:v>307521</x:v>
       </x:c>
       <x:c r="CJ9" s="3" t="n">
-        <x:v>309380</x:v>
+        <x:v>309317</x:v>
       </x:c>
       <x:c r="CK9" s="3" t="n">
-        <x:v>311354</x:v>
+        <x:v>311324</x:v>
       </x:c>
       <x:c r="CL9" s="3" t="n">
-        <x:v>316223</x:v>
+        <x:v>316287</x:v>
       </x:c>
       <x:c r="CM9" s="3" t="n">
-        <x:v>319347</x:v>
+        <x:v>319345</x:v>
       </x:c>
       <x:c r="CN9" s="3" t="n">
-        <x:v>318890</x:v>
+        <x:v>318739</x:v>
       </x:c>
       <x:c r="CO9" s="3" t="n">
-        <x:v>324143</x:v>
+        <x:v>324097</x:v>
       </x:c>
       <x:c r="CP9" s="3" t="n">
-        <x:v>326814</x:v>
+        <x:v>326932</x:v>
       </x:c>
       <x:c r="CQ9" s="3" t="n">
-        <x:v>331064</x:v>
+        <x:v>331106</x:v>
       </x:c>
       <x:c r="CR9" s="3" t="n">
-        <x:v>330196</x:v>
+        <x:v>330058</x:v>
       </x:c>
       <x:c r="CS9" s="3" t="n">
-        <x:v>333543</x:v>
+        <x:v>333480</x:v>
       </x:c>
       <x:c r="CT9" s="3" t="n">
-        <x:v>335428</x:v>
+        <x:v>335681</x:v>
       </x:c>
       <x:c r="CU9" s="3" t="n">
-        <x:v>339536</x:v>
+        <x:v>339484</x:v>
       </x:c>
       <x:c r="CV9" s="3" t="n">
-        <x:v>344063</x:v>
+        <x:v>343988</x:v>
       </x:c>
       <x:c r="CW9" s="3" t="n">
-        <x:v>350131</x:v>
+        <x:v>350041</x:v>
       </x:c>
       <x:c r="CX9" s="3" t="n">
-        <x:v>350060</x:v>
+        <x:v>350333</x:v>
       </x:c>
       <x:c r="CY9" s="3" t="n">
-        <x:v>352476</x:v>
+        <x:v>352545</x:v>
       </x:c>
       <x:c r="CZ9" s="3" t="n">
-        <x:v>357255</x:v>
+        <x:v>357081</x:v>
       </x:c>
       <x:c r="DA9" s="3" t="n">
-        <x:v>361289</x:v>
+        <x:v>361175</x:v>
       </x:c>
       <x:c r="DB9" s="3" t="n">
-        <x:v>365811</x:v>
+        <x:v>365959</x:v>
       </x:c>
       <x:c r="DC9" s="3" t="n">
-        <x:v>370964</x:v>
+        <x:v>371079</x:v>
       </x:c>
       <x:c r="DD9" s="3" t="n">
-        <x:v>376987</x:v>
+        <x:v>376844</x:v>
       </x:c>
       <x:c r="DE9" s="3" t="n">
-        <x:v>384027</x:v>
+        <x:v>383925</x:v>
       </x:c>
       <x:c r="DF9" s="3" t="n">
-        <x:v>388016</x:v>
+        <x:v>388048</x:v>
       </x:c>
       <x:c r="DG9" s="3" t="n">
-        <x:v>390559</x:v>
+        <x:v>390651</x:v>
       </x:c>
       <x:c r="DH9" s="3" t="n">
-        <x:v>392102</x:v>
+        <x:v>392086</x:v>
       </x:c>
       <x:c r="DI9" s="3" t="n">
-        <x:v>390657</x:v>
+        <x:v>390597</x:v>
       </x:c>
       <x:c r="DJ9" s="3" t="n">
-        <x:v>390144</x:v>
+        <x:v>390077</x:v>
       </x:c>
       <x:c r="DK9" s="3" t="n">
-        <x:v>394885</x:v>
+        <x:v>395083</x:v>
       </x:c>
       <x:c r="DL9" s="3" t="n">
-        <x:v>402187</x:v>
+        <x:v>402092</x:v>
       </x:c>
       <x:c r="DM9" s="3" t="n">
-        <x:v>405813</x:v>
+        <x:v>405747</x:v>
       </x:c>
       <x:c r="DN9" s="3" t="n">
-        <x:v>409642</x:v>
+        <x:v>409492</x:v>
       </x:c>
       <x:c r="DO9" s="3" t="n">
-        <x:v>419513</x:v>
+        <x:v>419830</x:v>
       </x:c>
       <x:c r="DP9" s="3" t="n">
-        <x:v>420617</x:v>
+        <x:v>420569</x:v>
       </x:c>
       <x:c r="DQ9" s="3" t="n">
-        <x:v>425363</x:v>
+        <x:v>425294</x:v>
       </x:c>
       <x:c r="DR9" s="3" t="n">
-        <x:v>430396</x:v>
+        <x:v>430183</x:v>
       </x:c>
       <x:c r="DS9" s="3" t="n">
-        <x:v>435208</x:v>
+        <x:v>435630</x:v>
       </x:c>
       <x:c r="DT9" s="3" t="n">
-        <x:v>439296</x:v>
+        <x:v>439230</x:v>
       </x:c>
       <x:c r="DU9" s="3" t="n">
-        <x:v>437556</x:v>
+        <x:v>437532</x:v>
       </x:c>
       <x:c r="DV9" s="3" t="n">
-        <x:v>438973</x:v>
+        <x:v>438679</x:v>
       </x:c>
       <x:c r="DW9" s="3" t="n">
-        <x:v>442255</x:v>
+        <x:v>442656</x:v>
       </x:c>
       <x:c r="DX9" s="3" t="n">
-        <x:v>444477</x:v>
+        <x:v>444422</x:v>
       </x:c>
       <x:c r="DY9" s="3" t="n">
-        <x:v>446215</x:v>
+        <x:v>446239</x:v>
       </x:c>
       <x:c r="DZ9" s="3" t="n">
-        <x:v>448716</x:v>
+        <x:v>448280</x:v>
       </x:c>
       <x:c r="EA9" s="3" t="n">
-        <x:v>450847</x:v>
+        <x:v>451124</x:v>
       </x:c>
       <x:c r="EB9" s="3" t="n">
-        <x:v>451887</x:v>
+        <x:v>451916</x:v>
       </x:c>
       <x:c r="EC9" s="3" t="n">
-        <x:v>458459</x:v>
+        <x:v>458548</x:v>
       </x:c>
       <x:c r="ED9" s="3" t="n">
-        <x:v>463245</x:v>
+        <x:v>462857</x:v>
       </x:c>
       <x:c r="EE9" s="3" t="n">
-        <x:v>464436</x:v>
+        <x:v>464594</x:v>
       </x:c>
       <x:c r="EF9" s="3" t="n">
-        <x:v>472197</x:v>
+        <x:v>472216</x:v>
       </x:c>
       <x:c r="EG9" s="3" t="n">
-        <x:v>475320</x:v>
+        <x:v>475433</x:v>
       </x:c>
       <x:c r="EH9" s="3" t="n">
-        <x:v>481885</x:v>
+        <x:v>481543</x:v>
       </x:c>
       <x:c r="EI9" s="3" t="n">
-        <x:v>489646</x:v>
+        <x:v>489702</x:v>
       </x:c>
       <x:c r="EJ9" s="3" t="n">
-        <x:v>495112</x:v>
+        <x:v>495200</x:v>
       </x:c>
       <x:c r="EK9" s="3" t="n">
-        <x:v>499954</x:v>
+        <x:v>500122</x:v>
       </x:c>
       <x:c r="EL9" s="3" t="n">
-        <x:v>506667</x:v>
+        <x:v>506385</x:v>
       </x:c>
       <x:c r="EM9" s="3" t="n">
-        <x:v>506100</x:v>
+        <x:v>506020</x:v>
       </x:c>
       <x:c r="EN9" s="3" t="n">
-        <x:v>507858</x:v>
+        <x:v>508037</x:v>
       </x:c>
       <x:c r="EO9" s="3" t="n">
-        <x:v>515278</x:v>
+        <x:v>515501</x:v>
       </x:c>
       <x:c r="EP9" s="3" t="n">
-        <x:v>522284</x:v>
+        <x:v>522053</x:v>
       </x:c>
       <x:c r="EQ9" s="3" t="n">
-        <x:v>532271</x:v>
+        <x:v>532224</x:v>
       </x:c>
       <x:c r="ER9" s="3" t="n">
-        <x:v>531612</x:v>
+        <x:v>531693</x:v>
       </x:c>
       <x:c r="ES9" s="3" t="n">
-        <x:v>534116</x:v>
+        <x:v>534353</x:v>
       </x:c>
       <x:c r="ET9" s="3" t="n">
-        <x:v>542516</x:v>
+        <x:v>542232</x:v>
       </x:c>
       <x:c r="EU9" s="3" t="n">
-        <x:v>552151</x:v>
+        <x:v>551990</x:v>
       </x:c>
       <x:c r="EV9" s="3" t="n">
-        <x:v>558657</x:v>
+        <x:v>558815</x:v>
       </x:c>
       <x:c r="EW9" s="3" t="n">
-        <x:v>559634</x:v>
+        <x:v>559971</x:v>
       </x:c>
       <x:c r="EX9" s="3" t="n">
-        <x:v>564889</x:v>
+        <x:v>564541</x:v>
       </x:c>
       <x:c r="EY9" s="3" t="n">
-        <x:v>565493</x:v>
+        <x:v>565207</x:v>
       </x:c>
       <x:c r="EZ9" s="3" t="n">
-        <x:v>572805</x:v>
+        <x:v>572978</x:v>
       </x:c>
       <x:c r="FA9" s="3" t="n">
-        <x:v>579222</x:v>
+        <x:v>579757</x:v>
       </x:c>
       <x:c r="FB9" s="3" t="n">
-        <x:v>582718</x:v>
+        <x:v>582273</x:v>
       </x:c>
       <x:c r="FC9" s="3" t="n">
-        <x:v>588857</x:v>
+        <x:v>588420</x:v>
       </x:c>
       <x:c r="FD9" s="3" t="n">
-        <x:v>531414</x:v>
+        <x:v>531717</x:v>
       </x:c>
       <x:c r="FE9" s="3" t="n">
-        <x:v>564356</x:v>
+        <x:v>565092</x:v>
       </x:c>
       <x:c r="FF9" s="3" t="n">
-        <x:v>564576</x:v>
+        <x:v>564006</x:v>
       </x:c>
       <x:c r="FG9" s="3" t="n">
-        <x:v>582366</x:v>
+        <x:v>581774</x:v>
       </x:c>
       <x:c r="FH9" s="3" t="n">
-        <x:v>596210</x:v>
+        <x:v>596686</x:v>
       </x:c>
       <x:c r="FI9" s="3" t="n">
-        <x:v>614604</x:v>
+        <x:v>615463</x:v>
       </x:c>
       <x:c r="FJ9" s="3" t="n">
-        <x:v>631980</x:v>
+        <x:v>631195</x:v>
       </x:c>
       <x:c r="FK9" s="3" t="n">
-        <x:v>637151</x:v>
+        <x:v>636454</x:v>
       </x:c>
       <x:c r="FL9" s="3" t="n">
-        <x:v>668009</x:v>
+        <x:v>668786</x:v>
       </x:c>
       <x:c r="FM9" s="3" t="n">
-        <x:v>670883</x:v>
+        <x:v>671960</x:v>
       </x:c>
       <x:c r="FN9" s="3" t="n">
-        <x:v>685425</x:v>
+        <x:v>684377</x:v>
       </x:c>
       <x:c r="FO9" s="3" t="n">
-        <x:v>684809</x:v>
+        <x:v>683785</x:v>
       </x:c>
       <x:c r="FP9" s="3" t="n">
-        <x:v>700860</x:v>
+        <x:v>701576</x:v>
       </x:c>
       <x:c r="FQ9" s="3" t="n">
-        <x:v>703449</x:v>
+        <x:v>705016</x:v>
       </x:c>
       <x:c r="FR9" s="3" t="n">
-        <x:v>709136</x:v>
+        <x:v>707970</x:v>
       </x:c>
       <x:c r="FS9" s="3" t="n">
-        <x:v>714609</x:v>
+        <x:v>713628</x:v>
       </x:c>
       <x:c r="FT9" s="3" t="n">
-        <x:v>719750</x:v>
+        <x:v>720198</x:v>
       </x:c>
       <x:c r="FU9" s="3" t="n">
-        <x:v>723953</x:v>
+        <x:v>726501</x:v>
       </x:c>
       <x:c r="FV9" s="3" t="n">
-        <x:v>734759</x:v>
+        <x:v>734304</x:v>
       </x:c>
       <x:c r="FW9" s="3" t="n">
-        <x:v>740999</x:v>
+        <x:v>739522</x:v>
       </x:c>
       <x:c r="FX9" s="3" t="n">
-        <x:v>749700</x:v>
+        <x:v>750499</x:v>
+      </x:c>
+      <x:c r="FY9" s="3" t="n">
+        <x:v>762337</x:v>
+      </x:c>
+      <x:c r="FZ9" s="3" t="n">
+        <x:v>771401</x:v>
       </x:c>
     </x:row>
-    <x:row r="10" spans="1:180">
+    <x:row r="10" spans="1:182">
       <x:c r="B10" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>76828</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>79126</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>81243</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>83267</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>86138</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>88023</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
         <x:v>89652</x:v>
       </x:c>
       <x:c r="J10" s="3" t="n">
         <x:v>92456</x:v>
       </x:c>
@@ -5091,443 +5142,449 @@
       <x:c r="AQ10" s="3" t="n">
         <x:v>196486</x:v>
       </x:c>
       <x:c r="AR10" s="3" t="n">
         <x:v>199275</x:v>
       </x:c>
       <x:c r="AS10" s="3" t="n">
         <x:v>199801</x:v>
       </x:c>
       <x:c r="AT10" s="3" t="n">
         <x:v>202445</x:v>
       </x:c>
       <x:c r="AU10" s="3" t="n">
         <x:v>202195</x:v>
       </x:c>
       <x:c r="AV10" s="3" t="n">
         <x:v>201564</x:v>
       </x:c>
       <x:c r="AW10" s="3" t="n">
         <x:v>199367</x:v>
       </x:c>
       <x:c r="AX10" s="3" t="n">
         <x:v>198579</x:v>
       </x:c>
       <x:c r="AY10" s="3" t="n">
-        <x:v>200332</x:v>
+        <x:v>200367</x:v>
       </x:c>
       <x:c r="AZ10" s="3" t="n">
-        <x:v>204140</x:v>
+        <x:v>204162</x:v>
       </x:c>
       <x:c r="BA10" s="3" t="n">
-        <x:v>207118</x:v>
+        <x:v>207113</x:v>
       </x:c>
       <x:c r="BB10" s="3" t="n">
-        <x:v>210147</x:v>
+        <x:v>210142</x:v>
       </x:c>
       <x:c r="BC10" s="3" t="n">
-        <x:v>212412</x:v>
+        <x:v>212493</x:v>
       </x:c>
       <x:c r="BD10" s="3" t="n">
-        <x:v>211946</x:v>
+        <x:v>211954</x:v>
       </x:c>
       <x:c r="BE10" s="3" t="n">
-        <x:v>215756</x:v>
+        <x:v>215768</x:v>
       </x:c>
       <x:c r="BF10" s="3" t="n">
-        <x:v>218899</x:v>
+        <x:v>218897</x:v>
       </x:c>
       <x:c r="BG10" s="3" t="n">
-        <x:v>221009</x:v>
+        <x:v>221127</x:v>
       </x:c>
       <x:c r="BH10" s="3" t="n">
-        <x:v>223491</x:v>
+        <x:v>223423</x:v>
       </x:c>
       <x:c r="BI10" s="3" t="n">
-        <x:v>225823</x:v>
+        <x:v>225809</x:v>
       </x:c>
       <x:c r="BJ10" s="3" t="n">
-        <x:v>226072</x:v>
+        <x:v>226027</x:v>
       </x:c>
       <x:c r="BK10" s="3" t="n">
-        <x:v>228053</x:v>
+        <x:v>228181</x:v>
       </x:c>
       <x:c r="BL10" s="3" t="n">
-        <x:v>229022</x:v>
+        <x:v>228934</x:v>
       </x:c>
       <x:c r="BM10" s="3" t="n">
-        <x:v>233615</x:v>
+        <x:v>233653</x:v>
       </x:c>
       <x:c r="BN10" s="3" t="n">
-        <x:v>233915</x:v>
+        <x:v>233833</x:v>
       </x:c>
       <x:c r="BO10" s="3" t="n">
-        <x:v>237776</x:v>
+        <x:v>237704</x:v>
       </x:c>
       <x:c r="BP10" s="3" t="n">
-        <x:v>241611</x:v>
+        <x:v>241616</x:v>
       </x:c>
       <x:c r="BQ10" s="3" t="n">
-        <x:v>242591</x:v>
+        <x:v>242627</x:v>
       </x:c>
       <x:c r="BR10" s="3" t="n">
-        <x:v>245131</x:v>
+        <x:v>245072</x:v>
       </x:c>
       <x:c r="BS10" s="3" t="n">
-        <x:v>246074</x:v>
+        <x:v>246079</x:v>
       </x:c>
       <x:c r="BT10" s="3" t="n">
-        <x:v>249504</x:v>
+        <x:v>249432</x:v>
       </x:c>
       <x:c r="BU10" s="3" t="n">
-        <x:v>251878</x:v>
+        <x:v>251899</x:v>
       </x:c>
       <x:c r="BV10" s="3" t="n">
-        <x:v>255824</x:v>
+        <x:v>255820</x:v>
       </x:c>
       <x:c r="BW10" s="3" t="n">
-        <x:v>259560</x:v>
+        <x:v>259552</x:v>
       </x:c>
       <x:c r="BX10" s="3" t="n">
-        <x:v>262339</x:v>
+        <x:v>262322</x:v>
       </x:c>
       <x:c r="BY10" s="3" t="n">
-        <x:v>265948</x:v>
+        <x:v>265958</x:v>
       </x:c>
       <x:c r="BZ10" s="3" t="n">
-        <x:v>276136</x:v>
+        <x:v>276186</x:v>
       </x:c>
       <x:c r="CA10" s="3" t="n">
-        <x:v>278910</x:v>
+        <x:v>278969</x:v>
       </x:c>
       <x:c r="CB10" s="3" t="n">
-        <x:v>282475</x:v>
+        <x:v>282424</x:v>
       </x:c>
       <x:c r="CC10" s="3" t="n">
-        <x:v>284896</x:v>
+        <x:v>284860</x:v>
       </x:c>
       <x:c r="CD10" s="3" t="n">
-        <x:v>286093</x:v>
+        <x:v>286115</x:v>
       </x:c>
       <x:c r="CE10" s="3" t="n">
-        <x:v>288418</x:v>
+        <x:v>288477</x:v>
       </x:c>
       <x:c r="CF10" s="3" t="n">
-        <x:v>291162</x:v>
+        <x:v>291101</x:v>
       </x:c>
       <x:c r="CG10" s="3" t="n">
-        <x:v>292172</x:v>
+        <x:v>292114</x:v>
       </x:c>
       <x:c r="CH10" s="3" t="n">
-        <x:v>293513</x:v>
+        <x:v>293528</x:v>
       </x:c>
       <x:c r="CI10" s="3" t="n">
-        <x:v>299102</x:v>
+        <x:v>299099</x:v>
       </x:c>
       <x:c r="CJ10" s="3" t="n">
-        <x:v>300714</x:v>
+        <x:v>300656</x:v>
       </x:c>
       <x:c r="CK10" s="3" t="n">
-        <x:v>302600</x:v>
+        <x:v>302565</x:v>
       </x:c>
       <x:c r="CL10" s="3" t="n">
-        <x:v>307364</x:v>
+        <x:v>307425</x:v>
       </x:c>
       <x:c r="CM10" s="3" t="n">
-        <x:v>310160</x:v>
+        <x:v>310164</x:v>
       </x:c>
       <x:c r="CN10" s="3" t="n">
-        <x:v>309609</x:v>
+        <x:v>309466</x:v>
       </x:c>
       <x:c r="CO10" s="3" t="n">
-        <x:v>314752</x:v>
+        <x:v>314705</x:v>
       </x:c>
       <x:c r="CP10" s="3" t="n">
-        <x:v>317344</x:v>
+        <x:v>317464</x:v>
       </x:c>
       <x:c r="CQ10" s="3" t="n">
-        <x:v>321632</x:v>
+        <x:v>321671</x:v>
       </x:c>
       <x:c r="CR10" s="3" t="n">
-        <x:v>320705</x:v>
+        <x:v>320568</x:v>
       </x:c>
       <x:c r="CS10" s="3" t="n">
-        <x:v>323931</x:v>
+        <x:v>323865</x:v>
       </x:c>
       <x:c r="CT10" s="3" t="n">
-        <x:v>325784</x:v>
+        <x:v>326032</x:v>
       </x:c>
       <x:c r="CU10" s="3" t="n">
-        <x:v>329583</x:v>
+        <x:v>329537</x:v>
       </x:c>
       <x:c r="CV10" s="3" t="n">
-        <x:v>333936</x:v>
+        <x:v>333853</x:v>
       </x:c>
       <x:c r="CW10" s="3" t="n">
-        <x:v>339948</x:v>
+        <x:v>339851</x:v>
       </x:c>
       <x:c r="CX10" s="3" t="n">
-        <x:v>339510</x:v>
+        <x:v>339787</x:v>
       </x:c>
       <x:c r="CY10" s="3" t="n">
-        <x:v>342108</x:v>
+        <x:v>342166</x:v>
       </x:c>
       <x:c r="CZ10" s="3" t="n">
-        <x:v>346744</x:v>
+        <x:v>346574</x:v>
       </x:c>
       <x:c r="DA10" s="3" t="n">
-        <x:v>350722</x:v>
+        <x:v>350608</x:v>
       </x:c>
       <x:c r="DB10" s="3" t="n">
-        <x:v>355231</x:v>
+        <x:v>355382</x:v>
       </x:c>
       <x:c r="DC10" s="3" t="n">
-        <x:v>360372</x:v>
+        <x:v>360482</x:v>
       </x:c>
       <x:c r="DD10" s="3" t="n">
-        <x:v>366380</x:v>
+        <x:v>366241</x:v>
       </x:c>
       <x:c r="DE10" s="3" t="n">
-        <x:v>373264</x:v>
+        <x:v>373163</x:v>
       </x:c>
       <x:c r="DF10" s="3" t="n">
-        <x:v>377190</x:v>
+        <x:v>377222</x:v>
       </x:c>
       <x:c r="DG10" s="3" t="n">
-        <x:v>379351</x:v>
+        <x:v>379450</x:v>
       </x:c>
       <x:c r="DH10" s="3" t="n">
-        <x:v>380826</x:v>
+        <x:v>380805</x:v>
       </x:c>
       <x:c r="DI10" s="3" t="n">
-        <x:v>379303</x:v>
+        <x:v>379238</x:v>
       </x:c>
       <x:c r="DJ10" s="3" t="n">
-        <x:v>378643</x:v>
+        <x:v>378579</x:v>
       </x:c>
       <x:c r="DK10" s="3" t="n">
-        <x:v>383498</x:v>
+        <x:v>383694</x:v>
       </x:c>
       <x:c r="DL10" s="3" t="n">
-        <x:v>390680</x:v>
+        <x:v>390596</x:v>
       </x:c>
       <x:c r="DM10" s="3" t="n">
-        <x:v>394421</x:v>
+        <x:v>394349</x:v>
       </x:c>
       <x:c r="DN10" s="3" t="n">
-        <x:v>398187</x:v>
+        <x:v>398034</x:v>
       </x:c>
       <x:c r="DO10" s="3" t="n">
-        <x:v>407952</x:v>
+        <x:v>408264</x:v>
       </x:c>
       <x:c r="DP10" s="3" t="n">
-        <x:v>408913</x:v>
+        <x:v>408871</x:v>
       </x:c>
       <x:c r="DQ10" s="3" t="n">
-        <x:v>413730</x:v>
+        <x:v>413659</x:v>
       </x:c>
       <x:c r="DR10" s="3" t="n">
-        <x:v>418872</x:v>
+        <x:v>418656</x:v>
       </x:c>
       <x:c r="DS10" s="3" t="n">
-        <x:v>423870</x:v>
+        <x:v>424280</x:v>
       </x:c>
       <x:c r="DT10" s="3" t="n">
-        <x:v>427912</x:v>
+        <x:v>427850</x:v>
       </x:c>
       <x:c r="DU10" s="3" t="n">
-        <x:v>426193</x:v>
+        <x:v>426166</x:v>
       </x:c>
       <x:c r="DV10" s="3" t="n">
-        <x:v>427551</x:v>
+        <x:v>427256</x:v>
       </x:c>
       <x:c r="DW10" s="3" t="n">
-        <x:v>430816</x:v>
+        <x:v>431204</x:v>
       </x:c>
       <x:c r="DX10" s="3" t="n">
-        <x:v>432929</x:v>
+        <x:v>432880</x:v>
       </x:c>
       <x:c r="DY10" s="3" t="n">
-        <x:v>434766</x:v>
+        <x:v>434794</x:v>
       </x:c>
       <x:c r="DZ10" s="3" t="n">
-        <x:v>437193</x:v>
+        <x:v>436768</x:v>
       </x:c>
       <x:c r="EA10" s="3" t="n">
-        <x:v>439654</x:v>
+        <x:v>439932</x:v>
       </x:c>
       <x:c r="EB10" s="3" t="n">
-        <x:v>440717</x:v>
+        <x:v>440739</x:v>
       </x:c>
       <x:c r="EC10" s="3" t="n">
-        <x:v>447099</x:v>
+        <x:v>447189</x:v>
       </x:c>
       <x:c r="ED10" s="3" t="n">
-        <x:v>451791</x:v>
+        <x:v>451401</x:v>
       </x:c>
       <x:c r="EE10" s="3" t="n">
-        <x:v>452457</x:v>
+        <x:v>452629</x:v>
       </x:c>
       <x:c r="EF10" s="3" t="n">
-        <x:v>460205</x:v>
+        <x:v>460224</x:v>
       </x:c>
       <x:c r="EG10" s="3" t="n">
-        <x:v>463043</x:v>
+        <x:v>463160</x:v>
       </x:c>
       <x:c r="EH10" s="3" t="n">
-        <x:v>469588</x:v>
+        <x:v>469239</x:v>
       </x:c>
       <x:c r="EI10" s="3" t="n">
-        <x:v>477119</x:v>
+        <x:v>477187</x:v>
       </x:c>
       <x:c r="EJ10" s="3" t="n">
-        <x:v>482375</x:v>
+        <x:v>482461</x:v>
       </x:c>
       <x:c r="EK10" s="3" t="n">
-        <x:v>487040</x:v>
+        <x:v>487206</x:v>
       </x:c>
       <x:c r="EL10" s="3" t="n">
-        <x:v>493635</x:v>
+        <x:v>493345</x:v>
       </x:c>
       <x:c r="EM10" s="3" t="n">
-        <x:v>493676</x:v>
+        <x:v>493618</x:v>
       </x:c>
       <x:c r="EN10" s="3" t="n">
-        <x:v>495223</x:v>
+        <x:v>495389</x:v>
       </x:c>
       <x:c r="EO10" s="3" t="n">
-        <x:v>502402</x:v>
+        <x:v>502616</x:v>
       </x:c>
       <x:c r="EP10" s="3" t="n">
-        <x:v>509085</x:v>
+        <x:v>508845</x:v>
       </x:c>
       <x:c r="EQ10" s="3" t="n">
-        <x:v>518543</x:v>
+        <x:v>518500</x:v>
       </x:c>
       <x:c r="ER10" s="3" t="n">
-        <x:v>517779</x:v>
+        <x:v>517860</x:v>
       </x:c>
       <x:c r="ES10" s="3" t="n">
-        <x:v>520077</x:v>
+        <x:v>520314</x:v>
       </x:c>
       <x:c r="ET10" s="3" t="n">
-        <x:v>528173</x:v>
+        <x:v>527898</x:v>
       </x:c>
       <x:c r="EU10" s="3" t="n">
-        <x:v>538008</x:v>
+        <x:v>537842</x:v>
       </x:c>
       <x:c r="EV10" s="3" t="n">
-        <x:v>544325</x:v>
+        <x:v>544475</x:v>
       </x:c>
       <x:c r="EW10" s="3" t="n">
-        <x:v>545027</x:v>
+        <x:v>545370</x:v>
       </x:c>
       <x:c r="EX10" s="3" t="n">
-        <x:v>550167</x:v>
+        <x:v>549830</x:v>
       </x:c>
       <x:c r="EY10" s="3" t="n">
-        <x:v>550831</x:v>
+        <x:v>550542</x:v>
       </x:c>
       <x:c r="EZ10" s="3" t="n">
-        <x:v>557927</x:v>
+        <x:v>558101</x:v>
       </x:c>
       <x:c r="FA10" s="3" t="n">
-        <x:v>564246</x:v>
+        <x:v>564779</x:v>
       </x:c>
       <x:c r="FB10" s="3" t="n">
-        <x:v>567600</x:v>
+        <x:v>567156</x:v>
       </x:c>
       <x:c r="FC10" s="3" t="n">
-        <x:v>573360</x:v>
+        <x:v>572928</x:v>
       </x:c>
       <x:c r="FD10" s="3" t="n">
-        <x:v>517007</x:v>
+        <x:v>517309</x:v>
       </x:c>
       <x:c r="FE10" s="3" t="n">
-        <x:v>549426</x:v>
+        <x:v>550159</x:v>
       </x:c>
       <x:c r="FF10" s="3" t="n">
-        <x:v>549357</x:v>
+        <x:v>548782</x:v>
       </x:c>
       <x:c r="FG10" s="3" t="n">
-        <x:v>566588</x:v>
+        <x:v>566002</x:v>
       </x:c>
       <x:c r="FH10" s="3" t="n">
-        <x:v>580146</x:v>
+        <x:v>580615</x:v>
       </x:c>
       <x:c r="FI10" s="3" t="n">
-        <x:v>598380</x:v>
+        <x:v>599234</x:v>
       </x:c>
       <x:c r="FJ10" s="3" t="n">
-        <x:v>615555</x:v>
+        <x:v>614780</x:v>
       </x:c>
       <x:c r="FK10" s="3" t="n">
-        <x:v>620720</x:v>
+        <x:v>620015</x:v>
       </x:c>
       <x:c r="FL10" s="3" t="n">
-        <x:v>651323</x:v>
+        <x:v>652085</x:v>
       </x:c>
       <x:c r="FM10" s="3" t="n">
-        <x:v>653780</x:v>
+        <x:v>654843</x:v>
       </x:c>
       <x:c r="FN10" s="3" t="n">
-        <x:v>667934</x:v>
+        <x:v>666924</x:v>
       </x:c>
       <x:c r="FO10" s="3" t="n">
-        <x:v>666804</x:v>
+        <x:v>665764</x:v>
       </x:c>
       <x:c r="FP10" s="3" t="n">
-        <x:v>682392</x:v>
+        <x:v>683080</x:v>
       </x:c>
       <x:c r="FQ10" s="3" t="n">
-        <x:v>684560</x:v>
+        <x:v>686096</x:v>
       </x:c>
       <x:c r="FR10" s="3" t="n">
-        <x:v>689927</x:v>
+        <x:v>688873</x:v>
       </x:c>
       <x:c r="FS10" s="3" t="n">
-        <x:v>695041</x:v>
+        <x:v>694160</x:v>
       </x:c>
       <x:c r="FT10" s="3" t="n">
-        <x:v>700036</x:v>
+        <x:v>700547</x:v>
       </x:c>
       <x:c r="FU10" s="3" t="n">
-        <x:v>704189</x:v>
+        <x:v>706755</x:v>
       </x:c>
       <x:c r="FV10" s="3" t="n">
-        <x:v>714841</x:v>
+        <x:v>714442</x:v>
       </x:c>
       <x:c r="FW10" s="3" t="n">
-        <x:v>721122</x:v>
+        <x:v>719644</x:v>
       </x:c>
       <x:c r="FX10" s="3" t="n">
-        <x:v>729664</x:v>
+        <x:v>730356</x:v>
+      </x:c>
+      <x:c r="FY10" s="3" t="n">
+        <x:v>741962</x:v>
+      </x:c>
+      <x:c r="FZ10" s="3" t="n">
+        <x:v>750542</x:v>
       </x:c>
     </x:row>
-    <x:row r="11" spans="1:180">
+    <x:row r="11" spans="1:182">
       <x:c r="B11" s="2" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>1482</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>1514</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>1548</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>1593</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>1663</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>1730</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>1774</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
         <x:v>1794</x:v>
       </x:c>
@@ -5630,443 +5687,449 @@
       <x:c r="AQ11" s="3" t="n">
         <x:v>4437</x:v>
       </x:c>
       <x:c r="AR11" s="3" t="n">
         <x:v>4554</x:v>
       </x:c>
       <x:c r="AS11" s="3" t="n">
         <x:v>4708</x:v>
       </x:c>
       <x:c r="AT11" s="3" t="n">
         <x:v>4825</x:v>
       </x:c>
       <x:c r="AU11" s="3" t="n">
         <x:v>4786</x:v>
       </x:c>
       <x:c r="AV11" s="3" t="n">
         <x:v>4679</x:v>
       </x:c>
       <x:c r="AW11" s="3" t="n">
         <x:v>4748</x:v>
       </x:c>
       <x:c r="AX11" s="3" t="n">
         <x:v>4748</x:v>
       </x:c>
       <x:c r="AY11" s="3" t="n">
-        <x:v>4854</x:v>
+        <x:v>4858</x:v>
       </x:c>
       <x:c r="AZ11" s="3" t="n">
-        <x:v>4814</x:v>
+        <x:v>4815</x:v>
       </x:c>
       <x:c r="BA11" s="3" t="n">
-        <x:v>4872</x:v>
+        <x:v>4875</x:v>
       </x:c>
       <x:c r="BB11" s="3" t="n">
-        <x:v>4931</x:v>
+        <x:v>4932</x:v>
       </x:c>
       <x:c r="BC11" s="3" t="n">
+        <x:v>5037</x:v>
+      </x:c>
+      <x:c r="BD11" s="3" t="n">
+        <x:v>5208</x:v>
+      </x:c>
+      <x:c r="BE11" s="3" t="n">
+        <x:v>4992</x:v>
+      </x:c>
+      <x:c r="BF11" s="3" t="n">
+        <x:v>5014</x:v>
+      </x:c>
+      <x:c r="BG11" s="3" t="n">
+        <x:v>4627</x:v>
+      </x:c>
+      <x:c r="BH11" s="3" t="n">
+        <x:v>5812</x:v>
+      </x:c>
+      <x:c r="BI11" s="3" t="n">
+        <x:v>4390</x:v>
+      </x:c>
+      <x:c r="BJ11" s="3" t="n">
+        <x:v>4270</x:v>
+      </x:c>
+      <x:c r="BK11" s="3" t="n">
+        <x:v>5185</x:v>
+      </x:c>
+      <x:c r="BL11" s="3" t="n">
         <x:v>5028</x:v>
       </x:c>
-      <x:c r="BD11" s="3" t="n">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="BM11" s="3" t="n">
-        <x:v>5160</x:v>
+        <x:v>5157</x:v>
       </x:c>
       <x:c r="BN11" s="3" t="n">
-        <x:v>5071</x:v>
+        <x:v>5079</x:v>
       </x:c>
       <x:c r="BO11" s="3" t="n">
-        <x:v>5389</x:v>
+        <x:v>5369</x:v>
       </x:c>
       <x:c r="BP11" s="3" t="n">
-        <x:v>5429</x:v>
+        <x:v>5434</x:v>
       </x:c>
       <x:c r="BQ11" s="3" t="n">
-        <x:v>5430</x:v>
+        <x:v>5423</x:v>
       </x:c>
       <x:c r="BR11" s="3" t="n">
-        <x:v>5399</x:v>
+        <x:v>5405</x:v>
       </x:c>
       <x:c r="BS11" s="3" t="n">
-        <x:v>5552</x:v>
+        <x:v>5548</x:v>
       </x:c>
       <x:c r="BT11" s="3" t="n">
-        <x:v>5581</x:v>
+        <x:v>5584</x:v>
       </x:c>
       <x:c r="BU11" s="3" t="n">
-        <x:v>5695</x:v>
+        <x:v>5683</x:v>
       </x:c>
       <x:c r="BV11" s="3" t="n">
         <x:v>5614</x:v>
       </x:c>
       <x:c r="BW11" s="3" t="n">
-        <x:v>5407</x:v>
+        <x:v>5404</x:v>
       </x:c>
       <x:c r="BX11" s="3" t="n">
-        <x:v>5169</x:v>
+        <x:v>5186</x:v>
       </x:c>
       <x:c r="BY11" s="3" t="n">
-        <x:v>5448</x:v>
+        <x:v>5438</x:v>
       </x:c>
       <x:c r="BZ11" s="3" t="n">
-        <x:v>5273</x:v>
+        <x:v>5278</x:v>
       </x:c>
       <x:c r="CA11" s="3" t="n">
-        <x:v>7559</x:v>
+        <x:v>7561</x:v>
       </x:c>
       <x:c r="CB11" s="3" t="n">
-        <x:v>7540</x:v>
+        <x:v>7544</x:v>
       </x:c>
       <x:c r="CC11" s="3" t="n">
-        <x:v>7566</x:v>
+        <x:v>7565</x:v>
       </x:c>
       <x:c r="CD11" s="3" t="n">
         <x:v>7766</x:v>
       </x:c>
       <x:c r="CE11" s="3" t="n">
-        <x:v>7854</x:v>
+        <x:v>7856</x:v>
       </x:c>
       <x:c r="CF11" s="3" t="n">
-        <x:v>8049</x:v>
+        <x:v>8042</x:v>
       </x:c>
       <x:c r="CG11" s="3" t="n">
-        <x:v>8054</x:v>
+        <x:v>8057</x:v>
       </x:c>
       <x:c r="CH11" s="3" t="n">
-        <x:v>8291</x:v>
+        <x:v>8289</x:v>
       </x:c>
       <x:c r="CI11" s="3" t="n">
-        <x:v>8428</x:v>
+        <x:v>8422</x:v>
       </x:c>
       <x:c r="CJ11" s="3" t="n">
-        <x:v>8666</x:v>
+        <x:v>8661</x:v>
       </x:c>
       <x:c r="CK11" s="3" t="n">
-        <x:v>8754</x:v>
+        <x:v>8759</x:v>
       </x:c>
       <x:c r="CL11" s="3" t="n">
-        <x:v>8859</x:v>
+        <x:v>8862</x:v>
       </x:c>
       <x:c r="CM11" s="3" t="n">
-        <x:v>9187</x:v>
+        <x:v>9181</x:v>
       </x:c>
       <x:c r="CN11" s="3" t="n">
-        <x:v>9281</x:v>
+        <x:v>9273</x:v>
       </x:c>
       <x:c r="CO11" s="3" t="n">
-        <x:v>9391</x:v>
+        <x:v>9392</x:v>
       </x:c>
       <x:c r="CP11" s="3" t="n">
-        <x:v>9470</x:v>
+        <x:v>9468</x:v>
       </x:c>
       <x:c r="CQ11" s="3" t="n">
-        <x:v>9432</x:v>
+        <x:v>9435</x:v>
       </x:c>
       <x:c r="CR11" s="3" t="n">
-        <x:v>9491</x:v>
+        <x:v>9490</x:v>
       </x:c>
       <x:c r="CS11" s="3" t="n">
-        <x:v>9612</x:v>
+        <x:v>9615</x:v>
       </x:c>
       <x:c r="CT11" s="3" t="n">
-        <x:v>9644</x:v>
+        <x:v>9649</x:v>
       </x:c>
       <x:c r="CU11" s="3" t="n">
-        <x:v>9953</x:v>
+        <x:v>9947</x:v>
       </x:c>
       <x:c r="CV11" s="3" t="n">
-        <x:v>10127</x:v>
+        <x:v>10135</x:v>
       </x:c>
       <x:c r="CW11" s="3" t="n">
-        <x:v>10183</x:v>
+        <x:v>10190</x:v>
       </x:c>
       <x:c r="CX11" s="3" t="n">
-        <x:v>10550</x:v>
+        <x:v>10546</x:v>
       </x:c>
       <x:c r="CY11" s="3" t="n">
-        <x:v>10368</x:v>
+        <x:v>10379</x:v>
       </x:c>
       <x:c r="CZ11" s="3" t="n">
-        <x:v>10511</x:v>
+        <x:v>10507</x:v>
       </x:c>
       <x:c r="DA11" s="3" t="n">
         <x:v>10567</x:v>
       </x:c>
       <x:c r="DB11" s="3" t="n">
-        <x:v>10580</x:v>
+        <x:v>10577</x:v>
       </x:c>
       <x:c r="DC11" s="3" t="n">
-        <x:v>10592</x:v>
+        <x:v>10597</x:v>
       </x:c>
       <x:c r="DD11" s="3" t="n">
-        <x:v>10607</x:v>
+        <x:v>10603</x:v>
       </x:c>
       <x:c r="DE11" s="3" t="n">
-        <x:v>10763</x:v>
+        <x:v>10762</x:v>
       </x:c>
       <x:c r="DF11" s="3" t="n">
         <x:v>10826</x:v>
       </x:c>
       <x:c r="DG11" s="3" t="n">
-        <x:v>11208</x:v>
+        <x:v>11201</x:v>
       </x:c>
       <x:c r="DH11" s="3" t="n">
-        <x:v>11276</x:v>
+        <x:v>11281</x:v>
       </x:c>
       <x:c r="DI11" s="3" t="n">
-        <x:v>11354</x:v>
+        <x:v>11359</x:v>
       </x:c>
       <x:c r="DJ11" s="3" t="n">
-        <x:v>11501</x:v>
+        <x:v>11498</x:v>
       </x:c>
       <x:c r="DK11" s="3" t="n">
-        <x:v>11387</x:v>
+        <x:v>11389</x:v>
       </x:c>
       <x:c r="DL11" s="3" t="n">
-        <x:v>11507</x:v>
+        <x:v>11496</x:v>
       </x:c>
       <x:c r="DM11" s="3" t="n">
-        <x:v>11392</x:v>
+        <x:v>11398</x:v>
       </x:c>
       <x:c r="DN11" s="3" t="n">
-        <x:v>11455</x:v>
+        <x:v>11458</x:v>
       </x:c>
       <x:c r="DO11" s="3" t="n">
-        <x:v>11561</x:v>
+        <x:v>11566</x:v>
       </x:c>
       <x:c r="DP11" s="3" t="n">
-        <x:v>11704</x:v>
+        <x:v>11698</x:v>
       </x:c>
       <x:c r="DQ11" s="3" t="n">
-        <x:v>11633</x:v>
+        <x:v>11635</x:v>
       </x:c>
       <x:c r="DR11" s="3" t="n">
-        <x:v>11524</x:v>
+        <x:v>11527</x:v>
       </x:c>
       <x:c r="DS11" s="3" t="n">
-        <x:v>11338</x:v>
+        <x:v>11350</x:v>
       </x:c>
       <x:c r="DT11" s="3" t="n">
-        <x:v>11384</x:v>
+        <x:v>11380</x:v>
       </x:c>
       <x:c r="DU11" s="3" t="n">
-        <x:v>11363</x:v>
+        <x:v>11366</x:v>
       </x:c>
       <x:c r="DV11" s="3" t="n">
-        <x:v>11422</x:v>
+        <x:v>11423</x:v>
       </x:c>
       <x:c r="DW11" s="3" t="n">
-        <x:v>11439</x:v>
+        <x:v>11452</x:v>
       </x:c>
       <x:c r="DX11" s="3" t="n">
-        <x:v>11548</x:v>
+        <x:v>11542</x:v>
       </x:c>
       <x:c r="DY11" s="3" t="n">
-        <x:v>11449</x:v>
+        <x:v>11445</x:v>
       </x:c>
       <x:c r="DZ11" s="3" t="n">
-        <x:v>11523</x:v>
+        <x:v>11512</x:v>
       </x:c>
       <x:c r="EA11" s="3" t="n">
-        <x:v>11193</x:v>
+        <x:v>11192</x:v>
       </x:c>
       <x:c r="EB11" s="3" t="n">
-        <x:v>11170</x:v>
+        <x:v>11177</x:v>
       </x:c>
       <x:c r="EC11" s="3" t="n">
-        <x:v>11360</x:v>
+        <x:v>11359</x:v>
       </x:c>
       <x:c r="ED11" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>11456</x:v>
       </x:c>
       <x:c r="EE11" s="3" t="n">
-        <x:v>11979</x:v>
+        <x:v>11965</x:v>
       </x:c>
       <x:c r="EF11" s="3" t="n">
         <x:v>11992</x:v>
       </x:c>
       <x:c r="EG11" s="3" t="n">
-        <x:v>12277</x:v>
+        <x:v>12273</x:v>
       </x:c>
       <x:c r="EH11" s="3" t="n">
-        <x:v>12297</x:v>
+        <x:v>12304</x:v>
       </x:c>
       <x:c r="EI11" s="3" t="n">
-        <x:v>12527</x:v>
+        <x:v>12515</x:v>
       </x:c>
       <x:c r="EJ11" s="3" t="n">
-        <x:v>12737</x:v>
+        <x:v>12739</x:v>
       </x:c>
       <x:c r="EK11" s="3" t="n">
-        <x:v>12914</x:v>
+        <x:v>12916</x:v>
       </x:c>
       <x:c r="EL11" s="3" t="n">
-        <x:v>13032</x:v>
+        <x:v>13040</x:v>
       </x:c>
       <x:c r="EM11" s="3" t="n">
-        <x:v>12424</x:v>
+        <x:v>12402</x:v>
       </x:c>
       <x:c r="EN11" s="3" t="n">
-        <x:v>12635</x:v>
+        <x:v>12648</x:v>
       </x:c>
       <x:c r="EO11" s="3" t="n">
-        <x:v>12876</x:v>
+        <x:v>12885</x:v>
       </x:c>
       <x:c r="EP11" s="3" t="n">
-        <x:v>13199</x:v>
+        <x:v>13208</x:v>
       </x:c>
       <x:c r="EQ11" s="3" t="n">
-        <x:v>13728</x:v>
+        <x:v>13724</x:v>
       </x:c>
       <x:c r="ER11" s="3" t="n">
         <x:v>13833</x:v>
       </x:c>
       <x:c r="ES11" s="3" t="n">
         <x:v>14039</x:v>
       </x:c>
       <x:c r="ET11" s="3" t="n">
-        <x:v>14343</x:v>
+        <x:v>14334</x:v>
       </x:c>
       <x:c r="EU11" s="3" t="n">
-        <x:v>14143</x:v>
+        <x:v>14148</x:v>
       </x:c>
       <x:c r="EV11" s="3" t="n">
-        <x:v>14332</x:v>
+        <x:v>14340</x:v>
       </x:c>
       <x:c r="EW11" s="3" t="n">
-        <x:v>14607</x:v>
+        <x:v>14601</x:v>
       </x:c>
       <x:c r="EX11" s="3" t="n">
-        <x:v>14722</x:v>
+        <x:v>14711</x:v>
       </x:c>
       <x:c r="EY11" s="3" t="n">
-        <x:v>14662</x:v>
+        <x:v>14665</x:v>
       </x:c>
       <x:c r="EZ11" s="3" t="n">
-        <x:v>14878</x:v>
+        <x:v>14877</x:v>
       </x:c>
       <x:c r="FA11" s="3" t="n">
-        <x:v>14976</x:v>
+        <x:v>14978</x:v>
       </x:c>
       <x:c r="FB11" s="3" t="n">
-        <x:v>15118</x:v>
+        <x:v>15117</x:v>
       </x:c>
       <x:c r="FC11" s="3" t="n">
-        <x:v>15497</x:v>
+        <x:v>15492</x:v>
       </x:c>
       <x:c r="FD11" s="3" t="n">
-        <x:v>14407</x:v>
+        <x:v>14408</x:v>
       </x:c>
       <x:c r="FE11" s="3" t="n">
-        <x:v>14930</x:v>
+        <x:v>14933</x:v>
       </x:c>
       <x:c r="FF11" s="3" t="n">
-        <x:v>15219</x:v>
+        <x:v>15224</x:v>
       </x:c>
       <x:c r="FG11" s="3" t="n">
-        <x:v>15778</x:v>
+        <x:v>15772</x:v>
       </x:c>
       <x:c r="FH11" s="3" t="n">
-        <x:v>16064</x:v>
+        <x:v>16071</x:v>
       </x:c>
       <x:c r="FI11" s="3" t="n">
-        <x:v>16224</x:v>
+        <x:v>16229</x:v>
       </x:c>
       <x:c r="FJ11" s="3" t="n">
-        <x:v>16425</x:v>
+        <x:v>16415</x:v>
       </x:c>
       <x:c r="FK11" s="3" t="n">
-        <x:v>16431</x:v>
+        <x:v>16439</x:v>
       </x:c>
       <x:c r="FL11" s="3" t="n">
-        <x:v>16686</x:v>
+        <x:v>16701</x:v>
       </x:c>
       <x:c r="FM11" s="3" t="n">
-        <x:v>17103</x:v>
+        <x:v>17117</x:v>
       </x:c>
       <x:c r="FN11" s="3" t="n">
-        <x:v>17491</x:v>
+        <x:v>17453</x:v>
       </x:c>
       <x:c r="FO11" s="3" t="n">
-        <x:v>18005</x:v>
+        <x:v>18021</x:v>
       </x:c>
       <x:c r="FP11" s="3" t="n">
-        <x:v>18468</x:v>
+        <x:v>18496</x:v>
       </x:c>
       <x:c r="FQ11" s="3" t="n">
-        <x:v>18889</x:v>
+        <x:v>18920</x:v>
       </x:c>
       <x:c r="FR11" s="3" t="n">
-        <x:v>19209</x:v>
+        <x:v>19097</x:v>
       </x:c>
       <x:c r="FS11" s="3" t="n">
-        <x:v>19568</x:v>
+        <x:v>19468</x:v>
       </x:c>
       <x:c r="FT11" s="3" t="n">
-        <x:v>19714</x:v>
+        <x:v>19651</x:v>
       </x:c>
       <x:c r="FU11" s="3" t="n">
-        <x:v>19764</x:v>
+        <x:v>19746</x:v>
       </x:c>
       <x:c r="FV11" s="3" t="n">
-        <x:v>19918</x:v>
+        <x:v>19862</x:v>
       </x:c>
       <x:c r="FW11" s="3" t="n">
-        <x:v>19877</x:v>
+        <x:v>19878</x:v>
       </x:c>
       <x:c r="FX11" s="3" t="n">
-        <x:v>20036</x:v>
+        <x:v>20143</x:v>
+      </x:c>
+      <x:c r="FY11" s="3" t="n">
+        <x:v>20375</x:v>
+      </x:c>
+      <x:c r="FZ11" s="3" t="n">
+        <x:v>20859</x:v>
       </x:c>
     </x:row>
-    <x:row r="12" spans="1:180">
+    <x:row r="12" spans="1:182">
       <x:c r="B12" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>42930</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>43986</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>45362</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>46164</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>47216</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>48159</x:v>
       </x:c>
       <x:c r="I12" s="3" t="n">
         <x:v>48766</x:v>
       </x:c>
       <x:c r="J12" s="3" t="n">
         <x:v>50369</x:v>
       </x:c>
@@ -6169,443 +6232,449 @@
       <x:c r="AQ12" s="3" t="n">
         <x:v>103895</x:v>
       </x:c>
       <x:c r="AR12" s="3" t="n">
         <x:v>106608</x:v>
       </x:c>
       <x:c r="AS12" s="3" t="n">
         <x:v>107772</x:v>
       </x:c>
       <x:c r="AT12" s="3" t="n">
         <x:v>108560</x:v>
       </x:c>
       <x:c r="AU12" s="3" t="n">
         <x:v>109536</x:v>
       </x:c>
       <x:c r="AV12" s="3" t="n">
         <x:v>111411</x:v>
       </x:c>
       <x:c r="AW12" s="3" t="n">
         <x:v>112706</x:v>
       </x:c>
       <x:c r="AX12" s="3" t="n">
         <x:v>114024</x:v>
       </x:c>
       <x:c r="AY12" s="3" t="n">
-        <x:v>113889</x:v>
+        <x:v>113882</x:v>
       </x:c>
       <x:c r="AZ12" s="3" t="n">
-        <x:v>112977</x:v>
+        <x:v>112980</x:v>
       </x:c>
       <x:c r="BA12" s="3" t="n">
-        <x:v>112523</x:v>
+        <x:v>112542</x:v>
       </x:c>
       <x:c r="BB12" s="3" t="n">
-        <x:v>113876</x:v>
+        <x:v>113873</x:v>
       </x:c>
       <x:c r="BC12" s="3" t="n">
-        <x:v>114291</x:v>
+        <x:v>114293</x:v>
       </x:c>
       <x:c r="BD12" s="3" t="n">
         <x:v>116480</x:v>
       </x:c>
       <x:c r="BE12" s="3" t="n">
-        <x:v>116291</x:v>
+        <x:v>116307</x:v>
       </x:c>
       <x:c r="BF12" s="3" t="n">
-        <x:v>118453</x:v>
+        <x:v>118457</x:v>
       </x:c>
       <x:c r="BG12" s="3" t="n">
-        <x:v>119815</x:v>
+        <x:v>119825</x:v>
       </x:c>
       <x:c r="BH12" s="3" t="n">
-        <x:v>121026</x:v>
+        <x:v>121015</x:v>
       </x:c>
       <x:c r="BI12" s="3" t="n">
-        <x:v>121603</x:v>
+        <x:v>121600</x:v>
       </x:c>
       <x:c r="BJ12" s="3" t="n">
-        <x:v>122335</x:v>
+        <x:v>122336</x:v>
       </x:c>
       <x:c r="BK12" s="3" t="n">
-        <x:v>124118</x:v>
+        <x:v>124133</x:v>
       </x:c>
       <x:c r="BL12" s="3" t="n">
-        <x:v>125791</x:v>
+        <x:v>125783</x:v>
       </x:c>
       <x:c r="BM12" s="3" t="n">
-        <x:v>127001</x:v>
+        <x:v>126994</x:v>
       </x:c>
       <x:c r="BN12" s="3" t="n">
-        <x:v>127317</x:v>
+        <x:v>127307</x:v>
       </x:c>
       <x:c r="BO12" s="3" t="n">
-        <x:v>127546</x:v>
+        <x:v>127530</x:v>
       </x:c>
       <x:c r="BP12" s="3" t="n">
-        <x:v>128389</x:v>
+        <x:v>128406</x:v>
       </x:c>
       <x:c r="BQ12" s="3" t="n">
-        <x:v>130751</x:v>
+        <x:v>130736</x:v>
       </x:c>
       <x:c r="BR12" s="3" t="n">
-        <x:v>130842</x:v>
+        <x:v>130830</x:v>
       </x:c>
       <x:c r="BS12" s="3" t="n">
-        <x:v>134627</x:v>
+        <x:v>134628</x:v>
       </x:c>
       <x:c r="BT12" s="3" t="n">
-        <x:v>134804</x:v>
+        <x:v>134807</x:v>
       </x:c>
       <x:c r="BU12" s="3" t="n">
-        <x:v>137944</x:v>
+        <x:v>137933</x:v>
       </x:c>
       <x:c r="BV12" s="3" t="n">
-        <x:v>138775</x:v>
+        <x:v>138779</x:v>
       </x:c>
       <x:c r="BW12" s="3" t="n">
-        <x:v>142325</x:v>
+        <x:v>142313</x:v>
       </x:c>
       <x:c r="BX12" s="3" t="n">
-        <x:v>142790</x:v>
+        <x:v>142802</x:v>
       </x:c>
       <x:c r="BY12" s="3" t="n">
-        <x:v>144109</x:v>
+        <x:v>144105</x:v>
       </x:c>
       <x:c r="BZ12" s="3" t="n">
-        <x:v>144820</x:v>
+        <x:v>144833</x:v>
       </x:c>
       <x:c r="CA12" s="3" t="n">
-        <x:v>145677</x:v>
+        <x:v>145686</x:v>
       </x:c>
       <x:c r="CB12" s="3" t="n">
-        <x:v>145570</x:v>
+        <x:v>145568</x:v>
       </x:c>
       <x:c r="CC12" s="3" t="n">
-        <x:v>149356</x:v>
+        <x:v>149346</x:v>
       </x:c>
       <x:c r="CD12" s="3" t="n">
-        <x:v>148958</x:v>
+        <x:v>148960</x:v>
       </x:c>
       <x:c r="CE12" s="3" t="n">
-        <x:v>150398</x:v>
+        <x:v>150409</x:v>
       </x:c>
       <x:c r="CF12" s="3" t="n">
-        <x:v>155730</x:v>
+        <x:v>155712</x:v>
       </x:c>
       <x:c r="CG12" s="3" t="n">
-        <x:v>153284</x:v>
+        <x:v>153291</x:v>
       </x:c>
       <x:c r="CH12" s="3" t="n">
-        <x:v>158864</x:v>
+        <x:v>158855</x:v>
       </x:c>
       <x:c r="CI12" s="3" t="n">
-        <x:v>162021</x:v>
+        <x:v>162007</x:v>
       </x:c>
       <x:c r="CJ12" s="3" t="n">
         <x:v>163533</x:v>
       </x:c>
       <x:c r="CK12" s="3" t="n">
-        <x:v>165515</x:v>
+        <x:v>165523</x:v>
       </x:c>
       <x:c r="CL12" s="3" t="n">
-        <x:v>168995</x:v>
+        <x:v>168986</x:v>
       </x:c>
       <x:c r="CM12" s="3" t="n">
-        <x:v>170655</x:v>
+        <x:v>170646</x:v>
       </x:c>
       <x:c r="CN12" s="3" t="n">
-        <x:v>172136</x:v>
+        <x:v>172129</x:v>
       </x:c>
       <x:c r="CO12" s="3" t="n">
-        <x:v>175726</x:v>
+        <x:v>175720</x:v>
       </x:c>
       <x:c r="CP12" s="3" t="n">
-        <x:v>175855</x:v>
+        <x:v>175850</x:v>
       </x:c>
       <x:c r="CQ12" s="3" t="n">
-        <x:v>175786</x:v>
+        <x:v>175791</x:v>
       </x:c>
       <x:c r="CR12" s="3" t="n">
-        <x:v>176377</x:v>
+        <x:v>176379</x:v>
       </x:c>
       <x:c r="CS12" s="3" t="n">
-        <x:v>177858</x:v>
+        <x:v>177854</x:v>
       </x:c>
       <x:c r="CT12" s="3" t="n">
-        <x:v>176687</x:v>
+        <x:v>176710</x:v>
       </x:c>
       <x:c r="CU12" s="3" t="n">
-        <x:v>179964</x:v>
+        <x:v>179944</x:v>
       </x:c>
       <x:c r="CV12" s="3" t="n">
-        <x:v>181108</x:v>
+        <x:v>181128</x:v>
       </x:c>
       <x:c r="CW12" s="3" t="n">
-        <x:v>181777</x:v>
+        <x:v>181779</x:v>
       </x:c>
       <x:c r="CX12" s="3" t="n">
-        <x:v>184921</x:v>
+        <x:v>184946</x:v>
       </x:c>
       <x:c r="CY12" s="3" t="n">
-        <x:v>187845</x:v>
+        <x:v>187857</x:v>
       </x:c>
       <x:c r="CZ12" s="3" t="n">
-        <x:v>190162</x:v>
+        <x:v>190148</x:v>
       </x:c>
       <x:c r="DA12" s="3" t="n">
-        <x:v>194492</x:v>
+        <x:v>194479</x:v>
       </x:c>
       <x:c r="DB12" s="3" t="n">
-        <x:v>193578</x:v>
+        <x:v>193589</x:v>
       </x:c>
       <x:c r="DC12" s="3" t="n">
-        <x:v>196102</x:v>
+        <x:v>196118</x:v>
       </x:c>
       <x:c r="DD12" s="3" t="n">
-        <x:v>199163</x:v>
+        <x:v>199143</x:v>
       </x:c>
       <x:c r="DE12" s="3" t="n">
-        <x:v>199541</x:v>
+        <x:v>199535</x:v>
       </x:c>
       <x:c r="DF12" s="3" t="n">
-        <x:v>204788</x:v>
+        <x:v>204782</x:v>
       </x:c>
       <x:c r="DG12" s="3" t="n">
-        <x:v>205588</x:v>
+        <x:v>205582</x:v>
       </x:c>
       <x:c r="DH12" s="3" t="n">
-        <x:v>209155</x:v>
+        <x:v>209171</x:v>
       </x:c>
       <x:c r="DI12" s="3" t="n">
-        <x:v>211770</x:v>
+        <x:v>211775</x:v>
       </x:c>
       <x:c r="DJ12" s="3" t="n">
-        <x:v>211795</x:v>
+        <x:v>211793</x:v>
       </x:c>
       <x:c r="DK12" s="3" t="n">
-        <x:v>215789</x:v>
+        <x:v>215779</x:v>
       </x:c>
       <x:c r="DL12" s="3" t="n">
-        <x:v>215612</x:v>
+        <x:v>215608</x:v>
       </x:c>
       <x:c r="DM12" s="3" t="n">
-        <x:v>217216</x:v>
+        <x:v>217223</x:v>
       </x:c>
       <x:c r="DN12" s="3" t="n">
-        <x:v>217628</x:v>
+        <x:v>217627</x:v>
       </x:c>
       <x:c r="DO12" s="3" t="n">
-        <x:v>219638</x:v>
+        <x:v>219635</x:v>
       </x:c>
       <x:c r="DP12" s="3" t="n">
-        <x:v>221466</x:v>
+        <x:v>221476</x:v>
       </x:c>
       <x:c r="DQ12" s="3" t="n">
-        <x:v>222077</x:v>
+        <x:v>222091</x:v>
       </x:c>
       <x:c r="DR12" s="3" t="n">
-        <x:v>228248</x:v>
+        <x:v>228249</x:v>
       </x:c>
       <x:c r="DS12" s="3" t="n">
-        <x:v>227905</x:v>
+        <x:v>227916</x:v>
       </x:c>
       <x:c r="DT12" s="3" t="n">
-        <x:v>230762</x:v>
+        <x:v>230766</x:v>
       </x:c>
       <x:c r="DU12" s="3" t="n">
-        <x:v>233358</x:v>
+        <x:v>233370</x:v>
       </x:c>
       <x:c r="DV12" s="3" t="n">
-        <x:v>234224</x:v>
+        <x:v>234226</x:v>
       </x:c>
       <x:c r="DW12" s="3" t="n">
-        <x:v>236595</x:v>
+        <x:v>236616</x:v>
       </x:c>
       <x:c r="DX12" s="3" t="n">
-        <x:v>238705</x:v>
+        <x:v>238700</x:v>
       </x:c>
       <x:c r="DY12" s="3" t="n">
-        <x:v>240905</x:v>
+        <x:v>240898</x:v>
       </x:c>
       <x:c r="DZ12" s="3" t="n">
-        <x:v>245144</x:v>
+        <x:v>245123</x:v>
       </x:c>
       <x:c r="EA12" s="3" t="n">
-        <x:v>247351</x:v>
+        <x:v>247345</x:v>
       </x:c>
       <x:c r="EB12" s="3" t="n">
-        <x:v>248873</x:v>
+        <x:v>248877</x:v>
       </x:c>
       <x:c r="EC12" s="3" t="n">
         <x:v>251773</x:v>
       </x:c>
       <x:c r="ED12" s="3" t="n">
-        <x:v>253622</x:v>
+        <x:v>253605</x:v>
       </x:c>
       <x:c r="EE12" s="3" t="n">
-        <x:v>255033</x:v>
+        <x:v>255035</x:v>
       </x:c>
       <x:c r="EF12" s="3" t="n">
-        <x:v>259473</x:v>
+        <x:v>259460</x:v>
       </x:c>
       <x:c r="EG12" s="3" t="n">
-        <x:v>262862</x:v>
+        <x:v>262858</x:v>
       </x:c>
       <x:c r="EH12" s="3" t="n">
-        <x:v>264867</x:v>
+        <x:v>264850</x:v>
       </x:c>
       <x:c r="EI12" s="3" t="n">
-        <x:v>269050</x:v>
+        <x:v>269053</x:v>
       </x:c>
       <x:c r="EJ12" s="3" t="n">
-        <x:v>270892</x:v>
+        <x:v>270893</x:v>
       </x:c>
       <x:c r="EK12" s="3" t="n">
-        <x:v>274864</x:v>
+        <x:v>274869</x:v>
       </x:c>
       <x:c r="EL12" s="3" t="n">
-        <x:v>279832</x:v>
+        <x:v>279821</x:v>
       </x:c>
       <x:c r="EM12" s="3" t="n">
-        <x:v>283739</x:v>
+        <x:v>283733</x:v>
       </x:c>
       <x:c r="EN12" s="3" t="n">
-        <x:v>289305</x:v>
+        <x:v>289329</x:v>
       </x:c>
       <x:c r="EO12" s="3" t="n">
-        <x:v>291626</x:v>
+        <x:v>291638</x:v>
       </x:c>
       <x:c r="EP12" s="3" t="n">
-        <x:v>297842</x:v>
+        <x:v>297841</x:v>
       </x:c>
       <x:c r="EQ12" s="3" t="n">
-        <x:v>296634</x:v>
+        <x:v>296673</x:v>
       </x:c>
       <x:c r="ER12" s="3" t="n">
-        <x:v>300214</x:v>
+        <x:v>300193</x:v>
       </x:c>
       <x:c r="ES12" s="3" t="n">
-        <x:v>302981</x:v>
+        <x:v>302977</x:v>
       </x:c>
       <x:c r="ET12" s="3" t="n">
-        <x:v>305608</x:v>
+        <x:v>305602</x:v>
       </x:c>
       <x:c r="EU12" s="3" t="n">
-        <x:v>308597</x:v>
+        <x:v>308612</x:v>
       </x:c>
       <x:c r="EV12" s="3" t="n">
-        <x:v>315237</x:v>
+        <x:v>315235</x:v>
       </x:c>
       <x:c r="EW12" s="3" t="n">
-        <x:v>317687</x:v>
+        <x:v>317676</x:v>
       </x:c>
       <x:c r="EX12" s="3" t="n">
-        <x:v>319189</x:v>
+        <x:v>319176</x:v>
       </x:c>
       <x:c r="EY12" s="3" t="n">
-        <x:v>322528</x:v>
+        <x:v>322529</x:v>
       </x:c>
       <x:c r="EZ12" s="3" t="n">
-        <x:v>323446</x:v>
+        <x:v>323442</x:v>
       </x:c>
       <x:c r="FA12" s="3" t="n">
-        <x:v>326824</x:v>
+        <x:v>326830</x:v>
       </x:c>
       <x:c r="FB12" s="3" t="n">
-        <x:v>327225</x:v>
+        <x:v>327202</x:v>
       </x:c>
       <x:c r="FC12" s="3" t="n">
-        <x:v>332008</x:v>
+        <x:v>332003</x:v>
       </x:c>
       <x:c r="FD12" s="3" t="n">
-        <x:v>328773</x:v>
+        <x:v>328790</x:v>
       </x:c>
       <x:c r="FE12" s="3" t="n">
-        <x:v>333203</x:v>
+        <x:v>333224</x:v>
       </x:c>
       <x:c r="FF12" s="3" t="n">
-        <x:v>339028</x:v>
+        <x:v>339001</x:v>
       </x:c>
       <x:c r="FG12" s="3" t="n">
-        <x:v>344265</x:v>
+        <x:v>344263</x:v>
       </x:c>
       <x:c r="FH12" s="3" t="n">
-        <x:v>350250</x:v>
+        <x:v>350278</x:v>
       </x:c>
       <x:c r="FI12" s="3" t="n">
-        <x:v>354513</x:v>
+        <x:v>354548</x:v>
       </x:c>
       <x:c r="FJ12" s="3" t="n">
-        <x:v>359610</x:v>
+        <x:v>359550</x:v>
       </x:c>
       <x:c r="FK12" s="3" t="n">
-        <x:v>361416</x:v>
+        <x:v>361458</x:v>
       </x:c>
       <x:c r="FL12" s="3" t="n">
-        <x:v>370312</x:v>
+        <x:v>370346</x:v>
       </x:c>
       <x:c r="FM12" s="3" t="n">
-        <x:v>378111</x:v>
+        <x:v>378173</x:v>
       </x:c>
       <x:c r="FN12" s="3" t="n">
-        <x:v>386353</x:v>
+        <x:v>386196</x:v>
       </x:c>
       <x:c r="FO12" s="3" t="n">
-        <x:v>396066</x:v>
+        <x:v>396152</x:v>
       </x:c>
       <x:c r="FP12" s="3" t="n">
-        <x:v>404278</x:v>
+        <x:v>404355</x:v>
       </x:c>
       <x:c r="FQ12" s="3" t="n">
-        <x:v>408174</x:v>
+        <x:v>408281</x:v>
       </x:c>
       <x:c r="FR12" s="3" t="n">
-        <x:v>414246</x:v>
+        <x:v>413824</x:v>
       </x:c>
       <x:c r="FS12" s="3" t="n">
-        <x:v>420655</x:v>
+        <x:v>421433</x:v>
       </x:c>
       <x:c r="FT12" s="3" t="n">
-        <x:v>421881</x:v>
+        <x:v>422074</x:v>
       </x:c>
       <x:c r="FU12" s="3" t="n">
-        <x:v>425563</x:v>
+        <x:v>426726</x:v>
       </x:c>
       <x:c r="FV12" s="3" t="n">
-        <x:v>426788</x:v>
+        <x:v>427726</x:v>
       </x:c>
       <x:c r="FW12" s="3" t="n">
-        <x:v>428318</x:v>
+        <x:v>427208</x:v>
       </x:c>
       <x:c r="FX12" s="3" t="n">
-        <x:v>432388</x:v>
+        <x:v>430992</x:v>
+      </x:c>
+      <x:c r="FY12" s="3" t="n">
+        <x:v>433267</x:v>
+      </x:c>
+      <x:c r="FZ12" s="3" t="n">
+        <x:v>445481</x:v>
       </x:c>
     </x:row>
-    <x:row r="13" spans="1:180">
+    <x:row r="13" spans="1:182">
       <x:c r="B13" s="2" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>14556</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>14722</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>15107</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
         <x:v>15271</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>15608</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>15939</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
         <x:v>16013</x:v>
       </x:c>
       <x:c r="J13" s="3" t="n">
         <x:v>16477</x:v>
       </x:c>
@@ -6708,443 +6777,449 @@
       <x:c r="AQ13" s="3" t="n">
         <x:v>32434</x:v>
       </x:c>
       <x:c r="AR13" s="3" t="n">
         <x:v>33490</x:v>
       </x:c>
       <x:c r="AS13" s="3" t="n">
         <x:v>33693</x:v>
       </x:c>
       <x:c r="AT13" s="3" t="n">
         <x:v>34302</x:v>
       </x:c>
       <x:c r="AU13" s="3" t="n">
         <x:v>34712</x:v>
       </x:c>
       <x:c r="AV13" s="3" t="n">
         <x:v>35782</x:v>
       </x:c>
       <x:c r="AW13" s="3" t="n">
         <x:v>36778</x:v>
       </x:c>
       <x:c r="AX13" s="3" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="AY13" s="3" t="n">
-        <x:v>38792</x:v>
+        <x:v>38788</x:v>
       </x:c>
       <x:c r="AZ13" s="3" t="n">
-        <x:v>38535</x:v>
+        <x:v>38536</x:v>
       </x:c>
       <x:c r="BA13" s="3" t="n">
-        <x:v>38404</x:v>
+        <x:v>38411</x:v>
       </x:c>
       <x:c r="BB13" s="3" t="n">
-        <x:v>38464</x:v>
+        <x:v>38469</x:v>
       </x:c>
       <x:c r="BC13" s="3" t="n">
-        <x:v>39191</x:v>
+        <x:v>39189</x:v>
       </x:c>
       <x:c r="BD13" s="3" t="n">
-        <x:v>39753</x:v>
+        <x:v>39752</x:v>
       </x:c>
       <x:c r="BE13" s="3" t="n">
-        <x:v>39625</x:v>
+        <x:v>39633</x:v>
       </x:c>
       <x:c r="BF13" s="3" t="n">
-        <x:v>40165</x:v>
+        <x:v>40174</x:v>
       </x:c>
       <x:c r="BG13" s="3" t="n">
-        <x:v>41500</x:v>
+        <x:v>41502</x:v>
       </x:c>
       <x:c r="BH13" s="3" t="n">
-        <x:v>42111</x:v>
+        <x:v>42103</x:v>
       </x:c>
       <x:c r="BI13" s="3" t="n">
         <x:v>41487</x:v>
       </x:c>
       <x:c r="BJ13" s="3" t="n">
-        <x:v>41107</x:v>
+        <x:v>41109</x:v>
       </x:c>
       <x:c r="BK13" s="3" t="n">
-        <x:v>42116</x:v>
+        <x:v>42121</x:v>
       </x:c>
       <x:c r="BL13" s="3" t="n">
-        <x:v>41757</x:v>
+        <x:v>41752</x:v>
       </x:c>
       <x:c r="BM13" s="3" t="n">
         <x:v>41278</x:v>
       </x:c>
       <x:c r="BN13" s="3" t="n">
-        <x:v>42556</x:v>
+        <x:v>42545</x:v>
       </x:c>
       <x:c r="BO13" s="3" t="n">
-        <x:v>41316</x:v>
+        <x:v>41306</x:v>
       </x:c>
       <x:c r="BP13" s="3" t="n">
-        <x:v>41398</x:v>
+        <x:v>41409</x:v>
       </x:c>
       <x:c r="BQ13" s="3" t="n">
-        <x:v>42809</x:v>
+        <x:v>42801</x:v>
       </x:c>
       <x:c r="BR13" s="3" t="n">
-        <x:v>42160</x:v>
+        <x:v>42148</x:v>
       </x:c>
       <x:c r="BS13" s="3" t="n">
-        <x:v>40214</x:v>
+        <x:v>40218</x:v>
       </x:c>
       <x:c r="BT13" s="3" t="n">
-        <x:v>40354</x:v>
+        <x:v>40355</x:v>
       </x:c>
       <x:c r="BU13" s="3" t="n">
-        <x:v>41509</x:v>
+        <x:v>41503</x:v>
       </x:c>
       <x:c r="BV13" s="3" t="n">
         <x:v>41523</x:v>
       </x:c>
       <x:c r="BW13" s="3" t="n">
-        <x:v>43587</x:v>
+        <x:v>43581</x:v>
       </x:c>
       <x:c r="BX13" s="3" t="n">
-        <x:v>43277</x:v>
+        <x:v>43284</x:v>
       </x:c>
       <x:c r="BY13" s="3" t="n">
-        <x:v>43368</x:v>
+        <x:v>43365</x:v>
       </x:c>
       <x:c r="BZ13" s="3" t="n">
-        <x:v>43737</x:v>
+        <x:v>43743</x:v>
       </x:c>
       <x:c r="CA13" s="3" t="n">
-        <x:v>44031</x:v>
+        <x:v>44040</x:v>
       </x:c>
       <x:c r="CB13" s="3" t="n">
         <x:v>43375</x:v>
       </x:c>
       <x:c r="CC13" s="3" t="n">
-        <x:v>46620</x:v>
+        <x:v>46609</x:v>
       </x:c>
       <x:c r="CD13" s="3" t="n">
         <x:v>45297</x:v>
       </x:c>
       <x:c r="CE13" s="3" t="n">
-        <x:v>44071</x:v>
+        <x:v>44083</x:v>
       </x:c>
       <x:c r="CF13" s="3" t="n">
-        <x:v>47241</x:v>
+        <x:v>47228</x:v>
       </x:c>
       <x:c r="CG13" s="3" t="n">
-        <x:v>43752</x:v>
+        <x:v>43755</x:v>
       </x:c>
       <x:c r="CH13" s="3" t="n">
-        <x:v>45421</x:v>
+        <x:v>45416</x:v>
       </x:c>
       <x:c r="CI13" s="3" t="n">
-        <x:v>46964</x:v>
+        <x:v>46957</x:v>
       </x:c>
       <x:c r="CJ13" s="3" t="n">
-        <x:v>46827</x:v>
+        <x:v>46826</x:v>
       </x:c>
       <x:c r="CK13" s="3" t="n">
-        <x:v>47866</x:v>
+        <x:v>47870</x:v>
       </x:c>
       <x:c r="CL13" s="3" t="n">
-        <x:v>49130</x:v>
+        <x:v>49123</x:v>
       </x:c>
       <x:c r="CM13" s="3" t="n">
-        <x:v>49508</x:v>
+        <x:v>49503</x:v>
       </x:c>
       <x:c r="CN13" s="3" t="n">
-        <x:v>49497</x:v>
+        <x:v>49493</x:v>
       </x:c>
       <x:c r="CO13" s="3" t="n">
         <x:v>50360</x:v>
       </x:c>
       <x:c r="CP13" s="3" t="n">
-        <x:v>50288</x:v>
+        <x:v>50280</x:v>
       </x:c>
       <x:c r="CQ13" s="3" t="n">
-        <x:v>49862</x:v>
+        <x:v>49865</x:v>
       </x:c>
       <x:c r="CR13" s="3" t="n">
-        <x:v>49997</x:v>
+        <x:v>49998</x:v>
       </x:c>
       <x:c r="CS13" s="3" t="n">
-        <x:v>50179</x:v>
+        <x:v>50183</x:v>
       </x:c>
       <x:c r="CT13" s="3" t="n">
-        <x:v>50904</x:v>
+        <x:v>50909</x:v>
       </x:c>
       <x:c r="CU13" s="3" t="n">
-        <x:v>50917</x:v>
+        <x:v>50906</x:v>
       </x:c>
       <x:c r="CV13" s="3" t="n">
-        <x:v>51249</x:v>
+        <x:v>51260</x:v>
       </x:c>
       <x:c r="CW13" s="3" t="n">
-        <x:v>50211</x:v>
+        <x:v>50217</x:v>
       </x:c>
       <x:c r="CX13" s="3" t="n">
-        <x:v>50523</x:v>
+        <x:v>50533</x:v>
       </x:c>
       <x:c r="CY13" s="3" t="n">
-        <x:v>52501</x:v>
+        <x:v>52504</x:v>
       </x:c>
       <x:c r="CZ13" s="3" t="n">
-        <x:v>52042</x:v>
+        <x:v>52038</x:v>
       </x:c>
       <x:c r="DA13" s="3" t="n">
-        <x:v>54420</x:v>
+        <x:v>54413</x:v>
       </x:c>
       <x:c r="DB13" s="3" t="n">
-        <x:v>53733</x:v>
+        <x:v>53735</x:v>
       </x:c>
       <x:c r="DC13" s="3" t="n">
-        <x:v>53635</x:v>
+        <x:v>53643</x:v>
       </x:c>
       <x:c r="DD13" s="3" t="n">
-        <x:v>54480</x:v>
+        <x:v>54472</x:v>
       </x:c>
       <x:c r="DE13" s="3" t="n">
-        <x:v>53987</x:v>
+        <x:v>53983</x:v>
       </x:c>
       <x:c r="DF13" s="3" t="n">
-        <x:v>55514</x:v>
+        <x:v>55508</x:v>
       </x:c>
       <x:c r="DG13" s="3" t="n">
-        <x:v>55058</x:v>
+        <x:v>55056</x:v>
       </x:c>
       <x:c r="DH13" s="3" t="n">
-        <x:v>56563</x:v>
+        <x:v>56573</x:v>
       </x:c>
       <x:c r="DI13" s="3" t="n">
         <x:v>57229</x:v>
       </x:c>
       <x:c r="DJ13" s="3" t="n">
-        <x:v>56808</x:v>
+        <x:v>56805</x:v>
       </x:c>
       <x:c r="DK13" s="3" t="n">
-        <x:v>58816</x:v>
+        <x:v>58811</x:v>
       </x:c>
       <x:c r="DL13" s="3" t="n">
-        <x:v>57493</x:v>
+        <x:v>57494</x:v>
       </x:c>
       <x:c r="DM13" s="3" t="n">
-        <x:v>59407</x:v>
+        <x:v>59408</x:v>
       </x:c>
       <x:c r="DN13" s="3" t="n">
-        <x:v>60397</x:v>
+        <x:v>60396</x:v>
       </x:c>
       <x:c r="DO13" s="3" t="n">
         <x:v>60094</x:v>
       </x:c>
       <x:c r="DP13" s="3" t="n">
-        <x:v>61938</x:v>
+        <x:v>61939</x:v>
       </x:c>
       <x:c r="DQ13" s="3" t="n">
-        <x:v>61139</x:v>
+        <x:v>61144</x:v>
       </x:c>
       <x:c r="DR13" s="3" t="n">
-        <x:v>61826</x:v>
+        <x:v>61831</x:v>
       </x:c>
       <x:c r="DS13" s="3" t="n">
-        <x:v>62537</x:v>
+        <x:v>62542</x:v>
       </x:c>
       <x:c r="DT13" s="3" t="n">
-        <x:v>63535</x:v>
+        <x:v>63534</x:v>
       </x:c>
       <x:c r="DU13" s="3" t="n">
-        <x:v>64008</x:v>
+        <x:v>64013</x:v>
       </x:c>
       <x:c r="DV13" s="3" t="n">
-        <x:v>65141</x:v>
+        <x:v>65146</x:v>
       </x:c>
       <x:c r="DW13" s="3" t="n">
-        <x:v>65565</x:v>
+        <x:v>65572</x:v>
       </x:c>
       <x:c r="DX13" s="3" t="n">
-        <x:v>65889</x:v>
+        <x:v>65885</x:v>
       </x:c>
       <x:c r="DY13" s="3" t="n">
-        <x:v>67262</x:v>
+        <x:v>67258</x:v>
       </x:c>
       <x:c r="DZ13" s="3" t="n">
-        <x:v>67914</x:v>
+        <x:v>67910</x:v>
       </x:c>
       <x:c r="EA13" s="3" t="n">
-        <x:v>69263</x:v>
+        <x:v>69257</x:v>
       </x:c>
       <x:c r="EB13" s="3" t="n">
-        <x:v>69899</x:v>
+        <x:v>69897</x:v>
       </x:c>
       <x:c r="EC13" s="3" t="n">
         <x:v>69854</x:v>
       </x:c>
       <x:c r="ED13" s="3" t="n">
-        <x:v>70252</x:v>
+        <x:v>70249</x:v>
       </x:c>
       <x:c r="EE13" s="3" t="n">
-        <x:v>70538</x:v>
+        <x:v>70536</x:v>
       </x:c>
       <x:c r="EF13" s="3" t="n">
-        <x:v>72014</x:v>
+        <x:v>72006</x:v>
       </x:c>
       <x:c r="EG13" s="3" t="n">
-        <x:v>72595</x:v>
+        <x:v>72593</x:v>
       </x:c>
       <x:c r="EH13" s="3" t="n">
-        <x:v>72901</x:v>
+        <x:v>72896</x:v>
       </x:c>
       <x:c r="EI13" s="3" t="n">
-        <x:v>74059</x:v>
+        <x:v>74056</x:v>
       </x:c>
       <x:c r="EJ13" s="3" t="n">
-        <x:v>73314</x:v>
+        <x:v>73316</x:v>
       </x:c>
       <x:c r="EK13" s="3" t="n">
-        <x:v>74947</x:v>
+        <x:v>74949</x:v>
       </x:c>
       <x:c r="EL13" s="3" t="n">
-        <x:v>76666</x:v>
+        <x:v>76663</x:v>
       </x:c>
       <x:c r="EM13" s="3" t="n">
-        <x:v>76762</x:v>
+        <x:v>76755</x:v>
       </x:c>
       <x:c r="EN13" s="3" t="n">
-        <x:v>78035</x:v>
+        <x:v>78043</x:v>
       </x:c>
       <x:c r="EO13" s="3" t="n">
-        <x:v>77359</x:v>
+        <x:v>77365</x:v>
       </x:c>
       <x:c r="EP13" s="3" t="n">
-        <x:v>77765</x:v>
+        <x:v>77771</x:v>
       </x:c>
       <x:c r="EQ13" s="3" t="n">
-        <x:v>77701</x:v>
+        <x:v>77711</x:v>
       </x:c>
       <x:c r="ER13" s="3" t="n">
-        <x:v>78747</x:v>
+        <x:v>78737</x:v>
       </x:c>
       <x:c r="ES13" s="3" t="n">
-        <x:v>78322</x:v>
+        <x:v>78319</x:v>
       </x:c>
       <x:c r="ET13" s="3" t="n">
-        <x:v>78797</x:v>
+        <x:v>78800</x:v>
       </x:c>
       <x:c r="EU13" s="3" t="n">
         <x:v>79799</x:v>
       </x:c>
       <x:c r="EV13" s="3" t="n">
-        <x:v>81077</x:v>
+        <x:v>81080</x:v>
       </x:c>
       <x:c r="EW13" s="3" t="n">
-        <x:v>82428</x:v>
+        <x:v>82418</x:v>
       </x:c>
       <x:c r="EX13" s="3" t="n">
-        <x:v>82013</x:v>
+        <x:v>82010</x:v>
       </x:c>
       <x:c r="EY13" s="3" t="n">
-        <x:v>83355</x:v>
+        <x:v>83351</x:v>
       </x:c>
       <x:c r="EZ13" s="3" t="n">
-        <x:v>82255</x:v>
+        <x:v>82262</x:v>
       </x:c>
       <x:c r="FA13" s="3" t="n">
-        <x:v>84419</x:v>
+        <x:v>84414</x:v>
       </x:c>
       <x:c r="FB13" s="3" t="n">
-        <x:v>84667</x:v>
+        <x:v>84657</x:v>
       </x:c>
       <x:c r="FC13" s="3" t="n">
-        <x:v>84790</x:v>
+        <x:v>84786</x:v>
       </x:c>
       <x:c r="FD13" s="3" t="n">
-        <x:v>84841</x:v>
+        <x:v>84857</x:v>
       </x:c>
       <x:c r="FE13" s="3" t="n">
-        <x:v>85686</x:v>
+        <x:v>85687</x:v>
       </x:c>
       <x:c r="FF13" s="3" t="n">
-        <x:v>86287</x:v>
+        <x:v>86273</x:v>
       </x:c>
       <x:c r="FG13" s="3" t="n">
-        <x:v>89349</x:v>
+        <x:v>89342</x:v>
       </x:c>
       <x:c r="FH13" s="3" t="n">
-        <x:v>91470</x:v>
+        <x:v>91505</x:v>
       </x:c>
       <x:c r="FI13" s="3" t="n">
-        <x:v>92371</x:v>
+        <x:v>92376</x:v>
       </x:c>
       <x:c r="FJ13" s="3" t="n">
-        <x:v>95522</x:v>
+        <x:v>95478</x:v>
       </x:c>
       <x:c r="FK13" s="3" t="n">
-        <x:v>96292</x:v>
+        <x:v>96293</x:v>
       </x:c>
       <x:c r="FL13" s="3" t="n">
-        <x:v>97728</x:v>
+        <x:v>97807</x:v>
       </x:c>
       <x:c r="FM13" s="3" t="n">
-        <x:v>100748</x:v>
+        <x:v>100750</x:v>
       </x:c>
       <x:c r="FN13" s="3" t="n">
-        <x:v>103201</x:v>
+        <x:v>103085</x:v>
       </x:c>
       <x:c r="FO13" s="3" t="n">
-        <x:v>103370</x:v>
+        <x:v>103372</x:v>
       </x:c>
       <x:c r="FP13" s="3" t="n">
-        <x:v>107703</x:v>
+        <x:v>107893</x:v>
       </x:c>
       <x:c r="FQ13" s="3" t="n">
-        <x:v>107578</x:v>
+        <x:v>107571</x:v>
       </x:c>
       <x:c r="FR13" s="3" t="n">
-        <x:v>110210</x:v>
+        <x:v>109908</x:v>
       </x:c>
       <x:c r="FS13" s="3" t="n">
-        <x:v>111199</x:v>
+        <x:v>111834</x:v>
       </x:c>
       <x:c r="FT13" s="3" t="n">
-        <x:v>112543</x:v>
+        <x:v>112910</x:v>
       </x:c>
       <x:c r="FU13" s="3" t="n">
-        <x:v>114736</x:v>
+        <x:v>115568</x:v>
       </x:c>
       <x:c r="FV13" s="3" t="n">
-        <x:v>115828</x:v>
+        <x:v>116836</x:v>
       </x:c>
       <x:c r="FW13" s="3" t="n">
-        <x:v>118208</x:v>
+        <x:v>118694</x:v>
       </x:c>
       <x:c r="FX13" s="3" t="n">
-        <x:v>119234</x:v>
+        <x:v>119843</x:v>
+      </x:c>
+      <x:c r="FY13" s="3" t="n">
+        <x:v>121812</x:v>
+      </x:c>
+      <x:c r="FZ13" s="3" t="n">
+        <x:v>131816</x:v>
       </x:c>
     </x:row>
-    <x:row r="14" spans="1:180">
+    <x:row r="14" spans="1:182">
       <x:c r="B14" s="2" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>28357</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>29035</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>30329</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
         <x:v>30911</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
         <x:v>31603</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>32213</x:v>
       </x:c>
       <x:c r="I14" s="3" t="n">
         <x:v>32724</x:v>
       </x:c>
       <x:c r="J14" s="3" t="n">
         <x:v>33931</x:v>
       </x:c>
@@ -7247,443 +7322,449 @@
       <x:c r="AQ14" s="3" t="n">
         <x:v>71565</x:v>
       </x:c>
       <x:c r="AR14" s="3" t="n">
         <x:v>73413</x:v>
       </x:c>
       <x:c r="AS14" s="3" t="n">
         <x:v>74152</x:v>
       </x:c>
       <x:c r="AT14" s="3" t="n">
         <x:v>73886</x:v>
       </x:c>
       <x:c r="AU14" s="3" t="n">
         <x:v>74824</x:v>
       </x:c>
       <x:c r="AV14" s="3" t="n">
         <x:v>75682</x:v>
       </x:c>
       <x:c r="AW14" s="3" t="n">
         <x:v>75909</x:v>
       </x:c>
       <x:c r="AX14" s="3" t="n">
         <x:v>75942</x:v>
       </x:c>
       <x:c r="AY14" s="3" t="n">
-        <x:v>75097</x:v>
+        <x:v>75094</x:v>
       </x:c>
       <x:c r="AZ14" s="3" t="n">
-        <x:v>74442</x:v>
+        <x:v>74444</x:v>
       </x:c>
       <x:c r="BA14" s="3" t="n">
-        <x:v>74119</x:v>
+        <x:v>74131</x:v>
       </x:c>
       <x:c r="BB14" s="3" t="n">
-        <x:v>75412</x:v>
+        <x:v>75404</x:v>
       </x:c>
       <x:c r="BC14" s="3" t="n">
-        <x:v>75100</x:v>
+        <x:v>75104</x:v>
       </x:c>
       <x:c r="BD14" s="3" t="n">
-        <x:v>76727</x:v>
+        <x:v>76728</x:v>
       </x:c>
       <x:c r="BE14" s="3" t="n">
-        <x:v>76666</x:v>
+        <x:v>76674</x:v>
       </x:c>
       <x:c r="BF14" s="3" t="n">
-        <x:v>78288</x:v>
+        <x:v>78283</x:v>
       </x:c>
       <x:c r="BG14" s="3" t="n">
-        <x:v>78315</x:v>
+        <x:v>78323</x:v>
       </x:c>
       <x:c r="BH14" s="3" t="n">
-        <x:v>78915</x:v>
+        <x:v>78912</x:v>
       </x:c>
       <x:c r="BI14" s="3" t="n">
-        <x:v>80116</x:v>
+        <x:v>80113</x:v>
       </x:c>
       <x:c r="BJ14" s="3" t="n">
-        <x:v>81228</x:v>
+        <x:v>81227</x:v>
       </x:c>
       <x:c r="BK14" s="3" t="n">
-        <x:v>82002</x:v>
+        <x:v>82012</x:v>
       </x:c>
       <x:c r="BL14" s="3" t="n">
-        <x:v>84034</x:v>
+        <x:v>84031</x:v>
       </x:c>
       <x:c r="BM14" s="3" t="n">
-        <x:v>85723</x:v>
+        <x:v>85716</x:v>
       </x:c>
       <x:c r="BN14" s="3" t="n">
-        <x:v>84761</x:v>
+        <x:v>84762</x:v>
       </x:c>
       <x:c r="BO14" s="3" t="n">
-        <x:v>86230</x:v>
+        <x:v>86224</x:v>
       </x:c>
       <x:c r="BP14" s="3" t="n">
-        <x:v>86991</x:v>
+        <x:v>86997</x:v>
       </x:c>
       <x:c r="BQ14" s="3" t="n">
-        <x:v>87942</x:v>
+        <x:v>87935</x:v>
       </x:c>
       <x:c r="BR14" s="3" t="n">
         <x:v>88682</x:v>
       </x:c>
       <x:c r="BS14" s="3" t="n">
-        <x:v>94413</x:v>
+        <x:v>94410</x:v>
       </x:c>
       <x:c r="BT14" s="3" t="n">
-        <x:v>94450</x:v>
+        <x:v>94452</x:v>
       </x:c>
       <x:c r="BU14" s="3" t="n">
-        <x:v>96435</x:v>
+        <x:v>96430</x:v>
       </x:c>
       <x:c r="BV14" s="3" t="n">
-        <x:v>97252</x:v>
+        <x:v>97256</x:v>
       </x:c>
       <x:c r="BW14" s="3" t="n">
-        <x:v>98738</x:v>
+        <x:v>98732</x:v>
       </x:c>
       <x:c r="BX14" s="3" t="n">
-        <x:v>99513</x:v>
+        <x:v>99518</x:v>
       </x:c>
       <x:c r="BY14" s="3" t="n">
-        <x:v>100741</x:v>
+        <x:v>100740</x:v>
       </x:c>
       <x:c r="BZ14" s="3" t="n">
-        <x:v>101083</x:v>
+        <x:v>101090</x:v>
       </x:c>
       <x:c r="CA14" s="3" t="n">
         <x:v>101646</x:v>
       </x:c>
       <x:c r="CB14" s="3" t="n">
-        <x:v>102195</x:v>
+        <x:v>102193</x:v>
       </x:c>
       <x:c r="CC14" s="3" t="n">
-        <x:v>102736</x:v>
+        <x:v>102737</x:v>
       </x:c>
       <x:c r="CD14" s="3" t="n">
-        <x:v>103661</x:v>
+        <x:v>103663</x:v>
       </x:c>
       <x:c r="CE14" s="3" t="n">
-        <x:v>106327</x:v>
+        <x:v>106326</x:v>
       </x:c>
       <x:c r="CF14" s="3" t="n">
-        <x:v>108489</x:v>
+        <x:v>108484</x:v>
       </x:c>
       <x:c r="CG14" s="3" t="n">
-        <x:v>109532</x:v>
+        <x:v>109536</x:v>
       </x:c>
       <x:c r="CH14" s="3" t="n">
-        <x:v>113443</x:v>
+        <x:v>113439</x:v>
       </x:c>
       <x:c r="CI14" s="3" t="n">
-        <x:v>115057</x:v>
+        <x:v>115050</x:v>
       </x:c>
       <x:c r="CJ14" s="3" t="n">
-        <x:v>116706</x:v>
+        <x:v>116707</x:v>
       </x:c>
       <x:c r="CK14" s="3" t="n">
-        <x:v>117649</x:v>
+        <x:v>117653</x:v>
       </x:c>
       <x:c r="CL14" s="3" t="n">
-        <x:v>119865</x:v>
+        <x:v>119863</x:v>
       </x:c>
       <x:c r="CM14" s="3" t="n">
-        <x:v>121147</x:v>
+        <x:v>121143</x:v>
       </x:c>
       <x:c r="CN14" s="3" t="n">
-        <x:v>122639</x:v>
+        <x:v>122636</x:v>
       </x:c>
       <x:c r="CO14" s="3" t="n">
-        <x:v>125366</x:v>
+        <x:v>125360</x:v>
       </x:c>
       <x:c r="CP14" s="3" t="n">
-        <x:v>125567</x:v>
+        <x:v>125570</x:v>
       </x:c>
       <x:c r="CQ14" s="3" t="n">
-        <x:v>125924</x:v>
+        <x:v>125926</x:v>
       </x:c>
       <x:c r="CR14" s="3" t="n">
-        <x:v>126380</x:v>
+        <x:v>126381</x:v>
       </x:c>
       <x:c r="CS14" s="3" t="n">
-        <x:v>127679</x:v>
+        <x:v>127671</x:v>
       </x:c>
       <x:c r="CT14" s="3" t="n">
-        <x:v>125783</x:v>
+        <x:v>125801</x:v>
       </x:c>
       <x:c r="CU14" s="3" t="n">
-        <x:v>129047</x:v>
+        <x:v>129038</x:v>
       </x:c>
       <x:c r="CV14" s="3" t="n">
-        <x:v>129859</x:v>
+        <x:v>129868</x:v>
       </x:c>
       <x:c r="CW14" s="3" t="n">
-        <x:v>131566</x:v>
+        <x:v>131562</x:v>
       </x:c>
       <x:c r="CX14" s="3" t="n">
-        <x:v>134398</x:v>
+        <x:v>134413</x:v>
       </x:c>
       <x:c r="CY14" s="3" t="n">
-        <x:v>135344</x:v>
+        <x:v>135353</x:v>
       </x:c>
       <x:c r="CZ14" s="3" t="n">
-        <x:v>138120</x:v>
+        <x:v>138110</x:v>
       </x:c>
       <x:c r="DA14" s="3" t="n">
-        <x:v>140072</x:v>
+        <x:v>140066</x:v>
       </x:c>
       <x:c r="DB14" s="3" t="n">
-        <x:v>139845</x:v>
+        <x:v>139854</x:v>
       </x:c>
       <x:c r="DC14" s="3" t="n">
-        <x:v>142467</x:v>
+        <x:v>142475</x:v>
       </x:c>
       <x:c r="DD14" s="3" t="n">
-        <x:v>144683</x:v>
+        <x:v>144671</x:v>
       </x:c>
       <x:c r="DE14" s="3" t="n">
-        <x:v>145554</x:v>
+        <x:v>145552</x:v>
       </x:c>
       <x:c r="DF14" s="3" t="n">
         <x:v>149274</x:v>
       </x:c>
       <x:c r="DG14" s="3" t="n">
-        <x:v>150530</x:v>
+        <x:v>150526</x:v>
       </x:c>
       <x:c r="DH14" s="3" t="n">
-        <x:v>152592</x:v>
+        <x:v>152598</x:v>
       </x:c>
       <x:c r="DI14" s="3" t="n">
-        <x:v>154541</x:v>
+        <x:v>154546</x:v>
       </x:c>
       <x:c r="DJ14" s="3" t="n">
-        <x:v>154987</x:v>
+        <x:v>154988</x:v>
       </x:c>
       <x:c r="DK14" s="3" t="n">
-        <x:v>156973</x:v>
+        <x:v>156968</x:v>
       </x:c>
       <x:c r="DL14" s="3" t="n">
-        <x:v>158119</x:v>
+        <x:v>158114</x:v>
       </x:c>
       <x:c r="DM14" s="3" t="n">
-        <x:v>157809</x:v>
+        <x:v>157815</x:v>
       </x:c>
       <x:c r="DN14" s="3" t="n">
         <x:v>157231</x:v>
       </x:c>
       <x:c r="DO14" s="3" t="n">
-        <x:v>159544</x:v>
+        <x:v>159541</x:v>
       </x:c>
       <x:c r="DP14" s="3" t="n">
-        <x:v>159528</x:v>
+        <x:v>159537</x:v>
       </x:c>
       <x:c r="DQ14" s="3" t="n">
-        <x:v>160938</x:v>
+        <x:v>160947</x:v>
       </x:c>
       <x:c r="DR14" s="3" t="n">
-        <x:v>166422</x:v>
+        <x:v>166418</x:v>
       </x:c>
       <x:c r="DS14" s="3" t="n">
-        <x:v>165368</x:v>
+        <x:v>165374</x:v>
       </x:c>
       <x:c r="DT14" s="3" t="n">
-        <x:v>167227</x:v>
+        <x:v>167232</x:v>
       </x:c>
       <x:c r="DU14" s="3" t="n">
-        <x:v>169350</x:v>
+        <x:v>169357</x:v>
       </x:c>
       <x:c r="DV14" s="3" t="n">
-        <x:v>169083</x:v>
+        <x:v>169080</x:v>
       </x:c>
       <x:c r="DW14" s="3" t="n">
-        <x:v>171030</x:v>
+        <x:v>171044</x:v>
       </x:c>
       <x:c r="DX14" s="3" t="n">
-        <x:v>172816</x:v>
+        <x:v>172815</x:v>
       </x:c>
       <x:c r="DY14" s="3" t="n">
-        <x:v>173643</x:v>
+        <x:v>173640</x:v>
       </x:c>
       <x:c r="DZ14" s="3" t="n">
-        <x:v>177230</x:v>
+        <x:v>177213</x:v>
       </x:c>
       <x:c r="EA14" s="3" t="n">
         <x:v>178088</x:v>
       </x:c>
       <x:c r="EB14" s="3" t="n">
-        <x:v>178974</x:v>
+        <x:v>178980</x:v>
       </x:c>
       <x:c r="EC14" s="3" t="n">
         <x:v>181919</x:v>
       </x:c>
       <x:c r="ED14" s="3" t="n">
-        <x:v>183370</x:v>
+        <x:v>183356</x:v>
       </x:c>
       <x:c r="EE14" s="3" t="n">
-        <x:v>184495</x:v>
+        <x:v>184499</x:v>
       </x:c>
       <x:c r="EF14" s="3" t="n">
-        <x:v>187459</x:v>
+        <x:v>187454</x:v>
       </x:c>
       <x:c r="EG14" s="3" t="n">
-        <x:v>190267</x:v>
+        <x:v>190265</x:v>
       </x:c>
       <x:c r="EH14" s="3" t="n">
-        <x:v>191966</x:v>
+        <x:v>191954</x:v>
       </x:c>
       <x:c r="EI14" s="3" t="n">
-        <x:v>194991</x:v>
+        <x:v>194997</x:v>
       </x:c>
       <x:c r="EJ14" s="3" t="n">
-        <x:v>197578</x:v>
+        <x:v>197577</x:v>
       </x:c>
       <x:c r="EK14" s="3" t="n">
-        <x:v>199917</x:v>
+        <x:v>199920</x:v>
       </x:c>
       <x:c r="EL14" s="3" t="n">
-        <x:v>203166</x:v>
+        <x:v>203158</x:v>
       </x:c>
       <x:c r="EM14" s="3" t="n">
-        <x:v>206977</x:v>
+        <x:v>206978</x:v>
       </x:c>
       <x:c r="EN14" s="3" t="n">
-        <x:v>211270</x:v>
+        <x:v>211286</x:v>
       </x:c>
       <x:c r="EO14" s="3" t="n">
-        <x:v>214267</x:v>
+        <x:v>214273</x:v>
       </x:c>
       <x:c r="EP14" s="3" t="n">
-        <x:v>220077</x:v>
+        <x:v>220070</x:v>
       </x:c>
       <x:c r="EQ14" s="3" t="n">
-        <x:v>218933</x:v>
+        <x:v>218962</x:v>
       </x:c>
       <x:c r="ER14" s="3" t="n">
-        <x:v>221467</x:v>
+        <x:v>221456</x:v>
       </x:c>
       <x:c r="ES14" s="3" t="n">
-        <x:v>224659</x:v>
+        <x:v>224658</x:v>
       </x:c>
       <x:c r="ET14" s="3" t="n">
-        <x:v>226811</x:v>
+        <x:v>226802</x:v>
       </x:c>
       <x:c r="EU14" s="3" t="n">
-        <x:v>228798</x:v>
+        <x:v>228813</x:v>
       </x:c>
       <x:c r="EV14" s="3" t="n">
-        <x:v>234160</x:v>
+        <x:v>234155</x:v>
       </x:c>
       <x:c r="EW14" s="3" t="n">
-        <x:v>235259</x:v>
+        <x:v>235258</x:v>
       </x:c>
       <x:c r="EX14" s="3" t="n">
-        <x:v>237176</x:v>
+        <x:v>237166</x:v>
       </x:c>
       <x:c r="EY14" s="3" t="n">
-        <x:v>239173</x:v>
+        <x:v>239178</x:v>
       </x:c>
       <x:c r="EZ14" s="3" t="n">
-        <x:v>241191</x:v>
+        <x:v>241180</x:v>
       </x:c>
       <x:c r="FA14" s="3" t="n">
-        <x:v>242405</x:v>
+        <x:v>242416</x:v>
       </x:c>
       <x:c r="FB14" s="3" t="n">
-        <x:v>242558</x:v>
+        <x:v>242545</x:v>
       </x:c>
       <x:c r="FC14" s="3" t="n">
-        <x:v>247218</x:v>
+        <x:v>247217</x:v>
       </x:c>
       <x:c r="FD14" s="3" t="n">
-        <x:v>243932</x:v>
+        <x:v>243933</x:v>
       </x:c>
       <x:c r="FE14" s="3" t="n">
-        <x:v>247517</x:v>
+        <x:v>247537</x:v>
       </x:c>
       <x:c r="FF14" s="3" t="n">
-        <x:v>252741</x:v>
+        <x:v>252728</x:v>
       </x:c>
       <x:c r="FG14" s="3" t="n">
-        <x:v>254916</x:v>
+        <x:v>254921</x:v>
       </x:c>
       <x:c r="FH14" s="3" t="n">
-        <x:v>258780</x:v>
+        <x:v>258773</x:v>
       </x:c>
       <x:c r="FI14" s="3" t="n">
-        <x:v>262142</x:v>
+        <x:v>262172</x:v>
       </x:c>
       <x:c r="FJ14" s="3" t="n">
-        <x:v>264088</x:v>
+        <x:v>264072</x:v>
       </x:c>
       <x:c r="FK14" s="3" t="n">
-        <x:v>265124</x:v>
+        <x:v>265165</x:v>
       </x:c>
       <x:c r="FL14" s="3" t="n">
-        <x:v>272584</x:v>
+        <x:v>272539</x:v>
       </x:c>
       <x:c r="FM14" s="3" t="n">
-        <x:v>277363</x:v>
+        <x:v>277423</x:v>
       </x:c>
       <x:c r="FN14" s="3" t="n">
-        <x:v>283152</x:v>
+        <x:v>283111</x:v>
       </x:c>
       <x:c r="FO14" s="3" t="n">
-        <x:v>292696</x:v>
+        <x:v>292780</x:v>
       </x:c>
       <x:c r="FP14" s="3" t="n">
-        <x:v>296575</x:v>
+        <x:v>296462</x:v>
       </x:c>
       <x:c r="FQ14" s="3" t="n">
-        <x:v>300596</x:v>
+        <x:v>300710</x:v>
       </x:c>
       <x:c r="FR14" s="3" t="n">
-        <x:v>304036</x:v>
+        <x:v>303916</x:v>
       </x:c>
       <x:c r="FS14" s="3" t="n">
-        <x:v>309456</x:v>
+        <x:v>309599</x:v>
       </x:c>
       <x:c r="FT14" s="3" t="n">
-        <x:v>309338</x:v>
+        <x:v>309164</x:v>
       </x:c>
       <x:c r="FU14" s="3" t="n">
-        <x:v>310827</x:v>
+        <x:v>311158</x:v>
       </x:c>
       <x:c r="FV14" s="3" t="n">
-        <x:v>310960</x:v>
+        <x:v>310890</x:v>
       </x:c>
       <x:c r="FW14" s="3" t="n">
-        <x:v>310110</x:v>
+        <x:v>308514</x:v>
       </x:c>
       <x:c r="FX14" s="3" t="n">
-        <x:v>313154</x:v>
+        <x:v>311149</x:v>
+      </x:c>
+      <x:c r="FY14" s="3" t="n">
+        <x:v>311455</x:v>
+      </x:c>
+      <x:c r="FZ14" s="3" t="n">
+        <x:v>313665</x:v>
       </x:c>
     </x:row>
-    <x:row r="15" spans="1:180">
+    <x:row r="15" spans="1:182">
       <x:c r="B15" s="2" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>17908</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>18298</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>18828</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
         <x:v>19134</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>19496</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>19927</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
         <x:v>20193</x:v>
       </x:c>
       <x:c r="J15" s="3" t="n">
         <x:v>20881</x:v>
       </x:c>
@@ -7786,443 +7867,449 @@
       <x:c r="AQ15" s="3" t="n">
         <x:v>42487</x:v>
       </x:c>
       <x:c r="AR15" s="3" t="n">
         <x:v>44268</x:v>
       </x:c>
       <x:c r="AS15" s="3" t="n">
         <x:v>45409</x:v>
       </x:c>
       <x:c r="AT15" s="3" t="n">
         <x:v>46432</x:v>
       </x:c>
       <x:c r="AU15" s="3" t="n">
         <x:v>48372</x:v>
       </x:c>
       <x:c r="AV15" s="3" t="n">
         <x:v>49475</x:v>
       </x:c>
       <x:c r="AW15" s="3" t="n">
         <x:v>50630</x:v>
       </x:c>
       <x:c r="AX15" s="3" t="n">
         <x:v>52116</x:v>
       </x:c>
       <x:c r="AY15" s="3" t="n">
-        <x:v>49206</x:v>
+        <x:v>49215</x:v>
       </x:c>
       <x:c r="AZ15" s="3" t="n">
-        <x:v>48843</x:v>
+        <x:v>48840</x:v>
       </x:c>
       <x:c r="BA15" s="3" t="n">
-        <x:v>48870</x:v>
+        <x:v>48867</x:v>
       </x:c>
       <x:c r="BB15" s="3" t="n">
-        <x:v>49247</x:v>
+        <x:v>49253</x:v>
       </x:c>
       <x:c r="BC15" s="3" t="n">
-        <x:v>49136</x:v>
+        <x:v>49143</x:v>
       </x:c>
       <x:c r="BD15" s="3" t="n">
-        <x:v>50336</x:v>
+        <x:v>50339</x:v>
       </x:c>
       <x:c r="BE15" s="3" t="n">
-        <x:v>50163</x:v>
+        <x:v>50161</x:v>
       </x:c>
       <x:c r="BF15" s="3" t="n">
-        <x:v>51607</x:v>
+        <x:v>51609</x:v>
       </x:c>
       <x:c r="BG15" s="3" t="n">
-        <x:v>52929</x:v>
+        <x:v>52940</x:v>
       </x:c>
       <x:c r="BH15" s="3" t="n">
-        <x:v>53165</x:v>
+        <x:v>53163</x:v>
       </x:c>
       <x:c r="BI15" s="3" t="n">
-        <x:v>54447</x:v>
+        <x:v>54452</x:v>
       </x:c>
       <x:c r="BJ15" s="3" t="n">
-        <x:v>55404</x:v>
+        <x:v>55396</x:v>
       </x:c>
       <x:c r="BK15" s="3" t="n">
-        <x:v>56760</x:v>
+        <x:v>56765</x:v>
       </x:c>
       <x:c r="BL15" s="3" t="n">
-        <x:v>58363</x:v>
+        <x:v>58359</x:v>
       </x:c>
       <x:c r="BM15" s="3" t="n">
-        <x:v>59905</x:v>
+        <x:v>59929</x:v>
       </x:c>
       <x:c r="BN15" s="3" t="n">
-        <x:v>58896</x:v>
+        <x:v>58882</x:v>
       </x:c>
       <x:c r="BO15" s="3" t="n">
-        <x:v>58751</x:v>
+        <x:v>58738</x:v>
       </x:c>
       <x:c r="BP15" s="3" t="n">
-        <x:v>58975</x:v>
+        <x:v>58973</x:v>
       </x:c>
       <x:c r="BQ15" s="3" t="n">
-        <x:v>60190</x:v>
+        <x:v>60213</x:v>
       </x:c>
       <x:c r="BR15" s="3" t="n">
-        <x:v>60060</x:v>
+        <x:v>60046</x:v>
       </x:c>
       <x:c r="BS15" s="3" t="n">
-        <x:v>61310</x:v>
+        <x:v>61311</x:v>
       </x:c>
       <x:c r="BT15" s="3" t="n">
-        <x:v>61539</x:v>
+        <x:v>61529</x:v>
       </x:c>
       <x:c r="BU15" s="3" t="n">
-        <x:v>62827</x:v>
+        <x:v>62843</x:v>
       </x:c>
       <x:c r="BV15" s="3" t="n">
-        <x:v>63481</x:v>
+        <x:v>63471</x:v>
       </x:c>
       <x:c r="BW15" s="3" t="n">
-        <x:v>63884</x:v>
+        <x:v>63889</x:v>
       </x:c>
       <x:c r="BX15" s="3" t="n">
-        <x:v>64419</x:v>
+        <x:v>64421</x:v>
       </x:c>
       <x:c r="BY15" s="3" t="n">
-        <x:v>65214</x:v>
+        <x:v>65222</x:v>
       </x:c>
       <x:c r="BZ15" s="3" t="n">
-        <x:v>65169</x:v>
+        <x:v>65159</x:v>
       </x:c>
       <x:c r="CA15" s="3" t="n">
-        <x:v>67096</x:v>
+        <x:v>67112</x:v>
       </x:c>
       <x:c r="CB15" s="3" t="n">
-        <x:v>67616</x:v>
+        <x:v>67622</x:v>
       </x:c>
       <x:c r="CC15" s="3" t="n">
-        <x:v>67704</x:v>
+        <x:v>67701</x:v>
       </x:c>
       <x:c r="CD15" s="3" t="n">
-        <x:v>68011</x:v>
+        <x:v>68002</x:v>
       </x:c>
       <x:c r="CE15" s="3" t="n">
-        <x:v>69641</x:v>
+        <x:v>69652</x:v>
       </x:c>
       <x:c r="CF15" s="3" t="n">
-        <x:v>71484</x:v>
+        <x:v>71490</x:v>
       </x:c>
       <x:c r="CG15" s="3" t="n">
-        <x:v>72192</x:v>
+        <x:v>72182</x:v>
       </x:c>
       <x:c r="CH15" s="3" t="n">
-        <x:v>75251</x:v>
+        <x:v>75252</x:v>
       </x:c>
       <x:c r="CI15" s="3" t="n">
         <x:v>75622</x:v>
       </x:c>
       <x:c r="CJ15" s="3" t="n">
-        <x:v>76818</x:v>
+        <x:v>76822</x:v>
       </x:c>
       <x:c r="CK15" s="3" t="n">
-        <x:v>77482</x:v>
+        <x:v>77481</x:v>
       </x:c>
       <x:c r="CL15" s="3" t="n">
-        <x:v>78991</x:v>
+        <x:v>78990</x:v>
       </x:c>
       <x:c r="CM15" s="3" t="n">
-        <x:v>79929</x:v>
+        <x:v>79928</x:v>
       </x:c>
       <x:c r="CN15" s="3" t="n">
-        <x:v>80570</x:v>
+        <x:v>80562</x:v>
       </x:c>
       <x:c r="CO15" s="3" t="n">
-        <x:v>82611</x:v>
+        <x:v>82624</x:v>
       </x:c>
       <x:c r="CP15" s="3" t="n">
-        <x:v>82850</x:v>
+        <x:v>82842</x:v>
       </x:c>
       <x:c r="CQ15" s="3" t="n">
-        <x:v>83190</x:v>
+        <x:v>83196</x:v>
       </x:c>
       <x:c r="CR15" s="3" t="n">
-        <x:v>83435</x:v>
+        <x:v>83433</x:v>
       </x:c>
       <x:c r="CS15" s="3" t="n">
-        <x:v>84227</x:v>
+        <x:v>84245</x:v>
       </x:c>
       <x:c r="CT15" s="3" t="n">
-        <x:v>82843</x:v>
+        <x:v>82838</x:v>
       </x:c>
       <x:c r="CU15" s="3" t="n">
-        <x:v>85039</x:v>
+        <x:v>85034</x:v>
       </x:c>
       <x:c r="CV15" s="3" t="n">
-        <x:v>85384</x:v>
+        <x:v>85397</x:v>
       </x:c>
       <x:c r="CW15" s="3" t="n">
-        <x:v>86709</x:v>
+        <x:v>86723</x:v>
       </x:c>
       <x:c r="CX15" s="3" t="n">
-        <x:v>88856</x:v>
+        <x:v>88858</x:v>
       </x:c>
       <x:c r="CY15" s="3" t="n">
-        <x:v>89093</x:v>
+        <x:v>89097</x:v>
       </x:c>
       <x:c r="CZ15" s="3" t="n">
-        <x:v>91222</x:v>
+        <x:v>91223</x:v>
       </x:c>
       <x:c r="DA15" s="3" t="n">
-        <x:v>92594</x:v>
+        <x:v>92600</x:v>
       </x:c>
       <x:c r="DB15" s="3" t="n">
-        <x:v>92543</x:v>
+        <x:v>92540</x:v>
       </x:c>
       <x:c r="DC15" s="3" t="n">
-        <x:v>93980</x:v>
+        <x:v>93984</x:v>
       </x:c>
       <x:c r="DD15" s="3" t="n">
-        <x:v>95334</x:v>
+        <x:v>95338</x:v>
       </x:c>
       <x:c r="DE15" s="3" t="n">
-        <x:v>95601</x:v>
+        <x:v>95598</x:v>
       </x:c>
       <x:c r="DF15" s="3" t="n">
-        <x:v>98498</x:v>
+        <x:v>98493</x:v>
       </x:c>
       <x:c r="DG15" s="3" t="n">
-        <x:v>99135</x:v>
+        <x:v>99130</x:v>
       </x:c>
       <x:c r="DH15" s="3" t="n">
-        <x:v>100575</x:v>
+        <x:v>100600</x:v>
       </x:c>
       <x:c r="DI15" s="3" t="n">
-        <x:v>101942</x:v>
+        <x:v>101947</x:v>
       </x:c>
       <x:c r="DJ15" s="3" t="n">
-        <x:v>101715</x:v>
+        <x:v>101702</x:v>
       </x:c>
       <x:c r="DK15" s="3" t="n">
-        <x:v>102785</x:v>
+        <x:v>102784</x:v>
       </x:c>
       <x:c r="DL15" s="3" t="n">
-        <x:v>103972</x:v>
+        <x:v>103983</x:v>
       </x:c>
       <x:c r="DM15" s="3" t="n">
-        <x:v>103501</x:v>
+        <x:v>103505</x:v>
       </x:c>
       <x:c r="DN15" s="3" t="n">
-        <x:v>102172</x:v>
+        <x:v>102169</x:v>
       </x:c>
       <x:c r="DO15" s="3" t="n">
-        <x:v>104643</x:v>
+        <x:v>104646</x:v>
       </x:c>
       <x:c r="DP15" s="3" t="n">
-        <x:v>104370</x:v>
+        <x:v>104378</x:v>
       </x:c>
       <x:c r="DQ15" s="3" t="n">
-        <x:v>105457</x:v>
+        <x:v>105455</x:v>
       </x:c>
       <x:c r="DR15" s="3" t="n">
-        <x:v>109339</x:v>
+        <x:v>109365</x:v>
       </x:c>
       <x:c r="DS15" s="3" t="n">
-        <x:v>108155</x:v>
+        <x:v>108156</x:v>
       </x:c>
       <x:c r="DT15" s="3" t="n">
-        <x:v>109475</x:v>
+        <x:v>109474</x:v>
       </x:c>
       <x:c r="DU15" s="3" t="n">
-        <x:v>110517</x:v>
+        <x:v>110518</x:v>
       </x:c>
       <x:c r="DV15" s="3" t="n">
-        <x:v>110050</x:v>
+        <x:v>110078</x:v>
       </x:c>
       <x:c r="DW15" s="3" t="n">
-        <x:v>111632</x:v>
+        <x:v>111636</x:v>
       </x:c>
       <x:c r="DX15" s="3" t="n">
-        <x:v>112746</x:v>
+        <x:v>112733</x:v>
       </x:c>
       <x:c r="DY15" s="3" t="n">
-        <x:v>113247</x:v>
+        <x:v>113239</x:v>
       </x:c>
       <x:c r="DZ15" s="3" t="n">
-        <x:v>117112</x:v>
+        <x:v>117136</x:v>
       </x:c>
       <x:c r="EA15" s="3" t="n">
-        <x:v>116163</x:v>
+        <x:v>116150</x:v>
       </x:c>
       <x:c r="EB15" s="3" t="n">
-        <x:v>116686</x:v>
+        <x:v>116675</x:v>
       </x:c>
       <x:c r="EC15" s="3" t="n">
-        <x:v>119038</x:v>
+        <x:v>119047</x:v>
       </x:c>
       <x:c r="ED15" s="3" t="n">
-        <x:v>118802</x:v>
+        <x:v>118815</x:v>
       </x:c>
       <x:c r="EE15" s="3" t="n">
-        <x:v>119972</x:v>
+        <x:v>119961</x:v>
       </x:c>
       <x:c r="EF15" s="3" t="n">
-        <x:v>121519</x:v>
+        <x:v>121504</x:v>
       </x:c>
       <x:c r="EG15" s="3" t="n">
-        <x:v>123626</x:v>
+        <x:v>123633</x:v>
       </x:c>
       <x:c r="EH15" s="3" t="n">
-        <x:v>124702</x:v>
+        <x:v>124711</x:v>
       </x:c>
       <x:c r="EI15" s="3" t="n">
-        <x:v>126472</x:v>
+        <x:v>126465</x:v>
       </x:c>
       <x:c r="EJ15" s="3" t="n">
-        <x:v>128257</x:v>
+        <x:v>128258</x:v>
       </x:c>
       <x:c r="EK15" s="3" t="n">
-        <x:v>129178</x:v>
+        <x:v>129176</x:v>
       </x:c>
       <x:c r="EL15" s="3" t="n">
-        <x:v>132435</x:v>
+        <x:v>132454</x:v>
       </x:c>
       <x:c r="EM15" s="3" t="n">
-        <x:v>135913</x:v>
+        <x:v>135893</x:v>
       </x:c>
       <x:c r="EN15" s="3" t="n">
-        <x:v>138603</x:v>
+        <x:v>138625</x:v>
       </x:c>
       <x:c r="EO15" s="3" t="n">
-        <x:v>141212</x:v>
+        <x:v>141216</x:v>
       </x:c>
       <x:c r="EP15" s="3" t="n">
-        <x:v>145142</x:v>
+        <x:v>145179</x:v>
       </x:c>
       <x:c r="EQ15" s="3" t="n">
-        <x:v>143841</x:v>
+        <x:v>143835</x:v>
       </x:c>
       <x:c r="ER15" s="3" t="n">
-        <x:v>145854</x:v>
+        <x:v>145853</x:v>
       </x:c>
       <x:c r="ES15" s="3" t="n">
-        <x:v>147537</x:v>
+        <x:v>147541</x:v>
       </x:c>
       <x:c r="ET15" s="3" t="n">
-        <x:v>148302</x:v>
+        <x:v>148312</x:v>
       </x:c>
       <x:c r="EU15" s="3" t="n">
-        <x:v>149111</x:v>
+        <x:v>149097</x:v>
       </x:c>
       <x:c r="EV15" s="3" t="n">
-        <x:v>152642</x:v>
+        <x:v>152659</x:v>
       </x:c>
       <x:c r="EW15" s="3" t="n">
-        <x:v>153052</x:v>
+        <x:v>153061</x:v>
       </x:c>
       <x:c r="EX15" s="3" t="n">
-        <x:v>154727</x:v>
+        <x:v>154706</x:v>
       </x:c>
       <x:c r="EY15" s="3" t="n">
-        <x:v>155147</x:v>
+        <x:v>155155</x:v>
       </x:c>
       <x:c r="EZ15" s="3" t="n">
-        <x:v>157031</x:v>
+        <x:v>157026</x:v>
       </x:c>
       <x:c r="FA15" s="3" t="n">
-        <x:v>157193</x:v>
+        <x:v>157223</x:v>
       </x:c>
       <x:c r="FB15" s="3" t="n">
-        <x:v>156327</x:v>
+        <x:v>156279</x:v>
       </x:c>
       <x:c r="FC15" s="3" t="n">
-        <x:v>159557</x:v>
+        <x:v>159599</x:v>
       </x:c>
       <x:c r="FD15" s="3" t="n">
-        <x:v>155241</x:v>
+        <x:v>155230</x:v>
       </x:c>
       <x:c r="FE15" s="3" t="n">
-        <x:v>157765</x:v>
+        <x:v>157812</x:v>
       </x:c>
       <x:c r="FF15" s="3" t="n">
-        <x:v>159357</x:v>
+        <x:v>159288</x:v>
       </x:c>
       <x:c r="FG15" s="3" t="n">
-        <x:v>161202</x:v>
+        <x:v>161233</x:v>
       </x:c>
       <x:c r="FH15" s="3" t="n">
-        <x:v>162008</x:v>
+        <x:v>162031</x:v>
       </x:c>
       <x:c r="FI15" s="3" t="n">
-        <x:v>164442</x:v>
+        <x:v>164532</x:v>
       </x:c>
       <x:c r="FJ15" s="3" t="n">
-        <x:v>167758</x:v>
+        <x:v>167623</x:v>
       </x:c>
       <x:c r="FK15" s="3" t="n">
-        <x:v>168036</x:v>
+        <x:v>168072</x:v>
       </x:c>
       <x:c r="FL15" s="3" t="n">
-        <x:v>174201</x:v>
+        <x:v>174256</x:v>
       </x:c>
       <x:c r="FM15" s="3" t="n">
-        <x:v>177560</x:v>
+        <x:v>177736</x:v>
       </x:c>
       <x:c r="FN15" s="3" t="n">
-        <x:v>182524</x:v>
+        <x:v>182209</x:v>
       </x:c>
       <x:c r="FO15" s="3" t="n">
-        <x:v>186521</x:v>
+        <x:v>186613</x:v>
       </x:c>
       <x:c r="FP15" s="3" t="n">
-        <x:v>188784</x:v>
+        <x:v>188885</x:v>
       </x:c>
       <x:c r="FQ15" s="3" t="n">
-        <x:v>190749</x:v>
+        <x:v>191092</x:v>
       </x:c>
       <x:c r="FR15" s="3" t="n">
-        <x:v>193229</x:v>
+        <x:v>192549</x:v>
       </x:c>
       <x:c r="FS15" s="3" t="n">
-        <x:v>197316</x:v>
+        <x:v>197591</x:v>
       </x:c>
       <x:c r="FT15" s="3" t="n">
-        <x:v>197377</x:v>
+        <x:v>197776</x:v>
       </x:c>
       <x:c r="FU15" s="3" t="n">
-        <x:v>198073</x:v>
+        <x:v>198956</x:v>
       </x:c>
       <x:c r="FV15" s="3" t="n">
-        <x:v>197271</x:v>
+        <x:v>196183</x:v>
       </x:c>
       <x:c r="FW15" s="3" t="n">
-        <x:v>198332</x:v>
+        <x:v>196672</x:v>
       </x:c>
       <x:c r="FX15" s="3" t="n">
-        <x:v>199765</x:v>
+        <x:v>198320</x:v>
+      </x:c>
+      <x:c r="FY15" s="3" t="n">
+        <x:v>198940</x:v>
+      </x:c>
+      <x:c r="FZ15" s="3" t="n">
+        <x:v>201322</x:v>
       </x:c>
     </x:row>
-    <x:row r="16" spans="1:180">
+    <x:row r="16" spans="1:182">
       <x:c r="B16" s="2" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>9766</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>10120</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>10655</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>10925</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>11250</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>11546</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
         <x:v>11784</x:v>
       </x:c>
       <x:c r="J16" s="3" t="n">
         <x:v>12275</x:v>
       </x:c>
@@ -8325,982 +8412,994 @@
       <x:c r="AQ16" s="3" t="n">
         <x:v>26580</x:v>
       </x:c>
       <x:c r="AR16" s="3" t="n">
         <x:v>26971</x:v>
       </x:c>
       <x:c r="AS16" s="3" t="n">
         <x:v>27107</x:v>
       </x:c>
       <x:c r="AT16" s="3" t="n">
         <x:v>26948</x:v>
       </x:c>
       <x:c r="AU16" s="3" t="n">
         <x:v>23335</x:v>
       </x:c>
       <x:c r="AV16" s="3" t="n">
         <x:v>23622</x:v>
       </x:c>
       <x:c r="AW16" s="3" t="n">
         <x:v>23753</x:v>
       </x:c>
       <x:c r="AX16" s="3" t="n">
         <x:v>24001</x:v>
       </x:c>
       <x:c r="AY16" s="3" t="n">
-        <x:v>23744</x:v>
+        <x:v>23714</x:v>
       </x:c>
       <x:c r="AZ16" s="3" t="n">
-        <x:v>23616</x:v>
+        <x:v>23612</x:v>
       </x:c>
       <x:c r="BA16" s="3" t="n">
         <x:v>23582</x:v>
       </x:c>
       <x:c r="BB16" s="3" t="n">
         <x:v>23854</x:v>
       </x:c>
       <x:c r="BC16" s="3" t="n">
-        <x:v>24079</x:v>
+        <x:v>24073</x:v>
       </x:c>
       <x:c r="BD16" s="3" t="n">
-        <x:v>24323</x:v>
+        <x:v>24316</x:v>
       </x:c>
       <x:c r="BE16" s="3" t="n">
-        <x:v>24442</x:v>
+        <x:v>24436</x:v>
       </x:c>
       <x:c r="BF16" s="3" t="n">
-        <x:v>24322</x:v>
+        <x:v>24301</x:v>
       </x:c>
       <x:c r="BG16" s="3" t="n">
-        <x:v>23785</x:v>
+        <x:v>23800</x:v>
       </x:c>
       <x:c r="BH16" s="3" t="n">
-        <x:v>23708</x:v>
+        <x:v>23699</x:v>
       </x:c>
       <x:c r="BI16" s="3" t="n">
-        <x:v>23603</x:v>
+        <x:v>23612</x:v>
       </x:c>
       <x:c r="BJ16" s="3" t="n">
-        <x:v>23550</x:v>
+        <x:v>23533</x:v>
       </x:c>
       <x:c r="BK16" s="3" t="n">
-        <x:v>23268</x:v>
+        <x:v>23278</x:v>
       </x:c>
       <x:c r="BL16" s="3" t="n">
-        <x:v>23451</x:v>
+        <x:v>23456</x:v>
       </x:c>
       <x:c r="BM16" s="3" t="n">
-        <x:v>23750</x:v>
+        <x:v>23731</x:v>
       </x:c>
       <x:c r="BN16" s="3" t="n">
-        <x:v>23969</x:v>
+        <x:v>24010</x:v>
       </x:c>
       <x:c r="BO16" s="3" t="n">
-        <x:v>24949</x:v>
+        <x:v>24945</x:v>
       </x:c>
       <x:c r="BP16" s="3" t="n">
-        <x:v>25554</x:v>
+        <x:v>25542</x:v>
       </x:c>
       <x:c r="BQ16" s="3" t="n">
-        <x:v>25812</x:v>
+        <x:v>25838</x:v>
       </x:c>
       <x:c r="BR16" s="3" t="n">
-        <x:v>26593</x:v>
+        <x:v>26584</x:v>
       </x:c>
       <x:c r="BS16" s="3" t="n">
-        <x:v>30359</x:v>
+        <x:v>30355</x:v>
       </x:c>
       <x:c r="BT16" s="3" t="n">
-        <x:v>30669</x:v>
+        <x:v>30697</x:v>
       </x:c>
       <x:c r="BU16" s="3" t="n">
-        <x:v>31337</x:v>
+        <x:v>31320</x:v>
       </x:c>
       <x:c r="BV16" s="3" t="n">
-        <x:v>31670</x:v>
+        <x:v>31681</x:v>
       </x:c>
       <x:c r="BW16" s="3" t="n">
-        <x:v>32129</x:v>
+        <x:v>32131</x:v>
       </x:c>
       <x:c r="BX16" s="3" t="n">
-        <x:v>32633</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="BY16" s="3" t="n">
-        <x:v>33119</x:v>
+        <x:v>33116</x:v>
       </x:c>
       <x:c r="BZ16" s="3" t="n">
-        <x:v>33653</x:v>
+        <x:v>33646</x:v>
       </x:c>
       <x:c r="CA16" s="3" t="n">
-        <x:v>34155</x:v>
+        <x:v>34146</x:v>
       </x:c>
       <x:c r="CB16" s="3" t="n">
-        <x:v>34598</x:v>
+        <x:v>34602</x:v>
       </x:c>
       <x:c r="CC16" s="3" t="n">
-        <x:v>35188</x:v>
+        <x:v>35189</x:v>
       </x:c>
       <x:c r="CD16" s="3" t="n">
-        <x:v>35792</x:v>
+        <x:v>35790</x:v>
       </x:c>
       <x:c r="CE16" s="3" t="n">
         <x:v>36364</x:v>
       </x:c>
       <x:c r="CF16" s="3" t="n">
-        <x:v>36975</x:v>
+        <x:v>36973</x:v>
       </x:c>
       <x:c r="CG16" s="3" t="n">
-        <x:v>37563</x:v>
+        <x:v>37573</x:v>
       </x:c>
       <x:c r="CH16" s="3" t="n">
-        <x:v>38334</x:v>
+        <x:v>38347</x:v>
       </x:c>
       <x:c r="CI16" s="3" t="n">
-        <x:v>39218</x:v>
+        <x:v>39214</x:v>
       </x:c>
       <x:c r="CJ16" s="3" t="n">
-        <x:v>39771</x:v>
+        <x:v>39772</x:v>
       </x:c>
       <x:c r="CK16" s="3" t="n">
-        <x:v>40258</x:v>
+        <x:v>40271</x:v>
       </x:c>
       <x:c r="CL16" s="3" t="n">
-        <x:v>40931</x:v>
+        <x:v>40922</x:v>
       </x:c>
       <x:c r="CM16" s="3" t="n">
-        <x:v>41351</x:v>
+        <x:v>41371</x:v>
       </x:c>
       <x:c r="CN16" s="3" t="n">
-        <x:v>42019</x:v>
+        <x:v>42021</x:v>
       </x:c>
       <x:c r="CO16" s="3" t="n">
-        <x:v>42558</x:v>
+        <x:v>42559</x:v>
       </x:c>
       <x:c r="CP16" s="3" t="n">
-        <x:v>42792</x:v>
+        <x:v>42791</x:v>
       </x:c>
       <x:c r="CQ16" s="3" t="n">
-        <x:v>42792</x:v>
+        <x:v>42793</x:v>
       </x:c>
       <x:c r="CR16" s="3" t="n">
-        <x:v>42946</x:v>
+        <x:v>42954</x:v>
       </x:c>
       <x:c r="CS16" s="3" t="n">
-        <x:v>43226</x:v>
+        <x:v>43196</x:v>
       </x:c>
       <x:c r="CT16" s="3" t="n">
-        <x:v>43190</x:v>
+        <x:v>43221</x:v>
       </x:c>
       <x:c r="CU16" s="3" t="n">
-        <x:v>43903</x:v>
+        <x:v>43882</x:v>
       </x:c>
       <x:c r="CV16" s="3" t="n">
-        <x:v>44336</x:v>
+        <x:v>44325</x:v>
       </x:c>
       <x:c r="CW16" s="3" t="n">
-        <x:v>44818</x:v>
+        <x:v>44824</x:v>
       </x:c>
       <x:c r="CX16" s="3" t="n">
-        <x:v>45658</x:v>
+        <x:v>45631</x:v>
       </x:c>
       <x:c r="CY16" s="3" t="n">
-        <x:v>46148</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="CZ16" s="3" t="n">
-        <x:v>46767</x:v>
+        <x:v>46769</x:v>
       </x:c>
       <x:c r="DA16" s="3" t="n">
-        <x:v>47350</x:v>
+        <x:v>47330</x:v>
       </x:c>
       <x:c r="DB16" s="3" t="n">
-        <x:v>47570</x:v>
+        <x:v>47596</x:v>
       </x:c>
       <x:c r="DC16" s="3" t="n">
-        <x:v>48442</x:v>
+        <x:v>48431</x:v>
       </x:c>
       <x:c r="DD16" s="3" t="n">
-        <x:v>49260</x:v>
+        <x:v>49258</x:v>
       </x:c>
       <x:c r="DE16" s="3" t="n">
-        <x:v>49944</x:v>
+        <x:v>49960</x:v>
       </x:c>
       <x:c r="DF16" s="3" t="n">
-        <x:v>50792</x:v>
+        <x:v>50782</x:v>
       </x:c>
       <x:c r="DG16" s="3" t="n">
-        <x:v>51356</x:v>
+        <x:v>51367</x:v>
       </x:c>
       <x:c r="DH16" s="3" t="n">
-        <x:v>52001</x:v>
+        <x:v>51992</x:v>
       </x:c>
       <x:c r="DI16" s="3" t="n">
-        <x:v>52670</x:v>
+        <x:v>52660</x:v>
       </x:c>
       <x:c r="DJ16" s="3" t="n">
-        <x:v>53254</x:v>
+        <x:v>53272</x:v>
       </x:c>
       <x:c r="DK16" s="3" t="n">
-        <x:v>53991</x:v>
+        <x:v>53975</x:v>
       </x:c>
       <x:c r="DL16" s="3" t="n">
-        <x:v>54243</x:v>
+        <x:v>54253</x:v>
       </x:c>
       <x:c r="DM16" s="3" t="n">
-        <x:v>54477</x:v>
+        <x:v>54481</x:v>
       </x:c>
       <x:c r="DN16" s="3" t="n">
-        <x:v>54798</x:v>
+        <x:v>54788</x:v>
       </x:c>
       <x:c r="DO16" s="3" t="n">
-        <x:v>54915</x:v>
+        <x:v>54922</x:v>
       </x:c>
       <x:c r="DP16" s="3" t="n">
-        <x:v>55247</x:v>
+        <x:v>55230</x:v>
       </x:c>
       <x:c r="DQ16" s="3" t="n">
-        <x:v>55684</x:v>
+        <x:v>55703</x:v>
       </x:c>
       <x:c r="DR16" s="3" t="n">
-        <x:v>56704</x:v>
+        <x:v>56671</x:v>
       </x:c>
       <x:c r="DS16" s="3" t="n">
         <x:v>57240</x:v>
       </x:c>
       <x:c r="DT16" s="3" t="n">
-        <x:v>57844</x:v>
+        <x:v>57853</x:v>
       </x:c>
       <x:c r="DU16" s="3" t="n">
-        <x:v>58702</x:v>
+        <x:v>58681</x:v>
       </x:c>
       <x:c r="DV16" s="3" t="n">
-        <x:v>59060</x:v>
+        <x:v>59048</x:v>
       </x:c>
       <x:c r="DW16" s="3" t="n">
-        <x:v>59364</x:v>
+        <x:v>59373</x:v>
       </x:c>
       <x:c r="DX16" s="3" t="n">
-        <x:v>59999</x:v>
+        <x:v>59995</x:v>
       </x:c>
       <x:c r="DY16" s="3" t="n">
-        <x:v>60315</x:v>
+        <x:v>60299</x:v>
       </x:c>
       <x:c r="DZ16" s="3" t="n">
-        <x:v>60425</x:v>
+        <x:v>60481</x:v>
       </x:c>
       <x:c r="EA16" s="3" t="n">
-        <x:v>61735</x:v>
+        <x:v>61694</x:v>
       </x:c>
       <x:c r="EB16" s="3" t="n">
-        <x:v>62231</x:v>
+        <x:v>62248</x:v>
       </x:c>
       <x:c r="EC16" s="3" t="n">
-        <x:v>63037</x:v>
+        <x:v>63067</x:v>
       </x:c>
       <x:c r="ED16" s="3" t="n">
-        <x:v>64411</x:v>
+        <x:v>64358</x:v>
       </x:c>
       <x:c r="EE16" s="3" t="n">
-        <x:v>64733</x:v>
+        <x:v>64790</x:v>
       </x:c>
       <x:c r="EF16" s="3" t="n">
-        <x:v>65852</x:v>
+        <x:v>65834</x:v>
       </x:c>
       <x:c r="EG16" s="3" t="n">
-        <x:v>66625</x:v>
+        <x:v>66630</x:v>
       </x:c>
       <x:c r="EH16" s="3" t="n">
-        <x:v>67399</x:v>
+        <x:v>67422</x:v>
       </x:c>
       <x:c r="EI16" s="3" t="n">
-        <x:v>68585</x:v>
+        <x:v>68560</x:v>
       </x:c>
       <x:c r="EJ16" s="3" t="n">
-        <x:v>69327</x:v>
+        <x:v>69364</x:v>
       </x:c>
       <x:c r="EK16" s="3" t="n">
-        <x:v>70433</x:v>
+        <x:v>70398</x:v>
       </x:c>
       <x:c r="EL16" s="3" t="n">
-        <x:v>70767</x:v>
+        <x:v>70781</x:v>
       </x:c>
       <x:c r="EM16" s="3" t="n">
-        <x:v>71432</x:v>
+        <x:v>71453</x:v>
       </x:c>
       <x:c r="EN16" s="3" t="n">
-        <x:v>72545</x:v>
+        <x:v>72499</x:v>
       </x:c>
       <x:c r="EO16" s="3" t="n">
-        <x:v>73128</x:v>
+        <x:v>73162</x:v>
       </x:c>
       <x:c r="EP16" s="3" t="n">
-        <x:v>74480</x:v>
+        <x:v>74434</x:v>
       </x:c>
       <x:c r="EQ16" s="3" t="n">
-        <x:v>75154</x:v>
+        <x:v>75148</x:v>
       </x:c>
       <x:c r="ER16" s="3" t="n">
-        <x:v>75815</x:v>
+        <x:v>75841</x:v>
       </x:c>
       <x:c r="ES16" s="3" t="n">
-        <x:v>77213</x:v>
+        <x:v>77200</x:v>
       </x:c>
       <x:c r="ET16" s="3" t="n">
-        <x:v>78478</x:v>
+        <x:v>78473</x:v>
       </x:c>
       <x:c r="EU16" s="3" t="n">
-        <x:v>79732</x:v>
+        <x:v>79760</x:v>
       </x:c>
       <x:c r="EV16" s="3" t="n">
-        <x:v>81349</x:v>
+        <x:v>81320</x:v>
       </x:c>
       <x:c r="EW16" s="3" t="n">
-        <x:v>82168</x:v>
+        <x:v>82170</x:v>
       </x:c>
       <x:c r="EX16" s="3" t="n">
-        <x:v>82745</x:v>
+        <x:v>82777</x:v>
       </x:c>
       <x:c r="EY16" s="3" t="n">
-        <x:v>83806</x:v>
+        <x:v>83779</x:v>
       </x:c>
       <x:c r="EZ16" s="3" t="n">
-        <x:v>84274</x:v>
+        <x:v>84297</x:v>
       </x:c>
       <x:c r="FA16" s="3" t="n">
-        <x:v>85211</x:v>
+        <x:v>85214</x:v>
       </x:c>
       <x:c r="FB16" s="3" t="n">
-        <x:v>86478</x:v>
+        <x:v>86483</x:v>
       </x:c>
       <x:c r="FC16" s="3" t="n">
-        <x:v>87663</x:v>
+        <x:v>87641</x:v>
       </x:c>
       <x:c r="FD16" s="3" t="n">
-        <x:v>88409</x:v>
+        <x:v>88424</x:v>
       </x:c>
       <x:c r="FE16" s="3" t="n">
-        <x:v>89361</x:v>
+        <x:v>89370</x:v>
       </x:c>
       <x:c r="FF16" s="3" t="n">
-        <x:v>93939</x:v>
+        <x:v>93908</x:v>
       </x:c>
       <x:c r="FG16" s="3" t="n">
-        <x:v>94447</x:v>
+        <x:v>94494</x:v>
       </x:c>
       <x:c r="FH16" s="3" t="n">
-        <x:v>96151</x:v>
+        <x:v>96106</x:v>
       </x:c>
       <x:c r="FI16" s="3" t="n">
-        <x:v>96854</x:v>
+        <x:v>96819</x:v>
       </x:c>
       <x:c r="FJ16" s="3" t="n">
-        <x:v>96760</x:v>
+        <x:v>96814</x:v>
       </x:c>
       <x:c r="FK16" s="3" t="n">
-        <x:v>97671</x:v>
+        <x:v>97645</x:v>
       </x:c>
       <x:c r="FL16" s="3" t="n">
-        <x:v>98312</x:v>
+        <x:v>98267</x:v>
       </x:c>
       <x:c r="FM16" s="3" t="n">
-        <x:v>99214</x:v>
+        <x:v>99167</x:v>
       </x:c>
       <x:c r="FN16" s="3" t="n">
-        <x:v>100266</x:v>
+        <x:v>100480</x:v>
       </x:c>
       <x:c r="FO16" s="3" t="n">
-        <x:v>106628</x:v>
+        <x:v>106709</x:v>
       </x:c>
       <x:c r="FP16" s="3" t="n">
-        <x:v>108105</x:v>
+        <x:v>107790</x:v>
       </x:c>
       <x:c r="FQ16" s="3" t="n">
-        <x:v>109614</x:v>
+        <x:v>108886</x:v>
       </x:c>
       <x:c r="FR16" s="3" t="n">
-        <x:v>110720</x:v>
+        <x:v>111946</x:v>
       </x:c>
       <x:c r="FS16" s="3" t="n">
-        <x:v>111792</x:v>
+        <x:v>111907</x:v>
       </x:c>
       <x:c r="FT16" s="3" t="n">
-        <x:v>112232</x:v>
+        <x:v>111462</x:v>
       </x:c>
       <x:c r="FU16" s="3" t="n">
-        <x:v>113020</x:v>
+        <x:v>111648</x:v>
       </x:c>
       <x:c r="FV16" s="3" t="n">
-        <x:v>114154</x:v>
+        <x:v>115659</x:v>
       </x:c>
       <x:c r="FW16" s="3" t="n">
-        <x:v>111186</x:v>
+        <x:v>111886</x:v>
       </x:c>
       <x:c r="FX16" s="3" t="n">
-        <x:v>113339</x:v>
+        <x:v>112397</x:v>
+      </x:c>
+      <x:c r="FY16" s="3" t="n">
+        <x:v>112527</x:v>
+      </x:c>
+      <x:c r="FZ16" s="3" t="n">
+        <x:v>112851</x:v>
       </x:c>
     </x:row>
-    <x:row r="17" spans="1:180">
+    <x:row r="17" spans="1:182">
       <x:c r="B17" s="2" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="O17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="V17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="W17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="X17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Y17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Z17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AA17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AB17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AC17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AD17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AE17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AF17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AG17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AH17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AI17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AJ17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AK17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AL17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AM17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AN17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AO17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AP17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AQ17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AR17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AS17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AT17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AU17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AV17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AW17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AX17" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AY17" s="3" t="n">
-        <x:v>79267</x:v>
+        <x:v>79316</x:v>
       </x:c>
       <x:c r="AZ17" s="3" t="n">
-        <x:v>76961</x:v>
+        <x:v>76925</x:v>
       </x:c>
       <x:c r="BA17" s="3" t="n">
-        <x:v>76182</x:v>
+        <x:v>76086</x:v>
       </x:c>
       <x:c r="BB17" s="3" t="n">
-        <x:v>76908</x:v>
+        <x:v>76829</x:v>
       </x:c>
       <x:c r="BC17" s="3" t="n">
-        <x:v>79525</x:v>
+        <x:v>79447</x:v>
       </x:c>
       <x:c r="BD17" s="3" t="n">
-        <x:v>87599</x:v>
+        <x:v>87532</x:v>
       </x:c>
       <x:c r="BE17" s="3" t="n">
-        <x:v>90333</x:v>
+        <x:v>90275</x:v>
       </x:c>
       <x:c r="BF17" s="3" t="n">
-        <x:v>93422</x:v>
+        <x:v>93328</x:v>
       </x:c>
       <x:c r="BG17" s="3" t="n">
-        <x:v>93376</x:v>
+        <x:v>93165</x:v>
       </x:c>
       <x:c r="BH17" s="3" t="n">
-        <x:v>94991</x:v>
+        <x:v>95060</x:v>
       </x:c>
       <x:c r="BI17" s="3" t="n">
-        <x:v>99242</x:v>
+        <x:v>99358</x:v>
       </x:c>
       <x:c r="BJ17" s="3" t="n">
-        <x:v>102508</x:v>
+        <x:v>102538</x:v>
       </x:c>
       <x:c r="BK17" s="3" t="n">
-        <x:v>105511</x:v>
+        <x:v>105272</x:v>
       </x:c>
       <x:c r="BL17" s="3" t="n">
-        <x:v>91333</x:v>
+        <x:v>91406</x:v>
       </x:c>
       <x:c r="BM17" s="3" t="n">
-        <x:v>100570</x:v>
+        <x:v>100598</x:v>
       </x:c>
       <x:c r="BN17" s="3" t="n">
-        <x:v>98914</x:v>
+        <x:v>99066</x:v>
       </x:c>
       <x:c r="BO17" s="3" t="n">
-        <x:v>97578</x:v>
+        <x:v>97884</x:v>
       </x:c>
       <x:c r="BP17" s="3" t="n">
-        <x:v>100782</x:v>
+        <x:v>100581</x:v>
       </x:c>
       <x:c r="BQ17" s="3" t="n">
-        <x:v>102685</x:v>
+        <x:v>102735</x:v>
       </x:c>
       <x:c r="BR17" s="3" t="n">
-        <x:v>110381</x:v>
+        <x:v>110496</x:v>
       </x:c>
       <x:c r="BS17" s="3" t="n">
-        <x:v>111851</x:v>
+        <x:v>111871</x:v>
       </x:c>
       <x:c r="BT17" s="3" t="n">
-        <x:v>114030</x:v>
+        <x:v>114119</x:v>
       </x:c>
       <x:c r="BU17" s="3" t="n">
-        <x:v>111782</x:v>
+        <x:v>111845</x:v>
       </x:c>
       <x:c r="BV17" s="3" t="n">
-        <x:v>117826</x:v>
+        <x:v>117775</x:v>
       </x:c>
       <x:c r="BW17" s="3" t="n">
-        <x:v>117527</x:v>
+        <x:v>117560</x:v>
       </x:c>
       <x:c r="BX17" s="3" t="n">
-        <x:v>117432</x:v>
+        <x:v>117387</x:v>
       </x:c>
       <x:c r="BY17" s="3" t="n">
-        <x:v>121781</x:v>
+        <x:v>121850</x:v>
       </x:c>
       <x:c r="BZ17" s="3" t="n">
-        <x:v>123128</x:v>
+        <x:v>122897</x:v>
       </x:c>
       <x:c r="CA17" s="3" t="n">
-        <x:v>122217</x:v>
+        <x:v>121987</x:v>
       </x:c>
       <x:c r="CB17" s="3" t="n">
-        <x:v>137433</x:v>
+        <x:v>137567</x:v>
       </x:c>
       <x:c r="CC17" s="3" t="n">
-        <x:v>140354</x:v>
+        <x:v>140570</x:v>
       </x:c>
       <x:c r="CD17" s="3" t="n">
-        <x:v>135513</x:v>
+        <x:v>135352</x:v>
       </x:c>
       <x:c r="CE17" s="3" t="n">
-        <x:v>143254</x:v>
+        <x:v>143018</x:v>
       </x:c>
       <x:c r="CF17" s="3" t="n">
-        <x:v>140353</x:v>
+        <x:v>140549</x:v>
       </x:c>
       <x:c r="CG17" s="3" t="n">
-        <x:v>137816</x:v>
+        <x:v>138042</x:v>
       </x:c>
       <x:c r="CH17" s="3" t="n">
-        <x:v>138755</x:v>
+        <x:v>138648</x:v>
       </x:c>
       <x:c r="CI17" s="3" t="n">
-        <x:v>137514</x:v>
+        <x:v>137567</x:v>
       </x:c>
       <x:c r="CJ17" s="3" t="n">
-        <x:v>142049</x:v>
+        <x:v>142152</x:v>
       </x:c>
       <x:c r="CK17" s="3" t="n">
-        <x:v>142183</x:v>
+        <x:v>142347</x:v>
       </x:c>
       <x:c r="CL17" s="3" t="n">
-        <x:v>142372</x:v>
+        <x:v>142119</x:v>
       </x:c>
       <x:c r="CM17" s="3" t="n">
-        <x:v>153709</x:v>
+        <x:v>153780</x:v>
       </x:c>
       <x:c r="CN17" s="3" t="n">
-        <x:v>143392</x:v>
+        <x:v>143679</x:v>
       </x:c>
       <x:c r="CO17" s="3" t="n">
-        <x:v>138268</x:v>
+        <x:v>138510</x:v>
       </x:c>
       <x:c r="CP17" s="3" t="n">
-        <x:v>142579</x:v>
+        <x:v>142147</x:v>
       </x:c>
       <x:c r="CQ17" s="3" t="n">
-        <x:v>140348</x:v>
+        <x:v>140322</x:v>
       </x:c>
       <x:c r="CR17" s="3" t="n">
-        <x:v>145742</x:v>
+        <x:v>145983</x:v>
       </x:c>
       <x:c r="CS17" s="3" t="n">
-        <x:v>151823</x:v>
+        <x:v>152133</x:v>
       </x:c>
       <x:c r="CT17" s="3" t="n">
-        <x:v>156202</x:v>
+        <x:v>155310</x:v>
       </x:c>
       <x:c r="CU17" s="3" t="n">
-        <x:v>149965</x:v>
+        <x:v>150215</x:v>
       </x:c>
       <x:c r="CV17" s="3" t="n">
-        <x:v>150358</x:v>
+        <x:v>150468</x:v>
       </x:c>
       <x:c r="CW17" s="3" t="n">
-        <x:v>151998</x:v>
+        <x:v>152372</x:v>
       </x:c>
       <x:c r="CX17" s="3" t="n">
-        <x:v>166695</x:v>
+        <x:v>165643</x:v>
       </x:c>
       <x:c r="CY17" s="3" t="n">
-        <x:v>160232</x:v>
+        <x:v>160036</x:v>
       </x:c>
       <x:c r="CZ17" s="3" t="n">
-        <x:v>176166</x:v>
+        <x:v>176725</x:v>
       </x:c>
       <x:c r="DA17" s="3" t="n">
-        <x:v>179025</x:v>
+        <x:v>179466</x:v>
       </x:c>
       <x:c r="DB17" s="3" t="n">
-        <x:v>183570</x:v>
+        <x:v>182961</x:v>
       </x:c>
       <x:c r="DC17" s="3" t="n">
-        <x:v>192780</x:v>
+        <x:v>192366</x:v>
       </x:c>
       <x:c r="DD17" s="3" t="n">
-        <x:v>196052</x:v>
+        <x:v>196582</x:v>
       </x:c>
       <x:c r="DE17" s="3" t="n">
-        <x:v>201961</x:v>
+        <x:v>202284</x:v>
       </x:c>
       <x:c r="DF17" s="3" t="n">
-        <x:v>207711</x:v>
+        <x:v>207586</x:v>
       </x:c>
       <x:c r="DG17" s="3" t="n">
-        <x:v>205394</x:v>
+        <x:v>204987</x:v>
       </x:c>
       <x:c r="DH17" s="3" t="n">
-        <x:v>207933</x:v>
+        <x:v>208070</x:v>
       </x:c>
       <x:c r="DI17" s="3" t="n">
-        <x:v>207811</x:v>
+        <x:v>207931</x:v>
       </x:c>
       <x:c r="DJ17" s="3" t="n">
-        <x:v>190344</x:v>
+        <x:v>190570</x:v>
       </x:c>
       <x:c r="DK17" s="3" t="n">
-        <x:v>174153</x:v>
+        <x:v>173467</x:v>
       </x:c>
       <x:c r="DL17" s="3" t="n">
-        <x:v>164511</x:v>
+        <x:v>164869</x:v>
       </x:c>
       <x:c r="DM17" s="3" t="n">
-        <x:v>165876</x:v>
+        <x:v>165996</x:v>
       </x:c>
       <x:c r="DN17" s="3" t="n">
-        <x:v>175994</x:v>
+        <x:v>176456</x:v>
       </x:c>
       <x:c r="DO17" s="3" t="n">
-        <x:v>181297</x:v>
+        <x:v>180273</x:v>
       </x:c>
       <x:c r="DP17" s="3" t="n">
-        <x:v>196696</x:v>
+        <x:v>196891</x:v>
       </x:c>
       <x:c r="DQ17" s="3" t="n">
-        <x:v>207769</x:v>
+        <x:v>207866</x:v>
       </x:c>
       <x:c r="DR17" s="3" t="n">
-        <x:v>204509</x:v>
+        <x:v>205274</x:v>
       </x:c>
       <x:c r="DS17" s="3" t="n">
-        <x:v>216696</x:v>
+        <x:v>215231</x:v>
       </x:c>
       <x:c r="DT17" s="3" t="n">
-        <x:v>216552</x:v>
+        <x:v>216810</x:v>
       </x:c>
       <x:c r="DU17" s="3" t="n">
-        <x:v>217296</x:v>
+        <x:v>217286</x:v>
       </x:c>
       <x:c r="DV17" s="3" t="n">
-        <x:v>206564</x:v>
+        <x:v>207597</x:v>
       </x:c>
       <x:c r="DW17" s="3" t="n">
-        <x:v>207061</x:v>
+        <x:v>205606</x:v>
       </x:c>
       <x:c r="DX17" s="3" t="n">
-        <x:v>203686</x:v>
+        <x:v>203815</x:v>
       </x:c>
       <x:c r="DY17" s="3" t="n">
-        <x:v>208296</x:v>
+        <x:v>208215</x:v>
       </x:c>
       <x:c r="DZ17" s="3" t="n">
-        <x:v>202396</x:v>
+        <x:v>203887</x:v>
       </x:c>
       <x:c r="EA17" s="3" t="n">
-        <x:v>201833</x:v>
+        <x:v>200895</x:v>
       </x:c>
       <x:c r="EB17" s="3" t="n">
-        <x:v>207701</x:v>
+        <x:v>207536</x:v>
       </x:c>
       <x:c r="EC17" s="3" t="n">
-        <x:v>206621</x:v>
+        <x:v>206341</x:v>
       </x:c>
       <x:c r="ED17" s="3" t="n">
-        <x:v>218614</x:v>
+        <x:v>219904</x:v>
       </x:c>
       <x:c r="EE17" s="3" t="n">
-        <x:v>222785</x:v>
+        <x:v>222134</x:v>
       </x:c>
       <x:c r="EF17" s="3" t="n">
-        <x:v>227336</x:v>
+        <x:v>227293</x:v>
       </x:c>
       <x:c r="EG17" s="3" t="n">
-        <x:v>228511</x:v>
+        <x:v>228182</x:v>
       </x:c>
       <x:c r="EH17" s="3" t="n">
-        <x:v>232242</x:v>
+        <x:v>233330</x:v>
       </x:c>
       <x:c r="EI17" s="3" t="n">
-        <x:v>242573</x:v>
+        <x:v>242151</x:v>
       </x:c>
       <x:c r="EJ17" s="3" t="n">
-        <x:v>250927</x:v>
+        <x:v>250713</x:v>
       </x:c>
       <x:c r="EK17" s="3" t="n">
-        <x:v>253310</x:v>
+        <x:v>252928</x:v>
       </x:c>
       <x:c r="EL17" s="3" t="n">
-        <x:v>258600</x:v>
+        <x:v>259504</x:v>
       </x:c>
       <x:c r="EM17" s="3" t="n">
-        <x:v>261441</x:v>
+        <x:v>261345</x:v>
       </x:c>
       <x:c r="EN17" s="3" t="n">
-        <x:v>266995</x:v>
+        <x:v>266436</x:v>
       </x:c>
       <x:c r="EO17" s="3" t="n">
-        <x:v>270481</x:v>
+        <x:v>270015</x:v>
       </x:c>
       <x:c r="EP17" s="3" t="n">
-        <x:v>264531</x:v>
+        <x:v>265326</x:v>
       </x:c>
       <x:c r="EQ17" s="3" t="n">
-        <x:v>281455</x:v>
+        <x:v>281192</x:v>
       </x:c>
       <x:c r="ER17" s="3" t="n">
-        <x:v>285092</x:v>
+        <x:v>284790</x:v>
       </x:c>
       <x:c r="ES17" s="3" t="n">
-        <x:v>294214</x:v>
+        <x:v>293762</x:v>
       </x:c>
       <x:c r="ET17" s="3" t="n">
-        <x:v>288112</x:v>
+        <x:v>289048</x:v>
       </x:c>
       <x:c r="EU17" s="3" t="n">
-        <x:v>305232</x:v>
+        <x:v>305250</x:v>
       </x:c>
       <x:c r="EV17" s="3" t="n">
-        <x:v>306209</x:v>
+        <x:v>305634</x:v>
       </x:c>
       <x:c r="EW17" s="3" t="n">
-        <x:v>295412</x:v>
+        <x:v>294836</x:v>
       </x:c>
       <x:c r="EX17" s="3" t="n">
-        <x:v>306872</x:v>
+        <x:v>308072</x:v>
       </x:c>
       <x:c r="EY17" s="3" t="n">
-        <x:v>304955</x:v>
+        <x:v>305171</x:v>
       </x:c>
       <x:c r="EZ17" s="3" t="n">
-        <x:v>307306</x:v>
+        <x:v>306643</x:v>
       </x:c>
       <x:c r="FA17" s="3" t="n">
-        <x:v>293219</x:v>
+        <x:v>292326</x:v>
       </x:c>
       <x:c r="FB17" s="3" t="n">
-        <x:v>323542</x:v>
+        <x:v>324991</x:v>
       </x:c>
       <x:c r="FC17" s="3" t="n">
-        <x:v>313672</x:v>
+        <x:v>314046</x:v>
       </x:c>
       <x:c r="FD17" s="3" t="n">
-        <x:v>297215</x:v>
+        <x:v>296219</x:v>
       </x:c>
       <x:c r="FE17" s="3" t="n">
-        <x:v>305727</x:v>
+        <x:v>304578</x:v>
       </x:c>
       <x:c r="FF17" s="3" t="n">
-        <x:v>307026</x:v>
+        <x:v>308708</x:v>
       </x:c>
       <x:c r="FG17" s="3" t="n">
-        <x:v>333754</x:v>
+        <x:v>334342</x:v>
       </x:c>
       <x:c r="FH17" s="3" t="n">
-        <x:v>327534</x:v>
+        <x:v>326079</x:v>
       </x:c>
       <x:c r="FI17" s="3" t="n">
-        <x:v>337256</x:v>
+        <x:v>335923</x:v>
       </x:c>
       <x:c r="FJ17" s="3" t="n">
-        <x:v>364122</x:v>
+        <x:v>366256</x:v>
       </x:c>
       <x:c r="FK17" s="3" t="n">
-        <x:v>381456</x:v>
+        <x:v>382008</x:v>
       </x:c>
       <x:c r="FL17" s="3" t="n">
-        <x:v>396309</x:v>
+        <x:v>394375</x:v>
       </x:c>
       <x:c r="FM17" s="3" t="n">
-        <x:v>408781</x:v>
+        <x:v>407291</x:v>
       </x:c>
       <x:c r="FN17" s="3" t="n">
-        <x:v>373132</x:v>
+        <x:v>375984</x:v>
       </x:c>
       <x:c r="FO17" s="3" t="n">
-        <x:v>401010</x:v>
+        <x:v>401739</x:v>
       </x:c>
       <x:c r="FP17" s="3" t="n">
-        <x:v>390624</x:v>
+        <x:v>388199</x:v>
       </x:c>
       <x:c r="FQ17" s="3" t="n">
-        <x:v>389249</x:v>
+        <x:v>387595</x:v>
       </x:c>
       <x:c r="FR17" s="3" t="n">
-        <x:v>371290</x:v>
+        <x:v>374685</x:v>
       </x:c>
       <x:c r="FS17" s="3" t="n">
-        <x:v>410703</x:v>
+        <x:v>412280</x:v>
       </x:c>
       <x:c r="FT17" s="3" t="n">
-        <x:v>384410</x:v>
+        <x:v>381138</x:v>
       </x:c>
       <x:c r="FU17" s="3" t="n">
-        <x:v>417413</x:v>
+        <x:v>406798</x:v>
       </x:c>
       <x:c r="FV17" s="3" t="n">
-        <x:v>404504</x:v>
+        <x:v>404691</x:v>
       </x:c>
       <x:c r="FW17" s="3" t="n">
-        <x:v>402094</x:v>
+        <x:v>413912</x:v>
       </x:c>
       <x:c r="FX17" s="3" t="n">
-        <x:v>413122</x:v>
+        <x:v>421471</x:v>
+      </x:c>
+      <x:c r="FY17" s="3" t="n">
+        <x:v>422110</x:v>
+      </x:c>
+      <x:c r="FZ17" s="3" t="n">
+        <x:v>419438</x:v>
       </x:c>
     </x:row>
-    <x:row r="18" spans="1:180">
+    <x:row r="18" spans="1:182">
       <x:c r="B18" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>35389</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>35765</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>36236</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
         <x:v>36389</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>37248</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>38572</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
         <x:v>39243</x:v>
       </x:c>
       <x:c r="J18" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
@@ -9403,443 +9502,449 @@
       <x:c r="AQ18" s="3" t="n">
         <x:v>102951</x:v>
       </x:c>
       <x:c r="AR18" s="3" t="n">
         <x:v>99319</x:v>
       </x:c>
       <x:c r="AS18" s="3" t="n">
         <x:v>97385</x:v>
       </x:c>
       <x:c r="AT18" s="3" t="n">
         <x:v>96541</x:v>
       </x:c>
       <x:c r="AU18" s="3" t="n">
         <x:v>93472</x:v>
       </x:c>
       <x:c r="AV18" s="3" t="n">
         <x:v>91126</x:v>
       </x:c>
       <x:c r="AW18" s="3" t="n">
         <x:v>87540</x:v>
       </x:c>
       <x:c r="AX18" s="3" t="n">
         <x:v>84173</x:v>
       </x:c>
       <x:c r="AY18" s="3" t="n">
-        <x:v>79866</x:v>
+        <x:v>79891</x:v>
       </x:c>
       <x:c r="AZ18" s="3" t="n">
-        <x:v>78563</x:v>
+        <x:v>78551</x:v>
       </x:c>
       <x:c r="BA18" s="3" t="n">
-        <x:v>78279</x:v>
+        <x:v>78278</x:v>
       </x:c>
       <x:c r="BB18" s="3" t="n">
-        <x:v>80737</x:v>
+        <x:v>80773</x:v>
       </x:c>
       <x:c r="BC18" s="3" t="n">
-        <x:v>82761</x:v>
+        <x:v>82810</x:v>
       </x:c>
       <x:c r="BD18" s="3" t="n">
-        <x:v>81355</x:v>
+        <x:v>81331</x:v>
       </x:c>
       <x:c r="BE18" s="3" t="n">
-        <x:v>84205</x:v>
+        <x:v>84209</x:v>
       </x:c>
       <x:c r="BF18" s="3" t="n">
-        <x:v>90002</x:v>
+        <x:v>90067</x:v>
       </x:c>
       <x:c r="BG18" s="3" t="n">
-        <x:v>88448</x:v>
+        <x:v>88519</x:v>
       </x:c>
       <x:c r="BH18" s="3" t="n">
-        <x:v>89438</x:v>
+        <x:v>89350</x:v>
       </x:c>
       <x:c r="BI18" s="3" t="n">
-        <x:v>95168</x:v>
+        <x:v>95143</x:v>
       </x:c>
       <x:c r="BJ18" s="3" t="n">
-        <x:v>98773</x:v>
+        <x:v>98819</x:v>
       </x:c>
       <x:c r="BK18" s="3" t="n">
-        <x:v>96072</x:v>
+        <x:v>96140</x:v>
       </x:c>
       <x:c r="BL18" s="3" t="n">
-        <x:v>94659</x:v>
+        <x:v>94559</x:v>
       </x:c>
       <x:c r="BM18" s="3" t="n">
-        <x:v>100036</x:v>
+        <x:v>100049</x:v>
       </x:c>
       <x:c r="BN18" s="3" t="n">
-        <x:v>101408</x:v>
+        <x:v>101425</x:v>
       </x:c>
       <x:c r="BO18" s="3" t="n">
-        <x:v>96074</x:v>
+        <x:v>95962</x:v>
       </x:c>
       <x:c r="BP18" s="3" t="n">
-        <x:v>101933</x:v>
+        <x:v>101922</x:v>
       </x:c>
       <x:c r="BQ18" s="3" t="n">
-        <x:v>99445</x:v>
+        <x:v>99451</x:v>
       </x:c>
       <x:c r="BR18" s="3" t="n">
-        <x:v>105928</x:v>
+        <x:v>105961</x:v>
       </x:c>
       <x:c r="BS18" s="3" t="n">
-        <x:v>105983</x:v>
+        <x:v>105939</x:v>
       </x:c>
       <x:c r="BT18" s="3" t="n">
-        <x:v>109284</x:v>
+        <x:v>109194</x:v>
       </x:c>
       <x:c r="BU18" s="3" t="n">
         <x:v>110389</x:v>
       </x:c>
       <x:c r="BV18" s="3" t="n">
-        <x:v>116654</x:v>
+        <x:v>116738</x:v>
       </x:c>
       <x:c r="BW18" s="3" t="n">
-        <x:v>116654</x:v>
+        <x:v>116594</x:v>
       </x:c>
       <x:c r="BX18" s="3" t="n">
-        <x:v>116248</x:v>
+        <x:v>116214</x:v>
       </x:c>
       <x:c r="BY18" s="3" t="n">
-        <x:v>122555</x:v>
+        <x:v>122561</x:v>
       </x:c>
       <x:c r="BZ18" s="3" t="n">
-        <x:v>123160</x:v>
+        <x:v>123293</x:v>
       </x:c>
       <x:c r="CA18" s="3" t="n">
-        <x:v>125604</x:v>
+        <x:v>125621</x:v>
       </x:c>
       <x:c r="CB18" s="3" t="n">
-        <x:v>129285</x:v>
+        <x:v>129211</x:v>
       </x:c>
       <x:c r="CC18" s="3" t="n">
-        <x:v>132962</x:v>
+        <x:v>132920</x:v>
       </x:c>
       <x:c r="CD18" s="3" t="n">
-        <x:v>135356</x:v>
+        <x:v>135447</x:v>
       </x:c>
       <x:c r="CE18" s="3" t="n">
-        <x:v>136471</x:v>
+        <x:v>136484</x:v>
       </x:c>
       <x:c r="CF18" s="3" t="n">
-        <x:v>135777</x:v>
+        <x:v>135704</x:v>
       </x:c>
       <x:c r="CG18" s="3" t="n">
-        <x:v>138870</x:v>
+        <x:v>138822</x:v>
       </x:c>
       <x:c r="CH18" s="3" t="n">
-        <x:v>144651</x:v>
+        <x:v>144698</x:v>
       </x:c>
       <x:c r="CI18" s="3" t="n">
-        <x:v>136439</x:v>
+        <x:v>136354</x:v>
       </x:c>
       <x:c r="CJ18" s="3" t="n">
-        <x:v>144767</x:v>
+        <x:v>144740</x:v>
       </x:c>
       <x:c r="CK18" s="3" t="n">
-        <x:v>142216</x:v>
+        <x:v>142207</x:v>
       </x:c>
       <x:c r="CL18" s="3" t="n">
-        <x:v>141156</x:v>
+        <x:v>141211</x:v>
       </x:c>
       <x:c r="CM18" s="3" t="n">
-        <x:v>147758</x:v>
+        <x:v>147678</x:v>
       </x:c>
       <x:c r="CN18" s="3" t="n">
-        <x:v>142334</x:v>
+        <x:v>142246</x:v>
       </x:c>
       <x:c r="CO18" s="3" t="n">
-        <x:v>141386</x:v>
+        <x:v>141374</x:v>
       </x:c>
       <x:c r="CP18" s="3" t="n">
-        <x:v>140586</x:v>
+        <x:v>140659</x:v>
       </x:c>
       <x:c r="CQ18" s="3" t="n">
-        <x:v>144175</x:v>
+        <x:v>144139</x:v>
       </x:c>
       <x:c r="CR18" s="3" t="n">
-        <x:v>149430</x:v>
+        <x:v>149377</x:v>
       </x:c>
       <x:c r="CS18" s="3" t="n">
-        <x:v>153153</x:v>
+        <x:v>153141</x:v>
       </x:c>
       <x:c r="CT18" s="3" t="n">
-        <x:v>154199</x:v>
+        <x:v>154410</x:v>
       </x:c>
       <x:c r="CU18" s="3" t="n">
-        <x:v>152804</x:v>
+        <x:v>152651</x:v>
       </x:c>
       <x:c r="CV18" s="3" t="n">
-        <x:v>155725</x:v>
+        <x:v>155770</x:v>
       </x:c>
       <x:c r="CW18" s="3" t="n">
-        <x:v>160358</x:v>
+        <x:v>160336</x:v>
       </x:c>
       <x:c r="CX18" s="3" t="n">
-        <x:v>158531</x:v>
+        <x:v>158764</x:v>
       </x:c>
       <x:c r="CY18" s="3" t="n">
-        <x:v>164757</x:v>
+        <x:v>164756</x:v>
       </x:c>
       <x:c r="CZ18" s="3" t="n">
-        <x:v>177410</x:v>
+        <x:v>177293</x:v>
       </x:c>
       <x:c r="DA18" s="3" t="n">
-        <x:v>178180</x:v>
+        <x:v>178113</x:v>
       </x:c>
       <x:c r="DB18" s="3" t="n">
-        <x:v>181449</x:v>
+        <x:v>181578</x:v>
       </x:c>
       <x:c r="DC18" s="3" t="n">
-        <x:v>188852</x:v>
+        <x:v>188890</x:v>
       </x:c>
       <x:c r="DD18" s="3" t="n">
-        <x:v>196129</x:v>
+        <x:v>196017</x:v>
       </x:c>
       <x:c r="DE18" s="3" t="n">
-        <x:v>193781</x:v>
+        <x:v>193730</x:v>
       </x:c>
       <x:c r="DF18" s="3" t="n">
-        <x:v>199612</x:v>
+        <x:v>199625</x:v>
       </x:c>
       <x:c r="DG18" s="3" t="n">
-        <x:v>205424</x:v>
+        <x:v>205372</x:v>
       </x:c>
       <x:c r="DH18" s="3" t="n">
-        <x:v>202450</x:v>
+        <x:v>202528</x:v>
       </x:c>
       <x:c r="DI18" s="3" t="n">
-        <x:v>203153</x:v>
+        <x:v>203188</x:v>
       </x:c>
       <x:c r="DJ18" s="3" t="n">
-        <x:v>202094</x:v>
+        <x:v>202042</x:v>
       </x:c>
       <x:c r="DK18" s="3" t="n">
-        <x:v>186689</x:v>
+        <x:v>186684</x:v>
       </x:c>
       <x:c r="DL18" s="3" t="n">
-        <x:v>183701</x:v>
+        <x:v>183651</x:v>
       </x:c>
       <x:c r="DM18" s="3" t="n">
-        <x:v>179747</x:v>
+        <x:v>179800</x:v>
       </x:c>
       <x:c r="DN18" s="3" t="n">
-        <x:v>183150</x:v>
+        <x:v>183099</x:v>
       </x:c>
       <x:c r="DO18" s="3" t="n">
-        <x:v>179346</x:v>
+        <x:v>179372</x:v>
       </x:c>
       <x:c r="DP18" s="3" t="n">
-        <x:v>190599</x:v>
+        <x:v>190607</x:v>
       </x:c>
       <x:c r="DQ18" s="3" t="n">
-        <x:v>202066</x:v>
+        <x:v>202166</x:v>
       </x:c>
       <x:c r="DR18" s="3" t="n">
-        <x:v>206316</x:v>
+        <x:v>206252</x:v>
       </x:c>
       <x:c r="DS18" s="3" t="n">
-        <x:v>197761</x:v>
+        <x:v>197879</x:v>
       </x:c>
       <x:c r="DT18" s="3" t="n">
-        <x:v>212146</x:v>
+        <x:v>212085</x:v>
       </x:c>
       <x:c r="DU18" s="3" t="n">
-        <x:v>212924</x:v>
+        <x:v>213081</x:v>
       </x:c>
       <x:c r="DV18" s="3" t="n">
-        <x:v>204921</x:v>
+        <x:v>204805</x:v>
       </x:c>
       <x:c r="DW18" s="3" t="n">
-        <x:v>208959</x:v>
+        <x:v>209119</x:v>
       </x:c>
       <x:c r="DX18" s="3" t="n">
-        <x:v>205912</x:v>
+        <x:v>205800</x:v>
       </x:c>
       <x:c r="DY18" s="3" t="n">
-        <x:v>202102</x:v>
+        <x:v>202249</x:v>
       </x:c>
       <x:c r="DZ18" s="3" t="n">
-        <x:v>212702</x:v>
+        <x:v>212416</x:v>
       </x:c>
       <x:c r="EA18" s="3" t="n">
         <x:v>199147</x:v>
       </x:c>
       <x:c r="EB18" s="3" t="n">
-        <x:v>207128</x:v>
+        <x:v>207084</x:v>
       </x:c>
       <x:c r="EC18" s="3" t="n">
-        <x:v>213706</x:v>
+        <x:v>213961</x:v>
       </x:c>
       <x:c r="ED18" s="3" t="n">
-        <x:v>215742</x:v>
+        <x:v>215475</x:v>
       </x:c>
       <x:c r="EE18" s="3" t="n">
-        <x:v>223694</x:v>
+        <x:v>223648</x:v>
       </x:c>
       <x:c r="EF18" s="3" t="n">
-        <x:v>224342</x:v>
+        <x:v>224211</x:v>
       </x:c>
       <x:c r="EG18" s="3" t="n">
-        <x:v>224909</x:v>
+        <x:v>225222</x:v>
       </x:c>
       <x:c r="EH18" s="3" t="n">
-        <x:v>228600</x:v>
+        <x:v>228332</x:v>
       </x:c>
       <x:c r="EI18" s="3" t="n">
-        <x:v>239857</x:v>
+        <x:v>239748</x:v>
       </x:c>
       <x:c r="EJ18" s="3" t="n">
-        <x:v>245510</x:v>
+        <x:v>245425</x:v>
       </x:c>
       <x:c r="EK18" s="3" t="n">
-        <x:v>242240</x:v>
+        <x:v>242661</x:v>
       </x:c>
       <x:c r="EL18" s="3" t="n">
-        <x:v>253874</x:v>
+        <x:v>253662</x:v>
       </x:c>
       <x:c r="EM18" s="3" t="n">
-        <x:v>251783</x:v>
+        <x:v>251525</x:v>
       </x:c>
       <x:c r="EN18" s="3" t="n">
-        <x:v>260810</x:v>
+        <x:v>260824</x:v>
       </x:c>
       <x:c r="EO18" s="3" t="n">
-        <x:v>262806</x:v>
+        <x:v>263384</x:v>
       </x:c>
       <x:c r="EP18" s="3" t="n">
-        <x:v>268467</x:v>
+        <x:v>268319</x:v>
       </x:c>
       <x:c r="EQ18" s="3" t="n">
-        <x:v>274774</x:v>
+        <x:v>274660</x:v>
       </x:c>
       <x:c r="ER18" s="3" t="n">
-        <x:v>281335</x:v>
+        <x:v>281019</x:v>
       </x:c>
       <x:c r="ES18" s="3" t="n">
-        <x:v>289217</x:v>
+        <x:v>289936</x:v>
       </x:c>
       <x:c r="ET18" s="3" t="n">
-        <x:v>279935</x:v>
+        <x:v>279701</x:v>
       </x:c>
       <x:c r="EU18" s="3" t="n">
-        <x:v>298402</x:v>
+        <x:v>298113</x:v>
       </x:c>
       <x:c r="EV18" s="3" t="n">
-        <x:v>294023</x:v>
+        <x:v>293687</x:v>
       </x:c>
       <x:c r="EW18" s="3" t="n">
-        <x:v>292083</x:v>
+        <x:v>293010</x:v>
       </x:c>
       <x:c r="EX18" s="3" t="n">
-        <x:v>293505</x:v>
+        <x:v>293179</x:v>
       </x:c>
       <x:c r="EY18" s="3" t="n">
-        <x:v>292234</x:v>
+        <x:v>291821</x:v>
       </x:c>
       <x:c r="EZ18" s="3" t="n">
-        <x:v>297098</x:v>
+        <x:v>296557</x:v>
       </x:c>
       <x:c r="FA18" s="3" t="n">
-        <x:v>288279</x:v>
+        <x:v>289550</x:v>
       </x:c>
       <x:c r="FB18" s="3" t="n">
-        <x:v>318014</x:v>
+        <x:v>317622</x:v>
       </x:c>
       <x:c r="FC18" s="3" t="n">
-        <x:v>319786</x:v>
+        <x:v>319193</x:v>
       </x:c>
       <x:c r="FD18" s="3" t="n">
-        <x:v>296125</x:v>
+        <x:v>295550</x:v>
       </x:c>
       <x:c r="FE18" s="3" t="n">
-        <x:v>305591</x:v>
+        <x:v>307358</x:v>
       </x:c>
       <x:c r="FF18" s="3" t="n">
-        <x:v>308372</x:v>
+        <x:v>307968</x:v>
       </x:c>
       <x:c r="FG18" s="3" t="n">
-        <x:v>337199</x:v>
+        <x:v>336234</x:v>
       </x:c>
       <x:c r="FH18" s="3" t="n">
-        <x:v>336068</x:v>
+        <x:v>335296</x:v>
       </x:c>
       <x:c r="FI18" s="3" t="n">
-        <x:v>338150</x:v>
+        <x:v>340692</x:v>
       </x:c>
       <x:c r="FJ18" s="3" t="n">
-        <x:v>344261</x:v>
+        <x:v>343854</x:v>
       </x:c>
       <x:c r="FK18" s="3" t="n">
-        <x:v>362313</x:v>
+        <x:v>361006</x:v>
       </x:c>
       <x:c r="FL18" s="3" t="n">
-        <x:v>373201</x:v>
+        <x:v>371886</x:v>
       </x:c>
       <x:c r="FM18" s="3" t="n">
-        <x:v>375326</x:v>
+        <x:v>378946</x:v>
       </x:c>
       <x:c r="FN18" s="3" t="n">
-        <x:v>372635</x:v>
+        <x:v>372118</x:v>
       </x:c>
       <x:c r="FO18" s="3" t="n">
-        <x:v>386197</x:v>
+        <x:v>384493</x:v>
       </x:c>
       <x:c r="FP18" s="3" t="n">
-        <x:v>386839</x:v>
+        <x:v>384951</x:v>
       </x:c>
       <x:c r="FQ18" s="3" t="n">
-        <x:v>392952</x:v>
+        <x:v>397708</x:v>
       </x:c>
       <x:c r="FR18" s="3" t="n">
-        <x:v>394314</x:v>
+        <x:v>393611</x:v>
       </x:c>
       <x:c r="FS18" s="3" t="n">
-        <x:v>396125</x:v>
+        <x:v>393954</x:v>
       </x:c>
       <x:c r="FT18" s="3" t="n">
-        <x:v>394052</x:v>
+        <x:v>391641</x:v>
       </x:c>
       <x:c r="FU18" s="3" t="n">
-        <x:v>401075</x:v>
+        <x:v>408909</x:v>
       </x:c>
       <x:c r="FV18" s="3" t="n">
-        <x:v>408270</x:v>
+        <x:v>408971</x:v>
       </x:c>
       <x:c r="FW18" s="3" t="n">
-        <x:v>396879</x:v>
+        <x:v>399730</x:v>
       </x:c>
       <x:c r="FX18" s="3" t="n">
-        <x:v>405057</x:v>
+        <x:v>412199</x:v>
+      </x:c>
+      <x:c r="FY18" s="3" t="n">
+        <x:v>417847</x:v>
+      </x:c>
+      <x:c r="FZ18" s="3" t="n">
+        <x:v>428457</x:v>
       </x:c>
     </x:row>
-    <x:row r="19" spans="1:180">
+    <x:row r="19" spans="1:182">
       <x:c r="B19" s="2" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>603</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>208</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>-1338</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
         <x:v>-2051</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>-1800</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>-1207</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>-2224</x:v>
       </x:c>
       <x:c r="J19" s="3" t="n">
         <x:v>-438</x:v>
       </x:c>
@@ -9942,443 +10047,449 @@
       <x:c r="AQ19" s="3" t="n">
         <x:v>-4693</x:v>
       </x:c>
       <x:c r="AR19" s="3" t="n">
         <x:v>-8842</x:v>
       </x:c>
       <x:c r="AS19" s="3" t="n">
         <x:v>-415</x:v>
       </x:c>
       <x:c r="AT19" s="3" t="n">
         <x:v>-3772</x:v>
       </x:c>
       <x:c r="AU19" s="3" t="n">
         <x:v>-334</x:v>
       </x:c>
       <x:c r="AV19" s="3" t="n">
         <x:v>-3624</x:v>
       </x:c>
       <x:c r="AW19" s="3" t="n">
         <x:v>488</x:v>
       </x:c>
       <x:c r="AX19" s="3" t="n">
         <x:v>-528</x:v>
       </x:c>
       <x:c r="AY19" s="3" t="n">
-        <x:v>-599</x:v>
+        <x:v>-575</x:v>
       </x:c>
       <x:c r="AZ19" s="3" t="n">
-        <x:v>-1602</x:v>
+        <x:v>-1626</x:v>
       </x:c>
       <x:c r="BA19" s="3" t="n">
-        <x:v>-2097</x:v>
+        <x:v>-2192</x:v>
       </x:c>
       <x:c r="BB19" s="3" t="n">
-        <x:v>-3829</x:v>
+        <x:v>-3944</x:v>
       </x:c>
       <x:c r="BC19" s="3" t="n">
-        <x:v>-3236</x:v>
+        <x:v>-3363</x:v>
       </x:c>
       <x:c r="BD19" s="3" t="n">
-        <x:v>6244</x:v>
+        <x:v>6201</x:v>
       </x:c>
       <x:c r="BE19" s="3" t="n">
-        <x:v>6128</x:v>
+        <x:v>6066</x:v>
       </x:c>
       <x:c r="BF19" s="3" t="n">
-        <x:v>3420</x:v>
+        <x:v>3261</x:v>
       </x:c>
       <x:c r="BG19" s="3" t="n">
-        <x:v>4928</x:v>
+        <x:v>4646</x:v>
       </x:c>
       <x:c r="BH19" s="3" t="n">
-        <x:v>5553</x:v>
+        <x:v>5710</x:v>
       </x:c>
       <x:c r="BI19" s="3" t="n">
-        <x:v>4074</x:v>
+        <x:v>4215</x:v>
       </x:c>
       <x:c r="BJ19" s="3" t="n">
-        <x:v>3735</x:v>
+        <x:v>3719</x:v>
       </x:c>
       <x:c r="BK19" s="3" t="n">
-        <x:v>9439</x:v>
+        <x:v>9132</x:v>
       </x:c>
       <x:c r="BL19" s="3" t="n">
-        <x:v>-3326</x:v>
+        <x:v>-3153</x:v>
       </x:c>
       <x:c r="BM19" s="3" t="n">
-        <x:v>534</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="BN19" s="3" t="n">
-        <x:v>-2494</x:v>
+        <x:v>-2359</x:v>
       </x:c>
       <x:c r="BO19" s="3" t="n">
-        <x:v>1504</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="BP19" s="3" t="n">
-        <x:v>-1151</x:v>
+        <x:v>-1341</x:v>
       </x:c>
       <x:c r="BQ19" s="3" t="n">
-        <x:v>3240</x:v>
+        <x:v>3284</x:v>
       </x:c>
       <x:c r="BR19" s="3" t="n">
-        <x:v>4453</x:v>
+        <x:v>4535</x:v>
       </x:c>
       <x:c r="BS19" s="3" t="n">
-        <x:v>5868</x:v>
+        <x:v>5932</x:v>
       </x:c>
       <x:c r="BT19" s="3" t="n">
-        <x:v>4746</x:v>
+        <x:v>4925</x:v>
       </x:c>
       <x:c r="BU19" s="3" t="n">
-        <x:v>1393</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="BV19" s="3" t="n">
-        <x:v>1172</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="BW19" s="3" t="n">
-        <x:v>873</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="BX19" s="3" t="n">
-        <x:v>1184</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="BY19" s="3" t="n">
-        <x:v>-774</x:v>
+        <x:v>-711</x:v>
       </x:c>
       <x:c r="BZ19" s="3" t="n">
-        <x:v>-32</x:v>
+        <x:v>-396</x:v>
       </x:c>
       <x:c r="CA19" s="3" t="n">
-        <x:v>-3387</x:v>
+        <x:v>-3634</x:v>
       </x:c>
       <x:c r="CB19" s="3" t="n">
-        <x:v>8148</x:v>
+        <x:v>8356</x:v>
       </x:c>
       <x:c r="CC19" s="3" t="n">
-        <x:v>7392</x:v>
+        <x:v>7650</x:v>
       </x:c>
       <x:c r="CD19" s="3" t="n">
-        <x:v>157</x:v>
+        <x:v>-95</x:v>
       </x:c>
       <x:c r="CE19" s="3" t="n">
-        <x:v>6783</x:v>
+        <x:v>6534</x:v>
       </x:c>
       <x:c r="CF19" s="3" t="n">
-        <x:v>4576</x:v>
+        <x:v>4845</x:v>
       </x:c>
       <x:c r="CG19" s="3" t="n">
-        <x:v>-1054</x:v>
+        <x:v>-780</x:v>
       </x:c>
       <x:c r="CH19" s="3" t="n">
-        <x:v>-5896</x:v>
+        <x:v>-6050</x:v>
       </x:c>
       <x:c r="CI19" s="3" t="n">
-        <x:v>1075</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="CJ19" s="3" t="n">
-        <x:v>-2718</x:v>
+        <x:v>-2588</x:v>
       </x:c>
       <x:c r="CK19" s="3" t="n">
-        <x:v>-33</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="CL19" s="3" t="n">
-        <x:v>1216</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="CM19" s="3" t="n">
-        <x:v>5951</x:v>
+        <x:v>6102</x:v>
       </x:c>
       <x:c r="CN19" s="3" t="n">
-        <x:v>1058</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="CO19" s="3" t="n">
-        <x:v>-3118</x:v>
+        <x:v>-2864</x:v>
       </x:c>
       <x:c r="CP19" s="3" t="n">
-        <x:v>1993</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="CQ19" s="3" t="n">
-        <x:v>-3827</x:v>
+        <x:v>-3817</x:v>
       </x:c>
       <x:c r="CR19" s="3" t="n">
-        <x:v>-3688</x:v>
+        <x:v>-3394</x:v>
       </x:c>
       <x:c r="CS19" s="3" t="n">
-        <x:v>-1330</x:v>
+        <x:v>-1008</x:v>
       </x:c>
       <x:c r="CT19" s="3" t="n">
-        <x:v>2003</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="CU19" s="3" t="n">
-        <x:v>-2839</x:v>
+        <x:v>-2436</x:v>
       </x:c>
       <x:c r="CV19" s="3" t="n">
-        <x:v>-5367</x:v>
+        <x:v>-5302</x:v>
       </x:c>
       <x:c r="CW19" s="3" t="n">
-        <x:v>-8360</x:v>
+        <x:v>-7964</x:v>
       </x:c>
       <x:c r="CX19" s="3" t="n">
-        <x:v>8164</x:v>
+        <x:v>6879</x:v>
       </x:c>
       <x:c r="CY19" s="3" t="n">
-        <x:v>-4525</x:v>
+        <x:v>-4720</x:v>
       </x:c>
       <x:c r="CZ19" s="3" t="n">
-        <x:v>-1244</x:v>
+        <x:v>-568</x:v>
       </x:c>
       <x:c r="DA19" s="3" t="n">
-        <x:v>845</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="DB19" s="3" t="n">
-        <x:v>2121</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="DC19" s="3" t="n">
-        <x:v>3928</x:v>
+        <x:v>3476</x:v>
       </x:c>
       <x:c r="DD19" s="3" t="n">
-        <x:v>-77</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="DE19" s="3" t="n">
-        <x:v>8180</x:v>
+        <x:v>8554</x:v>
       </x:c>
       <x:c r="DF19" s="3" t="n">
-        <x:v>8099</x:v>
+        <x:v>7961</x:v>
       </x:c>
       <x:c r="DG19" s="3" t="n">
-        <x:v>-30</x:v>
+        <x:v>-385</x:v>
       </x:c>
       <x:c r="DH19" s="3" t="n">
-        <x:v>5483</x:v>
+        <x:v>5542</x:v>
       </x:c>
       <x:c r="DI19" s="3" t="n">
-        <x:v>4658</x:v>
+        <x:v>4743</x:v>
       </x:c>
       <x:c r="DJ19" s="3" t="n">
-        <x:v>-11750</x:v>
+        <x:v>-11472</x:v>
       </x:c>
       <x:c r="DK19" s="3" t="n">
-        <x:v>-12536</x:v>
+        <x:v>-13217</x:v>
       </x:c>
       <x:c r="DL19" s="3" t="n">
-        <x:v>-19190</x:v>
+        <x:v>-18782</x:v>
       </x:c>
       <x:c r="DM19" s="3" t="n">
-        <x:v>-13871</x:v>
+        <x:v>-13804</x:v>
       </x:c>
       <x:c r="DN19" s="3" t="n">
-        <x:v>-7156</x:v>
+        <x:v>-6643</x:v>
       </x:c>
       <x:c r="DO19" s="3" t="n">
-        <x:v>1951</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="DP19" s="3" t="n">
-        <x:v>6097</x:v>
+        <x:v>6284</x:v>
       </x:c>
       <x:c r="DQ19" s="3" t="n">
-        <x:v>5703</x:v>
+        <x:v>5700</x:v>
       </x:c>
       <x:c r="DR19" s="3" t="n">
-        <x:v>-1807</x:v>
+        <x:v>-978</x:v>
       </x:c>
       <x:c r="DS19" s="3" t="n">
-        <x:v>18935</x:v>
+        <x:v>17352</x:v>
       </x:c>
       <x:c r="DT19" s="3" t="n">
-        <x:v>4406</x:v>
+        <x:v>4725</x:v>
       </x:c>
       <x:c r="DU19" s="3" t="n">
-        <x:v>4372</x:v>
+        <x:v>4205</x:v>
       </x:c>
       <x:c r="DV19" s="3" t="n">
-        <x:v>1643</x:v>
+        <x:v>2792</x:v>
       </x:c>
       <x:c r="DW19" s="3" t="n">
-        <x:v>-1898</x:v>
+        <x:v>-3513</x:v>
       </x:c>
       <x:c r="DX19" s="3" t="n">
-        <x:v>-2226</x:v>
+        <x:v>-1985</x:v>
       </x:c>
       <x:c r="DY19" s="3" t="n">
-        <x:v>6194</x:v>
+        <x:v>5966</x:v>
       </x:c>
       <x:c r="DZ19" s="3" t="n">
-        <x:v>-10306</x:v>
+        <x:v>-8529</x:v>
       </x:c>
       <x:c r="EA19" s="3" t="n">
-        <x:v>2686</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="EB19" s="3" t="n">
-        <x:v>573</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="EC19" s="3" t="n">
-        <x:v>-7085</x:v>
+        <x:v>-7620</x:v>
       </x:c>
       <x:c r="ED19" s="3" t="n">
-        <x:v>2872</x:v>
+        <x:v>4429</x:v>
       </x:c>
       <x:c r="EE19" s="3" t="n">
-        <x:v>-909</x:v>
+        <x:v>-1514</x:v>
       </x:c>
       <x:c r="EF19" s="3" t="n">
-        <x:v>2994</x:v>
+        <x:v>3082</x:v>
       </x:c>
       <x:c r="EG19" s="3" t="n">
-        <x:v>3602</x:v>
+        <x:v>2960</x:v>
       </x:c>
       <x:c r="EH19" s="3" t="n">
-        <x:v>3642</x:v>
+        <x:v>4998</x:v>
       </x:c>
       <x:c r="EI19" s="3" t="n">
-        <x:v>2716</x:v>
+        <x:v>2403</x:v>
       </x:c>
       <x:c r="EJ19" s="3" t="n">
-        <x:v>5417</x:v>
+        <x:v>5288</x:v>
       </x:c>
       <x:c r="EK19" s="3" t="n">
-        <x:v>11070</x:v>
+        <x:v>10267</x:v>
       </x:c>
       <x:c r="EL19" s="3" t="n">
-        <x:v>4726</x:v>
+        <x:v>5842</x:v>
       </x:c>
       <x:c r="EM19" s="3" t="n">
-        <x:v>9658</x:v>
+        <x:v>9820</x:v>
       </x:c>
       <x:c r="EN19" s="3" t="n">
-        <x:v>6185</x:v>
+        <x:v>5612</x:v>
       </x:c>
       <x:c r="EO19" s="3" t="n">
-        <x:v>7675</x:v>
+        <x:v>6631</x:v>
       </x:c>
       <x:c r="EP19" s="3" t="n">
-        <x:v>-3936</x:v>
+        <x:v>-2993</x:v>
       </x:c>
       <x:c r="EQ19" s="3" t="n">
-        <x:v>6681</x:v>
+        <x:v>6532</x:v>
       </x:c>
       <x:c r="ER19" s="3" t="n">
-        <x:v>3757</x:v>
+        <x:v>3771</x:v>
       </x:c>
       <x:c r="ES19" s="3" t="n">
-        <x:v>4997</x:v>
+        <x:v>3826</x:v>
       </x:c>
       <x:c r="ET19" s="3" t="n">
-        <x:v>8177</x:v>
+        <x:v>9347</x:v>
       </x:c>
       <x:c r="EU19" s="3" t="n">
-        <x:v>6830</x:v>
+        <x:v>7137</x:v>
       </x:c>
       <x:c r="EV19" s="3" t="n">
-        <x:v>12186</x:v>
+        <x:v>11947</x:v>
       </x:c>
       <x:c r="EW19" s="3" t="n">
-        <x:v>3329</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="EX19" s="3" t="n">
-        <x:v>13367</x:v>
+        <x:v>14893</x:v>
       </x:c>
       <x:c r="EY19" s="3" t="n">
-        <x:v>12721</x:v>
+        <x:v>13350</x:v>
       </x:c>
       <x:c r="EZ19" s="3" t="n">
-        <x:v>10208</x:v>
+        <x:v>10086</x:v>
       </x:c>
       <x:c r="FA19" s="3" t="n">
-        <x:v>4940</x:v>
+        <x:v>2776</x:v>
       </x:c>
       <x:c r="FB19" s="3" t="n">
-        <x:v>5528</x:v>
+        <x:v>7369</x:v>
       </x:c>
       <x:c r="FC19" s="3" t="n">
-        <x:v>-6114</x:v>
+        <x:v>-5147</x:v>
       </x:c>
       <x:c r="FD19" s="3" t="n">
-        <x:v>1090</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="FE19" s="3" t="n">
-        <x:v>136</x:v>
+        <x:v>-2780</x:v>
       </x:c>
       <x:c r="FF19" s="3" t="n">
-        <x:v>-1346</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="FG19" s="3" t="n">
-        <x:v>-3445</x:v>
+        <x:v>-1892</x:v>
       </x:c>
       <x:c r="FH19" s="3" t="n">
-        <x:v>-8534</x:v>
+        <x:v>-9217</x:v>
       </x:c>
       <x:c r="FI19" s="3" t="n">
-        <x:v>-894</x:v>
+        <x:v>-4769</x:v>
       </x:c>
       <x:c r="FJ19" s="3" t="n">
-        <x:v>19861</x:v>
+        <x:v>22402</x:v>
       </x:c>
       <x:c r="FK19" s="3" t="n">
-        <x:v>19143</x:v>
+        <x:v>21002</x:v>
       </x:c>
       <x:c r="FL19" s="3" t="n">
-        <x:v>23108</x:v>
+        <x:v>22489</x:v>
       </x:c>
       <x:c r="FM19" s="3" t="n">
-        <x:v>33455</x:v>
+        <x:v>28345</x:v>
       </x:c>
       <x:c r="FN19" s="3" t="n">
-        <x:v>497</x:v>
+        <x:v>3866</x:v>
       </x:c>
       <x:c r="FO19" s="3" t="n">
-        <x:v>14813</x:v>
+        <x:v>17246</x:v>
       </x:c>
       <x:c r="FP19" s="3" t="n">
-        <x:v>3785</x:v>
+        <x:v>3248</x:v>
       </x:c>
       <x:c r="FQ19" s="3" t="n">
-        <x:v>-3703</x:v>
+        <x:v>-10113</x:v>
       </x:c>
       <x:c r="FR19" s="3" t="n">
-        <x:v>-23024</x:v>
+        <x:v>-18926</x:v>
       </x:c>
       <x:c r="FS19" s="3" t="n">
-        <x:v>14578</x:v>
+        <x:v>18326</x:v>
       </x:c>
       <x:c r="FT19" s="3" t="n">
-        <x:v>-9642</x:v>
+        <x:v>-10503</x:v>
       </x:c>
       <x:c r="FU19" s="3" t="n">
-        <x:v>16338</x:v>
+        <x:v>-2111</x:v>
       </x:c>
       <x:c r="FV19" s="3" t="n">
-        <x:v>-3766</x:v>
+        <x:v>-4280</x:v>
       </x:c>
       <x:c r="FW19" s="3" t="n">
-        <x:v>5215</x:v>
+        <x:v>14182</x:v>
       </x:c>
       <x:c r="FX19" s="3" t="n">
-        <x:v>8065</x:v>
+        <x:v>9272</x:v>
+      </x:c>
+      <x:c r="FY19" s="3" t="n">
+        <x:v>4263</x:v>
+      </x:c>
+      <x:c r="FZ19" s="3" t="n">
+        <x:v>-9019</x:v>
       </x:c>
     </x:row>
-    <x:row r="20" spans="1:180">
+    <x:row r="20" spans="1:182">
       <x:c r="B20" s="2" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>387</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
         <x:v>-1344</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
         <x:v>-1974</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
         <x:v>-1949</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
         <x:v>-1289</x:v>
       </x:c>
       <x:c r="I20" s="3" t="n">
         <x:v>-2248</x:v>
       </x:c>
       <x:c r="J20" s="3" t="n">
         <x:v>-410</x:v>
       </x:c>
@@ -10481,443 +10592,449 @@
       <x:c r="AQ20" s="3" t="n">
         <x:v>-4719</x:v>
       </x:c>
       <x:c r="AR20" s="3" t="n">
         <x:v>-8863</x:v>
       </x:c>
       <x:c r="AS20" s="3" t="n">
         <x:v>-425</x:v>
       </x:c>
       <x:c r="AT20" s="3" t="n">
         <x:v>-3784</x:v>
       </x:c>
       <x:c r="AU20" s="3" t="n">
         <x:v>-348</x:v>
       </x:c>
       <x:c r="AV20" s="3" t="n">
         <x:v>-3627</x:v>
       </x:c>
       <x:c r="AW20" s="3" t="n">
         <x:v>488</x:v>
       </x:c>
       <x:c r="AX20" s="3" t="n">
         <x:v>-512</x:v>
       </x:c>
       <x:c r="AY20" s="3" t="n">
-        <x:v>-661</x:v>
+        <x:v>-636</x:v>
       </x:c>
       <x:c r="AZ20" s="3" t="n">
-        <x:v>-1659</x:v>
+        <x:v>-1683</x:v>
       </x:c>
       <x:c r="BA20" s="3" t="n">
-        <x:v>-2152</x:v>
+        <x:v>-2244</x:v>
       </x:c>
       <x:c r="BB20" s="3" t="n">
-        <x:v>-3874</x:v>
+        <x:v>-3984</x:v>
       </x:c>
       <x:c r="BC20" s="3" t="n">
-        <x:v>-3235</x:v>
+        <x:v>-3366</x:v>
       </x:c>
       <x:c r="BD20" s="3" t="n">
-        <x:v>6250</x:v>
+        <x:v>6208</x:v>
       </x:c>
       <x:c r="BE20" s="3" t="n">
-        <x:v>6145</x:v>
+        <x:v>6081</x:v>
       </x:c>
       <x:c r="BF20" s="3" t="n">
-        <x:v>3439</x:v>
+        <x:v>3275</x:v>
       </x:c>
       <x:c r="BG20" s="3" t="n">
-        <x:v>4910</x:v>
+        <x:v>4635</x:v>
       </x:c>
       <x:c r="BH20" s="3" t="n">
-        <x:v>5529</x:v>
+        <x:v>5687</x:v>
       </x:c>
       <x:c r="BI20" s="3" t="n">
-        <x:v>4037</x:v>
+        <x:v>4176</x:v>
       </x:c>
       <x:c r="BJ20" s="3" t="n">
-        <x:v>3681</x:v>
+        <x:v>3660</x:v>
       </x:c>
       <x:c r="BK20" s="3" t="n">
-        <x:v>9354</x:v>
+        <x:v>9052</x:v>
       </x:c>
       <x:c r="BL20" s="3" t="n">
-        <x:v>-3419</x:v>
+        <x:v>-3245</x:v>
       </x:c>
       <x:c r="BM20" s="3" t="n">
-        <x:v>433</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="BN20" s="3" t="n">
-        <x:v>-2589</x:v>
+        <x:v>-2460</x:v>
       </x:c>
       <x:c r="BO20" s="3" t="n">
-        <x:v>1399</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="BP20" s="3" t="n">
-        <x:v>-1254</x:v>
+        <x:v>-1443</x:v>
       </x:c>
       <x:c r="BQ20" s="3" t="n">
-        <x:v>3144</x:v>
+        <x:v>3187</x:v>
       </x:c>
       <x:c r="BR20" s="3" t="n">
-        <x:v>4360</x:v>
+        <x:v>4441</x:v>
       </x:c>
       <x:c r="BS20" s="3" t="n">
-        <x:v>5779</x:v>
+        <x:v>5842</x:v>
       </x:c>
       <x:c r="BT20" s="3" t="n">
-        <x:v>4654</x:v>
+        <x:v>4832</x:v>
       </x:c>
       <x:c r="BU20" s="3" t="n">
-        <x:v>1294</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="BV20" s="3" t="n">
-        <x:v>1063</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="BW20" s="3" t="n">
-        <x:v>764</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="BX20" s="3" t="n">
-        <x:v>1067</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="BY20" s="3" t="n">
-        <x:v>-902</x:v>
+        <x:v>-838</x:v>
       </x:c>
       <x:c r="BZ20" s="3" t="n">
-        <x:v>-156</x:v>
+        <x:v>-528</x:v>
       </x:c>
       <x:c r="CA20" s="3" t="n">
-        <x:v>-3560</x:v>
+        <x:v>-3802</x:v>
       </x:c>
       <x:c r="CB20" s="3" t="n">
-        <x:v>7968</x:v>
+        <x:v>8176</x:v>
       </x:c>
       <x:c r="CC20" s="3" t="n">
-        <x:v>7201</x:v>
+        <x:v>7460</x:v>
       </x:c>
       <x:c r="CD20" s="3" t="n">
-        <x:v>-52</x:v>
+        <x:v>-295</x:v>
       </x:c>
       <x:c r="CE20" s="3" t="n">
-        <x:v>6618</x:v>
+        <x:v>6362</x:v>
       </x:c>
       <x:c r="CF20" s="3" t="n">
-        <x:v>4409</x:v>
+        <x:v>4676</x:v>
       </x:c>
       <x:c r="CG20" s="3" t="n">
-        <x:v>-1221</x:v>
+        <x:v>-948</x:v>
       </x:c>
       <x:c r="CH20" s="3" t="n">
-        <x:v>-6068</x:v>
+        <x:v>-6223</x:v>
       </x:c>
       <x:c r="CI20" s="3" t="n">
-        <x:v>885</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="CJ20" s="3" t="n">
-        <x:v>-2918</x:v>
+        <x:v>-2786</x:v>
       </x:c>
       <x:c r="CK20" s="3" t="n">
-        <x:v>-240</x:v>
+        <x:v>-67</x:v>
       </x:c>
       <x:c r="CL20" s="3" t="n">
-        <x:v>1010</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="CM20" s="3" t="n">
-        <x:v>5726</x:v>
+        <x:v>5877</x:v>
       </x:c>
       <x:c r="CN20" s="3" t="n">
-        <x:v>824</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="CO20" s="3" t="n">
-        <x:v>-3353</x:v>
+        <x:v>-3099</x:v>
       </x:c>
       <x:c r="CP20" s="3" t="n">
-        <x:v>1747</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="CQ20" s="3" t="n">
-        <x:v>-4052</x:v>
+        <x:v>-4045</x:v>
       </x:c>
       <x:c r="CR20" s="3" t="n">
-        <x:v>-3908</x:v>
+        <x:v>-3616</x:v>
       </x:c>
       <x:c r="CS20" s="3" t="n">
-        <x:v>-1552</x:v>
+        <x:v>-1228</x:v>
       </x:c>
       <x:c r="CT20" s="3" t="n">
-        <x:v>1788</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="CU20" s="3" t="n">
-        <x:v>-3042</x:v>
+        <x:v>-2642</x:v>
       </x:c>
       <x:c r="CV20" s="3" t="n">
-        <x:v>-5571</x:v>
+        <x:v>-5506</x:v>
       </x:c>
       <x:c r="CW20" s="3" t="n">
-        <x:v>-8560</x:v>
+        <x:v>-8163</x:v>
       </x:c>
       <x:c r="CX20" s="3" t="n">
-        <x:v>7970</x:v>
+        <x:v>6686</x:v>
       </x:c>
       <x:c r="CY20" s="3" t="n">
-        <x:v>-4707</x:v>
+        <x:v>-4902</x:v>
       </x:c>
       <x:c r="CZ20" s="3" t="n">
-        <x:v>-1415</x:v>
+        <x:v>-740</x:v>
       </x:c>
       <x:c r="DA20" s="3" t="n">
-        <x:v>682</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="DB20" s="3" t="n">
-        <x:v>1956</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="DC20" s="3" t="n">
-        <x:v>3773</x:v>
+        <x:v>3321</x:v>
       </x:c>
       <x:c r="DD20" s="3" t="n">
-        <x:v>-239</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="DE20" s="3" t="n">
-        <x:v>8003</x:v>
+        <x:v>8379</x:v>
       </x:c>
       <x:c r="DF20" s="3" t="n">
-        <x:v>7934</x:v>
+        <x:v>7782</x:v>
       </x:c>
       <x:c r="DG20" s="3" t="n">
-        <x:v>-266</x:v>
+        <x:v>-609</x:v>
       </x:c>
       <x:c r="DH20" s="3" t="n">
-        <x:v>5249</x:v>
+        <x:v>5308</x:v>
       </x:c>
       <x:c r="DI20" s="3" t="n">
-        <x:v>4414</x:v>
+        <x:v>4499</x:v>
       </x:c>
       <x:c r="DJ20" s="3" t="n">
-        <x:v>-11996</x:v>
+        <x:v>-11722</x:v>
       </x:c>
       <x:c r="DK20" s="3" t="n">
-        <x:v>-12791</x:v>
+        <x:v>-13465</x:v>
       </x:c>
       <x:c r="DL20" s="3" t="n">
-        <x:v>-19411</x:v>
+        <x:v>-19008</x:v>
       </x:c>
       <x:c r="DM20" s="3" t="n">
-        <x:v>-14093</x:v>
+        <x:v>-14023</x:v>
       </x:c>
       <x:c r="DN20" s="3" t="n">
-        <x:v>-7359</x:v>
+        <x:v>-6845</x:v>
       </x:c>
       <x:c r="DO20" s="3" t="n">
-        <x:v>1775</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="DP20" s="3" t="n">
-        <x:v>5897</x:v>
+        <x:v>6089</x:v>
       </x:c>
       <x:c r="DQ20" s="3" t="n">
-        <x:v>5512</x:v>
+        <x:v>5508</x:v>
       </x:c>
       <x:c r="DR20" s="3" t="n">
-        <x:v>-2015</x:v>
+        <x:v>-1183</x:v>
       </x:c>
       <x:c r="DS20" s="3" t="n">
-        <x:v>18726</x:v>
+        <x:v>17139</x:v>
       </x:c>
       <x:c r="DT20" s="3" t="n">
-        <x:v>4185</x:v>
+        <x:v>4507</x:v>
       </x:c>
       <x:c r="DU20" s="3" t="n">
-        <x:v>4148</x:v>
+        <x:v>3982</x:v>
       </x:c>
       <x:c r="DV20" s="3" t="n">
-        <x:v>1411</x:v>
+        <x:v>2565</x:v>
       </x:c>
       <x:c r="DW20" s="3" t="n">
-        <x:v>-2103</x:v>
+        <x:v>-3725</x:v>
       </x:c>
       <x:c r="DX20" s="3" t="n">
-        <x:v>-2459</x:v>
+        <x:v>-2220</x:v>
       </x:c>
       <x:c r="DY20" s="3" t="n">
-        <x:v>5956</x:v>
+        <x:v>5730</x:v>
       </x:c>
       <x:c r="DZ20" s="3" t="n">
-        <x:v>-10548</x:v>
+        <x:v>-8772</x:v>
       </x:c>
       <x:c r="EA20" s="3" t="n">
-        <x:v>2388</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="EB20" s="3" t="n">
-        <x:v>588</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="EC20" s="3" t="n">
-        <x:v>-7360</x:v>
+        <x:v>-7887</x:v>
       </x:c>
       <x:c r="ED20" s="3" t="n">
-        <x:v>2603</x:v>
+        <x:v>4171</x:v>
       </x:c>
       <x:c r="EE20" s="3" t="n">
-        <x:v>-1133</x:v>
+        <x:v>-1740</x:v>
       </x:c>
       <x:c r="EF20" s="3" t="n">
-        <x:v>2783</x:v>
+        <x:v>2863</x:v>
       </x:c>
       <x:c r="EG20" s="3" t="n">
-        <x:v>3380</x:v>
+        <x:v>2743</x:v>
       </x:c>
       <x:c r="EH20" s="3" t="n">
-        <x:v>3429</x:v>
+        <x:v>4783</x:v>
       </x:c>
       <x:c r="EI20" s="3" t="n">
-        <x:v>2492</x:v>
+        <x:v>2174</x:v>
       </x:c>
       <x:c r="EJ20" s="3" t="n">
-        <x:v>5146</x:v>
+        <x:v>5025</x:v>
       </x:c>
       <x:c r="EK20" s="3" t="n">
-        <x:v>10801</x:v>
+        <x:v>9993</x:v>
       </x:c>
       <x:c r="EL20" s="3" t="n">
-        <x:v>4435</x:v>
+        <x:v>5551</x:v>
       </x:c>
       <x:c r="EM20" s="3" t="n">
-        <x:v>9234</x:v>
+        <x:v>9404</x:v>
       </x:c>
       <x:c r="EN20" s="3" t="n">
-        <x:v>5810</x:v>
+        <x:v>5233</x:v>
       </x:c>
       <x:c r="EO20" s="3" t="n">
-        <x:v>7332</x:v>
+        <x:v>6283</x:v>
       </x:c>
       <x:c r="EP20" s="3" t="n">
-        <x:v>-4304</x:v>
+        <x:v>-3348</x:v>
       </x:c>
       <x:c r="EQ20" s="3" t="n">
-        <x:v>6347</x:v>
+        <x:v>6197</x:v>
       </x:c>
       <x:c r="ER20" s="3" t="n">
-        <x:v>3230</x:v>
+        <x:v>3225</x:v>
       </x:c>
       <x:c r="ES20" s="3" t="n">
-        <x:v>4627</x:v>
+        <x:v>3471</x:v>
       </x:c>
       <x:c r="ET20" s="3" t="n">
-        <x:v>7849</x:v>
+        <x:v>9019</x:v>
       </x:c>
       <x:c r="EU20" s="3" t="n">
-        <x:v>6492</x:v>
+        <x:v>6804</x:v>
       </x:c>
       <x:c r="EV20" s="3" t="n">
-        <x:v>11857</x:v>
+        <x:v>11616</x:v>
       </x:c>
       <x:c r="EW20" s="3" t="n">
-        <x:v>3022</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="EX20" s="3" t="n">
-        <x:v>13025</x:v>
+        <x:v>14551</x:v>
       </x:c>
       <x:c r="EY20" s="3" t="n">
-        <x:v>12359</x:v>
+        <x:v>12994</x:v>
       </x:c>
       <x:c r="EZ20" s="3" t="n">
-        <x:v>9839</x:v>
+        <x:v>9716</x:v>
       </x:c>
       <x:c r="FA20" s="3" t="n">
-        <x:v>4560</x:v>
+        <x:v>2399</x:v>
       </x:c>
       <x:c r="FB20" s="3" t="n">
-        <x:v>5171</x:v>
+        <x:v>7004</x:v>
       </x:c>
       <x:c r="FC20" s="3" t="n">
-        <x:v>-6661</x:v>
+        <x:v>-5682</x:v>
       </x:c>
       <x:c r="FD20" s="3" t="n">
-        <x:v>723</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="FE20" s="3" t="n">
-        <x:v>-268</x:v>
+        <x:v>-3200</x:v>
       </x:c>
       <x:c r="FF20" s="3" t="n">
-        <x:v>-1792</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="FG20" s="3" t="n">
-        <x:v>-3882</x:v>
+        <x:v>-2318</x:v>
       </x:c>
       <x:c r="FH20" s="3" t="n">
-        <x:v>-9003</x:v>
+        <x:v>-9664</x:v>
       </x:c>
       <x:c r="FI20" s="3" t="n">
-        <x:v>-1230</x:v>
+        <x:v>-5176</x:v>
       </x:c>
       <x:c r="FJ20" s="3" t="n">
-        <x:v>19266</x:v>
+        <x:v>21839</x:v>
       </x:c>
       <x:c r="FK20" s="3" t="n">
-        <x:v>18575</x:v>
+        <x:v>20448</x:v>
       </x:c>
       <x:c r="FL20" s="3" t="n">
-        <x:v>22557</x:v>
+        <x:v>21943</x:v>
       </x:c>
       <x:c r="FM20" s="3" t="n">
-        <x:v>32917</x:v>
+        <x:v>27810</x:v>
       </x:c>
       <x:c r="FN20" s="3" t="n">
-        <x:v>-28</x:v>
+        <x:v>3326</x:v>
       </x:c>
       <x:c r="FO20" s="3" t="n">
-        <x:v>14307</x:v>
+        <x:v>16710</x:v>
       </x:c>
       <x:c r="FP20" s="3" t="n">
-        <x:v>3245</x:v>
+        <x:v>2685</x:v>
       </x:c>
       <x:c r="FQ20" s="3" t="n">
-        <x:v>-4211</x:v>
+        <x:v>-10475</x:v>
       </x:c>
       <x:c r="FR20" s="3" t="n">
-        <x:v>-23364</x:v>
+        <x:v>-19339</x:v>
       </x:c>
       <x:c r="FS20" s="3" t="n">
-        <x:v>13654</x:v>
+        <x:v>17344</x:v>
       </x:c>
       <x:c r="FT20" s="3" t="n">
-        <x:v>-10381</x:v>
+        <x:v>-11351</x:v>
       </x:c>
       <x:c r="FU20" s="3" t="n">
-        <x:v>15290</x:v>
+        <x:v>-2893</x:v>
       </x:c>
       <x:c r="FV20" s="3" t="n">
-        <x:v>-4405</x:v>
+        <x:v>-4972</x:v>
       </x:c>
       <x:c r="FW20" s="3" t="n">
-        <x:v>4606</x:v>
+        <x:v>13533</x:v>
       </x:c>
       <x:c r="FX20" s="3" t="n">
-        <x:v>7690</x:v>
+        <x:v>8677</x:v>
+      </x:c>
+      <x:c r="FY20" s="3" t="n">
+        <x:v>3475</x:v>
+      </x:c>
+      <x:c r="FZ20" s="3" t="n">
+        <x:v>-9802</x:v>
       </x:c>
     </x:row>
-    <x:row r="21" spans="1:180">
+    <x:row r="21" spans="1:182">
       <x:c r="B21" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D21" s="3" t="n">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E21" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F21" s="3" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G21" s="3" t="n">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H21" s="3" t="n">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I21" s="3" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J21" s="3" t="n">
         <x:v>56</x:v>
       </x:c>
@@ -11020,443 +11137,449 @@
       <x:c r="AQ21" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="AR21" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AS21" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="AT21" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="AU21" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="AV21" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="AW21" s="3" t="n">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="AX21" s="3" t="n">
         <x:v>-4</x:v>
       </x:c>
       <x:c r="AY21" s="3" t="n">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="AZ21" s="3" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="BA21" s="3" t="n">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="BB21" s="3" t="n">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="BC21" s="3" t="n">
-        <x:v>-1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="BD21" s="3" t="n">
-        <x:v>-6</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="BE21" s="3" t="n">
-        <x:v>-17</x:v>
+        <x:v>-15</x:v>
       </x:c>
       <x:c r="BF21" s="3" t="n">
-        <x:v>-19</x:v>
+        <x:v>-14</x:v>
       </x:c>
       <x:c r="BG21" s="3" t="n">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="BH21" s="3" t="n">
-        <x:v>24</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="BI21" s="3" t="n">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="BJ21" s="3" t="n">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="BK21" s="3" t="n">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="BL21" s="3" t="n">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="BM21" s="3" t="n">
         <x:v>101</x:v>
       </x:c>
       <x:c r="BN21" s="3" t="n">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="BO21" s="3" t="n">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="BP21" s="3" t="n">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="BQ21" s="3" t="n">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="BR21" s="3" t="n">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="BS21" s="3" t="n">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="BT21" s="3" t="n">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="BS21" s="3" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="BU21" s="3" t="n">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="BV21" s="3" t="n">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="BW21" s="3" t="n">
         <x:v>109</x:v>
       </x:c>
       <x:c r="BX21" s="3" t="n">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="BY21" s="3" t="n">
-        <x:v>128</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="BZ21" s="3" t="n">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="CA21" s="3" t="n">
-        <x:v>173</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="CB21" s="3" t="n">
         <x:v>180</x:v>
       </x:c>
       <x:c r="CC21" s="3" t="n">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="CD21" s="3" t="n">
-        <x:v>209</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="CE21" s="3" t="n">
-        <x:v>165</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="CF21" s="3" t="n">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="CG21" s="3" t="n">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="CH21" s="3" t="n">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="CI21" s="3" t="n">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="CJ21" s="3" t="n">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="CK21" s="3" t="n">
         <x:v>207</x:v>
       </x:c>
       <x:c r="CL21" s="3" t="n">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="CM21" s="3" t="n">
         <x:v>225</x:v>
       </x:c>
       <x:c r="CN21" s="3" t="n">
-        <x:v>234</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="CO21" s="3" t="n">
         <x:v>235</x:v>
       </x:c>
       <x:c r="CP21" s="3" t="n">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="CQ21" s="3" t="n">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="CR21" s="3" t="n">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="CS21" s="3" t="n">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="CS21" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="CT21" s="3" t="n">
-        <x:v>215</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="CU21" s="3" t="n">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="CV21" s="3" t="n">
         <x:v>204</x:v>
       </x:c>
       <x:c r="CW21" s="3" t="n">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="CX21" s="3" t="n">
-        <x:v>194</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="CY21" s="3" t="n">
         <x:v>182</x:v>
       </x:c>
       <x:c r="CZ21" s="3" t="n">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="DA21" s="3" t="n">
         <x:v>163</x:v>
       </x:c>
       <x:c r="DB21" s="3" t="n">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="DC21" s="3" t="n">
         <x:v>155</x:v>
       </x:c>
       <x:c r="DD21" s="3" t="n">
         <x:v>162</x:v>
       </x:c>
       <x:c r="DE21" s="3" t="n">
-        <x:v>177</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="DF21" s="3" t="n">
-        <x:v>165</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="DG21" s="3" t="n">
-        <x:v>236</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="DH21" s="3" t="n">
         <x:v>234</x:v>
       </x:c>
       <x:c r="DI21" s="3" t="n">
         <x:v>244</x:v>
       </x:c>
       <x:c r="DJ21" s="3" t="n">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="DK21" s="3" t="n">
-        <x:v>255</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="DL21" s="3" t="n">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="DM21" s="3" t="n">
-        <x:v>222</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="DN21" s="3" t="n">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="DO21" s="3" t="n">
-        <x:v>176</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="DP21" s="3" t="n">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="DQ21" s="3" t="n">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="DR21" s="3" t="n">
-        <x:v>208</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="DS21" s="3" t="n">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="DT21" s="3" t="n">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="DU21" s="3" t="n">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="DV21" s="3" t="n">
-        <x:v>232</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="DW21" s="3" t="n">
-        <x:v>205</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="DX21" s="3" t="n">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="DY21" s="3" t="n">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="DZ21" s="3" t="n">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="EA21" s="3" t="n">
-        <x:v>298</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="EB21" s="3" t="n">
-        <x:v>-15</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="EC21" s="3" t="n">
-        <x:v>275</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="ED21" s="3" t="n">
-        <x:v>269</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="EE21" s="3" t="n">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="EF21" s="3" t="n">
-        <x:v>211</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="EG21" s="3" t="n">
-        <x:v>222</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="EH21" s="3" t="n">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="EI21" s="3" t="n">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="EJ21" s="3" t="n">
-        <x:v>271</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="EK21" s="3" t="n">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="EL21" s="3" t="n">
         <x:v>291</x:v>
       </x:c>
       <x:c r="EM21" s="3" t="n">
-        <x:v>424</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="EN21" s="3" t="n">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="EO21" s="3" t="n">
-        <x:v>343</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="EP21" s="3" t="n">
-        <x:v>368</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="EQ21" s="3" t="n">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="ER21" s="3" t="n">
-        <x:v>527</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="ES21" s="3" t="n">
-        <x:v>370</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="ET21" s="3" t="n">
         <x:v>328</x:v>
       </x:c>
       <x:c r="EU21" s="3" t="n">
-        <x:v>338</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="EV21" s="3" t="n">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="EW21" s="3" t="n">
-        <x:v>307</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="EX21" s="3" t="n">
         <x:v>342</x:v>
       </x:c>
       <x:c r="EY21" s="3" t="n">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="EZ21" s="3" t="n">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="FA21" s="3" t="n">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="FB21" s="3" t="n">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="FC21" s="3" t="n">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="FD21" s="3" t="n">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="FE21" s="3" t="n">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="FF21" s="3" t="n">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="FG21" s="3" t="n">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="FH21" s="3" t="n">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="FI21" s="3" t="n">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="FJ21" s="3" t="n">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="FK21" s="3" t="n">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="FL21" s="3" t="n">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="FM21" s="3" t="n">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="FN21" s="3" t="n">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="FO21" s="3" t="n">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="FP21" s="3" t="n">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="FQ21" s="3" t="n">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="EZ21" s="3" t="n">
-[...29 lines deleted...]
-      <x:c r="FJ21" s="3" t="n">
+      <x:c r="FR21" s="3" t="n">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="FS21" s="3" t="n">
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="FT21" s="3" t="n">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="FU21" s="3" t="n">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="FV21" s="3" t="n">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="FW21" s="3" t="n">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="FX21" s="3" t="n">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="FK21" s="3" t="n">
-[...39 lines deleted...]
-        <x:v>375</x:v>
+      <x:c r="FY21" s="3" t="n">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="FZ21" s="3" t="n">
+        <x:v>783</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:180">
+    <x:row r="22" spans="1:182">
       <x:c r="B22" s="2" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C22" s="3" t="n">
         <x:v>43115</x:v>
       </x:c>
       <x:c r="D22" s="3" t="n">
         <x:v>44739</x:v>
       </x:c>
       <x:c r="E22" s="3" t="n">
         <x:v>47056</x:v>
       </x:c>
       <x:c r="F22" s="3" t="n">
         <x:v>49099</x:v>
       </x:c>
       <x:c r="G22" s="3" t="n">
         <x:v>50610</x:v>
       </x:c>
       <x:c r="H22" s="3" t="n">
         <x:v>52884</x:v>
       </x:c>
       <x:c r="I22" s="3" t="n">
         <x:v>54640</x:v>
       </x:c>
       <x:c r="J22" s="3" t="n">
         <x:v>58040</x:v>
       </x:c>
@@ -11559,443 +11682,449 @@
       <x:c r="AQ22" s="3" t="n">
         <x:v>108990</x:v>
       </x:c>
       <x:c r="AR22" s="3" t="n">
         <x:v>110515</x:v>
       </x:c>
       <x:c r="AS22" s="3" t="n">
         <x:v>107676</x:v>
       </x:c>
       <x:c r="AT22" s="3" t="n">
         <x:v>108417</x:v>
       </x:c>
       <x:c r="AU22" s="3" t="n">
         <x:v>109260</x:v>
       </x:c>
       <x:c r="AV22" s="3" t="n">
         <x:v>107466</x:v>
       </x:c>
       <x:c r="AW22" s="3" t="n">
         <x:v>108678</x:v>
       </x:c>
       <x:c r="AX22" s="3" t="n">
         <x:v>106778</x:v>
       </x:c>
       <x:c r="AY22" s="3" t="n">
-        <x:v>118410</x:v>
+        <x:v>118427</x:v>
       </x:c>
       <x:c r="AZ22" s="3" t="n">
-        <x:v>123434</x:v>
+        <x:v>123425</x:v>
       </x:c>
       <x:c r="BA22" s="3" t="n">
-        <x:v>129562</x:v>
+        <x:v>129522</x:v>
       </x:c>
       <x:c r="BB22" s="3" t="n">
-        <x:v>134001</x:v>
+        <x:v>134040</x:v>
       </x:c>
       <x:c r="BC22" s="3" t="n">
-        <x:v>139853</x:v>
+        <x:v>139917</x:v>
       </x:c>
       <x:c r="BD22" s="3" t="n">
-        <x:v>145095</x:v>
+        <x:v>145123</x:v>
       </x:c>
       <x:c r="BE22" s="3" t="n">
-        <x:v>148187</x:v>
+        <x:v>148095</x:v>
       </x:c>
       <x:c r="BF22" s="3" t="n">
-        <x:v>160549</x:v>
+        <x:v>160594</x:v>
       </x:c>
       <x:c r="BG22" s="3" t="n">
-        <x:v>173951</x:v>
+        <x:v>174076</x:v>
       </x:c>
       <x:c r="BH22" s="3" t="n">
-        <x:v>180954</x:v>
+        <x:v>180958</x:v>
       </x:c>
       <x:c r="BI22" s="3" t="n">
-        <x:v>179450</x:v>
+        <x:v>179288</x:v>
       </x:c>
       <x:c r="BJ22" s="3" t="n">
-        <x:v>176763</x:v>
+        <x:v>176772</x:v>
       </x:c>
       <x:c r="BK22" s="3" t="n">
-        <x:v>175488</x:v>
+        <x:v>175592</x:v>
       </x:c>
       <x:c r="BL22" s="3" t="n">
-        <x:v>178273</x:v>
+        <x:v>178274</x:v>
       </x:c>
       <x:c r="BM22" s="3" t="n">
-        <x:v>173285</x:v>
+        <x:v>173173</x:v>
       </x:c>
       <x:c r="BN22" s="3" t="n">
-        <x:v>179987</x:v>
+        <x:v>179973</x:v>
       </x:c>
       <x:c r="BO22" s="3" t="n">
-        <x:v>189024</x:v>
+        <x:v>188905</x:v>
       </x:c>
       <x:c r="BP22" s="3" t="n">
-        <x:v>201787</x:v>
+        <x:v>201876</x:v>
       </x:c>
       <x:c r="BQ22" s="3" t="n">
-        <x:v>204242</x:v>
+        <x:v>204137</x:v>
       </x:c>
       <x:c r="BR22" s="3" t="n">
-        <x:v>210953</x:v>
+        <x:v>210993</x:v>
       </x:c>
       <x:c r="BS22" s="3" t="n">
-        <x:v>212280</x:v>
+        <x:v>212216</x:v>
       </x:c>
       <x:c r="BT22" s="3" t="n">
-        <x:v>212734</x:v>
+        <x:v>212696</x:v>
       </x:c>
       <x:c r="BU22" s="3" t="n">
-        <x:v>217653</x:v>
+        <x:v>217564</x:v>
       </x:c>
       <x:c r="BV22" s="3" t="n">
-        <x:v>222805</x:v>
+        <x:v>222933</x:v>
       </x:c>
       <x:c r="BW22" s="3" t="n">
-        <x:v>218169</x:v>
+        <x:v>218070</x:v>
       </x:c>
       <x:c r="BX22" s="3" t="n">
-        <x:v>223092</x:v>
+        <x:v>223096</x:v>
       </x:c>
       <x:c r="BY22" s="3" t="n">
-        <x:v>231290</x:v>
+        <x:v>231220</x:v>
       </x:c>
       <x:c r="BZ22" s="3" t="n">
-        <x:v>235841</x:v>
+        <x:v>236027</x:v>
       </x:c>
       <x:c r="CA22" s="3" t="n">
-        <x:v>244055</x:v>
+        <x:v>244019</x:v>
       </x:c>
       <x:c r="CB22" s="3" t="n">
-        <x:v>255327</x:v>
+        <x:v>255288</x:v>
       </x:c>
       <x:c r="CC22" s="3" t="n">
-        <x:v>267568</x:v>
+        <x:v>267443</x:v>
       </x:c>
       <x:c r="CD22" s="3" t="n">
-        <x:v>274891</x:v>
+        <x:v>275050</x:v>
       </x:c>
       <x:c r="CE22" s="3" t="n">
-        <x:v>269705</x:v>
+        <x:v>269682</x:v>
       </x:c>
       <x:c r="CF22" s="3" t="n">
-        <x:v>266609</x:v>
+        <x:v>266568</x:v>
       </x:c>
       <x:c r="CG22" s="3" t="n">
-        <x:v>268538</x:v>
+        <x:v>268376</x:v>
       </x:c>
       <x:c r="CH22" s="3" t="n">
-        <x:v>272193</x:v>
+        <x:v>272288</x:v>
       </x:c>
       <x:c r="CI22" s="3" t="n">
-        <x:v>271570</x:v>
+        <x:v>271500</x:v>
       </x:c>
       <x:c r="CJ22" s="3" t="n">
-        <x:v>272399</x:v>
+        <x:v>272412</x:v>
       </x:c>
       <x:c r="CK22" s="3" t="n">
-        <x:v>263994</x:v>
+        <x:v>263853</x:v>
       </x:c>
       <x:c r="CL22" s="3" t="n">
-        <x:v>266280</x:v>
+        <x:v>266364</x:v>
       </x:c>
       <x:c r="CM22" s="3" t="n">
-        <x:v>272635</x:v>
+        <x:v>272588</x:v>
       </x:c>
       <x:c r="CN22" s="3" t="n">
-        <x:v>270592</x:v>
+        <x:v>270545</x:v>
       </x:c>
       <x:c r="CO22" s="3" t="n">
-        <x:v>274034</x:v>
+        <x:v>273905</x:v>
       </x:c>
       <x:c r="CP22" s="3" t="n">
-        <x:v>277161</x:v>
+        <x:v>277253</x:v>
       </x:c>
       <x:c r="CQ22" s="3" t="n">
-        <x:v>287611</x:v>
+        <x:v>287591</x:v>
       </x:c>
       <x:c r="CR22" s="3" t="n">
-        <x:v>303884</x:v>
+        <x:v>303859</x:v>
       </x:c>
       <x:c r="CS22" s="3" t="n">
-        <x:v>304482</x:v>
+        <x:v>304368</x:v>
       </x:c>
       <x:c r="CT22" s="3" t="n">
-        <x:v>306082</x:v>
+        <x:v>306313</x:v>
       </x:c>
       <x:c r="CU22" s="3" t="n">
-        <x:v>308863</x:v>
+        <x:v>308737</x:v>
       </x:c>
       <x:c r="CV22" s="3" t="n">
-        <x:v>323852</x:v>
+        <x:v>323854</x:v>
       </x:c>
       <x:c r="CW22" s="3" t="n">
-        <x:v>342272</x:v>
+        <x:v>342140</x:v>
       </x:c>
       <x:c r="CX22" s="3" t="n">
-        <x:v>345975</x:v>
+        <x:v>346276</x:v>
       </x:c>
       <x:c r="CY22" s="3" t="n">
-        <x:v>365782</x:v>
+        <x:v>365838</x:v>
       </x:c>
       <x:c r="CZ22" s="3" t="n">
-        <x:v>367200</x:v>
+        <x:v>367011</x:v>
       </x:c>
       <x:c r="DA22" s="3" t="n">
-        <x:v>369563</x:v>
+        <x:v>369383</x:v>
       </x:c>
       <x:c r="DB22" s="3" t="n">
-        <x:v>381939</x:v>
+        <x:v>382110</x:v>
       </x:c>
       <x:c r="DC22" s="3" t="n">
-        <x:v>383531</x:v>
+        <x:v>383684</x:v>
       </x:c>
       <x:c r="DD22" s="3" t="n">
-        <x:v>395445</x:v>
+        <x:v>395242</x:v>
       </x:c>
       <x:c r="DE22" s="3" t="n">
-        <x:v>395987</x:v>
+        <x:v>395852</x:v>
       </x:c>
       <x:c r="DF22" s="3" t="n">
-        <x:v>409396</x:v>
+        <x:v>409364</x:v>
       </x:c>
       <x:c r="DG22" s="3" t="n">
-        <x:v>426979</x:v>
+        <x:v>427143</x:v>
       </x:c>
       <x:c r="DH22" s="3" t="n">
-        <x:v>417906</x:v>
+        <x:v>417838</x:v>
       </x:c>
       <x:c r="DI22" s="3" t="n">
-        <x:v>415974</x:v>
+        <x:v>415993</x:v>
       </x:c>
       <x:c r="DJ22" s="3" t="n">
-        <x:v>398261</x:v>
+        <x:v>398068</x:v>
       </x:c>
       <x:c r="DK22" s="3" t="n">
-        <x:v>368092</x:v>
+        <x:v>368300</x:v>
       </x:c>
       <x:c r="DL22" s="3" t="n">
-        <x:v>354463</x:v>
+        <x:v>354312</x:v>
       </x:c>
       <x:c r="DM22" s="3" t="n">
-        <x:v>361762</x:v>
+        <x:v>361823</x:v>
       </x:c>
       <x:c r="DN22" s="3" t="n">
-        <x:v>361384</x:v>
+        <x:v>361109</x:v>
       </x:c>
       <x:c r="DO22" s="3" t="n">
-        <x:v>374394</x:v>
+        <x:v>374681</x:v>
       </x:c>
       <x:c r="DP22" s="3" t="n">
-        <x:v>392481</x:v>
+        <x:v>392395</x:v>
       </x:c>
       <x:c r="DQ22" s="3" t="n">
-        <x:v>405683</x:v>
+        <x:v>405804</x:v>
       </x:c>
       <x:c r="DR22" s="3" t="n">
-        <x:v>414883</x:v>
+        <x:v>414458</x:v>
       </x:c>
       <x:c r="DS22" s="3" t="n">
-        <x:v>415201</x:v>
+        <x:v>415635</x:v>
       </x:c>
       <x:c r="DT22" s="3" t="n">
-        <x:v>416988</x:v>
+        <x:v>416879</x:v>
       </x:c>
       <x:c r="DU22" s="3" t="n">
-        <x:v>430056</x:v>
+        <x:v>430254</x:v>
       </x:c>
       <x:c r="DV22" s="3" t="n">
-        <x:v>414782</x:v>
+        <x:v>414249</x:v>
       </x:c>
       <x:c r="DW22" s="3" t="n">
-        <x:v>423550</x:v>
+        <x:v>423955</x:v>
       </x:c>
       <x:c r="DX22" s="3" t="n">
-        <x:v>428342</x:v>
+        <x:v>428290</x:v>
       </x:c>
       <x:c r="DY22" s="3" t="n">
-        <x:v>414305</x:v>
+        <x:v>414497</x:v>
       </x:c>
       <x:c r="DZ22" s="3" t="n">
-        <x:v>407948</x:v>
+        <x:v>407323</x:v>
       </x:c>
       <x:c r="EA22" s="3" t="n">
-        <x:v>404961</x:v>
+        <x:v>405187</x:v>
       </x:c>
       <x:c r="EB22" s="3" t="n">
-        <x:v>402903</x:v>
+        <x:v>402939</x:v>
       </x:c>
       <x:c r="EC22" s="3" t="n">
-        <x:v>409557</x:v>
+        <x:v>409738</x:v>
       </x:c>
       <x:c r="ED22" s="3" t="n">
-        <x:v>412506</x:v>
+        <x:v>412002</x:v>
       </x:c>
       <x:c r="EE22" s="3" t="n">
-        <x:v>418750</x:v>
+        <x:v>418899</x:v>
       </x:c>
       <x:c r="EF22" s="3" t="n">
-        <x:v>426539</x:v>
+        <x:v>426572</x:v>
       </x:c>
       <x:c r="EG22" s="3" t="n">
-        <x:v>438525</x:v>
+        <x:v>438662</x:v>
       </x:c>
       <x:c r="EH22" s="3" t="n">
-        <x:v>445403</x:v>
+        <x:v>444985</x:v>
       </x:c>
       <x:c r="EI22" s="3" t="n">
-        <x:v>452429</x:v>
+        <x:v>452497</x:v>
       </x:c>
       <x:c r="EJ22" s="3" t="n">
-        <x:v>463872</x:v>
+        <x:v>463974</x:v>
       </x:c>
       <x:c r="EK22" s="3" t="n">
-        <x:v>465096</x:v>
+        <x:v>465176</x:v>
       </x:c>
       <x:c r="EL22" s="3" t="n">
-        <x:v>467731</x:v>
+        <x:v>467453</x:v>
       </x:c>
       <x:c r="EM22" s="3" t="n">
-        <x:v>459698</x:v>
+        <x:v>459718</x:v>
       </x:c>
       <x:c r="EN22" s="3" t="n">
-        <x:v>456808</x:v>
+        <x:v>456945</x:v>
       </x:c>
       <x:c r="EO22" s="3" t="n">
-        <x:v>467684</x:v>
+        <x:v>467678</x:v>
       </x:c>
       <x:c r="EP22" s="3" t="n">
-        <x:v>493760</x:v>
+        <x:v>493565</x:v>
       </x:c>
       <x:c r="EQ22" s="3" t="n">
-        <x:v>489009</x:v>
+        <x:v>489179</x:v>
       </x:c>
       <x:c r="ER22" s="3" t="n">
-        <x:v>503312</x:v>
+        <x:v>503373</x:v>
       </x:c>
       <x:c r="ES22" s="3" t="n">
-        <x:v>500314</x:v>
+        <x:v>500210</x:v>
       </x:c>
       <x:c r="ET22" s="3" t="n">
-        <x:v>516270</x:v>
+        <x:v>516020</x:v>
       </x:c>
       <x:c r="EU22" s="3" t="n">
-        <x:v>521541</x:v>
+        <x:v>521704</x:v>
       </x:c>
       <x:c r="EV22" s="3" t="n">
-        <x:v>539506</x:v>
+        <x:v>539632</x:v>
       </x:c>
       <x:c r="EW22" s="3" t="n">
-        <x:v>559896</x:v>
+        <x:v>559781</x:v>
       </x:c>
       <x:c r="EX22" s="3" t="n">
-        <x:v>578299</x:v>
+        <x:v>577957</x:v>
       </x:c>
       <x:c r="EY22" s="3" t="n">
-        <x:v>590959</x:v>
+        <x:v>591182</x:v>
       </x:c>
       <x:c r="EZ22" s="3" t="n">
-        <x:v>614996</x:v>
+        <x:v>615050</x:v>
       </x:c>
       <x:c r="FA22" s="3" t="n">
-        <x:v>621483</x:v>
+        <x:v>621416</x:v>
       </x:c>
       <x:c r="FB22" s="3" t="n">
-        <x:v>604939</x:v>
+        <x:v>604521</x:v>
       </x:c>
       <x:c r="FC22" s="3" t="n">
-        <x:v>603029</x:v>
+        <x:v>603402</x:v>
       </x:c>
       <x:c r="FD22" s="3" t="n">
-        <x:v>491535</x:v>
+        <x:v>491581</x:v>
       </x:c>
       <x:c r="FE22" s="3" t="n">
-        <x:v>539471</x:v>
+        <x:v>539430</x:v>
       </x:c>
       <x:c r="FF22" s="3" t="n">
-        <x:v>583352</x:v>
+        <x:v>582861</x:v>
       </x:c>
       <x:c r="FG22" s="3" t="n">
-        <x:v>606443</x:v>
+        <x:v>607010</x:v>
       </x:c>
       <x:c r="FH22" s="3" t="n">
-        <x:v>622747</x:v>
+        <x:v>622723</x:v>
       </x:c>
       <x:c r="FI22" s="3" t="n">
-        <x:v>644815</x:v>
+        <x:v>644620</x:v>
       </x:c>
       <x:c r="FJ22" s="3" t="n">
-        <x:v>686915</x:v>
+        <x:v>686339</x:v>
       </x:c>
       <x:c r="FK22" s="3" t="n">
-        <x:v>736292</x:v>
+        <x:v>737417</x:v>
       </x:c>
       <x:c r="FL22" s="3" t="n">
-        <x:v>775893</x:v>
+        <x:v>775538</x:v>
       </x:c>
       <x:c r="FM22" s="3" t="n">
-        <x:v>803658</x:v>
+        <x:v>803152</x:v>
       </x:c>
       <x:c r="FN22" s="3" t="n">
-        <x:v>829592</x:v>
+        <x:v>828878</x:v>
       </x:c>
       <x:c r="FO22" s="3" t="n">
-        <x:v>834734</x:v>
+        <x:v>836677</x:v>
       </x:c>
       <x:c r="FP22" s="3" t="n">
-        <x:v>835838</x:v>
+        <x:v>835101</x:v>
       </x:c>
       <x:c r="FQ22" s="3" t="n">
-        <x:v>861107</x:v>
+        <x:v>860275</x:v>
       </x:c>
       <x:c r="FR22" s="3" t="n">
-        <x:v>860205</x:v>
+        <x:v>859423</x:v>
       </x:c>
       <x:c r="FS22" s="3" t="n">
-        <x:v>838128</x:v>
+        <x:v>841400</x:v>
       </x:c>
       <x:c r="FT22" s="3" t="n">
-        <x:v>875506</x:v>
+        <x:v>882121</x:v>
       </x:c>
       <x:c r="FU22" s="3" t="n">
-        <x:v>869570</x:v>
+        <x:v>865934</x:v>
       </x:c>
       <x:c r="FV22" s="3" t="n">
-        <x:v>882179</x:v>
+        <x:v>893224</x:v>
       </x:c>
       <x:c r="FW22" s="3" t="n">
-        <x:v>887722</x:v>
+        <x:v>886263</x:v>
       </x:c>
       <x:c r="FX22" s="3" t="n">
-        <x:v>868912</x:v>
+        <x:v>874826</x:v>
+      </x:c>
+      <x:c r="FY22" s="3" t="n">
+        <x:v>880472</x:v>
+      </x:c>
+      <x:c r="FZ22" s="3" t="n">
+        <x:v>871861</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:180">
+    <x:row r="23" spans="1:182">
       <x:c r="B23" s="2" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>34857</x:v>
       </x:c>
       <x:c r="D23" s="3" t="n">
         <x:v>36424</x:v>
       </x:c>
       <x:c r="E23" s="3" t="n">
         <x:v>38284</x:v>
       </x:c>
       <x:c r="F23" s="3" t="n">
         <x:v>39972</x:v>
       </x:c>
       <x:c r="G23" s="3" t="n">
         <x:v>40726</x:v>
       </x:c>
       <x:c r="H23" s="3" t="n">
         <x:v>42221</x:v>
       </x:c>
       <x:c r="I23" s="3" t="n">
         <x:v>43858</x:v>
       </x:c>
       <x:c r="J23" s="3" t="n">
         <x:v>45780</x:v>
       </x:c>
@@ -12098,443 +12227,449 @@
       <x:c r="AQ23" s="3" t="n">
         <x:v>87737</x:v>
       </x:c>
       <x:c r="AR23" s="3" t="n">
         <x:v>88079</x:v>
       </x:c>
       <x:c r="AS23" s="3" t="n">
         <x:v>85191</x:v>
       </x:c>
       <x:c r="AT23" s="3" t="n">
         <x:v>86157</x:v>
       </x:c>
       <x:c r="AU23" s="3" t="n">
         <x:v>86509</x:v>
       </x:c>
       <x:c r="AV23" s="3" t="n">
         <x:v>84953</x:v>
       </x:c>
       <x:c r="AW23" s="3" t="n">
         <x:v>85965</x:v>
       </x:c>
       <x:c r="AX23" s="3" t="n">
         <x:v>83063</x:v>
       </x:c>
       <x:c r="AY23" s="3" t="n">
-        <x:v>92770</x:v>
+        <x:v>92784</x:v>
       </x:c>
       <x:c r="AZ23" s="3" t="n">
-        <x:v>97850</x:v>
+        <x:v>97841</x:v>
       </x:c>
       <x:c r="BA23" s="3" t="n">
-        <x:v>103822</x:v>
+        <x:v>103783</x:v>
       </x:c>
       <x:c r="BB23" s="3" t="n">
-        <x:v>107351</x:v>
+        <x:v>107394</x:v>
       </x:c>
       <x:c r="BC23" s="3" t="n">
-        <x:v>112698</x:v>
+        <x:v>112761</x:v>
       </x:c>
       <x:c r="BD23" s="3" t="n">
-        <x:v>118637</x:v>
+        <x:v>118666</x:v>
       </x:c>
       <x:c r="BE23" s="3" t="n">
-        <x:v>120049</x:v>
+        <x:v>119958</x:v>
       </x:c>
       <x:c r="BF23" s="3" t="n">
-        <x:v>132616</x:v>
+        <x:v>132664</x:v>
       </x:c>
       <x:c r="BG23" s="3" t="n">
-        <x:v>146321</x:v>
+        <x:v>146445</x:v>
       </x:c>
       <x:c r="BH23" s="3" t="n">
-        <x:v>151350</x:v>
+        <x:v>151356</x:v>
       </x:c>
       <x:c r="BI23" s="3" t="n">
-        <x:v>149760</x:v>
+        <x:v>149597</x:v>
       </x:c>
       <x:c r="BJ23" s="3" t="n">
-        <x:v>149107</x:v>
+        <x:v>149117</x:v>
       </x:c>
       <x:c r="BK23" s="3" t="n">
-        <x:v>145813</x:v>
+        <x:v>145916</x:v>
       </x:c>
       <x:c r="BL23" s="3" t="n">
-        <x:v>149578</x:v>
+        <x:v>149582</x:v>
       </x:c>
       <x:c r="BM23" s="3" t="n">
-        <x:v>144170</x:v>
+        <x:v>144058</x:v>
       </x:c>
       <x:c r="BN23" s="3" t="n">
-        <x:v>150790</x:v>
+        <x:v>150775</x:v>
       </x:c>
       <x:c r="BO23" s="3" t="n">
-        <x:v>157556</x:v>
+        <x:v>157430</x:v>
       </x:c>
       <x:c r="BP23" s="3" t="n">
-        <x:v>167731</x:v>
+        <x:v>167828</x:v>
       </x:c>
       <x:c r="BQ23" s="3" t="n">
-        <x:v>170140</x:v>
+        <x:v>170035</x:v>
       </x:c>
       <x:c r="BR23" s="3" t="n">
-        <x:v>175124</x:v>
+        <x:v>175162</x:v>
       </x:c>
       <x:c r="BS23" s="3" t="n">
-        <x:v>176633</x:v>
+        <x:v>176566</x:v>
       </x:c>
       <x:c r="BT23" s="3" t="n">
-        <x:v>175982</x:v>
+        <x:v>175946</x:v>
       </x:c>
       <x:c r="BU23" s="3" t="n">
-        <x:v>178766</x:v>
+        <x:v>178678</x:v>
       </x:c>
       <x:c r="BV23" s="3" t="n">
-        <x:v>183426</x:v>
+        <x:v>183554</x:v>
       </x:c>
       <x:c r="BW23" s="3" t="n">
-        <x:v>178217</x:v>
+        <x:v>178114</x:v>
       </x:c>
       <x:c r="BX23" s="3" t="n">
-        <x:v>181007</x:v>
+        <x:v>181015</x:v>
       </x:c>
       <x:c r="BY23" s="3" t="n">
-        <x:v>188630</x:v>
+        <x:v>188562</x:v>
       </x:c>
       <x:c r="BZ23" s="3" t="n">
-        <x:v>192336</x:v>
+        <x:v>192525</x:v>
       </x:c>
       <x:c r="CA23" s="3" t="n">
-        <x:v>198614</x:v>
+        <x:v>198583</x:v>
       </x:c>
       <x:c r="CB23" s="3" t="n">
-        <x:v>207817</x:v>
+        <x:v>207777</x:v>
       </x:c>
       <x:c r="CC23" s="3" t="n">
-        <x:v>216991</x:v>
+        <x:v>216865</x:v>
       </x:c>
       <x:c r="CD23" s="3" t="n">
-        <x:v>219234</x:v>
+        <x:v>219392</x:v>
       </x:c>
       <x:c r="CE23" s="3" t="n">
-        <x:v>212694</x:v>
+        <x:v>212677</x:v>
       </x:c>
       <x:c r="CF23" s="3" t="n">
-        <x:v>209581</x:v>
+        <x:v>209539</x:v>
       </x:c>
       <x:c r="CG23" s="3" t="n">
-        <x:v>209731</x:v>
+        <x:v>209569</x:v>
       </x:c>
       <x:c r="CH23" s="3" t="n">
-        <x:v>212977</x:v>
+        <x:v>213064</x:v>
       </x:c>
       <x:c r="CI23" s="3" t="n">
-        <x:v>212843</x:v>
+        <x:v>212768</x:v>
       </x:c>
       <x:c r="CJ23" s="3" t="n">
-        <x:v>214013</x:v>
+        <x:v>214033</x:v>
       </x:c>
       <x:c r="CK23" s="3" t="n">
-        <x:v>206298</x:v>
+        <x:v>206163</x:v>
       </x:c>
       <x:c r="CL23" s="3" t="n">
-        <x:v>210647</x:v>
+        <x:v>210719</x:v>
       </x:c>
       <x:c r="CM23" s="3" t="n">
-        <x:v>214590</x:v>
+        <x:v>214539</x:v>
       </x:c>
       <x:c r="CN23" s="3" t="n">
-        <x:v>213136</x:v>
+        <x:v>213094</x:v>
       </x:c>
       <x:c r="CO23" s="3" t="n">
-        <x:v>216378</x:v>
+        <x:v>216256</x:v>
       </x:c>
       <x:c r="CP23" s="3" t="n">
-        <x:v>217059</x:v>
+        <x:v>217133</x:v>
       </x:c>
       <x:c r="CQ23" s="3" t="n">
-        <x:v>225369</x:v>
+        <x:v>225351</x:v>
       </x:c>
       <x:c r="CR23" s="3" t="n">
-        <x:v>238121</x:v>
+        <x:v>238111</x:v>
       </x:c>
       <x:c r="CS23" s="3" t="n">
-        <x:v>237156</x:v>
+        <x:v>237053</x:v>
       </x:c>
       <x:c r="CT23" s="3" t="n">
-        <x:v>237728</x:v>
+        <x:v>237946</x:v>
       </x:c>
       <x:c r="CU23" s="3" t="n">
-        <x:v>241898</x:v>
+        <x:v>241762</x:v>
       </x:c>
       <x:c r="CV23" s="3" t="n">
-        <x:v>254419</x:v>
+        <x:v>254452</x:v>
       </x:c>
       <x:c r="CW23" s="3" t="n">
-        <x:v>268325</x:v>
+        <x:v>268209</x:v>
       </x:c>
       <x:c r="CX23" s="3" t="n">
-        <x:v>265071</x:v>
+        <x:v>265353</x:v>
       </x:c>
       <x:c r="CY23" s="3" t="n">
-        <x:v>283673</x:v>
+        <x:v>283740</x:v>
       </x:c>
       <x:c r="CZ23" s="3" t="n">
-        <x:v>284936</x:v>
+        <x:v>284756</x:v>
       </x:c>
       <x:c r="DA23" s="3" t="n">
-        <x:v>286437</x:v>
+        <x:v>286265</x:v>
       </x:c>
       <x:c r="DB23" s="3" t="n">
-        <x:v>298807</x:v>
+        <x:v>298961</x:v>
       </x:c>
       <x:c r="DC23" s="3" t="n">
-        <x:v>297082</x:v>
+        <x:v>297241</x:v>
       </x:c>
       <x:c r="DD23" s="3" t="n">
-        <x:v>303522</x:v>
+        <x:v>303324</x:v>
       </x:c>
       <x:c r="DE23" s="3" t="n">
-        <x:v>305181</x:v>
+        <x:v>305052</x:v>
       </x:c>
       <x:c r="DF23" s="3" t="n">
-        <x:v>318969</x:v>
+        <x:v>318921</x:v>
       </x:c>
       <x:c r="DG23" s="3" t="n">
-        <x:v>331719</x:v>
+        <x:v>331864</x:v>
       </x:c>
       <x:c r="DH23" s="3" t="n">
-        <x:v>323374</x:v>
+        <x:v>323340</x:v>
       </x:c>
       <x:c r="DI23" s="3" t="n">
-        <x:v>318897</x:v>
+        <x:v>318931</x:v>
       </x:c>
       <x:c r="DJ23" s="3" t="n">
-        <x:v>296880</x:v>
+        <x:v>296682</x:v>
       </x:c>
       <x:c r="DK23" s="3" t="n">
-        <x:v>265943</x:v>
+        <x:v>266121</x:v>
       </x:c>
       <x:c r="DL23" s="3" t="n">
-        <x:v>255774</x:v>
+        <x:v>255635</x:v>
       </x:c>
       <x:c r="DM23" s="3" t="n">
-        <x:v>264119</x:v>
+        <x:v>264196</x:v>
       </x:c>
       <x:c r="DN23" s="3" t="n">
-        <x:v>267685</x:v>
+        <x:v>267427</x:v>
       </x:c>
       <x:c r="DO23" s="3" t="n">
-        <x:v>279371</x:v>
+        <x:v>279619</x:v>
       </x:c>
       <x:c r="DP23" s="3" t="n">
-        <x:v>298768</x:v>
+        <x:v>298703</x:v>
       </x:c>
       <x:c r="DQ23" s="3" t="n">
-        <x:v>308445</x:v>
+        <x:v>308582</x:v>
       </x:c>
       <x:c r="DR23" s="3" t="n">
-        <x:v>316545</x:v>
+        <x:v>316159</x:v>
       </x:c>
       <x:c r="DS23" s="3" t="n">
-        <x:v>319641</x:v>
+        <x:v>320038</x:v>
       </x:c>
       <x:c r="DT23" s="3" t="n">
-        <x:v>317458</x:v>
+        <x:v>317361</x:v>
       </x:c>
       <x:c r="DU23" s="3" t="n">
-        <x:v>328926</x:v>
+        <x:v>329136</x:v>
       </x:c>
       <x:c r="DV23" s="3" t="n">
-        <x:v>312781</x:v>
+        <x:v>312295</x:v>
       </x:c>
       <x:c r="DW23" s="3" t="n">
-        <x:v>319148</x:v>
+        <x:v>319529</x:v>
       </x:c>
       <x:c r="DX23" s="3" t="n">
-        <x:v>321208</x:v>
+        <x:v>321151</x:v>
       </x:c>
       <x:c r="DY23" s="3" t="n">
-        <x:v>310090</x:v>
+        <x:v>310275</x:v>
       </x:c>
       <x:c r="DZ23" s="3" t="n">
-        <x:v>303175</x:v>
+        <x:v>302580</x:v>
       </x:c>
       <x:c r="EA23" s="3" t="n">
-        <x:v>291951</x:v>
+        <x:v>292133</x:v>
       </x:c>
       <x:c r="EB23" s="3" t="n">
-        <x:v>290355</x:v>
+        <x:v>290395</x:v>
       </x:c>
       <x:c r="EC23" s="3" t="n">
-        <x:v>294510</x:v>
+        <x:v>294694</x:v>
       </x:c>
       <x:c r="ED23" s="3" t="n">
-        <x:v>296495</x:v>
+        <x:v>296016</x:v>
       </x:c>
       <x:c r="EE23" s="3" t="n">
-        <x:v>305171</x:v>
+        <x:v>305286</x:v>
       </x:c>
       <x:c r="EF23" s="3" t="n">
-        <x:v>309579</x:v>
+        <x:v>309599</x:v>
       </x:c>
       <x:c r="EG23" s="3" t="n">
-        <x:v>315784</x:v>
+        <x:v>315925</x:v>
       </x:c>
       <x:c r="EH23" s="3" t="n">
-        <x:v>315207</x:v>
+        <x:v>314808</x:v>
       </x:c>
       <x:c r="EI23" s="3" t="n">
-        <x:v>312617</x:v>
+        <x:v>312655</x:v>
       </x:c>
       <x:c r="EJ23" s="3" t="n">
-        <x:v>323774</x:v>
+        <x:v>323875</x:v>
       </x:c>
       <x:c r="EK23" s="3" t="n">
-        <x:v>320879</x:v>
+        <x:v>320963</x:v>
       </x:c>
       <x:c r="EL23" s="3" t="n">
-        <x:v>321477</x:v>
+        <x:v>321227</x:v>
       </x:c>
       <x:c r="EM23" s="3" t="n">
-        <x:v>313064</x:v>
+        <x:v>313043</x:v>
       </x:c>
       <x:c r="EN23" s="3" t="n">
-        <x:v>309054</x:v>
+        <x:v>309230</x:v>
       </x:c>
       <x:c r="EO23" s="3" t="n">
-        <x:v>319680</x:v>
+        <x:v>319681</x:v>
       </x:c>
       <x:c r="EP23" s="3" t="n">
-        <x:v>340200</x:v>
+        <x:v>340041</x:v>
       </x:c>
       <x:c r="EQ23" s="3" t="n">
-        <x:v>347061</x:v>
+        <x:v>347244</x:v>
       </x:c>
       <x:c r="ER23" s="3" t="n">
-        <x:v>352635</x:v>
+        <x:v>352687</x:v>
       </x:c>
       <x:c r="ES23" s="3" t="n">
-        <x:v>351200</x:v>
+        <x:v>351091</x:v>
       </x:c>
       <x:c r="ET23" s="3" t="n">
-        <x:v>365849</x:v>
+        <x:v>365601</x:v>
       </x:c>
       <x:c r="EU23" s="3" t="n">
-        <x:v>372969</x:v>
+        <x:v>373130</x:v>
       </x:c>
       <x:c r="EV23" s="3" t="n">
-        <x:v>391196</x:v>
+        <x:v>391340</x:v>
       </x:c>
       <x:c r="EW23" s="3" t="n">
-        <x:v>402497</x:v>
+        <x:v>402380</x:v>
       </x:c>
       <x:c r="EX23" s="3" t="n">
-        <x:v>408507</x:v>
+        <x:v>408128</x:v>
       </x:c>
       <x:c r="EY23" s="3" t="n">
-        <x:v>415650</x:v>
+        <x:v>415877</x:v>
       </x:c>
       <x:c r="EZ23" s="3" t="n">
-        <x:v>426519</x:v>
+        <x:v>426586</x:v>
       </x:c>
       <x:c r="FA23" s="3" t="n">
-        <x:v>430192</x:v>
+        <x:v>430145</x:v>
       </x:c>
       <x:c r="FB23" s="3" t="n">
-        <x:v>429328</x:v>
+        <x:v>428850</x:v>
       </x:c>
       <x:c r="FC23" s="3" t="n">
-        <x:v>423946</x:v>
+        <x:v>424326</x:v>
       </x:c>
       <x:c r="FD23" s="3" t="n">
-        <x:v>346721</x:v>
+        <x:v>346805</x:v>
       </x:c>
       <x:c r="FE23" s="3" t="n">
-        <x:v>392056</x:v>
+        <x:v>392032</x:v>
       </x:c>
       <x:c r="FF23" s="3" t="n">
-        <x:v>414520</x:v>
+        <x:v>413973</x:v>
       </x:c>
       <x:c r="FG23" s="3" t="n">
-        <x:v>427804</x:v>
+        <x:v>428362</x:v>
       </x:c>
       <x:c r="FH23" s="3" t="n">
-        <x:v>443602</x:v>
+        <x:v>443675</x:v>
       </x:c>
       <x:c r="FI23" s="3" t="n">
-        <x:v>460157</x:v>
+        <x:v>459992</x:v>
       </x:c>
       <x:c r="FJ23" s="3" t="n">
-        <x:v>485584</x:v>
+        <x:v>484911</x:v>
       </x:c>
       <x:c r="FK23" s="3" t="n">
-        <x:v>522526</x:v>
+        <x:v>523665</x:v>
       </x:c>
       <x:c r="FL23" s="3" t="n">
-        <x:v>548719</x:v>
+        <x:v>548520</x:v>
       </x:c>
       <x:c r="FM23" s="3" t="n">
-        <x:v>569354</x:v>
+        <x:v>568919</x:v>
       </x:c>
       <x:c r="FN23" s="3" t="n">
-        <x:v>576914</x:v>
+        <x:v>575993</x:v>
       </x:c>
       <x:c r="FO23" s="3" t="n">
-        <x:v>576516</x:v>
+        <x:v>578482</x:v>
       </x:c>
       <x:c r="FP23" s="3" t="n">
-        <x:v>573829</x:v>
+        <x:v>573322</x:v>
       </x:c>
       <x:c r="FQ23" s="3" t="n">
-        <x:v>584451</x:v>
+        <x:v>583698</x:v>
       </x:c>
       <x:c r="FR23" s="3" t="n">
-        <x:v>591241</x:v>
+        <x:v>590102</x:v>
       </x:c>
       <x:c r="FS23" s="3" t="n">
-        <x:v>564830</x:v>
+        <x:v>562058</x:v>
       </x:c>
       <x:c r="FT23" s="3" t="n">
-        <x:v>589990</x:v>
+        <x:v>591053</x:v>
       </x:c>
       <x:c r="FU23" s="3" t="n">
-        <x:v>574770</x:v>
+        <x:v>564285</x:v>
       </x:c>
       <x:c r="FV23" s="3" t="n">
-        <x:v>585382</x:v>
+        <x:v>587767</x:v>
       </x:c>
       <x:c r="FW23" s="3" t="n">
-        <x:v>587479</x:v>
+        <x:v>583411</x:v>
       </x:c>
       <x:c r="FX23" s="3" t="n">
-        <x:v>572326</x:v>
+        <x:v>572369</x:v>
+      </x:c>
+      <x:c r="FY23" s="3" t="n">
+        <x:v>570631</x:v>
+      </x:c>
+      <x:c r="FZ23" s="3" t="n">
+        <x:v>563254</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:180">
+    <x:row r="24" spans="1:182">
       <x:c r="B24" s="2" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C24" s="3" t="n">
         <x:v>8478</x:v>
       </x:c>
       <x:c r="D24" s="3" t="n">
         <x:v>8106</x:v>
       </x:c>
       <x:c r="E24" s="3" t="n">
         <x:v>8826</x:v>
       </x:c>
       <x:c r="F24" s="3" t="n">
         <x:v>9044</x:v>
       </x:c>
       <x:c r="G24" s="3" t="n">
         <x:v>10031</x:v>
       </x:c>
       <x:c r="H24" s="3" t="n">
         <x:v>10603</x:v>
       </x:c>
       <x:c r="I24" s="3" t="n">
         <x:v>10645</x:v>
       </x:c>
       <x:c r="J24" s="3" t="n">
         <x:v>12405</x:v>
       </x:c>
@@ -12637,4758 +12772,4812 @@
       <x:c r="AQ24" s="3" t="n">
         <x:v>21548</x:v>
       </x:c>
       <x:c r="AR24" s="3" t="n">
         <x:v>22522</x:v>
       </x:c>
       <x:c r="AS24" s="3" t="n">
         <x:v>21888</x:v>
       </x:c>
       <x:c r="AT24" s="3" t="n">
         <x:v>22503</x:v>
       </x:c>
       <x:c r="AU24" s="3" t="n">
         <x:v>23482</x:v>
       </x:c>
       <x:c r="AV24" s="3" t="n">
         <x:v>22375</x:v>
       </x:c>
       <x:c r="AW24" s="3" t="n">
         <x:v>21959</x:v>
       </x:c>
       <x:c r="AX24" s="3" t="n">
         <x:v>24263</x:v>
       </x:c>
       <x:c r="AY24" s="3" t="n">
-        <x:v>25640</x:v>
+        <x:v>25643</x:v>
       </x:c>
       <x:c r="AZ24" s="3" t="n">
         <x:v>25584</x:v>
       </x:c>
       <x:c r="BA24" s="3" t="n">
-        <x:v>25740</x:v>
+        <x:v>25739</x:v>
       </x:c>
       <x:c r="BB24" s="3" t="n">
-        <x:v>26650</x:v>
+        <x:v>26646</x:v>
       </x:c>
       <x:c r="BC24" s="3" t="n">
-        <x:v>27155</x:v>
+        <x:v>27156</x:v>
       </x:c>
       <x:c r="BD24" s="3" t="n">
-        <x:v>26458</x:v>
+        <x:v>26457</x:v>
       </x:c>
       <x:c r="BE24" s="3" t="n">
-        <x:v>28138</x:v>
+        <x:v>28137</x:v>
       </x:c>
       <x:c r="BF24" s="3" t="n">
-        <x:v>27933</x:v>
+        <x:v>27930</x:v>
       </x:c>
       <x:c r="BG24" s="3" t="n">
-        <x:v>27630</x:v>
+        <x:v>27631</x:v>
       </x:c>
       <x:c r="BH24" s="3" t="n">
-        <x:v>29604</x:v>
+        <x:v>29602</x:v>
       </x:c>
       <x:c r="BI24" s="3" t="n">
-        <x:v>29690</x:v>
+        <x:v>29691</x:v>
       </x:c>
       <x:c r="BJ24" s="3" t="n">
-        <x:v>27656</x:v>
+        <x:v>27655</x:v>
       </x:c>
       <x:c r="BK24" s="3" t="n">
-        <x:v>29675</x:v>
+        <x:v>29676</x:v>
       </x:c>
       <x:c r="BL24" s="3" t="n">
-        <x:v>28695</x:v>
+        <x:v>28692</x:v>
       </x:c>
       <x:c r="BM24" s="3" t="n">
         <x:v>29115</x:v>
       </x:c>
       <x:c r="BN24" s="3" t="n">
-        <x:v>29197</x:v>
+        <x:v>29198</x:v>
       </x:c>
       <x:c r="BO24" s="3" t="n">
-        <x:v>31468</x:v>
+        <x:v>31475</x:v>
       </x:c>
       <x:c r="BP24" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34048</x:v>
       </x:c>
       <x:c r="BQ24" s="3" t="n">
         <x:v>34102</x:v>
       </x:c>
       <x:c r="BR24" s="3" t="n">
-        <x:v>35829</x:v>
+        <x:v>35831</x:v>
       </x:c>
       <x:c r="BS24" s="3" t="n">
-        <x:v>35647</x:v>
+        <x:v>35650</x:v>
       </x:c>
       <x:c r="BT24" s="3" t="n">
-        <x:v>36752</x:v>
+        <x:v>36750</x:v>
       </x:c>
       <x:c r="BU24" s="3" t="n">
-        <x:v>38887</x:v>
+        <x:v>38886</x:v>
       </x:c>
       <x:c r="BV24" s="3" t="n">
         <x:v>39379</x:v>
       </x:c>
       <x:c r="BW24" s="3" t="n">
-        <x:v>39952</x:v>
+        <x:v>39956</x:v>
       </x:c>
       <x:c r="BX24" s="3" t="n">
-        <x:v>42085</x:v>
+        <x:v>42081</x:v>
       </x:c>
       <x:c r="BY24" s="3" t="n">
-        <x:v>42660</x:v>
+        <x:v>42658</x:v>
       </x:c>
       <x:c r="BZ24" s="3" t="n">
-        <x:v>43505</x:v>
+        <x:v>43502</x:v>
       </x:c>
       <x:c r="CA24" s="3" t="n">
-        <x:v>45441</x:v>
+        <x:v>45436</x:v>
       </x:c>
       <x:c r="CB24" s="3" t="n">
-        <x:v>47510</x:v>
+        <x:v>47511</x:v>
       </x:c>
       <x:c r="CC24" s="3" t="n">
-        <x:v>50577</x:v>
+        <x:v>50578</x:v>
       </x:c>
       <x:c r="CD24" s="3" t="n">
-        <x:v>55657</x:v>
+        <x:v>55658</x:v>
       </x:c>
       <x:c r="CE24" s="3" t="n">
-        <x:v>57011</x:v>
+        <x:v>57005</x:v>
       </x:c>
       <x:c r="CF24" s="3" t="n">
-        <x:v>57028</x:v>
+        <x:v>57029</x:v>
       </x:c>
       <x:c r="CG24" s="3" t="n">
         <x:v>58807</x:v>
       </x:c>
       <x:c r="CH24" s="3" t="n">
-        <x:v>59216</x:v>
+        <x:v>59224</x:v>
       </x:c>
       <x:c r="CI24" s="3" t="n">
-        <x:v>58727</x:v>
+        <x:v>58732</x:v>
       </x:c>
       <x:c r="CJ24" s="3" t="n">
-        <x:v>58386</x:v>
+        <x:v>58379</x:v>
       </x:c>
       <x:c r="CK24" s="3" t="n">
-        <x:v>57696</x:v>
+        <x:v>57690</x:v>
       </x:c>
       <x:c r="CL24" s="3" t="n">
-        <x:v>55633</x:v>
+        <x:v>55645</x:v>
       </x:c>
       <x:c r="CM24" s="3" t="n">
-        <x:v>58045</x:v>
+        <x:v>58049</x:v>
       </x:c>
       <x:c r="CN24" s="3" t="n">
-        <x:v>57456</x:v>
+        <x:v>57451</x:v>
       </x:c>
       <x:c r="CO24" s="3" t="n">
-        <x:v>57656</x:v>
+        <x:v>57649</x:v>
       </x:c>
       <x:c r="CP24" s="3" t="n">
-        <x:v>60102</x:v>
+        <x:v>60120</x:v>
       </x:c>
       <x:c r="CQ24" s="3" t="n">
-        <x:v>62242</x:v>
+        <x:v>62240</x:v>
       </x:c>
       <x:c r="CR24" s="3" t="n">
-        <x:v>65763</x:v>
+        <x:v>65748</x:v>
       </x:c>
       <x:c r="CS24" s="3" t="n">
-        <x:v>67326</x:v>
+        <x:v>67315</x:v>
       </x:c>
       <x:c r="CT24" s="3" t="n">
-        <x:v>68354</x:v>
+        <x:v>68367</x:v>
       </x:c>
       <x:c r="CU24" s="3" t="n">
-        <x:v>66965</x:v>
+        <x:v>66975</x:v>
       </x:c>
       <x:c r="CV24" s="3" t="n">
-        <x:v>69433</x:v>
+        <x:v>69402</x:v>
       </x:c>
       <x:c r="CW24" s="3" t="n">
-        <x:v>73947</x:v>
+        <x:v>73931</x:v>
       </x:c>
       <x:c r="CX24" s="3" t="n">
-        <x:v>80904</x:v>
+        <x:v>80923</x:v>
       </x:c>
       <x:c r="CY24" s="3" t="n">
-        <x:v>82109</x:v>
+        <x:v>82098</x:v>
       </x:c>
       <x:c r="CZ24" s="3" t="n">
-        <x:v>82264</x:v>
+        <x:v>82255</x:v>
       </x:c>
       <x:c r="DA24" s="3" t="n">
-        <x:v>83126</x:v>
+        <x:v>83118</x:v>
       </x:c>
       <x:c r="DB24" s="3" t="n">
-        <x:v>83132</x:v>
+        <x:v>83149</x:v>
       </x:c>
       <x:c r="DC24" s="3" t="n">
-        <x:v>86449</x:v>
+        <x:v>86443</x:v>
       </x:c>
       <x:c r="DD24" s="3" t="n">
-        <x:v>91923</x:v>
+        <x:v>91918</x:v>
       </x:c>
       <x:c r="DE24" s="3" t="n">
-        <x:v>90806</x:v>
+        <x:v>90800</x:v>
       </x:c>
       <x:c r="DF24" s="3" t="n">
-        <x:v>90427</x:v>
+        <x:v>90443</x:v>
       </x:c>
       <x:c r="DG24" s="3" t="n">
-        <x:v>95260</x:v>
+        <x:v>95279</x:v>
       </x:c>
       <x:c r="DH24" s="3" t="n">
-        <x:v>94532</x:v>
+        <x:v>94498</x:v>
       </x:c>
       <x:c r="DI24" s="3" t="n">
-        <x:v>97077</x:v>
+        <x:v>97062</x:v>
       </x:c>
       <x:c r="DJ24" s="3" t="n">
-        <x:v>101381</x:v>
+        <x:v>101386</x:v>
       </x:c>
       <x:c r="DK24" s="3" t="n">
-        <x:v>102149</x:v>
+        <x:v>102179</x:v>
       </x:c>
       <x:c r="DL24" s="3" t="n">
-        <x:v>98689</x:v>
+        <x:v>98677</x:v>
       </x:c>
       <x:c r="DM24" s="3" t="n">
-        <x:v>97643</x:v>
+        <x:v>97627</x:v>
       </x:c>
       <x:c r="DN24" s="3" t="n">
-        <x:v>93699</x:v>
+        <x:v>93682</x:v>
       </x:c>
       <x:c r="DO24" s="3" t="n">
-        <x:v>95023</x:v>
+        <x:v>95062</x:v>
       </x:c>
       <x:c r="DP24" s="3" t="n">
-        <x:v>93713</x:v>
+        <x:v>93692</x:v>
       </x:c>
       <x:c r="DQ24" s="3" t="n">
-        <x:v>97238</x:v>
+        <x:v>97222</x:v>
       </x:c>
       <x:c r="DR24" s="3" t="n">
-        <x:v>98338</x:v>
+        <x:v>98299</x:v>
       </x:c>
       <x:c r="DS24" s="3" t="n">
-        <x:v>95560</x:v>
+        <x:v>95597</x:v>
       </x:c>
       <x:c r="DT24" s="3" t="n">
-        <x:v>99530</x:v>
+        <x:v>99518</x:v>
       </x:c>
       <x:c r="DU24" s="3" t="n">
-        <x:v>101130</x:v>
+        <x:v>101118</x:v>
       </x:c>
       <x:c r="DV24" s="3" t="n">
-        <x:v>102001</x:v>
+        <x:v>101954</x:v>
       </x:c>
       <x:c r="DW24" s="3" t="n">
-        <x:v>104402</x:v>
+        <x:v>104426</x:v>
       </x:c>
       <x:c r="DX24" s="3" t="n">
-        <x:v>107134</x:v>
+        <x:v>107139</x:v>
       </x:c>
       <x:c r="DY24" s="3" t="n">
-        <x:v>104215</x:v>
+        <x:v>104222</x:v>
       </x:c>
       <x:c r="DZ24" s="3" t="n">
-        <x:v>104773</x:v>
+        <x:v>104743</x:v>
       </x:c>
       <x:c r="EA24" s="3" t="n">
-        <x:v>113010</x:v>
+        <x:v>113054</x:v>
       </x:c>
       <x:c r="EB24" s="3" t="n">
-        <x:v>112548</x:v>
+        <x:v>112544</x:v>
       </x:c>
       <x:c r="EC24" s="3" t="n">
-        <x:v>115047</x:v>
+        <x:v>115044</x:v>
       </x:c>
       <x:c r="ED24" s="3" t="n">
-        <x:v>116011</x:v>
+        <x:v>115986</x:v>
       </x:c>
       <x:c r="EE24" s="3" t="n">
-        <x:v>113579</x:v>
+        <x:v>113613</x:v>
       </x:c>
       <x:c r="EF24" s="3" t="n">
-        <x:v>116960</x:v>
+        <x:v>116973</x:v>
       </x:c>
       <x:c r="EG24" s="3" t="n">
-        <x:v>122741</x:v>
+        <x:v>122737</x:v>
       </x:c>
       <x:c r="EH24" s="3" t="n">
-        <x:v>130196</x:v>
+        <x:v>130177</x:v>
       </x:c>
       <x:c r="EI24" s="3" t="n">
-        <x:v>139812</x:v>
+        <x:v>139842</x:v>
       </x:c>
       <x:c r="EJ24" s="3" t="n">
-        <x:v>140098</x:v>
+        <x:v>140099</x:v>
       </x:c>
       <x:c r="EK24" s="3" t="n">
-        <x:v>144217</x:v>
+        <x:v>144213</x:v>
       </x:c>
       <x:c r="EL24" s="3" t="n">
-        <x:v>146254</x:v>
+        <x:v>146226</x:v>
       </x:c>
       <x:c r="EM24" s="3" t="n">
-        <x:v>146634</x:v>
+        <x:v>146675</x:v>
       </x:c>
       <x:c r="EN24" s="3" t="n">
-        <x:v>147754</x:v>
+        <x:v>147715</x:v>
       </x:c>
       <x:c r="EO24" s="3" t="n">
-        <x:v>148004</x:v>
+        <x:v>147997</x:v>
       </x:c>
       <x:c r="EP24" s="3" t="n">
-        <x:v>153560</x:v>
+        <x:v>153524</x:v>
       </x:c>
       <x:c r="EQ24" s="3" t="n">
-        <x:v>141948</x:v>
+        <x:v>141935</x:v>
       </x:c>
       <x:c r="ER24" s="3" t="n">
-        <x:v>150677</x:v>
+        <x:v>150686</x:v>
       </x:c>
       <x:c r="ES24" s="3" t="n">
-        <x:v>149114</x:v>
+        <x:v>149119</x:v>
       </x:c>
       <x:c r="ET24" s="3" t="n">
-        <x:v>150421</x:v>
+        <x:v>150419</x:v>
       </x:c>
       <x:c r="EU24" s="3" t="n">
-        <x:v>148572</x:v>
+        <x:v>148574</x:v>
       </x:c>
       <x:c r="EV24" s="3" t="n">
-        <x:v>148310</x:v>
+        <x:v>148292</x:v>
       </x:c>
       <x:c r="EW24" s="3" t="n">
-        <x:v>157399</x:v>
+        <x:v>157401</x:v>
       </x:c>
       <x:c r="EX24" s="3" t="n">
-        <x:v>169792</x:v>
+        <x:v>169829</x:v>
       </x:c>
       <x:c r="EY24" s="3" t="n">
-        <x:v>175309</x:v>
+        <x:v>175305</x:v>
       </x:c>
       <x:c r="EZ24" s="3" t="n">
-        <x:v>188477</x:v>
+        <x:v>188464</x:v>
       </x:c>
       <x:c r="FA24" s="3" t="n">
-        <x:v>191291</x:v>
+        <x:v>191271</x:v>
       </x:c>
       <x:c r="FB24" s="3" t="n">
-        <x:v>175611</x:v>
+        <x:v>175671</x:v>
       </x:c>
       <x:c r="FC24" s="3" t="n">
-        <x:v>179083</x:v>
+        <x:v>179076</x:v>
       </x:c>
       <x:c r="FD24" s="3" t="n">
-        <x:v>144814</x:v>
+        <x:v>144776</x:v>
       </x:c>
       <x:c r="FE24" s="3" t="n">
-        <x:v>147415</x:v>
+        <x:v>147398</x:v>
       </x:c>
       <x:c r="FF24" s="3" t="n">
-        <x:v>168832</x:v>
+        <x:v>168888</x:v>
       </x:c>
       <x:c r="FG24" s="3" t="n">
-        <x:v>178639</x:v>
+        <x:v>178648</x:v>
       </x:c>
       <x:c r="FH24" s="3" t="n">
-        <x:v>179145</x:v>
+        <x:v>179048</x:v>
       </x:c>
       <x:c r="FI24" s="3" t="n">
-        <x:v>184658</x:v>
+        <x:v>184628</x:v>
       </x:c>
       <x:c r="FJ24" s="3" t="n">
-        <x:v>201331</x:v>
+        <x:v>201428</x:v>
       </x:c>
       <x:c r="FK24" s="3" t="n">
-        <x:v>213766</x:v>
+        <x:v>213752</x:v>
       </x:c>
       <x:c r="FL24" s="3" t="n">
-        <x:v>227174</x:v>
+        <x:v>227018</x:v>
       </x:c>
       <x:c r="FM24" s="3" t="n">
-        <x:v>234304</x:v>
+        <x:v>234233</x:v>
       </x:c>
       <x:c r="FN24" s="3" t="n">
-        <x:v>252678</x:v>
+        <x:v>252885</x:v>
       </x:c>
       <x:c r="FO24" s="3" t="n">
-        <x:v>258218</x:v>
+        <x:v>258195</x:v>
       </x:c>
       <x:c r="FP24" s="3" t="n">
-        <x:v>262009</x:v>
+        <x:v>261779</x:v>
       </x:c>
       <x:c r="FQ24" s="3" t="n">
-        <x:v>276656</x:v>
+        <x:v>276577</x:v>
       </x:c>
       <x:c r="FR24" s="3" t="n">
-        <x:v>268964</x:v>
+        <x:v>269321</x:v>
       </x:c>
       <x:c r="FS24" s="3" t="n">
-        <x:v>273298</x:v>
+        <x:v>279342</x:v>
       </x:c>
       <x:c r="FT24" s="3" t="n">
-        <x:v>285516</x:v>
+        <x:v>291068</x:v>
       </x:c>
       <x:c r="FU24" s="3" t="n">
-        <x:v>294800</x:v>
+        <x:v>301649</x:v>
       </x:c>
       <x:c r="FV24" s="3" t="n">
-        <x:v>296797</x:v>
+        <x:v>305457</x:v>
       </x:c>
       <x:c r="FW24" s="3" t="n">
-        <x:v>300243</x:v>
+        <x:v>302852</x:v>
       </x:c>
       <x:c r="FX24" s="3" t="n">
-        <x:v>296586</x:v>
+        <x:v>302457</x:v>
+      </x:c>
+      <x:c r="FY24" s="3" t="n">
+        <x:v>309841</x:v>
+      </x:c>
+      <x:c r="FZ24" s="3" t="n">
+        <x:v>308607</x:v>
       </x:c>
     </x:row>
-    <x:row r="25" spans="1:180">
+    <x:row r="25" spans="1:182">
       <x:c r="B25" s="2" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="O25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="V25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="W25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="X25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Y25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Z25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AA25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AB25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AC25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AD25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AE25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AF25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AG25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AH25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AI25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AJ25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AK25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AL25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AM25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AN25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AO25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AP25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AQ25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AR25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AS25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AT25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AU25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AV25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AW25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AX25" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AY25" s="3" t="n">
-        <x:v>399003</x:v>
+        <x:v>399059</x:v>
       </x:c>
       <x:c r="AZ25" s="3" t="n">
-        <x:v>400551</x:v>
+        <x:v>400565</x:v>
       </x:c>
       <x:c r="BA25" s="3" t="n">
-        <x:v>402847</x:v>
+        <x:v>402860</x:v>
       </x:c>
       <x:c r="BB25" s="3" t="n">
-        <x:v>409736</x:v>
+        <x:v>409760</x:v>
       </x:c>
       <x:c r="BC25" s="3" t="n">
-        <x:v>414491</x:v>
+        <x:v>414636</x:v>
       </x:c>
       <x:c r="BD25" s="3" t="n">
-        <x:v>414988</x:v>
+        <x:v>414966</x:v>
       </x:c>
       <x:c r="BE25" s="3" t="n">
-        <x:v>421222</x:v>
+        <x:v>421261</x:v>
       </x:c>
       <x:c r="BF25" s="3" t="n">
-        <x:v>432350</x:v>
+        <x:v>432421</x:v>
       </x:c>
       <x:c r="BG25" s="3" t="n">
-        <x:v>433905</x:v>
+        <x:v>434109</x:v>
       </x:c>
       <x:c r="BH25" s="3" t="n">
-        <x:v>439798</x:v>
+        <x:v>439623</x:v>
       </x:c>
       <x:c r="BI25" s="3" t="n">
-        <x:v>447023</x:v>
+        <x:v>446981</x:v>
       </x:c>
       <x:c r="BJ25" s="3" t="n">
-        <x:v>451501</x:v>
+        <x:v>451511</x:v>
       </x:c>
       <x:c r="BK25" s="3" t="n">
-        <x:v>453511</x:v>
+        <x:v>453719</x:v>
       </x:c>
       <x:c r="BL25" s="3" t="n">
-        <x:v>454596</x:v>
+        <x:v>454396</x:v>
       </x:c>
       <x:c r="BM25" s="3" t="n">
-        <x:v>465913</x:v>
+        <x:v>465954</x:v>
       </x:c>
       <x:c r="BN25" s="3" t="n">
-        <x:v>467806</x:v>
+        <x:v>467745</x:v>
       </x:c>
       <x:c r="BO25" s="3" t="n">
-        <x:v>466890</x:v>
+        <x:v>466669</x:v>
       </x:c>
       <x:c r="BP25" s="3" t="n">
-        <x:v>477465</x:v>
+        <x:v>477480</x:v>
       </x:c>
       <x:c r="BQ25" s="3" t="n">
-        <x:v>478313</x:v>
+        <x:v>478334</x:v>
       </x:c>
       <x:c r="BR25" s="3" t="n">
-        <x:v>487393</x:v>
+        <x:v>487362</x:v>
       </x:c>
       <x:c r="BS25" s="3" t="n">
-        <x:v>492325</x:v>
+        <x:v>492284</x:v>
       </x:c>
       <x:c r="BT25" s="3" t="n">
-        <x:v>499265</x:v>
+        <x:v>499110</x:v>
       </x:c>
       <x:c r="BU25" s="3" t="n">
-        <x:v>506005</x:v>
+        <x:v>506002</x:v>
       </x:c>
       <x:c r="BV25" s="3" t="n">
-        <x:v>516976</x:v>
+        <x:v>517059</x:v>
       </x:c>
       <x:c r="BW25" s="3" t="n">
-        <x:v>524055</x:v>
+        <x:v>523972</x:v>
       </x:c>
       <x:c r="BX25" s="3" t="n">
-        <x:v>526663</x:v>
+        <x:v>526640</x:v>
       </x:c>
       <x:c r="BY25" s="3" t="n">
-        <x:v>538188</x:v>
+        <x:v>538189</x:v>
       </x:c>
       <x:c r="BZ25" s="3" t="n">
-        <x:v>549513</x:v>
+        <x:v>549722</x:v>
       </x:c>
       <x:c r="CA25" s="3" t="n">
-        <x:v>557923</x:v>
+        <x:v>558005</x:v>
       </x:c>
       <x:c r="CB25" s="3" t="n">
-        <x:v>565050</x:v>
+        <x:v>564927</x:v>
       </x:c>
       <x:c r="CC25" s="3" t="n">
-        <x:v>574971</x:v>
+        <x:v>574881</x:v>
       </x:c>
       <x:c r="CD25" s="3" t="n">
-        <x:v>578382</x:v>
+        <x:v>578488</x:v>
       </x:c>
       <x:c r="CE25" s="3" t="n">
-        <x:v>583306</x:v>
+        <x:v>583398</x:v>
       </x:c>
       <x:c r="CF25" s="3" t="n">
-        <x:v>590885</x:v>
+        <x:v>590728</x:v>
       </x:c>
       <x:c r="CG25" s="3" t="n">
-        <x:v>592547</x:v>
+        <x:v>592452</x:v>
       </x:c>
       <x:c r="CH25" s="3" t="n">
-        <x:v>605491</x:v>
+        <x:v>605543</x:v>
       </x:c>
       <x:c r="CI25" s="3" t="n">
-        <x:v>606180</x:v>
+        <x:v>606071</x:v>
       </x:c>
       <x:c r="CJ25" s="3" t="n">
-        <x:v>617880</x:v>
+        <x:v>617788</x:v>
       </x:c>
       <x:c r="CK25" s="3" t="n">
-        <x:v>619292</x:v>
+        <x:v>619261</x:v>
       </x:c>
       <x:c r="CL25" s="3" t="n">
-        <x:v>626580</x:v>
+        <x:v>626694</x:v>
       </x:c>
       <x:c r="CM25" s="3" t="n">
-        <x:v>637985</x:v>
+        <x:v>637894</x:v>
       </x:c>
       <x:c r="CN25" s="3" t="n">
-        <x:v>633594</x:v>
+        <x:v>633347</x:v>
       </x:c>
       <x:c r="CO25" s="3" t="n">
-        <x:v>641490</x:v>
+        <x:v>641426</x:v>
       </x:c>
       <x:c r="CP25" s="3" t="n">
-        <x:v>643501</x:v>
+        <x:v>643682</x:v>
       </x:c>
       <x:c r="CQ25" s="3" t="n">
-        <x:v>651250</x:v>
+        <x:v>651264</x:v>
       </x:c>
       <x:c r="CR25" s="3" t="n">
-        <x:v>656223</x:v>
+        <x:v>656036</x:v>
       </x:c>
       <x:c r="CS25" s="3" t="n">
-        <x:v>664776</x:v>
+        <x:v>664695</x:v>
       </x:c>
       <x:c r="CT25" s="3" t="n">
-        <x:v>666529</x:v>
+        <x:v>667014</x:v>
       </x:c>
       <x:c r="CU25" s="3" t="n">
-        <x:v>672507</x:v>
+        <x:v>672285</x:v>
       </x:c>
       <x:c r="CV25" s="3" t="n">
-        <x:v>681100</x:v>
+        <x:v>681090</x:v>
       </x:c>
       <x:c r="CW25" s="3" t="n">
-        <x:v>692466</x:v>
+        <x:v>692355</x:v>
       </x:c>
       <x:c r="CX25" s="3" t="n">
-        <x:v>693706</x:v>
+        <x:v>694236</x:v>
       </x:c>
       <x:c r="CY25" s="3" t="n">
-        <x:v>705260</x:v>
+        <x:v>705340</x:v>
       </x:c>
       <x:c r="CZ25" s="3" t="n">
-        <x:v>724998</x:v>
+        <x:v>724694</x:v>
       </x:c>
       <x:c r="DA25" s="3" t="n">
-        <x:v>734124</x:v>
+        <x:v>733930</x:v>
       </x:c>
       <x:c r="DB25" s="3" t="n">
-        <x:v>741003</x:v>
+        <x:v>741290</x:v>
       </x:c>
       <x:c r="DC25" s="3" t="n">
-        <x:v>756073</x:v>
+        <x:v>756242</x:v>
       </x:c>
       <x:c r="DD25" s="3" t="n">
-        <x:v>772441</x:v>
+        <x:v>772166</x:v>
       </x:c>
       <x:c r="DE25" s="3" t="n">
-        <x:v>777526</x:v>
+        <x:v>777365</x:v>
       </x:c>
       <x:c r="DF25" s="3" t="n">
-        <x:v>792581</x:v>
+        <x:v>792634</x:v>
       </x:c>
       <x:c r="DG25" s="3" t="n">
-        <x:v>801807</x:v>
+        <x:v>801829</x:v>
       </x:c>
       <x:c r="DH25" s="3" t="n">
-        <x:v>803941</x:v>
+        <x:v>804019</x:v>
       </x:c>
       <x:c r="DI25" s="3" t="n">
-        <x:v>805824</x:v>
+        <x:v>805804</x:v>
       </x:c>
       <x:c r="DJ25" s="3" t="n">
-        <x:v>804279</x:v>
+        <x:v>804162</x:v>
       </x:c>
       <x:c r="DK25" s="3" t="n">
-        <x:v>797618</x:v>
+        <x:v>797794</x:v>
       </x:c>
       <x:c r="DL25" s="3" t="n">
-        <x:v>801721</x:v>
+        <x:v>801577</x:v>
       </x:c>
       <x:c r="DM25" s="3" t="n">
-        <x:v>802998</x:v>
+        <x:v>802989</x:v>
       </x:c>
       <x:c r="DN25" s="3" t="n">
-        <x:v>810623</x:v>
+        <x:v>810420</x:v>
       </x:c>
       <x:c r="DO25" s="3" t="n">
-        <x:v>818673</x:v>
+        <x:v>819021</x:v>
       </x:c>
       <x:c r="DP25" s="3" t="n">
-        <x:v>832882</x:v>
+        <x:v>832847</x:v>
       </x:c>
       <x:c r="DQ25" s="3" t="n">
-        <x:v>849697</x:v>
+        <x:v>849743</x:v>
       </x:c>
       <x:c r="DR25" s="3" t="n">
-        <x:v>865168</x:v>
+        <x:v>864889</x:v>
       </x:c>
       <x:c r="DS25" s="3" t="n">
-        <x:v>861083</x:v>
+        <x:v>861638</x:v>
       </x:c>
       <x:c r="DT25" s="3" t="n">
-        <x:v>882425</x:v>
+        <x:v>882299</x:v>
       </x:c>
       <x:c r="DU25" s="3" t="n">
-        <x:v>884062</x:v>
+        <x:v>884206</x:v>
       </x:c>
       <x:c r="DV25" s="3" t="n">
-        <x:v>878350</x:v>
+        <x:v>877937</x:v>
       </x:c>
       <x:c r="DW25" s="3" t="n">
-        <x:v>888014</x:v>
+        <x:v>888603</x:v>
       </x:c>
       <x:c r="DX25" s="3" t="n">
-        <x:v>889327</x:v>
+        <x:v>889157</x:v>
       </x:c>
       <x:c r="DY25" s="3" t="n">
-        <x:v>889460</x:v>
+        <x:v>889622</x:v>
       </x:c>
       <x:c r="DZ25" s="3" t="n">
-        <x:v>906804</x:v>
+        <x:v>906062</x:v>
       </x:c>
       <x:c r="EA25" s="3" t="n">
-        <x:v>897643</x:v>
+        <x:v>897898</x:v>
       </x:c>
       <x:c r="EB25" s="3" t="n">
-        <x:v>907873</x:v>
+        <x:v>907889</x:v>
       </x:c>
       <x:c r="EC25" s="3" t="n">
-        <x:v>924213</x:v>
+        <x:v>924549</x:v>
       </x:c>
       <x:c r="ED25" s="3" t="n">
-        <x:v>932878</x:v>
+        <x:v>932195</x:v>
       </x:c>
       <x:c r="EE25" s="3" t="n">
-        <x:v>943387</x:v>
+        <x:v>943503</x:v>
       </x:c>
       <x:c r="EF25" s="3" t="n">
-        <x:v>956223</x:v>
+        <x:v>956106</x:v>
       </x:c>
       <x:c r="EG25" s="3" t="n">
-        <x:v>963313</x:v>
+        <x:v>963730</x:v>
       </x:c>
       <x:c r="EH25" s="3" t="n">
-        <x:v>975565</x:v>
+        <x:v>974940</x:v>
       </x:c>
       <x:c r="EI25" s="3" t="n">
-        <x:v>998777</x:v>
+        <x:v>998732</x:v>
       </x:c>
       <x:c r="EJ25" s="3" t="n">
-        <x:v>1011785</x:v>
+        <x:v>1011781</x:v>
       </x:c>
       <x:c r="EK25" s="3" t="n">
-        <x:v>1017327</x:v>
+        <x:v>1017926</x:v>
       </x:c>
       <x:c r="EL25" s="3" t="n">
-        <x:v>1040664</x:v>
+        <x:v>1040159</x:v>
       </x:c>
       <x:c r="EM25" s="3" t="n">
-        <x:v>1042046</x:v>
+        <x:v>1041694</x:v>
       </x:c>
       <x:c r="EN25" s="3" t="n">
-        <x:v>1058348</x:v>
+        <x:v>1058569</x:v>
       </x:c>
       <x:c r="EO25" s="3" t="n">
-        <x:v>1070053</x:v>
+        <x:v>1070871</x:v>
       </x:c>
       <x:c r="EP25" s="3" t="n">
-        <x:v>1088961</x:v>
+        <x:v>1088568</x:v>
       </x:c>
       <x:c r="EQ25" s="3" t="n">
-        <x:v>1104013</x:v>
+        <x:v>1103892</x:v>
       </x:c>
       <x:c r="ER25" s="3" t="n">
-        <x:v>1113688</x:v>
+        <x:v>1113451</x:v>
       </x:c>
       <x:c r="ES25" s="3" t="n">
-        <x:v>1126684</x:v>
+        <x:v>1127621</x:v>
       </x:c>
       <x:c r="ET25" s="3" t="n">
-        <x:v>1128387</x:v>
+        <x:v>1127863</x:v>
       </x:c>
       <x:c r="EU25" s="3" t="n">
-        <x:v>1159488</x:v>
+        <x:v>1159048</x:v>
       </x:c>
       <x:c r="EV25" s="3" t="n">
-        <x:v>1168246</x:v>
+        <x:v>1168068</x:v>
       </x:c>
       <x:c r="EW25" s="3" t="n">
-        <x:v>1169711</x:v>
+        <x:v>1170973</x:v>
       </x:c>
       <x:c r="EX25" s="3" t="n">
-        <x:v>1177925</x:v>
+        <x:v>1177238</x:v>
       </x:c>
       <x:c r="EY25" s="3" t="n">
-        <x:v>1180617</x:v>
+        <x:v>1179913</x:v>
       </x:c>
       <x:c r="EZ25" s="3" t="n">
-        <x:v>1193718</x:v>
+        <x:v>1193347</x:v>
       </x:c>
       <x:c r="FA25" s="3" t="n">
-        <x:v>1194705</x:v>
+        <x:v>1196514</x:v>
       </x:c>
       <x:c r="FB25" s="3" t="n">
-        <x:v>1228314</x:v>
+        <x:v>1227462</x:v>
       </x:c>
       <x:c r="FC25" s="3" t="n">
-        <x:v>1241198</x:v>
+        <x:v>1240151</x:v>
       </x:c>
       <x:c r="FD25" s="3" t="n">
-        <x:v>1156679</x:v>
+        <x:v>1156433</x:v>
       </x:c>
       <x:c r="FE25" s="3" t="n">
-        <x:v>1203554</x:v>
+        <x:v>1206094</x:v>
       </x:c>
       <x:c r="FF25" s="3" t="n">
-        <x:v>1212422</x:v>
+        <x:v>1211403</x:v>
       </x:c>
       <x:c r="FG25" s="3" t="n">
-        <x:v>1264267</x:v>
+        <x:v>1262697</x:v>
       </x:c>
       <x:c r="FH25" s="3" t="n">
-        <x:v>1282997</x:v>
+        <x:v>1282707</x:v>
       </x:c>
       <x:c r="FI25" s="3" t="n">
-        <x:v>1307603</x:v>
+        <x:v>1311110</x:v>
       </x:c>
       <x:c r="FJ25" s="3" t="n">
-        <x:v>1336446</x:v>
+        <x:v>1335162</x:v>
       </x:c>
       <x:c r="FK25" s="3" t="n">
-        <x:v>1361448</x:v>
+        <x:v>1359472</x:v>
       </x:c>
       <x:c r="FL25" s="3" t="n">
-        <x:v>1412073</x:v>
+        <x:v>1411564</x:v>
       </x:c>
       <x:c r="FM25" s="3" t="n">
-        <x:v>1424858</x:v>
+        <x:v>1429614</x:v>
       </x:c>
       <x:c r="FN25" s="3" t="n">
-        <x:v>1444938</x:v>
+        <x:v>1443231</x:v>
       </x:c>
       <x:c r="FO25" s="3" t="n">
-        <x:v>1467578</x:v>
+        <x:v>1464966</x:v>
       </x:c>
       <x:c r="FP25" s="3" t="n">
-        <x:v>1492517</x:v>
+        <x:v>1491445</x:v>
       </x:c>
       <x:c r="FQ25" s="3" t="n">
-        <x:v>1505083</x:v>
+        <x:v>1511367</x:v>
       </x:c>
       <x:c r="FR25" s="3" t="n">
-        <x:v>1518036</x:v>
+        <x:v>1515818</x:v>
       </x:c>
       <x:c r="FS25" s="3" t="n">
-        <x:v>1532313</x:v>
+        <x:v>1529997</x:v>
       </x:c>
       <x:c r="FT25" s="3" t="n">
-        <x:v>1536422</x:v>
+        <x:v>1534761</x:v>
       </x:c>
       <x:c r="FU25" s="3" t="n">
-        <x:v>1551639</x:v>
+        <x:v>1562918</x:v>
       </x:c>
       <x:c r="FV25" s="3" t="n">
-        <x:v>1570456</x:v>
+        <x:v>1571693</x:v>
       </x:c>
       <x:c r="FW25" s="3" t="n">
-        <x:v>1566805</x:v>
+        <x:v>1567109</x:v>
       </x:c>
       <x:c r="FX25" s="3" t="n">
-        <x:v>1587520</x:v>
+        <x:v>1594285</x:v>
+      </x:c>
+      <x:c r="FY25" s="3" t="n">
+        <x:v>1614239</x:v>
+      </x:c>
+      <x:c r="FZ25" s="3" t="n">
+        <x:v>1646122</x:v>
       </x:c>
     </x:row>
-    <x:row r="26" spans="1:180">
+    <x:row r="26" spans="1:182">
       <x:c r="B26" s="2" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="O26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="V26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="W26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="X26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Y26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Z26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AA26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AB26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AC26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AD26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AE26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AF26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AG26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AH26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AI26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AJ26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AK26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AL26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AM26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AN26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AO26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AP26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AQ26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AR26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AS26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AT26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AU26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AV26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AW26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AX26" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AY26" s="3" t="n">
-        <x:v>398342</x:v>
+        <x:v>398423</x:v>
       </x:c>
       <x:c r="AZ26" s="3" t="n">
-        <x:v>398892</x:v>
+        <x:v>398882</x:v>
       </x:c>
       <x:c r="BA26" s="3" t="n">
-        <x:v>400695</x:v>
+        <x:v>400616</x:v>
       </x:c>
       <x:c r="BB26" s="3" t="n">
-        <x:v>405862</x:v>
+        <x:v>405776</x:v>
       </x:c>
       <x:c r="BC26" s="3" t="n">
-        <x:v>411256</x:v>
+        <x:v>411270</x:v>
       </x:c>
       <x:c r="BD26" s="3" t="n">
-        <x:v>421238</x:v>
+        <x:v>421174</x:v>
       </x:c>
       <x:c r="BE26" s="3" t="n">
-        <x:v>427367</x:v>
+        <x:v>427342</x:v>
       </x:c>
       <x:c r="BF26" s="3" t="n">
-        <x:v>435789</x:v>
+        <x:v>435696</x:v>
       </x:c>
       <x:c r="BG26" s="3" t="n">
-        <x:v>438815</x:v>
+        <x:v>438744</x:v>
       </x:c>
       <x:c r="BH26" s="3" t="n">
-        <x:v>445327</x:v>
+        <x:v>445310</x:v>
       </x:c>
       <x:c r="BI26" s="3" t="n">
-        <x:v>451060</x:v>
+        <x:v>451157</x:v>
       </x:c>
       <x:c r="BJ26" s="3" t="n">
-        <x:v>455182</x:v>
+        <x:v>455171</x:v>
       </x:c>
       <x:c r="BK26" s="3" t="n">
-        <x:v>462865</x:v>
+        <x:v>462771</x:v>
       </x:c>
       <x:c r="BL26" s="3" t="n">
-        <x:v>451177</x:v>
+        <x:v>451151</x:v>
       </x:c>
       <x:c r="BM26" s="3" t="n">
-        <x:v>466346</x:v>
+        <x:v>466402</x:v>
       </x:c>
       <x:c r="BN26" s="3" t="n">
-        <x:v>465217</x:v>
+        <x:v>465285</x:v>
       </x:c>
       <x:c r="BO26" s="3" t="n">
-        <x:v>468289</x:v>
+        <x:v>468487</x:v>
       </x:c>
       <x:c r="BP26" s="3" t="n">
-        <x:v>476211</x:v>
+        <x:v>476037</x:v>
       </x:c>
       <x:c r="BQ26" s="3" t="n">
-        <x:v>481457</x:v>
+        <x:v>481521</x:v>
       </x:c>
       <x:c r="BR26" s="3" t="n">
-        <x:v>491753</x:v>
+        <x:v>491803</x:v>
       </x:c>
       <x:c r="BS26" s="3" t="n">
-        <x:v>498104</x:v>
+        <x:v>498126</x:v>
       </x:c>
       <x:c r="BT26" s="3" t="n">
-        <x:v>503919</x:v>
+        <x:v>503942</x:v>
       </x:c>
       <x:c r="BU26" s="3" t="n">
-        <x:v>507299</x:v>
+        <x:v>507360</x:v>
       </x:c>
       <x:c r="BV26" s="3" t="n">
-        <x:v>518039</x:v>
+        <x:v>517988</x:v>
       </x:c>
       <x:c r="BW26" s="3" t="n">
-        <x:v>524819</x:v>
+        <x:v>524829</x:v>
       </x:c>
       <x:c r="BX26" s="3" t="n">
-        <x:v>527730</x:v>
+        <x:v>527697</x:v>
       </x:c>
       <x:c r="BY26" s="3" t="n">
-        <x:v>537286</x:v>
+        <x:v>537351</x:v>
       </x:c>
       <x:c r="BZ26" s="3" t="n">
-        <x:v>549357</x:v>
+        <x:v>549194</x:v>
       </x:c>
       <x:c r="CA26" s="3" t="n">
-        <x:v>554363</x:v>
+        <x:v>554203</x:v>
       </x:c>
       <x:c r="CB26" s="3" t="n">
-        <x:v>573018</x:v>
+        <x:v>573103</x:v>
       </x:c>
       <x:c r="CC26" s="3" t="n">
-        <x:v>582172</x:v>
+        <x:v>582341</x:v>
       </x:c>
       <x:c r="CD26" s="3" t="n">
-        <x:v>578330</x:v>
+        <x:v>578193</x:v>
       </x:c>
       <x:c r="CE26" s="3" t="n">
-        <x:v>589924</x:v>
+        <x:v>589760</x:v>
       </x:c>
       <x:c r="CF26" s="3" t="n">
-        <x:v>595294</x:v>
+        <x:v>595404</x:v>
       </x:c>
       <x:c r="CG26" s="3" t="n">
-        <x:v>591326</x:v>
+        <x:v>591504</x:v>
       </x:c>
       <x:c r="CH26" s="3" t="n">
-        <x:v>599423</x:v>
+        <x:v>599320</x:v>
       </x:c>
       <x:c r="CI26" s="3" t="n">
-        <x:v>607065</x:v>
+        <x:v>607095</x:v>
       </x:c>
       <x:c r="CJ26" s="3" t="n">
-        <x:v>614962</x:v>
+        <x:v>615002</x:v>
       </x:c>
       <x:c r="CK26" s="3" t="n">
-        <x:v>619052</x:v>
+        <x:v>619194</x:v>
       </x:c>
       <x:c r="CL26" s="3" t="n">
-        <x:v>627590</x:v>
+        <x:v>627392</x:v>
       </x:c>
       <x:c r="CM26" s="3" t="n">
-        <x:v>643711</x:v>
+        <x:v>643771</x:v>
       </x:c>
       <x:c r="CN26" s="3" t="n">
-        <x:v>634418</x:v>
+        <x:v>634547</x:v>
       </x:c>
       <x:c r="CO26" s="3" t="n">
-        <x:v>638137</x:v>
+        <x:v>638327</x:v>
       </x:c>
       <x:c r="CP26" s="3" t="n">
-        <x:v>645248</x:v>
+        <x:v>644929</x:v>
       </x:c>
       <x:c r="CQ26" s="3" t="n">
-        <x:v>647198</x:v>
+        <x:v>647219</x:v>
       </x:c>
       <x:c r="CR26" s="3" t="n">
-        <x:v>652315</x:v>
+        <x:v>652420</x:v>
       </x:c>
       <x:c r="CS26" s="3" t="n">
-        <x:v>663224</x:v>
+        <x:v>663467</x:v>
       </x:c>
       <x:c r="CT26" s="3" t="n">
-        <x:v>668317</x:v>
+        <x:v>667701</x:v>
       </x:c>
       <x:c r="CU26" s="3" t="n">
-        <x:v>669465</x:v>
+        <x:v>669643</x:v>
       </x:c>
       <x:c r="CV26" s="3" t="n">
-        <x:v>675529</x:v>
+        <x:v>675584</x:v>
       </x:c>
       <x:c r="CW26" s="3" t="n">
-        <x:v>683906</x:v>
+        <x:v>684192</x:v>
       </x:c>
       <x:c r="CX26" s="3" t="n">
-        <x:v>701676</x:v>
+        <x:v>700922</x:v>
       </x:c>
       <x:c r="CY26" s="3" t="n">
-        <x:v>700553</x:v>
+        <x:v>700438</x:v>
       </x:c>
       <x:c r="CZ26" s="3" t="n">
-        <x:v>723583</x:v>
+        <x:v>723954</x:v>
       </x:c>
       <x:c r="DA26" s="3" t="n">
-        <x:v>734806</x:v>
+        <x:v>735120</x:v>
       </x:c>
       <x:c r="DB26" s="3" t="n">
-        <x:v>742959</x:v>
+        <x:v>742509</x:v>
       </x:c>
       <x:c r="DC26" s="3" t="n">
-        <x:v>759846</x:v>
+        <x:v>759563</x:v>
       </x:c>
       <x:c r="DD26" s="3" t="n">
-        <x:v>772202</x:v>
+        <x:v>772569</x:v>
       </x:c>
       <x:c r="DE26" s="3" t="n">
-        <x:v>785529</x:v>
+        <x:v>785744</x:v>
       </x:c>
       <x:c r="DF26" s="3" t="n">
-        <x:v>800515</x:v>
+        <x:v>800416</x:v>
       </x:c>
       <x:c r="DG26" s="3" t="n">
-        <x:v>801541</x:v>
+        <x:v>801220</x:v>
       </x:c>
       <x:c r="DH26" s="3" t="n">
-        <x:v>809190</x:v>
+        <x:v>809327</x:v>
       </x:c>
       <x:c r="DI26" s="3" t="n">
-        <x:v>810238</x:v>
+        <x:v>810303</x:v>
       </x:c>
       <x:c r="DJ26" s="3" t="n">
-        <x:v>792283</x:v>
+        <x:v>792440</x:v>
       </x:c>
       <x:c r="DK26" s="3" t="n">
-        <x:v>784827</x:v>
+        <x:v>784329</x:v>
       </x:c>
       <x:c r="DL26" s="3" t="n">
-        <x:v>782310</x:v>
+        <x:v>782569</x:v>
       </x:c>
       <x:c r="DM26" s="3" t="n">
-        <x:v>788905</x:v>
+        <x:v>788966</x:v>
       </x:c>
       <x:c r="DN26" s="3" t="n">
-        <x:v>803264</x:v>
+        <x:v>803575</x:v>
       </x:c>
       <x:c r="DO26" s="3" t="n">
-        <x:v>820448</x:v>
+        <x:v>819738</x:v>
       </x:c>
       <x:c r="DP26" s="3" t="n">
-        <x:v>838779</x:v>
+        <x:v>838936</x:v>
       </x:c>
       <x:c r="DQ26" s="3" t="n">
-        <x:v>855209</x:v>
+        <x:v>855251</x:v>
       </x:c>
       <x:c r="DR26" s="3" t="n">
-        <x:v>863153</x:v>
+        <x:v>863706</x:v>
       </x:c>
       <x:c r="DS26" s="3" t="n">
-        <x:v>879809</x:v>
+        <x:v>878777</x:v>
       </x:c>
       <x:c r="DT26" s="3" t="n">
-        <x:v>886610</x:v>
+        <x:v>886806</x:v>
       </x:c>
       <x:c r="DU26" s="3" t="n">
-        <x:v>888210</x:v>
+        <x:v>888188</x:v>
       </x:c>
       <x:c r="DV26" s="3" t="n">
-        <x:v>879761</x:v>
+        <x:v>880502</x:v>
       </x:c>
       <x:c r="DW26" s="3" t="n">
-        <x:v>885911</x:v>
+        <x:v>884878</x:v>
       </x:c>
       <x:c r="DX26" s="3" t="n">
-        <x:v>886868</x:v>
+        <x:v>886937</x:v>
       </x:c>
       <x:c r="DY26" s="3" t="n">
-        <x:v>895416</x:v>
+        <x:v>895352</x:v>
       </x:c>
       <x:c r="DZ26" s="3" t="n">
-        <x:v>896256</x:v>
+        <x:v>897290</x:v>
       </x:c>
       <x:c r="EA26" s="3" t="n">
-        <x:v>900031</x:v>
+        <x:v>899364</x:v>
       </x:c>
       <x:c r="EB26" s="3" t="n">
-        <x:v>908461</x:v>
+        <x:v>908329</x:v>
       </x:c>
       <x:c r="EC26" s="3" t="n">
-        <x:v>916853</x:v>
+        <x:v>916662</x:v>
       </x:c>
       <x:c r="ED26" s="3" t="n">
-        <x:v>935481</x:v>
+        <x:v>936366</x:v>
       </x:c>
       <x:c r="EE26" s="3" t="n">
-        <x:v>942254</x:v>
+        <x:v>941763</x:v>
       </x:c>
       <x:c r="EF26" s="3" t="n">
-        <x:v>959006</x:v>
+        <x:v>958969</x:v>
       </x:c>
       <x:c r="EG26" s="3" t="n">
-        <x:v>966693</x:v>
+        <x:v>966473</x:v>
       </x:c>
       <x:c r="EH26" s="3" t="n">
-        <x:v>978994</x:v>
+        <x:v>979723</x:v>
       </x:c>
       <x:c r="EI26" s="3" t="n">
-        <x:v>1001269</x:v>
+        <x:v>1000906</x:v>
       </x:c>
       <x:c r="EJ26" s="3" t="n">
-        <x:v>1016931</x:v>
+        <x:v>1016806</x:v>
       </x:c>
       <x:c r="EK26" s="3" t="n">
-        <x:v>1028128</x:v>
+        <x:v>1027919</x:v>
       </x:c>
       <x:c r="EL26" s="3" t="n">
-        <x:v>1045099</x:v>
+        <x:v>1045710</x:v>
       </x:c>
       <x:c r="EM26" s="3" t="n">
-        <x:v>1051280</x:v>
+        <x:v>1051098</x:v>
       </x:c>
       <x:c r="EN26" s="3" t="n">
-        <x:v>1064158</x:v>
+        <x:v>1063802</x:v>
       </x:c>
       <x:c r="EO26" s="3" t="n">
-        <x:v>1077385</x:v>
+        <x:v>1077154</x:v>
       </x:c>
       <x:c r="EP26" s="3" t="n">
-        <x:v>1084657</x:v>
+        <x:v>1085220</x:v>
       </x:c>
       <x:c r="EQ26" s="3" t="n">
-        <x:v>1110360</x:v>
+        <x:v>1110089</x:v>
       </x:c>
       <x:c r="ER26" s="3" t="n">
-        <x:v>1116918</x:v>
+        <x:v>1116676</x:v>
       </x:c>
       <x:c r="ES26" s="3" t="n">
-        <x:v>1131311</x:v>
+        <x:v>1131092</x:v>
       </x:c>
       <x:c r="ET26" s="3" t="n">
-        <x:v>1136236</x:v>
+        <x:v>1136882</x:v>
       </x:c>
       <x:c r="EU26" s="3" t="n">
-        <x:v>1165980</x:v>
+        <x:v>1165852</x:v>
       </x:c>
       <x:c r="EV26" s="3" t="n">
-        <x:v>1180103</x:v>
+        <x:v>1179684</x:v>
       </x:c>
       <x:c r="EW26" s="3" t="n">
-        <x:v>1172733</x:v>
+        <x:v>1172483</x:v>
       </x:c>
       <x:c r="EX26" s="3" t="n">
-        <x:v>1190950</x:v>
+        <x:v>1191789</x:v>
       </x:c>
       <x:c r="EY26" s="3" t="n">
-        <x:v>1192976</x:v>
+        <x:v>1192907</x:v>
       </x:c>
       <x:c r="EZ26" s="3" t="n">
-        <x:v>1203557</x:v>
+        <x:v>1203063</x:v>
       </x:c>
       <x:c r="FA26" s="3" t="n">
-        <x:v>1199265</x:v>
+        <x:v>1198913</x:v>
       </x:c>
       <x:c r="FB26" s="3" t="n">
-        <x:v>1233485</x:v>
+        <x:v>1234466</x:v>
       </x:c>
       <x:c r="FC26" s="3" t="n">
-        <x:v>1234537</x:v>
+        <x:v>1234469</x:v>
       </x:c>
       <x:c r="FD26" s="3" t="n">
-        <x:v>1157402</x:v>
+        <x:v>1156726</x:v>
       </x:c>
       <x:c r="FE26" s="3" t="n">
-        <x:v>1203286</x:v>
+        <x:v>1202894</x:v>
       </x:c>
       <x:c r="FF26" s="3" t="n">
-        <x:v>1210630</x:v>
+        <x:v>1211715</x:v>
       </x:c>
       <x:c r="FG26" s="3" t="n">
-        <x:v>1260385</x:v>
+        <x:v>1260379</x:v>
       </x:c>
       <x:c r="FH26" s="3" t="n">
-        <x:v>1273994</x:v>
+        <x:v>1273043</x:v>
       </x:c>
       <x:c r="FI26" s="3" t="n">
-        <x:v>1306373</x:v>
+        <x:v>1305934</x:v>
       </x:c>
       <x:c r="FJ26" s="3" t="n">
-        <x:v>1355712</x:v>
+        <x:v>1357001</x:v>
       </x:c>
       <x:c r="FK26" s="3" t="n">
-        <x:v>1380023</x:v>
+        <x:v>1379920</x:v>
       </x:c>
       <x:c r="FL26" s="3" t="n">
-        <x:v>1434630</x:v>
+        <x:v>1433507</x:v>
       </x:c>
       <x:c r="FM26" s="3" t="n">
-        <x:v>1457775</x:v>
+        <x:v>1457424</x:v>
       </x:c>
       <x:c r="FN26" s="3" t="n">
-        <x:v>1444910</x:v>
+        <x:v>1446557</x:v>
       </x:c>
       <x:c r="FO26" s="3" t="n">
-        <x:v>1481885</x:v>
+        <x:v>1481676</x:v>
       </x:c>
       <x:c r="FP26" s="3" t="n">
-        <x:v>1495762</x:v>
+        <x:v>1494130</x:v>
       </x:c>
       <x:c r="FQ26" s="3" t="n">
-        <x:v>1500872</x:v>
+        <x:v>1500892</x:v>
       </x:c>
       <x:c r="FR26" s="3" t="n">
-        <x:v>1494672</x:v>
+        <x:v>1496479</x:v>
       </x:c>
       <x:c r="FS26" s="3" t="n">
-        <x:v>1545967</x:v>
+        <x:v>1547341</x:v>
       </x:c>
       <x:c r="FT26" s="3" t="n">
-        <x:v>1526041</x:v>
+        <x:v>1523410</x:v>
       </x:c>
       <x:c r="FU26" s="3" t="n">
-        <x:v>1566929</x:v>
+        <x:v>1560025</x:v>
       </x:c>
       <x:c r="FV26" s="3" t="n">
-        <x:v>1566051</x:v>
+        <x:v>1566721</x:v>
       </x:c>
       <x:c r="FW26" s="3" t="n">
-        <x:v>1571411</x:v>
+        <x:v>1580642</x:v>
       </x:c>
       <x:c r="FX26" s="3" t="n">
-        <x:v>1595210</x:v>
+        <x:v>1602962</x:v>
+      </x:c>
+      <x:c r="FY26" s="3" t="n">
+        <x:v>1617714</x:v>
+      </x:c>
+      <x:c r="FZ26" s="3" t="n">
+        <x:v>1636320</x:v>
       </x:c>
     </x:row>
-    <x:row r="27" spans="1:180">
+    <x:row r="27" spans="1:182">
       <x:c r="B27" s="2" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="O27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="V27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="W27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="X27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Y27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Z27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AA27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AB27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AC27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AD27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AE27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AF27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AG27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AH27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AI27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AJ27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AK27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AL27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AM27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AN27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AO27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AP27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AQ27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AR27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AS27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AT27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AU27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AV27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AW27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AX27" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AY27" s="3" t="n">
-        <x:v>517413</x:v>
+        <x:v>517486</x:v>
       </x:c>
       <x:c r="AZ27" s="3" t="n">
-        <x:v>523985</x:v>
+        <x:v>523990</x:v>
       </x:c>
       <x:c r="BA27" s="3" t="n">
-        <x:v>532409</x:v>
+        <x:v>532382</x:v>
       </x:c>
       <x:c r="BB27" s="3" t="n">
-        <x:v>543737</x:v>
+        <x:v>543800</x:v>
       </x:c>
       <x:c r="BC27" s="3" t="n">
-        <x:v>554344</x:v>
+        <x:v>554553</x:v>
       </x:c>
       <x:c r="BD27" s="3" t="n">
-        <x:v>560083</x:v>
+        <x:v>560089</x:v>
       </x:c>
       <x:c r="BE27" s="3" t="n">
-        <x:v>569409</x:v>
+        <x:v>569356</x:v>
       </x:c>
       <x:c r="BF27" s="3" t="n">
-        <x:v>592899</x:v>
+        <x:v>593015</x:v>
       </x:c>
       <x:c r="BG27" s="3" t="n">
-        <x:v>607856</x:v>
+        <x:v>608185</x:v>
       </x:c>
       <x:c r="BH27" s="3" t="n">
-        <x:v>620752</x:v>
+        <x:v>620581</x:v>
       </x:c>
       <x:c r="BI27" s="3" t="n">
-        <x:v>626473</x:v>
+        <x:v>626269</x:v>
       </x:c>
       <x:c r="BJ27" s="3" t="n">
-        <x:v>628264</x:v>
+        <x:v>628283</x:v>
       </x:c>
       <x:c r="BK27" s="3" t="n">
-        <x:v>628999</x:v>
+        <x:v>629311</x:v>
       </x:c>
       <x:c r="BL27" s="3" t="n">
-        <x:v>632869</x:v>
+        <x:v>632670</x:v>
       </x:c>
       <x:c r="BM27" s="3" t="n">
-        <x:v>639198</x:v>
+        <x:v>639127</x:v>
       </x:c>
       <x:c r="BN27" s="3" t="n">
-        <x:v>647793</x:v>
+        <x:v>647718</x:v>
       </x:c>
       <x:c r="BO27" s="3" t="n">
-        <x:v>655914</x:v>
+        <x:v>655574</x:v>
       </x:c>
       <x:c r="BP27" s="3" t="n">
-        <x:v>679252</x:v>
+        <x:v>679356</x:v>
       </x:c>
       <x:c r="BQ27" s="3" t="n">
-        <x:v>682555</x:v>
+        <x:v>682471</x:v>
       </x:c>
       <x:c r="BR27" s="3" t="n">
-        <x:v>698346</x:v>
+        <x:v>698355</x:v>
       </x:c>
       <x:c r="BS27" s="3" t="n">
-        <x:v>704605</x:v>
+        <x:v>704500</x:v>
       </x:c>
       <x:c r="BT27" s="3" t="n">
-        <x:v>711999</x:v>
+        <x:v>711806</x:v>
       </x:c>
       <x:c r="BU27" s="3" t="n">
-        <x:v>723658</x:v>
+        <x:v>723566</x:v>
       </x:c>
       <x:c r="BV27" s="3" t="n">
-        <x:v>739781</x:v>
+        <x:v>739992</x:v>
       </x:c>
       <x:c r="BW27" s="3" t="n">
-        <x:v>742224</x:v>
+        <x:v>742042</x:v>
       </x:c>
       <x:c r="BX27" s="3" t="n">
-        <x:v>749755</x:v>
+        <x:v>749736</x:v>
       </x:c>
       <x:c r="BY27" s="3" t="n">
-        <x:v>769478</x:v>
+        <x:v>769409</x:v>
       </x:c>
       <x:c r="BZ27" s="3" t="n">
-        <x:v>785354</x:v>
+        <x:v>785749</x:v>
       </x:c>
       <x:c r="CA27" s="3" t="n">
-        <x:v>801978</x:v>
+        <x:v>802024</x:v>
       </x:c>
       <x:c r="CB27" s="3" t="n">
-        <x:v>820377</x:v>
+        <x:v>820215</x:v>
       </x:c>
       <x:c r="CC27" s="3" t="n">
-        <x:v>842539</x:v>
+        <x:v>842324</x:v>
       </x:c>
       <x:c r="CD27" s="3" t="n">
-        <x:v>853273</x:v>
+        <x:v>853538</x:v>
       </x:c>
       <x:c r="CE27" s="3" t="n">
-        <x:v>853011</x:v>
+        <x:v>853080</x:v>
       </x:c>
       <x:c r="CF27" s="3" t="n">
-        <x:v>857494</x:v>
+        <x:v>857296</x:v>
       </x:c>
       <x:c r="CG27" s="3" t="n">
-        <x:v>861085</x:v>
+        <x:v>860828</x:v>
       </x:c>
       <x:c r="CH27" s="3" t="n">
-        <x:v>877684</x:v>
+        <x:v>877831</x:v>
       </x:c>
       <x:c r="CI27" s="3" t="n">
-        <x:v>877750</x:v>
+        <x:v>877571</x:v>
       </x:c>
       <x:c r="CJ27" s="3" t="n">
-        <x:v>890279</x:v>
+        <x:v>890200</x:v>
       </x:c>
       <x:c r="CK27" s="3" t="n">
-        <x:v>883286</x:v>
+        <x:v>883114</x:v>
       </x:c>
       <x:c r="CL27" s="3" t="n">
-        <x:v>892860</x:v>
+        <x:v>893058</x:v>
       </x:c>
       <x:c r="CM27" s="3" t="n">
-        <x:v>910620</x:v>
+        <x:v>910482</x:v>
       </x:c>
       <x:c r="CN27" s="3" t="n">
-        <x:v>904186</x:v>
+        <x:v>903892</x:v>
       </x:c>
       <x:c r="CO27" s="3" t="n">
-        <x:v>915524</x:v>
+        <x:v>915331</x:v>
       </x:c>
       <x:c r="CP27" s="3" t="n">
-        <x:v>920662</x:v>
+        <x:v>920935</x:v>
       </x:c>
       <x:c r="CQ27" s="3" t="n">
-        <x:v>938861</x:v>
+        <x:v>938855</x:v>
       </x:c>
       <x:c r="CR27" s="3" t="n">
-        <x:v>960107</x:v>
+        <x:v>959895</x:v>
       </x:c>
       <x:c r="CS27" s="3" t="n">
-        <x:v>969258</x:v>
+        <x:v>969063</x:v>
       </x:c>
       <x:c r="CT27" s="3" t="n">
-        <x:v>972611</x:v>
+        <x:v>973327</x:v>
       </x:c>
       <x:c r="CU27" s="3" t="n">
-        <x:v>981370</x:v>
+        <x:v>981022</x:v>
       </x:c>
       <x:c r="CV27" s="3" t="n">
-        <x:v>1004952</x:v>
+        <x:v>1004944</x:v>
       </x:c>
       <x:c r="CW27" s="3" t="n">
-        <x:v>1034738</x:v>
+        <x:v>1034495</x:v>
       </x:c>
       <x:c r="CX27" s="3" t="n">
-        <x:v>1039681</x:v>
+        <x:v>1040512</x:v>
       </x:c>
       <x:c r="CY27" s="3" t="n">
-        <x:v>1071042</x:v>
+        <x:v>1071178</x:v>
       </x:c>
       <x:c r="CZ27" s="3" t="n">
-        <x:v>1092198</x:v>
+        <x:v>1091705</x:v>
       </x:c>
       <x:c r="DA27" s="3" t="n">
-        <x:v>1103687</x:v>
+        <x:v>1103313</x:v>
       </x:c>
       <x:c r="DB27" s="3" t="n">
-        <x:v>1122942</x:v>
+        <x:v>1123400</x:v>
       </x:c>
       <x:c r="DC27" s="3" t="n">
-        <x:v>1139604</x:v>
+        <x:v>1139926</x:v>
       </x:c>
       <x:c r="DD27" s="3" t="n">
-        <x:v>1167886</x:v>
+        <x:v>1167408</x:v>
       </x:c>
       <x:c r="DE27" s="3" t="n">
-        <x:v>1173513</x:v>
+        <x:v>1173217</x:v>
       </x:c>
       <x:c r="DF27" s="3" t="n">
-        <x:v>1201977</x:v>
+        <x:v>1201998</x:v>
       </x:c>
       <x:c r="DG27" s="3" t="n">
-        <x:v>1228786</x:v>
+        <x:v>1228972</x:v>
       </x:c>
       <x:c r="DH27" s="3" t="n">
-        <x:v>1221847</x:v>
+        <x:v>1221857</x:v>
       </x:c>
       <x:c r="DI27" s="3" t="n">
-        <x:v>1221798</x:v>
+        <x:v>1221797</x:v>
       </x:c>
       <x:c r="DJ27" s="3" t="n">
-        <x:v>1202540</x:v>
+        <x:v>1202230</x:v>
       </x:c>
       <x:c r="DK27" s="3" t="n">
-        <x:v>1165710</x:v>
+        <x:v>1166094</x:v>
       </x:c>
       <x:c r="DL27" s="3" t="n">
-        <x:v>1156184</x:v>
+        <x:v>1155889</x:v>
       </x:c>
       <x:c r="DM27" s="3" t="n">
-        <x:v>1164760</x:v>
+        <x:v>1164812</x:v>
       </x:c>
       <x:c r="DN27" s="3" t="n">
-        <x:v>1172007</x:v>
+        <x:v>1171529</x:v>
       </x:c>
       <x:c r="DO27" s="3" t="n">
-        <x:v>1193067</x:v>
+        <x:v>1193702</x:v>
       </x:c>
       <x:c r="DP27" s="3" t="n">
-        <x:v>1225363</x:v>
+        <x:v>1225242</x:v>
       </x:c>
       <x:c r="DQ27" s="3" t="n">
-        <x:v>1255380</x:v>
+        <x:v>1255547</x:v>
       </x:c>
       <x:c r="DR27" s="3" t="n">
-        <x:v>1280051</x:v>
+        <x:v>1279347</x:v>
       </x:c>
       <x:c r="DS27" s="3" t="n">
-        <x:v>1276284</x:v>
+        <x:v>1277273</x:v>
       </x:c>
       <x:c r="DT27" s="3" t="n">
-        <x:v>1299413</x:v>
+        <x:v>1299178</x:v>
       </x:c>
       <x:c r="DU27" s="3" t="n">
-        <x:v>1314118</x:v>
+        <x:v>1314460</x:v>
       </x:c>
       <x:c r="DV27" s="3" t="n">
-        <x:v>1293132</x:v>
+        <x:v>1292186</x:v>
       </x:c>
       <x:c r="DW27" s="3" t="n">
-        <x:v>1311564</x:v>
+        <x:v>1312558</x:v>
       </x:c>
       <x:c r="DX27" s="3" t="n">
-        <x:v>1317669</x:v>
+        <x:v>1317447</x:v>
       </x:c>
       <x:c r="DY27" s="3" t="n">
-        <x:v>1303765</x:v>
+        <x:v>1304119</x:v>
       </x:c>
       <x:c r="DZ27" s="3" t="n">
-        <x:v>1314752</x:v>
+        <x:v>1313385</x:v>
       </x:c>
       <x:c r="EA27" s="3" t="n">
-        <x:v>1302604</x:v>
+        <x:v>1303085</x:v>
       </x:c>
       <x:c r="EB27" s="3" t="n">
-        <x:v>1310776</x:v>
+        <x:v>1310828</x:v>
       </x:c>
       <x:c r="EC27" s="3" t="n">
-        <x:v>1333770</x:v>
+        <x:v>1334287</x:v>
       </x:c>
       <x:c r="ED27" s="3" t="n">
-        <x:v>1345384</x:v>
+        <x:v>1344197</x:v>
       </x:c>
       <x:c r="EE27" s="3" t="n">
-        <x:v>1362137</x:v>
+        <x:v>1362402</x:v>
       </x:c>
       <x:c r="EF27" s="3" t="n">
-        <x:v>1382762</x:v>
+        <x:v>1382678</x:v>
       </x:c>
       <x:c r="EG27" s="3" t="n">
-        <x:v>1401838</x:v>
+        <x:v>1402392</x:v>
       </x:c>
       <x:c r="EH27" s="3" t="n">
-        <x:v>1420968</x:v>
+        <x:v>1419925</x:v>
       </x:c>
       <x:c r="EI27" s="3" t="n">
-        <x:v>1451206</x:v>
+        <x:v>1451229</x:v>
       </x:c>
       <x:c r="EJ27" s="3" t="n">
-        <x:v>1475657</x:v>
+        <x:v>1475755</x:v>
       </x:c>
       <x:c r="EK27" s="3" t="n">
-        <x:v>1482423</x:v>
+        <x:v>1483102</x:v>
       </x:c>
       <x:c r="EL27" s="3" t="n">
-        <x:v>1508395</x:v>
+        <x:v>1507612</x:v>
       </x:c>
       <x:c r="EM27" s="3" t="n">
-        <x:v>1501744</x:v>
+        <x:v>1501412</x:v>
       </x:c>
       <x:c r="EN27" s="3" t="n">
-        <x:v>1515156</x:v>
+        <x:v>1515514</x:v>
       </x:c>
       <x:c r="EO27" s="3" t="n">
-        <x:v>1537737</x:v>
+        <x:v>1538549</x:v>
       </x:c>
       <x:c r="EP27" s="3" t="n">
-        <x:v>1582721</x:v>
+        <x:v>1582133</x:v>
       </x:c>
       <x:c r="EQ27" s="3" t="n">
-        <x:v>1593022</x:v>
+        <x:v>1593071</x:v>
       </x:c>
       <x:c r="ER27" s="3" t="n">
-        <x:v>1617000</x:v>
+        <x:v>1616824</x:v>
       </x:c>
       <x:c r="ES27" s="3" t="n">
-        <x:v>1626998</x:v>
+        <x:v>1627831</x:v>
       </x:c>
       <x:c r="ET27" s="3" t="n">
-        <x:v>1644657</x:v>
+        <x:v>1643883</x:v>
       </x:c>
       <x:c r="EU27" s="3" t="n">
-        <x:v>1681029</x:v>
+        <x:v>1680752</x:v>
       </x:c>
       <x:c r="EV27" s="3" t="n">
-        <x:v>1707752</x:v>
+        <x:v>1707700</x:v>
       </x:c>
       <x:c r="EW27" s="3" t="n">
-        <x:v>1729607</x:v>
+        <x:v>1730754</x:v>
       </x:c>
       <x:c r="EX27" s="3" t="n">
-        <x:v>1756224</x:v>
+        <x:v>1755195</x:v>
       </x:c>
       <x:c r="EY27" s="3" t="n">
-        <x:v>1771576</x:v>
+        <x:v>1771095</x:v>
       </x:c>
       <x:c r="EZ27" s="3" t="n">
-        <x:v>1808714</x:v>
+        <x:v>1808397</x:v>
       </x:c>
       <x:c r="FA27" s="3" t="n">
-        <x:v>1816188</x:v>
+        <x:v>1817930</x:v>
       </x:c>
       <x:c r="FB27" s="3" t="n">
-        <x:v>1833253</x:v>
+        <x:v>1831983</x:v>
       </x:c>
       <x:c r="FC27" s="3" t="n">
-        <x:v>1844227</x:v>
+        <x:v>1843553</x:v>
       </x:c>
       <x:c r="FD27" s="3" t="n">
-        <x:v>1648214</x:v>
+        <x:v>1648014</x:v>
       </x:c>
       <x:c r="FE27" s="3" t="n">
-        <x:v>1743025</x:v>
+        <x:v>1745524</x:v>
       </x:c>
       <x:c r="FF27" s="3" t="n">
-        <x:v>1795774</x:v>
+        <x:v>1794264</x:v>
       </x:c>
       <x:c r="FG27" s="3" t="n">
-        <x:v>1870710</x:v>
+        <x:v>1869707</x:v>
       </x:c>
       <x:c r="FH27" s="3" t="n">
-        <x:v>1905744</x:v>
+        <x:v>1905430</x:v>
       </x:c>
       <x:c r="FI27" s="3" t="n">
-        <x:v>1952418</x:v>
+        <x:v>1955730</x:v>
       </x:c>
       <x:c r="FJ27" s="3" t="n">
-        <x:v>2023361</x:v>
+        <x:v>2021501</x:v>
       </x:c>
       <x:c r="FK27" s="3" t="n">
-        <x:v>2097740</x:v>
+        <x:v>2096889</x:v>
       </x:c>
       <x:c r="FL27" s="3" t="n">
-        <x:v>2187966</x:v>
+        <x:v>2187102</x:v>
       </x:c>
       <x:c r="FM27" s="3" t="n">
-        <x:v>2228516</x:v>
+        <x:v>2232766</x:v>
       </x:c>
       <x:c r="FN27" s="3" t="n">
-        <x:v>2274530</x:v>
+        <x:v>2272109</x:v>
       </x:c>
       <x:c r="FO27" s="3" t="n">
-        <x:v>2302312</x:v>
+        <x:v>2301643</x:v>
       </x:c>
       <x:c r="FP27" s="3" t="n">
-        <x:v>2328355</x:v>
+        <x:v>2326546</x:v>
       </x:c>
       <x:c r="FQ27" s="3" t="n">
-        <x:v>2366190</x:v>
+        <x:v>2371642</x:v>
       </x:c>
       <x:c r="FR27" s="3" t="n">
-        <x:v>2378241</x:v>
+        <x:v>2375241</x:v>
       </x:c>
       <x:c r="FS27" s="3" t="n">
-        <x:v>2370441</x:v>
+        <x:v>2371397</x:v>
       </x:c>
       <x:c r="FT27" s="3" t="n">
-        <x:v>2411928</x:v>
+        <x:v>2416882</x:v>
       </x:c>
       <x:c r="FU27" s="3" t="n">
-        <x:v>2421209</x:v>
+        <x:v>2428852</x:v>
       </x:c>
       <x:c r="FV27" s="3" t="n">
-        <x:v>2452635</x:v>
+        <x:v>2464917</x:v>
       </x:c>
       <x:c r="FW27" s="3" t="n">
-        <x:v>2454527</x:v>
+        <x:v>2453372</x:v>
       </x:c>
       <x:c r="FX27" s="3" t="n">
-        <x:v>2456432</x:v>
+        <x:v>2469111</x:v>
+      </x:c>
+      <x:c r="FY27" s="3" t="n">
+        <x:v>2494711</x:v>
+      </x:c>
+      <x:c r="FZ27" s="3" t="n">
+        <x:v>2517983</x:v>
       </x:c>
     </x:row>
-    <x:row r="28" spans="1:180">
+    <x:row r="28" spans="1:182">
       <x:c r="B28" s="2" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="O28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="V28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="W28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="X28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Y28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Z28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AA28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AB28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AC28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AD28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AE28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AF28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AG28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AH28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AI28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AJ28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AK28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AL28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AM28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AN28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AO28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AP28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AQ28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AR28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AS28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AT28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AU28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AV28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AW28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AX28" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AY28" s="3" t="n">
-        <x:v>516752</x:v>
+        <x:v>516850</x:v>
       </x:c>
       <x:c r="AZ28" s="3" t="n">
-        <x:v>522326</x:v>
+        <x:v>522307</x:v>
       </x:c>
       <x:c r="BA28" s="3" t="n">
-        <x:v>530257</x:v>
+        <x:v>530138</x:v>
       </x:c>
       <x:c r="BB28" s="3" t="n">
-        <x:v>539863</x:v>
+        <x:v>539816</x:v>
       </x:c>
       <x:c r="BC28" s="3" t="n">
-        <x:v>551109</x:v>
+        <x:v>551187</x:v>
       </x:c>
       <x:c r="BD28" s="3" t="n">
-        <x:v>566333</x:v>
+        <x:v>566297</x:v>
       </x:c>
       <x:c r="BE28" s="3" t="n">
-        <x:v>575554</x:v>
+        <x:v>575437</x:v>
       </x:c>
       <x:c r="BF28" s="3" t="n">
-        <x:v>596338</x:v>
+        <x:v>596290</x:v>
       </x:c>
       <x:c r="BG28" s="3" t="n">
-        <x:v>612766</x:v>
+        <x:v>612820</x:v>
       </x:c>
       <x:c r="BH28" s="3" t="n">
-        <x:v>626281</x:v>
+        <x:v>626268</x:v>
       </x:c>
       <x:c r="BI28" s="3" t="n">
-        <x:v>630510</x:v>
+        <x:v>630445</x:v>
       </x:c>
       <x:c r="BJ28" s="3" t="n">
-        <x:v>631945</x:v>
+        <x:v>631943</x:v>
       </x:c>
       <x:c r="BK28" s="3" t="n">
-        <x:v>638353</x:v>
+        <x:v>638363</x:v>
       </x:c>
       <x:c r="BL28" s="3" t="n">
-        <x:v>629450</x:v>
+        <x:v>629425</x:v>
       </x:c>
       <x:c r="BM28" s="3" t="n">
-        <x:v>639631</x:v>
+        <x:v>639575</x:v>
       </x:c>
       <x:c r="BN28" s="3" t="n">
-        <x:v>645204</x:v>
+        <x:v>645258</x:v>
       </x:c>
       <x:c r="BO28" s="3" t="n">
-        <x:v>657313</x:v>
+        <x:v>657392</x:v>
       </x:c>
       <x:c r="BP28" s="3" t="n">
-        <x:v>677998</x:v>
+        <x:v>677913</x:v>
       </x:c>
       <x:c r="BQ28" s="3" t="n">
-        <x:v>685699</x:v>
+        <x:v>685658</x:v>
       </x:c>
       <x:c r="BR28" s="3" t="n">
-        <x:v>702706</x:v>
+        <x:v>702796</x:v>
       </x:c>
       <x:c r="BS28" s="3" t="n">
-        <x:v>710384</x:v>
+        <x:v>710342</x:v>
       </x:c>
       <x:c r="BT28" s="3" t="n">
-        <x:v>716653</x:v>
+        <x:v>716638</x:v>
       </x:c>
       <x:c r="BU28" s="3" t="n">
-        <x:v>724952</x:v>
+        <x:v>724924</x:v>
       </x:c>
       <x:c r="BV28" s="3" t="n">
-        <x:v>740844</x:v>
+        <x:v>740921</x:v>
       </x:c>
       <x:c r="BW28" s="3" t="n">
-        <x:v>742988</x:v>
+        <x:v>742899</x:v>
       </x:c>
       <x:c r="BX28" s="3" t="n">
-        <x:v>750822</x:v>
+        <x:v>750793</x:v>
       </x:c>
       <x:c r="BY28" s="3" t="n">
-        <x:v>768576</x:v>
+        <x:v>768571</x:v>
       </x:c>
       <x:c r="BZ28" s="3" t="n">
-        <x:v>785198</x:v>
+        <x:v>785221</x:v>
       </x:c>
       <x:c r="CA28" s="3" t="n">
-        <x:v>798418</x:v>
+        <x:v>798222</x:v>
       </x:c>
       <x:c r="CB28" s="3" t="n">
-        <x:v>828345</x:v>
+        <x:v>828391</x:v>
       </x:c>
       <x:c r="CC28" s="3" t="n">
-        <x:v>849740</x:v>
+        <x:v>849784</x:v>
       </x:c>
       <x:c r="CD28" s="3" t="n">
-        <x:v>853221</x:v>
+        <x:v>853243</x:v>
       </x:c>
       <x:c r="CE28" s="3" t="n">
-        <x:v>859629</x:v>
+        <x:v>859442</x:v>
       </x:c>
       <x:c r="CF28" s="3" t="n">
-        <x:v>861903</x:v>
+        <x:v>861972</x:v>
       </x:c>
       <x:c r="CG28" s="3" t="n">
-        <x:v>859864</x:v>
+        <x:v>859880</x:v>
       </x:c>
       <x:c r="CH28" s="3" t="n">
-        <x:v>871616</x:v>
+        <x:v>871608</x:v>
       </x:c>
       <x:c r="CI28" s="3" t="n">
-        <x:v>878635</x:v>
+        <x:v>878595</x:v>
       </x:c>
       <x:c r="CJ28" s="3" t="n">
-        <x:v>887361</x:v>
+        <x:v>887414</x:v>
       </x:c>
       <x:c r="CK28" s="3" t="n">
-        <x:v>883046</x:v>
+        <x:v>883047</x:v>
       </x:c>
       <x:c r="CL28" s="3" t="n">
-        <x:v>893870</x:v>
+        <x:v>893756</x:v>
       </x:c>
       <x:c r="CM28" s="3" t="n">
-        <x:v>916346</x:v>
+        <x:v>916359</x:v>
       </x:c>
       <x:c r="CN28" s="3" t="n">
-        <x:v>905010</x:v>
+        <x:v>905092</x:v>
       </x:c>
       <x:c r="CO28" s="3" t="n">
-        <x:v>912171</x:v>
+        <x:v>912232</x:v>
       </x:c>
       <x:c r="CP28" s="3" t="n">
-        <x:v>922409</x:v>
+        <x:v>922182</x:v>
       </x:c>
       <x:c r="CQ28" s="3" t="n">
-        <x:v>934809</x:v>
+        <x:v>934810</x:v>
       </x:c>
       <x:c r="CR28" s="3" t="n">
-        <x:v>956199</x:v>
+        <x:v>956279</x:v>
       </x:c>
       <x:c r="CS28" s="3" t="n">
-        <x:v>967706</x:v>
+        <x:v>967835</x:v>
       </x:c>
       <x:c r="CT28" s="3" t="n">
-        <x:v>974399</x:v>
+        <x:v>974014</x:v>
       </x:c>
       <x:c r="CU28" s="3" t="n">
-        <x:v>978328</x:v>
+        <x:v>978380</x:v>
       </x:c>
       <x:c r="CV28" s="3" t="n">
-        <x:v>999381</x:v>
+        <x:v>999438</x:v>
       </x:c>
       <x:c r="CW28" s="3" t="n">
-        <x:v>1026178</x:v>
+        <x:v>1026332</x:v>
       </x:c>
       <x:c r="CX28" s="3" t="n">
-        <x:v>1047651</x:v>
+        <x:v>1047198</x:v>
       </x:c>
       <x:c r="CY28" s="3" t="n">
-        <x:v>1066335</x:v>
+        <x:v>1066276</x:v>
       </x:c>
       <x:c r="CZ28" s="3" t="n">
-        <x:v>1090783</x:v>
+        <x:v>1090965</x:v>
       </x:c>
       <x:c r="DA28" s="3" t="n">
-        <x:v>1104369</x:v>
+        <x:v>1104503</x:v>
       </x:c>
       <x:c r="DB28" s="3" t="n">
-        <x:v>1124898</x:v>
+        <x:v>1124619</x:v>
       </x:c>
       <x:c r="DC28" s="3" t="n">
-        <x:v>1143377</x:v>
+        <x:v>1143247</x:v>
       </x:c>
       <x:c r="DD28" s="3" t="n">
-        <x:v>1167647</x:v>
+        <x:v>1167811</x:v>
       </x:c>
       <x:c r="DE28" s="3" t="n">
-        <x:v>1181516</x:v>
+        <x:v>1181596</x:v>
       </x:c>
       <x:c r="DF28" s="3" t="n">
-        <x:v>1209911</x:v>
+        <x:v>1209780</x:v>
       </x:c>
       <x:c r="DG28" s="3" t="n">
-        <x:v>1228520</x:v>
+        <x:v>1228363</x:v>
       </x:c>
       <x:c r="DH28" s="3" t="n">
-        <x:v>1227096</x:v>
+        <x:v>1227165</x:v>
       </x:c>
       <x:c r="DI28" s="3" t="n">
-        <x:v>1226212</x:v>
+        <x:v>1226296</x:v>
       </x:c>
       <x:c r="DJ28" s="3" t="n">
-        <x:v>1190544</x:v>
+        <x:v>1190508</x:v>
       </x:c>
       <x:c r="DK28" s="3" t="n">
-        <x:v>1152919</x:v>
+        <x:v>1152629</x:v>
       </x:c>
       <x:c r="DL28" s="3" t="n">
-        <x:v>1136773</x:v>
+        <x:v>1136881</x:v>
       </x:c>
       <x:c r="DM28" s="3" t="n">
-        <x:v>1150667</x:v>
+        <x:v>1150789</x:v>
       </x:c>
       <x:c r="DN28" s="3" t="n">
-        <x:v>1164648</x:v>
+        <x:v>1164684</x:v>
       </x:c>
       <x:c r="DO28" s="3" t="n">
-        <x:v>1194842</x:v>
+        <x:v>1194419</x:v>
       </x:c>
       <x:c r="DP28" s="3" t="n">
-        <x:v>1231260</x:v>
+        <x:v>1231331</x:v>
       </x:c>
       <x:c r="DQ28" s="3" t="n">
-        <x:v>1260892</x:v>
+        <x:v>1261055</x:v>
       </x:c>
       <x:c r="DR28" s="3" t="n">
-        <x:v>1278036</x:v>
+        <x:v>1278164</x:v>
       </x:c>
       <x:c r="DS28" s="3" t="n">
-        <x:v>1295010</x:v>
+        <x:v>1294412</x:v>
       </x:c>
       <x:c r="DT28" s="3" t="n">
-        <x:v>1303598</x:v>
+        <x:v>1303685</x:v>
       </x:c>
       <x:c r="DU28" s="3" t="n">
-        <x:v>1318266</x:v>
+        <x:v>1318442</x:v>
       </x:c>
       <x:c r="DV28" s="3" t="n">
-        <x:v>1294543</x:v>
+        <x:v>1294751</x:v>
       </x:c>
       <x:c r="DW28" s="3" t="n">
-        <x:v>1309461</x:v>
+        <x:v>1308833</x:v>
       </x:c>
       <x:c r="DX28" s="3" t="n">
-        <x:v>1315210</x:v>
+        <x:v>1315227</x:v>
       </x:c>
       <x:c r="DY28" s="3" t="n">
-        <x:v>1309721</x:v>
+        <x:v>1309849</x:v>
       </x:c>
       <x:c r="DZ28" s="3" t="n">
-        <x:v>1304204</x:v>
+        <x:v>1304613</x:v>
       </x:c>
       <x:c r="EA28" s="3" t="n">
-        <x:v>1304992</x:v>
+        <x:v>1304551</x:v>
       </x:c>
       <x:c r="EB28" s="3" t="n">
-        <x:v>1311364</x:v>
+        <x:v>1311268</x:v>
       </x:c>
       <x:c r="EC28" s="3" t="n">
-        <x:v>1326410</x:v>
+        <x:v>1326400</x:v>
       </x:c>
       <x:c r="ED28" s="3" t="n">
-        <x:v>1347987</x:v>
+        <x:v>1348368</x:v>
       </x:c>
       <x:c r="EE28" s="3" t="n">
-        <x:v>1361004</x:v>
+        <x:v>1360662</x:v>
       </x:c>
       <x:c r="EF28" s="3" t="n">
-        <x:v>1385545</x:v>
+        <x:v>1385541</x:v>
       </x:c>
       <x:c r="EG28" s="3" t="n">
-        <x:v>1405218</x:v>
+        <x:v>1405135</x:v>
       </x:c>
       <x:c r="EH28" s="3" t="n">
-        <x:v>1424397</x:v>
+        <x:v>1424708</x:v>
       </x:c>
       <x:c r="EI28" s="3" t="n">
-        <x:v>1453698</x:v>
+        <x:v>1453403</x:v>
       </x:c>
       <x:c r="EJ28" s="3" t="n">
-        <x:v>1480803</x:v>
+        <x:v>1480780</x:v>
       </x:c>
       <x:c r="EK28" s="3" t="n">
-        <x:v>1493224</x:v>
+        <x:v>1493095</x:v>
       </x:c>
       <x:c r="EL28" s="3" t="n">
-        <x:v>1512830</x:v>
+        <x:v>1513163</x:v>
       </x:c>
       <x:c r="EM28" s="3" t="n">
-        <x:v>1510978</x:v>
+        <x:v>1510816</x:v>
       </x:c>
       <x:c r="EN28" s="3" t="n">
-        <x:v>1520966</x:v>
+        <x:v>1520747</x:v>
       </x:c>
       <x:c r="EO28" s="3" t="n">
-        <x:v>1545069</x:v>
+        <x:v>1544832</x:v>
       </x:c>
       <x:c r="EP28" s="3" t="n">
-        <x:v>1578417</x:v>
+        <x:v>1578785</x:v>
       </x:c>
       <x:c r="EQ28" s="3" t="n">
-        <x:v>1599369</x:v>
+        <x:v>1599268</x:v>
       </x:c>
       <x:c r="ER28" s="3" t="n">
-        <x:v>1620230</x:v>
+        <x:v>1620049</x:v>
       </x:c>
       <x:c r="ES28" s="3" t="n">
-        <x:v>1631625</x:v>
+        <x:v>1631302</x:v>
       </x:c>
       <x:c r="ET28" s="3" t="n">
-        <x:v>1652506</x:v>
+        <x:v>1652902</x:v>
       </x:c>
       <x:c r="EU28" s="3" t="n">
-        <x:v>1687521</x:v>
+        <x:v>1687556</x:v>
       </x:c>
       <x:c r="EV28" s="3" t="n">
-        <x:v>1719609</x:v>
+        <x:v>1719316</x:v>
       </x:c>
       <x:c r="EW28" s="3" t="n">
-        <x:v>1732629</x:v>
+        <x:v>1732264</x:v>
       </x:c>
       <x:c r="EX28" s="3" t="n">
-        <x:v>1769249</x:v>
+        <x:v>1769746</x:v>
       </x:c>
       <x:c r="EY28" s="3" t="n">
-        <x:v>1783935</x:v>
+        <x:v>1784089</x:v>
       </x:c>
       <x:c r="EZ28" s="3" t="n">
-        <x:v>1818553</x:v>
+        <x:v>1818113</x:v>
       </x:c>
       <x:c r="FA28" s="3" t="n">
-        <x:v>1820748</x:v>
+        <x:v>1820329</x:v>
       </x:c>
       <x:c r="FB28" s="3" t="n">
-        <x:v>1838424</x:v>
+        <x:v>1838987</x:v>
       </x:c>
       <x:c r="FC28" s="3" t="n">
-        <x:v>1837566</x:v>
+        <x:v>1837871</x:v>
       </x:c>
       <x:c r="FD28" s="3" t="n">
-        <x:v>1648937</x:v>
+        <x:v>1648307</x:v>
       </x:c>
       <x:c r="FE28" s="3" t="n">
-        <x:v>1742757</x:v>
+        <x:v>1742324</x:v>
       </x:c>
       <x:c r="FF28" s="3" t="n">
-        <x:v>1793982</x:v>
+        <x:v>1794576</x:v>
       </x:c>
       <x:c r="FG28" s="3" t="n">
-        <x:v>1866828</x:v>
+        <x:v>1867389</x:v>
       </x:c>
       <x:c r="FH28" s="3" t="n">
-        <x:v>1896741</x:v>
+        <x:v>1895766</x:v>
       </x:c>
       <x:c r="FI28" s="3" t="n">
-        <x:v>1951188</x:v>
+        <x:v>1950554</x:v>
       </x:c>
       <x:c r="FJ28" s="3" t="n">
-        <x:v>2042627</x:v>
+        <x:v>2043340</x:v>
       </x:c>
       <x:c r="FK28" s="3" t="n">
-        <x:v>2116315</x:v>
+        <x:v>2117337</x:v>
       </x:c>
       <x:c r="FL28" s="3" t="n">
-        <x:v>2210523</x:v>
+        <x:v>2209045</x:v>
       </x:c>
       <x:c r="FM28" s="3" t="n">
-        <x:v>2261433</x:v>
+        <x:v>2260576</x:v>
       </x:c>
       <x:c r="FN28" s="3" t="n">
-        <x:v>2274502</x:v>
+        <x:v>2275435</x:v>
       </x:c>
       <x:c r="FO28" s="3" t="n">
-        <x:v>2316619</x:v>
+        <x:v>2318353</x:v>
       </x:c>
       <x:c r="FP28" s="3" t="n">
-        <x:v>2331600</x:v>
+        <x:v>2329231</x:v>
       </x:c>
       <x:c r="FQ28" s="3" t="n">
-        <x:v>2361979</x:v>
+        <x:v>2361167</x:v>
       </x:c>
       <x:c r="FR28" s="3" t="n">
-        <x:v>2354877</x:v>
+        <x:v>2355902</x:v>
       </x:c>
       <x:c r="FS28" s="3" t="n">
-        <x:v>2384095</x:v>
+        <x:v>2388741</x:v>
       </x:c>
       <x:c r="FT28" s="3" t="n">
-        <x:v>2401547</x:v>
+        <x:v>2405531</x:v>
       </x:c>
       <x:c r="FU28" s="3" t="n">
-        <x:v>2436499</x:v>
+        <x:v>2425959</x:v>
       </x:c>
       <x:c r="FV28" s="3" t="n">
-        <x:v>2448230</x:v>
+        <x:v>2459945</x:v>
       </x:c>
       <x:c r="FW28" s="3" t="n">
-        <x:v>2459133</x:v>
+        <x:v>2466905</x:v>
       </x:c>
       <x:c r="FX28" s="3" t="n">
-        <x:v>2464122</x:v>
+        <x:v>2477788</x:v>
+      </x:c>
+      <x:c r="FY28" s="3" t="n">
+        <x:v>2498186</x:v>
+      </x:c>
+      <x:c r="FZ28" s="3" t="n">
+        <x:v>2508181</x:v>
       </x:c>
     </x:row>
-    <x:row r="29" spans="1:180">
+    <x:row r="29" spans="1:182">
       <x:c r="A29" s="2" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B29" s="2" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>657855</x:v>
+        <x:v>657777</x:v>
       </x:c>
       <x:c r="D29" s="3" t="n">
-        <x:v>666117</x:v>
+        <x:v>666038</x:v>
       </x:c>
       <x:c r="E29" s="3" t="n">
-        <x:v>671568</x:v>
+        <x:v>671488</x:v>
       </x:c>
       <x:c r="F29" s="3" t="n">
-        <x:v>670267</x:v>
+        <x:v>670188</x:v>
       </x:c>
       <x:c r="G29" s="3" t="n">
-        <x:v>673085</x:v>
+        <x:v>673005</x:v>
       </x:c>
       <x:c r="H29" s="3" t="n">
-        <x:v>677609</x:v>
+        <x:v>677529</x:v>
       </x:c>
       <x:c r="I29" s="3" t="n">
-        <x:v>670493</x:v>
+        <x:v>670413</x:v>
       </x:c>
       <x:c r="J29" s="3" t="n">
-        <x:v>678483</x:v>
+        <x:v>678403</x:v>
       </x:c>
       <x:c r="K29" s="3" t="n">
-        <x:v>675840</x:v>
+        <x:v>675760</x:v>
       </x:c>
       <x:c r="L29" s="3" t="n">
-        <x:v>682067</x:v>
+        <x:v>681986</x:v>
       </x:c>
       <x:c r="M29" s="3" t="n">
-        <x:v>690757</x:v>
+        <x:v>690675</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>702908</x:v>
+        <x:v>702825</x:v>
       </x:c>
       <x:c r="O29" s="3" t="n">
-        <x:v>720340</x:v>
+        <x:v>720255</x:v>
       </x:c>
       <x:c r="P29" s="3" t="n">
-        <x:v>715275</x:v>
+        <x:v>715191</x:v>
       </x:c>
       <x:c r="Q29" s="3" t="n">
-        <x:v>714586</x:v>
+        <x:v>714501</x:v>
       </x:c>
       <x:c r="R29" s="3" t="n">
-        <x:v>723949</x:v>
+        <x:v>723863</x:v>
       </x:c>
       <x:c r="S29" s="3" t="n">
-        <x:v>718159</x:v>
+        <x:v>718074</x:v>
       </x:c>
       <x:c r="T29" s="3" t="n">
-        <x:v>733281</x:v>
+        <x:v>733194</x:v>
       </x:c>
       <x:c r="U29" s="3" t="n">
-        <x:v>743470</x:v>
+        <x:v>743382</x:v>
       </x:c>
       <x:c r="V29" s="3" t="n">
-        <x:v>746867</x:v>
+        <x:v>746778</x:v>
       </x:c>
       <x:c r="W29" s="3" t="n">
-        <x:v>755085</x:v>
+        <x:v>754995</x:v>
       </x:c>
       <x:c r="X29" s="3" t="n">
-        <x:v>755774</x:v>
+        <x:v>755685</x:v>
       </x:c>
       <x:c r="Y29" s="3" t="n">
-        <x:v>760464</x:v>
+        <x:v>760373</x:v>
       </x:c>
       <x:c r="Z29" s="3" t="n">
-        <x:v>763433</x:v>
+        <x:v>763342</x:v>
       </x:c>
       <x:c r="AA29" s="3" t="n">
-        <x:v>770946</x:v>
+        <x:v>770854</x:v>
       </x:c>
       <x:c r="AB29" s="3" t="n">
-        <x:v>780684</x:v>
+        <x:v>780591</x:v>
       </x:c>
       <x:c r="AC29" s="3" t="n">
-        <x:v>790948</x:v>
+        <x:v>790854</x:v>
       </x:c>
       <x:c r="AD29" s="3" t="n">
-        <x:v>794834</x:v>
+        <x:v>794740</x:v>
       </x:c>
       <x:c r="AE29" s="3" t="n">
-        <x:v>802715</x:v>
+        <x:v>802620</x:v>
       </x:c>
       <x:c r="AF29" s="3" t="n">
-        <x:v>801518</x:v>
+        <x:v>801423</x:v>
       </x:c>
       <x:c r="AG29" s="3" t="n">
-        <x:v>799958</x:v>
+        <x:v>799863</x:v>
       </x:c>
       <x:c r="AH29" s="3" t="n">
-        <x:v>808059</x:v>
+        <x:v>807963</x:v>
       </x:c>
       <x:c r="AI29" s="3" t="n">
-        <x:v>817242</x:v>
+        <x:v>817145</x:v>
       </x:c>
       <x:c r="AJ29" s="3" t="n">
-        <x:v>823668</x:v>
+        <x:v>823570</x:v>
       </x:c>
       <x:c r="AK29" s="3" t="n">
-        <x:v>825857</x:v>
+        <x:v>825759</x:v>
       </x:c>
       <x:c r="AL29" s="3" t="n">
-        <x:v>829950</x:v>
+        <x:v>829852</x:v>
       </x:c>
       <x:c r="AM29" s="3" t="n">
-        <x:v>824817</x:v>
+        <x:v>824719</x:v>
       </x:c>
       <x:c r="AN29" s="3" t="n">
-        <x:v>835135</x:v>
+        <x:v>835035</x:v>
       </x:c>
       <x:c r="AO29" s="3" t="n">
-        <x:v>823915</x:v>
+        <x:v>823817</x:v>
       </x:c>
       <x:c r="AP29" s="3" t="n">
-        <x:v>830827</x:v>
+        <x:v>830728</x:v>
       </x:c>
       <x:c r="AQ29" s="3" t="n">
-        <x:v>820766</x:v>
+        <x:v>820668</x:v>
       </x:c>
       <x:c r="AR29" s="3" t="n">
-        <x:v>818380</x:v>
+        <x:v>818283</x:v>
       </x:c>
       <x:c r="AS29" s="3" t="n">
-        <x:v>815299</x:v>
+        <x:v>815202</x:v>
       </x:c>
       <x:c r="AT29" s="3" t="n">
-        <x:v>824674</x:v>
+        <x:v>824576</x:v>
       </x:c>
       <x:c r="AU29" s="3" t="n">
-        <x:v>825547</x:v>
+        <x:v>825449</x:v>
       </x:c>
       <x:c r="AV29" s="3" t="n">
-        <x:v>814096</x:v>
+        <x:v>813999</x:v>
       </x:c>
       <x:c r="AW29" s="3" t="n">
-        <x:v>813235</x:v>
+        <x:v>813138</x:v>
       </x:c>
       <x:c r="AX29" s="3" t="n">
-        <x:v>791533</x:v>
+        <x:v>791439</x:v>
       </x:c>
       <x:c r="AY29" s="3" t="n">
-        <x:v>787452</x:v>
+        <x:v>787675</x:v>
       </x:c>
       <x:c r="AZ29" s="3" t="n">
-        <x:v>793746</x:v>
+        <x:v>793598</x:v>
       </x:c>
       <x:c r="BA29" s="3" t="n">
-        <x:v>798163</x:v>
+        <x:v>797555</x:v>
       </x:c>
       <x:c r="BB29" s="3" t="n">
-        <x:v>799717</x:v>
+        <x:v>799489</x:v>
       </x:c>
       <x:c r="BC29" s="3" t="n">
-        <x:v>810698</x:v>
+        <x:v>810794</x:v>
       </x:c>
       <x:c r="BD29" s="3" t="n">
-        <x:v>821280</x:v>
+        <x:v>821114</x:v>
       </x:c>
       <x:c r="BE29" s="3" t="n">
-        <x:v>825248</x:v>
+        <x:v>824279</x:v>
       </x:c>
       <x:c r="BF29" s="3" t="n">
-        <x:v>843557</x:v>
+        <x:v>843530</x:v>
       </x:c>
       <x:c r="BG29" s="3" t="n">
-        <x:v>854760</x:v>
+        <x:v>854736</x:v>
       </x:c>
       <x:c r="BH29" s="3" t="n">
-        <x:v>859762</x:v>
+        <x:v>859814</x:v>
       </x:c>
       <x:c r="BI29" s="3" t="n">
-        <x:v>859023</x:v>
+        <x:v>858208</x:v>
       </x:c>
       <x:c r="BJ29" s="3" t="n">
-        <x:v>870867</x:v>
+        <x:v>871313</x:v>
       </x:c>
       <x:c r="BK29" s="3" t="n">
-        <x:v>877651</x:v>
+        <x:v>877560</x:v>
       </x:c>
       <x:c r="BL29" s="3" t="n">
-        <x:v>868911</x:v>
+        <x:v>868883</x:v>
       </x:c>
       <x:c r="BM29" s="3" t="n">
-        <x:v>873155</x:v>
+        <x:v>872201</x:v>
       </x:c>
       <x:c r="BN29" s="3" t="n">
-        <x:v>883999</x:v>
+        <x:v>884872</x:v>
       </x:c>
       <x:c r="BO29" s="3" t="n">
-        <x:v>887029</x:v>
+        <x:v>887854</x:v>
       </x:c>
       <x:c r="BP29" s="3" t="n">
-        <x:v>901693</x:v>
+        <x:v>901068</x:v>
       </x:c>
       <x:c r="BQ29" s="3" t="n">
-        <x:v>907241</x:v>
+        <x:v>906554</x:v>
       </x:c>
       <x:c r="BR29" s="3" t="n">
-        <x:v>922957</x:v>
+        <x:v>923916</x:v>
       </x:c>
       <x:c r="BS29" s="3" t="n">
-        <x:v>926807</x:v>
+        <x:v>926647</x:v>
       </x:c>
       <x:c r="BT29" s="3" t="n">
-        <x:v>936354</x:v>
+        <x:v>936370</x:v>
       </x:c>
       <x:c r="BU29" s="3" t="n">
-        <x:v>946442</x:v>
+        <x:v>946036</x:v>
       </x:c>
       <x:c r="BV29" s="3" t="n">
-        <x:v>959564</x:v>
+        <x:v>960115</x:v>
       </x:c>
       <x:c r="BW29" s="3" t="n">
-        <x:v>965582</x:v>
+        <x:v>965271</x:v>
       </x:c>
       <x:c r="BX29" s="3" t="n">
-        <x:v>970492</x:v>
+        <x:v>970114</x:v>
       </x:c>
       <x:c r="BY29" s="3" t="n">
-        <x:v>985240</x:v>
+        <x:v>985110</x:v>
       </x:c>
       <x:c r="BZ29" s="3" t="n">
-        <x:v>996789</x:v>
+        <x:v>996743</x:v>
       </x:c>
       <x:c r="CA29" s="3" t="n">
-        <x:v>999083</x:v>
+        <x:v>997850</x:v>
       </x:c>
       <x:c r="CB29" s="3" t="n">
-        <x:v>1028513</x:v>
+        <x:v>1028662</x:v>
       </x:c>
       <x:c r="CC29" s="3" t="n">
-        <x:v>1038802</x:v>
+        <x:v>1039235</x:v>
       </x:c>
       <x:c r="CD29" s="3" t="n">
-        <x:v>1040143</x:v>
+        <x:v>1040211</x:v>
       </x:c>
       <x:c r="CE29" s="3" t="n">
-        <x:v>1039908</x:v>
+        <x:v>1038968</x:v>
       </x:c>
       <x:c r="CF29" s="3" t="n">
-        <x:v>1035850</x:v>
+        <x:v>1035926</x:v>
       </x:c>
       <x:c r="CG29" s="3" t="n">
-        <x:v>1044543</x:v>
+        <x:v>1044855</x:v>
       </x:c>
       <x:c r="CH29" s="3" t="n">
-        <x:v>1049203</x:v>
+        <x:v>1049310</x:v>
       </x:c>
       <x:c r="CI29" s="3" t="n">
-        <x:v>1057523</x:v>
+        <x:v>1057733</x:v>
       </x:c>
       <x:c r="CJ29" s="3" t="n">
-        <x:v>1069442</x:v>
+        <x:v>1069292</x:v>
       </x:c>
       <x:c r="CK29" s="3" t="n">
-        <x:v>1067439</x:v>
+        <x:v>1067276</x:v>
       </x:c>
       <x:c r="CL29" s="3" t="n">
-        <x:v>1069394</x:v>
+        <x:v>1069222</x:v>
       </x:c>
       <x:c r="CM29" s="3" t="n">
-        <x:v>1082351</x:v>
+        <x:v>1082837</x:v>
       </x:c>
       <x:c r="CN29" s="3" t="n">
-        <x:v>1080533</x:v>
+        <x:v>1080732</x:v>
       </x:c>
       <x:c r="CO29" s="3" t="n">
-        <x:v>1089462</x:v>
+        <x:v>1089283</x:v>
       </x:c>
       <x:c r="CP29" s="3" t="n">
-        <x:v>1096866</x:v>
+        <x:v>1096660</x:v>
       </x:c>
       <x:c r="CQ29" s="3" t="n">
-        <x:v>1114334</x:v>
+        <x:v>1114404</x:v>
       </x:c>
       <x:c r="CR29" s="3" t="n">
-        <x:v>1122637</x:v>
+        <x:v>1122379</x:v>
       </x:c>
       <x:c r="CS29" s="3" t="n">
-        <x:v>1131780</x:v>
+        <x:v>1131629</x:v>
       </x:c>
       <x:c r="CT29" s="3" t="n">
-        <x:v>1137755</x:v>
+        <x:v>1136863</x:v>
       </x:c>
       <x:c r="CU29" s="3" t="n">
-        <x:v>1141895</x:v>
+        <x:v>1142702</x:v>
       </x:c>
       <x:c r="CV29" s="3" t="n">
-        <x:v>1151355</x:v>
+        <x:v>1150098</x:v>
       </x:c>
       <x:c r="CW29" s="3" t="n">
-        <x:v>1168221</x:v>
+        <x:v>1167950</x:v>
       </x:c>
       <x:c r="CX29" s="3" t="n">
-        <x:v>1170561</x:v>
+        <x:v>1169832</x:v>
       </x:c>
       <x:c r="CY29" s="3" t="n">
-        <x:v>1192167</x:v>
+        <x:v>1191790</x:v>
       </x:c>
       <x:c r="CZ29" s="3" t="n">
-        <x:v>1211828</x:v>
+        <x:v>1211768</x:v>
       </x:c>
       <x:c r="DA29" s="3" t="n">
-        <x:v>1222475</x:v>
+        <x:v>1222234</x:v>
       </x:c>
       <x:c r="DB29" s="3" t="n">
-        <x:v>1233955</x:v>
+        <x:v>1234219</x:v>
       </x:c>
       <x:c r="DC29" s="3" t="n">
-        <x:v>1240276</x:v>
+        <x:v>1240175</x:v>
       </x:c>
       <x:c r="DD29" s="3" t="n">
-        <x:v>1254365</x:v>
+        <x:v>1253799</x:v>
       </x:c>
       <x:c r="DE29" s="3" t="n">
-        <x:v>1258390</x:v>
+        <x:v>1257584</x:v>
       </x:c>
       <x:c r="DF29" s="3" t="n">
-        <x:v>1271164</x:v>
+        <x:v>1272610</x:v>
       </x:c>
       <x:c r="DG29" s="3" t="n">
-        <x:v>1266067</x:v>
+        <x:v>1267558</x:v>
       </x:c>
       <x:c r="DH29" s="3" t="n">
-        <x:v>1258212</x:v>
+        <x:v>1255436</x:v>
       </x:c>
       <x:c r="DI29" s="3" t="n">
-        <x:v>1247558</x:v>
+        <x:v>1245831</x:v>
       </x:c>
       <x:c r="DJ29" s="3" t="n">
-        <x:v>1197451</x:v>
+        <x:v>1199115</x:v>
       </x:c>
       <x:c r="DK29" s="3" t="n">
-        <x:v>1185819</x:v>
+        <x:v>1188026</x:v>
       </x:c>
       <x:c r="DL29" s="3" t="n">
-        <x:v>1191408</x:v>
+        <x:v>1188778</x:v>
       </x:c>
       <x:c r="DM29" s="3" t="n">
-        <x:v>1190956</x:v>
+        <x:v>1189452</x:v>
       </x:c>
       <x:c r="DN29" s="3" t="n">
-        <x:v>1193357</x:v>
+        <x:v>1194327</x:v>
       </x:c>
       <x:c r="DO29" s="3" t="n">
-        <x:v>1212022</x:v>
+        <x:v>1215446</x:v>
       </x:c>
       <x:c r="DP29" s="3" t="n">
-        <x:v>1252348</x:v>
+        <x:v>1248310</x:v>
       </x:c>
       <x:c r="DQ29" s="3" t="n">
-        <x:v>1273377</x:v>
+        <x:v>1272126</x:v>
       </x:c>
       <x:c r="DR29" s="3" t="n">
-        <x:v>1282819</x:v>
+        <x:v>1282678</x:v>
       </x:c>
       <x:c r="DS29" s="3" t="n">
-        <x:v>1291727</x:v>
+        <x:v>1294072</x:v>
       </x:c>
       <x:c r="DT29" s="3" t="n">
-        <x:v>1302418</x:v>
+        <x:v>1300013</x:v>
       </x:c>
       <x:c r="DU29" s="3" t="n">
-        <x:v>1314070</x:v>
+        <x:v>1313618</x:v>
       </x:c>
       <x:c r="DV29" s="3" t="n">
-        <x:v>1275772</x:v>
+        <x:v>1274837</x:v>
       </x:c>
       <x:c r="DW29" s="3" t="n">
-        <x:v>1289173</x:v>
+        <x:v>1289892</x:v>
       </x:c>
       <x:c r="DX29" s="3" t="n">
-        <x:v>1296624</x:v>
+        <x:v>1295749</x:v>
       </x:c>
       <x:c r="DY29" s="3" t="n">
-        <x:v>1304855</x:v>
+        <x:v>1305426</x:v>
       </x:c>
       <x:c r="DZ29" s="3" t="n">
-        <x:v>1289693</x:v>
+        <x:v>1289425</x:v>
       </x:c>
       <x:c r="EA29" s="3" t="n">
-        <x:v>1298458</x:v>
+        <x:v>1299364</x:v>
       </x:c>
       <x:c r="EB29" s="3" t="n">
-        <x:v>1302289</x:v>
+        <x:v>1301483</x:v>
       </x:c>
       <x:c r="EC29" s="3" t="n">
-        <x:v>1313122</x:v>
+        <x:v>1313217</x:v>
       </x:c>
       <x:c r="ED29" s="3" t="n">
-        <x:v>1323605</x:v>
+        <x:v>1323474</x:v>
       </x:c>
       <x:c r="EE29" s="3" t="n">
-        <x:v>1329489</x:v>
+        <x:v>1329868</x:v>
       </x:c>
       <x:c r="EF29" s="3" t="n">
-        <x:v>1336234</x:v>
+        <x:v>1336555</x:v>
       </x:c>
       <x:c r="EG29" s="3" t="n">
-        <x:v>1347277</x:v>
+        <x:v>1347194</x:v>
       </x:c>
       <x:c r="EH29" s="3" t="n">
-        <x:v>1352058</x:v>
+        <x:v>1351963</x:v>
       </x:c>
       <x:c r="EI29" s="3" t="n">
-        <x:v>1368745</x:v>
+        <x:v>1368618</x:v>
       </x:c>
       <x:c r="EJ29" s="3" t="n">
-        <x:v>1399922</x:v>
+        <x:v>1400248</x:v>
       </x:c>
       <x:c r="EK29" s="3" t="n">
-        <x:v>1400071</x:v>
+        <x:v>1399723</x:v>
       </x:c>
       <x:c r="EL29" s="3" t="n">
-        <x:v>1414461</x:v>
+        <x:v>1414190</x:v>
       </x:c>
       <x:c r="EM29" s="3" t="n">
-        <x:v>1408520</x:v>
+        <x:v>1408824</x:v>
       </x:c>
       <x:c r="EN29" s="3" t="n">
-        <x:v>1420510</x:v>
+        <x:v>1419602</x:v>
       </x:c>
       <x:c r="EO29" s="3" t="n">
-        <x:v>1426227</x:v>
+        <x:v>1425580</x:v>
       </x:c>
       <x:c r="EP29" s="3" t="n">
-        <x:v>1433465</x:v>
+        <x:v>1432786</x:v>
       </x:c>
       <x:c r="EQ29" s="3" t="n">
-        <x:v>1445846</x:v>
+        <x:v>1444917</x:v>
       </x:c>
       <x:c r="ER29" s="3" t="n">
-        <x:v>1448917</x:v>
+        <x:v>1449485</x:v>
       </x:c>
       <x:c r="ES29" s="3" t="n">
-        <x:v>1454816</x:v>
+        <x:v>1454455</x:v>
       </x:c>
       <x:c r="ET29" s="3" t="n">
-        <x:v>1462198</x:v>
+        <x:v>1462172</x:v>
       </x:c>
       <x:c r="EU29" s="3" t="n">
-        <x:v>1469889</x:v>
+        <x:v>1469716</x:v>
       </x:c>
       <x:c r="EV29" s="3" t="n">
-        <x:v>1478352</x:v>
+        <x:v>1478198</x:v>
       </x:c>
       <x:c r="EW29" s="3" t="n">
-        <x:v>1477226</x:v>
+        <x:v>1476741</x:v>
       </x:c>
       <x:c r="EX29" s="3" t="n">
-        <x:v>1495001</x:v>
+        <x:v>1495698</x:v>
       </x:c>
       <x:c r="EY29" s="3" t="n">
-        <x:v>1499532</x:v>
+        <x:v>1499449</x:v>
       </x:c>
       <x:c r="EZ29" s="3" t="n">
-        <x:v>1520416</x:v>
+        <x:v>1520490</x:v>
       </x:c>
       <x:c r="FA29" s="3" t="n">
-        <x:v>1515686</x:v>
+        <x:v>1514907</x:v>
       </x:c>
       <x:c r="FB29" s="3" t="n">
-        <x:v>1540241</x:v>
+        <x:v>1541003</x:v>
       </x:c>
       <x:c r="FC29" s="3" t="n">
-        <x:v>1540249</x:v>
+        <x:v>1540461</x:v>
       </x:c>
       <x:c r="FD29" s="3" t="n">
-        <x:v>1408065</x:v>
+        <x:v>1406862</x:v>
       </x:c>
       <x:c r="FE29" s="3" t="n">
-        <x:v>1489468</x:v>
+        <x:v>1489109</x:v>
       </x:c>
       <x:c r="FF29" s="3" t="n">
-        <x:v>1509971</x:v>
+        <x:v>1509847</x:v>
       </x:c>
       <x:c r="FG29" s="3" t="n">
-        <x:v>1547272</x:v>
+        <x:v>1548650</x:v>
       </x:c>
       <x:c r="FH29" s="3" t="n">
-        <x:v>1559700</x:v>
+        <x:v>1557712</x:v>
       </x:c>
       <x:c r="FI29" s="3" t="n">
-        <x:v>1553262</x:v>
+        <x:v>1552566</x:v>
       </x:c>
       <x:c r="FJ29" s="3" t="n">
-        <x:v>1585365</x:v>
+        <x:v>1584344</x:v>
       </x:c>
       <x:c r="FK29" s="3" t="n">
-        <x:v>1580475</x:v>
+        <x:v>1581793</x:v>
       </x:c>
       <x:c r="FL29" s="3" t="n">
-        <x:v>1592283</x:v>
+        <x:v>1590550</x:v>
       </x:c>
       <x:c r="FM29" s="3" t="n">
-        <x:v>1583392</x:v>
+        <x:v>1583198</x:v>
       </x:c>
       <x:c r="FN29" s="3" t="n">
-        <x:v>1571287</x:v>
+        <x:v>1569577</x:v>
       </x:c>
       <x:c r="FO29" s="3" t="n">
-        <x:v>1591562</x:v>
+        <x:v>1593134</x:v>
       </x:c>
       <x:c r="FP29" s="3" t="n">
-        <x:v>1577902</x:v>
+        <x:v>1575699</x:v>
       </x:c>
       <x:c r="FQ29" s="3" t="n">
-        <x:v>1583711</x:v>
+        <x:v>1584944</x:v>
       </x:c>
       <x:c r="FR29" s="3" t="n">
-        <x:v>1575862</x:v>
+        <x:v>1574494</x:v>
       </x:c>
       <x:c r="FS29" s="3" t="n">
-        <x:v>1590738</x:v>
+        <x:v>1597347</x:v>
       </x:c>
       <x:c r="FT29" s="3" t="n">
-        <x:v>1585223</x:v>
+        <x:v>1585958</x:v>
       </x:c>
       <x:c r="FU29" s="3" t="n">
-        <x:v>1598326</x:v>
+        <x:v>1595491</x:v>
       </x:c>
       <x:c r="FV29" s="3" t="n">
-        <x:v>1605315</x:v>
+        <x:v>1611616</x:v>
       </x:c>
       <x:c r="FW29" s="3" t="n">
-        <x:v>1602349</x:v>
+        <x:v>1606964</x:v>
       </x:c>
       <x:c r="FX29" s="3" t="n">
-        <x:v>1609871</x:v>
+        <x:v>1622239</x:v>
+      </x:c>
+      <x:c r="FY29" s="3" t="n">
+        <x:v>1634910</x:v>
+      </x:c>
+      <x:c r="FZ29" s="3" t="n">
+        <x:v>1643113</x:v>
       </x:c>
     </x:row>
-    <x:row r="30" spans="1:180">
+    <x:row r="30" spans="1:182">
       <x:c r="B30" s="2" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C30" s="3" t="n">
-        <x:v>136680</x:v>
+        <x:v>136494</x:v>
       </x:c>
       <x:c r="D30" s="3" t="n">
-        <x:v>135976</x:v>
+        <x:v>135791</x:v>
       </x:c>
       <x:c r="E30" s="3" t="n">
-        <x:v>135681</x:v>
+        <x:v>135496</x:v>
       </x:c>
       <x:c r="F30" s="3" t="n">
-        <x:v>136731</x:v>
+        <x:v>136544</x:v>
       </x:c>
       <x:c r="G30" s="3" t="n">
-        <x:v>138411</x:v>
+        <x:v>138222</x:v>
       </x:c>
       <x:c r="H30" s="3" t="n">
-        <x:v>138721</x:v>
+        <x:v>138532</x:v>
       </x:c>
       <x:c r="I30" s="3" t="n">
-        <x:v>142287</x:v>
+        <x:v>142092</x:v>
       </x:c>
       <x:c r="J30" s="3" t="n">
-        <x:v>146365</x:v>
+        <x:v>146165</x:v>
       </x:c>
       <x:c r="K30" s="3" t="n">
-        <x:v>139766</x:v>
+        <x:v>139576</x:v>
       </x:c>
       <x:c r="L30" s="3" t="n">
-        <x:v>139972</x:v>
+        <x:v>139781</x:v>
       </x:c>
       <x:c r="M30" s="3" t="n">
-        <x:v>142739</x:v>
+        <x:v>142544</x:v>
       </x:c>
       <x:c r="N30" s="3" t="n">
-        <x:v>146421</x:v>
+        <x:v>146221</x:v>
       </x:c>
       <x:c r="O30" s="3" t="n">
-        <x:v>145611</x:v>
+        <x:v>145413</x:v>
       </x:c>
       <x:c r="P30" s="3" t="n">
-        <x:v>151251</x:v>
+        <x:v>151045</x:v>
       </x:c>
       <x:c r="Q30" s="3" t="n">
-        <x:v>151394</x:v>
+        <x:v>151187</x:v>
       </x:c>
       <x:c r="R30" s="3" t="n">
-        <x:v>158381</x:v>
+        <x:v>158165</x:v>
       </x:c>
       <x:c r="S30" s="3" t="n">
-        <x:v>164421</x:v>
+        <x:v>164196</x:v>
       </x:c>
       <x:c r="T30" s="3" t="n">
-        <x:v>166022</x:v>
+        <x:v>165796</x:v>
       </x:c>
       <x:c r="U30" s="3" t="n">
-        <x:v>160759</x:v>
+        <x:v>160539</x:v>
       </x:c>
       <x:c r="V30" s="3" t="n">
-        <x:v>162818</x:v>
+        <x:v>162596</x:v>
       </x:c>
       <x:c r="W30" s="3" t="n">
-        <x:v>164231</x:v>
+        <x:v>164007</x:v>
       </x:c>
       <x:c r="X30" s="3" t="n">
-        <x:v>170511</x:v>
+        <x:v>170279</x:v>
       </x:c>
       <x:c r="Y30" s="3" t="n">
-        <x:v>170816</x:v>
+        <x:v>170583</x:v>
       </x:c>
       <x:c r="Z30" s="3" t="n">
-        <x:v>173674</x:v>
+        <x:v>173437</x:v>
       </x:c>
       <x:c r="AA30" s="3" t="n">
-        <x:v>172195</x:v>
+        <x:v>171960</x:v>
       </x:c>
       <x:c r="AB30" s="3" t="n">
-        <x:v>180157</x:v>
+        <x:v>179912</x:v>
       </x:c>
       <x:c r="AC30" s="3" t="n">
-        <x:v>183152</x:v>
+        <x:v>182902</x:v>
       </x:c>
       <x:c r="AD30" s="3" t="n">
-        <x:v>191644</x:v>
+        <x:v>191382</x:v>
       </x:c>
       <x:c r="AE30" s="3" t="n">
-        <x:v>184501</x:v>
+        <x:v>184249</x:v>
       </x:c>
       <x:c r="AF30" s="3" t="n">
-        <x:v>187692</x:v>
+        <x:v>187436</x:v>
       </x:c>
       <x:c r="AG30" s="3" t="n">
-        <x:v>188406</x:v>
+        <x:v>188149</x:v>
       </x:c>
       <x:c r="AH30" s="3" t="n">
-        <x:v>194358</x:v>
+        <x:v>194093</x:v>
       </x:c>
       <x:c r="AI30" s="3" t="n">
-        <x:v>201368</x:v>
+        <x:v>201093</x:v>
       </x:c>
       <x:c r="AJ30" s="3" t="n">
-        <x:v>201298</x:v>
+        <x:v>201023</x:v>
       </x:c>
       <x:c r="AK30" s="3" t="n">
-        <x:v>204145</x:v>
+        <x:v>203866</x:v>
       </x:c>
       <x:c r="AL30" s="3" t="n">
-        <x:v>212168</x:v>
+        <x:v>211878</x:v>
       </x:c>
       <x:c r="AM30" s="3" t="n">
-        <x:v>208427</x:v>
+        <x:v>208143</x:v>
       </x:c>
       <x:c r="AN30" s="3" t="n">
+        <x:v>212274</x:v>
+      </x:c>
+      <x:c r="AO30" s="3" t="n">
+        <x:v>204081</x:v>
+      </x:c>
+      <x:c r="AP30" s="3" t="n">
+        <x:v>206050</x:v>
+      </x:c>
+      <x:c r="AQ30" s="3" t="n">
+        <x:v>196753</x:v>
+      </x:c>
+      <x:c r="AR30" s="3" t="n">
+        <x:v>194559</x:v>
+      </x:c>
+      <x:c r="AS30" s="3" t="n">
+        <x:v>197409</x:v>
+      </x:c>
+      <x:c r="AT30" s="3" t="n">
+        <x:v>200653</x:v>
+      </x:c>
+      <x:c r="AU30" s="3" t="n">
+        <x:v>203320</x:v>
+      </x:c>
+      <x:c r="AV30" s="3" t="n">
+        <x:v>200446</x:v>
+      </x:c>
+      <x:c r="AW30" s="3" t="n">
+        <x:v>201138</x:v>
+      </x:c>
+      <x:c r="AX30" s="3" t="n">
+        <x:v>193949</x:v>
+      </x:c>
+      <x:c r="AY30" s="3" t="n">
+        <x:v>188392</x:v>
+      </x:c>
+      <x:c r="AZ30" s="3" t="n">
+        <x:v>189830</x:v>
+      </x:c>
+      <x:c r="BA30" s="3" t="n">
+        <x:v>194923</x:v>
+      </x:c>
+      <x:c r="BB30" s="3" t="n">
+        <x:v>200166</x:v>
+      </x:c>
+      <x:c r="BC30" s="3" t="n">
+        <x:v>205391</x:v>
+      </x:c>
+      <x:c r="BD30" s="3" t="n">
+        <x:v>217137</x:v>
+      </x:c>
+      <x:c r="BE30" s="3" t="n">
+        <x:v>217546</x:v>
+      </x:c>
+      <x:c r="BF30" s="3" t="n">
+        <x:v>230777</x:v>
+      </x:c>
+      <x:c r="BG30" s="3" t="n">
+        <x:v>230250</x:v>
+      </x:c>
+      <x:c r="BH30" s="3" t="n">
+        <x:v>233034</x:v>
+      </x:c>
+      <x:c r="BI30" s="3" t="n">
+        <x:v>237148</x:v>
+      </x:c>
+      <x:c r="BJ30" s="3" t="n">
+        <x:v>237459</x:v>
+      </x:c>
+      <x:c r="BK30" s="3" t="n">
+        <x:v>236629</x:v>
+      </x:c>
+      <x:c r="BL30" s="3" t="n">
+        <x:v>239172</x:v>
+      </x:c>
+      <x:c r="BM30" s="3" t="n">
+        <x:v>243200</x:v>
+      </x:c>
+      <x:c r="BN30" s="3" t="n">
+        <x:v>252535</x:v>
+      </x:c>
+      <x:c r="BO30" s="3" t="n">
+        <x:v>258906</x:v>
+      </x:c>
+      <x:c r="BP30" s="3" t="n">
+        <x:v>273041</x:v>
+      </x:c>
+      <x:c r="BQ30" s="3" t="n">
+        <x:v>277169</x:v>
+      </x:c>
+      <x:c r="BR30" s="3" t="n">
+        <x:v>286207</x:v>
+      </x:c>
+      <x:c r="BS30" s="3" t="n">
+        <x:v>297842</x:v>
+      </x:c>
+      <x:c r="BT30" s="3" t="n">
+        <x:v>301666</x:v>
+      </x:c>
+      <x:c r="BU30" s="3" t="n">
+        <x:v>304660</x:v>
+      </x:c>
+      <x:c r="BV30" s="3" t="n">
+        <x:v>310487</x:v>
+      </x:c>
+      <x:c r="BW30" s="3" t="n">
+        <x:v>310242</x:v>
+      </x:c>
+      <x:c r="BX30" s="3" t="n">
+        <x:v>313478</x:v>
+      </x:c>
+      <x:c r="BY30" s="3" t="n">
+        <x:v>323902</x:v>
+      </x:c>
+      <x:c r="BZ30" s="3" t="n">
+        <x:v>330183</x:v>
+      </x:c>
+      <x:c r="CA30" s="3" t="n">
+        <x:v>342867</x:v>
+      </x:c>
+      <x:c r="CB30" s="3" t="n">
+        <x:v>358684</x:v>
+      </x:c>
+      <x:c r="CC30" s="3" t="n">
+        <x:v>372385</x:v>
+      </x:c>
+      <x:c r="CD30" s="3" t="n">
+        <x:v>367190</x:v>
+      </x:c>
+      <x:c r="CE30" s="3" t="n">
+        <x:v>368714</x:v>
+      </x:c>
+      <x:c r="CF30" s="3" t="n">
+        <x:v>354692</x:v>
+      </x:c>
+      <x:c r="CG30" s="3" t="n">
+        <x:v>349441</x:v>
+      </x:c>
+      <x:c r="CH30" s="3" t="n">
+        <x:v>350217</x:v>
+      </x:c>
+      <x:c r="CI30" s="3" t="n">
+        <x:v>354572</x:v>
+      </x:c>
+      <x:c r="CJ30" s="3" t="n">
+        <x:v>353658</x:v>
+      </x:c>
+      <x:c r="CK30" s="3" t="n">
+        <x:v>346492</x:v>
+      </x:c>
+      <x:c r="CL30" s="3" t="n">
+        <x:v>354108</x:v>
+      </x:c>
+      <x:c r="CM30" s="3" t="n">
+        <x:v>363839</x:v>
+      </x:c>
+      <x:c r="CN30" s="3" t="n">
+        <x:v>359886</x:v>
+      </x:c>
+      <x:c r="CO30" s="3" t="n">
+        <x:v>362561</x:v>
+      </x:c>
+      <x:c r="CP30" s="3" t="n">
+        <x:v>370681</x:v>
+      </x:c>
+      <x:c r="CQ30" s="3" t="n">
+        <x:v>371848</x:v>
+      </x:c>
+      <x:c r="CR30" s="3" t="n">
+        <x:v>386896</x:v>
+      </x:c>
+      <x:c r="CS30" s="3" t="n">
+        <x:v>389803</x:v>
+      </x:c>
+      <x:c r="CT30" s="3" t="n">
+        <x:v>398491</x:v>
+      </x:c>
+      <x:c r="CU30" s="3" t="n">
+        <x:v>395355</x:v>
+      </x:c>
+      <x:c r="CV30" s="3" t="n">
+        <x:v>408622</x:v>
+      </x:c>
+      <x:c r="CW30" s="3" t="n">
+        <x:v>416219</x:v>
+      </x:c>
+      <x:c r="CX30" s="3" t="n">
+        <x:v>432097</x:v>
+      </x:c>
+      <x:c r="CY30" s="3" t="n">
+        <x:v>433711</x:v>
+      </x:c>
+      <x:c r="CZ30" s="3" t="n">
+        <x:v>443108</x:v>
+      </x:c>
+      <x:c r="DA30" s="3" t="n">
+        <x:v>451395</x:v>
+      </x:c>
+      <x:c r="DB30" s="3" t="n">
+        <x:v>466091</x:v>
+      </x:c>
+      <x:c r="DC30" s="3" t="n">
+        <x:v>474280</x:v>
+      </x:c>
+      <x:c r="DD30" s="3" t="n">
+        <x:v>479354</x:v>
+      </x:c>
+      <x:c r="DE30" s="3" t="n">
+        <x:v>499784</x:v>
+      </x:c>
+      <x:c r="DF30" s="3" t="n">
+        <x:v>504370</x:v>
+      </x:c>
+      <x:c r="DG30" s="3" t="n">
+        <x:v>510491</x:v>
+      </x:c>
+      <x:c r="DH30" s="3" t="n">
+        <x:v>513350</x:v>
+      </x:c>
+      <x:c r="DI30" s="3" t="n">
+        <x:v>505032</x:v>
+      </x:c>
+      <x:c r="DJ30" s="3" t="n">
+        <x:v>478836</x:v>
+      </x:c>
+      <x:c r="DK30" s="3" t="n">
+        <x:v>437560</x:v>
+      </x:c>
+      <x:c r="DL30" s="3" t="n">
+        <x:v>412496</x:v>
+      </x:c>
+      <x:c r="DM30" s="3" t="n">
+        <x:v>434091</x:v>
+      </x:c>
+      <x:c r="DN30" s="3" t="n">
+        <x:v>444757</x:v>
+      </x:c>
+      <x:c r="DO30" s="3" t="n">
+        <x:v>457429</x:v>
+      </x:c>
+      <x:c r="DP30" s="3" t="n">
+        <x:v>478133</x:v>
+      </x:c>
+      <x:c r="DQ30" s="3" t="n">
+        <x:v>496852</x:v>
+      </x:c>
+      <x:c r="DR30" s="3" t="n">
+        <x:v>499167</x:v>
+      </x:c>
+      <x:c r="DS30" s="3" t="n">
+        <x:v>511343</x:v>
+      </x:c>
+      <x:c r="DT30" s="3" t="n">
+        <x:v>517412</x:v>
+      </x:c>
+      <x:c r="DU30" s="3" t="n">
+        <x:v>519737</x:v>
+      </x:c>
+      <x:c r="DV30" s="3" t="n">
+        <x:v>513541</x:v>
+      </x:c>
+      <x:c r="DW30" s="3" t="n">
+        <x:v>523696</x:v>
+      </x:c>
+      <x:c r="DX30" s="3" t="n">
+        <x:v>522615</x:v>
+      </x:c>
+      <x:c r="DY30" s="3" t="n">
+        <x:v>522537</x:v>
+      </x:c>
+      <x:c r="DZ30" s="3" t="n">
+        <x:v>514545</x:v>
+      </x:c>
+      <x:c r="EA30" s="3" t="n">
+        <x:v>513330</x:v>
+      </x:c>
+      <x:c r="EB30" s="3" t="n">
+        <x:v>527016</x:v>
+      </x:c>
+      <x:c r="EC30" s="3" t="n">
+        <x:v>528353</x:v>
+      </x:c>
+      <x:c r="ED30" s="3" t="n">
+        <x:v>531782</x:v>
+      </x:c>
+      <x:c r="EE30" s="3" t="n">
+        <x:v>541336</x:v>
+      </x:c>
+      <x:c r="EF30" s="3" t="n">
+        <x:v>557337</x:v>
+      </x:c>
+      <x:c r="EG30" s="3" t="n">
+        <x:v>562719</x:v>
+      </x:c>
+      <x:c r="EH30" s="3" t="n">
+        <x:v>578579</x:v>
+      </x:c>
+      <x:c r="EI30" s="3" t="n">
+        <x:v>579565</x:v>
+      </x:c>
+      <x:c r="EJ30" s="3" t="n">
+        <x:v>573651</x:v>
+      </x:c>
+      <x:c r="EK30" s="3" t="n">
+        <x:v>599397</x:v>
+      </x:c>
+      <x:c r="EL30" s="3" t="n">
+        <x:v>611352</x:v>
+      </x:c>
+      <x:c r="EM30" s="3" t="n">
+        <x:v>622249</x:v>
+      </x:c>
+      <x:c r="EN30" s="3" t="n">
+        <x:v>620524</x:v>
+      </x:c>
+      <x:c r="EO30" s="3" t="n">
+        <x:v>622905</x:v>
+      </x:c>
+      <x:c r="EP30" s="3" t="n">
+        <x:v>623689</x:v>
+      </x:c>
+      <x:c r="EQ30" s="3" t="n">
+        <x:v>629219</x:v>
+      </x:c>
+      <x:c r="ER30" s="3" t="n">
+        <x:v>647792</x:v>
+      </x:c>
+      <x:c r="ES30" s="3" t="n">
+        <x:v>663967</x:v>
+      </x:c>
+      <x:c r="ET30" s="3" t="n">
+        <x:v>665517</x:v>
+      </x:c>
+      <x:c r="EU30" s="3" t="n">
+        <x:v>673770</x:v>
+      </x:c>
+      <x:c r="EV30" s="3" t="n">
+        <x:v>676871</x:v>
+      </x:c>
+      <x:c r="EW30" s="3" t="n">
+        <x:v>672408</x:v>
+      </x:c>
+      <x:c r="EX30" s="3" t="n">
+        <x:v>696202</x:v>
+      </x:c>
+      <x:c r="EY30" s="3" t="n">
+        <x:v>695012</x:v>
+      </x:c>
+      <x:c r="EZ30" s="3" t="n">
+        <x:v>695352</x:v>
+      </x:c>
+      <x:c r="FA30" s="3" t="n">
+        <x:v>699999</x:v>
+      </x:c>
+      <x:c r="FB30" s="3" t="n">
+        <x:v>684624</x:v>
+      </x:c>
+      <x:c r="FC30" s="3" t="n">
+        <x:v>678437</x:v>
+      </x:c>
+      <x:c r="FD30" s="3" t="n">
+        <x:v>589794</x:v>
+      </x:c>
+      <x:c r="FE30" s="3" t="n">
+        <x:v>646877</x:v>
+      </x:c>
+      <x:c r="FF30" s="3" t="n">
+        <x:v>677545</x:v>
+      </x:c>
+      <x:c r="FG30" s="3" t="n">
+        <x:v>713780</x:v>
+      </x:c>
+      <x:c r="FH30" s="3" t="n">
+        <x:v>705369</x:v>
+      </x:c>
+      <x:c r="FI30" s="3" t="n">
+        <x:v>741976</x:v>
+      </x:c>
+      <x:c r="FJ30" s="3" t="n">
+        <x:v>770167</x:v>
+      </x:c>
+      <x:c r="FK30" s="3" t="n">
+        <x:v>787915</x:v>
+      </x:c>
+      <x:c r="FL30" s="3" t="n">
+        <x:v>803097</x:v>
+      </x:c>
+      <x:c r="FM30" s="3" t="n">
+        <x:v>822997</x:v>
+      </x:c>
+      <x:c r="FN30" s="3" t="n">
+        <x:v>806524</x:v>
+      </x:c>
+      <x:c r="FO30" s="3" t="n">
+        <x:v>805283</x:v>
+      </x:c>
+      <x:c r="FP30" s="3" t="n">
+        <x:v>802284</x:v>
+      </x:c>
+      <x:c r="FQ30" s="3" t="n">
+        <x:v>795858</x:v>
+      </x:c>
+      <x:c r="FR30" s="3" t="n">
+        <x:v>807327</x:v>
+      </x:c>
+      <x:c r="FS30" s="3" t="n">
+        <x:v>812019</x:v>
+      </x:c>
+      <x:c r="FT30" s="3" t="n">
+        <x:v>809422</x:v>
+      </x:c>
+      <x:c r="FU30" s="3" t="n">
+        <x:v>829653</x:v>
+      </x:c>
+      <x:c r="FV30" s="3" t="n">
+        <x:v>838057</x:v>
+      </x:c>
+      <x:c r="FW30" s="3" t="n">
+        <x:v>842071</x:v>
+      </x:c>
+      <x:c r="FX30" s="3" t="n">
+        <x:v>865894</x:v>
+      </x:c>
+      <x:c r="FY30" s="3" t="n">
+        <x:v>866451</x:v>
+      </x:c>
+      <x:c r="FZ30" s="3" t="n">
+        <x:v>866659</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:182">
+      <x:c r="B31" s="2" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C31" s="3" t="n">
+        <x:v>92711</x:v>
+      </x:c>
+      <x:c r="D31" s="3" t="n">
+        <x:v>92419</x:v>
+      </x:c>
+      <x:c r="E31" s="3" t="n">
+        <x:v>92626</x:v>
+      </x:c>
+      <x:c r="F31" s="3" t="n">
+        <x:v>93003</x:v>
+      </x:c>
+      <x:c r="G31" s="3" t="n">
+        <x:v>93542</x:v>
+      </x:c>
+      <x:c r="H31" s="3" t="n">
+        <x:v>94101</x:v>
+      </x:c>
+      <x:c r="I31" s="3" t="n">
+        <x:v>97198</x:v>
+      </x:c>
+      <x:c r="J31" s="3" t="n">
+        <x:v>100842</x:v>
+      </x:c>
+      <x:c r="K31" s="3" t="n">
+        <x:v>95844</x:v>
+      </x:c>
+      <x:c r="L31" s="3" t="n">
+        <x:v>95491</x:v>
+      </x:c>
+      <x:c r="M31" s="3" t="n">
+        <x:v>99503</x:v>
+      </x:c>
+      <x:c r="N31" s="3" t="n">
+        <x:v>100024</x:v>
+      </x:c>
+      <x:c r="O31" s="3" t="n">
+        <x:v>100783</x:v>
+      </x:c>
+      <x:c r="P31" s="3" t="n">
+        <x:v>104533</x:v>
+      </x:c>
+      <x:c r="Q31" s="3" t="n">
+        <x:v>103604</x:v>
+      </x:c>
+      <x:c r="R31" s="3" t="n">
+        <x:v>107503</x:v>
+      </x:c>
+      <x:c r="S31" s="3" t="n">
+        <x:v>113769</x:v>
+      </x:c>
+      <x:c r="T31" s="3" t="n">
+        <x:v>115133</x:v>
+      </x:c>
+      <x:c r="U31" s="3" t="n">
+        <x:v>111633</x:v>
+      </x:c>
+      <x:c r="V31" s="3" t="n">
+        <x:v>110745</x:v>
+      </x:c>
+      <x:c r="W31" s="3" t="n">
+        <x:v>113691</x:v>
+      </x:c>
+      <x:c r="X31" s="3" t="n">
+        <x:v>117376</x:v>
+      </x:c>
+      <x:c r="Y31" s="3" t="n">
+        <x:v>120786</x:v>
+      </x:c>
+      <x:c r="Z31" s="3" t="n">
+        <x:v>119858</x:v>
+      </x:c>
+      <x:c r="AA31" s="3" t="n">
+        <x:v>121436</x:v>
+      </x:c>
+      <x:c r="AB31" s="3" t="n">
+        <x:v>125243</x:v>
+      </x:c>
+      <x:c r="AC31" s="3" t="n">
+        <x:v>126663</x:v>
+      </x:c>
+      <x:c r="AD31" s="3" t="n">
+        <x:v>130861</x:v>
+      </x:c>
+      <x:c r="AE31" s="3" t="n">
+        <x:v>127255</x:v>
+      </x:c>
+      <x:c r="AF31" s="3" t="n">
+        <x:v>128908</x:v>
+      </x:c>
+      <x:c r="AG31" s="3" t="n">
+        <x:v>130353</x:v>
+      </x:c>
+      <x:c r="AH31" s="3" t="n">
+        <x:v>134112</x:v>
+      </x:c>
+      <x:c r="AI31" s="3" t="n">
+        <x:v>137070</x:v>
+      </x:c>
+      <x:c r="AJ31" s="3" t="n">
+        <x:v>137500</x:v>
+      </x:c>
+      <x:c r="AK31" s="3" t="n">
+        <x:v>140926</x:v>
+      </x:c>
+      <x:c r="AL31" s="3" t="n">
+        <x:v>144777</x:v>
+      </x:c>
+      <x:c r="AM31" s="3" t="n">
+        <x:v>141763</x:v>
+      </x:c>
+      <x:c r="AN31" s="3" t="n">
+        <x:v>142742</x:v>
+      </x:c>
+      <x:c r="AO31" s="3" t="n">
+        <x:v>138800</x:v>
+      </x:c>
+      <x:c r="AP31" s="3" t="n">
+        <x:v>136931</x:v>
+      </x:c>
+      <x:c r="AQ31" s="3" t="n">
+        <x:v>133835</x:v>
+      </x:c>
+      <x:c r="AR31" s="3" t="n">
+        <x:v>132447</x:v>
+      </x:c>
+      <x:c r="AS31" s="3" t="n">
+        <x:v>133243</x:v>
+      </x:c>
+      <x:c r="AT31" s="3" t="n">
+        <x:v>132931</x:v>
+      </x:c>
+      <x:c r="AU31" s="3" t="n">
+        <x:v>134263</x:v>
+      </x:c>
+      <x:c r="AV31" s="3" t="n">
+        <x:v>132352</x:v>
+      </x:c>
+      <x:c r="AW31" s="3" t="n">
+        <x:v>130536</x:v>
+      </x:c>
+      <x:c r="AX31" s="3" t="n">
+        <x:v>127501</x:v>
+      </x:c>
+      <x:c r="AY31" s="3" t="n">
+        <x:v>131131</x:v>
+      </x:c>
+      <x:c r="AZ31" s="3" t="n">
+        <x:v>131910</x:v>
+      </x:c>
+      <x:c r="BA31" s="3" t="n">
+        <x:v>134545</x:v>
+      </x:c>
+      <x:c r="BB31" s="3" t="n">
+        <x:v>138396</x:v>
+      </x:c>
+      <x:c r="BC31" s="3" t="n">
+        <x:v>143255</x:v>
+      </x:c>
+      <x:c r="BD31" s="3" t="n">
+        <x:v>152156</x:v>
+      </x:c>
+      <x:c r="BE31" s="3" t="n">
+        <x:v>151907</x:v>
+      </x:c>
+      <x:c r="BF31" s="3" t="n">
+        <x:v>165687</x:v>
+      </x:c>
+      <x:c r="BG31" s="3" t="n">
+        <x:v>163963</x:v>
+      </x:c>
+      <x:c r="BH31" s="3" t="n">
+        <x:v>165488</x:v>
+      </x:c>
+      <x:c r="BI31" s="3" t="n">
+        <x:v>168632</x:v>
+      </x:c>
+      <x:c r="BJ31" s="3" t="n">
+        <x:v>169922</x:v>
+      </x:c>
+      <x:c r="BK31" s="3" t="n">
+        <x:v>167359</x:v>
+      </x:c>
+      <x:c r="BL31" s="3" t="n">
+        <x:v>169276</x:v>
+      </x:c>
+      <x:c r="BM31" s="3" t="n">
+        <x:v>171469</x:v>
+      </x:c>
+      <x:c r="BN31" s="3" t="n">
+        <x:v>178586</x:v>
+      </x:c>
+      <x:c r="BO31" s="3" t="n">
+        <x:v>182535</x:v>
+      </x:c>
+      <x:c r="BP31" s="3" t="n">
+        <x:v>191500</x:v>
+      </x:c>
+      <x:c r="BQ31" s="3" t="n">
+        <x:v>192117</x:v>
+      </x:c>
+      <x:c r="BR31" s="3" t="n">
+        <x:v>200150</x:v>
+      </x:c>
+      <x:c r="BS31" s="3" t="n">
+        <x:v>208116</x:v>
+      </x:c>
+      <x:c r="BT31" s="3" t="n">
+        <x:v>209604</x:v>
+      </x:c>
+      <x:c r="BU31" s="3" t="n">
         <x:v>212564</x:v>
       </x:c>
-      <x:c r="AO30" s="3" t="n">
-[...417 lines deleted...]
-        <x:v>867210</x:v>
+      <x:c r="BV31" s="3" t="n">
+        <x:v>214574</x:v>
+      </x:c>
+      <x:c r="BW31" s="3" t="n">
+        <x:v>213091</x:v>
+      </x:c>
+      <x:c r="BX31" s="3" t="n">
+        <x:v>214918</x:v>
+      </x:c>
+      <x:c r="BY31" s="3" t="n">
+        <x:v>222511</x:v>
+      </x:c>
+      <x:c r="BZ31" s="3" t="n">
+        <x:v>227794</x:v>
+      </x:c>
+      <x:c r="CA31" s="3" t="n">
+        <x:v>235323</x:v>
+      </x:c>
+      <x:c r="CB31" s="3" t="n">
+        <x:v>248816</x:v>
+      </x:c>
+      <x:c r="CC31" s="3" t="n">
+        <x:v>259831</x:v>
+      </x:c>
+      <x:c r="CD31" s="3" t="n">
+        <x:v>253381</x:v>
+      </x:c>
+      <x:c r="CE31" s="3" t="n">
+        <x:v>250166</x:v>
+      </x:c>
+      <x:c r="CF31" s="3" t="n">
+        <x:v>238440</x:v>
+      </x:c>
+      <x:c r="CG31" s="3" t="n">
+        <x:v>234706</x:v>
+      </x:c>
+      <x:c r="CH31" s="3" t="n">
+        <x:v>235599</x:v>
+      </x:c>
+      <x:c r="CI31" s="3" t="n">
+        <x:v>239100</x:v>
+      </x:c>
+      <x:c r="CJ31" s="3" t="n">
+        <x:v>239677</x:v>
+      </x:c>
+      <x:c r="CK31" s="3" t="n">
+        <x:v>236095</x:v>
+      </x:c>
+      <x:c r="CL31" s="3" t="n">
+        <x:v>244105</x:v>
+      </x:c>
+      <x:c r="CM31" s="3" t="n">
+        <x:v>252142</x:v>
+      </x:c>
+      <x:c r="CN31" s="3" t="n">
+        <x:v>250273</x:v>
+      </x:c>
+      <x:c r="CO31" s="3" t="n">
+        <x:v>250813</x:v>
+      </x:c>
+      <x:c r="CP31" s="3" t="n">
+        <x:v>258221</x:v>
+      </x:c>
+      <x:c r="CQ31" s="3" t="n">
+        <x:v>261094</x:v>
+      </x:c>
+      <x:c r="CR31" s="3" t="n">
+        <x:v>269325</x:v>
+      </x:c>
+      <x:c r="CS31" s="3" t="n">
+        <x:v>276285</x:v>
+      </x:c>
+      <x:c r="CT31" s="3" t="n">
+        <x:v>277786</x:v>
+      </x:c>
+      <x:c r="CU31" s="3" t="n">
+        <x:v>279348</x:v>
+      </x:c>
+      <x:c r="CV31" s="3" t="n">
+        <x:v>289018</x:v>
+      </x:c>
+      <x:c r="CW31" s="3" t="n">
+        <x:v>290958</x:v>
+      </x:c>
+      <x:c r="CX31" s="3" t="n">
+        <x:v>303073</x:v>
+      </x:c>
+      <x:c r="CY31" s="3" t="n">
+        <x:v>304175</x:v>
+      </x:c>
+      <x:c r="CZ31" s="3" t="n">
+        <x:v>312102</x:v>
+      </x:c>
+      <x:c r="DA31" s="3" t="n">
+        <x:v>321015</x:v>
+      </x:c>
+      <x:c r="DB31" s="3" t="n">
+        <x:v>333950</x:v>
+      </x:c>
+      <x:c r="DC31" s="3" t="n">
+        <x:v>342653</x:v>
+      </x:c>
+      <x:c r="DD31" s="3" t="n">
+        <x:v>341445</x:v>
+      </x:c>
+      <x:c r="DE31" s="3" t="n">
+        <x:v>359828</x:v>
+      </x:c>
+      <x:c r="DF31" s="3" t="n">
+        <x:v>359533</x:v>
+      </x:c>
+      <x:c r="DG31" s="3" t="n">
+        <x:v>363864</x:v>
+      </x:c>
+      <x:c r="DH31" s="3" t="n">
+        <x:v>368882</x:v>
+      </x:c>
+      <x:c r="DI31" s="3" t="n">
+        <x:v>359071</x:v>
+      </x:c>
+      <x:c r="DJ31" s="3" t="n">
+        <x:v>331611</x:v>
+      </x:c>
+      <x:c r="DK31" s="3" t="n">
+        <x:v>297683</x:v>
+      </x:c>
+      <x:c r="DL31" s="3" t="n">
+        <x:v>275744</x:v>
+      </x:c>
+      <x:c r="DM31" s="3" t="n">
+        <x:v>299868</x:v>
+      </x:c>
+      <x:c r="DN31" s="3" t="n">
+        <x:v>314050</x:v>
+      </x:c>
+      <x:c r="DO31" s="3" t="n">
+        <x:v>325883</x:v>
+      </x:c>
+      <x:c r="DP31" s="3" t="n">
+        <x:v>346778</x:v>
+      </x:c>
+      <x:c r="DQ31" s="3" t="n">
+        <x:v>359286</x:v>
+      </x:c>
+      <x:c r="DR31" s="3" t="n">
+        <x:v>362268</x:v>
+      </x:c>
+      <x:c r="DS31" s="3" t="n">
+        <x:v>373761</x:v>
+      </x:c>
+      <x:c r="DT31" s="3" t="n">
+        <x:v>381309</x:v>
+      </x:c>
+      <x:c r="DU31" s="3" t="n">
+        <x:v>378654</x:v>
+      </x:c>
+      <x:c r="DV31" s="3" t="n">
+        <x:v>372304</x:v>
+      </x:c>
+      <x:c r="DW31" s="3" t="n">
+        <x:v>377293</x:v>
+      </x:c>
+      <x:c r="DX31" s="3" t="n">
+        <x:v>376290</x:v>
+      </x:c>
+      <x:c r="DY31" s="3" t="n">
+        <x:v>378284</x:v>
+      </x:c>
+      <x:c r="DZ31" s="3" t="n">
+        <x:v>371075</x:v>
+      </x:c>
+      <x:c r="EA31" s="3" t="n">
+        <x:v>364328</x:v>
+      </x:c>
+      <x:c r="EB31" s="3" t="n">
+        <x:v>369214</x:v>
+      </x:c>
+      <x:c r="EC31" s="3" t="n">
+        <x:v>370669</x:v>
+      </x:c>
+      <x:c r="ED31" s="3" t="n">
+        <x:v>375124</x:v>
+      </x:c>
+      <x:c r="EE31" s="3" t="n">
+        <x:v>380829</x:v>
+      </x:c>
+      <x:c r="EF31" s="3" t="n">
+        <x:v>392205</x:v>
+      </x:c>
+      <x:c r="EG31" s="3" t="n">
+        <x:v>392712</x:v>
+      </x:c>
+      <x:c r="EH31" s="3" t="n">
+        <x:v>394572</x:v>
+      </x:c>
+      <x:c r="EI31" s="3" t="n">
+        <x:v>399460</x:v>
+      </x:c>
+      <x:c r="EJ31" s="3" t="n">
+        <x:v>395402</x:v>
+      </x:c>
+      <x:c r="EK31" s="3" t="n">
+        <x:v>417377</x:v>
+      </x:c>
+      <x:c r="EL31" s="3" t="n">
+        <x:v>421817</x:v>
+      </x:c>
+      <x:c r="EM31" s="3" t="n">
+        <x:v>428710</x:v>
+      </x:c>
+      <x:c r="EN31" s="3" t="n">
+        <x:v>425956</x:v>
+      </x:c>
+      <x:c r="EO31" s="3" t="n">
+        <x:v>433781</x:v>
+      </x:c>
+      <x:c r="EP31" s="3" t="n">
+        <x:v>435191</x:v>
+      </x:c>
+      <x:c r="EQ31" s="3" t="n">
+        <x:v>437394</x:v>
+      </x:c>
+      <x:c r="ER31" s="3" t="n">
+        <x:v>446230</x:v>
+      </x:c>
+      <x:c r="ES31" s="3" t="n">
+        <x:v>457682</x:v>
+      </x:c>
+      <x:c r="ET31" s="3" t="n">
+        <x:v>464470</x:v>
+      </x:c>
+      <x:c r="EU31" s="3" t="n">
+        <x:v>471072</x:v>
+      </x:c>
+      <x:c r="EV31" s="3" t="n">
+        <x:v>480260</x:v>
+      </x:c>
+      <x:c r="EW31" s="3" t="n">
+        <x:v>466322</x:v>
+      </x:c>
+      <x:c r="EX31" s="3" t="n">
+        <x:v>485734</x:v>
+      </x:c>
+      <x:c r="EY31" s="3" t="n">
+        <x:v>476504</x:v>
+      </x:c>
+      <x:c r="EZ31" s="3" t="n">
+        <x:v>473577</x:v>
+      </x:c>
+      <x:c r="FA31" s="3" t="n">
+        <x:v>478299</x:v>
+      </x:c>
+      <x:c r="FB31" s="3" t="n">
+        <x:v>469486</x:v>
+      </x:c>
+      <x:c r="FC31" s="3" t="n">
+        <x:v>462313</x:v>
+      </x:c>
+      <x:c r="FD31" s="3" t="n">
+        <x:v>410830</x:v>
+      </x:c>
+      <x:c r="FE31" s="3" t="n">
+        <x:v>464279</x:v>
+      </x:c>
+      <x:c r="FF31" s="3" t="n">
+        <x:v>476063</x:v>
+      </x:c>
+      <x:c r="FG31" s="3" t="n">
+        <x:v>503631</x:v>
+      </x:c>
+      <x:c r="FH31" s="3" t="n">
+        <x:v>493159</x:v>
+      </x:c>
+      <x:c r="FI31" s="3" t="n">
+        <x:v>506169</x:v>
+      </x:c>
+      <x:c r="FJ31" s="3" t="n">
+        <x:v>518391</x:v>
+      </x:c>
+      <x:c r="FK31" s="3" t="n">
+        <x:v>521344</x:v>
+      </x:c>
+      <x:c r="FL31" s="3" t="n">
+        <x:v>518208</x:v>
+      </x:c>
+      <x:c r="FM31" s="3" t="n">
+        <x:v>526324</x:v>
+      </x:c>
+      <x:c r="FN31" s="3" t="n">
+        <x:v>516233</x:v>
+      </x:c>
+      <x:c r="FO31" s="3" t="n">
+        <x:v>506943</x:v>
+      </x:c>
+      <x:c r="FP31" s="3" t="n">
+        <x:v>510065</x:v>
+      </x:c>
+      <x:c r="FQ31" s="3" t="n">
+        <x:v>506909</x:v>
+      </x:c>
+      <x:c r="FR31" s="3" t="n">
+        <x:v>499074</x:v>
+      </x:c>
+      <x:c r="FS31" s="3" t="n">
+        <x:v>496970</x:v>
+      </x:c>
+      <x:c r="FT31" s="3" t="n">
+        <x:v>497672</x:v>
+      </x:c>
+      <x:c r="FU31" s="3" t="n">
+        <x:v>509540</x:v>
+      </x:c>
+      <x:c r="FV31" s="3" t="n">
+        <x:v>510562</x:v>
+      </x:c>
+      <x:c r="FW31" s="3" t="n">
+        <x:v>516788</x:v>
+      </x:c>
+      <x:c r="FX31" s="3" t="n">
+        <x:v>527603</x:v>
+      </x:c>
+      <x:c r="FY31" s="3" t="n">
+        <x:v>526184</x:v>
+      </x:c>
+      <x:c r="FZ31" s="3" t="n">
+        <x:v>529698</x:v>
       </x:c>
     </x:row>
-    <x:row r="31" spans="1:180">
-[...535 lines deleted...]
-        <x:v>526646</x:v>
+    <x:row r="32" spans="1:182">
+      <x:c r="B32" s="2" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C32" s="3" t="n">
+        <x:v>44296</x:v>
+      </x:c>
+      <x:c r="D32" s="3" t="n">
+        <x:v>44209</x:v>
+      </x:c>
+      <x:c r="E32" s="3" t="n">
+        <x:v>43682</x:v>
+      </x:c>
+      <x:c r="F32" s="3" t="n">
+        <x:v>43906</x:v>
+      </x:c>
+      <x:c r="G32" s="3" t="n">
+        <x:v>45903</x:v>
+      </x:c>
+      <x:c r="H32" s="3" t="n">
+        <x:v>45846</x:v>
+      </x:c>
+      <x:c r="I32" s="3" t="n">
+        <x:v>45888</x:v>
+      </x:c>
+      <x:c r="J32" s="3" t="n">
+        <x:v>43987</x:v>
+      </x:c>
+      <x:c r="K32" s="3" t="n">
+        <x:v>44378</x:v>
+      </x:c>
+      <x:c r="L32" s="3" t="n">
+        <x:v>45133</x:v>
+      </x:c>
+      <x:c r="M32" s="3" t="n">
+        <x:v>43221</x:v>
+      </x:c>
+      <x:c r="N32" s="3" t="n">
+        <x:v>45967</x:v>
+      </x:c>
+      <x:c r="O32" s="3" t="n">
+        <x:v>44968</x:v>
+      </x:c>
+      <x:c r="P32" s="3" t="n">
+        <x:v>45660</x:v>
+      </x:c>
+      <x:c r="Q32" s="3" t="n">
+        <x:v>48477</x:v>
+      </x:c>
+      <x:c r="R32" s="3" t="n">
+        <x:v>50451</x:v>
+      </x:c>
+      <x:c r="S32" s="3" t="n">
+        <x:v>50360</x:v>
+      </x:c>
+      <x:c r="T32" s="3" t="n">
+        <x:v>49017</x:v>
+      </x:c>
+      <x:c r="U32" s="3" t="n">
+        <x:v>49783</x:v>
+      </x:c>
+      <x:c r="V32" s="3" t="n">
+        <x:v>51413</x:v>
+      </x:c>
+      <x:c r="W32" s="3" t="n">
+        <x:v>49455</x:v>
+      </x:c>
+      <x:c r="X32" s="3" t="n">
+        <x:v>52531</x:v>
+      </x:c>
+      <x:c r="Y32" s="3" t="n">
+        <x:v>49697</x:v>
+      </x:c>
+      <x:c r="Z32" s="3" t="n">
+        <x:v>51375</x:v>
+      </x:c>
+      <x:c r="AA32" s="3" t="n">
+        <x:v>49574</x:v>
+      </x:c>
+      <x:c r="AB32" s="3" t="n">
+        <x:v>52880</x:v>
+      </x:c>
+      <x:c r="AC32" s="3" t="n">
+        <x:v>56717</x:v>
+      </x:c>
+      <x:c r="AD32" s="3" t="n">
+        <x:v>59263</x:v>
+      </x:c>
+      <x:c r="AE32" s="3" t="n">
+        <x:v>57853</x:v>
+      </x:c>
+      <x:c r="AF32" s="3" t="n">
+        <x:v>58246</x:v>
+      </x:c>
+      <x:c r="AG32" s="3" t="n">
+        <x:v>58673</x:v>
+      </x:c>
+      <x:c r="AH32" s="3" t="n">
+        <x:v>58671</x:v>
+      </x:c>
+      <x:c r="AI32" s="3" t="n">
+        <x:v>64519</x:v>
+      </x:c>
+      <x:c r="AJ32" s="3" t="n">
+        <x:v>64223</x:v>
+      </x:c>
+      <x:c r="AK32" s="3" t="n">
+        <x:v>63828</x:v>
+      </x:c>
+      <x:c r="AL32" s="3" t="n">
+        <x:v>65999</x:v>
+      </x:c>
+      <x:c r="AM32" s="3" t="n">
+        <x:v>67839</x:v>
+      </x:c>
+      <x:c r="AN32" s="3" t="n">
+        <x:v>70071</x:v>
+      </x:c>
+      <x:c r="AO32" s="3" t="n">
+        <x:v>66662</x:v>
+      </x:c>
+      <x:c r="AP32" s="3" t="n">
+        <x:v>69408</x:v>
+      </x:c>
+      <x:c r="AQ32" s="3" t="n">
+        <x:v>63163</x:v>
+      </x:c>
+      <x:c r="AR32" s="3" t="n">
+        <x:v>63104</x:v>
+      </x:c>
+      <x:c r="AS32" s="3" t="n">
+        <x:v>65774</x:v>
+      </x:c>
+      <x:c r="AT32" s="3" t="n">
+        <x:v>68730</x:v>
+      </x:c>
+      <x:c r="AU32" s="3" t="n">
+        <x:v>71170</x:v>
+      </x:c>
+      <x:c r="AV32" s="3" t="n">
+        <x:v>69971</x:v>
+      </x:c>
+      <x:c r="AW32" s="3" t="n">
+        <x:v>71780</x:v>
+      </x:c>
+      <x:c r="AX32" s="3" t="n">
+        <x:v>69079</x:v>
+      </x:c>
+      <x:c r="AY32" s="3" t="n">
+        <x:v>57295</x:v>
+      </x:c>
+      <x:c r="AZ32" s="3" t="n">
+        <x:v>57981</x:v>
+      </x:c>
+      <x:c r="BA32" s="3" t="n">
+        <x:v>60556</x:v>
+      </x:c>
+      <x:c r="BB32" s="3" t="n">
+        <x:v>61922</x:v>
+      </x:c>
+      <x:c r="BC32" s="3" t="n">
+        <x:v>62136</x:v>
+      </x:c>
+      <x:c r="BD32" s="3" t="n">
+        <x:v>64891</x:v>
+      </x:c>
+      <x:c r="BE32" s="3" t="n">
+        <x:v>65616</x:v>
+      </x:c>
+      <x:c r="BF32" s="3" t="n">
+        <x:v>64493</x:v>
+      </x:c>
+      <x:c r="BG32" s="3" t="n">
+        <x:v>65799</x:v>
+      </x:c>
+      <x:c r="BH32" s="3" t="n">
+        <x:v>67127</x:v>
+      </x:c>
+      <x:c r="BI32" s="3" t="n">
+        <x:v>68054</x:v>
+      </x:c>
+      <x:c r="BJ32" s="3" t="n">
+        <x:v>66898</x:v>
+      </x:c>
+      <x:c r="BK32" s="3" t="n">
+        <x:v>69008</x:v>
+      </x:c>
+      <x:c r="BL32" s="3" t="n">
+        <x:v>69606</x:v>
+      </x:c>
+      <x:c r="BM32" s="3" t="n">
+        <x:v>71571</x:v>
+      </x:c>
+      <x:c r="BN32" s="3" t="n">
+        <x:v>73674</x:v>
+      </x:c>
+      <x:c r="BO32" s="3" t="n">
+        <x:v>76181</x:v>
+      </x:c>
+      <x:c r="BP32" s="3" t="n">
+        <x:v>81504</x:v>
+      </x:c>
+      <x:c r="BQ32" s="3" t="n">
+        <x:v>85387</x:v>
+      </x:c>
+      <x:c r="BR32" s="3" t="n">
+        <x:v>86113</x:v>
+      </x:c>
+      <x:c r="BS32" s="3" t="n">
+        <x:v>89812</x:v>
+      </x:c>
+      <x:c r="BT32" s="3" t="n">
+        <x:v>92337</x:v>
+      </x:c>
+      <x:c r="BU32" s="3" t="n">
+        <x:v>92234</x:v>
+      </x:c>
+      <x:c r="BV32" s="3" t="n">
+        <x:v>96379</x:v>
+      </x:c>
+      <x:c r="BW32" s="3" t="n">
+        <x:v>97812</x:v>
+      </x:c>
+      <x:c r="BX32" s="3" t="n">
+        <x:v>99288</x:v>
+      </x:c>
+      <x:c r="BY32" s="3" t="n">
+        <x:v>102075</x:v>
+      </x:c>
+      <x:c r="BZ32" s="3" t="n">
+        <x:v>102937</x:v>
+      </x:c>
+      <x:c r="CA32" s="3" t="n">
+        <x:v>108297</x:v>
+      </x:c>
+      <x:c r="CB32" s="3" t="n">
+        <x:v>110276</x:v>
+      </x:c>
+      <x:c r="CC32" s="3" t="n">
+        <x:v>112761</x:v>
+      </x:c>
+      <x:c r="CD32" s="3" t="n">
+        <x:v>114418</x:v>
+      </x:c>
+      <x:c r="CE32" s="3" t="n">
+        <x:v>119870</x:v>
+      </x:c>
+      <x:c r="CF32" s="3" t="n">
+        <x:v>117886</x:v>
+      </x:c>
+      <x:c r="CG32" s="3" t="n">
+        <x:v>116378</x:v>
+      </x:c>
+      <x:c r="CH32" s="3" t="n">
+        <x:v>116203</x:v>
+      </x:c>
+      <x:c r="CI32" s="3" t="n">
+        <x:v>116994</x:v>
+      </x:c>
+      <x:c r="CJ32" s="3" t="n">
+        <x:v>115341</x:v>
+      </x:c>
+      <x:c r="CK32" s="3" t="n">
+        <x:v>111561</x:v>
+      </x:c>
+      <x:c r="CL32" s="3" t="n">
+        <x:v>110818</x:v>
+      </x:c>
+      <x:c r="CM32" s="3" t="n">
+        <x:v>112468</x:v>
+      </x:c>
+      <x:c r="CN32" s="3" t="n">
+        <x:v>110280</x:v>
+      </x:c>
+      <x:c r="CO32" s="3" t="n">
+        <x:v>112565</x:v>
+      </x:c>
+      <x:c r="CP32" s="3" t="n">
+        <x:v>113100</x:v>
+      </x:c>
+      <x:c r="CQ32" s="3" t="n">
+        <x:v>111255</x:v>
+      </x:c>
+      <x:c r="CR32" s="3" t="n">
+        <x:v>118288</x:v>
+      </x:c>
+      <x:c r="CS32" s="3" t="n">
+        <x:v>113828</x:v>
+      </x:c>
+      <x:c r="CT32" s="3" t="n">
+        <x:v>121411</x:v>
+      </x:c>
+      <x:c r="CU32" s="3" t="n">
+        <x:v>116398</x:v>
+      </x:c>
+      <x:c r="CV32" s="3" t="n">
+        <x:v>119984</x:v>
+      </x:c>
+      <x:c r="CW32" s="3" t="n">
+        <x:v>125930</x:v>
+      </x:c>
+      <x:c r="CX32" s="3" t="n">
+        <x:v>129634</x:v>
+      </x:c>
+      <x:c r="CY32" s="3" t="n">
+        <x:v>130171</x:v>
+      </x:c>
+      <x:c r="CZ32" s="3" t="n">
+        <x:v>131520</x:v>
+      </x:c>
+      <x:c r="DA32" s="3" t="n">
+        <x:v>130594</x:v>
+      </x:c>
+      <x:c r="DB32" s="3" t="n">
+        <x:v>132112</x:v>
+      </x:c>
+      <x:c r="DC32" s="3" t="n">
+        <x:v>131144</x:v>
+      </x:c>
+      <x:c r="DD32" s="3" t="n">
+        <x:v>138034</x:v>
+      </x:c>
+      <x:c r="DE32" s="3" t="n">
+        <x:v>139604</x:v>
+      </x:c>
+      <x:c r="DF32" s="3" t="n">
+        <x:v>144935</x:v>
+      </x:c>
+      <x:c r="DG32" s="3" t="n">
+        <x:v>146694</x:v>
+      </x:c>
+      <x:c r="DH32" s="3" t="n">
+        <x:v>144223</x:v>
+      </x:c>
+      <x:c r="DI32" s="3" t="n">
+        <x:v>146123</x:v>
+      </x:c>
+      <x:c r="DJ32" s="3" t="n">
+        <x:v>148309</x:v>
+      </x:c>
+      <x:c r="DK32" s="3" t="n">
+        <x:v>141380</x:v>
+      </x:c>
+      <x:c r="DL32" s="3" t="n">
+        <x:v>138664</x:v>
+      </x:c>
+      <x:c r="DM32" s="3" t="n">
+        <x:v>135254</x:v>
+      </x:c>
+      <x:c r="DN32" s="3" t="n">
+        <x:v>131073</x:v>
+      </x:c>
+      <x:c r="DO32" s="3" t="n">
+        <x:v>132204</x:v>
+      </x:c>
+      <x:c r="DP32" s="3" t="n">
+        <x:v>131724</x:v>
+      </x:c>
+      <x:c r="DQ32" s="3" t="n">
+        <x:v>138004</x:v>
+      </x:c>
+      <x:c r="DR32" s="3" t="n">
+        <x:v>137273</x:v>
+      </x:c>
+      <x:c r="DS32" s="3" t="n">
+        <x:v>137776</x:v>
+      </x:c>
+      <x:c r="DT32" s="3" t="n">
+        <x:v>136101</x:v>
+      </x:c>
+      <x:c r="DU32" s="3" t="n">
+        <x:v>141359</x:v>
+      </x:c>
+      <x:c r="DV32" s="3" t="n">
+        <x:v>141626</x:v>
+      </x:c>
+      <x:c r="DW32" s="3" t="n">
+        <x:v>146914</x:v>
+      </x:c>
+      <x:c r="DX32" s="3" t="n">
+        <x:v>146847</x:v>
+      </x:c>
+      <x:c r="DY32" s="3" t="n">
+        <x:v>144658</x:v>
+      </x:c>
+      <x:c r="DZ32" s="3" t="n">
+        <x:v>143951</x:v>
+      </x:c>
+      <x:c r="EA32" s="3" t="n">
+        <x:v>149656</x:v>
+      </x:c>
+      <x:c r="EB32" s="3" t="n">
+        <x:v>158617</x:v>
+      </x:c>
+      <x:c r="EC32" s="3" t="n">
+        <x:v>158486</x:v>
+      </x:c>
+      <x:c r="ED32" s="3" t="n">
+        <x:v>157404</x:v>
+      </x:c>
+      <x:c r="EE32" s="3" t="n">
+        <x:v>161291</x:v>
+      </x:c>
+      <x:c r="EF32" s="3" t="n">
+        <x:v>165941</x:v>
+      </x:c>
+      <x:c r="EG32" s="3" t="n">
+        <x:v>170788</x:v>
+      </x:c>
+      <x:c r="EH32" s="3" t="n">
+        <x:v>184707</x:v>
+      </x:c>
+      <x:c r="EI32" s="3" t="n">
+        <x:v>180820</x:v>
+      </x:c>
+      <x:c r="EJ32" s="3" t="n">
+        <x:v>178957</x:v>
+      </x:c>
+      <x:c r="EK32" s="3" t="n">
+        <x:v>182845</x:v>
+      </x:c>
+      <x:c r="EL32" s="3" t="n">
+        <x:v>190299</x:v>
+      </x:c>
+      <x:c r="EM32" s="3" t="n">
+        <x:v>194253</x:v>
+      </x:c>
+      <x:c r="EN32" s="3" t="n">
+        <x:v>195191</x:v>
+      </x:c>
+      <x:c r="EO32" s="3" t="n">
+        <x:v>190101</x:v>
+      </x:c>
+      <x:c r="EP32" s="3" t="n">
+        <x:v>189525</x:v>
+      </x:c>
+      <x:c r="EQ32" s="3" t="n">
+        <x:v>192793</x:v>
+      </x:c>
+      <x:c r="ER32" s="3" t="n">
+        <x:v>202240</x:v>
+      </x:c>
+      <x:c r="ES32" s="3" t="n">
+        <x:v>207004</x:v>
+      </x:c>
+      <x:c r="ET32" s="3" t="n">
+        <x:v>202215</x:v>
+      </x:c>
+      <x:c r="EU32" s="3" t="n">
+        <x:v>203860</x:v>
+      </x:c>
+      <x:c r="EV32" s="3" t="n">
+        <x:v>198188</x:v>
+      </x:c>
+      <x:c r="EW32" s="3" t="n">
+        <x:v>207024</x:v>
+      </x:c>
+      <x:c r="EX32" s="3" t="n">
+        <x:v>211608</x:v>
+      </x:c>
+      <x:c r="EY32" s="3" t="n">
+        <x:v>219387</x:v>
+      </x:c>
+      <x:c r="EZ32" s="3" t="n">
+        <x:v>222543</x:v>
+      </x:c>
+      <x:c r="FA32" s="3" t="n">
+        <x:v>222528</x:v>
+      </x:c>
+      <x:c r="FB32" s="3" t="n">
+        <x:v>216006</x:v>
+      </x:c>
+      <x:c r="FC32" s="3" t="n">
+        <x:v>216853</x:v>
+      </x:c>
+      <x:c r="FD32" s="3" t="n">
+        <x:v>180109</x:v>
+      </x:c>
+      <x:c r="FE32" s="3" t="n">
+        <x:v>184636</x:v>
+      </x:c>
+      <x:c r="FF32" s="3" t="n">
+        <x:v>203032</x:v>
+      </x:c>
+      <x:c r="FG32" s="3" t="n">
+        <x:v>212118</x:v>
+      </x:c>
+      <x:c r="FH32" s="3" t="n">
+        <x:v>213669</x:v>
+      </x:c>
+      <x:c r="FI32" s="3" t="n">
+        <x:v>235990</x:v>
+      </x:c>
+      <x:c r="FJ32" s="3" t="n">
+        <x:v>251213</x:v>
+      </x:c>
+      <x:c r="FK32" s="3" t="n">
+        <x:v>266009</x:v>
+      </x:c>
+      <x:c r="FL32" s="3" t="n">
+        <x:v>283485</x:v>
+      </x:c>
+      <x:c r="FM32" s="3" t="n">
+        <x:v>294937</x:v>
+      </x:c>
+      <x:c r="FN32" s="3" t="n">
+        <x:v>288618</x:v>
+      </x:c>
+      <x:c r="FO32" s="3" t="n">
+        <x:v>297887</x:v>
+      </x:c>
+      <x:c r="FP32" s="3" t="n">
+        <x:v>291452</x:v>
+      </x:c>
+      <x:c r="FQ32" s="3" t="n">
+        <x:v>288130</x:v>
+      </x:c>
+      <x:c r="FR32" s="3" t="n">
+        <x:v>308376</x:v>
+      </x:c>
+      <x:c r="FS32" s="3" t="n">
+        <x:v>315049</x:v>
+      </x:c>
+      <x:c r="FT32" s="3" t="n">
+        <x:v>311750</x:v>
+      </x:c>
+      <x:c r="FU32" s="3" t="n">
+        <x:v>320113</x:v>
+      </x:c>
+      <x:c r="FV32" s="3" t="n">
+        <x:v>327495</x:v>
+      </x:c>
+      <x:c r="FW32" s="3" t="n">
+        <x:v>325283</x:v>
+      </x:c>
+      <x:c r="FX32" s="3" t="n">
+        <x:v>338291</x:v>
+      </x:c>
+      <x:c r="FY32" s="3" t="n">
+        <x:v>340267</x:v>
+      </x:c>
+      <x:c r="FZ32" s="3" t="n">
+        <x:v>336961</x:v>
       </x:c>
     </x:row>
-    <x:row r="32" spans="1:180">
-[...538 lines deleted...]
-    <x:row r="33" spans="1:180">
+    <x:row r="33" spans="1:182">
       <x:c r="B33" s="2" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>573882</x:v>
       </x:c>
       <x:c r="D33" s="3" t="n">
         <x:v>577108</x:v>
       </x:c>
       <x:c r="E33" s="3" t="n">
         <x:v>578142</x:v>
       </x:c>
       <x:c r="F33" s="3" t="n">
         <x:v>578439</x:v>
       </x:c>
       <x:c r="G33" s="3" t="n">
         <x:v>579983</x:v>
       </x:c>
       <x:c r="H33" s="3" t="n">
         <x:v>581078</x:v>
       </x:c>
       <x:c r="I33" s="3" t="n">
         <x:v>582733</x:v>
       </x:c>
       <x:c r="J33" s="3" t="n">
         <x:v>586838</x:v>
       </x:c>
@@ -17491,11229 +17680,11355 @@
       <x:c r="AQ33" s="3" t="n">
         <x:v>679162</x:v>
       </x:c>
       <x:c r="AR33" s="3" t="n">
         <x:v>680270</x:v>
       </x:c>
       <x:c r="AS33" s="3" t="n">
         <x:v>685770</x:v>
       </x:c>
       <x:c r="AT33" s="3" t="n">
         <x:v>683712</x:v>
       </x:c>
       <x:c r="AU33" s="3" t="n">
         <x:v>688504</x:v>
       </x:c>
       <x:c r="AV33" s="3" t="n">
         <x:v>690147</x:v>
       </x:c>
       <x:c r="AW33" s="3" t="n">
         <x:v>685445</x:v>
       </x:c>
       <x:c r="AX33" s="3" t="n">
         <x:v>656724</x:v>
       </x:c>
       <x:c r="AY33" s="3" t="n">
-        <x:v>663957</x:v>
+        <x:v>663793</x:v>
       </x:c>
       <x:c r="AZ33" s="3" t="n">
-        <x:v>664820</x:v>
+        <x:v>664862</x:v>
       </x:c>
       <x:c r="BA33" s="3" t="n">
-        <x:v>666099</x:v>
+        <x:v>666081</x:v>
       </x:c>
       <x:c r="BB33" s="3" t="n">
-        <x:v>670974</x:v>
+        <x:v>670721</x:v>
       </x:c>
       <x:c r="BC33" s="3" t="n">
-        <x:v>671629</x:v>
+        <x:v>671483</x:v>
       </x:c>
       <x:c r="BD33" s="3" t="n">
-        <x:v>669940</x:v>
+        <x:v>669988</x:v>
       </x:c>
       <x:c r="BE33" s="3" t="n">
-        <x:v>672016</x:v>
+        <x:v>671905</x:v>
       </x:c>
       <x:c r="BF33" s="3" t="n">
-        <x:v>674045</x:v>
+        <x:v>673847</x:v>
       </x:c>
       <x:c r="BG33" s="3" t="n">
-        <x:v>675630</x:v>
+        <x:v>675569</x:v>
       </x:c>
       <x:c r="BH33" s="3" t="n">
-        <x:v>679238</x:v>
+        <x:v>679273</x:v>
       </x:c>
       <x:c r="BI33" s="3" t="n">
-        <x:v>681211</x:v>
+        <x:v>680967</x:v>
       </x:c>
       <x:c r="BJ33" s="3" t="n">
-        <x:v>680847</x:v>
+        <x:v>680679</x:v>
       </x:c>
       <x:c r="BK33" s="3" t="n">
-        <x:v>682975</x:v>
+        <x:v>683002</x:v>
       </x:c>
       <x:c r="BL33" s="3" t="n">
-        <x:v>684277</x:v>
+        <x:v>684363</x:v>
       </x:c>
       <x:c r="BM33" s="3" t="n">
-        <x:v>692688</x:v>
+        <x:v>692348</x:v>
       </x:c>
       <x:c r="BN33" s="3" t="n">
-        <x:v>695390</x:v>
+        <x:v>695193</x:v>
       </x:c>
       <x:c r="BO33" s="3" t="n">
-        <x:v>695670</x:v>
+        <x:v>695787</x:v>
       </x:c>
       <x:c r="BP33" s="3" t="n">
-        <x:v>701777</x:v>
+        <x:v>701829</x:v>
       </x:c>
       <x:c r="BQ33" s="3" t="n">
-        <x:v>707049</x:v>
+        <x:v>706716</x:v>
       </x:c>
       <x:c r="BR33" s="3" t="n">
-        <x:v>710853</x:v>
+        <x:v>710658</x:v>
       </x:c>
       <x:c r="BS33" s="3" t="n">
-        <x:v>715566</x:v>
+        <x:v>715635</x:v>
       </x:c>
       <x:c r="BT33" s="3" t="n">
-        <x:v>723271</x:v>
+        <x:v>723360</x:v>
       </x:c>
       <x:c r="BU33" s="3" t="n">
-        <x:v>733077</x:v>
+        <x:v>732784</x:v>
       </x:c>
       <x:c r="BV33" s="3" t="n">
-        <x:v>737495</x:v>
+        <x:v>737253</x:v>
       </x:c>
       <x:c r="BW33" s="3" t="n">
-        <x:v>741950</x:v>
+        <x:v>741917</x:v>
       </x:c>
       <x:c r="BX33" s="3" t="n">
-        <x:v>745110</x:v>
+        <x:v>745201</x:v>
       </x:c>
       <x:c r="BY33" s="3" t="n">
-        <x:v>751433</x:v>
+        <x:v>751267</x:v>
       </x:c>
       <x:c r="BZ33" s="3" t="n">
-        <x:v>765992</x:v>
+        <x:v>765776</x:v>
       </x:c>
       <x:c r="CA33" s="3" t="n">
-        <x:v>771809</x:v>
+        <x:v>771669</x:v>
       </x:c>
       <x:c r="CB33" s="3" t="n">
-        <x:v>778624</x:v>
+        <x:v>778650</x:v>
       </x:c>
       <x:c r="CC33" s="3" t="n">
-        <x:v>784838</x:v>
+        <x:v>784631</x:v>
       </x:c>
       <x:c r="CD33" s="3" t="n">
-        <x:v>780991</x:v>
+        <x:v>780940</x:v>
       </x:c>
       <x:c r="CE33" s="3" t="n">
-        <x:v>782148</x:v>
+        <x:v>781927</x:v>
       </x:c>
       <x:c r="CF33" s="3" t="n">
-        <x:v>782615</x:v>
+        <x:v>782611</x:v>
       </x:c>
       <x:c r="CG33" s="3" t="n">
-        <x:v>785463</x:v>
+        <x:v>785334</x:v>
       </x:c>
       <x:c r="CH33" s="3" t="n">
-        <x:v>786259</x:v>
+        <x:v>786291</x:v>
       </x:c>
       <x:c r="CI33" s="3" t="n">
-        <x:v>798657</x:v>
+        <x:v>798346</x:v>
       </x:c>
       <x:c r="CJ33" s="3" t="n">
-        <x:v>800146</x:v>
+        <x:v>800103</x:v>
       </x:c>
       <x:c r="CK33" s="3" t="n">
-        <x:v>800630</x:v>
+        <x:v>800556</x:v>
       </x:c>
       <x:c r="CL33" s="3" t="n">
-        <x:v>805524</x:v>
+        <x:v>805452</x:v>
       </x:c>
       <x:c r="CM33" s="3" t="n">
-        <x:v>806058</x:v>
+        <x:v>805804</x:v>
       </x:c>
       <x:c r="CN33" s="3" t="n">
-        <x:v>808491</x:v>
+        <x:v>808523</x:v>
       </x:c>
       <x:c r="CO33" s="3" t="n">
-        <x:v>813389</x:v>
+        <x:v>813310</x:v>
       </x:c>
       <x:c r="CP33" s="3" t="n">
-        <x:v>817596</x:v>
+        <x:v>817449</x:v>
       </x:c>
       <x:c r="CQ33" s="3" t="n">
-        <x:v>821090</x:v>
+        <x:v>820826</x:v>
       </x:c>
       <x:c r="CR33" s="3" t="n">
-        <x:v>819138</x:v>
+        <x:v>819167</x:v>
       </x:c>
       <x:c r="CS33" s="3" t="n">
-        <x:v>821149</x:v>
+        <x:v>821048</x:v>
       </x:c>
       <x:c r="CT33" s="3" t="n">
-        <x:v>825601</x:v>
+        <x:v>825436</x:v>
       </x:c>
       <x:c r="CU33" s="3" t="n">
-        <x:v>832221</x:v>
+        <x:v>832103</x:v>
       </x:c>
       <x:c r="CV33" s="3" t="n">
-        <x:v>835961</x:v>
+        <x:v>835913</x:v>
       </x:c>
       <x:c r="CW33" s="3" t="n">
-        <x:v>843950</x:v>
+        <x:v>843738</x:v>
       </x:c>
       <x:c r="CX33" s="3" t="n">
-        <x:v>846082</x:v>
+        <x:v>845854</x:v>
       </x:c>
       <x:c r="CY33" s="3" t="n">
-        <x:v>849148</x:v>
+        <x:v>849180</x:v>
       </x:c>
       <x:c r="CZ33" s="3" t="n">
-        <x:v>857995</x:v>
+        <x:v>857945</x:v>
       </x:c>
       <x:c r="DA33" s="3" t="n">
-        <x:v>864104</x:v>
+        <x:v>863899</x:v>
       </x:c>
       <x:c r="DB33" s="3" t="n">
-        <x:v>874110</x:v>
+        <x:v>873792</x:v>
       </x:c>
       <x:c r="DC33" s="3" t="n">
-        <x:v>875176</x:v>
+        <x:v>875280</x:v>
       </x:c>
       <x:c r="DD33" s="3" t="n">
-        <x:v>884419</x:v>
+        <x:v>884355</x:v>
       </x:c>
       <x:c r="DE33" s="3" t="n">
-        <x:v>894669</x:v>
+        <x:v>894491</x:v>
       </x:c>
       <x:c r="DF33" s="3" t="n">
-        <x:v>902192</x:v>
+        <x:v>901947</x:v>
       </x:c>
       <x:c r="DG33" s="3" t="n">
-        <x:v>894695</x:v>
+        <x:v>894675</x:v>
       </x:c>
       <x:c r="DH33" s="3" t="n">
-        <x:v>894492</x:v>
+        <x:v>894247</x:v>
       </x:c>
       <x:c r="DI33" s="3" t="n">
-        <x:v>889356</x:v>
+        <x:v>889255</x:v>
       </x:c>
       <x:c r="DJ33" s="3" t="n">
-        <x:v>885473</x:v>
+        <x:v>885587</x:v>
       </x:c>
       <x:c r="DK33" s="3" t="n">
-        <x:v>898314</x:v>
+        <x:v>898108</x:v>
       </x:c>
       <x:c r="DL33" s="3" t="n">
-        <x:v>903246</x:v>
+        <x:v>902906</x:v>
       </x:c>
       <x:c r="DM33" s="3" t="n">
-        <x:v>907054</x:v>
+        <x:v>906924</x:v>
       </x:c>
       <x:c r="DN33" s="3" t="n">
-        <x:v>912291</x:v>
+        <x:v>912501</x:v>
       </x:c>
       <x:c r="DO33" s="3" t="n">
-        <x:v>923462</x:v>
+        <x:v>923254</x:v>
       </x:c>
       <x:c r="DP33" s="3" t="n">
-        <x:v>928278</x:v>
+        <x:v>927902</x:v>
       </x:c>
       <x:c r="DQ33" s="3" t="n">
-        <x:v>935235</x:v>
+        <x:v>935046</x:v>
       </x:c>
       <x:c r="DR33" s="3" t="n">
-        <x:v>937759</x:v>
+        <x:v>937952</x:v>
       </x:c>
       <x:c r="DS33" s="3" t="n">
-        <x:v>940697</x:v>
+        <x:v>940558</x:v>
       </x:c>
       <x:c r="DT33" s="3" t="n">
-        <x:v>948486</x:v>
+        <x:v>948079</x:v>
       </x:c>
       <x:c r="DU33" s="3" t="n">
-        <x:v>945681</x:v>
+        <x:v>945462</x:v>
       </x:c>
       <x:c r="DV33" s="3" t="n">
-        <x:v>945094</x:v>
+        <x:v>945266</x:v>
       </x:c>
       <x:c r="DW33" s="3" t="n">
-        <x:v>951505</x:v>
+        <x:v>951381</x:v>
       </x:c>
       <x:c r="DX33" s="3" t="n">
-        <x:v>955223</x:v>
+        <x:v>954944</x:v>
       </x:c>
       <x:c r="DY33" s="3" t="n">
-        <x:v>961836</x:v>
+        <x:v>961574</x:v>
       </x:c>
       <x:c r="DZ33" s="3" t="n">
-        <x:v>963065</x:v>
+        <x:v>963131</x:v>
       </x:c>
       <x:c r="EA33" s="3" t="n">
-        <x:v>968155</x:v>
+        <x:v>968082</x:v>
       </x:c>
       <x:c r="EB33" s="3" t="n">
-        <x:v>971291</x:v>
+        <x:v>971097</x:v>
       </x:c>
       <x:c r="EC33" s="3" t="n">
-        <x:v>978673</x:v>
+        <x:v>978446</x:v>
       </x:c>
       <x:c r="ED33" s="3" t="n">
-        <x:v>983231</x:v>
+        <x:v>983148</x:v>
       </x:c>
       <x:c r="EE33" s="3" t="n">
-        <x:v>985421</x:v>
+        <x:v>985356</x:v>
       </x:c>
       <x:c r="EF33" s="3" t="n">
-        <x:v>996718</x:v>
+        <x:v>996560</x:v>
       </x:c>
       <x:c r="EG33" s="3" t="n">
-        <x:v>999973</x:v>
+        <x:v>999858</x:v>
       </x:c>
       <x:c r="EH33" s="3" t="n">
-        <x:v>1011287</x:v>
+        <x:v>1011127</x:v>
       </x:c>
       <x:c r="EI33" s="3" t="n">
-        <x:v>1020499</x:v>
+        <x:v>1020322</x:v>
       </x:c>
       <x:c r="EJ33" s="3" t="n">
-        <x:v>1025436</x:v>
+        <x:v>1025361</x:v>
       </x:c>
       <x:c r="EK33" s="3" t="n">
-        <x:v>1033645</x:v>
+        <x:v>1033518</x:v>
       </x:c>
       <x:c r="EL33" s="3" t="n">
-        <x:v>1044831</x:v>
+        <x:v>1044665</x:v>
       </x:c>
       <x:c r="EM33" s="3" t="n">
-        <x:v>1049830</x:v>
+        <x:v>1049623</x:v>
       </x:c>
       <x:c r="EN33" s="3" t="n">
-        <x:v>1055700</x:v>
+        <x:v>1055646</x:v>
       </x:c>
       <x:c r="EO33" s="3" t="n">
-        <x:v>1058440</x:v>
+        <x:v>1058159</x:v>
       </x:c>
       <x:c r="EP33" s="3" t="n">
-        <x:v>1064166</x:v>
+        <x:v>1064117</x:v>
       </x:c>
       <x:c r="EQ33" s="3" t="n">
-        <x:v>1074875</x:v>
+        <x:v>1074655</x:v>
       </x:c>
       <x:c r="ER33" s="3" t="n">
-        <x:v>1073103</x:v>
+        <x:v>1073183</x:v>
       </x:c>
       <x:c r="ES33" s="3" t="n">
-        <x:v>1076542</x:v>
+        <x:v>1075890</x:v>
       </x:c>
       <x:c r="ET33" s="3" t="n">
-        <x:v>1082513</x:v>
+        <x:v>1082594</x:v>
       </x:c>
       <x:c r="EU33" s="3" t="n">
-        <x:v>1087310</x:v>
+        <x:v>1087427</x:v>
       </x:c>
       <x:c r="EV33" s="3" t="n">
-        <x:v>1096249</x:v>
+        <x:v>1096464</x:v>
       </x:c>
       <x:c r="EW33" s="3" t="n">
-        <x:v>1092067</x:v>
+        <x:v>1090642</x:v>
       </x:c>
       <x:c r="EX33" s="3" t="n">
-        <x:v>1098031</x:v>
+        <x:v>1098287</x:v>
       </x:c>
       <x:c r="EY33" s="3" t="n">
-        <x:v>1095604</x:v>
+        <x:v>1096147</x:v>
       </x:c>
       <x:c r="EZ33" s="3" t="n">
-        <x:v>1094984</x:v>
+        <x:v>1095718</x:v>
       </x:c>
       <x:c r="FA33" s="3" t="n">
-        <x:v>1103276</x:v>
+        <x:v>1100463</x:v>
       </x:c>
       <x:c r="FB33" s="3" t="n">
-        <x:v>1103498</x:v>
+        <x:v>1104161</x:v>
       </x:c>
       <x:c r="FC33" s="3" t="n">
-        <x:v>1106150</x:v>
+        <x:v>1107246</x:v>
       </x:c>
       <x:c r="FD33" s="3" t="n">
-        <x:v>1027591</x:v>
+        <x:v>1028813</x:v>
       </x:c>
       <x:c r="FE33" s="3" t="n">
-        <x:v>1073845</x:v>
+        <x:v>1069784</x:v>
       </x:c>
       <x:c r="FF33" s="3" t="n">
-        <x:v>1074143</x:v>
+        <x:v>1074990</x:v>
       </x:c>
       <x:c r="FG33" s="3" t="n">
-        <x:v>1097473</x:v>
+        <x:v>1098734</x:v>
       </x:c>
       <x:c r="FH33" s="3" t="n">
-        <x:v>1110871</x:v>
+        <x:v>1112041</x:v>
       </x:c>
       <x:c r="FI33" s="3" t="n">
-        <x:v>1134578</x:v>
+        <x:v>1131388</x:v>
       </x:c>
       <x:c r="FJ33" s="3" t="n">
-        <x:v>1138500</x:v>
+        <x:v>1138538</x:v>
       </x:c>
       <x:c r="FK33" s="3" t="n">
-        <x:v>1137458</x:v>
+        <x:v>1138497</x:v>
       </x:c>
       <x:c r="FL33" s="3" t="n">
-        <x:v>1149693</x:v>
+        <x:v>1150623</x:v>
       </x:c>
       <x:c r="FM33" s="3" t="n">
-        <x:v>1145975</x:v>
+        <x:v>1144047</x:v>
       </x:c>
       <x:c r="FN33" s="3" t="n">
-        <x:v>1139693</x:v>
+        <x:v>1138864</x:v>
       </x:c>
       <x:c r="FO33" s="3" t="n">
-        <x:v>1134452</x:v>
+        <x:v>1135212</x:v>
       </x:c>
       <x:c r="FP33" s="3" t="n">
-        <x:v>1138647</x:v>
+        <x:v>1139912</x:v>
       </x:c>
       <x:c r="FQ33" s="3" t="n">
-        <x:v>1133637</x:v>
+        <x:v>1132565</x:v>
       </x:c>
       <x:c r="FR33" s="3" t="n">
-        <x:v>1143841</x:v>
+        <x:v>1141904</x:v>
       </x:c>
       <x:c r="FS33" s="3" t="n">
-        <x:v>1148130</x:v>
+        <x:v>1149417</x:v>
       </x:c>
       <x:c r="FT33" s="3" t="n">
-        <x:v>1142001</x:v>
+        <x:v>1143759</x:v>
       </x:c>
       <x:c r="FU33" s="3" t="n">
-        <x:v>1147347</x:v>
+        <x:v>1148241</x:v>
       </x:c>
       <x:c r="FV33" s="3" t="n">
-        <x:v>1151002</x:v>
+        <x:v>1151158</x:v>
       </x:c>
       <x:c r="FW33" s="3" t="n">
-        <x:v>1154591</x:v>
+        <x:v>1154367</x:v>
       </x:c>
       <x:c r="FX33" s="3" t="n">
-        <x:v>1157812</x:v>
+        <x:v>1159537</x:v>
+      </x:c>
+      <x:c r="FY33" s="3" t="n">
+        <x:v>1168427</x:v>
+      </x:c>
+      <x:c r="FZ33" s="3" t="n">
+        <x:v>1178251</x:v>
       </x:c>
     </x:row>
-    <x:row r="34" spans="1:180">
+    <x:row r="34" spans="1:182">
       <x:c r="B34" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C34" s="3" t="n">
-        <x:v>325818</x:v>
+        <x:v>325399</x:v>
       </x:c>
       <x:c r="D34" s="3" t="n">
-        <x:v>328066</x:v>
+        <x:v>327645</x:v>
       </x:c>
       <x:c r="E34" s="3" t="n">
-        <x:v>329203</x:v>
+        <x:v>328781</x:v>
       </x:c>
       <x:c r="F34" s="3" t="n">
-        <x:v>329511</x:v>
+        <x:v>329087</x:v>
       </x:c>
       <x:c r="G34" s="3" t="n">
-        <x:v>330024</x:v>
+        <x:v>329600</x:v>
       </x:c>
       <x:c r="H34" s="3" t="n">
-        <x:v>331023</x:v>
+        <x:v>330598</x:v>
       </x:c>
       <x:c r="I34" s="3" t="n">
-        <x:v>331451</x:v>
+        <x:v>331026</x:v>
       </x:c>
       <x:c r="J34" s="3" t="n">
-        <x:v>334528</x:v>
+        <x:v>334099</x:v>
       </x:c>
       <x:c r="K34" s="3" t="n">
-        <x:v>319683</x:v>
+        <x:v>319273</x:v>
       </x:c>
       <x:c r="L34" s="3" t="n">
-        <x:v>321015</x:v>
+        <x:v>320603</x:v>
       </x:c>
       <x:c r="M34" s="3" t="n">
-        <x:v>325068</x:v>
+        <x:v>324651</x:v>
       </x:c>
       <x:c r="N34" s="3" t="n">
-        <x:v>327367</x:v>
+        <x:v>326946</x:v>
       </x:c>
       <x:c r="O34" s="3" t="n">
-        <x:v>327303</x:v>
+        <x:v>326883</x:v>
       </x:c>
       <x:c r="P34" s="3" t="n">
-        <x:v>328953</x:v>
+        <x:v>328530</x:v>
       </x:c>
       <x:c r="Q34" s="3" t="n">
-        <x:v>330905</x:v>
+        <x:v>330481</x:v>
       </x:c>
       <x:c r="R34" s="3" t="n">
-        <x:v>332144</x:v>
+        <x:v>331717</x:v>
       </x:c>
       <x:c r="S34" s="3" t="n">
-        <x:v>336255</x:v>
+        <x:v>335823</x:v>
       </x:c>
       <x:c r="T34" s="3" t="n">
-        <x:v>338380</x:v>
+        <x:v>337946</x:v>
       </x:c>
       <x:c r="U34" s="3" t="n">
-        <x:v>337903</x:v>
+        <x:v>337469</x:v>
       </x:c>
       <x:c r="V34" s="3" t="n">
-        <x:v>341578</x:v>
+        <x:v>341140</x:v>
       </x:c>
       <x:c r="W34" s="3" t="n">
-        <x:v>347053</x:v>
+        <x:v>346607</x:v>
       </x:c>
       <x:c r="X34" s="3" t="n">
-        <x:v>352907</x:v>
+        <x:v>352454</x:v>
       </x:c>
       <x:c r="Y34" s="3" t="n">
-        <x:v>360799</x:v>
+        <x:v>360336</x:v>
       </x:c>
       <x:c r="Z34" s="3" t="n">
-        <x:v>363867</x:v>
+        <x:v>363400</x:v>
       </x:c>
       <x:c r="AA34" s="3" t="n">
-        <x:v>366626</x:v>
+        <x:v>366155</x:v>
       </x:c>
       <x:c r="AB34" s="3" t="n">
-        <x:v>380863</x:v>
+        <x:v>380374</x:v>
       </x:c>
       <x:c r="AC34" s="3" t="n">
-        <x:v>374384</x:v>
+        <x:v>373903</x:v>
       </x:c>
       <x:c r="AD34" s="3" t="n">
-        <x:v>380898</x:v>
+        <x:v>380409</x:v>
       </x:c>
       <x:c r="AE34" s="3" t="n">
-        <x:v>386967</x:v>
+        <x:v>386470</x:v>
       </x:c>
       <x:c r="AF34" s="3" t="n">
-        <x:v>385363</x:v>
+        <x:v>384868</x:v>
       </x:c>
       <x:c r="AG34" s="3" t="n">
-        <x:v>387720</x:v>
+        <x:v>387222</x:v>
       </x:c>
       <x:c r="AH34" s="3" t="n">
-        <x:v>385957</x:v>
+        <x:v>385461</x:v>
       </x:c>
       <x:c r="AI34" s="3" t="n">
-        <x:v>389167</x:v>
+        <x:v>388667</x:v>
       </x:c>
       <x:c r="AJ34" s="3" t="n">
-        <x:v>390349</x:v>
+        <x:v>389848</x:v>
       </x:c>
       <x:c r="AK34" s="3" t="n">
-        <x:v>390116</x:v>
+        <x:v>389615</x:v>
       </x:c>
       <x:c r="AL34" s="3" t="n">
-        <x:v>392139</x:v>
+        <x:v>391635</x:v>
       </x:c>
       <x:c r="AM34" s="3" t="n">
-        <x:v>388937</x:v>
+        <x:v>388437</x:v>
       </x:c>
       <x:c r="AN34" s="3" t="n">
-        <x:v>390212</x:v>
+        <x:v>389711</x:v>
       </x:c>
       <x:c r="AO34" s="3" t="n">
-        <x:v>386638</x:v>
+        <x:v>386141</x:v>
       </x:c>
       <x:c r="AP34" s="3" t="n">
-        <x:v>376698</x:v>
+        <x:v>376214</x:v>
       </x:c>
       <x:c r="AQ34" s="3" t="n">
-        <x:v>387530</x:v>
+        <x:v>387032</x:v>
       </x:c>
       <x:c r="AR34" s="3" t="n">
-        <x:v>386592</x:v>
+        <x:v>386095</x:v>
       </x:c>
       <x:c r="AS34" s="3" t="n">
-        <x:v>385293</x:v>
+        <x:v>384798</x:v>
       </x:c>
       <x:c r="AT34" s="3" t="n">
-        <x:v>385297</x:v>
+        <x:v>384802</x:v>
       </x:c>
       <x:c r="AU34" s="3" t="n">
-        <x:v>384038</x:v>
+        <x:v>383545</x:v>
       </x:c>
       <x:c r="AV34" s="3" t="n">
-        <x:v>382232</x:v>
+        <x:v>381741</x:v>
       </x:c>
       <x:c r="AW34" s="3" t="n">
-        <x:v>378288</x:v>
+        <x:v>377802</x:v>
       </x:c>
       <x:c r="AX34" s="3" t="n">
-        <x:v>372541</x:v>
+        <x:v>372063</x:v>
       </x:c>
       <x:c r="AY34" s="3" t="n">
-        <x:v>364043</x:v>
+        <x:v>363506</x:v>
       </x:c>
       <x:c r="AZ34" s="3" t="n">
-        <x:v>367799</x:v>
+        <x:v>367405</x:v>
       </x:c>
       <x:c r="BA34" s="3" t="n">
-        <x:v>369633</x:v>
+        <x:v>369004</x:v>
       </x:c>
       <x:c r="BB34" s="3" t="n">
-        <x:v>370056</x:v>
+        <x:v>369615</x:v>
       </x:c>
       <x:c r="BC34" s="3" t="n">
-        <x:v>374828</x:v>
+        <x:v>374260</x:v>
       </x:c>
       <x:c r="BD34" s="3" t="n">
-        <x:v>373662</x:v>
+        <x:v>373274</x:v>
       </x:c>
       <x:c r="BE34" s="3" t="n">
-        <x:v>374319</x:v>
+        <x:v>373625</x:v>
       </x:c>
       <x:c r="BF34" s="3" t="n">
-        <x:v>375102</x:v>
+        <x:v>374645</x:v>
       </x:c>
       <x:c r="BG34" s="3" t="n">
-        <x:v>376174</x:v>
+        <x:v>375646</x:v>
       </x:c>
       <x:c r="BH34" s="3" t="n">
-        <x:v>380797</x:v>
+        <x:v>380403</x:v>
       </x:c>
       <x:c r="BI34" s="3" t="n">
-        <x:v>380192</x:v>
+        <x:v>379551</x:v>
       </x:c>
       <x:c r="BJ34" s="3" t="n">
-        <x:v>378265</x:v>
+        <x:v>377874</x:v>
       </x:c>
       <x:c r="BK34" s="3" t="n">
-        <x:v>383022</x:v>
+        <x:v>382528</x:v>
       </x:c>
       <x:c r="BL34" s="3" t="n">
-        <x:v>385490</x:v>
+        <x:v>385051</x:v>
       </x:c>
       <x:c r="BM34" s="3" t="n">
-        <x:v>391267</x:v>
+        <x:v>390590</x:v>
       </x:c>
       <x:c r="BN34" s="3" t="n">
-        <x:v>389200</x:v>
+        <x:v>388851</x:v>
       </x:c>
       <x:c r="BO34" s="3" t="n">
-        <x:v>396062</x:v>
+        <x:v>395763</x:v>
       </x:c>
       <x:c r="BP34" s="3" t="n">
-        <x:v>401146</x:v>
+        <x:v>400552</x:v>
       </x:c>
       <x:c r="BQ34" s="3" t="n">
-        <x:v>400216</x:v>
+        <x:v>399619</x:v>
       </x:c>
       <x:c r="BR34" s="3" t="n">
-        <x:v>402981</x:v>
+        <x:v>402598</x:v>
       </x:c>
       <x:c r="BS34" s="3" t="n">
-        <x:v>405820</x:v>
+        <x:v>405312</x:v>
       </x:c>
       <x:c r="BT34" s="3" t="n">
-        <x:v>412104</x:v>
+        <x:v>411645</x:v>
       </x:c>
       <x:c r="BU34" s="3" t="n">
-        <x:v>415444</x:v>
+        <x:v>414891</x:v>
       </x:c>
       <x:c r="BV34" s="3" t="n">
-        <x:v>419503</x:v>
+        <x:v>418974</x:v>
       </x:c>
       <x:c r="BW34" s="3" t="n">
-        <x:v>423310</x:v>
+        <x:v>422764</x:v>
       </x:c>
       <x:c r="BX34" s="3" t="n">
-        <x:v>425924</x:v>
+        <x:v>425390</x:v>
       </x:c>
       <x:c r="BY34" s="3" t="n">
-        <x:v>430114</x:v>
+        <x:v>429602</x:v>
       </x:c>
       <x:c r="BZ34" s="3" t="n">
-        <x:v>444836</x:v>
+        <x:v>444147</x:v>
       </x:c>
       <x:c r="CA34" s="3" t="n">
-        <x:v>452932</x:v>
+        <x:v>452168</x:v>
       </x:c>
       <x:c r="CB34" s="3" t="n">
-        <x:v>457846</x:v>
+        <x:v>457381</x:v>
       </x:c>
       <x:c r="CC34" s="3" t="n">
-        <x:v>460175</x:v>
+        <x:v>459724</x:v>
       </x:c>
       <x:c r="CD34" s="3" t="n">
-        <x:v>460221</x:v>
+        <x:v>459534</x:v>
       </x:c>
       <x:c r="CE34" s="3" t="n">
-        <x:v>461688</x:v>
+        <x:v>460990</x:v>
       </x:c>
       <x:c r="CF34" s="3" t="n">
-        <x:v>461151</x:v>
+        <x:v>460647</x:v>
       </x:c>
       <x:c r="CG34" s="3" t="n">
-        <x:v>462571</x:v>
+        <x:v>462117</x:v>
       </x:c>
       <x:c r="CH34" s="3" t="n">
-        <x:v>461570</x:v>
+        <x:v>460902</x:v>
       </x:c>
       <x:c r="CI34" s="3" t="n">
-        <x:v>470714</x:v>
+        <x:v>470217</x:v>
       </x:c>
       <x:c r="CJ34" s="3" t="n">
-        <x:v>471031</x:v>
+        <x:v>470431</x:v>
       </x:c>
       <x:c r="CK34" s="3" t="n">
-        <x:v>471648</x:v>
+        <x:v>471088</x:v>
       </x:c>
       <x:c r="CL34" s="3" t="n">
-        <x:v>473908</x:v>
+        <x:v>473214</x:v>
       </x:c>
       <x:c r="CM34" s="3" t="n">
-        <x:v>474402</x:v>
+        <x:v>473967</x:v>
       </x:c>
       <x:c r="CN34" s="3" t="n">
-        <x:v>476765</x:v>
+        <x:v>476209</x:v>
       </x:c>
       <x:c r="CO34" s="3" t="n">
-        <x:v>481151</x:v>
+        <x:v>480553</x:v>
       </x:c>
       <x:c r="CP34" s="3" t="n">
-        <x:v>484673</x:v>
+        <x:v>483996</x:v>
       </x:c>
       <x:c r="CQ34" s="3" t="n">
-        <x:v>490900</x:v>
+        <x:v>490359</x:v>
       </x:c>
       <x:c r="CR34" s="3" t="n">
-        <x:v>488660</x:v>
+        <x:v>487983</x:v>
       </x:c>
       <x:c r="CS34" s="3" t="n">
-        <x:v>492868</x:v>
+        <x:v>492244</x:v>
       </x:c>
       <x:c r="CT34" s="3" t="n">
-        <x:v>496164</x:v>
+        <x:v>495375</x:v>
       </x:c>
       <x:c r="CU34" s="3" t="n">
-        <x:v>500734</x:v>
+        <x:v>500342</x:v>
       </x:c>
       <x:c r="CV34" s="3" t="n">
-        <x:v>503876</x:v>
+        <x:v>502976</x:v>
       </x:c>
       <x:c r="CW34" s="3" t="n">
-        <x:v>512743</x:v>
+        <x:v>512042</x:v>
       </x:c>
       <x:c r="CX34" s="3" t="n">
-        <x:v>513091</x:v>
+        <x:v>512329</x:v>
       </x:c>
       <x:c r="CY34" s="3" t="n">
-        <x:v>514366</x:v>
+        <x:v>513750</x:v>
       </x:c>
       <x:c r="CZ34" s="3" t="n">
-        <x:v>521019</x:v>
+        <x:v>520319</x:v>
       </x:c>
       <x:c r="DA34" s="3" t="n">
-        <x:v>524344</x:v>
+        <x:v>523651</x:v>
       </x:c>
       <x:c r="DB34" s="3" t="n">
-        <x:v>531793</x:v>
+        <x:v>531155</x:v>
       </x:c>
       <x:c r="DC34" s="3" t="n">
-        <x:v>536445</x:v>
+        <x:v>535855</x:v>
       </x:c>
       <x:c r="DD34" s="3" t="n">
-        <x:v>541653</x:v>
+        <x:v>540831</x:v>
       </x:c>
       <x:c r="DE34" s="3" t="n">
-        <x:v>551882</x:v>
+        <x:v>551076</x:v>
       </x:c>
       <x:c r="DF34" s="3" t="n">
-        <x:v>555243</x:v>
+        <x:v>554775</x:v>
       </x:c>
       <x:c r="DG34" s="3" t="n">
-        <x:v>551289</x:v>
+        <x:v>550927</x:v>
       </x:c>
       <x:c r="DH34" s="3" t="n">
-        <x:v>549572</x:v>
+        <x:v>548347</x:v>
       </x:c>
       <x:c r="DI34" s="3" t="n">
-        <x:v>544393</x:v>
+        <x:v>543433</x:v>
       </x:c>
       <x:c r="DJ34" s="3" t="n">
-        <x:v>538892</x:v>
+        <x:v>538574</x:v>
       </x:c>
       <x:c r="DK34" s="3" t="n">
-        <x:v>544919</x:v>
+        <x:v>544809</x:v>
       </x:c>
       <x:c r="DL34" s="3" t="n">
-        <x:v>552076</x:v>
+        <x:v>550686</x:v>
       </x:c>
       <x:c r="DM34" s="3" t="n">
-        <x:v>554897</x:v>
+        <x:v>553868</x:v>
       </x:c>
       <x:c r="DN34" s="3" t="n">
-        <x:v>555898</x:v>
+        <x:v>555463</x:v>
       </x:c>
       <x:c r="DO34" s="3" t="n">
-        <x:v>568384</x:v>
+        <x:v>568570</x:v>
       </x:c>
       <x:c r="DP34" s="3" t="n">
-        <x:v>570620</x:v>
+        <x:v>568991</x:v>
       </x:c>
       <x:c r="DQ34" s="3" t="n">
-        <x:v>577404</x:v>
+        <x:v>576390</x:v>
       </x:c>
       <x:c r="DR34" s="3" t="n">
-        <x:v>577200</x:v>
+        <x:v>576495</x:v>
       </x:c>
       <x:c r="DS34" s="3" t="n">
-        <x:v>581466</x:v>
+        <x:v>581378</x:v>
       </x:c>
       <x:c r="DT34" s="3" t="n">
-        <x:v>587113</x:v>
+        <x:v>585829</x:v>
       </x:c>
       <x:c r="DU34" s="3" t="n">
-        <x:v>584029</x:v>
+        <x:v>583159</x:v>
       </x:c>
       <x:c r="DV34" s="3" t="n">
-        <x:v>583051</x:v>
+        <x:v>582162</x:v>
       </x:c>
       <x:c r="DW34" s="3" t="n">
-        <x:v>588090</x:v>
+        <x:v>587682</x:v>
       </x:c>
       <x:c r="DX34" s="3" t="n">
-        <x:v>589307</x:v>
+        <x:v>588344</x:v>
       </x:c>
       <x:c r="DY34" s="3" t="n">
-        <x:v>593135</x:v>
+        <x:v>592444</x:v>
       </x:c>
       <x:c r="DZ34" s="3" t="n">
-        <x:v>594586</x:v>
+        <x:v>593747</x:v>
       </x:c>
       <x:c r="EA34" s="3" t="n">
-        <x:v>596599</x:v>
+        <x:v>596213</x:v>
       </x:c>
       <x:c r="EB34" s="3" t="n">
-        <x:v>598505</x:v>
+        <x:v>597588</x:v>
       </x:c>
       <x:c r="EC34" s="3" t="n">
-        <x:v>605231</x:v>
+        <x:v>604447</x:v>
       </x:c>
       <x:c r="ED34" s="3" t="n">
-        <x:v>608058</x:v>
+        <x:v>607230</x:v>
       </x:c>
       <x:c r="EE34" s="3" t="n">
-        <x:v>610836</x:v>
+        <x:v>610280</x:v>
       </x:c>
       <x:c r="EF34" s="3" t="n">
-        <x:v>618603</x:v>
+        <x:v>617912</x:v>
       </x:c>
       <x:c r="EG34" s="3" t="n">
-        <x:v>620399</x:v>
+        <x:v>619571</x:v>
       </x:c>
       <x:c r="EH34" s="3" t="n">
-        <x:v>628858</x:v>
+        <x:v>628017</x:v>
       </x:c>
       <x:c r="EI34" s="3" t="n">
-        <x:v>636633</x:v>
+        <x:v>635888</x:v>
       </x:c>
       <x:c r="EJ34" s="3" t="n">
-        <x:v>641860</x:v>
+        <x:v>641209</x:v>
       </x:c>
       <x:c r="EK34" s="3" t="n">
-        <x:v>647290</x:v>
+        <x:v>646372</x:v>
       </x:c>
       <x:c r="EL34" s="3" t="n">
-        <x:v>653673</x:v>
+        <x:v>652767</x:v>
       </x:c>
       <x:c r="EM34" s="3" t="n">
-        <x:v>654035</x:v>
+        <x:v>653284</x:v>
       </x:c>
       <x:c r="EN34" s="3" t="n">
-        <x:v>654127</x:v>
+        <x:v>653284</x:v>
       </x:c>
       <x:c r="EO34" s="3" t="n">
-        <x:v>660756</x:v>
+        <x:v>659752</x:v>
       </x:c>
       <x:c r="EP34" s="3" t="n">
-        <x:v>665347</x:v>
+        <x:v>664383</x:v>
       </x:c>
       <x:c r="EQ34" s="3" t="n">
-        <x:v>675466</x:v>
+        <x:v>674388</x:v>
       </x:c>
       <x:c r="ER34" s="3" t="n">
-        <x:v>671748</x:v>
+        <x:v>671203</x:v>
       </x:c>
       <x:c r="ES34" s="3" t="n">
-        <x:v>674464</x:v>
+        <x:v>673450</x:v>
       </x:c>
       <x:c r="ET34" s="3" t="n">
-        <x:v>679650</x:v>
+        <x:v>678842</x:v>
       </x:c>
       <x:c r="EU34" s="3" t="n">
-        <x:v>684655</x:v>
+        <x:v>683705</x:v>
       </x:c>
       <x:c r="EV34" s="3" t="n">
-        <x:v>689463</x:v>
+        <x:v>688787</x:v>
       </x:c>
       <x:c r="EW34" s="3" t="n">
-        <x:v>687033</x:v>
+        <x:v>685934</x:v>
       </x:c>
       <x:c r="EX34" s="3" t="n">
-        <x:v>691034</x:v>
+        <x:v>690335</x:v>
       </x:c>
       <x:c r="EY34" s="3" t="n">
-        <x:v>687272</x:v>
+        <x:v>686332</x:v>
       </x:c>
       <x:c r="EZ34" s="3" t="n">
-        <x:v>690240</x:v>
+        <x:v>689664</x:v>
       </x:c>
       <x:c r="FA34" s="3" t="n">
-        <x:v>698913</x:v>
+        <x:v>697749</x:v>
       </x:c>
       <x:c r="FB34" s="3" t="n">
-        <x:v>698669</x:v>
+        <x:v>697943</x:v>
       </x:c>
       <x:c r="FC34" s="3" t="n">
-        <x:v>705086</x:v>
+        <x:v>704147</x:v>
       </x:c>
       <x:c r="FD34" s="3" t="n">
-        <x:v>635938</x:v>
+        <x:v>635247</x:v>
       </x:c>
       <x:c r="FE34" s="3" t="n">
-        <x:v>676039</x:v>
+        <x:v>674976</x:v>
       </x:c>
       <x:c r="FF34" s="3" t="n">
-        <x:v>673158</x:v>
+        <x:v>672249</x:v>
       </x:c>
       <x:c r="FG34" s="3" t="n">
-        <x:v>687275</x:v>
+        <x:v>686590</x:v>
       </x:c>
       <x:c r="FH34" s="3" t="n">
-        <x:v>697066</x:v>
+        <x:v>696259</x:v>
       </x:c>
       <x:c r="FI34" s="3" t="n">
-        <x:v>724427</x:v>
+        <x:v>723197</x:v>
       </x:c>
       <x:c r="FJ34" s="3" t="n">
-        <x:v>729404</x:v>
+        <x:v>728134</x:v>
       </x:c>
       <x:c r="FK34" s="3" t="n">
-        <x:v>726293</x:v>
+        <x:v>725607</x:v>
       </x:c>
       <x:c r="FL34" s="3" t="n">
-        <x:v>737795</x:v>
+        <x:v>737079</x:v>
       </x:c>
       <x:c r="FM34" s="3" t="n">
-        <x:v>729636</x:v>
+        <x:v>728474</x:v>
       </x:c>
       <x:c r="FN34" s="3" t="n">
-        <x:v>724222</x:v>
+        <x:v>722644</x:v>
       </x:c>
       <x:c r="FO34" s="3" t="n">
-        <x:v>716206</x:v>
+        <x:v>715589</x:v>
       </x:c>
       <x:c r="FP34" s="3" t="n">
-        <x:v>718741</x:v>
+        <x:v>718195</x:v>
       </x:c>
       <x:c r="FQ34" s="3" t="n">
-        <x:v>716120</x:v>
+        <x:v>715175</x:v>
       </x:c>
       <x:c r="FR34" s="3" t="n">
-        <x:v>723016</x:v>
+        <x:v>721325</x:v>
       </x:c>
       <x:c r="FS34" s="3" t="n">
-        <x:v>723494</x:v>
+        <x:v>723626</x:v>
       </x:c>
       <x:c r="FT34" s="3" t="n">
-        <x:v>719417</x:v>
+        <x:v>719619</x:v>
       </x:c>
       <x:c r="FU34" s="3" t="n">
-        <x:v>722507</x:v>
+        <x:v>723495</x:v>
       </x:c>
       <x:c r="FV34" s="3" t="n">
-        <x:v>727114</x:v>
+        <x:v>727097</x:v>
       </x:c>
       <x:c r="FW34" s="3" t="n">
-        <x:v>728558</x:v>
+        <x:v>729201</x:v>
       </x:c>
       <x:c r="FX34" s="3" t="n">
-        <x:v>731735</x:v>
+        <x:v>731562</x:v>
+      </x:c>
+      <x:c r="FY34" s="3" t="n">
+        <x:v>738375</x:v>
+      </x:c>
+      <x:c r="FZ34" s="3" t="n">
+        <x:v>744967</x:v>
       </x:c>
     </x:row>
-    <x:row r="35" spans="1:180">
+    <x:row r="35" spans="1:182">
       <x:c r="B35" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>317267</x:v>
+        <x:v>316849</x:v>
       </x:c>
       <x:c r="D35" s="3" t="n">
-        <x:v>319304</x:v>
+        <x:v>318883</x:v>
       </x:c>
       <x:c r="E35" s="3" t="n">
-        <x:v>320357</x:v>
+        <x:v>319935</x:v>
       </x:c>
       <x:c r="F35" s="3" t="n">
-        <x:v>320586</x:v>
+        <x:v>320163</x:v>
       </x:c>
       <x:c r="G35" s="3" t="n">
-        <x:v>321063</x:v>
+        <x:v>320640</x:v>
       </x:c>
       <x:c r="H35" s="3" t="n">
-        <x:v>321962</x:v>
+        <x:v>321537</x:v>
       </x:c>
       <x:c r="I35" s="3" t="n">
-        <x:v>322280</x:v>
+        <x:v>321856</x:v>
       </x:c>
       <x:c r="J35" s="3" t="n">
-        <x:v>325152</x:v>
+        <x:v>324723</x:v>
       </x:c>
       <x:c r="K35" s="3" t="n">
-        <x:v>310691</x:v>
+        <x:v>310281</x:v>
       </x:c>
       <x:c r="L35" s="3" t="n">
-        <x:v>311970</x:v>
+        <x:v>311559</x:v>
       </x:c>
       <x:c r="M35" s="3" t="n">
-        <x:v>315812</x:v>
+        <x:v>315396</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>318052</x:v>
+        <x:v>317633</x:v>
       </x:c>
       <x:c r="O35" s="3" t="n">
-        <x:v>318069</x:v>
+        <x:v>317650</x:v>
       </x:c>
       <x:c r="P35" s="3" t="n">
-        <x:v>319741</x:v>
+        <x:v>319320</x:v>
       </x:c>
       <x:c r="Q35" s="3" t="n">
-        <x:v>321663</x:v>
+        <x:v>321239</x:v>
       </x:c>
       <x:c r="R35" s="3" t="n">
-        <x:v>322839</x:v>
+        <x:v>322414</x:v>
       </x:c>
       <x:c r="S35" s="3" t="n">
-        <x:v>326924</x:v>
+        <x:v>326493</x:v>
       </x:c>
       <x:c r="T35" s="3" t="n">
-        <x:v>328928</x:v>
+        <x:v>328495</x:v>
       </x:c>
       <x:c r="U35" s="3" t="n">
-        <x:v>328511</x:v>
+        <x:v>328079</x:v>
       </x:c>
       <x:c r="V35" s="3" t="n">
-        <x:v>332158</x:v>
+        <x:v>331721</x:v>
       </x:c>
       <x:c r="W35" s="3" t="n">
-        <x:v>337218</x:v>
+        <x:v>336774</x:v>
       </x:c>
       <x:c r="X35" s="3" t="n">
-        <x:v>342964</x:v>
+        <x:v>342513</x:v>
       </x:c>
       <x:c r="Y35" s="3" t="n">
-        <x:v>350617</x:v>
+        <x:v>350155</x:v>
       </x:c>
       <x:c r="Z35" s="3" t="n">
-        <x:v>353571</x:v>
+        <x:v>353105</x:v>
       </x:c>
       <x:c r="AA35" s="3" t="n">
-        <x:v>356234</x:v>
+        <x:v>355765</x:v>
       </x:c>
       <x:c r="AB35" s="3" t="n">
-        <x:v>370326</x:v>
+        <x:v>369838</x:v>
       </x:c>
       <x:c r="AC35" s="3" t="n">
-        <x:v>363786</x:v>
+        <x:v>363306</x:v>
       </x:c>
       <x:c r="AD35" s="3" t="n">
-        <x:v>370112</x:v>
+        <x:v>369624</x:v>
       </x:c>
       <x:c r="AE35" s="3" t="n">
-        <x:v>375927</x:v>
+        <x:v>375432</x:v>
       </x:c>
       <x:c r="AF35" s="3" t="n">
-        <x:v>374442</x:v>
+        <x:v>373949</x:v>
       </x:c>
       <x:c r="AG35" s="3" t="n">
-        <x:v>376744</x:v>
+        <x:v>376248</x:v>
       </x:c>
       <x:c r="AH35" s="3" t="n">
-        <x:v>374881</x:v>
+        <x:v>374387</x:v>
       </x:c>
       <x:c r="AI35" s="3" t="n">
-        <x:v>377997</x:v>
+        <x:v>377500</x:v>
       </x:c>
       <x:c r="AJ35" s="3" t="n">
-        <x:v>379096</x:v>
+        <x:v>378597</x:v>
       </x:c>
       <x:c r="AK35" s="3" t="n">
-        <x:v>378763</x:v>
+        <x:v>378264</x:v>
       </x:c>
       <x:c r="AL35" s="3" t="n">
-        <x:v>380559</x:v>
+        <x:v>380057</x:v>
       </x:c>
       <x:c r="AM35" s="3" t="n">
-        <x:v>376900</x:v>
+        <x:v>376404</x:v>
       </x:c>
       <x:c r="AN35" s="3" t="n">
-        <x:v>377930</x:v>
+        <x:v>377432</x:v>
       </x:c>
       <x:c r="AO35" s="3" t="n">
-        <x:v>374372</x:v>
+        <x:v>373879</x:v>
       </x:c>
       <x:c r="AP35" s="3" t="n">
-        <x:v>364243</x:v>
+        <x:v>363763</x:v>
       </x:c>
       <x:c r="AQ35" s="3" t="n">
-        <x:v>374789</x:v>
+        <x:v>374295</x:v>
       </x:c>
       <x:c r="AR35" s="3" t="n">
-        <x:v>373904</x:v>
+        <x:v>373411</x:v>
       </x:c>
       <x:c r="AS35" s="3" t="n">
-        <x:v>372474</x:v>
+        <x:v>371984</x:v>
       </x:c>
       <x:c r="AT35" s="3" t="n">
-        <x:v>372561</x:v>
+        <x:v>372070</x:v>
       </x:c>
       <x:c r="AU35" s="3" t="n">
-        <x:v>370934</x:v>
+        <x:v>370445</x:v>
       </x:c>
       <x:c r="AV35" s="3" t="n">
-        <x:v>370091</x:v>
+        <x:v>369603</x:v>
       </x:c>
       <x:c r="AW35" s="3" t="n">
-        <x:v>365326</x:v>
+        <x:v>364845</x:v>
       </x:c>
       <x:c r="AX35" s="3" t="n">
-        <x:v>360293</x:v>
+        <x:v>359819</x:v>
       </x:c>
       <x:c r="AY35" s="3" t="n">
-        <x:v>351601</x:v>
+        <x:v>351051</x:v>
       </x:c>
       <x:c r="AZ35" s="3" t="n">
-        <x:v>355190</x:v>
+        <x:v>354807</x:v>
       </x:c>
       <x:c r="BA35" s="3" t="n">
-        <x:v>356848</x:v>
+        <x:v>356235</x:v>
       </x:c>
       <x:c r="BB35" s="3" t="n">
-        <x:v>357263</x:v>
+        <x:v>356818</x:v>
       </x:c>
       <x:c r="BC35" s="3" t="n">
-        <x:v>362244</x:v>
+        <x:v>361672</x:v>
       </x:c>
       <x:c r="BD35" s="3" t="n">
-        <x:v>360993</x:v>
+        <x:v>360612</x:v>
       </x:c>
       <x:c r="BE35" s="3" t="n">
-        <x:v>361734</x:v>
+        <x:v>361051</x:v>
       </x:c>
       <x:c r="BF35" s="3" t="n">
-        <x:v>362506</x:v>
+        <x:v>362043</x:v>
       </x:c>
       <x:c r="BG35" s="3" t="n">
-        <x:v>364928</x:v>
+        <x:v>364386</x:v>
       </x:c>
       <x:c r="BH35" s="3" t="n">
-        <x:v>367259</x:v>
+        <x:v>366902</x:v>
       </x:c>
       <x:c r="BI35" s="3" t="n">
-        <x:v>369067</x:v>
+        <x:v>368421</x:v>
       </x:c>
       <x:c r="BJ35" s="3" t="n">
-        <x:v>367067</x:v>
+        <x:v>366667</x:v>
       </x:c>
       <x:c r="BK35" s="3" t="n">
-        <x:v>371342</x:v>
+        <x:v>370847</x:v>
       </x:c>
       <x:c r="BL35" s="3" t="n">
-        <x:v>373621</x:v>
+        <x:v>373201</x:v>
       </x:c>
       <x:c r="BM35" s="3" t="n">
-        <x:v>379280</x:v>
+        <x:v>378611</x:v>
       </x:c>
       <x:c r="BN35" s="3" t="n">
-        <x:v>377226</x:v>
+        <x:v>376870</x:v>
       </x:c>
       <x:c r="BO35" s="3" t="n">
-        <x:v>383921</x:v>
+        <x:v>383631</x:v>
       </x:c>
       <x:c r="BP35" s="3" t="n">
-        <x:v>388879</x:v>
+        <x:v>388296</x:v>
       </x:c>
       <x:c r="BQ35" s="3" t="n">
-        <x:v>387919</x:v>
+        <x:v>387333</x:v>
       </x:c>
       <x:c r="BR35" s="3" t="n">
-        <x:v>390747</x:v>
+        <x:v>390361</x:v>
       </x:c>
       <x:c r="BS35" s="3" t="n">
-        <x:v>393651</x:v>
+        <x:v>393148</x:v>
       </x:c>
       <x:c r="BT35" s="3" t="n">
-        <x:v>399805</x:v>
+        <x:v>399353</x:v>
       </x:c>
       <x:c r="BU35" s="3" t="n">
-        <x:v>402927</x:v>
+        <x:v>402384</x:v>
       </x:c>
       <x:c r="BV35" s="3" t="n">
-        <x:v>406901</x:v>
+        <x:v>406375</x:v>
       </x:c>
       <x:c r="BW35" s="3" t="n">
-        <x:v>411685</x:v>
+        <x:v>411143</x:v>
       </x:c>
       <x:c r="BX35" s="3" t="n">
-        <x:v>414317</x:v>
+        <x:v>413782</x:v>
       </x:c>
       <x:c r="BY35" s="3" t="n">
-        <x:v>418278</x:v>
+        <x:v>417764</x:v>
       </x:c>
       <x:c r="BZ35" s="3" t="n">
-        <x:v>432862</x:v>
+        <x:v>432169</x:v>
       </x:c>
       <x:c r="CA35" s="3" t="n">
-        <x:v>438155</x:v>
+        <x:v>437399</x:v>
       </x:c>
       <x:c r="CB35" s="3" t="n">
-        <x:v>443023</x:v>
+        <x:v>442558</x:v>
       </x:c>
       <x:c r="CC35" s="3" t="n">
-        <x:v>445240</x:v>
+        <x:v>444795</x:v>
       </x:c>
       <x:c r="CD35" s="3" t="n">
-        <x:v>445128</x:v>
+        <x:v>444444</x:v>
       </x:c>
       <x:c r="CE35" s="3" t="n">
-        <x:v>446540</x:v>
+        <x:v>445854</x:v>
       </x:c>
       <x:c r="CF35" s="3" t="n">
-        <x:v>445944</x:v>
+        <x:v>445445</x:v>
       </x:c>
       <x:c r="CG35" s="3" t="n">
-        <x:v>447308</x:v>
+        <x:v>446855</x:v>
       </x:c>
       <x:c r="CH35" s="3" t="n">
-        <x:v>446163</x:v>
+        <x:v>445503</x:v>
       </x:c>
       <x:c r="CI35" s="3" t="n">
-        <x:v>455058</x:v>
+        <x:v>454586</x:v>
       </x:c>
       <x:c r="CJ35" s="3" t="n">
-        <x:v>455228</x:v>
+        <x:v>454638</x:v>
       </x:c>
       <x:c r="CK35" s="3" t="n">
-        <x:v>455806</x:v>
+        <x:v>455236</x:v>
       </x:c>
       <x:c r="CL35" s="3" t="n">
-        <x:v>457868</x:v>
+        <x:v>457178</x:v>
       </x:c>
       <x:c r="CM35" s="3" t="n">
-        <x:v>457942</x:v>
+        <x:v>457529</x:v>
       </x:c>
       <x:c r="CN35" s="3" t="n">
-        <x:v>460107</x:v>
+        <x:v>459569</x:v>
       </x:c>
       <x:c r="CO35" s="3" t="n">
-        <x:v>464458</x:v>
+        <x:v>463856</x:v>
       </x:c>
       <x:c r="CP35" s="3" t="n">
-        <x:v>467946</x:v>
+        <x:v>467274</x:v>
       </x:c>
       <x:c r="CQ35" s="3" t="n">
-        <x:v>474222</x:v>
+        <x:v>473697</x:v>
       </x:c>
       <x:c r="CR35" s="3" t="n">
-        <x:v>472040</x:v>
+        <x:v>471373</x:v>
       </x:c>
       <x:c r="CS35" s="3" t="n">
-        <x:v>476231</x:v>
+        <x:v>475595</x:v>
       </x:c>
       <x:c r="CT35" s="3" t="n">
-        <x:v>479400</x:v>
+        <x:v>478618</x:v>
       </x:c>
       <x:c r="CU35" s="3" t="n">
-        <x:v>483647</x:v>
+        <x:v>483269</x:v>
       </x:c>
       <x:c r="CV35" s="3" t="n">
-        <x:v>486631</x:v>
+        <x:v>485732</x:v>
       </x:c>
       <x:c r="CW35" s="3" t="n">
-        <x:v>495321</x:v>
+        <x:v>494612</x:v>
       </x:c>
       <x:c r="CX35" s="3" t="n">
-        <x:v>495432</x:v>
+        <x:v>494674</x:v>
       </x:c>
       <x:c r="CY35" s="3" t="n">
-        <x:v>496865</x:v>
+        <x:v>496254</x:v>
       </x:c>
       <x:c r="CZ35" s="3" t="n">
-        <x:v>503523</x:v>
+        <x:v>502828</x:v>
       </x:c>
       <x:c r="DA35" s="3" t="n">
-        <x:v>506742</x:v>
+        <x:v>506054</x:v>
       </x:c>
       <x:c r="DB35" s="3" t="n">
-        <x:v>514098</x:v>
+        <x:v>513471</x:v>
       </x:c>
       <x:c r="DC35" s="3" t="n">
-        <x:v>518822</x:v>
+        <x:v>518236</x:v>
       </x:c>
       <x:c r="DD35" s="3" t="n">
-        <x:v>524024</x:v>
+        <x:v>523214</x:v>
       </x:c>
       <x:c r="DE35" s="3" t="n">
-        <x:v>534232</x:v>
+        <x:v>533430</x:v>
       </x:c>
       <x:c r="DF35" s="3" t="n">
-        <x:v>537555</x:v>
+        <x:v>537098</x:v>
       </x:c>
       <x:c r="DG35" s="3" t="n">
-        <x:v>533453</x:v>
+        <x:v>533096</x:v>
       </x:c>
       <x:c r="DH35" s="3" t="n">
-        <x:v>531717</x:v>
+        <x:v>530500</x:v>
       </x:c>
       <x:c r="DI35" s="3" t="n">
-        <x:v>526586</x:v>
+        <x:v>525625</x:v>
       </x:c>
       <x:c r="DJ35" s="3" t="n">
-        <x:v>521112</x:v>
+        <x:v>520795</x:v>
       </x:c>
       <x:c r="DK35" s="3" t="n">
-        <x:v>527336</x:v>
+        <x:v>527234</x:v>
       </x:c>
       <x:c r="DL35" s="3" t="n">
-        <x:v>534582</x:v>
+        <x:v>533214</x:v>
       </x:c>
       <x:c r="DM35" s="3" t="n">
-        <x:v>537568</x:v>
+        <x:v>536542</x:v>
       </x:c>
       <x:c r="DN35" s="3" t="n">
-        <x:v>538634</x:v>
+        <x:v>538191</x:v>
       </x:c>
       <x:c r="DO35" s="3" t="n">
-        <x:v>550901</x:v>
+        <x:v>551081</x:v>
       </x:c>
       <x:c r="DP35" s="3" t="n">
-        <x:v>552967</x:v>
+        <x:v>551360</x:v>
       </x:c>
       <x:c r="DQ35" s="3" t="n">
-        <x:v>559923</x:v>
+        <x:v>558918</x:v>
       </x:c>
       <x:c r="DR35" s="3" t="n">
-        <x:v>560087</x:v>
+        <x:v>559365</x:v>
       </x:c>
       <x:c r="DS35" s="3" t="n">
-        <x:v>564656</x:v>
+        <x:v>564552</x:v>
       </x:c>
       <x:c r="DT35" s="3" t="n">
-        <x:v>570338</x:v>
+        <x:v>569070</x:v>
       </x:c>
       <x:c r="DU35" s="3" t="n">
-        <x:v>567296</x:v>
+        <x:v>566434</x:v>
       </x:c>
       <x:c r="DV35" s="3" t="n">
-        <x:v>566345</x:v>
+        <x:v>565441</x:v>
       </x:c>
       <x:c r="DW35" s="3" t="n">
-        <x:v>571351</x:v>
+        <x:v>570930</x:v>
       </x:c>
       <x:c r="DX35" s="3" t="n">
-        <x:v>572537</x:v>
+        <x:v>571591</x:v>
       </x:c>
       <x:c r="DY35" s="3" t="n">
-        <x:v>576473</x:v>
+        <x:v>575799</x:v>
       </x:c>
       <x:c r="DZ35" s="3" t="n">
-        <x:v>578186</x:v>
+        <x:v>577347</x:v>
       </x:c>
       <x:c r="EA35" s="3" t="n">
-        <x:v>580598</x:v>
+        <x:v>580214</x:v>
       </x:c>
       <x:c r="EB35" s="3" t="n">
-        <x:v>582665</x:v>
+        <x:v>581755</x:v>
       </x:c>
       <x:c r="EC35" s="3" t="n">
-        <x:v>589365</x:v>
+        <x:v>588582</x:v>
       </x:c>
       <x:c r="ED35" s="3" t="n">
-        <x:v>592029</x:v>
+        <x:v>591204</x:v>
       </x:c>
       <x:c r="EE35" s="3" t="n">
-        <x:v>594245</x:v>
+        <x:v>593697</x:v>
       </x:c>
       <x:c r="EF35" s="3" t="n">
-        <x:v>601815</x:v>
+        <x:v>601137</x:v>
       </x:c>
       <x:c r="EG35" s="3" t="n">
-        <x:v>603538</x:v>
+        <x:v>602713</x:v>
       </x:c>
       <x:c r="EH35" s="3" t="n">
-        <x:v>611840</x:v>
+        <x:v>611002</x:v>
       </x:c>
       <x:c r="EI35" s="3" t="n">
-        <x:v>619372</x:v>
+        <x:v>618633</x:v>
       </x:c>
       <x:c r="EJ35" s="3" t="n">
-        <x:v>624475</x:v>
+        <x:v>623823</x:v>
       </x:c>
       <x:c r="EK35" s="3" t="n">
-        <x:v>629791</x:v>
+        <x:v>628877</x:v>
       </x:c>
       <x:c r="EL35" s="3" t="n">
-        <x:v>636240</x:v>
+        <x:v>635341</x:v>
       </x:c>
       <x:c r="EM35" s="3" t="n">
-        <x:v>636913</x:v>
+        <x:v>636170</x:v>
       </x:c>
       <x:c r="EN35" s="3" t="n">
-        <x:v>637037</x:v>
+        <x:v>636174</x:v>
       </x:c>
       <x:c r="EO35" s="3" t="n">
-        <x:v>643516</x:v>
+        <x:v>642509</x:v>
       </x:c>
       <x:c r="EP35" s="3" t="n">
-        <x:v>647809</x:v>
+        <x:v>646852</x:v>
       </x:c>
       <x:c r="EQ35" s="3" t="n">
-        <x:v>657375</x:v>
+        <x:v>656289</x:v>
       </x:c>
       <x:c r="ER35" s="3" t="n">
-        <x:v>653496</x:v>
+        <x:v>652940</x:v>
       </x:c>
       <x:c r="ES35" s="3" t="n">
-        <x:v>656088</x:v>
+        <x:v>655088</x:v>
       </x:c>
       <x:c r="ET35" s="3" t="n">
-        <x:v>661220</x:v>
+        <x:v>660427</x:v>
       </x:c>
       <x:c r="EU35" s="3" t="n">
-        <x:v>666571</x:v>
+        <x:v>665618</x:v>
       </x:c>
       <x:c r="EV35" s="3" t="n">
-        <x:v>671439</x:v>
+        <x:v>670735</x:v>
       </x:c>
       <x:c r="EW35" s="3" t="n">
-        <x:v>668793</x:v>
+        <x:v>667703</x:v>
       </x:c>
       <x:c r="EX35" s="3" t="n">
-        <x:v>672838</x:v>
+        <x:v>672171</x:v>
       </x:c>
       <x:c r="EY35" s="3" t="n">
-        <x:v>669114</x:v>
+        <x:v>668180</x:v>
       </x:c>
       <x:c r="EZ35" s="3" t="n">
-        <x:v>671951</x:v>
+        <x:v>671345</x:v>
       </x:c>
       <x:c r="FA35" s="3" t="n">
-        <x:v>680608</x:v>
+        <x:v>679443</x:v>
       </x:c>
       <x:c r="FB35" s="3" t="n">
-        <x:v>680267</x:v>
+        <x:v>679579</x:v>
       </x:c>
       <x:c r="FC35" s="3" t="n">
-        <x:v>686630</x:v>
+        <x:v>685695</x:v>
       </x:c>
       <x:c r="FD35" s="3" t="n">
-        <x:v>618037</x:v>
+        <x:v>617317</x:v>
       </x:c>
       <x:c r="FE35" s="3" t="n">
-        <x:v>658096</x:v>
+        <x:v>657023</x:v>
       </x:c>
       <x:c r="FF35" s="3" t="n">
-        <x:v>654939</x:v>
+        <x:v>654066</x:v>
       </x:c>
       <x:c r="FG35" s="3" t="n">
-        <x:v>668734</x:v>
+        <x:v>668056</x:v>
       </x:c>
       <x:c r="FH35" s="3" t="n">
-        <x:v>678204</x:v>
+        <x:v>677358</x:v>
       </x:c>
       <x:c r="FI35" s="3" t="n">
-        <x:v>705445</x:v>
+        <x:v>704208</x:v>
       </x:c>
       <x:c r="FJ35" s="3" t="n">
-        <x:v>710574</x:v>
+        <x:v>709342</x:v>
       </x:c>
       <x:c r="FK35" s="3" t="n">
-        <x:v>707695</x:v>
+        <x:v>706999</x:v>
       </x:c>
       <x:c r="FL35" s="3" t="n">
-        <x:v>719211</x:v>
+        <x:v>718446</x:v>
       </x:c>
       <x:c r="FM35" s="3" t="n">
-        <x:v>711044</x:v>
+        <x:v>709873</x:v>
       </x:c>
       <x:c r="FN35" s="3" t="n">
-        <x:v>705800</x:v>
+        <x:v>704285</x:v>
       </x:c>
       <x:c r="FO35" s="3" t="n">
-        <x:v>697373</x:v>
+        <x:v>696739</x:v>
       </x:c>
       <x:c r="FP35" s="3" t="n">
-        <x:v>699372</x:v>
+        <x:v>698753</x:v>
       </x:c>
       <x:c r="FQ35" s="3" t="n">
-        <x:v>696557</x:v>
+        <x:v>695606</x:v>
       </x:c>
       <x:c r="FR35" s="3" t="n">
-        <x:v>703168</x:v>
+        <x:v>701611</x:v>
       </x:c>
       <x:c r="FS35" s="3" t="n">
-        <x:v>703729</x:v>
+        <x:v>703958</x:v>
       </x:c>
       <x:c r="FT35" s="3" t="n">
-        <x:v>699875</x:v>
+        <x:v>700105</x:v>
       </x:c>
       <x:c r="FU35" s="3" t="n">
-        <x:v>702828</x:v>
+        <x:v>703848</x:v>
       </x:c>
       <x:c r="FV35" s="3" t="n">
-        <x:v>707150</x:v>
+        <x:v>707204</x:v>
       </x:c>
       <x:c r="FW35" s="3" t="n">
-        <x:v>708669</x:v>
+        <x:v>709294</x:v>
       </x:c>
       <x:c r="FX35" s="3" t="n">
-        <x:v>711800</x:v>
+        <x:v>711648</x:v>
+      </x:c>
+      <x:c r="FY35" s="3" t="n">
+        <x:v>718104</x:v>
+      </x:c>
+      <x:c r="FZ35" s="3" t="n">
+        <x:v>724112</x:v>
       </x:c>
     </x:row>
-    <x:row r="36" spans="1:180">
+    <x:row r="36" spans="1:182">
       <x:c r="B36" s="2" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C36" s="3" t="n">
-        <x:v>8215</x:v>
+        <x:v>8216</x:v>
       </x:c>
       <x:c r="D36" s="3" t="n">
         <x:v>8259</x:v>
       </x:c>
       <x:c r="E36" s="3" t="n">
-        <x:v>8319</x:v>
+        <x:v>8320</x:v>
       </x:c>
       <x:c r="F36" s="3" t="n">
-        <x:v>8395</x:v>
+        <x:v>8396</x:v>
       </x:c>
       <x:c r="G36" s="3" t="n">
         <x:v>8589</x:v>
       </x:c>
       <x:c r="H36" s="3" t="n">
-        <x:v>8735</x:v>
+        <x:v>8736</x:v>
       </x:c>
       <x:c r="I36" s="3" t="n">
-        <x:v>8820</x:v>
+        <x:v>8821</x:v>
       </x:c>
       <x:c r="J36" s="3" t="n">
-        <x:v>8859</x:v>
+        <x:v>8860</x:v>
       </x:c>
       <x:c r="K36" s="3" t="n">
         <x:v>8808</x:v>
       </x:c>
       <x:c r="L36" s="3" t="n">
         <x:v>8867</x:v>
       </x:c>
       <x:c r="M36" s="3" t="n">
         <x:v>8959</x:v>
       </x:c>
       <x:c r="N36" s="3" t="n">
-        <x:v>8981</x:v>
+        <x:v>8982</x:v>
       </x:c>
       <x:c r="O36" s="3" t="n">
         <x:v>8947</x:v>
       </x:c>
       <x:c r="P36" s="3" t="n">
         <x:v>8901</x:v>
       </x:c>
       <x:c r="Q36" s="3" t="n">
-        <x:v>8943</x:v>
+        <x:v>8944</x:v>
       </x:c>
       <x:c r="R36" s="3" t="n">
         <x:v>8987</x:v>
       </x:c>
       <x:c r="S36" s="3" t="n">
         <x:v>8922</x:v>
       </x:c>
       <x:c r="T36" s="3" t="n">
         <x:v>8919</x:v>
       </x:c>
       <x:c r="U36" s="3" t="n">
         <x:v>9007</x:v>
       </x:c>
       <x:c r="V36" s="3" t="n">
         <x:v>9184</x:v>
       </x:c>
       <x:c r="W36" s="3" t="n">
-        <x:v>9484</x:v>
+        <x:v>9485</x:v>
       </x:c>
       <x:c r="X36" s="3" t="n">
-        <x:v>9643</x:v>
+        <x:v>9644</x:v>
       </x:c>
       <x:c r="Y36" s="3" t="n">
         <x:v>9748</x:v>
       </x:c>
       <x:c r="Z36" s="3" t="n">
-        <x:v>9888</x:v>
+        <x:v>9889</x:v>
       </x:c>
       <x:c r="AA36" s="3" t="n">
-        <x:v>10047</x:v>
+        <x:v>10048</x:v>
       </x:c>
       <x:c r="AB36" s="3" t="n">
-        <x:v>10234</x:v>
+        <x:v>10235</x:v>
       </x:c>
       <x:c r="AC36" s="3" t="n">
-        <x:v>10376</x:v>
+        <x:v>10377</x:v>
       </x:c>
       <x:c r="AD36" s="3" t="n">
-        <x:v>10446</x:v>
+        <x:v>10447</x:v>
       </x:c>
       <x:c r="AE36" s="3" t="n">
         <x:v>10488</x:v>
       </x:c>
       <x:c r="AF36" s="3" t="n">
-        <x:v>10595</x:v>
+        <x:v>10596</x:v>
       </x:c>
       <x:c r="AG36" s="3" t="n">
-        <x:v>10793</x:v>
+        <x:v>10794</x:v>
       </x:c>
       <x:c r="AH36" s="3" t="n">
         <x:v>10959</x:v>
       </x:c>
       <x:c r="AI36" s="3" t="n">
         <x:v>10903</x:v>
       </x:c>
       <x:c r="AJ36" s="3" t="n">
-        <x:v>10914</x:v>
+        <x:v>10915</x:v>
       </x:c>
       <x:c r="AK36" s="3" t="n">
-        <x:v>11142</x:v>
+        <x:v>11143</x:v>
       </x:c>
       <x:c r="AL36" s="3" t="n">
-        <x:v>11562</x:v>
+        <x:v>11563</x:v>
       </x:c>
       <x:c r="AM36" s="3" t="n">
-        <x:v>12175</x:v>
+        <x:v>12176</x:v>
       </x:c>
       <x:c r="AN36" s="3" t="n">
-        <x:v>12492</x:v>
+        <x:v>12493</x:v>
       </x:c>
       <x:c r="AO36" s="3" t="n">
-        <x:v>12728</x:v>
+        <x:v>12729</x:v>
       </x:c>
       <x:c r="AP36" s="3" t="n">
         <x:v>13047</x:v>
       </x:c>
       <x:c r="AQ36" s="3" t="n">
-        <x:v>13181</x:v>
+        <x:v>13182</x:v>
       </x:c>
       <x:c r="AR36" s="3" t="n">
         <x:v>13216</x:v>
       </x:c>
       <x:c r="AS36" s="3" t="n">
-        <x:v>13395</x:v>
+        <x:v>13396</x:v>
       </x:c>
       <x:c r="AT36" s="3" t="n">
         <x:v>13609</x:v>
       </x:c>
       <x:c r="AU36" s="3" t="n">
-        <x:v>13588</x:v>
+        <x:v>13589</x:v>
       </x:c>
       <x:c r="AV36" s="3" t="n">
         <x:v>12924</x:v>
       </x:c>
       <x:c r="AW36" s="3" t="n">
         <x:v>13101</x:v>
       </x:c>
       <x:c r="AX36" s="3" t="n">
         <x:v>12908</x:v>
       </x:c>
       <x:c r="AY36" s="3" t="n">
-        <x:v>13192</x:v>
+        <x:v>13226</x:v>
       </x:c>
       <x:c r="AZ36" s="3" t="n">
-        <x:v>13393</x:v>
+        <x:v>13382</x:v>
       </x:c>
       <x:c r="BA36" s="3" t="n">
-        <x:v>13640</x:v>
+        <x:v>13627</x:v>
       </x:c>
       <x:c r="BB36" s="3" t="n">
-        <x:v>13646</x:v>
+        <x:v>13660</x:v>
       </x:c>
       <x:c r="BC36" s="3" t="n">
-        <x:v>13220</x:v>
+        <x:v>13237</x:v>
       </x:c>
       <x:c r="BD36" s="3" t="n">
-        <x:v>13379</x:v>
+        <x:v>13374</x:v>
       </x:c>
       <x:c r="BE36" s="3" t="n">
-        <x:v>13231</x:v>
+        <x:v>13226</x:v>
       </x:c>
       <x:c r="BF36" s="3" t="n">
-        <x:v>13234</x:v>
+        <x:v>13251</x:v>
       </x:c>
       <x:c r="BG36" s="3" t="n">
-        <x:v>11121</x:v>
+        <x:v>11150</x:v>
       </x:c>
       <x:c r="BH36" s="3" t="n">
-        <x:v>14597</x:v>
+        <x:v>14548</x:v>
       </x:c>
       <x:c r="BI36" s="3" t="n">
-        <x:v>10867</x:v>
+        <x:v>10881</x:v>
       </x:c>
       <x:c r="BJ36" s="3" t="n">
-        <x:v>11011</x:v>
+        <x:v>11030</x:v>
       </x:c>
       <x:c r="BK36" s="3" t="n">
-        <x:v>11684</x:v>
+        <x:v>11692</x:v>
       </x:c>
       <x:c r="BL36" s="3" t="n">
-        <x:v>11933</x:v>
+        <x:v>11909</x:v>
       </x:c>
       <x:c r="BM36" s="3" t="n">
-        <x:v>12020</x:v>
+        <x:v>12018</x:v>
       </x:c>
       <x:c r="BN36" s="3" t="n">
-        <x:v>12035</x:v>
+        <x:v>12048</x:v>
       </x:c>
       <x:c r="BO36" s="3" t="n">
-        <x:v>12182</x:v>
+        <x:v>12170</x:v>
       </x:c>
       <x:c r="BP36" s="3" t="n">
-        <x:v>12294</x:v>
+        <x:v>12285</x:v>
       </x:c>
       <x:c r="BQ36" s="3" t="n">
-        <x:v>12350</x:v>
+        <x:v>12341</x:v>
       </x:c>
       <x:c r="BR36" s="3" t="n">
-        <x:v>12221</x:v>
+        <x:v>12229</x:v>
       </x:c>
       <x:c r="BS36" s="3" t="n">
-        <x:v>12098</x:v>
+        <x:v>12096</x:v>
       </x:c>
       <x:c r="BT36" s="3" t="n">
-        <x:v>12202</x:v>
+        <x:v>12198</x:v>
       </x:c>
       <x:c r="BU36" s="3" t="n">
-        <x:v>12469</x:v>
+        <x:v>12460</x:v>
       </x:c>
       <x:c r="BV36" s="3" t="n">
-        <x:v>12539</x:v>
+        <x:v>12540</x:v>
       </x:c>
       <x:c r="BW36" s="3" t="n">
-        <x:v>11157</x:v>
+        <x:v>11155</x:v>
       </x:c>
       <x:c r="BX36" s="3" t="n">
-        <x:v>11102</x:v>
+        <x:v>11107</x:v>
       </x:c>
       <x:c r="BY36" s="3" t="n">
-        <x:v>11369</x:v>
+        <x:v>11374</x:v>
       </x:c>
       <x:c r="BZ36" s="3" t="n">
-        <x:v>11393</x:v>
+        <x:v>11402</x:v>
       </x:c>
       <x:c r="CA36" s="3" t="n">
-        <x:v>15079</x:v>
+        <x:v>15078</x:v>
       </x:c>
       <x:c r="CB36" s="3" t="n">
-        <x:v>15090</x:v>
+        <x:v>15095</x:v>
       </x:c>
       <x:c r="CC36" s="3" t="n">
-        <x:v>15215</x:v>
+        <x:v>15214</x:v>
       </x:c>
       <x:c r="CD36" s="3" t="n">
-        <x:v>15427</x:v>
+        <x:v>15432</x:v>
       </x:c>
       <x:c r="CE36" s="3" t="n">
-        <x:v>15480</x:v>
+        <x:v>15473</x:v>
       </x:c>
       <x:c r="CF36" s="3" t="n">
-        <x:v>15560</x:v>
+        <x:v>15561</x:v>
       </x:c>
       <x:c r="CG36" s="3" t="n">
-        <x:v>15621</x:v>
+        <x:v>15625</x:v>
       </x:c>
       <x:c r="CH36" s="3" t="n">
-        <x:v>15813</x:v>
+        <x:v>15812</x:v>
       </x:c>
       <x:c r="CI36" s="3" t="n">
-        <x:v>16053</x:v>
+        <x:v>16028</x:v>
       </x:c>
       <x:c r="CJ36" s="3" t="n">
-        <x:v>16237</x:v>
+        <x:v>16232</x:v>
       </x:c>
       <x:c r="CK36" s="3" t="n">
-        <x:v>16282</x:v>
+        <x:v>16302</x:v>
       </x:c>
       <x:c r="CL36" s="3" t="n">
-        <x:v>16514</x:v>
+        <x:v>16517</x:v>
       </x:c>
       <x:c r="CM36" s="3" t="n">
-        <x:v>17028</x:v>
+        <x:v>17008</x:v>
       </x:c>
       <x:c r="CN36" s="3" t="n">
-        <x:v>17259</x:v>
+        <x:v>17244</x:v>
       </x:c>
       <x:c r="CO36" s="3" t="n">
-        <x:v>17270</x:v>
+        <x:v>17283</x:v>
       </x:c>
       <x:c r="CP36" s="3" t="n">
-        <x:v>17287</x:v>
+        <x:v>17289</x:v>
       </x:c>
       <x:c r="CQ36" s="3" t="n">
-        <x:v>17179</x:v>
+        <x:v>17167</x:v>
       </x:c>
       <x:c r="CR36" s="3" t="n">
-        <x:v>17122</x:v>
+        <x:v>17119</x:v>
       </x:c>
       <x:c r="CS36" s="3" t="n">
-        <x:v>17113</x:v>
+        <x:v>17135</x:v>
       </x:c>
       <x:c r="CT36" s="3" t="n">
-        <x:v>17247</x:v>
+        <x:v>17248</x:v>
       </x:c>
       <x:c r="CU36" s="3" t="n">
-        <x:v>17612</x:v>
+        <x:v>17602</x:v>
       </x:c>
       <x:c r="CV36" s="3" t="n">
-        <x:v>17785</x:v>
+        <x:v>17794</x:v>
       </x:c>
       <x:c r="CW36" s="3" t="n">
-        <x:v>17943</x:v>
+        <x:v>17962</x:v>
       </x:c>
       <x:c r="CX36" s="3" t="n">
-        <x:v>18231</x:v>
+        <x:v>18235</x:v>
       </x:c>
       <x:c r="CY36" s="3" t="n">
-        <x:v>18031</x:v>
+        <x:v>18033</x:v>
       </x:c>
       <x:c r="CZ36" s="3" t="n">
-        <x:v>17986</x:v>
+        <x:v>17988</x:v>
       </x:c>
       <x:c r="DA36" s="3" t="n">
-        <x:v>18093</x:v>
+        <x:v>18097</x:v>
       </x:c>
       <x:c r="DB36" s="3" t="n">
-        <x:v>18161</x:v>
+        <x:v>18157</x:v>
       </x:c>
       <x:c r="DC36" s="3" t="n">
-        <x:v>18055</x:v>
+        <x:v>18057</x:v>
       </x:c>
       <x:c r="DD36" s="3" t="n">
-        <x:v>18034</x:v>
+        <x:v>18028</x:v>
       </x:c>
       <x:c r="DE36" s="3" t="n">
-        <x:v>18005</x:v>
+        <x:v>18009</x:v>
       </x:c>
       <x:c r="DF36" s="3" t="n">
-        <x:v>18032</x:v>
+        <x:v>18024</x:v>
       </x:c>
       <x:c r="DG36" s="3" t="n">
         <x:v>18228</x:v>
       </x:c>
       <x:c r="DH36" s="3" t="n">
         <x:v>18260</x:v>
       </x:c>
       <x:c r="DI36" s="3" t="n">
-        <x:v>18229</x:v>
+        <x:v>18238</x:v>
       </x:c>
       <x:c r="DJ36" s="3" t="n">
-        <x:v>18224</x:v>
+        <x:v>18228</x:v>
       </x:c>
       <x:c r="DK36" s="3" t="n">
-        <x:v>17966</x:v>
+        <x:v>17962</x:v>
       </x:c>
       <x:c r="DL36" s="3" t="n">
-        <x:v>17833</x:v>
+        <x:v>17817</x:v>
       </x:c>
       <x:c r="DM36" s="3" t="n">
-        <x:v>17630</x:v>
+        <x:v>17633</x:v>
       </x:c>
       <x:c r="DN36" s="3" t="n">
-        <x:v>17549</x:v>
+        <x:v>17564</x:v>
       </x:c>
       <x:c r="DO36" s="3" t="n">
-        <x:v>17757</x:v>
+        <x:v>17767</x:v>
       </x:c>
       <x:c r="DP36" s="3" t="n">
-        <x:v>17943</x:v>
+        <x:v>17926</x:v>
       </x:c>
       <x:c r="DQ36" s="3" t="n">
-        <x:v>17721</x:v>
+        <x:v>17719</x:v>
       </x:c>
       <x:c r="DR36" s="3" t="n">
-        <x:v>17305</x:v>
+        <x:v>17330</x:v>
       </x:c>
       <x:c r="DS36" s="3" t="n">
-        <x:v>16950</x:v>
+        <x:v>16969</x:v>
       </x:c>
       <x:c r="DT36" s="3" t="n">
-        <x:v>16890</x:v>
+        <x:v>16877</x:v>
       </x:c>
       <x:c r="DU36" s="3" t="n">
-        <x:v>16854</x:v>
+        <x:v>16848</x:v>
       </x:c>
       <x:c r="DV36" s="3" t="n">
-        <x:v>16826</x:v>
+        <x:v>16848</x:v>
       </x:c>
       <x:c r="DW36" s="3" t="n">
-        <x:v>16847</x:v>
+        <x:v>16865</x:v>
       </x:c>
       <x:c r="DX36" s="3" t="n">
-        <x:v>16878</x:v>
+        <x:v>16864</x:v>
       </x:c>
       <x:c r="DY36" s="3" t="n">
-        <x:v>16746</x:v>
+        <x:v>16730</x:v>
       </x:c>
       <x:c r="DZ36" s="3" t="n">
-        <x:v>16450</x:v>
+        <x:v>16453</x:v>
       </x:c>
       <x:c r="EA36" s="3" t="n">
-        <x:v>16011</x:v>
+        <x:v>16010</x:v>
       </x:c>
       <x:c r="EB36" s="3" t="n">
-        <x:v>15829</x:v>
+        <x:v>15823</x:v>
       </x:c>
       <x:c r="EC36" s="3" t="n">
-        <x:v>15839</x:v>
+        <x:v>15841</x:v>
       </x:c>
       <x:c r="ED36" s="3" t="n">
-        <x:v>16011</x:v>
+        <x:v>16010</x:v>
       </x:c>
       <x:c r="EE36" s="3" t="n">
-        <x:v>16607</x:v>
+        <x:v>16600</x:v>
       </x:c>
       <x:c r="EF36" s="3" t="n">
-        <x:v>16804</x:v>
+        <x:v>16791</x:v>
       </x:c>
       <x:c r="EG36" s="3" t="n">
-        <x:v>16878</x:v>
+        <x:v>16877</x:v>
       </x:c>
       <x:c r="EH36" s="3" t="n">
-        <x:v>17030</x:v>
+        <x:v>17029</x:v>
       </x:c>
       <x:c r="EI36" s="3" t="n">
-        <x:v>17276</x:v>
+        <x:v>17273</x:v>
       </x:c>
       <x:c r="EJ36" s="3" t="n">
-        <x:v>17400</x:v>
+        <x:v>17403</x:v>
       </x:c>
       <x:c r="EK36" s="3" t="n">
-        <x:v>17512</x:v>
+        <x:v>17510</x:v>
       </x:c>
       <x:c r="EL36" s="3" t="n">
-        <x:v>17430</x:v>
+        <x:v>17425</x:v>
       </x:c>
       <x:c r="EM36" s="3" t="n">
-        <x:v>17105</x:v>
+        <x:v>17098</x:v>
       </x:c>
       <x:c r="EN36" s="3" t="n">
-        <x:v>17070</x:v>
+        <x:v>17094</x:v>
       </x:c>
       <x:c r="EO36" s="3" t="n">
-        <x:v>17219</x:v>
+        <x:v>17225</x:v>
       </x:c>
       <x:c r="EP36" s="3" t="n">
-        <x:v>17527</x:v>
+        <x:v>17522</x:v>
       </x:c>
       <x:c r="EQ36" s="3" t="n">
-        <x:v>18093</x:v>
+        <x:v>18103</x:v>
       </x:c>
       <x:c r="ER36" s="3" t="n">
-        <x:v>18266</x:v>
+        <x:v>18280</x:v>
       </x:c>
       <x:c r="ES36" s="3" t="n">
-        <x:v>18394</x:v>
+        <x:v>18381</x:v>
       </x:c>
       <x:c r="ET36" s="3" t="n">
+        <x:v>18429</x:v>
+      </x:c>
+      <x:c r="EU36" s="3" t="n">
+        <x:v>18084</x:v>
+      </x:c>
+      <x:c r="EV36" s="3" t="n">
+        <x:v>18042</x:v>
+      </x:c>
+      <x:c r="EW36" s="3" t="n">
+        <x:v>18230</x:v>
+      </x:c>
+      <x:c r="EX36" s="3" t="n">
+        <x:v>18156</x:v>
+      </x:c>
+      <x:c r="EY36" s="3" t="n">
+        <x:v>18147</x:v>
+      </x:c>
+      <x:c r="EZ36" s="3" t="n">
+        <x:v>18315</x:v>
+      </x:c>
+      <x:c r="FA36" s="3" t="n">
+        <x:v>18298</x:v>
+      </x:c>
+      <x:c r="FB36" s="3" t="n">
+        <x:v>18358</x:v>
+      </x:c>
+      <x:c r="FC36" s="3" t="n">
         <x:v>18444</x:v>
       </x:c>
-      <x:c r="EU36" s="3" t="n">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="FD36" s="3" t="n">
-        <x:v>17912</x:v>
+        <x:v>17944</x:v>
       </x:c>
       <x:c r="FE36" s="3" t="n">
-        <x:v>17938</x:v>
+        <x:v>17950</x:v>
       </x:c>
       <x:c r="FF36" s="3" t="n">
-        <x:v>18219</x:v>
+        <x:v>18184</x:v>
       </x:c>
       <x:c r="FG36" s="3" t="n">
-        <x:v>18541</x:v>
+        <x:v>18536</x:v>
       </x:c>
       <x:c r="FH36" s="3" t="n">
-        <x:v>18862</x:v>
+        <x:v>18903</x:v>
       </x:c>
       <x:c r="FI36" s="3" t="n">
-        <x:v>18975</x:v>
+        <x:v>18983</x:v>
       </x:c>
       <x:c r="FJ36" s="3" t="n">
-        <x:v>18819</x:v>
+        <x:v>18782</x:v>
       </x:c>
       <x:c r="FK36" s="3" t="n">
-        <x:v>18595</x:v>
+        <x:v>18605</x:v>
       </x:c>
       <x:c r="FL36" s="3" t="n">
-        <x:v>18582</x:v>
+        <x:v>18632</x:v>
       </x:c>
       <x:c r="FM36" s="3" t="n">
-        <x:v>18590</x:v>
+        <x:v>18599</x:v>
       </x:c>
       <x:c r="FN36" s="3" t="n">
-        <x:v>18420</x:v>
+        <x:v>18357</x:v>
       </x:c>
       <x:c r="FO36" s="3" t="n">
-        <x:v>18831</x:v>
+        <x:v>18847</x:v>
       </x:c>
       <x:c r="FP36" s="3" t="n">
-        <x:v>19366</x:v>
+        <x:v>19441</x:v>
       </x:c>
       <x:c r="FQ36" s="3" t="n">
-        <x:v>19560</x:v>
+        <x:v>19567</x:v>
       </x:c>
       <x:c r="FR36" s="3" t="n">
-        <x:v>19845</x:v>
+        <x:v>19712</x:v>
       </x:c>
       <x:c r="FS36" s="3" t="n">
-        <x:v>19765</x:v>
+        <x:v>19668</x:v>
       </x:c>
       <x:c r="FT36" s="3" t="n">
-        <x:v>19542</x:v>
+        <x:v>19514</x:v>
       </x:c>
       <x:c r="FU36" s="3" t="n">
-        <x:v>19679</x:v>
+        <x:v>19647</x:v>
       </x:c>
       <x:c r="FV36" s="3" t="n">
-        <x:v>19964</x:v>
+        <x:v>19893</x:v>
       </x:c>
       <x:c r="FW36" s="3" t="n">
-        <x:v>19889</x:v>
+        <x:v>19907</x:v>
       </x:c>
       <x:c r="FX36" s="3" t="n">
-        <x:v>19935</x:v>
+        <x:v>19914</x:v>
+      </x:c>
+      <x:c r="FY36" s="3" t="n">
+        <x:v>20271</x:v>
+      </x:c>
+      <x:c r="FZ36" s="3" t="n">
+        <x:v>20855</x:v>
       </x:c>
     </x:row>
-    <x:row r="37" spans="1:180">
+    <x:row r="37" spans="1:182">
       <x:c r="B37" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>258928</x:v>
+        <x:v>259403</x:v>
       </x:c>
       <x:c r="D37" s="3" t="n">
-        <x:v>260097</x:v>
+        <x:v>260573</x:v>
       </x:c>
       <x:c r="E37" s="3" t="n">
-        <x:v>259914</x:v>
+        <x:v>260391</x:v>
       </x:c>
       <x:c r="F37" s="3" t="n">
-        <x:v>258954</x:v>
+        <x:v>259429</x:v>
       </x:c>
       <x:c r="G37" s="3" t="n">
-        <x:v>260775</x:v>
+        <x:v>261253</x:v>
       </x:c>
       <x:c r="H37" s="3" t="n">
-        <x:v>262492</x:v>
+        <x:v>262974</x:v>
       </x:c>
       <x:c r="I37" s="3" t="n">
-        <x:v>262745</x:v>
+        <x:v>263227</x:v>
       </x:c>
       <x:c r="J37" s="3" t="n">
-        <x:v>264332</x:v>
+        <x:v>264816</x:v>
       </x:c>
       <x:c r="K37" s="3" t="n">
-        <x:v>263413</x:v>
+        <x:v>263896</x:v>
       </x:c>
       <x:c r="L37" s="3" t="n">
-        <x:v>263865</x:v>
+        <x:v>264349</x:v>
       </x:c>
       <x:c r="M37" s="3" t="n">
-        <x:v>264260</x:v>
+        <x:v>264744</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>267128</x:v>
+        <x:v>267617</x:v>
       </x:c>
       <x:c r="O37" s="3" t="n">
-        <x:v>267311</x:v>
+        <x:v>267802</x:v>
       </x:c>
       <x:c r="P37" s="3" t="n">
-        <x:v>267188</x:v>
+        <x:v>267678</x:v>
       </x:c>
       <x:c r="Q37" s="3" t="n">
-        <x:v>270405</x:v>
+        <x:v>270901</x:v>
       </x:c>
       <x:c r="R37" s="3" t="n">
-        <x:v>271832</x:v>
+        <x:v>272331</x:v>
       </x:c>
       <x:c r="S37" s="3" t="n">
-        <x:v>271004</x:v>
+        <x:v>271501</x:v>
       </x:c>
       <x:c r="T37" s="3" t="n">
-        <x:v>273289</x:v>
+        <x:v>273790</x:v>
       </x:c>
       <x:c r="U37" s="3" t="n">
-        <x:v>273662</x:v>
+        <x:v>274164</x:v>
       </x:c>
       <x:c r="V37" s="3" t="n">
-        <x:v>273798</x:v>
+        <x:v>274300</x:v>
       </x:c>
       <x:c r="W37" s="3" t="n">
-        <x:v>276751</x:v>
+        <x:v>277258</x:v>
       </x:c>
       <x:c r="X37" s="3" t="n">
-        <x:v>279042</x:v>
+        <x:v>279553</x:v>
       </x:c>
       <x:c r="Y37" s="3" t="n">
-        <x:v>279475</x:v>
+        <x:v>279988</x:v>
       </x:c>
       <x:c r="Z37" s="3" t="n">
-        <x:v>277600</x:v>
+        <x:v>278109</x:v>
       </x:c>
       <x:c r="AA37" s="3" t="n">
-        <x:v>280275</x:v>
+        <x:v>280789</x:v>
       </x:c>
       <x:c r="AB37" s="3" t="n">
-        <x:v>279241</x:v>
+        <x:v>279753</x:v>
       </x:c>
       <x:c r="AC37" s="3" t="n">
-        <x:v>280271</x:v>
+        <x:v>280785</x:v>
       </x:c>
       <x:c r="AD37" s="3" t="n">
-        <x:v>284631</x:v>
+        <x:v>285152</x:v>
       </x:c>
       <x:c r="AE37" s="3" t="n">
-        <x:v>283578</x:v>
+        <x:v>284098</x:v>
       </x:c>
       <x:c r="AF37" s="3" t="n">
-        <x:v>283340</x:v>
+        <x:v>283859</x:v>
       </x:c>
       <x:c r="AG37" s="3" t="n">
-        <x:v>281690</x:v>
+        <x:v>282207</x:v>
       </x:c>
       <x:c r="AH37" s="3" t="n">
-        <x:v>285707</x:v>
+        <x:v>286231</x:v>
       </x:c>
       <x:c r="AI37" s="3" t="n">
-        <x:v>287964</x:v>
+        <x:v>288492</x:v>
       </x:c>
       <x:c r="AJ37" s="3" t="n">
-        <x:v>288828</x:v>
+        <x:v>289357</x:v>
       </x:c>
       <x:c r="AK37" s="3" t="n">
-        <x:v>288975</x:v>
+        <x:v>289505</x:v>
       </x:c>
       <x:c r="AL37" s="3" t="n">
-        <x:v>288828</x:v>
+        <x:v>289357</x:v>
       </x:c>
       <x:c r="AM37" s="3" t="n">
-        <x:v>292647</x:v>
+        <x:v>293183</x:v>
       </x:c>
       <x:c r="AN37" s="3" t="n">
-        <x:v>296027</x:v>
+        <x:v>296570</x:v>
       </x:c>
       <x:c r="AO37" s="3" t="n">
-        <x:v>298549</x:v>
+        <x:v>299096</x:v>
       </x:c>
       <x:c r="AP37" s="3" t="n">
-        <x:v>301257</x:v>
+        <x:v>301810</x:v>
       </x:c>
       <x:c r="AQ37" s="3" t="n">
-        <x:v>300949</x:v>
+        <x:v>301501</x:v>
       </x:c>
       <x:c r="AR37" s="3" t="n">
-        <x:v>304233</x:v>
+        <x:v>304791</x:v>
       </x:c>
       <x:c r="AS37" s="3" t="n">
-        <x:v>313018</x:v>
+        <x:v>313592</x:v>
       </x:c>
       <x:c r="AT37" s="3" t="n">
-        <x:v>320758</x:v>
+        <x:v>321345</x:v>
       </x:c>
       <x:c r="AU37" s="3" t="n">
-        <x:v>321054</x:v>
+        <x:v>321643</x:v>
       </x:c>
       <x:c r="AV37" s="3" t="n">
-        <x:v>319994</x:v>
+        <x:v>320581</x:v>
       </x:c>
       <x:c r="AW37" s="3" t="n">
-        <x:v>316675</x:v>
+        <x:v>317256</x:v>
       </x:c>
       <x:c r="AX37" s="3" t="n">
-        <x:v>313013</x:v>
+        <x:v>313587</x:v>
       </x:c>
       <x:c r="AY37" s="3" t="n">
-        <x:v>318702</x:v>
+        <x:v>319292</x:v>
       </x:c>
       <x:c r="AZ37" s="3" t="n">
-        <x:v>317024</x:v>
+        <x:v>317605</x:v>
       </x:c>
       <x:c r="BA37" s="3" t="n">
-        <x:v>315379</x:v>
+        <x:v>315949</x:v>
       </x:c>
       <x:c r="BB37" s="3" t="n">
-        <x:v>315169</x:v>
+        <x:v>315733</x:v>
       </x:c>
       <x:c r="BC37" s="3" t="n">
-        <x:v>312729</x:v>
+        <x:v>313300</x:v>
       </x:c>
       <x:c r="BD37" s="3" t="n">
-        <x:v>314444</x:v>
+        <x:v>315014</x:v>
       </x:c>
       <x:c r="BE37" s="3" t="n">
-        <x:v>313925</x:v>
+        <x:v>314495</x:v>
       </x:c>
       <x:c r="BF37" s="3" t="n">
-        <x:v>313009</x:v>
+        <x:v>313577</x:v>
       </x:c>
       <x:c r="BG37" s="3" t="n">
-        <x:v>316146</x:v>
+        <x:v>316720</x:v>
       </x:c>
       <x:c r="BH37" s="3" t="n">
-        <x:v>315689</x:v>
+        <x:v>316254</x:v>
       </x:c>
       <x:c r="BI37" s="3" t="n">
-        <x:v>316543</x:v>
+        <x:v>317113</x:v>
       </x:c>
       <x:c r="BJ37" s="3" t="n">
-        <x:v>316054</x:v>
+        <x:v>316622</x:v>
       </x:c>
       <x:c r="BK37" s="3" t="n">
-        <x:v>316148</x:v>
+        <x:v>316725</x:v>
       </x:c>
       <x:c r="BL37" s="3" t="n">
-        <x:v>315902</x:v>
+        <x:v>316463</x:v>
       </x:c>
       <x:c r="BM37" s="3" t="n">
-        <x:v>313897</x:v>
+        <x:v>314462</x:v>
       </x:c>
       <x:c r="BN37" s="3" t="n">
-        <x:v>317159</x:v>
+        <x:v>317725</x:v>
       </x:c>
       <x:c r="BO37" s="3" t="n">
-        <x:v>315091</x:v>
+        <x:v>315643</x:v>
       </x:c>
       <x:c r="BP37" s="3" t="n">
-        <x:v>315600</x:v>
+        <x:v>316173</x:v>
       </x:c>
       <x:c r="BQ37" s="3" t="n">
-        <x:v>317699</x:v>
+        <x:v>318261</x:v>
       </x:c>
       <x:c r="BR37" s="3" t="n">
-        <x:v>316304</x:v>
+        <x:v>316864</x:v>
       </x:c>
       <x:c r="BS37" s="3" t="n">
-        <x:v>326671</x:v>
+        <x:v>327267</x:v>
       </x:c>
       <x:c r="BT37" s="3" t="n">
-        <x:v>326853</x:v>
+        <x:v>327438</x:v>
       </x:c>
       <x:c r="BU37" s="3" t="n">
-        <x:v>329467</x:v>
+        <x:v>330063</x:v>
       </x:c>
       <x:c r="BV37" s="3" t="n">
-        <x:v>328924</x:v>
+        <x:v>329512</x:v>
       </x:c>
       <x:c r="BW37" s="3" t="n">
-        <x:v>332762</x:v>
+        <x:v>333358</x:v>
       </x:c>
       <x:c r="BX37" s="3" t="n">
-        <x:v>332539</x:v>
+        <x:v>333142</x:v>
       </x:c>
       <x:c r="BY37" s="3" t="n">
-        <x:v>330663</x:v>
+        <x:v>331260</x:v>
       </x:c>
       <x:c r="BZ37" s="3" t="n">
-        <x:v>330663</x:v>
+        <x:v>331267</x:v>
       </x:c>
       <x:c r="CA37" s="3" t="n">
-        <x:v>328675</x:v>
+        <x:v>329272</x:v>
       </x:c>
       <x:c r="CB37" s="3" t="n">
-        <x:v>328189</x:v>
+        <x:v>328779</x:v>
       </x:c>
       <x:c r="CC37" s="3" t="n">
-        <x:v>329065</x:v>
+        <x:v>329654</x:v>
       </x:c>
       <x:c r="CD37" s="3" t="n">
-        <x:v>327278</x:v>
+        <x:v>327863</x:v>
       </x:c>
       <x:c r="CE37" s="3" t="n">
-        <x:v>327752</x:v>
+        <x:v>328344</x:v>
       </x:c>
       <x:c r="CF37" s="3" t="n">
-        <x:v>328409</x:v>
+        <x:v>328997</x:v>
       </x:c>
       <x:c r="CG37" s="3" t="n">
-        <x:v>329393</x:v>
+        <x:v>329983</x:v>
       </x:c>
       <x:c r="CH37" s="3" t="n">
-        <x:v>331920</x:v>
+        <x:v>332518</x:v>
       </x:c>
       <x:c r="CI37" s="3" t="n">
-        <x:v>334523</x:v>
+        <x:v>335119</x:v>
       </x:c>
       <x:c r="CJ37" s="3" t="n">
-        <x:v>335972</x:v>
+        <x:v>336580</x:v>
       </x:c>
       <x:c r="CK37" s="3" t="n">
-        <x:v>336538</x:v>
+        <x:v>337144</x:v>
       </x:c>
       <x:c r="CL37" s="3" t="n">
-        <x:v>338261</x:v>
+        <x:v>338864</x:v>
       </x:c>
       <x:c r="CM37" s="3" t="n">
-        <x:v>338391</x:v>
+        <x:v>338995</x:v>
       </x:c>
       <x:c r="CN37" s="3" t="n">
-        <x:v>338316</x:v>
+        <x:v>338918</x:v>
       </x:c>
       <x:c r="CO37" s="3" t="n">
-        <x:v>339046</x:v>
+        <x:v>339653</x:v>
       </x:c>
       <x:c r="CP37" s="3" t="n">
-        <x:v>337854</x:v>
+        <x:v>338455</x:v>
       </x:c>
       <x:c r="CQ37" s="3" t="n">
-        <x:v>335297</x:v>
+        <x:v>335908</x:v>
       </x:c>
       <x:c r="CR37" s="3" t="n">
-        <x:v>335222</x:v>
+        <x:v>335822</x:v>
       </x:c>
       <x:c r="CS37" s="3" t="n">
-        <x:v>333688</x:v>
+        <x:v>334288</x:v>
       </x:c>
       <x:c r="CT37" s="3" t="n">
-        <x:v>333424</x:v>
+        <x:v>334033</x:v>
       </x:c>
       <x:c r="CU37" s="3" t="n">
-        <x:v>334960</x:v>
+        <x:v>335555</x:v>
       </x:c>
       <x:c r="CV37" s="3" t="n">
-        <x:v>334822</x:v>
+        <x:v>335437</x:v>
       </x:c>
       <x:c r="CW37" s="3" t="n">
-        <x:v>334446</x:v>
+        <x:v>335054</x:v>
       </x:c>
       <x:c r="CX37" s="3" t="n">
-        <x:v>335349</x:v>
+        <x:v>335958</x:v>
       </x:c>
       <x:c r="CY37" s="3" t="n">
-        <x:v>338604</x:v>
+        <x:v>339223</x:v>
       </x:c>
       <x:c r="CZ37" s="3" t="n">
-        <x:v>339088</x:v>
+        <x:v>339693</x:v>
       </x:c>
       <x:c r="DA37" s="3" t="n">
-        <x:v>342419</x:v>
+        <x:v>343036</x:v>
       </x:c>
       <x:c r="DB37" s="3" t="n">
-        <x:v>343194</x:v>
+        <x:v>343811</x:v>
       </x:c>
       <x:c r="DC37" s="3" t="n">
-        <x:v>342098</x:v>
+        <x:v>342716</x:v>
       </x:c>
       <x:c r="DD37" s="3" t="n">
-        <x:v>344755</x:v>
+        <x:v>345370</x:v>
       </x:c>
       <x:c r="DE37" s="3" t="n">
-        <x:v>343733</x:v>
+        <x:v>344349</x:v>
       </x:c>
       <x:c r="DF37" s="3" t="n">
-        <x:v>346323</x:v>
+        <x:v>346945</x:v>
       </x:c>
       <x:c r="DG37" s="3" t="n">
-        <x:v>344788</x:v>
+        <x:v>345405</x:v>
       </x:c>
       <x:c r="DH37" s="3" t="n">
-        <x:v>346768</x:v>
+        <x:v>347402</x:v>
       </x:c>
       <x:c r="DI37" s="3" t="n">
-        <x:v>348701</x:v>
+        <x:v>349330</x:v>
       </x:c>
       <x:c r="DJ37" s="3" t="n">
-        <x:v>348105</x:v>
+        <x:v>348731</x:v>
       </x:c>
       <x:c r="DK37" s="3" t="n">
-        <x:v>354922</x:v>
+        <x:v>355563</x:v>
       </x:c>
       <x:c r="DL37" s="3" t="n">
-        <x:v>353266</x:v>
+        <x:v>353898</x:v>
       </x:c>
       <x:c r="DM37" s="3" t="n">
-        <x:v>355644</x:v>
+        <x:v>356286</x:v>
       </x:c>
       <x:c r="DN37" s="3" t="n">
-        <x:v>357699</x:v>
+        <x:v>358343</x:v>
       </x:c>
       <x:c r="DO37" s="3" t="n">
-        <x:v>356822</x:v>
+        <x:v>357464</x:v>
       </x:c>
       <x:c r="DP37" s="3" t="n">
-        <x:v>359217</x:v>
+        <x:v>359869</x:v>
       </x:c>
       <x:c r="DQ37" s="3" t="n">
-        <x:v>359201</x:v>
+        <x:v>359848</x:v>
       </x:c>
       <x:c r="DR37" s="3" t="n">
-        <x:v>360962</x:v>
+        <x:v>361617</x:v>
       </x:c>
       <x:c r="DS37" s="3" t="n">
-        <x:v>360900</x:v>
+        <x:v>361553</x:v>
       </x:c>
       <x:c r="DT37" s="3" t="n">
-        <x:v>361935</x:v>
+        <x:v>362592</x:v>
       </x:c>
       <x:c r="DU37" s="3" t="n">
-        <x:v>362478</x:v>
+        <x:v>363136</x:v>
       </x:c>
       <x:c r="DV37" s="3" t="n">
-        <x:v>363252</x:v>
+        <x:v>363913</x:v>
       </x:c>
       <x:c r="DW37" s="3" t="n">
-        <x:v>364715</x:v>
+        <x:v>365379</x:v>
       </x:c>
       <x:c r="DX37" s="3" t="n">
-        <x:v>366705</x:v>
+        <x:v>367361</x:v>
       </x:c>
       <x:c r="DY37" s="3" t="n">
-        <x:v>369635</x:v>
+        <x:v>370297</x:v>
       </x:c>
       <x:c r="DZ37" s="3" t="n">
-        <x:v>370134</x:v>
+        <x:v>370795</x:v>
       </x:c>
       <x:c r="EA37" s="3" t="n">
-        <x:v>373452</x:v>
+        <x:v>374117</x:v>
       </x:c>
       <x:c r="EB37" s="3" t="n">
-        <x:v>373659</x:v>
+        <x:v>374332</x:v>
       </x:c>
       <x:c r="EC37" s="3" t="n">
-        <x:v>374134</x:v>
+        <x:v>374805</x:v>
       </x:c>
       <x:c r="ED37" s="3" t="n">
-        <x:v>376088</x:v>
+        <x:v>376761</x:v>
       </x:c>
       <x:c r="EE37" s="3" t="n">
-        <x:v>375830</x:v>
+        <x:v>376504</x:v>
       </x:c>
       <x:c r="EF37" s="3" t="n">
-        <x:v>379010</x:v>
+        <x:v>379686</x:v>
       </x:c>
       <x:c r="EG37" s="3" t="n">
-        <x:v>380508</x:v>
+        <x:v>381191</x:v>
       </x:c>
       <x:c r="EH37" s="3" t="n">
-        <x:v>382055</x:v>
+        <x:v>382739</x:v>
       </x:c>
       <x:c r="EI37" s="3" t="n">
-        <x:v>384052</x:v>
+        <x:v>384745</x:v>
       </x:c>
       <x:c r="EJ37" s="3" t="n">
-        <x:v>383521</x:v>
+        <x:v>384210</x:v>
       </x:c>
       <x:c r="EK37" s="3" t="n">
-        <x:v>388082</x:v>
+        <x:v>388781</x:v>
       </x:c>
       <x:c r="EL37" s="3" t="n">
-        <x:v>391738</x:v>
+        <x:v>392444</x:v>
       </x:c>
       <x:c r="EM37" s="3" t="n">
-        <x:v>395746</x:v>
+        <x:v>396452</x:v>
       </x:c>
       <x:c r="EN37" s="3" t="n">
-        <x:v>400234</x:v>
+        <x:v>400970</x:v>
       </x:c>
       <x:c r="EO37" s="3" t="n">
-        <x:v>399009</x:v>
+        <x:v>399732</x:v>
       </x:c>
       <x:c r="EP37" s="3" t="n">
-        <x:v>400025</x:v>
+        <x:v>400754</x:v>
       </x:c>
       <x:c r="EQ37" s="3" t="n">
-        <x:v>399858</x:v>
+        <x:v>400592</x:v>
       </x:c>
       <x:c r="ER37" s="3" t="n">
-        <x:v>400175</x:v>
+        <x:v>400890</x:v>
       </x:c>
       <x:c r="ES37" s="3" t="n">
-        <x:v>402630</x:v>
+        <x:v>403356</x:v>
       </x:c>
       <x:c r="ET37" s="3" t="n">
-        <x:v>402916</x:v>
+        <x:v>403643</x:v>
       </x:c>
       <x:c r="EU37" s="3" t="n">
-        <x:v>402887</x:v>
+        <x:v>403609</x:v>
       </x:c>
       <x:c r="EV37" s="3" t="n">
-        <x:v>406193</x:v>
+        <x:v>406926</x:v>
       </x:c>
       <x:c r="EW37" s="3" t="n">
-        <x:v>405508</x:v>
+        <x:v>406234</x:v>
       </x:c>
       <x:c r="EX37" s="3" t="n">
-        <x:v>406498</x:v>
+        <x:v>407226</x:v>
       </x:c>
       <x:c r="EY37" s="3" t="n">
-        <x:v>408329</x:v>
+        <x:v>409063</x:v>
       </x:c>
       <x:c r="EZ37" s="3" t="n">
-        <x:v>404367</x:v>
+        <x:v>405089</x:v>
       </x:c>
       <x:c r="FA37" s="3" t="n">
-        <x:v>404295</x:v>
+        <x:v>405025</x:v>
       </x:c>
       <x:c r="FB37" s="3" t="n">
-        <x:v>404858</x:v>
+        <x:v>405583</x:v>
       </x:c>
       <x:c r="FC37" s="3" t="n">
-        <x:v>401142</x:v>
+        <x:v>401869</x:v>
       </x:c>
       <x:c r="FD37" s="3" t="n">
-        <x:v>391694</x:v>
+        <x:v>392400</x:v>
       </x:c>
       <x:c r="FE37" s="3" t="n">
-        <x:v>398383</x:v>
+        <x:v>399101</x:v>
       </x:c>
       <x:c r="FF37" s="3" t="n">
-        <x:v>401696</x:v>
+        <x:v>402424</x:v>
       </x:c>
       <x:c r="FG37" s="3" t="n">
-        <x:v>408759</x:v>
+        <x:v>409493</x:v>
       </x:c>
       <x:c r="FH37" s="3" t="n">
-        <x:v>411505</x:v>
+        <x:v>412256</x:v>
       </x:c>
       <x:c r="FI37" s="3" t="n">
-        <x:v>410572</x:v>
+        <x:v>411314</x:v>
       </x:c>
       <x:c r="FJ37" s="3" t="n">
-        <x:v>411216</x:v>
+        <x:v>411965</x:v>
       </x:c>
       <x:c r="FK37" s="3" t="n">
-        <x:v>411115</x:v>
+        <x:v>411861</x:v>
       </x:c>
       <x:c r="FL37" s="3" t="n">
-        <x:v>411004</x:v>
+        <x:v>411750</x:v>
       </x:c>
       <x:c r="FM37" s="3" t="n">
-        <x:v>415794</x:v>
+        <x:v>416550</x:v>
       </x:c>
       <x:c r="FN37" s="3" t="n">
-        <x:v>416145</x:v>
+        <x:v>416901</x:v>
       </x:c>
       <x:c r="FO37" s="3" t="n">
-        <x:v>417262</x:v>
+        <x:v>417961</x:v>
       </x:c>
       <x:c r="FP37" s="3" t="n">
-        <x:v>420032</x:v>
+        <x:v>420978</x:v>
       </x:c>
       <x:c r="FQ37" s="3" t="n">
-        <x:v>418221</x:v>
+        <x:v>418971</x:v>
       </x:c>
       <x:c r="FR37" s="3" t="n">
-        <x:v>421845</x:v>
+        <x:v>422037</x:v>
       </x:c>
       <x:c r="FS37" s="3" t="n">
-        <x:v>423160</x:v>
+        <x:v>424246</x:v>
       </x:c>
       <x:c r="FT37" s="3" t="n">
-        <x:v>423028</x:v>
+        <x:v>423343</x:v>
       </x:c>
       <x:c r="FU37" s="3" t="n">
-        <x:v>425012</x:v>
+        <x:v>425045</x:v>
       </x:c>
       <x:c r="FV37" s="3" t="n">
-        <x:v>424902</x:v>
+        <x:v>425968</x:v>
       </x:c>
       <x:c r="FW37" s="3" t="n">
-        <x:v>425842</x:v>
+        <x:v>425717</x:v>
       </x:c>
       <x:c r="FX37" s="3" t="n">
-        <x:v>426628</x:v>
+        <x:v>426771</x:v>
+      </x:c>
+      <x:c r="FY37" s="3" t="n">
+        <x:v>427739</x:v>
+      </x:c>
+      <x:c r="FZ37" s="3" t="n">
+        <x:v>437456</x:v>
       </x:c>
     </x:row>
-    <x:row r="38" spans="1:180">
+    <x:row r="38" spans="1:182">
       <x:c r="B38" s="2" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C38" s="3" t="n">
-        <x:v>75424</x:v>
+        <x:v>75470</x:v>
       </x:c>
       <x:c r="D38" s="3" t="n">
-        <x:v>75053</x:v>
+        <x:v>75099</x:v>
       </x:c>
       <x:c r="E38" s="3" t="n">
-        <x:v>74877</x:v>
+        <x:v>74923</x:v>
       </x:c>
       <x:c r="F38" s="3" t="n">
-        <x:v>74368</x:v>
+        <x:v>74413</x:v>
       </x:c>
       <x:c r="G38" s="3" t="n">
-        <x:v>74723</x:v>
+        <x:v>74769</x:v>
       </x:c>
       <x:c r="H38" s="3" t="n">
-        <x:v>74751</x:v>
+        <x:v>74797</x:v>
       </x:c>
       <x:c r="I38" s="3" t="n">
-        <x:v>74760</x:v>
+        <x:v>74805</x:v>
       </x:c>
       <x:c r="J38" s="3" t="n">
-        <x:v>74304</x:v>
+        <x:v>74349</x:v>
       </x:c>
       <x:c r="K38" s="3" t="n">
-        <x:v>73263</x:v>
+        <x:v>73308</x:v>
       </x:c>
       <x:c r="L38" s="3" t="n">
-        <x:v>73279</x:v>
+        <x:v>73324</x:v>
       </x:c>
       <x:c r="M38" s="3" t="n">
-        <x:v>72332</x:v>
+        <x:v>72376</x:v>
       </x:c>
       <x:c r="N38" s="3" t="n">
-        <x:v>72832</x:v>
+        <x:v>72876</x:v>
       </x:c>
       <x:c r="O38" s="3" t="n">
-        <x:v>72667</x:v>
+        <x:v>72711</x:v>
       </x:c>
       <x:c r="P38" s="3" t="n">
-        <x:v>71947</x:v>
+        <x:v>71991</x:v>
       </x:c>
       <x:c r="Q38" s="3" t="n">
-        <x:v>72596</x:v>
+        <x:v>72640</x:v>
       </x:c>
       <x:c r="R38" s="3" t="n">
-        <x:v>72390</x:v>
+        <x:v>72434</x:v>
       </x:c>
       <x:c r="S38" s="3" t="n">
-        <x:v>71907</x:v>
+        <x:v>71951</x:v>
       </x:c>
       <x:c r="T38" s="3" t="n">
-        <x:v>72256</x:v>
+        <x:v>72300</x:v>
       </x:c>
       <x:c r="U38" s="3" t="n">
-        <x:v>71914</x:v>
+        <x:v>71958</x:v>
       </x:c>
       <x:c r="V38" s="3" t="n">
-        <x:v>72549</x:v>
+        <x:v>72593</x:v>
       </x:c>
       <x:c r="W38" s="3" t="n">
-        <x:v>73457</x:v>
+        <x:v>73502</x:v>
       </x:c>
       <x:c r="X38" s="3" t="n">
-        <x:v>74151</x:v>
+        <x:v>74197</x:v>
       </x:c>
       <x:c r="Y38" s="3" t="n">
-        <x:v>74239</x:v>
+        <x:v>74284</x:v>
       </x:c>
       <x:c r="Z38" s="3" t="n">
-        <x:v>73802</x:v>
+        <x:v>73847</x:v>
       </x:c>
       <x:c r="AA38" s="3" t="n">
-        <x:v>73327</x:v>
+        <x:v>73372</x:v>
       </x:c>
       <x:c r="AB38" s="3" t="n">
-        <x:v>72786</x:v>
+        <x:v>72831</x:v>
       </x:c>
       <x:c r="AC38" s="3" t="n">
-        <x:v>72986</x:v>
+        <x:v>73031</x:v>
       </x:c>
       <x:c r="AD38" s="3" t="n">
-        <x:v>72524</x:v>
+        <x:v>72568</x:v>
       </x:c>
       <x:c r="AE38" s="3" t="n">
-        <x:v>72649</x:v>
+        <x:v>72693</x:v>
       </x:c>
       <x:c r="AF38" s="3" t="n">
-        <x:v>72829</x:v>
+        <x:v>72874</x:v>
       </x:c>
       <x:c r="AG38" s="3" t="n">
-        <x:v>72820</x:v>
+        <x:v>72864</x:v>
       </x:c>
       <x:c r="AH38" s="3" t="n">
-        <x:v>73941</x:v>
+        <x:v>73986</x:v>
       </x:c>
       <x:c r="AI38" s="3" t="n">
-        <x:v>74500</x:v>
+        <x:v>74546</x:v>
       </x:c>
       <x:c r="AJ38" s="3" t="n">
-        <x:v>75272</x:v>
+        <x:v>75318</x:v>
       </x:c>
       <x:c r="AK38" s="3" t="n">
-        <x:v>75654</x:v>
+        <x:v>75700</x:v>
       </x:c>
       <x:c r="AL38" s="3" t="n">
-        <x:v>75659</x:v>
+        <x:v>75705</x:v>
       </x:c>
       <x:c r="AM38" s="3" t="n">
-        <x:v>77641</x:v>
+        <x:v>77689</x:v>
       </x:c>
       <x:c r="AN38" s="3" t="n">
-        <x:v>77785</x:v>
+        <x:v>77833</x:v>
       </x:c>
       <x:c r="AO38" s="3" t="n">
-        <x:v>79712</x:v>
+        <x:v>79760</x:v>
       </x:c>
       <x:c r="AP38" s="3" t="n">
-        <x:v>79937</x:v>
+        <x:v>79986</x:v>
       </x:c>
       <x:c r="AQ38" s="3" t="n">
-        <x:v>77801</x:v>
+        <x:v>77849</x:v>
       </x:c>
       <x:c r="AR38" s="3" t="n">
-        <x:v>77847</x:v>
+        <x:v>77895</x:v>
       </x:c>
       <x:c r="AS38" s="3" t="n">
-        <x:v>88461</x:v>
+        <x:v>88515</x:v>
       </x:c>
       <x:c r="AT38" s="3" t="n">
-        <x:v>90411</x:v>
+        <x:v>90467</x:v>
       </x:c>
       <x:c r="AU38" s="3" t="n">
-        <x:v>90940</x:v>
+        <x:v>90995</x:v>
       </x:c>
       <x:c r="AV38" s="3" t="n">
-        <x:v>91059</x:v>
+        <x:v>91114</x:v>
       </x:c>
       <x:c r="AW38" s="3" t="n">
-        <x:v>90276</x:v>
+        <x:v>90331</x:v>
       </x:c>
       <x:c r="AX38" s="3" t="n">
-        <x:v>88568</x:v>
+        <x:v>88622</x:v>
       </x:c>
       <x:c r="AY38" s="3" t="n">
-        <x:v>92994</x:v>
+        <x:v>93053</x:v>
       </x:c>
       <x:c r="AZ38" s="3" t="n">
-        <x:v>92197</x:v>
+        <x:v>92255</x:v>
       </x:c>
       <x:c r="BA38" s="3" t="n">
-        <x:v>91193</x:v>
+        <x:v>91248</x:v>
       </x:c>
       <x:c r="BB38" s="3" t="n">
-        <x:v>90749</x:v>
+        <x:v>90799</x:v>
       </x:c>
       <x:c r="BC38" s="3" t="n">
-        <x:v>90114</x:v>
+        <x:v>90169</x:v>
       </x:c>
       <x:c r="BD38" s="3" t="n">
-        <x:v>90668</x:v>
+        <x:v>90723</x:v>
       </x:c>
       <x:c r="BE38" s="3" t="n">
-        <x:v>90883</x:v>
+        <x:v>90938</x:v>
       </x:c>
       <x:c r="BF38" s="3" t="n">
-        <x:v>90687</x:v>
+        <x:v>90739</x:v>
       </x:c>
       <x:c r="BG38" s="3" t="n">
-        <x:v>92357</x:v>
+        <x:v>92410</x:v>
       </x:c>
       <x:c r="BH38" s="3" t="n">
-        <x:v>92061</x:v>
+        <x:v>92112</x:v>
       </x:c>
       <x:c r="BI38" s="3" t="n">
-        <x:v>92370</x:v>
+        <x:v>92424</x:v>
       </x:c>
       <x:c r="BJ38" s="3" t="n">
-        <x:v>91085</x:v>
+        <x:v>91138</x:v>
       </x:c>
       <x:c r="BK38" s="3" t="n">
-        <x:v>90682</x:v>
+        <x:v>90737</x:v>
       </x:c>
       <x:c r="BL38" s="3" t="n">
-        <x:v>90842</x:v>
+        <x:v>90893</x:v>
       </x:c>
       <x:c r="BM38" s="3" t="n">
-        <x:v>88715</x:v>
+        <x:v>88766</x:v>
       </x:c>
       <x:c r="BN38" s="3" t="n">
-        <x:v>90893</x:v>
+        <x:v>90944</x:v>
       </x:c>
       <x:c r="BO38" s="3" t="n">
-        <x:v>89156</x:v>
+        <x:v>89201</x:v>
       </x:c>
       <x:c r="BP38" s="3" t="n">
-        <x:v>88037</x:v>
+        <x:v>88090</x:v>
       </x:c>
       <x:c r="BQ38" s="3" t="n">
-        <x:v>89498</x:v>
+        <x:v>89546</x:v>
       </x:c>
       <x:c r="BR38" s="3" t="n">
-        <x:v>88302</x:v>
+        <x:v>88351</x:v>
       </x:c>
       <x:c r="BS38" s="3" t="n">
-        <x:v>85710</x:v>
+        <x:v>85762</x:v>
       </x:c>
       <x:c r="BT38" s="3" t="n">
-        <x:v>85877</x:v>
+        <x:v>85924</x:v>
       </x:c>
       <x:c r="BU38" s="3" t="n">
-        <x:v>86045</x:v>
+        <x:v>86097</x:v>
       </x:c>
       <x:c r="BV38" s="3" t="n">
-        <x:v>84706</x:v>
+        <x:v>84753</x:v>
       </x:c>
       <x:c r="BW38" s="3" t="n">
-        <x:v>87462</x:v>
+        <x:v>87510</x:v>
       </x:c>
       <x:c r="BX38" s="3" t="n">
-        <x:v>86705</x:v>
+        <x:v>86755</x:v>
       </x:c>
       <x:c r="BY38" s="3" t="n">
-        <x:v>85303</x:v>
+        <x:v>85352</x:v>
       </x:c>
       <x:c r="BZ38" s="3" t="n">
-        <x:v>85634</x:v>
+        <x:v>85685</x:v>
       </x:c>
       <x:c r="CA38" s="3" t="n">
-        <x:v>84390</x:v>
+        <x:v>84441</x:v>
       </x:c>
       <x:c r="CB38" s="3" t="n">
-        <x:v>84124</x:v>
+        <x:v>84173</x:v>
       </x:c>
       <x:c r="CC38" s="3" t="n">
-        <x:v>84714</x:v>
+        <x:v>84761</x:v>
       </x:c>
       <x:c r="CD38" s="3" t="n">
-        <x:v>83674</x:v>
+        <x:v>83720</x:v>
       </x:c>
       <x:c r="CE38" s="3" t="n">
-        <x:v>82302</x:v>
+        <x:v>82350</x:v>
       </x:c>
       <x:c r="CF38" s="3" t="n">
-        <x:v>82056</x:v>
+        <x:v>82103</x:v>
       </x:c>
       <x:c r="CG38" s="3" t="n">
-        <x:v>81962</x:v>
+        <x:v>82009</x:v>
       </x:c>
       <x:c r="CH38" s="3" t="n">
-        <x:v>81971</x:v>
+        <x:v>82019</x:v>
       </x:c>
       <x:c r="CI38" s="3" t="n">
-        <x:v>83250</x:v>
+        <x:v>83297</x:v>
       </x:c>
       <x:c r="CJ38" s="3" t="n">
-        <x:v>83689</x:v>
+        <x:v>83738</x:v>
       </x:c>
       <x:c r="CK38" s="3" t="n">
-        <x:v>84140</x:v>
+        <x:v>84189</x:v>
       </x:c>
       <x:c r="CL38" s="3" t="n">
-        <x:v>85088</x:v>
+        <x:v>85135</x:v>
       </x:c>
       <x:c r="CM38" s="3" t="n">
-        <x:v>85468</x:v>
+        <x:v>85515</x:v>
       </x:c>
       <x:c r="CN38" s="3" t="n">
-        <x:v>85479</x:v>
+        <x:v>85525</x:v>
       </x:c>
       <x:c r="CO38" s="3" t="n">
-        <x:v>85565</x:v>
+        <x:v>85613</x:v>
       </x:c>
       <x:c r="CP38" s="3" t="n">
-        <x:v>85226</x:v>
+        <x:v>85272</x:v>
       </x:c>
       <x:c r="CQ38" s="3" t="n">
-        <x:v>84910</x:v>
+        <x:v>84961</x:v>
       </x:c>
       <x:c r="CR38" s="3" t="n">
-        <x:v>85260</x:v>
+        <x:v>85308</x:v>
       </x:c>
       <x:c r="CS38" s="3" t="n">
-        <x:v>84521</x:v>
+        <x:v>84569</x:v>
       </x:c>
       <x:c r="CT38" s="3" t="n">
-        <x:v>84925</x:v>
+        <x:v>84977</x:v>
       </x:c>
       <x:c r="CU38" s="3" t="n">
-        <x:v>84262</x:v>
+        <x:v>84308</x:v>
       </x:c>
       <x:c r="CV38" s="3" t="n">
-        <x:v>83957</x:v>
+        <x:v>84010</x:v>
       </x:c>
       <x:c r="CW38" s="3" t="n">
-        <x:v>82975</x:v>
+        <x:v>83026</x:v>
       </x:c>
       <x:c r="CX38" s="3" t="n">
-        <x:v>82461</x:v>
+        <x:v>82509</x:v>
       </x:c>
       <x:c r="CY38" s="3" t="n">
-        <x:v>84022</x:v>
+        <x:v>84073</x:v>
       </x:c>
       <x:c r="CZ38" s="3" t="n">
-        <x:v>83115</x:v>
+        <x:v>83160</x:v>
       </x:c>
       <x:c r="DA38" s="3" t="n">
-        <x:v>84932</x:v>
+        <x:v>84982</x:v>
       </x:c>
       <x:c r="DB38" s="3" t="n">
-        <x:v>84914</x:v>
+        <x:v>84962</x:v>
       </x:c>
       <x:c r="DC38" s="3" t="n">
-        <x:v>83786</x:v>
+        <x:v>83835</x:v>
       </x:c>
       <x:c r="DD38" s="3" t="n">
-        <x:v>84507</x:v>
+        <x:v>84555</x:v>
       </x:c>
       <x:c r="DE38" s="3" t="n">
-        <x:v>83223</x:v>
+        <x:v>83270</x:v>
       </x:c>
       <x:c r="DF38" s="3" t="n">
-        <x:v>83921</x:v>
+        <x:v>83968</x:v>
       </x:c>
       <x:c r="DG38" s="3" t="n">
-        <x:v>82798</x:v>
+        <x:v>82845</x:v>
       </x:c>
       <x:c r="DH38" s="3" t="n">
-        <x:v>84038</x:v>
+        <x:v>84089</x:v>
       </x:c>
       <x:c r="DI38" s="3" t="n">
-        <x:v>84376</x:v>
+        <x:v>84426</x:v>
       </x:c>
       <x:c r="DJ38" s="3" t="n">
-        <x:v>83669</x:v>
+        <x:v>83718</x:v>
       </x:c>
       <x:c r="DK38" s="3" t="n">
-        <x:v>86563</x:v>
+        <x:v>86614</x:v>
       </x:c>
       <x:c r="DL38" s="3" t="n">
-        <x:v>85238</x:v>
+        <x:v>85286</x:v>
       </x:c>
       <x:c r="DM38" s="3" t="n">
-        <x:v>87576</x:v>
+        <x:v>87628</x:v>
       </x:c>
       <x:c r="DN38" s="3" t="n">
-        <x:v>89099</x:v>
+        <x:v>89150</x:v>
       </x:c>
       <x:c r="DO38" s="3" t="n">
-        <x:v>88998</x:v>
+        <x:v>89049</x:v>
       </x:c>
       <x:c r="DP38" s="3" t="n">
-        <x:v>90834</x:v>
+        <x:v>90888</x:v>
       </x:c>
       <x:c r="DQ38" s="3" t="n">
-        <x:v>89929</x:v>
+        <x:v>89981</x:v>
       </x:c>
       <x:c r="DR38" s="3" t="n">
-        <x:v>90170</x:v>
+        <x:v>90223</x:v>
       </x:c>
       <x:c r="DS38" s="3" t="n">
-        <x:v>90113</x:v>
+        <x:v>90167</x:v>
       </x:c>
       <x:c r="DT38" s="3" t="n">
-        <x:v>90386</x:v>
+        <x:v>90441</x:v>
       </x:c>
       <x:c r="DU38" s="3" t="n">
-        <x:v>90644</x:v>
+        <x:v>90697</x:v>
       </x:c>
       <x:c r="DV38" s="3" t="n">
-        <x:v>91394</x:v>
+        <x:v>91449</x:v>
       </x:c>
       <x:c r="DW38" s="3" t="n">
-        <x:v>92105</x:v>
+        <x:v>92161</x:v>
       </x:c>
       <x:c r="DX38" s="3" t="n">
-        <x:v>92350</x:v>
+        <x:v>92401</x:v>
       </x:c>
       <x:c r="DY38" s="3" t="n">
-        <x:v>94324</x:v>
+        <x:v>94379</x:v>
       </x:c>
       <x:c r="DZ38" s="3" t="n">
-        <x:v>94626</x:v>
+        <x:v>94679</x:v>
       </x:c>
       <x:c r="EA38" s="3" t="n">
-        <x:v>96073</x:v>
+        <x:v>96126</x:v>
       </x:c>
       <x:c r="EB38" s="3" t="n">
-        <x:v>96836</x:v>
+        <x:v>96892</x:v>
       </x:c>
       <x:c r="EC38" s="3" t="n">
-        <x:v>96115</x:v>
+        <x:v>96169</x:v>
       </x:c>
       <x:c r="ED38" s="3" t="n">
-        <x:v>96723</x:v>
+        <x:v>96779</x:v>
       </x:c>
       <x:c r="EE38" s="3" t="n">
-        <x:v>96245</x:v>
+        <x:v>96301</x:v>
       </x:c>
       <x:c r="EF38" s="3" t="n">
-        <x:v>97332</x:v>
+        <x:v>97387</x:v>
       </x:c>
       <x:c r="EG38" s="3" t="n">
-        <x:v>97647</x:v>
+        <x:v>97703</x:v>
       </x:c>
       <x:c r="EH38" s="3" t="n">
-        <x:v>97982</x:v>
+        <x:v>98038</x:v>
       </x:c>
       <x:c r="EI38" s="3" t="n">
-        <x:v>98565</x:v>
+        <x:v>98622</x:v>
       </x:c>
       <x:c r="EJ38" s="3" t="n">
-        <x:v>97929</x:v>
+        <x:v>97986</x:v>
       </x:c>
       <x:c r="EK38" s="3" t="n">
-        <x:v>99765</x:v>
+        <x:v>99823</x:v>
       </x:c>
       <x:c r="EL38" s="3" t="n">
-        <x:v>100943</x:v>
+        <x:v>101001</x:v>
       </x:c>
       <x:c r="EM38" s="3" t="n">
-        <x:v>101369</x:v>
+        <x:v>101425</x:v>
       </x:c>
       <x:c r="EN38" s="3" t="n">
-        <x:v>102401</x:v>
+        <x:v>102463</x:v>
       </x:c>
       <x:c r="EO38" s="3" t="n">
-        <x:v>100817</x:v>
+        <x:v>100876</x:v>
       </x:c>
       <x:c r="EP38" s="3" t="n">
-        <x:v>100304</x:v>
+        <x:v>100365</x:v>
       </x:c>
       <x:c r="EQ38" s="3" t="n">
-        <x:v>99922</x:v>
+        <x:v>99984</x:v>
       </x:c>
       <x:c r="ER38" s="3" t="n">
-        <x:v>99886</x:v>
+        <x:v>99943</x:v>
       </x:c>
       <x:c r="ES38" s="3" t="n">
-        <x:v>99978</x:v>
+        <x:v>100036</x:v>
       </x:c>
       <x:c r="ET38" s="3" t="n">
-        <x:v>99931</x:v>
+        <x:v>99989</x:v>
       </x:c>
       <x:c r="EU38" s="3" t="n">
-        <x:v>100252</x:v>
+        <x:v>100309</x:v>
       </x:c>
       <x:c r="EV38" s="3" t="n">
-        <x:v>100838</x:v>
+        <x:v>100896</x:v>
       </x:c>
       <x:c r="EW38" s="3" t="n">
-        <x:v>100679</x:v>
+        <x:v>100735</x:v>
       </x:c>
       <x:c r="EX38" s="3" t="n">
-        <x:v>100746</x:v>
+        <x:v>100803</x:v>
       </x:c>
       <x:c r="EY38" s="3" t="n">
-        <x:v>100762</x:v>
+        <x:v>100820</x:v>
       </x:c>
       <x:c r="EZ38" s="3" t="n">
-        <x:v>98840</x:v>
+        <x:v>98897</x:v>
       </x:c>
       <x:c r="FA38" s="3" t="n">
-        <x:v>99984</x:v>
+        <x:v>100044</x:v>
       </x:c>
       <x:c r="FB38" s="3" t="n">
-        <x:v>99490</x:v>
+        <x:v>99546</x:v>
       </x:c>
       <x:c r="FC38" s="3" t="n">
-        <x:v>98371</x:v>
+        <x:v>98431</x:v>
       </x:c>
       <x:c r="FD38" s="3" t="n">
-        <x:v>100149</x:v>
+        <x:v>100208</x:v>
       </x:c>
       <x:c r="FE38" s="3" t="n">
-        <x:v>100743</x:v>
+        <x:v>100802</x:v>
       </x:c>
       <x:c r="FF38" s="3" t="n">
-        <x:v>101107</x:v>
+        <x:v>101167</x:v>
       </x:c>
       <x:c r="FG38" s="3" t="n">
-        <x:v>104429</x:v>
+        <x:v>104489</x:v>
       </x:c>
       <x:c r="FH38" s="3" t="n">
-        <x:v>104956</x:v>
+        <x:v>105020</x:v>
       </x:c>
       <x:c r="FI38" s="3" t="n">
-        <x:v>104504</x:v>
+        <x:v>104565</x:v>
       </x:c>
       <x:c r="FJ38" s="3" t="n">
-        <x:v>106857</x:v>
+        <x:v>106922</x:v>
       </x:c>
       <x:c r="FK38" s="3" t="n">
-        <x:v>105997</x:v>
+        <x:v>106060</x:v>
       </x:c>
       <x:c r="FL38" s="3" t="n">
-        <x:v>106583</x:v>
+        <x:v>106647</x:v>
       </x:c>
       <x:c r="FM38" s="3" t="n">
-        <x:v>109644</x:v>
+        <x:v>109710</x:v>
       </x:c>
       <x:c r="FN38" s="3" t="n">
-        <x:v>109558</x:v>
+        <x:v>109643</x:v>
       </x:c>
       <x:c r="FO38" s="3" t="n">
-        <x:v>110380</x:v>
+        <x:v>110365</x:v>
       </x:c>
       <x:c r="FP38" s="3" t="n">
-        <x:v>112351</x:v>
+        <x:v>112528</x:v>
       </x:c>
       <x:c r="FQ38" s="3" t="n">
-        <x:v>110903</x:v>
+        <x:v>110939</x:v>
       </x:c>
       <x:c r="FR38" s="3" t="n">
-        <x:v>112684</x:v>
+        <x:v>112572</x:v>
       </x:c>
       <x:c r="FS38" s="3" t="n">
-        <x:v>113167</x:v>
+        <x:v>113824</x:v>
       </x:c>
       <x:c r="FT38" s="3" t="n">
-        <x:v>112973</x:v>
+        <x:v>113330</x:v>
       </x:c>
       <x:c r="FU38" s="3" t="n">
-        <x:v>114337</x:v>
+        <x:v>114742</x:v>
       </x:c>
       <x:c r="FV38" s="3" t="n">
-        <x:v>114040</x:v>
+        <x:v>115178</x:v>
       </x:c>
       <x:c r="FW38" s="3" t="n">
-        <x:v>114897</x:v>
+        <x:v>115713</x:v>
       </x:c>
       <x:c r="FX38" s="3" t="n">
-        <x:v>115048</x:v>
+        <x:v>116370</x:v>
+      </x:c>
+      <x:c r="FY38" s="3" t="n">
+        <x:v>117063</x:v>
+      </x:c>
+      <x:c r="FZ38" s="3" t="n">
+        <x:v>126752</x:v>
       </x:c>
     </x:row>
-    <x:row r="39" spans="1:180">
+    <x:row r="39" spans="1:182">
       <x:c r="B39" s="2" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>180995</x:v>
+        <x:v>181405</x:v>
       </x:c>
       <x:c r="D39" s="3" t="n">
-        <x:v>182101</x:v>
+        <x:v>182513</x:v>
       </x:c>
       <x:c r="E39" s="3" t="n">
-        <x:v>182698</x:v>
+        <x:v>183112</x:v>
       </x:c>
       <x:c r="F39" s="3" t="n">
-        <x:v>183379</x:v>
+        <x:v>183794</x:v>
       </x:c>
       <x:c r="G39" s="3" t="n">
-        <x:v>184187</x:v>
+        <x:v>184605</x:v>
       </x:c>
       <x:c r="H39" s="3" t="n">
-        <x:v>184748</x:v>
+        <x:v>185167</x:v>
       </x:c>
       <x:c r="I39" s="3" t="n">
-        <x:v>185456</x:v>
+        <x:v>185876</x:v>
       </x:c>
       <x:c r="J39" s="3" t="n">
-        <x:v>186831</x:v>
+        <x:v>187254</x:v>
       </x:c>
       <x:c r="K39" s="3" t="n">
-        <x:v>188076</x:v>
+        <x:v>188503</x:v>
       </x:c>
       <x:c r="L39" s="3" t="n">
-        <x:v>188644</x:v>
+        <x:v>189072</x:v>
       </x:c>
       <x:c r="M39" s="3" t="n">
-        <x:v>190125</x:v>
+        <x:v>190556</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>191151</x:v>
+        <x:v>191584</x:v>
       </x:c>
       <x:c r="O39" s="3" t="n">
-        <x:v>192849</x:v>
+        <x:v>193286</x:v>
       </x:c>
       <x:c r="P39" s="3" t="n">
-        <x:v>194702</x:v>
+        <x:v>195143</x:v>
       </x:c>
       <x:c r="Q39" s="3" t="n">
-        <x:v>196883</x:v>
+        <x:v>197329</x:v>
       </x:c>
       <x:c r="R39" s="3" t="n">
-        <x:v>198303</x:v>
+        <x:v>198753</x:v>
       </x:c>
       <x:c r="S39" s="3" t="n">
-        <x:v>198209</x:v>
+        <x:v>198659</x:v>
       </x:c>
       <x:c r="T39" s="3" t="n">
-        <x:v>200802</x:v>
+        <x:v>201257</x:v>
       </x:c>
       <x:c r="U39" s="3" t="n">
-        <x:v>201125</x:v>
+        <x:v>201581</x:v>
       </x:c>
       <x:c r="V39" s="3" t="n">
-        <x:v>201598</x:v>
+        <x:v>202055</x:v>
       </x:c>
       <x:c r="W39" s="3" t="n">
-        <x:v>203734</x:v>
+        <x:v>204196</x:v>
       </x:c>
       <x:c r="X39" s="3" t="n">
-        <x:v>202450</x:v>
+        <x:v>202909</x:v>
       </x:c>
       <x:c r="Y39" s="3" t="n">
-        <x:v>203964</x:v>
+        <x:v>204426</x:v>
       </x:c>
       <x:c r="Z39" s="3" t="n">
-        <x:v>204005</x:v>
+        <x:v>204468</x:v>
       </x:c>
       <x:c r="AA39" s="3" t="n">
-        <x:v>205586</x:v>
+        <x:v>206052</x:v>
       </x:c>
       <x:c r="AB39" s="3" t="n">
-        <x:v>206828</x:v>
+        <x:v>207297</x:v>
       </x:c>
       <x:c r="AC39" s="3" t="n">
-        <x:v>207359</x:v>
+        <x:v>207829</x:v>
       </x:c>
       <x:c r="AD39" s="3" t="n">
-        <x:v>209718</x:v>
+        <x:v>210194</x:v>
       </x:c>
       <x:c r="AE39" s="3" t="n">
-        <x:v>208514</x:v>
+        <x:v>208987</x:v>
       </x:c>
       <x:c r="AF39" s="3" t="n">
+        <x:v>210184</x:v>
+      </x:c>
+      <x:c r="AG39" s="3" t="n">
         <x:v>209709</x:v>
       </x:c>
-      <x:c r="AG39" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AH39" s="3" t="n">
-        <x:v>209797</x:v>
+        <x:v>210273</x:v>
       </x:c>
       <x:c r="AI39" s="3" t="n">
-        <x:v>211857</x:v>
+        <x:v>212338</x:v>
       </x:c>
       <x:c r="AJ39" s="3" t="n">
-        <x:v>210529</x:v>
+        <x:v>211006</x:v>
       </x:c>
       <x:c r="AK39" s="3" t="n">
-        <x:v>212704</x:v>
+        <x:v>213186</x:v>
       </x:c>
       <x:c r="AL39" s="3" t="n">
-        <x:v>212956</x:v>
+        <x:v>213439</x:v>
       </x:c>
       <x:c r="AM39" s="3" t="n">
-        <x:v>213078</x:v>
+        <x:v>213562</x:v>
       </x:c>
       <x:c r="AN39" s="3" t="n">
-        <x:v>217023</x:v>
+        <x:v>217515</x:v>
       </x:c>
       <x:c r="AO39" s="3" t="n">
-        <x:v>218053</x:v>
+        <x:v>218547</x:v>
       </x:c>
       <x:c r="AP39" s="3" t="n">
-        <x:v>219605</x:v>
+        <x:v>220103</x:v>
       </x:c>
       <x:c r="AQ39" s="3" t="n">
-        <x:v>222971</x:v>
+        <x:v>223477</x:v>
       </x:c>
       <x:c r="AR39" s="3" t="n">
-        <x:v>224630</x:v>
+        <x:v>225139</x:v>
       </x:c>
       <x:c r="AS39" s="3" t="n">
-        <x:v>223938</x:v>
+        <x:v>224446</x:v>
       </x:c>
       <x:c r="AT39" s="3" t="n">
-        <x:v>226729</x:v>
+        <x:v>227243</x:v>
       </x:c>
       <x:c r="AU39" s="3" t="n">
-        <x:v>227187</x:v>
+        <x:v>227702</x:v>
       </x:c>
       <x:c r="AV39" s="3" t="n">
-        <x:v>228772</x:v>
+        <x:v>229291</x:v>
       </x:c>
       <x:c r="AW39" s="3" t="n">
-        <x:v>219191</x:v>
+        <x:v>219688</x:v>
       </x:c>
       <x:c r="AX39" s="3" t="n">
-        <x:v>222146</x:v>
+        <x:v>222650</x:v>
       </x:c>
       <x:c r="AY39" s="3" t="n">
-        <x:v>222918</x:v>
+        <x:v>223426</x:v>
       </x:c>
       <x:c r="AZ39" s="3" t="n">
-        <x:v>222128</x:v>
+        <x:v>222629</x:v>
       </x:c>
       <x:c r="BA39" s="3" t="n">
-        <x:v>221633</x:v>
+        <x:v>222127</x:v>
       </x:c>
       <x:c r="BB39" s="3" t="n">
-        <x:v>221964</x:v>
+        <x:v>222458</x:v>
       </x:c>
       <x:c r="BC39" s="3" t="n">
-        <x:v>220161</x:v>
+        <x:v>220657</x:v>
       </x:c>
       <x:c r="BD39" s="3" t="n">
-        <x:v>221293</x:v>
+        <x:v>221789</x:v>
       </x:c>
       <x:c r="BE39" s="3" t="n">
-        <x:v>220474</x:v>
+        <x:v>220968</x:v>
       </x:c>
       <x:c r="BF39" s="3" t="n">
-        <x:v>219743</x:v>
+        <x:v>220239</x:v>
       </x:c>
       <x:c r="BG39" s="3" t="n">
-        <x:v>220984</x:v>
+        <x:v>221483</x:v>
       </x:c>
       <x:c r="BH39" s="3" t="n">
-        <x:v>220869</x:v>
+        <x:v>221361</x:v>
       </x:c>
       <x:c r="BI39" s="3" t="n">
-        <x:v>221391</x:v>
+        <x:v>221885</x:v>
       </x:c>
       <x:c r="BJ39" s="3" t="n">
-        <x:v>222488</x:v>
+        <x:v>222984</x:v>
       </x:c>
       <x:c r="BK39" s="3" t="n">
-        <x:v>223087</x:v>
+        <x:v>223590</x:v>
       </x:c>
       <x:c r="BL39" s="3" t="n">
-        <x:v>222625</x:v>
+        <x:v>223116</x:v>
       </x:c>
       <x:c r="BM39" s="3" t="n">
-        <x:v>223157</x:v>
+        <x:v>223654</x:v>
       </x:c>
       <x:c r="BN39" s="3" t="n">
-        <x:v>223900</x:v>
+        <x:v>224397</x:v>
       </x:c>
       <x:c r="BO39" s="3" t="n">
-        <x:v>223848</x:v>
+        <x:v>224340</x:v>
       </x:c>
       <x:c r="BP39" s="3" t="n">
-        <x:v>225766</x:v>
+        <x:v>226272</x:v>
       </x:c>
       <x:c r="BQ39" s="3" t="n">
-        <x:v>226188</x:v>
+        <x:v>226687</x:v>
       </x:c>
       <x:c r="BR39" s="3" t="n">
-        <x:v>226185</x:v>
+        <x:v>226682</x:v>
       </x:c>
       <x:c r="BS39" s="3" t="n">
-        <x:v>240276</x:v>
+        <x:v>240819</x:v>
       </x:c>
       <x:c r="BT39" s="3" t="n">
-        <x:v>240266</x:v>
+        <x:v>240801</x:v>
       </x:c>
       <x:c r="BU39" s="3" t="n">
-        <x:v>242819</x:v>
+        <x:v>243362</x:v>
       </x:c>
       <x:c r="BV39" s="3" t="n">
-        <x:v>243878</x:v>
+        <x:v>244421</x:v>
       </x:c>
       <x:c r="BW39" s="3" t="n">
-        <x:v>244575</x:v>
+        <x:v>245120</x:v>
       </x:c>
       <x:c r="BX39" s="3" t="n">
-        <x:v>245259</x:v>
+        <x:v>245810</x:v>
       </x:c>
       <x:c r="BY39" s="3" t="n">
-        <x:v>244981</x:v>
+        <x:v>245530</x:v>
       </x:c>
       <x:c r="BZ39" s="3" t="n">
-        <x:v>244580</x:v>
+        <x:v>245133</x:v>
       </x:c>
       <x:c r="CA39" s="3" t="n">
-        <x:v>244019</x:v>
+        <x:v>244568</x:v>
       </x:c>
       <x:c r="CB39" s="3" t="n">
-        <x:v>243833</x:v>
+        <x:v>244377</x:v>
       </x:c>
       <x:c r="CC39" s="3" t="n">
-        <x:v>244034</x:v>
+        <x:v>244578</x:v>
       </x:c>
       <x:c r="CD39" s="3" t="n">
-        <x:v>243424</x:v>
+        <x:v>243967</x:v>
       </x:c>
       <x:c r="CE39" s="3" t="n">
-        <x:v>245678</x:v>
+        <x:v>246228</x:v>
       </x:c>
       <x:c r="CF39" s="3" t="n">
-        <x:v>246690</x:v>
+        <x:v>247238</x:v>
       </x:c>
       <x:c r="CG39" s="3" t="n">
-        <x:v>247859</x:v>
+        <x:v>248410</x:v>
       </x:c>
       <x:c r="CH39" s="3" t="n">
-        <x:v>250544</x:v>
+        <x:v>251103</x:v>
       </x:c>
       <x:c r="CI39" s="3" t="n">
-        <x:v>251705</x:v>
+        <x:v>252263</x:v>
       </x:c>
       <x:c r="CJ39" s="3" t="n">
-        <x:v>252699</x:v>
+        <x:v>253266</x:v>
       </x:c>
       <x:c r="CK39" s="3" t="n">
-        <x:v>252738</x:v>
+        <x:v>253302</x:v>
       </x:c>
       <x:c r="CL39" s="3" t="n">
-        <x:v>253386</x:v>
+        <x:v>253950</x:v>
       </x:c>
       <x:c r="CM39" s="3" t="n">
-        <x:v>253073</x:v>
+        <x:v>253636</x:v>
       </x:c>
       <x:c r="CN39" s="3" t="n">
-        <x:v>252980</x:v>
+        <x:v>253541</x:v>
       </x:c>
       <x:c r="CO39" s="3" t="n">
-        <x:v>253647</x:v>
+        <x:v>254212</x:v>
       </x:c>
       <x:c r="CP39" s="3" t="n">
-        <x:v>252802</x:v>
+        <x:v>253362</x:v>
       </x:c>
       <x:c r="CQ39" s="3" t="n">
-        <x:v>250491</x:v>
+        <x:v>251055</x:v>
       </x:c>
       <x:c r="CR39" s="3" t="n">
-        <x:v>249994</x:v>
+        <x:v>250551</x:v>
       </x:c>
       <x:c r="CS39" s="3" t="n">
-        <x:v>249266</x:v>
+        <x:v>249824</x:v>
       </x:c>
       <x:c r="CT39" s="3" t="n">
-        <x:v>248506</x:v>
+        <x:v>249068</x:v>
       </x:c>
       <x:c r="CU39" s="3" t="n">
-        <x:v>250890</x:v>
+        <x:v>251446</x:v>
       </x:c>
       <x:c r="CV39" s="3" t="n">
-        <x:v>251102</x:v>
+        <x:v>251672</x:v>
       </x:c>
       <x:c r="CW39" s="3" t="n">
-        <x:v>251857</x:v>
+        <x:v>252423</x:v>
       </x:c>
       <x:c r="CX39" s="3" t="n">
-        <x:v>253400</x:v>
+        <x:v>253971</x:v>
       </x:c>
       <x:c r="CY39" s="3" t="n">
-        <x:v>254971</x:v>
+        <x:v>255548</x:v>
       </x:c>
       <x:c r="CZ39" s="3" t="n">
-        <x:v>256534</x:v>
+        <x:v>257105</x:v>
       </x:c>
       <x:c r="DA39" s="3" t="n">
-        <x:v>257886</x:v>
+        <x:v>258462</x:v>
       </x:c>
       <x:c r="DB39" s="3" t="n">
-        <x:v>258716</x:v>
+        <x:v>259293</x:v>
       </x:c>
       <x:c r="DC39" s="3" t="n">
-        <x:v>258894</x:v>
+        <x:v>259474</x:v>
       </x:c>
       <x:c r="DD39" s="3" t="n">
-        <x:v>260822</x:v>
+        <x:v>261399</x:v>
       </x:c>
       <x:c r="DE39" s="3" t="n">
-        <x:v>261261</x:v>
+        <x:v>261843</x:v>
       </x:c>
       <x:c r="DF39" s="3" t="n">
-        <x:v>263147</x:v>
+        <x:v>263735</x:v>
       </x:c>
       <x:c r="DG39" s="3" t="n">
-        <x:v>262851</x:v>
+        <x:v>263435</x:v>
       </x:c>
       <x:c r="DH39" s="3" t="n">
-        <x:v>263470</x:v>
+        <x:v>264066</x:v>
       </x:c>
       <x:c r="DI39" s="3" t="n">
-        <x:v>265090</x:v>
+        <x:v>265682</x:v>
       </x:c>
       <x:c r="DJ39" s="3" t="n">
-        <x:v>265292</x:v>
+        <x:v>265883</x:v>
       </x:c>
       <x:c r="DK39" s="3" t="n">
-        <x:v>269029</x:v>
+        <x:v>269631</x:v>
       </x:c>
       <x:c r="DL39" s="3" t="n">
-        <x:v>268844</x:v>
+        <x:v>269441</x:v>
       </x:c>
       <x:c r="DM39" s="3" t="n">
-        <x:v>268603</x:v>
+        <x:v>269204</x:v>
       </x:c>
       <x:c r="DN39" s="3" t="n">
-        <x:v>268974</x:v>
+        <x:v>269576</x:v>
       </x:c>
       <x:c r="DO39" s="3" t="n">
-        <x:v>268184</x:v>
+        <x:v>268782</x:v>
       </x:c>
       <x:c r="DP39" s="3" t="n">
-        <x:v>268547</x:v>
+        <x:v>269152</x:v>
       </x:c>
       <x:c r="DQ39" s="3" t="n">
-        <x:v>269579</x:v>
+        <x:v>270182</x:v>
       </x:c>
       <x:c r="DR39" s="3" t="n">
-        <x:v>271133</x:v>
+        <x:v>271743</x:v>
       </x:c>
       <x:c r="DS39" s="3" t="n">
-        <x:v>271126</x:v>
+        <x:v>271735</x:v>
       </x:c>
       <x:c r="DT39" s="3" t="n">
-        <x:v>271889</x:v>
+        <x:v>272499</x:v>
       </x:c>
       <x:c r="DU39" s="3" t="n">
-        <x:v>272158</x:v>
+        <x:v>272770</x:v>
       </x:c>
       <x:c r="DV39" s="3" t="n">
-        <x:v>272108</x:v>
+        <x:v>272720</x:v>
       </x:c>
       <x:c r="DW39" s="3" t="n">
-        <x:v>272807</x:v>
+        <x:v>273422</x:v>
       </x:c>
       <x:c r="DX39" s="3" t="n">
-        <x:v>274591</x:v>
+        <x:v>275201</x:v>
       </x:c>
       <x:c r="DY39" s="3" t="n">
-        <x:v>275373</x:v>
+        <x:v>275984</x:v>
       </x:c>
       <x:c r="DZ39" s="3" t="n">
-        <x:v>275545</x:v>
+        <x:v>276157</x:v>
       </x:c>
       <x:c r="EA39" s="3" t="n">
-        <x:v>277350</x:v>
+        <x:v>277965</x:v>
       </x:c>
       <x:c r="EB39" s="3" t="n">
-        <x:v>276703</x:v>
+        <x:v>277322</x:v>
       </x:c>
       <x:c r="EC39" s="3" t="n">
-        <x:v>278007</x:v>
+        <x:v>278627</x:v>
       </x:c>
       <x:c r="ED39" s="3" t="n">
-        <x:v>279339</x:v>
+        <x:v>279959</x:v>
       </x:c>
       <x:c r="EE39" s="3" t="n">
-        <x:v>279599</x:v>
+        <x:v>280221</x:v>
       </x:c>
       <x:c r="EF39" s="3" t="n">
-        <x:v>281662</x:v>
+        <x:v>282286</x:v>
       </x:c>
       <x:c r="EG39" s="3" t="n">
-        <x:v>282853</x:v>
+        <x:v>283482</x:v>
       </x:c>
       <x:c r="EH39" s="3" t="n">
-        <x:v>284071</x:v>
+        <x:v>284703</x:v>
       </x:c>
       <x:c r="EI39" s="3" t="n">
-        <x:v>285477</x:v>
+        <x:v>286116</x:v>
       </x:c>
       <x:c r="EJ39" s="3" t="n">
-        <x:v>285633</x:v>
+        <x:v>286269</x:v>
       </x:c>
       <x:c r="EK39" s="3" t="n">
-        <x:v>288289</x:v>
+        <x:v>288932</x:v>
       </x:c>
       <x:c r="EL39" s="3" t="n">
-        <x:v>290742</x:v>
+        <x:v>291393</x:v>
       </x:c>
       <x:c r="EM39" s="3" t="n">
-        <x:v>294385</x:v>
+        <x:v>295038</x:v>
       </x:c>
       <x:c r="EN39" s="3" t="n">
-        <x:v>297851</x:v>
+        <x:v>298529</x:v>
       </x:c>
       <x:c r="EO39" s="3" t="n">
-        <x:v>298323</x:v>
+        <x:v>298993</x:v>
       </x:c>
       <x:c r="EP39" s="3" t="n">
-        <x:v>299922</x:v>
+        <x:v>300596</x:v>
       </x:c>
       <x:c r="EQ39" s="3" t="n">
-        <x:v>300141</x:v>
+        <x:v>300820</x:v>
       </x:c>
       <x:c r="ER39" s="3" t="n">
-        <x:v>300501</x:v>
+        <x:v>301167</x:v>
       </x:c>
       <x:c r="ES39" s="3" t="n">
-        <x:v>302902</x:v>
+        <x:v>303579</x:v>
       </x:c>
       <x:c r="ET39" s="3" t="n">
-        <x:v>303244</x:v>
+        <x:v>303922</x:v>
       </x:c>
       <x:c r="EU39" s="3" t="n">
-        <x:v>302869</x:v>
+        <x:v>303543</x:v>
       </x:c>
       <x:c r="EV39" s="3" t="n">
-        <x:v>305606</x:v>
+        <x:v>306289</x:v>
       </x:c>
       <x:c r="EW39" s="3" t="n">
-        <x:v>305078</x:v>
+        <x:v>305757</x:v>
       </x:c>
       <x:c r="EX39" s="3" t="n">
-        <x:v>306013</x:v>
+        <x:v>306694</x:v>
       </x:c>
       <x:c r="EY39" s="3" t="n">
-        <x:v>307847</x:v>
+        <x:v>308533</x:v>
       </x:c>
       <x:c r="EZ39" s="3" t="n">
-        <x:v>305852</x:v>
+        <x:v>306530</x:v>
       </x:c>
       <x:c r="FA39" s="3" t="n">
-        <x:v>304577</x:v>
+        <x:v>305257</x:v>
       </x:c>
       <x:c r="FB39" s="3" t="n">
-        <x:v>305668</x:v>
+        <x:v>306347</x:v>
       </x:c>
       <x:c r="FC39" s="3" t="n">
-        <x:v>303083</x:v>
+        <x:v>303762</x:v>
       </x:c>
       <x:c r="FD39" s="3" t="n">
-        <x:v>291589</x:v>
+        <x:v>292240</x:v>
       </x:c>
       <x:c r="FE39" s="3" t="n">
-        <x:v>297756</x:v>
+        <x:v>298421</x:v>
       </x:c>
       <x:c r="FF39" s="3" t="n">
-        <x:v>300736</x:v>
+        <x:v>301411</x:v>
       </x:c>
       <x:c r="FG39" s="3" t="n">
-        <x:v>304443</x:v>
+        <x:v>305122</x:v>
       </x:c>
       <x:c r="FH39" s="3" t="n">
-        <x:v>306668</x:v>
+        <x:v>307359</x:v>
       </x:c>
       <x:c r="FI39" s="3" t="n">
-        <x:v>306193</x:v>
+        <x:v>306879</x:v>
       </x:c>
       <x:c r="FJ39" s="3" t="n">
-        <x:v>304423</x:v>
+        <x:v>305108</x:v>
       </x:c>
       <x:c r="FK39" s="3" t="n">
-        <x:v>305204</x:v>
+        <x:v>305890</x:v>
       </x:c>
       <x:c r="FL39" s="3" t="n">
-        <x:v>304490</x:v>
+        <x:v>305172</x:v>
       </x:c>
       <x:c r="FM39" s="3" t="n">
-        <x:v>306165</x:v>
+        <x:v>306854</x:v>
       </x:c>
       <x:c r="FN39" s="3" t="n">
-        <x:v>306607</x:v>
+        <x:v>307276</x:v>
       </x:c>
       <x:c r="FO39" s="3" t="n">
-        <x:v>306890</x:v>
+        <x:v>307603</x:v>
       </x:c>
       <x:c r="FP39" s="3" t="n">
-        <x:v>307654</x:v>
+        <x:v>308417</x:v>
       </x:c>
       <x:c r="FQ39" s="3" t="n">
-        <x:v>307318</x:v>
+        <x:v>308030</x:v>
       </x:c>
       <x:c r="FR39" s="3" t="n">
-        <x:v>309137</x:v>
+        <x:v>309438</x:v>
       </x:c>
       <x:c r="FS39" s="3" t="n">
-        <x:v>309993</x:v>
+        <x:v>310422</x:v>
       </x:c>
       <x:c r="FT39" s="3" t="n">
-        <x:v>310055</x:v>
+        <x:v>310013</x:v>
       </x:c>
       <x:c r="FU39" s="3" t="n">
-        <x:v>310675</x:v>
+        <x:v>310303</x:v>
       </x:c>
       <x:c r="FV39" s="3" t="n">
-        <x:v>310862</x:v>
+        <x:v>310790</x:v>
       </x:c>
       <x:c r="FW39" s="3" t="n">
-        <x:v>310945</x:v>
+        <x:v>310004</x:v>
       </x:c>
       <x:c r="FX39" s="3" t="n">
-        <x:v>311580</x:v>
+        <x:v>310401</x:v>
+      </x:c>
+      <x:c r="FY39" s="3" t="n">
+        <x:v>310676</x:v>
+      </x:c>
+      <x:c r="FZ39" s="3" t="n">
+        <x:v>310704</x:v>
       </x:c>
     </x:row>
-    <x:row r="40" spans="1:180">
+    <x:row r="40" spans="1:182">
       <x:c r="B40" s="2" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C40" s="3" t="n">
-        <x:v>111459</x:v>
+        <x:v>111192</x:v>
       </x:c>
       <x:c r="D40" s="3" t="n">
-        <x:v>112072</x:v>
+        <x:v>111804</x:v>
       </x:c>
       <x:c r="E40" s="3" t="n">
-        <x:v>112308</x:v>
+        <x:v>112039</x:v>
       </x:c>
       <x:c r="F40" s="3" t="n">
-        <x:v>112473</x:v>
+        <x:v>112204</x:v>
       </x:c>
       <x:c r="G40" s="3" t="n">
-        <x:v>112403</x:v>
+        <x:v>112134</x:v>
       </x:c>
       <x:c r="H40" s="3" t="n">
-        <x:v>112393</x:v>
+        <x:v>112124</x:v>
       </x:c>
       <x:c r="I40" s="3" t="n">
-        <x:v>112503</x:v>
+        <x:v>112233</x:v>
       </x:c>
       <x:c r="J40" s="3" t="n">
-        <x:v>112983</x:v>
+        <x:v>112712</x:v>
       </x:c>
       <x:c r="K40" s="3" t="n">
-        <x:v>113097</x:v>
+        <x:v>112826</x:v>
       </x:c>
       <x:c r="L40" s="3" t="n">
-        <x:v>113190</x:v>
+        <x:v>112919</x:v>
       </x:c>
       <x:c r="M40" s="3" t="n">
-        <x:v>113809</x:v>
+        <x:v>113536</x:v>
       </x:c>
       <x:c r="N40" s="3" t="n">
-        <x:v>114308</x:v>
+        <x:v>114034</x:v>
       </x:c>
       <x:c r="O40" s="3" t="n">
-        <x:v>115405</x:v>
+        <x:v>115127</x:v>
       </x:c>
       <x:c r="P40" s="3" t="n">
-        <x:v>116549</x:v>
+        <x:v>116269</x:v>
       </x:c>
       <x:c r="Q40" s="3" t="n">
-        <x:v>117809</x:v>
+        <x:v>117526</x:v>
       </x:c>
       <x:c r="R40" s="3" t="n">
-        <x:v>118492</x:v>
+        <x:v>118207</x:v>
       </x:c>
       <x:c r="S40" s="3" t="n">
-        <x:v>118786</x:v>
+        <x:v>118501</x:v>
       </x:c>
       <x:c r="T40" s="3" t="n">
-        <x:v>120130</x:v>
+        <x:v>119842</x:v>
       </x:c>
       <x:c r="U40" s="3" t="n">
-        <x:v>120501</x:v>
+        <x:v>120211</x:v>
       </x:c>
       <x:c r="V40" s="3" t="n">
-        <x:v>120432</x:v>
+        <x:v>120143</x:v>
       </x:c>
       <x:c r="W40" s="3" t="n">
-        <x:v>121550</x:v>
+        <x:v>121258</x:v>
       </x:c>
       <x:c r="X40" s="3" t="n">
-        <x:v>121063</x:v>
+        <x:v>120773</x:v>
       </x:c>
       <x:c r="Y40" s="3" t="n">
-        <x:v>121114</x:v>
+        <x:v>120823</x:v>
       </x:c>
       <x:c r="Z40" s="3" t="n">
-        <x:v>121485</x:v>
+        <x:v>121193</x:v>
       </x:c>
       <x:c r="AA40" s="3" t="n">
-        <x:v>122717</x:v>
+        <x:v>122422</x:v>
       </x:c>
       <x:c r="AB40" s="3" t="n">
-        <x:v>123183</x:v>
+        <x:v>122887</x:v>
       </x:c>
       <x:c r="AC40" s="3" t="n">
-        <x:v>124103</x:v>
+        <x:v>123805</x:v>
       </x:c>
       <x:c r="AD40" s="3" t="n">
-        <x:v>125230</x:v>
+        <x:v>124929</x:v>
       </x:c>
       <x:c r="AE40" s="3" t="n">
-        <x:v>123892</x:v>
+        <x:v>123594</x:v>
       </x:c>
       <x:c r="AF40" s="3" t="n">
-        <x:v>123808</x:v>
+        <x:v>123511</x:v>
       </x:c>
       <x:c r="AG40" s="3" t="n">
-        <x:v>123580</x:v>
+        <x:v>123284</x:v>
       </x:c>
       <x:c r="AH40" s="3" t="n">
-        <x:v>124062</x:v>
+        <x:v>123764</x:v>
       </x:c>
       <x:c r="AI40" s="3" t="n">
-        <x:v>125062</x:v>
+        <x:v>124762</x:v>
       </x:c>
       <x:c r="AJ40" s="3" t="n">
-        <x:v>124762</x:v>
+        <x:v>124462</x:v>
       </x:c>
       <x:c r="AK40" s="3" t="n">
-        <x:v>125770</x:v>
+        <x:v>125468</x:v>
       </x:c>
       <x:c r="AL40" s="3" t="n">
-        <x:v>125615</x:v>
+        <x:v>125313</x:v>
       </x:c>
       <x:c r="AM40" s="3" t="n">
-        <x:v>125744</x:v>
+        <x:v>125442</x:v>
       </x:c>
       <x:c r="AN40" s="3" t="n">
-        <x:v>127679</x:v>
+        <x:v>127373</x:v>
       </x:c>
       <x:c r="AO40" s="3" t="n">
-        <x:v>128306</x:v>
+        <x:v>127998</x:v>
       </x:c>
       <x:c r="AP40" s="3" t="n">
-        <x:v>129386</x:v>
+        <x:v>129076</x:v>
       </x:c>
       <x:c r="AQ40" s="3" t="n">
-        <x:v>131766</x:v>
+        <x:v>131449</x:v>
       </x:c>
       <x:c r="AR40" s="3" t="n">
-        <x:v>132866</x:v>
+        <x:v>132547</x:v>
       </x:c>
       <x:c r="AS40" s="3" t="n">
-        <x:v>133603</x:v>
+        <x:v>133282</x:v>
       </x:c>
       <x:c r="AT40" s="3" t="n">
-        <x:v>135988</x:v>
+        <x:v>135662</x:v>
       </x:c>
       <x:c r="AU40" s="3" t="n">
-        <x:v>149049</x:v>
+        <x:v>148692</x:v>
       </x:c>
       <x:c r="AV40" s="3" t="n">
-        <x:v>147583</x:v>
+        <x:v>147229</x:v>
       </x:c>
       <x:c r="AW40" s="3" t="n">
-        <x:v>144976</x:v>
+        <x:v>144628</x:v>
       </x:c>
       <x:c r="AX40" s="3" t="n">
-        <x:v>144750</x:v>
+        <x:v>144402</x:v>
       </x:c>
       <x:c r="AY40" s="3" t="n">
-        <x:v>145305</x:v>
+        <x:v>144959</x:v>
       </x:c>
       <x:c r="AZ40" s="3" t="n">
-        <x:v>145009</x:v>
+        <x:v>144664</x:v>
       </x:c>
       <x:c r="BA40" s="3" t="n">
-        <x:v>144280</x:v>
+        <x:v>143922</x:v>
       </x:c>
       <x:c r="BB40" s="3" t="n">
-        <x:v>144499</x:v>
+        <x:v>144153</x:v>
       </x:c>
       <x:c r="BC40" s="3" t="n">
-        <x:v>143771</x:v>
+        <x:v>143429</x:v>
       </x:c>
       <x:c r="BD40" s="3" t="n">
-        <x:v>144639</x:v>
+        <x:v>144297</x:v>
       </x:c>
       <x:c r="BE40" s="3" t="n">
-        <x:v>143673</x:v>
+        <x:v>143323</x:v>
       </x:c>
       <x:c r="BF40" s="3" t="n">
-        <x:v>143780</x:v>
+        <x:v>143435</x:v>
       </x:c>
       <x:c r="BG40" s="3" t="n">
-        <x:v>149599</x:v>
+        <x:v>149254</x:v>
       </x:c>
       <x:c r="BH40" s="3" t="n">
-        <x:v>149593</x:v>
+        <x:v>149214</x:v>
       </x:c>
       <x:c r="BI40" s="3" t="n">
-        <x:v>150665</x:v>
+        <x:v>150292</x:v>
       </x:c>
       <x:c r="BJ40" s="3" t="n">
-        <x:v>152507</x:v>
+        <x:v>152139</x:v>
       </x:c>
       <x:c r="BK40" s="3" t="n">
-        <x:v>154381</x:v>
+        <x:v>154030</x:v>
       </x:c>
       <x:c r="BL40" s="3" t="n">
-        <x:v>153943</x:v>
+        <x:v>153546</x:v>
       </x:c>
       <x:c r="BM40" s="3" t="n">
-        <x:v>155920</x:v>
+        <x:v>155563</x:v>
       </x:c>
       <x:c r="BN40" s="3" t="n">
-        <x:v>156381</x:v>
+        <x:v>155986</x:v>
       </x:c>
       <x:c r="BO40" s="3" t="n">
-        <x:v>151032</x:v>
+        <x:v>150635</x:v>
       </x:c>
       <x:c r="BP40" s="3" t="n">
-        <x:v>152921</x:v>
+        <x:v>152546</x:v>
       </x:c>
       <x:c r="BQ40" s="3" t="n">
-        <x:v>155158</x:v>
+        <x:v>154817</x:v>
       </x:c>
       <x:c r="BR40" s="3" t="n">
-        <x:v>154028</x:v>
+        <x:v>153642</x:v>
       </x:c>
       <x:c r="BS40" s="3" t="n">
-        <x:v>155320</x:v>
+        <x:v>154924</x:v>
       </x:c>
       <x:c r="BT40" s="3" t="n">
-        <x:v>155921</x:v>
+        <x:v>155511</x:v>
       </x:c>
       <x:c r="BU40" s="3" t="n">
-        <x:v>158687</x:v>
+        <x:v>158327</x:v>
       </x:c>
       <x:c r="BV40" s="3" t="n">
-        <x:v>160502</x:v>
+        <x:v>160122</x:v>
       </x:c>
       <x:c r="BW40" s="3" t="n">
-        <x:v>158118</x:v>
+        <x:v>157726</x:v>
       </x:c>
       <x:c r="BX40" s="3" t="n">
-        <x:v>158338</x:v>
+        <x:v>157948</x:v>
       </x:c>
       <x:c r="BY40" s="3" t="n">
-        <x:v>158633</x:v>
+        <x:v>158255</x:v>
       </x:c>
       <x:c r="BZ40" s="3" t="n">
-        <x:v>157591</x:v>
+        <x:v>157197</x:v>
       </x:c>
       <x:c r="CA40" s="3" t="n">
-        <x:v>161470</x:v>
+        <x:v>161107</x:v>
       </x:c>
       <x:c r="CB40" s="3" t="n">
-        <x:v>161289</x:v>
+        <x:v>160904</x:v>
       </x:c>
       <x:c r="CC40" s="3" t="n">
-        <x:v>160528</x:v>
+        <x:v>160128</x:v>
       </x:c>
       <x:c r="CD40" s="3" t="n">
-        <x:v>160310</x:v>
+        <x:v>159906</x:v>
       </x:c>
       <x:c r="CE40" s="3" t="n">
-        <x:v>161559</x:v>
+        <x:v>161179</x:v>
       </x:c>
       <x:c r="CF40" s="3" t="n">
-        <x:v>163121</x:v>
+        <x:v>162730</x:v>
       </x:c>
       <x:c r="CG40" s="3" t="n">
-        <x:v>163585</x:v>
+        <x:v>163167</x:v>
       </x:c>
       <x:c r="CH40" s="3" t="n">
-        <x:v>166492</x:v>
+        <x:v>166095</x:v>
       </x:c>
       <x:c r="CI40" s="3" t="n">
-        <x:v>165450</x:v>
+        <x:v>165037</x:v>
       </x:c>
       <x:c r="CJ40" s="3" t="n">
-        <x:v>166084</x:v>
+        <x:v>165683</x:v>
       </x:c>
       <x:c r="CK40" s="3" t="n">
-        <x:v>165615</x:v>
+        <x:v>165204</x:v>
       </x:c>
       <x:c r="CL40" s="3" t="n">
-        <x:v>166410</x:v>
+        <x:v>166006</x:v>
       </x:c>
       <x:c r="CM40" s="3" t="n">
-        <x:v>166879</x:v>
+        <x:v>166466</x:v>
       </x:c>
       <x:c r="CN40" s="3" t="n">
-        <x:v>166438</x:v>
+        <x:v>166019</x:v>
       </x:c>
       <x:c r="CO40" s="3" t="n">
-        <x:v>167916</x:v>
+        <x:v>167513</x:v>
       </x:c>
       <x:c r="CP40" s="3" t="n">
-        <x:v>167093</x:v>
+        <x:v>166680</x:v>
       </x:c>
       <x:c r="CQ40" s="3" t="n">
-        <x:v>165959</x:v>
+        <x:v>165561</x:v>
       </x:c>
       <x:c r="CR40" s="3" t="n">
-        <x:v>165553</x:v>
+        <x:v>165151</x:v>
       </x:c>
       <x:c r="CS40" s="3" t="n">
-        <x:v>165132</x:v>
+        <x:v>164736</x:v>
       </x:c>
       <x:c r="CT40" s="3" t="n">
-        <x:v>163991</x:v>
+        <x:v>163592</x:v>
       </x:c>
       <x:c r="CU40" s="3" t="n">
-        <x:v>165272</x:v>
+        <x:v>164864</x:v>
       </x:c>
       <x:c r="CV40" s="3" t="n">
-        <x:v>165517</x:v>
+        <x:v>165145</x:v>
       </x:c>
       <x:c r="CW40" s="3" t="n">
-        <x:v>165195</x:v>
+        <x:v>164793</x:v>
       </x:c>
       <x:c r="CX40" s="3" t="n">
-        <x:v>166055</x:v>
+        <x:v>165652</x:v>
       </x:c>
       <x:c r="CY40" s="3" t="n">
-        <x:v>167596</x:v>
+        <x:v>167201</x:v>
       </x:c>
       <x:c r="CZ40" s="3" t="n">
-        <x:v>168903</x:v>
+        <x:v>168494</x:v>
       </x:c>
       <x:c r="DA40" s="3" t="n">
-        <x:v>169383</x:v>
+        <x:v>168965</x:v>
       </x:c>
       <x:c r="DB40" s="3" t="n">
-        <x:v>170177</x:v>
+        <x:v>169769</x:v>
       </x:c>
       <x:c r="DC40" s="3" t="n">
-        <x:v>169575</x:v>
+        <x:v>169164</x:v>
       </x:c>
       <x:c r="DD40" s="3" t="n">
-        <x:v>170700</x:v>
+        <x:v>170275</x:v>
       </x:c>
       <x:c r="DE40" s="3" t="n">
-        <x:v>171368</x:v>
+        <x:v>170940</x:v>
       </x:c>
       <x:c r="DF40" s="3" t="n">
-        <x:v>172923</x:v>
+        <x:v>172508</x:v>
       </x:c>
       <x:c r="DG40" s="3" t="n">
-        <x:v>171710</x:v>
+        <x:v>171293</x:v>
       </x:c>
       <x:c r="DH40" s="3" t="n">
-        <x:v>172163</x:v>
+        <x:v>171762</x:v>
       </x:c>
       <x:c r="DI40" s="3" t="n">
-        <x:v>172620</x:v>
+        <x:v>172188</x:v>
       </x:c>
       <x:c r="DJ40" s="3" t="n">
-        <x:v>173014</x:v>
+        <x:v>172574</x:v>
       </x:c>
       <x:c r="DK40" s="3" t="n">
-        <x:v>176697</x:v>
+        <x:v>176292</x:v>
       </x:c>
       <x:c r="DL40" s="3" t="n">
-        <x:v>175794</x:v>
+        <x:v>175371</x:v>
       </x:c>
       <x:c r="DM40" s="3" t="n">
-        <x:v>174640</x:v>
+        <x:v>174207</x:v>
       </x:c>
       <x:c r="DN40" s="3" t="n">
-        <x:v>173695</x:v>
+        <x:v>173261</x:v>
       </x:c>
       <x:c r="DO40" s="3" t="n">
-        <x:v>174097</x:v>
+        <x:v>173684</x:v>
       </x:c>
       <x:c r="DP40" s="3" t="n">
-        <x:v>174044</x:v>
+        <x:v>173634</x:v>
       </x:c>
       <x:c r="DQ40" s="3" t="n">
-        <x:v>174644</x:v>
+        <x:v>174218</x:v>
       </x:c>
       <x:c r="DR40" s="3" t="n">
-        <x:v>176217</x:v>
+        <x:v>175799</x:v>
       </x:c>
       <x:c r="DS40" s="3" t="n">
-        <x:v>175920</x:v>
+        <x:v>175500</x:v>
       </x:c>
       <x:c r="DT40" s="3" t="n">
-        <x:v>176304</x:v>
+        <x:v>175883</x:v>
       </x:c>
       <x:c r="DU40" s="3" t="n">
-        <x:v>176183</x:v>
+        <x:v>175764</x:v>
       </x:c>
       <x:c r="DV40" s="3" t="n">
-        <x:v>175654</x:v>
+        <x:v>175231</x:v>
       </x:c>
       <x:c r="DW40" s="3" t="n">
-        <x:v>176155</x:v>
+        <x:v>175732</x:v>
       </x:c>
       <x:c r="DX40" s="3" t="n">
-        <x:v>177767</x:v>
+        <x:v>177326</x:v>
       </x:c>
       <x:c r="DY40" s="3" t="n">
-        <x:v>178567</x:v>
+        <x:v>178140</x:v>
       </x:c>
       <x:c r="DZ40" s="3" t="n">
-        <x:v>178609</x:v>
+        <x:v>178165</x:v>
       </x:c>
       <x:c r="EA40" s="3" t="n">
-        <x:v>178388</x:v>
+        <x:v>177944</x:v>
       </x:c>
       <x:c r="EB40" s="3" t="n">
-        <x:v>177843</x:v>
+        <x:v>177396</x:v>
       </x:c>
       <x:c r="EC40" s="3" t="n">
-        <x:v>179210</x:v>
+        <x:v>178786</x:v>
       </x:c>
       <x:c r="ED40" s="3" t="n">
-        <x:v>179522</x:v>
+        <x:v>179081</x:v>
       </x:c>
       <x:c r="EE40" s="3" t="n">
-        <x:v>180676</x:v>
+        <x:v>180241</x:v>
       </x:c>
       <x:c r="EF40" s="3" t="n">
-        <x:v>180803</x:v>
+        <x:v>180333</x:v>
       </x:c>
       <x:c r="EG40" s="3" t="n">
-        <x:v>182728</x:v>
+        <x:v>182287</x:v>
       </x:c>
       <x:c r="EH40" s="3" t="n">
-        <x:v>183525</x:v>
+        <x:v>183074</x:v>
       </x:c>
       <x:c r="EI40" s="3" t="n">
-        <x:v>184502</x:v>
+        <x:v>184063</x:v>
       </x:c>
       <x:c r="EJ40" s="3" t="n">
-        <x:v>184131</x:v>
+        <x:v>183674</x:v>
       </x:c>
       <x:c r="EK40" s="3" t="n">
-        <x:v>185186</x:v>
+        <x:v>184728</x:v>
       </x:c>
       <x:c r="EL40" s="3" t="n">
-        <x:v>187812</x:v>
+        <x:v>187352</x:v>
       </x:c>
       <x:c r="EM40" s="3" t="n">
-        <x:v>191776</x:v>
+        <x:v>191292</x:v>
       </x:c>
       <x:c r="EN40" s="3" t="n">
-        <x:v>195104</x:v>
+        <x:v>194667</x:v>
       </x:c>
       <x:c r="EO40" s="3" t="n">
-        <x:v>195880</x:v>
+        <x:v>195413</x:v>
       </x:c>
       <x:c r="EP40" s="3" t="n">
-        <x:v>196725</x:v>
+        <x:v>196267</x:v>
       </x:c>
       <x:c r="EQ40" s="3" t="n">
-        <x:v>195570</x:v>
+        <x:v>195077</x:v>
       </x:c>
       <x:c r="ER40" s="3" t="n">
-        <x:v>196852</x:v>
+        <x:v>196372</x:v>
       </x:c>
       <x:c r="ES40" s="3" t="n">
-        <x:v>198574</x:v>
+        <x:v>198096</x:v>
       </x:c>
       <x:c r="ET40" s="3" t="n">
-        <x:v>198714</x:v>
+        <x:v>198253</x:v>
       </x:c>
       <x:c r="EU40" s="3" t="n">
-        <x:v>196787</x:v>
+        <x:v>196272</x:v>
       </x:c>
       <x:c r="EV40" s="3" t="n">
-        <x:v>199702</x:v>
+        <x:v>199235</x:v>
       </x:c>
       <x:c r="EW40" s="3" t="n">
+        <x:v>197932</x:v>
+      </x:c>
+      <x:c r="EX40" s="3" t="n">
+        <x:v>199466</x:v>
+      </x:c>
+      <x:c r="EY40" s="3" t="n">
+        <x:v>199059</x:v>
+      </x:c>
+      <x:c r="EZ40" s="3" t="n">
+        <x:v>198278</x:v>
+      </x:c>
+      <x:c r="FA40" s="3" t="n">
+        <x:v>196809</x:v>
+      </x:c>
+      <x:c r="FB40" s="3" t="n">
+        <x:v>196764</x:v>
+      </x:c>
+      <x:c r="FC40" s="3" t="n">
+        <x:v>195394</x:v>
+      </x:c>
+      <x:c r="FD40" s="3" t="n">
+        <x:v>192838</x:v>
+      </x:c>
+      <x:c r="FE40" s="3" t="n">
+        <x:v>193177</x:v>
+      </x:c>
+      <x:c r="FF40" s="3" t="n">
+        <x:v>192297</x:v>
+      </x:c>
+      <x:c r="FG40" s="3" t="n">
+        <x:v>194162</x:v>
+      </x:c>
+      <x:c r="FH40" s="3" t="n">
+        <x:v>193203</x:v>
+      </x:c>
+      <x:c r="FI40" s="3" t="n">
+        <x:v>193438</x:v>
+      </x:c>
+      <x:c r="FJ40" s="3" t="n">
+        <x:v>192087</x:v>
+      </x:c>
+      <x:c r="FK40" s="3" t="n">
+        <x:v>193097</x:v>
+      </x:c>
+      <x:c r="FL40" s="3" t="n">
+        <x:v>195490</x:v>
+      </x:c>
+      <x:c r="FM40" s="3" t="n">
+        <x:v>197867</x:v>
+      </x:c>
+      <x:c r="FN40" s="3" t="n">
+        <x:v>197671</x:v>
+      </x:c>
+      <x:c r="FO40" s="3" t="n">
+        <x:v>196415</x:v>
+      </x:c>
+      <x:c r="FP40" s="3" t="n">
+        <x:v>196659</x:v>
+      </x:c>
+      <x:c r="FQ40" s="3" t="n">
+        <x:v>195729</x:v>
+      </x:c>
+      <x:c r="FR40" s="3" t="n">
+        <x:v>196642</x:v>
+      </x:c>
+      <x:c r="FS40" s="3" t="n">
         <x:v>198427</x:v>
       </x:c>
-      <x:c r="EX40" s="3" t="n">
-[...64 lines deleted...]
-      </x:c>
       <x:c r="FT40" s="3" t="n">
-        <x:v>197746</x:v>
+        <x:v>197786</x:v>
       </x:c>
       <x:c r="FU40" s="3" t="n">
-        <x:v>197797</x:v>
+        <x:v>197705</x:v>
       </x:c>
       <x:c r="FV40" s="3" t="n">
-        <x:v>197397</x:v>
+        <x:v>197174</x:v>
       </x:c>
       <x:c r="FW40" s="3" t="n">
-        <x:v>197693</x:v>
+        <x:v>196887</x:v>
       </x:c>
       <x:c r="FX40" s="3" t="n">
-        <x:v>197860</x:v>
+        <x:v>197168</x:v>
+      </x:c>
+      <x:c r="FY40" s="3" t="n">
+        <x:v>197498</x:v>
+      </x:c>
+      <x:c r="FZ40" s="3" t="n">
+        <x:v>198324</x:v>
       </x:c>
     </x:row>
-    <x:row r="41" spans="1:180">
+    <x:row r="41" spans="1:182">
       <x:c r="B41" s="2" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>65059</x:v>
+        <x:v>65736</x:v>
       </x:c>
       <x:c r="D41" s="3" t="n">
-        <x:v>65864</x:v>
+        <x:v>66550</x:v>
       </x:c>
       <x:c r="E41" s="3" t="n">
-        <x:v>66659</x:v>
+        <x:v>67353</x:v>
       </x:c>
       <x:c r="F41" s="3" t="n">
-        <x:v>67162</x:v>
+        <x:v>67861</x:v>
       </x:c>
       <x:c r="G41" s="3" t="n">
-        <x:v>67841</x:v>
+        <x:v>68547</x:v>
       </x:c>
       <x:c r="H41" s="3" t="n">
-        <x:v>68528</x:v>
+        <x:v>69242</x:v>
       </x:c>
       <x:c r="I41" s="3" t="n">
-        <x:v>69253</x:v>
+        <x:v>69974</x:v>
       </x:c>
       <x:c r="J41" s="3" t="n">
-        <x:v>70149</x:v>
+        <x:v>70879</x:v>
       </x:c>
       <x:c r="K41" s="3" t="n">
-        <x:v>71249</x:v>
+        <x:v>71991</x:v>
       </x:c>
       <x:c r="L41" s="3" t="n">
-        <x:v>71834</x:v>
+        <x:v>72582</x:v>
       </x:c>
       <x:c r="M41" s="3" t="n">
-        <x:v>72503</x:v>
+        <x:v>73258</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>73114</x:v>
+        <x:v>73876</x:v>
       </x:c>
       <x:c r="O41" s="3" t="n">
-        <x:v>73535</x:v>
+        <x:v>74301</x:v>
       </x:c>
       <x:c r="P41" s="3" t="n">
-        <x:v>74203</x:v>
+        <x:v>74976</x:v>
       </x:c>
       <x:c r="Q41" s="3" t="n">
-        <x:v>74925</x:v>
+        <x:v>75705</x:v>
       </x:c>
       <x:c r="R41" s="3" t="n">
-        <x:v>75473</x:v>
+        <x:v>76259</x:v>
       </x:c>
       <x:c r="S41" s="3" t="n">
-        <x:v>75471</x:v>
+        <x:v>76257</x:v>
       </x:c>
       <x:c r="T41" s="3" t="n">
-        <x:v>76159</x:v>
+        <x:v>76952</x:v>
       </x:c>
       <x:c r="U41" s="3" t="n">
-        <x:v>76405</x:v>
+        <x:v>77201</x:v>
       </x:c>
       <x:c r="V41" s="3" t="n">
-        <x:v>76988</x:v>
+        <x:v>77790</x:v>
       </x:c>
       <x:c r="W41" s="3" t="n">
-        <x:v>77523</x:v>
+        <x:v>78330</x:v>
       </x:c>
       <x:c r="X41" s="3" t="n">
-        <x:v>77470</x:v>
+        <x:v>78276</x:v>
       </x:c>
       <x:c r="Y41" s="3" t="n">
-        <x:v>78352</x:v>
+        <x:v>79168</x:v>
       </x:c>
       <x:c r="Z41" s="3" t="n">
-        <x:v>78376</x:v>
+        <x:v>79192</x:v>
       </x:c>
       <x:c r="AA41" s="3" t="n">
-        <x:v>78663</x:v>
+        <x:v>79482</x:v>
       </x:c>
       <x:c r="AB41" s="3" t="n">
-        <x:v>79273</x:v>
+        <x:v>80098</x:v>
       </x:c>
       <x:c r="AC41" s="3" t="n">
-        <x:v>79303</x:v>
+        <x:v>80128</x:v>
       </x:c>
       <x:c r="AD41" s="3" t="n">
-        <x:v>80052</x:v>
+        <x:v>80885</x:v>
       </x:c>
       <x:c r="AE41" s="3" t="n">
-        <x:v>80663</x:v>
+        <x:v>81503</x:v>
       </x:c>
       <x:c r="AF41" s="3" t="n">
-        <x:v>81418</x:v>
+        <x:v>82265</x:v>
       </x:c>
       <x:c r="AG41" s="3" t="n">
-        <x:v>81634</x:v>
+        <x:v>82484</x:v>
       </x:c>
       <x:c r="AH41" s="3" t="n">
-        <x:v>82034</x:v>
+        <x:v>82888</x:v>
       </x:c>
       <x:c r="AI41" s="3" t="n">
-        <x:v>82849</x:v>
+        <x:v>83711</x:v>
       </x:c>
       <x:c r="AJ41" s="3" t="n">
-        <x:v>82726</x:v>
+        <x:v>83586</x:v>
       </x:c>
       <x:c r="AK41" s="3" t="n">
-        <x:v>83243</x:v>
+        <x:v>84110</x:v>
       </x:c>
       <x:c r="AL41" s="3" t="n">
-        <x:v>83608</x:v>
+        <x:v>84478</x:v>
       </x:c>
       <x:c r="AM41" s="3" t="n">
-        <x:v>83711</x:v>
+        <x:v>84582</x:v>
       </x:c>
       <x:c r="AN41" s="3" t="n">
-        <x:v>84806</x:v>
+        <x:v>85689</x:v>
       </x:c>
       <x:c r="AO41" s="3" t="n">
-        <x:v>85424</x:v>
+        <x:v>86313</x:v>
       </x:c>
       <x:c r="AP41" s="3" t="n">
-        <x:v>86028</x:v>
+        <x:v>86923</x:v>
       </x:c>
       <x:c r="AQ41" s="3" t="n">
-        <x:v>86850</x:v>
+        <x:v>87754</x:v>
       </x:c>
       <x:c r="AR41" s="3" t="n">
-        <x:v>86964</x:v>
+        <x:v>87870</x:v>
       </x:c>
       <x:c r="AS41" s="3" t="n">
-        <x:v>86073</x:v>
+        <x:v>86969</x:v>
       </x:c>
       <x:c r="AT41" s="3" t="n">
-        <x:v>86232</x:v>
+        <x:v>87130</x:v>
       </x:c>
       <x:c r="AU41" s="3" t="n">
-        <x:v>72924</x:v>
+        <x:v>73683</x:v>
       </x:c>
       <x:c r="AV41" s="3" t="n">
-        <x:v>72441</x:v>
+        <x:v>73195</x:v>
       </x:c>
       <x:c r="AW41" s="3" t="n">
-        <x:v>71722</x:v>
+        <x:v>72469</x:v>
       </x:c>
       <x:c r="AX41" s="3" t="n">
-        <x:v>71317</x:v>
+        <x:v>72059</x:v>
       </x:c>
       <x:c r="AY41" s="3" t="n">
-        <x:v>72138</x:v>
+        <x:v>72883</x:v>
       </x:c>
       <x:c r="AZ41" s="3" t="n">
-        <x:v>71068</x:v>
+        <x:v>71799</x:v>
       </x:c>
       <x:c r="BA41" s="3" t="n">
-        <x:v>71449</x:v>
+        <x:v>72202</x:v>
       </x:c>
       <x:c r="BB41" s="3" t="n">
-        <x:v>71615</x:v>
+        <x:v>72361</x:v>
       </x:c>
       <x:c r="BC41" s="3" t="n">
-        <x:v>70678</x:v>
+        <x:v>71402</x:v>
       </x:c>
       <x:c r="BD41" s="3" t="n">
-        <x:v>71141</x:v>
+        <x:v>71869</x:v>
       </x:c>
       <x:c r="BE41" s="3" t="n">
-        <x:v>70990</x:v>
+        <x:v>71741</x:v>
       </x:c>
       <x:c r="BF41" s="3" t="n">
-        <x:v>70188</x:v>
+        <x:v>70919</x:v>
       </x:c>
       <x:c r="BG41" s="3" t="n">
-        <x:v>65596</x:v>
+        <x:v>66258</x:v>
       </x:c>
       <x:c r="BH41" s="3" t="n">
-        <x:v>65697</x:v>
+        <x:v>66381</x:v>
       </x:c>
       <x:c r="BI41" s="3" t="n">
-        <x:v>65441</x:v>
+        <x:v>66137</x:v>
       </x:c>
       <x:c r="BJ41" s="3" t="n">
-        <x:v>64399</x:v>
+        <x:v>65063</x:v>
       </x:c>
       <x:c r="BK41" s="3" t="n">
-        <x:v>62603</x:v>
+        <x:v>63238</x:v>
       </x:c>
       <x:c r="BL41" s="3" t="n">
-        <x:v>62954</x:v>
+        <x:v>63615</x:v>
       </x:c>
       <x:c r="BM41" s="3" t="n">
-        <x:v>62639</x:v>
+        <x:v>63294</x:v>
       </x:c>
       <x:c r="BN41" s="3" t="n">
-        <x:v>62044</x:v>
+        <x:v>62679</x:v>
       </x:c>
       <x:c r="BO41" s="3" t="n">
-        <x:v>65832</x:v>
+        <x:v>66531</x:v>
       </x:c>
       <x:c r="BP41" s="3" t="n">
-        <x:v>66770</x:v>
+        <x:v>67463</x:v>
       </x:c>
       <x:c r="BQ41" s="3" t="n">
-        <x:v>66637</x:v>
+        <x:v>67331</x:v>
       </x:c>
       <x:c r="BR41" s="3" t="n">
-        <x:v>66770</x:v>
+        <x:v>67452</x:v>
       </x:c>
       <x:c r="BS41" s="3" t="n">
-        <x:v>78191</x:v>
+        <x:v>79013</x:v>
       </x:c>
       <x:c r="BT41" s="3" t="n">
-        <x:v>77776</x:v>
+        <x:v>78594</x:v>
       </x:c>
       <x:c r="BU41" s="3" t="n">
-        <x:v>79141</x:v>
+        <x:v>79970</x:v>
       </x:c>
       <x:c r="BV41" s="3" t="n">
-        <x:v>78282</x:v>
+        <x:v>79078</x:v>
       </x:c>
       <x:c r="BW41" s="3" t="n">
-        <x:v>79986</x:v>
+        <x:v>80824</x:v>
       </x:c>
       <x:c r="BX41" s="3" t="n">
-        <x:v>80517</x:v>
+        <x:v>81353</x:v>
       </x:c>
       <x:c r="BY41" s="3" t="n">
-        <x:v>81227</x:v>
+        <x:v>82078</x:v>
       </x:c>
       <x:c r="BZ41" s="3" t="n">
-        <x:v>81844</x:v>
+        <x:v>82681</x:v>
       </x:c>
       <x:c r="CA41" s="3" t="n">
-        <x:v>82177</x:v>
+        <x:v>83030</x:v>
       </x:c>
       <x:c r="CB41" s="3" t="n">
-        <x:v>82516</x:v>
+        <x:v>83368</x:v>
       </x:c>
       <x:c r="CC41" s="3" t="n">
-        <x:v>83661</x:v>
+        <x:v>84542</x:v>
       </x:c>
       <x:c r="CD41" s="3" t="n">
-        <x:v>83454</x:v>
+        <x:v>84315</x:v>
       </x:c>
       <x:c r="CE41" s="3" t="n">
-        <x:v>84476</x:v>
+        <x:v>85355</x:v>
       </x:c>
       <x:c r="CF41" s="3" t="n">
-        <x:v>83624</x:v>
+        <x:v>84487</x:v>
       </x:c>
       <x:c r="CG41" s="3" t="n">
-        <x:v>84191</x:v>
+        <x:v>85077</x:v>
       </x:c>
       <x:c r="CH41" s="3" t="n">
-        <x:v>84274</x:v>
+        <x:v>85142</x:v>
       </x:c>
       <x:c r="CI41" s="3" t="n">
-        <x:v>86691</x:v>
+        <x:v>87600</x:v>
       </x:c>
       <x:c r="CJ41" s="3" t="n">
-        <x:v>86767</x:v>
+        <x:v>87666</x:v>
       </x:c>
       <x:c r="CK41" s="3" t="n">
-        <x:v>87069</x:v>
+        <x:v>87981</x:v>
       </x:c>
       <x:c r="CL41" s="3" t="n">
-        <x:v>87455</x:v>
+        <x:v>88359</x:v>
       </x:c>
       <x:c r="CM41" s="3" t="n">
-        <x:v>85921</x:v>
+        <x:v>86822</x:v>
       </x:c>
       <x:c r="CN41" s="3" t="n">
-        <x:v>86498</x:v>
+        <x:v>87403</x:v>
       </x:c>
       <x:c r="CO41" s="3" t="n">
-        <x:v>86175</x:v>
+        <x:v>87067</x:v>
       </x:c>
       <x:c r="CP41" s="3" t="n">
-        <x:v>86060</x:v>
+        <x:v>86951</x:v>
       </x:c>
       <x:c r="CQ41" s="3" t="n">
-        <x:v>84640</x:v>
+        <x:v>85519</x:v>
       </x:c>
       <x:c r="CR41" s="3" t="n">
-        <x:v>84510</x:v>
+        <x:v>85392</x:v>
       </x:c>
       <x:c r="CS41" s="3" t="n">
-        <x:v>84347</x:v>
+        <x:v>85221</x:v>
       </x:c>
       <x:c r="CT41" s="3" t="n">
-        <x:v>84194</x:v>
+        <x:v>85061</x:v>
       </x:c>
       <x:c r="CU41" s="3" t="n">
-        <x:v>86038</x:v>
+        <x:v>86940</x:v>
       </x:c>
       <x:c r="CV41" s="3" t="n">
-        <x:v>86357</x:v>
+        <x:v>87242</x:v>
       </x:c>
       <x:c r="CW41" s="3" t="n">
-        <x:v>86748</x:v>
+        <x:v>87649</x:v>
       </x:c>
       <x:c r="CX41" s="3" t="n">
-        <x:v>86888</x:v>
+        <x:v>87782</x:v>
       </x:c>
       <x:c r="CY41" s="3" t="n">
-        <x:v>87735</x:v>
+        <x:v>88646</x:v>
       </x:c>
       <x:c r="CZ41" s="3" t="n">
-        <x:v>88222</x:v>
+        <x:v>89142</x:v>
       </x:c>
       <x:c r="DA41" s="3" t="n">
-        <x:v>88744</x:v>
+        <x:v>89666</x:v>
       </x:c>
       <x:c r="DB41" s="3" t="n">
-        <x:v>88517</x:v>
+        <x:v>89427</x:v>
       </x:c>
       <x:c r="DC41" s="3" t="n">
-        <x:v>89290</x:v>
+        <x:v>90222</x:v>
       </x:c>
       <x:c r="DD41" s="3" t="n">
-        <x:v>90278</x:v>
+        <x:v>91226</x:v>
       </x:c>
       <x:c r="DE41" s="3" t="n">
-        <x:v>90071</x:v>
+        <x:v>91007</x:v>
       </x:c>
       <x:c r="DF41" s="3" t="n">
-        <x:v>90429</x:v>
+        <x:v>91361</x:v>
       </x:c>
       <x:c r="DG41" s="3" t="n">
-        <x:v>91619</x:v>
+        <x:v>92578</x:v>
       </x:c>
       <x:c r="DH41" s="3" t="n">
-        <x:v>91453</x:v>
+        <x:v>92396</x:v>
       </x:c>
       <x:c r="DI41" s="3" t="n">
-        <x:v>92162</x:v>
+        <x:v>93121</x:v>
       </x:c>
       <x:c r="DJ41" s="3" t="n">
-        <x:v>92231</x:v>
+        <x:v>93195</x:v>
       </x:c>
       <x:c r="DK41" s="3" t="n">
-        <x:v>93214</x:v>
+        <x:v>94179</x:v>
       </x:c>
       <x:c r="DL41" s="3" t="n">
-        <x:v>93238</x:v>
+        <x:v>94204</x:v>
       </x:c>
       <x:c r="DM41" s="3" t="n">
-        <x:v>93916</x:v>
+        <x:v>94890</x:v>
       </x:c>
       <x:c r="DN41" s="3" t="n">
-        <x:v>95625</x:v>
+        <x:v>96624</x:v>
       </x:c>
       <x:c r="DO41" s="3" t="n">
-        <x:v>94369</x:v>
+        <x:v>95350</x:v>
       </x:c>
       <x:c r="DP41" s="3" t="n">
-        <x:v>94508</x:v>
+        <x:v>95483</x:v>
       </x:c>
       <x:c r="DQ41" s="3" t="n">
-        <x:v>95097</x:v>
+        <x:v>96082</x:v>
       </x:c>
       <x:c r="DR41" s="3" t="n">
-        <x:v>95573</x:v>
+        <x:v>96563</x:v>
       </x:c>
       <x:c r="DS41" s="3" t="n">
-        <x:v>95415</x:v>
+        <x:v>96407</x:v>
       </x:c>
       <x:c r="DT41" s="3" t="n">
-        <x:v>95875</x:v>
+        <x:v>96866</x:v>
       </x:c>
       <x:c r="DU41" s="3" t="n">
-        <x:v>96348</x:v>
+        <x:v>97345</x:v>
       </x:c>
       <x:c r="DV41" s="3" t="n">
-        <x:v>96535</x:v>
+        <x:v>97538</x:v>
       </x:c>
       <x:c r="DW41" s="3" t="n">
-        <x:v>96878</x:v>
+        <x:v>97885</x:v>
       </x:c>
       <x:c r="DX41" s="3" t="n">
-        <x:v>97050</x:v>
+        <x:v>98062</x:v>
       </x:c>
       <x:c r="DY41" s="3" t="n">
-        <x:v>97318</x:v>
+        <x:v>98323</x:v>
       </x:c>
       <x:c r="DZ41" s="3" t="n">
-        <x:v>96766</x:v>
+        <x:v>97777</x:v>
       </x:c>
       <x:c r="EA41" s="3" t="n">
-        <x:v>99177</x:v>
+        <x:v>100216</x:v>
       </x:c>
       <x:c r="EB41" s="3" t="n">
-        <x:v>98946</x:v>
+        <x:v>99980</x:v>
       </x:c>
       <x:c r="EC41" s="3" t="n">
-        <x:v>99172</x:v>
+        <x:v>100193</x:v>
       </x:c>
       <x:c r="ED41" s="3" t="n">
-        <x:v>100094</x:v>
+        <x:v>101138</x:v>
       </x:c>
       <x:c r="EE41" s="3" t="n">
-        <x:v>99064</x:v>
+        <x:v>100095</x:v>
       </x:c>
       <x:c r="EF41" s="3" t="n">
-        <x:v>100659</x:v>
+        <x:v>101718</x:v>
       </x:c>
       <x:c r="EG41" s="3" t="n">
-        <x:v>100418</x:v>
+        <x:v>101453</x:v>
       </x:c>
       <x:c r="EH41" s="3" t="n">
-        <x:v>100985</x:v>
+        <x:v>102041</x:v>
       </x:c>
       <x:c r="EI41" s="3" t="n">
-        <x:v>101324</x:v>
+        <x:v>102375</x:v>
       </x:c>
       <x:c r="EJ41" s="3" t="n">
-        <x:v>101567</x:v>
+        <x:v>102629</x:v>
       </x:c>
       <x:c r="EK41" s="3" t="n">
-        <x:v>102955</x:v>
+        <x:v>104019</x:v>
       </x:c>
       <x:c r="EL41" s="3" t="n">
-        <x:v>103089</x:v>
+        <x:v>104169</x:v>
       </x:c>
       <x:c r="EM41" s="3" t="n">
-        <x:v>102665</x:v>
+        <x:v>103744</x:v>
       </x:c>
       <x:c r="EN41" s="3" t="n">
-        <x:v>103829</x:v>
+        <x:v>104894</x:v>
       </x:c>
       <x:c r="EO41" s="3" t="n">
-        <x:v>102884</x:v>
+        <x:v>103930</x:v>
       </x:c>
       <x:c r="EP41" s="3" t="n">
-        <x:v>103474</x:v>
+        <x:v>104551</x:v>
       </x:c>
       <x:c r="EQ41" s="3" t="n">
-        <x:v>104126</x:v>
+        <x:v>105224</x:v>
       </x:c>
       <x:c r="ER41" s="3" t="n">
-        <x:v>104174</x:v>
+        <x:v>105258</x:v>
       </x:c>
       <x:c r="ES41" s="3" t="n">
-        <x:v>104716</x:v>
+        <x:v>105778</x:v>
       </x:c>
       <x:c r="ET41" s="3" t="n">
-        <x:v>105023</x:v>
+        <x:v>106118</x:v>
       </x:c>
       <x:c r="EU41" s="3" t="n">
-        <x:v>105576</x:v>
+        <x:v>106703</x:v>
       </x:c>
       <x:c r="EV41" s="3" t="n">
-        <x:v>106555</x:v>
+        <x:v>107653</x:v>
       </x:c>
       <x:c r="EW41" s="3" t="n">
-        <x:v>106589</x:v>
+        <x:v>107667</x:v>
       </x:c>
       <x:c r="EX41" s="3" t="n">
-        <x:v>106490</x:v>
+        <x:v>107610</x:v>
       </x:c>
       <x:c r="EY41" s="3" t="n">
-        <x:v>108009</x:v>
+        <x:v>109168</x:v>
       </x:c>
       <x:c r="EZ41" s="3" t="n">
-        <x:v>107863</x:v>
+        <x:v>108977</x:v>
       </x:c>
       <x:c r="FA41" s="3" t="n">
-        <x:v>107492</x:v>
+        <x:v>108560</x:v>
       </x:c>
       <x:c r="FB41" s="3" t="n">
-        <x:v>108624</x:v>
+        <x:v>109778</x:v>
       </x:c>
       <x:c r="FC41" s="3" t="n">
-        <x:v>106267</x:v>
+        <x:v>107423</x:v>
       </x:c>
       <x:c r="FD41" s="3" t="n">
-        <x:v>99204</x:v>
+        <x:v>100215</x:v>
       </x:c>
       <x:c r="FE41" s="3" t="n">
-        <x:v>105059</x:v>
+        <x:v>106070</x:v>
       </x:c>
       <x:c r="FF41" s="3" t="n">
-        <x:v>107561</x:v>
+        <x:v>108717</x:v>
       </x:c>
       <x:c r="FG41" s="3" t="n">
-        <x:v>108973</x:v>
+        <x:v>110191</x:v>
       </x:c>
       <x:c r="FH41" s="3" t="n">
-        <x:v>114182</x:v>
+        <x:v>115333</x:v>
       </x:c>
       <x:c r="FI41" s="3" t="n">
-        <x:v>112892</x:v>
+        <x:v>113939</x:v>
       </x:c>
       <x:c r="FJ41" s="3" t="n">
-        <x:v>110854</x:v>
+        <x:v>112056</x:v>
       </x:c>
       <x:c r="FK41" s="3" t="n">
-        <x:v>111091</x:v>
+        <x:v>112397</x:v>
       </x:c>
       <x:c r="FL41" s="3" t="n">
-        <x:v>108978</x:v>
+        <x:v>110053</x:v>
       </x:c>
       <x:c r="FM41" s="3" t="n">
-        <x:v>108570</x:v>
+        <x:v>109483</x:v>
       </x:c>
       <x:c r="FN41" s="3" t="n">
-        <x:v>108160</x:v>
+        <x:v>109352</x:v>
       </x:c>
       <x:c r="FO41" s="3" t="n">
-        <x:v>110259</x:v>
+        <x:v>111688</x:v>
       </x:c>
       <x:c r="FP41" s="3" t="n">
-        <x:v>110421</x:v>
+        <x:v>111486</x:v>
       </x:c>
       <x:c r="FQ41" s="3" t="n">
-        <x:v>111007</x:v>
+        <x:v>111806</x:v>
       </x:c>
       <x:c r="FR41" s="3" t="n">
-        <x:v>111854</x:v>
+        <x:v>113030</x:v>
       </x:c>
       <x:c r="FS41" s="3" t="n">
-        <x:v>112492</x:v>
+        <x:v>112427</x:v>
       </x:c>
       <x:c r="FT41" s="3" t="n">
-        <x:v>112229</x:v>
+        <x:v>112174</x:v>
       </x:c>
       <x:c r="FU41" s="3" t="n">
-        <x:v>112515</x:v>
+        <x:v>112140</x:v>
       </x:c>
       <x:c r="FV41" s="3" t="n">
-        <x:v>113695</x:v>
+        <x:v>113802</x:v>
       </x:c>
       <x:c r="FW41" s="3" t="n">
-        <x:v>113212</x:v>
+        <x:v>113159</x:v>
       </x:c>
       <x:c r="FX41" s="3" t="n">
-        <x:v>113266</x:v>
+        <x:v>112964</x:v>
+      </x:c>
+      <x:c r="FY41" s="3" t="n">
+        <x:v>112918</x:v>
+      </x:c>
+      <x:c r="FZ41" s="3" t="n">
+        <x:v>112246</x:v>
       </x:c>
     </x:row>
-    <x:row r="42" spans="1:180">
+    <x:row r="42" spans="1:182">
       <x:c r="B42" s="2" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="O42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="V42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="W42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="X42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Y42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Z42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AA42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AB42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AC42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AD42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AE42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AF42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AG42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AH42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AI42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AJ42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AK42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AL42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AM42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AN42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AO42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AP42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AQ42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AR42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AS42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AT42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AU42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AV42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AW42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AX42" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AY42" s="3" t="n">
-        <x:v>147065</x:v>
+        <x:v>147389</x:v>
       </x:c>
       <x:c r="AZ42" s="3" t="n">
-        <x:v>148545</x:v>
+        <x:v>148358</x:v>
       </x:c>
       <x:c r="BA42" s="3" t="n">
-        <x:v>141612</x:v>
+        <x:v>141431</x:v>
       </x:c>
       <x:c r="BB42" s="3" t="n">
-        <x:v>148935</x:v>
+        <x:v>148739</x:v>
       </x:c>
       <x:c r="BC42" s="3" t="n">
-        <x:v>150171</x:v>
+        <x:v>150426</x:v>
       </x:c>
       <x:c r="BD42" s="3" t="n">
-        <x:v>167401</x:v>
+        <x:v>167154</x:v>
       </x:c>
       <x:c r="BE42" s="3" t="n">
-        <x:v>167439</x:v>
+        <x:v>167112</x:v>
       </x:c>
       <x:c r="BF42" s="3" t="n">
-        <x:v>182803</x:v>
+        <x:v>182806</x:v>
       </x:c>
       <x:c r="BG42" s="3" t="n">
-        <x:v>176140</x:v>
+        <x:v>176236</x:v>
       </x:c>
       <x:c r="BH42" s="3" t="n">
-        <x:v>177478</x:v>
+        <x:v>177313</x:v>
       </x:c>
       <x:c r="BI42" s="3" t="n">
-        <x:v>181974</x:v>
+        <x:v>181694</x:v>
       </x:c>
       <x:c r="BJ42" s="3" t="n">
-        <x:v>196299</x:v>
+        <x:v>196591</x:v>
       </x:c>
       <x:c r="BK42" s="3" t="n">
-        <x:v>193460</x:v>
+        <x:v>193430</x:v>
       </x:c>
       <x:c r="BL42" s="3" t="n">
-        <x:v>174017</x:v>
+        <x:v>173835</x:v>
       </x:c>
       <x:c r="BM42" s="3" t="n">
-        <x:v>179699</x:v>
+        <x:v>179351</x:v>
       </x:c>
       <x:c r="BN42" s="3" t="n">
-        <x:v>191681</x:v>
+        <x:v>192222</x:v>
       </x:c>
       <x:c r="BO42" s="3" t="n">
-        <x:v>177657</x:v>
+        <x:v>177933</x:v>
       </x:c>
       <x:c r="BP42" s="3" t="n">
-        <x:v>185093</x:v>
+        <x:v>184704</x:v>
       </x:c>
       <x:c r="BQ42" s="3" t="n">
-        <x:v>188908</x:v>
+        <x:v>188612</x:v>
       </x:c>
       <x:c r="BR42" s="3" t="n">
-        <x:v>202018</x:v>
+        <x:v>202647</x:v>
       </x:c>
       <x:c r="BS42" s="3" t="n">
-        <x:v>202834</x:v>
+        <x:v>202690</x:v>
       </x:c>
       <x:c r="BT42" s="3" t="n">
-        <x:v>205486</x:v>
+        <x:v>205323</x:v>
       </x:c>
       <x:c r="BU42" s="3" t="n">
-        <x:v>202427</x:v>
+        <x:v>202216</x:v>
       </x:c>
       <x:c r="BV42" s="3" t="n">
-        <x:v>210027</x:v>
+        <x:v>210571</x:v>
       </x:c>
       <x:c r="BW42" s="3" t="n">
-        <x:v>209074</x:v>
+        <x:v>208855</x:v>
       </x:c>
       <x:c r="BX42" s="3" t="n">
-        <x:v>206745</x:v>
+        <x:v>206411</x:v>
       </x:c>
       <x:c r="BY42" s="3" t="n">
-        <x:v>216259</x:v>
+        <x:v>216135</x:v>
       </x:c>
       <x:c r="BZ42" s="3" t="n">
-        <x:v>215970</x:v>
+        <x:v>216318</x:v>
       </x:c>
       <x:c r="CA42" s="3" t="n">
-        <x:v>211340</x:v>
+        <x:v>210775</x:v>
       </x:c>
       <x:c r="CB42" s="3" t="n">
-        <x:v>235022</x:v>
+        <x:v>234873</x:v>
       </x:c>
       <x:c r="CC42" s="3" t="n">
-        <x:v>238061</x:v>
+        <x:v>238129</x:v>
       </x:c>
       <x:c r="CD42" s="3" t="n">
-        <x:v>230948</x:v>
+        <x:v>231352</x:v>
       </x:c>
       <x:c r="CE42" s="3" t="n">
-        <x:v>241394</x:v>
+        <x:v>240906</x:v>
       </x:c>
       <x:c r="CF42" s="3" t="n">
-        <x:v>231129</x:v>
+        <x:v>230988</x:v>
       </x:c>
       <x:c r="CG42" s="3" t="n">
-        <x:v>226826</x:v>
+        <x:v>226889</x:v>
       </x:c>
       <x:c r="CH42" s="3" t="n">
-        <x:v>226267</x:v>
+        <x:v>226631</x:v>
       </x:c>
       <x:c r="CI42" s="3" t="n">
-        <x:v>223766</x:v>
+        <x:v>223669</x:v>
       </x:c>
       <x:c r="CJ42" s="3" t="n">
-        <x:v>228422</x:v>
+        <x:v>228266</x:v>
       </x:c>
       <x:c r="CK42" s="3" t="n">
-        <x:v>229234</x:v>
+        <x:v>229152</x:v>
       </x:c>
       <x:c r="CL42" s="3" t="n">
-        <x:v>228508</x:v>
+        <x:v>228661</x:v>
       </x:c>
       <x:c r="CM42" s="3" t="n">
-        <x:v>243061</x:v>
+        <x:v>243096</x:v>
       </x:c>
       <x:c r="CN42" s="3" t="n">
-        <x:v>230855</x:v>
+        <x:v>230861</x:v>
       </x:c>
       <x:c r="CO42" s="3" t="n">
-        <x:v>225400</x:v>
+        <x:v>225331</x:v>
       </x:c>
       <x:c r="CP42" s="3" t="n">
-        <x:v>231410</x:v>
+        <x:v>231463</x:v>
       </x:c>
       <x:c r="CQ42" s="3" t="n">
-        <x:v>229081</x:v>
+        <x:v>228999</x:v>
       </x:c>
       <x:c r="CR42" s="3" t="n">
-        <x:v>234443</x:v>
+        <x:v>234339</x:v>
       </x:c>
       <x:c r="CS42" s="3" t="n">
-        <x:v>243526</x:v>
+        <x:v>243467</x:v>
       </x:c>
       <x:c r="CT42" s="3" t="n">
-        <x:v>251258</x:v>
+        <x:v>251021</x:v>
       </x:c>
       <x:c r="CU42" s="3" t="n">
-        <x:v>243090</x:v>
+        <x:v>243242</x:v>
       </x:c>
       <x:c r="CV42" s="3" t="n">
-        <x:v>245593</x:v>
+        <x:v>245206</x:v>
       </x:c>
       <x:c r="CW42" s="3" t="n">
-        <x:v>241141</x:v>
+        <x:v>241043</x:v>
       </x:c>
       <x:c r="CX42" s="3" t="n">
-        <x:v>260001</x:v>
+        <x:v>259767</x:v>
       </x:c>
       <x:c r="CY42" s="3" t="n">
-        <x:v>254858</x:v>
+        <x:v>254603</x:v>
       </x:c>
       <x:c r="CZ42" s="3" t="n">
-        <x:v>277322</x:v>
+        <x:v>277424</x:v>
       </x:c>
       <x:c r="DA42" s="3" t="n">
-        <x:v>284363</x:v>
+        <x:v>284185</x:v>
       </x:c>
       <x:c r="DB42" s="3" t="n">
-        <x:v>286358</x:v>
+        <x:v>286476</x:v>
       </x:c>
       <x:c r="DC42" s="3" t="n">
-        <x:v>301280</x:v>
+        <x:v>301126</x:v>
       </x:c>
       <x:c r="DD42" s="3" t="n">
-        <x:v>300508</x:v>
+        <x:v>300455</x:v>
       </x:c>
       <x:c r="DE42" s="3" t="n">
-        <x:v>314936</x:v>
+        <x:v>314480</x:v>
       </x:c>
       <x:c r="DF42" s="3" t="n">
-        <x:v>313299</x:v>
+        <x:v>313872</x:v>
       </x:c>
       <x:c r="DG42" s="3" t="n">
-        <x:v>309214</x:v>
+        <x:v>309632</x:v>
       </x:c>
       <x:c r="DH42" s="3" t="n">
-        <x:v>313791</x:v>
+        <x:v>312936</x:v>
       </x:c>
       <x:c r="DI42" s="3" t="n">
-        <x:v>306465</x:v>
+        <x:v>305670</x:v>
       </x:c>
       <x:c r="DJ42" s="3" t="n">
-        <x:v>274206</x:v>
+        <x:v>274907</x:v>
       </x:c>
       <x:c r="DK42" s="3" t="n">
-        <x:v>250517</x:v>
+        <x:v>251215</x:v>
       </x:c>
       <x:c r="DL42" s="3" t="n">
-        <x:v>237066</x:v>
+        <x:v>236183</x:v>
       </x:c>
       <x:c r="DM42" s="3" t="n">
-        <x:v>239769</x:v>
+        <x:v>239099</x:v>
       </x:c>
       <x:c r="DN42" s="3" t="n">
-        <x:v>252517</x:v>
+        <x:v>253062</x:v>
       </x:c>
       <x:c r="DO42" s="3" t="n">
-        <x:v>256825</x:v>
+        <x:v>257946</x:v>
       </x:c>
       <x:c r="DP42" s="3" t="n">
-        <x:v>284739</x:v>
+        <x:v>283255</x:v>
       </x:c>
       <x:c r="DQ42" s="3" t="n">
-        <x:v>299394</x:v>
+        <x:v>298806</x:v>
       </x:c>
       <x:c r="DR42" s="3" t="n">
-        <x:v>292123</x:v>
+        <x:v>292370</x:v>
       </x:c>
       <x:c r="DS42" s="3" t="n">
-        <x:v>308202</x:v>
+        <x:v>308867</x:v>
       </x:c>
       <x:c r="DT42" s="3" t="n">
-        <x:v>312591</x:v>
+        <x:v>311678</x:v>
       </x:c>
       <x:c r="DU42" s="3" t="n">
-        <x:v>311227</x:v>
+        <x:v>310946</x:v>
       </x:c>
       <x:c r="DV42" s="3" t="n">
-        <x:v>292299</x:v>
+        <x:v>292256</x:v>
       </x:c>
       <x:c r="DW42" s="3" t="n">
-        <x:v>292659</x:v>
+        <x:v>292755</x:v>
       </x:c>
       <x:c r="DX42" s="3" t="n">
-        <x:v>288803</x:v>
+        <x:v>288415</x:v>
       </x:c>
       <x:c r="DY42" s="3" t="n">
-        <x:v>297106</x:v>
+        <x:v>297217</x:v>
       </x:c>
       <x:c r="DZ42" s="3" t="n">
-        <x:v>283204</x:v>
+        <x:v>283377</x:v>
       </x:c>
       <x:c r="EA42" s="3" t="n">
-        <x:v>283059</x:v>
+        <x:v>283177</x:v>
       </x:c>
       <x:c r="EB42" s="3" t="n">
-        <x:v>291960</x:v>
+        <x:v>291563</x:v>
       </x:c>
       <x:c r="EC42" s="3" t="n">
-        <x:v>291780</x:v>
+        <x:v>291863</x:v>
       </x:c>
       <x:c r="ED42" s="3" t="n">
-        <x:v>304548</x:v>
+        <x:v>304697</x:v>
       </x:c>
       <x:c r="EE42" s="3" t="n">
-        <x:v>308641</x:v>
+        <x:v>308593</x:v>
       </x:c>
       <x:c r="EF42" s="3" t="n">
-        <x:v>312356</x:v>
+        <x:v>312321</x:v>
       </x:c>
       <x:c r="EG42" s="3" t="n">
-        <x:v>314085</x:v>
+        <x:v>314172</x:v>
       </x:c>
       <x:c r="EH42" s="3" t="n">
-        <x:v>318263</x:v>
+        <x:v>318349</x:v>
       </x:c>
       <x:c r="EI42" s="3" t="n">
-        <x:v>328310</x:v>
+        <x:v>328059</x:v>
       </x:c>
       <x:c r="EJ42" s="3" t="n">
-        <x:v>335075</x:v>
+        <x:v>335034</x:v>
       </x:c>
       <x:c r="EK42" s="3" t="n">
-        <x:v>339289</x:v>
+        <x:v>339402</x:v>
       </x:c>
       <x:c r="EL42" s="3" t="n">
-        <x:v>348799</x:v>
+        <x:v>348822</x:v>
       </x:c>
       <x:c r="EM42" s="3" t="n">
-        <x:v>348036</x:v>
+        <x:v>347853</x:v>
       </x:c>
       <x:c r="EN42" s="3" t="n">
-        <x:v>357006</x:v>
+        <x:v>356414</x:v>
       </x:c>
       <x:c r="EO42" s="3" t="n">
-        <x:v>356990</x:v>
+        <x:v>357178</x:v>
       </x:c>
       <x:c r="EP42" s="3" t="n">
-        <x:v>348466</x:v>
+        <x:v>348337</x:v>
       </x:c>
       <x:c r="EQ42" s="3" t="n">
-        <x:v>362940</x:v>
+        <x:v>362345</x:v>
       </x:c>
       <x:c r="ER42" s="3" t="n">
-        <x:v>366936</x:v>
+        <x:v>366678</x:v>
       </x:c>
       <x:c r="ES42" s="3" t="n">
-        <x:v>376599</x:v>
+        <x:v>377107</x:v>
       </x:c>
       <x:c r="ET42" s="3" t="n">
-        <x:v>370219</x:v>
+        <x:v>370268</x:v>
       </x:c>
       <x:c r="EU42" s="3" t="n">
-        <x:v>384342</x:v>
+        <x:v>383969</x:v>
       </x:c>
       <x:c r="EV42" s="3" t="n">
-        <x:v>380910</x:v>
+        <x:v>380231</x:v>
       </x:c>
       <x:c r="EW42" s="3" t="n">
-        <x:v>363420</x:v>
+        <x:v>364101</x:v>
       </x:c>
       <x:c r="EX42" s="3" t="n">
-        <x:v>381603</x:v>
+        <x:v>381928</x:v>
       </x:c>
       <x:c r="EY42" s="3" t="n">
-        <x:v>377025</x:v>
+        <x:v>376574</x:v>
       </x:c>
       <x:c r="EZ42" s="3" t="n">
-        <x:v>376274</x:v>
+        <x:v>375456</x:v>
       </x:c>
       <x:c r="FA42" s="3" t="n">
-        <x:v>352994</x:v>
+        <x:v>353858</x:v>
       </x:c>
       <x:c r="FB42" s="3" t="n">
-        <x:v>395801</x:v>
+        <x:v>396204</x:v>
       </x:c>
       <x:c r="FC42" s="3" t="n">
-        <x:v>376979</x:v>
+        <x:v>376512</x:v>
       </x:c>
       <x:c r="FD42" s="3" t="n">
-        <x:v>358945</x:v>
+        <x:v>357463</x:v>
       </x:c>
       <x:c r="FE42" s="3" t="n">
-        <x:v>366630</x:v>
+        <x:v>368035</x:v>
       </x:c>
       <x:c r="FF42" s="3" t="n">
-        <x:v>377891</x:v>
+        <x:v>378050</x:v>
       </x:c>
       <x:c r="FG42" s="3" t="n">
-        <x:v>401985</x:v>
+        <x:v>401662</x:v>
       </x:c>
       <x:c r="FH42" s="3" t="n">
-        <x:v>390528</x:v>
+        <x:v>388468</x:v>
       </x:c>
       <x:c r="FI42" s="3" t="n">
-        <x:v>390485</x:v>
+        <x:v>392296</x:v>
       </x:c>
       <x:c r="FJ42" s="3" t="n">
-        <x:v>417821</x:v>
+        <x:v>417780</x:v>
       </x:c>
       <x:c r="FK42" s="3" t="n">
-        <x:v>422648</x:v>
+        <x:v>421917</x:v>
       </x:c>
       <x:c r="FL42" s="3" t="n">
-        <x:v>430960</x:v>
+        <x:v>428497</x:v>
       </x:c>
       <x:c r="FM42" s="3" t="n">
-        <x:v>429243</x:v>
+        <x:v>432105</x:v>
       </x:c>
       <x:c r="FN42" s="3" t="n">
-        <x:v>398519</x:v>
+        <x:v>398323</x:v>
       </x:c>
       <x:c r="FO42" s="3" t="n">
-        <x:v>417334</x:v>
+        <x:v>416178</x:v>
       </x:c>
       <x:c r="FP42" s="3" t="n">
-        <x:v>404509</x:v>
+        <x:v>401099</x:v>
       </x:c>
       <x:c r="FQ42" s="3" t="n">
-        <x:v>388095</x:v>
+        <x:v>392738</x:v>
       </x:c>
       <x:c r="FR42" s="3" t="n">
-        <x:v>384273</x:v>
+        <x:v>384612</x:v>
       </x:c>
       <x:c r="FS42" s="3" t="n">
-        <x:v>411557</x:v>
+        <x:v>408826</x:v>
       </x:c>
       <x:c r="FT42" s="3" t="n">
-        <x:v>389934</x:v>
+        <x:v>383140</x:v>
       </x:c>
       <x:c r="FU42" s="3" t="n">
-        <x:v>407853</x:v>
+        <x:v>406096</x:v>
       </x:c>
       <x:c r="FV42" s="3" t="n">
-        <x:v>407037</x:v>
+        <x:v>407163</x:v>
       </x:c>
       <x:c r="FW42" s="3" t="n">
-        <x:v>391478</x:v>
+        <x:v>396318</x:v>
       </x:c>
       <x:c r="FX42" s="3" t="n">
-        <x:v>415333</x:v>
+        <x:v>420520</x:v>
+      </x:c>
+      <x:c r="FY42" s="3" t="n">
+        <x:v>415915</x:v>
+      </x:c>
+      <x:c r="FZ42" s="3" t="n">
+        <x:v>419480</x:v>
       </x:c>
     </x:row>
-    <x:row r="43" spans="1:180">
+    <x:row r="43" spans="1:182">
       <x:c r="B43" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>136384</x:v>
+        <x:v>136315</x:v>
       </x:c>
       <x:c r="D43" s="3" t="n">
-        <x:v>136238</x:v>
+        <x:v>136170</x:v>
       </x:c>
       <x:c r="E43" s="3" t="n">
-        <x:v>136110</x:v>
+        <x:v>136042</x:v>
       </x:c>
       <x:c r="F43" s="3" t="n">
-        <x:v>134671</x:v>
+        <x:v>134604</x:v>
       </x:c>
       <x:c r="G43" s="3" t="n">
-        <x:v>135900</x:v>
+        <x:v>135832</x:v>
       </x:c>
       <x:c r="H43" s="3" t="n">
-        <x:v>137468</x:v>
+        <x:v>137399</x:v>
       </x:c>
       <x:c r="I43" s="3" t="n">
-        <x:v>135729</x:v>
+        <x:v>135661</x:v>
       </x:c>
       <x:c r="J43" s="3" t="n">
-        <x:v>138255</x:v>
+        <x:v>138186</x:v>
       </x:c>
       <x:c r="K43" s="3" t="n">
-        <x:v>138959</x:v>
+        <x:v>138889</x:v>
       </x:c>
       <x:c r="L43" s="3" t="n">
-        <x:v>138536</x:v>
+        <x:v>138467</x:v>
       </x:c>
       <x:c r="M43" s="3" t="n">
-        <x:v>141996</x:v>
+        <x:v>141925</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>146703</x:v>
+        <x:v>146629</x:v>
       </x:c>
       <x:c r="O43" s="3" t="n">
-        <x:v>147817</x:v>
+        <x:v>147743</x:v>
       </x:c>
       <x:c r="P43" s="3" t="n">
-        <x:v>152303</x:v>
+        <x:v>152227</x:v>
       </x:c>
       <x:c r="Q43" s="3" t="n">
-        <x:v>152828</x:v>
+        <x:v>152752</x:v>
       </x:c>
       <x:c r="R43" s="3" t="n">
-        <x:v>159846</x:v>
+        <x:v>159766</x:v>
       </x:c>
       <x:c r="S43" s="3" t="n">
-        <x:v>164081</x:v>
+        <x:v>163999</x:v>
       </x:c>
       <x:c r="T43" s="3" t="n">
-        <x:v>166532</x:v>
+        <x:v>166448</x:v>
       </x:c>
       <x:c r="U43" s="3" t="n">
-        <x:v>165512</x:v>
+        <x:v>165428</x:v>
       </x:c>
       <x:c r="V43" s="3" t="n">
-        <x:v>163588</x:v>
+        <x:v>163506</x:v>
       </x:c>
       <x:c r="W43" s="3" t="n">
-        <x:v>164346</x:v>
+        <x:v>164264</x:v>
       </x:c>
       <x:c r="X43" s="3" t="n">
-        <x:v>167298</x:v>
+        <x:v>167214</x:v>
       </x:c>
       <x:c r="Y43" s="3" t="n">
-        <x:v>169592</x:v>
+        <x:v>169507</x:v>
       </x:c>
       <x:c r="Z43" s="3" t="n">
-        <x:v>171149</x:v>
+        <x:v>171063</x:v>
       </x:c>
       <x:c r="AA43" s="3" t="n">
-        <x:v>171622</x:v>
+        <x:v>171536</x:v>
       </x:c>
       <x:c r="AB43" s="3" t="n">
-        <x:v>174788</x:v>
+        <x:v>174700</x:v>
       </x:c>
       <x:c r="AC43" s="3" t="n">
-        <x:v>180986</x:v>
+        <x:v>180896</x:v>
       </x:c>
       <x:c r="AD43" s="3" t="n">
-        <x:v>181336</x:v>
+        <x:v>181245</x:v>
       </x:c>
       <x:c r="AE43" s="3" t="n">
-        <x:v>183091</x:v>
+        <x:v>182999</x:v>
       </x:c>
       <x:c r="AF43" s="3" t="n">
-        <x:v>182400</x:v>
+        <x:v>182309</x:v>
       </x:c>
       <x:c r="AG43" s="3" t="n">
-        <x:v>186457</x:v>
+        <x:v>186363</x:v>
       </x:c>
       <x:c r="AH43" s="3" t="n">
-        <x:v>190242</x:v>
+        <x:v>190147</x:v>
       </x:c>
       <x:c r="AI43" s="3" t="n">
-        <x:v>198478</x:v>
+        <x:v>198378</x:v>
       </x:c>
       <x:c r="AJ43" s="3" t="n">
-        <x:v>205104</x:v>
+        <x:v>205001</x:v>
       </x:c>
       <x:c r="AK43" s="3" t="n">
-        <x:v>204816</x:v>
+        <x:v>204713</x:v>
       </x:c>
       <x:c r="AL43" s="3" t="n">
-        <x:v>210822</x:v>
+        <x:v>210716</x:v>
       </x:c>
       <x:c r="AM43" s="3" t="n">
-        <x:v>205200</x:v>
+        <x:v>205097</x:v>
       </x:c>
       <x:c r="AN43" s="3" t="n">
-        <x:v>206617</x:v>
+        <x:v>206513</x:v>
       </x:c>
       <x:c r="AO43" s="3" t="n">
-        <x:v>209663</x:v>
+        <x:v>209558</x:v>
       </x:c>
       <x:c r="AP43" s="3" t="n">
-        <x:v>203587</x:v>
+        <x:v>203485</x:v>
       </x:c>
       <x:c r="AQ43" s="3" t="n">
-        <x:v>198738</x:v>
+        <x:v>198639</x:v>
       </x:c>
       <x:c r="AR43" s="3" t="n">
-        <x:v>190626</x:v>
+        <x:v>190530</x:v>
       </x:c>
       <x:c r="AS43" s="3" t="n">
-        <x:v>187442</x:v>
+        <x:v>187347</x:v>
       </x:c>
       <x:c r="AT43" s="3" t="n">
-        <x:v>185993</x:v>
+        <x:v>185899</x:v>
       </x:c>
       <x:c r="AU43" s="3" t="n">
-        <x:v>182482</x:v>
+        <x:v>182391</x:v>
       </x:c>
       <x:c r="AV43" s="3" t="n">
-        <x:v>177980</x:v>
+        <x:v>177890</x:v>
       </x:c>
       <x:c r="AW43" s="3" t="n">
-        <x:v>170878</x:v>
+        <x:v>170792</x:v>
       </x:c>
       <x:c r="AX43" s="3" t="n">
-        <x:v>164531</x:v>
+        <x:v>164448</x:v>
       </x:c>
       <x:c r="AY43" s="3" t="n">
-        <x:v>153305</x:v>
+        <x:v>153302</x:v>
       </x:c>
       <x:c r="AZ43" s="3" t="n">
-        <x:v>151729</x:v>
+        <x:v>151620</x:v>
       </x:c>
       <x:c r="BA43" s="3" t="n">
-        <x:v>147782</x:v>
+        <x:v>147558</x:v>
       </x:c>
       <x:c r="BB43" s="3" t="n">
-        <x:v>150983</x:v>
+        <x:v>151022</x:v>
       </x:c>
       <x:c r="BC43" s="3" t="n">
-        <x:v>160173</x:v>
+        <x:v>160127</x:v>
       </x:c>
       <x:c r="BD43" s="3" t="n">
-        <x:v>155604</x:v>
+        <x:v>155451</x:v>
       </x:c>
       <x:c r="BE43" s="3" t="n">
-        <x:v>158582</x:v>
+        <x:v>158245</x:v>
       </x:c>
       <x:c r="BF43" s="3" t="n">
-        <x:v>173225</x:v>
+        <x:v>173445</x:v>
       </x:c>
       <x:c r="BG43" s="3" t="n">
-        <x:v>169511</x:v>
+        <x:v>169430</x:v>
       </x:c>
       <x:c r="BH43" s="3" t="n">
-        <x:v>167989</x:v>
+        <x:v>167771</x:v>
       </x:c>
       <x:c r="BI43" s="3" t="n">
-        <x:v>176616</x:v>
+        <x:v>176259</x:v>
       </x:c>
       <x:c r="BJ43" s="3" t="n">
-        <x:v>188389</x:v>
+        <x:v>188791</x:v>
       </x:c>
       <x:c r="BK43" s="3" t="n">
-        <x:v>179063</x:v>
+        <x:v>178930</x:v>
       </x:c>
       <x:c r="BL43" s="3" t="n">
-        <x:v>178971</x:v>
+        <x:v>178684</x:v>
       </x:c>
       <x:c r="BM43" s="3" t="n">
-        <x:v>186125</x:v>
+        <x:v>185742</x:v>
       </x:c>
       <x:c r="BN43" s="3" t="n">
-        <x:v>194798</x:v>
+        <x:v>195319</x:v>
       </x:c>
       <x:c r="BO43" s="3" t="n">
-        <x:v>180399</x:v>
+        <x:v>180276</x:v>
       </x:c>
       <x:c r="BP43" s="3" t="n">
-        <x:v>188235</x:v>
+        <x:v>187899</x:v>
       </x:c>
       <x:c r="BQ43" s="3" t="n">
-        <x:v>183268</x:v>
+        <x:v>182942</x:v>
       </x:c>
       <x:c r="BR43" s="3" t="n">
-        <x:v>196492</x:v>
+        <x:v>197028</x:v>
       </x:c>
       <x:c r="BS43" s="3" t="n">
-        <x:v>195360</x:v>
+        <x:v>195096</x:v>
       </x:c>
       <x:c r="BT43" s="3" t="n">
-        <x:v>198942</x:v>
+        <x:v>198661</x:v>
       </x:c>
       <x:c r="BU43" s="3" t="n">
-        <x:v>200737</x:v>
+        <x:v>200435</x:v>
       </x:c>
       <x:c r="BV43" s="3" t="n">
-        <x:v>210818</x:v>
+        <x:v>211313</x:v>
       </x:c>
       <x:c r="BW43" s="3" t="n">
-        <x:v>208854</x:v>
+        <x:v>208550</x:v>
       </x:c>
       <x:c r="BX43" s="3" t="n">
-        <x:v>206874</x:v>
+        <x:v>206569</x:v>
       </x:c>
       <x:c r="BY43" s="3" t="n">
-        <x:v>218019</x:v>
+        <x:v>217763</x:v>
       </x:c>
       <x:c r="BZ43" s="3" t="n">
-        <x:v>218578</x:v>
+        <x:v>218962</x:v>
       </x:c>
       <x:c r="CA43" s="3" t="n">
-        <x:v>217962</x:v>
+        <x:v>217534</x:v>
       </x:c>
       <x:c r="CB43" s="3" t="n">
-        <x:v>223514</x:v>
+        <x:v>223279</x:v>
       </x:c>
       <x:c r="CC43" s="3" t="n">
-        <x:v>227259</x:v>
+        <x:v>227086</x:v>
       </x:c>
       <x:c r="CD43" s="3" t="n">
-        <x:v>233349</x:v>
+        <x:v>233714</x:v>
       </x:c>
       <x:c r="CE43" s="3" t="n">
-        <x:v>231124</x:v>
+        <x:v>230735</x:v>
       </x:c>
       <x:c r="CF43" s="3" t="n">
-        <x:v>225952</x:v>
+        <x:v>225721</x:v>
       </x:c>
       <x:c r="CG43" s="3" t="n">
-        <x:v>228836</x:v>
+        <x:v>228644</x:v>
       </x:c>
       <x:c r="CH43" s="3" t="n">
-        <x:v>239952</x:v>
+        <x:v>240274</x:v>
       </x:c>
       <x:c r="CI43" s="3" t="n">
-        <x:v>223251</x:v>
+        <x:v>223024</x:v>
       </x:c>
       <x:c r="CJ43" s="3" t="n">
-        <x:v>234068</x:v>
+        <x:v>233852</x:v>
       </x:c>
       <x:c r="CK43" s="3" t="n">
-        <x:v>231171</x:v>
+        <x:v>230935</x:v>
       </x:c>
       <x:c r="CL43" s="3" t="n">
-        <x:v>229835</x:v>
+        <x:v>230043</x:v>
       </x:c>
       <x:c r="CM43" s="3" t="n">
-        <x:v>237879</x:v>
+        <x:v>237686</x:v>
       </x:c>
       <x:c r="CN43" s="3" t="n">
-        <x:v>230706</x:v>
+        <x:v>230534</x:v>
       </x:c>
       <x:c r="CO43" s="3" t="n">
-        <x:v>230093</x:v>
+        <x:v>229869</x:v>
       </x:c>
       <x:c r="CP43" s="3" t="n">
-        <x:v>231703</x:v>
+        <x:v>231873</x:v>
       </x:c>
       <x:c r="CQ43" s="3" t="n">
-        <x:v>234639</x:v>
+        <x:v>234409</x:v>
       </x:c>
       <x:c r="CR43" s="3" t="n">
-        <x:v>241407</x:v>
+        <x:v>241206</x:v>
       </x:c>
       <x:c r="CS43" s="3" t="n">
-        <x:v>246791</x:v>
+        <x:v>246585</x:v>
       </x:c>
       <x:c r="CT43" s="3" t="n">
-        <x:v>251289</x:v>
+        <x:v>251374</x:v>
       </x:c>
       <x:c r="CU43" s="3" t="n">
-        <x:v>247516</x:v>
+        <x:v>247315</x:v>
       </x:c>
       <x:c r="CV43" s="3" t="n">
-        <x:v>250797</x:v>
+        <x:v>250539</x:v>
       </x:c>
       <x:c r="CW43" s="3" t="n">
-        <x:v>255037</x:v>
+        <x:v>254823</x:v>
       </x:c>
       <x:c r="CX43" s="3" t="n">
-        <x:v>252682</x:v>
+        <x:v>252733</x:v>
       </x:c>
       <x:c r="CY43" s="3" t="n">
-        <x:v>261098</x:v>
+        <x:v>260762</x:v>
       </x:c>
       <x:c r="CZ43" s="3" t="n">
-        <x:v>280661</x:v>
+        <x:v>280541</x:v>
       </x:c>
       <x:c r="DA43" s="3" t="n">
-        <x:v>281395</x:v>
+        <x:v>281175</x:v>
       </x:c>
       <x:c r="DB43" s="3" t="n">
-        <x:v>285315</x:v>
+        <x:v>285455</x:v>
       </x:c>
       <x:c r="DC43" s="3" t="n">
-        <x:v>296673</x:v>
+        <x:v>296335</x:v>
       </x:c>
       <x:c r="DD43" s="3" t="n">
-        <x:v>303778</x:v>
+        <x:v>303582</x:v>
       </x:c>
       <x:c r="DE43" s="3" t="n">
-        <x:v>298484</x:v>
+        <x:v>298185</x:v>
       </x:c>
       <x:c r="DF43" s="3" t="n">
-        <x:v>304951</x:v>
+        <x:v>305205</x:v>
       </x:c>
       <x:c r="DG43" s="3" t="n">
-        <x:v>311085</x:v>
+        <x:v>310966</x:v>
       </x:c>
       <x:c r="DH43" s="3" t="n">
-        <x:v>303440</x:v>
+        <x:v>302983</x:v>
       </x:c>
       <x:c r="DI43" s="3" t="n">
-        <x:v>299965</x:v>
+        <x:v>299537</x:v>
       </x:c>
       <x:c r="DJ43" s="3" t="n">
-        <x:v>294942</x:v>
+        <x:v>295200</x:v>
       </x:c>
       <x:c r="DK43" s="3" t="n">
-        <x:v>269755</x:v>
+        <x:v>269856</x:v>
       </x:c>
       <x:c r="DL43" s="3" t="n">
-        <x:v>265597</x:v>
+        <x:v>265080</x:v>
       </x:c>
       <x:c r="DM43" s="3" t="n">
-        <x:v>259325</x:v>
+        <x:v>259000</x:v>
       </x:c>
       <x:c r="DN43" s="3" t="n">
-        <x:v>265286</x:v>
+        <x:v>265424</x:v>
       </x:c>
       <x:c r="DO43" s="3" t="n">
-        <x:v>258525</x:v>
+        <x:v>258804</x:v>
       </x:c>
       <x:c r="DP43" s="3" t="n">
-        <x:v>275156</x:v>
+        <x:v>274440</x:v>
       </x:c>
       <x:c r="DQ43" s="3" t="n">
-        <x:v>289794</x:v>
+        <x:v>289569</x:v>
       </x:c>
       <x:c r="DR43" s="3" t="n">
-        <x:v>294981</x:v>
+        <x:v>294949</x:v>
       </x:c>
       <x:c r="DS43" s="3" t="n">
-        <x:v>284829</x:v>
+        <x:v>284898</x:v>
       </x:c>
       <x:c r="DT43" s="3" t="n">
-        <x:v>305303</x:v>
+        <x:v>304811</x:v>
       </x:c>
       <x:c r="DU43" s="3" t="n">
-        <x:v>303755</x:v>
+        <x:v>303712</x:v>
       </x:c>
       <x:c r="DV43" s="3" t="n">
-        <x:v>291307</x:v>
+        <x:v>291109</x:v>
       </x:c>
       <x:c r="DW43" s="3" t="n">
-        <x:v>297275</x:v>
+        <x:v>297095</x:v>
       </x:c>
       <x:c r="DX43" s="3" t="n">
-        <x:v>292305</x:v>
+        <x:v>291998</x:v>
       </x:c>
       <x:c r="DY43" s="3" t="n">
-        <x:v>285973</x:v>
+        <x:v>286112</x:v>
       </x:c>
       <x:c r="DZ43" s="3" t="n">
-        <x:v>301131</x:v>
+        <x:v>300979</x:v>
       </x:c>
       <x:c r="EA43" s="3" t="n">
-        <x:v>280607</x:v>
+        <x:v>280442</x:v>
       </x:c>
       <x:c r="EB43" s="3" t="n">
-        <x:v>292936</x:v>
+        <x:v>292629</x:v>
       </x:c>
       <x:c r="EC43" s="3" t="n">
-        <x:v>300914</x:v>
+        <x:v>301037</x:v>
       </x:c>
       <x:c r="ED43" s="3" t="n">
-        <x:v>301160</x:v>
+        <x:v>300992</x:v>
       </x:c>
       <x:c r="EE43" s="3" t="n">
-        <x:v>311398</x:v>
+        <x:v>311144</x:v>
       </x:c>
       <x:c r="EF43" s="3" t="n">
-        <x:v>309506</x:v>
+        <x:v>309292</x:v>
       </x:c>
       <x:c r="EG43" s="3" t="n">
-        <x:v>310495</x:v>
+        <x:v>310640</x:v>
       </x:c>
       <x:c r="EH43" s="3" t="n">
-        <x:v>312725</x:v>
+        <x:v>312510</x:v>
       </x:c>
       <x:c r="EI43" s="3" t="n">
-        <x:v>325773</x:v>
+        <x:v>325447</x:v>
       </x:c>
       <x:c r="EJ43" s="3" t="n">
-        <x:v>330681</x:v>
+        <x:v>330435</x:v>
       </x:c>
       <x:c r="EK43" s="3" t="n">
-        <x:v>327118</x:v>
+        <x:v>327311</x:v>
       </x:c>
       <x:c r="EL43" s="3" t="n">
-        <x:v>341115</x:v>
+        <x:v>340854</x:v>
       </x:c>
       <x:c r="EM43" s="3" t="n">
-        <x:v>337095</x:v>
+        <x:v>336801</x:v>
       </x:c>
       <x:c r="EN43" s="3" t="n">
-        <x:v>349717</x:v>
+        <x:v>349244</x:v>
       </x:c>
       <x:c r="EO43" s="3" t="n">
-        <x:v>349666</x:v>
+        <x:v>349946</x:v>
       </x:c>
       <x:c r="EP43" s="3" t="n">
-        <x:v>351804</x:v>
+        <x:v>351462</x:v>
       </x:c>
       <x:c r="EQ43" s="3" t="n">
-        <x:v>357008</x:v>
+        <x:v>356592</x:v>
       </x:c>
       <x:c r="ER43" s="3" t="n">
-        <x:v>363734</x:v>
+        <x:v>363263</x:v>
       </x:c>
       <x:c r="ES43" s="3" t="n">
-        <x:v>372431</x:v>
+        <x:v>372889</x:v>
       </x:c>
       <x:c r="ET43" s="3" t="n">
-        <x:v>357940</x:v>
+        <x:v>357641</x:v>
       </x:c>
       <x:c r="EU43" s="3" t="n">
-        <x:v>377170</x:v>
+        <x:v>376829</x:v>
       </x:c>
       <x:c r="EV43" s="3" t="n">
-        <x:v>368172</x:v>
+        <x:v>367455</x:v>
       </x:c>
       <x:c r="EW43" s="3" t="n">
-        <x:v>362830</x:v>
+        <x:v>363423</x:v>
       </x:c>
       <x:c r="EX43" s="3" t="n">
-        <x:v>362567</x:v>
+        <x:v>362365</x:v>
       </x:c>
       <x:c r="EY43" s="3" t="n">
-        <x:v>363017</x:v>
+        <x:v>362679</x:v>
       </x:c>
       <x:c r="EZ43" s="3" t="n">
-        <x:v>364909</x:v>
+        <x:v>364010</x:v>
       </x:c>
       <x:c r="FA43" s="3" t="n">
-        <x:v>352929</x:v>
+        <x:v>353746</x:v>
       </x:c>
       <x:c r="FB43" s="3" t="n">
-        <x:v>386579</x:v>
+        <x:v>386359</x:v>
       </x:c>
       <x:c r="FC43" s="3" t="n">
-        <x:v>387759</x:v>
+        <x:v>387371</x:v>
       </x:c>
       <x:c r="FD43" s="3" t="n">
-        <x:v>361548</x:v>
+        <x:v>360306</x:v>
       </x:c>
       <x:c r="FE43" s="3" t="n">
-        <x:v>371845</x:v>
+        <x:v>373130</x:v>
       </x:c>
       <x:c r="FF43" s="3" t="n">
-        <x:v>373184</x:v>
+        <x:v>372726</x:v>
       </x:c>
       <x:c r="FG43" s="3" t="n">
-        <x:v>405327</x:v>
+        <x:v>404923</x:v>
       </x:c>
       <x:c r="FH43" s="3" t="n">
-        <x:v>401271</x:v>
+        <x:v>399668</x:v>
       </x:c>
       <x:c r="FI43" s="3" t="n">
-        <x:v>393206</x:v>
+        <x:v>395032</x:v>
       </x:c>
       <x:c r="FJ43" s="3" t="n">
-        <x:v>392672</x:v>
+        <x:v>391964</x:v>
       </x:c>
       <x:c r="FK43" s="3" t="n">
-        <x:v>404266</x:v>
+        <x:v>403592</x:v>
       </x:c>
       <x:c r="FL43" s="3" t="n">
-        <x:v>404415</x:v>
+        <x:v>402508</x:v>
       </x:c>
       <x:c r="FM43" s="3" t="n">
-        <x:v>400075</x:v>
+        <x:v>402734</x:v>
       </x:c>
       <x:c r="FN43" s="3" t="n">
-        <x:v>388456</x:v>
+        <x:v>387604</x:v>
       </x:c>
       <x:c r="FO43" s="3" t="n">
-        <x:v>402974</x:v>
+        <x:v>402038</x:v>
       </x:c>
       <x:c r="FP43" s="3" t="n">
-        <x:v>398782</x:v>
+        <x:v>396307</x:v>
       </x:c>
       <x:c r="FQ43" s="3" t="n">
-        <x:v>399874</x:v>
+        <x:v>403599</x:v>
       </x:c>
       <x:c r="FR43" s="3" t="n">
-        <x:v>399115</x:v>
+        <x:v>398413</x:v>
       </x:c>
       <x:c r="FS43" s="3" t="n">
-        <x:v>402326</x:v>
+        <x:v>401981</x:v>
       </x:c>
       <x:c r="FT43" s="3" t="n">
-        <x:v>393839</x:v>
+        <x:v>390704</x:v>
       </x:c>
       <x:c r="FU43" s="3" t="n">
-        <x:v>399268</x:v>
+        <x:v>405698</x:v>
       </x:c>
       <x:c r="FV43" s="3" t="n">
-        <x:v>404504</x:v>
+        <x:v>405426</x:v>
       </x:c>
       <x:c r="FW43" s="3" t="n">
-        <x:v>393101</x:v>
+        <x:v>397748</x:v>
       </x:c>
       <x:c r="FX43" s="3" t="n">
-        <x:v>399919</x:v>
+        <x:v>406615</x:v>
+      </x:c>
+      <x:c r="FY43" s="3" t="n">
+        <x:v>409864</x:v>
+      </x:c>
+      <x:c r="FZ43" s="3" t="n">
+        <x:v>421627</x:v>
       </x:c>
     </x:row>
-    <x:row r="44" spans="1:180">
+    <x:row r="44" spans="1:182">
       <x:c r="B44" s="2" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C44" s="3" t="n">
         <x:v>-2194</x:v>
       </x:c>
       <x:c r="D44" s="3" t="n">
         <x:v>-947</x:v>
       </x:c>
       <x:c r="E44" s="3" t="n">
         <x:v>-1354</x:v>
       </x:c>
       <x:c r="F44" s="3" t="n">
-        <x:v>-5757</x:v>
+        <x:v>-5756</x:v>
       </x:c>
       <x:c r="G44" s="3" t="n">
-        <x:v>-4922</x:v>
+        <x:v>-4921</x:v>
       </x:c>
       <x:c r="H44" s="3" t="n">
         <x:v>-4329</x:v>
       </x:c>
       <x:c r="I44" s="3" t="n">
-        <x:v>-6538</x:v>
+        <x:v>-6537</x:v>
       </x:c>
       <x:c r="J44" s="3" t="n">
         <x:v>-2935</x:v>
       </x:c>
       <x:c r="K44" s="3" t="n">
-        <x:v>-10317</x:v>
+        <x:v>-10315</x:v>
       </x:c>
       <x:c r="L44" s="3" t="n">
-        <x:v>-11384</x:v>
+        <x:v>-11382</x:v>
       </x:c>
       <x:c r="M44" s="3" t="n">
-        <x:v>-5687</x:v>
+        <x:v>-5686</x:v>
       </x:c>
       <x:c r="N44" s="3" t="n">
-        <x:v>-3149</x:v>
+        <x:v>-3148</x:v>
       </x:c>
       <x:c r="O44" s="3" t="n">
         <x:v>-5547</x:v>
       </x:c>
       <x:c r="P44" s="3" t="n">
         <x:v>-2433</x:v>
       </x:c>
       <x:c r="Q44" s="3" t="n">
         <x:v>-4837</x:v>
       </x:c>
       <x:c r="R44" s="3" t="n">
         <x:v>-5242</x:v>
       </x:c>
       <x:c r="S44" s="3" t="n">
         <x:v>455</x:v>
       </x:c>
       <x:c r="T44" s="3" t="n">
         <x:v>659</x:v>
       </x:c>
       <x:c r="U44" s="3" t="n">
         <x:v>-1401</x:v>
       </x:c>
       <x:c r="V44" s="3" t="n">
         <x:v>6561</x:v>
       </x:c>
       <x:c r="W44" s="3" t="n">
-        <x:v>1856</x:v>
+        <x:v>1855</x:v>
       </x:c>
       <x:c r="X44" s="3" t="n">
         <x:v>1221</x:v>
       </x:c>
       <x:c r="Y44" s="3" t="n">
         <x:v>-5305</x:v>
       </x:c>
       <x:c r="Z44" s="3" t="n">
-        <x:v>-3233</x:v>
+        <x:v>-3232</x:v>
       </x:c>
       <x:c r="AA44" s="3" t="n">
-        <x:v>-5083</x:v>
+        <x:v>-5082</x:v>
       </x:c>
       <x:c r="AB44" s="3" t="n">
-        <x:v>-3442</x:v>
+        <x:v>-3441</x:v>
       </x:c>
       <x:c r="AC44" s="3" t="n">
-        <x:v>5582</x:v>
+        <x:v>5581</x:v>
       </x:c>
       <x:c r="AD44" s="3" t="n">
         <x:v>-1094</x:v>
       </x:c>
       <x:c r="AE44" s="3" t="n">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="AF44" s="3" t="n">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="AG44" s="3" t="n">
         <x:v>-1910</x:v>
       </x:c>
       <x:c r="AH44" s="3" t="n">
-        <x:v>-2505</x:v>
+        <x:v>-2504</x:v>
       </x:c>
       <x:c r="AI44" s="3" t="n">
         <x:v>-563</x:v>
       </x:c>
       <x:c r="AJ44" s="3" t="n">
         <x:v>1822</x:v>
       </x:c>
       <x:c r="AK44" s="3" t="n">
         <x:v>2620</x:v>
       </x:c>
       <x:c r="AL44" s="3" t="n">
-        <x:v>3540</x:v>
+        <x:v>3539</x:v>
       </x:c>
       <x:c r="AM44" s="3" t="n">
-        <x:v>2890</x:v>
+        <x:v>2889</x:v>
       </x:c>
       <x:c r="AN44" s="3" t="n">
         <x:v>6404</x:v>
       </x:c>
       <x:c r="AO44" s="3" t="n">
         <x:v>-7868</x:v>
       </x:c>
       <x:c r="AP44" s="3" t="n">
-        <x:v>2682</x:v>
+        <x:v>2681</x:v>
       </x:c>
       <x:c r="AQ44" s="3" t="n">
-        <x:v>-9298</x:v>
+        <x:v>-9297</x:v>
       </x:c>
       <x:c r="AR44" s="3" t="n">
-        <x:v>-12024</x:v>
+        <x:v>-12023</x:v>
       </x:c>
       <x:c r="AS44" s="3" t="n">
         <x:v>-3516</x:v>
       </x:c>
       <x:c r="AT44" s="3" t="n">
-        <x:v>-9033</x:v>
+        <x:v>-9031</x:v>
       </x:c>
       <x:c r="AU44" s="3" t="n">
         <x:v>3519</x:v>
       </x:c>
       <x:c r="AV44" s="3" t="n">
-        <x:v>-4695</x:v>
+        <x:v>-4694</x:v>
       </x:c>
       <x:c r="AW44" s="3" t="n">
         <x:v>2909</x:v>
       </x:c>
       <x:c r="AX44" s="3" t="n">
         <x:v>-6783</x:v>
       </x:c>
       <x:c r="AY44" s="3" t="n">
-        <x:v>-5798</x:v>
+        <x:v>-5511</x:v>
       </x:c>
       <x:c r="AZ44" s="3" t="n">
-        <x:v>-2698</x:v>
+        <x:v>-2823</x:v>
       </x:c>
       <x:c r="BA44" s="3" t="n">
-        <x:v>-5746</x:v>
+        <x:v>-5747</x:v>
       </x:c>
       <x:c r="BB44" s="3" t="n">
-        <x:v>-1546</x:v>
+        <x:v>-1831</x:v>
       </x:c>
       <x:c r="BC44" s="3" t="n">
-        <x:v>-9596</x:v>
+        <x:v>-9337</x:v>
       </x:c>
       <x:c r="BD44" s="3" t="n">
-        <x:v>12538</x:v>
+        <x:v>12397</x:v>
       </x:c>
       <x:c r="BE44" s="3" t="n">
-        <x:v>9561</x:v>
+        <x:v>9524</x:v>
       </x:c>
       <x:c r="BF44" s="3" t="n">
-        <x:v>10346</x:v>
+        <x:v>10076</x:v>
       </x:c>
       <x:c r="BG44" s="3" t="n">
-        <x:v>7615</x:v>
+        <x:v>7742</x:v>
       </x:c>
       <x:c r="BH44" s="3" t="n">
-        <x:v>10429</x:v>
+        <x:v>10434</x:v>
       </x:c>
       <x:c r="BI44" s="3" t="n">
-        <x:v>6405</x:v>
+        <x:v>6429</x:v>
       </x:c>
       <x:c r="BJ44" s="3" t="n">
-        <x:v>9000</x:v>
+        <x:v>8841</x:v>
       </x:c>
       <x:c r="BK44" s="3" t="n">
-        <x:v>14983</x:v>
+        <x:v>15034</x:v>
       </x:c>
       <x:c r="BL44" s="3" t="n">
-        <x:v>-3672</x:v>
+        <x:v>-3623</x:v>
       </x:c>
       <x:c r="BM44" s="3" t="n">
-        <x:v>-5047</x:v>
+        <x:v>-5068</x:v>
       </x:c>
       <x:c r="BN44" s="3" t="n">
-        <x:v>-1804</x:v>
+        <x:v>-1836</x:v>
       </x:c>
       <x:c r="BO44" s="3" t="n">
-        <x:v>-924</x:v>
+        <x:v>-593</x:v>
       </x:c>
       <x:c r="BP44" s="3" t="n">
-        <x:v>-1233</x:v>
+        <x:v>-1339</x:v>
       </x:c>
       <x:c r="BQ44" s="3" t="n">
-        <x:v>7140</x:v>
+        <x:v>7115</x:v>
       </x:c>
       <x:c r="BR44" s="3" t="n">
-        <x:v>7156</x:v>
+        <x:v>7196</x:v>
       </x:c>
       <x:c r="BS44" s="3" t="n">
-        <x:v>9068</x:v>
+        <x:v>9127</x:v>
       </x:c>
       <x:c r="BT44" s="3" t="n">
-        <x:v>8209</x:v>
+        <x:v>8266</x:v>
       </x:c>
       <x:c r="BU44" s="3" t="n">
-        <x:v>3565</x:v>
+        <x:v>3594</x:v>
       </x:c>
       <x:c r="BV44" s="3" t="n">
-        <x:v>1279</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="BW44" s="3" t="n">
-        <x:v>2039</x:v>
+        <x:v>2060</x:v>
       </x:c>
       <x:c r="BX44" s="3" t="n">
-        <x:v>1684</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="BY44" s="3" t="n">
-        <x:v>201</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="BZ44" s="3" t="n">
-        <x:v>-616</x:v>
+        <x:v>-708</x:v>
       </x:c>
       <x:c r="CA44" s="3" t="n">
-        <x:v>-4808</x:v>
+        <x:v>-5008</x:v>
       </x:c>
       <x:c r="CB44" s="3" t="n">
-        <x:v>13007</x:v>
+        <x:v>13028</x:v>
       </x:c>
       <x:c r="CC44" s="3" t="n">
-        <x:v>12344</x:v>
+        <x:v>12516</x:v>
       </x:c>
       <x:c r="CD44" s="3" t="n">
-        <x:v>-552</x:v>
+        <x:v>-576</x:v>
       </x:c>
       <x:c r="CE44" s="3" t="n">
-        <x:v>12245</x:v>
+        <x:v>12077</x:v>
       </x:c>
       <x:c r="CF44" s="3" t="n">
-        <x:v>7120</x:v>
+        <x:v>7143</x:v>
       </x:c>
       <x:c r="CG44" s="3" t="n">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="CH44" s="3" t="n">
+        <x:v>-11598</x:v>
+      </x:c>
+      <x:c r="CI44" s="3" t="n">
+        <x:v>2253</x:v>
+      </x:c>
+      <x:c r="CJ44" s="3" t="n">
+        <x:v>-3932</x:v>
+      </x:c>
+      <x:c r="CK44" s="3" t="n">
+        <x:v>-131</x:v>
+      </x:c>
+      <x:c r="CL44" s="3" t="n">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="CM44" s="3" t="n">
+        <x:v>7315</x:v>
+      </x:c>
+      <x:c r="CN44" s="3" t="n">
+        <x:v>2110</x:v>
+      </x:c>
+      <x:c r="CO44" s="3" t="n">
+        <x:v>-2825</x:v>
+      </x:c>
+      <x:c r="CP44" s="3" t="n">
+        <x:v>1373</x:v>
+      </x:c>
+      <x:c r="CQ44" s="3" t="n">
+        <x:v>-3530</x:v>
+      </x:c>
+      <x:c r="CR44" s="3" t="n">
+        <x:v>-4924</x:v>
+      </x:c>
+      <x:c r="CS44" s="3" t="n">
+        <x:v>-1154</x:v>
+      </x:c>
+      <x:c r="CT44" s="3" t="n">
+        <x:v>1632</x:v>
+      </x:c>
+      <x:c r="CU44" s="3" t="n">
+        <x:v>-2721</x:v>
+      </x:c>
+      <x:c r="CV44" s="3" t="n">
+        <x:v>-3953</x:v>
+      </x:c>
+      <x:c r="CW44" s="3" t="n">
+        <x:v>-12311</x:v>
+      </x:c>
+      <x:c r="CX44" s="3" t="n">
+        <x:v>8329</x:v>
+      </x:c>
+      <x:c r="CY44" s="3" t="n">
+        <x:v>-5247</x:v>
+      </x:c>
+      <x:c r="CZ44" s="3" t="n">
+        <x:v>-2157</x:v>
+      </x:c>
+      <x:c r="DA44" s="3" t="n">
+        <x:v>3936</x:v>
+      </x:c>
+      <x:c r="DB44" s="3" t="n">
+        <x:v>1973</x:v>
+      </x:c>
+      <x:c r="DC44" s="3" t="n">
+        <x:v>5103</x:v>
+      </x:c>
+      <x:c r="DD44" s="3" t="n">
+        <x:v>-2721</x:v>
+      </x:c>
+      <x:c r="DE44" s="3" t="n">
+        <x:v>16486</x:v>
+      </x:c>
+      <x:c r="DF44" s="3" t="n">
+        <x:v>8948</x:v>
+      </x:c>
+      <x:c r="DG44" s="3" t="n">
+        <x:v>-315</x:v>
+      </x:c>
+      <x:c r="DH44" s="3" t="n">
+        <x:v>10760</x:v>
+      </x:c>
+      <x:c r="DI44" s="3" t="n">
+        <x:v>6992</x:v>
+      </x:c>
+      <x:c r="DJ44" s="3" t="n">
+        <x:v>-19009</x:v>
+      </x:c>
+      <x:c r="DK44" s="3" t="n">
+        <x:v>-17721</x:v>
+      </x:c>
+      <x:c r="DL44" s="3" t="n">
+        <x:v>-27879</x:v>
+      </x:c>
+      <x:c r="DM44" s="3" t="n">
+        <x:v>-18996</x:v>
+      </x:c>
+      <x:c r="DN44" s="3" t="n">
+        <x:v>-11520</x:v>
+      </x:c>
+      <x:c r="DO44" s="3" t="n">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="DP44" s="3" t="n">
+        <x:v>9889</x:v>
+      </x:c>
+      <x:c r="DQ44" s="3" t="n">
+        <x:v>10370</x:v>
+      </x:c>
+      <x:c r="DR44" s="3" t="n">
+        <x:v>-1363</x:v>
+      </x:c>
+      <x:c r="DS44" s="3" t="n">
+        <x:v>24726</x:v>
+      </x:c>
+      <x:c r="DT44" s="3" t="n">
+        <x:v>7848</x:v>
+      </x:c>
+      <x:c r="DU44" s="3" t="n">
+        <x:v>8208</x:v>
+      </x:c>
+      <x:c r="DV44" s="3" t="n">
+        <x:v>2133</x:v>
+      </x:c>
+      <x:c r="DW44" s="3" t="n">
+        <x:v>-3351</x:v>
+      </x:c>
+      <x:c r="DX44" s="3" t="n">
+        <x:v>-2622</x:v>
+      </x:c>
+      <x:c r="DY44" s="3" t="n">
+        <x:v>11799</x:v>
+      </x:c>
+      <x:c r="DZ44" s="3" t="n">
+        <x:v>-16376</x:v>
+      </x:c>
+      <x:c r="EA44" s="3" t="n">
+        <x:v>3369</x:v>
+      </x:c>
+      <x:c r="EB44" s="3" t="n">
+        <x:v>-332</x:v>
+      </x:c>
+      <x:c r="EC44" s="3" t="n">
+        <x:v>-8269</x:v>
+      </x:c>
+      <x:c r="ED44" s="3" t="n">
+        <x:v>4372</x:v>
+      </x:c>
+      <x:c r="EE44" s="3" t="n">
+        <x:v>-1938</x:v>
+      </x:c>
+      <x:c r="EF44" s="3" t="n">
+        <x:v>3523</x:v>
+      </x:c>
+      <x:c r="EG44" s="3" t="n">
+        <x:v>4017</x:v>
+      </x:c>
+      <x:c r="EH44" s="3" t="n">
+        <x:v>6280</x:v>
+      </x:c>
+      <x:c r="EI44" s="3" t="n">
+        <x:v>3158</x:v>
+      </x:c>
+      <x:c r="EJ44" s="3" t="n">
+        <x:v>5115</x:v>
+      </x:c>
+      <x:c r="EK44" s="3" t="n">
+        <x:v>12453</x:v>
+      </x:c>
+      <x:c r="EL44" s="3" t="n">
+        <x:v>8437</x:v>
+      </x:c>
+      <x:c r="EM44" s="3" t="n">
+        <x:v>11919</x:v>
+      </x:c>
+      <x:c r="EN44" s="3" t="n">
+        <x:v>8148</x:v>
+      </x:c>
+      <x:c r="EO44" s="3" t="n">
+        <x:v>8210</x:v>
+      </x:c>
+      <x:c r="EP44" s="3" t="n">
+        <x:v>-1949</x:v>
+      </x:c>
+      <x:c r="EQ44" s="3" t="n">
+        <x:v>6664</x:v>
+      </x:c>
+      <x:c r="ER44" s="3" t="n">
+        <x:v>4390</x:v>
+      </x:c>
+      <x:c r="ES44" s="3" t="n">
+        <x:v>5205</x:v>
+      </x:c>
+      <x:c r="ET44" s="3" t="n">
+        <x:v>13409</x:v>
+      </x:c>
+      <x:c r="EU44" s="3" t="n">
+        <x:v>8090</x:v>
+      </x:c>
+      <x:c r="EV44" s="3" t="n">
+        <x:v>13634</x:v>
+      </x:c>
+      <x:c r="EW44" s="3" t="n">
+        <x:v>1666</x:v>
+      </x:c>
+      <x:c r="EX44" s="3" t="n">
+        <x:v>20329</x:v>
+      </x:c>
+      <x:c r="EY44" s="3" t="n">
+        <x:v>14699</x:v>
+      </x:c>
+      <x:c r="EZ44" s="3" t="n">
+        <x:v>12267</x:v>
+      </x:c>
+      <x:c r="FA44" s="3" t="n">
+        <x:v>974</x:v>
+      </x:c>
+      <x:c r="FB44" s="3" t="n">
+        <x:v>10730</x:v>
+      </x:c>
+      <x:c r="FC44" s="3" t="n">
+        <x:v>-9343</x:v>
+      </x:c>
+      <x:c r="FD44" s="3" t="n">
+        <x:v>-1517</x:v>
+      </x:c>
+      <x:c r="FE44" s="3" t="n">
+        <x:v>-3697</x:v>
+      </x:c>
+      <x:c r="FF44" s="3" t="n">
+        <x:v>6599</x:v>
+      </x:c>
+      <x:c r="FG44" s="3" t="n">
+        <x:v>-1828</x:v>
+      </x:c>
+      <x:c r="FH44" s="3" t="n">
+        <x:v>-9631</x:v>
+      </x:c>
+      <x:c r="FI44" s="3" t="n">
+        <x:v>-1347</x:v>
+      </x:c>
+      <x:c r="FJ44" s="3" t="n">
+        <x:v>26640</x:v>
+      </x:c>
+      <x:c r="FK44" s="3" t="n">
+        <x:v>17901</x:v>
+      </x:c>
+      <x:c r="FL44" s="3" t="n">
+        <x:v>25455</x:v>
+      </x:c>
+      <x:c r="FM44" s="3" t="n">
+        <x:v>28788</x:v>
+      </x:c>
+      <x:c r="FN44" s="3" t="n">
+        <x:v>10411</x:v>
+      </x:c>
+      <x:c r="FO44" s="3" t="n">
+        <x:v>13690</x:v>
+      </x:c>
+      <x:c r="FP44" s="3" t="n">
+        <x:v>4224</x:v>
+      </x:c>
+      <x:c r="FQ44" s="3" t="n">
+        <x:v>-11655</x:v>
+      </x:c>
+      <x:c r="FR44" s="3" t="n">
+        <x:v>-14627</x:v>
+      </x:c>
+      <x:c r="FS44" s="3" t="n">
+        <x:v>6845</x:v>
+      </x:c>
+      <x:c r="FT44" s="3" t="n">
+        <x:v>-7564</x:v>
+      </x:c>
+      <x:c r="FU44" s="3" t="n">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="FV44" s="3" t="n">
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="FW44" s="3" t="n">
+        <x:v>-1430</x:v>
+      </x:c>
+      <x:c r="FX44" s="3" t="n">
+        <x:v>13905</x:v>
+      </x:c>
+      <x:c r="FY44" s="3" t="n">
+        <x:v>6051</x:v>
+      </x:c>
+      <x:c r="FZ44" s="3" t="n">
+        <x:v>-2147</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:182">
+      <x:c r="B45" s="2" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="G45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="I45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="J45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="K45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="L45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="M45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="N45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="O45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="P45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="Q45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="R45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="S45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="T45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="U45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="V45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="W45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="X45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="Y45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="Z45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AA45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AB45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AC45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AD45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AE45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AF45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AG45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AH45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AI45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AJ45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AK45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AL45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AM45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AN45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AO45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AP45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AQ45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AR45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AS45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AT45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AU45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AV45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AW45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AX45" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AY45" s="3" t="n">
+        <x:v>-5524</x:v>
+      </x:c>
+      <x:c r="AZ45" s="3" t="n">
+        <x:v>-2903</x:v>
+      </x:c>
+      <x:c r="BA45" s="3" t="n">
+        <x:v>-5890</x:v>
+      </x:c>
+      <x:c r="BB45" s="3" t="n">
+        <x:v>-1973</x:v>
+      </x:c>
+      <x:c r="BC45" s="3" t="n">
+        <x:v>-9069</x:v>
+      </x:c>
+      <x:c r="BD45" s="3" t="n">
+        <x:v>12135</x:v>
+      </x:c>
+      <x:c r="BE45" s="3" t="n">
+        <x:v>9322</x:v>
+      </x:c>
+      <x:c r="BF45" s="3" t="n">
+        <x:v>9854</x:v>
+      </x:c>
+      <x:c r="BG45" s="3" t="n">
+        <x:v>7431</x:v>
+      </x:c>
+      <x:c r="BH45" s="3" t="n">
+        <x:v>10011</x:v>
+      </x:c>
+      <x:c r="BI45" s="3" t="n">
+        <x:v>6134</x:v>
+      </x:c>
+      <x:c r="BJ45" s="3" t="n">
+        <x:v>8453</x:v>
+      </x:c>
+      <x:c r="BK45" s="3" t="n">
+        <x:v>14740</x:v>
+      </x:c>
+      <x:c r="BL45" s="3" t="n">
+        <x:v>-3765</x:v>
+      </x:c>
+      <x:c r="BM45" s="3" t="n">
+        <x:v>-5186</x:v>
+      </x:c>
+      <x:c r="BN45" s="3" t="n">
+        <x:v>-2008</x:v>
+      </x:c>
+      <x:c r="BO45" s="3" t="n">
+        <x:v>-751</x:v>
+      </x:c>
+      <x:c r="BP45" s="3" t="n">
+        <x:v>-1511</x:v>
+      </x:c>
+      <x:c r="BQ45" s="3" t="n">
+        <x:v>6833</x:v>
+      </x:c>
+      <x:c r="BR45" s="3" t="n">
+        <x:v>6897</x:v>
+      </x:c>
+      <x:c r="BS45" s="3" t="n">
+        <x:v>8897</x:v>
+      </x:c>
+      <x:c r="BT45" s="3" t="n">
+        <x:v>8031</x:v>
+      </x:c>
+      <x:c r="BU45" s="3" t="n">
+        <x:v>3393</x:v>
+      </x:c>
+      <x:c r="BV45" s="3" t="n">
+        <x:v>1048</x:v>
+      </x:c>
+      <x:c r="BW45" s="3" t="n">
+        <x:v>1875</x:v>
+      </x:c>
+      <x:c r="BX45" s="3" t="n">
+        <x:v>1370</x:v>
+      </x:c>
+      <x:c r="BY45" s="3" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="BZ45" s="3" t="n">
+        <x:v>-989</x:v>
+      </x:c>
+      <x:c r="CA45" s="3" t="n">
+        <x:v>-5267</x:v>
+      </x:c>
+      <x:c r="CB45" s="3" t="n">
+        <x:v>12462</x:v>
+      </x:c>
+      <x:c r="CC45" s="3" t="n">
+        <x:v>11949</x:v>
+      </x:c>
+      <x:c r="CD45" s="3" t="n">
+        <x:v>-830</x:v>
+      </x:c>
+      <x:c r="CE45" s="3" t="n">
+        <x:v>11520</x:v>
+      </x:c>
+      <x:c r="CF45" s="3" t="n">
+        <x:v>6627</x:v>
+      </x:c>
+      <x:c r="CG45" s="3" t="n">
+        <x:v>-130</x:v>
+      </x:c>
+      <x:c r="CH45" s="3" t="n">
+        <x:v>-11533</x:v>
+      </x:c>
+      <x:c r="CI45" s="3" t="n">
+        <x:v>1832</x:v>
+      </x:c>
+      <x:c r="CJ45" s="3" t="n">
+        <x:v>-4095</x:v>
+      </x:c>
+      <x:c r="CK45" s="3" t="n">
+        <x:v>-464</x:v>
+      </x:c>
+      <x:c r="CL45" s="3" t="n">
+        <x:v>-99</x:v>
+      </x:c>
+      <x:c r="CM45" s="3" t="n">
+        <x:v>6689</x:v>
+      </x:c>
+      <x:c r="CN45" s="3" t="n">
+        <x:v>1823</x:v>
+      </x:c>
+      <x:c r="CO45" s="3" t="n">
+        <x:v>-3172</x:v>
+      </x:c>
+      <x:c r="CP45" s="3" t="n">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="CQ45" s="3" t="n">
+        <x:v>-3769</x:v>
+      </x:c>
+      <x:c r="CR45" s="3" t="n">
+        <x:v>-5313</x:v>
+      </x:c>
+      <x:c r="CS45" s="3" t="n">
+        <x:v>-1479</x:v>
+      </x:c>
+      <x:c r="CT45" s="3" t="n">
+        <x:v>1243</x:v>
+      </x:c>
+      <x:c r="CU45" s="3" t="n">
+        <x:v>-2985</x:v>
+      </x:c>
+      <x:c r="CV45" s="3" t="n">
+        <x:v>-4245</x:v>
+      </x:c>
+      <x:c r="CW45" s="3" t="n">
+        <x:v>-12527</x:v>
+      </x:c>
+      <x:c r="CX45" s="3" t="n">
+        <x:v>7937</x:v>
+      </x:c>
+      <x:c r="CY45" s="3" t="n">
+        <x:v>-5410</x:v>
+      </x:c>
+      <x:c r="CZ45" s="3" t="n">
+        <x:v>-2422</x:v>
+      </x:c>
+      <x:c r="DA45" s="3" t="n">
+        <x:v>3629</x:v>
+      </x:c>
+      <x:c r="DB45" s="3" t="n">
+        <x:v>1699</x:v>
+      </x:c>
+      <x:c r="DC45" s="3" t="n">
+        <x:v>4726</x:v>
+      </x:c>
+      <x:c r="DD45" s="3" t="n">
+        <x:v>-2914</x:v>
+      </x:c>
+      <x:c r="DE45" s="3" t="n">
+        <x:v>15789</x:v>
+      </x:c>
+      <x:c r="DF45" s="3" t="n">
+        <x:v>8450</x:v>
+      </x:c>
+      <x:c r="DG45" s="3" t="n">
+        <x:v>-657</x:v>
+      </x:c>
+      <x:c r="DH45" s="3" t="n">
+        <x:v>10080</x:v>
+      </x:c>
+      <x:c r="DI45" s="3" t="n">
+        <x:v>6389</x:v>
+      </x:c>
+      <x:c r="DJ45" s="3" t="n">
+        <x:v>-18755</x:v>
+      </x:c>
+      <x:c r="DK45" s="3" t="n">
+        <x:v>-17654</x:v>
+      </x:c>
+      <x:c r="DL45" s="3" t="n">
+        <x:v>-27549</x:v>
+      </x:c>
+      <x:c r="DM45" s="3" t="n">
+        <x:v>-18909</x:v>
+      </x:c>
+      <x:c r="DN45" s="3" t="n">
+        <x:v>-11580</x:v>
+      </x:c>
+      <x:c r="DO45" s="3" t="n">
+        <x:v>-97</x:v>
+      </x:c>
+      <x:c r="DP45" s="3" t="n">
+        <x:v>9485</x:v>
+      </x:c>
+      <x:c r="DQ45" s="3" t="n">
+        <x:v>10016</x:v>
+      </x:c>
+      <x:c r="DR45" s="3" t="n">
+        <x:v>-1620</x:v>
+      </x:c>
+      <x:c r="DS45" s="3" t="n">
+        <x:v>24135</x:v>
+      </x:c>
+      <x:c r="DT45" s="3" t="n">
+        <x:v>7418</x:v>
+      </x:c>
+      <x:c r="DU45" s="3" t="n">
+        <x:v>7845</x:v>
+      </x:c>
+      <x:c r="DV45" s="3" t="n">
+        <x:v>1815</x:v>
+      </x:c>
+      <x:c r="DW45" s="3" t="n">
+        <x:v>-3578</x:v>
+      </x:c>
+      <x:c r="DX45" s="3" t="n">
+        <x:v>-2903</x:v>
+      </x:c>
+      <x:c r="DY45" s="3" t="n">
+        <x:v>11344</x:v>
+      </x:c>
+      <x:c r="DZ45" s="3" t="n">
+        <x:v>-16562</x:v>
+      </x:c>
+      <x:c r="EA45" s="3" t="n">
+        <x:v>2929</x:v>
+      </x:c>
+      <x:c r="EB45" s="3" t="n">
+        <x:v>-311</x:v>
+      </x:c>
+      <x:c r="EC45" s="3" t="n">
+        <x:v>-8578</x:v>
+      </x:c>
+      <x:c r="ED45" s="3" t="n">
+        <x:v>3957</x:v>
+      </x:c>
+      <x:c r="EE45" s="3" t="n">
+        <x:v>-2193</x:v>
+      </x:c>
+      <x:c r="EF45" s="3" t="n">
+        <x:v>3181</x:v>
+      </x:c>
+      <x:c r="EG45" s="3" t="n">
+        <x:v>3632</x:v>
+      </x:c>
+      <x:c r="EH45" s="3" t="n">
+        <x:v>5867</x:v>
+      </x:c>
+      <x:c r="EI45" s="3" t="n">
+        <x:v>2814</x:v>
+      </x:c>
+      <x:c r="EJ45" s="3" t="n">
+        <x:v>4654</x:v>
+      </x:c>
+      <x:c r="EK45" s="3" t="n">
+        <x:v>11807</x:v>
+      </x:c>
+      <x:c r="EL45" s="3" t="n">
+        <x:v>7827</x:v>
+      </x:c>
+      <x:c r="EM45" s="3" t="n">
+        <x:v>11191</x:v>
+      </x:c>
+      <x:c r="EN45" s="3" t="n">
+        <x:v>7571</x:v>
+      </x:c>
+      <x:c r="EO45" s="3" t="n">
+        <x:v>7616</x:v>
+      </x:c>
+      <x:c r="EP45" s="3" t="n">
+        <x:v>-2424</x:v>
+      </x:c>
+      <x:c r="EQ45" s="3" t="n">
+        <x:v>6091</x:v>
+      </x:c>
+      <x:c r="ER45" s="3" t="n">
+        <x:v>3685</x:v>
+      </x:c>
+      <x:c r="ES45" s="3" t="n">
+        <x:v>4593</x:v>
+      </x:c>
+      <x:c r="ET45" s="3" t="n">
+        <x:v>12681</x:v>
+      </x:c>
+      <x:c r="EU45" s="3" t="n">
+        <x:v>7459</x:v>
+      </x:c>
+      <x:c r="EV45" s="3" t="n">
+        <x:v>12908</x:v>
+      </x:c>
+      <x:c r="EW45" s="3" t="n">
+        <x:v>1233</x:v>
+      </x:c>
+      <x:c r="EX45" s="3" t="n">
+        <x:v>19390</x:v>
+      </x:c>
+      <x:c r="EY45" s="3" t="n">
+        <x:v>13922</x:v>
+      </x:c>
+      <x:c r="EZ45" s="3" t="n">
+        <x:v>11522</x:v>
+      </x:c>
+      <x:c r="FA45" s="3" t="n">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="FB45" s="3" t="n">
+        <x:v>10034</x:v>
+      </x:c>
+      <x:c r="FC45" s="3" t="n">
+        <x:v>-9762</x:v>
+      </x:c>
+      <x:c r="FD45" s="3" t="n">
+        <x:v>-1931</x:v>
+      </x:c>
+      <x:c r="FE45" s="3" t="n">
+        <x:v>-4154</x:v>
+      </x:c>
+      <x:c r="FF45" s="3" t="n">
+        <x:v>5953</x:v>
+      </x:c>
+      <x:c r="FG45" s="3" t="n">
+        <x:v>-2245</x:v>
+      </x:c>
+      <x:c r="FH45" s="3" t="n">
+        <x:v>-9931</x:v>
+      </x:c>
+      <x:c r="FI45" s="3" t="n">
+        <x:v>-1750</x:v>
+      </x:c>
+      <x:c r="FJ45" s="3" t="n">
+        <x:v>25282</x:v>
+      </x:c>
+      <x:c r="FK45" s="3" t="n">
+        <x:v>16279</x:v>
+      </x:c>
+      <x:c r="FL45" s="3" t="n">
+        <x:v>23367</x:v>
+      </x:c>
+      <x:c r="FM45" s="3" t="n">
+        <x:v>26578</x:v>
+      </x:c>
+      <x:c r="FN45" s="3" t="n">
+        <x:v>9265</x:v>
+      </x:c>
+      <x:c r="FO45" s="3" t="n">
+        <x:v>12424</x:v>
+      </x:c>
+      <x:c r="FP45" s="3" t="n">
+        <x:v>3389</x:v>
+      </x:c>
+      <x:c r="FQ45" s="3" t="n">
+        <x:v>-11439</x:v>
+      </x:c>
+      <x:c r="FR45" s="3" t="n">
+        <x:v>-14235</x:v>
+      </x:c>
+      <x:c r="FS45" s="3" t="n">
+        <x:v>5890</x:v>
+      </x:c>
+      <x:c r="FT45" s="3" t="n">
+        <x:v>-8401</x:v>
+      </x:c>
+      <x:c r="FU45" s="3" t="n">
+        <x:v>-432</x:v>
+      </x:c>
+      <x:c r="FV45" s="3" t="n">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="FW45" s="3" t="n">
+        <x:v>-2056</x:v>
+      </x:c>
+      <x:c r="FX45" s="3" t="n">
+        <x:v>13157</x:v>
+      </x:c>
+      <x:c r="FY45" s="3" t="n">
+        <x:v>5227</x:v>
+      </x:c>
+      <x:c r="FZ45" s="3" t="n">
+        <x:v>-2909</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:182">
+      <x:c r="B46" s="2" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="G46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="I46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="J46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="K46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="L46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="M46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="N46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="O46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="P46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="Q46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="R46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="S46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="T46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="U46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="V46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="W46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="X46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="Y46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="Z46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AA46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AB46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AC46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AD46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AE46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AF46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AG46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AH46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AI46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AJ46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AK46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AL46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AM46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AN46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AO46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AP46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AQ46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AR46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AS46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AT46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AU46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AV46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AW46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AX46" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AY46" s="3" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="AZ46" s="3" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="BA46" s="3" t="n">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="BB46" s="3" t="n">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="BC46" s="3" t="n">
+        <x:v>-40</x:v>
+      </x:c>
+      <x:c r="BD46" s="3" t="n">
+        <x:v>-41</x:v>
+      </x:c>
+      <x:c r="BE46" s="3" t="n">
+        <x:v>-31</x:v>
+      </x:c>
+      <x:c r="BF46" s="3" t="n">
         <x:v>-24</x:v>
       </x:c>
-      <x:c r="CH44" s="3" t="n">
-[...550 lines deleted...]
-      <x:c r="CL45" s="3" t="n">
+      <x:c r="BG46" s="3" t="n">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="BH46" s="3" t="n">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="BI46" s="3" t="n">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="CM45" s="3" t="n">
-[...450 lines deleted...]
-      </x:c>
       <x:c r="BJ46" s="3" t="n">
-        <x:v>27</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="BK46" s="3" t="n">
-        <x:v>154</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="BL46" s="3" t="n">
-        <x:v>220</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="BM46" s="3" t="n">
-        <x:v>156</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="BN46" s="3" t="n">
-        <x:v>169</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="BO46" s="3" t="n">
-        <x:v>192</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="BP46" s="3" t="n">
-        <x:v>214</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="BQ46" s="3" t="n">
-        <x:v>163</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="BR46" s="3" t="n">
-        <x:v>183</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="BS46" s="3" t="n">
-        <x:v>167</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="BT46" s="3" t="n">
-        <x:v>186</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="BU46" s="3" t="n">
-        <x:v>158</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="BV46" s="3" t="n">
-        <x:v>197</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="BW46" s="3" t="n">
-        <x:v>195</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="BX46" s="3" t="n">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="BY46" s="3" t="n">
-        <x:v>188</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="BZ46" s="3" t="n">
-        <x:v>237</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="CA46" s="3" t="n">
-        <x:v>390</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="CB46" s="3" t="n">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="CC46" s="3" t="n">
-        <x:v>396</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="CD46" s="3" t="n">
-        <x:v>184</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="CE46" s="3" t="n">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="CF46" s="3" t="n">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="CG46" s="3" t="n">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="CH46" s="3" t="n">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="CI46" s="3" t="n">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="CJ46" s="3" t="n">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="CK46" s="3" t="n">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="CL46" s="3" t="n">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="CM46" s="3" t="n">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="CN46" s="3" t="n">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="CO46" s="3" t="n">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="CP46" s="3" t="n">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="CQ46" s="3" t="n">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="CR46" s="3" t="n">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="CS46" s="3" t="n">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="CF46" s="3" t="n">
-[...38 lines deleted...]
-      <x:c r="CS46" s="3" t="n">
+      <x:c r="CT46" s="3" t="n">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="CU46" s="3" t="n">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="CV46" s="3" t="n">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="CW46" s="3" t="n">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="CX46" s="3" t="n">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="CT46" s="3" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="CY46" s="3" t="n">
-        <x:v>227</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="CZ46" s="3" t="n">
-        <x:v>335</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="DA46" s="3" t="n">
-        <x:v>220</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="DB46" s="3" t="n">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="DC46" s="3" t="n">
-        <x:v>220</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="DD46" s="3" t="n">
-        <x:v>310</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="DE46" s="3" t="n">
-        <x:v>210</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="DF46" s="3" t="n">
-        <x:v>235</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="DG46" s="3" t="n">
-        <x:v>365</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="DH46" s="3" t="n">
-        <x:v>339</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="DI46" s="3" t="n">
-        <x:v>363</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="DJ46" s="3" t="n">
-        <x:v>359</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="DK46" s="3" t="n">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="DL46" s="3" t="n">
-        <x:v>336</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="DM46" s="3" t="n">
-        <x:v>349</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="DN46" s="3" t="n">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="DO46" s="3" t="n">
         <x:v>296</x:v>
       </x:c>
       <x:c r="DP46" s="3" t="n">
-        <x:v>322</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="DQ46" s="3" t="n">
-        <x:v>225</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="DR46" s="3" t="n">
-        <x:v>260</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="DS46" s="3" t="n">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="DT46" s="3" t="n">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="DU46" s="3" t="n">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="DV46" s="3" t="n">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="DW46" s="3" t="n">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="DX46" s="3" t="n">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="DT46" s="3" t="n">
-[...5 lines deleted...]
-      <x:c r="DV46" s="3" t="n">
+      <x:c r="DY46" s="3" t="n">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="DZ46" s="3" t="n">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="EA46" s="3" t="n">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="EB46" s="3" t="n">
+        <x:v>-18</x:v>
+      </x:c>
+      <x:c r="EC46" s="3" t="n">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="ED46" s="3" t="n">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="EE46" s="3" t="n">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="EF46" s="3" t="n">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="DW46" s="3" t="n">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="EG46" s="3" t="n">
-        <x:v>334</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="EH46" s="3" t="n">
-        <x:v>335</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="EI46" s="3" t="n">
-        <x:v>253</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="EJ46" s="3" t="n">
         <x:v>355</x:v>
       </x:c>
       <x:c r="EK46" s="3" t="n">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="EL46" s="3" t="n">
-        <x:v>452</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="EM46" s="3" t="n">
-        <x:v>531</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="EN46" s="3" t="n">
-        <x:v>451</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="EO46" s="3" t="n">
-        <x:v>446</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="EP46" s="3" t="n">
-        <x:v>519</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="EQ46" s="3" t="n">
-        <x:v>387</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="ER46" s="3" t="n">
-        <x:v>659</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="ES46" s="3" t="n">
-        <x:v>491</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="ET46" s="3" t="n">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="EU46" s="3" t="n">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="EV46" s="3" t="n">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="EW46" s="3" t="n">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="EX46" s="3" t="n">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="EY46" s="3" t="n">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="EZ46" s="3" t="n">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="FA46" s="3" t="n">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="FB46" s="3" t="n">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="EU46" s="3" t="n">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="FC46" s="3" t="n">
-        <x:v>608</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="FD46" s="3" t="n">
-        <x:v>424</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="FE46" s="3" t="n">
-        <x:v>506</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="FF46" s="3" t="n">
-        <x:v>580</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="FG46" s="3" t="n">
-        <x:v>459</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="FH46" s="3" t="n">
-        <x:v>548</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="FI46" s="3" t="n">
-        <x:v>401</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="FJ46" s="3" t="n">
-        <x:v>710</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="FK46" s="3" t="n">
-        <x:v>574</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="FL46" s="3" t="n">
-        <x:v>632</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="FM46" s="3" t="n">
-        <x:v>574</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="FN46" s="3" t="n">
-        <x:v>569</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="FO46" s="3" t="n">
-        <x:v>458</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="FP46" s="3" t="n">
-        <x:v>559</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="FQ46" s="3" t="n">
-        <x:v>496</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="FR46" s="3" t="n">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="FS46" s="3" t="n">
-        <x:v>922</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="FT46" s="3" t="n">
-        <x:v>715</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="FU46" s="3" t="n">
-        <x:v>1009</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="FV46" s="3" t="n">
-        <x:v>691</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="FW46" s="3" t="n">
-        <x:v>602</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="FX46" s="3" t="n">
-        <x:v>365</x:v>
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="FY46" s="3" t="n">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="FZ46" s="3" t="n">
+        <x:v>792</x:v>
       </x:c>
     </x:row>
-    <x:row r="47" spans="1:180">
+    <x:row r="47" spans="1:182">
       <x:c r="B47" s="2" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>118295</x:v>
+        <x:v>118166</x:v>
       </x:c>
       <x:c r="D47" s="3" t="n">
-        <x:v>118962</x:v>
+        <x:v>118832</x:v>
       </x:c>
       <x:c r="E47" s="3" t="n">
-        <x:v>122969</x:v>
+        <x:v>122834</x:v>
       </x:c>
       <x:c r="F47" s="3" t="n">
-        <x:v>128851</x:v>
+        <x:v>128710</x:v>
       </x:c>
       <x:c r="G47" s="3" t="n">
-        <x:v>128289</x:v>
+        <x:v>128148</x:v>
       </x:c>
       <x:c r="H47" s="3" t="n">
-        <x:v>128137</x:v>
+        <x:v>127996</x:v>
       </x:c>
       <x:c r="I47" s="3" t="n">
-        <x:v>129228</x:v>
+        <x:v>129086</x:v>
       </x:c>
       <x:c r="J47" s="3" t="n">
-        <x:v>131504</x:v>
+        <x:v>131359</x:v>
       </x:c>
       <x:c r="K47" s="3" t="n">
-        <x:v>138173</x:v>
+        <x:v>138021</x:v>
       </x:c>
       <x:c r="L47" s="3" t="n">
-        <x:v>142012</x:v>
+        <x:v>141856</x:v>
       </x:c>
       <x:c r="M47" s="3" t="n">
-        <x:v>141547</x:v>
+        <x:v>141391</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>144037</x:v>
+        <x:v>143879</x:v>
       </x:c>
       <x:c r="O47" s="3" t="n">
-        <x:v>154942</x:v>
+        <x:v>154772</x:v>
       </x:c>
       <x:c r="P47" s="3" t="n">
-        <x:v>150910</x:v>
+        <x:v>150745</x:v>
       </x:c>
       <x:c r="Q47" s="3" t="n">
-        <x:v>151736</x:v>
+        <x:v>151570</x:v>
       </x:c>
       <x:c r="R47" s="3" t="n">
-        <x:v>156022</x:v>
+        <x:v>155850</x:v>
       </x:c>
       <x:c r="S47" s="3" t="n">
-        <x:v>147421</x:v>
+        <x:v>147259</x:v>
       </x:c>
       <x:c r="T47" s="3" t="n">
-        <x:v>154571</x:v>
+        <x:v>154401</x:v>
       </x:c>
       <x:c r="U47" s="3" t="n">
-        <x:v>162440</x:v>
+        <x:v>162262</x:v>
       </x:c>
       <x:c r="V47" s="3" t="n">
-        <x:v>158207</x:v>
+        <x:v>158034</x:v>
       </x:c>
       <x:c r="W47" s="3" t="n">
-        <x:v>160310</x:v>
+        <x:v>160134</x:v>
       </x:c>
       <x:c r="X47" s="3" t="n">
-        <x:v>160898</x:v>
+        <x:v>160721</x:v>
       </x:c>
       <x:c r="Y47" s="3" t="n">
-        <x:v>163426</x:v>
+        <x:v>163246</x:v>
       </x:c>
       <x:c r="Z47" s="3" t="n">
-        <x:v>161552</x:v>
+        <x:v>161374</x:v>
       </x:c>
       <x:c r="AA47" s="3" t="n">
-        <x:v>162300</x:v>
+        <x:v>162121</x:v>
       </x:c>
       <x:c r="AB47" s="3" t="n">
-        <x:v>165620</x:v>
+        <x:v>165438</x:v>
       </x:c>
       <x:c r="AC47" s="3" t="n">
-        <x:v>167304</x:v>
+        <x:v>167120</x:v>
       </x:c>
       <x:c r="AD47" s="3" t="n">
-        <x:v>173520</x:v>
+        <x:v>173329</x:v>
       </x:c>
       <x:c r="AE47" s="3" t="n">
-        <x:v>165147</x:v>
+        <x:v>164966</x:v>
       </x:c>
       <x:c r="AF47" s="3" t="n">
-        <x:v>172169</x:v>
+        <x:v>171980</x:v>
       </x:c>
       <x:c r="AG47" s="3" t="n">
-        <x:v>169688</x:v>
+        <x:v>169502</x:v>
       </x:c>
       <x:c r="AH47" s="3" t="n">
-        <x:v>174701</x:v>
+        <x:v>174509</x:v>
       </x:c>
       <x:c r="AI47" s="3" t="n">
-        <x:v>177364</x:v>
+        <x:v>177169</x:v>
       </x:c>
       <x:c r="AJ47" s="3" t="n">
-        <x:v>175247</x:v>
+        <x:v>175054</x:v>
       </x:c>
       <x:c r="AK47" s="3" t="n">
-        <x:v>179646</x:v>
+        <x:v>179449</x:v>
       </x:c>
       <x:c r="AL47" s="3" t="n">
-        <x:v>176746</x:v>
+        <x:v>176552</x:v>
       </x:c>
       <x:c r="AM47" s="3" t="n">
-        <x:v>180855</x:v>
+        <x:v>180657</x:v>
       </x:c>
       <x:c r="AN47" s="3" t="n">
-        <x:v>184573</x:v>
+        <x:v>184370</x:v>
       </x:c>
       <x:c r="AO47" s="3" t="n">
-        <x:v>180799</x:v>
+        <x:v>180600</x:v>
       </x:c>
       <x:c r="AP47" s="3" t="n">
-        <x:v>182493</x:v>
+        <x:v>182292</x:v>
       </x:c>
       <x:c r="AQ47" s="3" t="n">
-        <x:v>180142</x:v>
+        <x:v>179944</x:v>
       </x:c>
       <x:c r="AR47" s="3" t="n">
-        <x:v>181390</x:v>
+        <x:v>181190</x:v>
       </x:c>
       <x:c r="AS47" s="3" t="n">
-        <x:v>174495</x:v>
+        <x:v>174303</x:v>
       </x:c>
       <x:c r="AT47" s="3" t="n">
-        <x:v>178951</x:v>
+        <x:v>178754</x:v>
       </x:c>
       <x:c r="AU47" s="3" t="n">
-        <x:v>185925</x:v>
+        <x:v>185721</x:v>
       </x:c>
       <x:c r="AV47" s="3" t="n">
-        <x:v>181284</x:v>
+        <x:v>181085</x:v>
       </x:c>
       <x:c r="AW47" s="3" t="n">
-        <x:v>187100</x:v>
+        <x:v>186894</x:v>
       </x:c>
       <x:c r="AX47" s="3" t="n">
-        <x:v>176099</x:v>
+        <x:v>175905</x:v>
       </x:c>
       <x:c r="AY47" s="3" t="n">
-        <x:v>188187</x:v>
+        <x:v>188005</x:v>
       </x:c>
       <x:c r="AZ47" s="3" t="n">
-        <x:v>191006</x:v>
+        <x:v>190779</x:v>
       </x:c>
       <x:c r="BA47" s="3" t="n">
-        <x:v>204154</x:v>
+        <x:v>203837</x:v>
       </x:c>
       <x:c r="BB47" s="3" t="n">
-        <x:v>204002</x:v>
+        <x:v>203781</x:v>
       </x:c>
       <x:c r="BC47" s="3" t="n">
-        <x:v>213750</x:v>
+        <x:v>213539</x:v>
       </x:c>
       <x:c r="BD47" s="3" t="n">
-        <x:v>219083</x:v>
+        <x:v>218842</x:v>
       </x:c>
       <x:c r="BE47" s="3" t="n">
-        <x:v>222217</x:v>
+        <x:v>221786</x:v>
       </x:c>
       <x:c r="BF47" s="3" t="n">
-        <x:v>236436</x:v>
+        <x:v>236194</x:v>
       </x:c>
       <x:c r="BG47" s="3" t="n">
-        <x:v>247739</x:v>
+        <x:v>247505</x:v>
       </x:c>
       <x:c r="BH47" s="3" t="n">
-        <x:v>249526</x:v>
+        <x:v>249315</x:v>
       </x:c>
       <x:c r="BI47" s="3" t="n">
-        <x:v>249068</x:v>
+        <x:v>248600</x:v>
       </x:c>
       <x:c r="BJ47" s="3" t="n">
-        <x:v>249555</x:v>
+        <x:v>249349</x:v>
       </x:c>
       <x:c r="BK47" s="3" t="n">
-        <x:v>252312</x:v>
+        <x:v>252057</x:v>
       </x:c>
       <x:c r="BL47" s="3" t="n">
-        <x:v>260450</x:v>
+        <x:v>260225</x:v>
       </x:c>
       <x:c r="BM47" s="3" t="n">
-        <x:v>259131</x:v>
+        <x:v>258642</x:v>
       </x:c>
       <x:c r="BN47" s="3" t="n">
-        <x:v>267056</x:v>
+        <x:v>266887</x:v>
       </x:c>
       <x:c r="BO47" s="3" t="n">
-        <x:v>281482</x:v>
+        <x:v>281336</x:v>
       </x:c>
       <x:c r="BP47" s="3" t="n">
-        <x:v>295308</x:v>
+        <x:v>294940</x:v>
       </x:c>
       <x:c r="BQ47" s="3" t="n">
-        <x:v>300169</x:v>
+        <x:v>299692</x:v>
       </x:c>
       <x:c r="BR47" s="3" t="n">
-        <x:v>309343</x:v>
+        <x:v>309156</x:v>
       </x:c>
       <x:c r="BS47" s="3" t="n">
-        <x:v>313599</x:v>
+        <x:v>313245</x:v>
       </x:c>
       <x:c r="BT47" s="3" t="n">
-        <x:v>317132</x:v>
+        <x:v>316830</x:v>
       </x:c>
       <x:c r="BU47" s="3" t="n">
-        <x:v>325972</x:v>
+        <x:v>325545</x:v>
       </x:c>
       <x:c r="BV47" s="3" t="n">
-        <x:v>332761</x:v>
+        <x:v>332473</x:v>
       </x:c>
       <x:c r="BW47" s="3" t="n">
-        <x:v>332652</x:v>
+        <x:v>332237</x:v>
       </x:c>
       <x:c r="BX47" s="3" t="n">
-        <x:v>339404</x:v>
+        <x:v>339010</x:v>
       </x:c>
       <x:c r="BY47" s="3" t="n">
-        <x:v>350834</x:v>
+        <x:v>350461</x:v>
       </x:c>
       <x:c r="BZ47" s="3" t="n">
-        <x:v>352875</x:v>
+        <x:v>352438</x:v>
       </x:c>
       <x:c r="CA47" s="3" t="n">
-        <x:v>364367</x:v>
+        <x:v>363732</x:v>
       </x:c>
       <x:c r="CB47" s="3" t="n">
-        <x:v>380389</x:v>
+        <x:v>380052</x:v>
       </x:c>
       <x:c r="CC47" s="3" t="n">
-        <x:v>396711</x:v>
+        <x:v>396418</x:v>
       </x:c>
       <x:c r="CD47" s="3" t="n">
-        <x:v>400081</x:v>
+        <x:v>399602</x:v>
       </x:c>
       <x:c r="CE47" s="3" t="n">
-        <x:v>390647</x:v>
+        <x:v>390053</x:v>
       </x:c>
       <x:c r="CF47" s="3" t="n">
-        <x:v>382988</x:v>
+        <x:v>382640</x:v>
       </x:c>
       <x:c r="CG47" s="3" t="n">
-        <x:v>387294</x:v>
+        <x:v>386933</x:v>
       </x:c>
       <x:c r="CH47" s="3" t="n">
-        <x:v>391687</x:v>
+        <x:v>391215</x:v>
       </x:c>
       <x:c r="CI47" s="3" t="n">
-        <x:v>395043</x:v>
+        <x:v>394708</x:v>
       </x:c>
       <x:c r="CJ47" s="3" t="n">
-        <x:v>399044</x:v>
+        <x:v>398661</x:v>
       </x:c>
       <x:c r="CK47" s="3" t="n">
-        <x:v>388768</x:v>
+        <x:v>388294</x:v>
       </x:c>
       <x:c r="CL47" s="3" t="n">
-        <x:v>395075</x:v>
+        <x:v>394540</x:v>
       </x:c>
       <x:c r="CM47" s="3" t="n">
-        <x:v>402552</x:v>
+        <x:v>402245</x:v>
       </x:c>
       <x:c r="CN47" s="3" t="n">
-        <x:v>405828</x:v>
+        <x:v>405512</x:v>
       </x:c>
       <x:c r="CO47" s="3" t="n">
-        <x:v>416583</x:v>
+        <x:v>416089</x:v>
       </x:c>
       <x:c r="CP47" s="3" t="n">
-        <x:v>423163</x:v>
+        <x:v>422579</x:v>
       </x:c>
       <x:c r="CQ47" s="3" t="n">
-        <x:v>438835</x:v>
+        <x:v>438412</x:v>
       </x:c>
       <x:c r="CR47" s="3" t="n">
-        <x:v>458581</x:v>
+        <x:v>458111</x:v>
       </x:c>
       <x:c r="CS47" s="3" t="n">
-        <x:v>458498</x:v>
+        <x:v>457989</x:v>
       </x:c>
       <x:c r="CT47" s="3" t="n">
-        <x:v>462181</x:v>
+        <x:v>461383</x:v>
       </x:c>
       <x:c r="CU47" s="3" t="n">
-        <x:v>465209</x:v>
+        <x:v>464923</x:v>
       </x:c>
       <x:c r="CV47" s="3" t="n">
-        <x:v>481348</x:v>
+        <x:v>480602</x:v>
       </x:c>
       <x:c r="CW47" s="3" t="n">
-        <x:v>500492</x:v>
+        <x:v>499933</x:v>
       </x:c>
       <x:c r="CX47" s="3" t="n">
-        <x:v>499636</x:v>
+        <x:v>498858</x:v>
       </x:c>
       <x:c r="CY47" s="3" t="n">
-        <x:v>522603</x:v>
+        <x:v>521997</x:v>
       </x:c>
       <x:c r="CZ47" s="3" t="n">
-        <x:v>522593</x:v>
+        <x:v>521985</x:v>
       </x:c>
       <x:c r="DA47" s="3" t="n">
-        <x:v>528370</x:v>
+        <x:v>527806</x:v>
       </x:c>
       <x:c r="DB47" s="3" t="n">
-        <x:v>544008</x:v>
+        <x:v>543466</x:v>
       </x:c>
       <x:c r="DC47" s="3" t="n">
-        <x:v>540893</x:v>
+        <x:v>540333</x:v>
       </x:c>
       <x:c r="DD47" s="3" t="n">
-        <x:v>552305</x:v>
+        <x:v>551508</x:v>
       </x:c>
       <x:c r="DE47" s="3" t="n">
-        <x:v>554358</x:v>
+        <x:v>553652</x:v>
       </x:c>
       <x:c r="DF47" s="3" t="n">
-        <x:v>567183</x:v>
+        <x:v>566859</x:v>
       </x:c>
       <x:c r="DG47" s="3" t="n">
-        <x:v>577211</x:v>
+        <x:v>576976</x:v>
       </x:c>
       <x:c r="DH47" s="3" t="n">
-        <x:v>567796</x:v>
+        <x:v>566524</x:v>
       </x:c>
       <x:c r="DI47" s="3" t="n">
-        <x:v>560120</x:v>
+        <x:v>559238</x:v>
       </x:c>
       <x:c r="DJ47" s="3" t="n">
-        <x:v>523650</x:v>
+        <x:v>523340</x:v>
       </x:c>
       <x:c r="DK47" s="3" t="n">
-        <x:v>482448</x:v>
+        <x:v>482356</x:v>
       </x:c>
       <x:c r="DL47" s="3" t="n">
-        <x:v>468484</x:v>
+        <x:v>467500</x:v>
       </x:c>
       <x:c r="DM47" s="3" t="n">
-        <x:v>482574</x:v>
+        <x:v>481896</x:v>
       </x:c>
       <x:c r="DN47" s="3" t="n">
-        <x:v>481575</x:v>
+        <x:v>481096</x:v>
       </x:c>
       <x:c r="DO47" s="3" t="n">
-        <x:v>496233</x:v>
+        <x:v>496313</x:v>
       </x:c>
       <x:c r="DP47" s="3" t="n">
-        <x:v>522672</x:v>
+        <x:v>521358</x:v>
       </x:c>
       <x:c r="DQ47" s="3" t="n">
-        <x:v>540896</x:v>
+        <x:v>540267</x:v>
       </x:c>
       <x:c r="DR47" s="3" t="n">
-        <x:v>557532</x:v>
+        <x:v>556677</x:v>
       </x:c>
       <x:c r="DS47" s="3" t="n">
-        <x:v>559614</x:v>
+        <x:v>559449</x:v>
       </x:c>
       <x:c r="DT47" s="3" t="n">
-        <x:v>564176</x:v>
+        <x:v>563125</x:v>
       </x:c>
       <x:c r="DU47" s="3" t="n">
-        <x:v>581521</x:v>
+        <x:v>581057</x:v>
       </x:c>
       <x:c r="DV47" s="3" t="n">
-        <x:v>557304</x:v>
+        <x:v>556283</x:v>
       </x:c>
       <x:c r="DW47" s="3" t="n">
-        <x:v>573758</x:v>
+        <x:v>573197</x:v>
       </x:c>
       <x:c r="DX47" s="3" t="n">
-        <x:v>580252</x:v>
+        <x:v>579487</x:v>
       </x:c>
       <x:c r="DY47" s="3" t="n">
-        <x:v>573950</x:v>
+        <x:v>573730</x:v>
       </x:c>
       <x:c r="DZ47" s="3" t="n">
-        <x:v>562609</x:v>
+        <x:v>561783</x:v>
       </x:c>
       <x:c r="EA47" s="3" t="n">
-        <x:v>565410</x:v>
+        <x:v>564912</x:v>
       </x:c>
       <x:c r="EB47" s="3" t="n">
-        <x:v>571597</x:v>
+        <x:v>570841</x:v>
       </x:c>
       <x:c r="EC47" s="3" t="n">
-        <x:v>576345</x:v>
+        <x:v>575932</x:v>
       </x:c>
       <x:c r="ED47" s="3" t="n">
-        <x:v>573165</x:v>
+        <x:v>572408</x:v>
       </x:c>
       <x:c r="EE47" s="3" t="n">
-        <x:v>581949</x:v>
+        <x:v>581336</x:v>
       </x:c>
       <x:c r="EF47" s="3" t="n">
-        <x:v>589684</x:v>
+        <x:v>589158</x:v>
       </x:c>
       <x:c r="EG47" s="3" t="n">
-        <x:v>600817</x:v>
+        <x:v>600307</x:v>
       </x:c>
       <x:c r="EH47" s="3" t="n">
-        <x:v>606988</x:v>
+        <x:v>606252</x:v>
       </x:c>
       <x:c r="EI47" s="3" t="n">
-        <x:v>605000</x:v>
+        <x:v>604289</x:v>
       </x:c>
       <x:c r="EJ47" s="3" t="n">
-        <x:v>619269</x:v>
+        <x:v>618632</x:v>
       </x:c>
       <x:c r="EK47" s="3" t="n">
-        <x:v>629995</x:v>
+        <x:v>629329</x:v>
       </x:c>
       <x:c r="EL47" s="3" t="n">
-        <x:v>637011</x:v>
+        <x:v>636236</x:v>
       </x:c>
       <x:c r="EM47" s="3" t="n">
-        <x:v>638381</x:v>
+        <x:v>637865</x:v>
       </x:c>
       <x:c r="EN47" s="3" t="n">
-        <x:v>635299</x:v>
+        <x:v>634302</x:v>
       </x:c>
       <x:c r="EO47" s="3" t="n">
-        <x:v>637259</x:v>
+        <x:v>636406</x:v>
       </x:c>
       <x:c r="EP47" s="3" t="n">
-        <x:v>648456</x:v>
+        <x:v>647576</x:v>
       </x:c>
       <x:c r="EQ47" s="3" t="n">
-        <x:v>641770</x:v>
+        <x:v>641038</x:v>
       </x:c>
       <x:c r="ER47" s="3" t="n">
-        <x:v>663121</x:v>
+        <x:v>662462</x:v>
       </x:c>
       <x:c r="ES47" s="3" t="n">
-        <x:v>668713</x:v>
+        <x:v>667819</x:v>
       </x:c>
       <x:c r="ET47" s="3" t="n">
-        <x:v>679177</x:v>
+        <x:v>678433</x:v>
       </x:c>
       <x:c r="EU47" s="3" t="n">
-        <x:v>675805</x:v>
+        <x:v>675266</x:v>
       </x:c>
       <x:c r="EV47" s="3" t="n">
-        <x:v>683239</x:v>
+        <x:v>682339</x:v>
       </x:c>
       <x:c r="EW47" s="3" t="n">
-        <x:v>697656</x:v>
+        <x:v>696697</x:v>
       </x:c>
       <x:c r="EX47" s="3" t="n">
-        <x:v>716307</x:v>
+        <x:v>715718</x:v>
       </x:c>
       <x:c r="EY47" s="3" t="n">
-        <x:v>726541</x:v>
+        <x:v>726062</x:v>
       </x:c>
       <x:c r="EZ47" s="3" t="n">
-        <x:v>750466</x:v>
+        <x:v>749428</x:v>
       </x:c>
       <x:c r="FA47" s="3" t="n">
-        <x:v>763094</x:v>
+        <x:v>761960</x:v>
       </x:c>
       <x:c r="FB47" s="3" t="n">
-        <x:v>730310</x:v>
+        <x:v>729766</x:v>
       </x:c>
       <x:c r="FC47" s="3" t="n">
-        <x:v>740572</x:v>
+        <x:v>740303</x:v>
       </x:c>
       <x:c r="FD47" s="3" t="n">
-        <x:v>617555</x:v>
+        <x:v>616312</x:v>
       </x:c>
       <x:c r="FE47" s="3" t="n">
-        <x:v>699191</x:v>
+        <x:v>698137</x:v>
       </x:c>
       <x:c r="FF47" s="3" t="n">
-        <x:v>739474</x:v>
+        <x:v>738754</x:v>
       </x:c>
       <x:c r="FG47" s="3" t="n">
-        <x:v>768445</x:v>
+        <x:v>768639</x:v>
       </x:c>
       <x:c r="FH47" s="3" t="n">
-        <x:v>772602</x:v>
+        <x:v>770656</x:v>
       </x:c>
       <x:c r="FI47" s="3" t="n">
-        <x:v>770886</x:v>
+        <x:v>769600</x:v>
       </x:c>
       <x:c r="FJ47" s="3" t="n">
-        <x:v>799346</x:v>
+        <x:v>798492</x:v>
       </x:c>
       <x:c r="FK47" s="3" t="n">
-        <x:v>811211</x:v>
+        <x:v>811609</x:v>
       </x:c>
       <x:c r="FL47" s="3" t="n">
-        <x:v>819339</x:v>
+        <x:v>816996</x:v>
       </x:c>
       <x:c r="FM47" s="3" t="n">
-        <x:v>830276</x:v>
+        <x:v>828898</x:v>
       </x:c>
       <x:c r="FN47" s="3" t="n">
-        <x:v>839942</x:v>
+        <x:v>839183</x:v>
       </x:c>
       <x:c r="FO47" s="3" t="n">
-        <x:v>847739</x:v>
+        <x:v>848504</x:v>
       </x:c>
       <x:c r="FP47" s="3" t="n">
-        <x:v>841167</x:v>
+        <x:v>838107</x:v>
       </x:c>
       <x:c r="FQ47" s="3" t="n">
-        <x:v>854781</x:v>
+        <x:v>853524</x:v>
       </x:c>
       <x:c r="FR47" s="3" t="n">
-        <x:v>854232</x:v>
+        <x:v>854040</x:v>
       </x:c>
       <x:c r="FS47" s="3" t="n">
-        <x:v>848313</x:v>
+        <x:v>852668</x:v>
       </x:c>
       <x:c r="FT47" s="3" t="n">
-        <x:v>863979</x:v>
+        <x:v>869278</x:v>
       </x:c>
       <x:c r="FU47" s="3" t="n">
-        <x:v>872566</x:v>
+        <x:v>870508</x:v>
       </x:c>
       <x:c r="FV47" s="3" t="n">
-        <x:v>879303</x:v>
+        <x:v>889445</x:v>
       </x:c>
       <x:c r="FW47" s="3" t="n">
-        <x:v>897240</x:v>
+        <x:v>897799</x:v>
       </x:c>
       <x:c r="FX47" s="3" t="n">
-        <x:v>903385</x:v>
+        <x:v>909280</x:v>
+      </x:c>
+      <x:c r="FY47" s="3" t="n">
+        <x:v>919332</x:v>
+      </x:c>
+      <x:c r="FZ47" s="3" t="n">
+        <x:v>907869</x:v>
       </x:c>
     </x:row>
-    <x:row r="48" spans="1:180">
+    <x:row r="48" spans="1:182">
       <x:c r="B48" s="2" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C48" s="3" t="n">
-        <x:v>91962</x:v>
+        <x:v>91984</x:v>
       </x:c>
       <x:c r="D48" s="3" t="n">
-        <x:v>93934</x:v>
+        <x:v>93956</x:v>
       </x:c>
       <x:c r="E48" s="3" t="n">
-        <x:v>95988</x:v>
+        <x:v>96011</x:v>
       </x:c>
       <x:c r="F48" s="3" t="n">
-        <x:v>100859</x:v>
+        <x:v>100883</x:v>
       </x:c>
       <x:c r="G48" s="3" t="n">
-        <x:v>98693</x:v>
+        <x:v>98717</x:v>
       </x:c>
       <x:c r="H48" s="3" t="n">
-        <x:v>98036</x:v>
+        <x:v>98059</x:v>
       </x:c>
       <x:c r="I48" s="3" t="n">
-        <x:v>97811</x:v>
+        <x:v>97834</x:v>
       </x:c>
       <x:c r="J48" s="3" t="n">
-        <x:v>99448</x:v>
+        <x:v>99472</x:v>
       </x:c>
       <x:c r="K48" s="3" t="n">
-        <x:v>106865</x:v>
+        <x:v>106891</x:v>
       </x:c>
       <x:c r="L48" s="3" t="n">
-        <x:v>109943</x:v>
+        <x:v>109969</x:v>
       </x:c>
       <x:c r="M48" s="3" t="n">
-        <x:v>109703</x:v>
+        <x:v>109730</x:v>
       </x:c>
       <x:c r="N48" s="3" t="n">
-        <x:v>112933</x:v>
+        <x:v>112961</x:v>
       </x:c>
       <x:c r="O48" s="3" t="n">
-        <x:v>120630</x:v>
+        <x:v>120660</x:v>
       </x:c>
       <x:c r="P48" s="3" t="n">
-        <x:v>116182</x:v>
+        <x:v>116210</x:v>
       </x:c>
       <x:c r="Q48" s="3" t="n">
-        <x:v>119269</x:v>
+        <x:v>119298</x:v>
       </x:c>
       <x:c r="R48" s="3" t="n">
-        <x:v>124254</x:v>
+        <x:v>124284</x:v>
       </x:c>
       <x:c r="S48" s="3" t="n">
-        <x:v>118188</x:v>
+        <x:v>118217</x:v>
       </x:c>
       <x:c r="T48" s="3" t="n">
-        <x:v>123361</x:v>
+        <x:v>123391</x:v>
       </x:c>
       <x:c r="U48" s="3" t="n">
-        <x:v>129086</x:v>
+        <x:v>129118</x:v>
       </x:c>
       <x:c r="V48" s="3" t="n">
-        <x:v>126670</x:v>
+        <x:v>126701</x:v>
       </x:c>
       <x:c r="W48" s="3" t="n">
-        <x:v>127714</x:v>
+        <x:v>127746</x:v>
       </x:c>
       <x:c r="X48" s="3" t="n">
-        <x:v>128393</x:v>
+        <x:v>128424</x:v>
       </x:c>
       <x:c r="Y48" s="3" t="n">
-        <x:v>130006</x:v>
+        <x:v>130038</x:v>
       </x:c>
       <x:c r="Z48" s="3" t="n">
-        <x:v>128126</x:v>
+        <x:v>128158</x:v>
       </x:c>
       <x:c r="AA48" s="3" t="n">
-        <x:v>129521</x:v>
+        <x:v>129553</x:v>
       </x:c>
       <x:c r="AB48" s="3" t="n">
-        <x:v>131935</x:v>
+        <x:v>131967</x:v>
       </x:c>
       <x:c r="AC48" s="3" t="n">
-        <x:v>132713</x:v>
+        <x:v>132745</x:v>
       </x:c>
       <x:c r="AD48" s="3" t="n">
-        <x:v>136602</x:v>
+        <x:v>136635</x:v>
       </x:c>
       <x:c r="AE48" s="3" t="n">
-        <x:v>130541</x:v>
+        <x:v>130573</x:v>
       </x:c>
       <x:c r="AF48" s="3" t="n">
-        <x:v>136393</x:v>
+        <x:v>136427</x:v>
       </x:c>
       <x:c r="AG48" s="3" t="n">
-        <x:v>134173</x:v>
+        <x:v>134206</x:v>
       </x:c>
       <x:c r="AH48" s="3" t="n">
-        <x:v>138521</x:v>
+        <x:v>138555</x:v>
       </x:c>
       <x:c r="AI48" s="3" t="n">
-        <x:v>141405</x:v>
+        <x:v>141439</x:v>
       </x:c>
       <x:c r="AJ48" s="3" t="n">
-        <x:v>138674</x:v>
+        <x:v>138708</x:v>
       </x:c>
       <x:c r="AK48" s="3" t="n">
-        <x:v>141704</x:v>
+        <x:v>141738</x:v>
       </x:c>
       <x:c r="AL48" s="3" t="n">
-        <x:v>138065</x:v>
+        <x:v>138099</x:v>
       </x:c>
       <x:c r="AM48" s="3" t="n">
-        <x:v>139665</x:v>
+        <x:v>139699</x:v>
       </x:c>
       <x:c r="AN48" s="3" t="n">
-        <x:v>143051</x:v>
+        <x:v>143086</x:v>
       </x:c>
       <x:c r="AO48" s="3" t="n">
-        <x:v>139796</x:v>
+        <x:v>139830</x:v>
       </x:c>
       <x:c r="AP48" s="3" t="n">
-        <x:v>142018</x:v>
+        <x:v>142052</x:v>
       </x:c>
       <x:c r="AQ48" s="3" t="n">
-        <x:v>139371</x:v>
+        <x:v>139405</x:v>
       </x:c>
       <x:c r="AR48" s="3" t="n">
-        <x:v>140535</x:v>
+        <x:v>140569</x:v>
       </x:c>
       <x:c r="AS48" s="3" t="n">
-        <x:v>136144</x:v>
+        <x:v>136177</x:v>
       </x:c>
       <x:c r="AT48" s="3" t="n">
-        <x:v>137925</x:v>
+        <x:v>137959</x:v>
       </x:c>
       <x:c r="AU48" s="3" t="n">
-        <x:v>142799</x:v>
+        <x:v>142834</x:v>
       </x:c>
       <x:c r="AV48" s="3" t="n">
-        <x:v>139167</x:v>
+        <x:v>139201</x:v>
       </x:c>
       <x:c r="AW48" s="3" t="n">
-        <x:v>144551</x:v>
+        <x:v>144586</x:v>
       </x:c>
       <x:c r="AX48" s="3" t="n">
-        <x:v>133717</x:v>
+        <x:v>133750</x:v>
       </x:c>
       <x:c r="AY48" s="3" t="n">
-        <x:v>144359</x:v>
+        <x:v>144424</x:v>
       </x:c>
       <x:c r="AZ48" s="3" t="n">
-        <x:v>147266</x:v>
+        <x:v>147276</x:v>
       </x:c>
       <x:c r="BA48" s="3" t="n">
-        <x:v>159749</x:v>
+        <x:v>159715</x:v>
       </x:c>
       <x:c r="BB48" s="3" t="n">
-        <x:v>158868</x:v>
+        <x:v>158912</x:v>
       </x:c>
       <x:c r="BC48" s="3" t="n">
-        <x:v>167724</x:v>
+        <x:v>167801</x:v>
       </x:c>
       <x:c r="BD48" s="3" t="n">
-        <x:v>174111</x:v>
+        <x:v>174150</x:v>
       </x:c>
       <x:c r="BE48" s="3" t="n">
-        <x:v>175818</x:v>
+        <x:v>175703</x:v>
       </x:c>
       <x:c r="BF48" s="3" t="n">
-        <x:v>189870</x:v>
+        <x:v>189930</x:v>
       </x:c>
       <x:c r="BG48" s="3" t="n">
-        <x:v>202303</x:v>
+        <x:v>202409</x:v>
       </x:c>
       <x:c r="BH48" s="3" t="n">
-        <x:v>202018</x:v>
+        <x:v>202124</x:v>
       </x:c>
       <x:c r="BI48" s="3" t="n">
-        <x:v>201771</x:v>
+        <x:v>201643</x:v>
       </x:c>
       <x:c r="BJ48" s="3" t="n">
-        <x:v>204374</x:v>
+        <x:v>204466</x:v>
       </x:c>
       <x:c r="BK48" s="3" t="n">
-        <x:v>204505</x:v>
+        <x:v>204595</x:v>
       </x:c>
       <x:c r="BL48" s="3" t="n">
-        <x:v>213404</x:v>
+        <x:v>213519</x:v>
       </x:c>
       <x:c r="BM48" s="3" t="n">
-        <x:v>211587</x:v>
+        <x:v>211454</x:v>
       </x:c>
       <x:c r="BN48" s="3" t="n">
-        <x:v>218913</x:v>
+        <x:v>219052</x:v>
       </x:c>
       <x:c r="BO48" s="3" t="n">
-        <x:v>230031</x:v>
+        <x:v>230212</x:v>
       </x:c>
       <x:c r="BP48" s="3" t="n">
-        <x:v>240203</x:v>
+        <x:v>240258</x:v>
       </x:c>
       <x:c r="BQ48" s="3" t="n">
-        <x:v>245136</x:v>
+        <x:v>245065</x:v>
       </x:c>
       <x:c r="BR48" s="3" t="n">
-        <x:v>251839</x:v>
+        <x:v>252018</x:v>
       </x:c>
       <x:c r="BS48" s="3" t="n">
-        <x:v>255952</x:v>
+        <x:v>255993</x:v>
       </x:c>
       <x:c r="BT48" s="3" t="n">
-        <x:v>257914</x:v>
+        <x:v>258025</x:v>
       </x:c>
       <x:c r="BU48" s="3" t="n">
-        <x:v>263718</x:v>
+        <x:v>263728</x:v>
       </x:c>
       <x:c r="BV48" s="3" t="n">
-        <x:v>269746</x:v>
+        <x:v>269884</x:v>
       </x:c>
       <x:c r="BW48" s="3" t="n">
-        <x:v>268530</x:v>
+        <x:v>268528</x:v>
       </x:c>
       <x:c r="BX48" s="3" t="n">
-        <x:v>272218</x:v>
+        <x:v>272277</x:v>
       </x:c>
       <x:c r="BY48" s="3" t="n">
-        <x:v>283032</x:v>
+        <x:v>283126</x:v>
       </x:c>
       <x:c r="BZ48" s="3" t="n">
-        <x:v>284435</x:v>
+        <x:v>284482</x:v>
       </x:c>
       <x:c r="CA48" s="3" t="n">
-        <x:v>293682</x:v>
+        <x:v>293545</x:v>
       </x:c>
       <x:c r="CB48" s="3" t="n">
-        <x:v>307425</x:v>
+        <x:v>307557</x:v>
       </x:c>
       <x:c r="CC48" s="3" t="n">
-        <x:v>320550</x:v>
+        <x:v>320756</x:v>
       </x:c>
       <x:c r="CD48" s="3" t="n">
-        <x:v>318802</x:v>
+        <x:v>318869</x:v>
       </x:c>
       <x:c r="CE48" s="3" t="n">
-        <x:v>306777</x:v>
+        <x:v>306719</x:v>
       </x:c>
       <x:c r="CF48" s="3" t="n">
-        <x:v>300078</x:v>
+        <x:v>300191</x:v>
       </x:c>
       <x:c r="CG48" s="3" t="n">
-        <x:v>301563</x:v>
+        <x:v>301682</x:v>
       </x:c>
       <x:c r="CH48" s="3" t="n">
-        <x:v>305552</x:v>
+        <x:v>305595</x:v>
       </x:c>
       <x:c r="CI48" s="3" t="n">
-        <x:v>310871</x:v>
+        <x:v>311021</x:v>
       </x:c>
       <x:c r="CJ48" s="3" t="n">
-        <x:v>313843</x:v>
+        <x:v>313968</x:v>
       </x:c>
       <x:c r="CK48" s="3" t="n">
-        <x:v>304093</x:v>
+        <x:v>304126</x:v>
       </x:c>
       <x:c r="CL48" s="3" t="n">
-        <x:v>311414</x:v>
+        <x:v>311396</x:v>
       </x:c>
       <x:c r="CM48" s="3" t="n">
-        <x:v>316227</x:v>
+        <x:v>316419</x:v>
       </x:c>
       <x:c r="CN48" s="3" t="n">
-        <x:v>320625</x:v>
+        <x:v>320807</x:v>
       </x:c>
       <x:c r="CO48" s="3" t="n">
-        <x:v>329993</x:v>
+        <x:v>330039</x:v>
       </x:c>
       <x:c r="CP48" s="3" t="n">
-        <x:v>333236</x:v>
+        <x:v>333200</x:v>
       </x:c>
       <x:c r="CQ48" s="3" t="n">
-        <x:v>346067</x:v>
+        <x:v>346209</x:v>
       </x:c>
       <x:c r="CR48" s="3" t="n">
-        <x:v>361616</x:v>
+        <x:v>361744</x:v>
       </x:c>
       <x:c r="CS48" s="3" t="n">
-        <x:v>360068</x:v>
+        <x:v>360158</x:v>
       </x:c>
       <x:c r="CT48" s="3" t="n">
-        <x:v>363382</x:v>
+        <x:v>363252</x:v>
       </x:c>
       <x:c r="CU48" s="3" t="n">
-        <x:v>367814</x:v>
+        <x:v>368060</x:v>
       </x:c>
       <x:c r="CV48" s="3" t="n">
-        <x:v>381152</x:v>
+        <x:v>381092</x:v>
       </x:c>
       <x:c r="CW48" s="3" t="n">
-        <x:v>395189</x:v>
+        <x:v>395282</x:v>
       </x:c>
       <x:c r="CX48" s="3" t="n">
-        <x:v>385413</x:v>
+        <x:v>385357</x:v>
       </x:c>
       <x:c r="CY48" s="3" t="n">
-        <x:v>408700</x:v>
+        <x:v>408815</x:v>
       </x:c>
       <x:c r="CZ48" s="3" t="n">
-        <x:v>408783</x:v>
+        <x:v>408827</x:v>
       </x:c>
       <x:c r="DA48" s="3" t="n">
-        <x:v>413814</x:v>
+        <x:v>413899</x:v>
       </x:c>
       <x:c r="DB48" s="3" t="n">
-        <x:v>429691</x:v>
+        <x:v>429851</x:v>
       </x:c>
       <x:c r="DC48" s="3" t="n">
-        <x:v>422520</x:v>
+        <x:v>422715</x:v>
       </x:c>
       <x:c r="DD48" s="3" t="n">
-        <x:v>427951</x:v>
+        <x:v>427860</x:v>
       </x:c>
       <x:c r="DE48" s="3" t="n">
-        <x:v>431691</x:v>
+        <x:v>431680</x:v>
       </x:c>
       <x:c r="DF48" s="3" t="n">
-        <x:v>445744</x:v>
+        <x:v>446094</x:v>
       </x:c>
       <x:c r="DG48" s="3" t="n">
-        <x:v>451943</x:v>
+        <x:v>452441</x:v>
       </x:c>
       <x:c r="DH48" s="3" t="n">
-        <x:v>443938</x:v>
+        <x:v>443506</x:v>
       </x:c>
       <x:c r="DI48" s="3" t="n">
-        <x:v>433834</x:v>
+        <x:v>433702</x:v>
       </x:c>
       <x:c r="DJ48" s="3" t="n">
-        <x:v>392983</x:v>
+        <x:v>393273</x:v>
       </x:c>
       <x:c r="DK48" s="3" t="n">
-        <x:v>349854</x:v>
+        <x:v>350352</x:v>
       </x:c>
       <x:c r="DL48" s="3" t="n">
-        <x:v>339453</x:v>
+        <x:v>339114</x:v>
       </x:c>
       <x:c r="DM48" s="3" t="n">
-        <x:v>356309</x:v>
+        <x:v>356294</x:v>
       </x:c>
       <x:c r="DN48" s="3" t="n">
-        <x:v>360234</x:v>
+        <x:v>360342</x:v>
       </x:c>
       <x:c r="DO48" s="3" t="n">
-        <x:v>373271</x:v>
+        <x:v>373918</x:v>
       </x:c>
       <x:c r="DP48" s="3" t="n">
-        <x:v>401738</x:v>
+        <x:v>401196</x:v>
       </x:c>
       <x:c r="DQ48" s="3" t="n">
-        <x:v>415595</x:v>
+        <x:v>415721</x:v>
       </x:c>
       <x:c r="DR48" s="3" t="n">
-        <x:v>431355</x:v>
+        <x:v>431241</x:v>
       </x:c>
       <x:c r="DS48" s="3" t="n">
-        <x:v>437726</x:v>
+        <x:v>438254</x:v>
       </x:c>
       <x:c r="DT48" s="3" t="n">
-        <x:v>437565</x:v>
+        <x:v>437297</x:v>
       </x:c>
       <x:c r="DU48" s="3" t="n">
-        <x:v>452968</x:v>
+        <x:v>453292</x:v>
       </x:c>
       <x:c r="DV48" s="3" t="n">
-        <x:v>427627</x:v>
+        <x:v>427340</x:v>
       </x:c>
       <x:c r="DW48" s="3" t="n">
-        <x:v>440690</x:v>
+        <x:v>440908</x:v>
       </x:c>
       <x:c r="DX48" s="3" t="n">
         <x:v>443892</x:v>
       </x:c>
       <x:c r="DY48" s="3" t="n">
-        <x:v>440994</x:v>
+        <x:v>441491</x:v>
       </x:c>
       <x:c r="DZ48" s="3" t="n">
-        <x:v>429150</x:v>
+        <x:v>428970</x:v>
       </x:c>
       <x:c r="EA48" s="3" t="n">
-        <x:v>419477</x:v>
+        <x:v>419670</x:v>
       </x:c>
       <x:c r="EB48" s="3" t="n">
-        <x:v>425392</x:v>
+        <x:v>425420</x:v>
       </x:c>
       <x:c r="EC48" s="3" t="n">
-        <x:v>426910</x:v>
+        <x:v>427269</x:v>
       </x:c>
       <x:c r="ED48" s="3" t="n">
-        <x:v>423998</x:v>
+        <x:v>423918</x:v>
       </x:c>
       <x:c r="EE48" s="3" t="n">
-        <x:v>436204</x:v>
+        <x:v>436298</x:v>
       </x:c>
       <x:c r="EF48" s="3" t="n">
-        <x:v>439552</x:v>
+        <x:v>439735</x:v>
       </x:c>
       <x:c r="EG48" s="3" t="n">
-        <x:v>445005</x:v>
+        <x:v>445302</x:v>
       </x:c>
       <x:c r="EH48" s="3" t="n">
-        <x:v>442791</x:v>
+        <x:v>442805</x:v>
       </x:c>
       <x:c r="EI48" s="3" t="n">
-        <x:v>431495</x:v>
+        <x:v>431516</x:v>
       </x:c>
       <x:c r="EJ48" s="3" t="n">
-        <x:v>445675</x:v>
+        <x:v>445817</x:v>
       </x:c>
       <x:c r="EK48" s="3" t="n">
-        <x:v>449755</x:v>
+        <x:v>449942</x:v>
       </x:c>
       <x:c r="EL48" s="3" t="n">
-        <x:v>454471</x:v>
+        <x:v>454546</x:v>
       </x:c>
       <x:c r="EM48" s="3" t="n">
-        <x:v>452886</x:v>
+        <x:v>453039</x:v>
       </x:c>
       <x:c r="EN48" s="3" t="n">
-        <x:v>447372</x:v>
+        <x:v>447316</x:v>
       </x:c>
       <x:c r="EO48" s="3" t="n">
-        <x:v>452183</x:v>
+        <x:v>452227</x:v>
       </x:c>
       <x:c r="EP48" s="3" t="n">
-        <x:v>461445</x:v>
+        <x:v>461500</x:v>
       </x:c>
       <x:c r="EQ48" s="3" t="n">
-        <x:v>467392</x:v>
+        <x:v>467470</x:v>
       </x:c>
       <x:c r="ER48" s="3" t="n">
-        <x:v>478597</x:v>
+        <x:v>478724</x:v>
       </x:c>
       <x:c r="ES48" s="3" t="n">
-        <x:v>483126</x:v>
+        <x:v>483133</x:v>
       </x:c>
       <x:c r="ET48" s="3" t="n">
-        <x:v>495490</x:v>
+        <x:v>495654</x:v>
       </x:c>
       <x:c r="EU48" s="3" t="n">
-        <x:v>494416</x:v>
+        <x:v>494699</x:v>
       </x:c>
       <x:c r="EV48" s="3" t="n">
-        <x:v>504577</x:v>
+        <x:v>504554</x:v>
       </x:c>
       <x:c r="EW48" s="3" t="n">
-        <x:v>508424</x:v>
+        <x:v>508374</x:v>
       </x:c>
       <x:c r="EX48" s="3" t="n">
-        <x:v>515277</x:v>
+        <x:v>515515</x:v>
       </x:c>
       <x:c r="EY48" s="3" t="n">
-        <x:v>517945</x:v>
+        <x:v>518421</x:v>
       </x:c>
       <x:c r="EZ48" s="3" t="n">
-        <x:v>528801</x:v>
+        <x:v>528702</x:v>
       </x:c>
       <x:c r="FA48" s="3" t="n">
-        <x:v>536382</x:v>
+        <x:v>536276</x:v>
       </x:c>
       <x:c r="FB48" s="3" t="n">
-        <x:v>528504</x:v>
+        <x:v>528713</x:v>
       </x:c>
       <x:c r="FC48" s="3" t="n">
-        <x:v>534522</x:v>
+        <x:v>535298</x:v>
       </x:c>
       <x:c r="FD48" s="3" t="n">
-        <x:v>447895</x:v>
+        <x:v>447528</x:v>
       </x:c>
       <x:c r="FE48" s="3" t="n">
-        <x:v>522425</x:v>
+        <x:v>522297</x:v>
       </x:c>
       <x:c r="FF48" s="3" t="n">
         <x:v>542172</x:v>
       </x:c>
       <x:c r="FG48" s="3" t="n">
-        <x:v>556493</x:v>
+        <x:v>557780</x:v>
       </x:c>
       <x:c r="FH48" s="3" t="n">
-        <x:v>559723</x:v>
+        <x:v>558999</x:v>
       </x:c>
       <x:c r="FI48" s="3" t="n">
-        <x:v>554742</x:v>
+        <x:v>554574</x:v>
       </x:c>
       <x:c r="FJ48" s="3" t="n">
-        <x:v>569920</x:v>
+        <x:v>569646</x:v>
       </x:c>
       <x:c r="FK48" s="3" t="n">
-        <x:v>576081</x:v>
+        <x:v>577707</x:v>
       </x:c>
       <x:c r="FL48" s="3" t="n">
-        <x:v>570687</x:v>
+        <x:v>569693</x:v>
       </x:c>
       <x:c r="FM48" s="3" t="n">
-        <x:v>581663</x:v>
+        <x:v>581711</x:v>
       </x:c>
       <x:c r="FN48" s="3" t="n">
-        <x:v>579232</x:v>
+        <x:v>578665</x:v>
       </x:c>
       <x:c r="FO48" s="3" t="n">
-        <x:v>577820</x:v>
+        <x:v>579907</x:v>
       </x:c>
       <x:c r="FP48" s="3" t="n">
-        <x:v>572080</x:v>
+        <x:v>570555</x:v>
       </x:c>
       <x:c r="FQ48" s="3" t="n">
-        <x:v>575323</x:v>
+        <x:v>575782</x:v>
       </x:c>
       <x:c r="FR48" s="3" t="n">
-        <x:v>581049</x:v>
+        <x:v>580422</x:v>
       </x:c>
       <x:c r="FS48" s="3" t="n">
-        <x:v>573353</x:v>
+        <x:v>570902</x:v>
       </x:c>
       <x:c r="FT48" s="3" t="n">
-        <x:v>579971</x:v>
+        <x:v>579443</x:v>
       </x:c>
       <x:c r="FU48" s="3" t="n">
-        <x:v>576729</x:v>
+        <x:v>568115</x:v>
       </x:c>
       <x:c r="FV48" s="3" t="n">
-        <x:v>583911</x:v>
+        <x:v>585908</x:v>
       </x:c>
       <x:c r="FW48" s="3" t="n">
-        <x:v>598451</x:v>
+        <x:v>593435</x:v>
       </x:c>
       <x:c r="FX48" s="3" t="n">
-        <x:v>602529</x:v>
+        <x:v>600356</x:v>
+      </x:c>
+      <x:c r="FY48" s="3" t="n">
+        <x:v>604279</x:v>
+      </x:c>
+      <x:c r="FZ48" s="3" t="n">
+        <x:v>595012</x:v>
       </x:c>
     </x:row>
-    <x:row r="49" spans="1:180">
+    <x:row r="49" spans="1:182">
       <x:c r="B49" s="2" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>27292</x:v>
+        <x:v>27173</x:v>
       </x:c>
       <x:c r="D49" s="3" t="n">
-        <x:v>26173</x:v>
+        <x:v>26059</x:v>
       </x:c>
       <x:c r="E49" s="3" t="n">
-        <x:v>28128</x:v>
+        <x:v>28005</x:v>
       </x:c>
       <x:c r="F49" s="3" t="n">
-        <x:v>28932</x:v>
+        <x:v>28806</x:v>
       </x:c>
       <x:c r="G49" s="3" t="n">
-        <x:v>31106</x:v>
+        <x:v>30971</x:v>
       </x:c>
       <x:c r="H49" s="3" t="n">
-        <x:v>32085</x:v>
+        <x:v>31945</x:v>
       </x:c>
       <x:c r="I49" s="3" t="n">
-        <x:v>32597</x:v>
+        <x:v>32455</x:v>
       </x:c>
       <x:c r="J49" s="3" t="n">
-        <x:v>34567</x:v>
+        <x:v>34416</x:v>
       </x:c>
       <x:c r="K49" s="3" t="n">
-        <x:v>32631</x:v>
+        <x:v>32489</x:v>
       </x:c>
       <x:c r="L49" s="3" t="n">
-        <x:v>33637</x:v>
+        <x:v>33490</x:v>
       </x:c>
       <x:c r="M49" s="3" t="n">
-        <x:v>33139</x:v>
+        <x:v>32995</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>31999</x:v>
       </x:c>
       <x:c r="O49" s="3" t="n">
-        <x:v>35822</x:v>
+        <x:v>35666</x:v>
       </x:c>
       <x:c r="P49" s="3" t="n">
-        <x:v>36342</x:v>
+        <x:v>36184</x:v>
       </x:c>
       <x:c r="Q49" s="3" t="n">
-        <x:v>33297</x:v>
+        <x:v>33152</x:v>
       </x:c>
       <x:c r="R49" s="3" t="n">
-        <x:v>32216</x:v>
+        <x:v>32075</x:v>
       </x:c>
       <x:c r="S49" s="3" t="n">
-        <x:v>29435</x:v>
+        <x:v>29307</x:v>
       </x:c>
       <x:c r="T49" s="3" t="n">
-        <x:v>31732</x:v>
+        <x:v>31594</x:v>
       </x:c>
       <x:c r="U49" s="3" t="n">
+        <x:v>33976</x:v>
+      </x:c>
+      <x:c r="V49" s="3" t="n">
+        <x:v>31537</x:v>
+      </x:c>
+      <x:c r="W49" s="3" t="n">
+        <x:v>33299</x:v>
+      </x:c>
+      <x:c r="X49" s="3" t="n">
+        <x:v>32956</x:v>
+      </x:c>
+      <x:c r="Y49" s="3" t="n">
+        <x:v>34013</x:v>
+      </x:c>
+      <x:c r="Z49" s="3" t="n">
+        <x:v>33813</x:v>
+      </x:c>
+      <x:c r="AA49" s="3" t="n">
+        <x:v>33357</x:v>
+      </x:c>
+      <x:c r="AB49" s="3" t="n">
         <x:v>34124</x:v>
       </x:c>
-      <x:c r="V49" s="3" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="AC49" s="3" t="n">
-        <x:v>35625</x:v>
+        <x:v>35470</x:v>
       </x:c>
       <x:c r="AD49" s="3" t="n">
-        <x:v>37791</x:v>
+        <x:v>37626</x:v>
       </x:c>
       <x:c r="AE49" s="3" t="n">
-        <x:v>35838</x:v>
+        <x:v>35682</x:v>
       </x:c>
       <x:c r="AF49" s="3" t="n">
-        <x:v>36599</x:v>
+        <x:v>36440</x:v>
       </x:c>
       <x:c r="AG49" s="3" t="n">
-        <x:v>36707</x:v>
+        <x:v>36547</x:v>
       </x:c>
       <x:c r="AH49" s="3" t="n">
-        <x:v>36870</x:v>
+        <x:v>36710</x:v>
       </x:c>
       <x:c r="AI49" s="3" t="n">
-        <x:v>36416</x:v>
+        <x:v>36257</x:v>
       </x:c>
       <x:c r="AJ49" s="3" t="n">
-        <x:v>37405</x:v>
+        <x:v>37242</x:v>
       </x:c>
       <x:c r="AK49" s="3" t="n">
-        <x:v>39417</x:v>
+        <x:v>39246</x:v>
       </x:c>
       <x:c r="AL49" s="3" t="n">
-        <x:v>40329</x:v>
+        <x:v>40153</x:v>
       </x:c>
       <x:c r="AM49" s="3" t="n">
-        <x:v>43376</x:v>
+        <x:v>43188</x:v>
       </x:c>
       <x:c r="AN49" s="3" t="n">
-        <x:v>43060</x:v>
+        <x:v>42873</x:v>
       </x:c>
       <x:c r="AO49" s="3" t="n">
-        <x:v>42724</x:v>
+        <x:v>42538</x:v>
       </x:c>
       <x:c r="AP49" s="3" t="n">
-        <x:v>42446</x:v>
+        <x:v>42262</x:v>
       </x:c>
       <x:c r="AQ49" s="3" t="n">
-        <x:v>42348</x:v>
+        <x:v>42164</x:v>
       </x:c>
       <x:c r="AR49" s="3" t="n">
-        <x:v>42465</x:v>
+        <x:v>42280</x:v>
       </x:c>
       <x:c r="AS49" s="3" t="n">
-        <x:v>40344</x:v>
+        <x:v>40168</x:v>
       </x:c>
       <x:c r="AT49" s="3" t="n">
-        <x:v>43521</x:v>
+        <x:v>43332</x:v>
       </x:c>
       <x:c r="AU49" s="3" t="n">
-        <x:v>45285</x:v>
+        <x:v>45087</x:v>
       </x:c>
       <x:c r="AV49" s="3" t="n">
-        <x:v>43968</x:v>
+        <x:v>43777</x:v>
       </x:c>
       <x:c r="AW49" s="3" t="n">
-        <x:v>44277</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="AX49" s="3" t="n">
-        <x:v>45612</x:v>
+        <x:v>45413</x:v>
       </x:c>
       <x:c r="AY49" s="3" t="n">
-        <x:v>45980</x:v>
+        <x:v>45773</x:v>
       </x:c>
       <x:c r="AZ49" s="3" t="n">
-        <x:v>45793</x:v>
+        <x:v>45604</x:v>
       </x:c>
       <x:c r="BA49" s="3" t="n">
-        <x:v>46186</x:v>
+        <x:v>45963</x:v>
       </x:c>
       <x:c r="BB49" s="3" t="n">
-        <x:v>47048</x:v>
+        <x:v>46839</x:v>
       </x:c>
       <x:c r="BC49" s="3" t="n">
-        <x:v>47808</x:v>
+        <x:v>47584</x:v>
       </x:c>
       <x:c r="BD49" s="3" t="n">
-        <x:v>46410</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="BE49" s="3" t="n">
-        <x:v>47995</x:v>
+        <x:v>47758</x:v>
       </x:c>
       <x:c r="BF49" s="3" t="n">
-        <x:v>47771</x:v>
+        <x:v>47568</x:v>
       </x:c>
       <x:c r="BG49" s="3" t="n">
-        <x:v>46064</x:v>
+        <x:v>45841</x:v>
       </x:c>
       <x:c r="BH49" s="3" t="n">
-        <x:v>48462</x:v>
+        <x:v>48256</x:v>
       </x:c>
       <x:c r="BI49" s="3" t="n">
-        <x:v>48227</x:v>
+        <x:v>48001</x:v>
       </x:c>
       <x:c r="BJ49" s="3" t="n">
-        <x:v>45706</x:v>
+        <x:v>45536</x:v>
       </x:c>
       <x:c r="BK49" s="3" t="n">
-        <x:v>48752</x:v>
+        <x:v>48516</x:v>
       </x:c>
       <x:c r="BL49" s="3" t="n">
-        <x:v>47538</x:v>
+        <x:v>47326</x:v>
       </x:c>
       <x:c r="BM49" s="3" t="n">
-        <x:v>48188</x:v>
+        <x:v>47960</x:v>
       </x:c>
       <x:c r="BN49" s="3" t="n">
-        <x:v>48627</x:v>
+        <x:v>48457</x:v>
       </x:c>
       <x:c r="BO49" s="3" t="n">
-        <x:v>52117</x:v>
+        <x:v>51931</x:v>
       </x:c>
       <x:c r="BP49" s="3" t="n">
-        <x:v>55975</x:v>
+        <x:v>55687</x:v>
       </x:c>
       <x:c r="BQ49" s="3" t="n">
-        <x:v>55768</x:v>
+        <x:v>55510</x:v>
       </x:c>
       <x:c r="BR49" s="3" t="n">
-        <x:v>58381</x:v>
+        <x:v>58165</x:v>
       </x:c>
       <x:c r="BS49" s="3" t="n">
-        <x:v>58443</x:v>
+        <x:v>58203</x:v>
       </x:c>
       <x:c r="BT49" s="3" t="n">
-        <x:v>60151</x:v>
+        <x:v>59887</x:v>
       </x:c>
       <x:c r="BU49" s="3" t="n">
-        <x:v>63405</x:v>
+        <x:v>63114</x:v>
       </x:c>
       <x:c r="BV49" s="3" t="n">
-        <x:v>64116</x:v>
+        <x:v>63842</x:v>
       </x:c>
       <x:c r="BW49" s="3" t="n">
-        <x:v>65343</x:v>
+        <x:v>65080</x:v>
       </x:c>
       <x:c r="BX49" s="3" t="n">
-        <x:v>68636</x:v>
+        <x:v>68322</x:v>
       </x:c>
       <x:c r="BY49" s="3" t="n">
-        <x:v>69110</x:v>
+        <x:v>68796</x:v>
       </x:c>
       <x:c r="BZ49" s="3" t="n">
-        <x:v>69785</x:v>
+        <x:v>69452</x:v>
       </x:c>
       <x:c r="CA49" s="3" t="n">
-        <x:v>72080</x:v>
+        <x:v>71740</x:v>
       </x:c>
       <x:c r="CB49" s="3" t="n">
-        <x:v>74349</x:v>
+        <x:v>74051</x:v>
       </x:c>
       <x:c r="CC49" s="3" t="n">
-        <x:v>77611</x:v>
+        <x:v>77290</x:v>
       </x:c>
       <x:c r="CD49" s="3" t="n">
-        <x:v>83117</x:v>
+        <x:v>82724</x:v>
       </x:c>
       <x:c r="CE49" s="3" t="n">
-        <x:v>85774</x:v>
+        <x:v>85368</x:v>
       </x:c>
       <x:c r="CF49" s="3" t="n">
-        <x:v>84809</x:v>
+        <x:v>84475</x:v>
       </x:c>
       <x:c r="CG49" s="3" t="n">
-        <x:v>87742</x:v>
+        <x:v>87380</x:v>
       </x:c>
       <x:c r="CH49" s="3" t="n">
-        <x:v>88143</x:v>
+        <x:v>87748</x:v>
       </x:c>
       <x:c r="CI49" s="3" t="n">
-        <x:v>86084</x:v>
+        <x:v>85735</x:v>
       </x:c>
       <x:c r="CJ49" s="3" t="n">
-        <x:v>87139</x:v>
+        <x:v>86767</x:v>
       </x:c>
       <x:c r="CK49" s="3" t="n">
-        <x:v>86630</x:v>
+        <x:v>86248</x:v>
       </x:c>
       <x:c r="CL49" s="3" t="n">
-        <x:v>85553</x:v>
+        <x:v>85173</x:v>
       </x:c>
       <x:c r="CM49" s="3" t="n">
-        <x:v>88294</x:v>
+        <x:v>87931</x:v>
       </x:c>
       <x:c r="CN49" s="3" t="n">
-        <x:v>87151</x:v>
+        <x:v>86798</x:v>
       </x:c>
       <x:c r="CO49" s="3" t="n">
-        <x:v>88571</x:v>
+        <x:v>88184</x:v>
       </x:c>
       <x:c r="CP49" s="3" t="n">
-        <x:v>91981</x:v>
+        <x:v>91577</x:v>
       </x:c>
       <x:c r="CQ49" s="3" t="n">
-        <x:v>94889</x:v>
+        <x:v>94477</x:v>
       </x:c>
       <x:c r="CR49" s="3" t="n">
-        <x:v>99182</x:v>
+        <x:v>98744</x:v>
       </x:c>
       <x:c r="CS49" s="3" t="n">
-        <x:v>100663</x:v>
+        <x:v>100217</x:v>
       </x:c>
       <x:c r="CT49" s="3" t="n">
-        <x:v>101045</x:v>
+        <x:v>100532</x:v>
       </x:c>
       <x:c r="CU49" s="3" t="n">
-        <x:v>99672</x:v>
+        <x:v>99309</x:v>
       </x:c>
       <x:c r="CV49" s="3" t="n">
-        <x:v>102562</x:v>
+        <x:v>102052</x:v>
       </x:c>
       <x:c r="CW49" s="3" t="n">
-        <x:v>107744</x:v>
+        <x:v>107271</x:v>
       </x:c>
       <x:c r="CX49" s="3" t="n">
-        <x:v>116512</x:v>
+        <x:v>115926</x:v>
       </x:c>
       <x:c r="CY49" s="3" t="n">
-        <x:v>116392</x:v>
+        <x:v>115839</x:v>
       </x:c>
       <x:c r="CZ49" s="3" t="n">
-        <x:v>116300</x:v>
+        <x:v>115815</x:v>
       </x:c>
       <x:c r="DA49" s="3" t="n">
-        <x:v>117081</x:v>
+        <x:v>116603</x:v>
       </x:c>
       <x:c r="DB49" s="3" t="n">
-        <x:v>116970</x:v>
+        <x:v>116462</x:v>
       </x:c>
       <x:c r="DC49" s="3" t="n">
-        <x:v>120932</x:v>
+        <x:v>120350</x:v>
       </x:c>
       <x:c r="DD49" s="3" t="n">
-        <x:v>126898</x:v>
+        <x:v>126349</x:v>
       </x:c>
       <x:c r="DE49" s="3" t="n">
-        <x:v>125263</x:v>
+        <x:v>124736</x:v>
       </x:c>
       <x:c r="DF49" s="3" t="n">
-        <x:v>124175</x:v>
+        <x:v>123695</x:v>
       </x:c>
       <x:c r="DG49" s="3" t="n">
-        <x:v>128020</x:v>
+        <x:v>127479</x:v>
       </x:c>
       <x:c r="DH49" s="3" t="n">
-        <x:v>126553</x:v>
+        <x:v>125891</x:v>
       </x:c>
       <x:c r="DI49" s="3" t="n">
-        <x:v>128862</x:v>
+        <x:v>128271</x:v>
       </x:c>
       <x:c r="DJ49" s="3" t="n">
-        <x:v>132819</x:v>
+        <x:v>132314</x:v>
       </x:c>
       <x:c r="DK49" s="3" t="n">
-        <x:v>134347</x:v>
+        <x:v>133793</x:v>
       </x:c>
       <x:c r="DL49" s="3" t="n">
-        <x:v>130728</x:v>
+        <x:v>130109</x:v>
       </x:c>
       <x:c r="DM49" s="3" t="n">
-        <x:v>128143</x:v>
+        <x:v>127540</x:v>
       </x:c>
       <x:c r="DN49" s="3" t="n">
-        <x:v>123306</x:v>
+        <x:v>122799</x:v>
       </x:c>
       <x:c r="DO49" s="3" t="n">
-        <x:v>124968</x:v>
+        <x:v>124499</x:v>
       </x:c>
       <x:c r="DP49" s="3" t="n">
-        <x:v>123159</x:v>
+        <x:v>122519</x:v>
       </x:c>
       <x:c r="DQ49" s="3" t="n">
-        <x:v>127602</x:v>
+        <x:v>126989</x:v>
       </x:c>
       <x:c r="DR49" s="3" t="n">
-        <x:v>128587</x:v>
+        <x:v>128003</x:v>
       </x:c>
       <x:c r="DS49" s="3" t="n">
-        <x:v>124491</x:v>
+        <x:v>123983</x:v>
       </x:c>
       <x:c r="DT49" s="3" t="n">
-        <x:v>129134</x:v>
+        <x:v>128513</x:v>
       </x:c>
       <x:c r="DU49" s="3" t="n">
-        <x:v>131207</x:v>
+        <x:v>130601</x:v>
       </x:c>
       <x:c r="DV49" s="3" t="n">
-        <x:v>132045</x:v>
+        <x:v>131449</x:v>
       </x:c>
       <x:c r="DW49" s="3" t="n">
-        <x:v>135385</x:v>
+        <x:v>134758</x:v>
       </x:c>
       <x:c r="DX49" s="3" t="n">
-        <x:v>138604</x:v>
+        <x:v>137980</x:v>
       </x:c>
       <x:c r="DY49" s="3" t="n">
-        <x:v>135281</x:v>
+        <x:v>134721</x:v>
       </x:c>
       <x:c r="DZ49" s="3" t="n">
-        <x:v>135566</x:v>
+        <x:v>135045</x:v>
       </x:c>
       <x:c r="EA49" s="3" t="n">
-        <x:v>147143</x:v>
+        <x:v>146536</x:v>
       </x:c>
       <x:c r="EB49" s="3" t="n">
-        <x:v>147527</x:v>
+        <x:v>146834</x:v>
       </x:c>
       <x:c r="EC49" s="3" t="n">
-        <x:v>150619</x:v>
+        <x:v>149936</x:v>
       </x:c>
       <x:c r="ED49" s="3" t="n">
-        <x:v>150303</x:v>
+        <x:v>149699</x:v>
       </x:c>
       <x:c r="EE49" s="3" t="n">
-        <x:v>147437</x:v>
+        <x:v>146831</x:v>
       </x:c>
       <x:c r="EF49" s="3" t="n">
-        <x:v>151608</x:v>
+        <x:v>150994</x:v>
       </x:c>
       <x:c r="EG49" s="3" t="n">
-        <x:v>157040</x:v>
+        <x:v>156327</x:v>
       </x:c>
       <x:c r="EH49" s="3" t="n">
-        <x:v>164777</x:v>
+        <x:v>164082</x:v>
       </x:c>
       <x:c r="EI49" s="3" t="n">
-        <x:v>173200</x:v>
+        <x:v>172479</x:v>
       </x:c>
       <x:c r="EJ49" s="3" t="n">
-        <x:v>173652</x:v>
+        <x:v>172908</x:v>
       </x:c>
       <x:c r="EK49" s="3" t="n">
-        <x:v>179963</x:v>
+        <x:v>179134</x:v>
       </x:c>
       <x:c r="EL49" s="3" t="n">
-        <x:v>182232</x:v>
+        <x:v>181403</x:v>
       </x:c>
       <x:c r="EM49" s="3" t="n">
-        <x:v>184902</x:v>
+        <x:v>184231</x:v>
       </x:c>
       <x:c r="EN49" s="3" t="n">
-        <x:v>186980</x:v>
+        <x:v>186038</x:v>
       </x:c>
       <x:c r="EO49" s="3" t="n">
-        <x:v>184492</x:v>
+        <x:v>183610</x:v>
       </x:c>
       <x:c r="EP49" s="3" t="n">
-        <x:v>186559</x:v>
+        <x:v>185646</x:v>
       </x:c>
       <x:c r="EQ49" s="3" t="n">
-        <x:v>175224</x:v>
+        <x:v>174469</x:v>
       </x:c>
       <x:c r="ER49" s="3" t="n">
-        <x:v>184882</x:v>
+        <x:v>184131</x:v>
       </x:c>
       <x:c r="ES49" s="3" t="n">
-        <x:v>186006</x:v>
+        <x:v>185150</x:v>
       </x:c>
       <x:c r="ET49" s="3" t="n">
-        <x:v>184685</x:v>
+        <x:v>183845</x:v>
       </x:c>
       <x:c r="EU49" s="3" t="n">
-        <x:v>182423</x:v>
+        <x:v>181672</x:v>
       </x:c>
       <x:c r="EV49" s="3" t="n">
-        <x:v>180137</x:v>
+        <x:v>179346</x:v>
       </x:c>
       <x:c r="EW49" s="3" t="n">
-        <x:v>190119</x:v>
+        <x:v>189270</x:v>
       </x:c>
       <x:c r="EX49" s="3" t="n">
-        <x:v>201328</x:v>
+        <x:v>200535</x:v>
       </x:c>
       <x:c r="EY49" s="3" t="n">
-        <x:v>208831</x:v>
+        <x:v>207900</x:v>
       </x:c>
       <x:c r="EZ49" s="3" t="n">
-        <x:v>221539</x:v>
+        <x:v>220585</x:v>
       </x:c>
       <x:c r="FA49" s="3" t="n">
-        <x:v>226505</x:v>
+        <x:v>225460</x:v>
       </x:c>
       <x:c r="FB49" s="3" t="n">
-        <x:v>202510</x:v>
+        <x:v>201800</x:v>
       </x:c>
       <x:c r="FC49" s="3" t="n">
-        <x:v>206628</x:v>
+        <x:v>205644</x:v>
       </x:c>
       <x:c r="FD49" s="3" t="n">
-        <x:v>170257</x:v>
+        <x:v>169425</x:v>
       </x:c>
       <x:c r="FE49" s="3" t="n">
-        <x:v>178257</x:v>
+        <x:v>177450</x:v>
       </x:c>
       <x:c r="FF49" s="3" t="n">
-        <x:v>198329</x:v>
+        <x:v>197680</x:v>
       </x:c>
       <x:c r="FG49" s="3" t="n">
-        <x:v>212411</x:v>
+        <x:v>211413</x:v>
       </x:c>
       <x:c r="FH49" s="3" t="n">
-        <x:v>213360</x:v>
+        <x:v>212190</x:v>
       </x:c>
       <x:c r="FI49" s="3" t="n">
-        <x:v>216278</x:v>
+        <x:v>215204</x:v>
       </x:c>
       <x:c r="FJ49" s="3" t="n">
-        <x:v>229075</x:v>
+        <x:v>228475</x:v>
       </x:c>
       <x:c r="FK49" s="3" t="n">
-        <x:v>234908</x:v>
+        <x:v>233722</x:v>
       </x:c>
       <x:c r="FL49" s="3" t="n">
-        <x:v>247851</x:v>
+        <x:v>246459</x:v>
       </x:c>
       <x:c r="FM49" s="3" t="n">
-        <x:v>247975</x:v>
+        <x:v>246538</x:v>
       </x:c>
       <x:c r="FN49" s="3" t="n">
-        <x:v>259589</x:v>
+        <x:v>259285</x:v>
       </x:c>
       <x:c r="FO49" s="3" t="n">
-        <x:v>269566</x:v>
+        <x:v>268128</x:v>
       </x:c>
       <x:c r="FP49" s="3" t="n">
-        <x:v>268766</x:v>
+        <x:v>267131</x:v>
       </x:c>
       <x:c r="FQ49" s="3" t="n">
-        <x:v>279274</x:v>
+        <x:v>277414</x:v>
       </x:c>
       <x:c r="FR49" s="3" t="n">
-        <x:v>272856</x:v>
+        <x:v>273209</x:v>
       </x:c>
       <x:c r="FS49" s="3" t="n">
-        <x:v>274960</x:v>
+        <x:v>281766</x:v>
       </x:c>
       <x:c r="FT49" s="3" t="n">
-        <x:v>284008</x:v>
+        <x:v>289835</x:v>
       </x:c>
       <x:c r="FU49" s="3" t="n">
-        <x:v>295837</x:v>
+        <x:v>302393</x:v>
       </x:c>
       <x:c r="FV49" s="3" t="n">
-        <x:v>295392</x:v>
+        <x:v>303537</x:v>
       </x:c>
       <x:c r="FW49" s="3" t="n">
-        <x:v>298789</x:v>
+        <x:v>304364</x:v>
       </x:c>
       <x:c r="FX49" s="3" t="n">
-        <x:v>300856</x:v>
+        <x:v>308924</x:v>
+      </x:c>
+      <x:c r="FY49" s="3" t="n">
+        <x:v>315053</x:v>
+      </x:c>
+      <x:c r="FZ49" s="3" t="n">
+        <x:v>312857</x:v>
       </x:c>
     </x:row>
-    <x:row r="50" spans="1:180">
+    <x:row r="50" spans="1:182">
       <x:c r="B50" s="2" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="O50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="V50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="W50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="X50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Y50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Z50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AA50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AB50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AC50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AD50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AE50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AF50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AG50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AH50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AI50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AJ50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AK50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AL50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AM50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AN50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AO50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AP50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AQ50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AR50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AS50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AT50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AU50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AV50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AW50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AX50" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AY50" s="3" t="n">
-        <x:v>815817</x:v>
+        <x:v>815551</x:v>
       </x:c>
       <x:c r="AZ50" s="3" t="n">
-        <x:v>817294</x:v>
+        <x:v>817132</x:v>
       </x:c>
       <x:c r="BA50" s="3" t="n">
-        <x:v>814051</x:v>
+        <x:v>813524</x:v>
       </x:c>
       <x:c r="BB50" s="3" t="n">
-        <x:v>817744</x:v>
+        <x:v>817773</x:v>
       </x:c>
       <x:c r="BC50" s="3" t="n">
-        <x:v>831213</x:v>
+        <x:v>830923</x:v>
       </x:c>
       <x:c r="BD50" s="3" t="n">
-        <x:v>826216</x:v>
+        <x:v>826029</x:v>
       </x:c>
       <x:c r="BE50" s="3" t="n">
-        <x:v>829758</x:v>
+        <x:v>829052</x:v>
       </x:c>
       <x:c r="BF50" s="3" t="n">
-        <x:v>845578</x:v>
+        <x:v>845794</x:v>
       </x:c>
       <x:c r="BG50" s="3" t="n">
-        <x:v>845079</x:v>
+        <x:v>844805</x:v>
       </x:c>
       <x:c r="BH50" s="3" t="n">
-        <x:v>848574</x:v>
+        <x:v>848303</x:v>
       </x:c>
       <x:c r="BI50" s="3" t="n">
-        <x:v>857404</x:v>
+        <x:v>856753</x:v>
       </x:c>
       <x:c r="BJ50" s="3" t="n">
-        <x:v>866969</x:v>
+        <x:v>867437</x:v>
       </x:c>
       <x:c r="BK50" s="3" t="n">
-        <x:v>863003</x:v>
+        <x:v>862738</x:v>
       </x:c>
       <x:c r="BL50" s="3" t="n">
-        <x:v>865676</x:v>
+        <x:v>865285</x:v>
       </x:c>
       <x:c r="BM50" s="3" t="n">
-        <x:v>878171</x:v>
+        <x:v>877480</x:v>
       </x:c>
       <x:c r="BN50" s="3" t="n">
-        <x:v>887042</x:v>
+        <x:v>887659</x:v>
       </x:c>
       <x:c r="BO50" s="3" t="n">
-        <x:v>878803</x:v>
+        <x:v>878766</x:v>
       </x:c>
       <x:c r="BP50" s="3" t="n">
-        <x:v>892983</x:v>
+        <x:v>892417</x:v>
       </x:c>
       <x:c r="BQ50" s="3" t="n">
-        <x:v>888443</x:v>
+        <x:v>887907</x:v>
       </x:c>
       <x:c r="BR50" s="3" t="n">
-        <x:v>903917</x:v>
+        <x:v>904500</x:v>
       </x:c>
       <x:c r="BS50" s="3" t="n">
-        <x:v>913940</x:v>
+        <x:v>913562</x:v>
       </x:c>
       <x:c r="BT50" s="3" t="n">
-        <x:v>924938</x:v>
+        <x:v>924592</x:v>
       </x:c>
       <x:c r="BU50" s="3" t="n">
-        <x:v>932560</x:v>
+        <x:v>932131</x:v>
       </x:c>
       <x:c r="BV50" s="3" t="n">
-        <x:v>946990</x:v>
+        <x:v>947395</x:v>
       </x:c>
       <x:c r="BW50" s="3" t="n">
-        <x:v>952348</x:v>
+        <x:v>951882</x:v>
       </x:c>
       <x:c r="BX50" s="3" t="n">
-        <x:v>953185</x:v>
+        <x:v>952765</x:v>
       </x:c>
       <x:c r="BY50" s="3" t="n">
-        <x:v>967784</x:v>
+        <x:v>967464</x:v>
       </x:c>
       <x:c r="BZ50" s="3" t="n">
-        <x:v>985247</x:v>
+        <x:v>985438</x:v>
       </x:c>
       <x:c r="CA50" s="3" t="n">
-        <x:v>992314</x:v>
+        <x:v>991497</x:v>
       </x:c>
       <x:c r="CB50" s="3" t="n">
-        <x:v>1003121</x:v>
+        <x:v>1002895</x:v>
       </x:c>
       <x:c r="CC50" s="3" t="n">
-        <x:v>1010278</x:v>
+        <x:v>1010112</x:v>
       </x:c>
       <x:c r="CD50" s="3" t="n">
-        <x:v>1014886</x:v>
+        <x:v>1015104</x:v>
       </x:c>
       <x:c r="CE50" s="3" t="n">
-        <x:v>1014822</x:v>
+        <x:v>1014100</x:v>
       </x:c>
       <x:c r="CF50" s="3" t="n">
-        <x:v>1009416</x:v>
+        <x:v>1009184</x:v>
       </x:c>
       <x:c r="CG50" s="3" t="n">
-        <x:v>1014754</x:v>
+        <x:v>1014561</x:v>
       </x:c>
       <x:c r="CH50" s="3" t="n">
-        <x:v>1026849</x:v>
+        <x:v>1027054</x:v>
       </x:c>
       <x:c r="CI50" s="3" t="n">
-        <x:v>1022395</x:v>
+        <x:v>1022001</x:v>
       </x:c>
       <x:c r="CJ50" s="3" t="n">
-        <x:v>1034624</x:v>
+        <x:v>1034382</x:v>
       </x:c>
       <x:c r="CK50" s="3" t="n">
-        <x:v>1033021</x:v>
+        <x:v>1032682</x:v>
       </x:c>
       <x:c r="CL50" s="3" t="n">
-        <x:v>1035505</x:v>
+        <x:v>1035537</x:v>
       </x:c>
       <x:c r="CM50" s="3" t="n">
-        <x:v>1044744</x:v>
+        <x:v>1044474</x:v>
       </x:c>
       <x:c r="CN50" s="3" t="n">
-        <x:v>1039442</x:v>
+        <x:v>1039285</x:v>
       </x:c>
       <x:c r="CO50" s="3" t="n">
-        <x:v>1044513</x:v>
+        <x:v>1044148</x:v>
       </x:c>
       <x:c r="CP50" s="3" t="n">
-        <x:v>1048986</x:v>
+        <x:v>1048971</x:v>
       </x:c>
       <x:c r="CQ50" s="3" t="n">
-        <x:v>1056562</x:v>
+        <x:v>1056267</x:v>
       </x:c>
       <x:c r="CR50" s="3" t="n">
-        <x:v>1060919</x:v>
+        <x:v>1060560</x:v>
       </x:c>
       <x:c r="CS50" s="3" t="n">
-        <x:v>1069599</x:v>
+        <x:v>1069270</x:v>
       </x:c>
       <x:c r="CT50" s="3" t="n">
-        <x:v>1077571</x:v>
+        <x:v>1077355</x:v>
       </x:c>
       <x:c r="CU50" s="3" t="n">
-        <x:v>1079926</x:v>
+        <x:v>1079861</x:v>
       </x:c>
       <x:c r="CV50" s="3" t="n">
-        <x:v>1086547</x:v>
+        <x:v>1085896</x:v>
       </x:c>
       <x:c r="CW50" s="3" t="n">
-        <x:v>1100123</x:v>
+        <x:v>1099747</x:v>
       </x:c>
       <x:c r="CX50" s="3" t="n">
-        <x:v>1098973</x:v>
+        <x:v>1098766</x:v>
       </x:c>
       <x:c r="CY50" s="3" t="n">
-        <x:v>1111391</x:v>
+        <x:v>1111004</x:v>
       </x:c>
       <x:c r="CZ50" s="3" t="n">
-        <x:v>1138619</x:v>
+        <x:v>1138297</x:v>
       </x:c>
       <x:c r="DA50" s="3" t="n">
-        <x:v>1145721</x:v>
+        <x:v>1145369</x:v>
       </x:c>
       <x:c r="DB50" s="3" t="n">
-        <x:v>1158410</x:v>
+        <x:v>1158462</x:v>
       </x:c>
       <x:c r="DC50" s="3" t="n">
-        <x:v>1173638</x:v>
+        <x:v>1173292</x:v>
       </x:c>
       <x:c r="DD50" s="3" t="n">
-        <x:v>1188733</x:v>
+        <x:v>1188224</x:v>
       </x:c>
       <x:c r="DE50" s="3" t="n">
-        <x:v>1193492</x:v>
+        <x:v>1192971</x:v>
       </x:c>
       <x:c r="DF50" s="3" t="n">
-        <x:v>1205838</x:v>
+        <x:v>1206227</x:v>
       </x:c>
       <x:c r="DG50" s="3" t="n">
-        <x:v>1206432</x:v>
+        <x:v>1206533</x:v>
       </x:c>
       <x:c r="DH50" s="3" t="n">
-        <x:v>1198748</x:v>
+        <x:v>1197602</x:v>
       </x:c>
       <x:c r="DI50" s="3" t="n">
-        <x:v>1191518</x:v>
+        <x:v>1190692</x:v>
       </x:c>
       <x:c r="DJ50" s="3" t="n">
-        <x:v>1180116</x:v>
+        <x:v>1180641</x:v>
       </x:c>
       <x:c r="DK50" s="3" t="n">
-        <x:v>1167447</x:v>
+        <x:v>1168028</x:v>
       </x:c>
       <x:c r="DL50" s="3" t="n">
-        <x:v>1169396</x:v>
+        <x:v>1167990</x:v>
       </x:c>
       <x:c r="DM50" s="3" t="n">
-        <x:v>1168275</x:v>
+        <x:v>1167476</x:v>
       </x:c>
       <x:c r="DN50" s="3" t="n">
-        <x:v>1177117</x:v>
+        <x:v>1177407</x:v>
       </x:c>
       <x:c r="DO50" s="3" t="n">
-        <x:v>1182788</x:v>
+        <x:v>1183892</x:v>
       </x:c>
       <x:c r="DP50" s="3" t="n">
-        <x:v>1204084</x:v>
+        <x:v>1202243</x:v>
       </x:c>
       <x:c r="DQ50" s="3" t="n">
-        <x:v>1225946</x:v>
+        <x:v>1225307</x:v>
       </x:c>
       <x:c r="DR50" s="3" t="n">
-        <x:v>1232556</x:v>
+        <x:v>1232433</x:v>
       </x:c>
       <x:c r="DS50" s="3" t="n">
-        <x:v>1226848</x:v>
+        <x:v>1227479</x:v>
       </x:c>
       <x:c r="DT50" s="3" t="n">
-        <x:v>1254381</x:v>
+        <x:v>1253151</x:v>
       </x:c>
       <x:c r="DU50" s="3" t="n">
-        <x:v>1249910</x:v>
+        <x:v>1249613</x:v>
       </x:c>
       <x:c r="DV50" s="3" t="n">
-        <x:v>1237107</x:v>
+        <x:v>1236621</x:v>
       </x:c>
       <x:c r="DW50" s="3" t="n">
-        <x:v>1249706</x:v>
+        <x:v>1249776</x:v>
       </x:c>
       <x:c r="DX50" s="3" t="n">
-        <x:v>1247959</x:v>
+        <x:v>1247265</x:v>
       </x:c>
       <x:c r="DY50" s="3" t="n">
-        <x:v>1248442</x:v>
+        <x:v>1248484</x:v>
       </x:c>
       <x:c r="DZ50" s="3" t="n">
-        <x:v>1265451</x:v>
+        <x:v>1265049</x:v>
       </x:c>
       <x:c r="EA50" s="3" t="n">
-        <x:v>1250390</x:v>
+        <x:v>1250472</x:v>
       </x:c>
       <x:c r="EB50" s="3" t="n">
-        <x:v>1264333</x:v>
+        <x:v>1263731</x:v>
       </x:c>
       <x:c r="EC50" s="3" t="n">
-        <x:v>1280204</x:v>
+        <x:v>1280139</x:v>
       </x:c>
       <x:c r="ED50" s="3" t="n">
-        <x:v>1285212</x:v>
+        <x:v>1284805</x:v>
       </x:c>
       <x:c r="EE50" s="3" t="n">
-        <x:v>1297818</x:v>
+        <x:v>1297674</x:v>
       </x:c>
       <x:c r="EF50" s="3" t="n">
-        <x:v>1307071</x:v>
+        <x:v>1306811</x:v>
       </x:c>
       <x:c r="EG50" s="3" t="n">
-        <x:v>1311383</x:v>
+        <x:v>1311315</x:v>
       </x:c>
       <x:c r="EH50" s="3" t="n">
-        <x:v>1323902</x:v>
+        <x:v>1323460</x:v>
       </x:c>
       <x:c r="EI50" s="3" t="n">
-        <x:v>1346670</x:v>
+        <x:v>1346290</x:v>
       </x:c>
       <x:c r="EJ50" s="3" t="n">
-        <x:v>1356571</x:v>
+        <x:v>1356345</x:v>
       </x:c>
       <x:c r="EK50" s="3" t="n">
-        <x:v>1363015</x:v>
+        <x:v>1362955</x:v>
       </x:c>
       <x:c r="EL50" s="3" t="n">
-        <x:v>1387012</x:v>
+        <x:v>1386504</x:v>
       </x:c>
       <x:c r="EM50" s="3" t="n">
-        <x:v>1387319</x:v>
+        <x:v>1386955</x:v>
       </x:c>
       <x:c r="EN50" s="3" t="n">
-        <x:v>1404123</x:v>
+        <x:v>1403497</x:v>
       </x:c>
       <x:c r="EO50" s="3" t="n">
-        <x:v>1409758</x:v>
+        <x:v>1409734</x:v>
       </x:c>
       <x:c r="EP50" s="3" t="n">
-        <x:v>1417669</x:v>
+        <x:v>1417048</x:v>
       </x:c>
       <x:c r="EQ50" s="3" t="n">
-        <x:v>1432911</x:v>
+        <x:v>1432173</x:v>
       </x:c>
       <x:c r="ER50" s="3" t="n">
-        <x:v>1436357</x:v>
+        <x:v>1436000</x:v>
       </x:c>
       <x:c r="ES50" s="3" t="n">
-        <x:v>1449973</x:v>
+        <x:v>1450125</x:v>
       </x:c>
       <x:c r="ET50" s="3" t="n">
-        <x:v>1441130</x:v>
+        <x:v>1440726</x:v>
       </x:c>
       <x:c r="EU50" s="3" t="n">
-        <x:v>1465338</x:v>
+        <x:v>1464779</x:v>
       </x:c>
       <x:c r="EV50" s="3" t="n">
-        <x:v>1464439</x:v>
+        <x:v>1463757</x:v>
       </x:c>
       <x:c r="EW50" s="3" t="n">
-        <x:v>1455949</x:v>
+        <x:v>1456158</x:v>
       </x:c>
       <x:c r="EX50" s="3" t="n">
-        <x:v>1460785</x:v>
+        <x:v>1460587</x:v>
       </x:c>
       <x:c r="EY50" s="3" t="n">
-        <x:v>1459184</x:v>
+        <x:v>1458617</x:v>
       </x:c>
       <x:c r="EZ50" s="3" t="n">
-        <x:v>1460255</x:v>
+        <x:v>1459501</x:v>
       </x:c>
       <x:c r="FA50" s="3" t="n">
-        <x:v>1457025</x:v>
+        <x:v>1457417</x:v>
       </x:c>
       <x:c r="FB50" s="3" t="n">
-        <x:v>1490985</x:v>
+        <x:v>1490754</x:v>
       </x:c>
       <x:c r="FC50" s="3" t="n">
-        <x:v>1495051</x:v>
+        <x:v>1494455</x:v>
       </x:c>
       <x:c r="FD50" s="3" t="n">
-        <x:v>1389417</x:v>
+        <x:v>1388179</x:v>
       </x:c>
       <x:c r="FE50" s="3" t="n">
-        <x:v>1446959</x:v>
+        <x:v>1447905</x:v>
       </x:c>
       <x:c r="FF50" s="3" t="n">
-        <x:v>1448701</x:v>
+        <x:v>1447999</x:v>
       </x:c>
       <x:c r="FG50" s="3" t="n">
-        <x:v>1501699</x:v>
+        <x:v>1501346</x:v>
       </x:c>
       <x:c r="FH50" s="3" t="n">
-        <x:v>1510373</x:v>
+        <x:v>1508732</x:v>
       </x:c>
       <x:c r="FI50" s="3" t="n">
-        <x:v>1528778</x:v>
+        <x:v>1530154</x:v>
       </x:c>
       <x:c r="FJ50" s="3" t="n">
-        <x:v>1534213</x:v>
+        <x:v>1532960</x:v>
       </x:c>
       <x:c r="FK50" s="3" t="n">
-        <x:v>1542333</x:v>
+        <x:v>1541773</x:v>
       </x:c>
       <x:c r="FL50" s="3" t="n">
-        <x:v>1553937</x:v>
+        <x:v>1552106</x:v>
       </x:c>
       <x:c r="FM50" s="3" t="n">
-        <x:v>1546181</x:v>
+        <x:v>1548442</x:v>
       </x:c>
       <x:c r="FN50" s="3" t="n">
-        <x:v>1529516</x:v>
+        <x:v>1527831</x:v>
       </x:c>
       <x:c r="FO50" s="3" t="n">
-        <x:v>1537056</x:v>
+        <x:v>1536234</x:v>
       </x:c>
       <x:c r="FP50" s="3" t="n">
-        <x:v>1538162</x:v>
+        <x:v>1536070</x:v>
       </x:c>
       <x:c r="FQ50" s="3" t="n">
-        <x:v>1534802</x:v>
+        <x:v>1538315</x:v>
       </x:c>
       <x:c r="FR50" s="3" t="n">
-        <x:v>1544383</x:v>
+        <x:v>1542183</x:v>
       </x:c>
       <x:c r="FS50" s="3" t="n">
-        <x:v>1549902</x:v>
+        <x:v>1550808</x:v>
       </x:c>
       <x:c r="FT50" s="3" t="n">
-        <x:v>1536999</x:v>
+        <x:v>1534503</x:v>
       </x:c>
       <x:c r="FU50" s="3" t="n">
-        <x:v>1547796</x:v>
+        <x:v>1555068</x:v>
       </x:c>
       <x:c r="FV50" s="3" t="n">
-        <x:v>1557211</x:v>
+        <x:v>1559158</x:v>
       </x:c>
       <x:c r="FW50" s="3" t="n">
-        <x:v>1548107</x:v>
+        <x:v>1553317</x:v>
       </x:c>
       <x:c r="FX50" s="3" t="n">
-        <x:v>1558649</x:v>
+        <x:v>1565534</x:v>
+      </x:c>
+      <x:c r="FY50" s="3" t="n">
+        <x:v>1576738</x:v>
+      </x:c>
+      <x:c r="FZ50" s="3" t="n">
+        <x:v>1604848</x:v>
       </x:c>
     </x:row>
-    <x:row r="51" spans="1:180">
+    <x:row r="51" spans="1:182">
       <x:c r="B51" s="2" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="O51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="V51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="W51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="X51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Y51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Z51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AA51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AB51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AC51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AD51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AE51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AF51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AG51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AH51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AI51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AJ51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AK51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AL51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AM51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AN51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AO51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AP51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AQ51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AR51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AS51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AT51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AU51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AV51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AW51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AX51" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AY51" s="3" t="n">
-        <x:v>808650</x:v>
+        <x:v>808833</x:v>
       </x:c>
       <x:c r="AZ51" s="3" t="n">
-        <x:v>813368</x:v>
+        <x:v>813169</x:v>
       </x:c>
       <x:c r="BA51" s="3" t="n">
-        <x:v>806892</x:v>
+        <x:v>806424</x:v>
       </x:c>
       <x:c r="BB51" s="3" t="n">
-        <x:v>815057</x:v>
+        <x:v>814787</x:v>
       </x:c>
       <x:c r="BC51" s="3" t="n">
-        <x:v>820139</x:v>
+        <x:v>820221</x:v>
       </x:c>
       <x:c r="BD51" s="3" t="n">
-        <x:v>838445</x:v>
+        <x:v>838194</x:v>
       </x:c>
       <x:c r="BE51" s="3" t="n">
-        <x:v>838872</x:v>
+        <x:v>838182</x:v>
       </x:c>
       <x:c r="BF51" s="3" t="n">
-        <x:v>855540</x:v>
+        <x:v>855479</x:v>
       </x:c>
       <x:c r="BG51" s="3" t="n">
-        <x:v>851708</x:v>
+        <x:v>851662</x:v>
       </x:c>
       <x:c r="BH51" s="3" t="n">
-        <x:v>858138</x:v>
+        <x:v>857976</x:v>
       </x:c>
       <x:c r="BI51" s="3" t="n">
-        <x:v>862741</x:v>
+        <x:v>862173</x:v>
       </x:c>
       <x:c r="BJ51" s="3" t="n">
-        <x:v>875059</x:v>
+        <x:v>875377</x:v>
       </x:c>
       <x:c r="BK51" s="3" t="n">
-        <x:v>877548</x:v>
+        <x:v>877422</x:v>
       </x:c>
       <x:c r="BL51" s="3" t="n">
-        <x:v>860282</x:v>
+        <x:v>860055</x:v>
       </x:c>
       <x:c r="BM51" s="3" t="n">
-        <x:v>871364</x:v>
+        <x:v>870704</x:v>
       </x:c>
       <x:c r="BN51" s="3" t="n">
-        <x:v>883662</x:v>
+        <x:v>884288</x:v>
       </x:c>
       <x:c r="BO51" s="3" t="n">
-        <x:v>875711</x:v>
+        <x:v>876119</x:v>
       </x:c>
       <x:c r="BP51" s="3" t="n">
-        <x:v>889509</x:v>
+        <x:v>888925</x:v>
       </x:c>
       <x:c r="BQ51" s="3" t="n">
-        <x:v>893888</x:v>
+        <x:v>893382</x:v>
       </x:c>
       <x:c r="BR51" s="3" t="n">
-        <x:v>909324</x:v>
+        <x:v>910008</x:v>
       </x:c>
       <x:c r="BS51" s="3" t="n">
-        <x:v>921299</x:v>
+        <x:v>921069</x:v>
       </x:c>
       <x:c r="BT51" s="3" t="n">
-        <x:v>931347</x:v>
+        <x:v>931155</x:v>
       </x:c>
       <x:c r="BU51" s="3" t="n">
-        <x:v>934084</x:v>
+        <x:v>933745</x:v>
       </x:c>
       <x:c r="BV51" s="3" t="n">
-        <x:v>946031</x:v>
+        <x:v>946484</x:v>
       </x:c>
       <x:c r="BW51" s="3" t="n">
-        <x:v>952357</x:v>
+        <x:v>952021</x:v>
       </x:c>
       <x:c r="BX51" s="3" t="n">
-        <x:v>952796</x:v>
+        <x:v>952365</x:v>
       </x:c>
       <x:c r="BY51" s="3" t="n">
-        <x:v>965835</x:v>
+        <x:v>965648</x:v>
       </x:c>
       <x:c r="BZ51" s="3" t="n">
-        <x:v>982351</x:v>
+        <x:v>982467</x:v>
       </x:c>
       <x:c r="CA51" s="3" t="n">
-        <x:v>985142</x:v>
+        <x:v>984251</x:v>
       </x:c>
       <x:c r="CB51" s="3" t="n">
-        <x:v>1014491</x:v>
+        <x:v>1014366</x:v>
       </x:c>
       <x:c r="CC51" s="3" t="n">
-        <x:v>1020915</x:v>
+        <x:v>1021028</x:v>
       </x:c>
       <x:c r="CD51" s="3" t="n">
-        <x:v>1012318</x:v>
+        <x:v>1012507</x:v>
       </x:c>
       <x:c r="CE51" s="3" t="n">
-        <x:v>1025085</x:v>
+        <x:v>1024353</x:v>
       </x:c>
       <x:c r="CF51" s="3" t="n">
-        <x:v>1014417</x:v>
+        <x:v>1014256</x:v>
       </x:c>
       <x:c r="CG51" s="3" t="n">
-        <x:v>1012348</x:v>
+        <x:v>1012455</x:v>
       </x:c>
       <x:c r="CH51" s="3" t="n">
-        <x:v>1012651</x:v>
+        <x:v>1012829</x:v>
       </x:c>
       <x:c r="CI51" s="3" t="n">
-        <x:v>1022326</x:v>
+        <x:v>1022226</x:v>
       </x:c>
       <x:c r="CJ51" s="3" t="n">
-        <x:v>1028658</x:v>
+        <x:v>1028390</x:v>
       </x:c>
       <x:c r="CK51" s="3" t="n">
-        <x:v>1030636</x:v>
+        <x:v>1030489</x:v>
       </x:c>
       <x:c r="CL51" s="3" t="n">
-        <x:v>1033778</x:v>
+        <x:v>1033721</x:v>
       </x:c>
       <x:c r="CM51" s="3" t="n">
-        <x:v>1049466</x:v>
+        <x:v>1049575</x:v>
       </x:c>
       <x:c r="CN51" s="3" t="n">
-        <x:v>1039400</x:v>
+        <x:v>1039346</x:v>
       </x:c>
       <x:c r="CO51" s="3" t="n">
-        <x:v>1039185</x:v>
+        <x:v>1039016</x:v>
       </x:c>
       <x:c r="CP51" s="3" t="n">
-        <x:v>1048285</x:v>
+        <x:v>1048156</x:v>
       </x:c>
       <x:c r="CQ51" s="3" t="n">
-        <x:v>1050621</x:v>
+        <x:v>1050522</x:v>
       </x:c>
       <x:c r="CR51" s="3" t="n">
-        <x:v>1053514</x:v>
+        <x:v>1053233</x:v>
       </x:c>
       <x:c r="CS51" s="3" t="n">
-        <x:v>1066004</x:v>
+        <x:v>1065836</x:v>
       </x:c>
       <x:c r="CT51" s="3" t="n">
-        <x:v>1077199</x:v>
+        <x:v>1076682</x:v>
       </x:c>
       <x:c r="CU51" s="3" t="n">
-        <x:v>1075198</x:v>
+        <x:v>1075497</x:v>
       </x:c>
       <x:c r="CV51" s="3" t="n">
-        <x:v>1081016</x:v>
+        <x:v>1080242</x:v>
       </x:c>
       <x:c r="CW51" s="3" t="n">
-        <x:v>1085909</x:v>
+        <x:v>1085646</x:v>
       </x:c>
       <x:c r="CX51" s="3" t="n">
-        <x:v>1105959</x:v>
+        <x:v>1105494</x:v>
       </x:c>
       <x:c r="CY51" s="3" t="n">
-        <x:v>1104937</x:v>
+        <x:v>1104615</x:v>
       </x:c>
       <x:c r="CZ51" s="3" t="n">
-        <x:v>1134998</x:v>
+        <x:v>1134939</x:v>
       </x:c>
       <x:c r="DA51" s="3" t="n">
-        <x:v>1148509</x:v>
+        <x:v>1148187</x:v>
       </x:c>
       <x:c r="DB51" s="3" t="n">
-        <x:v>1159257</x:v>
+        <x:v>1159298</x:v>
       </x:c>
       <x:c r="DC51" s="3" t="n">
-        <x:v>1178041</x:v>
+        <x:v>1177872</x:v>
       </x:c>
       <x:c r="DD51" s="3" t="n">
-        <x:v>1185219</x:v>
+        <x:v>1184898</x:v>
       </x:c>
       <x:c r="DE51" s="3" t="n">
-        <x:v>1209677</x:v>
+        <x:v>1208989</x:v>
       </x:c>
       <x:c r="DF51" s="3" t="n">
-        <x:v>1213946</x:v>
+        <x:v>1214651</x:v>
       </x:c>
       <x:c r="DG51" s="3" t="n">
-        <x:v>1204248</x:v>
+        <x:v>1204903</x:v>
       </x:c>
       <x:c r="DH51" s="3" t="n">
-        <x:v>1208743</x:v>
+        <x:v>1207217</x:v>
       </x:c>
       <x:c r="DI51" s="3" t="n">
-        <x:v>1197646</x:v>
+        <x:v>1196449</x:v>
       </x:c>
       <x:c r="DJ51" s="3" t="n">
-        <x:v>1159120</x:v>
+        <x:v>1160089</x:v>
       </x:c>
       <x:c r="DK51" s="3" t="n">
-        <x:v>1147795</x:v>
+        <x:v>1148992</x:v>
       </x:c>
       <x:c r="DL51" s="3" t="n">
-        <x:v>1140445</x:v>
+        <x:v>1138700</x:v>
       </x:c>
       <x:c r="DM51" s="3" t="n">
-        <x:v>1148280</x:v>
+        <x:v>1147140</x:v>
       </x:c>
       <x:c r="DN51" s="3" t="n">
-        <x:v>1163950</x:v>
+        <x:v>1164659</x:v>
       </x:c>
       <x:c r="DO51" s="3" t="n">
-        <x:v>1180877</x:v>
+        <x:v>1182851</x:v>
       </x:c>
       <x:c r="DP51" s="3" t="n">
-        <x:v>1213614</x:v>
+        <x:v>1211030</x:v>
       </x:c>
       <x:c r="DQ51" s="3" t="n">
-        <x:v>1235639</x:v>
+        <x:v>1234620</x:v>
       </x:c>
       <x:c r="DR51" s="3" t="n">
-        <x:v>1229629</x:v>
+        <x:v>1229789</x:v>
       </x:c>
       <x:c r="DS51" s="3" t="n">
-        <x:v>1250252</x:v>
+        <x:v>1251491</x:v>
       </x:c>
       <x:c r="DT51" s="3" t="n">
-        <x:v>1261600</x:v>
+        <x:v>1259986</x:v>
       </x:c>
       <x:c r="DU51" s="3" t="n">
-        <x:v>1257428</x:v>
+        <x:v>1256888</x:v>
       </x:c>
       <x:c r="DV51" s="3" t="n">
-        <x:v>1238035</x:v>
+        <x:v>1237714</x:v>
       </x:c>
       <x:c r="DW51" s="3" t="n">
-        <x:v>1245248</x:v>
+        <x:v>1245582</x:v>
       </x:c>
       <x:c r="DX51" s="3" t="n">
-        <x:v>1244510</x:v>
+        <x:v>1243761</x:v>
       </x:c>
       <x:c r="DY51" s="3" t="n">
-        <x:v>1259475</x:v>
+        <x:v>1259518</x:v>
       </x:c>
       <x:c r="DZ51" s="3" t="n">
-        <x:v>1247652</x:v>
+        <x:v>1247599</x:v>
       </x:c>
       <x:c r="EA51" s="3" t="n">
-        <x:v>1252719</x:v>
+        <x:v>1253089</x:v>
       </x:c>
       <x:c r="EB51" s="3" t="n">
-        <x:v>1263734</x:v>
+        <x:v>1263042</x:v>
       </x:c>
       <x:c r="EC51" s="3" t="n">
-        <x:v>1271092</x:v>
+        <x:v>1271021</x:v>
       </x:c>
       <x:c r="ED51" s="3" t="n">
-        <x:v>1288510</x:v>
+        <x:v>1288461</x:v>
       </x:c>
       <x:c r="EE51" s="3" t="n">
-        <x:v>1295182</x:v>
+        <x:v>1295228</x:v>
       </x:c>
       <x:c r="EF51" s="3" t="n">
-        <x:v>1309959</x:v>
+        <x:v>1309881</x:v>
       </x:c>
       <x:c r="EG51" s="3" t="n">
-        <x:v>1314944</x:v>
+        <x:v>1314848</x:v>
       </x:c>
       <x:c r="EH51" s="3" t="n">
-        <x:v>1329387</x:v>
+        <x:v>1329285</x:v>
       </x:c>
       <x:c r="EI51" s="3" t="n">
-        <x:v>1349292</x:v>
+        <x:v>1348971</x:v>
       </x:c>
       <x:c r="EJ51" s="3" t="n">
-        <x:v>1360935</x:v>
+        <x:v>1360925</x:v>
       </x:c>
       <x:c r="EK51" s="3" t="n">
-        <x:v>1375051</x:v>
+        <x:v>1374922</x:v>
       </x:c>
       <x:c r="EL51" s="3" t="n">
-        <x:v>1394552</x:v>
+        <x:v>1394356</x:v>
       </x:c>
       <x:c r="EM51" s="3" t="n">
-        <x:v>1398003</x:v>
+        <x:v>1397756</x:v>
       </x:c>
       <x:c r="EN51" s="3" t="n">
-        <x:v>1411287</x:v>
+        <x:v>1410558</x:v>
       </x:c>
       <x:c r="EO51" s="3" t="n">
-        <x:v>1416959</x:v>
+        <x:v>1416837</x:v>
       </x:c>
       <x:c r="EP51" s="3" t="n">
-        <x:v>1414185</x:v>
+        <x:v>1413796</x:v>
       </x:c>
       <x:c r="EQ51" s="3" t="n">
-        <x:v>1438792</x:v>
+        <x:v>1437840</x:v>
       </x:c>
       <x:c r="ER51" s="3" t="n">
-        <x:v>1439256</x:v>
+        <x:v>1439167</x:v>
       </x:c>
       <x:c r="ES51" s="3" t="n">
-        <x:v>1454028</x:v>
+        <x:v>1454229</x:v>
       </x:c>
       <x:c r="ET51" s="3" t="n">
-        <x:v>1453274</x:v>
+        <x:v>1453234</x:v>
       </x:c>
       <x:c r="EU51" s="3" t="n">
-        <x:v>1472478</x:v>
+        <x:v>1471873</x:v>
       </x:c>
       <x:c r="EV51" s="3" t="n">
-        <x:v>1477139</x:v>
+        <x:v>1476518</x:v>
       </x:c>
       <x:c r="EW51" s="3" t="n">
-        <x:v>1456485</x:v>
+        <x:v>1456783</x:v>
       </x:c>
       <x:c r="EX51" s="3" t="n">
-        <x:v>1479730</x:v>
+        <x:v>1480088</x:v>
       </x:c>
       <x:c r="EY51" s="3" t="n">
-        <x:v>1473110</x:v>
+        <x:v>1472442</x:v>
       </x:c>
       <x:c r="EZ51" s="3" t="n">
-        <x:v>1471512</x:v>
+        <x:v>1470844</x:v>
       </x:c>
       <x:c r="FA51" s="3" t="n">
-        <x:v>1456891</x:v>
+        <x:v>1457330</x:v>
       </x:c>
       <x:c r="FB51" s="3" t="n">
-        <x:v>1500130</x:v>
+        <x:v>1500548</x:v>
       </x:c>
       <x:c r="FC51" s="3" t="n">
-        <x:v>1484090</x:v>
+        <x:v>1483435</x:v>
       </x:c>
       <x:c r="FD51" s="3" t="n">
-        <x:v>1386784</x:v>
+        <x:v>1385285</x:v>
       </x:c>
       <x:c r="FE51" s="3" t="n">
-        <x:v>1441632</x:v>
+        <x:v>1442685</x:v>
       </x:c>
       <x:c r="FF51" s="3" t="n">
-        <x:v>1453211</x:v>
+        <x:v>1453174</x:v>
       </x:c>
       <x:c r="FG51" s="3" t="n">
-        <x:v>1498364</x:v>
+        <x:v>1498084</x:v>
       </x:c>
       <x:c r="FH51" s="3" t="n">
-        <x:v>1499591</x:v>
+        <x:v>1497488</x:v>
       </x:c>
       <x:c r="FI51" s="3" t="n">
-        <x:v>1526054</x:v>
+        <x:v>1527387</x:v>
       </x:c>
       <x:c r="FJ51" s="3" t="n">
-        <x:v>1558780</x:v>
+        <x:v>1558252</x:v>
       </x:c>
       <x:c r="FK51" s="3" t="n">
-        <x:v>1560458</x:v>
+        <x:v>1559819</x:v>
       </x:c>
       <x:c r="FL51" s="3" t="n">
-        <x:v>1580150</x:v>
+        <x:v>1577767</x:v>
       </x:c>
       <x:c r="FM51" s="3" t="n">
-        <x:v>1575074</x:v>
+        <x:v>1577550</x:v>
       </x:c>
       <x:c r="FN51" s="3" t="n">
-        <x:v>1539341</x:v>
+        <x:v>1538340</x:v>
       </x:c>
       <x:c r="FO51" s="3" t="n">
-        <x:v>1551150</x:v>
+        <x:v>1550065</x:v>
       </x:c>
       <x:c r="FP51" s="3" t="n">
-        <x:v>1543372</x:v>
+        <x:v>1540307</x:v>
       </x:c>
       <x:c r="FQ51" s="3" t="n">
-        <x:v>1522275</x:v>
+        <x:v>1526807</x:v>
       </x:c>
       <x:c r="FR51" s="3" t="n">
-        <x:v>1528848</x:v>
+        <x:v>1527707</x:v>
       </x:c>
       <x:c r="FS51" s="3" t="n">
-        <x:v>1558211</x:v>
+        <x:v>1556698</x:v>
       </x:c>
       <x:c r="FT51" s="3" t="n">
-        <x:v>1532379</x:v>
+        <x:v>1526102</x:v>
       </x:c>
       <x:c r="FU51" s="3" t="n">
-        <x:v>1555372</x:v>
+        <x:v>1554636</x:v>
       </x:c>
       <x:c r="FV51" s="3" t="n">
-        <x:v>1559053</x:v>
+        <x:v>1560228</x:v>
       </x:c>
       <x:c r="FW51" s="3" t="n">
-        <x:v>1545878</x:v>
+        <x:v>1551236</x:v>
       </x:c>
       <x:c r="FX51" s="3" t="n">
-        <x:v>1573696</x:v>
+        <x:v>1578853</x:v>
+      </x:c>
+      <x:c r="FY51" s="3" t="n">
+        <x:v>1582029</x:v>
+      </x:c>
+      <x:c r="FZ51" s="3" t="n">
+        <x:v>1601903</x:v>
       </x:c>
     </x:row>
-    <x:row r="52" spans="1:180">
+    <x:row r="52" spans="1:182">
       <x:c r="B52" s="2" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="O52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="V52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="W52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="X52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Y52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Z52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AA52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AB52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AC52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AD52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AE52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AF52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AG52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AH52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AI52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AJ52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AK52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AL52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AM52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AN52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AO52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AP52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AQ52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AR52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AS52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AT52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AU52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AV52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AW52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AX52" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AY52" s="3" t="n">
-        <x:v>979020</x:v>
+        <x:v>978419</x:v>
       </x:c>
       <x:c r="AZ52" s="3" t="n">
-        <x:v>983769</x:v>
+        <x:v>983210</x:v>
       </x:c>
       <x:c r="BA52" s="3" t="n">
-        <x:v>996567</x:v>
+        <x:v>995573</x:v>
       </x:c>
       <x:c r="BB52" s="3" t="n">
-        <x:v>999793</x:v>
+        <x:v>999426</x:v>
       </x:c>
       <x:c r="BC52" s="3" t="n">
-        <x:v>1023933</x:v>
+        <x:v>1023286</x:v>
       </x:c>
       <x:c r="BD52" s="3" t="n">
-        <x:v>1025726</x:v>
+        <x:v>1025143</x:v>
       </x:c>
       <x:c r="BE52" s="3" t="n">
-        <x:v>1032759</x:v>
+        <x:v>1031470</x:v>
       </x:c>
       <x:c r="BF52" s="3" t="n">
-        <x:v>1064438</x:v>
+        <x:v>1064231</x:v>
       </x:c>
       <x:c r="BG52" s="3" t="n">
-        <x:v>1077826</x:v>
+        <x:v>1077184</x:v>
       </x:c>
       <x:c r="BH52" s="3" t="n">
-        <x:v>1083210</x:v>
+        <x:v>1082598</x:v>
       </x:c>
       <x:c r="BI52" s="3" t="n">
-        <x:v>1090774</x:v>
+        <x:v>1089496</x:v>
       </x:c>
       <x:c r="BJ52" s="3" t="n">
-        <x:v>1100159</x:v>
+        <x:v>1100228</x:v>
       </x:c>
       <x:c r="BK52" s="3" t="n">
-        <x:v>1099896</x:v>
+        <x:v>1099236</x:v>
       </x:c>
       <x:c r="BL52" s="3" t="n">
-        <x:v>1112509</x:v>
+        <x:v>1111776</x:v>
       </x:c>
       <x:c r="BM52" s="3" t="n">
-        <x:v>1122211</x:v>
+        <x:v>1120870</x:v>
       </x:c>
       <x:c r="BN52" s="3" t="n">
-        <x:v>1140188</x:v>
+        <x:v>1140439</x:v>
       </x:c>
       <x:c r="BO52" s="3" t="n">
-        <x:v>1149615</x:v>
+        <x:v>1149308</x:v>
       </x:c>
       <x:c r="BP52" s="3" t="n">
-        <x:v>1179262</x:v>
+        <x:v>1178204</x:v>
       </x:c>
       <x:c r="BQ52" s="3" t="n">
-        <x:v>1180871</x:v>
+        <x:v>1179715</x:v>
       </x:c>
       <x:c r="BR52" s="3" t="n">
-        <x:v>1206153</x:v>
+        <x:v>1206380</x:v>
       </x:c>
       <x:c r="BS52" s="3" t="n">
-        <x:v>1220349</x:v>
+        <x:v>1219485</x:v>
       </x:c>
       <x:c r="BT52" s="3" t="n">
-        <x:v>1234751</x:v>
+        <x:v>1233976</x:v>
       </x:c>
       <x:c r="BU52" s="3" t="n">
-        <x:v>1252264</x:v>
+        <x:v>1251269</x:v>
       </x:c>
       <x:c r="BV52" s="3" t="n">
-        <x:v>1273698</x:v>
+        <x:v>1273642</x:v>
       </x:c>
       <x:c r="BW52" s="3" t="n">
-        <x:v>1278511</x:v>
+        <x:v>1277493</x:v>
       </x:c>
       <x:c r="BX52" s="3" t="n">
-        <x:v>1287126</x:v>
+        <x:v>1286178</x:v>
       </x:c>
       <x:c r="BY52" s="3" t="n">
-        <x:v>1314067</x:v>
+        <x:v>1313240</x:v>
       </x:c>
       <x:c r="BZ52" s="3" t="n">
-        <x:v>1332804</x:v>
+        <x:v>1332377</x:v>
       </x:c>
       <x:c r="CA52" s="3" t="n">
-        <x:v>1352452</x:v>
+        <x:v>1350857</x:v>
       </x:c>
       <x:c r="CB52" s="3" t="n">
-        <x:v>1380800</x:v>
+        <x:v>1380108</x:v>
       </x:c>
       <x:c r="CC52" s="3" t="n">
-        <x:v>1406029</x:v>
+        <x:v>1405451</x:v>
       </x:c>
       <x:c r="CD52" s="3" t="n">
-        <x:v>1414206</x:v>
+        <x:v>1413781</x:v>
       </x:c>
       <x:c r="CE52" s="3" t="n">
-        <x:v>1403487</x:v>
+        <x:v>1402037</x:v>
       </x:c>
       <x:c r="CF52" s="3" t="n">
-        <x:v>1389701</x:v>
+        <x:v>1388990</x:v>
       </x:c>
       <x:c r="CG52" s="3" t="n">
-        <x:v>1399629</x:v>
+        <x:v>1398941</x:v>
       </x:c>
       <x:c r="CH52" s="3" t="n">
-        <x:v>1416060</x:v>
+        <x:v>1415622</x:v>
       </x:c>
       <x:c r="CI52" s="3" t="n">
-        <x:v>1415617</x:v>
+        <x:v>1414768</x:v>
       </x:c>
       <x:c r="CJ52" s="3" t="n">
-        <x:v>1431732</x:v>
+        <x:v>1430973</x:v>
       </x:c>
       <x:c r="CK52" s="3" t="n">
-        <x:v>1418627</x:v>
+        <x:v>1417668</x:v>
       </x:c>
       <x:c r="CL52" s="3" t="n">
-        <x:v>1428094</x:v>
+        <x:v>1427420</x:v>
       </x:c>
       <x:c r="CM52" s="3" t="n">
-        <x:v>1445171</x:v>
+        <x:v>1444465</x:v>
       </x:c>
       <x:c r="CN52" s="3" t="n">
-        <x:v>1443651</x:v>
+        <x:v>1443048</x:v>
       </x:c>
       <x:c r="CO52" s="3" t="n">
-        <x:v>1460284</x:v>
+        <x:v>1459291</x:v>
       </x:c>
       <x:c r="CP52" s="3" t="n">
-        <x:v>1471781</x:v>
+        <x:v>1471027</x:v>
       </x:c>
       <x:c r="CQ52" s="3" t="n">
-        <x:v>1495392</x:v>
+        <x:v>1494550</x:v>
       </x:c>
       <x:c r="CR52" s="3" t="n">
-        <x:v>1520534</x:v>
+        <x:v>1519589</x:v>
       </x:c>
       <x:c r="CS52" s="3" t="n">
-        <x:v>1528918</x:v>
+        <x:v>1527958</x:v>
       </x:c>
       <x:c r="CT52" s="3" t="n">
-        <x:v>1540594</x:v>
+        <x:v>1539438</x:v>
       </x:c>
       <x:c r="CU52" s="3" t="n">
-        <x:v>1546057</x:v>
+        <x:v>1545591</x:v>
       </x:c>
       <x:c r="CV52" s="3" t="n">
-        <x:v>1569463</x:v>
+        <x:v>1567947</x:v>
       </x:c>
       <x:c r="CW52" s="3" t="n">
-        <x:v>1602836</x:v>
+        <x:v>1601791</x:v>
       </x:c>
       <x:c r="CX52" s="3" t="n">
-        <x:v>1600812</x:v>
+        <x:v>1599702</x:v>
       </x:c>
       <x:c r="CY52" s="3" t="n">
-        <x:v>1637285</x:v>
+        <x:v>1636188</x:v>
       </x:c>
       <x:c r="CZ52" s="3" t="n">
-        <x:v>1663854</x:v>
+        <x:v>1662810</x:v>
       </x:c>
       <x:c r="DA52" s="3" t="n">
-        <x:v>1676893</x:v>
+        <x:v>1675866</x:v>
       </x:c>
       <x:c r="DB52" s="3" t="n">
-        <x:v>1705808</x:v>
+        <x:v>1705204</x:v>
       </x:c>
       <x:c r="DC52" s="3" t="n">
-        <x:v>1717337</x:v>
+        <x:v>1716319</x:v>
       </x:c>
       <x:c r="DD52" s="3" t="n">
-        <x:v>1744182</x:v>
+        <x:v>1742754</x:v>
       </x:c>
       <x:c r="DE52" s="3" t="n">
-        <x:v>1750995</x:v>
+        <x:v>1749653</x:v>
       </x:c>
       <x:c r="DF52" s="3" t="n">
-        <x:v>1776677</x:v>
+        <x:v>1776629</x:v>
       </x:c>
       <x:c r="DG52" s="3" t="n">
-        <x:v>1787950</x:v>
+        <x:v>1787723</x:v>
       </x:c>
       <x:c r="DH52" s="3" t="n">
-        <x:v>1770440</x:v>
+        <x:v>1767892</x:v>
       </x:c>
       <x:c r="DI52" s="3" t="n">
-        <x:v>1755226</x:v>
+        <x:v>1753403</x:v>
       </x:c>
       <x:c r="DJ52" s="3" t="n">
-        <x:v>1705235</x:v>
+        <x:v>1705318</x:v>
       </x:c>
       <x:c r="DK52" s="3" t="n">
-        <x:v>1648653</x:v>
+        <x:v>1649005</x:v>
       </x:c>
       <x:c r="DL52" s="3" t="n">
-        <x:v>1635574</x:v>
+        <x:v>1633035</x:v>
       </x:c>
       <x:c r="DM52" s="3" t="n">
-        <x:v>1649591</x:v>
+        <x:v>1647977</x:v>
       </x:c>
       <x:c r="DN52" s="3" t="n">
-        <x:v>1657090</x:v>
+        <x:v>1656740</x:v>
       </x:c>
       <x:c r="DO52" s="3" t="n">
-        <x:v>1678248</x:v>
+        <x:v>1679293</x:v>
       </x:c>
       <x:c r="DP52" s="3" t="n">
-        <x:v>1727162</x:v>
+        <x:v>1723866</x:v>
       </x:c>
       <x:c r="DQ52" s="3" t="n">
-        <x:v>1767849</x:v>
+        <x:v>1766456</x:v>
       </x:c>
       <x:c r="DR52" s="3" t="n">
-        <x:v>1792035</x:v>
+        <x:v>1790908</x:v>
       </x:c>
       <x:c r="DS52" s="3" t="n">
-        <x:v>1788413</x:v>
+        <x:v>1788758</x:v>
       </x:c>
       <x:c r="DT52" s="3" t="n">
-        <x:v>1820113</x:v>
+        <x:v>1817699</x:v>
       </x:c>
       <x:c r="DU52" s="3" t="n">
-        <x:v>1834043</x:v>
+        <x:v>1833171</x:v>
       </x:c>
       <x:c r="DV52" s="3" t="n">
-        <x:v>1795994</x:v>
+        <x:v>1794340</x:v>
       </x:c>
       <x:c r="DW52" s="3" t="n">
-        <x:v>1825579</x:v>
+        <x:v>1824959</x:v>
       </x:c>
       <x:c r="DX52" s="3" t="n">
-        <x:v>1830584</x:v>
+        <x:v>1829005</x:v>
       </x:c>
       <x:c r="DY52" s="3" t="n">
-        <x:v>1824532</x:v>
+        <x:v>1824239</x:v>
       </x:c>
       <x:c r="DZ52" s="3" t="n">
-        <x:v>1829543</x:v>
+        <x:v>1828172</x:v>
       </x:c>
       <x:c r="EA52" s="3" t="n">
-        <x:v>1817700</x:v>
+        <x:v>1817154</x:v>
       </x:c>
       <x:c r="EB52" s="3" t="n">
-        <x:v>1837850</x:v>
+        <x:v>1836359</x:v>
       </x:c>
       <x:c r="EC52" s="3" t="n">
-        <x:v>1858450</x:v>
+        <x:v>1857840</x:v>
       </x:c>
       <x:c r="ED52" s="3" t="n">
-        <x:v>1860189</x:v>
+        <x:v>1858888</x:v>
       </x:c>
       <x:c r="EE52" s="3" t="n">
-        <x:v>1881688</x:v>
+        <x:v>1880795</x:v>
       </x:c>
       <x:c r="EF52" s="3" t="n">
-        <x:v>1898664</x:v>
+        <x:v>1897741</x:v>
       </x:c>
       <x:c r="EG52" s="3" t="n">
-        <x:v>1914046</x:v>
+        <x:v>1913337</x:v>
       </x:c>
       <x:c r="EH52" s="3" t="n">
-        <x:v>1932750</x:v>
+        <x:v>1931440</x:v>
       </x:c>
       <x:c r="EI52" s="3" t="n">
-        <x:v>1953645</x:v>
+        <x:v>1952412</x:v>
       </x:c>
       <x:c r="EJ52" s="3" t="n">
-        <x:v>1977774</x:v>
+        <x:v>1976775</x:v>
       </x:c>
       <x:c r="EK52" s="3" t="n">
-        <x:v>1994912</x:v>
+        <x:v>1994053</x:v>
       </x:c>
       <x:c r="EL52" s="3" t="n">
-        <x:v>2025980</x:v>
+        <x:v>2024559</x:v>
       </x:c>
       <x:c r="EM52" s="3" t="n">
-        <x:v>2027662</x:v>
+        <x:v>2026644</x:v>
       </x:c>
       <x:c r="EN52" s="3" t="n">
-        <x:v>2041440</x:v>
+        <x:v>2039673</x:v>
       </x:c>
       <x:c r="EO52" s="3" t="n">
-        <x:v>2049044</x:v>
+        <x:v>2048023</x:v>
       </x:c>
       <x:c r="EP52" s="3" t="n">
-        <x:v>2068142</x:v>
+        <x:v>2066498</x:v>
       </x:c>
       <x:c r="EQ52" s="3" t="n">
-        <x:v>2076963</x:v>
+        <x:v>2075337</x:v>
       </x:c>
       <x:c r="ER52" s="3" t="n">
-        <x:v>2101363</x:v>
+        <x:v>2100203</x:v>
       </x:c>
       <x:c r="ES52" s="3" t="n">
-        <x:v>2120603</x:v>
+        <x:v>2119726</x:v>
       </x:c>
       <x:c r="ET52" s="3" t="n">
-        <x:v>2121918</x:v>
+        <x:v>2120634</x:v>
       </x:c>
       <x:c r="EU52" s="3" t="n">
-        <x:v>2143084</x:v>
+        <x:v>2141835</x:v>
       </x:c>
       <x:c r="EV52" s="3" t="n">
-        <x:v>2149490</x:v>
+        <x:v>2147768</x:v>
       </x:c>
       <x:c r="EW52" s="3" t="n">
-        <x:v>2155111</x:v>
+        <x:v>2154239</x:v>
       </x:c>
       <x:c r="EX52" s="3" t="n">
-        <x:v>2178340</x:v>
+        <x:v>2177430</x:v>
       </x:c>
       <x:c r="EY52" s="3" t="n">
-        <x:v>2187162</x:v>
+        <x:v>2185998</x:v>
       </x:c>
       <x:c r="EZ52" s="3" t="n">
-        <x:v>2212029</x:v>
+        <x:v>2210133</x:v>
       </x:c>
       <x:c r="FA52" s="3" t="n">
-        <x:v>2221344</x:v>
+        <x:v>2220510</x:v>
       </x:c>
       <x:c r="FB52" s="3" t="n">
-        <x:v>2222831</x:v>
+        <x:v>2221930</x:v>
       </x:c>
       <x:c r="FC52" s="3" t="n">
-        <x:v>2237021</x:v>
+        <x:v>2236037</x:v>
       </x:c>
       <x:c r="FD52" s="3" t="n">
-        <x:v>2008194</x:v>
+        <x:v>2005564</x:v>
       </x:c>
       <x:c r="FE52" s="3" t="n">
-        <x:v>2147484</x:v>
+        <x:v>2147250</x:v>
       </x:c>
       <x:c r="FF52" s="3" t="n">
-        <x:v>2189554</x:v>
+        <x:v>2188026</x:v>
       </x:c>
       <x:c r="FG52" s="3" t="n">
-        <x:v>2270204</x:v>
+        <x:v>2269904</x:v>
       </x:c>
       <x:c r="FH52" s="3" t="n">
-        <x:v>2283044</x:v>
+        <x:v>2279364</x:v>
       </x:c>
       <x:c r="FI52" s="3" t="n">
-        <x:v>2300095</x:v>
+        <x:v>2300112</x:v>
       </x:c>
       <x:c r="FJ52" s="3" t="n">
-        <x:v>2333159</x:v>
+        <x:v>2330935</x:v>
       </x:c>
       <x:c r="FK52" s="3" t="n">
-        <x:v>2353055</x:v>
+        <x:v>2352761</x:v>
       </x:c>
       <x:c r="FL52" s="3" t="n">
-        <x:v>2372734</x:v>
+        <x:v>2368479</x:v>
       </x:c>
       <x:c r="FM52" s="3" t="n">
-        <x:v>2375554</x:v>
+        <x:v>2376389</x:v>
       </x:c>
       <x:c r="FN52" s="3" t="n">
-        <x:v>2368111</x:v>
+        <x:v>2365569</x:v>
       </x:c>
       <x:c r="FO52" s="3" t="n">
-        <x:v>2384579</x:v>
+        <x:v>2384498</x:v>
       </x:c>
       <x:c r="FP52" s="3" t="n">
-        <x:v>2378919</x:v>
+        <x:v>2373654</x:v>
       </x:c>
       <x:c r="FQ52" s="3" t="n">
-        <x:v>2389591</x:v>
+        <x:v>2391705</x:v>
       </x:c>
       <x:c r="FR52" s="3" t="n">
-        <x:v>2398464</x:v>
+        <x:v>2396045</x:v>
       </x:c>
       <x:c r="FS52" s="3" t="n">
-        <x:v>2398215</x:v>
+        <x:v>2403476</x:v>
       </x:c>
       <x:c r="FT52" s="3" t="n">
-        <x:v>2400978</x:v>
+        <x:v>2403781</x:v>
       </x:c>
       <x:c r="FU52" s="3" t="n">
-        <x:v>2420362</x:v>
+        <x:v>2425576</x:v>
       </x:c>
       <x:c r="FV52" s="3" t="n">
-        <x:v>2436514</x:v>
+        <x:v>2448603</x:v>
       </x:c>
       <x:c r="FW52" s="3" t="n">
-        <x:v>2445347</x:v>
+        <x:v>2451116</x:v>
       </x:c>
       <x:c r="FX52" s="3" t="n">
-        <x:v>2462034</x:v>
+        <x:v>2474814</x:v>
+      </x:c>
+      <x:c r="FY52" s="3" t="n">
+        <x:v>2496070</x:v>
+      </x:c>
+      <x:c r="FZ52" s="3" t="n">
+        <x:v>2512717</x:v>
       </x:c>
     </x:row>
-    <x:row r="53" spans="1:180">
+    <x:row r="53" spans="1:182">
       <x:c r="B53" s="2" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="O53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="V53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="W53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="X53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Y53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Z53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AA53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AB53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AC53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AD53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AE53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AF53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AG53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AH53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AI53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AJ53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AK53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AL53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AM53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AN53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AO53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AP53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AQ53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AR53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AS53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AT53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AU53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AV53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AW53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AX53" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AY53" s="3" t="n">
-        <x:v>972261</x:v>
+        <x:v>972051</x:v>
       </x:c>
       <x:c r="AZ53" s="3" t="n">
-        <x:v>979998</x:v>
+        <x:v>979382</x:v>
       </x:c>
       <x:c r="BA53" s="3" t="n">
-        <x:v>989795</x:v>
+        <x:v>988832</x:v>
       </x:c>
       <x:c r="BB53" s="3" t="n">
-        <x:v>997149</x:v>
+        <x:v>996483</x:v>
       </x:c>
       <x:c r="BC53" s="3" t="n">
-        <x:v>1013537</x:v>
+        <x:v>1013210</x:v>
       </x:c>
       <x:c r="BD53" s="3" t="n">
-        <x:v>1036834</x:v>
+        <x:v>1036163</x:v>
       </x:c>
       <x:c r="BE53" s="3" t="n">
-        <x:v>1040987</x:v>
+        <x:v>1039685</x:v>
       </x:c>
       <x:c r="BF53" s="3" t="n">
-        <x:v>1073433</x:v>
+        <x:v>1072942</x:v>
       </x:c>
       <x:c r="BG53" s="3" t="n">
-        <x:v>1083718</x:v>
+        <x:v>1083259</x:v>
       </x:c>
       <x:c r="BH53" s="3" t="n">
-        <x:v>1091799</x:v>
+        <x:v>1091260</x:v>
       </x:c>
       <x:c r="BI53" s="3" t="n">
-        <x:v>1095479</x:v>
+        <x:v>1094251</x:v>
       </x:c>
       <x:c r="BJ53" s="3" t="n">
-        <x:v>1107398</x:v>
+        <x:v>1107301</x:v>
       </x:c>
       <x:c r="BK53" s="3" t="n">
-        <x:v>1112986</x:v>
+        <x:v>1112423</x:v>
       </x:c>
       <x:c r="BL53" s="3" t="n">
-        <x:v>1107466</x:v>
+        <x:v>1106860</x:v>
       </x:c>
       <x:c r="BM53" s="3" t="n">
-        <x:v>1115889</x:v>
+        <x:v>1114554</x:v>
       </x:c>
       <x:c r="BN53" s="3" t="n">
-        <x:v>1136972</x:v>
+        <x:v>1137208</x:v>
       </x:c>
       <x:c r="BO53" s="3" t="n">
-        <x:v>1146582</x:v>
+        <x:v>1146663</x:v>
       </x:c>
       <x:c r="BP53" s="3" t="n">
-        <x:v>1175853</x:v>
+        <x:v>1174755</x:v>
       </x:c>
       <x:c r="BQ53" s="3" t="n">
-        <x:v>1185708</x:v>
+        <x:v>1184552</x:v>
       </x:c>
       <x:c r="BR53" s="3" t="n">
-        <x:v>1210944</x:v>
+        <x:v>1211238</x:v>
       </x:c>
       <x:c r="BS53" s="3" t="n">
-        <x:v>1226980</x:v>
+        <x:v>1226226</x:v>
       </x:c>
       <x:c r="BT53" s="3" t="n">
-        <x:v>1240494</x:v>
+        <x:v>1239836</x:v>
       </x:c>
       <x:c r="BU53" s="3" t="n">
-        <x:v>1253444</x:v>
+        <x:v>1252507</x:v>
       </x:c>
       <x:c r="BV53" s="3" t="n">
-        <x:v>1272559</x:v>
+        <x:v>1272522</x:v>
       </x:c>
       <x:c r="BW53" s="3" t="n">
-        <x:v>1278254</x:v>
+        <x:v>1277331</x:v>
       </x:c>
       <x:c r="BX53" s="3" t="n">
-        <x:v>1286484</x:v>
+        <x:v>1285499</x:v>
       </x:c>
       <x:c r="BY53" s="3" t="n">
-        <x:v>1311945</x:v>
+        <x:v>1311217</x:v>
       </x:c>
       <x:c r="BZ53" s="3" t="n">
-        <x:v>1329798</x:v>
+        <x:v>1329274</x:v>
       </x:c>
       <x:c r="CA53" s="3" t="n">
-        <x:v>1345357</x:v>
+        <x:v>1343666</x:v>
       </x:c>
       <x:c r="CB53" s="3" t="n">
-        <x:v>1391266</x:v>
+        <x:v>1390638</x:v>
       </x:c>
       <x:c r="CC53" s="3" t="n">
-        <x:v>1415775</x:v>
+        <x:v>1415430</x:v>
       </x:c>
       <x:c r="CD53" s="3" t="n">
-        <x:v>1411425</x:v>
+        <x:v>1410946</x:v>
       </x:c>
       <x:c r="CE53" s="3" t="n">
-        <x:v>1412886</x:v>
+        <x:v>1411395</x:v>
       </x:c>
       <x:c r="CF53" s="3" t="n">
-        <x:v>1394123</x:v>
+        <x:v>1393451</x:v>
       </x:c>
       <x:c r="CG53" s="3" t="n">
-        <x:v>1397025</x:v>
+        <x:v>1396595</x:v>
       </x:c>
       <x:c r="CH53" s="3" t="n">
-        <x:v>1402274</x:v>
+        <x:v>1401788</x:v>
       </x:c>
       <x:c r="CI53" s="3" t="n">
-        <x:v>1415219</x:v>
+        <x:v>1414622</x:v>
       </x:c>
       <x:c r="CJ53" s="3" t="n">
-        <x:v>1425733</x:v>
+        <x:v>1424923</x:v>
       </x:c>
       <x:c r="CK53" s="3" t="n">
-        <x:v>1416043</x:v>
+        <x:v>1415238</x:v>
       </x:c>
       <x:c r="CL53" s="3" t="n">
-        <x:v>1426126</x:v>
+        <x:v>1425340</x:v>
       </x:c>
       <x:c r="CM53" s="3" t="n">
-        <x:v>1449417</x:v>
+        <x:v>1449044</x:v>
       </x:c>
       <x:c r="CN53" s="3" t="n">
-        <x:v>1443304</x:v>
+        <x:v>1442770</x:v>
       </x:c>
       <x:c r="CO53" s="3" t="n">
-        <x:v>1454835</x:v>
+        <x:v>1454003</x:v>
       </x:c>
       <x:c r="CP53" s="3" t="n">
-        <x:v>1470775</x:v>
+        <x:v>1469883</x:v>
       </x:c>
       <x:c r="CQ53" s="3" t="n">
-        <x:v>1489248</x:v>
+        <x:v>1488570</x:v>
       </x:c>
       <x:c r="CR53" s="3" t="n">
-        <x:v>1512930</x:v>
+        <x:v>1512036</x:v>
       </x:c>
       <x:c r="CS53" s="3" t="n">
-        <x:v>1525037</x:v>
+        <x:v>1524206</x:v>
       </x:c>
       <x:c r="CT53" s="3" t="n">
-        <x:v>1539856</x:v>
+        <x:v>1538378</x:v>
       </x:c>
       <x:c r="CU53" s="3" t="n">
-        <x:v>1541061</x:v>
+        <x:v>1540922</x:v>
       </x:c>
       <x:c r="CV53" s="3" t="n">
-        <x:v>1563663</x:v>
+        <x:v>1561998</x:v>
       </x:c>
       <x:c r="CW53" s="3" t="n">
-        <x:v>1588503</x:v>
+        <x:v>1587545</x:v>
       </x:c>
       <x:c r="CX53" s="3" t="n">
-        <x:v>1607261</x:v>
+        <x:v>1605867</x:v>
       </x:c>
       <x:c r="CY53" s="3" t="n">
-        <x:v>1630552</x:v>
+        <x:v>1629492</x:v>
       </x:c>
       <x:c r="CZ53" s="3" t="n">
-        <x:v>1659887</x:v>
+        <x:v>1659071</x:v>
       </x:c>
       <x:c r="DA53" s="3" t="n">
-        <x:v>1679178</x:v>
+        <x:v>1678150</x:v>
       </x:c>
       <x:c r="DB53" s="3" t="n">
-        <x:v>1706185</x:v>
+        <x:v>1705539</x:v>
       </x:c>
       <x:c r="DC53" s="3" t="n">
-        <x:v>1721156</x:v>
+        <x:v>1720278</x:v>
       </x:c>
       <x:c r="DD53" s="3" t="n">
-        <x:v>1740303</x:v>
+        <x:v>1739028</x:v>
       </x:c>
       <x:c r="DE53" s="3" t="n">
-        <x:v>1766245</x:v>
+        <x:v>1764704</x:v>
       </x:c>
       <x:c r="DF53" s="3" t="n">
-        <x:v>1784074</x:v>
+        <x:v>1784299</x:v>
       </x:c>
       <x:c r="DG53" s="3" t="n">
-        <x:v>1785338</x:v>
+        <x:v>1785619</x:v>
       </x:c>
       <x:c r="DH53" s="3" t="n">
-        <x:v>1779668</x:v>
+        <x:v>1776718</x:v>
       </x:c>
       <x:c r="DI53" s="3" t="n">
-        <x:v>1760704</x:v>
+        <x:v>1758488</x:v>
       </x:c>
       <x:c r="DJ53" s="3" t="n">
-        <x:v>1684393</x:v>
+        <x:v>1684884</x:v>
       </x:c>
       <x:c r="DK53" s="3" t="n">
-        <x:v>1629190</x:v>
+        <x:v>1630113</x:v>
       </x:c>
       <x:c r="DL53" s="3" t="n">
-        <x:v>1607110</x:v>
+        <x:v>1604220</x:v>
       </x:c>
       <x:c r="DM53" s="3" t="n">
-        <x:v>1629795</x:v>
+        <x:v>1627826</x:v>
       </x:c>
       <x:c r="DN53" s="3" t="n">
-        <x:v>1643912</x:v>
+        <x:v>1643941</x:v>
       </x:c>
       <x:c r="DO53" s="3" t="n">
-        <x:v>1675998</x:v>
+        <x:v>1677855</x:v>
       </x:c>
       <x:c r="DP53" s="3" t="n">
-        <x:v>1735996</x:v>
+        <x:v>1731944</x:v>
       </x:c>
       <x:c r="DQ53" s="3" t="n">
-        <x:v>1776826</x:v>
+        <x:v>1775029</x:v>
       </x:c>
       <x:c r="DR53" s="3" t="n">
-        <x:v>1788745</x:v>
+        <x:v>1787863</x:v>
       </x:c>
       <x:c r="DS53" s="3" t="n">
-        <x:v>1810800</x:v>
+        <x:v>1811697</x:v>
       </x:c>
       <x:c r="DT53" s="3" t="n">
-        <x:v>1826691</x:v>
+        <x:v>1823866</x:v>
       </x:c>
       <x:c r="DU53" s="3" t="n">
-        <x:v>1840900</x:v>
+        <x:v>1839754</x:v>
       </x:c>
       <x:c r="DV53" s="3" t="n">
-        <x:v>1796435</x:v>
+        <x:v>1794908</x:v>
       </x:c>
       <x:c r="DW53" s="3" t="n">
-        <x:v>1820622</x:v>
+        <x:v>1820230</x:v>
       </x:c>
       <x:c r="DX53" s="3" t="n">
-        <x:v>1826617</x:v>
+        <x:v>1824953</x:v>
       </x:c>
       <x:c r="DY53" s="3" t="n">
-        <x:v>1834835</x:v>
+        <x:v>1834506</x:v>
       </x:c>
       <x:c r="DZ53" s="3" t="n">
-        <x:v>1811450</x:v>
+        <x:v>1810395</x:v>
       </x:c>
       <x:c r="EA53" s="3" t="n">
-        <x:v>1819488</x:v>
+        <x:v>1819193</x:v>
       </x:c>
       <x:c r="EB53" s="3" t="n">
-        <x:v>1836724</x:v>
+        <x:v>1835110</x:v>
       </x:c>
       <x:c r="EC53" s="3" t="n">
-        <x:v>1848861</x:v>
+        <x:v>1848214</x:v>
       </x:c>
       <x:c r="ED53" s="3" t="n">
-        <x:v>1862931</x:v>
+        <x:v>1861946</x:v>
       </x:c>
       <x:c r="EE53" s="3" t="n">
-        <x:v>1878515</x:v>
+        <x:v>1877776</x:v>
       </x:c>
       <x:c r="EF53" s="3" t="n">
-        <x:v>1901034</x:v>
+        <x:v>1900255</x:v>
       </x:c>
       <x:c r="EG53" s="3" t="n">
-        <x:v>1917087</x:v>
+        <x:v>1916311</x:v>
       </x:c>
       <x:c r="EH53" s="3" t="n">
-        <x:v>1937718</x:v>
+        <x:v>1936710</x:v>
       </x:c>
       <x:c r="EI53" s="3" t="n">
-        <x:v>1955732</x:v>
+        <x:v>1954519</x:v>
       </x:c>
       <x:c r="EJ53" s="3" t="n">
-        <x:v>1981602</x:v>
+        <x:v>1980779</x:v>
       </x:c>
       <x:c r="EK53" s="3" t="n">
-        <x:v>2006434</x:v>
+        <x:v>2005462</x:v>
       </x:c>
       <x:c r="EL53" s="3" t="n">
-        <x:v>2032982</x:v>
+        <x:v>2031831</x:v>
       </x:c>
       <x:c r="EM53" s="3" t="n">
-        <x:v>2037813</x:v>
+        <x:v>2036870</x:v>
       </x:c>
       <x:c r="EN53" s="3" t="n">
-        <x:v>2048063</x:v>
+        <x:v>2046149</x:v>
       </x:c>
       <x:c r="EO53" s="3" t="n">
-        <x:v>2055702</x:v>
+        <x:v>2054541</x:v>
       </x:c>
       <x:c r="EP53" s="3" t="n">
-        <x:v>2064077</x:v>
+        <x:v>2062628</x:v>
       </x:c>
       <x:c r="EQ53" s="3" t="n">
-        <x:v>2082292</x:v>
+        <x:v>2080406</x:v>
       </x:c>
       <x:c r="ER53" s="3" t="n">
-        <x:v>2103664</x:v>
+        <x:v>2102733</x:v>
       </x:c>
       <x:c r="ES53" s="3" t="n">
-        <x:v>2124067</x:v>
+        <x:v>2123196</x:v>
       </x:c>
       <x:c r="ET53" s="3" t="n">
-        <x:v>2133550</x:v>
+        <x:v>2132588</x:v>
       </x:c>
       <x:c r="EU53" s="3" t="n">
-        <x:v>2149658</x:v>
+        <x:v>2148318</x:v>
       </x:c>
       <x:c r="EV53" s="3" t="n">
-        <x:v>2161668</x:v>
+        <x:v>2159960</x:v>
       </x:c>
       <x:c r="EW53" s="3" t="n">
-        <x:v>2155010</x:v>
+        <x:v>2154187</x:v>
       </x:c>
       <x:c r="EX53" s="3" t="n">
-        <x:v>2196795</x:v>
+        <x:v>2196397</x:v>
       </x:c>
       <x:c r="EY53" s="3" t="n">
-        <x:v>2200530</x:v>
+        <x:v>2199218</x:v>
       </x:c>
       <x:c r="EZ53" s="3" t="n">
-        <x:v>2222703</x:v>
+        <x:v>2220851</x:v>
       </x:c>
       <x:c r="FA53" s="3" t="n">
-        <x:v>2220579</x:v>
+        <x:v>2219755</x:v>
       </x:c>
       <x:c r="FB53" s="3" t="n">
-        <x:v>2231394</x:v>
+        <x:v>2231099</x:v>
       </x:c>
       <x:c r="FC53" s="3" t="n">
-        <x:v>2225464</x:v>
+        <x:v>2224384</x:v>
       </x:c>
       <x:c r="FD53" s="3" t="n">
-        <x:v>2005063</x:v>
+        <x:v>2002133</x:v>
       </x:c>
       <x:c r="FE53" s="3" t="n">
-        <x:v>2141595</x:v>
+        <x:v>2141430</x:v>
       </x:c>
       <x:c r="FF53" s="3" t="n">
-        <x:v>2193475</x:v>
+        <x:v>2192573</x:v>
       </x:c>
       <x:c r="FG53" s="3" t="n">
-        <x:v>2266257</x:v>
+        <x:v>2265991</x:v>
       </x:c>
       <x:c r="FH53" s="3" t="n">
-        <x:v>2271524</x:v>
+        <x:v>2267337</x:v>
       </x:c>
       <x:c r="FI53" s="3" t="n">
-        <x:v>2296768</x:v>
+        <x:v>2296699</x:v>
       </x:c>
       <x:c r="FJ53" s="3" t="n">
-        <x:v>2357555</x:v>
+        <x:v>2356016</x:v>
       </x:c>
       <x:c r="FK53" s="3" t="n">
-        <x:v>2370836</x:v>
+        <x:v>2370414</x:v>
       </x:c>
       <x:c r="FL53" s="3" t="n">
-        <x:v>2398697</x:v>
+        <x:v>2393832</x:v>
       </x:c>
       <x:c r="FM53" s="3" t="n">
-        <x:v>2404231</x:v>
+        <x:v>2405231</x:v>
       </x:c>
       <x:c r="FN53" s="3" t="n">
-        <x:v>2377495</x:v>
+        <x:v>2375601</x:v>
       </x:c>
       <x:c r="FO53" s="3" t="n">
-        <x:v>2398474</x:v>
+        <x:v>2398094</x:v>
       </x:c>
       <x:c r="FP53" s="3" t="n">
-        <x:v>2384064</x:v>
+        <x:v>2377801</x:v>
       </x:c>
       <x:c r="FQ53" s="3" t="n">
-        <x:v>2377270</x:v>
+        <x:v>2380355</x:v>
       </x:c>
       <x:c r="FR53" s="3" t="n">
-        <x:v>2383179</x:v>
+        <x:v>2381772</x:v>
       </x:c>
       <x:c r="FS53" s="3" t="n">
-        <x:v>2406524</x:v>
+        <x:v>2409366</x:v>
       </x:c>
       <x:c r="FT53" s="3" t="n">
-        <x:v>2396358</x:v>
+        <x:v>2395380</x:v>
       </x:c>
       <x:c r="FU53" s="3" t="n">
-        <x:v>2427938</x:v>
+        <x:v>2425144</x:v>
       </x:c>
       <x:c r="FV53" s="3" t="n">
-        <x:v>2438356</x:v>
+        <x:v>2449673</x:v>
       </x:c>
       <x:c r="FW53" s="3" t="n">
-        <x:v>2443118</x:v>
+        <x:v>2449035</x:v>
       </x:c>
       <x:c r="FX53" s="3" t="n">
-        <x:v>2477081</x:v>
+        <x:v>2488133</x:v>
+      </x:c>
+      <x:c r="FY53" s="3" t="n">
+        <x:v>2501361</x:v>
+      </x:c>
+      <x:c r="FZ53" s="3" t="n">
+        <x:v>2509772</x:v>
       </x:c>
     </x:row>
-    <x:row r="54" spans="1:180">
+    <x:row r="54" spans="1:182">
       <x:c r="A54" s="2" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="B54" s="2" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C54" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D54" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="E54" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="F54" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="G54" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="H54" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="I54" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="J54" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="K54" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
@@ -28819,440 +29134,446 @@
       <x:c r="AS54" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="AT54" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="AU54" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="AV54" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="AW54" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="AX54" s="5" t="n">
         <x:v>-2.7</x:v>
       </x:c>
       <x:c r="AY54" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="AZ54" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BA54" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="BB54" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BC54" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BD54" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="BE54" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="BF54" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="BG54" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="BH54" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BI54" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BJ54" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="BK54" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="BL54" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="BM54" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="BN54" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="BO54" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BP54" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="BQ54" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BR54" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="BS54" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="BT54" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BU54" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="BV54" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="BW54" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="BX54" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="BY54" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="BZ54" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CA54" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="CB54" s="5" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="CC54" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="CD54" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CE54" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CF54" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CG54" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="CH54" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CI54" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CJ54" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="CK54" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CL54" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CM54" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="CN54" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CO54" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CP54" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CQ54" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="CR54" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CS54" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CT54" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CU54" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="CV54" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="CW54" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="CX54" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CY54" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="CZ54" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="DA54" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DB54" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="DC54" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="DD54" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DE54" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DF54" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="DG54" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DH54" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="DI54" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DJ54" s="5" t="n">
-        <x:v>-4</x:v>
+        <x:v>-3.7</x:v>
       </x:c>
       <x:c r="DK54" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DL54" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="DM54" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="DN54" s="5" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="DO54" s="5" t="n">
+        <x:v>1.8</x:v>
+      </x:c>
+      <x:c r="DP54" s="5" t="n">
+        <x:v>2.7</x:v>
+      </x:c>
+      <x:c r="DQ54" s="5" t="n">
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="DR54" s="5" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="DS54" s="5" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="DT54" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
-      <x:c r="DM54" s="5" t="n">
-[...14 lines deleted...]
-      <x:c r="DR54" s="5" t="n">
+      <x:c r="DU54" s="5" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="DV54" s="5" t="n">
+        <x:v>-3</x:v>
+      </x:c>
+      <x:c r="DW54" s="5" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="DX54" s="5" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="DY54" s="5" t="n">
         <x:v>0.7</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>0.6</x:v>
       </x:c>
       <x:c r="DZ54" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="EA54" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="EB54" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="EC54" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="ED54" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EE54" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="EF54" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EG54" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EH54" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EI54" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EJ54" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="EK54" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="EL54" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="EM54" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="EN54" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="EO54" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EP54" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EQ54" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="ER54" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="ES54" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="ET54" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EU54" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EV54" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="EW54" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="EX54" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="EY54" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EZ54" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="FA54" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="FB54" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="FC54" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="FD54" s="5" t="n">
-        <x:v>-8.6</x:v>
+        <x:v>-8.7</x:v>
       </x:c>
       <x:c r="FE54" s="5" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="FF54" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="FG54" s="5" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="FH54" s="5" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="FI54" s="5" t="n">
+        <x:v>-0.3</x:v>
+      </x:c>
+      <x:c r="FJ54" s="5" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="FK54" s="5" t="n">
+        <x:v>-0.2</x:v>
+      </x:c>
+      <x:c r="FL54" s="5" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="FM54" s="5" t="n">
+        <x:v>-0.5</x:v>
+      </x:c>
+      <x:c r="FN54" s="5" t="n">
+        <x:v>-0.9</x:v>
+      </x:c>
+      <x:c r="FO54" s="5" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="FP54" s="5" t="n">
+        <x:v>-1.1</x:v>
+      </x:c>
+      <x:c r="FQ54" s="5" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="FR54" s="5" t="n">
+        <x:v>-0.7</x:v>
+      </x:c>
+      <x:c r="FS54" s="5" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="FT54" s="5" t="n">
+        <x:v>-0.7</x:v>
+      </x:c>
+      <x:c r="FU54" s="5" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="FV54" s="5" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="FW54" s="5" t="n">
+        <x:v>-0.3</x:v>
+      </x:c>
+      <x:c r="FX54" s="5" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="FY54" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
-      <x:c r="FI54" s="5" t="n">
-[...44 lines deleted...]
-      <x:c r="FX54" s="5" t="n">
+      <x:c r="FZ54" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="55" spans="1:180">
+    <x:row r="55" spans="1:182">
       <x:c r="B55" s="2" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C55" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D55" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="E55" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="F55" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="G55" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="H55" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="I55" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="J55" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="K55" s="5" t="n">
         <x:v>-4.5</x:v>
       </x:c>
@@ -29358,440 +29679,446 @@
       <x:c r="AS55" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="AT55" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="AU55" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="AV55" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="AW55" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="AX55" s="5" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="AY55" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="AZ55" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BA55" s="5" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="BB55" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="BC55" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="BD55" s="5" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="BE55" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="BF55" s="5" t="n">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="BG55" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BH55" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BI55" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="BJ55" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="BK55" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BL55" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BM55" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="BN55" s="5" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="BO55" s="5" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="BP55" s="5" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="BQ55" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="BR55" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="BS55" s="5" t="n">
-        <x:v>4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="BT55" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="BU55" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="BV55" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="BW55" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BX55" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BY55" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="BZ55" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="CA55" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="CB55" s="5" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="CC55" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="CD55" s="5" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="CE55" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CF55" s="5" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="CG55" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="CH55" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CI55" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="CJ55" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CK55" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="CL55" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="CM55" s="5" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="CN55" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="CO55" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CP55" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="CQ55" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CR55" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="CS55" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CT55" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="CU55" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="CV55" s="5" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="CW55" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="CX55" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="CY55" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CZ55" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="DA55" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="DB55" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="DC55" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="DD55" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DE55" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="DF55" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="DG55" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DH55" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="DI55" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DJ55" s="5" t="n">
-        <x:v>-5.1</x:v>
+        <x:v>-5.2</x:v>
       </x:c>
       <x:c r="DK55" s="5" t="n">
         <x:v>-8.6</x:v>
       </x:c>
       <x:c r="DL55" s="5" t="n">
-        <x:v>-5.9</x:v>
+        <x:v>-5.7</x:v>
       </x:c>
       <x:c r="DM55" s="5" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="DN55" s="5" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="DO55" s="5" t="n">
-        <x:v>3</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="DP55" s="5" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="DQ55" s="5" t="n">
-        <x:v>4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="DR55" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="DS55" s="5" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="DT55" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="DU55" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="DV55" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="DW55" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="DX55" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DY55" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DZ55" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="EA55" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EB55" s="5" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="EC55" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="ED55" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EE55" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="EF55" s="5" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="EG55" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="EH55" s="5" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="EI55" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="EJ55" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="EK55" s="5" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="EL55" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EM55" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="EN55" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="EO55" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="EP55" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="EQ55" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="ER55" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="ES55" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="ET55" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="EU55" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="EV55" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EW55" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="EX55" s="5" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="EY55" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EZ55" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FA55" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="FB55" s="5" t="n">
-        <x:v>-2</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
       <x:c r="FC55" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="FD55" s="5" t="n">
-        <x:v>-13</x:v>
+        <x:v>-13.1</x:v>
       </x:c>
       <x:c r="FE55" s="5" t="n">
-        <x:v>9.3</x:v>
+        <x:v>9.7</x:v>
       </x:c>
       <x:c r="FF55" s="5" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="FG55" s="5" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="FH55" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="FI55" s="5" t="n">
-        <x:v>4.8</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="FJ55" s="5" t="n">
-        <x:v>4</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="FK55" s="5" t="n">
+        <x:v>2.3</x:v>
+      </x:c>
+      <x:c r="FL55" s="5" t="n">
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="FM55" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
-      <x:c r="FL55" s="5" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="FN55" s="5" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="FO55" s="5" t="n">
+        <x:v>-0.2</x:v>
+      </x:c>
+      <x:c r="FP55" s="5" t="n">
+        <x:v>-0.4</x:v>
+      </x:c>
+      <x:c r="FQ55" s="5" t="n">
+        <x:v>-0.8</x:v>
+      </x:c>
+      <x:c r="FR55" s="5" t="n">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="FS55" s="5" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="FT55" s="5" t="n">
+        <x:v>-0.3</x:v>
+      </x:c>
+      <x:c r="FU55" s="5" t="n">
+        <x:v>2.5</x:v>
+      </x:c>
+      <x:c r="FV55" s="5" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="FW55" s="5" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="FX55" s="5" t="n">
+        <x:v>2.8</x:v>
+      </x:c>
+      <x:c r="FY55" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
-      <x:c r="FP55" s="5" t="n">
-[...24 lines deleted...]
-        <x:v>3.1</x:v>
+      <x:c r="FZ55" s="5" t="n">
+        <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="56" spans="1:180">
+    <x:row r="56" spans="1:182">
       <x:c r="B56" s="2" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C56" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D56" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="E56" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F56" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="G56" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="H56" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="I56" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="J56" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="K56" s="5" t="n">
         <x:v>-5</x:v>
       </x:c>
@@ -29897,440 +30224,446 @@
       <x:c r="AS56" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="AT56" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="AU56" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="AV56" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="AW56" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="AX56" s="5" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="AY56" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="AZ56" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BA56" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="BB56" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="BC56" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="BD56" s="5" t="n">
-        <x:v>6.3</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="BE56" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BF56" s="5" t="n">
         <x:v>9.1</x:v>
       </x:c>
       <x:c r="BG56" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="BH56" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="BI56" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="BJ56" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BK56" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="BL56" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="BM56" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="BN56" s="5" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="BO56" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="BP56" s="5" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="BQ56" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BR56" s="5" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="BS56" s="5" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="BT56" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BU56" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BV56" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="BW56" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="BX56" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="BY56" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="BZ56" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="CA56" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="CB56" s="5" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="CC56" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="CD56" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="CE56" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="CF56" s="5" t="n">
-        <x:v>-4.6</x:v>
+        <x:v>-4.7</x:v>
       </x:c>
       <x:c r="CG56" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="CH56" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="CI56" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="CJ56" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CK56" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="CL56" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CM56" s="5" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="CN56" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="CO56" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CP56" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="CQ56" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="CR56" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="CS56" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="CT56" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CU56" s="5" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="CV56" s="5" t="n">
+        <x:v>3.5</x:v>
+      </x:c>
+      <x:c r="CW56" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
-      <x:c r="CV56" s="5" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="CX56" s="5" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="CY56" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CZ56" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="DA56" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="DB56" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="DC56" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="DD56" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DE56" s="5" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="DF56" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DG56" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DH56" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="DI56" s="5" t="n">
-        <x:v>-2.6</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="DJ56" s="5" t="n">
-        <x:v>-7.5</x:v>
+        <x:v>-7.6</x:v>
       </x:c>
       <x:c r="DK56" s="5" t="n">
         <x:v>-10.2</x:v>
       </x:c>
       <x:c r="DL56" s="5" t="n">
-        <x:v>-7.6</x:v>
+        <x:v>-7.4</x:v>
       </x:c>
       <x:c r="DM56" s="5" t="n">
-        <x:v>8.8</x:v>
+        <x:v>8.7</x:v>
       </x:c>
       <x:c r="DN56" s="5" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="DO56" s="5" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="DP56" s="5" t="n">
-        <x:v>6</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="DQ56" s="5" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="DR56" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="DS56" s="5" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="DT56" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="DU56" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DV56" s="5" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="DW56" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="DX56" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DY56" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="DZ56" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="EA56" s="5" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="EB56" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="EC56" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="ED56" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EE56" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="EF56" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EG56" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="EH56" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EI56" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="EJ56" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="EK56" s="5" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="EL56" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EM56" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="EN56" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="EO56" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="EP56" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="EQ56" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="ER56" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="ES56" s="5" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="ET56" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="EU56" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="EV56" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="EW56" s="5" t="n">
-        <x:v>-3.1</x:v>
+        <x:v>-2.9</x:v>
       </x:c>
       <x:c r="EX56" s="5" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="EY56" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="EZ56" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="FA56" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="FB56" s="5" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="FC56" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="FD56" s="5" t="n">
         <x:v>-11.1</x:v>
       </x:c>
       <x:c r="FE56" s="5" t="n">
-        <x:v>12.6</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="FF56" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="FG56" s="5" t="n">
-        <x:v>6</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="FH56" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="FI56" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="FJ56" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="FK56" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="FL56" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="FM56" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="FN56" s="5" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
       <x:c r="FO56" s="5" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="FP56" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="FQ56" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="FR56" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="FS56" s="5" t="n">
+        <x:v>-0.4</x:v>
+      </x:c>
+      <x:c r="FT56" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
-      <x:c r="FT56" s="5" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="FU56" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="FV56" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FW56" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="FX56" s="5" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.1</x:v>
+      </x:c>
+      <x:c r="FY56" s="5" t="n">
+        <x:v>-0.3</x:v>
+      </x:c>
+      <x:c r="FZ56" s="5" t="n">
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
-    <x:row r="57" spans="1:180">
+    <x:row r="57" spans="1:182">
       <x:c r="B57" s="2" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C57" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D57" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="E57" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="F57" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="G57" s="5" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="H57" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="I57" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="J57" s="5" t="n">
         <x:v>-4.1</x:v>
       </x:c>
       <x:c r="K57" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
@@ -30418,458 +30751,464 @@
       <x:c r="AM57" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="AN57" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="AO57" s="5" t="n">
         <x:v>-4.9</x:v>
       </x:c>
       <x:c r="AP57" s="5" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="AQ57" s="5" t="n">
         <x:v>-9</x:v>
       </x:c>
       <x:c r="AR57" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="AS57" s="5" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="AT57" s="5" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="AU57" s="5" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="AV57" s="5" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="AW57" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="AX57" s="5" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="AY57" s="5" t="n">
         <x:v>-17.1</x:v>
       </x:c>
       <x:c r="AZ57" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="BA57" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="BB57" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="BC57" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BD57" s="5" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="BE57" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BF57" s="5" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="BG57" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="BH57" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="BI57" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="BJ57" s="5" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="BK57" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="BL57" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="BM57" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="BN57" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="BO57" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="BP57" s="5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="BQ57" s="5" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="BR57" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="BS57" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="BT57" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="BU57" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BV57" s="5" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="BW57" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="BX57" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="BY57" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="BZ57" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CA57" s="5" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="CB57" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="CC57" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="CD57" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="CE57" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="CF57" s="5" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="CG57" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="CH57" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CI57" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CJ57" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="CK57" s="5" t="n">
         <x:v>-3.3</x:v>
       </x:c>
       <x:c r="CL57" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="CM57" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="CN57" s="5" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
       <x:c r="CO57" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="CP57" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CQ57" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="CR57" s="5" t="n">
         <x:v>6.3</x:v>
       </x:c>
       <x:c r="CS57" s="5" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="CT57" s="5" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="CU57" s="5" t="n">
         <x:v>-4.1</x:v>
       </x:c>
       <x:c r="CV57" s="5" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="CW57" s="5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="CX57" s="5" t="n">
-        <x:v>3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="CY57" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CZ57" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="DA57" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DB57" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DC57" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DD57" s="5" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="DE57" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DF57" s="5" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="DG57" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DH57" s="5" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="DI57" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="DJ57" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="DK57" s="5" t="n">
         <x:v>-4.7</x:v>
       </x:c>
       <x:c r="DL57" s="5" t="n">
-        <x:v>-2.1</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
       <x:c r="DM57" s="5" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>-2.5</x:v>
       </x:c>
       <x:c r="DN57" s="5" t="n">
-        <x:v>-3</x:v>
+        <x:v>-3.1</x:v>
       </x:c>
       <x:c r="DO57" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DP57" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DQ57" s="5" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="DR57" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DS57" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="DT57" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="DU57" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="DV57" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DW57" s="5" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="DX57" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="DY57" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="DZ57" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="EA57" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="EB57" s="5" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="EC57" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="ED57" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="EE57" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="EF57" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="EG57" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="EH57" s="5" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8.1</x:v>
       </x:c>
       <x:c r="EI57" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="EJ57" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="EK57" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="EL57" s="5" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="EM57" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="EN57" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EO57" s="5" t="n">
-        <x:v>-2.7</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
       <x:c r="EP57" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="EQ57" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="ER57" s="5" t="n">
-        <x:v>5</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="ES57" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="ET57" s="5" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="EU57" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EV57" s="5" t="n">
-        <x:v>-2.7</x:v>
+        <x:v>-2.8</x:v>
       </x:c>
       <x:c r="EW57" s="5" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="EX57" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="EY57" s="5" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="EZ57" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="FA57" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FB57" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="FC57" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FD57" s="5" t="n">
-        <x:v>-16.8</x:v>
+        <x:v>-16.9</x:v>
       </x:c>
       <x:c r="FE57" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="FF57" s="5" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="FG57" s="5" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="FH57" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="FI57" s="5" t="n">
-        <x:v>10.2</x:v>
+        <x:v>10.4</x:v>
       </x:c>
       <x:c r="FJ57" s="5" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="FK57" s="5" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="FL57" s="5" t="n">
-        <x:v>7.1</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="FM57" s="5" t="n">
-        <x:v>3.6</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="FN57" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="FO57" s="5" t="n">
-        <x:v>3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="FP57" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
       <x:c r="FQ57" s="5" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="FR57" s="5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="FS57" s="5" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="FT57" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="FU57" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="FV57" s="5" t="n">
+        <x:v>2.3</x:v>
+      </x:c>
+      <x:c r="FW57" s="5" t="n">
+        <x:v>-0.7</x:v>
+      </x:c>
+      <x:c r="FX57" s="5" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="FY57" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
-      <x:c r="FW57" s="5" t="n">
-[...3 lines deleted...]
-        <x:v>4.4</x:v>
+      <x:c r="FZ57" s="5" t="n">
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
-    <x:row r="58" spans="1:180">
+    <x:row r="58" spans="1:182">
       <x:c r="B58" s="2" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C58" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D58" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="E58" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F58" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="H58" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="I58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="J58" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="K58" s="5" t="n">
         <x:v>-3</x:v>
       </x:c>
@@ -30972,443 +31311,449 @@
       <x:c r="AR58" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="AS58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="AT58" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="AU58" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="AV58" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="AW58" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="AX58" s="5" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="AY58" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="AZ58" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="BA58" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BB58" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BC58" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BD58" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BE58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BF58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BG58" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="BH58" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="BI58" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="BJ58" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="BK58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BL58" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BM58" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="BN58" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="BO58" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="BP58" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="BQ58" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="BR58" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="BS58" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BT58" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BU58" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="BV58" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BW58" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BX58" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="BY58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BZ58" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="CA58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CB58" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CC58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CD58" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CE58" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CF58" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CG58" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="CH58" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CI58" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="CJ58" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CK58" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CL58" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CM58" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="CN58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CO58" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CP58" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CQ58" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CR58" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CS58" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CT58" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CU58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CV58" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="CW58" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="CX58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CY58" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CZ58" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="DA58" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DB58" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DC58" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DD58" s="5" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="DE58" s="5" t="n">
         <x:v>1.1</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1.2</x:v>
       </x:c>
       <x:c r="DF58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DG58" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DH58" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DI58" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DJ58" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DK58" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="DL58" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="DM58" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="DN58" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DO58" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DP58" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="DQ58" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="DR58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DS58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DT58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DU58" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DV58" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="DW58" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="DX58" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="DY58" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DZ58" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="EA58" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EB58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EC58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="ED58" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EE58" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="EF58" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EG58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EH58" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EI58" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EJ58" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EK58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EL58" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EM58" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EN58" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="EO58" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="EP58" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EQ58" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="ER58" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="ES58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="ET58" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="EU58" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EV58" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EW58" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="EX58" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="EY58" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EZ58" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FA58" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FB58" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="FC58" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="FD58" s="5" t="n">
         <x:v>-7.1</x:v>
       </x:c>
       <x:c r="FE58" s="5" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="FF58" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="FG58" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="FH58" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="FI58" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="FJ58" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="FK58" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FL58" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="FM58" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="FN58" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FO58" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FP58" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="FQ58" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="FR58" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="FS58" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="FT58" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FU58" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FV58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FW58" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FX58" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="FY58" s="5" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="FZ58" s="5" t="n">
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:180">
+    <x:row r="59" spans="1:182">
       <x:c r="B59" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C59" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D59" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="E59" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F59" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G59" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="H59" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="I59" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="J59" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="K59" s="5" t="n">
         <x:v>-4.4</x:v>
       </x:c>
@@ -31511,443 +31856,449 @@
       <x:c r="AR59" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="AS59" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="AT59" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AU59" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="AV59" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="AW59" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="AX59" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="AY59" s="5" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="AZ59" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="BA59" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="BB59" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="BC59" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="BD59" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BE59" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="BF59" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="BG59" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BH59" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="BI59" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BJ59" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BK59" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BL59" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="BM59" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="BN59" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BO59" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="BP59" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BQ59" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BR59" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BS59" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BT59" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="BU59" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BV59" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BW59" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="BX59" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BY59" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BZ59" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CA59" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="CB59" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="CC59" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CD59" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CE59" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CF59" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CG59" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CH59" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CI59" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="CJ59" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="CK59" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CL59" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CM59" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="CN59" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CO59" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CP59" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CQ59" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="CR59" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CS59" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CT59" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="CU59" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="CV59" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="CW59" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="CX59" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CY59" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="CZ59" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="DA59" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DB59" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="DC59" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DD59" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="DE59" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="DF59" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="DG59" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DH59" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DI59" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DJ59" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DK59" s="5" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="DL59" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
-      <x:c r="DL59" s="5" t="n">
+      <x:c r="DM59" s="5" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="DN59" s="5" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="DO59" s="5" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+      <x:c r="DP59" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="DQ59" s="5" t="n">
         <x:v>1.3</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>1.2</x:v>
       </x:c>
       <x:c r="DR59" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DS59" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="DT59" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="DU59" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DV59" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DW59" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DX59" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="DY59" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="DZ59" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="EA59" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="EB59" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="EC59" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="ED59" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EE59" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EF59" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EG59" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EH59" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="EI59" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="EJ59" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EK59" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EL59" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="EM59" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EN59" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="EO59" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="EP59" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="EQ59" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="ER59" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="ES59" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="ET59" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EU59" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="EV59" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="EW59" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="EX59" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="EY59" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="EZ59" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="FA59" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="FB59" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="FC59" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="FD59" s="5" t="n">
         <x:v>-9.8</x:v>
       </x:c>
       <x:c r="FE59" s="5" t="n">
         <x:v>6.3</x:v>
       </x:c>
       <x:c r="FF59" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="FG59" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="FH59" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="FI59" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="FJ59" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="FK59" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FL59" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="FM59" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="FN59" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="FO59" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="FP59" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="FQ59" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="FR59" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="FS59" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="FT59" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="FU59" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="FV59" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="FW59" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="FX59" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="FY59" s="5" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="FZ59" s="5" t="n">
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="60" spans="1:180">
+    <x:row r="60" spans="1:182">
       <x:c r="B60" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C60" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D60" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="E60" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F60" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G60" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="H60" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="I60" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="J60" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="K60" s="5" t="n">
         <x:v>-4.4</x:v>
       </x:c>
@@ -32050,476 +32401,482 @@
       <x:c r="AR60" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="AS60" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="AT60" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AU60" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="AV60" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="AW60" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="AX60" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="AY60" s="5" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="AZ60" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="BA60" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="BB60" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="BC60" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BD60" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BE60" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="BF60" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="BG60" s="5" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="BH60" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
-      <x:c r="BH60" s="5" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="BI60" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="BJ60" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BK60" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="BL60" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BM60" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="BN60" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BO60" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="BP60" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BQ60" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BR60" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="BS60" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BT60" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="BU60" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BV60" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BW60" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="BX60" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BY60" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BZ60" s="5" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="CA60" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CB60" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="CC60" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CD60" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CE60" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CF60" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CG60" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CH60" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CI60" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="CJ60" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CK60" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CL60" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="CM60" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="CN60" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="CO60" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CP60" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="CQ60" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="CR60" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CS60" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CT60" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="CU60" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="CV60" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="CW60" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="CX60" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CY60" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CZ60" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="DA60" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DB60" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="DC60" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DD60" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="DE60" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="DF60" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="DG60" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DH60" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DI60" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DJ60" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DK60" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DL60" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DM60" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DN60" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="DO60" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="DP60" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="DQ60" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="DR60" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="DS60" s="5" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="DT60" s="5" t="n">
         <x:v>0.8</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1</x:v>
       </x:c>
       <x:c r="DU60" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DV60" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DW60" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="DX60" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="DY60" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DZ60" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EA60" s="5" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="EB60" s="5" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="EC60" s="5" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="ED60" s="5" t="n">
         <x:v>0.4</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>0.5</x:v>
       </x:c>
       <x:c r="EE60" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EF60" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EG60" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EH60" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="EI60" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EJ60" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EK60" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="EL60" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="EM60" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EN60" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="EO60" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="EP60" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="EQ60" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="ER60" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="ES60" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="ET60" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EU60" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EV60" s="5" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="EW60" s="5" t="n">
+        <x:v>-0.5</x:v>
+      </x:c>
+      <x:c r="EX60" s="5" t="n">
         <x:v>0.7</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EY60" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="EZ60" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="FA60" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="FB60" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FC60" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="FD60" s="5" t="n">
         <x:v>-10</x:v>
       </x:c>
       <x:c r="FE60" s="5" t="n">
-        <x:v>6.5</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="FF60" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FG60" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="FH60" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="FI60" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="FJ60" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="FK60" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FL60" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="FM60" s="5" t="n">
+        <x:v>-1.2</x:v>
+      </x:c>
+      <x:c r="FN60" s="5" t="n">
+        <x:v>-0.8</x:v>
+      </x:c>
+      <x:c r="FO60" s="5" t="n">
         <x:v>-1.1</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="FP60" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FQ60" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FR60" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="FS60" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="FT60" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FU60" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="FV60" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="FW60" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="FX60" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="FY60" s="5" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="FZ60" s="5" t="n">
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
-    <x:row r="61" spans="1:180">
+    <x:row r="61" spans="1:182">
       <x:c r="B61" s="2" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C61" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D61" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="E61" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="F61" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="G61" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="H61" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="I61" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J61" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="K61" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="L61" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="M61" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="N61" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="O61" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="P61" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="Q61" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="R61" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="S61" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="T61" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U61" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="V61" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -32574,458 +32931,464 @@
       <x:c r="AM61" s="5" t="n">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="AN61" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="AO61" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="AP61" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="AQ61" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="AR61" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="AS61" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="AT61" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="AU61" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="AV61" s="5" t="n">
         <x:v>-4.9</x:v>
       </x:c>
       <x:c r="AW61" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="AX61" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="AY61" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="AZ61" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BA61" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="BB61" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="BC61" s="5" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="BD61" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="BE61" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="BF61" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="BG61" s="5" t="n">
-        <x:v>-16</x:v>
+        <x:v>-15.9</x:v>
       </x:c>
       <x:c r="BH61" s="5" t="n">
-        <x:v>31.3</x:v>
+        <x:v>30.5</x:v>
       </x:c>
       <x:c r="BI61" s="5" t="n">
-        <x:v>-25.6</x:v>
+        <x:v>-25.2</x:v>
       </x:c>
       <x:c r="BJ61" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="BK61" s="5" t="n">
-        <x:v>6.1</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="BL61" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="BM61" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="BN61" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="BO61" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="BP61" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="BQ61" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="BR61" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="BS61" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="BT61" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="BU61" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="BV61" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BW61" s="5" t="n">
         <x:v>-11</x:v>
       </x:c>
       <x:c r="BX61" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BY61" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="BZ61" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CA61" s="5" t="n">
-        <x:v>32.4</x:v>
+        <x:v>32.2</x:v>
       </x:c>
       <x:c r="CB61" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CC61" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CD61" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="CE61" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CF61" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="CG61" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CH61" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CI61" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="CJ61" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="CK61" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="CL61" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="CM61" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="CN61" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="CO61" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="CP61" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="CQ61" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="CR61" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CS61" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="CT61" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="CU61" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="CV61" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="CW61" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CX61" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="CY61" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="CZ61" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DA61" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DB61" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="DC61" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DD61" s="5" t="n">
+        <x:v>-0.2</x:v>
+      </x:c>
+      <x:c r="DE61" s="5" t="n">
         <x:v>-0.1</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DF61" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="DG61" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DH61" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DI61" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DJ61" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DK61" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="DL61" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DM61" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="DN61" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DO61" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DP61" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="DQ61" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="DR61" s="5" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
       <x:c r="DS61" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="DT61" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DU61" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DV61" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="DW61" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="DX61" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="DY61" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DZ61" s="5" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="EA61" s="5" t="n">
         <x:v>-2.7</x:v>
       </x:c>
       <x:c r="EB61" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="EC61" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="ED61" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EE61" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="EF61" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EG61" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="EH61" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EI61" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="EJ61" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="EK61" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="EL61" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="EM61" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="EN61" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="EO61" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="EP61" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="EQ61" s="5" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="ER61" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="ES61" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="ET61" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EU61" s="5" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
       <x:c r="EV61" s="5" t="n">
+        <x:v>-0.2</x:v>
+      </x:c>
+      <x:c r="EW61" s="5" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="EX61" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
-      <x:c r="EW61" s="5" t="n">
+      <x:c r="EY61" s="5" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="EZ61" s="5" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="FA61" s="5" t="n">
+        <x:v>-0.1</x:v>
+      </x:c>
+      <x:c r="FB61" s="5" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="FC61" s="5" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="FD61" s="5" t="n">
+        <x:v>-2.7</x:v>
+      </x:c>
+      <x:c r="FE61" s="5" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="FF61" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
-      <x:c r="EX61" s="5" t="n">
-[...2 lines deleted...]
-      <x:c r="EY61" s="5" t="n">
+      <x:c r="FG61" s="5" t="n">
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="FH61" s="5" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="FI61" s="5" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
+      <x:c r="FJ61" s="5" t="n">
+        <x:v>-1.1</x:v>
+      </x:c>
+      <x:c r="FK61" s="5" t="n">
+        <x:v>-0.9</x:v>
+      </x:c>
+      <x:c r="FL61" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="FM61" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
-      <x:c r="EZ61" s="5" t="n">
+      <x:c r="FN61" s="5" t="n">
+        <x:v>-1.3</x:v>
+      </x:c>
+      <x:c r="FO61" s="5" t="n">
+        <x:v>2.7</x:v>
+      </x:c>
+      <x:c r="FP61" s="5" t="n">
+        <x:v>3.2</x:v>
+      </x:c>
+      <x:c r="FQ61" s="5" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="FR61" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
-      <x:c r="FA61" s="5" t="n">
-[...26 lines deleted...]
-      <x:c r="FJ61" s="5" t="n">
+      <x:c r="FS61" s="5" t="n">
+        <x:v>-0.2</x:v>
+      </x:c>
+      <x:c r="FT61" s="5" t="n">
         <x:v>-0.8</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="FU61" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="FV61" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="FW61" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="FX61" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="FY61" s="5" t="n">
+        <x:v>1.8</x:v>
+      </x:c>
+      <x:c r="FZ61" s="5" t="n">
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="62" spans="1:180">
+    <x:row r="62" spans="1:182">
       <x:c r="B62" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C62" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D62" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="E62" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="F62" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="G62" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="H62" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="I62" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="J62" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="K62" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
@@ -33491,80 +33854,86 @@
       <x:c r="FI62" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FJ62" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="FK62" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="FL62" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="FM62" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="FN62" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="FO62" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FP62" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="FQ62" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FR62" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="FS62" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="FT62" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FU62" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FV62" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FW62" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FX62" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
+      <x:c r="FY62" s="5" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="FZ62" s="5" t="n">
+        <x:v>2.3</x:v>
+      </x:c>
     </x:row>
-    <x:row r="63" spans="1:180">
+    <x:row r="63" spans="1:182">
       <x:c r="B63" s="2" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C63" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D63" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="E63" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="F63" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="G63" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="H63" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I63" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J63" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="K63" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
@@ -33715,51 +34084,51 @@
       <x:c r="BH63" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BI63" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BJ63" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="BK63" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BL63" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BM63" s="5" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="BN63" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="BO63" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="BP63" s="5" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="BQ63" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="BR63" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="BS63" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="BT63" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BU63" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BV63" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="BW63" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="BX63" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
@@ -34024,86 +34393,92 @@
       <x:c r="FG63" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="FH63" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="FI63" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="FJ63" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="FK63" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="FL63" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="FM63" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="FN63" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FO63" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="FP63" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="FQ63" s="5" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="FR63" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="FS63" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="FT63" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="FU63" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="FV63" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FW63" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="FX63" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="FY63" s="5" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="FZ63" s="5" t="n">
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="64" spans="1:180">
+    <x:row r="64" spans="1:182">
       <x:c r="B64" s="2" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C64" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D64" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="E64" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="F64" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="G64" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="H64" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="I64" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="J64" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="K64" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
@@ -34566,86 +34941,92 @@
       <x:c r="FH64" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="FI64" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FJ64" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="FK64" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FL64" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FM64" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="FN64" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="FO64" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="FP64" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="FQ64" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FR64" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="FS64" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FT64" s="5" t="n">
+        <x:v>-0.1</x:v>
+      </x:c>
+      <x:c r="FU64" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="FV64" s="5" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="FW64" s="5" t="n">
+        <x:v>-0.3</x:v>
+      </x:c>
+      <x:c r="FX64" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="FY64" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="FZ64" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="FU64" s="5" t="n">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
-    <x:row r="65" spans="1:180">
+    <x:row r="65" spans="1:182">
       <x:c r="B65" s="2" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C65" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D65" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="E65" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="F65" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G65" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="H65" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I65" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="J65" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="K65" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="L65" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
@@ -34766,84 +35147,84 @@
       <x:c r="AY65" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="AZ65" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BA65" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BB65" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BC65" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BD65" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BE65" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="BF65" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BG65" s="5" t="n">
-        <x:v>4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="BH65" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BI65" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BJ65" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="BK65" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="BL65" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BM65" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="BN65" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BO65" s="5" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="BP65" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="BQ65" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="BR65" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="BS65" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BT65" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="BU65" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="BV65" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BW65" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="BX65" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BY65" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BZ65" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
@@ -34889,96 +35270,96 @@
       <x:c r="CN65" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CO65" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CP65" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CQ65" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="CR65" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CS65" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CT65" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="CU65" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CV65" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="CW65" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CX65" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CY65" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CZ65" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DA65" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DB65" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="DC65" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DD65" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DE65" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="DF65" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DG65" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DH65" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DI65" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DJ65" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DK65" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="DL65" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DM65" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DN65" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DO65" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DP65" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DQ65" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DR65" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DS65" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
@@ -35021,167 +35402,173 @@
       <x:c r="EF65" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EG65" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EH65" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EI65" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EJ65" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EK65" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="EL65" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="EM65" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="EN65" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="EO65" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EP65" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EQ65" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="ER65" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="ES65" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="ET65" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EU65" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="EV65" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="EW65" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="EX65" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EY65" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EZ65" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="FA65" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="FB65" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="FC65" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="FD65" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="FE65" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="FF65" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FG65" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="FH65" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FI65" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="FJ65" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="FK65" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="FL65" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="FM65" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="FN65" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FO65" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="FP65" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="FQ65" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FR65" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="FS65" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="FT65" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FU65" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="FV65" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FW65" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FX65" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
+      <x:c r="FY65" s="5" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="FZ65" s="5" t="n">
+        <x:v>0.4</x:v>
+      </x:c>
     </x:row>
-    <x:row r="66" spans="1:180">
+    <x:row r="66" spans="1:182">
       <x:c r="B66" s="2" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C66" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D66" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="E66" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="F66" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="G66" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H66" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I66" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="J66" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="K66" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
@@ -35281,198 +35668,198 @@
       <x:c r="AQ66" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="AR66" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="AS66" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="AT66" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="AU66" s="5" t="n">
         <x:v>-15.4</x:v>
       </x:c>
       <x:c r="AV66" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="AW66" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="AX66" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="AY66" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="AZ66" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="BA66" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="BB66" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BC66" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="BD66" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BE66" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BF66" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="BG66" s="5" t="n">
-        <x:v>-6.5</x:v>
+        <x:v>-6.6</x:v>
       </x:c>
       <x:c r="BH66" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BI66" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BJ66" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="BK66" s="5" t="n">
         <x:v>-2.8</x:v>
       </x:c>
       <x:c r="BL66" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BM66" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BN66" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="BO66" s="5" t="n">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="BP66" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BQ66" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BR66" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BS66" s="5" t="n">
         <x:v>17.1</x:v>
       </x:c>
       <x:c r="BT66" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BU66" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="BV66" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="BW66" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="BX66" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BY66" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="BZ66" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="CA66" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CB66" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CC66" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="CD66" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CE66" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CF66" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="CG66" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CH66" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CI66" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="CJ66" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CK66" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="CL66" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CM66" s="5" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="CN66" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CO66" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="CP66" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CQ66" s="5" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="CR66" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CS66" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CT66" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CU66" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="CV66" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="CW66" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CX66" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CY66" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="CZ66" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DA66" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DB66" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DC66" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DD66" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
@@ -35539,727 +35926,739 @@
       <x:c r="DY66" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DZ66" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="EA66" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="EB66" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EC66" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="ED66" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EE66" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="EF66" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="EG66" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="EH66" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="EI66" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EJ66" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="EK66" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="EL66" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EM66" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="EN66" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EO66" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="EP66" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="EQ66" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="ER66" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="ES66" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="ET66" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EU66" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EV66" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EW66" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="EX66" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="EY66" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="EZ66" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FA66" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="FB66" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="FC66" s="5" t="n">
-        <x:v>-2.2</x:v>
+        <x:v>-2.1</x:v>
       </x:c>
       <x:c r="FD66" s="5" t="n">
-        <x:v>-6.6</x:v>
+        <x:v>-6.7</x:v>
       </x:c>
       <x:c r="FE66" s="5" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="FF66" s="5" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="FG66" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="FH66" s="5" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="FI66" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="FJ66" s="5" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="FK66" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="FL66" s="5" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-2.1</x:v>
       </x:c>
       <x:c r="FM66" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FN66" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FO66" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="FP66" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FQ66" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="FR66" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="FS66" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FT66" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FU66" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FV66" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="FW66" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="FX66" s="5" t="n">
+        <x:v>-0.2</x:v>
+      </x:c>
+      <x:c r="FY66" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
+      <x:c r="FZ66" s="5" t="n">
+        <x:v>-0.6</x:v>
+      </x:c>
     </x:row>
-    <x:row r="67" spans="1:180">
+    <x:row r="67" spans="1:182">
       <x:c r="B67" s="2" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="O67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="V67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="W67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="X67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Y67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Z67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AA67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AB67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AC67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AD67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AE67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AF67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AG67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AH67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AI67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AJ67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AK67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AL67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AM67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AN67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AO67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AP67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AQ67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AR67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AS67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AT67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AU67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AV67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AW67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AX67" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AY67" s="5" t="n">
-        <x:v>-5.4</x:v>
+        <x:v>-5.2</x:v>
       </x:c>
       <x:c r="AZ67" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="BA67" s="5" t="n">
         <x:v>-4.7</x:v>
       </x:c>
       <x:c r="BB67" s="5" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="BC67" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="BD67" s="5" t="n">
-        <x:v>11.5</x:v>
+        <x:v>11.1</x:v>
       </x:c>
       <x:c r="BE67" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BF67" s="5" t="n">
-        <x:v>9.2</x:v>
+        <x:v>9.4</x:v>
       </x:c>
       <x:c r="BG67" s="5" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="BH67" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="BI67" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="BJ67" s="5" t="n">
-        <x:v>7.9</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="BK67" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="BL67" s="5" t="n">
         <x:v>-10.1</x:v>
       </x:c>
       <x:c r="BM67" s="5" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="BN67" s="5" t="n">
-        <x:v>6.7</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="BO67" s="5" t="n">
-        <x:v>-7.3</x:v>
+        <x:v>-7.4</x:v>
       </x:c>
       <x:c r="BP67" s="5" t="n">
-        <x:v>4.2</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="BQ67" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="BR67" s="5" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="BS67" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="BT67" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="BU67" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="BV67" s="5" t="n">
-        <x:v>3.8</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="BW67" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="BX67" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="BY67" s="5" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="BZ67" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="CA67" s="5" t="n">
+        <x:v>-2.6</x:v>
+      </x:c>
+      <x:c r="CB67" s="5" t="n">
+        <x:v>11.4</x:v>
+      </x:c>
+      <x:c r="CC67" s="5" t="n">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="CD67" s="5" t="n">
+        <x:v>-2.8</x:v>
+      </x:c>
+      <x:c r="CE67" s="5" t="n">
+        <x:v>4.1</x:v>
+      </x:c>
+      <x:c r="CF67" s="5" t="n">
+        <x:v>-4.1</x:v>
+      </x:c>
+      <x:c r="CG67" s="5" t="n">
+        <x:v>-1.8</x:v>
+      </x:c>
+      <x:c r="CH67" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
-      <x:c r="CA67" s="5" t="n">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="CI67" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="CJ67" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="CK67" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CL67" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CM67" s="5" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="CN67" s="5" t="n">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="CO67" s="5" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="CP67" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="CQ67" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="CR67" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="CS67" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="CT67" s="5" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="CU67" s="5" t="n">
-        <x:v>-3.3</x:v>
+        <x:v>-3.1</x:v>
       </x:c>
       <x:c r="CV67" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="CW67" s="5" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="CX67" s="5" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="CY67" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="CZ67" s="5" t="n">
-        <x:v>8.8</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="DA67" s="5" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="DB67" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="DC67" s="5" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="DD67" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DE67" s="5" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="DF67" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DG67" s="5" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DH67" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DI67" s="5" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="DJ67" s="5" t="n">
-        <x:v>-10.5</x:v>
+        <x:v>-10.1</x:v>
       </x:c>
       <x:c r="DK67" s="5" t="n">
         <x:v>-8.6</x:v>
       </x:c>
       <x:c r="DL67" s="5" t="n">
-        <x:v>-5.4</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="DM67" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="DN67" s="5" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="DO67" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="DP67" s="5" t="n">
-        <x:v>10.9</x:v>
+        <x:v>9.8</x:v>
       </x:c>
       <x:c r="DQ67" s="5" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="DR67" s="5" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
       <x:c r="DS67" s="5" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="DT67" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="DU67" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DV67" s="5" t="n">
-        <x:v>-6.1</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="DW67" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DX67" s="5" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="DY67" s="5" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="DZ67" s="5" t="n">
         <x:v>-4.7</x:v>
       </x:c>
       <x:c r="EA67" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="EB67" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="EC67" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="ED67" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="EE67" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EF67" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EG67" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="EH67" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EI67" s="5" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="EJ67" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="EK67" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EL67" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="EM67" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="EN67" s="5" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="EO67" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="EP67" s="5" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>-2.5</x:v>
       </x:c>
       <x:c r="EQ67" s="5" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="ER67" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="ES67" s="5" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="ET67" s="5" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="EU67" s="5" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="EV67" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="EW67" s="5" t="n">
-        <x:v>-4.6</x:v>
+        <x:v>-4.2</x:v>
       </x:c>
       <x:c r="EX67" s="5" t="n">
-        <x:v>5</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="EY67" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="EZ67" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FA67" s="5" t="n">
-        <x:v>-6.2</x:v>
+        <x:v>-5.8</x:v>
       </x:c>
       <x:c r="FB67" s="5" t="n">
-        <x:v>12.1</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="FC67" s="5" t="n">
-        <x:v>-4.8</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="FD67" s="5" t="n">
-        <x:v>-4.8</x:v>
+        <x:v>-5.1</x:v>
       </x:c>
       <x:c r="FE67" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="FF67" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="FG67" s="5" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="FH67" s="5" t="n">
-        <x:v>-2.9</x:v>
+        <x:v>-3.3</x:v>
       </x:c>
       <x:c r="FI67" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="FJ67" s="5" t="n">
-        <x:v>7</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="FK67" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="FL67" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="FM67" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="FN67" s="5" t="n">
-        <x:v>-7.2</x:v>
+        <x:v>-7.8</x:v>
       </x:c>
       <x:c r="FO67" s="5" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="FP67" s="5" t="n">
-        <x:v>-3.1</x:v>
+        <x:v>-3.6</x:v>
       </x:c>
       <x:c r="FQ67" s="5" t="n">
-        <x:v>-4.1</x:v>
+        <x:v>-2.1</x:v>
       </x:c>
       <x:c r="FR67" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-2.1</x:v>
       </x:c>
       <x:c r="FS67" s="5" t="n">
-        <x:v>7.1</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="FT67" s="5" t="n">
-        <x:v>-5.3</x:v>
+        <x:v>-6.3</x:v>
       </x:c>
       <x:c r="FU67" s="5" t="n">
-        <x:v>4.6</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="FV67" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="FW67" s="5" t="n">
-        <x:v>-3.8</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="FX67" s="5" t="n">
         <x:v>6.1</x:v>
       </x:c>
+      <x:c r="FY67" s="5" t="n">
+        <x:v>-1.1</x:v>
+      </x:c>
+      <x:c r="FZ67" s="5" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
     </x:row>
-    <x:row r="68" spans="1:180">
+    <x:row r="68" spans="1:182">
       <x:c r="B68" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D68" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="E68" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="F68" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="G68" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="H68" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="I68" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="J68" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="K68" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
@@ -36362,2111 +36761,2135 @@
       <x:c r="AR68" s="5" t="n">
         <x:v>-4.1</x:v>
       </x:c>
       <x:c r="AS68" s="5" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="AT68" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="AU68" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="AV68" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="AW68" s="5" t="n">
         <x:v>-4</x:v>
       </x:c>
       <x:c r="AX68" s="5" t="n">
         <x:v>-3.7</x:v>
       </x:c>
       <x:c r="AY68" s="5" t="n">
         <x:v>-6.8</x:v>
       </x:c>
       <x:c r="AZ68" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="BA68" s="5" t="n">
-        <x:v>-2.6</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="BB68" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="BC68" s="5" t="n">
-        <x:v>6.1</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="BD68" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="BE68" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="BF68" s="5" t="n">
-        <x:v>9.2</x:v>
+        <x:v>9.6</x:v>
       </x:c>
       <x:c r="BG68" s="5" t="n">
-        <x:v>-2.1</x:v>
+        <x:v>-2.3</x:v>
       </x:c>
       <x:c r="BH68" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="BI68" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="BJ68" s="5" t="n">
-        <x:v>6.7</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="BK68" s="5" t="n">
-        <x:v>-5</x:v>
+        <x:v>-5.2</x:v>
       </x:c>
       <x:c r="BL68" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BM68" s="5" t="n">
-        <x:v>4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="BN68" s="5" t="n">
-        <x:v>4.7</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="BO68" s="5" t="n">
-        <x:v>-7.4</x:v>
+        <x:v>-7.7</x:v>
       </x:c>
       <x:c r="BP68" s="5" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="BQ68" s="5" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="BR68" s="5" t="n">
-        <x:v>7.2</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="BS68" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="BT68" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="BU68" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="BV68" s="5" t="n">
-        <x:v>5</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="BW68" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="BX68" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="BY68" s="5" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="BZ68" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="CA68" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="CB68" s="5" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="CC68" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="CD68" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="CE68" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="CF68" s="5" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="CG68" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="CH68" s="5" t="n">
+        <x:v>5.1</x:v>
+      </x:c>
+      <x:c r="CI68" s="5" t="n">
+        <x:v>-7.2</x:v>
+      </x:c>
+      <x:c r="CJ68" s="5" t="n">
         <x:v>4.9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>4.8</x:v>
       </x:c>
       <x:c r="CK68" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="CL68" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="CM68" s="5" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="CN68" s="5" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="CO68" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CP68" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="CQ68" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="CR68" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="CS68" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="CT68" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="CU68" s="5" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="CV68" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="CW68" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="CX68" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="CY68" s="5" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="CZ68" s="5" t="n">
-        <x:v>7.5</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="DA68" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DB68" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="DC68" s="5" t="n">
-        <x:v>4</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="DD68" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="DE68" s="5" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="DF68" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="DG68" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="DH68" s="5" t="n">
-        <x:v>-2.5</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
       <x:c r="DI68" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="DJ68" s="5" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DK68" s="5" t="n">
-        <x:v>-8.5</x:v>
+        <x:v>-8.6</x:v>
       </x:c>
       <x:c r="DL68" s="5" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="DM68" s="5" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>-2.3</x:v>
       </x:c>
       <x:c r="DN68" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="DO68" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="DP68" s="5" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="DQ68" s="5" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="DR68" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="DS68" s="5" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="DT68" s="5" t="n">
-        <x:v>7.2</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="DU68" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DV68" s="5" t="n">
         <x:v>-4.1</x:v>
       </x:c>
       <x:c r="DW68" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="DX68" s="5" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="DY68" s="5" t="n">
-        <x:v>-2.2</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="DZ68" s="5" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="EA68" s="5" t="n">
         <x:v>-6.8</x:v>
       </x:c>
       <x:c r="EB68" s="5" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="EC68" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="ED68" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="EE68" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="EF68" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="EG68" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="EH68" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EI68" s="5" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="EJ68" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="EK68" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="EL68" s="5" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="EM68" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="EN68" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="EO68" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="EP68" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="EQ68" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="ER68" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="ES68" s="5" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="ET68" s="5" t="n">
-        <x:v>-3.9</x:v>
+        <x:v>-4.1</x:v>
       </x:c>
       <x:c r="EU68" s="5" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="EV68" s="5" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>-2.5</x:v>
       </x:c>
       <x:c r="EW68" s="5" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="EX68" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="EY68" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EZ68" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FA68" s="5" t="n">
-        <x:v>-3.3</x:v>
+        <x:v>-2.8</x:v>
       </x:c>
       <x:c r="FB68" s="5" t="n">
-        <x:v>9.5</x:v>
+        <x:v>9.2</x:v>
       </x:c>
       <x:c r="FC68" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FD68" s="5" t="n">
-        <x:v>-6.8</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="FE68" s="5" t="n">
-        <x:v>2.8</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="FF68" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FG68" s="5" t="n">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="FH68" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="FI68" s="5" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="FJ68" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="FK68" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="FL68" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FM68" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="FN68" s="5" t="n">
-        <x:v>-2.9</x:v>
+        <x:v>-3.8</x:v>
       </x:c>
       <x:c r="FO68" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="FP68" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="FQ68" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="FR68" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="FS68" s="5" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="FT68" s="5" t="n">
+        <x:v>-2.8</x:v>
+      </x:c>
+      <x:c r="FU68" s="5" t="n">
+        <x:v>3.8</x:v>
+      </x:c>
+      <x:c r="FV68" s="5" t="n">
+        <x:v>-0.1</x:v>
+      </x:c>
+      <x:c r="FW68" s="5" t="n">
+        <x:v>-1.9</x:v>
+      </x:c>
+      <x:c r="FX68" s="5" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="FY68" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
-      <x:c r="FT68" s="5" t="n">
-[...12 lines deleted...]
-        <x:v>1.7</x:v>
+      <x:c r="FZ68" s="5" t="n">
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="69" spans="1:180">
+    <x:row r="69" spans="1:182">
       <x:c r="B69" s="2" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="O69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="V69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="W69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="X69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Y69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Z69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AA69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AB69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AC69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AD69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AE69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AF69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AG69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AH69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AI69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AJ69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AK69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AL69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AM69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AN69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AO69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AP69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AQ69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AR69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AS69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AT69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AU69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AV69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AW69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AX69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AY69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AZ69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BA69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BB69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BC69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BD69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BE69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BF69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BG69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BH69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BI69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BJ69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BK69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BL69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BM69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BN69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BO69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BP69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BQ69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BR69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BS69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BT69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BU69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BV69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BW69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BX69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BY69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BZ69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CA69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CB69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CC69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CD69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CE69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CF69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CG69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CH69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CI69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CJ69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CK69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CL69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CM69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CN69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CO69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CP69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CQ69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CR69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CS69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CT69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CU69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CV69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CW69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CX69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CY69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CZ69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DA69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DB69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DC69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DD69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DE69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DF69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DG69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DH69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DI69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DJ69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DK69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DL69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DM69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DN69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DO69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DP69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DQ69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DR69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DS69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DT69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DU69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DV69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DW69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DX69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DY69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DZ69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EA69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EB69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EC69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="ED69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EE69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EF69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EG69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EH69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EI69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EJ69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EK69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EL69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EM69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EN69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EO69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EP69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EQ69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="ER69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="ES69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="ET69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EU69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EV69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EW69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EX69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EY69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EZ69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FA69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FB69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FC69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FD69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FE69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FF69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FG69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FH69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FI69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FJ69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FK69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FL69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FM69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FN69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FO69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FP69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FQ69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FR69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FS69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FT69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FU69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FV69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FW69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FX69" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="FY69" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="FZ69" s="4" t="s">
+        <x:v>196</x:v>
       </x:c>
     </x:row>
-    <x:row r="70" spans="1:180">
+    <x:row r="70" spans="1:182">
       <x:c r="B70" s="2" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="O70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="V70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="W70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="X70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Y70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Z70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AA70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AB70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AC70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AD70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AE70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AF70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AG70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AH70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AI70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AJ70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AK70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AL70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AM70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AN70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AO70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AP70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AQ70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AR70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AS70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AT70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AU70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AV70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AW70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AX70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AY70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AZ70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BA70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BB70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BC70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BD70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BE70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BF70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BG70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BH70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BI70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BJ70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BK70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BL70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BM70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BN70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BO70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BP70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BQ70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BR70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BS70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BT70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BU70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BV70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BW70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BX70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BY70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BZ70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CA70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CB70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CC70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CD70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CE70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CF70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CG70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CH70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CI70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CJ70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CK70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CL70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CM70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CN70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CO70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CP70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CQ70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CR70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CS70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CT70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CU70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CV70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CW70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CX70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CY70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CZ70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DA70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DB70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DC70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DD70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DE70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DF70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DG70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DH70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DI70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DJ70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DK70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DL70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DM70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DN70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DO70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DP70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DQ70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DR70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DS70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DT70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DU70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DV70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DW70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DX70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DY70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DZ70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EA70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EB70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EC70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="ED70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EE70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EF70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EG70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EH70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EI70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EJ70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EK70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EL70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EM70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EN70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EO70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EP70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EQ70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="ER70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="ES70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="ET70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EU70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EV70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EW70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EX70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EY70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EZ70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FA70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FB70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FC70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FD70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FE70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FF70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FG70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FH70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FI70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FJ70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FK70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FL70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FM70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FN70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FO70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FP70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FQ70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FR70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FS70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FT70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FU70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FV70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FW70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FX70" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="FY70" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="FZ70" s="4" t="s">
+        <x:v>196</x:v>
       </x:c>
     </x:row>
-    <x:row r="71" spans="1:180">
+    <x:row r="71" spans="1:182">
       <x:c r="B71" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="O71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="V71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="W71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="X71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Y71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Z71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AA71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AB71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AC71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AD71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AE71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AF71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AG71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AH71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AI71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AJ71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AK71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AL71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AM71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AN71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AO71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AP71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AQ71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AR71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AS71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AT71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AU71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AV71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AW71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AX71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AY71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AZ71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BA71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BB71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BC71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BD71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BE71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BF71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BG71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BH71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BI71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BJ71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BK71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BL71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BM71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BN71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BO71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BP71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BQ71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BR71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BS71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BT71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BU71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BV71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BW71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BX71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BY71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="BZ71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CA71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CB71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CC71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CD71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CE71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CF71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CG71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CH71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CI71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CJ71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CK71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CL71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CM71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CN71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CO71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CP71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CQ71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CR71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CS71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CT71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CU71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CV71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CW71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CX71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CY71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="CZ71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DA71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DB71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DC71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DD71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DE71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DF71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DG71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DH71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DI71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DJ71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DK71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DL71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DM71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DN71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DO71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DP71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DQ71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DR71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DS71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DT71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DU71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DV71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DW71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DX71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DY71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="DZ71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EA71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EB71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EC71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="ED71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EE71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EF71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EG71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EH71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EI71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EJ71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EK71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EL71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EM71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EN71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EO71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EP71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EQ71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="ER71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="ES71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="ET71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EU71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EV71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EW71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EX71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EY71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="EZ71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FA71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FB71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FC71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FD71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FE71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FF71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FG71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FH71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FI71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FJ71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FK71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FL71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FM71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FN71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FO71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FP71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FQ71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FR71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FS71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FT71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FU71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FV71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FW71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="FX71" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="FY71" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="FZ71" s="4" t="s">
+        <x:v>196</x:v>
       </x:c>
     </x:row>
-    <x:row r="72" spans="1:180">
+    <x:row r="72" spans="1:182">
       <x:c r="B72" s="2" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C72" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D72" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="E72" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="F72" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="G72" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="H72" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="I72" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="J72" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="K72" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="L72" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="M72" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="N72" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="O72" s="5" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="P72" s="5" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="Q72" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="R72" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="S72" s="5" t="n">
         <x:v>-5.5</x:v>
       </x:c>
       <x:c r="T72" s="5" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="U72" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="V72" s="5" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="W72" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="X72" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="Y72" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="Z72" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="AA72" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="AB72" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -38521,440 +38944,446 @@
       <x:c r="AS72" s="5" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="AT72" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="AU72" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="AV72" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="AW72" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="AX72" s="5" t="n">
         <x:v>-5.9</x:v>
       </x:c>
       <x:c r="AY72" s="5" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="AZ72" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="BA72" s="5" t="n">
-        <x:v>6.9</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="BB72" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="BC72" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="BD72" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="BE72" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="BF72" s="5" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="BG72" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="BH72" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BI72" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BJ72" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="BK72" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BL72" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="BM72" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="BN72" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="BO72" s="5" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="BP72" s="5" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="BQ72" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="BR72" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="BS72" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="BT72" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BU72" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="BV72" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="BW72" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BX72" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="BY72" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="BZ72" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CA72" s="5" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="CB72" s="5" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="CC72" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="CD72" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CE72" s="5" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="CF72" s="5" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
       <x:c r="CG72" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="CH72" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="CI72" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CJ72" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="CK72" s="5" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="CL72" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="CM72" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="CN72" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CO72" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="CP72" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="CQ72" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="CR72" s="5" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="CS72" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CT72" s="5" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="CU72" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
-      <x:c r="CU72" s="5" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="CV72" s="5" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="CW72" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="CX72" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CY72" s="5" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="CZ72" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DA72" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DB72" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="DC72" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DD72" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="DE72" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="DF72" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="DG72" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="DH72" s="5" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="DI72" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DJ72" s="5" t="n">
-        <x:v>-6.5</x:v>
+        <x:v>-6.4</x:v>
       </x:c>
       <x:c r="DK72" s="5" t="n">
-        <x:v>-7.9</x:v>
+        <x:v>-7.8</x:v>
       </x:c>
       <x:c r="DL72" s="5" t="n">
-        <x:v>-2.9</x:v>
+        <x:v>-3.1</x:v>
       </x:c>
       <x:c r="DM72" s="5" t="n">
-        <x:v>3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="DN72" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DO72" s="5" t="n">
+        <x:v>3.2</x:v>
+      </x:c>
+      <x:c r="DP72" s="5" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="DQ72" s="5" t="n">
+        <x:v>3.6</x:v>
+      </x:c>
+      <x:c r="DR72" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="DP72" s="5" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="DS72" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="DT72" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="DU72" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="DV72" s="5" t="n">
-        <x:v>-4.2</x:v>
+        <x:v>-4.3</x:v>
       </x:c>
       <x:c r="DW72" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="DX72" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DY72" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="DZ72" s="5" t="n">
-        <x:v>-2</x:v>
+        <x:v>-2.1</x:v>
       </x:c>
       <x:c r="EA72" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EB72" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="EC72" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="ED72" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="EE72" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="EF72" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EG72" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="EH72" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="EI72" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="EJ72" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="EK72" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="EL72" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EM72" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="EN72" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="EO72" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EP72" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="EQ72" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="ER72" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="ES72" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="ET72" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="EU72" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="EV72" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="EW72" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="EX72" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="EY72" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="EZ72" s="5" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="FA72" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="FB72" s="5" t="n">
-        <x:v>-4.3</x:v>
+        <x:v>-4.2</x:v>
       </x:c>
       <x:c r="FC72" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="FD72" s="5" t="n">
-        <x:v>-16.6</x:v>
+        <x:v>-16.7</x:v>
       </x:c>
       <x:c r="FE72" s="5" t="n">
-        <x:v>13.2</x:v>
+        <x:v>13.3</x:v>
       </x:c>
       <x:c r="FF72" s="5" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="FG72" s="5" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="FH72" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="FI72" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FJ72" s="5" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="FK72" s="5" t="n">
+        <x:v>1.6</x:v>
+      </x:c>
+      <x:c r="FL72" s="5" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="FM72" s="5" t="n">
         <x:v>1.5</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1.3</x:v>
       </x:c>
       <x:c r="FN72" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="FO72" s="5" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="FP72" s="5" t="n">
+        <x:v>-1.2</x:v>
+      </x:c>
+      <x:c r="FQ72" s="5" t="n">
+        <x:v>1.8</x:v>
+      </x:c>
+      <x:c r="FR72" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="FS72" s="5" t="n">
+        <x:v>-0.2</x:v>
+      </x:c>
+      <x:c r="FT72" s="5" t="n">
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="FU72" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="FV72" s="5" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="FW72" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
-      <x:c r="FP72" s="5" t="n">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="FX72" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="FY72" s="5" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="FZ72" s="5" t="n">
+        <x:v>-1.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="73" spans="1:180">
+    <x:row r="73" spans="1:182">
       <x:c r="B73" s="2" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C73" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D73" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="E73" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="F73" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="G73" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="H73" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="I73" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="J73" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="K73" s="5" t="n">
         <x:v>7.5</x:v>
       </x:c>
@@ -39060,440 +39489,446 @@
       <x:c r="AS73" s="5" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="AT73" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="AU73" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="AV73" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="AW73" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="AX73" s="5" t="n">
         <x:v>-7.5</x:v>
       </x:c>
       <x:c r="AY73" s="5" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="AZ73" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="BA73" s="5" t="n">
-        <x:v>8.5</x:v>
+        <x:v>8.4</x:v>
       </x:c>
       <x:c r="BB73" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BC73" s="5" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="BD73" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="BE73" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="BF73" s="5" t="n">
-        <x:v>8</x:v>
+        <x:v>8.1</x:v>
       </x:c>
       <x:c r="BG73" s="5" t="n">
-        <x:v>6.5</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="BH73" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BI73" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BJ73" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="BK73" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BL73" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="BM73" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="BN73" s="5" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="BO73" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="BP73" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="BQ73" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="BR73" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="BS73" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="BT73" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BU73" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="BV73" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="BW73" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BX73" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BY73" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="BZ73" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CA73" s="5" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="CB73" s="5" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="CC73" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="CD73" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="CE73" s="5" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="CF73" s="5" t="n">
-        <x:v>-2.2</x:v>
+        <x:v>-2.1</x:v>
       </x:c>
       <x:c r="CG73" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CH73" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="CI73" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="CJ73" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="CK73" s="5" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="CL73" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="CM73" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="CN73" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="CO73" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="CP73" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="CQ73" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="CR73" s="5" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="CS73" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="CT73" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CU73" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="CV73" s="5" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="CW73" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="CX73" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="CY73" s="5" t="n">
-        <x:v>6</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="CZ73" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DA73" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DB73" s="5" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="DC73" s="5" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="DD73" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="DE73" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DF73" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="DG73" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="DH73" s="5" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="DI73" s="5" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
       <x:c r="DJ73" s="5" t="n">
-        <x:v>-9.4</x:v>
+        <x:v>-9.3</x:v>
       </x:c>
       <x:c r="DK73" s="5" t="n">
-        <x:v>-11</x:v>
+        <x:v>-10.9</x:v>
       </x:c>
       <x:c r="DL73" s="5" t="n">
-        <x:v>-3</x:v>
+        <x:v>-3.2</x:v>
       </x:c>
       <x:c r="DM73" s="5" t="n">
-        <x:v>5</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="DN73" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DO73" s="5" t="n">
+        <x:v>3.8</x:v>
+      </x:c>
+      <x:c r="DP73" s="5" t="n">
+        <x:v>7.3</x:v>
+      </x:c>
+      <x:c r="DQ73" s="5" t="n">
         <x:v>3.6</x:v>
       </x:c>
-      <x:c r="DP73" s="5" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="DR73" s="5" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="DS73" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="DT73" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DU73" s="5" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="DV73" s="5" t="n">
-        <x:v>-5.6</x:v>
+        <x:v>-5.7</x:v>
       </x:c>
       <x:c r="DW73" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="DX73" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DY73" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DZ73" s="5" t="n">
-        <x:v>-2.7</x:v>
+        <x:v>-2.8</x:v>
       </x:c>
       <x:c r="EA73" s="5" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
       <x:c r="EB73" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="EC73" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="ED73" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="EE73" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="EF73" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EG73" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="EH73" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="EI73" s="5" t="n">
-        <x:v>-2.6</x:v>
+        <x:v>-2.5</x:v>
       </x:c>
       <x:c r="EJ73" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="EK73" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EL73" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="EM73" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="EN73" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="EO73" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EP73" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="EQ73" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="ER73" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="ES73" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="ET73" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="EU73" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EV73" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="EW73" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EX73" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="EY73" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EZ73" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="FA73" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="FB73" s="5" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="FC73" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="FD73" s="5" t="n">
-        <x:v>-16.2</x:v>
+        <x:v>-16.4</x:v>
       </x:c>
       <x:c r="FE73" s="5" t="n">
-        <x:v>16.6</x:v>
+        <x:v>16.7</x:v>
       </x:c>
       <x:c r="FF73" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="FG73" s="5" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="FH73" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FI73" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="FJ73" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="FK73" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="FL73" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="FM73" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="FN73" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FO73" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FP73" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="FQ73" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="FR73" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="FS73" s="5" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="FT73" s="5" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="FU73" s="5" t="n">
+        <x:v>-2</x:v>
+      </x:c>
+      <x:c r="FV73" s="5" t="n">
+        <x:v>3.1</x:v>
+      </x:c>
+      <x:c r="FW73" s="5" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="FX73" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
-      <x:c r="FU73" s="5" t="n">
-[...8 lines deleted...]
-      <x:c r="FX73" s="5" t="n">
+      <x:c r="FY73" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
+      <x:c r="FZ73" s="5" t="n">
+        <x:v>-1.5</x:v>
+      </x:c>
     </x:row>
-    <x:row r="74" spans="1:180">
+    <x:row r="74" spans="1:182">
       <x:c r="B74" s="2" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C74" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D74" s="5" t="n">
         <x:v>-4.1</x:v>
       </x:c>
       <x:c r="E74" s="5" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="F74" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="G74" s="5" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="H74" s="5" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="I74" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="J74" s="5" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="K74" s="5" t="n">
         <x:v>-5.6</x:v>
       </x:c>
@@ -39566,2916 +40001,2951 @@
       <x:c r="AH74" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="AI74" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="AJ74" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="AK74" s="5" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="AL74" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="AM74" s="5" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="AN74" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="AO74" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="AP74" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="AQ74" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="AR74" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="AS74" s="5" t="n">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="AT74" s="5" t="n">
         <x:v>7.9</x:v>
       </x:c>
       <x:c r="AU74" s="5" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="AV74" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="AW74" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="AX74" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="AY74" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="AZ74" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BA74" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="BB74" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="BC74" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="BD74" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="BE74" s="5" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="BF74" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BG74" s="5" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="BH74" s="5" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="BI74" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BJ74" s="5" t="n">
-        <x:v>-5.2</x:v>
+        <x:v>-5.1</x:v>
       </x:c>
       <x:c r="BK74" s="5" t="n">
-        <x:v>6.7</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="BL74" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="BM74" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="BN74" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="BO74" s="5" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="BP74" s="5" t="n">
-        <x:v>7.4</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="BQ74" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BR74" s="5" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="BS74" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BT74" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="BU74" s="5" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="BV74" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BW74" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="BX74" s="5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="BY74" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BZ74" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="CA74" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="CB74" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="CC74" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="CD74" s="5" t="n">
-        <x:v>7.1</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="CE74" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="CF74" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="CG74" s="5" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="CH74" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="CI74" s="5" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="CJ74" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CK74" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="CL74" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="CM74" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="CN74" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="CO74" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="CP74" s="5" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="CQ74" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="CR74" s="5" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="CS74" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="CT74" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="CU74" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="CV74" s="5" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="CW74" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="CX74" s="5" t="n">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="CY74" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CZ74" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="DA74" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DB74" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DC74" s="5" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="DD74" s="5" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="DE74" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DF74" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DG74" s="5" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="DH74" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="DI74" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="DJ74" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="DK74" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DL74" s="5" t="n">
-        <x:v>-2.7</x:v>
+        <x:v>-2.8</x:v>
       </x:c>
       <x:c r="DM74" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="DN74" s="5" t="n">
-        <x:v>-3.8</x:v>
+        <x:v>-3.7</x:v>
       </x:c>
       <x:c r="DO74" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="DP74" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DQ74" s="5" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="DR74" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DS74" s="5" t="n">
-        <x:v>-3.2</x:v>
+        <x:v>-3.1</x:v>
       </x:c>
       <x:c r="DT74" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="DU74" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="DV74" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DW74" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="DX74" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="DY74" s="5" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="DZ74" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="EA74" s="5" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="EB74" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="EC74" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="ED74" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EE74" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="EF74" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="EG74" s="5" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="EH74" s="5" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="EI74" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="EJ74" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="EK74" s="5" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="EL74" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EM74" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="EN74" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="EO74" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="EP74" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EQ74" s="5" t="n">
-        <x:v>-6.1</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="ER74" s="5" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="ES74" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="ET74" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="EU74" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="EV74" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="EW74" s="5" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="EX74" s="5" t="n">
-        <x:v>5.9</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="EY74" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="EZ74" s="5" t="n">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="FA74" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="FB74" s="5" t="n">
-        <x:v>-10.6</x:v>
+        <x:v>-10.5</x:v>
       </x:c>
       <x:c r="FC74" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="FD74" s="5" t="n">
         <x:v>-17.6</x:v>
       </x:c>
       <x:c r="FE74" s="5" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="FF74" s="5" t="n">
-        <x:v>11.3</x:v>
+        <x:v>11.4</x:v>
       </x:c>
       <x:c r="FG74" s="5" t="n">
-        <x:v>7.1</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="FH74" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="FI74" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="FJ74" s="5" t="n">
-        <x:v>5.9</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="FK74" s="5" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="FL74" s="5" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="FM74" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FN74" s="5" t="n">
-        <x:v>4.7</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="FO74" s="5" t="n">
+        <x:v>3.4</x:v>
+      </x:c>
+      <x:c r="FP74" s="5" t="n">
+        <x:v>-0.4</x:v>
+      </x:c>
+      <x:c r="FQ74" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
-      <x:c r="FP74" s="5" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="FR74" s="5" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="FS74" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="FT74" s="5" t="n">
-        <x:v>3.3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="FU74" s="5" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="FV74" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FW74" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="FX74" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="FY74" s="5" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="FZ74" s="5" t="n">
+        <x:v>-0.7</x:v>
       </x:c>
     </x:row>
-    <x:row r="75" spans="1:180">
+    <x:row r="75" spans="1:182">
       <x:c r="B75" s="2" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="O75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="V75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="W75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="X75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Y75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Z75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AA75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AB75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AC75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AD75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AE75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AF75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AG75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AH75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AI75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AJ75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AK75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AL75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AM75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AN75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AO75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AP75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AQ75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AR75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AS75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AT75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AU75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AV75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AW75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AX75" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AY75" s="5" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="AZ75" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BA75" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BB75" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="BC75" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="BD75" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="BE75" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="BF75" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="BG75" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BH75" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="BI75" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BJ75" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BK75" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BL75" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BM75" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BN75" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BO75" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="BP75" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="BQ75" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BR75" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="BS75" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="BT75" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="BU75" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BV75" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="BW75" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="BX75" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BY75" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="BZ75" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="CA75" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="CB75" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="CC75" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CD75" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CE75" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CF75" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CG75" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CH75" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CI75" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CJ75" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CK75" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CL75" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="CM75" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CN75" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CO75" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CP75" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="CQ75" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CR75" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CS75" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CT75" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="CU75" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CV75" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CW75" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="CX75" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CY75" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="CZ75" s="5" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="DA75" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DB75" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DC75" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="DD75" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="DE75" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="DF75" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DG75" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DH75" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DI75" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DJ75" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DK75" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="DL75" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="DM75" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="DN75" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="DO75" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="DP75" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="DQ75" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="DR75" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="DS75" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DT75" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="DU75" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DV75" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="DW75" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DX75" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DY75" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="DZ75" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="EA75" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="EB75" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EC75" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="ED75" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EE75" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="EF75" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="EG75" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EH75" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="EI75" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="EJ75" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="EK75" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EL75" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="EM75" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="EN75" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EO75" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EP75" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="EQ75" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="ER75" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="ES75" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="ET75" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="EU75" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="EV75" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="EW75" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="EX75" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EY75" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="EZ75" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="FA75" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FB75" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="FC75" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FD75" s="5" t="n">
         <x:v>-7.1</x:v>
       </x:c>
       <x:c r="FE75" s="5" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="FF75" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FG75" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="FH75" s="5" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="FI75" s="5" t="n">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="FJ75" s="5" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="FK75" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
-      <x:c r="FI75" s="5" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="FL75" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="FM75" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FN75" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="FO75" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="FP75" s="5" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="FQ75" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
-      <x:c r="FQ75" s="5" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="FR75" s="5" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="FS75" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
-      <x:c r="FS75" s="5" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="FT75" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="FU75" s="5" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="FV75" s="5" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="FW75" s="5" t="n">
+        <x:v>-0.4</x:v>
+      </x:c>
+      <x:c r="FX75" s="5" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="FY75" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
-      <x:c r="FV75" s="5" t="n">
-[...6 lines deleted...]
-        <x:v>0.7</x:v>
+      <x:c r="FZ75" s="5" t="n">
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
-    <x:row r="76" spans="1:180">
+    <x:row r="76" spans="1:182">
       <x:c r="B76" s="2" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="O76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="V76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="W76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="X76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Y76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Z76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AA76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AB76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AC76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AD76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AE76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AF76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AG76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AH76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AI76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AJ76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AK76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AL76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AM76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AN76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AO76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AP76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AQ76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AR76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AS76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AT76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AU76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AV76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AW76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AX76" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AY76" s="5" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="AZ76" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="BA76" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="BB76" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BC76" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="BD76" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="BE76" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="BF76" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="BG76" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BH76" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="BI76" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="BJ76" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="BK76" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="BL76" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="BM76" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BN76" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="BO76" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="BP76" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="BQ76" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="BR76" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="BS76" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BT76" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BU76" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BV76" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="BW76" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="BX76" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="BY76" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BZ76" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="CA76" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="CB76" s="5" t="n">
-        <x:v>3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="CC76" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="CD76" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="CE76" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="CF76" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="CG76" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CH76" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CI76" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="CJ76" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CK76" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CL76" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CM76" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="CN76" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="CO76" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CP76" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CQ76" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CR76" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CS76" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CT76" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="CU76" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CV76" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="CW76" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CX76" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="CY76" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CZ76" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="DA76" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DB76" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="DC76" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="DD76" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DE76" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="DF76" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="DG76" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DH76" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DI76" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DJ76" s="5" t="n">
-        <x:v>-3.2</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="DK76" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="DL76" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DM76" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DN76" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="DO76" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="DP76" s="5" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="DQ76" s="5" t="n">
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="DR76" s="5" t="n">
+        <x:v>-0.4</x:v>
+      </x:c>
+      <x:c r="DS76" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
-      <x:c r="DR76" s="5" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="DT76" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="DU76" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DV76" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="DW76" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DX76" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DY76" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="DZ76" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="EA76" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EB76" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="EC76" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="ED76" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="EE76" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EF76" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EG76" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EH76" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EI76" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="EJ76" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EK76" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="EL76" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="EM76" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="EN76" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="EO76" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EP76" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EQ76" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="ER76" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="ES76" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="ET76" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="EU76" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EV76" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EW76" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="EX76" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="EY76" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="EZ76" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FA76" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="FB76" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="FC76" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="FD76" s="5" t="n">
         <x:v>-6.6</x:v>
       </x:c>
       <x:c r="FE76" s="5" t="n">
-        <x:v>4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="FF76" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="FG76" s="5" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="FH76" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FI76" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="FJ76" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="FK76" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="FL76" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="FM76" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FN76" s="5" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-2.5</x:v>
       </x:c>
       <x:c r="FO76" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="FP76" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="FQ76" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="FR76" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="FS76" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="FT76" s="5" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="FU76" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="FV76" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FW76" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="FX76" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
+      <x:c r="FY76" s="5" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="FZ76" s="5" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
     </x:row>
-    <x:row r="77" spans="1:180">
+    <x:row r="77" spans="1:182">
       <x:c r="B77" s="2" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="O77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="V77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="W77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="X77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Y77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Z77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AA77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AB77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AC77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AD77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AE77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AF77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AG77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AH77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AI77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AJ77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AK77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AL77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AM77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AN77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AO77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AP77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AQ77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AR77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AS77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AT77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AU77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AV77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AW77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AX77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AY77" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AZ77" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="BA77" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="BB77" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="BC77" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="BD77" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BE77" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="BF77" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="BG77" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BH77" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="BI77" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="BJ77" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="BK77" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BL77" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BM77" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="BN77" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="BO77" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BP77" s="5" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="BQ77" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BR77" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="BS77" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="BT77" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="BU77" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BV77" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="BW77" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="BX77" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BY77" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="BZ77" s="5" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="CA77" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
-      <x:c r="CA77" s="5" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="CB77" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="CC77" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="CD77" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CE77" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="CF77" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="CG77" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CH77" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CI77" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CJ77" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="CK77" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="CL77" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CM77" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CN77" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CO77" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="CP77" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CQ77" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="CR77" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="CS77" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CT77" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CU77" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CV77" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="CW77" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="CX77" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CY77" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="CZ77" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="DA77" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DB77" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="DC77" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DD77" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="DE77" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="DF77" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="DG77" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DH77" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="DI77" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DJ77" s="5" t="n">
-        <x:v>-2.8</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="DK77" s="5" t="n">
         <x:v>-3.3</x:v>
       </x:c>
       <x:c r="DL77" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="DM77" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DN77" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="DO77" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="DP77" s="5" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="DQ77" s="5" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="DR77" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="DS77" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DT77" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="DU77" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="DV77" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="DW77" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="DX77" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DY77" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DZ77" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="EA77" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="EB77" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EC77" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="ED77" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EE77" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EF77" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EG77" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EH77" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="EI77" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EJ77" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EK77" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EL77" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="EM77" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="EN77" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EO77" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EP77" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EQ77" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="ER77" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="ES77" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="ET77" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="EU77" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="EV77" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EW77" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="EX77" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EY77" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EZ77" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="FA77" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="FB77" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="FC77" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="FD77" s="5" t="n">
-        <x:v>-10.2</x:v>
+        <x:v>-10.3</x:v>
       </x:c>
       <x:c r="FE77" s="5" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="FF77" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="FG77" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="FH77" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FI77" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="FJ77" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="FK77" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="FL77" s="5" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="FM77" s="5" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="FN77" s="5" t="n">
+        <x:v>-0.5</x:v>
+      </x:c>
+      <x:c r="FO77" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
-      <x:c r="FM77" s="5" t="n">
+      <x:c r="FP77" s="5" t="n">
+        <x:v>-0.5</x:v>
+      </x:c>
+      <x:c r="FQ77" s="5" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="FR77" s="5" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="FS77" s="5" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="FT77" s="5" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="FU77" s="5" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="FV77" s="5" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="FW77" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
-      <x:c r="FN77" s="5" t="n">
-[...2 lines deleted...]
-      <x:c r="FO77" s="5" t="n">
+      <x:c r="FX77" s="5" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="FY77" s="5" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="FZ77" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
-      <x:c r="FP77" s="5" t="n">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
-    <x:row r="78" spans="1:180">
+    <x:row r="78" spans="1:182">
       <x:c r="B78" s="2" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="K78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="N78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="O78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="T78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="V78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="W78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="X78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Y78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Z78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AA78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AB78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AC78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AD78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AE78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AF78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AG78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AH78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AI78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AJ78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AK78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AL78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AM78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AN78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AO78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AP78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AQ78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AR78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AS78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AT78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AU78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AV78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AW78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AX78" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="AY78" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="AZ78" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BA78" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BB78" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="BC78" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="BD78" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="BE78" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="BF78" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="BG78" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BH78" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BI78" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BJ78" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BK78" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="BL78" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BM78" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="BN78" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="BO78" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BP78" s="5" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="BQ78" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BR78" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="BS78" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BT78" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BU78" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BV78" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="BW78" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="BX78" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BY78" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="BZ78" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="CA78" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="CB78" s="5" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="CC78" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="CD78" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CE78" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="CF78" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="CG78" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CH78" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CI78" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CJ78" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CK78" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="CL78" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CM78" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="CN78" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="CO78" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CP78" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="CQ78" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="CR78" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="CS78" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CT78" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="CU78" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="CV78" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="CW78" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="CX78" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CY78" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="CZ78" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="DA78" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DB78" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="DC78" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DD78" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DE78" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="DF78" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DG78" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="DH78" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DI78" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="DJ78" s="5" t="n">
-        <x:v>-4.3</x:v>
+        <x:v>-4.2</x:v>
       </x:c>
       <x:c r="DK78" s="5" t="n">
         <x:v>-3.3</x:v>
       </x:c>
       <x:c r="DL78" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DM78" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="DN78" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="DO78" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="DP78" s="5" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.2</x:v>
       </x:c>
       <x:c r="DQ78" s="5" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="DR78" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DS78" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="DT78" s="5" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="DU78" s="5" t="n">
         <x:v>0.9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0.8</x:v>
       </x:c>
       <x:c r="DV78" s="5" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="DW78" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="DX78" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DY78" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="DZ78" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="EA78" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="EB78" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EC78" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="ED78" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="EE78" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="EF78" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EG78" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EH78" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EI78" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="EJ78" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EK78" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="EL78" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EM78" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="EN78" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EO78" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EP78" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EQ78" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="ER78" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="ES78" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="ET78" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EU78" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="EV78" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="EW78" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="EX78" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="EY78" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="EZ78" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="FA78" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FB78" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="FC78" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FD78" s="5" t="n">
-        <x:v>-9.9</x:v>
+        <x:v>-10</x:v>
       </x:c>
       <x:c r="FE78" s="5" t="n">
-        <x:v>6.8</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="FF78" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="FG78" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="FH78" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="FI78" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="FJ78" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="FK78" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="FL78" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="FM78" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="FN78" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="FO78" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="FP78" s="5" t="n">
+        <x:v>-0.8</x:v>
+      </x:c>
+      <x:c r="FQ78" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="FR78" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="FS78" s="5" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="FT78" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
-      <x:c r="FQ78" s="5" t="n">
-[...5 lines deleted...]
-      <x:c r="FS78" s="5" t="n">
+      <x:c r="FU78" s="5" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="FV78" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="FT78" s="5" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="FW78" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FX78" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.6</x:v>
+      </x:c>
+      <x:c r="FY78" s="5" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="FZ78" s="5" t="n">
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="80" spans="1:180">
+    <x:row r="80" spans="1:182">
       <x:c r="A80" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
-    <x:row r="81" spans="1:180">
+    <x:row r="81" spans="1:182">
       <x:c r="A81" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
-    <x:row r="82" spans="1:180">
+    <x:row r="82" spans="1:182">
       <x:c r="A82" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
-    <x:row r="83" spans="1:180">
+    <x:row r="83" spans="1:182">
       <x:c r="A83" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
-    <x:row r="86" spans="1:180">
-[...1 lines deleted...]
-        <x:v>212</x:v>
+    <x:row r="84" spans="1:182">
+      <x:c r="A84" s="0" t="s">
+        <x:v>214</x:v>
       </x:c>
     </x:row>
-    <x:row r="87" spans="1:180">
+    <x:row r="87" spans="1:182">
       <x:c r="A87" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:182">
+      <x:c r="A88" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:182">
+      <x:c r="A89" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:182">
+      <x:c r="A90" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:182">
+      <x:c r="A91" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:182">
+      <x:c r="A92" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
-    <x:row r="88" spans="1:180">
-[...1 lines deleted...]
-        <x:v>214</x:v>
+    <x:row r="93" spans="1:182">
+      <x:c r="A93" s="0" t="s">
+        <x:v>217</x:v>
       </x:c>
     </x:row>
-    <x:row r="89" spans="1:180">
-[...1 lines deleted...]
-        <x:v>215</x:v>
+    <x:row r="95" spans="1:182">
+      <x:c r="A95" s="0" t="s">
+        <x:v>219</x:v>
       </x:c>
     </x:row>
-    <x:row r="90" spans="1:180">
-[...1 lines deleted...]
-        <x:v>214</x:v>
+    <x:row r="96" spans="1:182">
+      <x:c r="A96" s="0" t="s">
+        <x:v>220</x:v>
       </x:c>
     </x:row>
-    <x:row r="91" spans="1:180">
-[...1 lines deleted...]
-        <x:v>210</x:v>
+    <x:row r="98" spans="1:182">
+      <x:c r="A98" s="0" t="s">
+        <x:v>221</x:v>
       </x:c>
     </x:row>
-    <x:row r="92" spans="1:180">
-[...1 lines deleted...]
-        <x:v>214</x:v>
+    <x:row r="99" spans="1:182">
+      <x:c r="A99" s="0" t="s">
+        <x:v>216</x:v>
       </x:c>
     </x:row>
-    <x:row r="94" spans="1:180">
-[...1 lines deleted...]
-        <x:v>216</x:v>
+    <x:row r="100" spans="1:182">
+      <x:c r="A100" s="0" t="s">
+        <x:v>222</x:v>
       </x:c>
     </x:row>
-    <x:row r="95" spans="1:180">
-[...1 lines deleted...]
-        <x:v>217</x:v>
+    <x:row r="101" spans="1:182">
+      <x:c r="A101" s="0" t="s">
+        <x:v>223</x:v>
       </x:c>
     </x:row>
-    <x:row r="97" spans="1:180">
-[...1 lines deleted...]
-        <x:v>218</x:v>
+    <x:row r="102" spans="1:182">
+      <x:c r="A102" s="0" t="s">
+        <x:v>224</x:v>
       </x:c>
     </x:row>
-    <x:row r="98" spans="1:180">
-[...1 lines deleted...]
-        <x:v>213</x:v>
+    <x:row r="104" spans="1:182">
+      <x:c r="A104" s="0" t="s">
+        <x:v>225</x:v>
       </x:c>
     </x:row>
-    <x:row r="99" spans="1:180">
-[...24 lines deleted...]
-    <x:row r="105" spans="1:180">
+    <x:row r="105" spans="1:182">
       <x:c r="A105" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
-    <x:row r="110" spans="1:180">
-[...1 lines deleted...]
-        <x:v>224</x:v>
+    <x:row r="106" spans="1:182">
+      <x:c r="A106" s="0" t="s">
+        <x:v>226</x:v>
       </x:c>
     </x:row>
-    <x:row r="111" spans="1:180">
+    <x:row r="111" spans="1:182">
       <x:c r="A111" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:182">
+      <x:c r="A112" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:182">
+      <x:c r="A113" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:182">
+      <x:c r="A114" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:182">
+      <x:c r="A115" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:182">
+      <x:c r="A116" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
-    <x:row r="112" spans="1:180">
-[...1 lines deleted...]
-        <x:v>225</x:v>
+    <x:row r="117" spans="1:182">
+      <x:c r="A117" s="0" t="s">
+        <x:v>229</x:v>
       </x:c>
     </x:row>
-    <x:row r="113" spans="1:180">
-[...1 lines deleted...]
-        <x:v>215</x:v>
+    <x:row r="118" spans="1:182">
+      <x:c r="A118" s="0" t="s">
+        <x:v>230</x:v>
       </x:c>
     </x:row>
-    <x:row r="114" spans="1:180">
-[...1 lines deleted...]
-        <x:v>225</x:v>
+    <x:row r="119" spans="1:182">
+      <x:c r="A119" s="0" t="s">
+        <x:v>216</x:v>
       </x:c>
     </x:row>
-    <x:row r="115" spans="1:180">
-[...1 lines deleted...]
-        <x:v>210</x:v>
+    <x:row r="120" spans="1:182">
+      <x:c r="A120" s="0" t="s">
+        <x:v>231</x:v>
       </x:c>
     </x:row>
-    <x:row r="116" spans="1:180">
-[...1 lines deleted...]
-        <x:v>226</x:v>
+    <x:row r="121" spans="1:182">
+      <x:c r="A121" s="0" t="s">
+        <x:v>218</x:v>
       </x:c>
     </x:row>
-    <x:row r="117" spans="1:180">
-[...1 lines deleted...]
-        <x:v>227</x:v>
+    <x:row r="122" spans="1:182">
+      <x:c r="A122" s="0" t="s">
+        <x:v>231</x:v>
       </x:c>
     </x:row>
-    <x:row r="118" spans="1:180">
-      <x:c r="A118" s="0" t="s">
+    <x:row r="123" spans="1:182">
+      <x:c r="A123" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
-    <x:row r="119" spans="1:180">
-[...1 lines deleted...]
-        <x:v>228</x:v>
+    <x:row r="124" spans="1:182">
+      <x:c r="A124" s="0" t="s">
+        <x:v>231</x:v>
       </x:c>
     </x:row>
-    <x:row r="120" spans="1:180">
-[...1 lines deleted...]
-        <x:v>215</x:v>
+    <x:row r="126" spans="1:182">
+      <x:c r="A126" s="0" t="s">
+        <x:v>232</x:v>
       </x:c>
     </x:row>
-    <x:row r="121" spans="1:180">
-[...1 lines deleted...]
-        <x:v>228</x:v>
+    <x:row r="127" spans="1:182">
+      <x:c r="A127" s="0" t="s">
+        <x:v>181</x:v>
       </x:c>
     </x:row>
-    <x:row r="122" spans="1:180">
-[...1 lines deleted...]
-        <x:v>210</x:v>
+    <x:row r="128" spans="1:182">
+      <x:c r="A128" s="0" t="s">
+        <x:v>233</x:v>
       </x:c>
     </x:row>
-    <x:row r="123" spans="1:180">
-[...1 lines deleted...]
-        <x:v>228</x:v>
+    <x:row r="129" spans="1:182">
+      <x:c r="A129" s="0" t="s">
+        <x:v>208</x:v>
       </x:c>
     </x:row>
-    <x:row r="125" spans="1:180">
-[...1 lines deleted...]
-        <x:v>229</x:v>
+    <x:row r="130" spans="1:182">
+      <x:c r="A130" s="0" t="s">
+        <x:v>233</x:v>
       </x:c>
     </x:row>
-    <x:row r="126" spans="1:180">
-[...1 lines deleted...]
-        <x:v>179</x:v>
+    <x:row r="131" spans="1:182">
+      <x:c r="A131" s="0" t="s">
+        <x:v>209</x:v>
       </x:c>
     </x:row>
-    <x:row r="127" spans="1:180">
-[...1 lines deleted...]
-        <x:v>230</x:v>
+    <x:row r="132" spans="1:182">
+      <x:c r="A132" s="0" t="s">
+        <x:v>233</x:v>
       </x:c>
     </x:row>
-    <x:row r="128" spans="1:180">
-[...1 lines deleted...]
-        <x:v>206</x:v>
+    <x:row r="135" spans="1:182">
+      <x:c r="A135" s="0" t="s">
+        <x:v>216</x:v>
       </x:c>
     </x:row>
-    <x:row r="129" spans="1:180">
-[...1 lines deleted...]
-        <x:v>230</x:v>
+    <x:row r="136" spans="1:182">
+      <x:c r="A136" s="0" t="s">
+        <x:v>234</x:v>
       </x:c>
     </x:row>
-    <x:row r="130" spans="1:180">
-[...1 lines deleted...]
-        <x:v>207</x:v>
+    <x:row r="137" spans="1:182">
+      <x:c r="A137" s="0" t="s">
+        <x:v>218</x:v>
       </x:c>
     </x:row>
-    <x:row r="131" spans="1:180">
-[...1 lines deleted...]
-        <x:v>230</x:v>
+    <x:row r="138" spans="1:182">
+      <x:c r="A138" s="0" t="s">
+        <x:v>234</x:v>
       </x:c>
     </x:row>
-    <x:row r="134" spans="1:180">
-      <x:c r="A134" s="0" t="s">
+    <x:row r="139" spans="1:182">
+      <x:c r="A139" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
-    <x:row r="135" spans="1:180">
-[...1 lines deleted...]
-        <x:v>231</x:v>
+    <x:row r="140" spans="1:182">
+      <x:c r="A140" s="0" t="s">
+        <x:v>234</x:v>
       </x:c>
     </x:row>
-    <x:row r="136" spans="1:180">
-[...1 lines deleted...]
-        <x:v>215</x:v>
+    <x:row r="143" spans="1:182">
+      <x:c r="A143" s="0" t="s">
+        <x:v>216</x:v>
       </x:c>
     </x:row>
-    <x:row r="137" spans="1:180">
-[...1 lines deleted...]
-        <x:v>231</x:v>
+    <x:row r="144" spans="1:182">
+      <x:c r="A144" s="0" t="s">
+        <x:v>235</x:v>
       </x:c>
     </x:row>
-    <x:row r="138" spans="1:180">
-[...1 lines deleted...]
-        <x:v>210</x:v>
+    <x:row r="145" spans="1:182">
+      <x:c r="A145" s="0" t="s">
+        <x:v>218</x:v>
       </x:c>
     </x:row>
-    <x:row r="139" spans="1:180">
-[...1 lines deleted...]
-        <x:v>231</x:v>
+    <x:row r="146" spans="1:182">
+      <x:c r="A146" s="0" t="s">
+        <x:v>235</x:v>
       </x:c>
     </x:row>
-    <x:row r="142" spans="1:180">
-      <x:c r="A142" s="0" t="s">
+    <x:row r="147" spans="1:182">
+      <x:c r="A147" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
-    <x:row r="143" spans="1:180">
-[...1 lines deleted...]
-        <x:v>232</x:v>
+    <x:row r="148" spans="1:182">
+      <x:c r="A148" s="0" t="s">
+        <x:v>235</x:v>
       </x:c>
     </x:row>
-    <x:row r="144" spans="1:180">
-[...1 lines deleted...]
-        <x:v>215</x:v>
+    <x:row r="150" spans="1:182">
+      <x:c r="A150" s="0" t="s">
+        <x:v>236</x:v>
       </x:c>
     </x:row>
-    <x:row r="145" spans="1:180">
-[...1 lines deleted...]
-        <x:v>232</x:v>
+    <x:row r="152" spans="1:182">
+      <x:c r="A152" s="0" t="s">
+        <x:v>237</x:v>
       </x:c>
     </x:row>
-    <x:row r="146" spans="1:180">
-[...1 lines deleted...]
-        <x:v>210</x:v>
+    <x:row r="153" spans="1:182">
+      <x:c r="A153" s="0" t="s">
+        <x:v>238</x:v>
       </x:c>
     </x:row>
-    <x:row r="147" spans="1:180">
-[...1 lines deleted...]
-        <x:v>232</x:v>
+    <x:row r="155" spans="1:182">
+      <x:c r="A155" s="0" t="s">
+        <x:v>239</x:v>
       </x:c>
     </x:row>
-    <x:row r="149" spans="1:180">
-[...21 lines deleted...]
-        <x:v>237</x:v>
+    <x:row r="156" spans="1:182">
+      <x:c r="A156" s="0" t="s">
+        <x:v>240</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:legacyDrawing r:id="rId6"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>NR0103CG</vt:lpstr>
       <vt:lpstr>NR0103CG!Print_Area</vt:lpstr>
       <vt:lpstr>NR0103CG!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>