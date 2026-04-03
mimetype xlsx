--- v0 (2025-11-05)
+++ v1 (2026-04-03)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87a74830540141d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b269994a39643b1be730a43d248a1c9.psmdcp" Id="R025ece34cba44d5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644fb7c6deed4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12c271315131434fa94dde200ac8f2f5.psmdcp" Id="R437b21a5ad5c46bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="000000KI" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="171">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="170">
   <x:si>
     <x:t>Balansräkningar (ENS2010), utgående balans, netto, löpande priser i mnkr efter tillgångsslag, år och sektor</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>S1 Totala ekonomin</x:t>
   </x:si>
   <x:si>
     <x:t>S11 Icke-finansiella bolag</x:t>
   </x:si>
   <x:si>
     <x:t>S12 Finansiella bolag</x:t>
   </x:si>
   <x:si>
     <x:t>S13 Offentlig förvaltning</x:t>
   </x:si>
   <x:si>
     <x:t>S1311 Statlig förvaltning</x:t>
   </x:si>
   <x:si>
     <x:t>S1313 Kommunal förvaltning</x:t>
   </x:si>
   <x:si>
@@ -451,60 +451,57 @@
   <x:si>
     <x:t>AFL6</x:t>
   </x:si>
   <x:si>
     <x:t>AFL7</x:t>
   </x:si>
   <x:si>
     <x:t>AFL8</x:t>
   </x:si>
   <x:si>
     <x:t>BF90</x:t>
   </x:si>
   <x:si>
     <x:t>Finansiell nettoförmögenhet</x:t>
   </x:si>
   <x:si>
     <x:t>B90</x:t>
   </x:si>
   <x:si>
     <x:t>Nettoförmögenhet</x:t>
   </x:si>
   <x:si>
     <x:t>Dokumentation: &lt;a href=https://www.scb.se/contentassets/66e9dae3a5d94bf8b4c299ce25294348/dokumentation-nationalformogenheten.pdf&gt;Dokumentation av Nationalförmögenheten och Nationella Balansräkningar. &lt;/a&gt; Där beskrivs bakgrund, källor och beräkningsmetoder för tabellen.</x:t>
   </x:si>
   <x:si>
-    <x:t>I samband med upprättning av fel i Finansräkenskaperna den 30 september 2025 har finansiella stockar i Nationalförmögenheten rättats upp enligt de nya stockvärdena i Finansräkenskaperna.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>.. = Uppgiften är inte tillgänglig, för osäker för att anges eller borttagen av sekretesskäl.</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250930 08:00</x:t>
+    <x:t>20260319 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>NR Info, SCB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +46 010-479 50 00</x:t>
   </x:si>
   <x:si>
     <x:t>nrinfo@scb.se</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Statistikservice, SCB</x:t>
   </x:si>
   <x:si>
     <x:t>information@scb.se</x:t>
   </x:si>
@@ -916,51 +913,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:L121"/>
+  <x:dimension ref="A1:L120"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="12" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:12">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:12">
       <x:c r="C4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
@@ -975,78 +972,78 @@
       </x:c>
       <x:c r="H4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J4" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L4" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:12">
       <x:c r="A5" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>132261718</x:v>
+        <x:v>132145696</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>41898905</x:v>
+        <x:v>41737445</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>43641361</x:v>
+        <x:v>43735547</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>12694328</x:v>
+        <x:v>12692930</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>4844393</x:v>
+        <x:v>4842740</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
-        <x:v>5449271</x:v>
+        <x:v>5449526</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>2400664</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
-        <x:v>34027124</x:v>
+        <x:v>33979774</x:v>
       </x:c>
       <x:c r="K5" s="3" t="n">
-        <x:v>32913596</x:v>
+        <x:v>32863636</x:v>
       </x:c>
       <x:c r="L5" s="3" t="n">
-        <x:v>1113528</x:v>
+        <x:v>1116138</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:12">
       <x:c r="A6" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B6" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>35762556</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>17166905</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>383044</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>6644494</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>2401320</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
@@ -1626,52 +1623,52 @@
         <x:v>28</x:v>
       </x:c>
       <x:c r="J21" s="3" t="n">
         <x:v>8956</x:v>
       </x:c>
       <x:c r="K21" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L21" s="3" t="n">
         <x:v>8956</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12">
       <x:c r="A22" s="2" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B22" s="2" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C22" s="3" t="n">
         <x:v>7353</x:v>
       </x:c>
       <x:c r="D22" s="3" t="n">
         <x:v>6754</x:v>
       </x:c>
-      <x:c r="E22" s="4" t="s">
-        <x:v>28</x:v>
+      <x:c r="E22" s="3" t="n">
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F22" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G22" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H22" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I22" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J22" s="3" t="n">
         <x:v>599</x:v>
       </x:c>
       <x:c r="K22" s="3" t="n">
         <x:v>599</x:v>
       </x:c>
       <x:c r="L22" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12">
       <x:c r="A23" s="2" t="s">
@@ -2495,417 +2492,417 @@
       </x:c>
       <x:c r="H44" s="3" t="n">
         <x:v>2525</x:v>
       </x:c>
       <x:c r="I44" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="J44" s="3" t="n">
         <x:v>83849</x:v>
       </x:c>
       <x:c r="K44" s="3" t="n">
         <x:v>77972</x:v>
       </x:c>
       <x:c r="L44" s="3" t="n">
         <x:v>5877</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12">
       <x:c r="A45" s="2" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B45" s="2" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>96499162</x:v>
+        <x:v>96383140</x:v>
       </x:c>
       <x:c r="D45" s="3" t="n">
-        <x:v>24732000</x:v>
+        <x:v>24570540</x:v>
       </x:c>
       <x:c r="E45" s="3" t="n">
-        <x:v>43258317</x:v>
+        <x:v>43352503</x:v>
       </x:c>
       <x:c r="F45" s="3" t="n">
-        <x:v>6049834</x:v>
+        <x:v>6048436</x:v>
       </x:c>
       <x:c r="G45" s="3" t="n">
-        <x:v>2443073</x:v>
+        <x:v>2441420</x:v>
       </x:c>
       <x:c r="H45" s="3" t="n">
-        <x:v>1208260</x:v>
+        <x:v>1208515</x:v>
       </x:c>
       <x:c r="I45" s="3" t="n">
         <x:v>2398501</x:v>
       </x:c>
       <x:c r="J45" s="3" t="n">
-        <x:v>22459011</x:v>
+        <x:v>22411661</x:v>
       </x:c>
       <x:c r="K45" s="3" t="n">
-        <x:v>21860746</x:v>
+        <x:v>21810786</x:v>
       </x:c>
       <x:c r="L45" s="3" t="n">
-        <x:v>598265</x:v>
+        <x:v>600875</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12">
       <x:c r="A46" s="2" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B46" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C46" s="3" t="n">
         <x:v>216625</x:v>
       </x:c>
       <x:c r="D46" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E46" s="3" t="n">
         <x:v>216625</x:v>
       </x:c>
       <x:c r="F46" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G46" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H46" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I46" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="J46" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K46" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L46" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12">
       <x:c r="A47" s="2" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B47" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>10304323</x:v>
+        <x:v>10299384</x:v>
       </x:c>
       <x:c r="D47" s="3" t="n">
-        <x:v>1838659</x:v>
+        <x:v>1831914</x:v>
       </x:c>
       <x:c r="E47" s="3" t="n">
-        <x:v>5481187</x:v>
+        <x:v>5479918</x:v>
       </x:c>
       <x:c r="F47" s="3" t="n">
-        <x:v>189139</x:v>
+        <x:v>190219</x:v>
       </x:c>
       <x:c r="G47" s="3" t="n">
-        <x:v>77468</x:v>
+        <x:v>78548</x:v>
       </x:c>
       <x:c r="H47" s="3" t="n">
         <x:v>73929</x:v>
       </x:c>
       <x:c r="I47" s="3" t="n">
         <x:v>37742</x:v>
       </x:c>
       <x:c r="J47" s="3" t="n">
-        <x:v>2795338</x:v>
+        <x:v>2797333</x:v>
       </x:c>
       <x:c r="K47" s="3" t="n">
-        <x:v>2710635</x:v>
+        <x:v>2712630</x:v>
       </x:c>
       <x:c r="L47" s="3" t="n">
         <x:v>84703</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12">
       <x:c r="A48" s="2" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B48" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C48" s="3" t="n">
-        <x:v>6492069</x:v>
+        <x:v>6519261</x:v>
       </x:c>
       <x:c r="D48" s="3" t="n">
-        <x:v>218520</x:v>
+        <x:v>208706</x:v>
       </x:c>
       <x:c r="E48" s="3" t="n">
-        <x:v>5466870</x:v>
+        <x:v>5504556</x:v>
       </x:c>
       <x:c r="F48" s="3" t="n">
-        <x:v>702266</x:v>
+        <x:v>701263</x:v>
       </x:c>
       <x:c r="G48" s="3" t="n">
-        <x:v>130074</x:v>
+        <x:v>129071</x:v>
       </x:c>
       <x:c r="H48" s="3" t="n">
         <x:v>51436</x:v>
       </x:c>
       <x:c r="I48" s="3" t="n">
         <x:v>520756</x:v>
       </x:c>
       <x:c r="J48" s="3" t="n">
-        <x:v>104413</x:v>
+        <x:v>104736</x:v>
       </x:c>
       <x:c r="K48" s="3" t="n">
-        <x:v>25657</x:v>
+        <x:v>27095</x:v>
       </x:c>
       <x:c r="L48" s="3" t="n">
-        <x:v>78756</x:v>
+        <x:v>77641</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12">
       <x:c r="A49" s="2" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B49" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>16898573</x:v>
+        <x:v>16869428</x:v>
       </x:c>
       <x:c r="D49" s="3" t="n">
-        <x:v>5438083</x:v>
+        <x:v>5382313</x:v>
       </x:c>
       <x:c r="E49" s="3" t="n">
-        <x:v>10482390</x:v>
+        <x:v>10504191</x:v>
       </x:c>
       <x:c r="F49" s="3" t="n">
-        <x:v>941462</x:v>
+        <x:v>946286</x:v>
       </x:c>
       <x:c r="G49" s="3" t="n">
-        <x:v>387560</x:v>
+        <x:v>392384</x:v>
       </x:c>
       <x:c r="H49" s="3" t="n">
         <x:v>538495</x:v>
       </x:c>
       <x:c r="I49" s="3" t="n">
         <x:v>15407</x:v>
       </x:c>
       <x:c r="J49" s="3" t="n">
         <x:v>36638</x:v>
       </x:c>
       <x:c r="K49" s="3" t="n">
         <x:v>34288</x:v>
       </x:c>
       <x:c r="L49" s="3" t="n">
         <x:v>2350</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12">
       <x:c r="A50" s="2" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B50" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C50" s="3" t="n">
-        <x:v>48265613</x:v>
+        <x:v>48201346</x:v>
       </x:c>
       <x:c r="D50" s="3" t="n">
-        <x:v>14998246</x:v>
+        <x:v>14893562</x:v>
       </x:c>
       <x:c r="E50" s="3" t="n">
-        <x:v>19878055</x:v>
+        <x:v>19914221</x:v>
       </x:c>
       <x:c r="F50" s="3" t="n">
-        <x:v>3207798</x:v>
+        <x:v>3208032</x:v>
       </x:c>
       <x:c r="G50" s="3" t="n">
-        <x:v>1058814</x:v>
+        <x:v>1059049</x:v>
       </x:c>
       <x:c r="H50" s="3" t="n">
-        <x:v>354061</x:v>
+        <x:v>354060</x:v>
       </x:c>
       <x:c r="I50" s="3" t="n">
         <x:v>1794923</x:v>
       </x:c>
       <x:c r="J50" s="3" t="n">
-        <x:v>10181514</x:v>
+        <x:v>10185531</x:v>
       </x:c>
       <x:c r="K50" s="3" t="n">
-        <x:v>9752263</x:v>
+        <x:v>9752415</x:v>
       </x:c>
       <x:c r="L50" s="3" t="n">
-        <x:v>429251</x:v>
+        <x:v>433116</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12">
       <x:c r="A51" s="2" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B51" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>13572644</x:v>
+        <x:v>13576576</x:v>
       </x:c>
       <x:c r="D51" s="3" t="n">
-        <x:v>1839623</x:v>
+        <x:v>1843366</x:v>
       </x:c>
       <x:c r="E51" s="3" t="n">
         <x:v>8960619</x:v>
       </x:c>
       <x:c r="F51" s="3" t="n">
-        <x:v>1058440</x:v>
+        <x:v>1058629</x:v>
       </x:c>
       <x:c r="G51" s="3" t="n">
-        <x:v>63117</x:v>
+        <x:v>63306</x:v>
       </x:c>
       <x:c r="H51" s="3" t="n">
         <x:v>2183</x:v>
       </x:c>
       <x:c r="I51" s="3" t="n">
         <x:v>993140</x:v>
       </x:c>
       <x:c r="J51" s="3" t="n">
         <x:v>1713962</x:v>
       </x:c>
       <x:c r="K51" s="3" t="n">
         <x:v>1517896</x:v>
       </x:c>
       <x:c r="L51" s="3" t="n">
         <x:v>196066</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12">
       <x:c r="A52" s="2" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B52" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C52" s="3" t="n">
-        <x:v>19483055</x:v>
+        <x:v>19384014</x:v>
       </x:c>
       <x:c r="D52" s="3" t="n">
-        <x:v>12743686</x:v>
+        <x:v>12606440</x:v>
       </x:c>
       <x:c r="E52" s="3" t="n">
-        <x:v>3391529</x:v>
+        <x:v>3427695</x:v>
       </x:c>
       <x:c r="F52" s="3" t="n">
-        <x:v>1317680</x:v>
+        <x:v>1317667</x:v>
       </x:c>
       <x:c r="G52" s="3" t="n">
-        <x:v>757273</x:v>
+        <x:v>757261</x:v>
       </x:c>
       <x:c r="H52" s="3" t="n">
-        <x:v>206019</x:v>
+        <x:v>206018</x:v>
       </x:c>
       <x:c r="I52" s="3" t="n">
         <x:v>354388</x:v>
       </x:c>
       <x:c r="J52" s="3" t="n">
-        <x:v>2030160</x:v>
+        <x:v>2032212</x:v>
       </x:c>
       <x:c r="K52" s="3" t="n">
         <x:v>1976002</x:v>
       </x:c>
       <x:c r="L52" s="3" t="n">
-        <x:v>54158</x:v>
+        <x:v>56210</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12">
       <x:c r="A53" s="2" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B53" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>4963102</x:v>
+        <x:v>4993939</x:v>
       </x:c>
       <x:c r="D53" s="3" t="n">
-        <x:v>154387</x:v>
+        <x:v>183202</x:v>
       </x:c>
       <x:c r="E53" s="3" t="n">
         <x:v>263176</x:v>
       </x:c>
       <x:c r="F53" s="3" t="n">
-        <x:v>530018</x:v>
+        <x:v>530063</x:v>
       </x:c>
       <x:c r="G53" s="3" t="n">
-        <x:v>206189</x:v>
+        <x:v>206234</x:v>
       </x:c>
       <x:c r="H53" s="3" t="n">
         <x:v>2142</x:v>
       </x:c>
       <x:c r="I53" s="3" t="n">
         <x:v>321687</x:v>
       </x:c>
       <x:c r="J53" s="3" t="n">
-        <x:v>4015521</x:v>
+        <x:v>4017498</x:v>
       </x:c>
       <x:c r="K53" s="3" t="n">
-        <x:v>4013960</x:v>
+        <x:v>4014124</x:v>
       </x:c>
       <x:c r="L53" s="3" t="n">
-        <x:v>1561</x:v>
+        <x:v>3374</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12">
       <x:c r="A54" s="2" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B54" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C54" s="3" t="n">
-        <x:v>3688213</x:v>
+        <x:v>3688377</x:v>
       </x:c>
       <x:c r="D54" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E54" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F54" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G54" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H54" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I54" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="J54" s="3" t="n">
-        <x:v>3688213</x:v>
+        <x:v>3688377</x:v>
       </x:c>
       <x:c r="K54" s="3" t="n">
-        <x:v>3688213</x:v>
+        <x:v>3688377</x:v>
       </x:c>
       <x:c r="L54" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12">
       <x:c r="A55" s="2" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B55" s="2" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>325747</x:v>
       </x:c>
       <x:c r="D55" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E55" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F55" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G55" s="4" t="s">
@@ -2913,586 +2910,586 @@
       </x:c>
       <x:c r="H55" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="J55" s="3" t="n">
         <x:v>325747</x:v>
       </x:c>
       <x:c r="K55" s="3" t="n">
         <x:v>325747</x:v>
       </x:c>
       <x:c r="L55" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12">
       <x:c r="A56" s="2" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B56" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C56" s="3" t="n">
-        <x:v>949142</x:v>
+        <x:v>979815</x:v>
       </x:c>
       <x:c r="D56" s="3" t="n">
-        <x:v>154387</x:v>
+        <x:v>183202</x:v>
       </x:c>
       <x:c r="E56" s="3" t="n">
         <x:v>263176</x:v>
       </x:c>
       <x:c r="F56" s="3" t="n">
-        <x:v>530018</x:v>
+        <x:v>530063</x:v>
       </x:c>
       <x:c r="G56" s="3" t="n">
-        <x:v>206189</x:v>
+        <x:v>206234</x:v>
       </x:c>
       <x:c r="H56" s="3" t="n">
         <x:v>2142</x:v>
       </x:c>
       <x:c r="I56" s="3" t="n">
         <x:v>321687</x:v>
       </x:c>
       <x:c r="J56" s="3" t="n">
-        <x:v>1561</x:v>
+        <x:v>3374</x:v>
       </x:c>
       <x:c r="K56" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L56" s="3" t="n">
-        <x:v>1561</x:v>
+        <x:v>3374</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12">
       <x:c r="A57" s="2" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B57" s="2" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>10246812</x:v>
+        <x:v>10246817</x:v>
       </x:c>
       <x:c r="D57" s="3" t="n">
-        <x:v>260550</x:v>
+        <x:v>260554</x:v>
       </x:c>
       <x:c r="E57" s="3" t="n">
         <x:v>7262731</x:v>
       </x:c>
       <x:c r="F57" s="3" t="n">
-        <x:v>301660</x:v>
+        <x:v>301673</x:v>
       </x:c>
       <x:c r="G57" s="3" t="n">
-        <x:v>32235</x:v>
+        <x:v>32248</x:v>
       </x:c>
       <x:c r="H57" s="3" t="n">
         <x:v>143717</x:v>
       </x:c>
       <x:c r="I57" s="3" t="n">
         <x:v>125708</x:v>
       </x:c>
       <x:c r="J57" s="3" t="n">
-        <x:v>2421871</x:v>
+        <x:v>2421859</x:v>
       </x:c>
       <x:c r="K57" s="3" t="n">
-        <x:v>2244405</x:v>
+        <x:v>2244393</x:v>
       </x:c>
       <x:c r="L57" s="3" t="n">
         <x:v>177466</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12">
       <x:c r="A58" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B58" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C58" s="3" t="n">
-        <x:v>8902050</x:v>
+        <x:v>8831889</x:v>
       </x:c>
       <x:c r="D58" s="3" t="n">
-        <x:v>59875</x:v>
+        <x:v>61115</x:v>
       </x:c>
       <x:c r="E58" s="3" t="n">
-        <x:v>34458</x:v>
+        <x:v>33459</x:v>
       </x:c>
       <x:c r="F58" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G58" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H58" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I58" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="J58" s="3" t="n">
-        <x:v>8807717</x:v>
+        <x:v>8737315</x:v>
       </x:c>
       <x:c r="K58" s="3" t="n">
-        <x:v>8807717</x:v>
+        <x:v>8737315</x:v>
       </x:c>
       <x:c r="L58" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12">
       <x:c r="A59" s="2" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B59" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>1406345</x:v>
+        <x:v>1422422</x:v>
       </x:c>
       <x:c r="D59" s="3" t="n">
         <x:v>54857</x:v>
       </x:c>
       <x:c r="E59" s="3" t="n">
-        <x:v>1328812</x:v>
+        <x:v>1329759</x:v>
       </x:c>
       <x:c r="F59" s="3" t="n">
-        <x:v>22651</x:v>
+        <x:v>23651</x:v>
       </x:c>
       <x:c r="G59" s="3" t="n">
-        <x:v>5192</x:v>
+        <x:v>6192</x:v>
       </x:c>
       <x:c r="H59" s="3" t="n">
         <x:v>4895</x:v>
       </x:c>
       <x:c r="I59" s="3" t="n">
         <x:v>12564</x:v>
       </x:c>
       <x:c r="J59" s="3" t="n">
-        <x:v>25</x:v>
+        <x:v>14155</x:v>
       </x:c>
       <x:c r="K59" s="3" t="n">
-        <x:v>25</x:v>
+        <x:v>14155</x:v>
       </x:c>
       <x:c r="L59" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12">
       <x:c r="A60" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B60" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C60" s="3" t="n">
-        <x:v>4013564</x:v>
+        <x:v>4022785</x:v>
       </x:c>
       <x:c r="D60" s="3" t="n">
-        <x:v>2123760</x:v>
+        <x:v>2138073</x:v>
       </x:c>
       <x:c r="E60" s="3" t="n">
-        <x:v>369920</x:v>
+        <x:v>369774</x:v>
       </x:c>
       <x:c r="F60" s="3" t="n">
-        <x:v>986518</x:v>
+        <x:v>978985</x:v>
       </x:c>
       <x:c r="G60" s="3" t="n">
-        <x:v>783965</x:v>
+        <x:v>776176</x:v>
       </x:c>
       <x:c r="H60" s="3" t="n">
-        <x:v>185444</x:v>
+        <x:v>185700</x:v>
       </x:c>
       <x:c r="I60" s="3" t="n">
         <x:v>17109</x:v>
       </x:c>
       <x:c r="J60" s="3" t="n">
-        <x:v>533366</x:v>
+        <x:v>535953</x:v>
       </x:c>
       <x:c r="K60" s="3" t="n">
-        <x:v>530161</x:v>
+        <x:v>532888</x:v>
       </x:c>
       <x:c r="L60" s="3" t="n">
-        <x:v>3205</x:v>
+        <x:v>3065</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12">
       <x:c r="A61" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B61" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>92102909</x:v>
+        <x:v>91948832</x:v>
       </x:c>
       <x:c r="D61" s="3" t="n">
-        <x:v>40503063</x:v>
+        <x:v>40468362</x:v>
       </x:c>
       <x:c r="E61" s="3" t="n">
-        <x:v>41932273</x:v>
+        <x:v>41806653</x:v>
       </x:c>
       <x:c r="F61" s="3" t="n">
-        <x:v>4103760</x:v>
+        <x:v>4110773</x:v>
       </x:c>
       <x:c r="G61" s="3" t="n">
-        <x:v>2297422</x:v>
+        <x:v>2295205</x:v>
       </x:c>
       <x:c r="H61" s="3" t="n">
-        <x:v>1574846</x:v>
+        <x:v>1584075</x:v>
       </x:c>
       <x:c r="I61" s="3" t="n">
-        <x:v>231492</x:v>
+        <x:v>231493</x:v>
       </x:c>
       <x:c r="J61" s="3" t="n">
-        <x:v>5563813</x:v>
+        <x:v>5563044</x:v>
       </x:c>
       <x:c r="K61" s="3" t="n">
-        <x:v>5540999</x:v>
+        <x:v>5540225</x:v>
       </x:c>
       <x:c r="L61" s="3" t="n">
-        <x:v>22814</x:v>
+        <x:v>22819</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12">
       <x:c r="A62" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B62" s="2" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C62" s="3" t="n">
         <x:v>93877</x:v>
       </x:c>
       <x:c r="D62" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E62" s="3" t="n">
         <x:v>93877</x:v>
       </x:c>
       <x:c r="F62" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G62" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H62" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I62" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="J62" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K62" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L62" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12">
       <x:c r="A63" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B63" s="2" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>10136311</x:v>
+        <x:v>10135650</x:v>
       </x:c>
       <x:c r="D63" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E63" s="3" t="n">
-        <x:v>9984402</x:v>
+        <x:v>9988743</x:v>
       </x:c>
       <x:c r="F63" s="3" t="n">
-        <x:v>151909</x:v>
+        <x:v>146907</x:v>
       </x:c>
       <x:c r="G63" s="3" t="n">
-        <x:v>151909</x:v>
+        <x:v>146907</x:v>
       </x:c>
       <x:c r="H63" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="J63" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K63" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L63" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12">
       <x:c r="A64" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B64" s="2" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C64" s="3" t="n">
-        <x:v>9266349</x:v>
+        <x:v>9208798</x:v>
       </x:c>
       <x:c r="D64" s="3" t="n">
-        <x:v>1471021</x:v>
+        <x:v>1494126</x:v>
       </x:c>
       <x:c r="E64" s="3" t="n">
-        <x:v>6437483</x:v>
+        <x:v>6365286</x:v>
       </x:c>
       <x:c r="F64" s="3" t="n">
-        <x:v>1357845</x:v>
+        <x:v>1349386</x:v>
       </x:c>
       <x:c r="G64" s="3" t="n">
         <x:v>1075767</x:v>
       </x:c>
       <x:c r="H64" s="3" t="n">
-        <x:v>282078</x:v>
+        <x:v>273619</x:v>
       </x:c>
       <x:c r="I64" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="J64" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K64" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L64" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12">
       <x:c r="A65" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B65" s="2" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>16573092</x:v>
+        <x:v>16506086</x:v>
       </x:c>
       <x:c r="D65" s="3" t="n">
-        <x:v>9162803</x:v>
+        <x:v>9141070</x:v>
       </x:c>
       <x:c r="E65" s="3" t="n">
-        <x:v>1182058</x:v>
+        <x:v>1120790</x:v>
       </x:c>
       <x:c r="F65" s="3" t="n">
-        <x:v>897304</x:v>
+        <x:v>914278</x:v>
       </x:c>
       <x:c r="G65" s="3" t="n">
-        <x:v>117019</x:v>
+        <x:v>116497</x:v>
       </x:c>
       <x:c r="H65" s="3" t="n">
-        <x:v>752985</x:v>
+        <x:v>770480</x:v>
       </x:c>
       <x:c r="I65" s="3" t="n">
-        <x:v>27300</x:v>
+        <x:v>27301</x:v>
       </x:c>
       <x:c r="J65" s="3" t="n">
-        <x:v>5330927</x:v>
+        <x:v>5329948</x:v>
       </x:c>
       <x:c r="K65" s="3" t="n">
-        <x:v>5310866</x:v>
+        <x:v>5309887</x:v>
       </x:c>
       <x:c r="L65" s="3" t="n">
         <x:v>20061</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12">
       <x:c r="A66" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B66" s="2" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C66" s="3" t="n">
-        <x:v>41773816</x:v>
+        <x:v>41798585</x:v>
       </x:c>
       <x:c r="D66" s="3" t="n">
-        <x:v>27513276</x:v>
+        <x:v>27465232</x:v>
       </x:c>
       <x:c r="E66" s="3" t="n">
-        <x:v>14072553</x:v>
+        <x:v>14145366</x:v>
       </x:c>
       <x:c r="F66" s="3" t="n">
         <x:v>187987</x:v>
       </x:c>
       <x:c r="G66" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H66" s="3" t="n">
         <x:v>87691</x:v>
       </x:c>
       <x:c r="I66" s="3" t="n">
         <x:v>100296</x:v>
       </x:c>
       <x:c r="J66" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K66" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L66" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12">
       <x:c r="A67" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B67" s="2" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>10871776</x:v>
+        <x:v>10873425</x:v>
       </x:c>
       <x:c r="D67" s="3" t="n">
         <x:v>8287065</x:v>
       </x:c>
       <x:c r="E67" s="3" t="n">
-        <x:v>2584711</x:v>
+        <x:v>2586360</x:v>
       </x:c>
       <x:c r="F67" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G67" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H67" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="J67" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K67" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L67" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12">
       <x:c r="A68" s="2" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B68" s="2" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C68" s="3" t="n">
-        <x:v>18587058</x:v>
+        <x:v>18593092</x:v>
       </x:c>
       <x:c r="D68" s="3" t="n">
-        <x:v>15227631</x:v>
+        <x:v>15162501</x:v>
       </x:c>
       <x:c r="E68" s="3" t="n">
-        <x:v>3171440</x:v>
+        <x:v>3242604</x:v>
       </x:c>
       <x:c r="F68" s="3" t="n">
         <x:v>187987</x:v>
       </x:c>
       <x:c r="G68" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H68" s="3" t="n">
         <x:v>87691</x:v>
       </x:c>
       <x:c r="I68" s="3" t="n">
         <x:v>100296</x:v>
       </x:c>
       <x:c r="J68" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K68" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L68" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12">
       <x:c r="A69" s="2" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B69" s="2" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>4198381</x:v>
+        <x:v>4215467</x:v>
       </x:c>
       <x:c r="D69" s="3" t="n">
-        <x:v>3998580</x:v>
+        <x:v>4015666</x:v>
       </x:c>
       <x:c r="E69" s="3" t="n">
         <x:v>199801</x:v>
       </x:c>
       <x:c r="F69" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G69" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H69" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="J69" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K69" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L69" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12">
       <x:c r="A70" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B70" s="2" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C70" s="3" t="n">
-        <x:v>3688213</x:v>
+        <x:v>3688377</x:v>
       </x:c>
       <x:c r="D70" s="3" t="n">
-        <x:v>3688213</x:v>
+        <x:v>3688377</x:v>
       </x:c>
       <x:c r="E70" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F70" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G70" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H70" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I70" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="J70" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K70" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L70" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -3521,54 +3518,54 @@
       </x:c>
       <x:c r="H71" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="J71" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K71" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L71" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12">
       <x:c r="A72" s="2" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B72" s="2" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C72" s="3" t="n">
-        <x:v>392349</x:v>
+        <x:v>409271</x:v>
       </x:c>
       <x:c r="D72" s="3" t="n">
-        <x:v>192548</x:v>
+        <x:v>209470</x:v>
       </x:c>
       <x:c r="E72" s="3" t="n">
         <x:v>199801</x:v>
       </x:c>
       <x:c r="F72" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G72" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H72" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I72" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="J72" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K72" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L72" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -3597,360 +3594,355 @@
       </x:c>
       <x:c r="H73" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="J73" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K73" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L73" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12">
       <x:c r="A74" s="2" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B74" s="2" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C74" s="3" t="n">
-        <x:v>8931238</x:v>
+        <x:v>8853591</x:v>
       </x:c>
       <x:c r="D74" s="3" t="n">
-        <x:v>135970</x:v>
+        <x:v>129108</x:v>
       </x:c>
       <x:c r="E74" s="3" t="n">
-        <x:v>8184838</x:v>
+        <x:v>8114064</x:v>
       </x:c>
       <x:c r="F74" s="3" t="n">
-        <x:v>610430</x:v>
+        <x:v>610419</x:v>
       </x:c>
       <x:c r="G74" s="3" t="n">
         <x:v>300995</x:v>
       </x:c>
       <x:c r="H74" s="3" t="n">
-        <x:v>258559</x:v>
+        <x:v>258548</x:v>
       </x:c>
       <x:c r="I74" s="3" t="n">
         <x:v>50876</x:v>
       </x:c>
       <x:c r="J74" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K74" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L74" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12">
       <x:c r="A75" s="2" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B75" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>1405174</x:v>
+        <x:v>1421369</x:v>
       </x:c>
       <x:c r="D75" s="3" t="n">
-        <x:v>54826</x:v>
+        <x:v>68956</x:v>
       </x:c>
       <x:c r="E75" s="3" t="n">
-        <x:v>1304955</x:v>
+        <x:v>1306015</x:v>
       </x:c>
       <x:c r="F75" s="3" t="n">
-        <x:v>45108</x:v>
+        <x:v>46108</x:v>
       </x:c>
       <x:c r="G75" s="3" t="n">
-        <x:v>592</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="H75" s="3" t="n">
         <x:v>2779</x:v>
       </x:c>
       <x:c r="I75" s="3" t="n">
         <x:v>41737</x:v>
       </x:c>
       <x:c r="J75" s="3" t="n">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="K75" s="3" t="n">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L75" s="3" t="n">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12">
       <x:c r="A76" s="2" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B76" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C76" s="3" t="n">
-        <x:v>3923052</x:v>
+        <x:v>3930876</x:v>
       </x:c>
       <x:c r="D76" s="3" t="n">
-        <x:v>2165167</x:v>
+        <x:v>2169870</x:v>
       </x:c>
       <x:c r="E76" s="3" t="n">
-        <x:v>672107</x:v>
+        <x:v>672512</x:v>
       </x:c>
       <x:c r="F76" s="3" t="n">
-        <x:v>853177</x:v>
+        <x:v>855688</x:v>
       </x:c>
       <x:c r="G76" s="3" t="n">
-        <x:v>651140</x:v>
+        <x:v>653447</x:v>
       </x:c>
       <x:c r="H76" s="3" t="n">
-        <x:v>190754</x:v>
+        <x:v>190958</x:v>
       </x:c>
       <x:c r="I76" s="3" t="n">
         <x:v>11283</x:v>
       </x:c>
       <x:c r="J76" s="3" t="n">
-        <x:v>232601</x:v>
+        <x:v>232806</x:v>
       </x:c>
       <x:c r="K76" s="3" t="n">
-        <x:v>229992</x:v>
+        <x:v>230197</x:v>
       </x:c>
       <x:c r="L76" s="3" t="n">
         <x:v>2609</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12">
       <x:c r="A77" s="2" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B77" s="2" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>4396253</x:v>
+        <x:v>4434308</x:v>
       </x:c>
       <x:c r="D77" s="3" t="n">
-        <x:v>-15771063</x:v>
+        <x:v>-15897822</x:v>
       </x:c>
       <x:c r="E77" s="3" t="n">
-        <x:v>1326044</x:v>
+        <x:v>1545850</x:v>
       </x:c>
       <x:c r="F77" s="3" t="n">
-        <x:v>1946074</x:v>
+        <x:v>1937663</x:v>
       </x:c>
       <x:c r="G77" s="3" t="n">
-        <x:v>145651</x:v>
+        <x:v>146215</x:v>
       </x:c>
       <x:c r="H77" s="3" t="n">
-        <x:v>-366586</x:v>
+        <x:v>-375560</x:v>
       </x:c>
       <x:c r="I77" s="3" t="n">
-        <x:v>2167009</x:v>
+        <x:v>2167008</x:v>
       </x:c>
       <x:c r="J77" s="3" t="n">
-        <x:v>16895198</x:v>
+        <x:v>16848617</x:v>
       </x:c>
       <x:c r="K77" s="3" t="n">
-        <x:v>16319747</x:v>
+        <x:v>16270561</x:v>
       </x:c>
       <x:c r="L77" s="3" t="n">
-        <x:v>575451</x:v>
+        <x:v>578056</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12">
       <x:c r="A78" s="2" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B78" s="2" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C78" s="3" t="n">
-        <x:v>40158809</x:v>
+        <x:v>40196864</x:v>
       </x:c>
       <x:c r="D78" s="3" t="n">
-        <x:v>1395842</x:v>
+        <x:v>1269083</x:v>
       </x:c>
       <x:c r="E78" s="3" t="n">
-        <x:v>1709088</x:v>
+        <x:v>1928894</x:v>
       </x:c>
       <x:c r="F78" s="3" t="n">
-        <x:v>8590568</x:v>
+        <x:v>8582157</x:v>
       </x:c>
       <x:c r="G78" s="3" t="n">
-        <x:v>2546971</x:v>
+        <x:v>2547535</x:v>
       </x:c>
       <x:c r="H78" s="3" t="n">
-        <x:v>3874425</x:v>
+        <x:v>3865451</x:v>
       </x:c>
       <x:c r="I78" s="3" t="n">
-        <x:v>2169172</x:v>
+        <x:v>2169171</x:v>
       </x:c>
       <x:c r="J78" s="3" t="n">
-        <x:v>28463311</x:v>
+        <x:v>28416730</x:v>
       </x:c>
       <x:c r="K78" s="3" t="n">
-        <x:v>27372597</x:v>
+        <x:v>27323411</x:v>
       </x:c>
       <x:c r="L78" s="3" t="n">
-        <x:v>1090714</x:v>
+        <x:v>1093319</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12">
       <x:c r="A80" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12">
       <x:c r="A81" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
-    <x:row r="82" spans="1:12">
-      <x:c r="A82" s="0" t="s">
+    <x:row r="83" spans="1:12">
+      <x:c r="A83" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12">
       <x:c r="A84" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
-    <x:row r="85" spans="1:12">
-      <x:c r="A85" s="0" t="s">
+    <x:row r="86" spans="1:12">
+      <x:c r="A86" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12">
       <x:c r="A87" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
-    <x:row r="88" spans="1:12">
-      <x:c r="A88" s="0" t="s">
+    <x:row r="89" spans="1:12">
+      <x:c r="A89" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12">
       <x:c r="A90" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12">
       <x:c r="A91" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12">
       <x:c r="A92" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
-    <x:row r="93" spans="1:12">
-      <x:c r="A93" s="0" t="s">
+    <x:row r="94" spans="1:12">
+      <x:c r="A94" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12">
       <x:c r="A95" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12">
       <x:c r="A96" s="0" t="s">
-        <x:v>155</x:v>
-[...3 lines deleted...]
-      <x:c r="A97" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:12">
+      <x:c r="A101" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12">
       <x:c r="A102" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
-    <x:row r="103" spans="1:12">
-      <x:c r="A103" s="0" t="s">
+    <x:row r="104" spans="1:12">
+      <x:c r="A104" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12">
       <x:c r="A105" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
-    <x:row r="106" spans="1:12">
-      <x:c r="A106" s="0" t="s">
+    <x:row r="107" spans="1:12">
+      <x:c r="A107" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12">
       <x:c r="A108" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
-    <x:row r="109" spans="1:12">
-      <x:c r="A109" s="0" t="s">
+    <x:row r="111" spans="1:12">
+      <x:c r="A111" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
-    <x:row r="112" spans="1:12">
-      <x:c r="A112" s="0" t="s">
+    <x:row r="114" spans="1:12">
+      <x:c r="A114" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
-    <x:row r="115" spans="1:12">
-      <x:c r="A115" s="0" t="s">
+    <x:row r="116" spans="1:12">
+      <x:c r="A116" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12">
       <x:c r="A117" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
-    <x:row r="118" spans="1:12">
-      <x:c r="A118" s="0" t="s">
+    <x:row r="119" spans="1:12">
+      <x:c r="A119" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12">
       <x:c r="A120" s="0" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...3 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>000000KI</vt:lpstr>
       <vt:lpstr>000000KI!Print_Area</vt:lpstr>
       <vt:lpstr>000000KI!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>