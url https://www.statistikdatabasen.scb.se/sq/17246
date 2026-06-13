--- v1 (2026-04-03)
+++ v2 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644fb7c6deed4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12c271315131434fa94dde200ac8f2f5.psmdcp" Id="R437b21a5ad5c46bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a8879059f54b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc1a06c1222d488092adfec32fd4c738.psmdcp" Id="R677f59a95f9642c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="000000KI" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="170">
   <x:si>
     <x:t>Balansräkningar (ENS2010), utgående balans, netto, löpande priser i mnkr efter tillgångsslag, år och sektor</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
@@ -448,51 +448,51 @@
   <x:si>
     <x:t>AFL52</x:t>
   </x:si>
   <x:si>
     <x:t>AFL6</x:t>
   </x:si>
   <x:si>
     <x:t>AFL7</x:t>
   </x:si>
   <x:si>
     <x:t>AFL8</x:t>
   </x:si>
   <x:si>
     <x:t>BF90</x:t>
   </x:si>
   <x:si>
     <x:t>Finansiell nettoförmögenhet</x:t>
   </x:si>
   <x:si>
     <x:t>B90</x:t>
   </x:si>
   <x:si>
     <x:t>Nettoförmögenhet</x:t>
   </x:si>
   <x:si>
-    <x:t>Dokumentation: &lt;a href=https://www.scb.se/contentassets/66e9dae3a5d94bf8b4c299ce25294348/dokumentation-nationalformogenheten.pdf&gt;Dokumentation av Nationalförmögenheten och Nationella Balansräkningar. &lt;/a&gt; Där beskrivs bakgrund, källor och beräkningsmetoder för tabellen.</x:t>
+    <x:t>Dokumentation: [Dokumentation av Nationalförmögenheten och Nationella Balansräkningar (pdf)](https://www.scb.se/contentassets/66e9dae3a5d94bf8b4c299ce25294348/dokumentation-nationalformogenheten.pdf). Där beskrivs bakgrund, källor och beräkningsmetoder för tabellen.</x:t>
   </x:si>
   <x:si>
     <x:t>.. = Uppgiften är inte tillgänglig, för osäker för att anges eller borttagen av sekretesskäl.</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
     <x:t>20260319 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>NR Info, SCB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +46 010-479 50 00</x:t>
   </x:si>