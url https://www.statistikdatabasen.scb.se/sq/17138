--- v0 (2025-11-05)
+++ v1 (2026-04-03)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8a26ed123044afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8704af980ca543779ef955043bf4fa88.psmdcp" Id="R9b94f3b202834f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd1f48d78268479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8a0637264294b75b66cedc7faf67fd0.psmdcp" Id="R139c49c3eceb4750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="NR0103CL" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="166">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="168">
   <x:si>
     <x:t>Arbetsproduktivitetsutvecklingen i näringslivet (ENS2010) efter tabellinnehåll, näringsgren SNI 2007 och kvartal</x:t>
   </x:si>
   <x:si>
     <x:t>1993K1</x:t>
   </x:si>
   <x:si>
     <x:t>1993K2</x:t>
   </x:si>
   <x:si>
     <x:t>1993K3</x:t>
   </x:si>
   <x:si>
     <x:t>1993K4</x:t>
   </x:si>
   <x:si>
     <x:t>1994K1</x:t>
   </x:si>
   <x:si>
     <x:t>1994K2</x:t>
   </x:si>
   <x:si>
     <x:t>1994K3</x:t>
   </x:si>
   <x:si>
@@ -403,84 +403,90 @@
   <x:si>
     <x:t>2023K3</x:t>
   </x:si>
   <x:si>
     <x:t>2023K4</x:t>
   </x:si>
   <x:si>
     <x:t>2024K1</x:t>
   </x:si>
   <x:si>
     <x:t>2024K2</x:t>
   </x:si>
   <x:si>
     <x:t>2024K3</x:t>
   </x:si>
   <x:si>
     <x:t>2024K4</x:t>
   </x:si>
   <x:si>
     <x:t>2025K1</x:t>
   </x:si>
   <x:si>
     <x:t>2025K2</x:t>
   </x:si>
   <x:si>
+    <x:t>2025K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025K4</x:t>
+  </x:si>
+  <x:si>
     <x:t>Index 2024=100</x:t>
   </x:si>
   <x:si>
     <x:t>Näringslivet totalt</x:t>
   </x:si>
   <x:si>
     <x:t>..</x:t>
   </x:si>
   <x:si>
     <x:t>- A01-F43 varuproducenter</x:t>
   </x:si>
   <x:si>
     <x:t>- G45-T98 tjänsteproducenter</x:t>
   </x:si>
   <x:si>
     <x:t>Volymförändring föregående kvartal, procent</x:t>
   </x:si>
   <x:si>
     <x:t>Serien är en säsongrensad indikator på arbetsproduktiviteten i näringslivet beräknad som en kvot mellan förädlingsvärde och arbetade timmar som säsongrensats separat. För mer information om arbetsproduktivitetsmåttet se artikeln Produktivitet i Nationalräkenskaperna, s. 21-24 i Sveriges ekonomi nr 3 2012. http://share.scb.se/ov9993/data/publikationer/statistik/_publikationer/nr0001_2012k02_ti_a28ti1203.pdf</x:t>
   </x:si>
   <x:si>
     <x:t>Standard för svensk näringsgrensindelning (SNI 2007) motsvarar Kind of economic activity (NACE Rev. 2) upp till 4-siffernivå.</x:t>
   </x:si>
   <x:si>
     <x:t>.. = Uppgiften är inte tillgänglig, för osäker för att anges eller borttagen av sekretesskäl.</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
     <x:t>Index 2024=100:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250829 08:00</x:t>
+    <x:t>20260227 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Volymförändring föregående kvartal, procent:</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>NR Info, SCB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +46 010-479 50 00</x:t>
   </x:si>
   <x:si>
     <x:t>nrinfo@scb.se</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Statistikservice, SCB</x:t>
   </x:si>
@@ -901,65 +907,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:EB70"/>
+  <x:dimension ref="A1:ED70"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="132" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="1" max="134" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:132">
+    <x:row r="1" spans="1:134">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:132">
+    <x:row r="3" spans="1:134">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
@@ -1306,2645 +1312,2687 @@
       </x:c>
       <x:c r="DU3" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="DV3" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="DW3" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="DX3" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="DY3" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="DZ3" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="EA3" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="EB3" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:132">
+      <x:c r="EC3" s="2" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="ED3" s="2" t="s">
+        <x:v>132</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:134">
       <x:c r="A4" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C4" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D4" s="4" t="n">
-        <x:v>56.1</x:v>
+        <x:v>55.9</x:v>
       </x:c>
       <x:c r="E4" s="4" t="n">
-        <x:v>56.7</x:v>
+        <x:v>56.4</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
-        <x:v>57.4</x:v>
+        <x:v>57.2</x:v>
       </x:c>
       <x:c r="G4" s="4" t="n">
-        <x:v>58</x:v>
+        <x:v>57.7</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
-        <x:v>57.4</x:v>
+        <x:v>57.2</x:v>
       </x:c>
       <x:c r="I4" s="4" t="n">
-        <x:v>58.2</x:v>
+        <x:v>57.9</x:v>
       </x:c>
       <x:c r="J4" s="4" t="n">
+        <x:v>59.2</x:v>
+      </x:c>
+      <x:c r="K4" s="4" t="n">
+        <x:v>59.9</x:v>
+      </x:c>
+      <x:c r="L4" s="4" t="n">
         <x:v>59.5</x:v>
       </x:c>
-      <x:c r="K4" s="4" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="M4" s="4" t="n">
-        <x:v>59.4</x:v>
+        <x:v>59.2</x:v>
       </x:c>
       <x:c r="N4" s="4" t="n">
-        <x:v>60.8</x:v>
+        <x:v>60.6</x:v>
       </x:c>
       <x:c r="O4" s="4" t="n">
-        <x:v>60.8</x:v>
+        <x:v>60.6</x:v>
       </x:c>
       <x:c r="P4" s="4" t="n">
-        <x:v>60.6</x:v>
+        <x:v>60.4</x:v>
       </x:c>
       <x:c r="Q4" s="4" t="n">
+        <x:v>61.6</x:v>
+      </x:c>
+      <x:c r="R4" s="4" t="n">
         <x:v>61.8</x:v>
       </x:c>
-      <x:c r="R4" s="4" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S4" s="4" t="n">
-        <x:v>62.1</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="T4" s="4" t="n">
-        <x:v>65.1</x:v>
+        <x:v>64.8</x:v>
       </x:c>
       <x:c r="U4" s="4" t="n">
-        <x:v>64.9</x:v>
+        <x:v>64.6</x:v>
       </x:c>
       <x:c r="V4" s="4" t="n">
-        <x:v>65.2</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="W4" s="4" t="n">
-        <x:v>65.7</x:v>
+        <x:v>65.5</x:v>
       </x:c>
       <x:c r="X4" s="4" t="n">
-        <x:v>66.5</x:v>
+        <x:v>66.2</x:v>
       </x:c>
       <x:c r="Y4" s="4" t="n">
+        <x:v>66.6</x:v>
+      </x:c>
+      <x:c r="Z4" s="4" t="n">
         <x:v>66.9</x:v>
       </x:c>
-      <x:c r="Z4" s="4" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AA4" s="4" t="n">
+        <x:v>67.2</x:v>
+      </x:c>
+      <x:c r="AB4" s="4" t="n">
+        <x:v>66.9</x:v>
+      </x:c>
+      <x:c r="AC4" s="4" t="n">
         <x:v>67.4</x:v>
       </x:c>
-      <x:c r="AB4" s="4" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="AD4" s="4" t="n">
+        <x:v>68.9</x:v>
+      </x:c>
+      <x:c r="AE4" s="4" t="n">
         <x:v>69.1</x:v>
       </x:c>
-      <x:c r="AE4" s="4" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AF4" s="4" t="n">
+        <x:v>70.1</x:v>
+      </x:c>
+      <x:c r="AG4" s="4" t="n">
+        <x:v>70.9</x:v>
+      </x:c>
+      <x:c r="AH4" s="4" t="n">
+        <x:v>71.8</x:v>
+      </x:c>
+      <x:c r="AI4" s="4" t="n">
         <x:v>70.4</x:v>
       </x:c>
-      <x:c r="AG4" s="4" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="AJ4" s="4" t="n">
-        <x:v>70.8</x:v>
+        <x:v>70.5</x:v>
       </x:c>
       <x:c r="AK4" s="4" t="n">
+        <x:v>71.2</x:v>
+      </x:c>
+      <x:c r="AL4" s="4" t="n">
         <x:v>71.4</x:v>
       </x:c>
-      <x:c r="AL4" s="4" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="AM4" s="4" t="n">
-        <x:v>73.7</x:v>
+        <x:v>73.5</x:v>
       </x:c>
       <x:c r="AN4" s="4" t="n">
-        <x:v>74.5</x:v>
+        <x:v>74.2</x:v>
       </x:c>
       <x:c r="AO4" s="4" t="n">
-        <x:v>74.8</x:v>
+        <x:v>74.6</x:v>
       </x:c>
       <x:c r="AP4" s="4" t="n">
-        <x:v>75.4</x:v>
+        <x:v>75.1</x:v>
       </x:c>
       <x:c r="AQ4" s="4" t="n">
-        <x:v>76.5</x:v>
+        <x:v>76.3</x:v>
       </x:c>
       <x:c r="AR4" s="4" t="n">
-        <x:v>77.2</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="AS4" s="4" t="n">
-        <x:v>78.7</x:v>
+        <x:v>78.4</x:v>
       </x:c>
       <x:c r="AT4" s="4" t="n">
-        <x:v>78.6</x:v>
+        <x:v>78.3</x:v>
       </x:c>
       <x:c r="AU4" s="4" t="n">
-        <x:v>80.5</x:v>
+        <x:v>80.2</x:v>
       </x:c>
       <x:c r="AV4" s="4" t="n">
-        <x:v>81.6</x:v>
+        <x:v>81.3</x:v>
       </x:c>
       <x:c r="AW4" s="4" t="n">
-        <x:v>83.1</x:v>
+        <x:v>82.8</x:v>
       </x:c>
       <x:c r="AX4" s="4" t="n">
-        <x:v>83.9</x:v>
+        <x:v>83.5</x:v>
       </x:c>
       <x:c r="AY4" s="4" t="n">
-        <x:v>83.6</x:v>
+        <x:v>83.4</x:v>
       </x:c>
       <x:c r="AZ4" s="4" t="n">
-        <x:v>84.5</x:v>
+        <x:v>84.1</x:v>
       </x:c>
       <x:c r="BA4" s="4" t="n">
-        <x:v>85.9</x:v>
+        <x:v>85.6</x:v>
       </x:c>
       <x:c r="BB4" s="4" t="n">
-        <x:v>85.8</x:v>
+        <x:v>85.4</x:v>
       </x:c>
       <x:c r="BC4" s="4" t="n">
-        <x:v>87.6</x:v>
+        <x:v>87.2</x:v>
       </x:c>
       <x:c r="BD4" s="4" t="n">
-        <x:v>88.5</x:v>
+        <x:v>88.2</x:v>
       </x:c>
       <x:c r="BE4" s="4" t="n">
+        <x:v>87.7</x:v>
+      </x:c>
+      <x:c r="BF4" s="4" t="n">
+        <x:v>88.4</x:v>
+      </x:c>
+      <x:c r="BG4" s="4" t="n">
+        <x:v>87.9</x:v>
+      </x:c>
+      <x:c r="BH4" s="4" t="n">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="BF4" s="4" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="BI4" s="4" t="n">
-        <x:v>87.9</x:v>
+        <x:v>87.5</x:v>
       </x:c>
       <x:c r="BJ4" s="4" t="n">
-        <x:v>87.4</x:v>
+        <x:v>87.2</x:v>
       </x:c>
       <x:c r="BK4" s="4" t="n">
-        <x:v>87</x:v>
+        <x:v>86.9</x:v>
       </x:c>
       <x:c r="BL4" s="4" t="n">
-        <x:v>84.9</x:v>
+        <x:v>84.4</x:v>
       </x:c>
       <x:c r="BM4" s="4" t="n">
-        <x:v>86.2</x:v>
+        <x:v>85.7</x:v>
       </x:c>
       <x:c r="BN4" s="4" t="n">
-        <x:v>81.9</x:v>
+        <x:v>81.7</x:v>
       </x:c>
       <x:c r="BO4" s="4" t="n">
         <x:v>81.8</x:v>
       </x:c>
       <x:c r="BP4" s="4" t="n">
-        <x:v>83.3</x:v>
+        <x:v>82.8</x:v>
       </x:c>
       <x:c r="BQ4" s="4" t="n">
-        <x:v>82.8</x:v>
+        <x:v>82.4</x:v>
       </x:c>
       <x:c r="BR4" s="4" t="n">
-        <x:v>83.4</x:v>
+        <x:v>83.2</x:v>
       </x:c>
       <x:c r="BS4" s="4" t="n">
         <x:v>84.1</x:v>
       </x:c>
       <x:c r="BT4" s="4" t="n">
-        <x:v>86.6</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="BU4" s="4" t="n">
-        <x:v>87.1</x:v>
+        <x:v>86.7</x:v>
       </x:c>
       <x:c r="BV4" s="4" t="n">
-        <x:v>88.2</x:v>
+        <x:v>87.7</x:v>
       </x:c>
       <x:c r="BW4" s="4" t="n">
-        <x:v>87.8</x:v>
+        <x:v>87.7</x:v>
       </x:c>
       <x:c r="BX4" s="4" t="n">
-        <x:v>88.2</x:v>
+        <x:v>87.7</x:v>
       </x:c>
       <x:c r="BY4" s="4" t="n">
-        <x:v>89.5</x:v>
+        <x:v>89.2</x:v>
       </x:c>
       <x:c r="BZ4" s="4" t="n">
-        <x:v>86.3</x:v>
+        <x:v>85.8</x:v>
       </x:c>
       <x:c r="CA4" s="4" t="n">
-        <x:v>86.3</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="CB4" s="4" t="n">
-        <x:v>88.3</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="CC4" s="4" t="n">
+        <x:v>88.4</x:v>
+      </x:c>
+      <x:c r="CD4" s="4" t="n">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="CE4" s="4" t="n">
+        <x:v>88.1</x:v>
+      </x:c>
+      <x:c r="CF4" s="4" t="n">
+        <x:v>86.5</x:v>
+      </x:c>
+      <x:c r="CG4" s="4" t="n">
+        <x:v>88.1</x:v>
+      </x:c>
+      <x:c r="CH4" s="4" t="n">
         <x:v>88.6</x:v>
       </x:c>
-      <x:c r="CD4" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="CH4" s="4" t="n">
+      <x:c r="CI4" s="4" t="n">
+        <x:v>88.6</x:v>
+      </x:c>
+      <x:c r="CJ4" s="4" t="n">
         <x:v>88.9</x:v>
       </x:c>
-      <x:c r="CI4" s="4" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="CK4" s="4" t="n">
-        <x:v>88.3</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="CL4" s="4" t="n">
-        <x:v>90.1</x:v>
+        <x:v>89.8</x:v>
       </x:c>
       <x:c r="CM4" s="4" t="n">
-        <x:v>90.6</x:v>
+        <x:v>90.4</x:v>
       </x:c>
       <x:c r="CN4" s="4" t="n">
+        <x:v>93.5</x:v>
+      </x:c>
+      <x:c r="CO4" s="4" t="n">
+        <x:v>91.8</x:v>
+      </x:c>
+      <x:c r="CP4" s="4" t="n">
+        <x:v>93.1</x:v>
+      </x:c>
+      <x:c r="CQ4" s="4" t="n">
+        <x:v>91.6</x:v>
+      </x:c>
+      <x:c r="CR4" s="4" t="n">
+        <x:v>90.9</x:v>
+      </x:c>
+      <x:c r="CS4" s="4" t="n">
+        <x:v>92.3</x:v>
+      </x:c>
+      <x:c r="CT4" s="4" t="n">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="CU4" s="4" t="n">
+        <x:v>92.4</x:v>
+      </x:c>
+      <x:c r="CV4" s="4" t="n">
+        <x:v>92.2</x:v>
+      </x:c>
+      <x:c r="CW4" s="4" t="n">
+        <x:v>92.3</x:v>
+      </x:c>
+      <x:c r="CX4" s="4" t="n">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="CY4" s="4" t="n">
+        <x:v>92.2</x:v>
+      </x:c>
+      <x:c r="CZ4" s="4" t="n">
+        <x:v>91.5</x:v>
+      </x:c>
+      <x:c r="DA4" s="4" t="n">
+        <x:v>93.1</x:v>
+      </x:c>
+      <x:c r="DB4" s="4" t="n">
+        <x:v>93.1</x:v>
+      </x:c>
+      <x:c r="DC4" s="4" t="n">
         <x:v>93.9</x:v>
       </x:c>
-      <x:c r="CO4" s="4" t="n">
-[...43 lines deleted...]
-      </x:c>
       <x:c r="DD4" s="4" t="n">
-        <x:v>96</x:v>
+        <x:v>95.7</x:v>
       </x:c>
       <x:c r="DE4" s="4" t="n">
-        <x:v>95.9</x:v>
+        <x:v>95.5</x:v>
       </x:c>
       <x:c r="DF4" s="4" t="n">
-        <x:v>98</x:v>
+        <x:v>97.7</x:v>
       </x:c>
       <x:c r="DG4" s="4" t="n">
-        <x:v>98.9</x:v>
+        <x:v>98.6</x:v>
       </x:c>
       <x:c r="DH4" s="4" t="n">
-        <x:v>95.2</x:v>
+        <x:v>94.7</x:v>
       </x:c>
       <x:c r="DI4" s="4" t="n">
-        <x:v>100.7</x:v>
+        <x:v>100.4</x:v>
       </x:c>
       <x:c r="DJ4" s="4" t="n">
-        <x:v>101.6</x:v>
+        <x:v>101.1</x:v>
       </x:c>
       <x:c r="DK4" s="4" t="n">
+        <x:v>102.3</x:v>
+      </x:c>
+      <x:c r="DL4" s="4" t="n">
+        <x:v>103.1</x:v>
+      </x:c>
+      <x:c r="DM4" s="4" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="DN4" s="4" t="n">
         <x:v>102.5</x:v>
       </x:c>
-      <x:c r="DL4" s="4" t="n">
+      <x:c r="DO4" s="4" t="n">
+        <x:v>102.7</x:v>
+      </x:c>
+      <x:c r="DP4" s="4" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="DQ4" s="4" t="n">
+        <x:v>98.1</x:v>
+      </x:c>
+      <x:c r="DR4" s="4" t="n">
+        <x:v>97.5</x:v>
+      </x:c>
+      <x:c r="DS4" s="4" t="n">
+        <x:v>98.5</x:v>
+      </x:c>
+      <x:c r="DT4" s="4" t="n">
+        <x:v>98.3</x:v>
+      </x:c>
+      <x:c r="DU4" s="4" t="n">
+        <x:v>99.1</x:v>
+      </x:c>
+      <x:c r="DV4" s="4" t="n">
+        <x:v>97.2</x:v>
+      </x:c>
+      <x:c r="DW4" s="4" t="n">
+        <x:v>99.3</x:v>
+      </x:c>
+      <x:c r="DX4" s="4" t="n">
+        <x:v>99.1</x:v>
+      </x:c>
+      <x:c r="DY4" s="4" t="n">
+        <x:v>100.9</x:v>
+      </x:c>
+      <x:c r="DZ4" s="4" t="n">
+        <x:v>100.8</x:v>
+      </x:c>
+      <x:c r="EA4" s="4" t="n">
+        <x:v>100.6</x:v>
+      </x:c>
+      <x:c r="EB4" s="4" t="n">
+        <x:v>102.6</x:v>
+      </x:c>
+      <x:c r="EC4" s="4" t="n">
         <x:v>103.6</x:v>
       </x:c>
-      <x:c r="DM4" s="4" t="n">
-[...48 lines deleted...]
-    <x:row r="5" spans="1:132">
+      <x:c r="ED4" s="4" t="n">
+        <x:v>104.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:134">
       <x:c r="B5" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D5" s="4" t="n">
-        <x:v>48.2</x:v>
+        <x:v>48.3</x:v>
       </x:c>
       <x:c r="E5" s="4" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
-        <x:v>50.3</x:v>
+        <x:v>50.4</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
         <x:v>51.6</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
-        <x:v>51.3</x:v>
+        <x:v>51.4</x:v>
       </x:c>
       <x:c r="I5" s="4" t="n">
-        <x:v>51.6</x:v>
+        <x:v>51.5</x:v>
       </x:c>
       <x:c r="J5" s="4" t="n">
-        <x:v>53.8</x:v>
+        <x:v>53.9</x:v>
       </x:c>
       <x:c r="K5" s="4" t="n">
-        <x:v>54.2</x:v>
+        <x:v>54.4</x:v>
       </x:c>
       <x:c r="L5" s="4" t="n">
-        <x:v>54.3</x:v>
+        <x:v>54.4</x:v>
       </x:c>
       <x:c r="M5" s="4" t="n">
         <x:v>54.1</x:v>
       </x:c>
       <x:c r="N5" s="4" t="n">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="O5" s="4" t="n">
+        <x:v>56.3</x:v>
+      </x:c>
+      <x:c r="P5" s="4" t="n">
         <x:v>55.9</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55.7</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="n">
         <x:v>57.1</x:v>
       </x:c>
       <x:c r="R5" s="4" t="n">
-        <x:v>56.9</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S5" s="4" t="n">
-        <x:v>57.5</x:v>
+        <x:v>57.8</x:v>
       </x:c>
       <x:c r="T5" s="4" t="n">
-        <x:v>61.2</x:v>
+        <x:v>61.3</x:v>
       </x:c>
       <x:c r="U5" s="4" t="n">
         <x:v>61.2</x:v>
       </x:c>
       <x:c r="V5" s="4" t="n">
-        <x:v>61.6</x:v>
+        <x:v>61.8</x:v>
       </x:c>
       <x:c r="W5" s="4" t="n">
-        <x:v>61.6</x:v>
+        <x:v>61.7</x:v>
       </x:c>
       <x:c r="X5" s="4" t="n">
-        <x:v>63</x:v>
+        <x:v>63.1</x:v>
       </x:c>
       <x:c r="Y5" s="4" t="n">
-        <x:v>64.4</x:v>
+        <x:v>64.5</x:v>
       </x:c>
       <x:c r="Z5" s="4" t="n">
-        <x:v>64.3</x:v>
+        <x:v>64.5</x:v>
       </x:c>
       <x:c r="AA5" s="4" t="n">
-        <x:v>65.6</x:v>
+        <x:v>65.7</x:v>
       </x:c>
       <x:c r="AB5" s="4" t="n">
         <x:v>65.9</x:v>
       </x:c>
       <x:c r="AC5" s="4" t="n">
-        <x:v>66.9</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="AD5" s="4" t="n">
-        <x:v>68.2</x:v>
+        <x:v>68.3</x:v>
       </x:c>
       <x:c r="AE5" s="4" t="n">
-        <x:v>69.4</x:v>
+        <x:v>69.3</x:v>
       </x:c>
       <x:c r="AF5" s="4" t="n">
-        <x:v>70</x:v>
+        <x:v>70.1</x:v>
       </x:c>
       <x:c r="AG5" s="4" t="n">
-        <x:v>70.9</x:v>
+        <x:v>71.1</x:v>
       </x:c>
       <x:c r="AH5" s="4" t="n">
-        <x:v>71.6</x:v>
+        <x:v>71.8</x:v>
       </x:c>
       <x:c r="AI5" s="4" t="n">
         <x:v>70.5</x:v>
       </x:c>
       <x:c r="AJ5" s="4" t="n">
-        <x:v>69.4</x:v>
+        <x:v>69.5</x:v>
       </x:c>
       <x:c r="AK5" s="4" t="n">
         <x:v>70.6</x:v>
       </x:c>
       <x:c r="AL5" s="4" t="n">
-        <x:v>71.2</x:v>
+        <x:v>71.4</x:v>
       </x:c>
       <x:c r="AM5" s="4" t="n">
-        <x:v>73.9</x:v>
+        <x:v>74.1</x:v>
       </x:c>
       <x:c r="AN5" s="4" t="n">
-        <x:v>75.3</x:v>
+        <x:v>75.4</x:v>
       </x:c>
       <x:c r="AO5" s="4" t="n">
-        <x:v>76.1</x:v>
+        <x:v>76.2</x:v>
       </x:c>
       <x:c r="AP5" s="4" t="n">
-        <x:v>76.7</x:v>
+        <x:v>76.8</x:v>
       </x:c>
       <x:c r="AQ5" s="4" t="n">
-        <x:v>77.8</x:v>
+        <x:v>78.1</x:v>
       </x:c>
       <x:c r="AR5" s="4" t="n">
-        <x:v>78.7</x:v>
+        <x:v>78.9</x:v>
       </x:c>
       <x:c r="AS5" s="4" t="n">
         <x:v>81.1</x:v>
       </x:c>
       <x:c r="AT5" s="4" t="n">
-        <x:v>81</x:v>
+        <x:v>81.1</x:v>
       </x:c>
       <x:c r="AU5" s="4" t="n">
-        <x:v>82.9</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="AV5" s="4" t="n">
-        <x:v>85</x:v>
+        <x:v>85.2</x:v>
       </x:c>
       <x:c r="AW5" s="4" t="n">
-        <x:v>85.8</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="AX5" s="4" t="n">
-        <x:v>87.6</x:v>
+        <x:v>87.5</x:v>
       </x:c>
       <x:c r="AY5" s="4" t="n">
-        <x:v>86.4</x:v>
+        <x:v>86.6</x:v>
       </x:c>
       <x:c r="AZ5" s="4" t="n">
         <x:v>88</x:v>
       </x:c>
       <x:c r="BA5" s="4" t="n">
-        <x:v>89.8</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="BB5" s="4" t="n">
-        <x:v>88.8</x:v>
+        <x:v>88.7</x:v>
       </x:c>
       <x:c r="BC5" s="4" t="n">
-        <x:v>90.8</x:v>
+        <x:v>90.7</x:v>
       </x:c>
       <x:c r="BD5" s="4" t="n">
-        <x:v>92.6</x:v>
+        <x:v>92.9</x:v>
       </x:c>
       <x:c r="BE5" s="4" t="n">
-        <x:v>92.2</x:v>
+        <x:v>92.3</x:v>
       </x:c>
       <x:c r="BF5" s="4" t="n">
-        <x:v>92.6</x:v>
+        <x:v>92.8</x:v>
       </x:c>
       <x:c r="BG5" s="4" t="n">
-        <x:v>95.4</x:v>
+        <x:v>95.3</x:v>
       </x:c>
       <x:c r="BH5" s="4" t="n">
-        <x:v>94.5</x:v>
+        <x:v>94.6</x:v>
       </x:c>
       <x:c r="BI5" s="4" t="n">
         <x:v>93.8</x:v>
       </x:c>
       <x:c r="BJ5" s="4" t="n">
-        <x:v>92.8</x:v>
+        <x:v>93.2</x:v>
       </x:c>
       <x:c r="BK5" s="4" t="n">
-        <x:v>92.9</x:v>
+        <x:v>93.3</x:v>
       </x:c>
       <x:c r="BL5" s="4" t="n">
-        <x:v>89.8</x:v>
+        <x:v>89.6</x:v>
       </x:c>
       <x:c r="BM5" s="4" t="n">
-        <x:v>89.7</x:v>
+        <x:v>89.5</x:v>
       </x:c>
       <x:c r="BN5" s="4" t="n">
-        <x:v>80.1</x:v>
+        <x:v>80.3</x:v>
       </x:c>
       <x:c r="BO5" s="4" t="n">
-        <x:v>79.2</x:v>
+        <x:v>79.4</x:v>
       </x:c>
       <x:c r="BP5" s="4" t="n">
         <x:v>81.9</x:v>
       </x:c>
       <x:c r="BQ5" s="4" t="n">
-        <x:v>83.4</x:v>
+        <x:v>83.6</x:v>
       </x:c>
       <x:c r="BR5" s="4" t="n">
-        <x:v>83.7</x:v>
+        <x:v>83.8</x:v>
       </x:c>
       <x:c r="BS5" s="4" t="n">
-        <x:v>85.4</x:v>
+        <x:v>86.1</x:v>
       </x:c>
       <x:c r="BT5" s="4" t="n">
-        <x:v>92.7</x:v>
+        <x:v>92.4</x:v>
       </x:c>
       <x:c r="BU5" s="4" t="n">
-        <x:v>93.6</x:v>
+        <x:v>93.9</x:v>
       </x:c>
       <x:c r="BV5" s="4" t="n">
-        <x:v>97.5</x:v>
+        <x:v>96.8</x:v>
       </x:c>
       <x:c r="BW5" s="4" t="n">
-        <x:v>94.6</x:v>
+        <x:v>95.1</x:v>
       </x:c>
       <x:c r="BX5" s="4" t="n">
-        <x:v>94.2</x:v>
+        <x:v>94.3</x:v>
       </x:c>
       <x:c r="BY5" s="4" t="n">
-        <x:v>95.6</x:v>
+        <x:v>96.2</x:v>
       </x:c>
       <x:c r="BZ5" s="4" t="n">
-        <x:v>91.1</x:v>
+        <x:v>90.7</x:v>
       </x:c>
       <x:c r="CA5" s="4" t="n">
         <x:v>91.3</x:v>
       </x:c>
       <x:c r="CB5" s="4" t="n">
-        <x:v>93.4</x:v>
+        <x:v>93.6</x:v>
       </x:c>
       <x:c r="CC5" s="4" t="n">
-        <x:v>94.1</x:v>
+        <x:v>94.7</x:v>
       </x:c>
       <x:c r="CD5" s="4" t="n">
         <x:v>90.2</x:v>
       </x:c>
       <x:c r="CE5" s="4" t="n">
-        <x:v>91.6</x:v>
+        <x:v>91.9</x:v>
       </x:c>
       <x:c r="CF5" s="4" t="n">
-        <x:v>87.9</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="CG5" s="4" t="n">
-        <x:v>89.7</x:v>
+        <x:v>90.1</x:v>
       </x:c>
       <x:c r="CH5" s="4" t="n">
-        <x:v>86.9</x:v>
+        <x:v>87.1</x:v>
       </x:c>
       <x:c r="CI5" s="4" t="n">
-        <x:v>89.8</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="CJ5" s="4" t="n">
-        <x:v>88.2</x:v>
+        <x:v>88.4</x:v>
       </x:c>
       <x:c r="CK5" s="4" t="n">
-        <x:v>87.2</x:v>
+        <x:v>87.4</x:v>
       </x:c>
       <x:c r="CL5" s="4" t="n">
-        <x:v>89.8</x:v>
+        <x:v>90.1</x:v>
       </x:c>
       <x:c r="CM5" s="4" t="n">
-        <x:v>89.4</x:v>
+        <x:v>89.2</x:v>
       </x:c>
       <x:c r="CN5" s="4" t="n">
-        <x:v>99.5</x:v>
+        <x:v>99.6</x:v>
       </x:c>
       <x:c r="CO5" s="4" t="n">
-        <x:v>95.7</x:v>
+        <x:v>95.8</x:v>
       </x:c>
       <x:c r="CP5" s="4" t="n">
-        <x:v>95.6</x:v>
+        <x:v>96.1</x:v>
       </x:c>
       <x:c r="CQ5" s="4" t="n">
-        <x:v>93.8</x:v>
+        <x:v>93.9</x:v>
       </x:c>
       <x:c r="CR5" s="4" t="n">
-        <x:v>92.2</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="CS5" s="4" t="n">
-        <x:v>95.4</x:v>
+        <x:v>95.5</x:v>
       </x:c>
       <x:c r="CT5" s="4" t="n">
-        <x:v>96.5</x:v>
+        <x:v>96.7</x:v>
       </x:c>
       <x:c r="CU5" s="4" t="n">
-        <x:v>94</x:v>
+        <x:v>93.9</x:v>
       </x:c>
       <x:c r="CV5" s="4" t="n">
-        <x:v>96.2</x:v>
+        <x:v>96.4</x:v>
       </x:c>
       <x:c r="CW5" s="4" t="n">
-        <x:v>95.7</x:v>
+        <x:v>95.9</x:v>
       </x:c>
       <x:c r="CX5" s="4" t="n">
-        <x:v>93.9</x:v>
+        <x:v>94.3</x:v>
       </x:c>
       <x:c r="CY5" s="4" t="n">
         <x:v>95.2</x:v>
       </x:c>
       <x:c r="CZ5" s="4" t="n">
-        <x:v>92.7</x:v>
+        <x:v>92.8</x:v>
       </x:c>
       <x:c r="DA5" s="4" t="n">
-        <x:v>95.1</x:v>
+        <x:v>95.3</x:v>
       </x:c>
       <x:c r="DB5" s="4" t="n">
-        <x:v>95.7</x:v>
+        <x:v>96.2</x:v>
       </x:c>
       <x:c r="DC5" s="4" t="n">
-        <x:v>95.7</x:v>
+        <x:v>95.4</x:v>
       </x:c>
       <x:c r="DD5" s="4" t="n">
-        <x:v>97.3</x:v>
+        <x:v>97.6</x:v>
       </x:c>
       <x:c r="DE5" s="4" t="n">
         <x:v>95.7</x:v>
       </x:c>
       <x:c r="DF5" s="4" t="n">
-        <x:v>99.3</x:v>
+        <x:v>99.6</x:v>
       </x:c>
       <x:c r="DG5" s="4" t="n">
+        <x:v>99.6</x:v>
+      </x:c>
+      <x:c r="DH5" s="4" t="n">
+        <x:v>93.3</x:v>
+      </x:c>
+      <x:c r="DI5" s="4" t="n">
+        <x:v>102.5</x:v>
+      </x:c>
+      <x:c r="DJ5" s="4" t="n">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="DK5" s="4" t="n">
+        <x:v>104.5</x:v>
+      </x:c>
+      <x:c r="DL5" s="4" t="n">
+        <x:v>102.9</x:v>
+      </x:c>
+      <x:c r="DM5" s="4" t="n">
+        <x:v>100.4</x:v>
+      </x:c>
+      <x:c r="DN5" s="4" t="n">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="DO5" s="4" t="n">
+        <x:v>108.8</x:v>
+      </x:c>
+      <x:c r="DP5" s="4" t="n">
+        <x:v>105.4</x:v>
+      </x:c>
+      <x:c r="DQ5" s="4" t="n">
+        <x:v>101.3</x:v>
+      </x:c>
+      <x:c r="DR5" s="4" t="n">
+        <x:v>100.6</x:v>
+      </x:c>
+      <x:c r="DS5" s="4" t="n">
+        <x:v>100.9</x:v>
+      </x:c>
+      <x:c r="DT5" s="4" t="n">
+        <x:v>99.6</x:v>
+      </x:c>
+      <x:c r="DU5" s="4" t="n">
+        <x:v>98.2</x:v>
+      </x:c>
+      <x:c r="DV5" s="4" t="n">
+        <x:v>95.5</x:v>
+      </x:c>
+      <x:c r="DW5" s="4" t="n">
+        <x:v>98.4</x:v>
+      </x:c>
+      <x:c r="DX5" s="4" t="n">
         <x:v>99.5</x:v>
       </x:c>
-      <x:c r="DH5" s="4" t="n">
-[...14 lines deleted...]
-      <x:c r="DM5" s="4" t="n">
+      <x:c r="DY5" s="4" t="n">
+        <x:v>100.1</x:v>
+      </x:c>
+      <x:c r="DZ5" s="4" t="n">
+        <x:v>101.9</x:v>
+      </x:c>
+      <x:c r="EA5" s="4" t="n">
+        <x:v>99.5</x:v>
+      </x:c>
+      <x:c r="EB5" s="4" t="n">
+        <x:v>101.4</x:v>
+      </x:c>
+      <x:c r="EC5" s="4" t="n">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="ED5" s="4" t="n">
+        <x:v>103.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:134">
+      <x:c r="B6" s="2" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C6" s="3" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D6" s="4" t="n">
+        <x:v>63.2</x:v>
+      </x:c>
+      <x:c r="E6" s="4" t="n">
+        <x:v>62.5</x:v>
+      </x:c>
+      <x:c r="F6" s="4" t="n">
+        <x:v>63.7</x:v>
+      </x:c>
+      <x:c r="G6" s="4" t="n">
+        <x:v>63.7</x:v>
+      </x:c>
+      <x:c r="H6" s="4" t="n">
+        <x:v>62.8</x:v>
+      </x:c>
+      <x:c r="I6" s="4" t="n">
+        <x:v>64.1</x:v>
+      </x:c>
+      <x:c r="J6" s="4" t="n">
+        <x:v>64.6</x:v>
+      </x:c>
+      <x:c r="K6" s="4" t="n">
+        <x:v>65.5</x:v>
+      </x:c>
+      <x:c r="L6" s="4" t="n">
+        <x:v>64.6</x:v>
+      </x:c>
+      <x:c r="M6" s="4" t="n">
+        <x:v>64.3</x:v>
+      </x:c>
+      <x:c r="N6" s="4" t="n">
+        <x:v>65.2</x:v>
+      </x:c>
+      <x:c r="O6" s="4" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="P6" s="4" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Q6" s="4" t="n">
+        <x:v>66.1</x:v>
+      </x:c>
+      <x:c r="R6" s="4" t="n">
+        <x:v>66.6</x:v>
+      </x:c>
+      <x:c r="S6" s="4" t="n">
+        <x:v>66.3</x:v>
+      </x:c>
+      <x:c r="T6" s="4" t="n">
+        <x:v>68.5</x:v>
+      </x:c>
+      <x:c r="U6" s="4" t="n">
+        <x:v>68.4</x:v>
+      </x:c>
+      <x:c r="V6" s="4" t="n">
+        <x:v>68.6</x:v>
+      </x:c>
+      <x:c r="W6" s="4" t="n">
+        <x:v>69.4</x:v>
+      </x:c>
+      <x:c r="X6" s="4" t="n">
+        <x:v>69.7</x:v>
+      </x:c>
+      <x:c r="Y6" s="4" t="n">
+        <x:v>69.3</x:v>
+      </x:c>
+      <x:c r="Z6" s="4" t="n">
+        <x:v>69.8</x:v>
+      </x:c>
+      <x:c r="AA6" s="4" t="n">
+        <x:v>69.4</x:v>
+      </x:c>
+      <x:c r="AB6" s="4" t="n">
+        <x:v>68.7</x:v>
+      </x:c>
+      <x:c r="AC6" s="4" t="n">
+        <x:v>68.7</x:v>
+      </x:c>
+      <x:c r="AD6" s="4" t="n">
+        <x:v>70.4</x:v>
+      </x:c>
+      <x:c r="AE6" s="4" t="n">
+        <x:v>70.1</x:v>
+      </x:c>
+      <x:c r="AF6" s="4" t="n">
+        <x:v>71.2</x:v>
+      </x:c>
+      <x:c r="AG6" s="4" t="n">
+        <x:v>71.9</x:v>
+      </x:c>
+      <x:c r="AH6" s="4" t="n">
+        <x:v>72.9</x:v>
+      </x:c>
+      <x:c r="AI6" s="4" t="n">
+        <x:v>71.4</x:v>
+      </x:c>
+      <x:c r="AJ6" s="4" t="n">
+        <x:v>72.3</x:v>
+      </x:c>
+      <x:c r="AK6" s="4" t="n">
+        <x:v>72.6</x:v>
+      </x:c>
+      <x:c r="AL6" s="4" t="n">
+        <x:v>72.6</x:v>
+      </x:c>
+      <x:c r="AM6" s="4" t="n">
+        <x:v>74.2</x:v>
+      </x:c>
+      <x:c r="AN6" s="4" t="n">
+        <x:v>74.6</x:v>
+      </x:c>
+      <x:c r="AO6" s="4" t="n">
+        <x:v>74.6</x:v>
+      </x:c>
+      <x:c r="AP6" s="4" t="n">
+        <x:v>75.2</x:v>
+      </x:c>
+      <x:c r="AQ6" s="4" t="n">
+        <x:v>76.2</x:v>
+      </x:c>
+      <x:c r="AR6" s="4" t="n">
+        <x:v>76.8</x:v>
+      </x:c>
+      <x:c r="AS6" s="4" t="n">
+        <x:v>77.7</x:v>
+      </x:c>
+      <x:c r="AT6" s="4" t="n">
+        <x:v>77.6</x:v>
+      </x:c>
+      <x:c r="AU6" s="4" t="n">
+        <x:v>79.5</x:v>
+      </x:c>
+      <x:c r="AV6" s="4" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="AW6" s="4" t="n">
+        <x:v>81.9</x:v>
+      </x:c>
+      <x:c r="AX6" s="4" t="n">
+        <x:v>82.1</x:v>
+      </x:c>
+      <x:c r="AY6" s="4" t="n">
+        <x:v>82.5</x:v>
+      </x:c>
+      <x:c r="AZ6" s="4" t="n">
+        <x:v>82.8</x:v>
+      </x:c>
+      <x:c r="BA6" s="4" t="n">
+        <x:v>83.9</x:v>
+      </x:c>
+      <x:c r="BB6" s="4" t="n">
+        <x:v>84.3</x:v>
+      </x:c>
+      <x:c r="BC6" s="4" t="n">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="BD6" s="4" t="n">
+        <x:v>86.4</x:v>
+      </x:c>
+      <x:c r="BE6" s="4" t="n">
+        <x:v>85.9</x:v>
+      </x:c>
+      <x:c r="BF6" s="4" t="n">
+        <x:v>86.7</x:v>
+      </x:c>
+      <x:c r="BG6" s="4" t="n">
+        <x:v>84.5</x:v>
+      </x:c>
+      <x:c r="BH6" s="4" t="n">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="BI6" s="4" t="n">
+        <x:v>84.7</x:v>
+      </x:c>
+      <x:c r="BJ6" s="4" t="n">
+        <x:v>84.6</x:v>
+      </x:c>
+      <x:c r="BK6" s="4" t="n">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="BL6" s="4" t="n">
+        <x:v>82.1</x:v>
+      </x:c>
+      <x:c r="BM6" s="4" t="n">
+        <x:v>84.2</x:v>
+      </x:c>
+      <x:c r="BN6" s="4" t="n">
+        <x:v>82.8</x:v>
+      </x:c>
+      <x:c r="BO6" s="4" t="n">
+        <x:v>83.3</x:v>
+      </x:c>
+      <x:c r="BP6" s="4" t="n">
+        <x:v>83.6</x:v>
+      </x:c>
+      <x:c r="BQ6" s="4" t="n">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="BR6" s="4" t="n">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="BS6" s="4" t="n">
+        <x:v>83.3</x:v>
+      </x:c>
+      <x:c r="BT6" s="4" t="n">
+        <x:v>82.8</x:v>
+      </x:c>
+      <x:c r="BU6" s="4" t="n">
+        <x:v>83.2</x:v>
+      </x:c>
+      <x:c r="BV6" s="4" t="n">
+        <x:v>83.3</x:v>
+      </x:c>
+      <x:c r="BW6" s="4" t="n">
+        <x:v>84.2</x:v>
+      </x:c>
+      <x:c r="BX6" s="4" t="n">
+        <x:v>84.6</x:v>
+      </x:c>
+      <x:c r="BY6" s="4" t="n">
+        <x:v>85.9</x:v>
+      </x:c>
+      <x:c r="BZ6" s="4" t="n">
+        <x:v>83.5</x:v>
+      </x:c>
+      <x:c r="CA6" s="4" t="n">
+        <x:v>83.5</x:v>
+      </x:c>
+      <x:c r="CB6" s="4" t="n">
+        <x:v>85.2</x:v>
+      </x:c>
+      <x:c r="CC6" s="4" t="n">
+        <x:v>85.4</x:v>
+      </x:c>
+      <x:c r="CD6" s="4" t="n">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="CE6" s="4" t="n">
+        <x:v>86.3</x:v>
+      </x:c>
+      <x:c r="CF6" s="4" t="n">
+        <x:v>85.8</x:v>
+      </x:c>
+      <x:c r="CG6" s="4" t="n">
+        <x:v>87.2</x:v>
+      </x:c>
+      <x:c r="CH6" s="4" t="n">
+        <x:v>89.3</x:v>
+      </x:c>
+      <x:c r="CI6" s="4" t="n">
+        <x:v>87.9</x:v>
+      </x:c>
+      <x:c r="CJ6" s="4" t="n">
+        <x:v>89.2</x:v>
+      </x:c>
+      <x:c r="CK6" s="4" t="n">
+        <x:v>88.3</x:v>
+      </x:c>
+      <x:c r="CL6" s="4" t="n">
+        <x:v>89.6</x:v>
+      </x:c>
+      <x:c r="CM6" s="4" t="n">
+        <x:v>90.8</x:v>
+      </x:c>
+      <x:c r="CN6" s="4" t="n">
+        <x:v>90.4</x:v>
+      </x:c>
+      <x:c r="CO6" s="4" t="n">
+        <x:v>89.8</x:v>
+      </x:c>
+      <x:c r="CP6" s="4" t="n">
+        <x:v>91.5</x:v>
+      </x:c>
+      <x:c r="CQ6" s="4" t="n">
+        <x:v>90.3</x:v>
+      </x:c>
+      <x:c r="CR6" s="4" t="n">
+        <x:v>90.2</x:v>
+      </x:c>
+      <x:c r="CS6" s="4" t="n">
+        <x:v>90.6</x:v>
+      </x:c>
+      <x:c r="CT6" s="4" t="n">
+        <x:v>91.1</x:v>
+      </x:c>
+      <x:c r="CU6" s="4" t="n">
+        <x:v>91.5</x:v>
+      </x:c>
+      <x:c r="CV6" s="4" t="n">
+        <x:v>90.1</x:v>
+      </x:c>
+      <x:c r="CW6" s="4" t="n">
+        <x:v>90.3</x:v>
+      </x:c>
+      <x:c r="CX6" s="4" t="n">
+        <x:v>90.8</x:v>
+      </x:c>
+      <x:c r="CY6" s="4" t="n">
+        <x:v>90.6</x:v>
+      </x:c>
+      <x:c r="CZ6" s="4" t="n">
+        <x:v>90.7</x:v>
+      </x:c>
+      <x:c r="DA6" s="4" t="n">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="DB6" s="4" t="n">
+        <x:v>91.4</x:v>
+      </x:c>
+      <x:c r="DC6" s="4" t="n">
+        <x:v>93.1</x:v>
+      </x:c>
+      <x:c r="DD6" s="4" t="n">
+        <x:v>94.6</x:v>
+      </x:c>
+      <x:c r="DE6" s="4" t="n">
+        <x:v>95.3</x:v>
+      </x:c>
+      <x:c r="DF6" s="4" t="n">
+        <x:v>96.7</x:v>
+      </x:c>
+      <x:c r="DG6" s="4" t="n">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="DH6" s="4" t="n">
+        <x:v>95.4</x:v>
+      </x:c>
+      <x:c r="DI6" s="4" t="n">
+        <x:v>99.2</x:v>
+      </x:c>
+      <x:c r="DJ6" s="4" t="n">
         <x:v>100.6</x:v>
       </x:c>
-      <x:c r="DN5" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="DR5" s="4" t="n">
+      <x:c r="DK6" s="4" t="n">
         <x:v>101.2</x:v>
       </x:c>
-      <x:c r="DS5" s="4" t="n">
-[...355 lines deleted...]
-      <x:c r="DF6" s="4" t="n">
+      <x:c r="DL6" s="4" t="n">
+        <x:v>103.1</x:v>
+      </x:c>
+      <x:c r="DM6" s="4" t="n">
+        <x:v>99.7</x:v>
+      </x:c>
+      <x:c r="DN6" s="4" t="n">
+        <x:v>102.1</x:v>
+      </x:c>
+      <x:c r="DO6" s="4" t="n">
+        <x:v>99.5</x:v>
+      </x:c>
+      <x:c r="DP6" s="4" t="n">
         <x:v>97.2</x:v>
       </x:c>
-      <x:c r="DG6" s="4" t="n">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="DQ6" s="4" t="n">
-        <x:v>96.8</x:v>
+        <x:v>96.4</x:v>
       </x:c>
       <x:c r="DR6" s="4" t="n">
-        <x:v>96.5</x:v>
+        <x:v>95.8</x:v>
       </x:c>
       <x:c r="DS6" s="4" t="n">
-        <x:v>98</x:v>
+        <x:v>97.2</x:v>
       </x:c>
       <x:c r="DT6" s="4" t="n">
-        <x:v>98.6</x:v>
+        <x:v>97.7</x:v>
       </x:c>
       <x:c r="DU6" s="4" t="n">
         <x:v>99.6</x:v>
       </x:c>
       <x:c r="DV6" s="4" t="n">
+        <x:v>98.1</x:v>
+      </x:c>
+      <x:c r="DW6" s="4" t="n">
+        <x:v>99.7</x:v>
+      </x:c>
+      <x:c r="DX6" s="4" t="n">
         <x:v>98.8</x:v>
       </x:c>
-      <x:c r="DW6" s="4" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="DY6" s="4" t="n">
+        <x:v>101.2</x:v>
+      </x:c>
+      <x:c r="DZ6" s="4" t="n">
+        <x:v>100.3</x:v>
+      </x:c>
+      <x:c r="EA6" s="4" t="n">
         <x:v>101.1</x:v>
       </x:c>
-      <x:c r="DZ6" s="4" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="EB6" s="4" t="n">
-        <x:v>103</x:v>
-[...2 lines deleted...]
-    <x:row r="7" spans="1:132">
+        <x:v>103.1</x:v>
+      </x:c>
+      <x:c r="EC6" s="4" t="n">
+        <x:v>103.9</x:v>
+      </x:c>
+      <x:c r="ED6" s="4" t="n">
+        <x:v>105</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:134">
       <x:c r="A7" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B7" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="G7" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I7" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="J7" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="K7" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="L7" s="4" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="M7" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="N7" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="O7" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="P7" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="R7" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="S7" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="T7" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="U7" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="V7" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="W7" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="X7" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="Y7" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="Z7" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="AA7" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="AB7" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="AC7" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="AD7" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="AE7" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="AF7" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="AG7" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="AH7" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="AI7" s="4" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="AJ7" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="AK7" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="AL7" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="AM7" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="AN7" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="AO7" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="AP7" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="AQ7" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="AR7" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="AS7" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="AT7" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="AU7" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="AV7" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="AW7" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="AX7" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="AY7" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="AZ7" s="4" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="BA7" s="4" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="BB7" s="4" t="n">
+        <x:v>-0.2</x:v>
+      </x:c>
+      <x:c r="BC7" s="4" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="BD7" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
-      <x:c r="BA7" s="4" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="BE7" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="BF7" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BG7" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="BH7" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="BI7" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BJ7" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BK7" s="4" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BL7" s="4" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>-2.9</x:v>
       </x:c>
       <x:c r="BM7" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="BN7" s="4" t="n">
-        <x:v>-5</x:v>
+        <x:v>-4.7</x:v>
       </x:c>
       <x:c r="BO7" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="BP7" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="BQ7" s="4" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BR7" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="BS7" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BT7" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="BU7" s="4" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="BV7" s="4" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="BW7" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="BX7" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="BY7" s="4" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="BZ7" s="4" t="n">
+        <x:v>-3.8</x:v>
+      </x:c>
+      <x:c r="CA7" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="CB7" s="4" t="n">
+        <x:v>2.3</x:v>
+      </x:c>
+      <x:c r="CC7" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
-      <x:c r="BV7" s="4" t="n">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="CD7" s="4" t="n">
-        <x:v>-2.6</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="CE7" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="CF7" s="4" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
       <x:c r="CG7" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="CH7" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CI7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CJ7" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="CK7" s="4" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="CL7" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="CM7" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CN7" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="CO7" s="4" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="CP7" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="CQ7" s="4" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="CR7" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="CS7" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="CT7" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CU7" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="CV7" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CW7" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="CX7" s="4" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CY7" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="CZ7" s="4" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DA7" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="DB7" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DC7" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="DD7" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="DE7" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DF7" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="DG7" s="4" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="DH7" s="4" t="n">
+        <x:v>-3.9</x:v>
+      </x:c>
+      <x:c r="DI7" s="4" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="DJ7" s="4" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="DK7" s="4" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="DL7" s="4" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="DM7" s="4" t="n">
+        <x:v>-2.9</x:v>
+      </x:c>
+      <x:c r="DN7" s="4" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+      <x:c r="DO7" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="DP7" s="4" t="n">
+        <x:v>-2.6</x:v>
+      </x:c>
+      <x:c r="DQ7" s="4" t="n">
+        <x:v>-1.8</x:v>
+      </x:c>
+      <x:c r="DR7" s="4" t="n">
+        <x:v>-0.7</x:v>
+      </x:c>
+      <x:c r="DS7" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="DH7" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="DJ7" s="4" t="n">
+      <x:c r="DT7" s="4" t="n">
+        <x:v>-0.2</x:v>
+      </x:c>
+      <x:c r="DU7" s="4" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="DV7" s="4" t="n">
+        <x:v>-1.9</x:v>
+      </x:c>
+      <x:c r="DW7" s="4" t="n">
+        <x:v>2.1</x:v>
+      </x:c>
+      <x:c r="DX7" s="4" t="n">
+        <x:v>-0.2</x:v>
+      </x:c>
+      <x:c r="DY7" s="4" t="n">
+        <x:v>1.8</x:v>
+      </x:c>
+      <x:c r="DZ7" s="4" t="n">
+        <x:v>-0.1</x:v>
+      </x:c>
+      <x:c r="EA7" s="4" t="n">
+        <x:v>-0.2</x:v>
+      </x:c>
+      <x:c r="EB7" s="4" t="n">
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="EC7" s="4" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="ED7" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
-      <x:c r="DK7" s="4" t="n">
-[...54 lines deleted...]
-    <x:row r="8" spans="1:132">
+    </x:row>
+    <x:row r="8" spans="1:134">
       <x:c r="B8" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="G8" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="I8" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="J8" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="K8" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L8" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="M8" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="N8" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="O8" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="P8" s="4" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="Q8" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="R8" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="S8" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="T8" s="4" t="n">
-        <x:v>6.5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="U8" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="V8" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="W8" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="X8" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="Y8" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="Z8" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="AA8" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="AB8" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="AC8" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="AD8" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="AE8" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="AF8" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="AG8" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="AH8" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="AI8" s="4" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="AJ8" s="4" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="AK8" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="AL8" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="AM8" s="4" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AN8" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="AO8" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="AP8" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="AQ8" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="AR8" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="AS8" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="AT8" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="AU8" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="AV8" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="AW8" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="AX8" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="AY8" s="4" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="AZ8" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="BA8" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="BB8" s="4" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="BC8" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="BD8" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="BE8" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="BF8" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="BG8" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="BH8" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="BI8" s="4" t="n">
+        <x:v>-0.8</x:v>
+      </x:c>
+      <x:c r="BJ8" s="4" t="n">
         <x:v>-0.7</x:v>
       </x:c>
-      <x:c r="BJ8" s="4" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="BK8" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="BL8" s="4" t="n">
-        <x:v>-3.3</x:v>
+        <x:v>-3.9</x:v>
       </x:c>
       <x:c r="BM8" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BN8" s="4" t="n">
-        <x:v>-10.7</x:v>
+        <x:v>-10.3</x:v>
       </x:c>
       <x:c r="BO8" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="BP8" s="4" t="n">
+        <x:v>3.1</x:v>
+      </x:c>
+      <x:c r="BQ8" s="4" t="n">
+        <x:v>2.1</x:v>
+      </x:c>
+      <x:c r="BR8" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="BS8" s="4" t="n">
+        <x:v>2.8</x:v>
+      </x:c>
+      <x:c r="BT8" s="4" t="n">
+        <x:v>7.3</x:v>
+      </x:c>
+      <x:c r="BU8" s="4" t="n">
+        <x:v>1.6</x:v>
+      </x:c>
+      <x:c r="BV8" s="4" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="BW8" s="4" t="n">
+        <x:v>-1.8</x:v>
+      </x:c>
+      <x:c r="BX8" s="4" t="n">
+        <x:v>-0.8</x:v>
+      </x:c>
+      <x:c r="BY8" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="BZ8" s="4" t="n">
+        <x:v>-5.7</x:v>
+      </x:c>
+      <x:c r="CA8" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="CB8" s="4" t="n">
+        <x:v>2.6</x:v>
+      </x:c>
+      <x:c r="CC8" s="4" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="CD8" s="4" t="n">
+        <x:v>-4.7</x:v>
+      </x:c>
+      <x:c r="CE8" s="4" t="n">
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="CF8" s="4" t="n">
+        <x:v>-4.3</x:v>
+      </x:c>
+      <x:c r="CG8" s="4" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+      <x:c r="CH8" s="4" t="n">
+        <x:v>-3.4</x:v>
+      </x:c>
+      <x:c r="CI8" s="4" t="n">
         <x:v>3.3</x:v>
-      </x:c>
-[...55 lines deleted...]
-        <x:v>3.4</x:v>
       </x:c>
       <x:c r="CJ8" s="4" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="CK8" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="CL8" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="CM8" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="CN8" s="4" t="n">
-        <x:v>11.4</x:v>
+        <x:v>11.7</x:v>
       </x:c>
       <x:c r="CO8" s="4" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="CP8" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="CQ8" s="4" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-2.3</x:v>
       </x:c>
       <x:c r="CR8" s="4" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="CS8" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="CT8" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CU8" s="4" t="n">
-        <x:v>-2.6</x:v>
+        <x:v>-2.8</x:v>
       </x:c>
       <x:c r="CV8" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="CW8" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CX8" s="4" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="CY8" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="CZ8" s="4" t="n">
-        <x:v>-2.6</x:v>
+        <x:v>-2.5</x:v>
       </x:c>
       <x:c r="DA8" s="4" t="n">
+        <x:v>2.7</x:v>
+      </x:c>
+      <x:c r="DB8" s="4" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="DC8" s="4" t="n">
+        <x:v>-0.8</x:v>
+      </x:c>
+      <x:c r="DD8" s="4" t="n">
+        <x:v>2.3</x:v>
+      </x:c>
+      <x:c r="DE8" s="4" t="n">
+        <x:v>-2</x:v>
+      </x:c>
+      <x:c r="DF8" s="4" t="n">
+        <x:v>4.1</x:v>
+      </x:c>
+      <x:c r="DG8" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DH8" s="4" t="n">
+        <x:v>-6.4</x:v>
+      </x:c>
+      <x:c r="DI8" s="4" t="n">
+        <x:v>9.9</x:v>
+      </x:c>
+      <x:c r="DJ8" s="4" t="n">
+        <x:v>-0.4</x:v>
+      </x:c>
+      <x:c r="DK8" s="4" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+      <x:c r="DL8" s="4" t="n">
+        <x:v>-1.5</x:v>
+      </x:c>
+      <x:c r="DM8" s="4" t="n">
+        <x:v>-2.4</x:v>
+      </x:c>
+      <x:c r="DN8" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
-      <x:c r="DB8" s="4" t="n">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="DO8" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="DP8" s="4" t="n">
-        <x:v>-3.1</x:v>
+        <x:v>-3.2</x:v>
       </x:c>
       <x:c r="DQ8" s="4" t="n">
-        <x:v>-3.4</x:v>
+        <x:v>-3.8</x:v>
       </x:c>
       <x:c r="DR8" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DS8" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DT8" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DU8" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DV8" s="4" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="DW8" s="4" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="DX8" s="4" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="DY8" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
-      <x:c r="DY8" s="4" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="DZ8" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="EA8" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-2.3</x:v>
       </x:c>
       <x:c r="EB8" s="4" t="n">
-        <x:v>0.8</x:v>
-[...2 lines deleted...]
-    <x:row r="9" spans="1:132">
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="EC8" s="4" t="n">
+        <x:v>1.6</x:v>
+      </x:c>
+      <x:c r="ED8" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:134">
       <x:c r="B9" s="2" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C9" s="3" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="K9" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="L9" s="4" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="M9" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="N9" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="O9" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="P9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="R9" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="S9" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="T9" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="U9" s="4" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="V9" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="W9" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="X9" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="Y9" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="Z9" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="AA9" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="AB9" s="4" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="AC9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AD9" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="AE9" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="AF9" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="AG9" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="AH9" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="AI9" s="4" t="n">
-        <x:v>-2</x:v>
+        <x:v>-2.1</x:v>
       </x:c>
       <x:c r="AJ9" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="AK9" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="AL9" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="AM9" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="AN9" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="AO9" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="AP9" s="4" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="AQ9" s="4" t="n">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="AR9" s="4" t="n">
         <x:v>0.8</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>0.9</x:v>
       </x:c>
       <x:c r="AS9" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="AT9" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="AU9" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="AV9" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="AW9" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="AX9" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="AY9" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="AZ9" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="BA9" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="BB9" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="BC9" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="BD9" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="BE9" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="BF9" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="BG9" s="4" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="BH9" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="BI9" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BJ9" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BK9" s="4" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="BL9" s="4" t="n">
+        <x:v>-2.3</x:v>
+      </x:c>
+      <x:c r="BM9" s="4" t="n">
+        <x:v>2.6</x:v>
+      </x:c>
+      <x:c r="BN9" s="4" t="n">
+        <x:v>-1.6</x:v>
+      </x:c>
+      <x:c r="BO9" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="BP9" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="BQ9" s="4" t="n">
         <x:v>-1.9</x:v>
       </x:c>
-      <x:c r="BM9" s="4" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="BR9" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="BS9" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="BT9" s="4" t="n">
+        <x:v>-0.6</x:v>
+      </x:c>
+      <x:c r="BU9" s="4" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="BV9" s="4" t="n">
         <x:v>0.1</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BW9" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BX9" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="BY9" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="BZ9" s="4" t="n">
-        <x:v>-3</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="CA9" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="CB9" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="CC9" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="CD9" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="CE9" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="CF9" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="CG9" s="4" t="n">
+        <x:v>1.6</x:v>
+      </x:c>
+      <x:c r="CH9" s="4" t="n">
+        <x:v>2.5</x:v>
+      </x:c>
+      <x:c r="CI9" s="4" t="n">
+        <x:v>-1.6</x:v>
+      </x:c>
+      <x:c r="CJ9" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
-      <x:c r="CH9" s="4" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="CK9" s="4" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="CL9" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="CM9" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="CN9" s="4" t="n">
+        <x:v>-0.4</x:v>
+      </x:c>
+      <x:c r="CO9" s="4" t="n">
+        <x:v>-0.6</x:v>
+      </x:c>
+      <x:c r="CP9" s="4" t="n">
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="CQ9" s="4" t="n">
+        <x:v>-1.3</x:v>
+      </x:c>
+      <x:c r="CR9" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
-      <x:c r="CO9" s="4" t="n">
-[...8 lines deleted...]
-      <x:c r="CR9" s="4" t="n">
+      <x:c r="CS9" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
-      <x:c r="CS9" s="4" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="CT9" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="CU9" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CV9" s="4" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="CW9" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="CX9" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CY9" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CZ9" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="DA9" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="DB9" s="4" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DC9" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="DD9" s="4" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="DE9" s="4" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="DF9" s="4" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="DG9" s="4" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="DH9" s="4" t="n">
+        <x:v>-2.6</x:v>
+      </x:c>
+      <x:c r="DI9" s="4" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="DJ9" s="4" t="n">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="DK9" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="DL9" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
-      <x:c r="DE9" s="4" t="n">
-[...8 lines deleted...]
-      <x:c r="DH9" s="4" t="n">
+      <x:c r="DM9" s="4" t="n">
+        <x:v>-3.3</x:v>
+      </x:c>
+      <x:c r="DN9" s="4" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+      <x:c r="DO9" s="4" t="n">
+        <x:v>-2.5</x:v>
+      </x:c>
+      <x:c r="DP9" s="4" t="n">
         <x:v>-2.3</x:v>
       </x:c>
-      <x:c r="DI9" s="4" t="n">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="DQ9" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DR9" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DS9" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="DT9" s="4" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="DU9" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="DV9" s="4" t="n">
+        <x:v>-1.5</x:v>
+      </x:c>
+      <x:c r="DW9" s="4" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="DX9" s="4" t="n">
+        <x:v>-0.8</x:v>
+      </x:c>
+      <x:c r="DY9" s="4" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+      <x:c r="DZ9" s="4" t="n">
+        <x:v>-1</x:v>
+      </x:c>
+      <x:c r="EA9" s="4" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="EB9" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="EC9" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
-      <x:c r="DU9" s="4" t="n">
+      <x:c r="ED9" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
-      <x:c r="DV9" s="4" t="n">
-[...21 lines deleted...]
-    <x:row r="11" spans="1:132">
+    </x:row>
+    <x:row r="11" spans="1:134">
       <x:c r="A11" s="0" t="s">
-        <x:v>137</x:v>
-[...2 lines deleted...]
-    <x:row r="12" spans="1:132">
+        <x:v>139</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:134">
       <x:c r="A12" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:134">
+      <x:c r="A13" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:134">
+      <x:c r="A15" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:134">
+      <x:c r="A16" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:134">
+      <x:c r="A17" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:134">
+      <x:c r="A18" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:134">
+      <x:c r="A19" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:134">
+      <x:c r="A21" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:134">
+      <x:c r="A22" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:134">
+      <x:c r="A24" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:134">
+      <x:c r="A25" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:134">
+      <x:c r="A26" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:134">
+      <x:c r="A27" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:134">
+      <x:c r="A28" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:134">
+      <x:c r="A30" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:134">
+      <x:c r="A31" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:134">
+      <x:c r="A32" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:134">
+      <x:c r="A37" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:134">
+      <x:c r="A38" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:134">
+      <x:c r="A39" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:134">
+      <x:c r="A40" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:134">
+      <x:c r="A41" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:134">
+      <x:c r="A42" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:134">
+      <x:c r="A43" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:134">
+      <x:c r="A44" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:134">
+      <x:c r="A45" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:134">
+      <x:c r="A46" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:134">
+      <x:c r="A48" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:134">
+      <x:c r="A49" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
-    <x:row r="13" spans="1:132">
-[...20 lines deleted...]
-      <x:c r="A18" s="0" t="s">
+    <x:row r="50" spans="1:134">
+      <x:c r="A50" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:134">
+      <x:c r="A54" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
-    <x:row r="19" spans="1:132">
-[...10 lines deleted...]
-      <x:c r="A22" s="0" t="s">
+    <x:row r="55" spans="1:134">
+      <x:c r="A55" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:134">
+      <x:c r="A56" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:132">
-[...55 lines deleted...]
-      <x:c r="A40" s="0" t="s">
+    <x:row r="57" spans="1:134">
+      <x:c r="A57" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:134">
+      <x:c r="A59" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
-    <x:row r="41" spans="1:132">
-[...69 lines deleted...]
-    <x:row r="60" spans="1:132">
+    <x:row r="60" spans="1:134">
       <x:c r="A60" s="0" t="s">
-        <x:v>160</x:v>
-[...2 lines deleted...]
-    <x:row r="61" spans="1:132">
+        <x:v>162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:134">
       <x:c r="A61" s="0" t="s">
-        <x:v>143</x:v>
-[...2 lines deleted...]
-    <x:row r="62" spans="1:132">
+        <x:v>145</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:134">
       <x:c r="A62" s="0" t="s">
-        <x:v>160</x:v>
-[...2 lines deleted...]
-    <x:row r="64" spans="1:132">
+        <x:v>162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:134">
       <x:c r="A64" s="0" t="s">
-        <x:v>161</x:v>
-[...2 lines deleted...]
-    <x:row r="66" spans="1:132">
+        <x:v>163</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:134">
       <x:c r="A66" s="0" t="s">
-        <x:v>162</x:v>
-[...2 lines deleted...]
-    <x:row r="67" spans="1:132">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:134">
       <x:c r="A67" s="0" t="s">
-        <x:v>163</x:v>
-[...2 lines deleted...]
-    <x:row r="69" spans="1:132">
+        <x:v>165</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:134">
       <x:c r="A69" s="0" t="s">
-        <x:v>164</x:v>
-[...2 lines deleted...]
-    <x:row r="70" spans="1:132">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:134">
       <x:c r="A70" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>NR0103CL</vt:lpstr>
       <vt:lpstr>NR0103CL!Print_Area</vt:lpstr>
       <vt:lpstr>NR0103CL!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>