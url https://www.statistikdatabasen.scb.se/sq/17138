--- v1 (2026-04-03)
+++ v2 (2026-05-29)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd1f48d78268479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8a0637264294b75b66cedc7faf67fd0.psmdcp" Id="R139c49c3eceb4750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00daf940991041f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1b3d3e5d9834fe99ba68e73f2ce63dc.psmdcp" Id="Rb444f14a163b4233" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="NR0103CL" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="168">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="169">
   <x:si>
     <x:t>Arbetsproduktivitetsutvecklingen i näringslivet (ENS2010) efter tabellinnehåll, näringsgren SNI 2007 och kvartal</x:t>
   </x:si>
   <x:si>
     <x:t>1993K1</x:t>
   </x:si>
   <x:si>
     <x:t>1993K2</x:t>
   </x:si>
   <x:si>
     <x:t>1993K3</x:t>
   </x:si>
   <x:si>
     <x:t>1993K4</x:t>
   </x:si>
   <x:si>
     <x:t>1994K1</x:t>
   </x:si>
   <x:si>
     <x:t>1994K2</x:t>
   </x:si>
   <x:si>
     <x:t>1994K3</x:t>
   </x:si>
   <x:si>
@@ -409,84 +409,87 @@
   <x:si>
     <x:t>2024K1</x:t>
   </x:si>
   <x:si>
     <x:t>2024K2</x:t>
   </x:si>
   <x:si>
     <x:t>2024K3</x:t>
   </x:si>
   <x:si>
     <x:t>2024K4</x:t>
   </x:si>
   <x:si>
     <x:t>2025K1</x:t>
   </x:si>
   <x:si>
     <x:t>2025K2</x:t>
   </x:si>
   <x:si>
     <x:t>2025K3</x:t>
   </x:si>
   <x:si>
     <x:t>2025K4</x:t>
   </x:si>
   <x:si>
-    <x:t>Index 2024=100</x:t>
+    <x:t>2026K1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Index 2025=100</x:t>
   </x:si>
   <x:si>
     <x:t>Näringslivet totalt</x:t>
   </x:si>
   <x:si>
     <x:t>..</x:t>
   </x:si>
   <x:si>
     <x:t>- A01-F43 varuproducenter</x:t>
   </x:si>
   <x:si>
     <x:t>- G45-T98 tjänsteproducenter</x:t>
   </x:si>
   <x:si>
     <x:t>Volymförändring föregående kvartal, procent</x:t>
   </x:si>
   <x:si>
     <x:t>Serien är en säsongrensad indikator på arbetsproduktiviteten i näringslivet beräknad som en kvot mellan förädlingsvärde och arbetade timmar som säsongrensats separat. För mer information om arbetsproduktivitetsmåttet se artikeln Produktivitet i Nationalräkenskaperna, s. 21-24 i Sveriges ekonomi nr 3 2012. http://share.scb.se/ov9993/data/publikationer/statistik/_publikationer/nr0001_2012k02_ti_a28ti1203.pdf</x:t>
   </x:si>
   <x:si>
     <x:t>Standard för svensk näringsgrensindelning (SNI 2007) motsvarar Kind of economic activity (NACE Rev. 2) upp till 4-siffernivå.</x:t>
   </x:si>
   <x:si>
     <x:t>.. = Uppgiften är inte tillgänglig, för osäker för att anges eller borttagen av sekretesskäl.</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>Index 2024=100:</x:t>
-[...2 lines deleted...]
-    <x:t>20260227 08:00</x:t>
+    <x:t>Index 2025=100:</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20260529 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Volymförändring föregående kvartal, procent:</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>NR Info, SCB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +46 010-479 50 00</x:t>
   </x:si>
   <x:si>
     <x:t>nrinfo@scb.se</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Statistikservice, SCB</x:t>
   </x:si>
@@ -907,65 +910,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:ED70"/>
+  <x:dimension ref="A1:EE70"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="134" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="1" max="135" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:134">
+    <x:row r="1" spans="1:135">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:134">
+    <x:row r="3" spans="1:135">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
@@ -1318,2681 +1321,2702 @@
       </x:c>
       <x:c r="DW3" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="DX3" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="DY3" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="DZ3" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="EA3" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="EB3" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="EC3" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="ED3" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:134">
+      <x:c r="EE3" s="2" t="s">
+        <x:v>133</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:135">
       <x:c r="A4" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C4" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D4" s="4" t="n">
-        <x:v>55.9</x:v>
+        <x:v>53.6</x:v>
       </x:c>
       <x:c r="E4" s="4" t="n">
-        <x:v>56.4</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
-        <x:v>57.2</x:v>
+        <x:v>54.8</x:v>
       </x:c>
       <x:c r="G4" s="4" t="n">
-        <x:v>57.7</x:v>
+        <x:v>55.4</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
-        <x:v>57.2</x:v>
+        <x:v>54.8</x:v>
       </x:c>
       <x:c r="I4" s="4" t="n">
-        <x:v>57.9</x:v>
+        <x:v>55.5</x:v>
       </x:c>
       <x:c r="J4" s="4" t="n">
+        <x:v>56.8</x:v>
+      </x:c>
+      <x:c r="K4" s="4" t="n">
+        <x:v>57.6</x:v>
+      </x:c>
+      <x:c r="L4" s="4" t="n">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="M4" s="4" t="n">
+        <x:v>56.6</x:v>
+      </x:c>
+      <x:c r="N4" s="4" t="n">
+        <x:v>58.1</x:v>
+      </x:c>
+      <x:c r="O4" s="4" t="n">
+        <x:v>58.2</x:v>
+      </x:c>
+      <x:c r="P4" s="4" t="n">
+        <x:v>57.8</x:v>
+      </x:c>
+      <x:c r="Q4" s="4" t="n">
+        <x:v>58.9</x:v>
+      </x:c>
+      <x:c r="R4" s="4" t="n">
         <x:v>59.2</x:v>
       </x:c>
-      <x:c r="K4" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="M4" s="4" t="n">
+      <x:c r="S4" s="4" t="n">
         <x:v>59.2</x:v>
       </x:c>
-      <x:c r="N4" s="4" t="n">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="T4" s="4" t="n">
-        <x:v>64.8</x:v>
+        <x:v>62.1</x:v>
       </x:c>
       <x:c r="U4" s="4" t="n">
+        <x:v>61.9</x:v>
+      </x:c>
+      <x:c r="V4" s="4" t="n">
+        <x:v>62.4</x:v>
+      </x:c>
+      <x:c r="W4" s="4" t="n">
+        <x:v>62.7</x:v>
+      </x:c>
+      <x:c r="X4" s="4" t="n">
+        <x:v>63.4</x:v>
+      </x:c>
+      <x:c r="Y4" s="4" t="n">
+        <x:v>63.8</x:v>
+      </x:c>
+      <x:c r="Z4" s="4" t="n">
+        <x:v>64.2</x:v>
+      </x:c>
+      <x:c r="AA4" s="4" t="n">
+        <x:v>64.3</x:v>
+      </x:c>
+      <x:c r="AB4" s="4" t="n">
+        <x:v>64.1</x:v>
+      </x:c>
+      <x:c r="AC4" s="4" t="n">
         <x:v>64.6</x:v>
       </x:c>
-      <x:c r="V4" s="4" t="n">
-[...14 lines deleted...]
-      <x:c r="AA4" s="4" t="n">
+      <x:c r="AD4" s="4" t="n">
+        <x:v>66.1</x:v>
+      </x:c>
+      <x:c r="AE4" s="4" t="n">
+        <x:v>66.3</x:v>
+      </x:c>
+      <x:c r="AF4" s="4" t="n">
         <x:v>67.2</x:v>
       </x:c>
-      <x:c r="AB4" s="4" t="n">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="AG4" s="4" t="n">
-        <x:v>70.9</x:v>
+        <x:v>67.9</x:v>
       </x:c>
       <x:c r="AH4" s="4" t="n">
-        <x:v>71.8</x:v>
+        <x:v>68.8</x:v>
       </x:c>
       <x:c r="AI4" s="4" t="n">
-        <x:v>70.4</x:v>
+        <x:v>67.5</x:v>
       </x:c>
       <x:c r="AJ4" s="4" t="n">
-        <x:v>70.5</x:v>
+        <x:v>67.5</x:v>
       </x:c>
       <x:c r="AK4" s="4" t="n">
+        <x:v>68.2</x:v>
+      </x:c>
+      <x:c r="AL4" s="4" t="n">
+        <x:v>68.4</x:v>
+      </x:c>
+      <x:c r="AM4" s="4" t="n">
+        <x:v>70.3</x:v>
+      </x:c>
+      <x:c r="AN4" s="4" t="n">
         <x:v>71.2</x:v>
       </x:c>
-      <x:c r="AL4" s="4" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="AO4" s="4" t="n">
-        <x:v>74.6</x:v>
+        <x:v>71.5</x:v>
       </x:c>
       <x:c r="AP4" s="4" t="n">
-        <x:v>75.1</x:v>
+        <x:v>71.9</x:v>
       </x:c>
       <x:c r="AQ4" s="4" t="n">
-        <x:v>76.3</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="AR4" s="4" t="n">
-        <x:v>77</x:v>
+        <x:v>73.7</x:v>
       </x:c>
       <x:c r="AS4" s="4" t="n">
-        <x:v>78.4</x:v>
+        <x:v>75.2</x:v>
       </x:c>
       <x:c r="AT4" s="4" t="n">
-        <x:v>78.3</x:v>
+        <x:v>74.9</x:v>
       </x:c>
       <x:c r="AU4" s="4" t="n">
-        <x:v>80.2</x:v>
+        <x:v>76.9</x:v>
       </x:c>
       <x:c r="AV4" s="4" t="n">
-        <x:v>81.3</x:v>
+        <x:v>77.9</x:v>
       </x:c>
       <x:c r="AW4" s="4" t="n">
-        <x:v>82.8</x:v>
+        <x:v>79.4</x:v>
       </x:c>
       <x:c r="AX4" s="4" t="n">
+        <x:v>80.1</x:v>
+      </x:c>
+      <x:c r="AY4" s="4" t="n">
+        <x:v>79.8</x:v>
+      </x:c>
+      <x:c r="AZ4" s="4" t="n">
+        <x:v>80.8</x:v>
+      </x:c>
+      <x:c r="BA4" s="4" t="n">
+        <x:v>82.1</x:v>
+      </x:c>
+      <x:c r="BB4" s="4" t="n">
+        <x:v>81.9</x:v>
+      </x:c>
+      <x:c r="BC4" s="4" t="n">
+        <x:v>83.6</x:v>
+      </x:c>
+      <x:c r="BD4" s="4" t="n">
+        <x:v>84.5</x:v>
+      </x:c>
+      <x:c r="BE4" s="4" t="n">
+        <x:v>84.1</x:v>
+      </x:c>
+      <x:c r="BF4" s="4" t="n">
+        <x:v>84.7</x:v>
+      </x:c>
+      <x:c r="BG4" s="4" t="n">
+        <x:v>84.3</x:v>
+      </x:c>
+      <x:c r="BH4" s="4" t="n">
+        <x:v>84.3</x:v>
+      </x:c>
+      <x:c r="BI4" s="4" t="n">
+        <x:v>83.9</x:v>
+      </x:c>
+      <x:c r="BJ4" s="4" t="n">
         <x:v>83.5</x:v>
       </x:c>
-      <x:c r="AY4" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="AZ4" s="4" t="n">
+      <x:c r="BK4" s="4" t="n">
+        <x:v>83.1</x:v>
+      </x:c>
+      <x:c r="BL4" s="4" t="n">
+        <x:v>81.2</x:v>
+      </x:c>
+      <x:c r="BM4" s="4" t="n">
+        <x:v>82.2</x:v>
+      </x:c>
+      <x:c r="BN4" s="4" t="n">
+        <x:v>78.2</x:v>
+      </x:c>
+      <x:c r="BO4" s="4" t="n">
+        <x:v>78.1</x:v>
+      </x:c>
+      <x:c r="BP4" s="4" t="n">
+        <x:v>79.6</x:v>
+      </x:c>
+      <x:c r="BQ4" s="4" t="n">
+        <x:v>79.1</x:v>
+      </x:c>
+      <x:c r="BR4" s="4" t="n">
+        <x:v>79.6</x:v>
+      </x:c>
+      <x:c r="BS4" s="4" t="n">
+        <x:v>80.3</x:v>
+      </x:c>
+      <x:c r="BT4" s="4" t="n">
+        <x:v>82.7</x:v>
+      </x:c>
+      <x:c r="BU4" s="4" t="n">
+        <x:v>83.3</x:v>
+      </x:c>
+      <x:c r="BV4" s="4" t="n">
         <x:v>84.1</x:v>
       </x:c>
-      <x:c r="BA4" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="BE4" s="4" t="n">
+      <x:c r="BW4" s="4" t="n">
+        <x:v>83.9</x:v>
+      </x:c>
+      <x:c r="BX4" s="4" t="n">
+        <x:v>84.3</x:v>
+      </x:c>
+      <x:c r="BY4" s="4" t="n">
+        <x:v>85.7</x:v>
+      </x:c>
+      <x:c r="BZ4" s="4" t="n">
+        <x:v>82.3</x:v>
+      </x:c>
+      <x:c r="CA4" s="4" t="n">
+        <x:v>82.4</x:v>
+      </x:c>
+      <x:c r="CB4" s="4" t="n">
+        <x:v>84.4</x:v>
+      </x:c>
+      <x:c r="CC4" s="4" t="n">
+        <x:v>84.8</x:v>
+      </x:c>
+      <x:c r="CD4" s="4" t="n">
+        <x:v>82.2</x:v>
+      </x:c>
+      <x:c r="CE4" s="4" t="n">
+        <x:v>84.3</x:v>
+      </x:c>
+      <x:c r="CF4" s="4" t="n">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="CG4" s="4" t="n">
+        <x:v>84.5</x:v>
+      </x:c>
+      <x:c r="CH4" s="4" t="n">
+        <x:v>84.7</x:v>
+      </x:c>
+      <x:c r="CI4" s="4" t="n">
+        <x:v>84.8</x:v>
+      </x:c>
+      <x:c r="CJ4" s="4" t="n">
+        <x:v>85.3</x:v>
+      </x:c>
+      <x:c r="CK4" s="4" t="n">
+        <x:v>84.4</x:v>
+      </x:c>
+      <x:c r="CL4" s="4" t="n">
+        <x:v>85.9</x:v>
+      </x:c>
+      <x:c r="CM4" s="4" t="n">
+        <x:v>86.5</x:v>
+      </x:c>
+      <x:c r="CN4" s="4" t="n">
+        <x:v>89.8</x:v>
+      </x:c>
+      <x:c r="CO4" s="4" t="n">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="CP4" s="4" t="n">
+        <x:v>89.2</x:v>
+      </x:c>
+      <x:c r="CQ4" s="4" t="n">
+        <x:v>87.5</x:v>
+      </x:c>
+      <x:c r="CR4" s="4" t="n">
+        <x:v>87.5</x:v>
+      </x:c>
+      <x:c r="CS4" s="4" t="n">
+        <x:v>88.4</x:v>
+      </x:c>
+      <x:c r="CT4" s="4" t="n">
+        <x:v>89.2</x:v>
+      </x:c>
+      <x:c r="CU4" s="4" t="n">
+        <x:v>88.6</x:v>
+      </x:c>
+      <x:c r="CV4" s="4" t="n">
+        <x:v>88.4</x:v>
+      </x:c>
+      <x:c r="CW4" s="4" t="n">
+        <x:v>88.3</x:v>
+      </x:c>
+      <x:c r="CX4" s="4" t="n">
+        <x:v>88.1</x:v>
+      </x:c>
+      <x:c r="CY4" s="4" t="n">
+        <x:v>88.4</x:v>
+      </x:c>
+      <x:c r="CZ4" s="4" t="n">
         <x:v>87.7</x:v>
       </x:c>
-      <x:c r="BF4" s="4" t="n">
-[...56 lines deleted...]
-      <x:c r="BY4" s="4" t="n">
+      <x:c r="DA4" s="4" t="n">
         <x:v>89.2</x:v>
       </x:c>
-      <x:c r="BZ4" s="4" t="n">
-[...41 lines deleted...]
-      <x:c r="CN4" s="4" t="n">
+      <x:c r="DB4" s="4" t="n">
+        <x:v>89.1</x:v>
+      </x:c>
+      <x:c r="DC4" s="4" t="n">
+        <x:v>90.1</x:v>
+      </x:c>
+      <x:c r="DD4" s="4" t="n">
+        <x:v>91.6</x:v>
+      </x:c>
+      <x:c r="DE4" s="4" t="n">
+        <x:v>91.5</x:v>
+      </x:c>
+      <x:c r="DF4" s="4" t="n">
+        <x:v>93.6</x:v>
+      </x:c>
+      <x:c r="DG4" s="4" t="n">
+        <x:v>94.6</x:v>
+      </x:c>
+      <x:c r="DH4" s="4" t="n">
+        <x:v>90.7</x:v>
+      </x:c>
+      <x:c r="DI4" s="4" t="n">
+        <x:v>96.3</x:v>
+      </x:c>
+      <x:c r="DJ4" s="4" t="n">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="DK4" s="4" t="n">
+        <x:v>98.1</x:v>
+      </x:c>
+      <x:c r="DL4" s="4" t="n">
+        <x:v>98.6</x:v>
+      </x:c>
+      <x:c r="DM4" s="4" t="n">
+        <x:v>95.9</x:v>
+      </x:c>
+      <x:c r="DN4" s="4" t="n">
+        <x:v>98.4</x:v>
+      </x:c>
+      <x:c r="DO4" s="4" t="n">
+        <x:v>97.9</x:v>
+      </x:c>
+      <x:c r="DP4" s="4" t="n">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="DQ4" s="4" t="n">
+        <x:v>94.4</x:v>
+      </x:c>
+      <x:c r="DR4" s="4" t="n">
         <x:v>93.5</x:v>
       </x:c>
-      <x:c r="CO4" s="4" t="n">
-[...14 lines deleted...]
-      <x:c r="CT4" s="4" t="n">
+      <x:c r="DS4" s="4" t="n">
+        <x:v>93.9</x:v>
+      </x:c>
+      <x:c r="DT4" s="4" t="n">
+        <x:v>93.9</x:v>
+      </x:c>
+      <x:c r="DU4" s="4" t="n">
+        <x:v>96.1</x:v>
+      </x:c>
+      <x:c r="DV4" s="4" t="n">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="CU4" s="4" t="n">
-[...32 lines deleted...]
-      <x:c r="DF4" s="4" t="n">
+      <x:c r="DW4" s="4" t="n">
+        <x:v>97.1</x:v>
+      </x:c>
+      <x:c r="DX4" s="4" t="n">
+        <x:v>96.1</x:v>
+      </x:c>
+      <x:c r="DY4" s="4" t="n">
+        <x:v>98.2</x:v>
+      </x:c>
+      <x:c r="DZ4" s="4" t="n">
+        <x:v>98.4</x:v>
+      </x:c>
+      <x:c r="EA4" s="4" t="n">
         <x:v>97.7</x:v>
       </x:c>
-      <x:c r="DG4" s="4" t="n">
-[...61 lines deleted...]
-      </x:c>
       <x:c r="EB4" s="4" t="n">
-        <x:v>102.6</x:v>
+        <x:v>99.9</x:v>
       </x:c>
       <x:c r="EC4" s="4" t="n">
-        <x:v>103.6</x:v>
+        <x:v>100.5</x:v>
       </x:c>
       <x:c r="ED4" s="4" t="n">
-        <x:v>104.6</x:v>
-[...2 lines deleted...]
-    <x:row r="5" spans="1:134">
+        <x:v>101.9</x:v>
+      </x:c>
+      <x:c r="EE4" s="4" t="n">
+        <x:v>102.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:135">
       <x:c r="B5" s="2" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C5" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C5" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D5" s="4" t="n">
-        <x:v>48.3</x:v>
+        <x:v>48.5</x:v>
       </x:c>
       <x:c r="E5" s="4" t="n">
-        <x:v>50</x:v>
+        <x:v>50.2</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
-        <x:v>50.4</x:v>
+        <x:v>50.6</x:v>
       </x:c>
       <x:c r="G5" s="4" t="n">
+        <x:v>51.9</x:v>
+      </x:c>
+      <x:c r="H5" s="4" t="n">
+        <x:v>51.7</x:v>
+      </x:c>
+      <x:c r="I5" s="4" t="n">
         <x:v>51.6</x:v>
       </x:c>
-      <x:c r="H5" s="4" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J5" s="4" t="n">
-        <x:v>53.9</x:v>
+        <x:v>54.2</x:v>
       </x:c>
       <x:c r="K5" s="4" t="n">
-        <x:v>54.4</x:v>
+        <x:v>54.8</x:v>
       </x:c>
       <x:c r="L5" s="4" t="n">
-        <x:v>54.4</x:v>
+        <x:v>54.6</x:v>
       </x:c>
       <x:c r="M5" s="4" t="n">
         <x:v>54.1</x:v>
       </x:c>
       <x:c r="N5" s="4" t="n">
+        <x:v>56.3</x:v>
+      </x:c>
+      <x:c r="O5" s="4" t="n">
+        <x:v>56.7</x:v>
+      </x:c>
+      <x:c r="P5" s="4" t="n">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="O5" s="4" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="Q5" s="4" t="n">
-        <x:v>57.1</x:v>
+        <x:v>57.2</x:v>
       </x:c>
       <x:c r="R5" s="4" t="n">
-        <x:v>57</x:v>
+        <x:v>57.4</x:v>
       </x:c>
       <x:c r="S5" s="4" t="n">
         <x:v>57.8</x:v>
       </x:c>
       <x:c r="T5" s="4" t="n">
-        <x:v>61.3</x:v>
+        <x:v>61.6</x:v>
       </x:c>
       <x:c r="U5" s="4" t="n">
-        <x:v>61.2</x:v>
+        <x:v>61.4</x:v>
       </x:c>
       <x:c r="V5" s="4" t="n">
-        <x:v>61.8</x:v>
+        <x:v>62.2</x:v>
       </x:c>
       <x:c r="W5" s="4" t="n">
-        <x:v>61.7</x:v>
+        <x:v>61.9</x:v>
       </x:c>
       <x:c r="X5" s="4" t="n">
-        <x:v>63.1</x:v>
+        <x:v>63.3</x:v>
       </x:c>
       <x:c r="Y5" s="4" t="n">
-        <x:v>64.5</x:v>
+        <x:v>64.7</x:v>
       </x:c>
       <x:c r="Z5" s="4" t="n">
-        <x:v>64.5</x:v>
+        <x:v>64.9</x:v>
       </x:c>
       <x:c r="AA5" s="4" t="n">
-        <x:v>65.7</x:v>
+        <x:v>65.9</x:v>
       </x:c>
       <x:c r="AB5" s="4" t="n">
-        <x:v>65.9</x:v>
+        <x:v>66.2</x:v>
       </x:c>
       <x:c r="AC5" s="4" t="n">
-        <x:v>67</x:v>
+        <x:v>67.4</x:v>
       </x:c>
       <x:c r="AD5" s="4" t="n">
-        <x:v>68.3</x:v>
+        <x:v>68.7</x:v>
       </x:c>
       <x:c r="AE5" s="4" t="n">
-        <x:v>69.3</x:v>
+        <x:v>69.7</x:v>
       </x:c>
       <x:c r="AF5" s="4" t="n">
-        <x:v>70.1</x:v>
+        <x:v>70.3</x:v>
       </x:c>
       <x:c r="AG5" s="4" t="n">
-        <x:v>71.1</x:v>
+        <x:v>71.4</x:v>
       </x:c>
       <x:c r="AH5" s="4" t="n">
-        <x:v>71.8</x:v>
+        <x:v>72.1</x:v>
       </x:c>
       <x:c r="AI5" s="4" t="n">
-        <x:v>70.5</x:v>
+        <x:v>70.9</x:v>
       </x:c>
       <x:c r="AJ5" s="4" t="n">
-        <x:v>69.5</x:v>
+        <x:v>69.7</x:v>
       </x:c>
       <x:c r="AK5" s="4" t="n">
-        <x:v>70.6</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="AL5" s="4" t="n">
-        <x:v>71.4</x:v>
+        <x:v>71.6</x:v>
       </x:c>
       <x:c r="AM5" s="4" t="n">
-        <x:v>74.1</x:v>
+        <x:v>74.3</x:v>
       </x:c>
       <x:c r="AN5" s="4" t="n">
-        <x:v>75.4</x:v>
+        <x:v>75.8</x:v>
       </x:c>
       <x:c r="AO5" s="4" t="n">
-        <x:v>76.2</x:v>
+        <x:v>76.6</x:v>
       </x:c>
       <x:c r="AP5" s="4" t="n">
-        <x:v>76.8</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="AQ5" s="4" t="n">
-        <x:v>78.1</x:v>
+        <x:v>78.3</x:v>
       </x:c>
       <x:c r="AR5" s="4" t="n">
-        <x:v>78.9</x:v>
+        <x:v>79.1</x:v>
       </x:c>
       <x:c r="AS5" s="4" t="n">
-        <x:v>81.1</x:v>
+        <x:v>81.6</x:v>
       </x:c>
       <x:c r="AT5" s="4" t="n">
-        <x:v>81.1</x:v>
+        <x:v>81.2</x:v>
       </x:c>
       <x:c r="AU5" s="4" t="n">
-        <x:v>83</x:v>
+        <x:v>83.4</x:v>
       </x:c>
       <x:c r="AV5" s="4" t="n">
-        <x:v>85.2</x:v>
+        <x:v>85.6</x:v>
       </x:c>
       <x:c r="AW5" s="4" t="n">
+        <x:v>86.5</x:v>
+      </x:c>
+      <x:c r="AX5" s="4" t="n">
+        <x:v>87.9</x:v>
+      </x:c>
+      <x:c r="AY5" s="4" t="n">
+        <x:v>86.7</x:v>
+      </x:c>
+      <x:c r="AZ5" s="4" t="n">
+        <x:v>88.7</x:v>
+      </x:c>
+      <x:c r="BA5" s="4" t="n">
+        <x:v>90.5</x:v>
+      </x:c>
+      <x:c r="BB5" s="4" t="n">
+        <x:v>89.1</x:v>
+      </x:c>
+      <x:c r="BC5" s="4" t="n">
+        <x:v>91.2</x:v>
+      </x:c>
+      <x:c r="BD5" s="4" t="n">
+        <x:v>93.3</x:v>
+      </x:c>
+      <x:c r="BE5" s="4" t="n">
+        <x:v>92.7</x:v>
+      </x:c>
+      <x:c r="BF5" s="4" t="n">
+        <x:v>93.1</x:v>
+      </x:c>
+      <x:c r="BG5" s="4" t="n">
+        <x:v>95.8</x:v>
+      </x:c>
+      <x:c r="BH5" s="4" t="n">
+        <x:v>95.1</x:v>
+      </x:c>
+      <x:c r="BI5" s="4" t="n">
+        <x:v>94.2</x:v>
+      </x:c>
+      <x:c r="BJ5" s="4" t="n">
+        <x:v>93.4</x:v>
+      </x:c>
+      <x:c r="BK5" s="4" t="n">
+        <x:v>93.4</x:v>
+      </x:c>
+      <x:c r="BL5" s="4" t="n">
+        <x:v>90.5</x:v>
+      </x:c>
+      <x:c r="BM5" s="4" t="n">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="BN5" s="4" t="n">
+        <x:v>80.5</x:v>
+      </x:c>
+      <x:c r="BO5" s="4" t="n">
+        <x:v>79.5</x:v>
+      </x:c>
+      <x:c r="BP5" s="4" t="n">
+        <x:v>82.5</x:v>
+      </x:c>
+      <x:c r="BQ5" s="4" t="n">
+        <x:v>84.2</x:v>
+      </x:c>
+      <x:c r="BR5" s="4" t="n">
+        <x:v>84.1</x:v>
+      </x:c>
+      <x:c r="BS5" s="4" t="n">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="AX5" s="4" t="n">
-[...29 lines deleted...]
-      <x:c r="BH5" s="4" t="n">
+      <x:c r="BT5" s="4" t="n">
+        <x:v>93.3</x:v>
+      </x:c>
+      <x:c r="BU5" s="4" t="n">
         <x:v>94.6</x:v>
       </x:c>
-      <x:c r="BI5" s="4" t="n">
-[...37 lines deleted...]
-      </x:c>
       <x:c r="BV5" s="4" t="n">
-        <x:v>96.8</x:v>
+        <x:v>97.2</x:v>
       </x:c>
       <x:c r="BW5" s="4" t="n">
         <x:v>95.1</x:v>
       </x:c>
       <x:c r="BX5" s="4" t="n">
-        <x:v>94.3</x:v>
+        <x:v>94.9</x:v>
       </x:c>
       <x:c r="BY5" s="4" t="n">
-        <x:v>96.2</x:v>
+        <x:v>96.8</x:v>
       </x:c>
       <x:c r="BZ5" s="4" t="n">
-        <x:v>90.7</x:v>
+        <x:v>91.2</x:v>
       </x:c>
       <x:c r="CA5" s="4" t="n">
-        <x:v>91.3</x:v>
+        <x:v>91.6</x:v>
       </x:c>
       <x:c r="CB5" s="4" t="n">
-        <x:v>93.6</x:v>
+        <x:v>94.1</x:v>
       </x:c>
       <x:c r="CC5" s="4" t="n">
-        <x:v>94.7</x:v>
+        <x:v>95.2</x:v>
       </x:c>
       <x:c r="CD5" s="4" t="n">
-        <x:v>90.2</x:v>
+        <x:v>90.4</x:v>
       </x:c>
       <x:c r="CE5" s="4" t="n">
         <x:v>91.9</x:v>
       </x:c>
       <x:c r="CF5" s="4" t="n">
-        <x:v>88</x:v>
+        <x:v>88.6</x:v>
       </x:c>
       <x:c r="CG5" s="4" t="n">
-        <x:v>90.1</x:v>
+        <x:v>90.7</x:v>
       </x:c>
       <x:c r="CH5" s="4" t="n">
-        <x:v>87.1</x:v>
+        <x:v>87.3</x:v>
       </x:c>
       <x:c r="CI5" s="4" t="n">
-        <x:v>90</x:v>
+        <x:v>89.9</x:v>
       </x:c>
       <x:c r="CJ5" s="4" t="n">
-        <x:v>88.4</x:v>
+        <x:v>88.9</x:v>
       </x:c>
       <x:c r="CK5" s="4" t="n">
+        <x:v>87.9</x:v>
+      </x:c>
+      <x:c r="CL5" s="4" t="n">
+        <x:v>90.4</x:v>
+      </x:c>
+      <x:c r="CM5" s="4" t="n">
+        <x:v>89.1</x:v>
+      </x:c>
+      <x:c r="CN5" s="4" t="n">
+        <x:v>100.5</x:v>
+      </x:c>
+      <x:c r="CO5" s="4" t="n">
+        <x:v>96.3</x:v>
+      </x:c>
+      <x:c r="CP5" s="4" t="n">
+        <x:v>96.6</x:v>
+      </x:c>
+      <x:c r="CQ5" s="4" t="n">
+        <x:v>93.6</x:v>
+      </x:c>
+      <x:c r="CR5" s="4" t="n">
+        <x:v>93.1</x:v>
+      </x:c>
+      <x:c r="CS5" s="4" t="n">
+        <x:v>95.9</x:v>
+      </x:c>
+      <x:c r="CT5" s="4" t="n">
+        <x:v>97.3</x:v>
+      </x:c>
+      <x:c r="CU5" s="4" t="n">
+        <x:v>94.2</x:v>
+      </x:c>
+      <x:c r="CV5" s="4" t="n">
+        <x:v>96.9</x:v>
+      </x:c>
+      <x:c r="CW5" s="4" t="n">
+        <x:v>96.2</x:v>
+      </x:c>
+      <x:c r="CX5" s="4" t="n">
+        <x:v>94.8</x:v>
+      </x:c>
+      <x:c r="CY5" s="4" t="n">
+        <x:v>95.4</x:v>
+      </x:c>
+      <x:c r="CZ5" s="4" t="n">
+        <x:v>93.3</x:v>
+      </x:c>
+      <x:c r="DA5" s="4" t="n">
+        <x:v>95.6</x:v>
+      </x:c>
+      <x:c r="DB5" s="4" t="n">
+        <x:v>96.7</x:v>
+      </x:c>
+      <x:c r="DC5" s="4" t="n">
+        <x:v>95.6</x:v>
+      </x:c>
+      <x:c r="DD5" s="4" t="n">
+        <x:v>97.8</x:v>
+      </x:c>
+      <x:c r="DE5" s="4" t="n">
+        <x:v>96.3</x:v>
+      </x:c>
+      <x:c r="DF5" s="4" t="n">
+        <x:v>100.2</x:v>
+      </x:c>
+      <x:c r="DG5" s="4" t="n">
+        <x:v>99.8</x:v>
+      </x:c>
+      <x:c r="DH5" s="4" t="n">
+        <x:v>93.4</x:v>
+      </x:c>
+      <x:c r="DI5" s="4" t="n">
+        <x:v>103.2</x:v>
+      </x:c>
+      <x:c r="DJ5" s="4" t="n">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="DK5" s="4" t="n">
+        <x:v>104.3</x:v>
+      </x:c>
+      <x:c r="DL5" s="4" t="n">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="DM5" s="4" t="n">
+        <x:v>101.4</x:v>
+      </x:c>
+      <x:c r="DN5" s="4" t="n">
+        <x:v>104.4</x:v>
+      </x:c>
+      <x:c r="DO5" s="4" t="n">
+        <x:v>108.3</x:v>
+      </x:c>
+      <x:c r="DP5" s="4" t="n">
+        <x:v>106.2</x:v>
+      </x:c>
+      <x:c r="DQ5" s="4" t="n">
+        <x:v>102.2</x:v>
+      </x:c>
+      <x:c r="DR5" s="4" t="n">
+        <x:v>101.8</x:v>
+      </x:c>
+      <x:c r="DS5" s="4" t="n">
+        <x:v>101.1</x:v>
+      </x:c>
+      <x:c r="DT5" s="4" t="n">
+        <x:v>100.1</x:v>
+      </x:c>
+      <x:c r="DU5" s="4" t="n">
+        <x:v>98.9</x:v>
+      </x:c>
+      <x:c r="DV5" s="4" t="n">
+        <x:v>95.9</x:v>
+      </x:c>
+      <x:c r="DW5" s="4" t="n">
+        <x:v>97.2</x:v>
+      </x:c>
+      <x:c r="DX5" s="4" t="n">
+        <x:v>97.8</x:v>
+      </x:c>
+      <x:c r="DY5" s="4" t="n">
+        <x:v>98.8</x:v>
+      </x:c>
+      <x:c r="DZ5" s="4" t="n">
+        <x:v>101.2</x:v>
+      </x:c>
+      <x:c r="EA5" s="4" t="n">
+        <x:v>97.9</x:v>
+      </x:c>
+      <x:c r="EB5" s="4" t="n">
+        <x:v>99.4</x:v>
+      </x:c>
+      <x:c r="EC5" s="4" t="n">
+        <x:v>100.7</x:v>
+      </x:c>
+      <x:c r="ED5" s="4" t="n">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="EE5" s="4" t="n">
+        <x:v>103.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:135">
+      <x:c r="B6" s="2" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C6" s="3" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D6" s="4" t="n">
+        <x:v>59.2</x:v>
+      </x:c>
+      <x:c r="E6" s="4" t="n">
+        <x:v>58.6</x:v>
+      </x:c>
+      <x:c r="F6" s="4" t="n">
+        <x:v>59.7</x:v>
+      </x:c>
+      <x:c r="G6" s="4" t="n">
+        <x:v>59.7</x:v>
+      </x:c>
+      <x:c r="H6" s="4" t="n">
+        <x:v>58.9</x:v>
+      </x:c>
+      <x:c r="I6" s="4" t="n">
+        <x:v>60.1</x:v>
+      </x:c>
+      <x:c r="J6" s="4" t="n">
+        <x:v>60.5</x:v>
+      </x:c>
+      <x:c r="K6" s="4" t="n">
+        <x:v>61.4</x:v>
+      </x:c>
+      <x:c r="L6" s="4" t="n">
+        <x:v>60.5</x:v>
+      </x:c>
+      <x:c r="M6" s="4" t="n">
+        <x:v>60.2</x:v>
+      </x:c>
+      <x:c r="N6" s="4" t="n">
+        <x:v>61.1</x:v>
+      </x:c>
+      <x:c r="O6" s="4" t="n">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="P6" s="4" t="n">
+        <x:v>60.9</x:v>
+      </x:c>
+      <x:c r="Q6" s="4" t="n">
+        <x:v>61.9</x:v>
+      </x:c>
+      <x:c r="R6" s="4" t="n">
+        <x:v>62.4</x:v>
+      </x:c>
+      <x:c r="S6" s="4" t="n">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="T6" s="4" t="n">
+        <x:v>64.3</x:v>
+      </x:c>
+      <x:c r="U6" s="4" t="n">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="V6" s="4" t="n">
+        <x:v>64.3</x:v>
+      </x:c>
+      <x:c r="W6" s="4" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="X6" s="4" t="n">
+        <x:v>65.3</x:v>
+      </x:c>
+      <x:c r="Y6" s="4" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Z6" s="4" t="n">
+        <x:v>65.5</x:v>
+      </x:c>
+      <x:c r="AA6" s="4" t="n">
+        <x:v>64.9</x:v>
+      </x:c>
+      <x:c r="AB6" s="4" t="n">
+        <x:v>64.4</x:v>
+      </x:c>
+      <x:c r="AC6" s="4" t="n">
+        <x:v>64.4</x:v>
+      </x:c>
+      <x:c r="AD6" s="4" t="n">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="AE6" s="4" t="n">
+        <x:v>65.6</x:v>
+      </x:c>
+      <x:c r="AF6" s="4" t="n">
+        <x:v>66.8</x:v>
+      </x:c>
+      <x:c r="AG6" s="4" t="n">
+        <x:v>67.4</x:v>
+      </x:c>
+      <x:c r="AH6" s="4" t="n">
+        <x:v>68.3</x:v>
+      </x:c>
+      <x:c r="AI6" s="4" t="n">
+        <x:v>66.9</x:v>
+      </x:c>
+      <x:c r="AJ6" s="4" t="n">
+        <x:v>67.7</x:v>
+      </x:c>
+      <x:c r="AK6" s="4" t="n">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AL6" s="4" t="n">
+        <x:v>67.9</x:v>
+      </x:c>
+      <x:c r="AM6" s="4" t="n">
+        <x:v>69.5</x:v>
+      </x:c>
+      <x:c r="AN6" s="4" t="n">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="AO6" s="4" t="n">
+        <x:v>69.9</x:v>
+      </x:c>
+      <x:c r="AP6" s="4" t="n">
+        <x:v>70.4</x:v>
+      </x:c>
+      <x:c r="AQ6" s="4" t="n">
+        <x:v>71.4</x:v>
+      </x:c>
+      <x:c r="AR6" s="4" t="n">
+        <x:v>71.9</x:v>
+      </x:c>
+      <x:c r="AS6" s="4" t="n">
+        <x:v>72.8</x:v>
+      </x:c>
+      <x:c r="AT6" s="4" t="n">
+        <x:v>72.7</x:v>
+      </x:c>
+      <x:c r="AU6" s="4" t="n">
+        <x:v>74.5</x:v>
+      </x:c>
+      <x:c r="AV6" s="4" t="n">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="AW6" s="4" t="n">
+        <x:v>76.8</x:v>
+      </x:c>
+      <x:c r="AX6" s="4" t="n">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="AY6" s="4" t="n">
+        <x:v>77.2</x:v>
+      </x:c>
+      <x:c r="AZ6" s="4" t="n">
+        <x:v>77.7</x:v>
+      </x:c>
+      <x:c r="BA6" s="4" t="n">
+        <x:v>78.7</x:v>
+      </x:c>
+      <x:c r="BB6" s="4" t="n">
+        <x:v>79.1</x:v>
+      </x:c>
+      <x:c r="BC6" s="4" t="n">
+        <x:v>80.7</x:v>
+      </x:c>
+      <x:c r="BD6" s="4" t="n">
+        <x:v>80.9</x:v>
+      </x:c>
+      <x:c r="BE6" s="4" t="n">
+        <x:v>80.5</x:v>
+      </x:c>
+      <x:c r="BF6" s="4" t="n">
+        <x:v>81.3</x:v>
+      </x:c>
+      <x:c r="BG6" s="4" t="n">
+        <x:v>79.2</x:v>
+      </x:c>
+      <x:c r="BH6" s="4" t="n">
+        <x:v>79.6</x:v>
+      </x:c>
+      <x:c r="BI6" s="4" t="n">
+        <x:v>79.4</x:v>
+      </x:c>
+      <x:c r="BJ6" s="4" t="n">
+        <x:v>79.2</x:v>
+      </x:c>
+      <x:c r="BK6" s="4" t="n">
+        <x:v>78.6</x:v>
+      </x:c>
+      <x:c r="BL6" s="4" t="n">
+        <x:v>77.1</x:v>
+      </x:c>
+      <x:c r="BM6" s="4" t="n">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="BN6" s="4" t="n">
+        <x:v>77.5</x:v>
+      </x:c>
+      <x:c r="BO6" s="4" t="n">
+        <x:v>77.9</x:v>
+      </x:c>
+      <x:c r="BP6" s="4" t="n">
+        <x:v>78.5</x:v>
+      </x:c>
+      <x:c r="BQ6" s="4" t="n">
+        <x:v>76.9</x:v>
+      </x:c>
+      <x:c r="BR6" s="4" t="n">
+        <x:v>77.7</x:v>
+      </x:c>
+      <x:c r="BS6" s="4" t="n">
+        <x:v>77.8</x:v>
+      </x:c>
+      <x:c r="BT6" s="4" t="n">
+        <x:v>77.9</x:v>
+      </x:c>
+      <x:c r="BU6" s="4" t="n">
+        <x:v>78.1</x:v>
+      </x:c>
+      <x:c r="BV6" s="4" t="n">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="BW6" s="4" t="n">
+        <x:v>78.8</x:v>
+      </x:c>
+      <x:c r="BX6" s="4" t="n">
+        <x:v>79.4</x:v>
+      </x:c>
+      <x:c r="BY6" s="4" t="n">
+        <x:v>80.5</x:v>
+      </x:c>
+      <x:c r="BZ6" s="4" t="n">
+        <x:v>78.2</x:v>
+      </x:c>
+      <x:c r="CA6" s="4" t="n">
+        <x:v>78.2</x:v>
+      </x:c>
+      <x:c r="CB6" s="4" t="n">
+        <x:v>79.9</x:v>
+      </x:c>
+      <x:c r="CC6" s="4" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="CD6" s="4" t="n">
+        <x:v>78.5</x:v>
+      </x:c>
+      <x:c r="CE6" s="4" t="n">
+        <x:v>80.8</x:v>
+      </x:c>
+      <x:c r="CF6" s="4" t="n">
+        <x:v>80.5</x:v>
+      </x:c>
+      <x:c r="CG6" s="4" t="n">
+        <x:v>81.7</x:v>
+      </x:c>
+      <x:c r="CH6" s="4" t="n">
+        <x:v>83.6</x:v>
+      </x:c>
+      <x:c r="CI6" s="4" t="n">
+        <x:v>82.3</x:v>
+      </x:c>
+      <x:c r="CJ6" s="4" t="n">
+        <x:v>83.6</x:v>
+      </x:c>
+      <x:c r="CK6" s="4" t="n">
+        <x:v>82.7</x:v>
+      </x:c>
+      <x:c r="CL6" s="4" t="n">
+        <x:v>83.8</x:v>
+      </x:c>
+      <x:c r="CM6" s="4" t="n">
+        <x:v>85.1</x:v>
+      </x:c>
+      <x:c r="CN6" s="4" t="n">
+        <x:v>84.8</x:v>
+      </x:c>
+      <x:c r="CO6" s="4" t="n">
+        <x:v>84.1</x:v>
+      </x:c>
+      <x:c r="CP6" s="4" t="n">
+        <x:v>85.6</x:v>
+      </x:c>
+      <x:c r="CQ6" s="4" t="n">
+        <x:v>84.6</x:v>
+      </x:c>
+      <x:c r="CR6" s="4" t="n">
+        <x:v>84.7</x:v>
+      </x:c>
+      <x:c r="CS6" s="4" t="n">
+        <x:v>84.8</x:v>
+      </x:c>
+      <x:c r="CT6" s="4" t="n">
+        <x:v>85.3</x:v>
+      </x:c>
+      <x:c r="CU6" s="4" t="n">
+        <x:v>85.9</x:v>
+      </x:c>
+      <x:c r="CV6" s="4" t="n">
+        <x:v>84.4</x:v>
+      </x:c>
+      <x:c r="CW6" s="4" t="n">
+        <x:v>84.6</x:v>
+      </x:c>
+      <x:c r="CX6" s="4" t="n">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="CY6" s="4" t="n">
+        <x:v>85.1</x:v>
+      </x:c>
+      <x:c r="CZ6" s="4" t="n">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="DA6" s="4" t="n">
+        <x:v>86.1</x:v>
+      </x:c>
+      <x:c r="DB6" s="4" t="n">
+        <x:v>85.5</x:v>
+      </x:c>
+      <x:c r="DC6" s="4" t="n">
         <x:v>87.4</x:v>
       </x:c>
-      <x:c r="CL5" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="CM5" s="4" t="n">
+      <x:c r="DD6" s="4" t="n">
+        <x:v>88.6</x:v>
+      </x:c>
+      <x:c r="DE6" s="4" t="n">
         <x:v>89.2</x:v>
       </x:c>
-      <x:c r="CN5" s="4" t="n">
-[...14 lines deleted...]
-      <x:c r="CS5" s="4" t="n">
+      <x:c r="DF6" s="4" t="n">
+        <x:v>90.4</x:v>
+      </x:c>
+      <x:c r="DG6" s="4" t="n">
+        <x:v>92.1</x:v>
+      </x:c>
+      <x:c r="DH6" s="4" t="n">
+        <x:v>89.4</x:v>
+      </x:c>
+      <x:c r="DI6" s="4" t="n">
+        <x:v>92.9</x:v>
+      </x:c>
+      <x:c r="DJ6" s="4" t="n">
+        <x:v>94.1</x:v>
+      </x:c>
+      <x:c r="DK6" s="4" t="n">
+        <x:v>95.2</x:v>
+      </x:c>
+      <x:c r="DL6" s="4" t="n">
+        <x:v>96.5</x:v>
+      </x:c>
+      <x:c r="DM6" s="4" t="n">
+        <x:v>93.3</x:v>
+      </x:c>
+      <x:c r="DN6" s="4" t="n">
         <x:v>95.5</x:v>
       </x:c>
-      <x:c r="CT5" s="4" t="n">
-[...20 lines deleted...]
-      <x:c r="DA5" s="4" t="n">
+      <x:c r="DO6" s="4" t="n">
+        <x:v>92.9</x:v>
+      </x:c>
+      <x:c r="DP6" s="4" t="n">
+        <x:v>91.2</x:v>
+      </x:c>
+      <x:c r="DQ6" s="4" t="n">
+        <x:v>90.7</x:v>
+      </x:c>
+      <x:c r="DR6" s="4" t="n">
+        <x:v>89.6</x:v>
+      </x:c>
+      <x:c r="DS6" s="4" t="n">
+        <x:v>90.5</x:v>
+      </x:c>
+      <x:c r="DT6" s="4" t="n">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="DU6" s="4" t="n">
+        <x:v>94.9</x:v>
+      </x:c>
+      <x:c r="DV6" s="4" t="n">
+        <x:v>91.6</x:v>
+      </x:c>
+      <x:c r="DW6" s="4" t="n">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="DX6" s="4" t="n">
         <x:v>95.3</x:v>
       </x:c>
-      <x:c r="DB5" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="DD5" s="4" t="n">
+      <x:c r="DY6" s="4" t="n">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="DZ6" s="4" t="n">
+        <x:v>97.1</x:v>
+      </x:c>
+      <x:c r="EA6" s="4" t="n">
         <x:v>97.6</x:v>
       </x:c>
-      <x:c r="DE5" s="4" t="n">
-[...23 lines deleted...]
-      <x:c r="DM5" s="4" t="n">
+      <x:c r="EB6" s="4" t="n">
+        <x:v>100.1</x:v>
+      </x:c>
+      <x:c r="EC6" s="4" t="n">
         <x:v>100.4</x:v>
       </x:c>
-      <x:c r="DN5" s="4" t="n">
-[...35 lines deleted...]
-      <x:c r="DZ5" s="4" t="n">
+      <x:c r="ED6" s="4" t="n">
         <x:v>101.9</x:v>
       </x:c>
-      <x:c r="EA5" s="4" t="n">
-[...16 lines deleted...]
-      <x:c r="C6" s="3" t="s">
+      <x:c r="EE6" s="4" t="n">
+        <x:v>101.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:135">
+      <x:c r="A7" s="2" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B7" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D6" s="4" t="n">
-[...399 lines deleted...]
-      </x:c>
       <x:c r="C7" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="G7" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I7" s="4" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="J7" s="4" t="n">
+        <x:v>2.5</x:v>
+      </x:c>
+      <x:c r="K7" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
-      <x:c r="J7" s="4" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="L7" s="4" t="n">
+        <x:v>-1</x:v>
+      </x:c>
+      <x:c r="M7" s="4" t="n">
         <x:v>-0.7</x:v>
       </x:c>
-      <x:c r="M7" s="4" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="N7" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="O7" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="P7" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="R7" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="S7" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="T7" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="U7" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="V7" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="W7" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="X7" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="Y7" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="Z7" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="AA7" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="AB7" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="AC7" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="AD7" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="AE7" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="AF7" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="AG7" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="AH7" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="AI7" s="4" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="AJ7" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="AK7" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="AL7" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="AM7" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="AN7" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="AO7" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="AP7" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="AQ7" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="AR7" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="AS7" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="AT7" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="AU7" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="AV7" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="AW7" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="AX7" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="AY7" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="AZ7" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="BA7" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="BB7" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BC7" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="BD7" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BE7" s="4" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="BF7" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BG7" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BH7" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BI7" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BJ7" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BK7" s="4" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BL7" s="4" t="n">
-        <x:v>-2.9</x:v>
+        <x:v>-2.3</x:v>
       </x:c>
       <x:c r="BM7" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="BN7" s="4" t="n">
-        <x:v>-4.7</x:v>
+        <x:v>-4.9</x:v>
       </x:c>
       <x:c r="BO7" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BP7" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="BQ7" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="BR7" s="4" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="BS7" s="4" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="BT7" s="4" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="BU7" s="4" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="BV7" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="BS7" s="4" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="BW7" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BX7" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="BY7" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="BZ7" s="4" t="n">
-        <x:v>-3.8</x:v>
+        <x:v>-4</x:v>
       </x:c>
       <x:c r="CA7" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="CB7" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="CC7" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CD7" s="4" t="n">
-        <x:v>-2.7</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="CE7" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="CF7" s="4" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="CG7" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="CH7" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="CI7" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="CJ7" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="CK7" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="CL7" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="CM7" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CN7" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="CO7" s="4" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="CP7" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="CQ7" s="4" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="CR7" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CS7" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="CT7" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="CU7" s="4" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="CV7" s="4" t="n">
+        <x:v>-0.2</x:v>
+      </x:c>
+      <x:c r="CW7" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
-      <x:c r="CW7" s="4" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="CX7" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CY7" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="CZ7" s="4" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DA7" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="DB7" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DC7" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DD7" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="DE7" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DF7" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="DG7" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="DH7" s="4" t="n">
-        <x:v>-3.9</x:v>
+        <x:v>-4.1</x:v>
       </x:c>
       <x:c r="DI7" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="DJ7" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="DK7" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DL7" s="4" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="DM7" s="4" t="n">
+        <x:v>-2.7</x:v>
+      </x:c>
+      <x:c r="DN7" s="4" t="n">
+        <x:v>2.6</x:v>
+      </x:c>
+      <x:c r="DO7" s="4" t="n">
+        <x:v>-0.5</x:v>
+      </x:c>
+      <x:c r="DP7" s="4" t="n">
+        <x:v>-1.9</x:v>
+      </x:c>
+      <x:c r="DQ7" s="4" t="n">
+        <x:v>-1.7</x:v>
+      </x:c>
+      <x:c r="DR7" s="4" t="n">
+        <x:v>-1</x:v>
+      </x:c>
+      <x:c r="DS7" s="4" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="DT7" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="DU7" s="4" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+      <x:c r="DV7" s="4" t="n">
+        <x:v>-3.3</x:v>
+      </x:c>
+      <x:c r="DW7" s="4" t="n">
+        <x:v>4.4</x:v>
+      </x:c>
+      <x:c r="DX7" s="4" t="n">
+        <x:v>-1</x:v>
+      </x:c>
+      <x:c r="DY7" s="4" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="DZ7" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="EA7" s="4" t="n">
+        <x:v>-0.7</x:v>
+      </x:c>
+      <x:c r="EB7" s="4" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="EC7" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="ED7" s="4" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="EE7" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:135">
+      <x:c r="B8" s="2" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D8" s="4" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="E8" s="4" t="n">
+        <x:v>3.4</x:v>
+      </x:c>
+      <x:c r="F8" s="4" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="G8" s="4" t="n">
+        <x:v>2.6</x:v>
+      </x:c>
+      <x:c r="H8" s="4" t="n">
+        <x:v>-0.5</x:v>
+      </x:c>
+      <x:c r="I8" s="4" t="n">
+        <x:v>-0.1</x:v>
+      </x:c>
+      <x:c r="J8" s="4" t="n">
+        <x:v>4.9</x:v>
+      </x:c>
+      <x:c r="K8" s="4" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="L8" s="4" t="n">
+        <x:v>-0.4</x:v>
+      </x:c>
+      <x:c r="M8" s="4" t="n">
+        <x:v>-0.9</x:v>
+      </x:c>
+      <x:c r="N8" s="4" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="O8" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
-      <x:c r="DM7" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="DN7" s="4" t="n">
+      <x:c r="P8" s="4" t="n">
+        <x:v>-1.2</x:v>
+      </x:c>
+      <x:c r="Q8" s="4" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="R8" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="S8" s="4" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="T8" s="4" t="n">
+        <x:v>6.5</x:v>
+      </x:c>
+      <x:c r="U8" s="4" t="n">
+        <x:v>-0.4</x:v>
+      </x:c>
+      <x:c r="V8" s="4" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="W8" s="4" t="n">
+        <x:v>-0.5</x:v>
+      </x:c>
+      <x:c r="X8" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
-      <x:c r="DO7" s="4" t="n">
-[...70 lines deleted...]
-      <x:c r="I8" s="4" t="n">
+      <x:c r="Y8" s="4" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="Z8" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
-      <x:c r="J8" s="4" t="n">
-[...49 lines deleted...]
-      </x:c>
       <x:c r="AA8" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="AB8" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="AC8" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="AD8" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="AE8" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="AF8" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="AG8" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="AH8" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="AI8" s="4" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="AJ8" s="4" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="AK8" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="AL8" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="AM8" s="4" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AN8" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="AO8" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="AP8" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="AQ8" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="AR8" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="AS8" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="AT8" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="AU8" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="AV8" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="AW8" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="AX8" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="AY8" s="4" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="AZ8" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="BA8" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="BB8" s="4" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="BC8" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="BD8" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="BE8" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="BF8" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="BG8" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="BH8" s="4" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="BI8" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="BJ8" s="4" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="BK8" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BL8" s="4" t="n">
-        <x:v>-3.9</x:v>
+        <x:v>-3.1</x:v>
       </x:c>
       <x:c r="BM8" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="BN8" s="4" t="n">
-        <x:v>-10.3</x:v>
+        <x:v>-10.5</x:v>
       </x:c>
       <x:c r="BO8" s="4" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="BP8" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="BQ8" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="BR8" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="BS8" s="4" t="n">
+        <x:v>2.3</x:v>
+      </x:c>
+      <x:c r="BT8" s="4" t="n">
+        <x:v>8.5</x:v>
+      </x:c>
+      <x:c r="BU8" s="4" t="n">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="BV8" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
-      <x:c r="BT8" s="4" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="BW8" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
       <x:c r="BX8" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BY8" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="BZ8" s="4" t="n">
-        <x:v>-5.7</x:v>
+        <x:v>-5.8</x:v>
       </x:c>
       <x:c r="CA8" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="CB8" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="CC8" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="CD8" s="4" t="n">
-        <x:v>-4.7</x:v>
+        <x:v>-5.1</x:v>
       </x:c>
       <x:c r="CE8" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="CF8" s="4" t="n">
-        <x:v>-4.3</x:v>
+        <x:v>-3.6</x:v>
       </x:c>
       <x:c r="CG8" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="CH8" s="4" t="n">
-        <x:v>-3.4</x:v>
+        <x:v>-3.7</x:v>
       </x:c>
       <x:c r="CI8" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="CJ8" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="CK8" s="4" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="CL8" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="CM8" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="CN8" s="4" t="n">
-        <x:v>11.7</x:v>
+        <x:v>12.8</x:v>
       </x:c>
       <x:c r="CO8" s="4" t="n">
-        <x:v>-3.9</x:v>
+        <x:v>-4.2</x:v>
       </x:c>
       <x:c r="CP8" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CQ8" s="4" t="n">
+        <x:v>-3</x:v>
+      </x:c>
+      <x:c r="CR8" s="4" t="n">
+        <x:v>-0.5</x:v>
+      </x:c>
+      <x:c r="CS8" s="4" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="CT8" s="4" t="n">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="CU8" s="4" t="n">
+        <x:v>-3.2</x:v>
+      </x:c>
+      <x:c r="CV8" s="4" t="n">
+        <x:v>2.9</x:v>
+      </x:c>
+      <x:c r="CW8" s="4" t="n">
+        <x:v>-0.7</x:v>
+      </x:c>
+      <x:c r="CX8" s="4" t="n">
+        <x:v>-1.5</x:v>
+      </x:c>
+      <x:c r="CY8" s="4" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="CZ8" s="4" t="n">
         <x:v>-2.3</x:v>
       </x:c>
-      <x:c r="CR8" s="4" t="n">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="DA8" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="DB8" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DC8" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="DD8" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="DE8" s="4" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DF8" s="4" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="DG8" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DH8" s="4" t="n">
         <x:v>-6.4</x:v>
       </x:c>
       <x:c r="DI8" s="4" t="n">
-        <x:v>9.9</x:v>
+        <x:v>10.5</x:v>
       </x:c>
       <x:c r="DJ8" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DK8" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="DL8" s="4" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="DM8" s="4" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DN8" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="DO8" s="4" t="n">
-        <x:v>5.7</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="DP8" s="4" t="n">
-        <x:v>-3.2</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="DQ8" s="4" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="DR8" s="4" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DS8" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DT8" s="4" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="DU8" s="4" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="DV8" s="4" t="n">
-        <x:v>-2.7</x:v>
+        <x:v>-3.1</x:v>
       </x:c>
       <x:c r="DW8" s="4" t="n">
-        <x:v>3.1</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="DX8" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="DY8" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
-      <x:c r="DY8" s="4" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="DZ8" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="EA8" s="4" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-3.2</x:v>
       </x:c>
       <x:c r="EB8" s="4" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="EC8" s="4" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="ED8" s="4" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="EE8" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
-      <x:c r="EC8" s="4" t="n">
-[...6 lines deleted...]
-    <x:row r="9" spans="1:134">
+    </x:row>
+    <x:row r="9" spans="1:135">
       <x:c r="B9" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="G9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="K9" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="L9" s="4" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="M9" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="N9" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="O9" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="P9" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="R9" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="S9" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="T9" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="U9" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="V9" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="W9" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="X9" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="Y9" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="Z9" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="AA9" s="4" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="AB9" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="AC9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="AD9" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="AE9" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="AF9" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="AG9" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="AH9" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="AI9" s="4" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="AJ9" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="AK9" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="AL9" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="AM9" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="AN9" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="AO9" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="AP9" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="AQ9" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="AR9" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="AS9" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="AT9" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="AU9" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="AV9" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="AW9" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="AX9" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="AY9" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="AZ9" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
-      <x:c r="AZ9" s="4" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="BA9" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="BB9" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="BC9" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="BD9" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="BE9" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BF9" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="BG9" s="4" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="BH9" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BI9" s="4" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="BJ9" s="4" t="n">
+        <x:v>-0.3</x:v>
+      </x:c>
+      <x:c r="BK9" s="4" t="n">
+        <x:v>-0.8</x:v>
+      </x:c>
+      <x:c r="BL9" s="4" t="n">
+        <x:v>-1.9</x:v>
+      </x:c>
+      <x:c r="BM9" s="4" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+      <x:c r="BN9" s="4" t="n">
+        <x:v>-1.8</x:v>
+      </x:c>
+      <x:c r="BO9" s="4" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="BP9" s="4" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="BQ9" s="4" t="n">
+        <x:v>-2.1</x:v>
+      </x:c>
+      <x:c r="BR9" s="4" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="BS9" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="BT9" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="BU9" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="BV9" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
-      <x:c r="BK9" s="4" t="n">
-[...34 lines deleted...]
-      </x:c>
       <x:c r="BW9" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="BX9" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="BY9" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="BZ9" s="4" t="n">
-        <x:v>-2.7</x:v>
+        <x:v>-2.9</x:v>
       </x:c>
       <x:c r="CA9" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CB9" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="CC9" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="CD9" s="4" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="CE9" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="CF9" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="CG9" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="CH9" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="CI9" s="4" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="CJ9" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="CK9" s="4" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="CL9" s="4" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="CM9" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
-      <x:c r="CM9" s="4" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="CN9" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CO9" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="CP9" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="CQ9" s="4" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="CR9" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="CS9" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="CT9" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CU9" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="CV9" s="4" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="CW9" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="CX9" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CY9" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="CZ9" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DA9" s="4" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="DB9" s="4" t="n">
+        <x:v>-0.7</x:v>
+      </x:c>
+      <x:c r="DC9" s="4" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="DD9" s="4" t="n">
         <x:v>1.4</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1.7</x:v>
       </x:c>
       <x:c r="DE9" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DF9" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="DG9" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="DH9" s="4" t="n">
-        <x:v>-2.6</x:v>
+        <x:v>-2.9</x:v>
       </x:c>
       <x:c r="DI9" s="4" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="DJ9" s="4" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="DK9" s="4" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="DL9" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
-      <x:c r="DK9" s="4" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="DM9" s="4" t="n">
-        <x:v>-3.3</x:v>
+        <x:v>-3.4</x:v>
       </x:c>
       <x:c r="DN9" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="DO9" s="4" t="n">
-        <x:v>-2.5</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="DP9" s="4" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
       <x:c r="DQ9" s="4" t="n">
+        <x:v>-0.5</x:v>
+      </x:c>
+      <x:c r="DR9" s="4" t="n">
+        <x:v>-1.3</x:v>
+      </x:c>
+      <x:c r="DS9" s="4" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="DT9" s="4" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="DU9" s="4" t="n">
+        <x:v>4.2</x:v>
+      </x:c>
+      <x:c r="DV9" s="4" t="n">
+        <x:v>-3.4</x:v>
+      </x:c>
+      <x:c r="DW9" s="4" t="n">
+        <x:v>5.9</x:v>
+      </x:c>
+      <x:c r="DX9" s="4" t="n">
+        <x:v>-1.8</x:v>
+      </x:c>
+      <x:c r="DY9" s="4" t="n">
+        <x:v>2.8</x:v>
+      </x:c>
+      <x:c r="DZ9" s="4" t="n">
         <x:v>-0.8</x:v>
       </x:c>
-      <x:c r="DR9" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="DT9" s="4" t="n">
+      <x:c r="EA9" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
-      <x:c r="DU9" s="4" t="n">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="EB9" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="EC9" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="ED9" s="4" t="n">
-        <x:v>1.1</x:v>
-[...2 lines deleted...]
-    <x:row r="11" spans="1:134">
+        <x:v>1.6</x:v>
+      </x:c>
+      <x:c r="EE9" s="4" t="n">
+        <x:v>-0.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:135">
       <x:c r="A11" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:135">
+      <x:c r="A12" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:135">
+      <x:c r="A13" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:135">
+      <x:c r="A15" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:135">
+      <x:c r="A16" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:135">
+      <x:c r="A17" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:135">
+      <x:c r="A18" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:135">
+      <x:c r="A19" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:135">
+      <x:c r="A21" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:135">
+      <x:c r="A22" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:135">
+      <x:c r="A24" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:135">
+      <x:c r="A25" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:135">
+      <x:c r="A26" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:135">
+      <x:c r="A27" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:135">
+      <x:c r="A28" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:135">
+      <x:c r="A30" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:135">
+      <x:c r="A31" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:135">
+      <x:c r="A32" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:135">
+      <x:c r="A37" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:135">
+      <x:c r="A38" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:135">
+      <x:c r="A39" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:135">
+      <x:c r="A40" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:135">
+      <x:c r="A41" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:135">
+      <x:c r="A42" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:135">
+      <x:c r="A43" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:135">
+      <x:c r="A44" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:135">
+      <x:c r="A45" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:135">
+      <x:c r="A46" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:135">
+      <x:c r="A48" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:135">
+      <x:c r="A49" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
-    <x:row r="12" spans="1:134">
-[...20 lines deleted...]
-      <x:c r="A17" s="0" t="s">
+    <x:row r="50" spans="1:135">
+      <x:c r="A50" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:135">
+      <x:c r="A54" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
-    <x:row r="18" spans="1:134">
-[...5 lines deleted...]
-      <x:c r="A19" s="0" t="s">
+    <x:row r="55" spans="1:135">
+      <x:c r="A55" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:135">
+      <x:c r="A56" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:135">
+      <x:c r="A57" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:135">
+      <x:c r="A59" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
-    <x:row r="21" spans="1:134">
-      <x:c r="A21" s="0" t="s">
+    <x:row r="60" spans="1:135">
+      <x:c r="A60" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:135">
+      <x:c r="A61" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:134">
-[...144 lines deleted...]
-    <x:row r="62" spans="1:134">
+    <x:row r="62" spans="1:135">
       <x:c r="A62" s="0" t="s">
-        <x:v>162</x:v>
-[...2 lines deleted...]
-    <x:row r="64" spans="1:134">
+        <x:v>163</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:135">
       <x:c r="A64" s="0" t="s">
-        <x:v>163</x:v>
-[...2 lines deleted...]
-    <x:row r="66" spans="1:134">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:135">
       <x:c r="A66" s="0" t="s">
-        <x:v>164</x:v>
-[...2 lines deleted...]
-    <x:row r="67" spans="1:134">
+        <x:v>165</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:135">
       <x:c r="A67" s="0" t="s">
-        <x:v>165</x:v>
-[...2 lines deleted...]
-    <x:row r="69" spans="1:134">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:135">
       <x:c r="A69" s="0" t="s">
-        <x:v>166</x:v>
-[...2 lines deleted...]
-    <x:row r="70" spans="1:134">
+        <x:v>167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:135">
       <x:c r="A70" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>NR0103CL</vt:lpstr>
       <vt:lpstr>NR0103CL!Print_Area</vt:lpstr>
       <vt:lpstr>NR0103CL!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>