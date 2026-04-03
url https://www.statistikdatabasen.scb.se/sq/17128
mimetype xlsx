--- v0 (2025-11-05)
+++ v1 (2026-04-03)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1da54b01441464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/829b87dc823341e3b9ff09a3473778e3.psmdcp" Id="Rc945faf88e584540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f6a12768c84a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26b054bc5604480c912fc24f81707238.psmdcp" Id="R8db194d669cb4b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="NR0103U6" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="233">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="235">
   <x:si>
     <x:t>Fasta bruttoinvesteringar (ENS2010) efter tabellinnehåll, investeringstyp och kvartal</x:t>
   </x:si>
   <x:si>
     <x:t>1980K1</x:t>
   </x:si>
   <x:si>
     <x:t>1980K2</x:t>
   </x:si>
   <x:si>
     <x:t>1980K3</x:t>
   </x:si>
   <x:si>
     <x:t>1980K4</x:t>
   </x:si>
   <x:si>
     <x:t>1981K1</x:t>
   </x:si>
   <x:si>
     <x:t>1981K2</x:t>
   </x:si>
   <x:si>
     <x:t>1981K3</x:t>
   </x:si>
   <x:si>
@@ -559,50 +559,56 @@
   <x:si>
     <x:t>2023K3</x:t>
   </x:si>
   <x:si>
     <x:t>2023K4</x:t>
   </x:si>
   <x:si>
     <x:t>2024K1</x:t>
   </x:si>
   <x:si>
     <x:t>2024K2</x:t>
   </x:si>
   <x:si>
     <x:t>2024K3</x:t>
   </x:si>
   <x:si>
     <x:t>2024K4</x:t>
   </x:si>
   <x:si>
     <x:t>2025K1</x:t>
   </x:si>
   <x:si>
     <x:t>2025K2</x:t>
   </x:si>
   <x:si>
+    <x:t>2025K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025K4</x:t>
+  </x:si>
+  <x:si>
     <x:t>Löpande priser, mnkr</x:t>
   </x:si>
   <x:si>
     <x:t>1 Samtliga fasta tillgångar</x:t>
   </x:si>
   <x:si>
     <x:t>1.1 Byggnader och anläggningar</x:t>
   </x:si>
   <x:si>
     <x:t>1.1.1 Bostäder</x:t>
   </x:si>
   <x:si>
     <x:t>..</x:t>
   </x:si>
   <x:si>
     <x:t>1.1.1.1 Permanentbostäder, nybyggnation</x:t>
   </x:si>
   <x:si>
     <x:t>1.1.1.2 Permanentbostäder, ombyggnation</x:t>
   </x:si>
   <x:si>
     <x:t>1.1.1.3 Fritidsbostäder</x:t>
   </x:si>
   <x:si>
     <x:t>1.1.1.4 Bostäder, kostnader för ägarbyten</x:t>
@@ -634,51 +640,51 @@
   <x:si>
     <x:t>1.4.2 Datorprogram och databaser</x:t>
   </x:si>
   <x:si>
     <x:t>1.4.3 Andra immateriella tillgångar</x:t>
   </x:si>
   <x:si>
     <x:t>Fasta priser, referensår 2024, mnkr</x:t>
   </x:si>
   <x:si>
     <x:t>Volymförändring motsvarande period föregående år, procent</x:t>
   </x:si>
   <x:si>
     <x:t>I vissa enstaka fall kan redovisade utvecklingstal skilja sig åt marginellt mellan olika  nationalräkenskapstabeller på år och kvartal på grund av avrundning i beräkningen av dem.</x:t>
   </x:si>
   <x:si>
     <x:t>.. = Uppgiften är inte tillgänglig, för osäker för att anges eller borttagen av sekretesskäl.</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
     <x:t>Löpande priser, mnkr:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250829 08:00</x:t>
+    <x:t>20260227 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fasta priser, referensår 2024, mnkr:</x:t>
   </x:si>
   <x:si>
     <x:t>Volymförändring motsvarande period föregående år, procent:</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>NR Info, SCB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +46 010-479 50 00</x:t>
   </x:si>
   <x:si>
     <x:t>nrinfo@scb.se</x:t>
   </x:si>
@@ -1110,65 +1116,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:GB122"/>
+  <x:dimension ref="A1:GD122"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="184" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="1" max="186" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:184">
+    <x:row r="1" spans="1:186">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:184">
+    <x:row r="3" spans="1:186">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
@@ -1671,57 +1677,63 @@
       </x:c>
       <x:c r="FU3" s="2" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="FV3" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="FW3" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="FX3" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="FY3" s="2" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="FZ3" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="GA3" s="2" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="GB3" s="2" t="s">
         <x:v>182</x:v>
       </x:c>
+      <x:c r="GC3" s="2" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="GD3" s="2" t="s">
+        <x:v>184</x:v>
+      </x:c>
     </x:row>
-    <x:row r="4" spans="1:184">
+    <x:row r="4" spans="1:186">
       <x:c r="A4" s="2" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
         <x:v>31680</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>32082</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>39569</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>34873</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>36813</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>32748</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>39306</x:v>
       </x:c>
@@ -2208,71 +2220,77 @@
       <x:c r="FO4" s="3" t="n">
         <x:v>326902</x:v>
       </x:c>
       <x:c r="FP4" s="3" t="n">
         <x:v>388840</x:v>
       </x:c>
       <x:c r="FQ4" s="3" t="n">
         <x:v>345710</x:v>
       </x:c>
       <x:c r="FR4" s="3" t="n">
         <x:v>427015</x:v>
       </x:c>
       <x:c r="FS4" s="3" t="n">
         <x:v>349079</x:v>
       </x:c>
       <x:c r="FT4" s="3" t="n">
         <x:v>399764</x:v>
       </x:c>
       <x:c r="FU4" s="3" t="n">
         <x:v>361468</x:v>
       </x:c>
       <x:c r="FV4" s="3" t="n">
         <x:v>450792</x:v>
       </x:c>
       <x:c r="FW4" s="3" t="n">
-        <x:v>354862</x:v>
+        <x:v>355141</x:v>
       </x:c>
       <x:c r="FX4" s="3" t="n">
-        <x:v>408483</x:v>
+        <x:v>408571</x:v>
       </x:c>
       <x:c r="FY4" s="3" t="n">
-        <x:v>371653</x:v>
+        <x:v>373145</x:v>
       </x:c>
       <x:c r="FZ4" s="3" t="n">
-        <x:v>466144</x:v>
+        <x:v>467563</x:v>
       </x:c>
       <x:c r="GA4" s="3" t="n">
-        <x:v>352055</x:v>
+        <x:v>357635</x:v>
       </x:c>
       <x:c r="GB4" s="3" t="n">
-        <x:v>416977</x:v>
+        <x:v>427944</x:v>
+      </x:c>
+      <x:c r="GC4" s="3" t="n">
+        <x:v>380999</x:v>
+      </x:c>
+      <x:c r="GD4" s="3" t="n">
+        <x:v>490912</x:v>
       </x:c>
     </x:row>
-    <x:row r="5" spans="1:184">
+    <x:row r="5" spans="1:186">
       <x:c r="B5" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>14839</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>17556</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>16580</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>19096</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>15780</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>18866</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>16920</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
         <x:v>19090</x:v>
       </x:c>
@@ -2759,227 +2777,233 @@
       <x:c r="FO5" s="3" t="n">
         <x:v>141207</x:v>
       </x:c>
       <x:c r="FP5" s="3" t="n">
         <x:v>176988</x:v>
       </x:c>
       <x:c r="FQ5" s="3" t="n">
         <x:v>162742</x:v>
       </x:c>
       <x:c r="FR5" s="3" t="n">
         <x:v>185045</x:v>
       </x:c>
       <x:c r="FS5" s="3" t="n">
         <x:v>141976</x:v>
       </x:c>
       <x:c r="FT5" s="3" t="n">
         <x:v>172408</x:v>
       </x:c>
       <x:c r="FU5" s="3" t="n">
         <x:v>152162</x:v>
       </x:c>
       <x:c r="FV5" s="3" t="n">
         <x:v>189308</x:v>
       </x:c>
       <x:c r="FW5" s="3" t="n">
-        <x:v>134507</x:v>
+        <x:v>134503</x:v>
       </x:c>
       <x:c r="FX5" s="3" t="n">
-        <x:v>167714</x:v>
+        <x:v>167706</x:v>
       </x:c>
       <x:c r="FY5" s="3" t="n">
-        <x:v>158011</x:v>
+        <x:v>158009</x:v>
       </x:c>
       <x:c r="FZ5" s="3" t="n">
-        <x:v>198797</x:v>
+        <x:v>198859</x:v>
       </x:c>
       <x:c r="GA5" s="3" t="n">
-        <x:v>130514</x:v>
+        <x:v>131543</x:v>
       </x:c>
       <x:c r="GB5" s="3" t="n">
-        <x:v>167698</x:v>
+        <x:v>169840</x:v>
+      </x:c>
+      <x:c r="GC5" s="3" t="n">
+        <x:v>161978</x:v>
+      </x:c>
+      <x:c r="GD5" s="3" t="n">
+        <x:v>200514</x:v>
       </x:c>
     </x:row>
-    <x:row r="6" spans="1:184">
+    <x:row r="6" spans="1:186">
       <x:c r="B6" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB6" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC6" s="3" t="n">
         <x:v>15873</x:v>
       </x:c>
       <x:c r="BD6" s="3" t="n">
         <x:v>15504</x:v>
       </x:c>
       <x:c r="BE6" s="3" t="n">
         <x:v>14551</x:v>
       </x:c>
       <x:c r="BF6" s="3" t="n">
         <x:v>13479</x:v>
       </x:c>
       <x:c r="BG6" s="3" t="n">
         <x:v>11948</x:v>
       </x:c>
       <x:c r="BH6" s="3" t="n">
         <x:v>11743</x:v>
       </x:c>
       <x:c r="BI6" s="3" t="n">
         <x:v>9952</x:v>
       </x:c>
       <x:c r="BJ6" s="3" t="n">
         <x:v>8734</x:v>
       </x:c>
@@ -3310,227 +3334,233 @@
       <x:c r="FO6" s="3" t="n">
         <x:v>71010</x:v>
       </x:c>
       <x:c r="FP6" s="3" t="n">
         <x:v>85008</x:v>
       </x:c>
       <x:c r="FQ6" s="3" t="n">
         <x:v>74411</x:v>
       </x:c>
       <x:c r="FR6" s="3" t="n">
         <x:v>69774</x:v>
       </x:c>
       <x:c r="FS6" s="3" t="n">
         <x:v>62581</x:v>
       </x:c>
       <x:c r="FT6" s="3" t="n">
         <x:v>65389</x:v>
       </x:c>
       <x:c r="FU6" s="3" t="n">
         <x:v>51407</x:v>
       </x:c>
       <x:c r="FV6" s="3" t="n">
         <x:v>48128</x:v>
       </x:c>
       <x:c r="FW6" s="3" t="n">
-        <x:v>45823</x:v>
+        <x:v>45822</x:v>
       </x:c>
       <x:c r="FX6" s="3" t="n">
-        <x:v>52726</x:v>
+        <x:v>52721</x:v>
       </x:c>
       <x:c r="FY6" s="3" t="n">
         <x:v>47777</x:v>
       </x:c>
       <x:c r="FZ6" s="3" t="n">
-        <x:v>47666</x:v>
+        <x:v>47655</x:v>
       </x:c>
       <x:c r="GA6" s="3" t="n">
-        <x:v>46041</x:v>
+        <x:v>46037</x:v>
       </x:c>
       <x:c r="GB6" s="3" t="n">
-        <x:v>54524</x:v>
+        <x:v>53859</x:v>
+      </x:c>
+      <x:c r="GC6" s="3" t="n">
+        <x:v>48010</x:v>
+      </x:c>
+      <x:c r="GD6" s="3" t="n">
+        <x:v>49641</x:v>
       </x:c>
     </x:row>
-    <x:row r="7" spans="1:184">
+    <x:row r="7" spans="1:186">
       <x:c r="B7" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB7" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC7" s="3" t="n">
         <x:v>8590</x:v>
       </x:c>
       <x:c r="BD7" s="3" t="n">
         <x:v>7194</x:v>
       </x:c>
       <x:c r="BE7" s="3" t="n">
         <x:v>6020</x:v>
       </x:c>
       <x:c r="BF7" s="3" t="n">
         <x:v>5115</x:v>
       </x:c>
       <x:c r="BG7" s="3" t="n">
         <x:v>4414</x:v>
       </x:c>
       <x:c r="BH7" s="3" t="n">
         <x:v>3864</x:v>
       </x:c>
       <x:c r="BI7" s="3" t="n">
         <x:v>3463</x:v>
       </x:c>
       <x:c r="BJ7" s="3" t="n">
         <x:v>3133</x:v>
       </x:c>
@@ -3864,224 +3894,230 @@
       <x:c r="FP7" s="3" t="n">
         <x:v>43556</x:v>
       </x:c>
       <x:c r="FQ7" s="3" t="n">
         <x:v>41949</x:v>
       </x:c>
       <x:c r="FR7" s="3" t="n">
         <x:v>38492</x:v>
       </x:c>
       <x:c r="FS7" s="3" t="n">
         <x:v>31891</x:v>
       </x:c>
       <x:c r="FT7" s="3" t="n">
         <x:v>26595</x:v>
       </x:c>
       <x:c r="FU7" s="3" t="n">
         <x:v>21349</x:v>
       </x:c>
       <x:c r="FV7" s="3" t="n">
         <x:v>18725</x:v>
       </x:c>
       <x:c r="FW7" s="3" t="n">
         <x:v>17190</x:v>
       </x:c>
       <x:c r="FX7" s="3" t="n">
-        <x:v>18135</x:v>
+        <x:v>18134</x:v>
       </x:c>
       <x:c r="FY7" s="3" t="n">
-        <x:v>18483</x:v>
+        <x:v>18482</x:v>
       </x:c>
       <x:c r="FZ7" s="3" t="n">
-        <x:v>18455</x:v>
+        <x:v>18454</x:v>
       </x:c>
       <x:c r="GA7" s="3" t="n">
-        <x:v>17597</x:v>
+        <x:v>17607</x:v>
       </x:c>
       <x:c r="GB7" s="3" t="n">
-        <x:v>18049</x:v>
+        <x:v>18081</x:v>
+      </x:c>
+      <x:c r="GC7" s="3" t="n">
+        <x:v>18315</x:v>
+      </x:c>
+      <x:c r="GD7" s="3" t="n">
+        <x:v>18777</x:v>
       </x:c>
     </x:row>
-    <x:row r="8" spans="1:184">
+    <x:row r="8" spans="1:186">
       <x:c r="B8" s="2" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB8" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC8" s="3" t="n">
         <x:v>6459</x:v>
       </x:c>
       <x:c r="BD8" s="3" t="n">
         <x:v>6757</x:v>
       </x:c>
       <x:c r="BE8" s="3" t="n">
         <x:v>7012</x:v>
       </x:c>
       <x:c r="BF8" s="3" t="n">
         <x:v>6742</x:v>
       </x:c>
       <x:c r="BG8" s="3" t="n">
         <x:v>6340</x:v>
       </x:c>
       <x:c r="BH8" s="3" t="n">
         <x:v>5865</x:v>
       </x:c>
       <x:c r="BI8" s="3" t="n">
         <x:v>4673</x:v>
       </x:c>
       <x:c r="BJ8" s="3" t="n">
         <x:v>4100</x:v>
       </x:c>
@@ -4415,224 +4451,230 @@
       <x:c r="FP8" s="3" t="n">
         <x:v>29789</x:v>
       </x:c>
       <x:c r="FQ8" s="3" t="n">
         <x:v>26306</x:v>
       </x:c>
       <x:c r="FR8" s="3" t="n">
         <x:v>26174</x:v>
       </x:c>
       <x:c r="FS8" s="3" t="n">
         <x:v>27272</x:v>
       </x:c>
       <x:c r="FT8" s="3" t="n">
         <x:v>30836</x:v>
       </x:c>
       <x:c r="FU8" s="3" t="n">
         <x:v>26830</x:v>
       </x:c>
       <x:c r="FV8" s="3" t="n">
         <x:v>26294</x:v>
       </x:c>
       <x:c r="FW8" s="3" t="n">
         <x:v>26015</x:v>
       </x:c>
       <x:c r="FX8" s="3" t="n">
-        <x:v>29308</x:v>
+        <x:v>29306</x:v>
       </x:c>
       <x:c r="FY8" s="3" t="n">
-        <x:v>26121</x:v>
+        <x:v>26120</x:v>
       </x:c>
       <x:c r="FZ8" s="3" t="n">
-        <x:v>25959</x:v>
+        <x:v>25949</x:v>
       </x:c>
       <x:c r="GA8" s="3" t="n">
-        <x:v>25726</x:v>
+        <x:v>25721</x:v>
       </x:c>
       <x:c r="GB8" s="3" t="n">
-        <x:v>30874</x:v>
+        <x:v>30290</x:v>
+      </x:c>
+      <x:c r="GC8" s="3" t="n">
+        <x:v>26650</x:v>
+      </x:c>
+      <x:c r="GD8" s="3" t="n">
+        <x:v>27665</x:v>
       </x:c>
     </x:row>
-    <x:row r="9" spans="1:184">
+    <x:row r="9" spans="1:186">
       <x:c r="B9" s="2" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB9" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC9" s="3" t="n">
         <x:v>86</x:v>
       </x:c>
       <x:c r="BD9" s="3" t="n">
         <x:v>504</x:v>
       </x:c>
       <x:c r="BE9" s="3" t="n">
         <x:v>556</x:v>
       </x:c>
       <x:c r="BF9" s="3" t="n">
         <x:v>108</x:v>
       </x:c>
       <x:c r="BG9" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
       <x:c r="BH9" s="3" t="n">
         <x:v>649</x:v>
       </x:c>
       <x:c r="BI9" s="3" t="n">
         <x:v>577</x:v>
       </x:c>
       <x:c r="BJ9" s="3" t="n">
         <x:v>105</x:v>
       </x:c>
@@ -4963,227 +5005,233 @@
       <x:c r="FO9" s="3" t="n">
         <x:v>1734</x:v>
       </x:c>
       <x:c r="FP9" s="3" t="n">
         <x:v>6945</x:v>
       </x:c>
       <x:c r="FQ9" s="3" t="n">
         <x:v>1934</x:v>
       </x:c>
       <x:c r="FR9" s="3" t="n">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="FS9" s="3" t="n">
         <x:v>1608</x:v>
       </x:c>
       <x:c r="FT9" s="3" t="n">
         <x:v>5796</x:v>
       </x:c>
       <x:c r="FU9" s="3" t="n">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="FV9" s="3" t="n">
         <x:v>914</x:v>
       </x:c>
       <x:c r="FW9" s="3" t="n">
-        <x:v>826</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="FX9" s="3" t="n">
-        <x:v>2574</x:v>
+        <x:v>2572</x:v>
       </x:c>
       <x:c r="FY9" s="3" t="n">
-        <x:v>701</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="FZ9" s="3" t="n">
         <x:v>552</x:v>
       </x:c>
       <x:c r="GA9" s="3" t="n">
-        <x:v>646</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="GB9" s="3" t="n">
-        <x:v>2542</x:v>
+        <x:v>2429</x:v>
+      </x:c>
+      <x:c r="GC9" s="3" t="n">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="GD9" s="3" t="n">
+        <x:v>584</x:v>
       </x:c>
     </x:row>
-    <x:row r="10" spans="1:184">
+    <x:row r="10" spans="1:186">
       <x:c r="B10" s="2" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB10" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC10" s="3" t="n">
         <x:v>738</x:v>
       </x:c>
       <x:c r="BD10" s="3" t="n">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="BE10" s="3" t="n">
         <x:v>963</x:v>
       </x:c>
       <x:c r="BF10" s="3" t="n">
         <x:v>1514</x:v>
       </x:c>
       <x:c r="BG10" s="3" t="n">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="BH10" s="3" t="n">
         <x:v>1365</x:v>
       </x:c>
       <x:c r="BI10" s="3" t="n">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="BJ10" s="3" t="n">
         <x:v>1396</x:v>
       </x:c>
@@ -5531,210 +5579,216 @@
       </x:c>
       <x:c r="FU10" s="3" t="n">
         <x:v>1857</x:v>
       </x:c>
       <x:c r="FV10" s="3" t="n">
         <x:v>2195</x:v>
       </x:c>
       <x:c r="FW10" s="3" t="n">
         <x:v>1792</x:v>
       </x:c>
       <x:c r="FX10" s="3" t="n">
         <x:v>2709</x:v>
       </x:c>
       <x:c r="FY10" s="3" t="n">
         <x:v>2472</x:v>
       </x:c>
       <x:c r="FZ10" s="3" t="n">
         <x:v>2700</x:v>
       </x:c>
       <x:c r="GA10" s="3" t="n">
         <x:v>2072</x:v>
       </x:c>
       <x:c r="GB10" s="3" t="n">
         <x:v>3059</x:v>
       </x:c>
+      <x:c r="GC10" s="3" t="n">
+        <x:v>2388</x:v>
+      </x:c>
+      <x:c r="GD10" s="3" t="n">
+        <x:v>2615</x:v>
+      </x:c>
     </x:row>
-    <x:row r="11" spans="1:184">
+    <x:row r="11" spans="1:186">
       <x:c r="B11" s="2" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB11" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC11" s="3" t="n">
         <x:v>17116</x:v>
       </x:c>
       <x:c r="BD11" s="3" t="n">
         <x:v>18865</x:v>
       </x:c>
       <x:c r="BE11" s="3" t="n">
         <x:v>16955</x:v>
       </x:c>
       <x:c r="BF11" s="3" t="n">
         <x:v>22216</x:v>
       </x:c>
       <x:c r="BG11" s="3" t="n">
         <x:v>16013</x:v>
       </x:c>
       <x:c r="BH11" s="3" t="n">
         <x:v>20173</x:v>
       </x:c>
       <x:c r="BI11" s="3" t="n">
         <x:v>20584</x:v>
       </x:c>
       <x:c r="BJ11" s="3" t="n">
         <x:v>27533</x:v>
       </x:c>
@@ -6065,71 +6119,77 @@
       <x:c r="FO11" s="3" t="n">
         <x:v>70197</x:v>
       </x:c>
       <x:c r="FP11" s="3" t="n">
         <x:v>91980</x:v>
       </x:c>
       <x:c r="FQ11" s="3" t="n">
         <x:v>88331</x:v>
       </x:c>
       <x:c r="FR11" s="3" t="n">
         <x:v>115271</x:v>
       </x:c>
       <x:c r="FS11" s="3" t="n">
         <x:v>79395</x:v>
       </x:c>
       <x:c r="FT11" s="3" t="n">
         <x:v>107019</x:v>
       </x:c>
       <x:c r="FU11" s="3" t="n">
         <x:v>100755</x:v>
       </x:c>
       <x:c r="FV11" s="3" t="n">
         <x:v>141180</x:v>
       </x:c>
       <x:c r="FW11" s="3" t="n">
-        <x:v>88684</x:v>
+        <x:v>88681</x:v>
       </x:c>
       <x:c r="FX11" s="3" t="n">
-        <x:v>114988</x:v>
+        <x:v>114985</x:v>
       </x:c>
       <x:c r="FY11" s="3" t="n">
-        <x:v>110234</x:v>
+        <x:v>110232</x:v>
       </x:c>
       <x:c r="FZ11" s="3" t="n">
-        <x:v>151131</x:v>
+        <x:v>151204</x:v>
       </x:c>
       <x:c r="GA11" s="3" t="n">
-        <x:v>84473</x:v>
+        <x:v>85506</x:v>
       </x:c>
       <x:c r="GB11" s="3" t="n">
-        <x:v>113174</x:v>
+        <x:v>115981</x:v>
+      </x:c>
+      <x:c r="GC11" s="3" t="n">
+        <x:v>113968</x:v>
+      </x:c>
+      <x:c r="GD11" s="3" t="n">
+        <x:v>150873</x:v>
       </x:c>
     </x:row>
-    <x:row r="12" spans="1:184">
+    <x:row r="12" spans="1:186">
       <x:c r="B12" s="2" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>11439</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>11145</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>10762</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>14911</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>13165</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>12013</x:v>
       </x:c>
       <x:c r="I12" s="3" t="n">
         <x:v>10640</x:v>
       </x:c>
       <x:c r="J12" s="3" t="n">
         <x:v>14109</x:v>
       </x:c>
@@ -6616,227 +6676,233 @@
       <x:c r="FO12" s="3" t="n">
         <x:v>86166</x:v>
       </x:c>
       <x:c r="FP12" s="3" t="n">
         <x:v>107367</x:v>
       </x:c>
       <x:c r="FQ12" s="3" t="n">
         <x:v>90751</x:v>
       </x:c>
       <x:c r="FR12" s="3" t="n">
         <x:v>128154</x:v>
       </x:c>
       <x:c r="FS12" s="3" t="n">
         <x:v>94889</x:v>
       </x:c>
       <x:c r="FT12" s="3" t="n">
         <x:v>114176</x:v>
       </x:c>
       <x:c r="FU12" s="3" t="n">
         <x:v>104956</x:v>
       </x:c>
       <x:c r="FV12" s="3" t="n">
         <x:v>141522</x:v>
       </x:c>
       <x:c r="FW12" s="3" t="n">
-        <x:v>105281</x:v>
+        <x:v>106478</x:v>
       </x:c>
       <x:c r="FX12" s="3" t="n">
-        <x:v>118398</x:v>
+        <x:v>119618</x:v>
       </x:c>
       <x:c r="FY12" s="3" t="n">
-        <x:v>106870</x:v>
+        <x:v>108046</x:v>
       </x:c>
       <x:c r="FZ12" s="3" t="n">
-        <x:v>142131</x:v>
+        <x:v>143337</x:v>
       </x:c>
       <x:c r="GA12" s="3" t="n">
-        <x:v>102996</x:v>
+        <x:v>108718</x:v>
       </x:c>
       <x:c r="GB12" s="3" t="n">
-        <x:v>125003</x:v>
+        <x:v>133080</x:v>
+      </x:c>
+      <x:c r="GC12" s="3" t="n">
+        <x:v>112139</x:v>
+      </x:c>
+      <x:c r="GD12" s="3" t="n">
+        <x:v>160433</x:v>
       </x:c>
     </x:row>
-    <x:row r="13" spans="1:184">
+    <x:row r="13" spans="1:186">
       <x:c r="B13" s="2" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB13" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC13" s="3" t="n">
         <x:v>1964</x:v>
       </x:c>
       <x:c r="BD13" s="3" t="n">
         <x:v>4319</x:v>
       </x:c>
       <x:c r="BE13" s="3" t="n">
         <x:v>2324</x:v>
       </x:c>
       <x:c r="BF13" s="3" t="n">
         <x:v>3095</x:v>
       </x:c>
       <x:c r="BG13" s="3" t="n">
         <x:v>3821</x:v>
       </x:c>
       <x:c r="BH13" s="3" t="n">
         <x:v>3345</x:v>
       </x:c>
       <x:c r="BI13" s="3" t="n">
         <x:v>3449</x:v>
       </x:c>
       <x:c r="BJ13" s="3" t="n">
         <x:v>4426</x:v>
       </x:c>
@@ -7167,227 +7233,233 @@
       <x:c r="FO13" s="3" t="n">
         <x:v>20992</x:v>
       </x:c>
       <x:c r="FP13" s="3" t="n">
         <x:v>28626</x:v>
       </x:c>
       <x:c r="FQ13" s="3" t="n">
         <x:v>15604</x:v>
       </x:c>
       <x:c r="FR13" s="3" t="n">
         <x:v>22489</x:v>
       </x:c>
       <x:c r="FS13" s="3" t="n">
         <x:v>20443</x:v>
       </x:c>
       <x:c r="FT13" s="3" t="n">
         <x:v>27376</x:v>
       </x:c>
       <x:c r="FU13" s="3" t="n">
         <x:v>14704</x:v>
       </x:c>
       <x:c r="FV13" s="3" t="n">
         <x:v>19894</x:v>
       </x:c>
       <x:c r="FW13" s="3" t="n">
-        <x:v>21108</x:v>
+        <x:v>21110</x:v>
       </x:c>
       <x:c r="FX13" s="3" t="n">
-        <x:v>23599</x:v>
+        <x:v>23597</x:v>
       </x:c>
       <x:c r="FY13" s="3" t="n">
-        <x:v>13856</x:v>
+        <x:v>13853</x:v>
       </x:c>
       <x:c r="FZ13" s="3" t="n">
-        <x:v>18547</x:v>
+        <x:v>18550</x:v>
       </x:c>
       <x:c r="GA13" s="3" t="n">
-        <x:v>23394</x:v>
+        <x:v>23171</x:v>
       </x:c>
       <x:c r="GB13" s="3" t="n">
-        <x:v>27785</x:v>
+        <x:v>27955</x:v>
+      </x:c>
+      <x:c r="GC13" s="3" t="n">
+        <x:v>18577</x:v>
+      </x:c>
+      <x:c r="GD13" s="3" t="n">
+        <x:v>17315</x:v>
       </x:c>
     </x:row>
-    <x:row r="14" spans="1:184">
+    <x:row r="14" spans="1:186">
       <x:c r="B14" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB14" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC14" s="3" t="n">
         <x:v>8350</x:v>
       </x:c>
       <x:c r="BD14" s="3" t="n">
         <x:v>8412</x:v>
       </x:c>
       <x:c r="BE14" s="3" t="n">
         <x:v>7268</x:v>
       </x:c>
       <x:c r="BF14" s="3" t="n">
         <x:v>8561</x:v>
       </x:c>
       <x:c r="BG14" s="3" t="n">
         <x:v>9050</x:v>
       </x:c>
       <x:c r="BH14" s="3" t="n">
         <x:v>9361</x:v>
       </x:c>
       <x:c r="BI14" s="3" t="n">
         <x:v>8725</x:v>
       </x:c>
       <x:c r="BJ14" s="3" t="n">
         <x:v>11398</x:v>
       </x:c>
@@ -7718,227 +7790,233 @@
       <x:c r="FO14" s="3" t="n">
         <x:v>13436</x:v>
       </x:c>
       <x:c r="FP14" s="3" t="n">
         <x:v>14687</x:v>
       </x:c>
       <x:c r="FQ14" s="3" t="n">
         <x:v>14218</x:v>
       </x:c>
       <x:c r="FR14" s="3" t="n">
         <x:v>15988</x:v>
       </x:c>
       <x:c r="FS14" s="3" t="n">
         <x:v>17058</x:v>
       </x:c>
       <x:c r="FT14" s="3" t="n">
         <x:v>17502</x:v>
       </x:c>
       <x:c r="FU14" s="3" t="n">
         <x:v>17266</x:v>
       </x:c>
       <x:c r="FV14" s="3" t="n">
         <x:v>20353</x:v>
       </x:c>
       <x:c r="FW14" s="3" t="n">
-        <x:v>18276</x:v>
+        <x:v>18290</x:v>
       </x:c>
       <x:c r="FX14" s="3" t="n">
-        <x:v>19352</x:v>
+        <x:v>19362</x:v>
       </x:c>
       <x:c r="FY14" s="3" t="n">
-        <x:v>17415</x:v>
+        <x:v>17417</x:v>
       </x:c>
       <x:c r="FZ14" s="3" t="n">
-        <x:v>20598</x:v>
+        <x:v>20582</x:v>
       </x:c>
       <x:c r="GA14" s="3" t="n">
-        <x:v>16365</x:v>
+        <x:v>17106</x:v>
       </x:c>
       <x:c r="GB14" s="3" t="n">
-        <x:v>20036</x:v>
+        <x:v>21746</x:v>
+      </x:c>
+      <x:c r="GC14" s="3" t="n">
+        <x:v>17068</x:v>
+      </x:c>
+      <x:c r="GD14" s="3" t="n">
+        <x:v>26425</x:v>
       </x:c>
     </x:row>
-    <x:row r="15" spans="1:184">
+    <x:row r="15" spans="1:186">
       <x:c r="B15" s="2" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB15" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC15" s="3" t="n">
         <x:v>12918</x:v>
       </x:c>
       <x:c r="BD15" s="3" t="n">
         <x:v>15644</x:v>
       </x:c>
       <x:c r="BE15" s="3" t="n">
         <x:v>14277</x:v>
       </x:c>
       <x:c r="BF15" s="3" t="n">
         <x:v>21638</x:v>
       </x:c>
       <x:c r="BG15" s="3" t="n">
         <x:v>15793</x:v>
       </x:c>
       <x:c r="BH15" s="3" t="n">
         <x:v>19353</x:v>
       </x:c>
       <x:c r="BI15" s="3" t="n">
         <x:v>17088</x:v>
       </x:c>
       <x:c r="BJ15" s="3" t="n">
         <x:v>26046</x:v>
       </x:c>
@@ -8269,71 +8347,77 @@
       <x:c r="FO15" s="3" t="n">
         <x:v>51738</x:v>
       </x:c>
       <x:c r="FP15" s="3" t="n">
         <x:v>64054</x:v>
       </x:c>
       <x:c r="FQ15" s="3" t="n">
         <x:v>60929</x:v>
       </x:c>
       <x:c r="FR15" s="3" t="n">
         <x:v>89677</x:v>
       </x:c>
       <x:c r="FS15" s="3" t="n">
         <x:v>57386</x:v>
       </x:c>
       <x:c r="FT15" s="3" t="n">
         <x:v>69296</x:v>
       </x:c>
       <x:c r="FU15" s="3" t="n">
         <x:v>72984</x:v>
       </x:c>
       <x:c r="FV15" s="3" t="n">
         <x:v>101281</x:v>
       </x:c>
       <x:c r="FW15" s="3" t="n">
-        <x:v>65897</x:v>
+        <x:v>67078</x:v>
       </x:c>
       <x:c r="FX15" s="3" t="n">
-        <x:v>75447</x:v>
+        <x:v>76659</x:v>
       </x:c>
       <x:c r="FY15" s="3" t="n">
-        <x:v>75599</x:v>
+        <x:v>76776</x:v>
       </x:c>
       <x:c r="FZ15" s="3" t="n">
-        <x:v>102986</x:v>
+        <x:v>104205</x:v>
       </x:c>
       <x:c r="GA15" s="3" t="n">
-        <x:v>63237</x:v>
+        <x:v>68441</x:v>
       </x:c>
       <x:c r="GB15" s="3" t="n">
-        <x:v>77182</x:v>
+        <x:v>83379</x:v>
+      </x:c>
+      <x:c r="GC15" s="3" t="n">
+        <x:v>76494</x:v>
+      </x:c>
+      <x:c r="GD15" s="3" t="n">
+        <x:v>116693</x:v>
       </x:c>
     </x:row>
-    <x:row r="16" spans="1:184">
+    <x:row r="16" spans="1:186">
       <x:c r="B16" s="2" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>189</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J16" s="3" t="n">
         <x:v>204</x:v>
       </x:c>
@@ -8832,59 +8916,65 @@
       <x:c r="FS16" s="3" t="n">
         <x:v>69</x:v>
       </x:c>
       <x:c r="FT16" s="3" t="n">
         <x:v>2156</x:v>
       </x:c>
       <x:c r="FU16" s="3" t="n">
         <x:v>441</x:v>
       </x:c>
       <x:c r="FV16" s="3" t="n">
         <x:v>71</x:v>
       </x:c>
       <x:c r="FW16" s="3" t="n">
         <x:v>124</x:v>
       </x:c>
       <x:c r="FX16" s="3" t="n">
         <x:v>2209</x:v>
       </x:c>
       <x:c r="FY16" s="3" t="n">
         <x:v>494</x:v>
       </x:c>
       <x:c r="FZ16" s="3" t="n">
         <x:v>122</x:v>
       </x:c>
       <x:c r="GA16" s="3" t="n">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="GB16" s="3" t="n">
-        <x:v>2206</x:v>
+        <x:v>2209</x:v>
+      </x:c>
+      <x:c r="GC16" s="3" t="n">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="GD16" s="3" t="n">
+        <x:v>123</x:v>
       </x:c>
     </x:row>
-    <x:row r="17" spans="1:184">
+    <x:row r="17" spans="1:186">
       <x:c r="B17" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>5213</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>5166</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>4551</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
         <x:v>5373</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>5723</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>5729</x:v>
       </x:c>
       <x:c r="I17" s="3" t="n">
         <x:v>4983</x:v>
       </x:c>
       <x:c r="J17" s="3" t="n">
         <x:v>5903</x:v>
       </x:c>
@@ -9371,71 +9461,77 @@
       <x:c r="FO17" s="3" t="n">
         <x:v>99432</x:v>
       </x:c>
       <x:c r="FP17" s="3" t="n">
         <x:v>102468</x:v>
       </x:c>
       <x:c r="FQ17" s="3" t="n">
         <x:v>91772</x:v>
       </x:c>
       <x:c r="FR17" s="3" t="n">
         <x:v>113710</x:v>
       </x:c>
       <x:c r="FS17" s="3" t="n">
         <x:v>112145</x:v>
       </x:c>
       <x:c r="FT17" s="3" t="n">
         <x:v>111024</x:v>
       </x:c>
       <x:c r="FU17" s="3" t="n">
         <x:v>103909</x:v>
       </x:c>
       <x:c r="FV17" s="3" t="n">
         <x:v>119891</x:v>
       </x:c>
       <x:c r="FW17" s="3" t="n">
-        <x:v>114950</x:v>
+        <x:v>114036</x:v>
       </x:c>
       <x:c r="FX17" s="3" t="n">
-        <x:v>120162</x:v>
+        <x:v>119038</x:v>
       </x:c>
       <x:c r="FY17" s="3" t="n">
-        <x:v>106278</x:v>
+        <x:v>106596</x:v>
       </x:c>
       <x:c r="FZ17" s="3" t="n">
-        <x:v>125094</x:v>
+        <x:v>125245</x:v>
       </x:c>
       <x:c r="GA17" s="3" t="n">
-        <x:v>118420</x:v>
+        <x:v>117250</x:v>
       </x:c>
       <x:c r="GB17" s="3" t="n">
-        <x:v>122070</x:v>
+        <x:v>122815</x:v>
+      </x:c>
+      <x:c r="GC17" s="3" t="n">
+        <x:v>106388</x:v>
+      </x:c>
+      <x:c r="GD17" s="3" t="n">
+        <x:v>129842</x:v>
       </x:c>
     </x:row>
-    <x:row r="18" spans="1:184">
+    <x:row r="18" spans="1:186">
       <x:c r="B18" s="2" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>2668</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>2786</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>2305</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
         <x:v>2721</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>3247</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>3398</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
         <x:v>2815</x:v>
       </x:c>
       <x:c r="J18" s="3" t="n">
         <x:v>3305</x:v>
       </x:c>
@@ -9922,71 +10018,77 @@
       <x:c r="FO18" s="3" t="n">
         <x:v>39815</x:v>
       </x:c>
       <x:c r="FP18" s="3" t="n">
         <x:v>40012</x:v>
       </x:c>
       <x:c r="FQ18" s="3" t="n">
         <x:v>36706</x:v>
       </x:c>
       <x:c r="FR18" s="3" t="n">
         <x:v>47052</x:v>
       </x:c>
       <x:c r="FS18" s="3" t="n">
         <x:v>43232</x:v>
       </x:c>
       <x:c r="FT18" s="3" t="n">
         <x:v>43512</x:v>
       </x:c>
       <x:c r="FU18" s="3" t="n">
         <x:v>37607</x:v>
       </x:c>
       <x:c r="FV18" s="3" t="n">
         <x:v>50163</x:v>
       </x:c>
       <x:c r="FW18" s="3" t="n">
-        <x:v>44542</x:v>
+        <x:v>44604</x:v>
       </x:c>
       <x:c r="FX18" s="3" t="n">
-        <x:v>46118</x:v>
+        <x:v>46138</x:v>
       </x:c>
       <x:c r="FY18" s="3" t="n">
-        <x:v>39224</x:v>
+        <x:v>39311</x:v>
       </x:c>
       <x:c r="FZ18" s="3" t="n">
-        <x:v>52754</x:v>
+        <x:v>52972</x:v>
       </x:c>
       <x:c r="GA18" s="3" t="n">
-        <x:v>45249</x:v>
+        <x:v>44964</x:v>
       </x:c>
       <x:c r="GB18" s="3" t="n">
-        <x:v>46683</x:v>
+        <x:v>49132</x:v>
+      </x:c>
+      <x:c r="GC18" s="3" t="n">
+        <x:v>36177</x:v>
+      </x:c>
+      <x:c r="GD18" s="3" t="n">
+        <x:v>55197</x:v>
       </x:c>
     </x:row>
-    <x:row r="19" spans="1:184">
+    <x:row r="19" spans="1:186">
       <x:c r="B19" s="2" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>1874</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>1707</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>1576</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
         <x:v>1971</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>1887</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>1736</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>1575</x:v>
       </x:c>
       <x:c r="J19" s="3" t="n">
         <x:v>1997</x:v>
       </x:c>
@@ -10473,71 +10575,77 @@
       <x:c r="FO19" s="3" t="n">
         <x:v>58378</x:v>
       </x:c>
       <x:c r="FP19" s="3" t="n">
         <x:v>60964</x:v>
       </x:c>
       <x:c r="FQ19" s="3" t="n">
         <x:v>53665</x:v>
       </x:c>
       <x:c r="FR19" s="3" t="n">
         <x:v>65393</x:v>
       </x:c>
       <x:c r="FS19" s="3" t="n">
         <x:v>67598</x:v>
       </x:c>
       <x:c r="FT19" s="3" t="n">
         <x:v>65825</x:v>
       </x:c>
       <x:c r="FU19" s="3" t="n">
         <x:v>64620</x:v>
       </x:c>
       <x:c r="FV19" s="3" t="n">
         <x:v>68383</x:v>
       </x:c>
       <x:c r="FW19" s="3" t="n">
-        <x:v>68937</x:v>
+        <x:v>67961</x:v>
       </x:c>
       <x:c r="FX19" s="3" t="n">
-        <x:v>72322</x:v>
+        <x:v>71178</x:v>
       </x:c>
       <x:c r="FY19" s="3" t="n">
-        <x:v>65325</x:v>
+        <x:v>65556</x:v>
       </x:c>
       <x:c r="FZ19" s="3" t="n">
-        <x:v>70957</x:v>
+        <x:v>70890</x:v>
       </x:c>
       <x:c r="GA19" s="3" t="n">
-        <x:v>71686</x:v>
+        <x:v>70778</x:v>
       </x:c>
       <x:c r="GB19" s="3" t="n">
-        <x:v>73652</x:v>
+        <x:v>71874</x:v>
+      </x:c>
+      <x:c r="GC19" s="3" t="n">
+        <x:v>68421</x:v>
+      </x:c>
+      <x:c r="GD19" s="3" t="n">
+        <x:v>73206</x:v>
       </x:c>
     </x:row>
-    <x:row r="20" spans="1:184">
+    <x:row r="20" spans="1:186">
       <x:c r="B20" s="2" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>671</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>673</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
         <x:v>670</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
         <x:v>681</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I20" s="3" t="n">
         <x:v>593</x:v>
       </x:c>
       <x:c r="J20" s="3" t="n">
         <x:v>601</x:v>
       </x:c>
@@ -11036,1871 +11144,1895 @@
       <x:c r="FS20" s="3" t="n">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="FT20" s="3" t="n">
         <x:v>1687</x:v>
       </x:c>
       <x:c r="FU20" s="3" t="n">
         <x:v>1682</x:v>
       </x:c>
       <x:c r="FV20" s="3" t="n">
         <x:v>1345</x:v>
       </x:c>
       <x:c r="FW20" s="3" t="n">
         <x:v>1471</x:v>
       </x:c>
       <x:c r="FX20" s="3" t="n">
         <x:v>1722</x:v>
       </x:c>
       <x:c r="FY20" s="3" t="n">
         <x:v>1729</x:v>
       </x:c>
       <x:c r="FZ20" s="3" t="n">
         <x:v>1383</x:v>
       </x:c>
       <x:c r="GA20" s="3" t="n">
-        <x:v>1485</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="GB20" s="3" t="n">
-        <x:v>1735</x:v>
+        <x:v>1809</x:v>
+      </x:c>
+      <x:c r="GC20" s="3" t="n">
+        <x:v>1790</x:v>
+      </x:c>
+      <x:c r="GD20" s="3" t="n">
+        <x:v>1439</x:v>
       </x:c>
     </x:row>
-    <x:row r="21" spans="1:184">
+    <x:row r="21" spans="1:186">
       <x:c r="A21" s="2" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C21" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D21" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E21" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F21" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="G21" s="3" t="n">
+        <x:v>133789</x:v>
+      </x:c>
+      <x:c r="H21" s="3" t="n">
+        <x:v>140122</x:v>
+      </x:c>
+      <x:c r="I21" s="3" t="n">
+        <x:v>123033</x:v>
+      </x:c>
+      <x:c r="J21" s="3" t="n">
+        <x:v>145492</x:v>
+      </x:c>
+      <x:c r="K21" s="3" t="n">
+        <x:v>132884</x:v>
+      </x:c>
+      <x:c r="L21" s="3" t="n">
+        <x:v>142232</x:v>
+      </x:c>
+      <x:c r="M21" s="3" t="n">
+        <x:v>121876</x:v>
+      </x:c>
+      <x:c r="N21" s="3" t="n">
+        <x:v>151312</x:v>
+      </x:c>
+      <x:c r="O21" s="3" t="n">
+        <x:v>135837</x:v>
+      </x:c>
+      <x:c r="P21" s="3" t="n">
+        <x:v>143211</x:v>
+      </x:c>
+      <x:c r="Q21" s="3" t="n">
+        <x:v>127070</x:v>
+      </x:c>
+      <x:c r="R21" s="3" t="n">
+        <x:v>161625</x:v>
+      </x:c>
+      <x:c r="S21" s="3" t="n">
+        <x:v>144278</x:v>
+      </x:c>
+      <x:c r="T21" s="3" t="n">
+        <x:v>157338</x:v>
+      </x:c>
+      <x:c r="U21" s="3" t="n">
+        <x:v>136267</x:v>
+      </x:c>
+      <x:c r="V21" s="3" t="n">
+        <x:v>174979</x:v>
+      </x:c>
+      <x:c r="W21" s="3" t="n">
+        <x:v>158804</x:v>
+      </x:c>
+      <x:c r="X21" s="3" t="n">
+        <x:v>172274</x:v>
+      </x:c>
+      <x:c r="Y21" s="3" t="n">
+        <x:v>149268</x:v>
+      </x:c>
+      <x:c r="Z21" s="3" t="n">
+        <x:v>178995</x:v>
+      </x:c>
+      <x:c r="AA21" s="3" t="n">
+        <x:v>156140</x:v>
+      </x:c>
+      <x:c r="AB21" s="3" t="n">
+        <x:v>173521</x:v>
+      </x:c>
+      <x:c r="AC21" s="3" t="n">
+        <x:v>154275</x:v>
+      </x:c>
+      <x:c r="AD21" s="3" t="n">
+        <x:v>188070</x:v>
+      </x:c>
+      <x:c r="AE21" s="3" t="n">
+        <x:v>163541</x:v>
+      </x:c>
+      <x:c r="AF21" s="3" t="n">
+        <x:v>178787</x:v>
+      </x:c>
+      <x:c r="AG21" s="3" t="n">
+        <x:v>165295</x:v>
+      </x:c>
+      <x:c r="AH21" s="3" t="n">
+        <x:v>200671</x:v>
+      </x:c>
+      <x:c r="AI21" s="3" t="n">
+        <x:v>175204</x:v>
+      </x:c>
+      <x:c r="AJ21" s="3" t="n">
+        <x:v>186735</x:v>
+      </x:c>
+      <x:c r="AK21" s="3" t="n">
+        <x:v>169895</x:v>
+      </x:c>
+      <x:c r="AL21" s="3" t="n">
+        <x:v>211649</x:v>
+      </x:c>
+      <x:c r="AM21" s="3" t="n">
+        <x:v>189038</x:v>
+      </x:c>
+      <x:c r="AN21" s="3" t="n">
+        <x:v>210994</x:v>
+      </x:c>
+      <x:c r="AO21" s="3" t="n">
+        <x:v>185918</x:v>
+      </x:c>
+      <x:c r="AP21" s="3" t="n">
+        <x:v>234807</x:v>
+      </x:c>
+      <x:c r="AQ21" s="3" t="n">
+        <x:v>196219</x:v>
+      </x:c>
+      <x:c r="AR21" s="3" t="n">
+        <x:v>210310</x:v>
+      </x:c>
+      <x:c r="AS21" s="3" t="n">
+        <x:v>190562</x:v>
+      </x:c>
+      <x:c r="AT21" s="3" t="n">
+        <x:v>225910</x:v>
+      </x:c>
+      <x:c r="AU21" s="3" t="n">
+        <x:v>189637</x:v>
+      </x:c>
+      <x:c r="AV21" s="3" t="n">
+        <x:v>194791</x:v>
+      </x:c>
+      <x:c r="AW21" s="3" t="n">
+        <x:v>170054</x:v>
+      </x:c>
+      <x:c r="AX21" s="3" t="n">
+        <x:v>205533</x:v>
+      </x:c>
+      <x:c r="AY21" s="3" t="n">
+        <x:v>175451</x:v>
+      </x:c>
+      <x:c r="AZ21" s="3" t="n">
+        <x:v>182446</x:v>
+      </x:c>
+      <x:c r="BA21" s="3" t="n">
+        <x:v>154654</x:v>
+      </x:c>
+      <x:c r="BB21" s="3" t="n">
+        <x:v>181365</x:v>
+      </x:c>
+      <x:c r="BC21" s="3" t="n">
+        <x:v>141797</x:v>
+      </x:c>
+      <x:c r="BD21" s="3" t="n">
+        <x:v>158710</x:v>
+      </x:c>
+      <x:c r="BE21" s="3" t="n">
+        <x:v>136842</x:v>
+      </x:c>
+      <x:c r="BF21" s="3" t="n">
+        <x:v>166103</x:v>
+      </x:c>
+      <x:c r="BG21" s="3" t="n">
+        <x:v>148648</x:v>
+      </x:c>
+      <x:c r="BH21" s="3" t="n">
+        <x:v>161835</x:v>
+      </x:c>
+      <x:c r="BI21" s="3" t="n">
+        <x:v>146637</x:v>
+      </x:c>
+      <x:c r="BJ21" s="3" t="n">
+        <x:v>192223</x:v>
+      </x:c>
+      <x:c r="BK21" s="3" t="n">
+        <x:v>157063</x:v>
+      </x:c>
+      <x:c r="BL21" s="3" t="n">
+        <x:v>173960</x:v>
+      </x:c>
+      <x:c r="BM21" s="3" t="n">
+        <x:v>161910</x:v>
+      </x:c>
+      <x:c r="BN21" s="3" t="n">
+        <x:v>209882</x:v>
+      </x:c>
+      <x:c r="BO21" s="3" t="n">
+        <x:v>165388</x:v>
+      </x:c>
+      <x:c r="BP21" s="3" t="n">
+        <x:v>185552</x:v>
+      </x:c>
+      <x:c r="BQ21" s="3" t="n">
+        <x:v>170718</x:v>
+      </x:c>
+      <x:c r="BR21" s="3" t="n">
+        <x:v>217351</x:v>
+      </x:c>
+      <x:c r="BS21" s="3" t="n">
+        <x:v>163798</x:v>
+      </x:c>
+      <x:c r="BT21" s="3" t="n">
+        <x:v>196972</x:v>
+      </x:c>
+      <x:c r="BU21" s="3" t="n">
+        <x:v>167283</x:v>
+      </x:c>
+      <x:c r="BV21" s="3" t="n">
+        <x:v>220434</x:v>
+      </x:c>
+      <x:c r="BW21" s="3" t="n">
+        <x:v>178021</x:v>
+      </x:c>
+      <x:c r="BX21" s="3" t="n">
+        <x:v>206948</x:v>
+      </x:c>
+      <x:c r="BY21" s="3" t="n">
+        <x:v>183254</x:v>
+      </x:c>
+      <x:c r="BZ21" s="3" t="n">
+        <x:v>238178</x:v>
+      </x:c>
+      <x:c r="CA21" s="3" t="n">
+        <x:v>189464</x:v>
+      </x:c>
+      <x:c r="CB21" s="3" t="n">
+        <x:v>215937</x:v>
+      </x:c>
+      <x:c r="CC21" s="3" t="n">
+        <x:v>199141</x:v>
+      </x:c>
+      <x:c r="CD21" s="3" t="n">
+        <x:v>248514</x:v>
+      </x:c>
+      <x:c r="CE21" s="3" t="n">
+        <x:v>198686</x:v>
+      </x:c>
+      <x:c r="CF21" s="3" t="n">
+        <x:v>232758</x:v>
+      </x:c>
+      <x:c r="CG21" s="3" t="n">
+        <x:v>206533</x:v>
+      </x:c>
+      <x:c r="CH21" s="3" t="n">
+        <x:v>264450</x:v>
+      </x:c>
+      <x:c r="CI21" s="3" t="n">
+        <x:v>210423</x:v>
+      </x:c>
+      <x:c r="CJ21" s="3" t="n">
+        <x:v>235723</x:v>
+      </x:c>
+      <x:c r="CK21" s="3" t="n">
+        <x:v>208090</x:v>
+      </x:c>
+      <x:c r="CL21" s="3" t="n">
+        <x:v>270694</x:v>
+      </x:c>
+      <x:c r="CM21" s="3" t="n">
+        <x:v>201017</x:v>
+      </x:c>
+      <x:c r="CN21" s="3" t="n">
+        <x:v>245682</x:v>
+      </x:c>
+      <x:c r="CO21" s="3" t="n">
+        <x:v>210887</x:v>
+      </x:c>
+      <x:c r="CP21" s="3" t="n">
+        <x:v>259416</x:v>
+      </x:c>
+      <x:c r="CQ21" s="3" t="n">
+        <x:v>214230</x:v>
+      </x:c>
+      <x:c r="CR21" s="3" t="n">
+        <x:v>241806</x:v>
+      </x:c>
+      <x:c r="CS21" s="3" t="n">
+        <x:v>209836</x:v>
+      </x:c>
+      <x:c r="CT21" s="3" t="n">
+        <x:v>261578</x:v>
+      </x:c>
+      <x:c r="CU21" s="3" t="n">
+        <x:v>211402</x:v>
+      </x:c>
+      <x:c r="CV21" s="3" t="n">
+        <x:v>254453</x:v>
+      </x:c>
+      <x:c r="CW21" s="3" t="n">
+        <x:v>224960</x:v>
+      </x:c>
+      <x:c r="CX21" s="3" t="n">
+        <x:v>286305</x:v>
+      </x:c>
+      <x:c r="CY21" s="3" t="n">
+        <x:v>220791</x:v>
+      </x:c>
+      <x:c r="CZ21" s="3" t="n">
+        <x:v>266640</x:v>
+      </x:c>
+      <x:c r="DA21" s="3" t="n">
+        <x:v>232425</x:v>
+      </x:c>
+      <x:c r="DB21" s="3" t="n">
+        <x:v>288188</x:v>
+      </x:c>
+      <x:c r="DC21" s="3" t="n">
+        <x:v>235528</x:v>
+      </x:c>
+      <x:c r="DD21" s="3" t="n">
+        <x:v>295280</x:v>
+      </x:c>
+      <x:c r="DE21" s="3" t="n">
+        <x:v>254918</x:v>
+      </x:c>
+      <x:c r="DF21" s="3" t="n">
+        <x:v>324003</x:v>
+      </x:c>
+      <x:c r="DG21" s="3" t="n">
+        <x:v>268117</x:v>
+      </x:c>
+      <x:c r="DH21" s="3" t="n">
+        <x:v>319616</x:v>
+      </x:c>
+      <x:c r="DI21" s="3" t="n">
+        <x:v>270018</x:v>
+      </x:c>
+      <x:c r="DJ21" s="3" t="n">
+        <x:v>345625</x:v>
+      </x:c>
+      <x:c r="DK21" s="3" t="n">
+        <x:v>278415</x:v>
+      </x:c>
+      <x:c r="DL21" s="3" t="n">
+        <x:v>323056</x:v>
+      </x:c>
+      <x:c r="DM21" s="3" t="n">
+        <x:v>272765</x:v>
+      </x:c>
+      <x:c r="DN21" s="3" t="n">
+        <x:v>334805</x:v>
+      </x:c>
+      <x:c r="DO21" s="3" t="n">
+        <x:v>240440</x:v>
+      </x:c>
+      <x:c r="DP21" s="3" t="n">
+        <x:v>280579</x:v>
+      </x:c>
+      <x:c r="DQ21" s="3" t="n">
+        <x:v>235999</x:v>
+      </x:c>
+      <x:c r="DR21" s="3" t="n">
+        <x:v>302907</x:v>
+      </x:c>
+      <x:c r="DS21" s="3" t="n">
+        <x:v>230124</x:v>
+      </x:c>
+      <x:c r="DT21" s="3" t="n">
+        <x:v>291663</x:v>
+      </x:c>
+      <x:c r="DU21" s="3" t="n">
+        <x:v>263792</x:v>
+      </x:c>
+      <x:c r="DV21" s="3" t="n">
+        <x:v>338048</x:v>
+      </x:c>
+      <x:c r="DW21" s="3" t="n">
+        <x:v>254658</x:v>
+      </x:c>
+      <x:c r="DX21" s="3" t="n">
+        <x:v>322000</x:v>
+      </x:c>
+      <x:c r="DY21" s="3" t="n">
+        <x:v>276555</x:v>
+      </x:c>
+      <x:c r="DZ21" s="3" t="n">
+        <x:v>333952</x:v>
+      </x:c>
+      <x:c r="EA21" s="3" t="n">
+        <x:v>267164</x:v>
+      </x:c>
+      <x:c r="EB21" s="3" t="n">
+        <x:v>307081</x:v>
+      </x:c>
+      <x:c r="EC21" s="3" t="n">
+        <x:v>259256</x:v>
+      </x:c>
+      <x:c r="ED21" s="3" t="n">
+        <x:v>342107</x:v>
+      </x:c>
+      <x:c r="EE21" s="3" t="n">
+        <x:v>249899</x:v>
+      </x:c>
+      <x:c r="EF21" s="3" t="n">
+        <x:v>309082</x:v>
+      </x:c>
+      <x:c r="EG21" s="3" t="n">
+        <x:v>274166</x:v>
+      </x:c>
+      <x:c r="EH21" s="3" t="n">
+        <x:v>342063</x:v>
+      </x:c>
+      <x:c r="EI21" s="3" t="n">
+        <x:v>278014</x:v>
+      </x:c>
+      <x:c r="EJ21" s="3" t="n">
+        <x:v>325284</x:v>
+      </x:c>
+      <x:c r="EK21" s="3" t="n">
+        <x:v>282799</x:v>
+      </x:c>
+      <x:c r="EL21" s="3" t="n">
+        <x:v>354684</x:v>
+      </x:c>
+      <x:c r="EM21" s="3" t="n">
+        <x:v>291143</x:v>
+      </x:c>
+      <x:c r="EN21" s="3" t="n">
+        <x:v>349000</x:v>
+      </x:c>
+      <x:c r="EO21" s="3" t="n">
+        <x:v>298043</x:v>
+      </x:c>
+      <x:c r="EP21" s="3" t="n">
+        <x:v>388426</x:v>
+      </x:c>
+      <x:c r="EQ21" s="3" t="n">
+        <x:v>300215</x:v>
+      </x:c>
+      <x:c r="ER21" s="3" t="n">
+        <x:v>371075</x:v>
+      </x:c>
+      <x:c r="ES21" s="3" t="n">
+        <x:v>318844</x:v>
+      </x:c>
+      <x:c r="ET21" s="3" t="n">
+        <x:v>401998</x:v>
+      </x:c>
+      <x:c r="EU21" s="3" t="n">
+        <x:v>322822</x:v>
+      </x:c>
+      <x:c r="EV21" s="3" t="n">
+        <x:v>380210</x:v>
+      </x:c>
+      <x:c r="EW21" s="3" t="n">
+        <x:v>338619</x:v>
+      </x:c>
+      <x:c r="EX21" s="3" t="n">
+        <x:v>407568</x:v>
+      </x:c>
+      <x:c r="EY21" s="3" t="n">
+        <x:v>340400</x:v>
+      </x:c>
+      <x:c r="EZ21" s="3" t="n">
+        <x:v>385776</x:v>
+      </x:c>
+      <x:c r="FA21" s="3" t="n">
+        <x:v>329845</x:v>
+      </x:c>
+      <x:c r="FB21" s="3" t="n">
+        <x:v>411692</x:v>
+      </x:c>
+      <x:c r="FC21" s="3" t="n">
+        <x:v>327351</x:v>
+      </x:c>
+      <x:c r="FD21" s="3" t="n">
+        <x:v>379913</x:v>
+      </x:c>
+      <x:c r="FE21" s="3" t="n">
+        <x:v>322249</x:v>
+      </x:c>
+      <x:c r="FF21" s="3" t="n">
+        <x:v>439471</x:v>
+      </x:c>
+      <x:c r="FG21" s="3" t="n">
+        <x:v>349934</x:v>
+      </x:c>
+      <x:c r="FH21" s="3" t="n">
+        <x:v>376673</x:v>
+      </x:c>
+      <x:c r="FI21" s="3" t="n">
+        <x:v>340663</x:v>
+      </x:c>
+      <x:c r="FJ21" s="3" t="n">
+        <x:v>426643</x:v>
+      </x:c>
+      <x:c r="FK21" s="3" t="n">
+        <x:v>364148</x:v>
+      </x:c>
+      <x:c r="FL21" s="3" t="n">
+        <x:v>418666</x:v>
+      </x:c>
+      <x:c r="FM21" s="3" t="n">
+        <x:v>360832</x:v>
+      </x:c>
+      <x:c r="FN21" s="3" t="n">
+        <x:v>451304</x:v>
+      </x:c>
+      <x:c r="FO21" s="3" t="n">
+        <x:v>363930</x:v>
+      </x:c>
+      <x:c r="FP21" s="3" t="n">
+        <x:v>420005</x:v>
+      </x:c>
+      <x:c r="FQ21" s="3" t="n">
+        <x:v>368257</x:v>
+      </x:c>
+      <x:c r="FR21" s="3" t="n">
+        <x:v>445952</x:v>
+      </x:c>
+      <x:c r="FS21" s="3" t="n">
+        <x:v>362702</x:v>
+      </x:c>
+      <x:c r="FT21" s="3" t="n">
+        <x:v>411825</x:v>
+      </x:c>
+      <x:c r="FU21" s="3" t="n">
+        <x:v>368656</x:v>
+      </x:c>
+      <x:c r="FV21" s="3" t="n">
+        <x:v>457080</x:v>
+      </x:c>
+      <x:c r="FW21" s="3" t="n">
+        <x:v>359496</x:v>
+      </x:c>
+      <x:c r="FX21" s="3" t="n">
+        <x:v>408200</x:v>
+      </x:c>
+      <x:c r="FY21" s="3" t="n">
+        <x:v>371957</x:v>
+      </x:c>
+      <x:c r="FZ21" s="3" t="n">
+        <x:v>464767</x:v>
+      </x:c>
+      <x:c r="GA21" s="3" t="n">
+        <x:v>352600</x:v>
+      </x:c>
+      <x:c r="GB21" s="3" t="n">
+        <x:v>423789</x:v>
+      </x:c>
+      <x:c r="GC21" s="3" t="n">
+        <x:v>375662</x:v>
+      </x:c>
+      <x:c r="GD21" s="3" t="n">
+        <x:v>484358</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:186">
+      <x:c r="B22" s="2" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D21" s="4" t="s">
-[...540 lines deleted...]
-        <x:v>412306</x:v>
+      <x:c r="C22" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D22" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E22" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F22" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="G22" s="3" t="n">
+        <x:v>105210</x:v>
+      </x:c>
+      <x:c r="H22" s="3" t="n">
+        <x:v>121781</x:v>
+      </x:c>
+      <x:c r="I22" s="3" t="n">
+        <x:v>107467</x:v>
+      </x:c>
+      <x:c r="J22" s="3" t="n">
+        <x:v>119716</x:v>
+      </x:c>
+      <x:c r="K22" s="3" t="n">
+        <x:v>104654</x:v>
+      </x:c>
+      <x:c r="L22" s="3" t="n">
+        <x:v>118332</x:v>
+      </x:c>
+      <x:c r="M22" s="3" t="n">
+        <x:v>103490</x:v>
+      </x:c>
+      <x:c r="N22" s="3" t="n">
+        <x:v>117754</x:v>
+      </x:c>
+      <x:c r="O22" s="3" t="n">
+        <x:v>106124</x:v>
+      </x:c>
+      <x:c r="P22" s="3" t="n">
+        <x:v>116625</x:v>
+      </x:c>
+      <x:c r="Q22" s="3" t="n">
+        <x:v>103273</x:v>
+      </x:c>
+      <x:c r="R22" s="3" t="n">
+        <x:v>117528</x:v>
+      </x:c>
+      <x:c r="S22" s="3" t="n">
+        <x:v>104095</x:v>
+      </x:c>
+      <x:c r="T22" s="3" t="n">
+        <x:v>123160</x:v>
+      </x:c>
+      <x:c r="U22" s="3" t="n">
+        <x:v>106734</x:v>
+      </x:c>
+      <x:c r="V22" s="3" t="n">
+        <x:v>129254</x:v>
+      </x:c>
+      <x:c r="W22" s="3" t="n">
+        <x:v>108765</x:v>
+      </x:c>
+      <x:c r="X22" s="3" t="n">
+        <x:v>122453</x:v>
+      </x:c>
+      <x:c r="Y22" s="3" t="n">
+        <x:v>108144</x:v>
+      </x:c>
+      <x:c r="Z22" s="3" t="n">
+        <x:v>122911</x:v>
+      </x:c>
+      <x:c r="AA22" s="3" t="n">
+        <x:v>102632</x:v>
+      </x:c>
+      <x:c r="AB22" s="3" t="n">
+        <x:v>126068</x:v>
+      </x:c>
+      <x:c r="AC22" s="3" t="n">
+        <x:v>111320</x:v>
+      </x:c>
+      <x:c r="AD22" s="3" t="n">
+        <x:v>127945</x:v>
+      </x:c>
+      <x:c r="AE22" s="3" t="n">
+        <x:v>105107</x:v>
+      </x:c>
+      <x:c r="AF22" s="3" t="n">
+        <x:v>122920</x:v>
+      </x:c>
+      <x:c r="AG22" s="3" t="n">
+        <x:v>111737</x:v>
+      </x:c>
+      <x:c r="AH22" s="3" t="n">
+        <x:v>126720</x:v>
+      </x:c>
+      <x:c r="AI22" s="3" t="n">
+        <x:v>106979</x:v>
+      </x:c>
+      <x:c r="AJ22" s="3" t="n">
+        <x:v>121751</x:v>
+      </x:c>
+      <x:c r="AK22" s="3" t="n">
+        <x:v>111985</x:v>
+      </x:c>
+      <x:c r="AL22" s="3" t="n">
+        <x:v>126144</x:v>
+      </x:c>
+      <x:c r="AM22" s="3" t="n">
+        <x:v>112753</x:v>
+      </x:c>
+      <x:c r="AN22" s="3" t="n">
+        <x:v>129079</x:v>
+      </x:c>
+      <x:c r="AO22" s="3" t="n">
+        <x:v>118262</x:v>
+      </x:c>
+      <x:c r="AP22" s="3" t="n">
+        <x:v>133582</x:v>
+      </x:c>
+      <x:c r="AQ22" s="3" t="n">
+        <x:v>112393</x:v>
+      </x:c>
+      <x:c r="AR22" s="3" t="n">
+        <x:v>129670</x:v>
+      </x:c>
+      <x:c r="AS22" s="3" t="n">
+        <x:v>121544</x:v>
+      </x:c>
+      <x:c r="AT22" s="3" t="n">
+        <x:v>131788</x:v>
+      </x:c>
+      <x:c r="AU22" s="3" t="n">
+        <x:v>111456</x:v>
+      </x:c>
+      <x:c r="AV22" s="3" t="n">
+        <x:v>121586</x:v>
+      </x:c>
+      <x:c r="AW22" s="3" t="n">
+        <x:v>115940</x:v>
+      </x:c>
+      <x:c r="AX22" s="3" t="n">
+        <x:v>134887</x:v>
+      </x:c>
+      <x:c r="AY22" s="3" t="n">
+        <x:v>112659</x:v>
+      </x:c>
+      <x:c r="AZ22" s="3" t="n">
+        <x:v>117048</x:v>
+      </x:c>
+      <x:c r="BA22" s="3" t="n">
+        <x:v>100524</x:v>
+      </x:c>
+      <x:c r="BB22" s="3" t="n">
+        <x:v>108745</x:v>
+      </x:c>
+      <x:c r="BC22" s="3" t="n">
+        <x:v>88168</x:v>
+      </x:c>
+      <x:c r="BD22" s="3" t="n">
+        <x:v>94330</x:v>
+      </x:c>
+      <x:c r="BE22" s="3" t="n">
+        <x:v>86614</x:v>
+      </x:c>
+      <x:c r="BF22" s="3" t="n">
+        <x:v>93794</x:v>
+      </x:c>
+      <x:c r="BG22" s="3" t="n">
+        <x:v>76223</x:v>
+      </x:c>
+      <x:c r="BH22" s="3" t="n">
+        <x:v>86822</x:v>
+      </x:c>
+      <x:c r="BI22" s="3" t="n">
+        <x:v>83302</x:v>
+      </x:c>
+      <x:c r="BJ22" s="3" t="n">
+        <x:v>98635</x:v>
+      </x:c>
+      <x:c r="BK22" s="3" t="n">
+        <x:v>72659</x:v>
+      </x:c>
+      <x:c r="BL22" s="3" t="n">
+        <x:v>83326</x:v>
+      </x:c>
+      <x:c r="BM22" s="3" t="n">
+        <x:v>83912</x:v>
+      </x:c>
+      <x:c r="BN22" s="3" t="n">
+        <x:v>104293</x:v>
+      </x:c>
+      <x:c r="BO22" s="3" t="n">
+        <x:v>74777</x:v>
+      </x:c>
+      <x:c r="BP22" s="3" t="n">
+        <x:v>84660</x:v>
+      </x:c>
+      <x:c r="BQ22" s="3" t="n">
+        <x:v>82770</x:v>
+      </x:c>
+      <x:c r="BR22" s="3" t="n">
+        <x:v>102637</x:v>
+      </x:c>
+      <x:c r="BS22" s="3" t="n">
+        <x:v>72057</x:v>
+      </x:c>
+      <x:c r="BT22" s="3" t="n">
+        <x:v>86119</x:v>
+      </x:c>
+      <x:c r="BU22" s="3" t="n">
+        <x:v>74433</x:v>
+      </x:c>
+      <x:c r="BV22" s="3" t="n">
+        <x:v>94305</x:v>
+      </x:c>
+      <x:c r="BW22" s="3" t="n">
+        <x:v>71648</x:v>
+      </x:c>
+      <x:c r="BX22" s="3" t="n">
+        <x:v>84886</x:v>
+      </x:c>
+      <x:c r="BY22" s="3" t="n">
+        <x:v>80932</x:v>
+      </x:c>
+      <x:c r="BZ22" s="3" t="n">
+        <x:v>101844</x:v>
+      </x:c>
+      <x:c r="CA22" s="3" t="n">
+        <x:v>69206</x:v>
+      </x:c>
+      <x:c r="CB22" s="3" t="n">
+        <x:v>86081</x:v>
+      </x:c>
+      <x:c r="CC22" s="3" t="n">
+        <x:v>83758</x:v>
+      </x:c>
+      <x:c r="CD22" s="3" t="n">
+        <x:v>105659</x:v>
+      </x:c>
+      <x:c r="CE22" s="3" t="n">
+        <x:v>78089</x:v>
+      </x:c>
+      <x:c r="CF22" s="3" t="n">
+        <x:v>93367</x:v>
+      </x:c>
+      <x:c r="CG22" s="3" t="n">
+        <x:v>84359</x:v>
+      </x:c>
+      <x:c r="CH22" s="3" t="n">
+        <x:v>111061</x:v>
+      </x:c>
+      <x:c r="CI22" s="3" t="n">
+        <x:v>84699</x:v>
+      </x:c>
+      <x:c r="CJ22" s="3" t="n">
+        <x:v>96746</x:v>
+      </x:c>
+      <x:c r="CK22" s="3" t="n">
+        <x:v>90791</x:v>
+      </x:c>
+      <x:c r="CL22" s="3" t="n">
+        <x:v>121492</x:v>
+      </x:c>
+      <x:c r="CM22" s="3" t="n">
+        <x:v>85747</x:v>
+      </x:c>
+      <x:c r="CN22" s="3" t="n">
+        <x:v>109308</x:v>
+      </x:c>
+      <x:c r="CO22" s="3" t="n">
+        <x:v>99933</x:v>
+      </x:c>
+      <x:c r="CP22" s="3" t="n">
+        <x:v>125524</x:v>
+      </x:c>
+      <x:c r="CQ22" s="3" t="n">
+        <x:v>91493</x:v>
+      </x:c>
+      <x:c r="CR22" s="3" t="n">
+        <x:v>112131</x:v>
+      </x:c>
+      <x:c r="CS22" s="3" t="n">
+        <x:v>98367</x:v>
+      </x:c>
+      <x:c r="CT22" s="3" t="n">
+        <x:v>124532</x:v>
+      </x:c>
+      <x:c r="CU22" s="3" t="n">
+        <x:v>92963</x:v>
+      </x:c>
+      <x:c r="CV22" s="3" t="n">
+        <x:v>119135</x:v>
+      </x:c>
+      <x:c r="CW22" s="3" t="n">
+        <x:v>108826</x:v>
+      </x:c>
+      <x:c r="CX22" s="3" t="n">
+        <x:v>138502</x:v>
+      </x:c>
+      <x:c r="CY22" s="3" t="n">
+        <x:v>95626</x:v>
+      </x:c>
+      <x:c r="CZ22" s="3" t="n">
+        <x:v>124300</x:v>
+      </x:c>
+      <x:c r="DA22" s="3" t="n">
+        <x:v>117283</x:v>
+      </x:c>
+      <x:c r="DB22" s="3" t="n">
+        <x:v>128901</x:v>
+      </x:c>
+      <x:c r="DC22" s="3" t="n">
+        <x:v>109186</x:v>
+      </x:c>
+      <x:c r="DD22" s="3" t="n">
+        <x:v>141074</x:v>
+      </x:c>
+      <x:c r="DE22" s="3" t="n">
+        <x:v>125224</x:v>
+      </x:c>
+      <x:c r="DF22" s="3" t="n">
+        <x:v>156823</x:v>
+      </x:c>
+      <x:c r="DG22" s="3" t="n">
+        <x:v>121452</x:v>
+      </x:c>
+      <x:c r="DH22" s="3" t="n">
+        <x:v>152037</x:v>
+      </x:c>
+      <x:c r="DI22" s="3" t="n">
+        <x:v>135499</x:v>
+      </x:c>
+      <x:c r="DJ22" s="3" t="n">
+        <x:v>164991</x:v>
+      </x:c>
+      <x:c r="DK22" s="3" t="n">
+        <x:v>124081</x:v>
+      </x:c>
+      <x:c r="DL22" s="3" t="n">
+        <x:v>153397</x:v>
+      </x:c>
+      <x:c r="DM22" s="3" t="n">
+        <x:v>127860</x:v>
+      </x:c>
+      <x:c r="DN22" s="3" t="n">
+        <x:v>149435</x:v>
+      </x:c>
+      <x:c r="DO22" s="3" t="n">
+        <x:v>106538</x:v>
+      </x:c>
+      <x:c r="DP22" s="3" t="n">
+        <x:v>131220</x:v>
+      </x:c>
+      <x:c r="DQ22" s="3" t="n">
+        <x:v>109127</x:v>
+      </x:c>
+      <x:c r="DR22" s="3" t="n">
+        <x:v>139543</x:v>
+      </x:c>
+      <x:c r="DS22" s="3" t="n">
+        <x:v>101156</x:v>
+      </x:c>
+      <x:c r="DT22" s="3" t="n">
+        <x:v>131162</x:v>
+      </x:c>
+      <x:c r="DU22" s="3" t="n">
+        <x:v>124587</x:v>
+      </x:c>
+      <x:c r="DV22" s="3" t="n">
+        <x:v>149835</x:v>
+      </x:c>
+      <x:c r="DW22" s="3" t="n">
+        <x:v>106964</x:v>
+      </x:c>
+      <x:c r="DX22" s="3" t="n">
+        <x:v>137176</x:v>
+      </x:c>
+      <x:c r="DY22" s="3" t="n">
+        <x:v>126213</x:v>
+      </x:c>
+      <x:c r="DZ22" s="3" t="n">
+        <x:v>140924</x:v>
+      </x:c>
+      <x:c r="EA22" s="3" t="n">
+        <x:v>108922</x:v>
+      </x:c>
+      <x:c r="EB22" s="3" t="n">
+        <x:v>128119</x:v>
+      </x:c>
+      <x:c r="EC22" s="3" t="n">
+        <x:v>118152</x:v>
+      </x:c>
+      <x:c r="ED22" s="3" t="n">
+        <x:v>148790</x:v>
+      </x:c>
+      <x:c r="EE22" s="3" t="n">
+        <x:v>100243</x:v>
+      </x:c>
+      <x:c r="EF22" s="3" t="n">
+        <x:v>131448</x:v>
+      </x:c>
+      <x:c r="EG22" s="3" t="n">
+        <x:v>122178</x:v>
+      </x:c>
+      <x:c r="EH22" s="3" t="n">
+        <x:v>143462</x:v>
+      </x:c>
+      <x:c r="EI22" s="3" t="n">
+        <x:v>121486</x:v>
+      </x:c>
+      <x:c r="EJ22" s="3" t="n">
+        <x:v>143581</x:v>
+      </x:c>
+      <x:c r="EK22" s="3" t="n">
+        <x:v>132997</x:v>
+      </x:c>
+      <x:c r="EL22" s="3" t="n">
+        <x:v>154629</x:v>
+      </x:c>
+      <x:c r="EM22" s="3" t="n">
+        <x:v>128210</x:v>
+      </x:c>
+      <x:c r="EN22" s="3" t="n">
+        <x:v>155383</x:v>
+      </x:c>
+      <x:c r="EO22" s="3" t="n">
+        <x:v>142049</x:v>
+      </x:c>
+      <x:c r="EP22" s="3" t="n">
+        <x:v>172237</x:v>
+      </x:c>
+      <x:c r="EQ22" s="3" t="n">
+        <x:v>132657</x:v>
+      </x:c>
+      <x:c r="ER22" s="3" t="n">
+        <x:v>161474</x:v>
+      </x:c>
+      <x:c r="ES22" s="3" t="n">
+        <x:v>153822</x:v>
+      </x:c>
+      <x:c r="ET22" s="3" t="n">
+        <x:v>182276</x:v>
+      </x:c>
+      <x:c r="EU22" s="3" t="n">
+        <x:v>143368</x:v>
+      </x:c>
+      <x:c r="EV22" s="3" t="n">
+        <x:v>177642</x:v>
+      </x:c>
+      <x:c r="EW22" s="3" t="n">
+        <x:v>167241</x:v>
+      </x:c>
+      <x:c r="EX22" s="3" t="n">
+        <x:v>192644</x:v>
+      </x:c>
+      <x:c r="EY22" s="3" t="n">
+        <x:v>158257</x:v>
+      </x:c>
+      <x:c r="EZ22" s="3" t="n">
+        <x:v>179584</x:v>
+      </x:c>
+      <x:c r="FA22" s="3" t="n">
+        <x:v>157093</x:v>
+      </x:c>
+      <x:c r="FB22" s="3" t="n">
+        <x:v>182794</x:v>
+      </x:c>
+      <x:c r="FC22" s="3" t="n">
+        <x:v>149402</x:v>
+      </x:c>
+      <x:c r="FD22" s="3" t="n">
+        <x:v>171535</x:v>
+      </x:c>
+      <x:c r="FE22" s="3" t="n">
+        <x:v>159662</x:v>
+      </x:c>
+      <x:c r="FF22" s="3" t="n">
+        <x:v>203584</x:v>
+      </x:c>
+      <x:c r="FG22" s="3" t="n">
+        <x:v>153791</x:v>
+      </x:c>
+      <x:c r="FH22" s="3" t="n">
+        <x:v>177290</x:v>
+      </x:c>
+      <x:c r="FI22" s="3" t="n">
+        <x:v>161096</x:v>
+      </x:c>
+      <x:c r="FJ22" s="3" t="n">
+        <x:v>198146</x:v>
+      </x:c>
+      <x:c r="FK22" s="3" t="n">
+        <x:v>163367</x:v>
+      </x:c>
+      <x:c r="FL22" s="3" t="n">
+        <x:v>183438</x:v>
+      </x:c>
+      <x:c r="FM22" s="3" t="n">
+        <x:v>163317</x:v>
+      </x:c>
+      <x:c r="FN22" s="3" t="n">
+        <x:v>190852</x:v>
+      </x:c>
+      <x:c r="FO22" s="3" t="n">
+        <x:v>156434</x:v>
+      </x:c>
+      <x:c r="FP22" s="3" t="n">
+        <x:v>185208</x:v>
+      </x:c>
+      <x:c r="FQ22" s="3" t="n">
+        <x:v>167462</x:v>
+      </x:c>
+      <x:c r="FR22" s="3" t="n">
+        <x:v>188233</x:v>
+      </x:c>
+      <x:c r="FS22" s="3" t="n">
+        <x:v>145756</x:v>
+      </x:c>
+      <x:c r="FT22" s="3" t="n">
+        <x:v>175445</x:v>
+      </x:c>
+      <x:c r="FU22" s="3" t="n">
+        <x:v>153992</x:v>
+      </x:c>
+      <x:c r="FV22" s="3" t="n">
+        <x:v>190773</x:v>
+      </x:c>
+      <x:c r="FW22" s="3" t="n">
+        <x:v>136254</x:v>
+      </x:c>
+      <x:c r="FX22" s="3" t="n">
+        <x:v>167501</x:v>
+      </x:c>
+      <x:c r="FY22" s="3" t="n">
+        <x:v>157257</x:v>
+      </x:c>
+      <x:c r="FZ22" s="3" t="n">
+        <x:v>198065</x:v>
+      </x:c>
+      <x:c r="GA22" s="3" t="n">
+        <x:v>129670</x:v>
+      </x:c>
+      <x:c r="GB22" s="3" t="n">
+        <x:v>166468</x:v>
+      </x:c>
+      <x:c r="GC22" s="3" t="n">
+        <x:v>158297</x:v>
+      </x:c>
+      <x:c r="GD22" s="3" t="n">
+        <x:v>196157</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:184">
-[...547 lines deleted...]
-        <x:v>164276</x:v>
+    <x:row r="23" spans="1:186">
+      <x:c r="B23" s="2" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="G23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="I23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="J23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="K23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="L23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="M23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="N23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="O23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="P23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="Q23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="R23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="S23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="T23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="U23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="V23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="W23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="X23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="Y23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="Z23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AA23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AB23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AC23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AD23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AE23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AF23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AG23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AH23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AI23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AJ23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AK23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AL23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AM23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AN23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AO23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AP23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AQ23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AR23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AS23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AT23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AU23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AV23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AW23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AX23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AY23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="AZ23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="BA23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="BB23" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="BC23" s="3" t="n">
+        <x:v>45134</x:v>
+      </x:c>
+      <x:c r="BD23" s="3" t="n">
+        <x:v>44671</x:v>
+      </x:c>
+      <x:c r="BE23" s="3" t="n">
+        <x:v>42581</x:v>
+      </x:c>
+      <x:c r="BF23" s="3" t="n">
+        <x:v>39512</x:v>
+      </x:c>
+      <x:c r="BG23" s="3" t="n">
+        <x:v>35293</x:v>
+      </x:c>
+      <x:c r="BH23" s="3" t="n">
+        <x:v>34584</x:v>
+      </x:c>
+      <x:c r="BI23" s="3" t="n">
+        <x:v>29569</x:v>
+      </x:c>
+      <x:c r="BJ23" s="3" t="n">
+        <x:v>25967</x:v>
+      </x:c>
+      <x:c r="BK23" s="3" t="n">
+        <x:v>23395</x:v>
+      </x:c>
+      <x:c r="BL23" s="3" t="n">
+        <x:v>24019</x:v>
+      </x:c>
+      <x:c r="BM23" s="3" t="n">
+        <x:v>23963</x:v>
+      </x:c>
+      <x:c r="BN23" s="3" t="n">
+        <x:v>25107</x:v>
+      </x:c>
+      <x:c r="BO23" s="3" t="n">
+        <x:v>26024</x:v>
+      </x:c>
+      <x:c r="BP23" s="3" t="n">
+        <x:v>27215</x:v>
+      </x:c>
+      <x:c r="BQ23" s="3" t="n">
+        <x:v>25411</x:v>
+      </x:c>
+      <x:c r="BR23" s="3" t="n">
+        <x:v>22644</x:v>
+      </x:c>
+      <x:c r="BS23" s="3" t="n">
+        <x:v>25247</x:v>
+      </x:c>
+      <x:c r="BT23" s="3" t="n">
+        <x:v>25744</x:v>
+      </x:c>
+      <x:c r="BU23" s="3" t="n">
+        <x:v>22116</x:v>
+      </x:c>
+      <x:c r="BV23" s="3" t="n">
+        <x:v>22026</x:v>
+      </x:c>
+      <x:c r="BW23" s="3" t="n">
+        <x:v>24558</x:v>
+      </x:c>
+      <x:c r="BX23" s="3" t="n">
+        <x:v>26339</x:v>
+      </x:c>
+      <x:c r="BY23" s="3" t="n">
+        <x:v>25872</x:v>
+      </x:c>
+      <x:c r="BZ23" s="3" t="n">
+        <x:v>25153</x:v>
+      </x:c>
+      <x:c r="CA23" s="3" t="n">
+        <x:v>26095</x:v>
+      </x:c>
+      <x:c r="CB23" s="3" t="n">
+        <x:v>29560</x:v>
+      </x:c>
+      <x:c r="CC23" s="3" t="n">
+        <x:v>28953</x:v>
+      </x:c>
+      <x:c r="CD23" s="3" t="n">
+        <x:v>27819</x:v>
+      </x:c>
+      <x:c r="CE23" s="3" t="n">
+        <x:v>29506</x:v>
+      </x:c>
+      <x:c r="CF23" s="3" t="n">
+        <x:v>34005</x:v>
+      </x:c>
+      <x:c r="CG23" s="3" t="n">
+        <x:v>32482</x:v>
+      </x:c>
+      <x:c r="CH23" s="3" t="n">
+        <x:v>31156</x:v>
+      </x:c>
+      <x:c r="CI23" s="3" t="n">
+        <x:v>32857</x:v>
+      </x:c>
+      <x:c r="CJ23" s="3" t="n">
+        <x:v>37222</x:v>
+      </x:c>
+      <x:c r="CK23" s="3" t="n">
+        <x:v>34301</x:v>
+      </x:c>
+      <x:c r="CL23" s="3" t="n">
+        <x:v>32693</x:v>
+      </x:c>
+      <x:c r="CM23" s="3" t="n">
+        <x:v>36796</x:v>
+      </x:c>
+      <x:c r="CN23" s="3" t="n">
+        <x:v>44644</x:v>
+      </x:c>
+      <x:c r="CO23" s="3" t="n">
+        <x:v>39445</x:v>
+      </x:c>
+      <x:c r="CP23" s="3" t="n">
+        <x:v>36917</x:v>
+      </x:c>
+      <x:c r="CQ23" s="3" t="n">
+        <x:v>38685</x:v>
+      </x:c>
+      <x:c r="CR23" s="3" t="n">
+        <x:v>48415</x:v>
+      </x:c>
+      <x:c r="CS23" s="3" t="n">
+        <x:v>41592</x:v>
+      </x:c>
+      <x:c r="CT23" s="3" t="n">
+        <x:v>38806</x:v>
+      </x:c>
+      <x:c r="CU23" s="3" t="n">
+        <x:v>41963</x:v>
+      </x:c>
+      <x:c r="CV23" s="3" t="n">
+        <x:v>52609</x:v>
+      </x:c>
+      <x:c r="CW23" s="3" t="n">
+        <x:v>47260</x:v>
+      </x:c>
+      <x:c r="CX23" s="3" t="n">
+        <x:v>44615</x:v>
+      </x:c>
+      <x:c r="CY23" s="3" t="n">
+        <x:v>45362</x:v>
+      </x:c>
+      <x:c r="CZ23" s="3" t="n">
+        <x:v>54996</x:v>
+      </x:c>
+      <x:c r="DA23" s="3" t="n">
+        <x:v>50691</x:v>
+      </x:c>
+      <x:c r="DB23" s="3" t="n">
+        <x:v>49891</x:v>
+      </x:c>
+      <x:c r="DC23" s="3" t="n">
+        <x:v>52557</x:v>
+      </x:c>
+      <x:c r="DD23" s="3" t="n">
+        <x:v>62483</x:v>
+      </x:c>
+      <x:c r="DE23" s="3" t="n">
+        <x:v>56232</x:v>
+      </x:c>
+      <x:c r="DF23" s="3" t="n">
+        <x:v>56577</x:v>
+      </x:c>
+      <x:c r="DG23" s="3" t="n">
+        <x:v>57865</x:v>
+      </x:c>
+      <x:c r="DH23" s="3" t="n">
+        <x:v>70399</x:v>
+      </x:c>
+      <x:c r="DI23" s="3" t="n">
+        <x:v>59987</x:v>
+      </x:c>
+      <x:c r="DJ23" s="3" t="n">
+        <x:v>58590</x:v>
+      </x:c>
+      <x:c r="DK23" s="3" t="n">
+        <x:v>53162</x:v>
+      </x:c>
+      <x:c r="DL23" s="3" t="n">
+        <x:v>61021</x:v>
+      </x:c>
+      <x:c r="DM23" s="3" t="n">
+        <x:v>51043</x:v>
+      </x:c>
+      <x:c r="DN23" s="3" t="n">
+        <x:v>44737</x:v>
+      </x:c>
+      <x:c r="DO23" s="3" t="n">
+        <x:v>40578</x:v>
+      </x:c>
+      <x:c r="DP23" s="3" t="n">
+        <x:v>47551</x:v>
+      </x:c>
+      <x:c r="DQ23" s="3" t="n">
+        <x:v>40781</x:v>
+      </x:c>
+      <x:c r="DR23" s="3" t="n">
+        <x:v>43007</x:v>
+      </x:c>
+      <x:c r="DS23" s="3" t="n">
+        <x:v>42412</x:v>
+      </x:c>
+      <x:c r="DT23" s="3" t="n">
+        <x:v>54639</x:v>
+      </x:c>
+      <x:c r="DU23" s="3" t="n">
+        <x:v>49010</x:v>
+      </x:c>
+      <x:c r="DV23" s="3" t="n">
+        <x:v>50764</x:v>
+      </x:c>
+      <x:c r="DW23" s="3" t="n">
+        <x:v>48801</x:v>
+      </x:c>
+      <x:c r="DX23" s="3" t="n">
+        <x:v>62208</x:v>
+      </x:c>
+      <x:c r="DY23" s="3" t="n">
+        <x:v>54422</x:v>
+      </x:c>
+      <x:c r="DZ23" s="3" t="n">
+        <x:v>49538</x:v>
+      </x:c>
+      <x:c r="EA23" s="3" t="n">
+        <x:v>45117</x:v>
+      </x:c>
+      <x:c r="EB23" s="3" t="n">
+        <x:v>53038</x:v>
+      </x:c>
+      <x:c r="EC23" s="3" t="n">
+        <x:v>44419</x:v>
+      </x:c>
+      <x:c r="ED23" s="3" t="n">
+        <x:v>42978</x:v>
+      </x:c>
+      <x:c r="EE23" s="3" t="n">
+        <x:v>42230</x:v>
+      </x:c>
+      <x:c r="EF23" s="3" t="n">
+        <x:v>53396</x:v>
+      </x:c>
+      <x:c r="EG23" s="3" t="n">
+        <x:v>48467</x:v>
+      </x:c>
+      <x:c r="EH23" s="3" t="n">
+        <x:v>48781</x:v>
+      </x:c>
+      <x:c r="EI23" s="3" t="n">
+        <x:v>51073</x:v>
+      </x:c>
+      <x:c r="EJ23" s="3" t="n">
+        <x:v>63580</x:v>
+      </x:c>
+      <x:c r="EK23" s="3" t="n">
+        <x:v>56457</x:v>
+      </x:c>
+      <x:c r="EL23" s="3" t="n">
+        <x:v>57069</x:v>
+      </x:c>
+      <x:c r="EM23" s="3" t="n">
+        <x:v>57595</x:v>
+      </x:c>
+      <x:c r="EN23" s="3" t="n">
+        <x:v>71081</x:v>
+      </x:c>
+      <x:c r="EO23" s="3" t="n">
+        <x:v>66459</x:v>
+      </x:c>
+      <x:c r="EP23" s="3" t="n">
+        <x:v>69675</x:v>
+      </x:c>
+      <x:c r="EQ23" s="3" t="n">
+        <x:v>68356</x:v>
+      </x:c>
+      <x:c r="ER23" s="3" t="n">
+        <x:v>78031</x:v>
+      </x:c>
+      <x:c r="ES23" s="3" t="n">
+        <x:v>72414</x:v>
+      </x:c>
+      <x:c r="ET23" s="3" t="n">
+        <x:v>72378</x:v>
+      </x:c>
+      <x:c r="EU23" s="3" t="n">
+        <x:v>72853</x:v>
+      </x:c>
+      <x:c r="EV23" s="3" t="n">
+        <x:v>84432</x:v>
+      </x:c>
+      <x:c r="EW23" s="3" t="n">
+        <x:v>76594</x:v>
+      </x:c>
+      <x:c r="EX23" s="3" t="n">
+        <x:v>75433</x:v>
+      </x:c>
+      <x:c r="EY23" s="3" t="n">
+        <x:v>73605</x:v>
+      </x:c>
+      <x:c r="EZ23" s="3" t="n">
+        <x:v>80211</x:v>
+      </x:c>
+      <x:c r="FA23" s="3" t="n">
+        <x:v>68848</x:v>
+      </x:c>
+      <x:c r="FB23" s="3" t="n">
+        <x:v>66289</x:v>
+      </x:c>
+      <x:c r="FC23" s="3" t="n">
+        <x:v>64331</x:v>
+      </x:c>
+      <x:c r="FD23" s="3" t="n">
+        <x:v>73772</x:v>
+      </x:c>
+      <x:c r="FE23" s="3" t="n">
+        <x:v>66387</x:v>
+      </x:c>
+      <x:c r="FF23" s="3" t="n">
+        <x:v>65274</x:v>
+      </x:c>
+      <x:c r="FG23" s="3" t="n">
+        <x:v>64231</x:v>
+      </x:c>
+      <x:c r="FH23" s="3" t="n">
+        <x:v>75766</x:v>
+      </x:c>
+      <x:c r="FI23" s="3" t="n">
+        <x:v>68069</x:v>
+      </x:c>
+      <x:c r="FJ23" s="3" t="n">
+        <x:v>70110</x:v>
+      </x:c>
+      <x:c r="FK23" s="3" t="n">
+        <x:v>69954</x:v>
+      </x:c>
+      <x:c r="FL23" s="3" t="n">
+        <x:v>83709</x:v>
+      </x:c>
+      <x:c r="FM23" s="3" t="n">
+        <x:v>75133</x:v>
+      </x:c>
+      <x:c r="FN23" s="3" t="n">
+        <x:v>75656</x:v>
+      </x:c>
+      <x:c r="FO23" s="3" t="n">
+        <x:v>75140</x:v>
+      </x:c>
+      <x:c r="FP23" s="3" t="n">
+        <x:v>86747</x:v>
+      </x:c>
+      <x:c r="FQ23" s="3" t="n">
+        <x:v>74529</x:v>
+      </x:c>
+      <x:c r="FR23" s="3" t="n">
+        <x:v>69105</x:v>
+      </x:c>
+      <x:c r="FS23" s="3" t="n">
+        <x:v>62627</x:v>
+      </x:c>
+      <x:c r="FT23" s="3" t="n">
+        <x:v>65459</x:v>
+      </x:c>
+      <x:c r="FU23" s="3" t="n">
+        <x:v>51680</x:v>
+      </x:c>
+      <x:c r="FV23" s="3" t="n">
+        <x:v>48588</x:v>
+      </x:c>
+      <x:c r="FW23" s="3" t="n">
+        <x:v>45979</x:v>
+      </x:c>
+      <x:c r="FX23" s="3" t="n">
+        <x:v>52679</x:v>
+      </x:c>
+      <x:c r="FY23" s="3" t="n">
+        <x:v>47715</x:v>
+      </x:c>
+      <x:c r="FZ23" s="3" t="n">
+        <x:v>47602</x:v>
+      </x:c>
+      <x:c r="GA23" s="3" t="n">
+        <x:v>45514</x:v>
+      </x:c>
+      <x:c r="GB23" s="3" t="n">
+        <x:v>52939</x:v>
+      </x:c>
+      <x:c r="GC23" s="3" t="n">
+        <x:v>47029</x:v>
+      </x:c>
+      <x:c r="GD23" s="3" t="n">
+        <x:v>48656</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:184">
-[...550 lines deleted...]
-    <x:row r="24" spans="1:184">
+    <x:row r="24" spans="1:186">
       <x:c r="B24" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB24" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC24" s="3" t="n">
         <x:v>25615</x:v>
       </x:c>
       <x:c r="BD24" s="3" t="n">
         <x:v>22022</x:v>
       </x:c>
       <x:c r="BE24" s="3" t="n">
         <x:v>18919</x:v>
       </x:c>
       <x:c r="BF24" s="3" t="n">
         <x:v>16240</x:v>
       </x:c>
       <x:c r="BG24" s="3" t="n">
         <x:v>14299</x:v>
       </x:c>
       <x:c r="BH24" s="3" t="n">
         <x:v>12675</x:v>
       </x:c>
       <x:c r="BI24" s="3" t="n">
         <x:v>11482</x:v>
       </x:c>
       <x:c r="BJ24" s="3" t="n">
         <x:v>10467</x:v>
       </x:c>
@@ -13237,772 +13369,784 @@
       <x:c r="FQ24" s="3" t="n">
         <x:v>40409</x:v>
       </x:c>
       <x:c r="FR24" s="3" t="n">
         <x:v>36404</x:v>
       </x:c>
       <x:c r="FS24" s="3" t="n">
         <x:v>31022</x:v>
       </x:c>
       <x:c r="FT24" s="3" t="n">
         <x:v>25899</x:v>
       </x:c>
       <x:c r="FU24" s="3" t="n">
         <x:v>20922</x:v>
       </x:c>
       <x:c r="FV24" s="3" t="n">
         <x:v>18549</x:v>
       </x:c>
       <x:c r="FW24" s="3" t="n">
         <x:v>17206</x:v>
       </x:c>
       <x:c r="FX24" s="3" t="n">
         <x:v>18007</x:v>
       </x:c>
       <x:c r="FY24" s="3" t="n">
-        <x:v>18412</x:v>
+        <x:v>18411</x:v>
       </x:c>
       <x:c r="FZ24" s="3" t="n">
-        <x:v>18638</x:v>
+        <x:v>18636</x:v>
       </x:c>
       <x:c r="GA24" s="3" t="n">
-        <x:v>17739</x:v>
+        <x:v>17747</x:v>
       </x:c>
       <x:c r="GB24" s="3" t="n">
-        <x:v>18035</x:v>
+        <x:v>18064</x:v>
+      </x:c>
+      <x:c r="GC24" s="3" t="n">
+        <x:v>18264</x:v>
+      </x:c>
+      <x:c r="GD24" s="3" t="n">
+        <x:v>18778</x:v>
       </x:c>
     </x:row>
-    <x:row r="25" spans="1:184">
+    <x:row r="25" spans="1:186">
       <x:c r="B25" s="2" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB25" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC25" s="3" t="n">
-        <x:v>16479</x:v>
+        <x:v>16506</x:v>
       </x:c>
       <x:c r="BD25" s="3" t="n">
-        <x:v>17247</x:v>
+        <x:v>17275</x:v>
       </x:c>
       <x:c r="BE25" s="3" t="n">
-        <x:v>17955</x:v>
+        <x:v>17984</x:v>
       </x:c>
       <x:c r="BF25" s="3" t="n">
-        <x:v>17202</x:v>
+        <x:v>17231</x:v>
       </x:c>
       <x:c r="BG25" s="3" t="n">
-        <x:v>16119</x:v>
+        <x:v>16145</x:v>
       </x:c>
       <x:c r="BH25" s="3" t="n">
-        <x:v>14747</x:v>
+        <x:v>14771</x:v>
       </x:c>
       <x:c r="BI25" s="3" t="n">
-        <x:v>11667</x:v>
+        <x:v>11686</x:v>
       </x:c>
       <x:c r="BJ25" s="3" t="n">
-        <x:v>10180</x:v>
+        <x:v>10198</x:v>
       </x:c>
       <x:c r="BK25" s="3" t="n">
-        <x:v>10604</x:v>
+        <x:v>10621</x:v>
       </x:c>
       <x:c r="BL25" s="3" t="n">
-        <x:v>9757</x:v>
+        <x:v>9773</x:v>
       </x:c>
       <x:c r="BM25" s="3" t="n">
-        <x:v>9928</x:v>
+        <x:v>9944</x:v>
       </x:c>
       <x:c r="BN25" s="3" t="n">
-        <x:v>10951</x:v>
+        <x:v>10970</x:v>
       </x:c>
       <x:c r="BO25" s="3" t="n">
-        <x:v>13251</x:v>
+        <x:v>13272</x:v>
       </x:c>
       <x:c r="BP25" s="3" t="n">
-        <x:v>12689</x:v>
+        <x:v>12710</x:v>
       </x:c>
       <x:c r="BQ25" s="3" t="n">
-        <x:v>10613</x:v>
+        <x:v>10631</x:v>
       </x:c>
       <x:c r="BR25" s="3" t="n">
-        <x:v>9203</x:v>
+        <x:v>9219</x:v>
       </x:c>
       <x:c r="BS25" s="3" t="n">
-        <x:v>12320</x:v>
+        <x:v>12341</x:v>
       </x:c>
       <x:c r="BT25" s="3" t="n">
-        <x:v>11025</x:v>
+        <x:v>11043</x:v>
       </x:c>
       <x:c r="BU25" s="3" t="n">
-        <x:v>9559</x:v>
+        <x:v>9575</x:v>
       </x:c>
       <x:c r="BV25" s="3" t="n">
-        <x:v>8935</x:v>
+        <x:v>8949</x:v>
       </x:c>
       <x:c r="BW25" s="3" t="n">
-        <x:v>11401</x:v>
+        <x:v>11420</x:v>
       </x:c>
       <x:c r="BX25" s="3" t="n">
-        <x:v>11268</x:v>
+        <x:v>11286</x:v>
       </x:c>
       <x:c r="BY25" s="3" t="n">
-        <x:v>10944</x:v>
+        <x:v>10963</x:v>
       </x:c>
       <x:c r="BZ25" s="3" t="n">
-        <x:v>10952</x:v>
+        <x:v>10969</x:v>
       </x:c>
       <x:c r="CA25" s="3" t="n">
-        <x:v>11746</x:v>
+        <x:v>11765</x:v>
       </x:c>
       <x:c r="CB25" s="3" t="n">
-        <x:v>12681</x:v>
+        <x:v>12702</x:v>
       </x:c>
       <x:c r="CC25" s="3" t="n">
-        <x:v>11603</x:v>
+        <x:v>11622</x:v>
       </x:c>
       <x:c r="CD25" s="3" t="n">
-        <x:v>11109</x:v>
+        <x:v>11127</x:v>
       </x:c>
       <x:c r="CE25" s="3" t="n">
-        <x:v>12825</x:v>
+        <x:v>12846</x:v>
       </x:c>
       <x:c r="CF25" s="3" t="n">
-        <x:v>13665</x:v>
+        <x:v>13688</x:v>
       </x:c>
       <x:c r="CG25" s="3" t="n">
-        <x:v>12876</x:v>
+        <x:v>12897</x:v>
       </x:c>
       <x:c r="CH25" s="3" t="n">
-        <x:v>11822</x:v>
+        <x:v>11841</x:v>
       </x:c>
       <x:c r="CI25" s="3" t="n">
-        <x:v>13649</x:v>
+        <x:v>13671</x:v>
       </x:c>
       <x:c r="CJ25" s="3" t="n">
-        <x:v>14274</x:v>
+        <x:v>14297</x:v>
       </x:c>
       <x:c r="CK25" s="3" t="n">
-        <x:v>13326</x:v>
+        <x:v>13348</x:v>
       </x:c>
       <x:c r="CL25" s="3" t="n">
-        <x:v>12196</x:v>
+        <x:v>12216</x:v>
       </x:c>
       <x:c r="CM25" s="3" t="n">
-        <x:v>14889</x:v>
+        <x:v>14913</x:v>
       </x:c>
       <x:c r="CN25" s="3" t="n">
-        <x:v>14848</x:v>
+        <x:v>14872</x:v>
       </x:c>
       <x:c r="CO25" s="3" t="n">
-        <x:v>14162</x:v>
+        <x:v>14185</x:v>
       </x:c>
       <x:c r="CP25" s="3" t="n">
-        <x:v>13474</x:v>
+        <x:v>13497</x:v>
       </x:c>
       <x:c r="CQ25" s="3" t="n">
-        <x:v>15892</x:v>
+        <x:v>15918</x:v>
       </x:c>
       <x:c r="CR25" s="3" t="n">
-        <x:v>16256</x:v>
+        <x:v>16283</x:v>
       </x:c>
       <x:c r="CS25" s="3" t="n">
-        <x:v>15008</x:v>
+        <x:v>15032</x:v>
       </x:c>
       <x:c r="CT25" s="3" t="n">
-        <x:v>13858</x:v>
+        <x:v>13881</x:v>
       </x:c>
       <x:c r="CU25" s="3" t="n">
-        <x:v>16048</x:v>
+        <x:v>16074</x:v>
       </x:c>
       <x:c r="CV25" s="3" t="n">
-        <x:v>16941</x:v>
+        <x:v>16969</x:v>
       </x:c>
       <x:c r="CW25" s="3" t="n">
-        <x:v>15878</x:v>
+        <x:v>15904</x:v>
       </x:c>
       <x:c r="CX25" s="3" t="n">
-        <x:v>15290</x:v>
+        <x:v>15315</x:v>
       </x:c>
       <x:c r="CY25" s="3" t="n">
-        <x:v>16338</x:v>
+        <x:v>16364</x:v>
       </x:c>
       <x:c r="CZ25" s="3" t="n">
-        <x:v>17600</x:v>
+        <x:v>17629</x:v>
       </x:c>
       <x:c r="DA25" s="3" t="n">
-        <x:v>17275</x:v>
+        <x:v>17304</x:v>
       </x:c>
       <x:c r="DB25" s="3" t="n">
-        <x:v>16819</x:v>
+        <x:v>16846</x:v>
       </x:c>
       <x:c r="DC25" s="3" t="n">
-        <x:v>19192</x:v>
+        <x:v>19224</x:v>
       </x:c>
       <x:c r="DD25" s="3" t="n">
-        <x:v>21666</x:v>
+        <x:v>21702</x:v>
       </x:c>
       <x:c r="DE25" s="3" t="n">
-        <x:v>19674</x:v>
+        <x:v>19706</x:v>
       </x:c>
       <x:c r="DF25" s="3" t="n">
-        <x:v>18239</x:v>
+        <x:v>18267</x:v>
       </x:c>
       <x:c r="DG25" s="3" t="n">
-        <x:v>19502</x:v>
+        <x:v>19533</x:v>
       </x:c>
       <x:c r="DH25" s="3" t="n">
-        <x:v>22539</x:v>
+        <x:v>22575</x:v>
       </x:c>
       <x:c r="DI25" s="3" t="n">
-        <x:v>20875</x:v>
+        <x:v>20909</x:v>
       </x:c>
       <x:c r="DJ25" s="3" t="n">
-        <x:v>19021</x:v>
+        <x:v>19053</x:v>
       </x:c>
       <x:c r="DK25" s="3" t="n">
-        <x:v>17804</x:v>
+        <x:v>17833</x:v>
       </x:c>
       <x:c r="DL25" s="3" t="n">
-        <x:v>20388</x:v>
+        <x:v>20421</x:v>
       </x:c>
       <x:c r="DM25" s="3" t="n">
-        <x:v>18461</x:v>
+        <x:v>18491</x:v>
       </x:c>
       <x:c r="DN25" s="3" t="n">
-        <x:v>16045</x:v>
+        <x:v>16071</x:v>
       </x:c>
       <x:c r="DO25" s="3" t="n">
-        <x:v>18347</x:v>
+        <x:v>18377</x:v>
       </x:c>
       <x:c r="DP25" s="3" t="n">
-        <x:v>20943</x:v>
+        <x:v>20977</x:v>
       </x:c>
       <x:c r="DQ25" s="3" t="n">
-        <x:v>19879</x:v>
+        <x:v>19912</x:v>
       </x:c>
       <x:c r="DR25" s="3" t="n">
-        <x:v>21530</x:v>
+        <x:v>21564</x:v>
       </x:c>
       <x:c r="DS25" s="3" t="n">
-        <x:v>20794</x:v>
+        <x:v>20828</x:v>
       </x:c>
       <x:c r="DT25" s="3" t="n">
-        <x:v>23162</x:v>
+        <x:v>23200</x:v>
       </x:c>
       <x:c r="DU25" s="3" t="n">
-        <x:v>21477</x:v>
+        <x:v>21512</x:v>
       </x:c>
       <x:c r="DV25" s="3" t="n">
-        <x:v>21789</x:v>
+        <x:v>21824</x:v>
       </x:c>
       <x:c r="DW25" s="3" t="n">
-        <x:v>20475</x:v>
+        <x:v>20508</x:v>
       </x:c>
       <x:c r="DX25" s="3" t="n">
-        <x:v>23330</x:v>
+        <x:v>23368</x:v>
       </x:c>
       <x:c r="DY25" s="3" t="n">
-        <x:v>22085</x:v>
+        <x:v>22121</x:v>
       </x:c>
       <x:c r="DZ25" s="3" t="n">
-        <x:v>20427</x:v>
+        <x:v>20460</x:v>
       </x:c>
       <x:c r="EA25" s="3" t="n">
-        <x:v>20987</x:v>
+        <x:v>21021</x:v>
       </x:c>
       <x:c r="EB25" s="3" t="n">
-        <x:v>22860</x:v>
+        <x:v>22897</x:v>
       </x:c>
       <x:c r="EC25" s="3" t="n">
-        <x:v>20712</x:v>
+        <x:v>20746</x:v>
       </x:c>
       <x:c r="ED25" s="3" t="n">
-        <x:v>18994</x:v>
+        <x:v>19025</x:v>
       </x:c>
       <x:c r="EE25" s="3" t="n">
-        <x:v>18977</x:v>
+        <x:v>19008</x:v>
       </x:c>
       <x:c r="EF25" s="3" t="n">
-        <x:v>22619</x:v>
+        <x:v>22656</x:v>
       </x:c>
       <x:c r="EG25" s="3" t="n">
-        <x:v>21700</x:v>
+        <x:v>21735</x:v>
       </x:c>
       <x:c r="EH25" s="3" t="n">
-        <x:v>19738</x:v>
+        <x:v>19770</x:v>
       </x:c>
       <x:c r="EI25" s="3" t="n">
-        <x:v>21468</x:v>
+        <x:v>21503</x:v>
       </x:c>
       <x:c r="EJ25" s="3" t="n">
-        <x:v>24886</x:v>
+        <x:v>24927</x:v>
       </x:c>
       <x:c r="EK25" s="3" t="n">
-        <x:v>23420</x:v>
+        <x:v>23458</x:v>
       </x:c>
       <x:c r="EL25" s="3" t="n">
-        <x:v>21959</x:v>
+        <x:v>21994</x:v>
       </x:c>
       <x:c r="EM25" s="3" t="n">
-        <x:v>23189</x:v>
+        <x:v>23227</x:v>
       </x:c>
       <x:c r="EN25" s="3" t="n">
-        <x:v>26726</x:v>
+        <x:v>26769</x:v>
       </x:c>
       <x:c r="EO25" s="3" t="n">
-        <x:v>25445</x:v>
+        <x:v>25487</x:v>
       </x:c>
       <x:c r="EP25" s="3" t="n">
-        <x:v>26834</x:v>
+        <x:v>26877</x:v>
       </x:c>
       <x:c r="EQ25" s="3" t="n">
-        <x:v>25666</x:v>
+        <x:v>25707</x:v>
       </x:c>
       <x:c r="ER25" s="3" t="n">
-        <x:v>27071</x:v>
+        <x:v>27115</x:v>
       </x:c>
       <x:c r="ES25" s="3" t="n">
-        <x:v>23676</x:v>
+        <x:v>23715</x:v>
       </x:c>
       <x:c r="ET25" s="3" t="n">
-        <x:v>22655</x:v>
+        <x:v>22692</x:v>
       </x:c>
       <x:c r="EU25" s="3" t="n">
-        <x:v>23474</x:v>
+        <x:v>23512</x:v>
       </x:c>
       <x:c r="EV25" s="3" t="n">
-        <x:v>27701</x:v>
+        <x:v>27746</x:v>
       </x:c>
       <x:c r="EW25" s="3" t="n">
-        <x:v>25851</x:v>
+        <x:v>25893</x:v>
       </x:c>
       <x:c r="EX25" s="3" t="n">
-        <x:v>24111</x:v>
+        <x:v>24151</x:v>
       </x:c>
       <x:c r="EY25" s="3" t="n">
-        <x:v>25988</x:v>
+        <x:v>26030</x:v>
       </x:c>
       <x:c r="EZ25" s="3" t="n">
-        <x:v>29656</x:v>
+        <x:v>29704</x:v>
       </x:c>
       <x:c r="FA25" s="3" t="n">
-        <x:v>25664</x:v>
+        <x:v>25706</x:v>
       </x:c>
       <x:c r="FB25" s="3" t="n">
-        <x:v>23839</x:v>
+        <x:v>23879</x:v>
       </x:c>
       <x:c r="FC25" s="3" t="n">
-        <x:v>25504</x:v>
+        <x:v>25545</x:v>
       </x:c>
       <x:c r="FD25" s="3" t="n">
-        <x:v>29017</x:v>
+        <x:v>29065</x:v>
       </x:c>
       <x:c r="FE25" s="3" t="n">
-        <x:v>27316</x:v>
+        <x:v>27361</x:v>
       </x:c>
       <x:c r="FF25" s="3" t="n">
-        <x:v>25821</x:v>
+        <x:v>25864</x:v>
       </x:c>
       <x:c r="FG25" s="3" t="n">
-        <x:v>28114</x:v>
+        <x:v>28160</x:v>
       </x:c>
       <x:c r="FH25" s="3" t="n">
-        <x:v>31784</x:v>
+        <x:v>31836</x:v>
       </x:c>
       <x:c r="FI25" s="3" t="n">
-        <x:v>29573</x:v>
+        <x:v>29621</x:v>
       </x:c>
       <x:c r="FJ25" s="3" t="n">
-        <x:v>28766</x:v>
+        <x:v>28814</x:v>
       </x:c>
       <x:c r="FK25" s="3" t="n">
-        <x:v>28834</x:v>
+        <x:v>28881</x:v>
       </x:c>
       <x:c r="FL25" s="3" t="n">
-        <x:v>32741</x:v>
+        <x:v>32795</x:v>
       </x:c>
       <x:c r="FM25" s="3" t="n">
-        <x:v>28763</x:v>
+        <x:v>28811</x:v>
       </x:c>
       <x:c r="FN25" s="3" t="n">
-        <x:v>28052</x:v>
+        <x:v>28097</x:v>
       </x:c>
       <x:c r="FO25" s="3" t="n">
-        <x:v>27090</x:v>
+        <x:v>27134</x:v>
       </x:c>
       <x:c r="FP25" s="3" t="n">
-        <x:v>31374</x:v>
+        <x:v>31426</x:v>
       </x:c>
       <x:c r="FQ25" s="3" t="n">
-        <x:v>27353</x:v>
+        <x:v>27398</x:v>
       </x:c>
       <x:c r="FR25" s="3" t="n">
-        <x:v>26830</x:v>
+        <x:v>26873</x:v>
       </x:c>
       <x:c r="FS25" s="3" t="n">
-        <x:v>27830</x:v>
+        <x:v>27875</x:v>
       </x:c>
       <x:c r="FT25" s="3" t="n">
-        <x:v>31508</x:v>
+        <x:v>31559</x:v>
       </x:c>
       <x:c r="FU25" s="3" t="n">
-        <x:v>27359</x:v>
+        <x:v>27404</x:v>
       </x:c>
       <x:c r="FV25" s="3" t="n">
-        <x:v>26753</x:v>
+        <x:v>26798</x:v>
       </x:c>
       <x:c r="FW25" s="3" t="n">
-        <x:v>26144</x:v>
+        <x:v>26186</x:v>
       </x:c>
       <x:c r="FX25" s="3" t="n">
-        <x:v>29354</x:v>
+        <x:v>29401</x:v>
       </x:c>
       <x:c r="FY25" s="3" t="n">
-        <x:v>26211</x:v>
+        <x:v>26109</x:v>
       </x:c>
       <x:c r="FZ25" s="3" t="n">
         <x:v>25694</x:v>
       </x:c>
       <x:c r="GA25" s="3" t="n">
-        <x:v>25209</x:v>
+        <x:v>25204</x:v>
       </x:c>
       <x:c r="GB25" s="3" t="n">
-        <x:v>30135</x:v>
+        <x:v>29598</x:v>
+      </x:c>
+      <x:c r="GC25" s="3" t="n">
+        <x:v>25862</x:v>
+      </x:c>
+      <x:c r="GD25" s="3" t="n">
+        <x:v>26804</x:v>
       </x:c>
     </x:row>
-    <x:row r="26" spans="1:184">
+    <x:row r="26" spans="1:186">
       <x:c r="B26" s="2" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB26" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC26" s="3" t="n">
         <x:v>172</x:v>
       </x:c>
       <x:c r="BD26" s="3" t="n">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="BE26" s="3" t="n">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="BF26" s="3" t="n">
         <x:v>217</x:v>
       </x:c>
       <x:c r="BG26" s="3" t="n">
         <x:v>98</x:v>
       </x:c>
       <x:c r="BH26" s="3" t="n">
         <x:v>1344</x:v>
       </x:c>
       <x:c r="BI26" s="3" t="n">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="BJ26" s="3" t="n">
         <x:v>225</x:v>
       </x:c>
@@ -14333,227 +14477,233 @@
       <x:c r="FO26" s="3" t="n">
         <x:v>1723</x:v>
       </x:c>
       <x:c r="FP26" s="3" t="n">
         <x:v>6890</x:v>
       </x:c>
       <x:c r="FQ26" s="3" t="n">
         <x:v>1905</x:v>
       </x:c>
       <x:c r="FR26" s="3" t="n">
         <x:v>1573</x:v>
       </x:c>
       <x:c r="FS26" s="3" t="n">
         <x:v>1525</x:v>
       </x:c>
       <x:c r="FT26" s="3" t="n">
         <x:v>5582</x:v>
       </x:c>
       <x:c r="FU26" s="3" t="n">
         <x:v>1333</x:v>
       </x:c>
       <x:c r="FV26" s="3" t="n">
         <x:v>894</x:v>
       </x:c>
       <x:c r="FW26" s="3" t="n">
-        <x:v>823</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="FX26" s="3" t="n">
-        <x:v>2562</x:v>
+        <x:v>2560</x:v>
       </x:c>
       <x:c r="FY26" s="3" t="n">
-        <x:v>704</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="FZ26" s="3" t="n">
         <x:v>564</x:v>
       </x:c>
       <x:c r="GA26" s="3" t="n">
-        <x:v>656</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="GB26" s="3" t="n">
-        <x:v>2543</x:v>
+        <x:v>2430</x:v>
+      </x:c>
+      <x:c r="GC26" s="3" t="n">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="GD26" s="3" t="n">
+        <x:v>586</x:v>
       </x:c>
     </x:row>
-    <x:row r="27" spans="1:184">
+    <x:row r="27" spans="1:186">
       <x:c r="B27" s="2" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB27" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC27" s="3" t="n">
         <x:v>2877</x:v>
       </x:c>
       <x:c r="BD27" s="3" t="n">
         <x:v>4017</x:v>
       </x:c>
       <x:c r="BE27" s="3" t="n">
         <x:v>3844</x:v>
       </x:c>
       <x:c r="BF27" s="3" t="n">
         <x:v>6021</x:v>
       </x:c>
       <x:c r="BG27" s="3" t="n">
         <x:v>4669</x:v>
       </x:c>
       <x:c r="BH27" s="3" t="n">
         <x:v>5451</x:v>
       </x:c>
       <x:c r="BI27" s="3" t="n">
         <x:v>5161</x:v>
       </x:c>
       <x:c r="BJ27" s="3" t="n">
         <x:v>5789</x:v>
       </x:c>
@@ -14901,617 +15051,629 @@
       </x:c>
       <x:c r="FU27" s="3" t="n">
         <x:v>1951</x:v>
       </x:c>
       <x:c r="FV27" s="3" t="n">
         <x:v>2318</x:v>
       </x:c>
       <x:c r="FW27" s="3" t="n">
         <x:v>1765</x:v>
       </x:c>
       <x:c r="FX27" s="3" t="n">
         <x:v>2711</x:v>
       </x:c>
       <x:c r="FY27" s="3" t="n">
         <x:v>2489</x:v>
       </x:c>
       <x:c r="FZ27" s="3" t="n">
         <x:v>2708</x:v>
       </x:c>
       <x:c r="GA27" s="3" t="n">
         <x:v>1917</x:v>
       </x:c>
       <x:c r="GB27" s="3" t="n">
         <x:v>2847</x:v>
       </x:c>
+      <x:c r="GC27" s="3" t="n">
+        <x:v>2246</x:v>
+      </x:c>
+      <x:c r="GD27" s="3" t="n">
+        <x:v>2488</x:v>
+      </x:c>
     </x:row>
-    <x:row r="28" spans="1:184">
+    <x:row r="28" spans="1:186">
       <x:c r="B28" s="2" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB28" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC28" s="3" t="n">
-        <x:v>44889</x:v>
+        <x:v>44885</x:v>
       </x:c>
       <x:c r="BD28" s="3" t="n">
-        <x:v>51310</x:v>
+        <x:v>51306</x:v>
       </x:c>
       <x:c r="BE28" s="3" t="n">
-        <x:v>45693</x:v>
+        <x:v>45689</x:v>
       </x:c>
       <x:c r="BF28" s="3" t="n">
-        <x:v>55470</x:v>
+        <x:v>55466</x:v>
       </x:c>
       <x:c r="BG28" s="3" t="n">
-        <x:v>42189</x:v>
+        <x:v>42186</x:v>
       </x:c>
       <x:c r="BH28" s="3" t="n">
-        <x:v>53154</x:v>
+        <x:v>53149</x:v>
       </x:c>
       <x:c r="BI28" s="3" t="n">
-        <x:v>54278</x:v>
+        <x:v>54273</x:v>
       </x:c>
       <x:c r="BJ28" s="3" t="n">
-        <x:v>72477</x:v>
+        <x:v>72472</x:v>
       </x:c>
       <x:c r="BK28" s="3" t="n">
-        <x:v>49466</x:v>
+        <x:v>49462</x:v>
       </x:c>
       <x:c r="BL28" s="3" t="n">
-        <x:v>59229</x:v>
+        <x:v>59224</x:v>
       </x:c>
       <x:c r="BM28" s="3" t="n">
-        <x:v>59846</x:v>
+        <x:v>59841</x:v>
       </x:c>
       <x:c r="BN28" s="3" t="n">
-        <x:v>78543</x:v>
+        <x:v>78537</x:v>
       </x:c>
       <x:c r="BO28" s="3" t="n">
-        <x:v>49035</x:v>
+        <x:v>49031</x:v>
       </x:c>
       <x:c r="BP28" s="3" t="n">
-        <x:v>57579</x:v>
+        <x:v>57574</x:v>
       </x:c>
       <x:c r="BQ28" s="3" t="n">
-        <x:v>57391</x:v>
+        <x:v>57387</x:v>
       </x:c>
       <x:c r="BR28" s="3" t="n">
-        <x:v>79303</x:v>
+        <x:v>79296</x:v>
       </x:c>
       <x:c r="BS28" s="3" t="n">
-        <x:v>46983</x:v>
+        <x:v>46979</x:v>
       </x:c>
       <x:c r="BT28" s="3" t="n">
-        <x:v>60340</x:v>
+        <x:v>60335</x:v>
       </x:c>
       <x:c r="BU28" s="3" t="n">
-        <x:v>52279</x:v>
+        <x:v>52275</x:v>
       </x:c>
       <x:c r="BV28" s="3" t="n">
-        <x:v>71900</x:v>
+        <x:v>71894</x:v>
       </x:c>
       <x:c r="BW28" s="3" t="n">
-        <x:v>47168</x:v>
+        <x:v>47164</x:v>
       </x:c>
       <x:c r="BX28" s="3" t="n">
-        <x:v>58536</x:v>
+        <x:v>58532</x:v>
       </x:c>
       <x:c r="BY28" s="3" t="n">
-        <x:v>55078</x:v>
+        <x:v>55074</x:v>
       </x:c>
       <x:c r="BZ28" s="3" t="n">
-        <x:v>76436</x:v>
+        <x:v>76429</x:v>
       </x:c>
       <x:c r="CA28" s="3" t="n">
-        <x:v>43183</x:v>
+        <x:v>43179</x:v>
       </x:c>
       <x:c r="CB28" s="3" t="n">
-        <x:v>56553</x:v>
+        <x:v>56548</x:v>
       </x:c>
       <x:c r="CC28" s="3" t="n">
-        <x:v>54839</x:v>
+        <x:v>54835</x:v>
       </x:c>
       <x:c r="CD28" s="3" t="n">
-        <x:v>77708</x:v>
+        <x:v>77702</x:v>
       </x:c>
       <x:c r="CE28" s="3" t="n">
-        <x:v>48635</x:v>
+        <x:v>48631</x:v>
       </x:c>
       <x:c r="CF28" s="3" t="n">
-        <x:v>59408</x:v>
+        <x:v>59403</x:v>
       </x:c>
       <x:c r="CG28" s="3" t="n">
-        <x:v>51940</x:v>
+        <x:v>51935</x:v>
       </x:c>
       <x:c r="CH28" s="3" t="n">
-        <x:v>79844</x:v>
+        <x:v>79838</x:v>
       </x:c>
       <x:c r="CI28" s="3" t="n">
-        <x:v>51754</x:v>
+        <x:v>51750</x:v>
       </x:c>
       <x:c r="CJ28" s="3" t="n">
-        <x:v>59433</x:v>
+        <x:v>59428</x:v>
       </x:c>
       <x:c r="CK28" s="3" t="n">
-        <x:v>56425</x:v>
+        <x:v>56421</x:v>
       </x:c>
       <x:c r="CL28" s="3" t="n">
-        <x:v>89131</x:v>
+        <x:v>89123</x:v>
       </x:c>
       <x:c r="CM28" s="3" t="n">
-        <x:v>48489</x:v>
+        <x:v>48485</x:v>
       </x:c>
       <x:c r="CN28" s="3" t="n">
-        <x:v>64232</x:v>
+        <x:v>64227</x:v>
       </x:c>
       <x:c r="CO28" s="3" t="n">
-        <x:v>60188</x:v>
+        <x:v>60183</x:v>
       </x:c>
       <x:c r="CP28" s="3" t="n">
-        <x:v>89103</x:v>
+        <x:v>89096</x:v>
       </x:c>
       <x:c r="CQ28" s="3" t="n">
-        <x:v>52345</x:v>
+        <x:v>52341</x:v>
       </x:c>
       <x:c r="CR28" s="3" t="n">
-        <x:v>63077</x:v>
+        <x:v>63072</x:v>
       </x:c>
       <x:c r="CS28" s="3" t="n">
-        <x:v>56277</x:v>
+        <x:v>56273</x:v>
       </x:c>
       <x:c r="CT28" s="3" t="n">
-        <x:v>86087</x:v>
+        <x:v>86079</x:v>
       </x:c>
       <x:c r="CU28" s="3" t="n">
-        <x:v>50440</x:v>
+        <x:v>50436</x:v>
       </x:c>
       <x:c r="CV28" s="3" t="n">
-        <x:v>65870</x:v>
+        <x:v>65865</x:v>
       </x:c>
       <x:c r="CW28" s="3" t="n">
-        <x:v>61010</x:v>
+        <x:v>61005</x:v>
       </x:c>
       <x:c r="CX28" s="3" t="n">
-        <x:v>94004</x:v>
+        <x:v>93996</x:v>
       </x:c>
       <x:c r="CY28" s="3" t="n">
-        <x:v>49678</x:v>
+        <x:v>49674</x:v>
       </x:c>
       <x:c r="CZ28" s="3" t="n">
-        <x:v>68689</x:v>
+        <x:v>68684</x:v>
       </x:c>
       <x:c r="DA28" s="3" t="n">
-        <x:v>66056</x:v>
+        <x:v>66051</x:v>
       </x:c>
       <x:c r="DB28" s="3" t="n">
-        <x:v>78635</x:v>
+        <x:v>78628</x:v>
       </x:c>
       <x:c r="DC28" s="3" t="n">
-        <x:v>55917</x:v>
+        <x:v>55913</x:v>
       </x:c>
       <x:c r="DD28" s="3" t="n">
-        <x:v>77885</x:v>
+        <x:v>77879</x:v>
       </x:c>
       <x:c r="DE28" s="3" t="n">
-        <x:v>68335</x:v>
+        <x:v>68330</x:v>
       </x:c>
       <x:c r="DF28" s="3" t="n">
-        <x:v>99974</x:v>
+        <x:v>99964</x:v>
       </x:c>
       <x:c r="DG28" s="3" t="n">
-        <x:v>62687</x:v>
+        <x:v>62682</x:v>
       </x:c>
       <x:c r="DH28" s="3" t="n">
-        <x:v>80638</x:v>
+        <x:v>80631</x:v>
       </x:c>
       <x:c r="DI28" s="3" t="n">
-        <x:v>74791</x:v>
+        <x:v>74785</x:v>
       </x:c>
       <x:c r="DJ28" s="3" t="n">
-        <x:v>106419</x:v>
+        <x:v>106411</x:v>
       </x:c>
       <x:c r="DK28" s="3" t="n">
-        <x:v>70371</x:v>
+        <x:v>70365</x:v>
       </x:c>
       <x:c r="DL28" s="3" t="n">
-        <x:v>92043</x:v>
+        <x:v>92036</x:v>
       </x:c>
       <x:c r="DM28" s="3" t="n">
-        <x:v>76526</x:v>
+        <x:v>76520</x:v>
       </x:c>
       <x:c r="DN28" s="3" t="n">
-        <x:v>105455</x:v>
+        <x:v>105447</x:v>
       </x:c>
       <x:c r="DO28" s="3" t="n">
-        <x:v>65862</x:v>
+        <x:v>65857</x:v>
       </x:c>
       <x:c r="DP28" s="3" t="n">
-        <x:v>83721</x:v>
+        <x:v>83714</x:v>
       </x:c>
       <x:c r="DQ28" s="3" t="n">
-        <x:v>68302</x:v>
+        <x:v>68296</x:v>
       </x:c>
       <x:c r="DR28" s="3" t="n">
-        <x:v>97129</x:v>
+        <x:v>97122</x:v>
       </x:c>
       <x:c r="DS28" s="3" t="n">
-        <x:v>58255</x:v>
+        <x:v>58251</x:v>
       </x:c>
       <x:c r="DT28" s="3" t="n">
-        <x:v>75920</x:v>
+        <x:v>75914</x:v>
       </x:c>
       <x:c r="DU28" s="3" t="n">
-        <x:v>75261</x:v>
+        <x:v>75255</x:v>
       </x:c>
       <x:c r="DV28" s="3" t="n">
-        <x:v>99422</x:v>
+        <x:v>99413</x:v>
       </x:c>
       <x:c r="DW28" s="3" t="n">
-        <x:v>57230</x:v>
+        <x:v>57226</x:v>
       </x:c>
       <x:c r="DX28" s="3" t="n">
-        <x:v>73809</x:v>
+        <x:v>73803</x:v>
       </x:c>
       <x:c r="DY28" s="3" t="n">
-        <x:v>70999</x:v>
+        <x:v>70993</x:v>
       </x:c>
       <x:c r="DZ28" s="3" t="n">
-        <x:v>91601</x:v>
+        <x:v>91593</x:v>
       </x:c>
       <x:c r="EA28" s="3" t="n">
-        <x:v>63293</x:v>
+        <x:v>63288</x:v>
       </x:c>
       <x:c r="EB28" s="3" t="n">
-        <x:v>74481</x:v>
+        <x:v>74475</x:v>
       </x:c>
       <x:c r="EC28" s="3" t="n">
-        <x:v>73557</x:v>
+        <x:v>73551</x:v>
       </x:c>
       <x:c r="ED28" s="3" t="n">
-        <x:v>106674</x:v>
+        <x:v>106665</x:v>
       </x:c>
       <x:c r="EE28" s="3" t="n">
-        <x:v>57511</x:v>
+        <x:v>57507</x:v>
       </x:c>
       <x:c r="EF28" s="3" t="n">
-        <x:v>77550</x:v>
+        <x:v>77543</x:v>
       </x:c>
       <x:c r="EG28" s="3" t="n">
-        <x:v>73335</x:v>
+        <x:v>73329</x:v>
       </x:c>
       <x:c r="EH28" s="3" t="n">
-        <x:v>94876</x:v>
+        <x:v>94868</x:v>
       </x:c>
       <x:c r="EI28" s="3" t="n">
-        <x:v>69806</x:v>
+        <x:v>69800</x:v>
       </x:c>
       <x:c r="EJ28" s="3" t="n">
-        <x:v>79027</x:v>
+        <x:v>79020</x:v>
       </x:c>
       <x:c r="EK28" s="3" t="n">
-        <x:v>75832</x:v>
+        <x:v>75826</x:v>
       </x:c>
       <x:c r="EL28" s="3" t="n">
-        <x:v>97425</x:v>
+        <x:v>97417</x:v>
       </x:c>
       <x:c r="EM28" s="3" t="n">
-        <x:v>69635</x:v>
+        <x:v>69629</x:v>
       </x:c>
       <x:c r="EN28" s="3" t="n">
-        <x:v>82999</x:v>
+        <x:v>82992</x:v>
       </x:c>
       <x:c r="EO28" s="3" t="n">
-        <x:v>74267</x:v>
+        <x:v>74261</x:v>
       </x:c>
       <x:c r="EP28" s="3" t="n">
-        <x:v>101937</x:v>
+        <x:v>101928</x:v>
       </x:c>
       <x:c r="EQ28" s="3" t="n">
-        <x:v>62178</x:v>
+        <x:v>62172</x:v>
       </x:c>
       <x:c r="ER28" s="3" t="n">
-        <x:v>81498</x:v>
+        <x:v>81491</x:v>
       </x:c>
       <x:c r="ES28" s="3" t="n">
-        <x:v>79792</x:v>
+        <x:v>79785</x:v>
       </x:c>
       <x:c r="ET28" s="3" t="n">
-        <x:v>109636</x:v>
+        <x:v>109628</x:v>
       </x:c>
       <x:c r="EU28" s="3" t="n">
-        <x:v>67977</x:v>
+        <x:v>67972</x:v>
       </x:c>
       <x:c r="EV28" s="3" t="n">
-        <x:v>91112</x:v>
+        <x:v>91104</x:v>
       </x:c>
       <x:c r="EW28" s="3" t="n">
-        <x:v>89190</x:v>
+        <x:v>89182</x:v>
       </x:c>
       <x:c r="EX28" s="3" t="n">
-        <x:v>117824</x:v>
+        <x:v>117815</x:v>
       </x:c>
       <x:c r="EY28" s="3" t="n">
-        <x:v>83042</x:v>
+        <x:v>83035</x:v>
       </x:c>
       <x:c r="EZ28" s="3" t="n">
-        <x:v>98196</x:v>
+        <x:v>98188</x:v>
       </x:c>
       <x:c r="FA28" s="3" t="n">
-        <x:v>87476</x:v>
+        <x:v>87469</x:v>
       </x:c>
       <x:c r="FB28" s="3" t="n">
-        <x:v>118333</x:v>
+        <x:v>118323</x:v>
       </x:c>
       <x:c r="FC28" s="3" t="n">
-        <x:v>84579</x:v>
+        <x:v>84572</x:v>
       </x:c>
       <x:c r="FD28" s="3" t="n">
-        <x:v>97215</x:v>
+        <x:v>97207</x:v>
       </x:c>
       <x:c r="FE28" s="3" t="n">
-        <x:v>93160</x:v>
+        <x:v>93153</x:v>
       </x:c>
       <x:c r="FF28" s="3" t="n">
-        <x:v>141535</x:v>
+        <x:v>141522</x:v>
       </x:c>
       <x:c r="FG28" s="3" t="n">
-        <x:v>89483</x:v>
+        <x:v>89476</x:v>
       </x:c>
       <x:c r="FH28" s="3" t="n">
-        <x:v>101177</x:v>
+        <x:v>101168</x:v>
       </x:c>
       <x:c r="FI28" s="3" t="n">
-        <x:v>92828</x:v>
+        <x:v>92821</x:v>
       </x:c>
       <x:c r="FJ28" s="3" t="n">
-        <x:v>129845</x:v>
+        <x:v>129833</x:v>
       </x:c>
       <x:c r="FK28" s="3" t="n">
-        <x:v>92896</x:v>
+        <x:v>92888</x:v>
       </x:c>
       <x:c r="FL28" s="3" t="n">
-        <x:v>98152</x:v>
+        <x:v>98143</x:v>
       </x:c>
       <x:c r="FM28" s="3" t="n">
-        <x:v>86662</x:v>
+        <x:v>86655</x:v>
       </x:c>
       <x:c r="FN28" s="3" t="n">
-        <x:v>115766</x:v>
+        <x:v>115756</x:v>
       </x:c>
       <x:c r="FO28" s="3" t="n">
-        <x:v>79594</x:v>
+        <x:v>79587</x:v>
       </x:c>
       <x:c r="FP28" s="3" t="n">
-        <x:v>96761</x:v>
+        <x:v>96753</x:v>
       </x:c>
       <x:c r="FQ28" s="3" t="n">
-        <x:v>91952</x:v>
+        <x:v>91944</x:v>
       </x:c>
       <x:c r="FR28" s="3" t="n">
-        <x:v>120103</x:v>
+        <x:v>120093</x:v>
       </x:c>
       <x:c r="FS28" s="3" t="n">
-        <x:v>82470</x:v>
+        <x:v>82463</x:v>
       </x:c>
       <x:c r="FT28" s="3" t="n">
-        <x:v>109623</x:v>
+        <x:v>109614</x:v>
       </x:c>
       <x:c r="FU28" s="3" t="n">
-        <x:v>102245</x:v>
+        <x:v>102237</x:v>
       </x:c>
       <x:c r="FV28" s="3" t="n">
-        <x:v>142774</x:v>
+        <x:v>142761</x:v>
       </x:c>
       <x:c r="FW28" s="3" t="n">
-        <x:v>90269</x:v>
+        <x:v>90275</x:v>
       </x:c>
       <x:c r="FX28" s="3" t="n">
-        <x:v>114824</x:v>
+        <x:v>114822</x:v>
       </x:c>
       <x:c r="FY28" s="3" t="n">
-        <x:v>109538</x:v>
+        <x:v>109542</x:v>
       </x:c>
       <x:c r="FZ28" s="3" t="n">
-        <x:v>150406</x:v>
+        <x:v>150463</x:v>
       </x:c>
       <x:c r="GA28" s="3" t="n">
-        <x:v>83136</x:v>
+        <x:v>84156</x:v>
       </x:c>
       <x:c r="GB28" s="3" t="n">
-        <x:v>110716</x:v>
+        <x:v>113529</x:v>
+      </x:c>
+      <x:c r="GC28" s="3" t="n">
+        <x:v>111268</x:v>
+      </x:c>
+      <x:c r="GD28" s="3" t="n">
+        <x:v>147501</x:v>
       </x:c>
     </x:row>
-    <x:row r="29" spans="1:184">
+    <x:row r="29" spans="1:186">
       <x:c r="B29" s="2" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C29" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D29" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E29" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F29" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G29" s="3" t="n">
         <x:v>25007</x:v>
       </x:c>
       <x:c r="H29" s="3" t="n">
         <x:v>23429</x:v>
       </x:c>
       <x:c r="I29" s="3" t="n">
         <x:v>20720</x:v>
       </x:c>
       <x:c r="J29" s="3" t="n">
         <x:v>26303</x:v>
       </x:c>
       <x:c r="K29" s="3" t="n">
         <x:v>23582</x:v>
       </x:c>
       <x:c r="L29" s="3" t="n">
         <x:v>24127</x:v>
       </x:c>
       <x:c r="M29" s="3" t="n">
         <x:v>20112</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>27846</x:v>
       </x:c>
@@ -15839,1883 +16001,1907 @@
       <x:c r="DR29" s="3" t="n">
         <x:v>90216</x:v>
       </x:c>
       <x:c r="DS29" s="3" t="n">
         <x:v>64979</x:v>
       </x:c>
       <x:c r="DT29" s="3" t="n">
         <x:v>87747</x:v>
       </x:c>
       <x:c r="DU29" s="3" t="n">
         <x:v>78065</x:v>
       </x:c>
       <x:c r="DV29" s="3" t="n">
         <x:v>109545</x:v>
       </x:c>
       <x:c r="DW29" s="3" t="n">
         <x:v>76250</x:v>
       </x:c>
       <x:c r="DX29" s="3" t="n">
         <x:v>107059</x:v>
       </x:c>
       <x:c r="DY29" s="3" t="n">
         <x:v>86794</x:v>
       </x:c>
       <x:c r="DZ29" s="3" t="n">
-        <x:v>111828</x:v>
+        <x:v>111827</x:v>
       </x:c>
       <x:c r="EA29" s="3" t="n">
         <x:v>88891</x:v>
       </x:c>
       <x:c r="EB29" s="3" t="n">
         <x:v>104386</x:v>
       </x:c>
       <x:c r="EC29" s="3" t="n">
         <x:v>79555</x:v>
       </x:c>
       <x:c r="ED29" s="3" t="n">
-        <x:v>116747</x:v>
+        <x:v>116746</x:v>
       </x:c>
       <x:c r="EE29" s="3" t="n">
         <x:v>81270</x:v>
       </x:c>
       <x:c r="EF29" s="3" t="n">
         <x:v>104622</x:v>
       </x:c>
       <x:c r="EG29" s="3" t="n">
         <x:v>87743</x:v>
       </x:c>
       <x:c r="EH29" s="3" t="n">
-        <x:v>116814</x:v>
+        <x:v>116813</x:v>
       </x:c>
       <x:c r="EI29" s="3" t="n">
         <x:v>87938</x:v>
       </x:c>
       <x:c r="EJ29" s="3" t="n">
         <x:v>106324</x:v>
       </x:c>
       <x:c r="EK29" s="3" t="n">
         <x:v>84889</x:v>
       </x:c>
       <x:c r="EL29" s="3" t="n">
-        <x:v>109606</x:v>
+        <x:v>109605</x:v>
       </x:c>
       <x:c r="EM29" s="3" t="n">
         <x:v>90136</x:v>
       </x:c>
       <x:c r="EN29" s="3" t="n">
         <x:v>111359</x:v>
       </x:c>
       <x:c r="EO29" s="3" t="n">
         <x:v>88939</x:v>
       </x:c>
       <x:c r="EP29" s="3" t="n">
-        <x:v>122823</x:v>
+        <x:v>122822</x:v>
       </x:c>
       <x:c r="EQ29" s="3" t="n">
-        <x:v>92317</x:v>
+        <x:v>92316</x:v>
       </x:c>
       <x:c r="ER29" s="3" t="n">
-        <x:v>122069</x:v>
+        <x:v>122068</x:v>
       </x:c>
       <x:c r="ES29" s="3" t="n">
-        <x:v>96532</x:v>
+        <x:v>96531</x:v>
       </x:c>
       <x:c r="ET29" s="3" t="n">
-        <x:v>130249</x:v>
+        <x:v>130250</x:v>
       </x:c>
       <x:c r="EU29" s="3" t="n">
         <x:v>96944</x:v>
       </x:c>
       <x:c r="EV29" s="3" t="n">
-        <x:v>120356</x:v>
+        <x:v>120355</x:v>
       </x:c>
       <x:c r="EW29" s="3" t="n">
-        <x:v>101195</x:v>
+        <x:v>101194</x:v>
       </x:c>
       <x:c r="EX29" s="3" t="n">
         <x:v>130064</x:v>
       </x:c>
       <x:c r="EY29" s="3" t="n">
         <x:v>99638</x:v>
       </x:c>
       <x:c r="EZ29" s="3" t="n">
-        <x:v>119184</x:v>
+        <x:v>119183</x:v>
       </x:c>
       <x:c r="FA29" s="3" t="n">
         <x:v>96596</x:v>
       </x:c>
       <x:c r="FB29" s="3" t="n">
-        <x:v>133194</x:v>
+        <x:v>133193</x:v>
       </x:c>
       <x:c r="FC29" s="3" t="n">
-        <x:v>95770</x:v>
+        <x:v>95769</x:v>
       </x:c>
       <x:c r="FD29" s="3" t="n">
         <x:v>118236</x:v>
       </x:c>
       <x:c r="FE29" s="3" t="n">
         <x:v>99190</x:v>
       </x:c>
       <x:c r="FF29" s="3" t="n">
-        <x:v>148220</x:v>
+        <x:v>148219</x:v>
       </x:c>
       <x:c r="FG29" s="3" t="n">
         <x:v>102168</x:v>
       </x:c>
       <x:c r="FH29" s="3" t="n">
-        <x:v>100323</x:v>
+        <x:v>100322</x:v>
       </x:c>
       <x:c r="FI29" s="3" t="n">
-        <x:v>95511</x:v>
+        <x:v>95510</x:v>
       </x:c>
       <x:c r="FJ29" s="3" t="n">
         <x:v>132613</x:v>
       </x:c>
       <x:c r="FK29" s="3" t="n">
         <x:v>96401</x:v>
       </x:c>
       <x:c r="FL29" s="3" t="n">
-        <x:v>115113</x:v>
+        <x:v>115112</x:v>
       </x:c>
       <x:c r="FM29" s="3" t="n">
-        <x:v>98067</x:v>
+        <x:v>98066</x:v>
       </x:c>
       <x:c r="FN29" s="3" t="n">
         <x:v>147649</x:v>
       </x:c>
       <x:c r="FO29" s="3" t="n">
         <x:v>98630</x:v>
       </x:c>
       <x:c r="FP29" s="3" t="n">
         <x:v>120026</x:v>
       </x:c>
       <x:c r="FQ29" s="3" t="n">
         <x:v>98390</x:v>
       </x:c>
       <x:c r="FR29" s="3" t="n">
-        <x:v>135819</x:v>
+        <x:v>135817</x:v>
       </x:c>
       <x:c r="FS29" s="3" t="n">
         <x:v>98670</x:v>
       </x:c>
       <x:c r="FT29" s="3" t="n">
-        <x:v>118178</x:v>
+        <x:v>118177</x:v>
       </x:c>
       <x:c r="FU29" s="3" t="n">
         <x:v>106625</x:v>
       </x:c>
       <x:c r="FV29" s="3" t="n">
-        <x:v>143253</x:v>
+        <x:v>143252</x:v>
       </x:c>
       <x:c r="FW29" s="3" t="n">
-        <x:v>106839</x:v>
+        <x:v>108048</x:v>
       </x:c>
       <x:c r="FX29" s="3" t="n">
-        <x:v>117990</x:v>
+        <x:v>119212</x:v>
       </x:c>
       <x:c r="FY29" s="3" t="n">
-        <x:v>106531</x:v>
+        <x:v>107704</x:v>
       </x:c>
       <x:c r="FZ29" s="3" t="n">
-        <x:v>141320</x:v>
+        <x:v>142515</x:v>
       </x:c>
       <x:c r="GA29" s="3" t="n">
-        <x:v>102321</x:v>
+        <x:v>108085</x:v>
       </x:c>
       <x:c r="GB29" s="3" t="n">
-        <x:v>126252</x:v>
+        <x:v>134321</x:v>
+      </x:c>
+      <x:c r="GC29" s="3" t="n">
+        <x:v>112576</x:v>
+      </x:c>
+      <x:c r="GD29" s="3" t="n">
+        <x:v>161177</x:v>
       </x:c>
     </x:row>
-    <x:row r="30" spans="1:184">
+    <x:row r="30" spans="1:186">
       <x:c r="B30" s="2" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB30" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC30" s="3" t="n">
-        <x:v>3337</x:v>
+        <x:v>3318</x:v>
       </x:c>
       <x:c r="BD30" s="3" t="n">
-        <x:v>7348</x:v>
+        <x:v>7306</x:v>
       </x:c>
       <x:c r="BE30" s="3" t="n">
-        <x:v>3941</x:v>
+        <x:v>3919</x:v>
       </x:c>
       <x:c r="BF30" s="3" t="n">
-        <x:v>5228</x:v>
+        <x:v>5198</x:v>
       </x:c>
       <x:c r="BG30" s="3" t="n">
-        <x:v>6249</x:v>
+        <x:v>6213</x:v>
       </x:c>
       <x:c r="BH30" s="3" t="n">
-        <x:v>5431</x:v>
+        <x:v>5400</x:v>
       </x:c>
       <x:c r="BI30" s="3" t="n">
-        <x:v>5570</x:v>
+        <x:v>5538</x:v>
       </x:c>
       <x:c r="BJ30" s="3" t="n">
-        <x:v>7151</x:v>
+        <x:v>7111</x:v>
       </x:c>
       <x:c r="BK30" s="3" t="n">
-        <x:v>6552</x:v>
+        <x:v>6515</x:v>
       </x:c>
       <x:c r="BL30" s="3" t="n">
-        <x:v>6600</x:v>
+        <x:v>6562</x:v>
       </x:c>
       <x:c r="BM30" s="3" t="n">
-        <x:v>5352</x:v>
+        <x:v>5321</x:v>
       </x:c>
       <x:c r="BN30" s="3" t="n">
-        <x:v>7482</x:v>
+        <x:v>7440</x:v>
       </x:c>
       <x:c r="BO30" s="3" t="n">
-        <x:v>8130</x:v>
+        <x:v>8084</x:v>
       </x:c>
       <x:c r="BP30" s="3" t="n">
-        <x:v>12131</x:v>
+        <x:v>12062</x:v>
       </x:c>
       <x:c r="BQ30" s="3" t="n">
-        <x:v>5489</x:v>
+        <x:v>5458</x:v>
       </x:c>
       <x:c r="BR30" s="3" t="n">
-        <x:v>7317</x:v>
+        <x:v>7275</x:v>
       </x:c>
       <x:c r="BS30" s="3" t="n">
-        <x:v>7365</x:v>
+        <x:v>7323</x:v>
       </x:c>
       <x:c r="BT30" s="3" t="n">
-        <x:v>10797</x:v>
+        <x:v>10735</x:v>
       </x:c>
       <x:c r="BU30" s="3" t="n">
-        <x:v>7330</x:v>
+        <x:v>7288</x:v>
       </x:c>
       <x:c r="BV30" s="3" t="n">
-        <x:v>10981</x:v>
+        <x:v>10920</x:v>
       </x:c>
       <x:c r="BW30" s="3" t="n">
-        <x:v>8996</x:v>
+        <x:v>8945</x:v>
       </x:c>
       <x:c r="BX30" s="3" t="n">
-        <x:v>12093</x:v>
+        <x:v>12025</x:v>
       </x:c>
       <x:c r="BY30" s="3" t="n">
-        <x:v>8418</x:v>
+        <x:v>8371</x:v>
       </x:c>
       <x:c r="BZ30" s="3" t="n">
-        <x:v>13221</x:v>
+        <x:v>13144</x:v>
       </x:c>
       <x:c r="CA30" s="3" t="n">
-        <x:v>14682</x:v>
+        <x:v>14599</x:v>
       </x:c>
       <x:c r="CB30" s="3" t="n">
-        <x:v>16888</x:v>
+        <x:v>16792</x:v>
       </x:c>
       <x:c r="CC30" s="3" t="n">
-        <x:v>14085</x:v>
+        <x:v>14005</x:v>
       </x:c>
       <x:c r="CD30" s="3" t="n">
-        <x:v>17462</x:v>
+        <x:v>17362</x:v>
       </x:c>
       <x:c r="CE30" s="3" t="n">
-        <x:v>14376</x:v>
+        <x:v>14294</x:v>
       </x:c>
       <x:c r="CF30" s="3" t="n">
-        <x:v>20982</x:v>
+        <x:v>20863</x:v>
       </x:c>
       <x:c r="CG30" s="3" t="n">
-        <x:v>16536</x:v>
+        <x:v>16441</x:v>
       </x:c>
       <x:c r="CH30" s="3" t="n">
-        <x:v>17385</x:v>
+        <x:v>17286</x:v>
       </x:c>
       <x:c r="CI30" s="3" t="n">
-        <x:v>13745</x:v>
+        <x:v>13667</x:v>
       </x:c>
       <x:c r="CJ30" s="3" t="n">
-        <x:v>17416</x:v>
+        <x:v>17317</x:v>
       </x:c>
       <x:c r="CK30" s="3" t="n">
-        <x:v>13625</x:v>
+        <x:v>13547</x:v>
       </x:c>
       <x:c r="CL30" s="3" t="n">
-        <x:v>16277</x:v>
+        <x:v>16184</x:v>
       </x:c>
       <x:c r="CM30" s="3" t="n">
-        <x:v>10418</x:v>
+        <x:v>10358</x:v>
       </x:c>
       <x:c r="CN30" s="3" t="n">
-        <x:v>19387</x:v>
+        <x:v>19276</x:v>
       </x:c>
       <x:c r="CO30" s="3" t="n">
-        <x:v>10907</x:v>
+        <x:v>10844</x:v>
       </x:c>
       <x:c r="CP30" s="3" t="n">
-        <x:v>13396</x:v>
+        <x:v>13321</x:v>
       </x:c>
       <x:c r="CQ30" s="3" t="n">
-        <x:v>19212</x:v>
+        <x:v>19102</x:v>
       </x:c>
       <x:c r="CR30" s="3" t="n">
-        <x:v>16589</x:v>
+        <x:v>16495</x:v>
       </x:c>
       <x:c r="CS30" s="3" t="n">
-        <x:v>10947</x:v>
+        <x:v>10884</x:v>
       </x:c>
       <x:c r="CT30" s="3" t="n">
-        <x:v>13672</x:v>
+        <x:v>13594</x:v>
       </x:c>
       <x:c r="CU30" s="3" t="n">
-        <x:v>16860</x:v>
+        <x:v>16764</x:v>
       </x:c>
       <x:c r="CV30" s="3" t="n">
-        <x:v>18371</x:v>
+        <x:v>18266</x:v>
       </x:c>
       <x:c r="CW30" s="3" t="n">
-        <x:v>12477</x:v>
+        <x:v>12405</x:v>
       </x:c>
       <x:c r="CX30" s="3" t="n">
-        <x:v>13514</x:v>
+        <x:v>13437</x:v>
       </x:c>
       <x:c r="CY30" s="3" t="n">
-        <x:v>19922</x:v>
+        <x:v>19808</x:v>
       </x:c>
       <x:c r="CZ30" s="3" t="n">
-        <x:v>19419</x:v>
+        <x:v>19308</x:v>
       </x:c>
       <x:c r="DA30" s="3" t="n">
-        <x:v>13960</x:v>
+        <x:v>13881</x:v>
       </x:c>
       <x:c r="DB30" s="3" t="n">
-        <x:v>13977</x:v>
+        <x:v>13897</x:v>
       </x:c>
       <x:c r="DC30" s="3" t="n">
-        <x:v>21444</x:v>
+        <x:v>21321</x:v>
       </x:c>
       <x:c r="DD30" s="3" t="n">
-        <x:v>23211</x:v>
+        <x:v>23079</x:v>
       </x:c>
       <x:c r="DE30" s="3" t="n">
-        <x:v>16990</x:v>
+        <x:v>16893</x:v>
       </x:c>
       <x:c r="DF30" s="3" t="n">
-        <x:v>17585</x:v>
+        <x:v>17485</x:v>
       </x:c>
       <x:c r="DG30" s="3" t="n">
-        <x:v>25466</x:v>
+        <x:v>25320</x:v>
       </x:c>
       <x:c r="DH30" s="3" t="n">
-        <x:v>25353</x:v>
+        <x:v>25208</x:v>
       </x:c>
       <x:c r="DI30" s="3" t="n">
-        <x:v>14999</x:v>
+        <x:v>14914</x:v>
       </x:c>
       <x:c r="DJ30" s="3" t="n">
-        <x:v>17645</x:v>
+        <x:v>17545</x:v>
       </x:c>
       <x:c r="DK30" s="3" t="n">
-        <x:v>25016</x:v>
+        <x:v>24873</x:v>
       </x:c>
       <x:c r="DL30" s="3" t="n">
-        <x:v>22959</x:v>
+        <x:v>22828</x:v>
       </x:c>
       <x:c r="DM30" s="3" t="n">
-        <x:v>14581</x:v>
+        <x:v>14498</x:v>
       </x:c>
       <x:c r="DN30" s="3" t="n">
-        <x:v>16702</x:v>
+        <x:v>16607</x:v>
       </x:c>
       <x:c r="DO30" s="3" t="n">
-        <x:v>15046</x:v>
+        <x:v>14960</x:v>
       </x:c>
       <x:c r="DP30" s="3" t="n">
-        <x:v>15844</x:v>
+        <x:v>15754</x:v>
       </x:c>
       <x:c r="DQ30" s="3" t="n">
-        <x:v>11001</x:v>
+        <x:v>10939</x:v>
       </x:c>
       <x:c r="DR30" s="3" t="n">
-        <x:v>15449</x:v>
+        <x:v>15360</x:v>
       </x:c>
       <x:c r="DS30" s="3" t="n">
-        <x:v>17633</x:v>
+        <x:v>17532</x:v>
       </x:c>
       <x:c r="DT30" s="3" t="n">
-        <x:v>22278</x:v>
+        <x:v>22151</x:v>
       </x:c>
       <x:c r="DU30" s="3" t="n">
-        <x:v>14326</x:v>
+        <x:v>14244</x:v>
       </x:c>
       <x:c r="DV30" s="3" t="n">
-        <x:v>17271</x:v>
+        <x:v>17174</x:v>
       </x:c>
       <x:c r="DW30" s="3" t="n">
-        <x:v>18554</x:v>
+        <x:v>18448</x:v>
       </x:c>
       <x:c r="DX30" s="3" t="n">
-        <x:v>28585</x:v>
+        <x:v>28423</x:v>
       </x:c>
       <x:c r="DY30" s="3" t="n">
-        <x:v>16091</x:v>
+        <x:v>15999</x:v>
       </x:c>
       <x:c r="DZ30" s="3" t="n">
-        <x:v>21045</x:v>
+        <x:v>20925</x:v>
       </x:c>
       <x:c r="EA30" s="3" t="n">
-        <x:v>23193</x:v>
+        <x:v>23061</x:v>
       </x:c>
       <x:c r="EB30" s="3" t="n">
-        <x:v>25801</x:v>
+        <x:v>25654</x:v>
       </x:c>
       <x:c r="EC30" s="3" t="n">
-        <x:v>12916</x:v>
+        <x:v>12842</x:v>
       </x:c>
       <x:c r="ED30" s="3" t="n">
-        <x:v>21259</x:v>
+        <x:v>21138</x:v>
       </x:c>
       <x:c r="EE30" s="3" t="n">
-        <x:v>17735</x:v>
+        <x:v>17634</x:v>
       </x:c>
       <x:c r="EF30" s="3" t="n">
-        <x:v>21446</x:v>
+        <x:v>21323</x:v>
       </x:c>
       <x:c r="EG30" s="3" t="n">
-        <x:v>15782</x:v>
+        <x:v>15692</x:v>
       </x:c>
       <x:c r="EH30" s="3" t="n">
-        <x:v>19521</x:v>
+        <x:v>19411</x:v>
       </x:c>
       <x:c r="EI30" s="3" t="n">
-        <x:v>23098</x:v>
+        <x:v>22967</x:v>
       </x:c>
       <x:c r="EJ30" s="3" t="n">
-        <x:v>24755</x:v>
+        <x:v>24614</x:v>
       </x:c>
       <x:c r="EK30" s="3" t="n">
-        <x:v>15526</x:v>
+        <x:v>15438</x:v>
       </x:c>
       <x:c r="EL30" s="3" t="n">
-        <x:v>20761</x:v>
+        <x:v>20642</x:v>
       </x:c>
       <x:c r="EM30" s="3" t="n">
-        <x:v>23787</x:v>
+        <x:v>23652</x:v>
       </x:c>
       <x:c r="EN30" s="3" t="n">
-        <x:v>27249</x:v>
+        <x:v>27093</x:v>
       </x:c>
       <x:c r="EO30" s="3" t="n">
-        <x:v>16473</x:v>
+        <x:v>16379</x:v>
       </x:c>
       <x:c r="EP30" s="3" t="n">
-        <x:v>22305</x:v>
+        <x:v>22178</x:v>
       </x:c>
       <x:c r="EQ30" s="3" t="n">
-        <x:v>24442</x:v>
+        <x:v>24302</x:v>
       </x:c>
       <x:c r="ER30" s="3" t="n">
-        <x:v>31266</x:v>
+        <x:v>31087</x:v>
       </x:c>
       <x:c r="ES30" s="3" t="n">
-        <x:v>19440</x:v>
+        <x:v>19329</x:v>
       </x:c>
       <x:c r="ET30" s="3" t="n">
-        <x:v>21976</x:v>
+        <x:v>21852</x:v>
       </x:c>
       <x:c r="EU30" s="3" t="n">
-        <x:v>28272</x:v>
+        <x:v>28111</x:v>
       </x:c>
       <x:c r="EV30" s="3" t="n">
-        <x:v>31140</x:v>
+        <x:v>30963</x:v>
       </x:c>
       <x:c r="EW30" s="3" t="n">
-        <x:v>20121</x:v>
+        <x:v>20006</x:v>
       </x:c>
       <x:c r="EX30" s="3" t="n">
-        <x:v>26007</x:v>
+        <x:v>25858</x:v>
       </x:c>
       <x:c r="EY30" s="3" t="n">
-        <x:v>28385</x:v>
+        <x:v>28223</x:v>
       </x:c>
       <x:c r="EZ30" s="3" t="n">
-        <x:v>38635</x:v>
+        <x:v>38415</x:v>
       </x:c>
       <x:c r="FA30" s="3" t="n">
-        <x:v>16310</x:v>
+        <x:v>16217</x:v>
       </x:c>
       <x:c r="FB30" s="3" t="n">
-        <x:v>28039</x:v>
+        <x:v>27879</x:v>
       </x:c>
       <x:c r="FC30" s="3" t="n">
-        <x:v>24759</x:v>
+        <x:v>24618</x:v>
       </x:c>
       <x:c r="FD30" s="3" t="n">
-        <x:v>32628</x:v>
+        <x:v>32442</x:v>
       </x:c>
       <x:c r="FE30" s="3" t="n">
-        <x:v>20387</x:v>
+        <x:v>20271</x:v>
       </x:c>
       <x:c r="FF30" s="3" t="n">
-        <x:v>30288</x:v>
+        <x:v>30115</x:v>
       </x:c>
       <x:c r="FG30" s="3" t="n">
-        <x:v>24829</x:v>
+        <x:v>24688</x:v>
       </x:c>
       <x:c r="FH30" s="3" t="n">
-        <x:v>24894</x:v>
+        <x:v>24752</x:v>
       </x:c>
       <x:c r="FI30" s="3" t="n">
-        <x:v>20576</x:v>
+        <x:v>20458</x:v>
       </x:c>
       <x:c r="FJ30" s="3" t="n">
-        <x:v>22986</x:v>
+        <x:v>22855</x:v>
       </x:c>
       <x:c r="FK30" s="3" t="n">
-        <x:v>30965</x:v>
+        <x:v>30788</x:v>
       </x:c>
       <x:c r="FL30" s="3" t="n">
-        <x:v>30983</x:v>
+        <x:v>30806</x:v>
       </x:c>
       <x:c r="FM30" s="3" t="n">
-        <x:v>18751</x:v>
+        <x:v>18644</x:v>
       </x:c>
       <x:c r="FN30" s="3" t="n">
-        <x:v>22469</x:v>
+        <x:v>22341</x:v>
       </x:c>
       <x:c r="FO30" s="3" t="n">
-        <x:v>23928</x:v>
+        <x:v>23792</x:v>
       </x:c>
       <x:c r="FP30" s="3" t="n">
-        <x:v>31932</x:v>
+        <x:v>31749</x:v>
       </x:c>
       <x:c r="FQ30" s="3" t="n">
-        <x:v>16791</x:v>
+        <x:v>16695</x:v>
       </x:c>
       <x:c r="FR30" s="3" t="n">
-        <x:v>24369</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="FS30" s="3" t="n">
-        <x:v>21259</x:v>
+        <x:v>21138</x:v>
       </x:c>
       <x:c r="FT30" s="3" t="n">
-        <x:v>28525</x:v>
+        <x:v>28362</x:v>
       </x:c>
       <x:c r="FU30" s="3" t="n">
-        <x:v>14835</x:v>
+        <x:v>14751</x:v>
       </x:c>
       <x:c r="FV30" s="3" t="n">
-        <x:v>20852</x:v>
+        <x:v>20733</x:v>
       </x:c>
       <x:c r="FW30" s="3" t="n">
-        <x:v>21412</x:v>
+        <x:v>21267</x:v>
       </x:c>
       <x:c r="FX30" s="3" t="n">
-        <x:v>23558</x:v>
+        <x:v>23614</x:v>
       </x:c>
       <x:c r="FY30" s="3" t="n">
-        <x:v>13761</x:v>
+        <x:v>13787</x:v>
       </x:c>
       <x:c r="FZ30" s="3" t="n">
-        <x:v>18379</x:v>
+        <x:v>18442</x:v>
       </x:c>
       <x:c r="GA30" s="3" t="n">
-        <x:v>23222</x:v>
+        <x:v>23046</x:v>
       </x:c>
       <x:c r="GB30" s="3" t="n">
-        <x:v>27966</x:v>
+        <x:v>28134</x:v>
+      </x:c>
+      <x:c r="GC30" s="3" t="n">
+        <x:v>18642</x:v>
+      </x:c>
+      <x:c r="GD30" s="3" t="n">
+        <x:v>17382</x:v>
       </x:c>
     </x:row>
-    <x:row r="31" spans="1:184">
+    <x:row r="31" spans="1:186">
       <x:c r="B31" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB31" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC31" s="3" t="n">
         <x:v>2068</x:v>
       </x:c>
       <x:c r="BD31" s="3" t="n">
         <x:v>2143</x:v>
       </x:c>
       <x:c r="BE31" s="3" t="n">
         <x:v>1889</x:v>
       </x:c>
       <x:c r="BF31" s="3" t="n">
         <x:v>2111</x:v>
       </x:c>
       <x:c r="BG31" s="3" t="n">
         <x:v>2572</x:v>
       </x:c>
       <x:c r="BH31" s="3" t="n">
         <x:v>2659</x:v>
       </x:c>
       <x:c r="BI31" s="3" t="n">
         <x:v>2447</x:v>
       </x:c>
       <x:c r="BJ31" s="3" t="n">
-        <x:v>3240</x:v>
+        <x:v>3239</x:v>
       </x:c>
       <x:c r="BK31" s="3" t="n">
         <x:v>3286</x:v>
       </x:c>
       <x:c r="BL31" s="3" t="n">
         <x:v>3395</x:v>
       </x:c>
       <x:c r="BM31" s="3" t="n">
         <x:v>3295</x:v>
       </x:c>
       <x:c r="BN31" s="3" t="n">
-        <x:v>4093</x:v>
+        <x:v>4091</x:v>
       </x:c>
       <x:c r="BO31" s="3" t="n">
-        <x:v>3667</x:v>
+        <x:v>3666</x:v>
       </x:c>
       <x:c r="BP31" s="3" t="n">
         <x:v>3708</x:v>
       </x:c>
       <x:c r="BQ31" s="3" t="n">
-        <x:v>3440</x:v>
+        <x:v>3439</x:v>
       </x:c>
       <x:c r="BR31" s="3" t="n">
         <x:v>4423</x:v>
       </x:c>
       <x:c r="BS31" s="3" t="n">
         <x:v>3706</x:v>
       </x:c>
       <x:c r="BT31" s="3" t="n">
         <x:v>4571</x:v>
       </x:c>
       <x:c r="BU31" s="3" t="n">
         <x:v>3710</x:v>
       </x:c>
       <x:c r="BV31" s="3" t="n">
-        <x:v>4836</x:v>
+        <x:v>4834</x:v>
       </x:c>
       <x:c r="BW31" s="3" t="n">
-        <x:v>4450</x:v>
+        <x:v>4449</x:v>
       </x:c>
       <x:c r="BX31" s="3" t="n">
-        <x:v>5418</x:v>
+        <x:v>5417</x:v>
       </x:c>
       <x:c r="BY31" s="3" t="n">
         <x:v>4798</x:v>
       </x:c>
       <x:c r="BZ31" s="3" t="n">
-        <x:v>5591</x:v>
+        <x:v>5590</x:v>
       </x:c>
       <x:c r="CA31" s="3" t="n">
-        <x:v>4903</x:v>
+        <x:v>4902</x:v>
       </x:c>
       <x:c r="CB31" s="3" t="n">
-        <x:v>5505</x:v>
+        <x:v>5504</x:v>
       </x:c>
       <x:c r="CC31" s="3" t="n">
-        <x:v>5302</x:v>
+        <x:v>5301</x:v>
       </x:c>
       <x:c r="CD31" s="3" t="n">
         <x:v>6362</x:v>
       </x:c>
       <x:c r="CE31" s="3" t="n">
-        <x:v>4923</x:v>
+        <x:v>4922</x:v>
       </x:c>
       <x:c r="CF31" s="3" t="n">
-        <x:v>5596</x:v>
+        <x:v>5595</x:v>
       </x:c>
       <x:c r="CG31" s="3" t="n">
-        <x:v>5459</x:v>
+        <x:v>5458</x:v>
       </x:c>
       <x:c r="CH31" s="3" t="n">
         <x:v>6993</x:v>
       </x:c>
       <x:c r="CI31" s="3" t="n">
-        <x:v>5039</x:v>
+        <x:v>5038</x:v>
       </x:c>
       <x:c r="CJ31" s="3" t="n">
-        <x:v>5433</x:v>
+        <x:v>5432</x:v>
       </x:c>
       <x:c r="CK31" s="3" t="n">
-        <x:v>5058</x:v>
+        <x:v>5057</x:v>
       </x:c>
       <x:c r="CL31" s="3" t="n">
         <x:v>7168</x:v>
       </x:c>
       <x:c r="CM31" s="3" t="n">
         <x:v>4407</x:v>
       </x:c>
       <x:c r="CN31" s="3" t="n">
-        <x:v>5173</x:v>
+        <x:v>5172</x:v>
       </x:c>
       <x:c r="CO31" s="3" t="n">
-        <x:v>4754</x:v>
+        <x:v>4753</x:v>
       </x:c>
       <x:c r="CP31" s="3" t="n">
         <x:v>6699</x:v>
       </x:c>
       <x:c r="CQ31" s="3" t="n">
-        <x:v>4863</x:v>
+        <x:v>4862</x:v>
       </x:c>
       <x:c r="CR31" s="3" t="n">
         <x:v>5311</x:v>
       </x:c>
       <x:c r="CS31" s="3" t="n">
         <x:v>5026</x:v>
       </x:c>
       <x:c r="CT31" s="3" t="n">
-        <x:v>7015</x:v>
+        <x:v>7014</x:v>
       </x:c>
       <x:c r="CU31" s="3" t="n">
         <x:v>5146</x:v>
       </x:c>
       <x:c r="CV31" s="3" t="n">
-        <x:v>5973</x:v>
+        <x:v>5972</x:v>
       </x:c>
       <x:c r="CW31" s="3" t="n">
-        <x:v>5596</x:v>
+        <x:v>5595</x:v>
       </x:c>
       <x:c r="CX31" s="3" t="n">
-        <x:v>8436</x:v>
+        <x:v>8435</x:v>
       </x:c>
       <x:c r="CY31" s="3" t="n">
-        <x:v>6339</x:v>
+        <x:v>6338</x:v>
       </x:c>
       <x:c r="CZ31" s="3" t="n">
-        <x:v>7797</x:v>
+        <x:v>7796</x:v>
       </x:c>
       <x:c r="DA31" s="3" t="n">
-        <x:v>6604</x:v>
+        <x:v>6603</x:v>
       </x:c>
       <x:c r="DB31" s="3" t="n">
         <x:v>9138</x:v>
       </x:c>
       <x:c r="DC31" s="3" t="n">
-        <x:v>7071</x:v>
+        <x:v>7070</x:v>
       </x:c>
       <x:c r="DD31" s="3" t="n">
-        <x:v>8084</x:v>
+        <x:v>8083</x:v>
       </x:c>
       <x:c r="DE31" s="3" t="n">
-        <x:v>7043</x:v>
+        <x:v>7042</x:v>
       </x:c>
       <x:c r="DF31" s="3" t="n">
         <x:v>10840</x:v>
       </x:c>
       <x:c r="DG31" s="3" t="n">
-        <x:v>9175</x:v>
+        <x:v>9174</x:v>
       </x:c>
       <x:c r="DH31" s="3" t="n">
-        <x:v>10489</x:v>
+        <x:v>10488</x:v>
       </x:c>
       <x:c r="DI31" s="3" t="n">
-        <x:v>8809</x:v>
+        <x:v>8808</x:v>
       </x:c>
       <x:c r="DJ31" s="3" t="n">
-        <x:v>12620</x:v>
+        <x:v>12619</x:v>
       </x:c>
       <x:c r="DK31" s="3" t="n">
-        <x:v>10408</x:v>
+        <x:v>10407</x:v>
       </x:c>
       <x:c r="DL31" s="3" t="n">
-        <x:v>13104</x:v>
+        <x:v>13103</x:v>
       </x:c>
       <x:c r="DM31" s="3" t="n">
-        <x:v>10563</x:v>
+        <x:v>10562</x:v>
       </x:c>
       <x:c r="DN31" s="3" t="n">
-        <x:v>13133</x:v>
+        <x:v>13132</x:v>
       </x:c>
       <x:c r="DO31" s="3" t="n">
-        <x:v>8222</x:v>
+        <x:v>8221</x:v>
       </x:c>
       <x:c r="DP31" s="3" t="n">
-        <x:v>8790</x:v>
+        <x:v>8789</x:v>
       </x:c>
       <x:c r="DQ31" s="3" t="n">
-        <x:v>7419</x:v>
+        <x:v>7418</x:v>
       </x:c>
       <x:c r="DR31" s="3" t="n">
         <x:v>10699</x:v>
       </x:c>
       <x:c r="DS31" s="3" t="n">
-        <x:v>7735</x:v>
+        <x:v>7734</x:v>
       </x:c>
       <x:c r="DT31" s="3" t="n">
-        <x:v>8905</x:v>
+        <x:v>8904</x:v>
       </x:c>
       <x:c r="DU31" s="3" t="n">
-        <x:v>7724</x:v>
+        <x:v>7723</x:v>
       </x:c>
       <x:c r="DV31" s="3" t="n">
         <x:v>11046</x:v>
       </x:c>
       <x:c r="DW31" s="3" t="n">
-        <x:v>9162</x:v>
+        <x:v>9161</x:v>
       </x:c>
       <x:c r="DX31" s="3" t="n">
-        <x:v>10806</x:v>
+        <x:v>10805</x:v>
       </x:c>
       <x:c r="DY31" s="3" t="n">
-        <x:v>8697</x:v>
+        <x:v>8696</x:v>
       </x:c>
       <x:c r="DZ31" s="3" t="n">
         <x:v>12476</x:v>
       </x:c>
       <x:c r="EA31" s="3" t="n">
-        <x:v>11114</x:v>
+        <x:v>11113</x:v>
       </x:c>
       <x:c r="EB31" s="3" t="n">
-        <x:v>11152</x:v>
+        <x:v>11151</x:v>
       </x:c>
       <x:c r="EC31" s="3" t="n">
-        <x:v>9015</x:v>
+        <x:v>9014</x:v>
       </x:c>
       <x:c r="ED31" s="3" t="n">
         <x:v>13111</x:v>
       </x:c>
       <x:c r="EE31" s="3" t="n">
-        <x:v>11441</x:v>
+        <x:v>11440</x:v>
       </x:c>
       <x:c r="EF31" s="3" t="n">
-        <x:v>12432</x:v>
+        <x:v>12431</x:v>
       </x:c>
       <x:c r="EG31" s="3" t="n">
-        <x:v>10846</x:v>
+        <x:v>10845</x:v>
       </x:c>
       <x:c r="EH31" s="3" t="n">
-        <x:v>14804</x:v>
+        <x:v>14803</x:v>
       </x:c>
       <x:c r="EI31" s="3" t="n">
-        <x:v>12612</x:v>
+        <x:v>12611</x:v>
       </x:c>
       <x:c r="EJ31" s="3" t="n">
-        <x:v>12915</x:v>
+        <x:v>12914</x:v>
       </x:c>
       <x:c r="EK31" s="3" t="n">
-        <x:v>11393</x:v>
+        <x:v>11392</x:v>
       </x:c>
       <x:c r="EL31" s="3" t="n">
-        <x:v>14856</x:v>
+        <x:v>14855</x:v>
       </x:c>
       <x:c r="EM31" s="3" t="n">
-        <x:v>11997</x:v>
+        <x:v>11996</x:v>
       </x:c>
       <x:c r="EN31" s="3" t="n">
-        <x:v>12751</x:v>
+        <x:v>12750</x:v>
       </x:c>
       <x:c r="EO31" s="3" t="n">
-        <x:v>11026</x:v>
+        <x:v>11025</x:v>
       </x:c>
       <x:c r="EP31" s="3" t="n">
         <x:v>15330</x:v>
       </x:c>
       <x:c r="EQ31" s="3" t="n">
-        <x:v>12085</x:v>
+        <x:v>12084</x:v>
       </x:c>
       <x:c r="ER31" s="3" t="n">
-        <x:v>13860</x:v>
+        <x:v>13859</x:v>
       </x:c>
       <x:c r="ES31" s="3" t="n">
         <x:v>12443</x:v>
       </x:c>
       <x:c r="ET31" s="3" t="n">
-        <x:v>15952</x:v>
+        <x:v>15951</x:v>
       </x:c>
       <x:c r="EU31" s="3" t="n">
         <x:v>12216</x:v>
       </x:c>
       <x:c r="EV31" s="3" t="n">
-        <x:v>13633</x:v>
+        <x:v>13632</x:v>
       </x:c>
       <x:c r="EW31" s="3" t="n">
         <x:v>12798</x:v>
       </x:c>
       <x:c r="EX31" s="3" t="n">
-        <x:v>15625</x:v>
+        <x:v>15623</x:v>
       </x:c>
       <x:c r="EY31" s="3" t="n">
-        <x:v>13073</x:v>
+        <x:v>13072</x:v>
       </x:c>
       <x:c r="EZ31" s="3" t="n">
-        <x:v>13156</x:v>
+        <x:v>13155</x:v>
       </x:c>
       <x:c r="FA31" s="3" t="n">
-        <x:v>12736</x:v>
+        <x:v>12735</x:v>
       </x:c>
       <x:c r="FB31" s="3" t="n">
         <x:v>15574</x:v>
       </x:c>
       <x:c r="FC31" s="3" t="n">
-        <x:v>13679</x:v>
+        <x:v>13678</x:v>
       </x:c>
       <x:c r="FD31" s="3" t="n">
-        <x:v>14256</x:v>
+        <x:v>14255</x:v>
       </x:c>
       <x:c r="FE31" s="3" t="n">
-        <x:v>13879</x:v>
+        <x:v>13878</x:v>
       </x:c>
       <x:c r="FF31" s="3" t="n">
-        <x:v>16347</x:v>
+        <x:v>16346</x:v>
       </x:c>
       <x:c r="FG31" s="3" t="n">
-        <x:v>14408</x:v>
+        <x:v>14407</x:v>
       </x:c>
       <x:c r="FH31" s="3" t="n">
-        <x:v>11942</x:v>
+        <x:v>11941</x:v>
       </x:c>
       <x:c r="FI31" s="3" t="n">
-        <x:v>12496</x:v>
+        <x:v>12495</x:v>
       </x:c>
       <x:c r="FJ31" s="3" t="n">
-        <x:v>16176</x:v>
+        <x:v>16175</x:v>
       </x:c>
       <x:c r="FK31" s="3" t="n">
-        <x:v>12768</x:v>
+        <x:v>12767</x:v>
       </x:c>
       <x:c r="FL31" s="3" t="n">
-        <x:v>15561</x:v>
+        <x:v>15560</x:v>
       </x:c>
       <x:c r="FM31" s="3" t="n">
-        <x:v>14414</x:v>
+        <x:v>14413</x:v>
       </x:c>
       <x:c r="FN31" s="3" t="n">
-        <x:v>16053</x:v>
+        <x:v>16052</x:v>
       </x:c>
       <x:c r="FO31" s="3" t="n">
-        <x:v>14076</x:v>
+        <x:v>14075</x:v>
       </x:c>
       <x:c r="FP31" s="3" t="n">
-        <x:v>14994</x:v>
+        <x:v>14993</x:v>
       </x:c>
       <x:c r="FQ31" s="3" t="n">
-        <x:v>14180</x:v>
+        <x:v>14179</x:v>
       </x:c>
       <x:c r="FR31" s="3" t="n">
-        <x:v>15470</x:v>
+        <x:v>15469</x:v>
       </x:c>
       <x:c r="FS31" s="3" t="n">
-        <x:v>17743</x:v>
+        <x:v>17742</x:v>
       </x:c>
       <x:c r="FT31" s="3" t="n">
-        <x:v>18134</x:v>
+        <x:v>18133</x:v>
       </x:c>
       <x:c r="FU31" s="3" t="n">
-        <x:v>17442</x:v>
+        <x:v>17441</x:v>
       </x:c>
       <x:c r="FV31" s="3" t="n">
-        <x:v>19747</x:v>
+        <x:v>19746</x:v>
       </x:c>
       <x:c r="FW31" s="3" t="n">
-        <x:v>18582</x:v>
+        <x:v>18594</x:v>
       </x:c>
       <x:c r="FX31" s="3" t="n">
-        <x:v>19235</x:v>
+        <x:v>19246</x:v>
       </x:c>
       <x:c r="FY31" s="3" t="n">
-        <x:v>17409</x:v>
+        <x:v>17411</x:v>
       </x:c>
       <x:c r="FZ31" s="3" t="n">
-        <x:v>20415</x:v>
+        <x:v>20400</x:v>
       </x:c>
       <x:c r="GA31" s="3" t="n">
-        <x:v>16332</x:v>
+        <x:v>17073</x:v>
       </x:c>
       <x:c r="GB31" s="3" t="n">
-        <x:v>20522</x:v>
+        <x:v>22339</x:v>
+      </x:c>
+      <x:c r="GC31" s="3" t="n">
+        <x:v>17411</x:v>
+      </x:c>
+      <x:c r="GD31" s="3" t="n">
+        <x:v>26594</x:v>
       </x:c>
     </x:row>
-    <x:row r="32" spans="1:184">
+    <x:row r="32" spans="1:186">
       <x:c r="B32" s="2" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB32" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC32" s="3" t="n">
-        <x:v>26021</x:v>
+        <x:v>26056</x:v>
       </x:c>
       <x:c r="BD32" s="3" t="n">
-        <x:v>30693</x:v>
+        <x:v>30735</x:v>
       </x:c>
       <x:c r="BE32" s="3" t="n">
-        <x:v>25950</x:v>
+        <x:v>25985</x:v>
       </x:c>
       <x:c r="BF32" s="3" t="n">
-        <x:v>40500</x:v>
+        <x:v>40556</x:v>
       </x:c>
       <x:c r="BG32" s="3" t="n">
-        <x:v>30204</x:v>
+        <x:v>30245</x:v>
       </x:c>
       <x:c r="BH32" s="3" t="n">
-        <x:v>36819</x:v>
+        <x:v>36869</x:v>
       </x:c>
       <x:c r="BI32" s="3" t="n">
-        <x:v>32269</x:v>
+        <x:v>32313</x:v>
       </x:c>
       <x:c r="BJ32" s="3" t="n">
-        <x:v>48426</x:v>
+        <x:v>48492</x:v>
       </x:c>
       <x:c r="BK32" s="3" t="n">
-        <x:v>31868</x:v>
+        <x:v>31912</x:v>
       </x:c>
       <x:c r="BL32" s="3" t="n">
-        <x:v>40807</x:v>
+        <x:v>40863</x:v>
       </x:c>
       <x:c r="BM32" s="3" t="n">
-        <x:v>38069</x:v>
+        <x:v>38121</x:v>
       </x:c>
       <x:c r="BN32" s="3" t="n">
-        <x:v>51616</x:v>
+        <x:v>51685</x:v>
       </x:c>
       <x:c r="BO32" s="3" t="n">
-        <x:v>34319</x:v>
+        <x:v>34366</x:v>
       </x:c>
       <x:c r="BP32" s="3" t="n">
-        <x:v>41436</x:v>
+        <x:v>41492</x:v>
       </x:c>
       <x:c r="BQ32" s="3" t="n">
-        <x:v>46824</x:v>
+        <x:v>46888</x:v>
       </x:c>
       <x:c r="BR32" s="3" t="n">
-        <x:v>58517</x:v>
+        <x:v>58596</x:v>
       </x:c>
       <x:c r="BS32" s="3" t="n">
-        <x:v>33730</x:v>
+        <x:v>33775</x:v>
       </x:c>
       <x:c r="BT32" s="3" t="n">
-        <x:v>46768</x:v>
+        <x:v>46831</x:v>
       </x:c>
       <x:c r="BU32" s="3" t="n">
-        <x:v>42854</x:v>
+        <x:v>42912</x:v>
       </x:c>
       <x:c r="BV32" s="3" t="n">
-        <x:v>56575</x:v>
+        <x:v>56653</x:v>
       </x:c>
       <x:c r="BW32" s="3" t="n">
-        <x:v>36525</x:v>
+        <x:v>36575</x:v>
       </x:c>
       <x:c r="BX32" s="3" t="n">
-        <x:v>45667</x:v>
+        <x:v>45729</x:v>
       </x:c>
       <x:c r="BY32" s="3" t="n">
-        <x:v>43119</x:v>
+        <x:v>43178</x:v>
       </x:c>
       <x:c r="BZ32" s="3" t="n">
-        <x:v>60046</x:v>
+        <x:v>60126</x:v>
       </x:c>
       <x:c r="CA32" s="3" t="n">
-        <x:v>38546</x:v>
+        <x:v>38599</x:v>
       </x:c>
       <x:c r="CB32" s="3" t="n">
-        <x:v>47869</x:v>
+        <x:v>47933</x:v>
       </x:c>
       <x:c r="CC32" s="3" t="n">
-        <x:v>48482</x:v>
+        <x:v>48547</x:v>
       </x:c>
       <x:c r="CD32" s="3" t="n">
-        <x:v>57245</x:v>
+        <x:v>57324</x:v>
       </x:c>
       <x:c r="CE32" s="3" t="n">
-        <x:v>35561</x:v>
+        <x:v>35610</x:v>
       </x:c>
       <x:c r="CF32" s="3" t="n">
-        <x:v>47189</x:v>
+        <x:v>47253</x:v>
       </x:c>
       <x:c r="CG32" s="3" t="n">
-        <x:v>44731</x:v>
+        <x:v>44792</x:v>
       </x:c>
       <x:c r="CH32" s="3" t="n">
-        <x:v>60908</x:v>
+        <x:v>60990</x:v>
       </x:c>
       <x:c r="CI32" s="3" t="n">
-        <x:v>40138</x:v>
+        <x:v>40193</x:v>
       </x:c>
       <x:c r="CJ32" s="3" t="n">
-        <x:v>50958</x:v>
+        <x:v>51027</x:v>
       </x:c>
       <x:c r="CK32" s="3" t="n">
-        <x:v>44499</x:v>
+        <x:v>44560</x:v>
       </x:c>
       <x:c r="CL32" s="3" t="n">
-        <x:v>59764</x:v>
+        <x:v>59845</x:v>
       </x:c>
       <x:c r="CM32" s="3" t="n">
-        <x:v>40326</x:v>
+        <x:v>40381</x:v>
       </x:c>
       <x:c r="CN32" s="3" t="n">
-        <x:v>52820</x:v>
+        <x:v>52891</x:v>
       </x:c>
       <x:c r="CO32" s="3" t="n">
-        <x:v>46592</x:v>
+        <x:v>46655</x:v>
       </x:c>
       <x:c r="CP32" s="3" t="n">
-        <x:v>55459</x:v>
+        <x:v>55536</x:v>
       </x:c>
       <x:c r="CQ32" s="3" t="n">
-        <x:v>40343</x:v>
+        <x:v>40398</x:v>
       </x:c>
       <x:c r="CR32" s="3" t="n">
-        <x:v>51854</x:v>
+        <x:v>51925</x:v>
       </x:c>
       <x:c r="CS32" s="3" t="n">
-        <x:v>47992</x:v>
+        <x:v>48057</x:v>
       </x:c>
       <x:c r="CT32" s="3" t="n">
-        <x:v>59308</x:v>
+        <x:v>59389</x:v>
       </x:c>
       <x:c r="CU32" s="3" t="n">
-        <x:v>38106</x:v>
+        <x:v>38158</x:v>
       </x:c>
       <x:c r="CV32" s="3" t="n">
-        <x:v>51622</x:v>
+        <x:v>51692</x:v>
       </x:c>
       <x:c r="CW32" s="3" t="n">
-        <x:v>47226</x:v>
+        <x:v>47291</x:v>
       </x:c>
       <x:c r="CX32" s="3" t="n">
-        <x:v>63195</x:v>
+        <x:v>63280</x:v>
       </x:c>
       <x:c r="CY32" s="3" t="n">
-        <x:v>38736</x:v>
+        <x:v>38789</x:v>
       </x:c>
       <x:c r="CZ32" s="3" t="n">
-        <x:v>54218</x:v>
+        <x:v>54292</x:v>
       </x:c>
       <x:c r="DA32" s="3" t="n">
-        <x:v>43630</x:v>
+        <x:v>43689</x:v>
       </x:c>
       <x:c r="DB32" s="3" t="n">
-        <x:v>67881</x:v>
+        <x:v>67973</x:v>
       </x:c>
       <x:c r="DC32" s="3" t="n">
-        <x:v>38567</x:v>
+        <x:v>38619</x:v>
       </x:c>
       <x:c r="DD32" s="3" t="n">
-        <x:v>62554</x:v>
+        <x:v>62639</x:v>
       </x:c>
       <x:c r="DE32" s="3" t="n">
-        <x:v>52579</x:v>
+        <x:v>52650</x:v>
       </x:c>
       <x:c r="DF32" s="3" t="n">
-        <x:v>67530</x:v>
+        <x:v>67623</x:v>
       </x:c>
       <x:c r="DG32" s="3" t="n">
-        <x:v>47903</x:v>
+        <x:v>47968</x:v>
       </x:c>
       <x:c r="DH32" s="3" t="n">
-        <x:v>66746</x:v>
+        <x:v>66836</x:v>
       </x:c>
       <x:c r="DI32" s="3" t="n">
-        <x:v>55383</x:v>
+        <x:v>55458</x:v>
       </x:c>
       <x:c r="DJ32" s="3" t="n">
-        <x:v>77211</x:v>
+        <x:v>77317</x:v>
       </x:c>
       <x:c r="DK32" s="3" t="n">
-        <x:v>55032</x:v>
+        <x:v>55107</x:v>
       </x:c>
       <x:c r="DL32" s="3" t="n">
-        <x:v>64118</x:v>
+        <x:v>64205</x:v>
       </x:c>
       <x:c r="DM32" s="3" t="n">
-        <x:v>62773</x:v>
+        <x:v>62859</x:v>
       </x:c>
       <x:c r="DN32" s="3" t="n">
-        <x:v>80886</x:v>
+        <x:v>80996</x:v>
       </x:c>
       <x:c r="DO32" s="3" t="n">
-        <x:v>45248</x:v>
+        <x:v>45310</x:v>
       </x:c>
       <x:c r="DP32" s="3" t="n">
-        <x:v>55784</x:v>
+        <x:v>55860</x:v>
       </x:c>
       <x:c r="DQ32" s="3" t="n">
-        <x:v>51370</x:v>
+        <x:v>51440</x:v>
       </x:c>
       <x:c r="DR32" s="3" t="n">
-        <x:v>64397</x:v>
+        <x:v>64484</x:v>
       </x:c>
       <x:c r="DS32" s="3" t="n">
-        <x:v>39922</x:v>
+        <x:v>39977</x:v>
       </x:c>
       <x:c r="DT32" s="3" t="n">
-        <x:v>57983</x:v>
+        <x:v>58062</x:v>
       </x:c>
       <x:c r="DU32" s="3" t="n">
-        <x:v>57308</x:v>
+        <x:v>57386</x:v>
       </x:c>
       <x:c r="DV32" s="3" t="n">
-        <x:v>82847</x:v>
+        <x:v>82958</x:v>
       </x:c>
       <x:c r="DW32" s="3" t="n">
-        <x:v>48695</x:v>
+        <x:v>48761</x:v>
       </x:c>
       <x:c r="DX32" s="3" t="n">
-        <x:v>69027</x:v>
+        <x:v>69120</x:v>
       </x:c>
       <x:c r="DY32" s="3" t="n">
-        <x:v>63503</x:v>
+        <x:v>63589</x:v>
       </x:c>
       <x:c r="DZ32" s="3" t="n">
-        <x:v>79436</x:v>
+        <x:v>79544</x:v>
       </x:c>
       <x:c r="EA32" s="3" t="n">
-        <x:v>54716</x:v>
+        <x:v>54790</x:v>
       </x:c>
       <x:c r="EB32" s="3" t="n">
-        <x:v>68426</x:v>
+        <x:v>68518</x:v>
       </x:c>
       <x:c r="EC32" s="3" t="n">
-        <x:v>58609</x:v>
+        <x:v>58688</x:v>
       </x:c>
       <x:c r="ED32" s="3" t="n">
-        <x:v>83720</x:v>
+        <x:v>83835</x:v>
       </x:c>
       <x:c r="EE32" s="3" t="n">
-        <x:v>52046</x:v>
+        <x:v>52116</x:v>
       </x:c>
       <x:c r="EF32" s="3" t="n">
-        <x:v>71558</x:v>
+        <x:v>71655</x:v>
       </x:c>
       <x:c r="EG32" s="3" t="n">
-        <x:v>61801</x:v>
+        <x:v>61885</x:v>
       </x:c>
       <x:c r="EH32" s="3" t="n">
-        <x:v>83373</x:v>
+        <x:v>83486</x:v>
       </x:c>
       <x:c r="EI32" s="3" t="n">
-        <x:v>51732</x:v>
+        <x:v>51802</x:v>
       </x:c>
       <x:c r="EJ32" s="3" t="n">
-        <x:v>69029</x:v>
+        <x:v>69123</x:v>
       </x:c>
       <x:c r="EK32" s="3" t="n">
-        <x:v>58361</x:v>
+        <x:v>58441</x:v>
       </x:c>
       <x:c r="EL32" s="3" t="n">
-        <x:v>74382</x:v>
+        <x:v>74481</x:v>
       </x:c>
       <x:c r="EM32" s="3" t="n">
-        <x:v>54190</x:v>
+        <x:v>54263</x:v>
       </x:c>
       <x:c r="EN32" s="3" t="n">
-        <x:v>71957</x:v>
+        <x:v>72054</x:v>
       </x:c>
       <x:c r="EO32" s="3" t="n">
-        <x:v>62051</x:v>
+        <x:v>62135</x:v>
       </x:c>
       <x:c r="EP32" s="3" t="n">
-        <x:v>86032</x:v>
+        <x:v>86149</x:v>
       </x:c>
       <x:c r="EQ32" s="3" t="n">
-        <x:v>55808</x:v>
+        <x:v>55884</x:v>
       </x:c>
       <x:c r="ER32" s="3" t="n">
-        <x:v>77740</x:v>
+        <x:v>77845</x:v>
       </x:c>
       <x:c r="ES32" s="3" t="n">
-        <x:v>64976</x:v>
+        <x:v>65064</x:v>
       </x:c>
       <x:c r="ET32" s="3" t="n">
-        <x:v>93223</x:v>
+        <x:v>93348</x:v>
       </x:c>
       <x:c r="EU32" s="3" t="n">
-        <x:v>56422</x:v>
+        <x:v>56498</x:v>
       </x:c>
       <x:c r="EV32" s="3" t="n">
-        <x:v>76171</x:v>
+        <x:v>76274</x:v>
       </x:c>
       <x:c r="EW32" s="3" t="n">
-        <x:v>68786</x:v>
+        <x:v>68879</x:v>
       </x:c>
       <x:c r="EX32" s="3" t="n">
-        <x:v>89294</x:v>
+        <x:v>89415</x:v>
       </x:c>
       <x:c r="EY32" s="3" t="n">
-        <x:v>58086</x:v>
+        <x:v>58164</x:v>
       </x:c>
       <x:c r="EZ32" s="3" t="n">
-        <x:v>67707</x:v>
+        <x:v>67799</x:v>
       </x:c>
       <x:c r="FA32" s="3" t="n">
-        <x:v>68009</x:v>
+        <x:v>68101</x:v>
       </x:c>
       <x:c r="FB32" s="3" t="n">
-        <x:v>90464</x:v>
+        <x:v>90587</x:v>
       </x:c>
       <x:c r="FC32" s="3" t="n">
-        <x:v>57121</x:v>
+        <x:v>57199</x:v>
       </x:c>
       <x:c r="FD32" s="3" t="n">
-        <x:v>71708</x:v>
+        <x:v>71806</x:v>
       </x:c>
       <x:c r="FE32" s="3" t="n">
-        <x:v>64918</x:v>
+        <x:v>65006</x:v>
       </x:c>
       <x:c r="FF32" s="3" t="n">
-        <x:v>102699</x:v>
+        <x:v>102837</x:v>
       </x:c>
       <x:c r="FG32" s="3" t="n">
-        <x:v>62945</x:v>
+        <x:v>63031</x:v>
       </x:c>
       <x:c r="FH32" s="3" t="n">
-        <x:v>63840</x:v>
+        <x:v>63926</x:v>
       </x:c>
       <x:c r="FI32" s="3" t="n">
-        <x:v>62666</x:v>
+        <x:v>62751</x:v>
       </x:c>
       <x:c r="FJ32" s="3" t="n">
-        <x:v>94077</x:v>
+        <x:v>94204</x:v>
       </x:c>
       <x:c r="FK32" s="3" t="n">
-        <x:v>52317</x:v>
+        <x:v>52388</x:v>
       </x:c>
       <x:c r="FL32" s="3" t="n">
-        <x:v>68453</x:v>
+        <x:v>68546</x:v>
       </x:c>
       <x:c r="FM32" s="3" t="n">
-        <x:v>65102</x:v>
+        <x:v>65190</x:v>
       </x:c>
       <x:c r="FN32" s="3" t="n">
-        <x:v>110413</x:v>
+        <x:v>110562</x:v>
       </x:c>
       <x:c r="FO32" s="3" t="n">
-        <x:v>60603</x:v>
+        <x:v>60685</x:v>
       </x:c>
       <x:c r="FP32" s="3" t="n">
-        <x:v>73071</x:v>
+        <x:v>73170</x:v>
       </x:c>
       <x:c r="FQ32" s="3" t="n">
-        <x:v>67875</x:v>
+        <x:v>67967</x:v>
       </x:c>
       <x:c r="FR32" s="3" t="n">
-        <x:v>96899</x:v>
+        <x:v>97030</x:v>
       </x:c>
       <x:c r="FS32" s="3" t="n">
-        <x:v>59394</x:v>
+        <x:v>59475</x:v>
       </x:c>
       <x:c r="FT32" s="3" t="n">
-        <x:v>71504</x:v>
+        <x:v>71600</x:v>
       </x:c>
       <x:c r="FU32" s="3" t="n">
-        <x:v>74352</x:v>
+        <x:v>74452</x:v>
       </x:c>
       <x:c r="FV32" s="3" t="n">
-        <x:v>103072</x:v>
+        <x:v>103213</x:v>
       </x:c>
       <x:c r="FW32" s="3" t="n">
-        <x:v>66874</x:v>
+        <x:v>68138</x:v>
       </x:c>
       <x:c r="FX32" s="3" t="n">
-        <x:v>75223</x:v>
+        <x:v>76296</x:v>
       </x:c>
       <x:c r="FY32" s="3" t="n">
-        <x:v>75296</x:v>
+        <x:v>76612</x:v>
       </x:c>
       <x:c r="FZ32" s="3" t="n">
-        <x:v>102536</x:v>
+        <x:v>103672</x:v>
       </x:c>
       <x:c r="GA32" s="3" t="n">
-        <x:v>62767</x:v>
+        <x:v>67966</x:v>
       </x:c>
       <x:c r="GB32" s="3" t="n">
-        <x:v>77764</x:v>
+        <x:v>83848</x:v>
+      </x:c>
+      <x:c r="GC32" s="3" t="n">
+        <x:v>76523</x:v>
+      </x:c>
+      <x:c r="GD32" s="3" t="n">
+        <x:v>117201</x:v>
       </x:c>
     </x:row>
-    <x:row r="33" spans="1:184">
+    <x:row r="33" spans="1:186">
       <x:c r="B33" s="2" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C33" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D33" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G33" s="3" t="n">
         <x:v>787</x:v>
       </x:c>
       <x:c r="H33" s="3" t="n">
         <x:v>787</x:v>
       </x:c>
       <x:c r="I33" s="3" t="n">
         <x:v>787</x:v>
       </x:c>
       <x:c r="J33" s="3" t="n">
         <x:v>787</x:v>
       </x:c>
       <x:c r="K33" s="3" t="n">
         <x:v>857</x:v>
       </x:c>
       <x:c r="L33" s="3" t="n">
         <x:v>857</x:v>
       </x:c>
       <x:c r="M33" s="3" t="n">
         <x:v>857</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>842</x:v>
       </x:c>
@@ -18202,1724 +18388,1748 @@
       <x:c r="FS33" s="3" t="n">
         <x:v>74</x:v>
       </x:c>
       <x:c r="FT33" s="3" t="n">
         <x:v>2155</x:v>
       </x:c>
       <x:c r="FU33" s="3" t="n">
         <x:v>441</x:v>
       </x:c>
       <x:c r="FV33" s="3" t="n">
         <x:v>73</x:v>
       </x:c>
       <x:c r="FW33" s="3" t="n">
         <x:v>126</x:v>
       </x:c>
       <x:c r="FX33" s="3" t="n">
         <x:v>2206</x:v>
       </x:c>
       <x:c r="FY33" s="3" t="n">
         <x:v>494</x:v>
       </x:c>
       <x:c r="FZ33" s="3" t="n">
         <x:v>123</x:v>
       </x:c>
       <x:c r="GA33" s="3" t="n">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="GB33" s="3" t="n">
-        <x:v>2207</x:v>
+        <x:v>2208</x:v>
+      </x:c>
+      <x:c r="GC33" s="3" t="n">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="GD33" s="3" t="n">
+        <x:v>124</x:v>
       </x:c>
     </x:row>
-    <x:row r="34" spans="1:184">
+    <x:row r="34" spans="1:186">
       <x:c r="B34" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C34" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D34" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E34" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F34" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G34" s="3" t="n">
-        <x:v>27290</x:v>
+        <x:v>27235</x:v>
       </x:c>
       <x:c r="H34" s="3" t="n">
-        <x:v>27079</x:v>
+        <x:v>27025</x:v>
       </x:c>
       <x:c r="I34" s="3" t="n">
-        <x:v>22895</x:v>
+        <x:v>22849</x:v>
       </x:c>
       <x:c r="J34" s="3" t="n">
-        <x:v>28128</x:v>
+        <x:v>28072</x:v>
       </x:c>
       <x:c r="K34" s="3" t="n">
-        <x:v>30078</x:v>
+        <x:v>30017</x:v>
       </x:c>
       <x:c r="L34" s="3" t="n">
-        <x:v>30380</x:v>
+        <x:v>30319</x:v>
       </x:c>
       <x:c r="M34" s="3" t="n">
-        <x:v>25732</x:v>
+        <x:v>25681</x:v>
       </x:c>
       <x:c r="N34" s="3" t="n">
-        <x:v>32998</x:v>
+        <x:v>32932</x:v>
       </x:c>
       <x:c r="O34" s="3" t="n">
-        <x:v>32716</x:v>
+        <x:v>32650</x:v>
       </x:c>
       <x:c r="P34" s="3" t="n">
-        <x:v>33780</x:v>
+        <x:v>33712</x:v>
       </x:c>
       <x:c r="Q34" s="3" t="n">
-        <x:v>28084</x:v>
+        <x:v>28028</x:v>
       </x:c>
       <x:c r="R34" s="3" t="n">
-        <x:v>36096</x:v>
+        <x:v>36024</x:v>
       </x:c>
       <x:c r="S34" s="3" t="n">
-        <x:v>36284</x:v>
+        <x:v>36211</x:v>
       </x:c>
       <x:c r="T34" s="3" t="n">
-        <x:v>36118</x:v>
+        <x:v>36046</x:v>
       </x:c>
       <x:c r="U34" s="3" t="n">
-        <x:v>30051</x:v>
+        <x:v>29990</x:v>
       </x:c>
       <x:c r="V34" s="3" t="n">
-        <x:v>39154</x:v>
+        <x:v>39076</x:v>
       </x:c>
       <x:c r="W34" s="3" t="n">
-        <x:v>40368</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="X34" s="3" t="n">
-        <x:v>41587</x:v>
+        <x:v>41503</x:v>
       </x:c>
       <x:c r="Y34" s="3" t="n">
-        <x:v>34921</x:v>
+        <x:v>34851</x:v>
       </x:c>
       <x:c r="Z34" s="3" t="n">
-        <x:v>45279</x:v>
+        <x:v>45189</x:v>
       </x:c>
       <x:c r="AA34" s="3" t="n">
-        <x:v>41356</x:v>
+        <x:v>41273</x:v>
       </x:c>
       <x:c r="AB34" s="3" t="n">
-        <x:v>42580</x:v>
+        <x:v>42495</x:v>
       </x:c>
       <x:c r="AC34" s="3" t="n">
-        <x:v>35897</x:v>
+        <x:v>35825</x:v>
       </x:c>
       <x:c r="AD34" s="3" t="n">
+        <x:v>47039</x:v>
+      </x:c>
+      <x:c r="AE34" s="3" t="n">
+        <x:v>43158</x:v>
+      </x:c>
+      <x:c r="AF34" s="3" t="n">
+        <x:v>45899</x:v>
+      </x:c>
+      <x:c r="AG34" s="3" t="n">
+        <x:v>38156</x:v>
+      </x:c>
+      <x:c r="AH34" s="3" t="n">
+        <x:v>49359</x:v>
+      </x:c>
+      <x:c r="AI34" s="3" t="n">
+        <x:v>45974</x:v>
+      </x:c>
+      <x:c r="AJ34" s="3" t="n">
+        <x:v>48091</x:v>
+      </x:c>
+      <x:c r="AK34" s="3" t="n">
+        <x:v>39295</x:v>
+      </x:c>
+      <x:c r="AL34" s="3" t="n">
+        <x:v>52469</x:v>
+      </x:c>
+      <x:c r="AM34" s="3" t="n">
+        <x:v>48701</x:v>
+      </x:c>
+      <x:c r="AN34" s="3" t="n">
+        <x:v>52280</x:v>
+      </x:c>
+      <x:c r="AO34" s="3" t="n">
+        <x:v>43124</x:v>
+      </x:c>
+      <x:c r="AP34" s="3" t="n">
+        <x:v>56304</x:v>
+      </x:c>
+      <x:c r="AQ34" s="3" t="n">
+        <x:v>47946</x:v>
+      </x:c>
+      <x:c r="AR34" s="3" t="n">
+        <x:v>49576</x:v>
+      </x:c>
+      <x:c r="AS34" s="3" t="n">
+        <x:v>40711</x:v>
+      </x:c>
+      <x:c r="AT34" s="3" t="n">
+        <x:v>54201</x:v>
+      </x:c>
+      <x:c r="AU34" s="3" t="n">
+        <x:v>43518</x:v>
+      </x:c>
+      <x:c r="AV34" s="3" t="n">
+        <x:v>45659</x:v>
+      </x:c>
+      <x:c r="AW34" s="3" t="n">
+        <x:v>36729</x:v>
+      </x:c>
+      <x:c r="AX34" s="3" t="n">
         <x:v>47133</x:v>
       </x:c>
-      <x:c r="AE34" s="3" t="n">
-[...58 lines deleted...]
-      </x:c>
       <x:c r="AY34" s="3" t="n">
-        <x:v>45259</x:v>
+        <x:v>45169</x:v>
       </x:c>
       <x:c r="AZ34" s="3" t="n">
-        <x:v>47303</x:v>
+        <x:v>47209</x:v>
       </x:c>
       <x:c r="BA34" s="3" t="n">
-        <x:v>37600</x:v>
+        <x:v>37525</x:v>
       </x:c>
       <x:c r="BB34" s="3" t="n">
-        <x:v>48888</x:v>
+        <x:v>48790</x:v>
       </x:c>
       <x:c r="BC34" s="3" t="n">
-        <x:v>40330</x:v>
+        <x:v>40250</x:v>
       </x:c>
       <x:c r="BD34" s="3" t="n">
-        <x:v>41685</x:v>
+        <x:v>41602</x:v>
       </x:c>
       <x:c r="BE34" s="3" t="n">
-        <x:v>36447</x:v>
+        <x:v>36375</x:v>
       </x:c>
       <x:c r="BF34" s="3" t="n">
-        <x:v>44483</x:v>
+        <x:v>44393</x:v>
       </x:c>
       <x:c r="BG34" s="3" t="n">
-        <x:v>45296</x:v>
+        <x:v>45206</x:v>
       </x:c>
       <x:c r="BH34" s="3" t="n">
-        <x:v>42866</x:v>
+        <x:v>42780</x:v>
       </x:c>
       <x:c r="BI34" s="3" t="n">
-        <x:v>36360</x:v>
+        <x:v>36288</x:v>
       </x:c>
       <x:c r="BJ34" s="3" t="n">
-        <x:v>49584</x:v>
+        <x:v>49485</x:v>
       </x:c>
       <x:c r="BK34" s="3" t="n">
-        <x:v>49770</x:v>
+        <x:v>49671</x:v>
       </x:c>
       <x:c r="BL34" s="3" t="n">
-        <x:v>47661</x:v>
+        <x:v>47566</x:v>
       </x:c>
       <x:c r="BM34" s="3" t="n">
-        <x:v>40413</x:v>
+        <x:v>40332</x:v>
       </x:c>
       <x:c r="BN34" s="3" t="n">
-        <x:v>54422</x:v>
+        <x:v>54314</x:v>
       </x:c>
       <x:c r="BO34" s="3" t="n">
-        <x:v>49902</x:v>
+        <x:v>49803</x:v>
       </x:c>
       <x:c r="BP34" s="3" t="n">
-        <x:v>48899</x:v>
+        <x:v>48802</x:v>
       </x:c>
       <x:c r="BQ34" s="3" t="n">
-        <x:v>39993</x:v>
+        <x:v>39914</x:v>
       </x:c>
       <x:c r="BR34" s="3" t="n">
-        <x:v>54053</x:v>
+        <x:v>53944</x:v>
       </x:c>
       <x:c r="BS34" s="3" t="n">
-        <x:v>51271</x:v>
+        <x:v>51169</x:v>
       </x:c>
       <x:c r="BT34" s="3" t="n">
-        <x:v>50635</x:v>
+        <x:v>50535</x:v>
       </x:c>
       <x:c r="BU34" s="3" t="n">
-        <x:v>43226</x:v>
+        <x:v>43139</x:v>
       </x:c>
       <x:c r="BV34" s="3" t="n">
-        <x:v>58802</x:v>
+        <x:v>58685</x:v>
       </x:c>
       <x:c r="BW34" s="3" t="n">
-        <x:v>56955</x:v>
+        <x:v>56842</x:v>
       </x:c>
       <x:c r="BX34" s="3" t="n">
-        <x:v>56909</x:v>
+        <x:v>56795</x:v>
       </x:c>
       <x:c r="BY34" s="3" t="n">
-        <x:v>47492</x:v>
+        <x:v>47398</x:v>
       </x:c>
       <x:c r="BZ34" s="3" t="n">
-        <x:v>61304</x:v>
+        <x:v>61182</x:v>
       </x:c>
       <x:c r="CA34" s="3" t="n">
-        <x:v>59537</x:v>
+        <x:v>59418</x:v>
       </x:c>
       <x:c r="CB34" s="3" t="n">
-        <x:v>57239</x:v>
+        <x:v>57125</x:v>
       </x:c>
       <x:c r="CC34" s="3" t="n">
-        <x:v>47515</x:v>
+        <x:v>47420</x:v>
       </x:c>
       <x:c r="CD34" s="3" t="n">
-        <x:v>63344</x:v>
+        <x:v>63219</x:v>
       </x:c>
       <x:c r="CE34" s="3" t="n">
-        <x:v>65033</x:v>
+        <x:v>64903</x:v>
       </x:c>
       <x:c r="CF34" s="3" t="n">
-        <x:v>64243</x:v>
+        <x:v>64115</x:v>
       </x:c>
       <x:c r="CG34" s="3" t="n">
-        <x:v>54576</x:v>
+        <x:v>54467</x:v>
       </x:c>
       <x:c r="CH34" s="3" t="n">
-        <x:v>68759</x:v>
+        <x:v>68624</x:v>
       </x:c>
       <x:c r="CI34" s="3" t="n">
-        <x:v>66987</x:v>
+        <x:v>66854</x:v>
       </x:c>
       <x:c r="CJ34" s="3" t="n">
-        <x:v>65746</x:v>
+        <x:v>65616</x:v>
       </x:c>
       <x:c r="CK34" s="3" t="n">
-        <x:v>56441</x:v>
+        <x:v>56329</x:v>
       </x:c>
       <x:c r="CL34" s="3" t="n">
-        <x:v>68835</x:v>
+        <x:v>68697</x:v>
       </x:c>
       <x:c r="CM34" s="3" t="n">
-        <x:v>62908</x:v>
+        <x:v>62783</x:v>
       </x:c>
       <x:c r="CN34" s="3" t="n">
-        <x:v>63684</x:v>
+        <x:v>63557</x:v>
       </x:c>
       <x:c r="CO34" s="3" t="n">
-        <x:v>54611</x:v>
+        <x:v>54502</x:v>
       </x:c>
       <x:c r="CP34" s="3" t="n">
-        <x:v>64278</x:v>
+        <x:v>64151</x:v>
       </x:c>
       <x:c r="CQ34" s="3" t="n">
-        <x:v>60851</x:v>
+        <x:v>60730</x:v>
       </x:c>
       <x:c r="CR34" s="3" t="n">
-        <x:v>60979</x:v>
+        <x:v>60858</x:v>
       </x:c>
       <x:c r="CS34" s="3" t="n">
-        <x:v>52446</x:v>
+        <x:v>52341</x:v>
       </x:c>
       <x:c r="CT34" s="3" t="n">
-        <x:v>62376</x:v>
+        <x:v>62252</x:v>
       </x:c>
       <x:c r="CU34" s="3" t="n">
-        <x:v>60670</x:v>
+        <x:v>60549</x:v>
       </x:c>
       <x:c r="CV34" s="3" t="n">
-        <x:v>63654</x:v>
+        <x:v>63528</x:v>
       </x:c>
       <x:c r="CW34" s="3" t="n">
-        <x:v>56225</x:v>
+        <x:v>56113</x:v>
       </x:c>
       <x:c r="CX34" s="3" t="n">
-        <x:v>67815</x:v>
+        <x:v>67680</x:v>
       </x:c>
       <x:c r="CY34" s="3" t="n">
-        <x:v>60882</x:v>
+        <x:v>60760</x:v>
       </x:c>
       <x:c r="CZ34" s="3" t="n">
-        <x:v>63181</x:v>
+        <x:v>63055</x:v>
       </x:c>
       <x:c r="DA34" s="3" t="n">
-        <x:v>55908</x:v>
+        <x:v>55797</x:v>
       </x:c>
       <x:c r="DB34" s="3" t="n">
-        <x:v>70844</x:v>
+        <x:v>70704</x:v>
       </x:c>
       <x:c r="DC34" s="3" t="n">
-        <x:v>61261</x:v>
+        <x:v>61139</x:v>
       </x:c>
       <x:c r="DD34" s="3" t="n">
-        <x:v>64691</x:v>
+        <x:v>64563</x:v>
       </x:c>
       <x:c r="DE34" s="3" t="n">
-        <x:v>58320</x:v>
+        <x:v>58204</x:v>
       </x:c>
       <x:c r="DF34" s="3" t="n">
-        <x:v>75356</x:v>
+        <x:v>75205</x:v>
       </x:c>
       <x:c r="DG34" s="3" t="n">
-        <x:v>65328</x:v>
+        <x:v>65198</x:v>
       </x:c>
       <x:c r="DH34" s="3" t="n">
-        <x:v>67390</x:v>
+        <x:v>67256</x:v>
       </x:c>
       <x:c r="DI34" s="3" t="n">
-        <x:v>59816</x:v>
+        <x:v>59697</x:v>
       </x:c>
       <x:c r="DJ34" s="3" t="n">
-        <x:v>76636</x:v>
+        <x:v>76483</x:v>
       </x:c>
       <x:c r="DK34" s="3" t="n">
-        <x:v>64716</x:v>
+        <x:v>64587</x:v>
       </x:c>
       <x:c r="DL34" s="3" t="n">
-        <x:v>69429</x:v>
+        <x:v>69290</x:v>
       </x:c>
       <x:c r="DM34" s="3" t="n">
-        <x:v>58825</x:v>
+        <x:v>58708</x:v>
       </x:c>
       <x:c r="DN34" s="3" t="n">
-        <x:v>76108</x:v>
+        <x:v>75958</x:v>
       </x:c>
       <x:c r="DO34" s="3" t="n">
-        <x:v>65864</x:v>
+        <x:v>65733</x:v>
       </x:c>
       <x:c r="DP34" s="3" t="n">
-        <x:v>69316</x:v>
+        <x:v>69178</x:v>
       </x:c>
       <x:c r="DQ34" s="3" t="n">
-        <x:v>58694</x:v>
+        <x:v>58577</x:v>
       </x:c>
       <x:c r="DR34" s="3" t="n">
-        <x:v>74630</x:v>
+        <x:v>74482</x:v>
       </x:c>
       <x:c r="DS34" s="3" t="n">
-        <x:v>64132</x:v>
+        <x:v>64005</x:v>
       </x:c>
       <x:c r="DT34" s="3" t="n">
-        <x:v>71704</x:v>
+        <x:v>71562</x:v>
       </x:c>
       <x:c r="DU34" s="3" t="n">
-        <x:v>62495</x:v>
+        <x:v>62371</x:v>
       </x:c>
       <x:c r="DV34" s="3" t="n">
-        <x:v>78845</x:v>
+        <x:v>78687</x:v>
       </x:c>
       <x:c r="DW34" s="3" t="n">
-        <x:v>70801</x:v>
+        <x:v>70660</x:v>
       </x:c>
       <x:c r="DX34" s="3" t="n">
-        <x:v>75419</x:v>
+        <x:v>75269</x:v>
       </x:c>
       <x:c r="DY34" s="3" t="n">
-        <x:v>64126</x:v>
+        <x:v>63998</x:v>
       </x:c>
       <x:c r="DZ34" s="3" t="n">
-        <x:v>80557</x:v>
+        <x:v>80398</x:v>
       </x:c>
       <x:c r="EA34" s="3" t="n">
-        <x:v>68494</x:v>
+        <x:v>68358</x:v>
       </x:c>
       <x:c r="EB34" s="3" t="n">
-        <x:v>72269</x:v>
+        <x:v>72125</x:v>
       </x:c>
       <x:c r="EC34" s="3" t="n">
-        <x:v>61773</x:v>
+        <x:v>61651</x:v>
       </x:c>
       <x:c r="ED34" s="3" t="n">
-        <x:v>76962</x:v>
+        <x:v>76808</x:v>
       </x:c>
       <x:c r="EE34" s="3" t="n">
-        <x:v>67285</x:v>
+        <x:v>67151</x:v>
       </x:c>
       <x:c r="EF34" s="3" t="n">
-        <x:v>70941</x:v>
+        <x:v>70800</x:v>
       </x:c>
       <x:c r="EG34" s="3" t="n">
-        <x:v>64182</x:v>
+        <x:v>64054</x:v>
       </x:c>
       <x:c r="EH34" s="3" t="n">
-        <x:v>81536</x:v>
+        <x:v>81375</x:v>
       </x:c>
       <x:c r="EI34" s="3" t="n">
-        <x:v>68376</x:v>
+        <x:v>68240</x:v>
       </x:c>
       <x:c r="EJ34" s="3" t="n">
-        <x:v>73886</x:v>
+        <x:v>73740</x:v>
       </x:c>
       <x:c r="EK34" s="3" t="n">
-        <x:v>65042</x:v>
+        <x:v>64912</x:v>
       </x:c>
       <x:c r="EL34" s="3" t="n">
-        <x:v>89938</x:v>
+        <x:v>89759</x:v>
       </x:c>
       <x:c r="EM34" s="3" t="n">
-        <x:v>72513</x:v>
+        <x:v>72369</x:v>
       </x:c>
       <x:c r="EN34" s="3" t="n">
-        <x:v>80477</x:v>
+        <x:v>80317</x:v>
       </x:c>
       <x:c r="EO34" s="3" t="n">
-        <x:v>67361</x:v>
+        <x:v>67227</x:v>
       </x:c>
       <x:c r="EP34" s="3" t="n">
-        <x:v>93362</x:v>
+        <x:v>93176</x:v>
       </x:c>
       <x:c r="EQ34" s="3" t="n">
-        <x:v>74961</x:v>
+        <x:v>74812</x:v>
       </x:c>
       <x:c r="ER34" s="3" t="n">
-        <x:v>85637</x:v>
+        <x:v>85467</x:v>
       </x:c>
       <x:c r="ES34" s="3" t="n">
-        <x:v>69084</x:v>
+        <x:v>68947</x:v>
       </x:c>
       <x:c r="ET34" s="3" t="n">
-        <x:v>89962</x:v>
+        <x:v>89782</x:v>
       </x:c>
       <x:c r="EU34" s="3" t="n">
-        <x:v>82155</x:v>
+        <x:v>81991</x:v>
       </x:c>
       <x:c r="EV34" s="3" t="n">
-        <x:v>81097</x:v>
+        <x:v>80936</x:v>
       </x:c>
       <x:c r="EW34" s="3" t="n">
-        <x:v>70763</x:v>
+        <x:v>70622</x:v>
       </x:c>
       <x:c r="EX34" s="3" t="n">
-        <x:v>85819</x:v>
+        <x:v>85649</x:v>
       </x:c>
       <x:c r="EY34" s="3" t="n">
-        <x:v>82534</x:v>
+        <x:v>82370</x:v>
       </x:c>
       <x:c r="EZ34" s="3" t="n">
-        <x:v>85859</x:v>
+        <x:v>85688</x:v>
       </x:c>
       <x:c r="FA34" s="3" t="n">
-        <x:v>76122</x:v>
+        <x:v>75970</x:v>
       </x:c>
       <x:c r="FB34" s="3" t="n">
-        <x:v>96133</x:v>
+        <x:v>95942</x:v>
       </x:c>
       <x:c r="FC34" s="3" t="n">
-        <x:v>82152</x:v>
+        <x:v>81988</x:v>
       </x:c>
       <x:c r="FD34" s="3" t="n">
-        <x:v>88645</x:v>
+        <x:v>88469</x:v>
       </x:c>
       <x:c r="FE34" s="3" t="n">
-        <x:v>63954</x:v>
+        <x:v>63826</x:v>
       </x:c>
       <x:c r="FF34" s="3" t="n">
-        <x:v>88857</x:v>
+        <x:v>88681</x:v>
       </x:c>
       <x:c r="FG34" s="3" t="n">
-        <x:v>93814</x:v>
+        <x:v>93627</x:v>
       </x:c>
       <x:c r="FH34" s="3" t="n">
-        <x:v>96724</x:v>
+        <x:v>96532</x:v>
       </x:c>
       <x:c r="FI34" s="3" t="n">
-        <x:v>83835</x:v>
+        <x:v>83668</x:v>
       </x:c>
       <x:c r="FJ34" s="3" t="n">
-        <x:v>96544</x:v>
+        <x:v>96351</x:v>
       </x:c>
       <x:c r="FK34" s="3" t="n">
-        <x:v>104002</x:v>
+        <x:v>103795</x:v>
       </x:c>
       <x:c r="FL34" s="3" t="n">
-        <x:v>117567</x:v>
+        <x:v>117333</x:v>
       </x:c>
       <x:c r="FM34" s="3" t="n">
-        <x:v>98854</x:v>
+        <x:v>98657</x:v>
       </x:c>
       <x:c r="FN34" s="3" t="n">
-        <x:v>113065</x:v>
+        <x:v>112839</x:v>
       </x:c>
       <x:c r="FO34" s="3" t="n">
-        <x:v>108406</x:v>
+        <x:v>108190</x:v>
       </x:c>
       <x:c r="FP34" s="3" t="n">
-        <x:v>112525</x:v>
+        <x:v>112301</x:v>
       </x:c>
       <x:c r="FQ34" s="3" t="n">
-        <x:v>101436</x:v>
+        <x:v>101234</x:v>
       </x:c>
       <x:c r="FR34" s="3" t="n">
-        <x:v>122119</x:v>
+        <x:v>121875</x:v>
       </x:c>
       <x:c r="FS34" s="3" t="n">
-        <x:v>118577</x:v>
+        <x:v>118341</x:v>
       </x:c>
       <x:c r="FT34" s="3" t="n">
-        <x:v>116080</x:v>
+        <x:v>115849</x:v>
       </x:c>
       <x:c r="FU34" s="3" t="n">
-        <x:v>107770</x:v>
+        <x:v>107555</x:v>
       </x:c>
       <x:c r="FV34" s="3" t="n">
-        <x:v>123275</x:v>
+        <x:v>123029</x:v>
       </x:c>
       <x:c r="FW34" s="3" t="n">
-        <x:v>115642</x:v>
+        <x:v>115068</x:v>
       </x:c>
       <x:c r="FX34" s="3" t="n">
-        <x:v>120371</x:v>
+        <x:v>119281</x:v>
       </x:c>
       <x:c r="FY34" s="3" t="n">
-        <x:v>106467</x:v>
+        <x:v>106502</x:v>
       </x:c>
       <x:c r="FZ34" s="3" t="n">
-        <x:v>124004</x:v>
+        <x:v>124064</x:v>
       </x:c>
       <x:c r="GA34" s="3" t="n">
-        <x:v>115887</x:v>
+        <x:v>114720</x:v>
       </x:c>
       <x:c r="GB34" s="3" t="n">
-        <x:v>119571</x:v>
+        <x:v>120792</x:v>
+      </x:c>
+      <x:c r="GC34" s="3" t="n">
+        <x:v>104296</x:v>
+      </x:c>
+      <x:c r="GD34" s="3" t="n">
+        <x:v>126900</x:v>
       </x:c>
     </x:row>
-    <x:row r="35" spans="1:184">
+    <x:row r="35" spans="1:186">
       <x:c r="B35" s="2" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C35" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D35" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E35" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F35" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G35" s="3" t="n">
         <x:v>17722</x:v>
       </x:c>
       <x:c r="H35" s="3" t="n">
         <x:v>18276</x:v>
       </x:c>
       <x:c r="I35" s="3" t="n">
         <x:v>14433</x:v>
       </x:c>
       <x:c r="J35" s="3" t="n">
-        <x:v>18003</x:v>
+        <x:v>18002</x:v>
       </x:c>
       <x:c r="K35" s="3" t="n">
         <x:v>19707</x:v>
       </x:c>
       <x:c r="L35" s="3" t="n">
-        <x:v>20308</x:v>
+        <x:v>20307</x:v>
       </x:c>
       <x:c r="M35" s="3" t="n">
         <x:v>16040</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>19981</x:v>
       </x:c>
       <x:c r="O35" s="3" t="n">
-        <x:v>21203</x:v>
+        <x:v>21202</x:v>
       </x:c>
       <x:c r="P35" s="3" t="n">
         <x:v>21857</x:v>
       </x:c>
       <x:c r="Q35" s="3" t="n">
         <x:v>17259</x:v>
       </x:c>
       <x:c r="R35" s="3" t="n">
         <x:v>21512</x:v>
       </x:c>
       <x:c r="S35" s="3" t="n">
         <x:v>23274</x:v>
       </x:c>
       <x:c r="T35" s="3" t="n">
         <x:v>23976</x:v>
       </x:c>
       <x:c r="U35" s="3" t="n">
         <x:v>18894</x:v>
       </x:c>
       <x:c r="V35" s="3" t="n">
-        <x:v>23630</x:v>
+        <x:v>23629</x:v>
       </x:c>
       <x:c r="W35" s="3" t="n">
         <x:v>25613</x:v>
       </x:c>
       <x:c r="X35" s="3" t="n">
-        <x:v>26370</x:v>
+        <x:v>26369</x:v>
       </x:c>
       <x:c r="Y35" s="3" t="n">
         <x:v>20769</x:v>
       </x:c>
       <x:c r="Z35" s="3" t="n">
         <x:v>25984</x:v>
       </x:c>
       <x:c r="AA35" s="3" t="n">
         <x:v>25992</x:v>
       </x:c>
       <x:c r="AB35" s="3" t="n">
-        <x:v>26758</x:v>
+        <x:v>26757</x:v>
       </x:c>
       <x:c r="AC35" s="3" t="n">
         <x:v>21081</x:v>
       </x:c>
       <x:c r="AD35" s="3" t="n">
         <x:v>26385</x:v>
       </x:c>
       <x:c r="AE35" s="3" t="n">
         <x:v>27251</x:v>
       </x:c>
       <x:c r="AF35" s="3" t="n">
-        <x:v>28051</x:v>
+        <x:v>28050</x:v>
       </x:c>
       <x:c r="AG35" s="3" t="n">
         <x:v>22103</x:v>
       </x:c>
       <x:c r="AH35" s="3" t="n">
         <x:v>27657</x:v>
       </x:c>
       <x:c r="AI35" s="3" t="n">
-        <x:v>27711</x:v>
+        <x:v>27710</x:v>
       </x:c>
       <x:c r="AJ35" s="3" t="n">
         <x:v>28520</x:v>
       </x:c>
       <x:c r="AK35" s="3" t="n">
         <x:v>22490</x:v>
       </x:c>
       <x:c r="AL35" s="3" t="n">
         <x:v>28102</x:v>
       </x:c>
       <x:c r="AM35" s="3" t="n">
         <x:v>28198</x:v>
       </x:c>
       <x:c r="AN35" s="3" t="n">
         <x:v>29038</x:v>
       </x:c>
       <x:c r="AO35" s="3" t="n">
-        <x:v>22899</x:v>
+        <x:v>22898</x:v>
       </x:c>
       <x:c r="AP35" s="3" t="n">
         <x:v>28598</x:v>
       </x:c>
       <x:c r="AQ35" s="3" t="n">
         <x:v>28194</x:v>
       </x:c>
       <x:c r="AR35" s="3" t="n">
         <x:v>29032</x:v>
       </x:c>
       <x:c r="AS35" s="3" t="n">
         <x:v>22868</x:v>
       </x:c>
       <x:c r="AT35" s="3" t="n">
-        <x:v>28620</x:v>
+        <x:v>28619</x:v>
       </x:c>
       <x:c r="AU35" s="3" t="n">
         <x:v>27503</x:v>
       </x:c>
       <x:c r="AV35" s="3" t="n">
-        <x:v>28326</x:v>
+        <x:v>28325</x:v>
       </x:c>
       <x:c r="AW35" s="3" t="n">
-        <x:v>22287</x:v>
+        <x:v>22286</x:v>
       </x:c>
       <x:c r="AX35" s="3" t="n">
-        <x:v>27952</x:v>
+        <x:v>27953</x:v>
       </x:c>
       <x:c r="AY35" s="3" t="n">
         <x:v>27716</x:v>
       </x:c>
       <x:c r="AZ35" s="3" t="n">
         <x:v>28526</x:v>
       </x:c>
       <x:c r="BA35" s="3" t="n">
         <x:v>22421</x:v>
       </x:c>
       <x:c r="BB35" s="3" t="n">
-        <x:v>28173</x:v>
+        <x:v>28172</x:v>
       </x:c>
       <x:c r="BC35" s="3" t="n">
         <x:v>26478</x:v>
       </x:c>
       <x:c r="BD35" s="3" t="n">
         <x:v>28684</x:v>
       </x:c>
       <x:c r="BE35" s="3" t="n">
         <x:v>24262</x:v>
       </x:c>
       <x:c r="BF35" s="3" t="n">
-        <x:v>27525</x:v>
+        <x:v>27524</x:v>
       </x:c>
       <x:c r="BG35" s="3" t="n">
         <x:v>30027</x:v>
       </x:c>
       <x:c r="BH35" s="3" t="n">
         <x:v>30686</x:v>
       </x:c>
       <x:c r="BI35" s="3" t="n">
         <x:v>24494</x:v>
       </x:c>
       <x:c r="BJ35" s="3" t="n">
-        <x:v>30425</x:v>
+        <x:v>30424</x:v>
       </x:c>
       <x:c r="BK35" s="3" t="n">
         <x:v>34136</x:v>
       </x:c>
       <x:c r="BL35" s="3" t="n">
         <x:v>34799</x:v>
       </x:c>
       <x:c r="BM35" s="3" t="n">
         <x:v>27559</x:v>
       </x:c>
       <x:c r="BN35" s="3" t="n">
-        <x:v>34107</x:v>
+        <x:v>34106</x:v>
       </x:c>
       <x:c r="BO35" s="3" t="n">
-        <x:v>33939</x:v>
+        <x:v>33938</x:v>
       </x:c>
       <x:c r="BP35" s="3" t="n">
         <x:v>34735</x:v>
       </x:c>
       <x:c r="BQ35" s="3" t="n">
         <x:v>28052</x:v>
       </x:c>
       <x:c r="BR35" s="3" t="n">
         <x:v>34523</x:v>
       </x:c>
       <x:c r="BS35" s="3" t="n">
         <x:v>33082</x:v>
       </x:c>
       <x:c r="BT35" s="3" t="n">
-        <x:v>35254</x:v>
+        <x:v>35253</x:v>
       </x:c>
       <x:c r="BU35" s="3" t="n">
         <x:v>29948</x:v>
       </x:c>
       <x:c r="BV35" s="3" t="n">
         <x:v>36917</x:v>
       </x:c>
       <x:c r="BW35" s="3" t="n">
-        <x:v>35830</x:v>
+        <x:v>35829</x:v>
       </x:c>
       <x:c r="BX35" s="3" t="n">
         <x:v>37416</x:v>
       </x:c>
       <x:c r="BY35" s="3" t="n">
         <x:v>32495</x:v>
       </x:c>
       <x:c r="BZ35" s="3" t="n">
         <x:v>37225</x:v>
       </x:c>
       <x:c r="CA35" s="3" t="n">
-        <x:v>37473</x:v>
+        <x:v>37472</x:v>
       </x:c>
       <x:c r="CB35" s="3" t="n">
         <x:v>37047</x:v>
       </x:c>
       <x:c r="CC35" s="3" t="n">
         <x:v>32089</x:v>
       </x:c>
       <x:c r="CD35" s="3" t="n">
         <x:v>37253</x:v>
       </x:c>
       <x:c r="CE35" s="3" t="n">
         <x:v>39243</x:v>
       </x:c>
       <x:c r="CF35" s="3" t="n">
         <x:v>40963</x:v>
       </x:c>
       <x:c r="CG35" s="3" t="n">
         <x:v>35576</x:v>
       </x:c>
       <x:c r="CH35" s="3" t="n">
-        <x:v>42103</x:v>
+        <x:v>42102</x:v>
       </x:c>
       <x:c r="CI35" s="3" t="n">
-        <x:v>42036</x:v>
+        <x:v>42035</x:v>
       </x:c>
       <x:c r="CJ35" s="3" t="n">
         <x:v>43531</x:v>
       </x:c>
       <x:c r="CK35" s="3" t="n">
         <x:v>38529</x:v>
       </x:c>
       <x:c r="CL35" s="3" t="n">
         <x:v>45098</x:v>
       </x:c>
       <x:c r="CM35" s="3" t="n">
         <x:v>39171</x:v>
       </x:c>
       <x:c r="CN35" s="3" t="n">
-        <x:v>41632</x:v>
+        <x:v>41631</x:v>
       </x:c>
       <x:c r="CO35" s="3" t="n">
         <x:v>37158</x:v>
       </x:c>
       <x:c r="CP35" s="3" t="n">
         <x:v>42427</x:v>
       </x:c>
       <x:c r="CQ35" s="3" t="n">
         <x:v>33722</x:v>
       </x:c>
       <x:c r="CR35" s="3" t="n">
-        <x:v>34492</x:v>
+        <x:v>34491</x:v>
       </x:c>
       <x:c r="CS35" s="3" t="n">
         <x:v>30603</x:v>
       </x:c>
       <x:c r="CT35" s="3" t="n">
         <x:v>35627</x:v>
       </x:c>
       <x:c r="CU35" s="3" t="n">
         <x:v>33742</x:v>
       </x:c>
       <x:c r="CV35" s="3" t="n">
         <x:v>36019</x:v>
       </x:c>
       <x:c r="CW35" s="3" t="n">
-        <x:v>31389</x:v>
+        <x:v>31388</x:v>
       </x:c>
       <x:c r="CX35" s="3" t="n">
         <x:v>36518</x:v>
       </x:c>
       <x:c r="CY35" s="3" t="n">
         <x:v>32324</x:v>
       </x:c>
       <x:c r="CZ35" s="3" t="n">
         <x:v>35308</x:v>
       </x:c>
       <x:c r="DA35" s="3" t="n">
         <x:v>30568</x:v>
       </x:c>
       <x:c r="DB35" s="3" t="n">
-        <x:v>35170</x:v>
+        <x:v>35169</x:v>
       </x:c>
       <x:c r="DC35" s="3" t="n">
         <x:v>32764</x:v>
       </x:c>
       <x:c r="DD35" s="3" t="n">
         <x:v>33316</x:v>
       </x:c>
       <x:c r="DE35" s="3" t="n">
         <x:v>30411</x:v>
       </x:c>
       <x:c r="DF35" s="3" t="n">
-        <x:v>34939</x:v>
+        <x:v>34938</x:v>
       </x:c>
       <x:c r="DG35" s="3" t="n">
         <x:v>34041</x:v>
       </x:c>
       <x:c r="DH35" s="3" t="n">
-        <x:v>35110</x:v>
+        <x:v>35109</x:v>
       </x:c>
       <x:c r="DI35" s="3" t="n">
         <x:v>30535</x:v>
       </x:c>
       <x:c r="DJ35" s="3" t="n">
         <x:v>36097</x:v>
       </x:c>
       <x:c r="DK35" s="3" t="n">
         <x:v>30791</x:v>
       </x:c>
       <x:c r="DL35" s="3" t="n">
         <x:v>33227</x:v>
       </x:c>
       <x:c r="DM35" s="3" t="n">
-        <x:v>30467</x:v>
+        <x:v>30466</x:v>
       </x:c>
       <x:c r="DN35" s="3" t="n">
         <x:v>36266</x:v>
       </x:c>
       <x:c r="DO35" s="3" t="n">
         <x:v>33972</x:v>
       </x:c>
       <x:c r="DP35" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="DQ35" s="3" t="n">
-        <x:v>30748</x:v>
+        <x:v>30747</x:v>
       </x:c>
       <x:c r="DR35" s="3" t="n">
         <x:v>36169</x:v>
       </x:c>
       <x:c r="DS35" s="3" t="n">
         <x:v>34517</x:v>
       </x:c>
       <x:c r="DT35" s="3" t="n">
         <x:v>37387</x:v>
       </x:c>
       <x:c r="DU35" s="3" t="n">
         <x:v>32819</x:v>
       </x:c>
       <x:c r="DV35" s="3" t="n">
-        <x:v>40384</x:v>
+        <x:v>40383</x:v>
       </x:c>
       <x:c r="DW35" s="3" t="n">
-        <x:v>37185</x:v>
+        <x:v>37184</x:v>
       </x:c>
       <x:c r="DX35" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="DY35" s="3" t="n">
         <x:v>32483</x:v>
       </x:c>
       <x:c r="DZ35" s="3" t="n">
         <x:v>36943</x:v>
       </x:c>
       <x:c r="EA35" s="3" t="n">
-        <x:v>35788</x:v>
+        <x:v>35787</x:v>
       </x:c>
       <x:c r="EB35" s="3" t="n">
         <x:v>35897</x:v>
       </x:c>
       <x:c r="EC35" s="3" t="n">
         <x:v>31700</x:v>
       </x:c>
       <x:c r="ED35" s="3" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="EE35" s="3" t="n">
-        <x:v>37304</x:v>
+        <x:v>37303</x:v>
       </x:c>
       <x:c r="EF35" s="3" t="n">
-        <x:v>37411</x:v>
+        <x:v>37410</x:v>
       </x:c>
       <x:c r="EG35" s="3" t="n">
         <x:v>35805</x:v>
       </x:c>
       <x:c r="EH35" s="3" t="n">
-        <x:v>43032</x:v>
+        <x:v>43033</x:v>
       </x:c>
       <x:c r="EI35" s="3" t="n">
         <x:v>39904</x:v>
       </x:c>
       <x:c r="EJ35" s="3" t="n">
         <x:v>42715</x:v>
       </x:c>
       <x:c r="EK35" s="3" t="n">
         <x:v>38011</x:v>
       </x:c>
       <x:c r="EL35" s="3" t="n">
-        <x:v>50548</x:v>
+        <x:v>50547</x:v>
       </x:c>
       <x:c r="EM35" s="3" t="n">
         <x:v>36737</x:v>
       </x:c>
       <x:c r="EN35" s="3" t="n">
         <x:v>39606</x:v>
       </x:c>
       <x:c r="EO35" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="EP35" s="3" t="n">
-        <x:v>47454</x:v>
+        <x:v>47453</x:v>
       </x:c>
       <x:c r="EQ35" s="3" t="n">
         <x:v>40069</x:v>
       </x:c>
       <x:c r="ER35" s="3" t="n">
         <x:v>42531</x:v>
       </x:c>
       <x:c r="ES35" s="3" t="n">
         <x:v>34308</x:v>
       </x:c>
       <x:c r="ET35" s="3" t="n">
-        <x:v>42035</x:v>
+        <x:v>42034</x:v>
       </x:c>
       <x:c r="EU35" s="3" t="n">
         <x:v>39910</x:v>
       </x:c>
       <x:c r="EV35" s="3" t="n">
         <x:v>38634</x:v>
       </x:c>
       <x:c r="EW35" s="3" t="n">
         <x:v>34750</x:v>
       </x:c>
       <x:c r="EX35" s="3" t="n">
-        <x:v>37699</x:v>
+        <x:v>37698</x:v>
       </x:c>
       <x:c r="EY35" s="3" t="n">
         <x:v>42286</x:v>
       </x:c>
       <x:c r="EZ35" s="3" t="n">
-        <x:v>41763</x:v>
+        <x:v>41762</x:v>
       </x:c>
       <x:c r="FA35" s="3" t="n">
-        <x:v>36901</x:v>
+        <x:v>36900</x:v>
       </x:c>
       <x:c r="FB35" s="3" t="n">
-        <x:v>46694</x:v>
+        <x:v>46695</x:v>
       </x:c>
       <x:c r="FC35" s="3" t="n">
         <x:v>40663</x:v>
       </x:c>
       <x:c r="FD35" s="3" t="n">
-        <x:v>38933</x:v>
+        <x:v>38932</x:v>
       </x:c>
       <x:c r="FE35" s="3" t="n">
-        <x:v>23989</x:v>
+        <x:v>23988</x:v>
       </x:c>
       <x:c r="FF35" s="3" t="n">
-        <x:v>43720</x:v>
+        <x:v>43721</x:v>
       </x:c>
       <x:c r="FG35" s="3" t="n">
-        <x:v>41487</x:v>
+        <x:v>41486</x:v>
       </x:c>
       <x:c r="FH35" s="3" t="n">
         <x:v>38892</x:v>
       </x:c>
       <x:c r="FI35" s="3" t="n">
-        <x:v>34597</x:v>
+        <x:v>34596</x:v>
       </x:c>
       <x:c r="FJ35" s="3" t="n">
-        <x:v>42454</x:v>
+        <x:v>42455</x:v>
       </x:c>
       <x:c r="FK35" s="3" t="n">
         <x:v>45136</x:v>
       </x:c>
       <x:c r="FL35" s="3" t="n">
         <x:v>44711</x:v>
       </x:c>
       <x:c r="FM35" s="3" t="n">
-        <x:v>38896</x:v>
+        <x:v>38895</x:v>
       </x:c>
       <x:c r="FN35" s="3" t="n">
         <x:v>49748</x:v>
       </x:c>
       <x:c r="FO35" s="3" t="n">
         <x:v>43619</x:v>
       </x:c>
       <x:c r="FP35" s="3" t="n">
-        <x:v>43405</x:v>
+        <x:v>43404</x:v>
       </x:c>
       <x:c r="FQ35" s="3" t="n">
         <x:v>39796</x:v>
       </x:c>
       <x:c r="FR35" s="3" t="n">
         <x:v>50873</x:v>
       </x:c>
       <x:c r="FS35" s="3" t="n">
         <x:v>45531</x:v>
       </x:c>
       <x:c r="FT35" s="3" t="n">
-        <x:v>45187</x:v>
+        <x:v>45186</x:v>
       </x:c>
       <x:c r="FU35" s="3" t="n">
         <x:v>38735</x:v>
       </x:c>
       <x:c r="FV35" s="3" t="n">
         <x:v>51116</x:v>
       </x:c>
       <x:c r="FW35" s="3" t="n">
-        <x:v>44940</x:v>
+        <x:v>45000</x:v>
       </x:c>
       <x:c r="FX35" s="3" t="n">
-        <x:v>46088</x:v>
+        <x:v>46107</x:v>
       </x:c>
       <x:c r="FY35" s="3" t="n">
-        <x:v>39109</x:v>
+        <x:v>39197</x:v>
       </x:c>
       <x:c r="FZ35" s="3" t="n">
-        <x:v>52501</x:v>
+        <x:v>52721</x:v>
       </x:c>
       <x:c r="GA35" s="3" t="n">
-        <x:v>44396</x:v>
+        <x:v>44106</x:v>
       </x:c>
       <x:c r="GB35" s="3" t="n">
-        <x:v>45402</x:v>
+        <x:v>48315</x:v>
+      </x:c>
+      <x:c r="GC35" s="3" t="n">
+        <x:v>35462</x:v>
+      </x:c>
+      <x:c r="GD35" s="3" t="n">
+        <x:v>54001</x:v>
       </x:c>
     </x:row>
-    <x:row r="36" spans="1:184">
+    <x:row r="36" spans="1:186">
       <x:c r="B36" s="2" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C36" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D36" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E36" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F36" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G36" s="3" t="n">
-        <x:v>7559</x:v>
+        <x:v>7533</x:v>
       </x:c>
       <x:c r="H36" s="3" t="n">
-        <x:v>6962</x:v>
+        <x:v>6939</x:v>
       </x:c>
       <x:c r="I36" s="3" t="n">
-        <x:v>6323</x:v>
+        <x:v>6302</x:v>
       </x:c>
       <x:c r="J36" s="3" t="n">
-        <x:v>8051</x:v>
+        <x:v>8023</x:v>
       </x:c>
       <x:c r="K36" s="3" t="n">
-        <x:v>8956</x:v>
+        <x:v>8925</x:v>
       </x:c>
       <x:c r="L36" s="3" t="n">
-        <x:v>8763</x:v>
+        <x:v>8733</x:v>
       </x:c>
       <x:c r="M36" s="3" t="n">
-        <x:v>8040</x:v>
+        <x:v>8013</x:v>
       </x:c>
       <x:c r="N36" s="3" t="n">
-        <x:v>11300</x:v>
+        <x:v>11263</x:v>
       </x:c>
       <x:c r="O36" s="3" t="n">
-        <x:v>10324</x:v>
+        <x:v>10290</x:v>
       </x:c>
       <x:c r="P36" s="3" t="n">
-        <x:v>10758</x:v>
+        <x:v>10722</x:v>
       </x:c>
       <x:c r="Q36" s="3" t="n">
-        <x:v>9405</x:v>
+        <x:v>9374</x:v>
       </x:c>
       <x:c r="R36" s="3" t="n">
-        <x:v>13123</x:v>
+        <x:v>13077</x:v>
       </x:c>
       <x:c r="S36" s="3" t="n">
-        <x:v>11894</x:v>
+        <x:v>11854</x:v>
       </x:c>
       <x:c r="T36" s="3" t="n">
-        <x:v>11258</x:v>
+        <x:v>11220</x:v>
       </x:c>
       <x:c r="U36" s="3" t="n">
-        <x:v>9897</x:v>
+        <x:v>9863</x:v>
       </x:c>
       <x:c r="V36" s="3" t="n">
-        <x:v>14139</x:v>
+        <x:v>14092</x:v>
       </x:c>
       <x:c r="W36" s="3" t="n">
-        <x:v>14227</x:v>
+        <x:v>14179</x:v>
       </x:c>
       <x:c r="X36" s="3" t="n">
-        <x:v>14654</x:v>
+        <x:v>14604</x:v>
       </x:c>
       <x:c r="Y36" s="3" t="n">
-        <x:v>13129</x:v>
+        <x:v>13085</x:v>
       </x:c>
       <x:c r="Z36" s="3" t="n">
-        <x:v>18094</x:v>
+        <x:v>18034</x:v>
       </x:c>
       <x:c r="AA36" s="3" t="n">
-        <x:v>14841</x:v>
+        <x:v>14791</x:v>
       </x:c>
       <x:c r="AB36" s="3" t="n">
-        <x:v>15097</x:v>
+        <x:v>15046</x:v>
       </x:c>
       <x:c r="AC36" s="3" t="n">
-        <x:v>13731</x:v>
+        <x:v>13684</x:v>
       </x:c>
       <x:c r="AD36" s="3" t="n">
-        <x:v>19369</x:v>
+        <x:v>19305</x:v>
       </x:c>
       <x:c r="AE36" s="3" t="n">
-        <x:v>15539</x:v>
+        <x:v>15486</x:v>
       </x:c>
       <x:c r="AF36" s="3" t="n">
-        <x:v>17067</x:v>
+        <x:v>17010</x:v>
       </x:c>
       <x:c r="AG36" s="3" t="n">
-        <x:v>15020</x:v>
+        <x:v>14969</x:v>
       </x:c>
       <x:c r="AH36" s="3" t="n">
-        <x:v>20501</x:v>
+        <x:v>20433</x:v>
       </x:c>
       <x:c r="AI36" s="3" t="n">
-        <x:v>17252</x:v>
+        <x:v>17194</x:v>
       </x:c>
       <x:c r="AJ36" s="3" t="n">
-        <x:v>18154</x:v>
+        <x:v>18093</x:v>
       </x:c>
       <x:c r="AK36" s="3" t="n">
-        <x:v>15461</x:v>
+        <x:v>15409</x:v>
       </x:c>
       <x:c r="AL36" s="3" t="n">
-        <x:v>22534</x:v>
+        <x:v>22459</x:v>
       </x:c>
       <x:c r="AM36" s="3" t="n">
-        <x:v>19066</x:v>
+        <x:v>19002</x:v>
       </x:c>
       <x:c r="AN36" s="3" t="n">
-        <x:v>21177</x:v>
+        <x:v>21106</x:v>
       </x:c>
       <x:c r="AO36" s="3" t="n">
-        <x:v>18238</x:v>
+        <x:v>18176</x:v>
       </x:c>
       <x:c r="AP36" s="3" t="n">
-        <x:v>25245</x:v>
+        <x:v>25162</x:v>
       </x:c>
       <x:c r="AQ36" s="3" t="n">
-        <x:v>18360</x:v>
+        <x:v>18298</x:v>
       </x:c>
       <x:c r="AR36" s="3" t="n">
-        <x:v>18731</x:v>
+        <x:v>18668</x:v>
       </x:c>
       <x:c r="AS36" s="3" t="n">
-        <x:v>15952</x:v>
+        <x:v>15899</x:v>
       </x:c>
       <x:c r="AT36" s="3" t="n">
-        <x:v>23054</x:v>
+        <x:v>22977</x:v>
       </x:c>
       <x:c r="AU36" s="3" t="n">
-        <x:v>15500</x:v>
+        <x:v>15448</x:v>
       </x:c>
       <x:c r="AV36" s="3" t="n">
-        <x:v>16504</x:v>
+        <x:v>16449</x:v>
       </x:c>
       <x:c r="AW36" s="3" t="n">
-        <x:v>13570</x:v>
+        <x:v>13525</x:v>
       </x:c>
       <x:c r="AX36" s="3" t="n">
-        <x:v>18138</x:v>
+        <x:v>18077</x:v>
       </x:c>
       <x:c r="AY36" s="3" t="n">
-        <x:v>16819</x:v>
+        <x:v>16762</x:v>
       </x:c>
       <x:c r="AZ36" s="3" t="n">
-        <x:v>17897</x:v>
+        <x:v>17837</x:v>
       </x:c>
       <x:c r="BA36" s="3" t="n">
-        <x:v>14442</x:v>
+        <x:v>14393</x:v>
       </x:c>
       <x:c r="BB36" s="3" t="n">
-        <x:v>19658</x:v>
+        <x:v>19594</x:v>
       </x:c>
       <x:c r="BC36" s="3" t="n">
-        <x:v>13829</x:v>
+        <x:v>13783</x:v>
       </x:c>
       <x:c r="BD36" s="3" t="n">
-        <x:v>12974</x:v>
+        <x:v>12931</x:v>
       </x:c>
       <x:c r="BE36" s="3" t="n">
-        <x:v>12078</x:v>
+        <x:v>12037</x:v>
       </x:c>
       <x:c r="BF36" s="3" t="n">
-        <x:v>16881</x:v>
+        <x:v>16825</x:v>
       </x:c>
       <x:c r="BG36" s="3" t="n">
-        <x:v>15312</x:v>
+        <x:v>15261</x:v>
       </x:c>
       <x:c r="BH36" s="3" t="n">
-        <x:v>12179</x:v>
+        <x:v>12138</x:v>
       </x:c>
       <x:c r="BI36" s="3" t="n">
-        <x:v>11724</x:v>
+        <x:v>11685</x:v>
       </x:c>
       <x:c r="BJ36" s="3" t="n">
-        <x:v>19114</x:v>
+        <x:v>19051</x:v>
       </x:c>
       <x:c r="BK36" s="3" t="n">
-        <x:v>15767</x:v>
+        <x:v>15715</x:v>
       </x:c>
       <x:c r="BL36" s="3" t="n">
-        <x:v>12971</x:v>
+        <x:v>12928</x:v>
       </x:c>
       <x:c r="BM36" s="3" t="n">
-        <x:v>12780</x:v>
+        <x:v>12738</x:v>
       </x:c>
       <x:c r="BN36" s="3" t="n">
-        <x:v>20371</x:v>
+        <x:v>20302</x:v>
       </x:c>
       <x:c r="BO36" s="3" t="n">
-        <x:v>16092</x:v>
+        <x:v>16039</x:v>
       </x:c>
       <x:c r="BP36" s="3" t="n">
-        <x:v>14325</x:v>
+        <x:v>14277</x:v>
       </x:c>
       <x:c r="BQ36" s="3" t="n">
-        <x:v>11895</x:v>
+        <x:v>11855</x:v>
       </x:c>
       <x:c r="BR36" s="3" t="n">
-        <x:v>19498</x:v>
+        <x:v>19434</x:v>
       </x:c>
       <x:c r="BS36" s="3" t="n">
-        <x:v>18096</x:v>
+        <x:v>18036</x:v>
       </x:c>
       <x:c r="BT36" s="3" t="n">
-        <x:v>15510</x:v>
+        <x:v>15459</x:v>
       </x:c>
       <x:c r="BU36" s="3" t="n">
-        <x:v>13278</x:v>
+        <x:v>13234</x:v>
       </x:c>
       <x:c r="BV36" s="3" t="n">
-        <x:v>21701</x:v>
+        <x:v>21629</x:v>
       </x:c>
       <x:c r="BW36" s="3" t="n">
-        <x:v>21100</x:v>
+        <x:v>21030</x:v>
       </x:c>
       <x:c r="BX36" s="3" t="n">
-        <x:v>19465</x:v>
+        <x:v>19400</x:v>
       </x:c>
       <x:c r="BY36" s="3" t="n">
-        <x:v>14996</x:v>
+        <x:v>14946</x:v>
       </x:c>
       <x:c r="BZ36" s="3" t="n">
-        <x:v>23892</x:v>
+        <x:v>23814</x:v>
       </x:c>
       <x:c r="CA36" s="3" t="n">
-        <x:v>21959</x:v>
+        <x:v>21886</x:v>
       </x:c>
       <x:c r="CB36" s="3" t="n">
-        <x:v>20108</x:v>
+        <x:v>20042</x:v>
       </x:c>
       <x:c r="CC36" s="3" t="n">
-        <x:v>15425</x:v>
+        <x:v>15374</x:v>
       </x:c>
       <x:c r="CD36" s="3" t="n">
-        <x:v>25603</x:v>
+        <x:v>25518</x:v>
       </x:c>
       <x:c r="CE36" s="3" t="n">
-        <x:v>25378</x:v>
+        <x:v>25294</x:v>
       </x:c>
       <x:c r="CF36" s="3" t="n">
-        <x:v>23073</x:v>
+        <x:v>22996</x:v>
       </x:c>
       <x:c r="CG36" s="3" t="n">
-        <x:v>18817</x:v>
+        <x:v>18754</x:v>
       </x:c>
       <x:c r="CH36" s="3" t="n">
-        <x:v>26252</x:v>
+        <x:v>26166</x:v>
       </x:c>
       <x:c r="CI36" s="3" t="n">
-        <x:v>24628</x:v>
+        <x:v>24547</x:v>
       </x:c>
       <x:c r="CJ36" s="3" t="n">
-        <x:v>22187</x:v>
+        <x:v>22113</x:v>
       </x:c>
       <x:c r="CK36" s="3" t="n">
-        <x:v>17916</x:v>
+        <x:v>17856</x:v>
       </x:c>
       <x:c r="CL36" s="3" t="n">
-        <x:v>23602</x:v>
+        <x:v>23524</x:v>
       </x:c>
       <x:c r="CM36" s="3" t="n">
-        <x:v>23361</x:v>
+        <x:v>23284</x:v>
       </x:c>
       <x:c r="CN36" s="3" t="n">
-        <x:v>21959</x:v>
+        <x:v>21886</x:v>
       </x:c>
       <x:c r="CO36" s="3" t="n">
-        <x:v>17460</x:v>
+        <x:v>17402</x:v>
       </x:c>
       <x:c r="CP36" s="3" t="n">
-        <x:v>21756</x:v>
+        <x:v>21684</x:v>
       </x:c>
       <x:c r="CQ36" s="3" t="n">
-        <x:v>26051</x:v>
+        <x:v>25965</x:v>
       </x:c>
       <x:c r="CR36" s="3" t="n">
-        <x:v>25500</x:v>
+        <x:v>25415</x:v>
       </x:c>
       <x:c r="CS36" s="3" t="n">
-        <x:v>21016</x:v>
+        <x:v>20947</x:v>
       </x:c>
       <x:c r="CT36" s="3" t="n">
-        <x:v>25718</x:v>
+        <x:v>25633</x:v>
       </x:c>
       <x:c r="CU36" s="3" t="n">
-        <x:v>25888</x:v>
+        <x:v>25802</x:v>
       </x:c>
       <x:c r="CV36" s="3" t="n">
-        <x:v>26638</x:v>
+        <x:v>26550</x:v>
       </x:c>
       <x:c r="CW36" s="3" t="n">
-        <x:v>23763</x:v>
+        <x:v>23684</x:v>
       </x:c>
       <x:c r="CX36" s="3" t="n">
-        <x:v>30023</x:v>
+        <x:v>29924</x:v>
       </x:c>
       <x:c r="CY36" s="3" t="n">
-        <x:v>27428</x:v>
+        <x:v>27337</x:v>
       </x:c>
       <x:c r="CZ36" s="3" t="n">
-        <x:v>26869</x:v>
+        <x:v>26780</x:v>
       </x:c>
       <x:c r="DA36" s="3" t="n">
-        <x:v>24286</x:v>
+        <x:v>24206</x:v>
       </x:c>
       <x:c r="DB36" s="3" t="n">
-        <x:v>34154</x:v>
+        <x:v>34041</x:v>
       </x:c>
       <x:c r="DC36" s="3" t="n">
-        <x:v>27383</x:v>
+        <x:v>27293</x:v>
       </x:c>
       <x:c r="DD36" s="3" t="n">
-        <x:v>30127</x:v>
+        <x:v>30027</x:v>
       </x:c>
       <x:c r="DE36" s="3" t="n">
-        <x:v>26733</x:v>
+        <x:v>26645</x:v>
       </x:c>
       <x:c r="DF36" s="3" t="n">
-        <x:v>38660</x:v>
+        <x:v>38532</x:v>
       </x:c>
       <x:c r="DG36" s="3" t="n">
-        <x:v>30000</x:v>
+        <x:v>29901</x:v>
       </x:c>
       <x:c r="DH36" s="3" t="n">
-        <x:v>30822</x:v>
+        <x:v>30720</x:v>
       </x:c>
       <x:c r="DI36" s="3" t="n">
-        <x:v>27838</x:v>
+        <x:v>27746</x:v>
       </x:c>
       <x:c r="DJ36" s="3" t="n">
-        <x:v>38810</x:v>
+        <x:v>38681</x:v>
       </x:c>
       <x:c r="DK36" s="3" t="n">
-        <x:v>32489</x:v>
+        <x:v>32381</x:v>
       </x:c>
       <x:c r="DL36" s="3" t="n">
-        <x:v>34530</x:v>
+        <x:v>34416</x:v>
       </x:c>
       <x:c r="DM36" s="3" t="n">
-        <x:v>26916</x:v>
+        <x:v>26827</x:v>
       </x:c>
       <x:c r="DN36" s="3" t="n">
-        <x:v>38216</x:v>
+        <x:v>38089</x:v>
       </x:c>
       <x:c r="DO36" s="3" t="n">
-        <x:v>30558</x:v>
+        <x:v>30457</x:v>
       </x:c>
       <x:c r="DP36" s="3" t="n">
-        <x:v>32837</x:v>
+        <x:v>32728</x:v>
       </x:c>
       <x:c r="DQ36" s="3" t="n">
-        <x:v>26670</x:v>
+        <x:v>26581</x:v>
       </x:c>
       <x:c r="DR36" s="3" t="n">
-        <x:v>36915</x:v>
+        <x:v>36793</x:v>
       </x:c>
       <x:c r="DS36" s="3" t="n">
-        <x:v>28321</x:v>
+        <x:v>28227</x:v>
       </x:c>
       <x:c r="DT36" s="3" t="n">
-        <x:v>32870</x:v>
+        <x:v>32761</x:v>
       </x:c>
       <x:c r="DU36" s="3" t="n">
-        <x:v>28330</x:v>
+        <x:v>28236</x:v>
       </x:c>
       <x:c r="DV36" s="3" t="n">
-        <x:v>37060</x:v>
+        <x:v>36937</x:v>
       </x:c>
       <x:c r="DW36" s="3" t="n">
-        <x:v>32270</x:v>
+        <x:v>32163</x:v>
       </x:c>
       <x:c r="DX36" s="3" t="n">
-        <x:v>36171</x:v>
+        <x:v>36051</x:v>
       </x:c>
       <x:c r="DY36" s="3" t="n">
-        <x:v>30228</x:v>
+        <x:v>30128</x:v>
       </x:c>
       <x:c r="DZ36" s="3" t="n">
-        <x:v>42156</x:v>
+        <x:v>42015</x:v>
       </x:c>
       <x:c r="EA36" s="3" t="n">
-        <x:v>31328</x:v>
+        <x:v>31224</x:v>
       </x:c>
       <x:c r="EB36" s="3" t="n">
-        <x:v>34866</x:v>
+        <x:v>34750</x:v>
       </x:c>
       <x:c r="EC36" s="3" t="n">
-        <x:v>28670</x:v>
+        <x:v>28575</x:v>
       </x:c>
       <x:c r="ED36" s="3" t="n">
-        <x:v>38341</x:v>
+        <x:v>38213</x:v>
       </x:c>
       <x:c r="EE36" s="3" t="n">
-        <x:v>28555</x:v>
+        <x:v>28460</x:v>
       </x:c>
       <x:c r="EF36" s="3" t="n">
-        <x:v>32021</x:v>
+        <x:v>31914</x:v>
       </x:c>
       <x:c r="EG36" s="3" t="n">
-        <x:v>26944</x:v>
+        <x:v>26854</x:v>
       </x:c>
       <x:c r="EH36" s="3" t="n">
-        <x:v>37027</x:v>
+        <x:v>36905</x:v>
       </x:c>
       <x:c r="EI36" s="3" t="n">
-        <x:v>26912</x:v>
+        <x:v>26823</x:v>
       </x:c>
       <x:c r="EJ36" s="3" t="n">
-        <x:v>29517</x:v>
+        <x:v>29418</x:v>
       </x:c>
       <x:c r="EK36" s="3" t="n">
-        <x:v>25483</x:v>
+        <x:v>25398</x:v>
       </x:c>
       <x:c r="EL36" s="3" t="n">
-        <x:v>37727</x:v>
+        <x:v>37603</x:v>
       </x:c>
       <x:c r="EM36" s="3" t="n">
-        <x:v>34404</x:v>
+        <x:v>34290</x:v>
       </x:c>
       <x:c r="EN36" s="3" t="n">
-        <x:v>39416</x:v>
+        <x:v>39285</x:v>
       </x:c>
       <x:c r="EO36" s="3" t="n">
-        <x:v>30778</x:v>
+        <x:v>30676</x:v>
       </x:c>
       <x:c r="EP36" s="3" t="n">
-        <x:v>44418</x:v>
+        <x:v>44270</x:v>
       </x:c>
       <x:c r="EQ36" s="3" t="n">
-        <x:v>33425</x:v>
+        <x:v>33314</x:v>
       </x:c>
       <x:c r="ER36" s="3" t="n">
-        <x:v>41726</x:v>
+        <x:v>41588</x:v>
       </x:c>
       <x:c r="ES36" s="3" t="n">
-        <x:v>33521</x:v>
+        <x:v>33410</x:v>
       </x:c>
       <x:c r="ET36" s="3" t="n">
-        <x:v>46698</x:v>
+        <x:v>46541</x:v>
       </x:c>
       <x:c r="EU36" s="3" t="n">
-        <x:v>40765</x:v>
+        <x:v>40630</x:v>
       </x:c>
       <x:c r="EV36" s="3" t="n">
-        <x:v>40975</x:v>
+        <x:v>40839</x:v>
       </x:c>
       <x:c r="EW36" s="3" t="n">
-        <x:v>34560</x:v>
+        <x:v>34445</x:v>
       </x:c>
       <x:c r="EX36" s="3" t="n">
-        <x:v>46792</x:v>
+        <x:v>46635</x:v>
       </x:c>
       <x:c r="EY36" s="3" t="n">
-        <x:v>38645</x:v>
+        <x:v>38516</x:v>
       </x:c>
       <x:c r="EZ36" s="3" t="n">
-        <x:v>42502</x:v>
+        <x:v>42360</x:v>
       </x:c>
       <x:c r="FA36" s="3" t="n">
-        <x:v>37718</x:v>
+        <x:v>37592</x:v>
       </x:c>
       <x:c r="FB36" s="3" t="n">
-        <x:v>47891</x:v>
+        <x:v>47733</x:v>
       </x:c>
       <x:c r="FC36" s="3" t="n">
-        <x:v>39787</x:v>
+        <x:v>39655</x:v>
       </x:c>
       <x:c r="FD36" s="3" t="n">
-        <x:v>48042</x:v>
+        <x:v>47883</x:v>
       </x:c>
       <x:c r="FE36" s="3" t="n">
-        <x:v>38491</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="FF36" s="3" t="n">
-        <x:v>43496</x:v>
+        <x:v>43350</x:v>
       </x:c>
       <x:c r="FG36" s="3" t="n">
-        <x:v>50869</x:v>
+        <x:v>50700</x:v>
       </x:c>
       <x:c r="FH36" s="3" t="n">
-        <x:v>56515</x:v>
+        <x:v>56327</x:v>
       </x:c>
       <x:c r="FI36" s="3" t="n">
-        <x:v>47941</x:v>
+        <x:v>47782</x:v>
       </x:c>
       <x:c r="FJ36" s="3" t="n">
-        <x:v>52758</x:v>
+        <x:v>52582</x:v>
       </x:c>
       <x:c r="FK36" s="3" t="n">
-        <x:v>57398</x:v>
+        <x:v>57207</x:v>
       </x:c>
       <x:c r="FL36" s="3" t="n">
-        <x:v>71344</x:v>
+        <x:v>71107</x:v>
       </x:c>
       <x:c r="FM36" s="3" t="n">
-        <x:v>58521</x:v>
+        <x:v>58327</x:v>
       </x:c>
       <x:c r="FN36" s="3" t="n">
-        <x:v>61729</x:v>
+        <x:v>61522</x:v>
       </x:c>
       <x:c r="FO36" s="3" t="n">
-        <x:v>63427</x:v>
+        <x:v>63216</x:v>
       </x:c>
       <x:c r="FP36" s="3" t="n">
-        <x:v>67595</x:v>
+        <x:v>67370</x:v>
       </x:c>
       <x:c r="FQ36" s="3" t="n">
-        <x:v>60151</x:v>
+        <x:v>59951</x:v>
       </x:c>
       <x:c r="FR36" s="3" t="n">
-        <x:v>69808</x:v>
+        <x:v>69576</x:v>
       </x:c>
       <x:c r="FS36" s="3" t="n">
-        <x:v>71666</x:v>
+        <x:v>71427</x:v>
       </x:c>
       <x:c r="FT36" s="3" t="n">
-        <x:v>69135</x:v>
+        <x:v>68905</x:v>
       </x:c>
       <x:c r="FU36" s="3" t="n">
-        <x:v>67304</x:v>
+        <x:v>67081</x:v>
       </x:c>
       <x:c r="FV36" s="3" t="n">
-        <x:v>70756</x:v>
+        <x:v>70521</x:v>
       </x:c>
       <x:c r="FW36" s="3" t="n">
-        <x:v>69212</x:v>
+        <x:v>68582</x:v>
       </x:c>
       <x:c r="FX36" s="3" t="n">
-        <x:v>72561</x:v>
+        <x:v>71450</x:v>
       </x:c>
       <x:c r="FY36" s="3" t="n">
-        <x:v>65626</x:v>
+        <x:v>65573</x:v>
       </x:c>
       <x:c r="FZ36" s="3" t="n">
-        <x:v>70142</x:v>
+        <x:v>69980</x:v>
       </x:c>
       <x:c r="GA36" s="3" t="n">
-        <x:v>70076</x:v>
+        <x:v>69178</x:v>
       </x:c>
       <x:c r="GB36" s="3" t="n">
-        <x:v>72509</x:v>
+        <x:v>70750</x:v>
+      </x:c>
+      <x:c r="GC36" s="3" t="n">
+        <x:v>67110</x:v>
+      </x:c>
+      <x:c r="GD36" s="3" t="n">
+        <x:v>71529</x:v>
       </x:c>
     </x:row>
-    <x:row r="37" spans="1:184">
+    <x:row r="37" spans="1:186">
       <x:c r="B37" s="2" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C37" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D37" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E37" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F37" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G37" s="3" t="n">
         <x:v>3378</x:v>
       </x:c>
       <x:c r="H37" s="3" t="n">
         <x:v>3392</x:v>
       </x:c>
       <x:c r="I37" s="3" t="n">
         <x:v>3352</x:v>
       </x:c>
       <x:c r="J37" s="3" t="n">
         <x:v>3385</x:v>
       </x:c>
       <x:c r="K37" s="3" t="n">
         <x:v>2664</x:v>
       </x:c>
       <x:c r="L37" s="3" t="n">
         <x:v>2664</x:v>
       </x:c>
       <x:c r="M37" s="3" t="n">
         <x:v>2613</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>2573</x:v>
       </x:c>
@@ -20199,293 +20409,299 @@
       <x:c r="DB37" s="3" t="n">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="DC37" s="3" t="n">
         <x:v>995</x:v>
       </x:c>
       <x:c r="DD37" s="3" t="n">
         <x:v>994</x:v>
       </x:c>
       <x:c r="DE37" s="3" t="n">
         <x:v>999</x:v>
       </x:c>
       <x:c r="DF37" s="3" t="n">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="DG37" s="3" t="n">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="DH37" s="3" t="n">
         <x:v>1236</x:v>
       </x:c>
       <x:c r="DI37" s="3" t="n">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="DJ37" s="3" t="n">
-        <x:v>1169</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="DK37" s="3" t="n">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="DL37" s="3" t="n">
         <x:v>1259</x:v>
       </x:c>
       <x:c r="DM37" s="3" t="n">
-        <x:v>1239</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="DN37" s="3" t="n">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="DO37" s="3" t="n">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="DP37" s="3" t="n">
-        <x:v>1126</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="DQ37" s="3" t="n">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="DR37" s="3" t="n">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="DS37" s="3" t="n">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="DT37" s="3" t="n">
-        <x:v>1101</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="DU37" s="3" t="n">
-        <x:v>1052</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="DV37" s="3" t="n">
-        <x:v>999</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="DW37" s="3" t="n">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="DX37" s="3" t="n">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="DY37" s="3" t="n">
-        <x:v>1104</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="DZ37" s="3" t="n">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="EA37" s="3" t="n">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="EB37" s="3" t="n">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="EC37" s="3" t="n">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="ED37" s="3" t="n">
-        <x:v>1049</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="EE37" s="3" t="n">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="EF37" s="3" t="n">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="EG37" s="3" t="n">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="EH37" s="3" t="n">
-        <x:v>1030</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="EI37" s="3" t="n">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="EJ37" s="3" t="n">
-        <x:v>1172</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="EK37" s="3" t="n">
-        <x:v>1113</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="EL37" s="3" t="n">
-        <x:v>1107</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="EM37" s="3" t="n">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="EN37" s="3" t="n">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="EO37" s="3" t="n">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="EP37" s="3" t="n">
-        <x:v>1142</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="EQ37" s="3" t="n">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="ER37" s="3" t="n">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="ES37" s="3" t="n">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="ET37" s="3" t="n">
-        <x:v>1085</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="EU37" s="3" t="n">
-        <x:v>1251</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="EV37" s="3" t="n">
         <x:v>1293</x:v>
       </x:c>
       <x:c r="EW37" s="3" t="n">
         <x:v>1236</x:v>
       </x:c>
       <x:c r="EX37" s="3" t="n">
         <x:v>1261</x:v>
       </x:c>
       <x:c r="EY37" s="3" t="n">
         <x:v>1301</x:v>
       </x:c>
       <x:c r="EZ37" s="3" t="n">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="FA37" s="3" t="n">
         <x:v>1297</x:v>
       </x:c>
       <x:c r="FB37" s="3" t="n">
-        <x:v>1293</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="FC37" s="3" t="n">
-        <x:v>1447</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="FD37" s="3" t="n">
-        <x:v>1507</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="FE37" s="3" t="n">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="FF37" s="3" t="n">
-        <x:v>1381</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="FG37" s="3" t="n">
         <x:v>1299</x:v>
       </x:c>
       <x:c r="FH37" s="3" t="n">
         <x:v>1255</x:v>
       </x:c>
       <x:c r="FI37" s="3" t="n">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="FJ37" s="3" t="n">
-        <x:v>1183</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="FK37" s="3" t="n">
-        <x:v>1305</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="FL37" s="3" t="n">
         <x:v>1587</x:v>
       </x:c>
       <x:c r="FM37" s="3" t="n">
-        <x:v>1438</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="FN37" s="3" t="n">
-        <x:v>1384</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="FO37" s="3" t="n">
         <x:v>1347</x:v>
       </x:c>
       <x:c r="FP37" s="3" t="n">
-        <x:v>1591</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="FQ37" s="3" t="n">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="FR37" s="3" t="n">
         <x:v>1350</x:v>
       </x:c>
       <x:c r="FS37" s="3" t="n">
         <x:v>1393</x:v>
       </x:c>
       <x:c r="FT37" s="3" t="n">
         <x:v>1758</x:v>
       </x:c>
       <x:c r="FU37" s="3" t="n">
         <x:v>1753</x:v>
       </x:c>
       <x:c r="FV37" s="3" t="n">
-        <x:v>1388</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="FW37" s="3" t="n">
-        <x:v>1490</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="FX37" s="3" t="n">
-        <x:v>1722</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="FY37" s="3" t="n">
         <x:v>1732</x:v>
       </x:c>
       <x:c r="FZ37" s="3" t="n">
-        <x:v>1361</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="GA37" s="3" t="n">
-        <x:v>1415</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="GB37" s="3" t="n">
-        <x:v>1660</x:v>
+        <x:v>1727</x:v>
+      </x:c>
+      <x:c r="GC37" s="3" t="n">
+        <x:v>1724</x:v>
+      </x:c>
+      <x:c r="GD37" s="3" t="n">
+        <x:v>1370</x:v>
       </x:c>
     </x:row>
-    <x:row r="38" spans="1:184">
+    <x:row r="38" spans="1:186">
       <x:c r="A38" s="2" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B38" s="2" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C38" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D38" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E38" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F38" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G38" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H38" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I38" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J38" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K38" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="L38" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="M38" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="N38" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O38" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="P38" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="Q38" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="R38" s="5" t="n">
         <x:v>6.8</x:v>
       </x:c>
@@ -20948,95 +21164,101 @@
       <x:c r="FO38" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FP38" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FQ38" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="FR38" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="FS38" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FT38" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="FU38" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="FV38" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="FW38" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="FX38" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="FY38" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="FZ38" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="GA38" s="5" t="n">
-        <x:v>-3.3</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
       <x:c r="GB38" s="5" t="n">
+        <x:v>3.8</x:v>
+      </x:c>
+      <x:c r="GC38" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
+      <x:c r="GD38" s="5" t="n">
+        <x:v>4.2</x:v>
+      </x:c>
     </x:row>
-    <x:row r="39" spans="1:184">
+    <x:row r="39" spans="1:186">
       <x:c r="B39" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C39" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D39" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E39" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F39" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G39" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H39" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J39" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K39" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="L39" s="5" t="n">
         <x:v>-2.8</x:v>
       </x:c>
       <x:c r="M39" s="5" t="n">
         <x:v>-3.7</x:v>
       </x:c>
       <x:c r="N39" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="O39" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="P39" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="Q39" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="R39" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
@@ -21496,242 +21718,248 @@
       <x:c r="FN39" s="5" t="n">
         <x:v>-3.7</x:v>
       </x:c>
       <x:c r="FO39" s="5" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="FP39" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="FQ39" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="FR39" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="FS39" s="5" t="n">
         <x:v>-6.8</x:v>
       </x:c>
       <x:c r="FT39" s="5" t="n">
         <x:v>-5.3</x:v>
       </x:c>
       <x:c r="FU39" s="5" t="n">
         <x:v>-8</x:v>
       </x:c>
       <x:c r="FV39" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="FW39" s="5" t="n">
         <x:v>-6.5</x:v>
       </x:c>
       <x:c r="FX39" s="5" t="n">
         <x:v>-4.5</x:v>
       </x:c>
       <x:c r="FY39" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="FZ39" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="GA39" s="5" t="n">
-        <x:v>-5.5</x:v>
+        <x:v>-4.8</x:v>
       </x:c>
       <x:c r="GB39" s="5" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-0.6</x:v>
+      </x:c>
+      <x:c r="GC39" s="5" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="GD39" s="5" t="n">
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
-    <x:row r="40" spans="1:184">
+    <x:row r="40" spans="1:186">
       <x:c r="B40" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BD40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BE40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BF40" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BG40" s="5" t="n">
         <x:v>-21.8</x:v>
       </x:c>
       <x:c r="BH40" s="5" t="n">
         <x:v>-22.6</x:v>
       </x:c>
       <x:c r="BI40" s="5" t="n">
         <x:v>-30.6</x:v>
       </x:c>
       <x:c r="BJ40" s="5" t="n">
         <x:v>-34.3</x:v>
       </x:c>
       <x:c r="BK40" s="5" t="n">
         <x:v>-33.7</x:v>
       </x:c>
       <x:c r="BL40" s="5" t="n">
         <x:v>-30.5</x:v>
       </x:c>
       <x:c r="BM40" s="5" t="n">
         <x:v>-19</x:v>
       </x:c>
       <x:c r="BN40" s="5" t="n">
         <x:v>-3.3</x:v>
       </x:c>
@@ -22056,233 +22284,239 @@
       <x:c r="FQ40" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="FR40" s="5" t="n">
         <x:v>-8.7</x:v>
       </x:c>
       <x:c r="FS40" s="5" t="n">
         <x:v>-16.7</x:v>
       </x:c>
       <x:c r="FT40" s="5" t="n">
         <x:v>-24.5</x:v>
       </x:c>
       <x:c r="FU40" s="5" t="n">
         <x:v>-30.7</x:v>
       </x:c>
       <x:c r="FV40" s="5" t="n">
         <x:v>-29.7</x:v>
       </x:c>
       <x:c r="FW40" s="5" t="n">
         <x:v>-26.6</x:v>
       </x:c>
       <x:c r="FX40" s="5" t="n">
         <x:v>-19.5</x:v>
       </x:c>
       <x:c r="FY40" s="5" t="n">
-        <x:v>-7.4</x:v>
+        <x:v>-7.7</x:v>
       </x:c>
       <x:c r="FZ40" s="5" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="GA40" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="GB40" s="5" t="n">
-        <x:v>1.8</x:v>
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="GC40" s="5" t="n">
+        <x:v>-1.4</x:v>
+      </x:c>
+      <x:c r="GD40" s="5" t="n">
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="41" spans="1:184">
+    <x:row r="41" spans="1:186">
       <x:c r="B41" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BD41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BE41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BF41" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BG41" s="5" t="n">
         <x:v>-44.2</x:v>
       </x:c>
       <x:c r="BH41" s="5" t="n">
         <x:v>-42.4</x:v>
       </x:c>
       <x:c r="BI41" s="5" t="n">
         <x:v>-39.3</x:v>
       </x:c>
       <x:c r="BJ41" s="5" t="n">
         <x:v>-35.5</x:v>
       </x:c>
       <x:c r="BK41" s="5" t="n">
         <x:v>-31.6</x:v>
       </x:c>
       <x:c r="BL41" s="5" t="n">
         <x:v>-25.5</x:v>
       </x:c>
       <x:c r="BM41" s="5" t="n">
         <x:v>-17.9</x:v>
       </x:c>
       <x:c r="BN41" s="5" t="n">
         <x:v>-10.5</x:v>
       </x:c>
@@ -22616,224 +22850,230 @@
       <x:c r="FT41" s="5" t="n">
         <x:v>-39.8</x:v>
       </x:c>
       <x:c r="FU41" s="5" t="n">
         <x:v>-48.2</x:v>
       </x:c>
       <x:c r="FV41" s="5" t="n">
         <x:v>-49</x:v>
       </x:c>
       <x:c r="FW41" s="5" t="n">
         <x:v>-44.5</x:v>
       </x:c>
       <x:c r="FX41" s="5" t="n">
         <x:v>-30.5</x:v>
       </x:c>
       <x:c r="FY41" s="5" t="n">
         <x:v>-12</x:v>
       </x:c>
       <x:c r="FZ41" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="GA41" s="5" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="GB41" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="GC41" s="5" t="n">
+        <x:v>-0.8</x:v>
+      </x:c>
+      <x:c r="GD41" s="5" t="n">
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
-    <x:row r="42" spans="1:184">
+    <x:row r="42" spans="1:186">
       <x:c r="B42" s="2" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BD42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BE42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BF42" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BG42" s="5" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="BH42" s="5" t="n">
         <x:v>-14.5</x:v>
       </x:c>
       <x:c r="BI42" s="5" t="n">
         <x:v>-35</x:v>
       </x:c>
       <x:c r="BJ42" s="5" t="n">
         <x:v>-40.8</x:v>
       </x:c>
       <x:c r="BK42" s="5" t="n">
         <x:v>-34.2</x:v>
       </x:c>
       <x:c r="BL42" s="5" t="n">
         <x:v>-33.8</x:v>
       </x:c>
       <x:c r="BM42" s="5" t="n">
         <x:v>-14.9</x:v>
       </x:c>
       <x:c r="BN42" s="5" t="n">
         <x:v>7.6</x:v>
       </x:c>
@@ -22879,51 +23119,51 @@
       <x:c r="CB42" s="5" t="n">
         <x:v>12.5</x:v>
       </x:c>
       <x:c r="CC42" s="5" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="CD42" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="CE42" s="5" t="n">
         <x:v>9.2</x:v>
       </x:c>
       <x:c r="CF42" s="5" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="CG42" s="5" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="CH42" s="5" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="CI42" s="5" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="CJ42" s="5" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="CK42" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="CL42" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="CM42" s="5" t="n">
         <x:v>9.1</x:v>
       </x:c>
       <x:c r="CN42" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="CO42" s="5" t="n">
         <x:v>6.3</x:v>
       </x:c>
       <x:c r="CP42" s="5" t="n">
         <x:v>10.5</x:v>
       </x:c>
       <x:c r="CQ42" s="5" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="CR42" s="5" t="n">
         <x:v>9.5</x:v>
       </x:c>
@@ -22969,54 +23209,54 @@
       <x:c r="DF42" s="5" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="DG42" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="DH42" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="DI42" s="5" t="n">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="DJ42" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="DK42" s="5" t="n">
         <x:v>-8.7</x:v>
       </x:c>
       <x:c r="DL42" s="5" t="n">
         <x:v>-9.5</x:v>
       </x:c>
       <x:c r="DM42" s="5" t="n">
         <x:v>-11.6</x:v>
       </x:c>
       <x:c r="DN42" s="5" t="n">
-        <x:v>-15.6</x:v>
+        <x:v>-15.7</x:v>
       </x:c>
       <x:c r="DO42" s="5" t="n">
-        <x:v>3</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="DP42" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="DQ42" s="5" t="n">
         <x:v>7.7</x:v>
       </x:c>
       <x:c r="DR42" s="5" t="n">
         <x:v>34.2</x:v>
       </x:c>
       <x:c r="DS42" s="5" t="n">
         <x:v>13.3</x:v>
       </x:c>
       <x:c r="DT42" s="5" t="n">
         <x:v>10.6</x:v>
       </x:c>
       <x:c r="DU42" s="5" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="DV42" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DW42" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
@@ -23041,51 +23281,51 @@
       <x:c r="ED42" s="5" t="n">
         <x:v>-7</x:v>
       </x:c>
       <x:c r="EE42" s="5" t="n">
         <x:v>-9.6</x:v>
       </x:c>
       <x:c r="EF42" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="EG42" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="EH42" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="EI42" s="5" t="n">
         <x:v>13.1</x:v>
       </x:c>
       <x:c r="EJ42" s="5" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="EK42" s="5" t="n">
         <x:v>7.9</x:v>
       </x:c>
       <x:c r="EL42" s="5" t="n">
-        <x:v>11.3</x:v>
+        <x:v>11.2</x:v>
       </x:c>
       <x:c r="EM42" s="5" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="EN42" s="5" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="EO42" s="5" t="n">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="EP42" s="5" t="n">
         <x:v>22.2</x:v>
       </x:c>
       <x:c r="EQ42" s="5" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="ER42" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="ES42" s="5" t="n">
         <x:v>-7</x:v>
       </x:c>
       <x:c r="ET42" s="5" t="n">
         <x:v>-15.6</x:v>
       </x:c>
@@ -23158,233 +23398,239 @@
       <x:c r="FQ42" s="5" t="n">
         <x:v>-4.9</x:v>
       </x:c>
       <x:c r="FR42" s="5" t="n">
         <x:v>-4.4</x:v>
       </x:c>
       <x:c r="FS42" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="FT42" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="FU42" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="FV42" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FW42" s="5" t="n">
         <x:v>-6.1</x:v>
       </x:c>
       <x:c r="FX42" s="5" t="n">
         <x:v>-6.8</x:v>
       </x:c>
       <x:c r="FY42" s="5" t="n">
-        <x:v>-4.2</x:v>
+        <x:v>-4.7</x:v>
       </x:c>
       <x:c r="FZ42" s="5" t="n">
-        <x:v>-4</x:v>
+        <x:v>-4.1</x:v>
       </x:c>
       <x:c r="GA42" s="5" t="n">
-        <x:v>-3.6</x:v>
+        <x:v>-3.8</x:v>
       </x:c>
       <x:c r="GB42" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="GC42" s="5" t="n">
+        <x:v>-0.9</x:v>
+      </x:c>
+      <x:c r="GD42" s="5" t="n">
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="43" spans="1:184">
+    <x:row r="43" spans="1:186">
       <x:c r="B43" s="2" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BD43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BE43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BF43" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BG43" s="5" t="n">
         <x:v>-43</x:v>
       </x:c>
       <x:c r="BH43" s="5" t="n">
         <x:v>33.2</x:v>
       </x:c>
       <x:c r="BI43" s="5" t="n">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="BJ43" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="BK43" s="5" t="n">
         <x:v>166.3</x:v>
       </x:c>
       <x:c r="BL43" s="5" t="n">
         <x:v>-17</x:v>
       </x:c>
       <x:c r="BM43" s="5" t="n">
         <x:v>-16.9</x:v>
       </x:c>
       <x:c r="BN43" s="5" t="n">
         <x:v>14.2</x:v>
       </x:c>
@@ -23703,239 +23949,245 @@
       <x:c r="FO43" s="5" t="n">
         <x:v>-12.2</x:v>
       </x:c>
       <x:c r="FP43" s="5" t="n">
         <x:v>-8</x:v>
       </x:c>
       <x:c r="FQ43" s="5" t="n">
         <x:v>-12.7</x:v>
       </x:c>
       <x:c r="FR43" s="5" t="n">
         <x:v>-27.5</x:v>
       </x:c>
       <x:c r="FS43" s="5" t="n">
         <x:v>-11.5</x:v>
       </x:c>
       <x:c r="FT43" s="5" t="n">
         <x:v>-19</x:v>
       </x:c>
       <x:c r="FU43" s="5" t="n">
         <x:v>-30</x:v>
       </x:c>
       <x:c r="FV43" s="5" t="n">
         <x:v>-43.2</x:v>
       </x:c>
       <x:c r="FW43" s="5" t="n">
-        <x:v>-46</x:v>
+        <x:v>-46.1</x:v>
       </x:c>
       <x:c r="FX43" s="5" t="n">
         <x:v>-54.1</x:v>
       </x:c>
       <x:c r="FY43" s="5" t="n">
-        <x:v>-47.2</x:v>
+        <x:v>-47</x:v>
       </x:c>
       <x:c r="FZ43" s="5" t="n">
         <x:v>-36.9</x:v>
       </x:c>
       <x:c r="GA43" s="5" t="n">
-        <x:v>-20.3</x:v>
+        <x:v>-21.4</x:v>
       </x:c>
       <x:c r="GB43" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-5.1</x:v>
+      </x:c>
+      <x:c r="GC43" s="5" t="n">
+        <x:v>-6.9</x:v>
+      </x:c>
+      <x:c r="GD43" s="5" t="n">
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="44" spans="1:184">
+    <x:row r="44" spans="1:186">
       <x:c r="B44" s="2" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BD44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BE44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BF44" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BG44" s="5" t="n">
         <x:v>62.3</x:v>
       </x:c>
       <x:c r="BH44" s="5" t="n">
         <x:v>35.7</x:v>
       </x:c>
       <x:c r="BI44" s="5" t="n">
         <x:v>34.3</x:v>
       </x:c>
       <x:c r="BJ44" s="5" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="BK44" s="5" t="n">
         <x:v>-48.4</x:v>
       </x:c>
       <x:c r="BL44" s="5" t="n">
         <x:v>-37.9</x:v>
       </x:c>
       <x:c r="BM44" s="5" t="n">
         <x:v>-36.9</x:v>
       </x:c>
       <x:c r="BN44" s="5" t="n">
         <x:v>-18.4</x:v>
       </x:c>
@@ -24271,222 +24523,228 @@
       </x:c>
       <x:c r="FU44" s="5" t="n">
         <x:v>-49.4</x:v>
       </x:c>
       <x:c r="FV44" s="5" t="n">
         <x:v>-34.5</x:v>
       </x:c>
       <x:c r="FW44" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="FX44" s="5" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="FY44" s="5" t="n">
         <x:v>27.6</x:v>
       </x:c>
       <x:c r="FZ44" s="5" t="n">
         <x:v>16.8</x:v>
       </x:c>
       <x:c r="GA44" s="5" t="n">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="GB44" s="5" t="n">
         <x:v>5</x:v>
       </x:c>
+      <x:c r="GC44" s="5" t="n">
+        <x:v>-9.8</x:v>
+      </x:c>
+      <x:c r="GD44" s="5" t="n">
+        <x:v>-8.1</x:v>
+      </x:c>
     </x:row>
-    <x:row r="45" spans="1:184">
+    <x:row r="45" spans="1:186">
       <x:c r="B45" s="2" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BD45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BE45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BF45" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BG45" s="5" t="n">
         <x:v>-6</x:v>
       </x:c>
       <x:c r="BH45" s="5" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="BI45" s="5" t="n">
         <x:v>18.8</x:v>
       </x:c>
       <x:c r="BJ45" s="5" t="n">
         <x:v>30.7</x:v>
       </x:c>
       <x:c r="BK45" s="5" t="n">
         <x:v>17.2</x:v>
       </x:c>
       <x:c r="BL45" s="5" t="n">
         <x:v>11.4</x:v>
       </x:c>
       <x:c r="BM45" s="5" t="n">
         <x:v>10.3</x:v>
       </x:c>
       <x:c r="BN45" s="5" t="n">
         <x:v>8.4</x:v>
       </x:c>
@@ -24808,92 +25066,98 @@
       <x:c r="FP45" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="FQ45" s="5" t="n">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="FR45" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="FS45" s="5" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="FT45" s="5" t="n">
         <x:v>13.3</x:v>
       </x:c>
       <x:c r="FU45" s="5" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="FV45" s="5" t="n">
         <x:v>18.9</x:v>
       </x:c>
       <x:c r="FW45" s="5" t="n">
         <x:v>9.5</x:v>
       </x:c>
       <x:c r="FX45" s="5" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="FY45" s="5" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="FZ45" s="5" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="GA45" s="5" t="n">
-        <x:v>-7.9</x:v>
+        <x:v>-6.8</x:v>
       </x:c>
       <x:c r="GB45" s="5" t="n">
-        <x:v>-3.6</x:v>
+        <x:v>-1.1</x:v>
+      </x:c>
+      <x:c r="GC45" s="5" t="n">
+        <x:v>1.6</x:v>
+      </x:c>
+      <x:c r="GD45" s="5" t="n">
+        <x:v>-2</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:184">
+    <x:row r="46" spans="1:186">
       <x:c r="B46" s="2" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C46" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D46" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E46" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F46" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G46" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H46" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I46" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J46" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K46" s="5" t="n">
         <x:v>-5.7</x:v>
       </x:c>
       <x:c r="L46" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="M46" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="N46" s="5" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="O46" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="P46" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="Q46" s="5" t="n">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="R46" s="5" t="n">
         <x:v>14</x:v>
       </x:c>
@@ -25356,359 +25620,365 @@
       <x:c r="FO46" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="FP46" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="FQ46" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FR46" s="5" t="n">
         <x:v>-8</x:v>
       </x:c>
       <x:c r="FS46" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="FT46" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="FU46" s="5" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="FV46" s="5" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="FW46" s="5" t="n">
-        <x:v>8.3</x:v>
+        <x:v>9.5</x:v>
       </x:c>
       <x:c r="FX46" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="FY46" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="FZ46" s="5" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="GA46" s="5" t="n">
-        <x:v>-4.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="GB46" s="5" t="n">
-        <x:v>7</x:v>
+        <x:v>12.7</x:v>
+      </x:c>
+      <x:c r="GC46" s="5" t="n">
+        <x:v>4.5</x:v>
+      </x:c>
+      <x:c r="GD46" s="5" t="n">
+        <x:v>13.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="47" spans="1:184">
+    <x:row r="47" spans="1:186">
       <x:c r="B47" s="2" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BD47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BE47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BF47" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BG47" s="5" t="n">
         <x:v>87.3</x:v>
       </x:c>
       <x:c r="BH47" s="5" t="n">
         <x:v>-26.1</x:v>
       </x:c>
       <x:c r="BI47" s="5" t="n">
         <x:v>41.3</x:v>
       </x:c>
       <x:c r="BJ47" s="5" t="n">
         <x:v>36.8</x:v>
       </x:c>
       <x:c r="BK47" s="5" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="BL47" s="5" t="n">
         <x:v>21.5</x:v>
       </x:c>
       <x:c r="BM47" s="5" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="BN47" s="5" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="BO47" s="5" t="n">
         <x:v>24.1</x:v>
       </x:c>
       <x:c r="BP47" s="5" t="n">
         <x:v>83.8</x:v>
       </x:c>
       <x:c r="BQ47" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="BR47" s="5" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="BS47" s="5" t="n">
         <x:v>-9.4</x:v>
       </x:c>
       <x:c r="BT47" s="5" t="n">
         <x:v>-11</x:v>
       </x:c>
       <x:c r="BU47" s="5" t="n">
         <x:v>33.5</x:v>
       </x:c>
       <x:c r="BV47" s="5" t="n">
         <x:v>50.1</x:v>
       </x:c>
       <x:c r="BW47" s="5" t="n">
         <x:v>22.1</x:v>
       </x:c>
       <x:c r="BX47" s="5" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="BY47" s="5" t="n">
-        <x:v>14.8</x:v>
+        <x:v>14.9</x:v>
       </x:c>
       <x:c r="BZ47" s="5" t="n">
         <x:v>20.4</x:v>
       </x:c>
       <x:c r="CA47" s="5" t="n">
         <x:v>63.2</x:v>
       </x:c>
       <x:c r="CB47" s="5" t="n">
-        <x:v>39.7</x:v>
+        <x:v>39.6</x:v>
       </x:c>
       <x:c r="CC47" s="5" t="n">
         <x:v>67.3</x:v>
       </x:c>
       <x:c r="CD47" s="5" t="n">
         <x:v>32.1</x:v>
       </x:c>
       <x:c r="CE47" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="CF47" s="5" t="n">
         <x:v>24.2</x:v>
       </x:c>
       <x:c r="CG47" s="5" t="n">
         <x:v>17.4</x:v>
       </x:c>
       <x:c r="CH47" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="CI47" s="5" t="n">
         <x:v>-4.4</x:v>
       </x:c>
       <x:c r="CJ47" s="5" t="n">
         <x:v>-17</x:v>
       </x:c>
       <x:c r="CK47" s="5" t="n">
         <x:v>-17.6</x:v>
       </x:c>
       <x:c r="CL47" s="5" t="n">
         <x:v>-6.4</x:v>
       </x:c>
       <x:c r="CM47" s="5" t="n">
         <x:v>-24.2</x:v>
       </x:c>
       <x:c r="CN47" s="5" t="n">
         <x:v>11.3</x:v>
       </x:c>
       <x:c r="CO47" s="5" t="n">
-        <x:v>-19.9</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="CP47" s="5" t="n">
         <x:v>-17.7</x:v>
       </x:c>
       <x:c r="CQ47" s="5" t="n">
         <x:v>84.4</x:v>
       </x:c>
       <x:c r="CR47" s="5" t="n">
         <x:v>-14.4</x:v>
       </x:c>
       <x:c r="CS47" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CT47" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="CU47" s="5" t="n">
         <x:v>-12.2</x:v>
       </x:c>
       <x:c r="CV47" s="5" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="CW47" s="5" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="CX47" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="CY47" s="5" t="n">
         <x:v>18.2</x:v>
       </x:c>
       <x:c r="CZ47" s="5" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="DA47" s="5" t="n">
         <x:v>11.9</x:v>
       </x:c>
       <x:c r="DB47" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
@@ -25733,129 +26003,129 @@
       <x:c r="DI47" s="5" t="n">
         <x:v>-11.7</x:v>
       </x:c>
       <x:c r="DJ47" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DK47" s="5" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="DL47" s="5" t="n">
         <x:v>-9.4</x:v>
       </x:c>
       <x:c r="DM47" s="5" t="n">
         <x:v>-2.8</x:v>
       </x:c>
       <x:c r="DN47" s="5" t="n">
         <x:v>-5.3</x:v>
       </x:c>
       <x:c r="DO47" s="5" t="n">
         <x:v>-39.9</x:v>
       </x:c>
       <x:c r="DP47" s="5" t="n">
         <x:v>-31</x:v>
       </x:c>
       <x:c r="DQ47" s="5" t="n">
-        <x:v>-24.6</x:v>
+        <x:v>-24.5</x:v>
       </x:c>
       <x:c r="DR47" s="5" t="n">
         <x:v>-7.5</x:v>
       </x:c>
       <x:c r="DS47" s="5" t="n">
         <x:v>17.2</x:v>
       </x:c>
       <x:c r="DT47" s="5" t="n">
         <x:v>40.6</x:v>
       </x:c>
       <x:c r="DU47" s="5" t="n">
         <x:v>30.2</x:v>
       </x:c>
       <x:c r="DV47" s="5" t="n">
         <x:v>11.8</x:v>
       </x:c>
       <x:c r="DW47" s="5" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="DX47" s="5" t="n">
         <x:v>28.3</x:v>
       </x:c>
       <x:c r="DY47" s="5" t="n">
         <x:v>12.3</x:v>
       </x:c>
       <x:c r="DZ47" s="5" t="n">
-        <x:v>21.9</x:v>
+        <x:v>21.8</x:v>
       </x:c>
       <x:c r="EA47" s="5" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="EB47" s="5" t="n">
         <x:v>-9.7</x:v>
       </x:c>
       <x:c r="EC47" s="5" t="n">
         <x:v>-19.7</x:v>
       </x:c>
       <x:c r="ED47" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="EE47" s="5" t="n">
         <x:v>-23.5</x:v>
       </x:c>
       <x:c r="EF47" s="5" t="n">
         <x:v>-16.9</x:v>
       </x:c>
       <x:c r="EG47" s="5" t="n">
         <x:v>22.2</x:v>
       </x:c>
       <x:c r="EH47" s="5" t="n">
         <x:v>-8.2</x:v>
       </x:c>
       <x:c r="EI47" s="5" t="n">
         <x:v>30.2</x:v>
       </x:c>
       <x:c r="EJ47" s="5" t="n">
         <x:v>15.4</x:v>
       </x:c>
       <x:c r="EK47" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="EL47" s="5" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="EM47" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EN47" s="5" t="n">
         <x:v>10.1</x:v>
       </x:c>
       <x:c r="EO47" s="5" t="n">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="EP47" s="5" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="EQ47" s="5" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="ER47" s="5" t="n">
         <x:v>14.7</x:v>
       </x:c>
       <x:c r="ES47" s="5" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="ET47" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="EU47" s="5" t="n">
         <x:v>15.7</x:v>
       </x:c>
       <x:c r="EV47" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="EW47" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="EX47" s="5" t="n">
         <x:v>18.3</x:v>
       </x:c>
       <x:c r="EY47" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
@@ -25907,290 +26177,296 @@
       <x:c r="FO47" s="5" t="n">
         <x:v>-22.7</x:v>
       </x:c>
       <x:c r="FP47" s="5" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="FQ47" s="5" t="n">
         <x:v>-10.5</x:v>
       </x:c>
       <x:c r="FR47" s="5" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="FS47" s="5" t="n">
         <x:v>-11.2</x:v>
       </x:c>
       <x:c r="FT47" s="5" t="n">
         <x:v>-10.7</x:v>
       </x:c>
       <x:c r="FU47" s="5" t="n">
         <x:v>-11.6</x:v>
       </x:c>
       <x:c r="FV47" s="5" t="n">
         <x:v>-14.4</x:v>
       </x:c>
       <x:c r="FW47" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="FX47" s="5" t="n">
-        <x:v>-17.4</x:v>
+        <x:v>-16.7</x:v>
       </x:c>
       <x:c r="FY47" s="5" t="n">
-        <x:v>-7.2</x:v>
+        <x:v>-6.5</x:v>
       </x:c>
       <x:c r="FZ47" s="5" t="n">
-        <x:v>-11.9</x:v>
+        <x:v>-11.1</x:v>
       </x:c>
       <x:c r="GA47" s="5" t="n">
-        <x:v>8.5</x:v>
+        <x:v>8.4</x:v>
       </x:c>
       <x:c r="GB47" s="5" t="n">
-        <x:v>18.7</x:v>
+        <x:v>19.1</x:v>
+      </x:c>
+      <x:c r="GC47" s="5" t="n">
+        <x:v>35.2</x:v>
+      </x:c>
+      <x:c r="GD47" s="5" t="n">
+        <x:v>-5.7</x:v>
       </x:c>
     </x:row>
-    <x:row r="48" spans="1:184">
+    <x:row r="48" spans="1:186">
       <x:c r="B48" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BD48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BE48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BF48" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BG48" s="5" t="n">
         <x:v>24.4</x:v>
       </x:c>
       <x:c r="BH48" s="5" t="n">
         <x:v>24.1</x:v>
       </x:c>
       <x:c r="BI48" s="5" t="n">
         <x:v>29.5</x:v>
       </x:c>
       <x:c r="BJ48" s="5" t="n">
-        <x:v>53.5</x:v>
+        <x:v>53.4</x:v>
       </x:c>
       <x:c r="BK48" s="5" t="n">
         <x:v>27.8</x:v>
       </x:c>
       <x:c r="BL48" s="5" t="n">
         <x:v>27.7</x:v>
       </x:c>
       <x:c r="BM48" s="5" t="n">
         <x:v>34.7</x:v>
       </x:c>
       <x:c r="BN48" s="5" t="n">
         <x:v>26.3</x:v>
       </x:c>
       <x:c r="BO48" s="5" t="n">
         <x:v>11.6</x:v>
       </x:c>
       <x:c r="BP48" s="5" t="n">
         <x:v>9.2</x:v>
       </x:c>
       <x:c r="BQ48" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="BR48" s="5" t="n">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="BS48" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BT48" s="5" t="n">
         <x:v>23.3</x:v>
       </x:c>
       <x:c r="BU48" s="5" t="n">
-        <x:v>7.8</x:v>
+        <x:v>7.9</x:v>
       </x:c>
       <x:c r="BV48" s="5" t="n">
         <x:v>9.3</x:v>
       </x:c>
       <x:c r="BW48" s="5" t="n">
-        <x:v>20.1</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="BX48" s="5" t="n">
         <x:v>18.5</x:v>
       </x:c>
       <x:c r="BY48" s="5" t="n">
         <x:v>29.3</x:v>
       </x:c>
       <x:c r="BZ48" s="5" t="n">
         <x:v>15.6</x:v>
       </x:c>
       <x:c r="CA48" s="5" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="CB48" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="CC48" s="5" t="n">
         <x:v>10.5</x:v>
       </x:c>
       <x:c r="CD48" s="5" t="n">
         <x:v>13.8</x:v>
       </x:c>
       <x:c r="CE48" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
@@ -26221,51 +26497,51 @@
       <x:c r="CN48" s="5" t="n">
         <x:v>-4.8</x:v>
       </x:c>
       <x:c r="CO48" s="5" t="n">
         <x:v>-6</x:v>
       </x:c>
       <x:c r="CP48" s="5" t="n">
         <x:v>-6.5</x:v>
       </x:c>
       <x:c r="CQ48" s="5" t="n">
         <x:v>10.3</x:v>
       </x:c>
       <x:c r="CR48" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="CS48" s="5" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="CT48" s="5" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="CU48" s="5" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="CV48" s="5" t="n">
-        <x:v>12.5</x:v>
+        <x:v>12.4</x:v>
       </x:c>
       <x:c r="CW48" s="5" t="n">
         <x:v>11.3</x:v>
       </x:c>
       <x:c r="CX48" s="5" t="n">
         <x:v>20.3</x:v>
       </x:c>
       <x:c r="CY48" s="5" t="n">
         <x:v>23.2</x:v>
       </x:c>
       <x:c r="CZ48" s="5" t="n">
         <x:v>30.5</x:v>
       </x:c>
       <x:c r="DA48" s="5" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="DB48" s="5" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="DC48" s="5" t="n">
         <x:v>11.5</x:v>
       </x:c>
       <x:c r="DD48" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
@@ -26302,51 +26578,51 @@
       <x:c r="DO48" s="5" t="n">
         <x:v>-21</x:v>
       </x:c>
       <x:c r="DP48" s="5" t="n">
         <x:v>-32.9</x:v>
       </x:c>
       <x:c r="DQ48" s="5" t="n">
         <x:v>-29.8</x:v>
       </x:c>
       <x:c r="DR48" s="5" t="n">
         <x:v>-18.5</x:v>
       </x:c>
       <x:c r="DS48" s="5" t="n">
         <x:v>-5.9</x:v>
       </x:c>
       <x:c r="DT48" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="DU48" s="5" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="DV48" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="DW48" s="5" t="n">
-        <x:v>18.4</x:v>
+        <x:v>18.5</x:v>
       </x:c>
       <x:c r="DX48" s="5" t="n">
         <x:v>21.3</x:v>
       </x:c>
       <x:c r="DY48" s="5" t="n">
         <x:v>12.6</x:v>
       </x:c>
       <x:c r="DZ48" s="5" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="EA48" s="5" t="n">
         <x:v>21.3</x:v>
       </x:c>
       <x:c r="EB48" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="EC48" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="ED48" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="EE48" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
@@ -26383,314 +26659,320 @@
       <x:c r="EP48" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="EQ48" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="ER48" s="5" t="n">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="ES48" s="5" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="ET48" s="5" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="EU48" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EV48" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="EW48" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="EX48" s="5" t="n">
-        <x:v>-2</x:v>
+        <x:v>-2.1</x:v>
       </x:c>
       <x:c r="EY48" s="5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="EZ48" s="5" t="n">
         <x:v>-3.5</x:v>
       </x:c>
       <x:c r="FA48" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FB48" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FC48" s="5" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="FD48" s="5" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="FE48" s="5" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="FF48" s="5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="FG48" s="5" t="n">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="FH48" s="5" t="n">
         <x:v>-16.2</x:v>
       </x:c>
       <x:c r="FI48" s="5" t="n">
         <x:v>-10</x:v>
       </x:c>
       <x:c r="FJ48" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="FK48" s="5" t="n">
         <x:v>-11.4</x:v>
       </x:c>
       <x:c r="FL48" s="5" t="n">
         <x:v>30.3</x:v>
       </x:c>
       <x:c r="FM48" s="5" t="n">
-        <x:v>15.3</x:v>
+        <x:v>15.4</x:v>
       </x:c>
       <x:c r="FN48" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="FO48" s="5" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="FP48" s="5" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="FQ48" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="FR48" s="5" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="FS48" s="5" t="n">
         <x:v>26.1</x:v>
       </x:c>
       <x:c r="FT48" s="5" t="n">
         <x:v>20.9</x:v>
       </x:c>
       <x:c r="FU48" s="5" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="FV48" s="5" t="n">
         <x:v>27.6</x:v>
       </x:c>
       <x:c r="FW48" s="5" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="FX48" s="5" t="n">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="FY48" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="FZ48" s="5" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="GA48" s="5" t="n">
-        <x:v>-12.1</x:v>
+        <x:v>-8.2</x:v>
       </x:c>
       <x:c r="GB48" s="5" t="n">
-        <x:v>6.7</x:v>
+        <x:v>16.1</x:v>
+      </x:c>
+      <x:c r="GC48" s="5" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="GD48" s="5" t="n">
+        <x:v>30.4</x:v>
       </x:c>
     </x:row>
-    <x:row r="49" spans="1:184">
+    <x:row r="49" spans="1:186">
       <x:c r="B49" s="2" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="M49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="N49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="O49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="P49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="V49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="W49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="X49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Y49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Z49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AA49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AB49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AC49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AD49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AE49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AF49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AG49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AH49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AI49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AJ49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AK49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AL49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AM49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AN49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AO49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AP49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AQ49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AR49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AS49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AT49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AU49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AV49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AW49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AX49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AY49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="AZ49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BA49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BB49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BC49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BD49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BE49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BF49" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="BG49" s="5" t="n">
         <x:v>16.1</x:v>
       </x:c>
       <x:c r="BH49" s="5" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="BI49" s="5" t="n">
         <x:v>24.4</x:v>
       </x:c>
       <x:c r="BJ49" s="5" t="n">
         <x:v>19.6</x:v>
       </x:c>
       <x:c r="BK49" s="5" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="BL49" s="5" t="n">
         <x:v>10.8</x:v>
       </x:c>
       <x:c r="BM49" s="5" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="BN49" s="5" t="n">
         <x:v>6.6</x:v>
       </x:c>
@@ -26850,51 +27132,51 @@
       <x:c r="DN49" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="DO49" s="5" t="n">
         <x:v>-17.8</x:v>
       </x:c>
       <x:c r="DP49" s="5" t="n">
         <x:v>-13</x:v>
       </x:c>
       <x:c r="DQ49" s="5" t="n">
         <x:v>-18.2</x:v>
       </x:c>
       <x:c r="DR49" s="5" t="n">
         <x:v>-20.4</x:v>
       </x:c>
       <x:c r="DS49" s="5" t="n">
         <x:v>-11.8</x:v>
       </x:c>
       <x:c r="DT49" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="DU49" s="5" t="n">
         <x:v>11.6</x:v>
       </x:c>
       <x:c r="DV49" s="5" t="n">
-        <x:v>28.7</x:v>
+        <x:v>28.6</x:v>
       </x:c>
       <x:c r="DW49" s="5" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="DX49" s="5" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="DY49" s="5" t="n">
         <x:v>10.8</x:v>
       </x:c>
       <x:c r="DZ49" s="5" t="n">
         <x:v>-4.1</x:v>
       </x:c>
       <x:c r="EA49" s="5" t="n">
         <x:v>12.4</x:v>
       </x:c>
       <x:c r="EB49" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="EC49" s="5" t="n">
         <x:v>-7.7</x:v>
       </x:c>
       <x:c r="ED49" s="5" t="n">
         <x:v>5.4</x:v>
       </x:c>
@@ -27009,95 +27291,101 @@
       <x:c r="FO49" s="5" t="n">
         <x:v>15.8</x:v>
       </x:c>
       <x:c r="FP49" s="5" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="FQ49" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="FR49" s="5" t="n">
         <x:v>-12.2</x:v>
       </x:c>
       <x:c r="FS49" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="FT49" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="FU49" s="5" t="n">
         <x:v>9.5</x:v>
       </x:c>
       <x:c r="FV49" s="5" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="FW49" s="5" t="n">
-        <x:v>12.6</x:v>
+        <x:v>14.6</x:v>
       </x:c>
       <x:c r="FX49" s="5" t="n">
-        <x:v>5.2</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="FY49" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="FZ49" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="GA49" s="5" t="n">
-        <x:v>-6.1</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="GB49" s="5" t="n">
-        <x:v>3.4</x:v>
+        <x:v>9.9</x:v>
+      </x:c>
+      <x:c r="GC49" s="5" t="n">
+        <x:v>-0.1</x:v>
+      </x:c>
+      <x:c r="GD49" s="5" t="n">
+        <x:v>13</x:v>
       </x:c>
     </x:row>
-    <x:row r="50" spans="1:184">
+    <x:row r="50" spans="1:186">
       <x:c r="B50" s="2" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C50" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D50" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E50" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F50" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G50" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H50" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I50" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J50" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K50" s="5" t="n">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="L50" s="5" t="n">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="M50" s="5" t="n">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="N50" s="5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="O50" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="P50" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="Q50" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="R50" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
@@ -27572,83 +27860,89 @@
       <x:c r="FS50" s="5" t="n">
         <x:v>-33.9</x:v>
       </x:c>
       <x:c r="FT50" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="FU50" s="5" t="n">
         <x:v>-7.5</x:v>
       </x:c>
       <x:c r="FV50" s="5" t="n">
         <x:v>-33</x:v>
       </x:c>
       <x:c r="FW50" s="5" t="n">
         <x:v>70.3</x:v>
       </x:c>
       <x:c r="FX50" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="FY50" s="5" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="FZ50" s="5" t="n">
         <x:v>68.5</x:v>
       </x:c>
       <x:c r="GA50" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="GB50" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="GC50" s="5" t="n">
+        <x:v>-0.2</x:v>
+      </x:c>
+      <x:c r="GD50" s="5" t="n">
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
-    <x:row r="51" spans="1:184">
+    <x:row r="51" spans="1:186">
       <x:c r="B51" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C51" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D51" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E51" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F51" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G51" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H51" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J51" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K51" s="5" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="L51" s="5" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="M51" s="5" t="n">
         <x:v>12.4</x:v>
       </x:c>
       <x:c r="N51" s="5" t="n">
         <x:v>17.3</x:v>
       </x:c>
       <x:c r="O51" s="5" t="n">
         <x:v>8.8</x:v>
       </x:c>
       <x:c r="P51" s="5" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="Q51" s="5" t="n">
         <x:v>9.1</x:v>
       </x:c>
       <x:c r="R51" s="5" t="n">
         <x:v>9.4</x:v>
       </x:c>
@@ -28072,134 +28366,140 @@
       <x:c r="FB51" s="5" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="FC51" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FD51" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="FE51" s="5" t="n">
         <x:v>-16</x:v>
       </x:c>
       <x:c r="FF51" s="5" t="n">
         <x:v>-7.6</x:v>
       </x:c>
       <x:c r="FG51" s="5" t="n">
         <x:v>14.2</x:v>
       </x:c>
       <x:c r="FH51" s="5" t="n">
         <x:v>9.1</x:v>
       </x:c>
       <x:c r="FI51" s="5" t="n">
         <x:v>31.1</x:v>
       </x:c>
       <x:c r="FJ51" s="5" t="n">
-        <x:v>8.7</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="FK51" s="5" t="n">
         <x:v>10.9</x:v>
       </x:c>
       <x:c r="FL51" s="5" t="n">
         <x:v>21.5</x:v>
       </x:c>
       <x:c r="FM51" s="5" t="n">
         <x:v>17.9</x:v>
       </x:c>
       <x:c r="FN51" s="5" t="n">
         <x:v>17.1</x:v>
       </x:c>
       <x:c r="FO51" s="5" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="FP51" s="5" t="n">
         <x:v>-4.3</x:v>
       </x:c>
       <x:c r="FQ51" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="FR51" s="5" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="FS51" s="5" t="n">
         <x:v>9.4</x:v>
       </x:c>
       <x:c r="FT51" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="FU51" s="5" t="n">
         <x:v>6.2</x:v>
       </x:c>
       <x:c r="FV51" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="FW51" s="5" t="n">
-        <x:v>-2.5</x:v>
+        <x:v>-2.8</x:v>
       </x:c>
       <x:c r="FX51" s="5" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="FY51" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="FZ51" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="GA51" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="GB51" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="GC51" s="5" t="n">
+        <x:v>-2.1</x:v>
+      </x:c>
+      <x:c r="GD51" s="5" t="n">
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="52" spans="1:184">
+    <x:row r="52" spans="1:186">
       <x:c r="B52" s="2" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C52" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D52" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E52" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F52" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G52" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H52" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I52" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J52" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K52" s="5" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="L52" s="5" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="M52" s="5" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="N52" s="5" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O52" s="5" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="P52" s="5" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="Q52" s="5" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="R52" s="5" t="n">
         <x:v>7.7</x:v>
       </x:c>
@@ -28662,161 +28962,167 @@
       <x:c r="FO52" s="5" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="FP52" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="FQ52" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="FR52" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="FS52" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="FT52" s="5" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="FU52" s="5" t="n">
         <x:v>-2.7</x:v>
       </x:c>
       <x:c r="FV52" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="FW52" s="5" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="FX52" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="FY52" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="FZ52" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="GA52" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="GB52" s="5" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>4.8</x:v>
+      </x:c>
+      <x:c r="GC52" s="5" t="n">
+        <x:v>-9.5</x:v>
+      </x:c>
+      <x:c r="GD52" s="5" t="n">
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
-    <x:row r="53" spans="1:184">
+    <x:row r="53" spans="1:186">
       <x:c r="B53" s="2" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C53" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D53" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E53" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F53" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G53" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H53" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J53" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K53" s="5" t="n">
         <x:v>18.5</x:v>
       </x:c>
       <x:c r="L53" s="5" t="n">
         <x:v>25.9</x:v>
       </x:c>
       <x:c r="M53" s="5" t="n">
         <x:v>27.2</x:v>
       </x:c>
       <x:c r="N53" s="5" t="n">
         <x:v>40.4</x:v>
       </x:c>
       <x:c r="O53" s="5" t="n">
         <x:v>15.3</x:v>
       </x:c>
       <x:c r="P53" s="5" t="n">
         <x:v>22.8</x:v>
       </x:c>
       <x:c r="Q53" s="5" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="R53" s="5" t="n">
         <x:v>16.1</x:v>
       </x:c>
       <x:c r="S53" s="5" t="n">
         <x:v>15.2</x:v>
       </x:c>
       <x:c r="T53" s="5" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="U53" s="5" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="V53" s="5" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="W53" s="5" t="n">
         <x:v>19.6</x:v>
       </x:c>
       <x:c r="X53" s="5" t="n">
         <x:v>30.2</x:v>
       </x:c>
       <x:c r="Y53" s="5" t="n">
         <x:v>32.7</x:v>
       </x:c>
       <x:c r="Z53" s="5" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="AA53" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="AB53" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="AC53" s="5" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="AD53" s="5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="AE53" s="5" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="AF53" s="5" t="n">
-        <x:v>13</x:v>
+        <x:v>13.1</x:v>
       </x:c>
       <x:c r="AG53" s="5" t="n">
         <x:v>9.4</x:v>
       </x:c>
       <x:c r="AH53" s="5" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="AI53" s="5" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="AJ53" s="5" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="AK53" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="AL53" s="5" t="n">
         <x:v>9.9</x:v>
       </x:c>
       <x:c r="AM53" s="5" t="n">
         <x:v>10.5</x:v>
       </x:c>
       <x:c r="AN53" s="5" t="n">
         <x:v>16.7</x:v>
       </x:c>
@@ -29066,51 +29372,51 @@
       <x:c r="DR53" s="5" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="DS53" s="5" t="n">
         <x:v>-7.3</x:v>
       </x:c>
       <x:c r="DT53" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="DU53" s="5" t="n">
         <x:v>6.2</x:v>
       </x:c>
       <x:c r="DV53" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="DW53" s="5" t="n">
         <x:v>13.9</x:v>
       </x:c>
       <x:c r="DX53" s="5" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="DY53" s="5" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="DZ53" s="5" t="n">
-        <x:v>13.8</x:v>
+        <x:v>13.7</x:v>
       </x:c>
       <x:c r="EA53" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="EB53" s="5" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="EC53" s="5" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="ED53" s="5" t="n">
         <x:v>-9</x:v>
       </x:c>
       <x:c r="EE53" s="5" t="n">
         <x:v>-8.9</x:v>
       </x:c>
       <x:c r="EF53" s="5" t="n">
         <x:v>-8.2</x:v>
       </x:c>
       <x:c r="EG53" s="5" t="n">
         <x:v>-6</x:v>
       </x:c>
       <x:c r="EH53" s="5" t="n">
         <x:v>-3.4</x:v>
       </x:c>
@@ -29150,60 +29456,60 @@
       <x:c r="ET53" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="EU53" s="5" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="EV53" s="5" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="EW53" s="5" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="EX53" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="EY53" s="5" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="EZ53" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="FA53" s="5" t="n">
         <x:v>9.1</x:v>
       </x:c>
       <x:c r="FB53" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="FC53" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="FD53" s="5" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="FE53" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="FF53" s="5" t="n">
         <x:v>-9.2</x:v>
       </x:c>
       <x:c r="FG53" s="5" t="n">
         <x:v>27.9</x:v>
       </x:c>
       <x:c r="FH53" s="5" t="n">
         <x:v>17.6</x:v>
       </x:c>
       <x:c r="FI53" s="5" t="n">
         <x:v>24.6</x:v>
       </x:c>
       <x:c r="FJ53" s="5" t="n">
         <x:v>21.3</x:v>
       </x:c>
       <x:c r="FK53" s="5" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="FL53" s="5" t="n">
         <x:v>26.2</x:v>
       </x:c>
       <x:c r="FM53" s="5" t="n">
         <x:v>22.1</x:v>
       </x:c>
@@ -29213,95 +29519,101 @@
       <x:c r="FO53" s="5" t="n">
         <x:v>10.5</x:v>
       </x:c>
       <x:c r="FP53" s="5" t="n">
         <x:v>-5.3</x:v>
       </x:c>
       <x:c r="FQ53" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="FR53" s="5" t="n">
         <x:v>13.1</x:v>
       </x:c>
       <x:c r="FS53" s="5" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="FT53" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="FU53" s="5" t="n">
         <x:v>11.9</x:v>
       </x:c>
       <x:c r="FV53" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="FW53" s="5" t="n">
-        <x:v>-3.4</x:v>
+        <x:v>-4</x:v>
       </x:c>
       <x:c r="FX53" s="5" t="n">
-        <x:v>5</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="FY53" s="5" t="n">
-        <x:v>-2.5</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
       <x:c r="FZ53" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="GA53" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="GB53" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-1</x:v>
+      </x:c>
+      <x:c r="GC53" s="5" t="n">
+        <x:v>2.3</x:v>
+      </x:c>
+      <x:c r="GD53" s="5" t="n">
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="54" spans="1:184">
+    <x:row r="54" spans="1:186">
       <x:c r="B54" s="2" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C54" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D54" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E54" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F54" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G54" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H54" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I54" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J54" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K54" s="5" t="n">
         <x:v>-21.1</x:v>
       </x:c>
       <x:c r="L54" s="5" t="n">
         <x:v>-21.5</x:v>
       </x:c>
       <x:c r="M54" s="5" t="n">
         <x:v>-22</x:v>
       </x:c>
       <x:c r="N54" s="5" t="n">
         <x:v>-24</x:v>
       </x:c>
       <x:c r="O54" s="5" t="n">
         <x:v>-12.2</x:v>
       </x:c>
       <x:c r="P54" s="5" t="n">
         <x:v>-12.8</x:v>
       </x:c>
       <x:c r="Q54" s="5" t="n">
         <x:v>-12.9</x:v>
       </x:c>
       <x:c r="R54" s="5" t="n">
         <x:v>-12.2</x:v>
       </x:c>
@@ -29569,516 +29881,522 @@
       <x:c r="DB54" s="5" t="n">
         <x:v>-6.5</x:v>
       </x:c>
       <x:c r="DC54" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DD54" s="5" t="n">
         <x:v>-5.3</x:v>
       </x:c>
       <x:c r="DE54" s="5" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="DF54" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DG54" s="5" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="DH54" s="5" t="n">
         <x:v>24.3</x:v>
       </x:c>
       <x:c r="DI54" s="5" t="n">
         <x:v>21.6</x:v>
       </x:c>
       <x:c r="DJ54" s="5" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="DK54" s="5" t="n">
         <x:v>-2.8</x:v>
       </x:c>
       <x:c r="DL54" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="DM54" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="DN54" s="5" t="n">
         <x:v>-2.7</x:v>
       </x:c>
       <x:c r="DO54" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DP54" s="5" t="n">
         <x:v>-10.6</x:v>
       </x:c>
       <x:c r="DQ54" s="5" t="n">
         <x:v>-16.5</x:v>
       </x:c>
       <x:c r="DR54" s="5" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="DS54" s="5" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="DT54" s="5" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="DU54" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="DV54" s="5" t="n">
-        <x:v>-9</x:v>
+        <x:v>-8.9</x:v>
       </x:c>
       <x:c r="DW54" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DX54" s="5" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="DY54" s="5" t="n">
         <x:v>4.9</x:v>
       </x:c>
       <x:c r="DZ54" s="5" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="EA54" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="EB54" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="EC54" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="ED54" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="EE54" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EF54" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="EG54" s="5" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="EH54" s="5" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="EI54" s="5" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="EJ54" s="5" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="EK54" s="5" t="n">
-        <x:v>6</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="EL54" s="5" t="n">
-        <x:v>7.5</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="EM54" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EN54" s="5" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="EO54" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="EP54" s="5" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="EQ54" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="ER54" s="5" t="n">
         <x:v>-7.7</x:v>
       </x:c>
       <x:c r="ES54" s="5" t="n">
         <x:v>-9.2</x:v>
       </x:c>
       <x:c r="ET54" s="5" t="n">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="EU54" s="5" t="n">
-        <x:v>15.9</x:v>
+        <x:v>15.8</x:v>
       </x:c>
       <x:c r="EV54" s="5" t="n">
         <x:v>16.7</x:v>
       </x:c>
       <x:c r="EW54" s="5" t="n">
         <x:v>19.7</x:v>
       </x:c>
       <x:c r="EX54" s="5" t="n">
-        <x:v>16.2</x:v>
+        <x:v>16.3</x:v>
       </x:c>
       <x:c r="EY54" s="5" t="n">
-        <x:v>4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="EZ54" s="5" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="FA54" s="5" t="n">
         <x:v>4.9</x:v>
       </x:c>
       <x:c r="FB54" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="FC54" s="5" t="n">
-        <x:v>11.2</x:v>
+        <x:v>11.1</x:v>
       </x:c>
       <x:c r="FD54" s="5" t="n">
-        <x:v>10.8</x:v>
+        <x:v>10.7</x:v>
       </x:c>
       <x:c r="FE54" s="5" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="FF54" s="5" t="n">
-        <x:v>6.8</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="FG54" s="5" t="n">
         <x:v>-10.2</x:v>
       </x:c>
       <x:c r="FH54" s="5" t="n">
         <x:v>-16.7</x:v>
       </x:c>
       <x:c r="FI54" s="5" t="n">
         <x:v>-15</x:v>
       </x:c>
       <x:c r="FJ54" s="5" t="n">
-        <x:v>-14.3</x:v>
+        <x:v>-14.5</x:v>
       </x:c>
       <x:c r="FK54" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="FL54" s="5" t="n">
         <x:v>26.5</x:v>
       </x:c>
       <x:c r="FM54" s="5" t="n">
-        <x:v>18.5</x:v>
+        <x:v>18.4</x:v>
       </x:c>
       <x:c r="FN54" s="5" t="n">
-        <x:v>17</x:v>
+        <x:v>17.2</x:v>
       </x:c>
       <x:c r="FO54" s="5" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="FP54" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="FQ54" s="5" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="FR54" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="FS54" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="FT54" s="5" t="n">
-        <x:v>10.5</x:v>
+        <x:v>10.6</x:v>
       </x:c>
       <x:c r="FU54" s="5" t="n">
         <x:v>16.4</x:v>
       </x:c>
       <x:c r="FV54" s="5" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="FW54" s="5" t="n">
-        <x:v>7</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="FX54" s="5" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
       <x:c r="FY54" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="FZ54" s="5" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="GA54" s="5" t="n">
-        <x:v>-5</x:v>
+        <x:v>-3.4</x:v>
       </x:c>
       <x:c r="GB54" s="5" t="n">
-        <x:v>-3.6</x:v>
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="GC54" s="5" t="n">
+        <x:v>-0.5</x:v>
+      </x:c>
+      <x:c r="GD54" s="5" t="n">
+        <x:v>0.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="56" spans="1:184">
+    <x:row r="56" spans="1:186">
       <x:c r="A56" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:186">
+      <x:c r="A57" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:186">
+      <x:c r="A59" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:186">
+      <x:c r="A60" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:186">
+      <x:c r="A61" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:186">
+      <x:c r="A62" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:186">
+      <x:c r="A63" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:186">
+      <x:c r="A64" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:186">
+      <x:c r="A65" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:186">
+      <x:c r="A67" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:186">
+      <x:c r="A68" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:186">
+      <x:c r="A70" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:186">
+      <x:c r="A71" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:186">
+      <x:c r="A72" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:186">
+      <x:c r="A73" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:186">
+      <x:c r="A74" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:186">
+      <x:c r="A76" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:186">
+      <x:c r="A77" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:186">
+      <x:c r="A78" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:186">
+      <x:c r="A83" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:186">
+      <x:c r="A84" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:186">
+      <x:c r="A85" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:186">
+      <x:c r="A86" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:186">
+      <x:c r="A87" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:186">
+      <x:c r="A88" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:186">
+      <x:c r="A89" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:186">
+      <x:c r="A90" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:186">
+      <x:c r="A91" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:186">
+      <x:c r="A92" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:186">
+      <x:c r="A93" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:186">
+      <x:c r="A94" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:186">
+      <x:c r="A95" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:186">
+      <x:c r="A96" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:186">
+      <x:c r="A98" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:186">
+      <x:c r="A99" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:186">
+      <x:c r="A100" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:186">
+      <x:c r="A101" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
-    <x:row r="57" spans="1:184">
-      <x:c r="A57" s="0" t="s">
+    <x:row r="102" spans="1:186">
+      <x:c r="A102" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:186">
+      <x:c r="A103" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:184">
-[...1 lines deleted...]
-        <x:v>206</x:v>
+    <x:row r="104" spans="1:186">
+      <x:c r="A104" s="0" t="s">
+        <x:v>227</x:v>
       </x:c>
     </x:row>
-    <x:row r="60" spans="1:184">
-[...1 lines deleted...]
-        <x:v>207</x:v>
+    <x:row r="107" spans="1:186">
+      <x:c r="A107" s="0" t="s">
+        <x:v>209</x:v>
       </x:c>
     </x:row>
-    <x:row r="61" spans="1:184">
-[...1 lines deleted...]
-        <x:v>208</x:v>
+    <x:row r="108" spans="1:186">
+      <x:c r="A108" s="0" t="s">
+        <x:v>228</x:v>
       </x:c>
     </x:row>
-    <x:row r="62" spans="1:184">
-[...1 lines deleted...]
-        <x:v>209</x:v>
+    <x:row r="109" spans="1:186">
+      <x:c r="A109" s="0" t="s">
+        <x:v>211</x:v>
       </x:c>
     </x:row>
-    <x:row r="63" spans="1:184">
-[...1 lines deleted...]
-        <x:v>208</x:v>
+    <x:row r="110" spans="1:186">
+      <x:c r="A110" s="0" t="s">
+        <x:v>229</x:v>
       </x:c>
     </x:row>
-    <x:row r="64" spans="1:184">
-[...1 lines deleted...]
-        <x:v>210</x:v>
+    <x:row r="111" spans="1:186">
+      <x:c r="A111" s="0" t="s">
+        <x:v>212</x:v>
       </x:c>
     </x:row>
-    <x:row r="65" spans="1:184">
-[...1 lines deleted...]
-        <x:v>208</x:v>
+    <x:row r="112" spans="1:186">
+      <x:c r="A112" s="0" t="s">
+        <x:v>229</x:v>
       </x:c>
     </x:row>
-    <x:row r="67" spans="1:184">
-[...1 lines deleted...]
-        <x:v>211</x:v>
+    <x:row r="116" spans="1:186">
+      <x:c r="A116" s="0" t="s">
+        <x:v>230</x:v>
       </x:c>
     </x:row>
-    <x:row r="68" spans="1:184">
-[...1 lines deleted...]
-        <x:v>212</x:v>
+    <x:row r="118" spans="1:186">
+      <x:c r="A118" s="0" t="s">
+        <x:v>231</x:v>
       </x:c>
     </x:row>
-    <x:row r="70" spans="1:184">
-[...1 lines deleted...]
-        <x:v>213</x:v>
+    <x:row r="119" spans="1:186">
+      <x:c r="A119" s="0" t="s">
+        <x:v>232</x:v>
       </x:c>
     </x:row>
-    <x:row r="71" spans="1:184">
-[...1 lines deleted...]
-        <x:v>207</x:v>
+    <x:row r="121" spans="1:186">
+      <x:c r="A121" s="0" t="s">
+        <x:v>233</x:v>
       </x:c>
     </x:row>
-    <x:row r="72" spans="1:184">
-[...184 lines deleted...]
-    <x:row r="122" spans="1:184">
+    <x:row r="122" spans="1:186">
       <x:c r="A122" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>NR0103U6</vt:lpstr>
       <vt:lpstr>NR0103U6!Print_Area</vt:lpstr>
       <vt:lpstr>NR0103U6!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>