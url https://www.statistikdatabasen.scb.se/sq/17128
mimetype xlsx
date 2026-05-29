--- v1 (2026-04-03)
+++ v2 (2026-05-29)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f6a12768c84a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26b054bc5604480c912fc24f81707238.psmdcp" Id="R8db194d669cb4b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79454b8b58104718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/087e3132904942f4a75fa89a6d986636.psmdcp" Id="Ra0a4b3ec8e7347af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="NR0103U6" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="235">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="236">
   <x:si>
     <x:t>Fasta bruttoinvesteringar (ENS2010) efter tabellinnehåll, investeringstyp och kvartal</x:t>
   </x:si>
   <x:si>
     <x:t>1980K1</x:t>
   </x:si>
   <x:si>
     <x:t>1980K2</x:t>
   </x:si>
   <x:si>
     <x:t>1980K3</x:t>
   </x:si>
   <x:si>
     <x:t>1980K4</x:t>
   </x:si>
   <x:si>
     <x:t>1981K1</x:t>
   </x:si>
   <x:si>
     <x:t>1981K2</x:t>
   </x:si>
   <x:si>
     <x:t>1981K3</x:t>
   </x:si>
   <x:si>
@@ -565,50 +565,53 @@
   <x:si>
     <x:t>2024K1</x:t>
   </x:si>
   <x:si>
     <x:t>2024K2</x:t>
   </x:si>
   <x:si>
     <x:t>2024K3</x:t>
   </x:si>
   <x:si>
     <x:t>2024K4</x:t>
   </x:si>
   <x:si>
     <x:t>2025K1</x:t>
   </x:si>
   <x:si>
     <x:t>2025K2</x:t>
   </x:si>
   <x:si>
     <x:t>2025K3</x:t>
   </x:si>
   <x:si>
     <x:t>2025K4</x:t>
   </x:si>
   <x:si>
+    <x:t>2026K1</x:t>
+  </x:si>
+  <x:si>
     <x:t>Löpande priser, mnkr</x:t>
   </x:si>
   <x:si>
     <x:t>1 Samtliga fasta tillgångar</x:t>
   </x:si>
   <x:si>
     <x:t>1.1 Byggnader och anläggningar</x:t>
   </x:si>
   <x:si>
     <x:t>1.1.1 Bostäder</x:t>
   </x:si>
   <x:si>
     <x:t>..</x:t>
   </x:si>
   <x:si>
     <x:t>1.1.1.1 Permanentbostäder, nybyggnation</x:t>
   </x:si>
   <x:si>
     <x:t>1.1.1.2 Permanentbostäder, ombyggnation</x:t>
   </x:si>
   <x:si>
     <x:t>1.1.1.3 Fritidsbostäder</x:t>
   </x:si>
   <x:si>
     <x:t>1.1.1.4 Bostäder, kostnader för ägarbyten</x:t>
@@ -622,72 +625,72 @@
   <x:si>
     <x:t>1.2.1 Transportmedel</x:t>
   </x:si>
   <x:si>
     <x:t>1.2.2 IKT-utrustning</x:t>
   </x:si>
   <x:si>
     <x:t>1.2.3 Övriga maskiner och inventarier samt vapensystem</x:t>
   </x:si>
   <x:si>
     <x:t>1.3 Odlade biologiska tillgångar</x:t>
   </x:si>
   <x:si>
     <x:t>1.4 Immateriella tillgångar</x:t>
   </x:si>
   <x:si>
     <x:t>1.4.1 Forskning och utveckling</x:t>
   </x:si>
   <x:si>
     <x:t>1.4.2 Datorprogram och databaser</x:t>
   </x:si>
   <x:si>
     <x:t>1.4.3 Andra immateriella tillgångar</x:t>
   </x:si>
   <x:si>
-    <x:t>Fasta priser, referensår 2024, mnkr</x:t>
+    <x:t>Fasta priser, referensår 2025, mnkr</x:t>
   </x:si>
   <x:si>
     <x:t>Volymförändring motsvarande period föregående år, procent</x:t>
   </x:si>
   <x:si>
     <x:t>I vissa enstaka fall kan redovisade utvecklingstal skilja sig åt marginellt mellan olika  nationalräkenskapstabeller på år och kvartal på grund av avrundning i beräkningen av dem.</x:t>
   </x:si>
   <x:si>
     <x:t>.. = Uppgiften är inte tillgänglig, för osäker för att anges eller borttagen av sekretesskäl.</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
     <x:t>Löpande priser, mnkr:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260227 08:00</x:t>
+    <x:t>20260529 08:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Fasta priser, referensår 2024, mnkr:</x:t>
+    <x:t>Fasta priser, referensår 2025, mnkr:</x:t>
   </x:si>
   <x:si>
     <x:t>Volymförändring motsvarande period föregående år, procent:</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>NR Info, SCB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +46 010-479 50 00</x:t>
   </x:si>
   <x:si>
     <x:t>nrinfo@scb.se</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Statistikservice, SCB</x:t>
   </x:si>
@@ -1116,65 +1119,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:GD122"/>
+  <x:dimension ref="A1:GE122"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="186" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="1" max="187" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:186">
+    <x:row r="1" spans="1:187">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:186">
+    <x:row r="3" spans="1:187">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
@@ -1683,57 +1686,60 @@
       </x:c>
       <x:c r="FW3" s="2" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="FX3" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="FY3" s="2" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="FZ3" s="2" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="GA3" s="2" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="GB3" s="2" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="GC3" s="2" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="GD3" s="2" t="s">
         <x:v>184</x:v>
       </x:c>
+      <x:c r="GE3" s="2" t="s">
+        <x:v>185</x:v>
+      </x:c>
     </x:row>
-    <x:row r="4" spans="1:186">
+    <x:row r="4" spans="1:187">
       <x:c r="A4" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
         <x:v>31680</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>32082</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>39569</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>34873</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>36813</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>32748</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>39306</x:v>
       </x:c>
@@ -2196,101 +2202,104 @@
       <x:c r="FG4" s="3" t="n">
         <x:v>289366</x:v>
       </x:c>
       <x:c r="FH4" s="3" t="n">
         <x:v>310149</x:v>
       </x:c>
       <x:c r="FI4" s="3" t="n">
         <x:v>279221</x:v>
       </x:c>
       <x:c r="FJ4" s="3" t="n">
         <x:v>351048</x:v>
       </x:c>
       <x:c r="FK4" s="3" t="n">
         <x:v>303533</x:v>
       </x:c>
       <x:c r="FL4" s="3" t="n">
         <x:v>352986</x:v>
       </x:c>
       <x:c r="FM4" s="3" t="n">
         <x:v>310159</x:v>
       </x:c>
       <x:c r="FN4" s="3" t="n">
         <x:v>394036</x:v>
       </x:c>
       <x:c r="FO4" s="3" t="n">
-        <x:v>326902</x:v>
+        <x:v>318620</x:v>
       </x:c>
       <x:c r="FP4" s="3" t="n">
-        <x:v>388840</x:v>
+        <x:v>388675</x:v>
       </x:c>
       <x:c r="FQ4" s="3" t="n">
-        <x:v>345710</x:v>
+        <x:v>349301</x:v>
       </x:c>
       <x:c r="FR4" s="3" t="n">
-        <x:v>427015</x:v>
+        <x:v>431871</x:v>
       </x:c>
       <x:c r="FS4" s="3" t="n">
-        <x:v>349079</x:v>
+        <x:v>353388</x:v>
       </x:c>
       <x:c r="FT4" s="3" t="n">
-        <x:v>399764</x:v>
+        <x:v>402210</x:v>
       </x:c>
       <x:c r="FU4" s="3" t="n">
-        <x:v>361468</x:v>
+        <x:v>360021</x:v>
       </x:c>
       <x:c r="FV4" s="3" t="n">
-        <x:v>450792</x:v>
+        <x:v>445484</x:v>
       </x:c>
       <x:c r="FW4" s="3" t="n">
-        <x:v>355141</x:v>
+        <x:v>356326</x:v>
       </x:c>
       <x:c r="FX4" s="3" t="n">
-        <x:v>408571</x:v>
+        <x:v>406901</x:v>
       </x:c>
       <x:c r="FY4" s="3" t="n">
-        <x:v>373145</x:v>
+        <x:v>365561</x:v>
       </x:c>
       <x:c r="FZ4" s="3" t="n">
-        <x:v>467563</x:v>
+        <x:v>466013</x:v>
       </x:c>
       <x:c r="GA4" s="3" t="n">
-        <x:v>357635</x:v>
+        <x:v>352424</x:v>
       </x:c>
       <x:c r="GB4" s="3" t="n">
-        <x:v>427944</x:v>
+        <x:v>425876</x:v>
       </x:c>
       <x:c r="GC4" s="3" t="n">
-        <x:v>380999</x:v>
+        <x:v>374461</x:v>
       </x:c>
       <x:c r="GD4" s="3" t="n">
-        <x:v>490912</x:v>
+        <x:v>502080</x:v>
+      </x:c>
+      <x:c r="GE4" s="3" t="n">
+        <x:v>374106</x:v>
       </x:c>
     </x:row>
-    <x:row r="5" spans="1:186">
+    <x:row r="5" spans="1:187">
       <x:c r="B5" s="2" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>14839</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>17556</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>16580</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>19096</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>15780</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>18866</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>16920</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
         <x:v>19090</x:v>
       </x:c>
@@ -2753,257 +2762,260 @@
       <x:c r="FG5" s="3" t="n">
         <x:v>125524</x:v>
       </x:c>
       <x:c r="FH5" s="3" t="n">
         <x:v>144257</x:v>
       </x:c>
       <x:c r="FI5" s="3" t="n">
         <x:v>131158</x:v>
       </x:c>
       <x:c r="FJ5" s="3" t="n">
         <x:v>161783</x:v>
       </x:c>
       <x:c r="FK5" s="3" t="n">
         <x:v>137162</x:v>
       </x:c>
       <x:c r="FL5" s="3" t="n">
         <x:v>156654</x:v>
       </x:c>
       <x:c r="FM5" s="3" t="n">
         <x:v>144173</x:v>
       </x:c>
       <x:c r="FN5" s="3" t="n">
         <x:v>171765</x:v>
       </x:c>
       <x:c r="FO5" s="3" t="n">
-        <x:v>141207</x:v>
+        <x:v>136567</x:v>
       </x:c>
       <x:c r="FP5" s="3" t="n">
-        <x:v>176988</x:v>
+        <x:v>177415</x:v>
       </x:c>
       <x:c r="FQ5" s="3" t="n">
-        <x:v>162742</x:v>
+        <x:v>165079</x:v>
       </x:c>
       <x:c r="FR5" s="3" t="n">
-        <x:v>185045</x:v>
+        <x:v>186921</x:v>
       </x:c>
       <x:c r="FS5" s="3" t="n">
-        <x:v>141976</x:v>
+        <x:v>144017</x:v>
       </x:c>
       <x:c r="FT5" s="3" t="n">
-        <x:v>172408</x:v>
+        <x:v>174489</x:v>
       </x:c>
       <x:c r="FU5" s="3" t="n">
-        <x:v>152162</x:v>
+        <x:v>151515</x:v>
       </x:c>
       <x:c r="FV5" s="3" t="n">
-        <x:v>189308</x:v>
+        <x:v>185833</x:v>
       </x:c>
       <x:c r="FW5" s="3" t="n">
-        <x:v>134503</x:v>
+        <x:v>132634</x:v>
       </x:c>
       <x:c r="FX5" s="3" t="n">
-        <x:v>167706</x:v>
+        <x:v>157874</x:v>
       </x:c>
       <x:c r="FY5" s="3" t="n">
-        <x:v>158009</x:v>
+        <x:v>146899</x:v>
       </x:c>
       <x:c r="FZ5" s="3" t="n">
-        <x:v>198859</x:v>
+        <x:v>190793</x:v>
       </x:c>
       <x:c r="GA5" s="3" t="n">
-        <x:v>131543</x:v>
+        <x:v>130894</x:v>
       </x:c>
       <x:c r="GB5" s="3" t="n">
-        <x:v>169840</x:v>
+        <x:v>162827</x:v>
       </x:c>
       <x:c r="GC5" s="3" t="n">
-        <x:v>161978</x:v>
+        <x:v>153737</x:v>
       </x:c>
       <x:c r="GD5" s="3" t="n">
-        <x:v>200514</x:v>
+        <x:v>198869</x:v>
+      </x:c>
+      <x:c r="GE5" s="3" t="n">
+        <x:v>134365</x:v>
       </x:c>
     </x:row>
-    <x:row r="6" spans="1:186">
+    <x:row r="6" spans="1:187">
       <x:c r="B6" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="M6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="O6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="T6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="X6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Y6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Z6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AA6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AB6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AC6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AD6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AE6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AF6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AG6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AH6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AI6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AJ6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AK6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AL6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AM6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AN6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AO6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AP6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AQ6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AR6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AS6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AT6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AU6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AV6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AW6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AX6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AY6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AZ6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BA6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BB6" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BC6" s="3" t="n">
         <x:v>15873</x:v>
       </x:c>
       <x:c r="BD6" s="3" t="n">
         <x:v>15504</x:v>
       </x:c>
       <x:c r="BE6" s="3" t="n">
         <x:v>14551</x:v>
       </x:c>
       <x:c r="BF6" s="3" t="n">
         <x:v>13479</x:v>
       </x:c>
       <x:c r="BG6" s="3" t="n">
         <x:v>11948</x:v>
       </x:c>
       <x:c r="BH6" s="3" t="n">
         <x:v>11743</x:v>
       </x:c>
       <x:c r="BI6" s="3" t="n">
         <x:v>9952</x:v>
       </x:c>
       <x:c r="BJ6" s="3" t="n">
         <x:v>8734</x:v>
       </x:c>
@@ -3334,233 +3346,236 @@
       <x:c r="FO6" s="3" t="n">
         <x:v>71010</x:v>
       </x:c>
       <x:c r="FP6" s="3" t="n">
         <x:v>85008</x:v>
       </x:c>
       <x:c r="FQ6" s="3" t="n">
         <x:v>74411</x:v>
       </x:c>
       <x:c r="FR6" s="3" t="n">
         <x:v>69774</x:v>
       </x:c>
       <x:c r="FS6" s="3" t="n">
         <x:v>62581</x:v>
       </x:c>
       <x:c r="FT6" s="3" t="n">
         <x:v>65389</x:v>
       </x:c>
       <x:c r="FU6" s="3" t="n">
         <x:v>51407</x:v>
       </x:c>
       <x:c r="FV6" s="3" t="n">
         <x:v>48128</x:v>
       </x:c>
       <x:c r="FW6" s="3" t="n">
-        <x:v>45822</x:v>
+        <x:v>47928</x:v>
       </x:c>
       <x:c r="FX6" s="3" t="n">
-        <x:v>52721</x:v>
+        <x:v>56441</x:v>
       </x:c>
       <x:c r="FY6" s="3" t="n">
-        <x:v>47777</x:v>
+        <x:v>49781</x:v>
       </x:c>
       <x:c r="FZ6" s="3" t="n">
-        <x:v>47655</x:v>
+        <x:v>49476</x:v>
       </x:c>
       <x:c r="GA6" s="3" t="n">
-        <x:v>46037</x:v>
+        <x:v>47613</x:v>
       </x:c>
       <x:c r="GB6" s="3" t="n">
-        <x:v>53859</x:v>
+        <x:v>56900</x:v>
       </x:c>
       <x:c r="GC6" s="3" t="n">
-        <x:v>48010</x:v>
+        <x:v>49671</x:v>
       </x:c>
       <x:c r="GD6" s="3" t="n">
-        <x:v>49641</x:v>
+        <x:v>51487</x:v>
+      </x:c>
+      <x:c r="GE6" s="3" t="n">
+        <x:v>49276</x:v>
       </x:c>
     </x:row>
-    <x:row r="7" spans="1:186">
+    <x:row r="7" spans="1:187">
       <x:c r="B7" s="2" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="M7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="O7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="X7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Y7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Z7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AA7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AB7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AC7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AD7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AE7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AF7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AG7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AH7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AI7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AJ7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AK7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AL7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AM7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AN7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AO7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AP7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AQ7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AR7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AS7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AT7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AU7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AV7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AW7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AX7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AY7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AZ7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BA7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BB7" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BC7" s="3" t="n">
         <x:v>8590</x:v>
       </x:c>
       <x:c r="BD7" s="3" t="n">
         <x:v>7194</x:v>
       </x:c>
       <x:c r="BE7" s="3" t="n">
         <x:v>6020</x:v>
       </x:c>
       <x:c r="BF7" s="3" t="n">
         <x:v>5115</x:v>
       </x:c>
       <x:c r="BG7" s="3" t="n">
         <x:v>4414</x:v>
       </x:c>
       <x:c r="BH7" s="3" t="n">
         <x:v>3864</x:v>
       </x:c>
       <x:c r="BI7" s="3" t="n">
         <x:v>3463</x:v>
       </x:c>
       <x:c r="BJ7" s="3" t="n">
         <x:v>3133</x:v>
       </x:c>
@@ -3891,233 +3906,236 @@
       <x:c r="FO7" s="3" t="n">
         <x:v>40791</x:v>
       </x:c>
       <x:c r="FP7" s="3" t="n">
         <x:v>43556</x:v>
       </x:c>
       <x:c r="FQ7" s="3" t="n">
         <x:v>41949</x:v>
       </x:c>
       <x:c r="FR7" s="3" t="n">
         <x:v>38492</x:v>
       </x:c>
       <x:c r="FS7" s="3" t="n">
         <x:v>31891</x:v>
       </x:c>
       <x:c r="FT7" s="3" t="n">
         <x:v>26595</x:v>
       </x:c>
       <x:c r="FU7" s="3" t="n">
         <x:v>21349</x:v>
       </x:c>
       <x:c r="FV7" s="3" t="n">
         <x:v>18725</x:v>
       </x:c>
       <x:c r="FW7" s="3" t="n">
-        <x:v>17190</x:v>
+        <x:v>17712</x:v>
       </x:c>
       <x:c r="FX7" s="3" t="n">
-        <x:v>18134</x:v>
+        <x:v>18638</x:v>
       </x:c>
       <x:c r="FY7" s="3" t="n">
-        <x:v>18482</x:v>
+        <x:v>18990</x:v>
       </x:c>
       <x:c r="FZ7" s="3" t="n">
-        <x:v>18454</x:v>
+        <x:v>18996</x:v>
       </x:c>
       <x:c r="GA7" s="3" t="n">
-        <x:v>17607</x:v>
+        <x:v>17746</x:v>
       </x:c>
       <x:c r="GB7" s="3" t="n">
-        <x:v>18081</x:v>
+        <x:v>17873</x:v>
       </x:c>
       <x:c r="GC7" s="3" t="n">
-        <x:v>18315</x:v>
+        <x:v>18477</x:v>
       </x:c>
       <x:c r="GD7" s="3" t="n">
-        <x:v>18777</x:v>
+        <x:v>19195</x:v>
+      </x:c>
+      <x:c r="GE7" s="3" t="n">
+        <x:v>19684</x:v>
       </x:c>
     </x:row>
-    <x:row r="8" spans="1:186">
+    <x:row r="8" spans="1:187">
       <x:c r="B8" s="2" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="M8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="O8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="T8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="X8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Y8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Z8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AA8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AB8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AC8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AD8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AE8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AF8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AG8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AH8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AI8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AJ8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AK8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AL8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AM8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AN8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AO8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AP8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AQ8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AR8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AS8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AT8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AU8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AV8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AW8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AX8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AY8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AZ8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BA8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BB8" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BC8" s="3" t="n">
         <x:v>6459</x:v>
       </x:c>
       <x:c r="BD8" s="3" t="n">
         <x:v>6757</x:v>
       </x:c>
       <x:c r="BE8" s="3" t="n">
         <x:v>7012</x:v>
       </x:c>
       <x:c r="BF8" s="3" t="n">
         <x:v>6742</x:v>
       </x:c>
       <x:c r="BG8" s="3" t="n">
         <x:v>6340</x:v>
       </x:c>
       <x:c r="BH8" s="3" t="n">
         <x:v>5865</x:v>
       </x:c>
       <x:c r="BI8" s="3" t="n">
         <x:v>4673</x:v>
       </x:c>
       <x:c r="BJ8" s="3" t="n">
         <x:v>4100</x:v>
       </x:c>
@@ -4448,233 +4466,236 @@
       <x:c r="FO8" s="3" t="n">
         <x:v>24991</x:v>
       </x:c>
       <x:c r="FP8" s="3" t="n">
         <x:v>29789</x:v>
       </x:c>
       <x:c r="FQ8" s="3" t="n">
         <x:v>26306</x:v>
       </x:c>
       <x:c r="FR8" s="3" t="n">
         <x:v>26174</x:v>
       </x:c>
       <x:c r="FS8" s="3" t="n">
         <x:v>27272</x:v>
       </x:c>
       <x:c r="FT8" s="3" t="n">
         <x:v>30836</x:v>
       </x:c>
       <x:c r="FU8" s="3" t="n">
         <x:v>26830</x:v>
       </x:c>
       <x:c r="FV8" s="3" t="n">
         <x:v>26294</x:v>
       </x:c>
       <x:c r="FW8" s="3" t="n">
-        <x:v>26015</x:v>
+        <x:v>26983</x:v>
       </x:c>
       <x:c r="FX8" s="3" t="n">
-        <x:v>29306</x:v>
+        <x:v>30512</x:v>
       </x:c>
       <x:c r="FY8" s="3" t="n">
-        <x:v>26120</x:v>
+        <x:v>27176</x:v>
       </x:c>
       <x:c r="FZ8" s="3" t="n">
-        <x:v>25949</x:v>
+        <x:v>26939</x:v>
       </x:c>
       <x:c r="GA8" s="3" t="n">
-        <x:v>25721</x:v>
+        <x:v>26673</x:v>
       </x:c>
       <x:c r="GB8" s="3" t="n">
-        <x:v>30290</x:v>
+        <x:v>31515</x:v>
       </x:c>
       <x:c r="GC8" s="3" t="n">
-        <x:v>26650</x:v>
+        <x:v>27708</x:v>
       </x:c>
       <x:c r="GD8" s="3" t="n">
-        <x:v>27665</x:v>
+        <x:v>28760</x:v>
+      </x:c>
+      <x:c r="GE8" s="3" t="n">
+        <x:v>26138</x:v>
       </x:c>
     </x:row>
-    <x:row r="9" spans="1:186">
+    <x:row r="9" spans="1:187">
       <x:c r="B9" s="2" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="M9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="O9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="X9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Y9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Z9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AA9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AB9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AC9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AD9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AE9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AF9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AG9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AH9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AI9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AJ9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AK9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AL9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AM9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AN9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AO9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AP9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AQ9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AR9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AS9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AT9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AU9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AV9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AW9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AX9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AY9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AZ9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BA9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BB9" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BC9" s="3" t="n">
         <x:v>86</x:v>
       </x:c>
       <x:c r="BD9" s="3" t="n">
         <x:v>504</x:v>
       </x:c>
       <x:c r="BE9" s="3" t="n">
         <x:v>556</x:v>
       </x:c>
       <x:c r="BF9" s="3" t="n">
         <x:v>108</x:v>
       </x:c>
       <x:c r="BG9" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
       <x:c r="BH9" s="3" t="n">
         <x:v>649</x:v>
       </x:c>
       <x:c r="BI9" s="3" t="n">
         <x:v>577</x:v>
       </x:c>
       <x:c r="BJ9" s="3" t="n">
         <x:v>105</x:v>
       </x:c>
@@ -5005,233 +5026,236 @@
       <x:c r="FO9" s="3" t="n">
         <x:v>1734</x:v>
       </x:c>
       <x:c r="FP9" s="3" t="n">
         <x:v>6945</x:v>
       </x:c>
       <x:c r="FQ9" s="3" t="n">
         <x:v>1934</x:v>
       </x:c>
       <x:c r="FR9" s="3" t="n">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="FS9" s="3" t="n">
         <x:v>1608</x:v>
       </x:c>
       <x:c r="FT9" s="3" t="n">
         <x:v>5796</x:v>
       </x:c>
       <x:c r="FU9" s="3" t="n">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="FV9" s="3" t="n">
         <x:v>914</x:v>
       </x:c>
       <x:c r="FW9" s="3" t="n">
-        <x:v>825</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="FX9" s="3" t="n">
-        <x:v>2572</x:v>
+        <x:v>4867</x:v>
       </x:c>
       <x:c r="FY9" s="3" t="n">
-        <x:v>703</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="FZ9" s="3" t="n">
-        <x:v>552</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="GA9" s="3" t="n">
-        <x:v>637</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="GB9" s="3" t="n">
-        <x:v>2429</x:v>
+        <x:v>4774</x:v>
       </x:c>
       <x:c r="GC9" s="3" t="n">
-        <x:v>657</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="GD9" s="3" t="n">
-        <x:v>584</x:v>
+        <x:v>1115</x:v>
+      </x:c>
+      <x:c r="GE9" s="3" t="n">
+        <x:v>1432</x:v>
       </x:c>
     </x:row>
-    <x:row r="10" spans="1:186">
+    <x:row r="10" spans="1:187">
       <x:c r="B10" s="2" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="M10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="O10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="T10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="X10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Y10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Z10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AA10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AB10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AC10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AD10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AE10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AF10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AG10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AH10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AI10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AJ10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AK10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AL10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AM10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AN10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AO10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AP10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AQ10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AR10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AS10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AT10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AU10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AV10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AW10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AX10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AY10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AZ10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BA10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BB10" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BC10" s="3" t="n">
         <x:v>738</x:v>
       </x:c>
       <x:c r="BD10" s="3" t="n">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="BE10" s="3" t="n">
         <x:v>963</x:v>
       </x:c>
       <x:c r="BF10" s="3" t="n">
         <x:v>1514</x:v>
       </x:c>
       <x:c r="BG10" s="3" t="n">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="BH10" s="3" t="n">
         <x:v>1365</x:v>
       </x:c>
       <x:c r="BI10" s="3" t="n">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="BJ10" s="3" t="n">
         <x:v>1396</x:v>
       </x:c>
@@ -5562,233 +5586,236 @@
       <x:c r="FO10" s="3" t="n">
         <x:v>3494</x:v>
       </x:c>
       <x:c r="FP10" s="3" t="n">
         <x:v>4718</x:v>
       </x:c>
       <x:c r="FQ10" s="3" t="n">
         <x:v>4222</x:v>
       </x:c>
       <x:c r="FR10" s="3" t="n">
         <x:v>3508</x:v>
       </x:c>
       <x:c r="FS10" s="3" t="n">
         <x:v>1810</x:v>
       </x:c>
       <x:c r="FT10" s="3" t="n">
         <x:v>2162</x:v>
       </x:c>
       <x:c r="FU10" s="3" t="n">
         <x:v>1857</x:v>
       </x:c>
       <x:c r="FV10" s="3" t="n">
         <x:v>2195</x:v>
       </x:c>
       <x:c r="FW10" s="3" t="n">
-        <x:v>1792</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="FX10" s="3" t="n">
-        <x:v>2709</x:v>
+        <x:v>2424</x:v>
       </x:c>
       <x:c r="FY10" s="3" t="n">
-        <x:v>2472</x:v>
+        <x:v>2285</x:v>
       </x:c>
       <x:c r="FZ10" s="3" t="n">
-        <x:v>2700</x:v>
+        <x:v>2496</x:v>
       </x:c>
       <x:c r="GA10" s="3" t="n">
-        <x:v>2072</x:v>
+        <x:v>1934</x:v>
       </x:c>
       <x:c r="GB10" s="3" t="n">
-        <x:v>3059</x:v>
+        <x:v>2738</x:v>
       </x:c>
       <x:c r="GC10" s="3" t="n">
-        <x:v>2388</x:v>
+        <x:v>2209</x:v>
       </x:c>
       <x:c r="GD10" s="3" t="n">
-        <x:v>2615</x:v>
+        <x:v>2417</x:v>
+      </x:c>
+      <x:c r="GE10" s="3" t="n">
+        <x:v>2022</x:v>
       </x:c>
     </x:row>
-    <x:row r="11" spans="1:186">
+    <x:row r="11" spans="1:187">
       <x:c r="B11" s="2" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="M11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="O11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="X11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Y11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Z11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AA11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AB11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AC11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AD11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AE11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AF11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AG11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AH11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AI11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AJ11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AK11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AL11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AM11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AN11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AO11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AP11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AQ11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AR11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AS11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AT11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AU11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AV11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AW11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AX11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AY11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AZ11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BA11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BB11" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BC11" s="3" t="n">
         <x:v>17116</x:v>
       </x:c>
       <x:c r="BD11" s="3" t="n">
         <x:v>18865</x:v>
       </x:c>
       <x:c r="BE11" s="3" t="n">
         <x:v>16955</x:v>
       </x:c>
       <x:c r="BF11" s="3" t="n">
         <x:v>22216</x:v>
       </x:c>
       <x:c r="BG11" s="3" t="n">
         <x:v>16013</x:v>
       </x:c>
       <x:c r="BH11" s="3" t="n">
         <x:v>20173</x:v>
       </x:c>
       <x:c r="BI11" s="3" t="n">
         <x:v>20584</x:v>
       </x:c>
       <x:c r="BJ11" s="3" t="n">
         <x:v>27533</x:v>
       </x:c>
@@ -6095,101 +6122,104 @@
       <x:c r="FG11" s="3" t="n">
         <x:v>67729</x:v>
       </x:c>
       <x:c r="FH11" s="3" t="n">
         <x:v>76166</x:v>
       </x:c>
       <x:c r="FI11" s="3" t="n">
         <x:v>69917</x:v>
       </x:c>
       <x:c r="FJ11" s="3" t="n">
         <x:v>98269</x:v>
       </x:c>
       <x:c r="FK11" s="3" t="n">
         <x:v>72895</x:v>
       </x:c>
       <x:c r="FL11" s="3" t="n">
         <x:v>79032</x:v>
       </x:c>
       <x:c r="FM11" s="3" t="n">
         <x:v>72906</x:v>
       </x:c>
       <x:c r="FN11" s="3" t="n">
         <x:v>98903</x:v>
       </x:c>
       <x:c r="FO11" s="3" t="n">
-        <x:v>70197</x:v>
+        <x:v>65557</x:v>
       </x:c>
       <x:c r="FP11" s="3" t="n">
-        <x:v>91980</x:v>
+        <x:v>92407</x:v>
       </x:c>
       <x:c r="FQ11" s="3" t="n">
-        <x:v>88331</x:v>
+        <x:v>90668</x:v>
       </x:c>
       <x:c r="FR11" s="3" t="n">
-        <x:v>115271</x:v>
+        <x:v>117147</x:v>
       </x:c>
       <x:c r="FS11" s="3" t="n">
-        <x:v>79395</x:v>
+        <x:v>81436</x:v>
       </x:c>
       <x:c r="FT11" s="3" t="n">
-        <x:v>107019</x:v>
+        <x:v>109100</x:v>
       </x:c>
       <x:c r="FU11" s="3" t="n">
-        <x:v>100755</x:v>
+        <x:v>100108</x:v>
       </x:c>
       <x:c r="FV11" s="3" t="n">
-        <x:v>141180</x:v>
+        <x:v>137705</x:v>
       </x:c>
       <x:c r="FW11" s="3" t="n">
-        <x:v>88681</x:v>
+        <x:v>84706</x:v>
       </x:c>
       <x:c r="FX11" s="3" t="n">
-        <x:v>114985</x:v>
+        <x:v>101433</x:v>
       </x:c>
       <x:c r="FY11" s="3" t="n">
-        <x:v>110232</x:v>
+        <x:v>97118</x:v>
       </x:c>
       <x:c r="FZ11" s="3" t="n">
-        <x:v>151204</x:v>
+        <x:v>141317</x:v>
       </x:c>
       <x:c r="GA11" s="3" t="n">
-        <x:v>85506</x:v>
+        <x:v>83281</x:v>
       </x:c>
       <x:c r="GB11" s="3" t="n">
-        <x:v>115981</x:v>
+        <x:v>105927</x:v>
       </x:c>
       <x:c r="GC11" s="3" t="n">
-        <x:v>113968</x:v>
+        <x:v>104066</x:v>
       </x:c>
       <x:c r="GD11" s="3" t="n">
-        <x:v>150873</x:v>
+        <x:v>147382</x:v>
+      </x:c>
+      <x:c r="GE11" s="3" t="n">
+        <x:v>85089</x:v>
       </x:c>
     </x:row>
-    <x:row r="12" spans="1:186">
+    <x:row r="12" spans="1:187">
       <x:c r="B12" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>11439</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>11145</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>10762</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>14911</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>13165</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>12013</x:v>
       </x:c>
       <x:c r="I12" s="3" t="n">
         <x:v>10640</x:v>
       </x:c>
       <x:c r="J12" s="3" t="n">
         <x:v>14109</x:v>
       </x:c>
@@ -6652,257 +6682,260 @@
       <x:c r="FG12" s="3" t="n">
         <x:v>82974</x:v>
       </x:c>
       <x:c r="FH12" s="3" t="n">
         <x:v>83106</x:v>
       </x:c>
       <x:c r="FI12" s="3" t="n">
         <x:v>77071</x:v>
       </x:c>
       <x:c r="FJ12" s="3" t="n">
         <x:v>106925</x:v>
       </x:c>
       <x:c r="FK12" s="3" t="n">
         <x:v>77314</x:v>
       </x:c>
       <x:c r="FL12" s="3" t="n">
         <x:v>93702</x:v>
       </x:c>
       <x:c r="FM12" s="3" t="n">
         <x:v>81060</x:v>
       </x:c>
       <x:c r="FN12" s="3" t="n">
         <x:v>122927</x:v>
       </x:c>
       <x:c r="FO12" s="3" t="n">
-        <x:v>86166</x:v>
+        <x:v>82524</x:v>
       </x:c>
       <x:c r="FP12" s="3" t="n">
-        <x:v>107367</x:v>
+        <x:v>106775</x:v>
       </x:c>
       <x:c r="FQ12" s="3" t="n">
-        <x:v>90751</x:v>
+        <x:v>92005</x:v>
       </x:c>
       <x:c r="FR12" s="3" t="n">
-        <x:v>128154</x:v>
+        <x:v>131134</x:v>
       </x:c>
       <x:c r="FS12" s="3" t="n">
-        <x:v>94889</x:v>
+        <x:v>97157</x:v>
       </x:c>
       <x:c r="FT12" s="3" t="n">
-        <x:v>114176</x:v>
+        <x:v>114541</x:v>
       </x:c>
       <x:c r="FU12" s="3" t="n">
-        <x:v>104956</x:v>
+        <x:v>104156</x:v>
       </x:c>
       <x:c r="FV12" s="3" t="n">
-        <x:v>141522</x:v>
+        <x:v>139689</x:v>
       </x:c>
       <x:c r="FW12" s="3" t="n">
-        <x:v>106478</x:v>
+        <x:v>113432</x:v>
       </x:c>
       <x:c r="FX12" s="3" t="n">
-        <x:v>119618</x:v>
+        <x:v>121988</x:v>
       </x:c>
       <x:c r="FY12" s="3" t="n">
-        <x:v>108046</x:v>
+        <x:v>109703</x:v>
       </x:c>
       <x:c r="FZ12" s="3" t="n">
-        <x:v>143337</x:v>
+        <x:v>149040</x:v>
       </x:c>
       <x:c r="GA12" s="3" t="n">
-        <x:v>108718</x:v>
+        <x:v>107302</x:v>
       </x:c>
       <x:c r="GB12" s="3" t="n">
-        <x:v>133080</x:v>
+        <x:v>133888</x:v>
       </x:c>
       <x:c r="GC12" s="3" t="n">
-        <x:v>112139</x:v>
+        <x:v>111056</x:v>
       </x:c>
       <x:c r="GD12" s="3" t="n">
-        <x:v>160433</x:v>
+        <x:v>168998</x:v>
+      </x:c>
+      <x:c r="GE12" s="3" t="n">
+        <x:v>123016</x:v>
       </x:c>
     </x:row>
-    <x:row r="13" spans="1:186">
+    <x:row r="13" spans="1:187">
       <x:c r="B13" s="2" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="M13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="O13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="X13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Y13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Z13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AA13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AB13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AC13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AD13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AE13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AF13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AG13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AH13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AI13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AJ13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AK13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AL13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AM13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AN13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AO13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AP13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AQ13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AR13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AS13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AT13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AU13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AV13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AW13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AX13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AY13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AZ13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BA13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BB13" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BC13" s="3" t="n">
         <x:v>1964</x:v>
       </x:c>
       <x:c r="BD13" s="3" t="n">
         <x:v>4319</x:v>
       </x:c>
       <x:c r="BE13" s="3" t="n">
         <x:v>2324</x:v>
       </x:c>
       <x:c r="BF13" s="3" t="n">
         <x:v>3095</x:v>
       </x:c>
       <x:c r="BG13" s="3" t="n">
         <x:v>3821</x:v>
       </x:c>
       <x:c r="BH13" s="3" t="n">
         <x:v>3345</x:v>
       </x:c>
       <x:c r="BI13" s="3" t="n">
         <x:v>3449</x:v>
       </x:c>
       <x:c r="BJ13" s="3" t="n">
         <x:v>4426</x:v>
       </x:c>
@@ -7233,233 +7266,236 @@
       <x:c r="FO13" s="3" t="n">
         <x:v>20992</x:v>
       </x:c>
       <x:c r="FP13" s="3" t="n">
         <x:v>28626</x:v>
       </x:c>
       <x:c r="FQ13" s="3" t="n">
         <x:v>15604</x:v>
       </x:c>
       <x:c r="FR13" s="3" t="n">
         <x:v>22489</x:v>
       </x:c>
       <x:c r="FS13" s="3" t="n">
         <x:v>20443</x:v>
       </x:c>
       <x:c r="FT13" s="3" t="n">
         <x:v>27376</x:v>
       </x:c>
       <x:c r="FU13" s="3" t="n">
         <x:v>14704</x:v>
       </x:c>
       <x:c r="FV13" s="3" t="n">
         <x:v>19894</x:v>
       </x:c>
       <x:c r="FW13" s="3" t="n">
-        <x:v>21110</x:v>
+        <x:v>25395</x:v>
       </x:c>
       <x:c r="FX13" s="3" t="n">
-        <x:v>23597</x:v>
+        <x:v>29816</x:v>
       </x:c>
       <x:c r="FY13" s="3" t="n">
-        <x:v>13853</x:v>
+        <x:v>21118</x:v>
       </x:c>
       <x:c r="FZ13" s="3" t="n">
-        <x:v>18550</x:v>
+        <x:v>23745</x:v>
       </x:c>
       <x:c r="GA13" s="3" t="n">
-        <x:v>23171</x:v>
+        <x:v>27412</x:v>
       </x:c>
       <x:c r="GB13" s="3" t="n">
-        <x:v>27955</x:v>
+        <x:v>33258</x:v>
       </x:c>
       <x:c r="GC13" s="3" t="n">
-        <x:v>18577</x:v>
+        <x:v>23693</x:v>
       </x:c>
       <x:c r="GD13" s="3" t="n">
-        <x:v>17315</x:v>
+        <x:v>21236</x:v>
+      </x:c>
+      <x:c r="GE13" s="3" t="n">
+        <x:v>24045</x:v>
       </x:c>
     </x:row>
-    <x:row r="14" spans="1:186">
+    <x:row r="14" spans="1:187">
       <x:c r="B14" s="2" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="M14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="O14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="T14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="X14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Y14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Z14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AA14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AB14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AC14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AD14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AE14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AF14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AG14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AH14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AI14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AJ14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AK14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AL14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AM14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AN14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AO14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AP14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AQ14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AR14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AS14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AT14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AU14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AV14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AW14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AX14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AY14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AZ14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BA14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BB14" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BC14" s="3" t="n">
         <x:v>8350</x:v>
       </x:c>
       <x:c r="BD14" s="3" t="n">
         <x:v>8412</x:v>
       </x:c>
       <x:c r="BE14" s="3" t="n">
         <x:v>7268</x:v>
       </x:c>
       <x:c r="BF14" s="3" t="n">
         <x:v>8561</x:v>
       </x:c>
       <x:c r="BG14" s="3" t="n">
         <x:v>9050</x:v>
       </x:c>
       <x:c r="BH14" s="3" t="n">
         <x:v>9361</x:v>
       </x:c>
       <x:c r="BI14" s="3" t="n">
         <x:v>8725</x:v>
       </x:c>
       <x:c r="BJ14" s="3" t="n">
         <x:v>11398</x:v>
       </x:c>
@@ -7790,233 +7826,236 @@
       <x:c r="FO14" s="3" t="n">
         <x:v>13436</x:v>
       </x:c>
       <x:c r="FP14" s="3" t="n">
         <x:v>14687</x:v>
       </x:c>
       <x:c r="FQ14" s="3" t="n">
         <x:v>14218</x:v>
       </x:c>
       <x:c r="FR14" s="3" t="n">
         <x:v>15988</x:v>
       </x:c>
       <x:c r="FS14" s="3" t="n">
         <x:v>17058</x:v>
       </x:c>
       <x:c r="FT14" s="3" t="n">
         <x:v>17502</x:v>
       </x:c>
       <x:c r="FU14" s="3" t="n">
         <x:v>17266</x:v>
       </x:c>
       <x:c r="FV14" s="3" t="n">
         <x:v>20353</x:v>
       </x:c>
       <x:c r="FW14" s="3" t="n">
-        <x:v>18290</x:v>
+        <x:v>19540</x:v>
       </x:c>
       <x:c r="FX14" s="3" t="n">
-        <x:v>19362</x:v>
+        <x:v>21198</x:v>
       </x:c>
       <x:c r="FY14" s="3" t="n">
-        <x:v>17417</x:v>
+        <x:v>18412</x:v>
       </x:c>
       <x:c r="FZ14" s="3" t="n">
-        <x:v>20582</x:v>
+        <x:v>22701</x:v>
       </x:c>
       <x:c r="GA14" s="3" t="n">
-        <x:v>17106</x:v>
+        <x:v>16989</x:v>
       </x:c>
       <x:c r="GB14" s="3" t="n">
-        <x:v>21746</x:v>
+        <x:v>24065</x:v>
       </x:c>
       <x:c r="GC14" s="3" t="n">
-        <x:v>17068</x:v>
+        <x:v>17935</x:v>
       </x:c>
       <x:c r="GD14" s="3" t="n">
-        <x:v>26425</x:v>
+        <x:v>31844</x:v>
+      </x:c>
+      <x:c r="GE14" s="3" t="n">
+        <x:v>19852</x:v>
       </x:c>
     </x:row>
-    <x:row r="15" spans="1:186">
+    <x:row r="15" spans="1:187">
       <x:c r="B15" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="M15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="O15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="X15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Y15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Z15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AA15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AB15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AC15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AD15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AE15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AF15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AG15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AH15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AI15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AJ15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AK15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AL15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AM15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AN15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AO15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AP15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AQ15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AR15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AS15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AT15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AU15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AV15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AW15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AX15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AY15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AZ15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BA15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BB15" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BC15" s="3" t="n">
         <x:v>12918</x:v>
       </x:c>
       <x:c r="BD15" s="3" t="n">
         <x:v>15644</x:v>
       </x:c>
       <x:c r="BE15" s="3" t="n">
         <x:v>14277</x:v>
       </x:c>
       <x:c r="BF15" s="3" t="n">
         <x:v>21638</x:v>
       </x:c>
       <x:c r="BG15" s="3" t="n">
         <x:v>15793</x:v>
       </x:c>
       <x:c r="BH15" s="3" t="n">
         <x:v>19353</x:v>
       </x:c>
       <x:c r="BI15" s="3" t="n">
         <x:v>17088</x:v>
       </x:c>
       <x:c r="BJ15" s="3" t="n">
         <x:v>26046</x:v>
       </x:c>
@@ -8323,101 +8362,104 @@
       <x:c r="FG15" s="3" t="n">
         <x:v>49601</x:v>
       </x:c>
       <x:c r="FH15" s="3" t="n">
         <x:v>51314</x:v>
       </x:c>
       <x:c r="FI15" s="3" t="n">
         <x:v>49235</x:v>
       </x:c>
       <x:c r="FJ15" s="3" t="n">
         <x:v>73643</x:v>
       </x:c>
       <x:c r="FK15" s="3" t="n">
         <x:v>40698</x:v>
       </x:c>
       <x:c r="FL15" s="3" t="n">
         <x:v>54140</x:v>
       </x:c>
       <x:c r="FM15" s="3" t="n">
         <x:v>52256</x:v>
       </x:c>
       <x:c r="FN15" s="3" t="n">
         <x:v>88917</x:v>
       </x:c>
       <x:c r="FO15" s="3" t="n">
-        <x:v>51738</x:v>
+        <x:v>48096</x:v>
       </x:c>
       <x:c r="FP15" s="3" t="n">
-        <x:v>64054</x:v>
+        <x:v>63462</x:v>
       </x:c>
       <x:c r="FQ15" s="3" t="n">
-        <x:v>60929</x:v>
+        <x:v>62183</x:v>
       </x:c>
       <x:c r="FR15" s="3" t="n">
-        <x:v>89677</x:v>
+        <x:v>92657</x:v>
       </x:c>
       <x:c r="FS15" s="3" t="n">
-        <x:v>57386</x:v>
+        <x:v>59654</x:v>
       </x:c>
       <x:c r="FT15" s="3" t="n">
-        <x:v>69296</x:v>
+        <x:v>69661</x:v>
       </x:c>
       <x:c r="FU15" s="3" t="n">
-        <x:v>72984</x:v>
+        <x:v>72184</x:v>
       </x:c>
       <x:c r="FV15" s="3" t="n">
-        <x:v>101281</x:v>
+        <x:v>99448</x:v>
       </x:c>
       <x:c r="FW15" s="3" t="n">
-        <x:v>67078</x:v>
+        <x:v>68497</x:v>
       </x:c>
       <x:c r="FX15" s="3" t="n">
-        <x:v>76659</x:v>
+        <x:v>70974</x:v>
       </x:c>
       <x:c r="FY15" s="3" t="n">
-        <x:v>76776</x:v>
+        <x:v>70173</x:v>
       </x:c>
       <x:c r="FZ15" s="3" t="n">
-        <x:v>104205</x:v>
+        <x:v>102594</x:v>
       </x:c>
       <x:c r="GA15" s="3" t="n">
-        <x:v>68441</x:v>
+        <x:v>62901</x:v>
       </x:c>
       <x:c r="GB15" s="3" t="n">
-        <x:v>83379</x:v>
+        <x:v>76565</x:v>
       </x:c>
       <x:c r="GC15" s="3" t="n">
-        <x:v>76494</x:v>
+        <x:v>69428</x:v>
       </x:c>
       <x:c r="GD15" s="3" t="n">
-        <x:v>116693</x:v>
+        <x:v>115918</x:v>
+      </x:c>
+      <x:c r="GE15" s="3" t="n">
+        <x:v>79119</x:v>
       </x:c>
     </x:row>
-    <x:row r="16" spans="1:186">
+    <x:row r="16" spans="1:187">
       <x:c r="B16" s="2" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>189</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J16" s="3" t="n">
         <x:v>204</x:v>
       </x:c>
@@ -8904,77 +8946,80 @@
       <x:c r="FO16" s="3" t="n">
         <x:v>97</x:v>
       </x:c>
       <x:c r="FP16" s="3" t="n">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="FQ16" s="3" t="n">
         <x:v>445</x:v>
       </x:c>
       <x:c r="FR16" s="3" t="n">
         <x:v>106</x:v>
       </x:c>
       <x:c r="FS16" s="3" t="n">
         <x:v>69</x:v>
       </x:c>
       <x:c r="FT16" s="3" t="n">
         <x:v>2156</x:v>
       </x:c>
       <x:c r="FU16" s="3" t="n">
         <x:v>441</x:v>
       </x:c>
       <x:c r="FV16" s="3" t="n">
         <x:v>71</x:v>
       </x:c>
       <x:c r="FW16" s="3" t="n">
-        <x:v>124</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="FX16" s="3" t="n">
-        <x:v>2209</x:v>
+        <x:v>2095</x:v>
       </x:c>
       <x:c r="FY16" s="3" t="n">
-        <x:v>494</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="FZ16" s="3" t="n">
-        <x:v>122</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="GA16" s="3" t="n">
         <x:v>124</x:v>
       </x:c>
       <x:c r="GB16" s="3" t="n">
-        <x:v>2209</x:v>
+        <x:v>2136</x:v>
       </x:c>
       <x:c r="GC16" s="3" t="n">
-        <x:v>494</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="GD16" s="3" t="n">
         <x:v>123</x:v>
       </x:c>
+      <x:c r="GE16" s="3" t="n">
+        <x:v>125</x:v>
+      </x:c>
     </x:row>
-    <x:row r="17" spans="1:186">
+    <x:row r="17" spans="1:187">
       <x:c r="B17" s="2" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>5213</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>5166</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>4551</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
         <x:v>5373</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>5723</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>5729</x:v>
       </x:c>
       <x:c r="I17" s="3" t="n">
         <x:v>4983</x:v>
       </x:c>
       <x:c r="J17" s="3" t="n">
         <x:v>5903</x:v>
       </x:c>
@@ -9461,77 +9506,80 @@
       <x:c r="FO17" s="3" t="n">
         <x:v>99432</x:v>
       </x:c>
       <x:c r="FP17" s="3" t="n">
         <x:v>102468</x:v>
       </x:c>
       <x:c r="FQ17" s="3" t="n">
         <x:v>91772</x:v>
       </x:c>
       <x:c r="FR17" s="3" t="n">
         <x:v>113710</x:v>
       </x:c>
       <x:c r="FS17" s="3" t="n">
         <x:v>112145</x:v>
       </x:c>
       <x:c r="FT17" s="3" t="n">
         <x:v>111024</x:v>
       </x:c>
       <x:c r="FU17" s="3" t="n">
         <x:v>103909</x:v>
       </x:c>
       <x:c r="FV17" s="3" t="n">
         <x:v>119891</x:v>
       </x:c>
       <x:c r="FW17" s="3" t="n">
-        <x:v>114036</x:v>
+        <x:v>110178</x:v>
       </x:c>
       <x:c r="FX17" s="3" t="n">
-        <x:v>119038</x:v>
+        <x:v>124944</x:v>
       </x:c>
       <x:c r="FY17" s="3" t="n">
-        <x:v>106596</x:v>
+        <x:v>108520</x:v>
       </x:c>
       <x:c r="FZ17" s="3" t="n">
-        <x:v>125245</x:v>
+        <x:v>126100</x:v>
       </x:c>
       <x:c r="GA17" s="3" t="n">
-        <x:v>117250</x:v>
+        <x:v>114104</x:v>
       </x:c>
       <x:c r="GB17" s="3" t="n">
-        <x:v>122815</x:v>
+        <x:v>127025</x:v>
       </x:c>
       <x:c r="GC17" s="3" t="n">
-        <x:v>106388</x:v>
+        <x:v>109187</x:v>
       </x:c>
       <x:c r="GD17" s="3" t="n">
-        <x:v>129842</x:v>
+        <x:v>134090</x:v>
+      </x:c>
+      <x:c r="GE17" s="3" t="n">
+        <x:v>116600</x:v>
       </x:c>
     </x:row>
-    <x:row r="18" spans="1:186">
+    <x:row r="18" spans="1:187">
       <x:c r="B18" s="2" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>2668</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>2786</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>2305</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
         <x:v>2721</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>3247</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>3398</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
         <x:v>2815</x:v>
       </x:c>
       <x:c r="J18" s="3" t="n">
         <x:v>3305</x:v>
       </x:c>
@@ -10018,77 +10066,80 @@
       <x:c r="FO18" s="3" t="n">
         <x:v>39815</x:v>
       </x:c>
       <x:c r="FP18" s="3" t="n">
         <x:v>40012</x:v>
       </x:c>
       <x:c r="FQ18" s="3" t="n">
         <x:v>36706</x:v>
       </x:c>
       <x:c r="FR18" s="3" t="n">
         <x:v>47052</x:v>
       </x:c>
       <x:c r="FS18" s="3" t="n">
         <x:v>43232</x:v>
       </x:c>
       <x:c r="FT18" s="3" t="n">
         <x:v>43512</x:v>
       </x:c>
       <x:c r="FU18" s="3" t="n">
         <x:v>37607</x:v>
       </x:c>
       <x:c r="FV18" s="3" t="n">
         <x:v>50163</x:v>
       </x:c>
       <x:c r="FW18" s="3" t="n">
-        <x:v>44604</x:v>
+        <x:v>41216</x:v>
       </x:c>
       <x:c r="FX18" s="3" t="n">
-        <x:v>46138</x:v>
+        <x:v>48377</x:v>
       </x:c>
       <x:c r="FY18" s="3" t="n">
-        <x:v>39311</x:v>
+        <x:v>37013</x:v>
       </x:c>
       <x:c r="FZ18" s="3" t="n">
-        <x:v>52972</x:v>
+        <x:v>52225</x:v>
       </x:c>
       <x:c r="GA18" s="3" t="n">
-        <x:v>44964</x:v>
+        <x:v>41474</x:v>
       </x:c>
       <x:c r="GB18" s="3" t="n">
-        <x:v>49132</x:v>
+        <x:v>50099</x:v>
       </x:c>
       <x:c r="GC18" s="3" t="n">
-        <x:v>36177</x:v>
+        <x:v>33560</x:v>
       </x:c>
       <x:c r="GD18" s="3" t="n">
-        <x:v>55197</x:v>
+        <x:v>54863</x:v>
+      </x:c>
+      <x:c r="GE18" s="3" t="n">
+        <x:v>42178</x:v>
       </x:c>
     </x:row>
-    <x:row r="19" spans="1:186">
+    <x:row r="19" spans="1:187">
       <x:c r="B19" s="2" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>1874</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>1707</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>1576</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
         <x:v>1971</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>1887</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>1736</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>1575</x:v>
       </x:c>
       <x:c r="J19" s="3" t="n">
         <x:v>1997</x:v>
       </x:c>
@@ -10575,77 +10626,80 @@
       <x:c r="FO19" s="3" t="n">
         <x:v>58378</x:v>
       </x:c>
       <x:c r="FP19" s="3" t="n">
         <x:v>60964</x:v>
       </x:c>
       <x:c r="FQ19" s="3" t="n">
         <x:v>53665</x:v>
       </x:c>
       <x:c r="FR19" s="3" t="n">
         <x:v>65393</x:v>
       </x:c>
       <x:c r="FS19" s="3" t="n">
         <x:v>67598</x:v>
       </x:c>
       <x:c r="FT19" s="3" t="n">
         <x:v>65825</x:v>
       </x:c>
       <x:c r="FU19" s="3" t="n">
         <x:v>64620</x:v>
       </x:c>
       <x:c r="FV19" s="3" t="n">
         <x:v>68383</x:v>
       </x:c>
       <x:c r="FW19" s="3" t="n">
-        <x:v>67961</x:v>
+        <x:v>67372</x:v>
       </x:c>
       <x:c r="FX19" s="3" t="n">
-        <x:v>71178</x:v>
+        <x:v>74746</x:v>
       </x:c>
       <x:c r="FY19" s="3" t="n">
-        <x:v>65556</x:v>
+        <x:v>69682</x:v>
       </x:c>
       <x:c r="FZ19" s="3" t="n">
-        <x:v>70890</x:v>
+        <x:v>72388</x:v>
       </x:c>
       <x:c r="GA19" s="3" t="n">
-        <x:v>70778</x:v>
+        <x:v>71000</x:v>
       </x:c>
       <x:c r="GB19" s="3" t="n">
-        <x:v>71874</x:v>
+        <x:v>75010</x:v>
       </x:c>
       <x:c r="GC19" s="3" t="n">
-        <x:v>68421</x:v>
+        <x:v>73736</x:v>
       </x:c>
       <x:c r="GD19" s="3" t="n">
-        <x:v>73206</x:v>
+        <x:v>77692</x:v>
+      </x:c>
+      <x:c r="GE19" s="3" t="n">
+        <x:v>72775</x:v>
       </x:c>
     </x:row>
-    <x:row r="20" spans="1:186">
+    <x:row r="20" spans="1:187">
       <x:c r="B20" s="2" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>671</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>673</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
         <x:v>670</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
         <x:v>681</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I20" s="3" t="n">
         <x:v>593</x:v>
       </x:c>
       <x:c r="J20" s="3" t="n">
         <x:v>601</x:v>
       </x:c>
@@ -11132,9576 +11186,9630 @@
       <x:c r="FO20" s="3" t="n">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="FP20" s="3" t="n">
         <x:v>1492</x:v>
       </x:c>
       <x:c r="FQ20" s="3" t="n">
         <x:v>1401</x:v>
       </x:c>
       <x:c r="FR20" s="3" t="n">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="FS20" s="3" t="n">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="FT20" s="3" t="n">
         <x:v>1687</x:v>
       </x:c>
       <x:c r="FU20" s="3" t="n">
         <x:v>1682</x:v>
       </x:c>
       <x:c r="FV20" s="3" t="n">
         <x:v>1345</x:v>
       </x:c>
       <x:c r="FW20" s="3" t="n">
-        <x:v>1471</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="FX20" s="3" t="n">
-        <x:v>1722</x:v>
+        <x:v>1821</x:v>
       </x:c>
       <x:c r="FY20" s="3" t="n">
+        <x:v>1825</x:v>
+      </x:c>
+      <x:c r="FZ20" s="3" t="n">
+        <x:v>1487</x:v>
+      </x:c>
+      <x:c r="GA20" s="3" t="n">
+        <x:v>1630</x:v>
+      </x:c>
+      <x:c r="GB20" s="3" t="n">
+        <x:v>1916</x:v>
+      </x:c>
+      <x:c r="GC20" s="3" t="n">
+        <x:v>1891</x:v>
+      </x:c>
+      <x:c r="GD20" s="3" t="n">
+        <x:v>1535</x:v>
+      </x:c>
+      <x:c r="GE20" s="3" t="n">
+        <x:v>1647</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:187">
+      <x:c r="A21" s="2" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="B21" s="2" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C21" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D21" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E21" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F21" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G21" s="3" t="n">
+        <x:v>136292</x:v>
+      </x:c>
+      <x:c r="H21" s="3" t="n">
+        <x:v>142744</x:v>
+      </x:c>
+      <x:c r="I21" s="3" t="n">
+        <x:v>125335</x:v>
+      </x:c>
+      <x:c r="J21" s="3" t="n">
+        <x:v>148215</x:v>
+      </x:c>
+      <x:c r="K21" s="3" t="n">
+        <x:v>135371</x:v>
+      </x:c>
+      <x:c r="L21" s="3" t="n">
+        <x:v>144893</x:v>
+      </x:c>
+      <x:c r="M21" s="3" t="n">
+        <x:v>124157</x:v>
+      </x:c>
+      <x:c r="N21" s="3" t="n">
+        <x:v>154143</x:v>
+      </x:c>
+      <x:c r="O21" s="3" t="n">
+        <x:v>138379</x:v>
+      </x:c>
+      <x:c r="P21" s="3" t="n">
+        <x:v>145891</x:v>
+      </x:c>
+      <x:c r="Q21" s="3" t="n">
+        <x:v>129448</x:v>
+      </x:c>
+      <x:c r="R21" s="3" t="n">
+        <x:v>164649</x:v>
+      </x:c>
+      <x:c r="S21" s="3" t="n">
+        <x:v>146978</x:v>
+      </x:c>
+      <x:c r="T21" s="3" t="n">
+        <x:v>160282</x:v>
+      </x:c>
+      <x:c r="U21" s="3" t="n">
+        <x:v>138817</x:v>
+      </x:c>
+      <x:c r="V21" s="3" t="n">
+        <x:v>178254</x:v>
+      </x:c>
+      <x:c r="W21" s="3" t="n">
+        <x:v>161776</x:v>
+      </x:c>
+      <x:c r="X21" s="3" t="n">
+        <x:v>175498</x:v>
+      </x:c>
+      <x:c r="Y21" s="3" t="n">
+        <x:v>152061</x:v>
+      </x:c>
+      <x:c r="Z21" s="3" t="n">
+        <x:v>182345</x:v>
+      </x:c>
+      <x:c r="AA21" s="3" t="n">
+        <x:v>159062</x:v>
+      </x:c>
+      <x:c r="AB21" s="3" t="n">
+        <x:v>176768</x:v>
+      </x:c>
+      <x:c r="AC21" s="3" t="n">
+        <x:v>157162</x:v>
+      </x:c>
+      <x:c r="AD21" s="3" t="n">
+        <x:v>191590</x:v>
+      </x:c>
+      <x:c r="AE21" s="3" t="n">
+        <x:v>166602</x:v>
+      </x:c>
+      <x:c r="AF21" s="3" t="n">
+        <x:v>182133</x:v>
+      </x:c>
+      <x:c r="AG21" s="3" t="n">
+        <x:v>168389</x:v>
+      </x:c>
+      <x:c r="AH21" s="3" t="n">
+        <x:v>204425</x:v>
+      </x:c>
+      <x:c r="AI21" s="3" t="n">
+        <x:v>178483</x:v>
+      </x:c>
+      <x:c r="AJ21" s="3" t="n">
+        <x:v>190229</x:v>
+      </x:c>
+      <x:c r="AK21" s="3" t="n">
+        <x:v>173074</x:v>
+      </x:c>
+      <x:c r="AL21" s="3" t="n">
+        <x:v>215611</x:v>
+      </x:c>
+      <x:c r="AM21" s="3" t="n">
+        <x:v>192575</x:v>
+      </x:c>
+      <x:c r="AN21" s="3" t="n">
+        <x:v>214943</x:v>
+      </x:c>
+      <x:c r="AO21" s="3" t="n">
+        <x:v>189398</x:v>
+      </x:c>
+      <x:c r="AP21" s="3" t="n">
+        <x:v>239201</x:v>
+      </x:c>
+      <x:c r="AQ21" s="3" t="n">
+        <x:v>199891</x:v>
+      </x:c>
+      <x:c r="AR21" s="3" t="n">
+        <x:v>214245</x:v>
+      </x:c>
+      <x:c r="AS21" s="3" t="n">
+        <x:v>194129</x:v>
+      </x:c>
+      <x:c r="AT21" s="3" t="n">
+        <x:v>230138</x:v>
+      </x:c>
+      <x:c r="AU21" s="3" t="n">
+        <x:v>193186</x:v>
+      </x:c>
+      <x:c r="AV21" s="3" t="n">
+        <x:v>198436</x:v>
+      </x:c>
+      <x:c r="AW21" s="3" t="n">
+        <x:v>173237</x:v>
+      </x:c>
+      <x:c r="AX21" s="3" t="n">
+        <x:v>209380</x:v>
+      </x:c>
+      <x:c r="AY21" s="3" t="n">
+        <x:v>178735</x:v>
+      </x:c>
+      <x:c r="AZ21" s="3" t="n">
+        <x:v>185860</x:v>
+      </x:c>
+      <x:c r="BA21" s="3" t="n">
+        <x:v>157548</x:v>
+      </x:c>
+      <x:c r="BB21" s="3" t="n">
+        <x:v>184760</x:v>
+      </x:c>
+      <x:c r="BC21" s="3" t="n">
+        <x:v>144451</x:v>
+      </x:c>
+      <x:c r="BD21" s="3" t="n">
+        <x:v>161681</x:v>
+      </x:c>
+      <x:c r="BE21" s="3" t="n">
+        <x:v>139403</x:v>
+      </x:c>
+      <x:c r="BF21" s="3" t="n">
+        <x:v>169211</x:v>
+      </x:c>
+      <x:c r="BG21" s="3" t="n">
+        <x:v>151430</x:v>
+      </x:c>
+      <x:c r="BH21" s="3" t="n">
+        <x:v>164864</x:v>
+      </x:c>
+      <x:c r="BI21" s="3" t="n">
+        <x:v>149382</x:v>
+      </x:c>
+      <x:c r="BJ21" s="3" t="n">
+        <x:v>195820</x:v>
+      </x:c>
+      <x:c r="BK21" s="3" t="n">
+        <x:v>160003</x:v>
+      </x:c>
+      <x:c r="BL21" s="3" t="n">
+        <x:v>177216</x:v>
+      </x:c>
+      <x:c r="BM21" s="3" t="n">
+        <x:v>164941</x:v>
+      </x:c>
+      <x:c r="BN21" s="3" t="n">
+        <x:v>213809</x:v>
+      </x:c>
+      <x:c r="BO21" s="3" t="n">
+        <x:v>168483</x:v>
+      </x:c>
+      <x:c r="BP21" s="3" t="n">
+        <x:v>189025</x:v>
+      </x:c>
+      <x:c r="BQ21" s="3" t="n">
+        <x:v>173914</x:v>
+      </x:c>
+      <x:c r="BR21" s="3" t="n">
+        <x:v>221419</x:v>
+      </x:c>
+      <x:c r="BS21" s="3" t="n">
+        <x:v>166864</x:v>
+      </x:c>
+      <x:c r="BT21" s="3" t="n">
+        <x:v>200658</x:v>
+      </x:c>
+      <x:c r="BU21" s="3" t="n">
+        <x:v>170414</x:v>
+      </x:c>
+      <x:c r="BV21" s="3" t="n">
+        <x:v>224560</x:v>
+      </x:c>
+      <x:c r="BW21" s="3" t="n">
+        <x:v>181353</x:v>
+      </x:c>
+      <x:c r="BX21" s="3" t="n">
+        <x:v>210821</x:v>
+      </x:c>
+      <x:c r="BY21" s="3" t="n">
+        <x:v>186684</x:v>
+      </x:c>
+      <x:c r="BZ21" s="3" t="n">
+        <x:v>242636</x:v>
+      </x:c>
+      <x:c r="CA21" s="3" t="n">
+        <x:v>193010</x:v>
+      </x:c>
+      <x:c r="CB21" s="3" t="n">
+        <x:v>219978</x:v>
+      </x:c>
+      <x:c r="CC21" s="3" t="n">
+        <x:v>202868</x:v>
+      </x:c>
+      <x:c r="CD21" s="3" t="n">
+        <x:v>253166</x:v>
+      </x:c>
+      <x:c r="CE21" s="3" t="n">
+        <x:v>202405</x:v>
+      </x:c>
+      <x:c r="CF21" s="3" t="n">
+        <x:v>237115</x:v>
+      </x:c>
+      <x:c r="CG21" s="3" t="n">
+        <x:v>210398</x:v>
+      </x:c>
+      <x:c r="CH21" s="3" t="n">
+        <x:v>269399</x:v>
+      </x:c>
+      <x:c r="CI21" s="3" t="n">
+        <x:v>214361</x:v>
+      </x:c>
+      <x:c r="CJ21" s="3" t="n">
+        <x:v>240135</x:v>
+      </x:c>
+      <x:c r="CK21" s="3" t="n">
+        <x:v>211984</x:v>
+      </x:c>
+      <x:c r="CL21" s="3" t="n">
+        <x:v>275761</x:v>
+      </x:c>
+      <x:c r="CM21" s="3" t="n">
+        <x:v>204779</x:v>
+      </x:c>
+      <x:c r="CN21" s="3" t="n">
+        <x:v>250280</x:v>
+      </x:c>
+      <x:c r="CO21" s="3" t="n">
+        <x:v>214834</x:v>
+      </x:c>
+      <x:c r="CP21" s="3" t="n">
+        <x:v>264272</x:v>
+      </x:c>
+      <x:c r="CQ21" s="3" t="n">
+        <x:v>218240</x:v>
+      </x:c>
+      <x:c r="CR21" s="3" t="n">
+        <x:v>246332</x:v>
+      </x:c>
+      <x:c r="CS21" s="3" t="n">
+        <x:v>213763</x:v>
+      </x:c>
+      <x:c r="CT21" s="3" t="n">
+        <x:v>266474</x:v>
+      </x:c>
+      <x:c r="CU21" s="3" t="n">
+        <x:v>215359</x:v>
+      </x:c>
+      <x:c r="CV21" s="3" t="n">
+        <x:v>259215</x:v>
+      </x:c>
+      <x:c r="CW21" s="3" t="n">
+        <x:v>229171</x:v>
+      </x:c>
+      <x:c r="CX21" s="3" t="n">
+        <x:v>291663</x:v>
+      </x:c>
+      <x:c r="CY21" s="3" t="n">
+        <x:v>224923</x:v>
+      </x:c>
+      <x:c r="CZ21" s="3" t="n">
+        <x:v>271631</x:v>
+      </x:c>
+      <x:c r="DA21" s="3" t="n">
+        <x:v>236775</x:v>
+      </x:c>
+      <x:c r="DB21" s="3" t="n">
+        <x:v>293581</x:v>
+      </x:c>
+      <x:c r="DC21" s="3" t="n">
+        <x:v>239936</x:v>
+      </x:c>
+      <x:c r="DD21" s="3" t="n">
+        <x:v>300807</x:v>
+      </x:c>
+      <x:c r="DE21" s="3" t="n">
+        <x:v>259689</x:v>
+      </x:c>
+      <x:c r="DF21" s="3" t="n">
+        <x:v>330067</x:v>
+      </x:c>
+      <x:c r="DG21" s="3" t="n">
+        <x:v>273135</x:v>
+      </x:c>
+      <x:c r="DH21" s="3" t="n">
+        <x:v>325598</x:v>
+      </x:c>
+      <x:c r="DI21" s="3" t="n">
+        <x:v>275072</x:v>
+      </x:c>
+      <x:c r="DJ21" s="3" t="n">
+        <x:v>352094</x:v>
+      </x:c>
+      <x:c r="DK21" s="3" t="n">
+        <x:v>283626</x:v>
+      </x:c>
+      <x:c r="DL21" s="3" t="n">
+        <x:v>329103</x:v>
+      </x:c>
+      <x:c r="DM21" s="3" t="n">
+        <x:v>277871</x:v>
+      </x:c>
+      <x:c r="DN21" s="3" t="n">
+        <x:v>341071</x:v>
+      </x:c>
+      <x:c r="DO21" s="3" t="n">
+        <x:v>244941</x:v>
+      </x:c>
+      <x:c r="DP21" s="3" t="n">
+        <x:v>285830</x:v>
+      </x:c>
+      <x:c r="DQ21" s="3" t="n">
+        <x:v>240416</x:v>
+      </x:c>
+      <x:c r="DR21" s="3" t="n">
+        <x:v>308577</x:v>
+      </x:c>
+      <x:c r="DS21" s="3" t="n">
+        <x:v>234431</x:v>
+      </x:c>
+      <x:c r="DT21" s="3" t="n">
+        <x:v>297122</x:v>
+      </x:c>
+      <x:c r="DU21" s="3" t="n">
+        <x:v>268730</x:v>
+      </x:c>
+      <x:c r="DV21" s="3" t="n">
+        <x:v>344375</x:v>
+      </x:c>
+      <x:c r="DW21" s="3" t="n">
+        <x:v>259424</x:v>
+      </x:c>
+      <x:c r="DX21" s="3" t="n">
+        <x:v>328027</x:v>
+      </x:c>
+      <x:c r="DY21" s="3" t="n">
+        <x:v>281731</x:v>
+      </x:c>
+      <x:c r="DZ21" s="3" t="n">
+        <x:v>340203</x:v>
+      </x:c>
+      <x:c r="EA21" s="3" t="n">
+        <x:v>272165</x:v>
+      </x:c>
+      <x:c r="EB21" s="3" t="n">
+        <x:v>312829</x:v>
+      </x:c>
+      <x:c r="EC21" s="3" t="n">
+        <x:v>264108</x:v>
+      </x:c>
+      <x:c r="ED21" s="3" t="n">
+        <x:v>348510</x:v>
+      </x:c>
+      <x:c r="EE21" s="3" t="n">
+        <x:v>254577</x:v>
+      </x:c>
+      <x:c r="EF21" s="3" t="n">
+        <x:v>314867</x:v>
+      </x:c>
+      <x:c r="EG21" s="3" t="n">
+        <x:v>279298</x:v>
+      </x:c>
+      <x:c r="EH21" s="3" t="n">
+        <x:v>348464</x:v>
+      </x:c>
+      <x:c r="EI21" s="3" t="n">
+        <x:v>283218</x:v>
+      </x:c>
+      <x:c r="EJ21" s="3" t="n">
+        <x:v>331372</x:v>
+      </x:c>
+      <x:c r="EK21" s="3" t="n">
+        <x:v>288092</x:v>
+      </x:c>
+      <x:c r="EL21" s="3" t="n">
+        <x:v>361322</x:v>
+      </x:c>
+      <x:c r="EM21" s="3" t="n">
+        <x:v>296592</x:v>
+      </x:c>
+      <x:c r="EN21" s="3" t="n">
+        <x:v>355532</x:v>
+      </x:c>
+      <x:c r="EO21" s="3" t="n">
+        <x:v>303621</x:v>
+      </x:c>
+      <x:c r="EP21" s="3" t="n">
+        <x:v>395697</x:v>
+      </x:c>
+      <x:c r="EQ21" s="3" t="n">
+        <x:v>305834</x:v>
+      </x:c>
+      <x:c r="ER21" s="3" t="n">
+        <x:v>378020</x:v>
+      </x:c>
+      <x:c r="ES21" s="3" t="n">
+        <x:v>324811</x:v>
+      </x:c>
+      <x:c r="ET21" s="3" t="n">
+        <x:v>409524</x:v>
+      </x:c>
+      <x:c r="EU21" s="3" t="n">
+        <x:v>328865</x:v>
+      </x:c>
+      <x:c r="EV21" s="3" t="n">
+        <x:v>387326</x:v>
+      </x:c>
+      <x:c r="EW21" s="3" t="n">
+        <x:v>344957</x:v>
+      </x:c>
+      <x:c r="EX21" s="3" t="n">
+        <x:v>415197</x:v>
+      </x:c>
+      <x:c r="EY21" s="3" t="n">
+        <x:v>346772</x:v>
+      </x:c>
+      <x:c r="EZ21" s="3" t="n">
+        <x:v>392996</x:v>
+      </x:c>
+      <x:c r="FA21" s="3" t="n">
+        <x:v>336019</x:v>
+      </x:c>
+      <x:c r="FB21" s="3" t="n">
+        <x:v>419399</x:v>
+      </x:c>
+      <x:c r="FC21" s="3" t="n">
+        <x:v>333479</x:v>
+      </x:c>
+      <x:c r="FD21" s="3" t="n">
+        <x:v>387024</x:v>
+      </x:c>
+      <x:c r="FE21" s="3" t="n">
+        <x:v>328281</x:v>
+      </x:c>
+      <x:c r="FF21" s="3" t="n">
+        <x:v>447696</x:v>
+      </x:c>
+      <x:c r="FG21" s="3" t="n">
+        <x:v>356484</x:v>
+      </x:c>
+      <x:c r="FH21" s="3" t="n">
+        <x:v>383723</x:v>
+      </x:c>
+      <x:c r="FI21" s="3" t="n">
+        <x:v>347040</x:v>
+      </x:c>
+      <x:c r="FJ21" s="3" t="n">
+        <x:v>434629</x:v>
+      </x:c>
+      <x:c r="FK21" s="3" t="n">
+        <x:v>370964</x:v>
+      </x:c>
+      <x:c r="FL21" s="3" t="n">
+        <x:v>426502</x:v>
+      </x:c>
+      <x:c r="FM21" s="3" t="n">
+        <x:v>367586</x:v>
+      </x:c>
+      <x:c r="FN21" s="3" t="n">
+        <x:v>459752</x:v>
+      </x:c>
+      <x:c r="FO21" s="3" t="n">
+        <x:v>361646</x:v>
+      </x:c>
+      <x:c r="FP21" s="3" t="n">
+        <x:v>427910</x:v>
+      </x:c>
+      <x:c r="FQ21" s="3" t="n">
+        <x:v>379051</x:v>
+      </x:c>
+      <x:c r="FR21" s="3" t="n">
+        <x:v>459451</x:v>
+      </x:c>
+      <x:c r="FS21" s="3" t="n">
+        <x:v>374020</x:v>
+      </x:c>
+      <x:c r="FT21" s="3" t="n">
+        <x:v>422054</x:v>
+      </x:c>
+      <x:c r="FU21" s="3" t="n">
+        <x:v>374061</x:v>
+      </x:c>
+      <x:c r="FV21" s="3" t="n">
+        <x:v>460082</x:v>
+      </x:c>
+      <x:c r="FW21" s="3" t="n">
+        <x:v>366690</x:v>
+      </x:c>
+      <x:c r="FX21" s="3" t="n">
+        <x:v>412944</x:v>
+      </x:c>
+      <x:c r="FY21" s="3" t="n">
+        <x:v>370345</x:v>
+      </x:c>
+      <x:c r="FZ21" s="3" t="n">
+        <x:v>471056</x:v>
+      </x:c>
+      <x:c r="GA21" s="3" t="n">
+        <x:v>352805</x:v>
+      </x:c>
+      <x:c r="GB21" s="3" t="n">
+        <x:v>427210</x:v>
+      </x:c>
+      <x:c r="GC21" s="3" t="n">
+        <x:v>374775</x:v>
+      </x:c>
+      <x:c r="GD21" s="3" t="n">
+        <x:v>500051</x:v>
+      </x:c>
+      <x:c r="GE21" s="3" t="n">
+        <x:v>371577</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:187">
+      <x:c r="B22" s="2" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C22" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D22" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E22" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F22" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G22" s="3" t="n">
+        <x:v>108870</x:v>
+      </x:c>
+      <x:c r="H22" s="3" t="n">
+        <x:v>126017</x:v>
+      </x:c>
+      <x:c r="I22" s="3" t="n">
+        <x:v>111206</x:v>
+      </x:c>
+      <x:c r="J22" s="3" t="n">
+        <x:v>123879</x:v>
+      </x:c>
+      <x:c r="K22" s="3" t="n">
+        <x:v>108294</x:v>
+      </x:c>
+      <x:c r="L22" s="3" t="n">
+        <x:v>122448</x:v>
+      </x:c>
+      <x:c r="M22" s="3" t="n">
+        <x:v>107090</x:v>
+      </x:c>
+      <x:c r="N22" s="3" t="n">
+        <x:v>121850</x:v>
+      </x:c>
+      <x:c r="O22" s="3" t="n">
+        <x:v>109816</x:v>
+      </x:c>
+      <x:c r="P22" s="3" t="n">
+        <x:v>120682</x:v>
+      </x:c>
+      <x:c r="Q22" s="3" t="n">
+        <x:v>106866</x:v>
+      </x:c>
+      <x:c r="R22" s="3" t="n">
+        <x:v>121615</x:v>
+      </x:c>
+      <x:c r="S22" s="3" t="n">
+        <x:v>107716</x:v>
+      </x:c>
+      <x:c r="T22" s="3" t="n">
+        <x:v>127445</x:v>
+      </x:c>
+      <x:c r="U22" s="3" t="n">
+        <x:v>110446</x:v>
+      </x:c>
+      <x:c r="V22" s="3" t="n">
+        <x:v>133751</x:v>
+      </x:c>
+      <x:c r="W22" s="3" t="n">
+        <x:v>112548</x:v>
+      </x:c>
+      <x:c r="X22" s="3" t="n">
+        <x:v>126713</x:v>
+      </x:c>
+      <x:c r="Y22" s="3" t="n">
+        <x:v>111906</x:v>
+      </x:c>
+      <x:c r="Z22" s="3" t="n">
+        <x:v>127188</x:v>
+      </x:c>
+      <x:c r="AA22" s="3" t="n">
+        <x:v>106203</x:v>
+      </x:c>
+      <x:c r="AB22" s="3" t="n">
+        <x:v>130454</x:v>
+      </x:c>
+      <x:c r="AC22" s="3" t="n">
+        <x:v>115193</x:v>
+      </x:c>
+      <x:c r="AD22" s="3" t="n">
+        <x:v>132395</x:v>
+      </x:c>
+      <x:c r="AE22" s="3" t="n">
+        <x:v>108763</x:v>
+      </x:c>
+      <x:c r="AF22" s="3" t="n">
+        <x:v>127196</x:v>
+      </x:c>
+      <x:c r="AG22" s="3" t="n">
+        <x:v>115624</x:v>
+      </x:c>
+      <x:c r="AH22" s="3" t="n">
+        <x:v>131129</x:v>
+      </x:c>
+      <x:c r="AI22" s="3" t="n">
+        <x:v>110700</x:v>
+      </x:c>
+      <x:c r="AJ22" s="3" t="n">
+        <x:v>125987</x:v>
+      </x:c>
+      <x:c r="AK22" s="3" t="n">
+        <x:v>115881</x:v>
+      </x:c>
+      <x:c r="AL22" s="3" t="n">
+        <x:v>130533</x:v>
+      </x:c>
+      <x:c r="AM22" s="3" t="n">
+        <x:v>116675</x:v>
+      </x:c>
+      <x:c r="AN22" s="3" t="n">
+        <x:v>133569</x:v>
+      </x:c>
+      <x:c r="AO22" s="3" t="n">
+        <x:v>122376</x:v>
+      </x:c>
+      <x:c r="AP22" s="3" t="n">
+        <x:v>138231</x:v>
+      </x:c>
+      <x:c r="AQ22" s="3" t="n">
+        <x:v>116303</x:v>
+      </x:c>
+      <x:c r="AR22" s="3" t="n">
+        <x:v>134181</x:v>
+      </x:c>
+      <x:c r="AS22" s="3" t="n">
+        <x:v>125773</x:v>
+      </x:c>
+      <x:c r="AT22" s="3" t="n">
+        <x:v>136373</x:v>
+      </x:c>
+      <x:c r="AU22" s="3" t="n">
+        <x:v>115333</x:v>
+      </x:c>
+      <x:c r="AV22" s="3" t="n">
+        <x:v>125816</x:v>
+      </x:c>
+      <x:c r="AW22" s="3" t="n">
+        <x:v>119973</x:v>
+      </x:c>
+      <x:c r="AX22" s="3" t="n">
+        <x:v>139581</x:v>
+      </x:c>
+      <x:c r="AY22" s="3" t="n">
+        <x:v>116578</x:v>
+      </x:c>
+      <x:c r="AZ22" s="3" t="n">
+        <x:v>121120</x:v>
+      </x:c>
+      <x:c r="BA22" s="3" t="n">
+        <x:v>104021</x:v>
+      </x:c>
+      <x:c r="BB22" s="3" t="n">
+        <x:v>112529</x:v>
+      </x:c>
+      <x:c r="BC22" s="3" t="n">
+        <x:v>91236</x:v>
+      </x:c>
+      <x:c r="BD22" s="3" t="n">
+        <x:v>97613</x:v>
+      </x:c>
+      <x:c r="BE22" s="3" t="n">
+        <x:v>89628</x:v>
+      </x:c>
+      <x:c r="BF22" s="3" t="n">
+        <x:v>97055</x:v>
+      </x:c>
+      <x:c r="BG22" s="3" t="n">
+        <x:v>78875</x:v>
+      </x:c>
+      <x:c r="BH22" s="3" t="n">
+        <x:v>89843</x:v>
+      </x:c>
+      <x:c r="BI22" s="3" t="n">
+        <x:v>86201</x:v>
+      </x:c>
+      <x:c r="BJ22" s="3" t="n">
+        <x:v>102065</x:v>
+      </x:c>
+      <x:c r="BK22" s="3" t="n">
+        <x:v>75187</x:v>
+      </x:c>
+      <x:c r="BL22" s="3" t="n">
+        <x:v>86225</x:v>
+      </x:c>
+      <x:c r="BM22" s="3" t="n">
+        <x:v>86831</x:v>
+      </x:c>
+      <x:c r="BN22" s="3" t="n">
+        <x:v>107921</x:v>
+      </x:c>
+      <x:c r="BO22" s="3" t="n">
+        <x:v>77379</x:v>
+      </x:c>
+      <x:c r="BP22" s="3" t="n">
+        <x:v>87605</x:v>
+      </x:c>
+      <x:c r="BQ22" s="3" t="n">
+        <x:v>85650</x:v>
+      </x:c>
+      <x:c r="BR22" s="3" t="n">
+        <x:v>106207</x:v>
+      </x:c>
+      <x:c r="BS22" s="3" t="n">
+        <x:v>74564</x:v>
+      </x:c>
+      <x:c r="BT22" s="3" t="n">
+        <x:v>89116</x:v>
+      </x:c>
+      <x:c r="BU22" s="3" t="n">
+        <x:v>77023</x:v>
+      </x:c>
+      <x:c r="BV22" s="3" t="n">
+        <x:v>97584</x:v>
+      </x:c>
+      <x:c r="BW22" s="3" t="n">
+        <x:v>74140</x:v>
+      </x:c>
+      <x:c r="BX22" s="3" t="n">
+        <x:v>87839</x:v>
+      </x:c>
+      <x:c r="BY22" s="3" t="n">
+        <x:v>83747</x:v>
+      </x:c>
+      <x:c r="BZ22" s="3" t="n">
+        <x:v>105388</x:v>
+      </x:c>
+      <x:c r="CA22" s="3" t="n">
+        <x:v>71614</x:v>
+      </x:c>
+      <x:c r="CB22" s="3" t="n">
+        <x:v>89076</x:v>
+      </x:c>
+      <x:c r="CC22" s="3" t="n">
+        <x:v>86672</x:v>
+      </x:c>
+      <x:c r="CD22" s="3" t="n">
+        <x:v>109334</x:v>
+      </x:c>
+      <x:c r="CE22" s="3" t="n">
+        <x:v>80806</x:v>
+      </x:c>
+      <x:c r="CF22" s="3" t="n">
+        <x:v>96615</x:v>
+      </x:c>
+      <x:c r="CG22" s="3" t="n">
+        <x:v>87293</x:v>
+      </x:c>
+      <x:c r="CH22" s="3" t="n">
+        <x:v>114926</x:v>
+      </x:c>
+      <x:c r="CI22" s="3" t="n">
+        <x:v>87646</x:v>
+      </x:c>
+      <x:c r="CJ22" s="3" t="n">
+        <x:v>100112</x:v>
+      </x:c>
+      <x:c r="CK22" s="3" t="n">
+        <x:v>93950</x:v>
+      </x:c>
+      <x:c r="CL22" s="3" t="n">
+        <x:v>125719</x:v>
+      </x:c>
+      <x:c r="CM22" s="3" t="n">
+        <x:v>88731</x:v>
+      </x:c>
+      <x:c r="CN22" s="3" t="n">
+        <x:v>113112</x:v>
+      </x:c>
+      <x:c r="CO22" s="3" t="n">
+        <x:v>103410</x:v>
+      </x:c>
+      <x:c r="CP22" s="3" t="n">
+        <x:v>129889</x:v>
+      </x:c>
+      <x:c r="CQ22" s="3" t="n">
+        <x:v>94676</x:v>
+      </x:c>
+      <x:c r="CR22" s="3" t="n">
+        <x:v>116032</x:v>
+      </x:c>
+      <x:c r="CS22" s="3" t="n">
+        <x:v>101790</x:v>
+      </x:c>
+      <x:c r="CT22" s="3" t="n">
+        <x:v>128865</x:v>
+      </x:c>
+      <x:c r="CU22" s="3" t="n">
+        <x:v>96198</x:v>
+      </x:c>
+      <x:c r="CV22" s="3" t="n">
+        <x:v>123280</x:v>
+      </x:c>
+      <x:c r="CW22" s="3" t="n">
+        <x:v>112612</x:v>
+      </x:c>
+      <x:c r="CX22" s="3" t="n">
+        <x:v>143321</x:v>
+      </x:c>
+      <x:c r="CY22" s="3" t="n">
+        <x:v>98953</x:v>
+      </x:c>
+      <x:c r="CZ22" s="3" t="n">
+        <x:v>128625</x:v>
+      </x:c>
+      <x:c r="DA22" s="3" t="n">
+        <x:v>121364</x:v>
+      </x:c>
+      <x:c r="DB22" s="3" t="n">
+        <x:v>133385</x:v>
+      </x:c>
+      <x:c r="DC22" s="3" t="n">
+        <x:v>112985</x:v>
+      </x:c>
+      <x:c r="DD22" s="3" t="n">
+        <x:v>145982</x:v>
+      </x:c>
+      <x:c r="DE22" s="3" t="n">
+        <x:v>129581</x:v>
+      </x:c>
+      <x:c r="DF22" s="3" t="n">
+        <x:v>162279</x:v>
+      </x:c>
+      <x:c r="DG22" s="3" t="n">
+        <x:v>125677</x:v>
+      </x:c>
+      <x:c r="DH22" s="3" t="n">
+        <x:v>157326</x:v>
+      </x:c>
+      <x:c r="DI22" s="3" t="n">
+        <x:v>140213</x:v>
+      </x:c>
+      <x:c r="DJ22" s="3" t="n">
+        <x:v>170733</x:v>
+      </x:c>
+      <x:c r="DK22" s="3" t="n">
+        <x:v>128398</x:v>
+      </x:c>
+      <x:c r="DL22" s="3" t="n">
+        <x:v>158734</x:v>
+      </x:c>
+      <x:c r="DM22" s="3" t="n">
+        <x:v>132308</x:v>
+      </x:c>
+      <x:c r="DN22" s="3" t="n">
+        <x:v>154635</x:v>
+      </x:c>
+      <x:c r="DO22" s="3" t="n">
+        <x:v>110244</x:v>
+      </x:c>
+      <x:c r="DP22" s="3" t="n">
+        <x:v>135786</x:v>
+      </x:c>
+      <x:c r="DQ22" s="3" t="n">
+        <x:v>112924</x:v>
+      </x:c>
+      <x:c r="DR22" s="3" t="n">
+        <x:v>144398</x:v>
+      </x:c>
+      <x:c r="DS22" s="3" t="n">
+        <x:v>104676</x:v>
+      </x:c>
+      <x:c r="DT22" s="3" t="n">
+        <x:v>135726</x:v>
+      </x:c>
+      <x:c r="DU22" s="3" t="n">
+        <x:v>128921</x:v>
+      </x:c>
+      <x:c r="DV22" s="3" t="n">
+        <x:v>155047</x:v>
+      </x:c>
+      <x:c r="DW22" s="3" t="n">
+        <x:v>110685</x:v>
+      </x:c>
+      <x:c r="DX22" s="3" t="n">
+        <x:v>141948</x:v>
+      </x:c>
+      <x:c r="DY22" s="3" t="n">
+        <x:v>130604</x:v>
+      </x:c>
+      <x:c r="DZ22" s="3" t="n">
+        <x:v>145828</x:v>
+      </x:c>
+      <x:c r="EA22" s="3" t="n">
+        <x:v>112712</x:v>
+      </x:c>
+      <x:c r="EB22" s="3" t="n">
+        <x:v>132576</x:v>
+      </x:c>
+      <x:c r="EC22" s="3" t="n">
+        <x:v>122263</x:v>
+      </x:c>
+      <x:c r="ED22" s="3" t="n">
+        <x:v>153966</x:v>
+      </x:c>
+      <x:c r="EE22" s="3" t="n">
+        <x:v>103730</x:v>
+      </x:c>
+      <x:c r="EF22" s="3" t="n">
+        <x:v>136021</x:v>
+      </x:c>
+      <x:c r="EG22" s="3" t="n">
+        <x:v>126429</x:v>
+      </x:c>
+      <x:c r="EH22" s="3" t="n">
+        <x:v>148454</x:v>
+      </x:c>
+      <x:c r="EI22" s="3" t="n">
+        <x:v>125712</x:v>
+      </x:c>
+      <x:c r="EJ22" s="3" t="n">
+        <x:v>148576</x:v>
+      </x:c>
+      <x:c r="EK22" s="3" t="n">
+        <x:v>137624</x:v>
+      </x:c>
+      <x:c r="EL22" s="3" t="n">
+        <x:v>160010</x:v>
+      </x:c>
+      <x:c r="EM22" s="3" t="n">
+        <x:v>132670</x:v>
+      </x:c>
+      <x:c r="EN22" s="3" t="n">
+        <x:v>160789</x:v>
+      </x:c>
+      <x:c r="EO22" s="3" t="n">
+        <x:v>146991</x:v>
+      </x:c>
+      <x:c r="EP22" s="3" t="n">
+        <x:v>178230</x:v>
+      </x:c>
+      <x:c r="EQ22" s="3" t="n">
+        <x:v>137272</x:v>
+      </x:c>
+      <x:c r="ER22" s="3" t="n">
+        <x:v>167092</x:v>
+      </x:c>
+      <x:c r="ES22" s="3" t="n">
+        <x:v>159174</x:v>
+      </x:c>
+      <x:c r="ET22" s="3" t="n">
+        <x:v>188618</x:v>
+      </x:c>
+      <x:c r="EU22" s="3" t="n">
+        <x:v>148356</x:v>
+      </x:c>
+      <x:c r="EV22" s="3" t="n">
+        <x:v>183822</x:v>
+      </x:c>
+      <x:c r="EW22" s="3" t="n">
+        <x:v>173060</x:v>
+      </x:c>
+      <x:c r="EX22" s="3" t="n">
+        <x:v>199346</x:v>
+      </x:c>
+      <x:c r="EY22" s="3" t="n">
+        <x:v>163763</x:v>
+      </x:c>
+      <x:c r="EZ22" s="3" t="n">
+        <x:v>185831</x:v>
+      </x:c>
+      <x:c r="FA22" s="3" t="n">
+        <x:v>162558</x:v>
+      </x:c>
+      <x:c r="FB22" s="3" t="n">
+        <x:v>189155</x:v>
+      </x:c>
+      <x:c r="FC22" s="3" t="n">
+        <x:v>154600</x:v>
+      </x:c>
+      <x:c r="FD22" s="3" t="n">
+        <x:v>177503</x:v>
+      </x:c>
+      <x:c r="FE22" s="3" t="n">
+        <x:v>165216</x:v>
+      </x:c>
+      <x:c r="FF22" s="3" t="n">
+        <x:v>210667</x:v>
+      </x:c>
+      <x:c r="FG22" s="3" t="n">
+        <x:v>159142</x:v>
+      </x:c>
+      <x:c r="FH22" s="3" t="n">
+        <x:v>183458</x:v>
+      </x:c>
+      <x:c r="FI22" s="3" t="n">
+        <x:v>166700</x:v>
+      </x:c>
+      <x:c r="FJ22" s="3" t="n">
+        <x:v>205040</x:v>
+      </x:c>
+      <x:c r="FK22" s="3" t="n">
+        <x:v>169051</x:v>
+      </x:c>
+      <x:c r="FL22" s="3" t="n">
+        <x:v>189820</x:v>
+      </x:c>
+      <x:c r="FM22" s="3" t="n">
+        <x:v>168999</x:v>
+      </x:c>
+      <x:c r="FN22" s="3" t="n">
+        <x:v>197491</x:v>
+      </x:c>
+      <x:c r="FO22" s="3" t="n">
+        <x:v>156700</x:v>
+      </x:c>
+      <x:c r="FP22" s="3" t="n">
+        <x:v>192247</x:v>
+      </x:c>
+      <x:c r="FQ22" s="3" t="n">
+        <x:v>175806</x:v>
+      </x:c>
+      <x:c r="FR22" s="3" t="n">
+        <x:v>196844</x:v>
+      </x:c>
+      <x:c r="FS22" s="3" t="n">
+        <x:v>152946</x:v>
+      </x:c>
+      <x:c r="FT22" s="3" t="n">
+        <x:v>183669</x:v>
+      </x:c>
+      <x:c r="FU22" s="3" t="n">
+        <x:v>158695</x:v>
+      </x:c>
+      <x:c r="FV22" s="3" t="n">
+        <x:v>193825</x:v>
+      </x:c>
+      <x:c r="FW22" s="3" t="n">
+        <x:v>137902</x:v>
+      </x:c>
+      <x:c r="FX22" s="3" t="n">
+        <x:v>161869</x:v>
+      </x:c>
+      <x:c r="FY22" s="3" t="n">
+        <x:v>150120</x:v>
+      </x:c>
+      <x:c r="FZ22" s="3" t="n">
+        <x:v>195234</x:v>
+      </x:c>
+      <x:c r="GA22" s="3" t="n">
+        <x:v>131737</x:v>
+      </x:c>
+      <x:c r="GB22" s="3" t="n">
+        <x:v>162824</x:v>
+      </x:c>
+      <x:c r="GC22" s="3" t="n">
+        <x:v>153239</x:v>
+      </x:c>
+      <x:c r="GD22" s="3" t="n">
+        <x:v>198527</x:v>
+      </x:c>
+      <x:c r="GE22" s="3" t="n">
+        <x:v>133650</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:187">
+      <x:c r="B23" s="2" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="I23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="J23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="K23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="L23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="M23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="N23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="O23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="P23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Q23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="R23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="S23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="T23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="U23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="V23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="W23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="X23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Y23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Z23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AA23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AB23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AC23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AD23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AE23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AF23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AG23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AH23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AI23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AJ23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AK23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AL23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AM23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AN23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AO23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AP23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AQ23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AR23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AS23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AT23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AU23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AV23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AW23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AX23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AY23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AZ23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BA23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BB23" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BC23" s="3" t="n">
+        <x:v>48059</x:v>
+      </x:c>
+      <x:c r="BD23" s="3" t="n">
+        <x:v>47566</x:v>
+      </x:c>
+      <x:c r="BE23" s="3" t="n">
+        <x:v>45340</x:v>
+      </x:c>
+      <x:c r="BF23" s="3" t="n">
+        <x:v>42072</x:v>
+      </x:c>
+      <x:c r="BG23" s="3" t="n">
+        <x:v>37580</x:v>
+      </x:c>
+      <x:c r="BH23" s="3" t="n">
+        <x:v>36825</x:v>
+      </x:c>
+      <x:c r="BI23" s="3" t="n">
+        <x:v>31485</x:v>
+      </x:c>
+      <x:c r="BJ23" s="3" t="n">
+        <x:v>27650</x:v>
+      </x:c>
+      <x:c r="BK23" s="3" t="n">
+        <x:v>24911</x:v>
+      </x:c>
+      <x:c r="BL23" s="3" t="n">
+        <x:v>25575</x:v>
+      </x:c>
+      <x:c r="BM23" s="3" t="n">
+        <x:v>25516</x:v>
+      </x:c>
+      <x:c r="BN23" s="3" t="n">
+        <x:v>26735</x:v>
+      </x:c>
+      <x:c r="BO23" s="3" t="n">
+        <x:v>27711</x:v>
+      </x:c>
+      <x:c r="BP23" s="3" t="n">
+        <x:v>28979</x:v>
+      </x:c>
+      <x:c r="BQ23" s="3" t="n">
+        <x:v>27058</x:v>
+      </x:c>
+      <x:c r="BR23" s="3" t="n">
+        <x:v>24111</x:v>
+      </x:c>
+      <x:c r="BS23" s="3" t="n">
+        <x:v>26883</x:v>
+      </x:c>
+      <x:c r="BT23" s="3" t="n">
+        <x:v>27412</x:v>
+      </x:c>
+      <x:c r="BU23" s="3" t="n">
+        <x:v>23549</x:v>
+      </x:c>
+      <x:c r="BV23" s="3" t="n">
+        <x:v>23455</x:v>
+      </x:c>
+      <x:c r="BW23" s="3" t="n">
+        <x:v>26150</x:v>
+      </x:c>
+      <x:c r="BX23" s="3" t="n">
+        <x:v>28046</x:v>
+      </x:c>
+      <x:c r="BY23" s="3" t="n">
+        <x:v>27549</x:v>
+      </x:c>
+      <x:c r="BZ23" s="3" t="n">
+        <x:v>26783</x:v>
+      </x:c>
+      <x:c r="CA23" s="3" t="n">
+        <x:v>27787</x:v>
+      </x:c>
+      <x:c r="CB23" s="3" t="n">
+        <x:v>31476</x:v>
+      </x:c>
+      <x:c r="CC23" s="3" t="n">
+        <x:v>30830</x:v>
+      </x:c>
+      <x:c r="CD23" s="3" t="n">
+        <x:v>29621</x:v>
+      </x:c>
+      <x:c r="CE23" s="3" t="n">
+        <x:v>31419</x:v>
+      </x:c>
+      <x:c r="CF23" s="3" t="n">
+        <x:v>36209</x:v>
+      </x:c>
+      <x:c r="CG23" s="3" t="n">
+        <x:v>34588</x:v>
+      </x:c>
+      <x:c r="CH23" s="3" t="n">
+        <x:v>33175</x:v>
+      </x:c>
+      <x:c r="CI23" s="3" t="n">
+        <x:v>34987</x:v>
+      </x:c>
+      <x:c r="CJ23" s="3" t="n">
+        <x:v>39635</x:v>
+      </x:c>
+      <x:c r="CK23" s="3" t="n">
+        <x:v>36524</x:v>
+      </x:c>
+      <x:c r="CL23" s="3" t="n">
+        <x:v>34812</x:v>
+      </x:c>
+      <x:c r="CM23" s="3" t="n">
+        <x:v>39181</x:v>
+      </x:c>
+      <x:c r="CN23" s="3" t="n">
+        <x:v>47538</x:v>
+      </x:c>
+      <x:c r="CO23" s="3" t="n">
+        <x:v>42001</x:v>
+      </x:c>
+      <x:c r="CP23" s="3" t="n">
+        <x:v>39311</x:v>
+      </x:c>
+      <x:c r="CQ23" s="3" t="n">
+        <x:v>41193</x:v>
+      </x:c>
+      <x:c r="CR23" s="3" t="n">
+        <x:v>51554</x:v>
+      </x:c>
+      <x:c r="CS23" s="3" t="n">
+        <x:v>44288</x:v>
+      </x:c>
+      <x:c r="CT23" s="3" t="n">
+        <x:v>41320</x:v>
+      </x:c>
+      <x:c r="CU23" s="3" t="n">
+        <x:v>44683</x:v>
+      </x:c>
+      <x:c r="CV23" s="3" t="n">
+        <x:v>56019</x:v>
+      </x:c>
+      <x:c r="CW23" s="3" t="n">
+        <x:v>50323</x:v>
+      </x:c>
+      <x:c r="CX23" s="3" t="n">
+        <x:v>47508</x:v>
+      </x:c>
+      <x:c r="CY23" s="3" t="n">
+        <x:v>48303</x:v>
+      </x:c>
+      <x:c r="CZ23" s="3" t="n">
+        <x:v>58561</x:v>
+      </x:c>
+      <x:c r="DA23" s="3" t="n">
+        <x:v>53977</x:v>
+      </x:c>
+      <x:c r="DB23" s="3" t="n">
+        <x:v>53124</x:v>
+      </x:c>
+      <x:c r="DC23" s="3" t="n">
+        <x:v>55963</x:v>
+      </x:c>
+      <x:c r="DD23" s="3" t="n">
+        <x:v>66533</x:v>
+      </x:c>
+      <x:c r="DE23" s="3" t="n">
+        <x:v>59877</x:v>
+      </x:c>
+      <x:c r="DF23" s="3" t="n">
+        <x:v>60246</x:v>
+      </x:c>
+      <x:c r="DG23" s="3" t="n">
+        <x:v>61616</x:v>
+      </x:c>
+      <x:c r="DH23" s="3" t="n">
+        <x:v>74963</x:v>
+      </x:c>
+      <x:c r="DI23" s="3" t="n">
+        <x:v>63876</x:v>
+      </x:c>
+      <x:c r="DJ23" s="3" t="n">
+        <x:v>62387</x:v>
+      </x:c>
+      <x:c r="DK23" s="3" t="n">
+        <x:v>56608</x:v>
+      </x:c>
+      <x:c r="DL23" s="3" t="n">
+        <x:v>64977</x:v>
+      </x:c>
+      <x:c r="DM23" s="3" t="n">
+        <x:v>54351</x:v>
+      </x:c>
+      <x:c r="DN23" s="3" t="n">
+        <x:v>47637</x:v>
+      </x:c>
+      <x:c r="DO23" s="3" t="n">
+        <x:v>43208</x:v>
+      </x:c>
+      <x:c r="DP23" s="3" t="n">
+        <x:v>50634</x:v>
+      </x:c>
+      <x:c r="DQ23" s="3" t="n">
+        <x:v>43424</x:v>
+      </x:c>
+      <x:c r="DR23" s="3" t="n">
+        <x:v>45794</x:v>
+      </x:c>
+      <x:c r="DS23" s="3" t="n">
+        <x:v>45160</x:v>
+      </x:c>
+      <x:c r="DT23" s="3" t="n">
+        <x:v>58181</x:v>
+      </x:c>
+      <x:c r="DU23" s="3" t="n">
+        <x:v>52187</x:v>
+      </x:c>
+      <x:c r="DV23" s="3" t="n">
+        <x:v>54055</x:v>
+      </x:c>
+      <x:c r="DW23" s="3" t="n">
+        <x:v>51964</x:v>
+      </x:c>
+      <x:c r="DX23" s="3" t="n">
+        <x:v>66240</x:v>
+      </x:c>
+      <x:c r="DY23" s="3" t="n">
+        <x:v>57950</x:v>
+      </x:c>
+      <x:c r="DZ23" s="3" t="n">
+        <x:v>52749</x:v>
+      </x:c>
+      <x:c r="EA23" s="3" t="n">
+        <x:v>48042</x:v>
+      </x:c>
+      <x:c r="EB23" s="3" t="n">
+        <x:v>56476</x:v>
+      </x:c>
+      <x:c r="EC23" s="3" t="n">
+        <x:v>47298</x:v>
+      </x:c>
+      <x:c r="ED23" s="3" t="n">
+        <x:v>45763</x:v>
+      </x:c>
+      <x:c r="EE23" s="3" t="n">
+        <x:v>44967</x:v>
+      </x:c>
+      <x:c r="EF23" s="3" t="n">
+        <x:v>56856</x:v>
+      </x:c>
+      <x:c r="EG23" s="3" t="n">
+        <x:v>51608</x:v>
+      </x:c>
+      <x:c r="EH23" s="3" t="n">
+        <x:v>51944</x:v>
+      </x:c>
+      <x:c r="EI23" s="3" t="n">
+        <x:v>54384</x:v>
+      </x:c>
+      <x:c r="EJ23" s="3" t="n">
+        <x:v>67701</x:v>
+      </x:c>
+      <x:c r="EK23" s="3" t="n">
+        <x:v>60117</x:v>
+      </x:c>
+      <x:c r="EL23" s="3" t="n">
+        <x:v>60766</x:v>
+      </x:c>
+      <x:c r="EM23" s="3" t="n">
+        <x:v>61328</x:v>
+      </x:c>
+      <x:c r="EN23" s="3" t="n">
+        <x:v>75688</x:v>
+      </x:c>
+      <x:c r="EO23" s="3" t="n">
+        <x:v>70767</x:v>
+      </x:c>
+      <x:c r="EP23" s="3" t="n">
+        <x:v>74190</x:v>
+      </x:c>
+      <x:c r="EQ23" s="3" t="n">
+        <x:v>72787</x:v>
+      </x:c>
+      <x:c r="ER23" s="3" t="n">
+        <x:v>83088</x:v>
+      </x:c>
+      <x:c r="ES23" s="3" t="n">
+        <x:v>77107</x:v>
+      </x:c>
+      <x:c r="ET23" s="3" t="n">
+        <x:v>77069</x:v>
+      </x:c>
+      <x:c r="EU23" s="3" t="n">
+        <x:v>77575</x:v>
+      </x:c>
+      <x:c r="EV23" s="3" t="n">
+        <x:v>89904</x:v>
+      </x:c>
+      <x:c r="EW23" s="3" t="n">
+        <x:v>81559</x:v>
+      </x:c>
+      <x:c r="EX23" s="3" t="n">
+        <x:v>80322</x:v>
+      </x:c>
+      <x:c r="EY23" s="3" t="n">
+        <x:v>78376</x:v>
+      </x:c>
+      <x:c r="EZ23" s="3" t="n">
+        <x:v>85410</x:v>
+      </x:c>
+      <x:c r="FA23" s="3" t="n">
+        <x:v>73310</x:v>
+      </x:c>
+      <x:c r="FB23" s="3" t="n">
+        <x:v>70586</x:v>
+      </x:c>
+      <x:c r="FC23" s="3" t="n">
+        <x:v>68501</x:v>
+      </x:c>
+      <x:c r="FD23" s="3" t="n">
+        <x:v>78554</x:v>
+      </x:c>
+      <x:c r="FE23" s="3" t="n">
+        <x:v>70690</x:v>
+      </x:c>
+      <x:c r="FF23" s="3" t="n">
+        <x:v>69505</x:v>
+      </x:c>
+      <x:c r="FG23" s="3" t="n">
+        <x:v>68395</x:v>
+      </x:c>
+      <x:c r="FH23" s="3" t="n">
+        <x:v>80677</x:v>
+      </x:c>
+      <x:c r="FI23" s="3" t="n">
+        <x:v>72481</x:v>
+      </x:c>
+      <x:c r="FJ23" s="3" t="n">
+        <x:v>74654</x:v>
+      </x:c>
+      <x:c r="FK23" s="3" t="n">
+        <x:v>74489</x:v>
+      </x:c>
+      <x:c r="FL23" s="3" t="n">
+        <x:v>89135</x:v>
+      </x:c>
+      <x:c r="FM23" s="3" t="n">
+        <x:v>80003</x:v>
+      </x:c>
+      <x:c r="FN23" s="3" t="n">
+        <x:v>80559</x:v>
+      </x:c>
+      <x:c r="FO23" s="3" t="n">
+        <x:v>80010</x:v>
+      </x:c>
+      <x:c r="FP23" s="3" t="n">
+        <x:v>92370</x:v>
+      </x:c>
+      <x:c r="FQ23" s="3" t="n">
+        <x:v>79359</x:v>
+      </x:c>
+      <x:c r="FR23" s="3" t="n">
+        <x:v>73585</x:v>
+      </x:c>
+      <x:c r="FS23" s="3" t="n">
+        <x:v>66686</x:v>
+      </x:c>
+      <x:c r="FT23" s="3" t="n">
+        <x:v>69702</x:v>
+      </x:c>
+      <x:c r="FU23" s="3" t="n">
+        <x:v>55029</x:v>
+      </x:c>
+      <x:c r="FV23" s="3" t="n">
+        <x:v>51738</x:v>
+      </x:c>
+      <x:c r="FW23" s="3" t="n">
+        <x:v>49929</x:v>
+      </x:c>
+      <x:c r="FX23" s="3" t="n">
+        <x:v>58518</x:v>
+      </x:c>
+      <x:c r="FY23" s="3" t="n">
+        <x:v>51574</x:v>
+      </x:c>
+      <x:c r="FZ23" s="3" t="n">
+        <x:v>51289</x:v>
+      </x:c>
+      <x:c r="GA23" s="3" t="n">
+        <x:v>47942</x:v>
+      </x:c>
+      <x:c r="GB23" s="3" t="n">
+        <x:v>56951</x:v>
+      </x:c>
+      <x:c r="GC23" s="3" t="n">
+        <x:v>49478</x:v>
+      </x:c>
+      <x:c r="GD23" s="3" t="n">
+        <x:v>51300</x:v>
+      </x:c>
+      <x:c r="GE23" s="3" t="n">
+        <x:v>48650</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:187">
+      <x:c r="B24" s="2" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="I24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="J24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="K24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="L24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="M24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="N24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="O24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="P24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Q24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="R24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="S24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="T24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="U24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="V24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="W24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="X24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Y24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Z24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AA24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AB24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AC24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AD24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AE24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AF24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AG24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AH24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AI24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AJ24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AK24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AL24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AM24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AN24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AO24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AP24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AQ24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AR24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AS24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AT24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AU24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AV24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AW24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AX24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AY24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AZ24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BA24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BB24" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BC24" s="3" t="n">
+        <x:v>28646</x:v>
+      </x:c>
+      <x:c r="BD24" s="3" t="n">
+        <x:v>24628</x:v>
+      </x:c>
+      <x:c r="BE24" s="3" t="n">
+        <x:v>21157</x:v>
+      </x:c>
+      <x:c r="BF24" s="3" t="n">
+        <x:v>18163</x:v>
+      </x:c>
+      <x:c r="BG24" s="3" t="n">
+        <x:v>15991</x:v>
+      </x:c>
+      <x:c r="BH24" s="3" t="n">
+        <x:v>14175</x:v>
+      </x:c>
+      <x:c r="BI24" s="3" t="n">
+        <x:v>12840</x:v>
+      </x:c>
+      <x:c r="BJ24" s="3" t="n">
+        <x:v>11706</x:v>
+      </x:c>
+      <x:c r="BK24" s="3" t="n">
+        <x:v>10932</x:v>
+      </x:c>
+      <x:c r="BL24" s="3" t="n">
+        <x:v>10564</x:v>
+      </x:c>
+      <x:c r="BM24" s="3" t="n">
+        <x:v>10546</x:v>
+      </x:c>
+      <x:c r="BN24" s="3" t="n">
+        <x:v>10480</x:v>
+      </x:c>
+      <x:c r="BO24" s="3" t="n">
+        <x:v>10532</x:v>
+      </x:c>
+      <x:c r="BP24" s="3" t="n">
+        <x:v>10788</x:v>
+      </x:c>
+      <x:c r="BQ24" s="3" t="n">
+        <x:v>11214</x:v>
+      </x:c>
+      <x:c r="BR24" s="3" t="n">
+        <x:v>11319</x:v>
+      </x:c>
+      <x:c r="BS24" s="3" t="n">
+        <x:v>11156</x:v>
+      </x:c>
+      <x:c r="BT24" s="3" t="n">
+        <x:v>10513</x:v>
+      </x:c>
+      <x:c r="BU24" s="3" t="n">
+        <x:v>9649</x:v>
+      </x:c>
+      <x:c r="BV24" s="3" t="n">
+        <x:v>9984</x:v>
+      </x:c>
+      <x:c r="BW24" s="3" t="n">
+        <x:v>10415</x:v>
+      </x:c>
+      <x:c r="BX24" s="3" t="n">
+        <x:v>10644</x:v>
+      </x:c>
+      <x:c r="BY24" s="3" t="n">
+        <x:v>10439</x:v>
+      </x:c>
+      <x:c r="BZ24" s="3" t="n">
+        <x:v>10893</x:v>
+      </x:c>
+      <x:c r="CA24" s="3" t="n">
+        <x:v>11954</x:v>
+      </x:c>
+      <x:c r="CB24" s="3" t="n">
+        <x:v>12612</x:v>
+      </x:c>
+      <x:c r="CC24" s="3" t="n">
+        <x:v>13533</x:v>
+      </x:c>
+      <x:c r="CD24" s="3" t="n">
+        <x:v>14014</x:v>
+      </x:c>
+      <x:c r="CE24" s="3" t="n">
+        <x:v>14381</x:v>
+      </x:c>
+      <x:c r="CF24" s="3" t="n">
+        <x:v>15370</x:v>
+      </x:c>
+      <x:c r="CG24" s="3" t="n">
+        <x:v>16580</x:v>
+      </x:c>
+      <x:c r="CH24" s="3" t="n">
+        <x:v>16950</x:v>
+      </x:c>
+      <x:c r="CI24" s="3" t="n">
+        <x:v>16845</x:v>
+      </x:c>
+      <x:c r="CJ24" s="3" t="n">
+        <x:v>16813</x:v>
+      </x:c>
+      <x:c r="CK24" s="3" t="n">
+        <x:v>17788</x:v>
+      </x:c>
+      <x:c r="CL24" s="3" t="n">
+        <x:v>18123</x:v>
+      </x:c>
+      <x:c r="CM24" s="3" t="n">
+        <x:v>19025</x:v>
+      </x:c>
+      <x:c r="CN24" s="3" t="n">
+        <x:v>19916</x:v>
+      </x:c>
+      <x:c r="CO24" s="3" t="n">
+        <x:v>20584</x:v>
+      </x:c>
+      <x:c r="CP24" s="3" t="n">
+        <x:v>20090</x:v>
+      </x:c>
+      <x:c r="CQ24" s="3" t="n">
+        <x:v>19591</x:v>
+      </x:c>
+      <x:c r="CR24" s="3" t="n">
+        <x:v>20646</x:v>
+      </x:c>
+      <x:c r="CS24" s="3" t="n">
+        <x:v>21460</x:v>
+      </x:c>
+      <x:c r="CT24" s="3" t="n">
+        <x:v>21874</x:v>
+      </x:c>
+      <x:c r="CU24" s="3" t="n">
+        <x:v>23221</x:v>
+      </x:c>
+      <x:c r="CV24" s="3" t="n">
+        <x:v>24982</x:v>
+      </x:c>
+      <x:c r="CW24" s="3" t="n">
+        <x:v>26387</x:v>
+      </x:c>
+      <x:c r="CX24" s="3" t="n">
+        <x:v>26526</x:v>
+      </x:c>
+      <x:c r="CY24" s="3" t="n">
+        <x:v>26731</x:v>
+      </x:c>
+      <x:c r="CZ24" s="3" t="n">
+        <x:v>28619</x:v>
+      </x:c>
+      <x:c r="DA24" s="3" t="n">
+        <x:v>29832</x:v>
+      </x:c>
+      <x:c r="DB24" s="3" t="n">
+        <x:v>29745</x:v>
+      </x:c>
+      <x:c r="DC24" s="3" t="n">
+        <x:v>30688</x:v>
+      </x:c>
+      <x:c r="DD24" s="3" t="n">
+        <x:v>31903</x:v>
+      </x:c>
+      <x:c r="DE24" s="3" t="n">
+        <x:v>33040</x:v>
+      </x:c>
+      <x:c r="DF24" s="3" t="n">
+        <x:v>34373</x:v>
+      </x:c>
+      <x:c r="DG24" s="3" t="n">
+        <x:v>36330</x:v>
+      </x:c>
+      <x:c r="DH24" s="3" t="n">
+        <x:v>36459</x:v>
+      </x:c>
+      <x:c r="DI24" s="3" t="n">
+        <x:v>35663</x:v>
+      </x:c>
+      <x:c r="DJ24" s="3" t="n">
+        <x:v>35264</x:v>
+      </x:c>
+      <x:c r="DK24" s="3" t="n">
+        <x:v>33464</x:v>
+      </x:c>
+      <x:c r="DL24" s="3" t="n">
+        <x:v>31667</x:v>
+      </x:c>
+      <x:c r="DM24" s="3" t="n">
+        <x:v>29382</x:v>
+      </x:c>
+      <x:c r="DN24" s="3" t="n">
+        <x:v>25044</x:v>
+      </x:c>
+      <x:c r="DO24" s="3" t="n">
+        <x:v>20115</x:v>
+      </x:c>
+      <x:c r="DP24" s="3" t="n">
+        <x:v>18133</x:v>
+      </x:c>
+      <x:c r="DQ24" s="3" t="n">
+        <x:v>17242</x:v>
+      </x:c>
+      <x:c r="DR24" s="3" t="n">
+        <x:v>17250</x:v>
+      </x:c>
+      <x:c r="DS24" s="3" t="n">
+        <x:v>18830</x:v>
+      </x:c>
+      <x:c r="DT24" s="3" t="n">
+        <x:v>20788</x:v>
+      </x:c>
+      <x:c r="DU24" s="3" t="n">
+        <x:v>23092</x:v>
+      </x:c>
+      <x:c r="DV24" s="3" t="n">
+        <x:v>24426</x:v>
+      </x:c>
+      <x:c r="DW24" s="3" t="n">
+        <x:v>26106</x:v>
+      </x:c>
+      <x:c r="DX24" s="3" t="n">
+        <x:v>28321</x:v>
+      </x:c>
+      <x:c r="DY24" s="3" t="n">
+        <x:v>28627</x:v>
+      </x:c>
+      <x:c r="DZ24" s="3" t="n">
+        <x:v>25177</x:v>
+      </x:c>
+      <x:c r="EA24" s="3" t="n">
+        <x:v>21952</x:v>
+      </x:c>
+      <x:c r="EB24" s="3" t="n">
+        <x:v>20927</x:v>
+      </x:c>
+      <x:c r="EC24" s="3" t="n">
+        <x:v>20423</x:v>
+      </x:c>
+      <x:c r="ED24" s="3" t="n">
+        <x:v>20284</x:v>
+      </x:c>
+      <x:c r="EE24" s="3" t="n">
+        <x:v>20971</x:v>
+      </x:c>
+      <x:c r="EF24" s="3" t="n">
+        <x:v>22319</x:v>
+      </x:c>
+      <x:c r="EG24" s="3" t="n">
+        <x:v>23493</x:v>
+      </x:c>
+      <x:c r="EH24" s="3" t="n">
+        <x:v>25541</x:v>
+      </x:c>
+      <x:c r="EI24" s="3" t="n">
+        <x:v>28018</x:v>
+      </x:c>
+      <x:c r="EJ24" s="3" t="n">
+        <x:v>29314</x:v>
+      </x:c>
+      <x:c r="EK24" s="3" t="n">
+        <x:v>30473</x:v>
+      </x:c>
+      <x:c r="EL24" s="3" t="n">
+        <x:v>32389</x:v>
+      </x:c>
+      <x:c r="EM24" s="3" t="n">
+        <x:v>33176</x:v>
+      </x:c>
+      <x:c r="EN24" s="3" t="n">
+        <x:v>36028</x:v>
+      </x:c>
+      <x:c r="EO24" s="3" t="n">
+        <x:v>38539</x:v>
+      </x:c>
+      <x:c r="EP24" s="3" t="n">
+        <x:v>39841</x:v>
+      </x:c>
+      <x:c r="EQ24" s="3" t="n">
+        <x:v>41379</x:v>
+      </x:c>
+      <x:c r="ER24" s="3" t="n">
+        <x:v>43336</x:v>
+      </x:c>
+      <x:c r="ES24" s="3" t="n">
+        <x:v>46093</x:v>
+      </x:c>
+      <x:c r="ET24" s="3" t="n">
+        <x:v>47147</x:v>
+      </x:c>
+      <x:c r="EU24" s="3" t="n">
+        <x:v>48410</x:v>
+      </x:c>
+      <x:c r="EV24" s="3" t="n">
+        <x:v>49278</x:v>
+      </x:c>
+      <x:c r="EW24" s="3" t="n">
+        <x:v>48573</x:v>
+      </x:c>
+      <x:c r="EX24" s="3" t="n">
+        <x:v>48194</x:v>
+      </x:c>
+      <x:c r="EY24" s="3" t="n">
+        <x:v>46866</x:v>
+      </x:c>
+      <x:c r="EZ24" s="3" t="n">
+        <x:v>44683</x:v>
+      </x:c>
+      <x:c r="FA24" s="3" t="n">
+        <x:v>41651</x:v>
+      </x:c>
+      <x:c r="FB24" s="3" t="n">
+        <x:v>39650</x:v>
+      </x:c>
+      <x:c r="FC24" s="3" t="n">
+        <x:v>37319</x:v>
+      </x:c>
+      <x:c r="FD24" s="3" t="n">
+        <x:v>37498</x:v>
+      </x:c>
+      <x:c r="FE24" s="3" t="n">
+        <x:v>36251</x:v>
+      </x:c>
+      <x:c r="FF24" s="3" t="n">
+        <x:v>35649</x:v>
+      </x:c>
+      <x:c r="FG24" s="3" t="n">
+        <x:v>34276</x:v>
+      </x:c>
+      <x:c r="FH24" s="3" t="n">
+        <x:v>35721</x:v>
+      </x:c>
+      <x:c r="FI24" s="3" t="n">
+        <x:v>36287</x:v>
+      </x:c>
+      <x:c r="FJ24" s="3" t="n">
+        <x:v>38396</x:v>
+      </x:c>
+      <x:c r="FK24" s="3" t="n">
+        <x:v>39993</x:v>
+      </x:c>
+      <x:c r="FL24" s="3" t="n">
+        <x:v>43139</x:v>
+      </x:c>
+      <x:c r="FM24" s="3" t="n">
+        <x:v>44271</x:v>
+      </x:c>
+      <x:c r="FN24" s="3" t="n">
+        <x:v>44706</x:v>
+      </x:c>
+      <x:c r="FO24" s="3" t="n">
+        <x:v>47140</x:v>
+      </x:c>
+      <x:c r="FP24" s="3" t="n">
+        <x:v>48081</x:v>
+      </x:c>
+      <x:c r="FQ24" s="3" t="n">
+        <x:v>45190</x:v>
+      </x:c>
+      <x:c r="FR24" s="3" t="n">
+        <x:v>40712</x:v>
+      </x:c>
+      <x:c r="FS24" s="3" t="n">
+        <x:v>34693</x:v>
+      </x:c>
+      <x:c r="FT24" s="3" t="n">
+        <x:v>28963</x:v>
+      </x:c>
+      <x:c r="FU24" s="3" t="n">
+        <x:v>23397</x:v>
+      </x:c>
+      <x:c r="FV24" s="3" t="n">
+        <x:v>20745</x:v>
+      </x:c>
+      <x:c r="FW24" s="3" t="n">
+        <x:v>18658</x:v>
+      </x:c>
+      <x:c r="FX24" s="3" t="n">
+        <x:v>19476</x:v>
+      </x:c>
+      <x:c r="FY24" s="3" t="n">
+        <x:v>19909</x:v>
+      </x:c>
+      <x:c r="FZ24" s="3" t="n">
+        <x:v>20198</x:v>
+      </x:c>
+      <x:c r="GA24" s="3" t="n">
+        <x:v>17924</x:v>
+      </x:c>
+      <x:c r="GB24" s="3" t="n">
+        <x:v>17854</x:v>
+      </x:c>
+      <x:c r="GC24" s="3" t="n">
+        <x:v>18384</x:v>
+      </x:c>
+      <x:c r="GD24" s="3" t="n">
+        <x:v>19129</x:v>
+      </x:c>
+      <x:c r="GE24" s="3" t="n">
+        <x:v>19517</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:187">
+      <x:c r="B25" s="2" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="I25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="J25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="K25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="L25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="M25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="N25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="O25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="P25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Q25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="R25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="S25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="T25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="U25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="V25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="W25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="X25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Y25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Z25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AA25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AB25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AC25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AD25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AE25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AF25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AG25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AH25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AI25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AJ25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AK25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AL25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AM25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AN25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AO25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AP25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AQ25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AR25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AS25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AT25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AU25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AV25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AW25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AX25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AY25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AZ25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BA25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BB25" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BC25" s="3" t="n">
+        <x:v>16988</x:v>
+      </x:c>
+      <x:c r="BD25" s="3" t="n">
+        <x:v>17781</x:v>
+      </x:c>
+      <x:c r="BE25" s="3" t="n">
+        <x:v>18511</x:v>
+      </x:c>
+      <x:c r="BF25" s="3" t="n">
+        <x:v>17734</x:v>
+      </x:c>
+      <x:c r="BG25" s="3" t="n">
+        <x:v>16617</x:v>
+      </x:c>
+      <x:c r="BH25" s="3" t="n">
+        <x:v>15203</x:v>
+      </x:c>
+      <x:c r="BI25" s="3" t="n">
+        <x:v>12028</x:v>
+      </x:c>
+      <x:c r="BJ25" s="3" t="n">
+        <x:v>10496</x:v>
+      </x:c>
+      <x:c r="BK25" s="3" t="n">
+        <x:v>10932</x:v>
+      </x:c>
+      <x:c r="BL25" s="3" t="n">
+        <x:v>10059</x:v>
+      </x:c>
+      <x:c r="BM25" s="3" t="n">
+        <x:v>10235</x:v>
+      </x:c>
+      <x:c r="BN25" s="3" t="n">
+        <x:v>11290</x:v>
+      </x:c>
+      <x:c r="BO25" s="3" t="n">
+        <x:v>13661</x:v>
+      </x:c>
+      <x:c r="BP25" s="3" t="n">
+        <x:v>13082</x:v>
+      </x:c>
+      <x:c r="BQ25" s="3" t="n">
+        <x:v>10942</x:v>
+      </x:c>
+      <x:c r="BR25" s="3" t="n">
+        <x:v>9487</x:v>
+      </x:c>
+      <x:c r="BS25" s="3" t="n">
+        <x:v>12701</x:v>
+      </x:c>
+      <x:c r="BT25" s="3" t="n">
+        <x:v>11366</x:v>
+      </x:c>
+      <x:c r="BU25" s="3" t="n">
+        <x:v>9854</x:v>
+      </x:c>
+      <x:c r="BV25" s="3" t="n">
+        <x:v>9213</x:v>
+      </x:c>
+      <x:c r="BW25" s="3" t="n">
+        <x:v>11754</x:v>
+      </x:c>
+      <x:c r="BX25" s="3" t="n">
+        <x:v>11616</x:v>
+      </x:c>
+      <x:c r="BY25" s="3" t="n">
+        <x:v>11283</x:v>
+      </x:c>
+      <x:c r="BZ25" s="3" t="n">
+        <x:v>11291</x:v>
+      </x:c>
+      <x:c r="CA25" s="3" t="n">
+        <x:v>12109</x:v>
+      </x:c>
+      <x:c r="CB25" s="3" t="n">
+        <x:v>13074</x:v>
+      </x:c>
+      <x:c r="CC25" s="3" t="n">
+        <x:v>11962</x:v>
+      </x:c>
+      <x:c r="CD25" s="3" t="n">
+        <x:v>11452</x:v>
+      </x:c>
+      <x:c r="CE25" s="3" t="n">
+        <x:v>13222</x:v>
+      </x:c>
+      <x:c r="CF25" s="3" t="n">
+        <x:v>14088</x:v>
+      </x:c>
+      <x:c r="CG25" s="3" t="n">
+        <x:v>13274</x:v>
+      </x:c>
+      <x:c r="CH25" s="3" t="n">
+        <x:v>12188</x:v>
+      </x:c>
+      <x:c r="CI25" s="3" t="n">
+        <x:v>14071</x:v>
+      </x:c>
+      <x:c r="CJ25" s="3" t="n">
+        <x:v>14715</x:v>
+      </x:c>
+      <x:c r="CK25" s="3" t="n">
+        <x:v>13738</x:v>
+      </x:c>
+      <x:c r="CL25" s="3" t="n">
+        <x:v>12575</x:v>
+      </x:c>
+      <x:c r="CM25" s="3" t="n">
+        <x:v>15349</x:v>
+      </x:c>
+      <x:c r="CN25" s="3" t="n">
+        <x:v>15307</x:v>
+      </x:c>
+      <x:c r="CO25" s="3" t="n">
+        <x:v>14600</x:v>
+      </x:c>
+      <x:c r="CP25" s="3" t="n">
+        <x:v>13893</x:v>
+      </x:c>
+      <x:c r="CQ25" s="3" t="n">
+        <x:v>16384</x:v>
+      </x:c>
+      <x:c r="CR25" s="3" t="n">
+        <x:v>16759</x:v>
+      </x:c>
+      <x:c r="CS25" s="3" t="n">
+        <x:v>15472</x:v>
+      </x:c>
+      <x:c r="CT25" s="3" t="n">
+        <x:v>14288</x:v>
+      </x:c>
+      <x:c r="CU25" s="3" t="n">
+        <x:v>16545</x:v>
+      </x:c>
+      <x:c r="CV25" s="3" t="n">
+        <x:v>17465</x:v>
+      </x:c>
+      <x:c r="CW25" s="3" t="n">
+        <x:v>16369</x:v>
+      </x:c>
+      <x:c r="CX25" s="3" t="n">
+        <x:v>15764</x:v>
+      </x:c>
+      <x:c r="CY25" s="3" t="n">
+        <x:v>16843</x:v>
+      </x:c>
+      <x:c r="CZ25" s="3" t="n">
+        <x:v>18145</x:v>
+      </x:c>
+      <x:c r="DA25" s="3" t="n">
+        <x:v>17810</x:v>
+      </x:c>
+      <x:c r="DB25" s="3" t="n">
+        <x:v>17340</x:v>
+      </x:c>
+      <x:c r="DC25" s="3" t="n">
+        <x:v>19787</x:v>
+      </x:c>
+      <x:c r="DD25" s="3" t="n">
+        <x:v>22337</x:v>
+      </x:c>
+      <x:c r="DE25" s="3" t="n">
+        <x:v>20283</x:v>
+      </x:c>
+      <x:c r="DF25" s="3" t="n">
+        <x:v>18802</x:v>
+      </x:c>
+      <x:c r="DG25" s="3" t="n">
+        <x:v>20105</x:v>
+      </x:c>
+      <x:c r="DH25" s="3" t="n">
+        <x:v>23236</x:v>
+      </x:c>
+      <x:c r="DI25" s="3" t="n">
+        <x:v>21521</x:v>
+      </x:c>
+      <x:c r="DJ25" s="3" t="n">
+        <x:v>19611</x:v>
+      </x:c>
+      <x:c r="DK25" s="3" t="n">
+        <x:v>18355</x:v>
+      </x:c>
+      <x:c r="DL25" s="3" t="n">
+        <x:v>21019</x:v>
+      </x:c>
+      <x:c r="DM25" s="3" t="n">
+        <x:v>19032</x:v>
+      </x:c>
+      <x:c r="DN25" s="3" t="n">
+        <x:v>16542</x:v>
+      </x:c>
+      <x:c r="DO25" s="3" t="n">
+        <x:v>18915</x:v>
+      </x:c>
+      <x:c r="DP25" s="3" t="n">
+        <x:v>21591</x:v>
+      </x:c>
+      <x:c r="DQ25" s="3" t="n">
+        <x:v>20495</x:v>
+      </x:c>
+      <x:c r="DR25" s="3" t="n">
+        <x:v>22196</x:v>
+      </x:c>
+      <x:c r="DS25" s="3" t="n">
+        <x:v>21438</x:v>
+      </x:c>
+      <x:c r="DT25" s="3" t="n">
+        <x:v>23879</x:v>
+      </x:c>
+      <x:c r="DU25" s="3" t="n">
+        <x:v>22142</x:v>
+      </x:c>
+      <x:c r="DV25" s="3" t="n">
+        <x:v>22463</x:v>
+      </x:c>
+      <x:c r="DW25" s="3" t="n">
+        <x:v>21109</x:v>
+      </x:c>
+      <x:c r="DX25" s="3" t="n">
+        <x:v>24052</x:v>
+      </x:c>
+      <x:c r="DY25" s="3" t="n">
+        <x:v>22769</x:v>
+      </x:c>
+      <x:c r="DZ25" s="3" t="n">
+        <x:v>21059</x:v>
+      </x:c>
+      <x:c r="EA25" s="3" t="n">
+        <x:v>21637</x:v>
+      </x:c>
+      <x:c r="EB25" s="3" t="n">
+        <x:v>23568</x:v>
+      </x:c>
+      <x:c r="EC25" s="3" t="n">
+        <x:v>21354</x:v>
+      </x:c>
+      <x:c r="ED25" s="3" t="n">
+        <x:v>19581</x:v>
+      </x:c>
+      <x:c r="EE25" s="3" t="n">
+        <x:v>19564</x:v>
+      </x:c>
+      <x:c r="EF25" s="3" t="n">
+        <x:v>23319</x:v>
+      </x:c>
+      <x:c r="EG25" s="3" t="n">
+        <x:v>22372</x:v>
+      </x:c>
+      <x:c r="EH25" s="3" t="n">
+        <x:v>20350</x:v>
+      </x:c>
+      <x:c r="EI25" s="3" t="n">
+        <x:v>22133</x:v>
+      </x:c>
+      <x:c r="EJ25" s="3" t="n">
+        <x:v>25657</x:v>
+      </x:c>
+      <x:c r="EK25" s="3" t="n">
+        <x:v>24145</x:v>
+      </x:c>
+      <x:c r="EL25" s="3" t="n">
+        <x:v>22639</x:v>
+      </x:c>
+      <x:c r="EM25" s="3" t="n">
+        <x:v>23907</x:v>
+      </x:c>
+      <x:c r="EN25" s="3" t="n">
+        <x:v>27553</x:v>
+      </x:c>
+      <x:c r="EO25" s="3" t="n">
+        <x:v>26233</x:v>
+      </x:c>
+      <x:c r="EP25" s="3" t="n">
+        <x:v>27666</x:v>
+      </x:c>
+      <x:c r="EQ25" s="3" t="n">
+        <x:v>26460</x:v>
+      </x:c>
+      <x:c r="ER25" s="3" t="n">
+        <x:v>27910</x:v>
+      </x:c>
+      <x:c r="ES25" s="3" t="n">
+        <x:v>24409</x:v>
+      </x:c>
+      <x:c r="ET25" s="3" t="n">
+        <x:v>23357</x:v>
+      </x:c>
+      <x:c r="EU25" s="3" t="n">
+        <x:v>24201</x:v>
+      </x:c>
+      <x:c r="EV25" s="3" t="n">
+        <x:v>28559</x:v>
+      </x:c>
+      <x:c r="EW25" s="3" t="n">
+        <x:v>26652</x:v>
+      </x:c>
+      <x:c r="EX25" s="3" t="n">
+        <x:v>24857</x:v>
+      </x:c>
+      <x:c r="EY25" s="3" t="n">
+        <x:v>26793</x:v>
+      </x:c>
+      <x:c r="EZ25" s="3" t="n">
+        <x:v>30574</x:v>
+      </x:c>
+      <x:c r="FA25" s="3" t="n">
+        <x:v>26459</x:v>
+      </x:c>
+      <x:c r="FB25" s="3" t="n">
+        <x:v>24577</x:v>
+      </x:c>
+      <x:c r="FC25" s="3" t="n">
+        <x:v>26293</x:v>
+      </x:c>
+      <x:c r="FD25" s="3" t="n">
+        <x:v>29916</x:v>
+      </x:c>
+      <x:c r="FE25" s="3" t="n">
+        <x:v>28162</x:v>
+      </x:c>
+      <x:c r="FF25" s="3" t="n">
+        <x:v>26621</x:v>
+      </x:c>
+      <x:c r="FG25" s="3" t="n">
+        <x:v>28984</x:v>
+      </x:c>
+      <x:c r="FH25" s="3" t="n">
+        <x:v>32768</x:v>
+      </x:c>
+      <x:c r="FI25" s="3" t="n">
+        <x:v>30489</x:v>
+      </x:c>
+      <x:c r="FJ25" s="3" t="n">
+        <x:v>29657</x:v>
+      </x:c>
+      <x:c r="FK25" s="3" t="n">
+        <x:v>29727</x:v>
+      </x:c>
+      <x:c r="FL25" s="3" t="n">
+        <x:v>33755</x:v>
+      </x:c>
+      <x:c r="FM25" s="3" t="n">
+        <x:v>29654</x:v>
+      </x:c>
+      <x:c r="FN25" s="3" t="n">
+        <x:v>28920</x:v>
+      </x:c>
+      <x:c r="FO25" s="3" t="n">
+        <x:v>27929</x:v>
+      </x:c>
+      <x:c r="FP25" s="3" t="n">
+        <x:v>32346</x:v>
+      </x:c>
+      <x:c r="FQ25" s="3" t="n">
+        <x:v>28200</x:v>
+      </x:c>
+      <x:c r="FR25" s="3" t="n">
+        <x:v>27660</x:v>
+      </x:c>
+      <x:c r="FS25" s="3" t="n">
+        <x:v>28692</x:v>
+      </x:c>
+      <x:c r="FT25" s="3" t="n">
+        <x:v>32483</x:v>
+      </x:c>
+      <x:c r="FU25" s="3" t="n">
+        <x:v>28207</x:v>
+      </x:c>
+      <x:c r="FV25" s="3" t="n">
+        <x:v>27581</x:v>
+      </x:c>
+      <x:c r="FW25" s="3" t="n">
+        <x:v>27904</x:v>
+      </x:c>
+      <x:c r="FX25" s="3" t="n">
+        <x:v>31405</x:v>
+      </x:c>
+      <x:c r="FY25" s="3" t="n">
+        <x:v>27876</x:v>
+      </x:c>
+      <x:c r="FZ25" s="3" t="n">
+        <x:v>27395</x:v>
+      </x:c>
+      <x:c r="GA25" s="3" t="n">
+        <x:v>26833</x:v>
+      </x:c>
+      <x:c r="GB25" s="3" t="n">
+        <x:v>31614</x:v>
+      </x:c>
+      <x:c r="GC25" s="3" t="n">
+        <x:v>27605</x:v>
+      </x:c>
+      <x:c r="GD25" s="3" t="n">
+        <x:v>28604</x:v>
+      </x:c>
+      <x:c r="GE25" s="3" t="n">
+        <x:v>25703</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:187">
+      <x:c r="B26" s="2" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="I26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="J26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="K26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="L26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="M26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="N26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="O26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="P26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Q26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="R26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="S26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="T26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="U26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="V26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="W26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="X26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Y26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Z26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AA26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AB26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AC26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AD26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AE26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AF26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AG26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AH26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AI26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AJ26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AK26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AL26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AM26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AN26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AO26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AP26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AQ26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AR26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AS26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AT26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AU26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AV26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AW26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AX26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AY26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AZ26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BA26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BB26" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BC26" s="3" t="n">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BD26" s="3" t="n">
+        <x:v>1110</x:v>
+      </x:c>
+      <x:c r="BE26" s="3" t="n">
+        <x:v>1230</x:v>
+      </x:c>
+      <x:c r="BF26" s="3" t="n">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="BG26" s="3" t="n">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="BH26" s="3" t="n">
+        <x:v>1479</x:v>
+      </x:c>
+      <x:c r="BI26" s="3" t="n">
+        <x:v>1336</x:v>
+      </x:c>
+      <x:c r="BJ26" s="3" t="n">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="BK26" s="3" t="n">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="BL26" s="3" t="n">
+        <x:v>1228</x:v>
+      </x:c>
+      <x:c r="BM26" s="3" t="n">
+        <x:v>1111</x:v>
+      </x:c>
+      <x:c r="BN26" s="3" t="n">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="BO26" s="3" t="n">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="BP26" s="3" t="n">
+        <x:v>1081</x:v>
+      </x:c>
+      <x:c r="BQ26" s="3" t="n">
+        <x:v>1225</x:v>
+      </x:c>
+      <x:c r="BR26" s="3" t="n">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="BS26" s="3" t="n">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="BT26" s="3" t="n">
+        <x:v>1579</x:v>
+      </x:c>
+      <x:c r="BU26" s="3" t="n">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="BV26" s="3" t="n">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="BW26" s="3" t="n">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="BX26" s="3" t="n">
+        <x:v>1961</x:v>
+      </x:c>
+      <x:c r="BY26" s="3" t="n">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="BZ26" s="3" t="n">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="CA26" s="3" t="n">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="CB26" s="3" t="n">
+        <x:v>1760</x:v>
+      </x:c>
+      <x:c r="CC26" s="3" t="n">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="CD26" s="3" t="n">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="CE26" s="3" t="n">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="CF26" s="3" t="n">
+        <x:v>1915</x:v>
+      </x:c>
+      <x:c r="CG26" s="3" t="n">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="CH26" s="3" t="n">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="CI26" s="3" t="n">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="CJ26" s="3" t="n">
+        <x:v>3299</x:v>
+      </x:c>
+      <x:c r="CK26" s="3" t="n">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="CL26" s="3" t="n">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="CM26" s="3" t="n">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="CN26" s="3" t="n">
+        <x:v>6898</x:v>
+      </x:c>
+      <x:c r="CO26" s="3" t="n">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="CP26" s="3" t="n">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="CQ26" s="3" t="n">
+        <x:v>1376</x:v>
+      </x:c>
+      <x:c r="CR26" s="3" t="n">
+        <x:v>8322</x:v>
+      </x:c>
+      <x:c r="CS26" s="3" t="n">
+        <x:v>2652</x:v>
+      </x:c>
+      <x:c r="CT26" s="3" t="n">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="CU26" s="3" t="n">
+        <x:v>1303</x:v>
+      </x:c>
+      <x:c r="CV26" s="3" t="n">
+        <x:v>7442</x:v>
+      </x:c>
+      <x:c r="CW26" s="3" t="n">
+        <x:v>2634</x:v>
+      </x:c>
+      <x:c r="CX26" s="3" t="n">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="CY26" s="3" t="n">
+        <x:v>1107</x:v>
+      </x:c>
+      <x:c r="CZ26" s="3" t="n">
+        <x:v>5927</x:v>
+      </x:c>
+      <x:c r="DA26" s="3" t="n">
+        <x:v>1124</x:v>
+      </x:c>
+      <x:c r="DB26" s="3" t="n">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="DC26" s="3" t="n">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="DD26" s="3" t="n">
+        <x:v>5440</x:v>
+      </x:c>
+      <x:c r="DE26" s="3" t="n">
+        <x:v>1132</x:v>
+      </x:c>
+      <x:c r="DF26" s="3" t="n">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="DG26" s="3" t="n">
+        <x:v>1418</x:v>
+      </x:c>
+      <x:c r="DH26" s="3" t="n">
+        <x:v>8504</x:v>
+      </x:c>
+      <x:c r="DI26" s="3" t="n">
+        <x:v>1773</x:v>
+      </x:c>
+      <x:c r="DJ26" s="3" t="n">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="DK26" s="3" t="n">
+        <x:v>1089</x:v>
+      </x:c>
+      <x:c r="DL26" s="3" t="n">
+        <x:v>6277</x:v>
+      </x:c>
+      <x:c r="DM26" s="3" t="n">
+        <x:v>1213</x:v>
+      </x:c>
+      <x:c r="DN26" s="3" t="n">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="DO26" s="3" t="n">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="DP26" s="3" t="n">
+        <x:v>5245</x:v>
+      </x:c>
+      <x:c r="DQ26" s="3" t="n">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="DR26" s="3" t="n">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="DS26" s="3" t="n">
+        <x:v>1079</x:v>
+      </x:c>
+      <x:c r="DT26" s="3" t="n">
+        <x:v>7581</x:v>
+      </x:c>
+      <x:c r="DU26" s="3" t="n">
+        <x:v>1695</x:v>
+      </x:c>
+      <x:c r="DV26" s="3" t="n">
+        <x:v>1378</x:v>
+      </x:c>
+      <x:c r="DW26" s="3" t="n">
+        <x:v>1362</x:v>
+      </x:c>
+      <x:c r="DX26" s="3" t="n">
+        <x:v>8115</x:v>
+      </x:c>
+      <x:c r="DY26" s="3" t="n">
+        <x:v>1645</x:v>
+      </x:c>
+      <x:c r="DZ26" s="3" t="n">
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="EA26" s="3" t="n">
+        <x:v>1086</x:v>
+      </x:c>
+      <x:c r="EB26" s="3" t="n">
+        <x:v>6686</x:v>
+      </x:c>
+      <x:c r="EC26" s="3" t="n">
+        <x:v>1304</x:v>
+      </x:c>
+      <x:c r="ED26" s="3" t="n">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="EE26" s="3" t="n">
+        <x:v>1145</x:v>
+      </x:c>
+      <x:c r="EF26" s="3" t="n">
+        <x:v>6233</x:v>
+      </x:c>
+      <x:c r="EG26" s="3" t="n">
+        <x:v>1252</x:v>
+      </x:c>
+      <x:c r="EH26" s="3" t="n">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="EI26" s="3" t="n">
+        <x:v>1262</x:v>
+      </x:c>
+      <x:c r="EJ26" s="3" t="n">
+        <x:v>7718</x:v>
+      </x:c>
+      <x:c r="EK26" s="3" t="n">
+        <x:v>1495</x:v>
+      </x:c>
+      <x:c r="EL26" s="3" t="n">
+        <x:v>1075</x:v>
+      </x:c>
+      <x:c r="EM26" s="3" t="n">
+        <x:v>994</x:v>
+      </x:c>
+      <x:c r="EN26" s="3" t="n">
+        <x:v>6434</x:v>
+      </x:c>
+      <x:c r="EO26" s="3" t="n">
+        <x:v>1389</x:v>
+      </x:c>
+      <x:c r="EP26" s="3" t="n">
+        <x:v>1093</x:v>
+      </x:c>
+      <x:c r="EQ26" s="3" t="n">
+        <x:v>1523</x:v>
+      </x:c>
+      <x:c r="ER26" s="3" t="n">
+        <x:v>6273</x:v>
+      </x:c>
+      <x:c r="ES26" s="3" t="n">
+        <x:v>2057</x:v>
+      </x:c>
+      <x:c r="ET26" s="3" t="n">
+        <x:v>1774</x:v>
+      </x:c>
+      <x:c r="EU26" s="3" t="n">
+        <x:v>1794</x:v>
+      </x:c>
+      <x:c r="EV26" s="3" t="n">
+        <x:v>6993</x:v>
+      </x:c>
+      <x:c r="EW26" s="3" t="n">
+        <x:v>2103</x:v>
+      </x:c>
+      <x:c r="EX26" s="3" t="n">
+        <x:v>1867</x:v>
+      </x:c>
+      <x:c r="EY26" s="3" t="n">
+        <x:v>1579</x:v>
+      </x:c>
+      <x:c r="EZ26" s="3" t="n">
+        <x:v>6012</x:v>
+      </x:c>
+      <x:c r="FA26" s="3" t="n">
+        <x:v>1622</x:v>
+      </x:c>
+      <x:c r="FB26" s="3" t="n">
+        <x:v>1194</x:v>
+      </x:c>
+      <x:c r="FC26" s="3" t="n">
+        <x:v>1834</x:v>
+      </x:c>
+      <x:c r="FD26" s="3" t="n">
+        <x:v>6673</x:v>
+      </x:c>
+      <x:c r="FE26" s="3" t="n">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="FF26" s="3" t="n">
+        <x:v>1734</x:v>
+      </x:c>
+      <x:c r="FG26" s="3" t="n">
+        <x:v>2129</x:v>
+      </x:c>
+      <x:c r="FH26" s="3" t="n">
+        <x:v>7972</x:v>
+      </x:c>
+      <x:c r="FI26" s="3" t="n">
+        <x:v>2190</x:v>
+      </x:c>
+      <x:c r="FJ26" s="3" t="n">
+        <x:v>1792</x:v>
+      </x:c>
+      <x:c r="FK26" s="3" t="n">
+        <x:v>2160</x:v>
+      </x:c>
+      <x:c r="FL26" s="3" t="n">
+        <x:v>8245</x:v>
+      </x:c>
+      <x:c r="FM26" s="3" t="n">
+        <x:v>2401</x:v>
+      </x:c>
+      <x:c r="FN26" s="3" t="n">
+        <x:v>2386</x:v>
+      </x:c>
+      <x:c r="FO26" s="3" t="n">
+        <x:v>1897</x:v>
+      </x:c>
+      <x:c r="FP26" s="3" t="n">
+        <x:v>7583</x:v>
+      </x:c>
+      <x:c r="FQ26" s="3" t="n">
+        <x:v>2097</x:v>
+      </x:c>
+      <x:c r="FR26" s="3" t="n">
         <x:v>1729</x:v>
       </x:c>
-      <x:c r="FZ20" s="3" t="n">
-[...12 lines deleted...]
-        <x:v>1439</x:v>
+      <x:c r="FS26" s="3" t="n">
+        <x:v>1678</x:v>
+      </x:c>
+      <x:c r="FT26" s="3" t="n">
+        <x:v>6143</x:v>
+      </x:c>
+      <x:c r="FU26" s="3" t="n">
+        <x:v>1466</x:v>
+      </x:c>
+      <x:c r="FV26" s="3" t="n">
+        <x:v>985</x:v>
+      </x:c>
+      <x:c r="FW26" s="3" t="n">
+        <x:v>1606</x:v>
+      </x:c>
+      <x:c r="FX26" s="3" t="n">
+        <x:v>5004</x:v>
+      </x:c>
+      <x:c r="FY26" s="3" t="n">
+        <x:v>1380</x:v>
+      </x:c>
+      <x:c r="FZ26" s="3" t="n">
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="GA26" s="3" t="n">
+        <x:v>1275</x:v>
+      </x:c>
+      <x:c r="GB26" s="3" t="n">
+        <x:v>4763</x:v>
+      </x:c>
+      <x:c r="GC26" s="3" t="n">
+        <x:v>1273</x:v>
+      </x:c>
+      <x:c r="GD26" s="3" t="n">
+        <x:v>1115</x:v>
+      </x:c>
+      <x:c r="GE26" s="3" t="n">
+        <x:v>1427</x:v>
       </x:c>
     </x:row>
-    <x:row r="21" spans="1:186">
-[...556 lines deleted...]
-        <x:v>484358</x:v>
+    <x:row r="27" spans="1:187">
+      <x:c r="B27" s="2" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="I27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="J27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="K27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="L27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="M27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="N27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="O27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="P27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Q27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="R27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="S27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="T27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="U27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="V27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="W27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="X27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Y27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Z27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AA27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AB27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AC27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AD27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AE27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AF27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AG27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AH27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AI27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AJ27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AK27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AL27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AM27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AN27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AO27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AP27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AQ27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AR27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AS27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AT27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AU27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AV27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AW27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AX27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AY27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AZ27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BA27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BB27" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BC27" s="3" t="n">
+        <x:v>3074</x:v>
+      </x:c>
+      <x:c r="BD27" s="3" t="n">
+        <x:v>4291</x:v>
+      </x:c>
+      <x:c r="BE27" s="3" t="n">
+        <x:v>4106</x:v>
+      </x:c>
+      <x:c r="BF27" s="3" t="n">
+        <x:v>6434</x:v>
+      </x:c>
+      <x:c r="BG27" s="3" t="n">
+        <x:v>4989</x:v>
+      </x:c>
+      <x:c r="BH27" s="3" t="n">
+        <x:v>5824</x:v>
+      </x:c>
+      <x:c r="BI27" s="3" t="n">
+        <x:v>5513</x:v>
+      </x:c>
+      <x:c r="BJ27" s="3" t="n">
+        <x:v>6185</x:v>
+      </x:c>
+      <x:c r="BK27" s="3" t="n">
+        <x:v>2572</x:v>
+      </x:c>
+      <x:c r="BL27" s="3" t="n">
+        <x:v>3618</x:v>
+      </x:c>
+      <x:c r="BM27" s="3" t="n">
+        <x:v>3482</x:v>
+      </x:c>
+      <x:c r="BN27" s="3" t="n">
+        <x:v>5048</x:v>
+      </x:c>
+      <x:c r="BO27" s="3" t="n">
+        <x:v>2111</x:v>
+      </x:c>
+      <x:c r="BP27" s="3" t="n">
+        <x:v>3203</x:v>
+      </x:c>
+      <x:c r="BQ27" s="3" t="n">
+        <x:v>3445</x:v>
+      </x:c>
+      <x:c r="BR27" s="3" t="n">
+        <x:v>3354</x:v>
+      </x:c>
+      <x:c r="BS27" s="3" t="n">
+        <x:v>2173</x:v>
+      </x:c>
+      <x:c r="BT27" s="3" t="n">
+        <x:v>3359</x:v>
+      </x:c>
+      <x:c r="BU27" s="3" t="n">
+        <x:v>2640</x:v>
+      </x:c>
+      <x:c r="BV27" s="3" t="n">
+        <x:v>4340</x:v>
+      </x:c>
+      <x:c r="BW27" s="3" t="n">
+        <x:v>3560</x:v>
+      </x:c>
+      <x:c r="BX27" s="3" t="n">
+        <x:v>3008</x:v>
+      </x:c>
+      <x:c r="BY27" s="3" t="n">
+        <x:v>5236</x:v>
+      </x:c>
+      <x:c r="BZ27" s="3" t="n">
+        <x:v>4432</x:v>
+      </x:c>
+      <x:c r="CA27" s="3" t="n">
+        <x:v>3431</x:v>
+      </x:c>
+      <x:c r="CB27" s="3" t="n">
+        <x:v>3374</x:v>
+      </x:c>
+      <x:c r="CC27" s="3" t="n">
+        <x:v>5071</x:v>
+      </x:c>
+      <x:c r="CD27" s="3" t="n">
+        <x:v>4367</x:v>
+      </x:c>
+      <x:c r="CE27" s="3" t="n">
+        <x:v>3744</x:v>
+      </x:c>
+      <x:c r="CF27" s="3" t="n">
+        <x:v>4635</x:v>
+      </x:c>
+      <x:c r="CG27" s="3" t="n">
+        <x:v>4696</x:v>
+      </x:c>
+      <x:c r="CH27" s="3" t="n">
+        <x:v>4598</x:v>
+      </x:c>
+      <x:c r="CI27" s="3" t="n">
+        <x:v>3930</x:v>
+      </x:c>
+      <x:c r="CJ27" s="3" t="n">
+        <x:v>4533</x:v>
+      </x:c>
+      <x:c r="CK27" s="3" t="n">
+        <x:v>4715</x:v>
+      </x:c>
+      <x:c r="CL27" s="3" t="n">
+        <x:v>4624</x:v>
+      </x:c>
+      <x:c r="CM27" s="3" t="n">
+        <x:v>3941</x:v>
+      </x:c>
+      <x:c r="CN27" s="3" t="n">
+        <x:v>4849</x:v>
+      </x:c>
+      <x:c r="CO27" s="3" t="n">
+        <x:v>5204</x:v>
+      </x:c>
+      <x:c r="CP27" s="3" t="n">
+        <x:v>5059</x:v>
+      </x:c>
+      <x:c r="CQ27" s="3" t="n">
+        <x:v>3739</x:v>
+      </x:c>
+      <x:c r="CR27" s="3" t="n">
+        <x:v>4992</x:v>
+      </x:c>
+      <x:c r="CS27" s="3" t="n">
+        <x:v>4891</x:v>
+      </x:c>
+      <x:c r="CT27" s="3" t="n">
+        <x:v>4987</x:v>
+      </x:c>
+      <x:c r="CU27" s="3" t="n">
+        <x:v>3741</x:v>
+      </x:c>
+      <x:c r="CV27" s="3" t="n">
+        <x:v>5800</x:v>
+      </x:c>
+      <x:c r="CW27" s="3" t="n">
+        <x:v>5503</x:v>
+      </x:c>
+      <x:c r="CX27" s="3" t="n">
+        <x:v>5259</x:v>
+      </x:c>
+      <x:c r="CY27" s="3" t="n">
+        <x:v>4121</x:v>
+      </x:c>
+      <x:c r="CZ27" s="3" t="n">
+        <x:v>5905</x:v>
+      </x:c>
+      <x:c r="DA27" s="3" t="n">
+        <x:v>6284</x:v>
+      </x:c>
+      <x:c r="DB27" s="3" t="n">
+        <x:v>6509</x:v>
+      </x:c>
+      <x:c r="DC27" s="3" t="n">
+        <x:v>5328</x:v>
+      </x:c>
+      <x:c r="DD27" s="3" t="n">
+        <x:v>6870</x:v>
+      </x:c>
+      <x:c r="DE27" s="3" t="n">
+        <x:v>6453</x:v>
+      </x:c>
+      <x:c r="DF27" s="3" t="n">
+        <x:v>7901</x:v>
+      </x:c>
+      <x:c r="DG27" s="3" t="n">
+        <x:v>4607</x:v>
+      </x:c>
+      <x:c r="DH27" s="3" t="n">
+        <x:v>6508</x:v>
+      </x:c>
+      <x:c r="DI27" s="3" t="n">
+        <x:v>5722</x:v>
+      </x:c>
+      <x:c r="DJ27" s="3" t="n">
+        <x:v>7592</x:v>
+      </x:c>
+      <x:c r="DK27" s="3" t="n">
+        <x:v>4609</x:v>
+      </x:c>
+      <x:c r="DL27" s="3" t="n">
+        <x:v>5960</x:v>
+      </x:c>
+      <x:c r="DM27" s="3" t="n">
+        <x:v>5434</x:v>
+      </x:c>
+      <x:c r="DN27" s="3" t="n">
+        <x:v>5903</x:v>
+      </x:c>
+      <x:c r="DO27" s="3" t="n">
+        <x:v>3202</x:v>
+      </x:c>
+      <x:c r="DP27" s="3" t="n">
+        <x:v>4933</x:v>
+      </x:c>
+      <x:c r="DQ27" s="3" t="n">
+        <x:v>4715</x:v>
+      </x:c>
+      <x:c r="DR27" s="3" t="n">
+        <x:v>5846</x:v>
+      </x:c>
+      <x:c r="DS27" s="3" t="n">
+        <x:v>3541</x:v>
+      </x:c>
+      <x:c r="DT27" s="3" t="n">
+        <x:v>4715</x:v>
+      </x:c>
+      <x:c r="DU27" s="3" t="n">
+        <x:v>5340</x:v>
+      </x:c>
+      <x:c r="DV27" s="3" t="n">
+        <x:v>6091</x:v>
+      </x:c>
+      <x:c r="DW27" s="3" t="n">
+        <x:v>3347</x:v>
+      </x:c>
+      <x:c r="DX27" s="3" t="n">
+        <x:v>4938</x:v>
+      </x:c>
+      <x:c r="DY27" s="3" t="n">
+        <x:v>5118</x:v>
+      </x:c>
+      <x:c r="DZ27" s="3" t="n">
+        <x:v>5450</x:v>
+      </x:c>
+      <x:c r="EA27" s="3" t="n">
+        <x:v>3032</x:v>
+      </x:c>
+      <x:c r="EB27" s="3" t="n">
+        <x:v>4335</x:v>
+      </x:c>
+      <x:c r="EC27" s="3" t="n">
+        <x:v>3982</x:v>
+      </x:c>
+      <x:c r="ED27" s="3" t="n">
+        <x:v>5160</x:v>
+      </x:c>
+      <x:c r="EE27" s="3" t="n">
+        <x:v>3082</x:v>
+      </x:c>
+      <x:c r="EF27" s="3" t="n">
+        <x:v>4162</x:v>
+      </x:c>
+      <x:c r="EG27" s="3" t="n">
+        <x:v>4394</x:v>
+      </x:c>
+      <x:c r="EH27" s="3" t="n">
+        <x:v>5536</x:v>
+      </x:c>
+      <x:c r="EI27" s="3" t="n">
+        <x:v>2842</x:v>
+      </x:c>
+      <x:c r="EJ27" s="3" t="n">
+        <x:v>4293</x:v>
+      </x:c>
+      <x:c r="EK27" s="3" t="n">
+        <x:v>3987</x:v>
+      </x:c>
+      <x:c r="EL27" s="3" t="n">
+        <x:v>5057</x:v>
+      </x:c>
+      <x:c r="EM27" s="3" t="n">
+        <x:v>3340</x:v>
+      </x:c>
+      <x:c r="EN27" s="3" t="n">
+        <x:v>5351</x:v>
+      </x:c>
+      <x:c r="EO27" s="3" t="n">
+        <x:v>4905</x:v>
+      </x:c>
+      <x:c r="EP27" s="3" t="n">
+        <x:v>6013</x:v>
+      </x:c>
+      <x:c r="EQ27" s="3" t="n">
+        <x:v>3632</x:v>
+      </x:c>
+      <x:c r="ER27" s="3" t="n">
+        <x:v>5566</x:v>
+      </x:c>
+      <x:c r="ES27" s="3" t="n">
+        <x:v>5045</x:v>
+      </x:c>
+      <x:c r="ET27" s="3" t="n">
+        <x:v>5413</x:v>
+      </x:c>
+      <x:c r="EU27" s="3" t="n">
+        <x:v>3543</x:v>
+      </x:c>
+      <x:c r="EV27" s="3" t="n">
+        <x:v>5154</x:v>
+      </x:c>
+      <x:c r="EW27" s="3" t="n">
+        <x:v>4632</x:v>
+      </x:c>
+      <x:c r="EX27" s="3" t="n">
+        <x:v>5900</x:v>
+      </x:c>
+      <x:c r="EY27" s="3" t="n">
+        <x:v>3518</x:v>
+      </x:c>
+      <x:c r="EZ27" s="3" t="n">
+        <x:v>4494</x:v>
+      </x:c>
+      <x:c r="FA27" s="3" t="n">
+        <x:v>4013</x:v>
+      </x:c>
+      <x:c r="FB27" s="3" t="n">
+        <x:v>5655</x:v>
+      </x:c>
+      <x:c r="FC27" s="3" t="n">
+        <x:v>3446</x:v>
+      </x:c>
+      <x:c r="FD27" s="3" t="n">
+        <x:v>4788</x:v>
+      </x:c>
+      <x:c r="FE27" s="3" t="n">
+        <x:v>4742</x:v>
+      </x:c>
+      <x:c r="FF27" s="3" t="n">
+        <x:v>6060</x:v>
+      </x:c>
+      <x:c r="FG27" s="3" t="n">
+        <x:v>3369</x:v>
+      </x:c>
+      <x:c r="FH27" s="3" t="n">
+        <x:v>4594</x:v>
+      </x:c>
+      <x:c r="FI27" s="3" t="n">
+        <x:v>3915</x:v>
+      </x:c>
+      <x:c r="FJ27" s="3" t="n">
+        <x:v>5289</x:v>
+      </x:c>
+      <x:c r="FK27" s="3" t="n">
+        <x:v>2971</x:v>
+      </x:c>
+      <x:c r="FL27" s="3" t="n">
+        <x:v>4325</x:v>
+      </x:c>
+      <x:c r="FM27" s="3" t="n">
+        <x:v>3994</x:v>
+      </x:c>
+      <x:c r="FN27" s="3" t="n">
+        <x:v>4845</x:v>
+      </x:c>
+      <x:c r="FO27" s="3" t="n">
+        <x:v>3349</x:v>
+      </x:c>
+      <x:c r="FP27" s="3" t="n">
+        <x:v>4610</x:v>
+      </x:c>
+      <x:c r="FQ27" s="3" t="n">
+        <x:v>4119</x:v>
+      </x:c>
+      <x:c r="FR27" s="3" t="n">
+        <x:v>3778</x:v>
+      </x:c>
+      <x:c r="FS27" s="3" t="n">
+        <x:v>1924</x:v>
+      </x:c>
+      <x:c r="FT27" s="3" t="n">
+        <x:v>2317</x:v>
+      </x:c>
+      <x:c r="FU27" s="3" t="n">
+        <x:v>2085</x:v>
+      </x:c>
+      <x:c r="FV27" s="3" t="n">
+        <x:v>2476</x:v>
+      </x:c>
+      <x:c r="FW27" s="3" t="n">
+        <x:v>1760</x:v>
+      </x:c>
+      <x:c r="FX27" s="3" t="n">
+        <x:v>2588</x:v>
+      </x:c>
+      <x:c r="FY27" s="3" t="n">
+        <x:v>2457</x:v>
+      </x:c>
+      <x:c r="FZ27" s="3" t="n">
+        <x:v>2665</x:v>
+      </x:c>
+      <x:c r="GA27" s="3" t="n">
+        <x:v>1910</x:v>
+      </x:c>
+      <x:c r="GB27" s="3" t="n">
+        <x:v>2720</x:v>
+      </x:c>
+      <x:c r="GC27" s="3" t="n">
+        <x:v>2216</x:v>
+      </x:c>
+      <x:c r="GD27" s="3" t="n">
+        <x:v>2452</x:v>
+      </x:c>
+      <x:c r="GE27" s="3" t="n">
+        <x:v>2003</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:186">
-[...553 lines deleted...]
-        <x:v>196157</x:v>
+    <x:row r="28" spans="1:187">
+      <x:c r="B28" s="2" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="I28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="J28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="K28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="L28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="M28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="N28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="O28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="P28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Q28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="R28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="S28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="T28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="U28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="V28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="W28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="X28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Y28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Z28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AA28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AB28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AC28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AD28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AE28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AF28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AG28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AH28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AI28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AJ28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AK28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AL28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AM28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AN28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AO28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AP28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AQ28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AR28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AS28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AT28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AU28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AV28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AW28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AX28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AY28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AZ28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BA28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BB28" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BC28" s="3" t="n">
+        <x:v>45854</x:v>
+      </x:c>
+      <x:c r="BD28" s="3" t="n">
+        <x:v>52413</x:v>
+      </x:c>
+      <x:c r="BE28" s="3" t="n">
+        <x:v>46675</x:v>
+      </x:c>
+      <x:c r="BF28" s="3" t="n">
+        <x:v>56663</x:v>
+      </x:c>
+      <x:c r="BG28" s="3" t="n">
+        <x:v>43096</x:v>
+      </x:c>
+      <x:c r="BH28" s="3" t="n">
+        <x:v>54296</x:v>
+      </x:c>
+      <x:c r="BI28" s="3" t="n">
+        <x:v>55445</x:v>
+      </x:c>
+      <x:c r="BJ28" s="3" t="n">
+        <x:v>74036</x:v>
+      </x:c>
+      <x:c r="BK28" s="3" t="n">
+        <x:v>50529</x:v>
+      </x:c>
+      <x:c r="BL28" s="3" t="n">
+        <x:v>60503</x:v>
+      </x:c>
+      <x:c r="BM28" s="3" t="n">
+        <x:v>61132</x:v>
+      </x:c>
+      <x:c r="BN28" s="3" t="n">
+        <x:v>80232</x:v>
+      </x:c>
+      <x:c r="BO28" s="3" t="n">
+        <x:v>50089</x:v>
+      </x:c>
+      <x:c r="BP28" s="3" t="n">
+        <x:v>58817</x:v>
+      </x:c>
+      <x:c r="BQ28" s="3" t="n">
+        <x:v>58625</x:v>
+      </x:c>
+      <x:c r="BR28" s="3" t="n">
+        <x:v>81008</x:v>
+      </x:c>
+      <x:c r="BS28" s="3" t="n">
+        <x:v>47993</x:v>
+      </x:c>
+      <x:c r="BT28" s="3" t="n">
+        <x:v>61637</x:v>
+      </x:c>
+      <x:c r="BU28" s="3" t="n">
+        <x:v>53403</x:v>
+      </x:c>
+      <x:c r="BV28" s="3" t="n">
+        <x:v>73447</x:v>
+      </x:c>
+      <x:c r="BW28" s="3" t="n">
+        <x:v>48182</x:v>
+      </x:c>
+      <x:c r="BX28" s="3" t="n">
+        <x:v>59795</x:v>
+      </x:c>
+      <x:c r="BY28" s="3" t="n">
+        <x:v>56262</x:v>
+      </x:c>
+      <x:c r="BZ28" s="3" t="n">
+        <x:v>78080</x:v>
+      </x:c>
+      <x:c r="CA28" s="3" t="n">
+        <x:v>44111</x:v>
+      </x:c>
+      <x:c r="CB28" s="3" t="n">
+        <x:v>57769</x:v>
+      </x:c>
+      <x:c r="CC28" s="3" t="n">
+        <x:v>56018</x:v>
+      </x:c>
+      <x:c r="CD28" s="3" t="n">
+        <x:v>79379</x:v>
+      </x:c>
+      <x:c r="CE28" s="3" t="n">
+        <x:v>49680</x:v>
+      </x:c>
+      <x:c r="CF28" s="3" t="n">
+        <x:v>60685</x:v>
+      </x:c>
+      <x:c r="CG28" s="3" t="n">
+        <x:v>53056</x:v>
+      </x:c>
+      <x:c r="CH28" s="3" t="n">
+        <x:v>81562</x:v>
+      </x:c>
+      <x:c r="CI28" s="3" t="n">
+        <x:v>52867</x:v>
+      </x:c>
+      <x:c r="CJ28" s="3" t="n">
+        <x:v>60710</x:v>
+      </x:c>
+      <x:c r="CK28" s="3" t="n">
+        <x:v>57638</x:v>
+      </x:c>
+      <x:c r="CL28" s="3" t="n">
+        <x:v>91048</x:v>
+      </x:c>
+      <x:c r="CM28" s="3" t="n">
+        <x:v>49532</x:v>
+      </x:c>
+      <x:c r="CN28" s="3" t="n">
+        <x:v>65613</x:v>
+      </x:c>
+      <x:c r="CO28" s="3" t="n">
+        <x:v>61482</x:v>
+      </x:c>
+      <x:c r="CP28" s="3" t="n">
+        <x:v>91019</x:v>
+      </x:c>
+      <x:c r="CQ28" s="3" t="n">
+        <x:v>53471</x:v>
+      </x:c>
+      <x:c r="CR28" s="3" t="n">
+        <x:v>64433</x:v>
+      </x:c>
+      <x:c r="CS28" s="3" t="n">
+        <x:v>57488</x:v>
+      </x:c>
+      <x:c r="CT28" s="3" t="n">
+        <x:v>87937</x:v>
+      </x:c>
+      <x:c r="CU28" s="3" t="n">
+        <x:v>51525</x:v>
+      </x:c>
+      <x:c r="CV28" s="3" t="n">
+        <x:v>67287</x:v>
+      </x:c>
+      <x:c r="CW28" s="3" t="n">
+        <x:v>62322</x:v>
+      </x:c>
+      <x:c r="CX28" s="3" t="n">
+        <x:v>96024</x:v>
+      </x:c>
+      <x:c r="CY28" s="3" t="n">
+        <x:v>50746</x:v>
+      </x:c>
+      <x:c r="CZ28" s="3" t="n">
+        <x:v>70166</x:v>
+      </x:c>
+      <x:c r="DA28" s="3" t="n">
+        <x:v>67476</x:v>
+      </x:c>
+      <x:c r="DB28" s="3" t="n">
+        <x:v>80327</x:v>
+      </x:c>
+      <x:c r="DC28" s="3" t="n">
+        <x:v>57120</x:v>
+      </x:c>
+      <x:c r="DD28" s="3" t="n">
+        <x:v>79560</x:v>
+      </x:c>
+      <x:c r="DE28" s="3" t="n">
+        <x:v>69805</x:v>
+      </x:c>
+      <x:c r="DF28" s="3" t="n">
+        <x:v>102122</x:v>
+      </x:c>
+      <x:c r="DG28" s="3" t="n">
+        <x:v>64035</x:v>
+      </x:c>
+      <x:c r="DH28" s="3" t="n">
+        <x:v>82372</x:v>
+      </x:c>
+      <x:c r="DI28" s="3" t="n">
+        <x:v>76399</x:v>
+      </x:c>
+      <x:c r="DJ28" s="3" t="n">
+        <x:v>108708</x:v>
+      </x:c>
+      <x:c r="DK28" s="3" t="n">
+        <x:v>71884</x:v>
+      </x:c>
+      <x:c r="DL28" s="3" t="n">
+        <x:v>94022</x:v>
+      </x:c>
+      <x:c r="DM28" s="3" t="n">
+        <x:v>78172</x:v>
+      </x:c>
+      <x:c r="DN28" s="3" t="n">
+        <x:v>107723</x:v>
+      </x:c>
+      <x:c r="DO28" s="3" t="n">
+        <x:v>67278</x:v>
+      </x:c>
+      <x:c r="DP28" s="3" t="n">
+        <x:v>85521</x:v>
+      </x:c>
+      <x:c r="DQ28" s="3" t="n">
+        <x:v>69770</x:v>
+      </x:c>
+      <x:c r="DR28" s="3" t="n">
+        <x:v>99219</x:v>
+      </x:c>
+      <x:c r="DS28" s="3" t="n">
+        <x:v>59508</x:v>
+      </x:c>
+      <x:c r="DT28" s="3" t="n">
+        <x:v>77553</x:v>
+      </x:c>
+      <x:c r="DU28" s="3" t="n">
+        <x:v>76880</x:v>
+      </x:c>
+      <x:c r="DV28" s="3" t="n">
+        <x:v>101558</x:v>
+      </x:c>
+      <x:c r="DW28" s="3" t="n">
+        <x:v>58461</x:v>
+      </x:c>
+      <x:c r="DX28" s="3" t="n">
+        <x:v>75396</x:v>
+      </x:c>
+      <x:c r="DY28" s="3" t="n">
+        <x:v>72526</x:v>
+      </x:c>
+      <x:c r="DZ28" s="3" t="n">
+        <x:v>93570</x:v>
+      </x:c>
+      <x:c r="EA28" s="3" t="n">
+        <x:v>64654</x:v>
+      </x:c>
+      <x:c r="EB28" s="3" t="n">
+        <x:v>76082</x:v>
+      </x:c>
+      <x:c r="EC28" s="3" t="n">
+        <x:v>75138</x:v>
+      </x:c>
+      <x:c r="ED28" s="3" t="n">
+        <x:v>108969</x:v>
+      </x:c>
+      <x:c r="EE28" s="3" t="n">
+        <x:v>58748</x:v>
+      </x:c>
+      <x:c r="EF28" s="3" t="n">
+        <x:v>79217</x:v>
+      </x:c>
+      <x:c r="EG28" s="3" t="n">
+        <x:v>74912</x:v>
+      </x:c>
+      <x:c r="EH28" s="3" t="n">
+        <x:v>96916</x:v>
+      </x:c>
+      <x:c r="EI28" s="3" t="n">
+        <x:v>71307</x:v>
+      </x:c>
+      <x:c r="EJ28" s="3" t="n">
+        <x:v>80726</x:v>
+      </x:c>
+      <x:c r="EK28" s="3" t="n">
+        <x:v>77463</x:v>
+      </x:c>
+      <x:c r="EL28" s="3" t="n">
+        <x:v>99519</x:v>
+      </x:c>
+      <x:c r="EM28" s="3" t="n">
+        <x:v>71132</x:v>
+      </x:c>
+      <x:c r="EN28" s="3" t="n">
+        <x:v>84784</x:v>
+      </x:c>
+      <x:c r="EO28" s="3" t="n">
+        <x:v>75864</x:v>
+      </x:c>
+      <x:c r="EP28" s="3" t="n">
+        <x:v>104128</x:v>
+      </x:c>
+      <x:c r="EQ28" s="3" t="n">
+        <x:v>63514</x:v>
+      </x:c>
+      <x:c r="ER28" s="3" t="n">
+        <x:v>83250</x:v>
+      </x:c>
+      <x:c r="ES28" s="3" t="n">
+        <x:v>81507</x:v>
+      </x:c>
+      <x:c r="ET28" s="3" t="n">
+        <x:v>111995</x:v>
+      </x:c>
+      <x:c r="EU28" s="3" t="n">
+        <x:v>69439</x:v>
+      </x:c>
+      <x:c r="EV28" s="3" t="n">
+        <x:v>93071</x:v>
+      </x:c>
+      <x:c r="EW28" s="3" t="n">
+        <x:v>91108</x:v>
+      </x:c>
+      <x:c r="EX28" s="3" t="n">
+        <x:v>120357</x:v>
+      </x:c>
+      <x:c r="EY28" s="3" t="n">
+        <x:v>84827</x:v>
+      </x:c>
+      <x:c r="EZ28" s="3" t="n">
+        <x:v>100308</x:v>
+      </x:c>
+      <x:c r="FA28" s="3" t="n">
+        <x:v>89357</x:v>
+      </x:c>
+      <x:c r="FB28" s="3" t="n">
+        <x:v>120877</x:v>
+      </x:c>
+      <x:c r="FC28" s="3" t="n">
+        <x:v>86398</x:v>
+      </x:c>
+      <x:c r="FD28" s="3" t="n">
+        <x:v>99305</x:v>
+      </x:c>
+      <x:c r="FE28" s="3" t="n">
+        <x:v>95163</x:v>
+      </x:c>
+      <x:c r="FF28" s="3" t="n">
+        <x:v>144578</x:v>
+      </x:c>
+      <x:c r="FG28" s="3" t="n">
+        <x:v>91407</x:v>
+      </x:c>
+      <x:c r="FH28" s="3" t="n">
+        <x:v>103352</x:v>
+      </x:c>
+      <x:c r="FI28" s="3" t="n">
+        <x:v>94824</x:v>
+      </x:c>
+      <x:c r="FJ28" s="3" t="n">
+        <x:v>132637</x:v>
+      </x:c>
+      <x:c r="FK28" s="3" t="n">
+        <x:v>94894</x:v>
+      </x:c>
+      <x:c r="FL28" s="3" t="n">
+        <x:v>100262</x:v>
+      </x:c>
+      <x:c r="FM28" s="3" t="n">
+        <x:v>88525</x:v>
+      </x:c>
+      <x:c r="FN28" s="3" t="n">
+        <x:v>118255</x:v>
+      </x:c>
+      <x:c r="FO28" s="3" t="n">
+        <x:v>75902</x:v>
+      </x:c>
+      <x:c r="FP28" s="3" t="n">
+        <x:v>99463</x:v>
+      </x:c>
+      <x:c r="FQ28" s="3" t="n">
+        <x:v>96556</x:v>
+      </x:c>
+      <x:c r="FR28" s="3" t="n">
+        <x:v>124840</x:v>
+      </x:c>
+      <x:c r="FS28" s="3" t="n">
+        <x:v>86365</x:v>
+      </x:c>
+      <x:c r="FT28" s="3" t="n">
+        <x:v>114103</x:v>
+      </x:c>
+      <x:c r="FU28" s="3" t="n">
+        <x:v>103789</x:v>
+      </x:c>
+      <x:c r="FV28" s="3" t="n">
+        <x:v>142253</x:v>
+      </x:c>
+      <x:c r="FW28" s="3" t="n">
+        <x:v>88111</x:v>
+      </x:c>
+      <x:c r="FX28" s="3" t="n">
+        <x:v>103510</x:v>
+      </x:c>
+      <x:c r="FY28" s="3" t="n">
+        <x:v>98626</x:v>
+      </x:c>
+      <x:c r="FZ28" s="3" t="n">
+        <x:v>143660</x:v>
+      </x:c>
+      <x:c r="GA28" s="3" t="n">
+        <x:v>83795</x:v>
+      </x:c>
+      <x:c r="GB28" s="3" t="n">
+        <x:v>105873</x:v>
+      </x:c>
+      <x:c r="GC28" s="3" t="n">
+        <x:v>103761</x:v>
+      </x:c>
+      <x:c r="GD28" s="3" t="n">
+        <x:v>147227</x:v>
+      </x:c>
+      <x:c r="GE28" s="3" t="n">
+        <x:v>85000</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:186">
-[...553 lines deleted...]
-        <x:v>48656</x:v>
+    <x:row r="29" spans="1:187">
+      <x:c r="B29" s="2" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C29" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D29" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E29" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F29" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G29" s="3" t="n">
+        <x:v>24885</x:v>
+      </x:c>
+      <x:c r="H29" s="3" t="n">
+        <x:v>23314</x:v>
+      </x:c>
+      <x:c r="I29" s="3" t="n">
+        <x:v>20618</x:v>
+      </x:c>
+      <x:c r="J29" s="3" t="n">
+        <x:v>26174</x:v>
+      </x:c>
+      <x:c r="K29" s="3" t="n">
+        <x:v>23467</x:v>
+      </x:c>
+      <x:c r="L29" s="3" t="n">
+        <x:v>24009</x:v>
+      </x:c>
+      <x:c r="M29" s="3" t="n">
+        <x:v>20013</x:v>
+      </x:c>
+      <x:c r="N29" s="3" t="n">
+        <x:v>27709</x:v>
+      </x:c>
+      <x:c r="O29" s="3" t="n">
+        <x:v>23487</x:v>
+      </x:c>
+      <x:c r="P29" s="3" t="n">
+        <x:v>23702</x:v>
+      </x:c>
+      <x:c r="Q29" s="3" t="n">
+        <x:v>21754</x:v>
+      </x:c>
+      <x:c r="R29" s="3" t="n">
+        <x:v>31577</x:v>
+      </x:c>
+      <x:c r="S29" s="3" t="n">
+        <x:v>26780</x:v>
+      </x:c>
+      <x:c r="T29" s="3" t="n">
+        <x:v>27859</x:v>
+      </x:c>
+      <x:c r="U29" s="3" t="n">
+        <x:v>24505</x:v>
+      </x:c>
+      <x:c r="V29" s="3" t="n">
+        <x:v>33537</x:v>
+      </x:c>
+      <x:c r="W29" s="3" t="n">
+        <x:v>31006</x:v>
+      </x:c>
+      <x:c r="X29" s="3" t="n">
+        <x:v>33264</x:v>
+      </x:c>
+      <x:c r="Y29" s="3" t="n">
+        <x:v>28617</x:v>
+      </x:c>
+      <x:c r="Z29" s="3" t="n">
+        <x:v>35001</x:v>
+      </x:c>
+      <x:c r="AA29" s="3" t="n">
+        <x:v>31041</x:v>
+      </x:c>
+      <x:c r="AB29" s="3" t="n">
+        <x:v>32415</x:v>
+      </x:c>
+      <x:c r="AC29" s="3" t="n">
+        <x:v>29745</x:v>
+      </x:c>
+      <x:c r="AD29" s="3" t="n">
+        <x:v>37287</x:v>
+      </x:c>
+      <x:c r="AE29" s="3" t="n">
+        <x:v>33169</x:v>
+      </x:c>
+      <x:c r="AF29" s="3" t="n">
+        <x:v>34523</x:v>
+      </x:c>
+      <x:c r="AG29" s="3" t="n">
+        <x:v>34200</x:v>
+      </x:c>
+      <x:c r="AH29" s="3" t="n">
+        <x:v>42968</x:v>
+      </x:c>
+      <x:c r="AI29" s="3" t="n">
+        <x:v>37399</x:v>
+      </x:c>
+      <x:c r="AJ29" s="3" t="n">
+        <x:v>37880</x:v>
+      </x:c>
+      <x:c r="AK29" s="3" t="n">
+        <x:v>35930</x:v>
+      </x:c>
+      <x:c r="AL29" s="3" t="n">
+        <x:v>47580</x:v>
+      </x:c>
+      <x:c r="AM29" s="3" t="n">
+        <x:v>41754</x:v>
+      </x:c>
+      <x:c r="AN29" s="3" t="n">
+        <x:v>46490</x:v>
+      </x:c>
+      <x:c r="AO29" s="3" t="n">
+        <x:v>40625</x:v>
+      </x:c>
+      <x:c r="AP29" s="3" t="n">
+        <x:v>56104</x:v>
+      </x:c>
+      <x:c r="AQ29" s="3" t="n">
+        <x:v>46376</x:v>
+      </x:c>
+      <x:c r="AR29" s="3" t="n">
+        <x:v>47092</x:v>
+      </x:c>
+      <x:c r="AS29" s="3" t="n">
+        <x:v>43031</x:v>
+      </x:c>
+      <x:c r="AT29" s="3" t="n">
+        <x:v>53048</x:v>
+      </x:c>
+      <x:c r="AU29" s="3" t="n">
+        <x:v>45194</x:v>
+      </x:c>
+      <x:c r="AV29" s="3" t="n">
+        <x:v>42957</x:v>
+      </x:c>
+      <x:c r="AW29" s="3" t="n">
+        <x:v>34811</x:v>
+      </x:c>
+      <x:c r="AX29" s="3" t="n">
+        <x:v>43078</x:v>
+      </x:c>
+      <x:c r="AY29" s="3" t="n">
+        <x:v>35025</x:v>
+      </x:c>
+      <x:c r="AZ29" s="3" t="n">
+        <x:v>36363</x:v>
+      </x:c>
+      <x:c r="BA29" s="3" t="n">
+        <x:v>31489</x:v>
+      </x:c>
+      <x:c r="BB29" s="3" t="n">
+        <x:v>38666</x:v>
+      </x:c>
+      <x:c r="BC29" s="3" t="n">
+        <x:v>28117</x:v>
+      </x:c>
+      <x:c r="BD29" s="3" t="n">
+        <x:v>34200</x:v>
+      </x:c>
+      <x:c r="BE29" s="3" t="n">
+        <x:v>27587</x:v>
+      </x:c>
+      <x:c r="BF29" s="3" t="n">
+        <x:v>38587</x:v>
+      </x:c>
+      <x:c r="BG29" s="3" t="n">
+        <x:v>35087</x:v>
+      </x:c>
+      <x:c r="BH29" s="3" t="n">
+        <x:v>39020</x:v>
+      </x:c>
+      <x:c r="BI29" s="3" t="n">
+        <x:v>35306</x:v>
+      </x:c>
+      <x:c r="BJ29" s="3" t="n">
+        <x:v>50118</x:v>
+      </x:c>
+      <x:c r="BK29" s="3" t="n">
+        <x:v>39352</x:v>
+      </x:c>
+      <x:c r="BL29" s="3" t="n">
+        <x:v>45584</x:v>
+      </x:c>
+      <x:c r="BM29" s="3" t="n">
+        <x:v>42471</x:v>
+      </x:c>
+      <x:c r="BN29" s="3" t="n">
+        <x:v>56146</x:v>
+      </x:c>
+      <x:c r="BO29" s="3" t="n">
+        <x:v>43565</x:v>
+      </x:c>
+      <x:c r="BP29" s="3" t="n">
+        <x:v>51590</x:v>
+      </x:c>
+      <x:c r="BQ29" s="3" t="n">
+        <x:v>48958</x:v>
+      </x:c>
+      <x:c r="BR29" s="3" t="n">
+        <x:v>62023</x:v>
+      </x:c>
+      <x:c r="BS29" s="3" t="n">
+        <x:v>42508</x:v>
+      </x:c>
+      <x:c r="BT29" s="3" t="n">
+        <x:v>57350</x:v>
+      </x:c>
+      <x:c r="BU29" s="3" t="n">
+        <x:v>48761</x:v>
+      </x:c>
+      <x:c r="BV29" s="3" t="n">
+        <x:v>65190</x:v>
+      </x:c>
+      <x:c r="BW29" s="3" t="n">
+        <x:v>48318</x:v>
+      </x:c>
+      <x:c r="BX29" s="3" t="n">
+        <x:v>60566</x:v>
+      </x:c>
+      <x:c r="BY29" s="3" t="n">
+        <x:v>53696</x:v>
+      </x:c>
+      <x:c r="BZ29" s="3" t="n">
+        <x:v>72097</x:v>
+      </x:c>
+      <x:c r="CA29" s="3" t="n">
+        <x:v>55769</x:v>
+      </x:c>
+      <x:c r="CB29" s="3" t="n">
+        <x:v>66236</x:v>
+      </x:c>
+      <x:c r="CC29" s="3" t="n">
+        <x:v>63742</x:v>
+      </x:c>
+      <x:c r="CD29" s="3" t="n">
+        <x:v>76270</x:v>
+      </x:c>
+      <x:c r="CE29" s="3" t="n">
+        <x:v>53423</x:v>
+      </x:c>
+      <x:c r="CF29" s="3" t="n">
+        <x:v>69378</x:v>
+      </x:c>
+      <x:c r="CG29" s="3" t="n">
+        <x:v>63543</x:v>
+      </x:c>
+      <x:c r="CH29" s="3" t="n">
+        <x:v>80915</x:v>
+      </x:c>
+      <x:c r="CI29" s="3" t="n">
+        <x:v>56580</x:v>
+      </x:c>
+      <x:c r="CJ29" s="3" t="n">
+        <x:v>68669</x:v>
+      </x:c>
+      <x:c r="CK29" s="3" t="n">
+        <x:v>59686</x:v>
+      </x:c>
+      <x:c r="CL29" s="3" t="n">
+        <x:v>79727</x:v>
+      </x:c>
+      <x:c r="CM29" s="3" t="n">
+        <x:v>51990</x:v>
+      </x:c>
+      <x:c r="CN29" s="3" t="n">
+        <x:v>71025</x:v>
+      </x:c>
+      <x:c r="CO29" s="3" t="n">
+        <x:v>58116</x:v>
+      </x:c>
+      <x:c r="CP29" s="3" t="n">
+        <x:v>72658</x:v>
+      </x:c>
+      <x:c r="CQ29" s="3" t="n">
+        <x:v>60565</x:v>
+      </x:c>
+      <x:c r="CR29" s="3" t="n">
+        <x:v>68458</x:v>
+      </x:c>
+      <x:c r="CS29" s="3" t="n">
+        <x:v>60035</x:v>
+      </x:c>
+      <x:c r="CT29" s="3" t="n">
+        <x:v>76611</x:v>
+      </x:c>
+      <x:c r="CU29" s="3" t="n">
+        <x:v>57655</x:v>
+      </x:c>
+      <x:c r="CV29" s="3" t="n">
+        <x:v>71689</x:v>
+      </x:c>
+      <x:c r="CW29" s="3" t="n">
+        <x:v>62165</x:v>
+      </x:c>
+      <x:c r="CX29" s="3" t="n">
+        <x:v>82836</x:v>
+      </x:c>
+      <x:c r="CY29" s="3" t="n">
+        <x:v>63637</x:v>
+      </x:c>
+      <x:c r="CZ29" s="3" t="n">
+        <x:v>79046</x:v>
+      </x:c>
+      <x:c r="DA29" s="3" t="n">
+        <x:v>62824</x:v>
+      </x:c>
+      <x:c r="DB29" s="3" t="n">
+        <x:v>88238</x:v>
+      </x:c>
+      <x:c r="DC29" s="3" t="n">
+        <x:v>66272</x:v>
+      </x:c>
+      <x:c r="DD29" s="3" t="n">
+        <x:v>90062</x:v>
+      </x:c>
+      <x:c r="DE29" s="3" t="n">
+        <x:v>73936</x:v>
+      </x:c>
+      <x:c r="DF29" s="3" t="n">
+        <x:v>94837</x:v>
+      </x:c>
+      <x:c r="DG29" s="3" t="n">
+        <x:v>81862</x:v>
+      </x:c>
+      <x:c r="DH29" s="3" t="n">
+        <x:v>100409</x:v>
+      </x:c>
+      <x:c r="DI29" s="3" t="n">
+        <x:v>78005</x:v>
+      </x:c>
+      <x:c r="DJ29" s="3" t="n">
+        <x:v>106420</x:v>
+      </x:c>
+      <x:c r="DK29" s="3" t="n">
+        <x:v>89793</x:v>
+      </x:c>
+      <x:c r="DL29" s="3" t="n">
+        <x:v>100481</x:v>
+      </x:c>
+      <x:c r="DM29" s="3" t="n">
+        <x:v>87131</x:v>
+      </x:c>
+      <x:c r="DN29" s="3" t="n">
+        <x:v>109506</x:v>
+      </x:c>
+      <x:c r="DO29" s="3" t="n">
+        <x:v>68060</x:v>
+      </x:c>
+      <x:c r="DP29" s="3" t="n">
+        <x:v>79315</x:v>
+      </x:c>
+      <x:c r="DQ29" s="3" t="n">
+        <x:v>68662</x:v>
+      </x:c>
+      <x:c r="DR29" s="3" t="n">
+        <x:v>89776</x:v>
+      </x:c>
+      <x:c r="DS29" s="3" t="n">
+        <x:v>64661</x:v>
+      </x:c>
+      <x:c r="DT29" s="3" t="n">
+        <x:v>87317</x:v>
+      </x:c>
+      <x:c r="DU29" s="3" t="n">
+        <x:v>77683</x:v>
+      </x:c>
+      <x:c r="DV29" s="3" t="n">
+        <x:v>109009</x:v>
+      </x:c>
+      <x:c r="DW29" s="3" t="n">
+        <x:v>75877</x:v>
+      </x:c>
+      <x:c r="DX29" s="3" t="n">
+        <x:v>106535</x:v>
+      </x:c>
+      <x:c r="DY29" s="3" t="n">
+        <x:v>86369</x:v>
+      </x:c>
+      <x:c r="DZ29" s="3" t="n">
+        <x:v>111280</x:v>
+      </x:c>
+      <x:c r="EA29" s="3" t="n">
+        <x:v>88456</x:v>
+      </x:c>
+      <x:c r="EB29" s="3" t="n">
+        <x:v>103875</x:v>
+      </x:c>
+      <x:c r="EC29" s="3" t="n">
+        <x:v>79165</x:v>
+      </x:c>
+      <x:c r="ED29" s="3" t="n">
+        <x:v>116175</x:v>
+      </x:c>
+      <x:c r="EE29" s="3" t="n">
+        <x:v>80872</x:v>
+      </x:c>
+      <x:c r="EF29" s="3" t="n">
+        <x:v>104110</x:v>
+      </x:c>
+      <x:c r="EG29" s="3" t="n">
+        <x:v>87313</x:v>
+      </x:c>
+      <x:c r="EH29" s="3" t="n">
+        <x:v>116242</x:v>
+      </x:c>
+      <x:c r="EI29" s="3" t="n">
+        <x:v>87508</x:v>
+      </x:c>
+      <x:c r="EJ29" s="3" t="n">
+        <x:v>105804</x:v>
+      </x:c>
+      <x:c r="EK29" s="3" t="n">
+        <x:v>84474</x:v>
+      </x:c>
+      <x:c r="EL29" s="3" t="n">
+        <x:v>109067</x:v>
+      </x:c>
+      <x:c r="EM29" s="3" t="n">
+        <x:v>89695</x:v>
+      </x:c>
+      <x:c r="EN29" s="3" t="n">
+        <x:v>110814</x:v>
+      </x:c>
+      <x:c r="EO29" s="3" t="n">
+        <x:v>88503</x:v>
+      </x:c>
+      <x:c r="EP29" s="3" t="n">
+        <x:v>122221</x:v>
+      </x:c>
+      <x:c r="EQ29" s="3" t="n">
+        <x:v>91864</x:v>
+      </x:c>
+      <x:c r="ER29" s="3" t="n">
+        <x:v>121471</x:v>
+      </x:c>
+      <x:c r="ES29" s="3" t="n">
+        <x:v>96059</x:v>
+      </x:c>
+      <x:c r="ET29" s="3" t="n">
+        <x:v>129612</x:v>
+      </x:c>
+      <x:c r="EU29" s="3" t="n">
+        <x:v>96469</x:v>
+      </x:c>
+      <x:c r="EV29" s="3" t="n">
+        <x:v>119766</x:v>
+      </x:c>
+      <x:c r="EW29" s="3" t="n">
+        <x:v>100699</x:v>
+      </x:c>
+      <x:c r="EX29" s="3" t="n">
+        <x:v>129428</x:v>
+      </x:c>
+      <x:c r="EY29" s="3" t="n">
+        <x:v>99150</x:v>
+      </x:c>
+      <x:c r="EZ29" s="3" t="n">
+        <x:v>118600</x:v>
+      </x:c>
+      <x:c r="FA29" s="3" t="n">
+        <x:v>96123</x:v>
+      </x:c>
+      <x:c r="FB29" s="3" t="n">
+        <x:v>132542</x:v>
+      </x:c>
+      <x:c r="FC29" s="3" t="n">
+        <x:v>95301</x:v>
+      </x:c>
+      <x:c r="FD29" s="3" t="n">
+        <x:v>117657</x:v>
+      </x:c>
+      <x:c r="FE29" s="3" t="n">
+        <x:v>98705</x:v>
+      </x:c>
+      <x:c r="FF29" s="3" t="n">
+        <x:v>147494</x:v>
+      </x:c>
+      <x:c r="FG29" s="3" t="n">
+        <x:v>101668</x:v>
+      </x:c>
+      <x:c r="FH29" s="3" t="n">
+        <x:v>99831</x:v>
+      </x:c>
+      <x:c r="FI29" s="3" t="n">
+        <x:v>95043</x:v>
+      </x:c>
+      <x:c r="FJ29" s="3" t="n">
+        <x:v>131964</x:v>
+      </x:c>
+      <x:c r="FK29" s="3" t="n">
+        <x:v>95929</x:v>
+      </x:c>
+      <x:c r="FL29" s="3" t="n">
+        <x:v>114549</x:v>
+      </x:c>
+      <x:c r="FM29" s="3" t="n">
+        <x:v>97586</x:v>
+      </x:c>
+      <x:c r="FN29" s="3" t="n">
+        <x:v>146926</x:v>
+      </x:c>
+      <x:c r="FO29" s="3" t="n">
+        <x:v>94185</x:v>
+      </x:c>
+      <x:c r="FP29" s="3" t="n">
+        <x:v>118874</x:v>
+      </x:c>
+      <x:c r="FQ29" s="3" t="n">
+        <x:v>99305</x:v>
+      </x:c>
+      <x:c r="FR29" s="3" t="n">
+        <x:v>138282</x:v>
+      </x:c>
+      <x:c r="FS29" s="3" t="n">
+        <x:v>100573</x:v>
+      </x:c>
+      <x:c r="FT29" s="3" t="n">
+        <x:v>117979</x:v>
+      </x:c>
+      <x:c r="FU29" s="3" t="n">
+        <x:v>105269</x:v>
+      </x:c>
+      <x:c r="FV29" s="3" t="n">
+        <x:v>140618</x:v>
+      </x:c>
+      <x:c r="FW29" s="3" t="n">
+        <x:v>114780</x:v>
+      </x:c>
+      <x:c r="FX29" s="3" t="n">
+        <x:v>121149</x:v>
+      </x:c>
+      <x:c r="FY29" s="3" t="n">
+        <x:v>108907</x:v>
+      </x:c>
+      <x:c r="FZ29" s="3" t="n">
+        <x:v>147653</x:v>
+      </x:c>
+      <x:c r="GA29" s="3" t="n">
+        <x:v>106309</x:v>
+      </x:c>
+      <x:c r="GB29" s="3" t="n">
+        <x:v>134650</x:v>
+      </x:c>
+      <x:c r="GC29" s="3" t="n">
+        <x:v>111055</x:v>
+      </x:c>
+      <x:c r="GD29" s="3" t="n">
+        <x:v>169230</x:v>
+      </x:c>
+      <x:c r="GE29" s="3" t="n">
+        <x:v>122207</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:186">
-[...553 lines deleted...]
-        <x:v>18778</x:v>
+    <x:row r="30" spans="1:187">
+      <x:c r="B30" s="2" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="I30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="J30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="K30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="L30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="M30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="N30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="O30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="P30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Q30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="R30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="S30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="T30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="U30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="V30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="W30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="X30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Y30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Z30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AA30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AB30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AC30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AD30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AE30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AF30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AG30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AH30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AI30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AJ30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AK30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AL30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AM30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AN30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AO30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AP30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AQ30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AR30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AS30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AT30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AU30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AV30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AW30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AX30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AY30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AZ30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BA30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BB30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BC30" s="3" t="n">
+        <x:v>3254</x:v>
+      </x:c>
+      <x:c r="BD30" s="3" t="n">
+        <x:v>7164</x:v>
+      </x:c>
+      <x:c r="BE30" s="3" t="n">
+        <x:v>3842</x:v>
+      </x:c>
+      <x:c r="BF30" s="3" t="n">
+        <x:v>5096</x:v>
+      </x:c>
+      <x:c r="BG30" s="3" t="n">
+        <x:v>6092</x:v>
+      </x:c>
+      <x:c r="BH30" s="3" t="n">
+        <x:v>5295</x:v>
+      </x:c>
+      <x:c r="BI30" s="3" t="n">
+        <x:v>5430</x:v>
+      </x:c>
+      <x:c r="BJ30" s="3" t="n">
+        <x:v>6972</x:v>
+      </x:c>
+      <x:c r="BK30" s="3" t="n">
+        <x:v>6388</x:v>
+      </x:c>
+      <x:c r="BL30" s="3" t="n">
+        <x:v>6434</x:v>
+      </x:c>
+      <x:c r="BM30" s="3" t="n">
+        <x:v>5218</x:v>
+      </x:c>
+      <x:c r="BN30" s="3" t="n">
+        <x:v>7294</x:v>
+      </x:c>
+      <x:c r="BO30" s="3" t="n">
+        <x:v>7926</x:v>
+      </x:c>
+      <x:c r="BP30" s="3" t="n">
+        <x:v>11827</x:v>
+      </x:c>
+      <x:c r="BQ30" s="3" t="n">
+        <x:v>5351</x:v>
+      </x:c>
+      <x:c r="BR30" s="3" t="n">
+        <x:v>7134</x:v>
+      </x:c>
+      <x:c r="BS30" s="3" t="n">
+        <x:v>7180</x:v>
+      </x:c>
+      <x:c r="BT30" s="3" t="n">
+        <x:v>10526</x:v>
+      </x:c>
+      <x:c r="BU30" s="3" t="n">
+        <x:v>7146</x:v>
+      </x:c>
+      <x:c r="BV30" s="3" t="n">
+        <x:v>10707</x:v>
+      </x:c>
+      <x:c r="BW30" s="3" t="n">
+        <x:v>8771</x:v>
+      </x:c>
+      <x:c r="BX30" s="3" t="n">
+        <x:v>11790</x:v>
+      </x:c>
+      <x:c r="BY30" s="3" t="n">
+        <x:v>8208</x:v>
+      </x:c>
+      <x:c r="BZ30" s="3" t="n">
+        <x:v>12888</x:v>
+      </x:c>
+      <x:c r="CA30" s="3" t="n">
+        <x:v>14314</x:v>
+      </x:c>
+      <x:c r="CB30" s="3" t="n">
+        <x:v>16465</x:v>
+      </x:c>
+      <x:c r="CC30" s="3" t="n">
+        <x:v>13732</x:v>
+      </x:c>
+      <x:c r="CD30" s="3" t="n">
+        <x:v>17024</x:v>
+      </x:c>
+      <x:c r="CE30" s="3" t="n">
+        <x:v>14016</x:v>
+      </x:c>
+      <x:c r="CF30" s="3" t="n">
+        <x:v>20456</x:v>
+      </x:c>
+      <x:c r="CG30" s="3" t="n">
+        <x:v>16121</x:v>
+      </x:c>
+      <x:c r="CH30" s="3" t="n">
+        <x:v>16949</x:v>
+      </x:c>
+      <x:c r="CI30" s="3" t="n">
+        <x:v>13401</x:v>
+      </x:c>
+      <x:c r="CJ30" s="3" t="n">
+        <x:v>16979</x:v>
+      </x:c>
+      <x:c r="CK30" s="3" t="n">
+        <x:v>13283</x:v>
+      </x:c>
+      <x:c r="CL30" s="3" t="n">
+        <x:v>15869</x:v>
+      </x:c>
+      <x:c r="CM30" s="3" t="n">
+        <x:v>10156</x:v>
+      </x:c>
+      <x:c r="CN30" s="3" t="n">
+        <x:v>18901</x:v>
+      </x:c>
+      <x:c r="CO30" s="3" t="n">
+        <x:v>10633</x:v>
+      </x:c>
+      <x:c r="CP30" s="3" t="n">
+        <x:v>13061</x:v>
+      </x:c>
+      <x:c r="CQ30" s="3" t="n">
+        <x:v>18730</x:v>
+      </x:c>
+      <x:c r="CR30" s="3" t="n">
+        <x:v>16173</x:v>
+      </x:c>
+      <x:c r="CS30" s="3" t="n">
+        <x:v>10672</x:v>
+      </x:c>
+      <x:c r="CT30" s="3" t="n">
+        <x:v>13329</x:v>
+      </x:c>
+      <x:c r="CU30" s="3" t="n">
+        <x:v>16437</x:v>
+      </x:c>
+      <x:c r="CV30" s="3" t="n">
+        <x:v>17910</x:v>
+      </x:c>
+      <x:c r="CW30" s="3" t="n">
+        <x:v>12164</x:v>
+      </x:c>
+      <x:c r="CX30" s="3" t="n">
+        <x:v>13175</x:v>
+      </x:c>
+      <x:c r="CY30" s="3" t="n">
+        <x:v>19422</x:v>
+      </x:c>
+      <x:c r="CZ30" s="3" t="n">
+        <x:v>18932</x:v>
+      </x:c>
+      <x:c r="DA30" s="3" t="n">
+        <x:v>13610</x:v>
+      </x:c>
+      <x:c r="DB30" s="3" t="n">
+        <x:v>13627</x:v>
+      </x:c>
+      <x:c r="DC30" s="3" t="n">
+        <x:v>20906</x:v>
+      </x:c>
+      <x:c r="DD30" s="3" t="n">
+        <x:v>22629</x:v>
+      </x:c>
+      <x:c r="DE30" s="3" t="n">
+        <x:v>16563</x:v>
+      </x:c>
+      <x:c r="DF30" s="3" t="n">
+        <x:v>17146</x:v>
+      </x:c>
+      <x:c r="DG30" s="3" t="n">
+        <x:v>24827</x:v>
+      </x:c>
+      <x:c r="DH30" s="3" t="n">
+        <x:v>24718</x:v>
+      </x:c>
+      <x:c r="DI30" s="3" t="n">
+        <x:v>14623</x:v>
+      </x:c>
+      <x:c r="DJ30" s="3" t="n">
+        <x:v>17203</x:v>
+      </x:c>
+      <x:c r="DK30" s="3" t="n">
+        <x:v>24389</x:v>
+      </x:c>
+      <x:c r="DL30" s="3" t="n">
+        <x:v>22383</x:v>
+      </x:c>
+      <x:c r="DM30" s="3" t="n">
+        <x:v>14216</x:v>
+      </x:c>
+      <x:c r="DN30" s="3" t="n">
+        <x:v>16283</x:v>
+      </x:c>
+      <x:c r="DO30" s="3" t="n">
+        <x:v>14669</x:v>
+      </x:c>
+      <x:c r="DP30" s="3" t="n">
+        <x:v>15447</x:v>
+      </x:c>
+      <x:c r="DQ30" s="3" t="n">
+        <x:v>10726</x:v>
+      </x:c>
+      <x:c r="DR30" s="3" t="n">
+        <x:v>15061</x:v>
+      </x:c>
+      <x:c r="DS30" s="3" t="n">
+        <x:v>17191</x:v>
+      </x:c>
+      <x:c r="DT30" s="3" t="n">
+        <x:v>21719</x:v>
+      </x:c>
+      <x:c r="DU30" s="3" t="n">
+        <x:v>13967</x:v>
+      </x:c>
+      <x:c r="DV30" s="3" t="n">
+        <x:v>16840</x:v>
+      </x:c>
+      <x:c r="DW30" s="3" t="n">
+        <x:v>18089</x:v>
+      </x:c>
+      <x:c r="DX30" s="3" t="n">
+        <x:v>27869</x:v>
+      </x:c>
+      <x:c r="DY30" s="3" t="n">
+        <x:v>15688</x:v>
+      </x:c>
+      <x:c r="DZ30" s="3" t="n">
+        <x:v>20518</x:v>
+      </x:c>
+      <x:c r="EA30" s="3" t="n">
+        <x:v>22612</x:v>
+      </x:c>
+      <x:c r="EB30" s="3" t="n">
+        <x:v>25155</x:v>
+      </x:c>
+      <x:c r="EC30" s="3" t="n">
+        <x:v>12592</x:v>
+      </x:c>
+      <x:c r="ED30" s="3" t="n">
+        <x:v>20726</x:v>
+      </x:c>
+      <x:c r="EE30" s="3" t="n">
+        <x:v>17291</x:v>
+      </x:c>
+      <x:c r="EF30" s="3" t="n">
+        <x:v>20908</x:v>
+      </x:c>
+      <x:c r="EG30" s="3" t="n">
+        <x:v>15386</x:v>
+      </x:c>
+      <x:c r="EH30" s="3" t="n">
+        <x:v>19033</x:v>
+      </x:c>
+      <x:c r="EI30" s="3" t="n">
+        <x:v>22519</x:v>
+      </x:c>
+      <x:c r="EJ30" s="3" t="n">
+        <x:v>24135</x:v>
+      </x:c>
+      <x:c r="EK30" s="3" t="n">
+        <x:v>15137</x:v>
+      </x:c>
+      <x:c r="EL30" s="3" t="n">
+        <x:v>20241</x:v>
+      </x:c>
+      <x:c r="EM30" s="3" t="n">
+        <x:v>23191</x:v>
+      </x:c>
+      <x:c r="EN30" s="3" t="n">
+        <x:v>26566</x:v>
+      </x:c>
+      <x:c r="EO30" s="3" t="n">
+        <x:v>16060</x:v>
+      </x:c>
+      <x:c r="EP30" s="3" t="n">
+        <x:v>21747</x:v>
+      </x:c>
+      <x:c r="EQ30" s="3" t="n">
+        <x:v>23829</x:v>
+      </x:c>
+      <x:c r="ER30" s="3" t="n">
+        <x:v>30482</x:v>
+      </x:c>
+      <x:c r="ES30" s="3" t="n">
+        <x:v>18953</x:v>
+      </x:c>
+      <x:c r="ET30" s="3" t="n">
+        <x:v>21426</x:v>
+      </x:c>
+      <x:c r="EU30" s="3" t="n">
+        <x:v>27564</x:v>
+      </x:c>
+      <x:c r="EV30" s="3" t="n">
+        <x:v>30360</x:v>
+      </x:c>
+      <x:c r="EW30" s="3" t="n">
+        <x:v>19617</x:v>
+      </x:c>
+      <x:c r="EX30" s="3" t="n">
+        <x:v>25354</x:v>
+      </x:c>
+      <x:c r="EY30" s="3" t="n">
+        <x:v>27674</x:v>
+      </x:c>
+      <x:c r="EZ30" s="3" t="n">
+        <x:v>37667</x:v>
+      </x:c>
+      <x:c r="FA30" s="3" t="n">
+        <x:v>15902</x:v>
+      </x:c>
+      <x:c r="FB30" s="3" t="n">
+        <x:v>27335</x:v>
+      </x:c>
+      <x:c r="FC30" s="3" t="n">
+        <x:v>24139</x:v>
+      </x:c>
+      <x:c r="FD30" s="3" t="n">
+        <x:v>31810</x:v>
+      </x:c>
+      <x:c r="FE30" s="3" t="n">
+        <x:v>19877</x:v>
+      </x:c>
+      <x:c r="FF30" s="3" t="n">
+        <x:v>29528</x:v>
+      </x:c>
+      <x:c r="FG30" s="3" t="n">
+        <x:v>24207</x:v>
+      </x:c>
+      <x:c r="FH30" s="3" t="n">
+        <x:v>24270</x:v>
+      </x:c>
+      <x:c r="FI30" s="3" t="n">
+        <x:v>20060</x:v>
+      </x:c>
+      <x:c r="FJ30" s="3" t="n">
+        <x:v>22410</x:v>
+      </x:c>
+      <x:c r="FK30" s="3" t="n">
+        <x:v>30189</x:v>
+      </x:c>
+      <x:c r="FL30" s="3" t="n">
+        <x:v>30206</x:v>
+      </x:c>
+      <x:c r="FM30" s="3" t="n">
+        <x:v>18281</x:v>
+      </x:c>
+      <x:c r="FN30" s="3" t="n">
+        <x:v>21906</x:v>
+      </x:c>
+      <x:c r="FO30" s="3" t="n">
+        <x:v>23328</x:v>
+      </x:c>
+      <x:c r="FP30" s="3" t="n">
+        <x:v>31131</x:v>
+      </x:c>
+      <x:c r="FQ30" s="3" t="n">
+        <x:v>16370</x:v>
+      </x:c>
+      <x:c r="FR30" s="3" t="n">
+        <x:v>23760</x:v>
+      </x:c>
+      <x:c r="FS30" s="3" t="n">
+        <x:v>20726</x:v>
+      </x:c>
+      <x:c r="FT30" s="3" t="n">
+        <x:v>27810</x:v>
+      </x:c>
+      <x:c r="FU30" s="3" t="n">
+        <x:v>14464</x:v>
+      </x:c>
+      <x:c r="FV30" s="3" t="n">
+        <x:v>20329</x:v>
+      </x:c>
+      <x:c r="FW30" s="3" t="n">
+        <x:v>25643</x:v>
+      </x:c>
+      <x:c r="FX30" s="3" t="n">
+        <x:v>29772</x:v>
+      </x:c>
+      <x:c r="FY30" s="3" t="n">
+        <x:v>20918</x:v>
+      </x:c>
+      <x:c r="FZ30" s="3" t="n">
+        <x:v>23480</x:v>
+      </x:c>
+      <x:c r="GA30" s="3" t="n">
+        <x:v>27238</x:v>
+      </x:c>
+      <x:c r="GB30" s="3" t="n">
+        <x:v>33384</x:v>
+      </x:c>
+      <x:c r="GC30" s="3" t="n">
+        <x:v>23703</x:v>
+      </x:c>
+      <x:c r="GD30" s="3" t="n">
+        <x:v>21274</x:v>
+      </x:c>
+      <x:c r="GE30" s="3" t="n">
+        <x:v>23736</x:v>
       </x:c>
     </x:row>
-    <x:row r="25" spans="1:186">
-[...297 lines deleted...]
-      <x:c r="CW25" s="3" t="n">
+    <x:row r="31" spans="1:187">
+      <x:c r="B31" s="2" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="I31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="J31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="K31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="L31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="M31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="N31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="O31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="P31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Q31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="R31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="S31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="T31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="U31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="V31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="W31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="X31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Y31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Z31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AA31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AB31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AC31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AD31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AE31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AF31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AG31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AH31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AI31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AJ31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AK31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AL31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AM31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AN31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AO31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AP31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AQ31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AR31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AS31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AT31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AU31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AV31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AW31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AX31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AY31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AZ31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BA31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BB31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BC31" s="3" t="n">
+        <x:v>2033</x:v>
+      </x:c>
+      <x:c r="BD31" s="3" t="n">
+        <x:v>2108</x:v>
+      </x:c>
+      <x:c r="BE31" s="3" t="n">
+        <x:v>1857</x:v>
+      </x:c>
+      <x:c r="BF31" s="3" t="n">
+        <x:v>2076</x:v>
+      </x:c>
+      <x:c r="BG31" s="3" t="n">
+        <x:v>2529</x:v>
+      </x:c>
+      <x:c r="BH31" s="3" t="n">
+        <x:v>2615</x:v>
+      </x:c>
+      <x:c r="BI31" s="3" t="n">
+        <x:v>2406</x:v>
+      </x:c>
+      <x:c r="BJ31" s="3" t="n">
+        <x:v>3185</x:v>
+      </x:c>
+      <x:c r="BK31" s="3" t="n">
+        <x:v>3231</x:v>
+      </x:c>
+      <x:c r="BL31" s="3" t="n">
+        <x:v>3338</x:v>
+      </x:c>
+      <x:c r="BM31" s="3" t="n">
+        <x:v>3240</x:v>
+      </x:c>
+      <x:c r="BN31" s="3" t="n">
+        <x:v>4024</x:v>
+      </x:c>
+      <x:c r="BO31" s="3" t="n">
+        <x:v>3605</x:v>
+      </x:c>
+      <x:c r="BP31" s="3" t="n">
+        <x:v>3646</x:v>
+      </x:c>
+      <x:c r="BQ31" s="3" t="n">
+        <x:v>3382</x:v>
+      </x:c>
+      <x:c r="BR31" s="3" t="n">
+        <x:v>4349</x:v>
+      </x:c>
+      <x:c r="BS31" s="3" t="n">
+        <x:v>3644</x:v>
+      </x:c>
+      <x:c r="BT31" s="3" t="n">
+        <x:v>4495</x:v>
+      </x:c>
+      <x:c r="BU31" s="3" t="n">
+        <x:v>3648</x:v>
+      </x:c>
+      <x:c r="BV31" s="3" t="n">
+        <x:v>4753</x:v>
+      </x:c>
+      <x:c r="BW31" s="3" t="n">
+        <x:v>4375</x:v>
+      </x:c>
+      <x:c r="BX31" s="3" t="n">
+        <x:v>5327</x:v>
+      </x:c>
+      <x:c r="BY31" s="3" t="n">
+        <x:v>4718</x:v>
+      </x:c>
+      <x:c r="BZ31" s="3" t="n">
+        <x:v>5496</x:v>
+      </x:c>
+      <x:c r="CA31" s="3" t="n">
+        <x:v>4821</x:v>
+      </x:c>
+      <x:c r="CB31" s="3" t="n">
+        <x:v>5412</x:v>
+      </x:c>
+      <x:c r="CC31" s="3" t="n">
+        <x:v>5213</x:v>
+      </x:c>
+      <x:c r="CD31" s="3" t="n">
+        <x:v>6255</x:v>
+      </x:c>
+      <x:c r="CE31" s="3" t="n">
+        <x:v>4840</x:v>
+      </x:c>
+      <x:c r="CF31" s="3" t="n">
+        <x:v>5502</x:v>
+      </x:c>
+      <x:c r="CG31" s="3" t="n">
+        <x:v>5367</x:v>
+      </x:c>
+      <x:c r="CH31" s="3" t="n">
+        <x:v>6876</x:v>
+      </x:c>
+      <x:c r="CI31" s="3" t="n">
+        <x:v>4954</x:v>
+      </x:c>
+      <x:c r="CJ31" s="3" t="n">
+        <x:v>5342</x:v>
+      </x:c>
+      <x:c r="CK31" s="3" t="n">
+        <x:v>4973</x:v>
+      </x:c>
+      <x:c r="CL31" s="3" t="n">
+        <x:v>7048</x:v>
+      </x:c>
+      <x:c r="CM31" s="3" t="n">
+        <x:v>4333</x:v>
+      </x:c>
+      <x:c r="CN31" s="3" t="n">
+        <x:v>5086</x:v>
+      </x:c>
+      <x:c r="CO31" s="3" t="n">
+        <x:v>4674</x:v>
+      </x:c>
+      <x:c r="CP31" s="3" t="n">
+        <x:v>6587</x:v>
+      </x:c>
+      <x:c r="CQ31" s="3" t="n">
+        <x:v>4781</x:v>
+      </x:c>
+      <x:c r="CR31" s="3" t="n">
+        <x:v>5222</x:v>
+      </x:c>
+      <x:c r="CS31" s="3" t="n">
+        <x:v>4942</x:v>
+      </x:c>
+      <x:c r="CT31" s="3" t="n">
+        <x:v>6897</x:v>
+      </x:c>
+      <x:c r="CU31" s="3" t="n">
+        <x:v>5060</x:v>
+      </x:c>
+      <x:c r="CV31" s="3" t="n">
+        <x:v>5873</x:v>
+      </x:c>
+      <x:c r="CW31" s="3" t="n">
+        <x:v>5502</x:v>
+      </x:c>
+      <x:c r="CX31" s="3" t="n">
+        <x:v>8293</x:v>
+      </x:c>
+      <x:c r="CY31" s="3" t="n">
+        <x:v>6232</x:v>
+      </x:c>
+      <x:c r="CZ31" s="3" t="n">
+        <x:v>7666</x:v>
+      </x:c>
+      <x:c r="DA31" s="3" t="n">
+        <x:v>6493</x:v>
+      </x:c>
+      <x:c r="DB31" s="3" t="n">
+        <x:v>8985</x:v>
+      </x:c>
+      <x:c r="DC31" s="3" t="n">
+        <x:v>6952</x:v>
+      </x:c>
+      <x:c r="DD31" s="3" t="n">
+        <x:v>7948</x:v>
+      </x:c>
+      <x:c r="DE31" s="3" t="n">
+        <x:v>6925</x:v>
+      </x:c>
+      <x:c r="DF31" s="3" t="n">
+        <x:v>10658</x:v>
+      </x:c>
+      <x:c r="DG31" s="3" t="n">
+        <x:v>9021</x:v>
+      </x:c>
+      <x:c r="DH31" s="3" t="n">
+        <x:v>10312</x:v>
+      </x:c>
+      <x:c r="DI31" s="3" t="n">
+        <x:v>8661</x:v>
+      </x:c>
+      <x:c r="DJ31" s="3" t="n">
+        <x:v>12408</x:v>
+      </x:c>
+      <x:c r="DK31" s="3" t="n">
+        <x:v>10233</x:v>
+      </x:c>
+      <x:c r="DL31" s="3" t="n">
+        <x:v>12883</x:v>
+      </x:c>
+      <x:c r="DM31" s="3" t="n">
+        <x:v>10385</x:v>
+      </x:c>
+      <x:c r="DN31" s="3" t="n">
+        <x:v>12914</x:v>
+      </x:c>
+      <x:c r="DO31" s="3" t="n">
+        <x:v>8084</x:v>
+      </x:c>
+      <x:c r="DP31" s="3" t="n">
+        <x:v>8642</x:v>
+      </x:c>
+      <x:c r="DQ31" s="3" t="n">
+        <x:v>7294</x:v>
+      </x:c>
+      <x:c r="DR31" s="3" t="n">
+        <x:v>10520</x:v>
+      </x:c>
+      <x:c r="DS31" s="3" t="n">
+        <x:v>7605</x:v>
+      </x:c>
+      <x:c r="DT31" s="3" t="n">
+        <x:v>8755</x:v>
+      </x:c>
+      <x:c r="DU31" s="3" t="n">
+        <x:v>7594</x:v>
+      </x:c>
+      <x:c r="DV31" s="3" t="n">
+        <x:v>10861</x:v>
+      </x:c>
+      <x:c r="DW31" s="3" t="n">
+        <x:v>9008</x:v>
+      </x:c>
+      <x:c r="DX31" s="3" t="n">
+        <x:v>10624</x:v>
+      </x:c>
+      <x:c r="DY31" s="3" t="n">
+        <x:v>8551</x:v>
+      </x:c>
+      <x:c r="DZ31" s="3" t="n">
+        <x:v>12267</x:v>
+      </x:c>
+      <x:c r="EA31" s="3" t="n">
+        <x:v>10927</x:v>
+      </x:c>
+      <x:c r="EB31" s="3" t="n">
+        <x:v>10965</x:v>
+      </x:c>
+      <x:c r="EC31" s="3" t="n">
+        <x:v>8863</x:v>
+      </x:c>
+      <x:c r="ED31" s="3" t="n">
+        <x:v>12891</x:v>
+      </x:c>
+      <x:c r="EE31" s="3" t="n">
+        <x:v>11249</x:v>
+      </x:c>
+      <x:c r="EF31" s="3" t="n">
+        <x:v>12223</x:v>
+      </x:c>
+      <x:c r="EG31" s="3" t="n">
+        <x:v>10663</x:v>
+      </x:c>
+      <x:c r="EH31" s="3" t="n">
+        <x:v>14555</x:v>
+      </x:c>
+      <x:c r="EI31" s="3" t="n">
+        <x:v>12399</x:v>
+      </x:c>
+      <x:c r="EJ31" s="3" t="n">
+        <x:v>12698</x:v>
+      </x:c>
+      <x:c r="EK31" s="3" t="n">
+        <x:v>11201</x:v>
+      </x:c>
+      <x:c r="EL31" s="3" t="n">
+        <x:v>14607</x:v>
+      </x:c>
+      <x:c r="EM31" s="3" t="n">
+        <x:v>11795</x:v>
+      </x:c>
+      <x:c r="EN31" s="3" t="n">
+        <x:v>12537</x:v>
+      </x:c>
+      <x:c r="EO31" s="3" t="n">
+        <x:v>10841</x:v>
+      </x:c>
+      <x:c r="EP31" s="3" t="n">
+        <x:v>15072</x:v>
+      </x:c>
+      <x:c r="EQ31" s="3" t="n">
+        <x:v>11882</x:v>
+      </x:c>
+      <x:c r="ER31" s="3" t="n">
+        <x:v>13627</x:v>
+      </x:c>
+      <x:c r="ES31" s="3" t="n">
+        <x:v>12234</x:v>
+      </x:c>
+      <x:c r="ET31" s="3" t="n">
+        <x:v>15684</x:v>
+      </x:c>
+      <x:c r="EU31" s="3" t="n">
+        <x:v>12011</x:v>
+      </x:c>
+      <x:c r="EV31" s="3" t="n">
+        <x:v>13404</x:v>
+      </x:c>
+      <x:c r="EW31" s="3" t="n">
+        <x:v>12583</x:v>
+      </x:c>
+      <x:c r="EX31" s="3" t="n">
+        <x:v>15362</x:v>
+      </x:c>
+      <x:c r="EY31" s="3" t="n">
+        <x:v>12853</x:v>
+      </x:c>
+      <x:c r="EZ31" s="3" t="n">
+        <x:v>12935</x:v>
+      </x:c>
+      <x:c r="FA31" s="3" t="n">
+        <x:v>12522</x:v>
+      </x:c>
+      <x:c r="FB31" s="3" t="n">
+        <x:v>15313</x:v>
+      </x:c>
+      <x:c r="FC31" s="3" t="n">
+        <x:v>13449</x:v>
+      </x:c>
+      <x:c r="FD31" s="3" t="n">
+        <x:v>14016</x:v>
+      </x:c>
+      <x:c r="FE31" s="3" t="n">
+        <x:v>13646</x:v>
+      </x:c>
+      <x:c r="FF31" s="3" t="n">
+        <x:v>16073</x:v>
+      </x:c>
+      <x:c r="FG31" s="3" t="n">
+        <x:v>14166</x:v>
+      </x:c>
+      <x:c r="FH31" s="3" t="n">
+        <x:v>11741</x:v>
+      </x:c>
+      <x:c r="FI31" s="3" t="n">
+        <x:v>12286</x:v>
+      </x:c>
+      <x:c r="FJ31" s="3" t="n">
         <x:v>15904</x:v>
       </x:c>
-      <x:c r="CX25" s="3" t="n">
-[...252 lines deleted...]
-        <x:v>26804</x:v>
+      <x:c r="FK31" s="3" t="n">
+        <x:v>12553</x:v>
+      </x:c>
+      <x:c r="FL31" s="3" t="n">
+        <x:v>15300</x:v>
+      </x:c>
+      <x:c r="FM31" s="3" t="n">
+        <x:v>14172</x:v>
+      </x:c>
+      <x:c r="FN31" s="3" t="n">
+        <x:v>15783</x:v>
+      </x:c>
+      <x:c r="FO31" s="3" t="n">
+        <x:v>13840</x:v>
+      </x:c>
+      <x:c r="FP31" s="3" t="n">
+        <x:v>14742</x:v>
+      </x:c>
+      <x:c r="FQ31" s="3" t="n">
+        <x:v>13942</x:v>
+      </x:c>
+      <x:c r="FR31" s="3" t="n">
+        <x:v>15209</x:v>
+      </x:c>
+      <x:c r="FS31" s="3" t="n">
+        <x:v>17445</x:v>
+      </x:c>
+      <x:c r="FT31" s="3" t="n">
+        <x:v>17829</x:v>
+      </x:c>
+      <x:c r="FU31" s="3" t="n">
+        <x:v>17149</x:v>
+      </x:c>
+      <x:c r="FV31" s="3" t="n">
+        <x:v>19415</x:v>
+      </x:c>
+      <x:c r="FW31" s="3" t="n">
+        <x:v>19607</x:v>
+      </x:c>
+      <x:c r="FX31" s="3" t="n">
+        <x:v>20851</x:v>
+      </x:c>
+      <x:c r="FY31" s="3" t="n">
+        <x:v>18205</x:v>
+      </x:c>
+      <x:c r="FZ31" s="3" t="n">
+        <x:v>22134</x:v>
+      </x:c>
+      <x:c r="GA31" s="3" t="n">
+        <x:v>16744</x:v>
+      </x:c>
+      <x:c r="GB31" s="3" t="n">
+        <x:v>24354</x:v>
+      </x:c>
+      <x:c r="GC31" s="3" t="n">
+        <x:v>18025</x:v>
+      </x:c>
+      <x:c r="GD31" s="3" t="n">
+        <x:v>31710</x:v>
+      </x:c>
+      <x:c r="GE31" s="3" t="n">
+        <x:v>19018</x:v>
       </x:c>
     </x:row>
-    <x:row r="26" spans="1:186">
-[...159 lines deleted...]
-      <x:c r="BC26" s="3" t="n">
+    <x:row r="32" spans="1:187">
+      <x:c r="B32" s="2" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="I32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="J32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="K32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="L32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="M32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="N32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="O32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="P32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Q32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="R32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="S32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="T32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="U32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="V32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="W32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="X32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Y32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Z32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AA32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AB32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AC32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AD32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AE32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AF32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AG32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AH32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AI32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AJ32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AK32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AL32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AM32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AN32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AO32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AP32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AQ32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AR32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AS32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AT32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AU32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AV32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AW32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AX32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AY32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="AZ32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BA32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BB32" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="BC32" s="3" t="n">
+        <x:v>26134</x:v>
+      </x:c>
+      <x:c r="BD32" s="3" t="n">
+        <x:v>30827</x:v>
+      </x:c>
+      <x:c r="BE32" s="3" t="n">
+        <x:v>26063</x:v>
+      </x:c>
+      <x:c r="BF32" s="3" t="n">
+        <x:v>40678</x:v>
+      </x:c>
+      <x:c r="BG32" s="3" t="n">
+        <x:v>30336</x:v>
+      </x:c>
+      <x:c r="BH32" s="3" t="n">
+        <x:v>36980</x:v>
+      </x:c>
+      <x:c r="BI32" s="3" t="n">
+        <x:v>32410</x:v>
+      </x:c>
+      <x:c r="BJ32" s="3" t="n">
+        <x:v>48637</x:v>
+      </x:c>
+      <x:c r="BK32" s="3" t="n">
+        <x:v>32008</x:v>
+      </x:c>
+      <x:c r="BL32" s="3" t="n">
+        <x:v>40986</x:v>
+      </x:c>
+      <x:c r="BM32" s="3" t="n">
+        <x:v>38236</x:v>
+      </x:c>
+      <x:c r="BN32" s="3" t="n">
+        <x:v>51839</x:v>
+      </x:c>
+      <x:c r="BO32" s="3" t="n">
+        <x:v>34469</x:v>
+      </x:c>
+      <x:c r="BP32" s="3" t="n">
+        <x:v>41617</x:v>
+      </x:c>
+      <x:c r="BQ32" s="3" t="n">
+        <x:v>47028</x:v>
+      </x:c>
+      <x:c r="BR32" s="3" t="n">
+        <x:v>58773</x:v>
+      </x:c>
+      <x:c r="BS32" s="3" t="n">
+        <x:v>33877</x:v>
+      </x:c>
+      <x:c r="BT32" s="3" t="n">
+        <x:v>46972</x:v>
+      </x:c>
+      <x:c r="BU32" s="3" t="n">
+        <x:v>43041</x:v>
+      </x:c>
+      <x:c r="BV32" s="3" t="n">
+        <x:v>56823</x:v>
+      </x:c>
+      <x:c r="BW32" s="3" t="n">
+        <x:v>36685</x:v>
+      </x:c>
+      <x:c r="BX32" s="3" t="n">
+        <x:v>45867</x:v>
+      </x:c>
+      <x:c r="BY32" s="3" t="n">
+        <x:v>43308</x:v>
+      </x:c>
+      <x:c r="BZ32" s="3" t="n">
+        <x:v>60306</x:v>
+      </x:c>
+      <x:c r="CA32" s="3" t="n">
+        <x:v>38715</x:v>
+      </x:c>
+      <x:c r="CB32" s="3" t="n">
+        <x:v>48078</x:v>
+      </x:c>
+      <x:c r="CC32" s="3" t="n">
+        <x:v>48693</x:v>
+      </x:c>
+      <x:c r="CD32" s="3" t="n">
+        <x:v>57495</x:v>
+      </x:c>
+      <x:c r="CE32" s="3" t="n">
+        <x:v>35717</x:v>
+      </x:c>
+      <x:c r="CF32" s="3" t="n">
+        <x:v>47395</x:v>
+      </x:c>
+      <x:c r="CG32" s="3" t="n">
+        <x:v>44926</x:v>
+      </x:c>
+      <x:c r="CH32" s="3" t="n">
+        <x:v>61174</x:v>
+      </x:c>
+      <x:c r="CI32" s="3" t="n">
+        <x:v>40313</x:v>
+      </x:c>
+      <x:c r="CJ32" s="3" t="n">
+        <x:v>51181</x:v>
+      </x:c>
+      <x:c r="CK32" s="3" t="n">
+        <x:v>44694</x:v>
+      </x:c>
+      <x:c r="CL32" s="3" t="n">
+        <x:v>60025</x:v>
+      </x:c>
+      <x:c r="CM32" s="3" t="n">
+        <x:v>40503</x:v>
+      </x:c>
+      <x:c r="CN32" s="3" t="n">
+        <x:v>53050</x:v>
+      </x:c>
+      <x:c r="CO32" s="3" t="n">
+        <x:v>46796</x:v>
+      </x:c>
+      <x:c r="CP32" s="3" t="n">
+        <x:v>55702</x:v>
+      </x:c>
+      <x:c r="CQ32" s="3" t="n">
+        <x:v>40519</x:v>
+      </x:c>
+      <x:c r="CR32" s="3" t="n">
+        <x:v>52081</x:v>
+      </x:c>
+      <x:c r="CS32" s="3" t="n">
+        <x:v>48202</x:v>
+      </x:c>
+      <x:c r="CT32" s="3" t="n">
+        <x:v>59568</x:v>
+      </x:c>
+      <x:c r="CU32" s="3" t="n">
+        <x:v>38272</x:v>
+      </x:c>
+      <x:c r="CV32" s="3" t="n">
+        <x:v>51848</x:v>
+      </x:c>
+      <x:c r="CW32" s="3" t="n">
+        <x:v>47433</x:v>
+      </x:c>
+      <x:c r="CX32" s="3" t="n">
+        <x:v>63471</x:v>
+      </x:c>
+      <x:c r="CY32" s="3" t="n">
+        <x:v>38906</x:v>
+      </x:c>
+      <x:c r="CZ32" s="3" t="n">
+        <x:v>54455</x:v>
+      </x:c>
+      <x:c r="DA32" s="3" t="n">
+        <x:v>43821</x:v>
+      </x:c>
+      <x:c r="DB32" s="3" t="n">
+        <x:v>68177</x:v>
+      </x:c>
+      <x:c r="DC32" s="3" t="n">
+        <x:v>38735</x:v>
+      </x:c>
+      <x:c r="DD32" s="3" t="n">
+        <x:v>62827</x:v>
+      </x:c>
+      <x:c r="DE32" s="3" t="n">
+        <x:v>52809</x:v>
+      </x:c>
+      <x:c r="DF32" s="3" t="n">
+        <x:v>67826</x:v>
+      </x:c>
+      <x:c r="DG32" s="3" t="n">
+        <x:v>48112</x:v>
+      </x:c>
+      <x:c r="DH32" s="3" t="n">
+        <x:v>67037</x:v>
+      </x:c>
+      <x:c r="DI32" s="3" t="n">
+        <x:v>55625</x:v>
+      </x:c>
+      <x:c r="DJ32" s="3" t="n">
+        <x:v>77550</x:v>
+      </x:c>
+      <x:c r="DK32" s="3" t="n">
+        <x:v>55273</x:v>
+      </x:c>
+      <x:c r="DL32" s="3" t="n">
+        <x:v>64398</x:v>
+      </x:c>
+      <x:c r="DM32" s="3" t="n">
+        <x:v>63048</x:v>
+      </x:c>
+      <x:c r="DN32" s="3" t="n">
+        <x:v>81239</x:v>
+      </x:c>
+      <x:c r="DO32" s="3" t="n">
+        <x:v>45446</x:v>
+      </x:c>
+      <x:c r="DP32" s="3" t="n">
+        <x:v>56028</x:v>
+      </x:c>
+      <x:c r="DQ32" s="3" t="n">
+        <x:v>51594</x:v>
+      </x:c>
+      <x:c r="DR32" s="3" t="n">
+        <x:v>64679</x:v>
+      </x:c>
+      <x:c r="DS32" s="3" t="n">
+        <x:v>40097</x:v>
+      </x:c>
+      <x:c r="DT32" s="3" t="n">
+        <x:v>58236</x:v>
+      </x:c>
+      <x:c r="DU32" s="3" t="n">
+        <x:v>57559</x:v>
+      </x:c>
+      <x:c r="DV32" s="3" t="n">
+        <x:v>83209</x:v>
+      </x:c>
+      <x:c r="DW32" s="3" t="n">
+        <x:v>48908</x:v>
+      </x:c>
+      <x:c r="DX32" s="3" t="n">
+        <x:v>69328</x:v>
+      </x:c>
+      <x:c r="DY32" s="3" t="n">
+        <x:v>63780</x:v>
+      </x:c>
+      <x:c r="DZ32" s="3" t="n">
+        <x:v>79785</x:v>
+      </x:c>
+      <x:c r="EA32" s="3" t="n">
+        <x:v>54955</x:v>
+      </x:c>
+      <x:c r="EB32" s="3" t="n">
+        <x:v>68725</x:v>
+      </x:c>
+      <x:c r="EC32" s="3" t="n">
+        <x:v>58865</x:v>
+      </x:c>
+      <x:c r="ED32" s="3" t="n">
+        <x:v>84087</x:v>
+      </x:c>
+      <x:c r="EE32" s="3" t="n">
+        <x:v>52273</x:v>
+      </x:c>
+      <x:c r="EF32" s="3" t="n">
+        <x:v>71871</x:v>
+      </x:c>
+      <x:c r="EG32" s="3" t="n">
+        <x:v>62071</x:v>
+      </x:c>
+      <x:c r="EH32" s="3" t="n">
+        <x:v>83738</x:v>
+      </x:c>
+      <x:c r="EI32" s="3" t="n">
+        <x:v>51958</x:v>
+      </x:c>
+      <x:c r="EJ32" s="3" t="n">
+        <x:v>69331</x:v>
+      </x:c>
+      <x:c r="EK32" s="3" t="n">
+        <x:v>58617</x:v>
+      </x:c>
+      <x:c r="EL32" s="3" t="n">
+        <x:v>74706</x:v>
+      </x:c>
+      <x:c r="EM32" s="3" t="n">
+        <x:v>54427</x:v>
+      </x:c>
+      <x:c r="EN32" s="3" t="n">
+        <x:v>72271</x:v>
+      </x:c>
+      <x:c r="EO32" s="3" t="n">
+        <x:v>62323</x:v>
+      </x:c>
+      <x:c r="EP32" s="3" t="n">
+        <x:v>86408</x:v>
+      </x:c>
+      <x:c r="EQ32" s="3" t="n">
+        <x:v>56052</x:v>
+      </x:c>
+      <x:c r="ER32" s="3" t="n">
+        <x:v>78080</x:v>
+      </x:c>
+      <x:c r="ES32" s="3" t="n">
+        <x:v>65261</x:v>
+      </x:c>
+      <x:c r="ET32" s="3" t="n">
+        <x:v>93629</x:v>
+      </x:c>
+      <x:c r="EU32" s="3" t="n">
+        <x:v>56668</x:v>
+      </x:c>
+      <x:c r="EV32" s="3" t="n">
+        <x:v>76504</x:v>
+      </x:c>
+      <x:c r="EW32" s="3" t="n">
+        <x:v>69087</x:v>
+      </x:c>
+      <x:c r="EX32" s="3" t="n">
+        <x:v>89685</x:v>
+      </x:c>
+      <x:c r="EY32" s="3" t="n">
+        <x:v>58340</x:v>
+      </x:c>
+      <x:c r="EZ32" s="3" t="n">
+        <x:v>68003</x:v>
+      </x:c>
+      <x:c r="FA32" s="3" t="n">
+        <x:v>68306</x:v>
+      </x:c>
+      <x:c r="FB32" s="3" t="n">
+        <x:v>90860</x:v>
+      </x:c>
+      <x:c r="FC32" s="3" t="n">
+        <x:v>57371</x:v>
+      </x:c>
+      <x:c r="FD32" s="3" t="n">
+        <x:v>72022</x:v>
+      </x:c>
+      <x:c r="FE32" s="3" t="n">
+        <x:v>65202</x:v>
+      </x:c>
+      <x:c r="FF32" s="3" t="n">
+        <x:v>103147</x:v>
+      </x:c>
+      <x:c r="FG32" s="3" t="n">
+        <x:v>63221</x:v>
+      </x:c>
+      <x:c r="FH32" s="3" t="n">
+        <x:v>64119</x:v>
+      </x:c>
+      <x:c r="FI32" s="3" t="n">
+        <x:v>62940</x:v>
+      </x:c>
+      <x:c r="FJ32" s="3" t="n">
+        <x:v>94487</x:v>
+      </x:c>
+      <x:c r="FK32" s="3" t="n">
+        <x:v>52546</x:v>
+      </x:c>
+      <x:c r="FL32" s="3" t="n">
+        <x:v>68752</x:v>
+      </x:c>
+      <x:c r="FM32" s="3" t="n">
+        <x:v>65386</x:v>
+      </x:c>
+      <x:c r="FN32" s="3" t="n">
+        <x:v>110895</x:v>
+      </x:c>
+      <x:c r="FO32" s="3" t="n">
+        <x:v>56749</x:v>
+      </x:c>
+      <x:c r="FP32" s="3" t="n">
+        <x:v>72804</x:v>
+      </x:c>
+      <x:c r="FQ32" s="3" t="n">
+        <x:v>69623</x:v>
+      </x:c>
+      <x:c r="FR32" s="3" t="n">
+        <x:v>100575</x:v>
+      </x:c>
+      <x:c r="FS32" s="3" t="n">
+        <x:v>62111</x:v>
+      </x:c>
+      <x:c r="FT32" s="3" t="n">
+        <x:v>72207</x:v>
+      </x:c>
+      <x:c r="FU32" s="3" t="n">
+        <x:v>73818</x:v>
+      </x:c>
+      <x:c r="FV32" s="3" t="n">
+        <x:v>101532</x:v>
+      </x:c>
+      <x:c r="FW32" s="3" t="n">
+        <x:v>69476</x:v>
+      </x:c>
+      <x:c r="FX32" s="3" t="n">
+        <x:v>70415</x:v>
+      </x:c>
+      <x:c r="FY32" s="3" t="n">
+        <x:v>69807</x:v>
+      </x:c>
+      <x:c r="FZ32" s="3" t="n">
+        <x:v>102241</x:v>
+      </x:c>
+      <x:c r="GA32" s="3" t="n">
+        <x:v>62324</x:v>
+      </x:c>
+      <x:c r="GB32" s="3" t="n">
+        <x:v>76905</x:v>
+      </x:c>
+      <x:c r="GC32" s="3" t="n">
+        <x:v>69329</x:v>
+      </x:c>
+      <x:c r="GD32" s="3" t="n">
+        <x:v>116254</x:v>
+      </x:c>
+      <x:c r="GE32" s="3" t="n">
+        <x:v>79453</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:187">
+      <x:c r="B33" s="2" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C33" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D33" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E33" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F33" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G33" s="3" t="n">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="H33" s="3" t="n">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="I33" s="3" t="n">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="J33" s="3" t="n">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="K33" s="3" t="n">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="L33" s="3" t="n">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="M33" s="3" t="n">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="N33" s="3" t="n">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="O33" s="3" t="n">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="P33" s="3" t="n">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="Q33" s="3" t="n">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="R33" s="3" t="n">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="S33" s="3" t="n">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="T33" s="3" t="n">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="U33" s="3" t="n">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="V33" s="3" t="n">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="W33" s="3" t="n">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="X33" s="3" t="n">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="Y33" s="3" t="n">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="Z33" s="3" t="n">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="AA33" s="3" t="n">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="AB33" s="3" t="n">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="AC33" s="3" t="n">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="AD33" s="3" t="n">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="AE33" s="3" t="n">
+        <x:v>1039</x:v>
+      </x:c>
+      <x:c r="AF33" s="3" t="n">
+        <x:v>1039</x:v>
+      </x:c>
+      <x:c r="AG33" s="3" t="n">
+        <x:v>1039</x:v>
+      </x:c>
+      <x:c r="AH33" s="3" t="n">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="AI33" s="3" t="n">
+        <x:v>1163</x:v>
+      </x:c>
+      <x:c r="AJ33" s="3" t="n">
+        <x:v>1163</x:v>
+      </x:c>
+      <x:c r="AK33" s="3" t="n">
+        <x:v>1163</x:v>
+      </x:c>
+      <x:c r="AL33" s="3" t="n">
+        <x:v>1167</x:v>
+      </x:c>
+      <x:c r="AM33" s="3" t="n">
+        <x:v>1233</x:v>
+      </x:c>
+      <x:c r="AN33" s="3" t="n">
+        <x:v>1233</x:v>
+      </x:c>
+      <x:c r="AO33" s="3" t="n">
+        <x:v>1233</x:v>
+      </x:c>
+      <x:c r="AP33" s="3" t="n">
+        <x:v>1241</x:v>
+      </x:c>
+      <x:c r="AQ33" s="3" t="n">
+        <x:v>1133</x:v>
+      </x:c>
+      <x:c r="AR33" s="3" t="n">
+        <x:v>1133</x:v>
+      </x:c>
+      <x:c r="AS33" s="3" t="n">
+        <x:v>1133</x:v>
+      </x:c>
+      <x:c r="AT33" s="3" t="n">
+        <x:v>1131</x:v>
+      </x:c>
+      <x:c r="AU33" s="3" t="n">
+        <x:v>1095</x:v>
+      </x:c>
+      <x:c r="AV33" s="3" t="n">
+        <x:v>1095</x:v>
+      </x:c>
+      <x:c r="AW33" s="3" t="n">
+        <x:v>1095</x:v>
+      </x:c>
+      <x:c r="AX33" s="3" t="n">
+        <x:v>1089</x:v>
+      </x:c>
+      <x:c r="AY33" s="3" t="n">
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="AZ33" s="3" t="n">
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="BA33" s="3" t="n">
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="BB33" s="3" t="n">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="BC33" s="3" t="n">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="BD33" s="3" t="n">
+        <x:v>1904</x:v>
+      </x:c>
+      <x:c r="BE33" s="3" t="n">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="BF33" s="3" t="n">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="BG33" s="3" t="n">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="BH33" s="3" t="n">
+        <x:v>1564</x:v>
+      </x:c>
+      <x:c r="BI33" s="3" t="n">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="BJ33" s="3" t="n">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="BK33" s="3" t="n">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="BL33" s="3" t="n">
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="BM33" s="3" t="n">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="BN33" s="3" t="n">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="BO33" s="3" t="n">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="BP33" s="3" t="n">
+        <x:v>1814</x:v>
+      </x:c>
+      <x:c r="BQ33" s="3" t="n">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="BR33" s="3" t="n">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="BS33" s="3" t="n">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="BT33" s="3" t="n">
+        <x:v>1916</x:v>
+      </x:c>
+      <x:c r="BU33" s="3" t="n">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="BV33" s="3" t="n">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="BW33" s="3" t="n">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="BX33" s="3" t="n">
+        <x:v>2044</x:v>
+      </x:c>
+      <x:c r="BY33" s="3" t="n">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="BZ33" s="3" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="CA33" s="3" t="n">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="CB33" s="3" t="n">
+        <x:v>2055</x:v>
+      </x:c>
+      <x:c r="CC33" s="3" t="n">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="CD33" s="3" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="CE33" s="3" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="CF33" s="3" t="n">
+        <x:v>1819</x:v>
+      </x:c>
+      <x:c r="CG33" s="3" t="n">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="CH33" s="3" t="n">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="CI33" s="3" t="n">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="CJ33" s="3" t="n">
+        <x:v>1786</x:v>
+      </x:c>
+      <x:c r="CK33" s="3" t="n">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="CL33" s="3" t="n">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="CM33" s="3" t="n">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="CN33" s="3" t="n">
+        <x:v>1543</x:v>
+      </x:c>
+      <x:c r="CO33" s="3" t="n">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="CP33" s="3" t="n">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="CQ33" s="3" t="n">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="CR33" s="3" t="n">
+        <x:v>1849</x:v>
+      </x:c>
+      <x:c r="CS33" s="3" t="n">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="CT33" s="3" t="n">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="CU33" s="3" t="n">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="BD26" s="3" t="n">
-[...394 lines deleted...]
-      <x:c r="B27" s="2" t="s">
+      <x:c r="CV33" s="3" t="n">
+        <x:v>1922</x:v>
+      </x:c>
+      <x:c r="CW33" s="3" t="n">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="CX33" s="3" t="n">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="CY33" s="3" t="n">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="CZ33" s="3" t="n">
+        <x:v>1763</x:v>
+      </x:c>
+      <x:c r="DA33" s="3" t="n">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="DB33" s="3" t="n">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="DC33" s="3" t="n">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="DD33" s="3" t="n">
+        <x:v>1930</x:v>
+      </x:c>
+      <x:c r="DE33" s="3" t="n">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="DF33" s="3" t="n">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="DG33" s="3" t="n">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="DH33" s="3" t="n">
+        <x:v>1997</x:v>
+      </x:c>
+      <x:c r="DI33" s="3" t="n">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="DJ33" s="3" t="n">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="DK33" s="3" t="n">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="DL33" s="3" t="n">
+        <x:v>2173</x:v>
+      </x:c>
+      <x:c r="DM33" s="3" t="n">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="DN33" s="3" t="n">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="DO33" s="3" t="n">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="DP33" s="3" t="n">
+        <x:v>2267</x:v>
+      </x:c>
+      <x:c r="DQ33" s="3" t="n">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="DR33" s="3" t="n">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="DS33" s="3" t="n">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="DT33" s="3" t="n">
+        <x:v>2101</x:v>
+      </x:c>
+      <x:c r="DU33" s="3" t="n">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="DV33" s="3" t="n">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="DW33" s="3" t="n">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="DX33" s="3" t="n">
+        <x:v>2302</x:v>
+      </x:c>
+      <x:c r="DY33" s="3" t="n">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="DZ33" s="3" t="n">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="EA33" s="3" t="n">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="EB33" s="3" t="n">
+        <x:v>2139</x:v>
+      </x:c>
+      <x:c r="EC33" s="3" t="n">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="ED33" s="3" t="n">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="EE33" s="3" t="n">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="EF33" s="3" t="n">
+        <x:v>2248</x:v>
+      </x:c>
+      <x:c r="EG33" s="3" t="n">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="EH33" s="3" t="n">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="EI33" s="3" t="n">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="EJ33" s="3" t="n">
+        <x:v>1974</x:v>
+      </x:c>
+      <x:c r="EK33" s="3" t="n">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="EL33" s="3" t="n">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="EM33" s="3" t="n">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="EN33" s="3" t="n">
+        <x:v>2159</x:v>
+      </x:c>
+      <x:c r="EO33" s="3" t="n">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="EP33" s="3" t="n">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="EQ33" s="3" t="n">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="ER33" s="3" t="n">
+        <x:v>2110</x:v>
+      </x:c>
+      <x:c r="ES33" s="3" t="n">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="ET33" s="3" t="n">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="EU33" s="3" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="EV33" s="3" t="n">
+        <x:v>2201</x:v>
+      </x:c>
+      <x:c r="EW33" s="3" t="n">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="EX33" s="3" t="n">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C27" s="4" t="s">
-[...3599 lines deleted...]
-      <x:c r="CK33" s="3" t="n">
+      <x:c r="EY33" s="3" t="n">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="EZ33" s="3" t="n">
+        <x:v>2090</x:v>
+      </x:c>
+      <x:c r="FA33" s="3" t="n">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="CL33" s="3" t="n">
-[...71 lines deleted...]
-      <x:c r="DJ33" s="3" t="n">
+      <x:c r="FB33" s="3" t="n">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="FC33" s="3" t="n">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="FD33" s="3" t="n">
+        <x:v>2162</x:v>
+      </x:c>
+      <x:c r="FE33" s="3" t="n">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="FF33" s="3" t="n">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="FG33" s="3" t="n">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="FH33" s="3" t="n">
+        <x:v>2475</x:v>
+      </x:c>
+      <x:c r="FI33" s="3" t="n">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="FJ33" s="3" t="n">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="FK33" s="3" t="n">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="FL33" s="3" t="n">
+        <x:v>2309</x:v>
+      </x:c>
+      <x:c r="FM33" s="3" t="n">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="FN33" s="3" t="n">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="FO33" s="3" t="n">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="FP33" s="3" t="n">
+        <x:v>2274</x:v>
+      </x:c>
+      <x:c r="FQ33" s="3" t="n">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="FR33" s="3" t="n">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="DK33" s="3" t="n">
-[...140 lines deleted...]
-      <x:c r="FF33" s="3" t="n">
+      <x:c r="FS33" s="3" t="n">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="FT33" s="3" t="n">
+        <x:v>2237</x:v>
+      </x:c>
+      <x:c r="FU33" s="3" t="n">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="FV33" s="3" t="n">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="FW33" s="3" t="n">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="FG33" s="3" t="n">
-[...47 lines deleted...]
-      <x:c r="FW33" s="3" t="n">
+      <x:c r="FX33" s="3" t="n">
+        <x:v>2081</x:v>
+      </x:c>
+      <x:c r="FY33" s="3" t="n">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="FZ33" s="3" t="n">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="GA33" s="3" t="n">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="FX33" s="3" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="GB33" s="3" t="n">
-        <x:v>2208</x:v>
+        <x:v>2135</x:v>
       </x:c>
       <x:c r="GC33" s="3" t="n">
-        <x:v>493</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="GD33" s="3" t="n">
         <x:v>124</x:v>
       </x:c>
+      <x:c r="GE33" s="3" t="n">
+        <x:v>126</x:v>
+      </x:c>
     </x:row>
-    <x:row r="34" spans="1:186">
+    <x:row r="34" spans="1:187">
       <x:c r="B34" s="2" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C34" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D34" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E34" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F34" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G34" s="3" t="n">
-        <x:v>27235</x:v>
+        <x:v>27845</x:v>
       </x:c>
       <x:c r="H34" s="3" t="n">
-        <x:v>27025</x:v>
+        <x:v>27630</x:v>
       </x:c>
       <x:c r="I34" s="3" t="n">
-        <x:v>22849</x:v>
+        <x:v>23361</x:v>
       </x:c>
       <x:c r="J34" s="3" t="n">
-        <x:v>28072</x:v>
+        <x:v>28701</x:v>
       </x:c>
       <x:c r="K34" s="3" t="n">
-        <x:v>30017</x:v>
+        <x:v>30690</x:v>
       </x:c>
       <x:c r="L34" s="3" t="n">
-        <x:v>30319</x:v>
+        <x:v>30998</x:v>
       </x:c>
       <x:c r="M34" s="3" t="n">
-        <x:v>25681</x:v>
+        <x:v>26256</x:v>
       </x:c>
       <x:c r="N34" s="3" t="n">
-        <x:v>32932</x:v>
+        <x:v>33669</x:v>
       </x:c>
       <x:c r="O34" s="3" t="n">
-        <x:v>32650</x:v>
+        <x:v>33381</x:v>
       </x:c>
       <x:c r="P34" s="3" t="n">
-        <x:v>33712</x:v>
+        <x:v>34467</x:v>
       </x:c>
       <x:c r="Q34" s="3" t="n">
-        <x:v>28028</x:v>
+        <x:v>28656</x:v>
       </x:c>
       <x:c r="R34" s="3" t="n">
-        <x:v>36024</x:v>
+        <x:v>36830</x:v>
       </x:c>
       <x:c r="S34" s="3" t="n">
-        <x:v>36211</x:v>
+        <x:v>37022</x:v>
       </x:c>
       <x:c r="T34" s="3" t="n">
-        <x:v>36046</x:v>
+        <x:v>36853</x:v>
       </x:c>
       <x:c r="U34" s="3" t="n">
-        <x:v>29990</x:v>
+        <x:v>30662</x:v>
       </x:c>
       <x:c r="V34" s="3" t="n">
-        <x:v>39076</x:v>
+        <x:v>39950</x:v>
       </x:c>
       <x:c r="W34" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>41189</x:v>
       </x:c>
       <x:c r="X34" s="3" t="n">
-        <x:v>41503</x:v>
+        <x:v>42432</x:v>
       </x:c>
       <x:c r="Y34" s="3" t="n">
+        <x:v>35631</x:v>
+      </x:c>
+      <x:c r="Z34" s="3" t="n">
+        <x:v>46201</x:v>
+      </x:c>
+      <x:c r="AA34" s="3" t="n">
+        <x:v>42197</x:v>
+      </x:c>
+      <x:c r="AB34" s="3" t="n">
+        <x:v>43446</x:v>
+      </x:c>
+      <x:c r="AC34" s="3" t="n">
+        <x:v>36627</x:v>
+      </x:c>
+      <x:c r="AD34" s="3" t="n">
+        <x:v>48092</x:v>
+      </x:c>
+      <x:c r="AE34" s="3" t="n">
+        <x:v>44124</x:v>
+      </x:c>
+      <x:c r="AF34" s="3" t="n">
+        <x:v>46926</x:v>
+      </x:c>
+      <x:c r="AG34" s="3" t="n">
+        <x:v>39011</x:v>
+      </x:c>
+      <x:c r="AH34" s="3" t="n">
+        <x:v>50464</x:v>
+      </x:c>
+      <x:c r="AI34" s="3" t="n">
+        <x:v>47004</x:v>
+      </x:c>
+      <x:c r="AJ34" s="3" t="n">
+        <x:v>49168</x:v>
+      </x:c>
+      <x:c r="AK34" s="3" t="n">
+        <x:v>40175</x:v>
+      </x:c>
+      <x:c r="AL34" s="3" t="n">
+        <x:v>53642</x:v>
+      </x:c>
+      <x:c r="AM34" s="3" t="n">
+        <x:v>49792</x:v>
+      </x:c>
+      <x:c r="AN34" s="3" t="n">
+        <x:v>53450</x:v>
+      </x:c>
+      <x:c r="AO34" s="3" t="n">
+        <x:v>44089</x:v>
+      </x:c>
+      <x:c r="AP34" s="3" t="n">
+        <x:v>57565</x:v>
+      </x:c>
+      <x:c r="AQ34" s="3" t="n">
+        <x:v>49020</x:v>
+      </x:c>
+      <x:c r="AR34" s="3" t="n">
+        <x:v>50686</x:v>
+      </x:c>
+      <x:c r="AS34" s="3" t="n">
+        <x:v>41623</x:v>
+      </x:c>
+      <x:c r="AT34" s="3" t="n">
+        <x:v>55413</x:v>
+      </x:c>
+      <x:c r="AU34" s="3" t="n">
+        <x:v>44492</x:v>
+      </x:c>
+      <x:c r="AV34" s="3" t="n">
+        <x:v>46681</x:v>
+      </x:c>
+      <x:c r="AW34" s="3" t="n">
+        <x:v>37552</x:v>
+      </x:c>
+      <x:c r="AX34" s="3" t="n">
+        <x:v>48188</x:v>
+      </x:c>
+      <x:c r="AY34" s="3" t="n">
+        <x:v>46180</x:v>
+      </x:c>
+      <x:c r="AZ34" s="3" t="n">
+        <x:v>48266</x:v>
+      </x:c>
+      <x:c r="BA34" s="3" t="n">
+        <x:v>38365</x:v>
+      </x:c>
+      <x:c r="BB34" s="3" t="n">
+        <x:v>49883</x:v>
+      </x:c>
+      <x:c r="BC34" s="3" t="n">
+        <x:v>41151</x:v>
+      </x:c>
+      <x:c r="BD34" s="3" t="n">
+        <x:v>42533</x:v>
+      </x:c>
+      <x:c r="BE34" s="3" t="n">
+        <x:v>37189</x:v>
+      </x:c>
+      <x:c r="BF34" s="3" t="n">
+        <x:v>45388</x:v>
+      </x:c>
+      <x:c r="BG34" s="3" t="n">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="BH34" s="3" t="n">
+        <x:v>43738</x:v>
+      </x:c>
+      <x:c r="BI34" s="3" t="n">
+        <x:v>37100</x:v>
+      </x:c>
+      <x:c r="BJ34" s="3" t="n">
+        <x:v>50593</x:v>
+      </x:c>
+      <x:c r="BK34" s="3" t="n">
+        <x:v>50783</x:v>
+      </x:c>
+      <x:c r="BL34" s="3" t="n">
+        <x:v>48631</x:v>
+      </x:c>
+      <x:c r="BM34" s="3" t="n">
+        <x:v>41235</x:v>
+      </x:c>
+      <x:c r="BN34" s="3" t="n">
+        <x:v>55530</x:v>
+      </x:c>
+      <x:c r="BO34" s="3" t="n">
+        <x:v>50918</x:v>
+      </x:c>
+      <x:c r="BP34" s="3" t="n">
+        <x:v>49894</x:v>
+      </x:c>
+      <x:c r="BQ34" s="3" t="n">
+        <x:v>40807</x:v>
+      </x:c>
+      <x:c r="BR34" s="3" t="n">
+        <x:v>55153</x:v>
+      </x:c>
+      <x:c r="BS34" s="3" t="n">
+        <x:v>52314</x:v>
+      </x:c>
+      <x:c r="BT34" s="3" t="n">
+        <x:v>51666</x:v>
+      </x:c>
+      <x:c r="BU34" s="3" t="n">
+        <x:v>44105</x:v>
+      </x:c>
+      <x:c r="BV34" s="3" t="n">
+        <x:v>59999</x:v>
+      </x:c>
+      <x:c r="BW34" s="3" t="n">
+        <x:v>58114</x:v>
+      </x:c>
+      <x:c r="BX34" s="3" t="n">
+        <x:v>58067</x:v>
+      </x:c>
+      <x:c r="BY34" s="3" t="n">
+        <x:v>48459</x:v>
+      </x:c>
+      <x:c r="BZ34" s="3" t="n">
+        <x:v>62551</x:v>
+      </x:c>
+      <x:c r="CA34" s="3" t="n">
+        <x:v>60748</x:v>
+      </x:c>
+      <x:c r="CB34" s="3" t="n">
+        <x:v>58404</x:v>
+      </x:c>
+      <x:c r="CC34" s="3" t="n">
+        <x:v>48482</x:v>
+      </x:c>
+      <x:c r="CD34" s="3" t="n">
+        <x:v>64633</x:v>
+      </x:c>
+      <x:c r="CE34" s="3" t="n">
+        <x:v>66356</x:v>
+      </x:c>
+      <x:c r="CF34" s="3" t="n">
+        <x:v>65551</x:v>
+      </x:c>
+      <x:c r="CG34" s="3" t="n">
+        <x:v>55686</x:v>
+      </x:c>
+      <x:c r="CH34" s="3" t="n">
+        <x:v>70159</x:v>
+      </x:c>
+      <x:c r="CI34" s="3" t="n">
+        <x:v>68351</x:v>
+      </x:c>
+      <x:c r="CJ34" s="3" t="n">
+        <x:v>67084</x:v>
+      </x:c>
+      <x:c r="CK34" s="3" t="n">
+        <x:v>57590</x:v>
+      </x:c>
+      <x:c r="CL34" s="3" t="n">
+        <x:v>70235</x:v>
+      </x:c>
+      <x:c r="CM34" s="3" t="n">
+        <x:v>64189</x:v>
+      </x:c>
+      <x:c r="CN34" s="3" t="n">
+        <x:v>64980</x:v>
+      </x:c>
+      <x:c r="CO34" s="3" t="n">
+        <x:v>55722</x:v>
+      </x:c>
+      <x:c r="CP34" s="3" t="n">
+        <x:v>65586</x:v>
+      </x:c>
+      <x:c r="CQ34" s="3" t="n">
+        <x:v>62089</x:v>
+      </x:c>
+      <x:c r="CR34" s="3" t="n">
+        <x:v>62220</x:v>
+      </x:c>
+      <x:c r="CS34" s="3" t="n">
+        <x:v>53513</x:v>
+      </x:c>
+      <x:c r="CT34" s="3" t="n">
+        <x:v>63646</x:v>
+      </x:c>
+      <x:c r="CU34" s="3" t="n">
+        <x:v>61904</x:v>
+      </x:c>
+      <x:c r="CV34" s="3" t="n">
+        <x:v>64950</x:v>
+      </x:c>
+      <x:c r="CW34" s="3" t="n">
+        <x:v>57370</x:v>
+      </x:c>
+      <x:c r="CX34" s="3" t="n">
+        <x:v>69194</x:v>
+      </x:c>
+      <x:c r="CY34" s="3" t="n">
+        <x:v>62120</x:v>
+      </x:c>
+      <x:c r="CZ34" s="3" t="n">
+        <x:v>64466</x:v>
+      </x:c>
+      <x:c r="DA34" s="3" t="n">
+        <x:v>57046</x:v>
+      </x:c>
+      <x:c r="DB34" s="3" t="n">
+        <x:v>72287</x:v>
+      </x:c>
+      <x:c r="DC34" s="3" t="n">
+        <x:v>62508</x:v>
+      </x:c>
+      <x:c r="DD34" s="3" t="n">
+        <x:v>66008</x:v>
+      </x:c>
+      <x:c r="DE34" s="3" t="n">
+        <x:v>59507</x:v>
+      </x:c>
+      <x:c r="DF34" s="3" t="n">
+        <x:v>76888</x:v>
+      </x:c>
+      <x:c r="DG34" s="3" t="n">
+        <x:v>66658</x:v>
+      </x:c>
+      <x:c r="DH34" s="3" t="n">
+        <x:v>68761</x:v>
+      </x:c>
+      <x:c r="DI34" s="3" t="n">
+        <x:v>61033</x:v>
+      </x:c>
+      <x:c r="DJ34" s="3" t="n">
+        <x:v>78195</x:v>
+      </x:c>
+      <x:c r="DK34" s="3" t="n">
+        <x:v>66033</x:v>
+      </x:c>
+      <x:c r="DL34" s="3" t="n">
+        <x:v>70841</x:v>
+      </x:c>
+      <x:c r="DM34" s="3" t="n">
+        <x:v>60022</x:v>
+      </x:c>
+      <x:c r="DN34" s="3" t="n">
+        <x:v>77658</x:v>
+      </x:c>
+      <x:c r="DO34" s="3" t="n">
+        <x:v>67204</x:v>
+      </x:c>
+      <x:c r="DP34" s="3" t="n">
+        <x:v>70727</x:v>
+      </x:c>
+      <x:c r="DQ34" s="3" t="n">
+        <x:v>59888</x:v>
+      </x:c>
+      <x:c r="DR34" s="3" t="n">
+        <x:v>76149</x:v>
+      </x:c>
+      <x:c r="DS34" s="3" t="n">
+        <x:v>65437</x:v>
+      </x:c>
+      <x:c r="DT34" s="3" t="n">
+        <x:v>73163</x:v>
+      </x:c>
+      <x:c r="DU34" s="3" t="n">
+        <x:v>63767</x:v>
+      </x:c>
+      <x:c r="DV34" s="3" t="n">
+        <x:v>80449</x:v>
+      </x:c>
+      <x:c r="DW34" s="3" t="n">
+        <x:v>72242</x:v>
+      </x:c>
+      <x:c r="DX34" s="3" t="n">
+        <x:v>76954</x:v>
+      </x:c>
+      <x:c r="DY34" s="3" t="n">
+        <x:v>65430</x:v>
+      </x:c>
+      <x:c r="DZ34" s="3" t="n">
+        <x:v>82197</x:v>
+      </x:c>
+      <x:c r="EA34" s="3" t="n">
+        <x:v>69888</x:v>
+      </x:c>
+      <x:c r="EB34" s="3" t="n">
+        <x:v>73739</x:v>
+      </x:c>
+      <x:c r="EC34" s="3" t="n">
+        <x:v>63030</x:v>
+      </x:c>
+      <x:c r="ED34" s="3" t="n">
+        <x:v>78529</x:v>
+      </x:c>
+      <x:c r="EE34" s="3" t="n">
+        <x:v>68654</x:v>
+      </x:c>
+      <x:c r="EF34" s="3" t="n">
+        <x:v>72385</x:v>
+      </x:c>
+      <x:c r="EG34" s="3" t="n">
+        <x:v>65488</x:v>
+      </x:c>
+      <x:c r="EH34" s="3" t="n">
+        <x:v>83196</x:v>
+      </x:c>
+      <x:c r="EI34" s="3" t="n">
+        <x:v>69767</x:v>
+      </x:c>
+      <x:c r="EJ34" s="3" t="n">
+        <x:v>75390</x:v>
+      </x:c>
+      <x:c r="EK34" s="3" t="n">
+        <x:v>66365</x:v>
+      </x:c>
+      <x:c r="EL34" s="3" t="n">
+        <x:v>91769</x:v>
+      </x:c>
+      <x:c r="EM34" s="3" t="n">
+        <x:v>73988</x:v>
+      </x:c>
+      <x:c r="EN34" s="3" t="n">
+        <x:v>82114</x:v>
+      </x:c>
+      <x:c r="EO34" s="3" t="n">
+        <x:v>68732</x:v>
+      </x:c>
+      <x:c r="EP34" s="3" t="n">
+        <x:v>95263</x:v>
+      </x:c>
+      <x:c r="EQ34" s="3" t="n">
+        <x:v>76486</x:v>
+      </x:c>
+      <x:c r="ER34" s="3" t="n">
+        <x:v>87380</x:v>
+      </x:c>
+      <x:c r="ES34" s="3" t="n">
+        <x:v>70490</x:v>
+      </x:c>
+      <x:c r="ET34" s="3" t="n">
+        <x:v>91793</x:v>
+      </x:c>
+      <x:c r="EU34" s="3" t="n">
+        <x:v>83826</x:v>
+      </x:c>
+      <x:c r="EV34" s="3" t="n">
+        <x:v>82747</x:v>
+      </x:c>
+      <x:c r="EW34" s="3" t="n">
+        <x:v>72203</x:v>
+      </x:c>
+      <x:c r="EX34" s="3" t="n">
+        <x:v>87567</x:v>
+      </x:c>
+      <x:c r="EY34" s="3" t="n">
+        <x:v>84214</x:v>
+      </x:c>
+      <x:c r="EZ34" s="3" t="n">
+        <x:v>87606</x:v>
+      </x:c>
+      <x:c r="FA34" s="3" t="n">
+        <x:v>77671</x:v>
+      </x:c>
+      <x:c r="FB34" s="3" t="n">
+        <x:v>98089</x:v>
+      </x:c>
+      <x:c r="FC34" s="3" t="n">
+        <x:v>83823</x:v>
+      </x:c>
+      <x:c r="FD34" s="3" t="n">
+        <x:v>90449</x:v>
+      </x:c>
+      <x:c r="FE34" s="3" t="n">
+        <x:v>65255</x:v>
+      </x:c>
+      <x:c r="FF34" s="3" t="n">
+        <x:v>90666</x:v>
+      </x:c>
+      <x:c r="FG34" s="3" t="n">
+        <x:v>95723</x:v>
+      </x:c>
+      <x:c r="FH34" s="3" t="n">
+        <x:v>98692</x:v>
+      </x:c>
+      <x:c r="FI34" s="3" t="n">
+        <x:v>85541</x:v>
+      </x:c>
+      <x:c r="FJ34" s="3" t="n">
+        <x:v>98508</x:v>
+      </x:c>
+      <x:c r="FK34" s="3" t="n">
+        <x:v>106118</x:v>
+      </x:c>
+      <x:c r="FL34" s="3" t="n">
+        <x:v>119959</x:v>
+      </x:c>
+      <x:c r="FM34" s="3" t="n">
+        <x:v>100865</x:v>
+      </x:c>
+      <x:c r="FN34" s="3" t="n">
+        <x:v>115366</x:v>
+      </x:c>
+      <x:c r="FO34" s="3" t="n">
+        <x:v>110611</x:v>
+      </x:c>
+      <x:c r="FP34" s="3" t="n">
+        <x:v>114815</x:v>
+      </x:c>
+      <x:c r="FQ34" s="3" t="n">
+        <x:v>103500</x:v>
+      </x:c>
+      <x:c r="FR34" s="3" t="n">
+        <x:v>124604</x:v>
+      </x:c>
+      <x:c r="FS34" s="3" t="n">
+        <x:v>120990</x:v>
+      </x:c>
+      <x:c r="FT34" s="3" t="n">
+        <x:v>118442</x:v>
+      </x:c>
+      <x:c r="FU34" s="3" t="n">
+        <x:v>109963</x:v>
+      </x:c>
+      <x:c r="FV34" s="3" t="n">
+        <x:v>125783</x:v>
+      </x:c>
+      <x:c r="FW34" s="3" t="n">
+        <x:v>114004</x:v>
+      </x:c>
+      <x:c r="FX34" s="3" t="n">
+        <x:v>128165</x:v>
+      </x:c>
+      <x:c r="FY34" s="3" t="n">
+        <x:v>111127</x:v>
+      </x:c>
+      <x:c r="FZ34" s="3" t="n">
+        <x:v>127968</x:v>
+      </x:c>
+      <x:c r="GA34" s="3" t="n">
+        <x:v>114633</x:v>
+      </x:c>
+      <x:c r="GB34" s="3" t="n">
+        <x:v>127601</x:v>
+      </x:c>
+      <x:c r="GC34" s="3" t="n">
+        <x:v>110002</x:v>
+      </x:c>
+      <x:c r="GD34" s="3" t="n">
+        <x:v>132170</x:v>
+      </x:c>
+      <x:c r="GE34" s="3" t="n">
+        <x:v>115594</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:187">
+      <x:c r="B35" s="2" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C35" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D35" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E35" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F35" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G35" s="3" t="n">
+        <x:v>18108</x:v>
+      </x:c>
+      <x:c r="H35" s="3" t="n">
+        <x:v>18674</x:v>
+      </x:c>
+      <x:c r="I35" s="3" t="n">
+        <x:v>14748</x:v>
+      </x:c>
+      <x:c r="J35" s="3" t="n">
+        <x:v>18394</x:v>
+      </x:c>
+      <x:c r="K35" s="3" t="n">
+        <x:v>20136</x:v>
+      </x:c>
+      <x:c r="L35" s="3" t="n">
+        <x:v>20750</x:v>
+      </x:c>
+      <x:c r="M35" s="3" t="n">
+        <x:v>16390</x:v>
+      </x:c>
+      <x:c r="N35" s="3" t="n">
+        <x:v>20416</x:v>
+      </x:c>
+      <x:c r="O35" s="3" t="n">
+        <x:v>21664</x:v>
+      </x:c>
+      <x:c r="P35" s="3" t="n">
+        <x:v>22333</x:v>
+      </x:c>
+      <x:c r="Q35" s="3" t="n">
+        <x:v>17635</x:v>
+      </x:c>
+      <x:c r="R35" s="3" t="n">
+        <x:v>21982</x:v>
+      </x:c>
+      <x:c r="S35" s="3" t="n">
+        <x:v>23781</x:v>
+      </x:c>
+      <x:c r="T35" s="3" t="n">
+        <x:v>24499</x:v>
+      </x:c>
+      <x:c r="U35" s="3" t="n">
+        <x:v>19306</x:v>
+      </x:c>
+      <x:c r="V35" s="3" t="n">
+        <x:v>24144</x:v>
+      </x:c>
+      <x:c r="W35" s="3" t="n">
+        <x:v>26171</x:v>
+      </x:c>
+      <x:c r="X35" s="3" t="n">
+        <x:v>26944</x:v>
+      </x:c>
+      <x:c r="Y35" s="3" t="n">
+        <x:v>21222</x:v>
+      </x:c>
+      <x:c r="Z35" s="3" t="n">
+        <x:v>26551</x:v>
+      </x:c>
+      <x:c r="AA35" s="3" t="n">
+        <x:v>26559</x:v>
+      </x:c>
+      <x:c r="AB35" s="3" t="n">
+        <x:v>27341</x:v>
+      </x:c>
+      <x:c r="AC35" s="3" t="n">
+        <x:v>21541</x:v>
+      </x:c>
+      <x:c r="AD35" s="3" t="n">
+        <x:v>26960</x:v>
+      </x:c>
+      <x:c r="AE35" s="3" t="n">
+        <x:v>27845</x:v>
+      </x:c>
+      <x:c r="AF35" s="3" t="n">
+        <x:v>28662</x:v>
+      </x:c>
+      <x:c r="AG35" s="3" t="n">
+        <x:v>22585</x:v>
+      </x:c>
+      <x:c r="AH35" s="3" t="n">
+        <x:v>28261</x:v>
+      </x:c>
+      <x:c r="AI35" s="3" t="n">
+        <x:v>28315</x:v>
+      </x:c>
+      <x:c r="AJ35" s="3" t="n">
+        <x:v>29142</x:v>
+      </x:c>
+      <x:c r="AK35" s="3" t="n">
+        <x:v>22981</x:v>
+      </x:c>
+      <x:c r="AL35" s="3" t="n">
+        <x:v>28714</x:v>
+      </x:c>
+      <x:c r="AM35" s="3" t="n">
+        <x:v>28813</x:v>
+      </x:c>
+      <x:c r="AN35" s="3" t="n">
+        <x:v>29672</x:v>
+      </x:c>
+      <x:c r="AO35" s="3" t="n">
+        <x:v>23398</x:v>
+      </x:c>
+      <x:c r="AP35" s="3" t="n">
+        <x:v>29221</x:v>
+      </x:c>
+      <x:c r="AQ35" s="3" t="n">
+        <x:v>28809</x:v>
+      </x:c>
+      <x:c r="AR35" s="3" t="n">
+        <x:v>29666</x:v>
+      </x:c>
+      <x:c r="AS35" s="3" t="n">
+        <x:v>23367</x:v>
+      </x:c>
+      <x:c r="AT35" s="3" t="n">
+        <x:v>29243</x:v>
+      </x:c>
+      <x:c r="AU35" s="3" t="n">
+        <x:v>28103</x:v>
+      </x:c>
+      <x:c r="AV35" s="3" t="n">
+        <x:v>28943</x:v>
+      </x:c>
+      <x:c r="AW35" s="3" t="n">
+        <x:v>22773</x:v>
+      </x:c>
+      <x:c r="AX35" s="3" t="n">
+        <x:v>28562</x:v>
+      </x:c>
+      <x:c r="AY35" s="3" t="n">
+        <x:v>28320</x:v>
+      </x:c>
+      <x:c r="AZ35" s="3" t="n">
+        <x:v>29148</x:v>
+      </x:c>
+      <x:c r="BA35" s="3" t="n">
+        <x:v>22910</x:v>
+      </x:c>
+      <x:c r="BB35" s="3" t="n">
+        <x:v>28788</x:v>
+      </x:c>
+      <x:c r="BC35" s="3" t="n">
+        <x:v>27055</x:v>
+      </x:c>
+      <x:c r="BD35" s="3" t="n">
+        <x:v>29309</x:v>
+      </x:c>
+      <x:c r="BE35" s="3" t="n">
+        <x:v>24792</x:v>
+      </x:c>
+      <x:c r="BF35" s="3" t="n">
+        <x:v>28126</x:v>
+      </x:c>
+      <x:c r="BG35" s="3" t="n">
+        <x:v>30682</x:v>
+      </x:c>
+      <x:c r="BH35" s="3" t="n">
+        <x:v>31355</x:v>
+      </x:c>
+      <x:c r="BI35" s="3" t="n">
+        <x:v>25029</x:v>
+      </x:c>
+      <x:c r="BJ35" s="3" t="n">
+        <x:v>31088</x:v>
+      </x:c>
+      <x:c r="BK35" s="3" t="n">
+        <x:v>34881</x:v>
+      </x:c>
+      <x:c r="BL35" s="3" t="n">
+        <x:v>35558</x:v>
+      </x:c>
+      <x:c r="BM35" s="3" t="n">
+        <x:v>28160</x:v>
+      </x:c>
+      <x:c r="BN35" s="3" t="n">
         <x:v>34851</x:v>
       </x:c>
-      <x:c r="Z34" s="3" t="n">
-[...480 lines deleted...]
-        <x:v>126900</x:v>
+      <x:c r="BO35" s="3" t="n">
+        <x:v>34679</x:v>
+      </x:c>
+      <x:c r="BP35" s="3" t="n">
+        <x:v>35493</x:v>
+      </x:c>
+      <x:c r="BQ35" s="3" t="n">
+        <x:v>28664</x:v>
+      </x:c>
+      <x:c r="BR35" s="3" t="n">
+        <x:v>35276</x:v>
+      </x:c>
+      <x:c r="BS35" s="3" t="n">
+        <x:v>33804</x:v>
+      </x:c>
+      <x:c r="BT35" s="3" t="n">
+        <x:v>36023</x:v>
+      </x:c>
+      <x:c r="BU35" s="3" t="n">
+        <x:v>30601</x:v>
+      </x:c>
+      <x:c r="BV35" s="3" t="n">
+        <x:v>37722</x:v>
+      </x:c>
+      <x:c r="BW35" s="3" t="n">
+        <x:v>36611</x:v>
+      </x:c>
+      <x:c r="BX35" s="3" t="n">
+        <x:v>38232</x:v>
+      </x:c>
+      <x:c r="BY35" s="3" t="n">
+        <x:v>33204</x:v>
+      </x:c>
+      <x:c r="BZ35" s="3" t="n">
+        <x:v>38037</x:v>
+      </x:c>
+      <x:c r="CA35" s="3" t="n">
+        <x:v>38290</x:v>
+      </x:c>
+      <x:c r="CB35" s="3" t="n">
+        <x:v>37855</x:v>
+      </x:c>
+      <x:c r="CC35" s="3" t="n">
+        <x:v>32789</x:v>
+      </x:c>
+      <x:c r="CD35" s="3" t="n">
+        <x:v>38066</x:v>
+      </x:c>
+      <x:c r="CE35" s="3" t="n">
+        <x:v>40099</x:v>
+      </x:c>
+      <x:c r="CF35" s="3" t="n">
+        <x:v>41857</x:v>
+      </x:c>
+      <x:c r="CG35" s="3" t="n">
+        <x:v>36352</x:v>
+      </x:c>
+      <x:c r="CH35" s="3" t="n">
+        <x:v>43021</x:v>
+      </x:c>
+      <x:c r="CI35" s="3" t="n">
+        <x:v>42953</x:v>
+      </x:c>
+      <x:c r="CJ35" s="3" t="n">
+        <x:v>44481</x:v>
+      </x:c>
+      <x:c r="CK35" s="3" t="n">
+        <x:v>39370</x:v>
+      </x:c>
+      <x:c r="CL35" s="3" t="n">
+        <x:v>46081</x:v>
+      </x:c>
+      <x:c r="CM35" s="3" t="n">
+        <x:v>40025</x:v>
+      </x:c>
+      <x:c r="CN35" s="3" t="n">
+        <x:v>42540</x:v>
+      </x:c>
+      <x:c r="CO35" s="3" t="n">
+        <x:v>37969</x:v>
+      </x:c>
+      <x:c r="CP35" s="3" t="n">
+        <x:v>43353</x:v>
+      </x:c>
+      <x:c r="CQ35" s="3" t="n">
+        <x:v>34458</x:v>
+      </x:c>
+      <x:c r="CR35" s="3" t="n">
+        <x:v>35244</x:v>
+      </x:c>
+      <x:c r="CS35" s="3" t="n">
+        <x:v>31271</x:v>
+      </x:c>
+      <x:c r="CT35" s="3" t="n">
+        <x:v>36404</x:v>
+      </x:c>
+      <x:c r="CU35" s="3" t="n">
+        <x:v>34478</x:v>
+      </x:c>
+      <x:c r="CV35" s="3" t="n">
+        <x:v>36805</x:v>
+      </x:c>
+      <x:c r="CW35" s="3" t="n">
+        <x:v>32073</x:v>
+      </x:c>
+      <x:c r="CX35" s="3" t="n">
+        <x:v>37316</x:v>
+      </x:c>
+      <x:c r="CY35" s="3" t="n">
+        <x:v>33029</x:v>
+      </x:c>
+      <x:c r="CZ35" s="3" t="n">
+        <x:v>36079</x:v>
+      </x:c>
+      <x:c r="DA35" s="3" t="n">
+        <x:v>31235</x:v>
+      </x:c>
+      <x:c r="DB35" s="3" t="n">
+        <x:v>35937</x:v>
+      </x:c>
+      <x:c r="DC35" s="3" t="n">
+        <x:v>33479</x:v>
+      </x:c>
+      <x:c r="DD35" s="3" t="n">
+        <x:v>34043</x:v>
+      </x:c>
+      <x:c r="DE35" s="3" t="n">
+        <x:v>31074</x:v>
+      </x:c>
+      <x:c r="DF35" s="3" t="n">
+        <x:v>35702</x:v>
+      </x:c>
+      <x:c r="DG35" s="3" t="n">
+        <x:v>34784</x:v>
+      </x:c>
+      <x:c r="DH35" s="3" t="n">
+        <x:v>35876</x:v>
+      </x:c>
+      <x:c r="DI35" s="3" t="n">
+        <x:v>31201</x:v>
+      </x:c>
+      <x:c r="DJ35" s="3" t="n">
+        <x:v>36886</x:v>
+      </x:c>
+      <x:c r="DK35" s="3" t="n">
+        <x:v>31463</x:v>
+      </x:c>
+      <x:c r="DL35" s="3" t="n">
+        <x:v>33952</x:v>
+      </x:c>
+      <x:c r="DM35" s="3" t="n">
+        <x:v>31132</x:v>
+      </x:c>
+      <x:c r="DN35" s="3" t="n">
+        <x:v>37058</x:v>
+      </x:c>
+      <x:c r="DO35" s="3" t="n">
+        <x:v>34713</x:v>
+      </x:c>
+      <x:c r="DP35" s="3" t="n">
+        <x:v>35770</x:v>
+      </x:c>
+      <x:c r="DQ35" s="3" t="n">
+        <x:v>31419</x:v>
+      </x:c>
+      <x:c r="DR35" s="3" t="n">
+        <x:v>36960</x:v>
+      </x:c>
+      <x:c r="DS35" s="3" t="n">
+        <x:v>35270</x:v>
+      </x:c>
+      <x:c r="DT35" s="3" t="n">
+        <x:v>38203</x:v>
+      </x:c>
+      <x:c r="DU35" s="3" t="n">
+        <x:v>33535</x:v>
+      </x:c>
+      <x:c r="DV35" s="3" t="n">
+        <x:v>41267</x:v>
+      </x:c>
+      <x:c r="DW35" s="3" t="n">
+        <x:v>37996</x:v>
+      </x:c>
+      <x:c r="DX35" s="3" t="n">
+        <x:v>38541</x:v>
+      </x:c>
+      <x:c r="DY35" s="3" t="n">
+        <x:v>33193</x:v>
+      </x:c>
+      <x:c r="DZ35" s="3" t="n">
+        <x:v>37749</x:v>
+      </x:c>
+      <x:c r="EA35" s="3" t="n">
+        <x:v>36569</x:v>
+      </x:c>
+      <x:c r="EB35" s="3" t="n">
+        <x:v>36681</x:v>
+      </x:c>
+      <x:c r="EC35" s="3" t="n">
+        <x:v>32392</x:v>
+      </x:c>
+      <x:c r="ED35" s="3" t="n">
+        <x:v>38008</x:v>
+      </x:c>
+      <x:c r="EE35" s="3" t="n">
+        <x:v>38118</x:v>
+      </x:c>
+      <x:c r="EF35" s="3" t="n">
+        <x:v>38227</x:v>
+      </x:c>
+      <x:c r="EG35" s="3" t="n">
+        <x:v>36587</x:v>
+      </x:c>
+      <x:c r="EH35" s="3" t="n">
+        <x:v>43972</x:v>
+      </x:c>
+      <x:c r="EI35" s="3" t="n">
+        <x:v>40775</x:v>
+      </x:c>
+      <x:c r="EJ35" s="3" t="n">
+        <x:v>43648</x:v>
+      </x:c>
+      <x:c r="EK35" s="3" t="n">
+        <x:v>38841</x:v>
+      </x:c>
+      <x:c r="EL35" s="3" t="n">
+        <x:v>51651</x:v>
+      </x:c>
+      <x:c r="EM35" s="3" t="n">
+        <x:v>37539</x:v>
+      </x:c>
+      <x:c r="EN35" s="3" t="n">
+        <x:v>40471</x:v>
+      </x:c>
+      <x:c r="EO35" s="3" t="n">
+        <x:v>35918</x:v>
+      </x:c>
+      <x:c r="EP35" s="3" t="n">
+        <x:v>48489</x:v>
+      </x:c>
+      <x:c r="EQ35" s="3" t="n">
+        <x:v>40944</x:v>
+      </x:c>
+      <x:c r="ER35" s="3" t="n">
+        <x:v>43460</x:v>
+      </x:c>
+      <x:c r="ES35" s="3" t="n">
+        <x:v>35057</x:v>
+      </x:c>
+      <x:c r="ET35" s="3" t="n">
+        <x:v>42952</x:v>
+      </x:c>
+      <x:c r="EU35" s="3" t="n">
+        <x:v>40781</x:v>
+      </x:c>
+      <x:c r="EV35" s="3" t="n">
+        <x:v>39477</x:v>
+      </x:c>
+      <x:c r="EW35" s="3" t="n">
+        <x:v>35508</x:v>
+      </x:c>
+      <x:c r="EX35" s="3" t="n">
+        <x:v>38523</x:v>
+      </x:c>
+      <x:c r="EY35" s="3" t="n">
+        <x:v>43210</x:v>
+      </x:c>
+      <x:c r="EZ35" s="3" t="n">
+        <x:v>42674</x:v>
+      </x:c>
+      <x:c r="FA35" s="3" t="n">
+        <x:v>37706</x:v>
+      </x:c>
+      <x:c r="FB35" s="3" t="n">
+        <x:v>47714</x:v>
+      </x:c>
+      <x:c r="FC35" s="3" t="n">
+        <x:v>41551</x:v>
+      </x:c>
+      <x:c r="FD35" s="3" t="n">
+        <x:v>39783</x:v>
+      </x:c>
+      <x:c r="FE35" s="3" t="n">
+        <x:v>24512</x:v>
+      </x:c>
+      <x:c r="FF35" s="3" t="n">
+        <x:v>44675</x:v>
+      </x:c>
+      <x:c r="FG35" s="3" t="n">
+        <x:v>42392</x:v>
+      </x:c>
+      <x:c r="FH35" s="3" t="n">
+        <x:v>39741</x:v>
+      </x:c>
+      <x:c r="FI35" s="3" t="n">
+        <x:v>35352</x:v>
+      </x:c>
+      <x:c r="FJ35" s="3" t="n">
+        <x:v>43382</x:v>
+      </x:c>
+      <x:c r="FK35" s="3" t="n">
+        <x:v>46122</x:v>
+      </x:c>
+      <x:c r="FL35" s="3" t="n">
+        <x:v>45687</x:v>
+      </x:c>
+      <x:c r="FM35" s="3" t="n">
+        <x:v>39745</x:v>
+      </x:c>
+      <x:c r="FN35" s="3" t="n">
+        <x:v>50834</x:v>
+      </x:c>
+      <x:c r="FO35" s="3" t="n">
+        <x:v>44571</x:v>
+      </x:c>
+      <x:c r="FP35" s="3" t="n">
+        <x:v>44352</x:v>
+      </x:c>
+      <x:c r="FQ35" s="3" t="n">
+        <x:v>40665</x:v>
+      </x:c>
+      <x:c r="FR35" s="3" t="n">
+        <x:v>51984</x:v>
+      </x:c>
+      <x:c r="FS35" s="3" t="n">
+        <x:v>46525</x:v>
+      </x:c>
+      <x:c r="FT35" s="3" t="n">
+        <x:v>46173</x:v>
+      </x:c>
+      <x:c r="FU35" s="3" t="n">
+        <x:v>39581</x:v>
+      </x:c>
+      <x:c r="FV35" s="3" t="n">
+        <x:v>52232</x:v>
+      </x:c>
+      <x:c r="FW35" s="3" t="n">
+        <x:v>42539</x:v>
+      </x:c>
+      <x:c r="FX35" s="3" t="n">
+        <x:v>49214</x:v>
+      </x:c>
+      <x:c r="FY35" s="3" t="n">
+        <x:v>37674</x:v>
+      </x:c>
+      <x:c r="FZ35" s="3" t="n">
+        <x:v>53019</x:v>
+      </x:c>
+      <x:c r="GA35" s="3" t="n">
+        <x:v>41453</x:v>
+      </x:c>
+      <x:c r="GB35" s="3" t="n">
+        <x:v>50207</x:v>
+      </x:c>
+      <x:c r="GC35" s="3" t="n">
+        <x:v>33520</x:v>
+      </x:c>
+      <x:c r="GD35" s="3" t="n">
+        <x:v>54816</x:v>
+      </x:c>
+      <x:c r="GE35" s="3" t="n">
+        <x:v>41797</x:v>
       </x:c>
     </x:row>
-    <x:row r="35" spans="1:186">
-[...93 lines deleted...]
-      <x:c r="AG35" s="3" t="n">
+    <x:row r="36" spans="1:187">
+      <x:c r="B36" s="2" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D36" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E36" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F36" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G36" s="3" t="n">
+        <x:v>7698</x:v>
+      </x:c>
+      <x:c r="H36" s="3" t="n">
+        <x:v>7091</x:v>
+      </x:c>
+      <x:c r="I36" s="3" t="n">
+        <x:v>6440</x:v>
+      </x:c>
+      <x:c r="J36" s="3" t="n">
+        <x:v>8200</x:v>
+      </x:c>
+      <x:c r="K36" s="3" t="n">
+        <x:v>9121</x:v>
+      </x:c>
+      <x:c r="L36" s="3" t="n">
+        <x:v>8925</x:v>
+      </x:c>
+      <x:c r="M36" s="3" t="n">
+        <x:v>8189</x:v>
+      </x:c>
+      <x:c r="N36" s="3" t="n">
+        <x:v>11510</x:v>
+      </x:c>
+      <x:c r="O36" s="3" t="n">
+        <x:v>10516</x:v>
+      </x:c>
+      <x:c r="P36" s="3" t="n">
+        <x:v>10957</x:v>
+      </x:c>
+      <x:c r="Q36" s="3" t="n">
+        <x:v>9579</x:v>
+      </x:c>
+      <x:c r="R36" s="3" t="n">
+        <x:v>13366</x:v>
+      </x:c>
+      <x:c r="S36" s="3" t="n">
+        <x:v>12115</x:v>
+      </x:c>
+      <x:c r="T36" s="3" t="n">
+        <x:v>11466</x:v>
+      </x:c>
+      <x:c r="U36" s="3" t="n">
+        <x:v>10080</x:v>
+      </x:c>
+      <x:c r="V36" s="3" t="n">
+        <x:v>14401</x:v>
+      </x:c>
+      <x:c r="W36" s="3" t="n">
+        <x:v>14490</x:v>
+      </x:c>
+      <x:c r="X36" s="3" t="n">
+        <x:v>14925</x:v>
+      </x:c>
+      <x:c r="Y36" s="3" t="n">
+        <x:v>13372</x:v>
+      </x:c>
+      <x:c r="Z36" s="3" t="n">
+        <x:v>18430</x:v>
+      </x:c>
+      <x:c r="AA36" s="3" t="n">
+        <x:v>15116</x:v>
+      </x:c>
+      <x:c r="AB36" s="3" t="n">
+        <x:v>15376</x:v>
+      </x:c>
+      <x:c r="AC36" s="3" t="n">
+        <x:v>13985</x:v>
+      </x:c>
+      <x:c r="AD36" s="3" t="n">
+        <x:v>19728</x:v>
+      </x:c>
+      <x:c r="AE36" s="3" t="n">
+        <x:v>15826</x:v>
+      </x:c>
+      <x:c r="AF36" s="3" t="n">
+        <x:v>17383</x:v>
+      </x:c>
+      <x:c r="AG36" s="3" t="n">
+        <x:v>15298</x:v>
+      </x:c>
+      <x:c r="AH36" s="3" t="n">
+        <x:v>20881</x:v>
+      </x:c>
+      <x:c r="AI36" s="3" t="n">
+        <x:v>17572</x:v>
+      </x:c>
+      <x:c r="AJ36" s="3" t="n">
+        <x:v>18490</x:v>
+      </x:c>
+      <x:c r="AK36" s="3" t="n">
+        <x:v>15747</x:v>
+      </x:c>
+      <x:c r="AL36" s="3" t="n">
+        <x:v>22951</x:v>
+      </x:c>
+      <x:c r="AM36" s="3" t="n">
+        <x:v>19419</x:v>
+      </x:c>
+      <x:c r="AN36" s="3" t="n">
+        <x:v>21569</x:v>
+      </x:c>
+      <x:c r="AO36" s="3" t="n">
+        <x:v>18575</x:v>
+      </x:c>
+      <x:c r="AP36" s="3" t="n">
+        <x:v>25714</x:v>
+      </x:c>
+      <x:c r="AQ36" s="3" t="n">
+        <x:v>18700</x:v>
+      </x:c>
+      <x:c r="AR36" s="3" t="n">
+        <x:v>19078</x:v>
+      </x:c>
+      <x:c r="AS36" s="3" t="n">
+        <x:v>16248</x:v>
+      </x:c>
+      <x:c r="AT36" s="3" t="n">
+        <x:v>23480</x:v>
+      </x:c>
+      <x:c r="AU36" s="3" t="n">
+        <x:v>15787</x:v>
+      </x:c>
+      <x:c r="AV36" s="3" t="n">
+        <x:v>16810</x:v>
+      </x:c>
+      <x:c r="AW36" s="3" t="n">
+        <x:v>13822</x:v>
+      </x:c>
+      <x:c r="AX36" s="3" t="n">
+        <x:v>18473</x:v>
+      </x:c>
+      <x:c r="AY36" s="3" t="n">
+        <x:v>17130</x:v>
+      </x:c>
+      <x:c r="AZ36" s="3" t="n">
+        <x:v>18229</x:v>
+      </x:c>
+      <x:c r="BA36" s="3" t="n">
+        <x:v>14709</x:v>
+      </x:c>
+      <x:c r="BB36" s="3" t="n">
+        <x:v>20022</x:v>
+      </x:c>
+      <x:c r="BC36" s="3" t="n">
+        <x:v>14086</x:v>
+      </x:c>
+      <x:c r="BD36" s="3" t="n">
+        <x:v>13215</x:v>
+      </x:c>
+      <x:c r="BE36" s="3" t="n">
+        <x:v>12301</x:v>
+      </x:c>
+      <x:c r="BF36" s="3" t="n">
+        <x:v>17193</x:v>
+      </x:c>
+      <x:c r="BG36" s="3" t="n">
+        <x:v>15596</x:v>
+      </x:c>
+      <x:c r="BH36" s="3" t="n">
+        <x:v>12405</x:v>
+      </x:c>
+      <x:c r="BI36" s="3" t="n">
+        <x:v>11941</x:v>
+      </x:c>
+      <x:c r="BJ36" s="3" t="n">
+        <x:v>19468</x:v>
+      </x:c>
+      <x:c r="BK36" s="3" t="n">
+        <x:v>16059</x:v>
+      </x:c>
+      <x:c r="BL36" s="3" t="n">
+        <x:v>13212</x:v>
+      </x:c>
+      <x:c r="BM36" s="3" t="n">
+        <x:v>13017</x:v>
+      </x:c>
+      <x:c r="BN36" s="3" t="n">
+        <x:v>20748</x:v>
+      </x:c>
+      <x:c r="BO36" s="3" t="n">
+        <x:v>16391</x:v>
+      </x:c>
+      <x:c r="BP36" s="3" t="n">
+        <x:v>14590</x:v>
+      </x:c>
+      <x:c r="BQ36" s="3" t="n">
+        <x:v>12115</x:v>
+      </x:c>
+      <x:c r="BR36" s="3" t="n">
+        <x:v>19860</x:v>
+      </x:c>
+      <x:c r="BS36" s="3" t="n">
+        <x:v>18432</x:v>
+      </x:c>
+      <x:c r="BT36" s="3" t="n">
+        <x:v>15798</x:v>
+      </x:c>
+      <x:c r="BU36" s="3" t="n">
+        <x:v>13524</x:v>
+      </x:c>
+      <x:c r="BV36" s="3" t="n">
         <x:v>22103</x:v>
       </x:c>
-      <x:c r="AH35" s="3" t="n">
-[...456 lines deleted...]
-        <x:v>54001</x:v>
+      <x:c r="BW36" s="3" t="n">
+        <x:v>21491</x:v>
+      </x:c>
+      <x:c r="BX36" s="3" t="n">
+        <x:v>19826</x:v>
+      </x:c>
+      <x:c r="BY36" s="3" t="n">
+        <x:v>15274</x:v>
+      </x:c>
+      <x:c r="BZ36" s="3" t="n">
+        <x:v>24335</x:v>
+      </x:c>
+      <x:c r="CA36" s="3" t="n">
+        <x:v>22366</x:v>
+      </x:c>
+      <x:c r="CB36" s="3" t="n">
+        <x:v>20481</x:v>
+      </x:c>
+      <x:c r="CC36" s="3" t="n">
+        <x:v>15711</x:v>
+      </x:c>
+      <x:c r="CD36" s="3" t="n">
+        <x:v>26077</x:v>
+      </x:c>
+      <x:c r="CE36" s="3" t="n">
+        <x:v>25848</x:v>
+      </x:c>
+      <x:c r="CF36" s="3" t="n">
+        <x:v>23500</x:v>
+      </x:c>
+      <x:c r="CG36" s="3" t="n">
+        <x:v>19165</x:v>
+      </x:c>
+      <x:c r="CH36" s="3" t="n">
+        <x:v>26740</x:v>
+      </x:c>
+      <x:c r="CI36" s="3" t="n">
+        <x:v>25085</x:v>
+      </x:c>
+      <x:c r="CJ36" s="3" t="n">
+        <x:v>22598</x:v>
+      </x:c>
+      <x:c r="CK36" s="3" t="n">
+        <x:v>18248</x:v>
+      </x:c>
+      <x:c r="CL36" s="3" t="n">
+        <x:v>24039</x:v>
+      </x:c>
+      <x:c r="CM36" s="3" t="n">
+        <x:v>23794</x:v>
+      </x:c>
+      <x:c r="CN36" s="3" t="n">
+        <x:v>22366</x:v>
+      </x:c>
+      <x:c r="CO36" s="3" t="n">
+        <x:v>17784</x:v>
+      </x:c>
+      <x:c r="CP36" s="3" t="n">
+        <x:v>22159</x:v>
+      </x:c>
+      <x:c r="CQ36" s="3" t="n">
+        <x:v>26534</x:v>
+      </x:c>
+      <x:c r="CR36" s="3" t="n">
+        <x:v>25972</x:v>
+      </x:c>
+      <x:c r="CS36" s="3" t="n">
+        <x:v>21406</x:v>
+      </x:c>
+      <x:c r="CT36" s="3" t="n">
+        <x:v>26195</x:v>
+      </x:c>
+      <x:c r="CU36" s="3" t="n">
+        <x:v>26368</x:v>
+      </x:c>
+      <x:c r="CV36" s="3" t="n">
+        <x:v>27132</x:v>
+      </x:c>
+      <x:c r="CW36" s="3" t="n">
+        <x:v>24203</x:v>
+      </x:c>
+      <x:c r="CX36" s="3" t="n">
+        <x:v>30580</x:v>
+      </x:c>
+      <x:c r="CY36" s="3" t="n">
+        <x:v>27936</x:v>
+      </x:c>
+      <x:c r="CZ36" s="3" t="n">
+        <x:v>27367</x:v>
+      </x:c>
+      <x:c r="DA36" s="3" t="n">
+        <x:v>24736</x:v>
+      </x:c>
+      <x:c r="DB36" s="3" t="n">
+        <x:v>34788</x:v>
+      </x:c>
+      <x:c r="DC36" s="3" t="n">
+        <x:v>27891</x:v>
+      </x:c>
+      <x:c r="DD36" s="3" t="n">
+        <x:v>30685</x:v>
+      </x:c>
+      <x:c r="DE36" s="3" t="n">
+        <x:v>27229</x:v>
+      </x:c>
+      <x:c r="DF36" s="3" t="n">
+        <x:v>39377</x:v>
+      </x:c>
+      <x:c r="DG36" s="3" t="n">
+        <x:v>30556</x:v>
+      </x:c>
+      <x:c r="DH36" s="3" t="n">
+        <x:v>31393</x:v>
+      </x:c>
+      <x:c r="DI36" s="3" t="n">
+        <x:v>28354</x:v>
+      </x:c>
+      <x:c r="DJ36" s="3" t="n">
+        <x:v>39530</x:v>
+      </x:c>
+      <x:c r="DK36" s="3" t="n">
+        <x:v>33091</x:v>
+      </x:c>
+      <x:c r="DL36" s="3" t="n">
+        <x:v>35170</x:v>
+      </x:c>
+      <x:c r="DM36" s="3" t="n">
+        <x:v>27415</x:v>
+      </x:c>
+      <x:c r="DN36" s="3" t="n">
+        <x:v>38925</x:v>
+      </x:c>
+      <x:c r="DO36" s="3" t="n">
+        <x:v>31124</x:v>
+      </x:c>
+      <x:c r="DP36" s="3" t="n">
+        <x:v>33446</x:v>
+      </x:c>
+      <x:c r="DQ36" s="3" t="n">
+        <x:v>27164</x:v>
+      </x:c>
+      <x:c r="DR36" s="3" t="n">
+        <x:v>37600</x:v>
+      </x:c>
+      <x:c r="DS36" s="3" t="n">
+        <x:v>28846</x:v>
+      </x:c>
+      <x:c r="DT36" s="3" t="n">
+        <x:v>33479</x:v>
+      </x:c>
+      <x:c r="DU36" s="3" t="n">
+        <x:v>28856</x:v>
+      </x:c>
+      <x:c r="DV36" s="3" t="n">
+        <x:v>37746</x:v>
+      </x:c>
+      <x:c r="DW36" s="3" t="n">
+        <x:v>32868</x:v>
+      </x:c>
+      <x:c r="DX36" s="3" t="n">
+        <x:v>36842</x:v>
+      </x:c>
+      <x:c r="DY36" s="3" t="n">
+        <x:v>30789</x:v>
+      </x:c>
+      <x:c r="DZ36" s="3" t="n">
+        <x:v>42935</x:v>
+      </x:c>
+      <x:c r="EA36" s="3" t="n">
+        <x:v>31908</x:v>
+      </x:c>
+      <x:c r="EB36" s="3" t="n">
+        <x:v>35512</x:v>
+      </x:c>
+      <x:c r="EC36" s="3" t="n">
+        <x:v>29201</x:v>
+      </x:c>
+      <x:c r="ED36" s="3" t="n">
+        <x:v>39052</x:v>
+      </x:c>
+      <x:c r="EE36" s="3" t="n">
+        <x:v>29084</x:v>
+      </x:c>
+      <x:c r="EF36" s="3" t="n">
+        <x:v>32614</x:v>
+      </x:c>
+      <x:c r="EG36" s="3" t="n">
+        <x:v>27443</x:v>
+      </x:c>
+      <x:c r="EH36" s="3" t="n">
+        <x:v>37714</x:v>
+      </x:c>
+      <x:c r="EI36" s="3" t="n">
+        <x:v>27411</x:v>
+      </x:c>
+      <x:c r="EJ36" s="3" t="n">
+        <x:v>30064</x:v>
+      </x:c>
+      <x:c r="EK36" s="3" t="n">
+        <x:v>25955</x:v>
+      </x:c>
+      <x:c r="EL36" s="3" t="n">
+        <x:v>38426</x:v>
+      </x:c>
+      <x:c r="EM36" s="3" t="n">
+        <x:v>35042</x:v>
+      </x:c>
+      <x:c r="EN36" s="3" t="n">
+        <x:v>40146</x:v>
+      </x:c>
+      <x:c r="EO36" s="3" t="n">
+        <x:v>31349</x:v>
+      </x:c>
+      <x:c r="EP36" s="3" t="n">
+        <x:v>45240</x:v>
+      </x:c>
+      <x:c r="EQ36" s="3" t="n">
+        <x:v>34044</x:v>
+      </x:c>
+      <x:c r="ER36" s="3" t="n">
+        <x:v>42499</x:v>
+      </x:c>
+      <x:c r="ES36" s="3" t="n">
+        <x:v>34142</x:v>
+      </x:c>
+      <x:c r="ET36" s="3" t="n">
+        <x:v>47563</x:v>
+      </x:c>
+      <x:c r="EU36" s="3" t="n">
+        <x:v>41520</x:v>
+      </x:c>
+      <x:c r="EV36" s="3" t="n">
+        <x:v>41734</x:v>
+      </x:c>
+      <x:c r="EW36" s="3" t="n">
+        <x:v>35200</x:v>
+      </x:c>
+      <x:c r="EX36" s="3" t="n">
+        <x:v>47659</x:v>
+      </x:c>
+      <x:c r="EY36" s="3" t="n">
+        <x:v>39361</x:v>
+      </x:c>
+      <x:c r="EZ36" s="3" t="n">
+        <x:v>43289</x:v>
+      </x:c>
+      <x:c r="FA36" s="3" t="n">
+        <x:v>38416</x:v>
+      </x:c>
+      <x:c r="FB36" s="3" t="n">
+        <x:v>48779</x:v>
+      </x:c>
+      <x:c r="FC36" s="3" t="n">
+        <x:v>40524</x:v>
+      </x:c>
+      <x:c r="FD36" s="3" t="n">
+        <x:v>48932</x:v>
+      </x:c>
+      <x:c r="FE36" s="3" t="n">
+        <x:v>39204</x:v>
+      </x:c>
+      <x:c r="FF36" s="3" t="n">
+        <x:v>44302</x:v>
+      </x:c>
+      <x:c r="FG36" s="3" t="n">
+        <x:v>51812</x:v>
+      </x:c>
+      <x:c r="FH36" s="3" t="n">
+        <x:v>57562</x:v>
+      </x:c>
+      <x:c r="FI36" s="3" t="n">
+        <x:v>48830</x:v>
+      </x:c>
+      <x:c r="FJ36" s="3" t="n">
+        <x:v>53734</x:v>
+      </x:c>
+      <x:c r="FK36" s="3" t="n">
+        <x:v>58462</x:v>
+      </x:c>
+      <x:c r="FL36" s="3" t="n">
+        <x:v>72666</x:v>
+      </x:c>
+      <x:c r="FM36" s="3" t="n">
+        <x:v>59605</x:v>
+      </x:c>
+      <x:c r="FN36" s="3" t="n">
+        <x:v>62871</x:v>
+      </x:c>
+      <x:c r="FO36" s="3" t="n">
+        <x:v>64602</x:v>
+      </x:c>
+      <x:c r="FP36" s="3" t="n">
+        <x:v>68847</x:v>
+      </x:c>
+      <x:c r="FQ36" s="3" t="n">
+        <x:v>61265</x:v>
+      </x:c>
+      <x:c r="FR36" s="3" t="n">
+        <x:v>71102</x:v>
+      </x:c>
+      <x:c r="FS36" s="3" t="n">
+        <x:v>72993</x:v>
+      </x:c>
+      <x:c r="FT36" s="3" t="n">
+        <x:v>70416</x:v>
+      </x:c>
+      <x:c r="FU36" s="3" t="n">
+        <x:v>68551</x:v>
+      </x:c>
+      <x:c r="FV36" s="3" t="n">
+        <x:v>72067</x:v>
+      </x:c>
+      <x:c r="FW36" s="3" t="n">
+        <x:v>69789</x:v>
+      </x:c>
+      <x:c r="FX36" s="3" t="n">
+        <x:v>77029</x:v>
+      </x:c>
+      <x:c r="FY36" s="3" t="n">
+        <x:v>71577</x:v>
+      </x:c>
+      <x:c r="FZ36" s="3" t="n">
+        <x:v>73367</x:v>
+      </x:c>
+      <x:c r="GA36" s="3" t="n">
+        <x:v>71553</x:v>
+      </x:c>
+      <x:c r="GB36" s="3" t="n">
+        <x:v>75484</x:v>
+      </x:c>
+      <x:c r="GC36" s="3" t="n">
+        <x:v>74578</x:v>
+      </x:c>
+      <x:c r="GD36" s="3" t="n">
+        <x:v>75823</x:v>
+      </x:c>
+      <x:c r="GE36" s="3" t="n">
+        <x:v>72166</x:v>
       </x:c>
     </x:row>
-    <x:row r="36" spans="1:186">
-[...553 lines deleted...]
-        <x:v>71529</x:v>
+    <x:row r="37" spans="1:187">
+      <x:c r="B37" s="2" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C37" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D37" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E37" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F37" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="G37" s="3" t="n">
+        <x:v>3531</x:v>
+      </x:c>
+      <x:c r="H37" s="3" t="n">
+        <x:v>3544</x:v>
+      </x:c>
+      <x:c r="I37" s="3" t="n">
+        <x:v>3503</x:v>
+      </x:c>
+      <x:c r="J37" s="3" t="n">
+        <x:v>3538</x:v>
+      </x:c>
+      <x:c r="K37" s="3" t="n">
+        <x:v>2784</x:v>
+      </x:c>
+      <x:c r="L37" s="3" t="n">
+        <x:v>2784</x:v>
+      </x:c>
+      <x:c r="M37" s="3" t="n">
+        <x:v>2731</x:v>
+      </x:c>
+      <x:c r="N37" s="3" t="n">
+        <x:v>2689</x:v>
+      </x:c>
+      <x:c r="O37" s="3" t="n">
+        <x:v>2444</x:v>
+      </x:c>
+      <x:c r="P37" s="3" t="n">
+        <x:v>2427</x:v>
+      </x:c>
+      <x:c r="Q37" s="3" t="n">
+        <x:v>2377</x:v>
+      </x:c>
+      <x:c r="R37" s="3" t="n">
+        <x:v>2360</x:v>
+      </x:c>
+      <x:c r="S37" s="3" t="n">
+        <x:v>2384</x:v>
+      </x:c>
+      <x:c r="T37" s="3" t="n">
+        <x:v>2343</x:v>
+      </x:c>
+      <x:c r="U37" s="3" t="n">
+        <x:v>2318</x:v>
+      </x:c>
+      <x:c r="V37" s="3" t="n">
+        <x:v>2288</x:v>
+      </x:c>
+      <x:c r="W37" s="3" t="n">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="X37" s="3" t="n">
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c r="Y37" s="3" t="n">
+        <x:v>1511</x:v>
+      </x:c>
+      <x:c r="Z37" s="3" t="n">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="AA37" s="3" t="n">
+        <x:v>1361</x:v>
+      </x:c>
+      <x:c r="AB37" s="3" t="n">
+        <x:v>1680</x:v>
+      </x:c>
+      <x:c r="AC37" s="3" t="n">
+        <x:v>1487</x:v>
+      </x:c>
+      <x:c r="AD37" s="3" t="n">
+        <x:v>1327</x:v>
+      </x:c>
+      <x:c r="AE37" s="3" t="n">
+        <x:v>1270</x:v>
+      </x:c>
+      <x:c r="AF37" s="3" t="n">
+        <x:v>1566</x:v>
+      </x:c>
+      <x:c r="AG37" s="3" t="n">
+        <x:v>1394</x:v>
+      </x:c>
+      <x:c r="AH37" s="3" t="n">
+        <x:v>1213</x:v>
+      </x:c>
+      <x:c r="AI37" s="3" t="n">
+        <x:v>1754</x:v>
+      </x:c>
+      <x:c r="AJ37" s="3" t="n">
+        <x:v>2192</x:v>
+      </x:c>
+      <x:c r="AK37" s="3" t="n">
+        <x:v>1750</x:v>
+      </x:c>
+      <x:c r="AL37" s="3" t="n">
+        <x:v>1629</x:v>
+      </x:c>
+      <x:c r="AM37" s="3" t="n">
+        <x:v>1947</x:v>
+      </x:c>
+      <x:c r="AN37" s="3" t="n">
+        <x:v>2395</x:v>
+      </x:c>
+      <x:c r="AO37" s="3" t="n">
+        <x:v>2005</x:v>
+      </x:c>
+      <x:c r="AP37" s="3" t="n">
+        <x:v>1957</x:v>
+      </x:c>
+      <x:c r="AQ37" s="3" t="n">
+        <x:v>2122</x:v>
+      </x:c>
+      <x:c r="AR37" s="3" t="n">
+        <x:v>2670</x:v>
+      </x:c>
+      <x:c r="AS37" s="3" t="n">
+        <x:v>2377</x:v>
+      </x:c>
+      <x:c r="AT37" s="3" t="n">
+        <x:v>2467</x:v>
+      </x:c>
+      <x:c r="AU37" s="3" t="n">
+        <x:v>1610</x:v>
+      </x:c>
+      <x:c r="AV37" s="3" t="n">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="AW37" s="3" t="n">
+        <x:v>1613</x:v>
+      </x:c>
+      <x:c r="AX37" s="3" t="n">
+        <x:v>1729</x:v>
+      </x:c>
+      <x:c r="AY37" s="3" t="n">
+        <x:v>1516</x:v>
+      </x:c>
+      <x:c r="AZ37" s="3" t="n">
+        <x:v>1590</x:v>
+      </x:c>
+      <x:c r="BA37" s="3" t="n">
+        <x:v>1225</x:v>
+      </x:c>
+      <x:c r="BB37" s="3" t="n">
+        <x:v>1381</x:v>
+      </x:c>
+      <x:c r="BC37" s="3" t="n">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="BD37" s="3" t="n">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="BE37" s="3" t="n">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="BF37" s="3" t="n">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="BG37" s="3" t="n">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="BH37" s="3" t="n">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="BI37" s="3" t="n">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="BJ37" s="3" t="n">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="BK37" s="3" t="n">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="BL37" s="3" t="n">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="BM37" s="3" t="n">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="BN37" s="3" t="n">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="BO37" s="3" t="n">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="BP37" s="3" t="n">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="BQ37" s="3" t="n">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="BR37" s="3" t="n">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="BS37" s="3" t="n">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="BT37" s="3" t="n">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="BU37" s="3" t="n">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="BV37" s="3" t="n">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="BW37" s="3" t="n">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="BX37" s="3" t="n">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="BY37" s="3" t="n">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="BZ37" s="3" t="n">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="CA37" s="3" t="n">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="CB37" s="3" t="n">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="CC37" s="3" t="n">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="CD37" s="3" t="n">
+        <x:v>968</x:v>
+      </x:c>
+      <x:c r="CE37" s="3" t="n">
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="CF37" s="3" t="n">
+        <x:v>1104</x:v>
+      </x:c>
+      <x:c r="CG37" s="3" t="n">
+        <x:v>1074</x:v>
+      </x:c>
+      <x:c r="CH37" s="3" t="n">
+        <x:v>1136</x:v>
+      </x:c>
+      <x:c r="CI37" s="3" t="n">
+        <x:v>1183</x:v>
+      </x:c>
+      <x:c r="CJ37" s="3" t="n">
+        <x:v>1191</x:v>
+      </x:c>
+      <x:c r="CK37" s="3" t="n">
+        <x:v>1195</x:v>
+      </x:c>
+      <x:c r="CL37" s="3" t="n">
+        <x:v>1299</x:v>
+      </x:c>
+      <x:c r="CM37" s="3" t="n">
+        <x:v>1116</x:v>
+      </x:c>
+      <x:c r="CN37" s="3" t="n">
+        <x:v>1139</x:v>
+      </x:c>
+      <x:c r="CO37" s="3" t="n">
+        <x:v>1155</x:v>
+      </x:c>
+      <x:c r="CP37" s="3" t="n">
+        <x:v>1236</x:v>
+      </x:c>
+      <x:c r="CQ37" s="3" t="n">
+        <x:v>1113</x:v>
+      </x:c>
+      <x:c r="CR37" s="3" t="n">
+        <x:v>1143</x:v>
+      </x:c>
+      <x:c r="CS37" s="3" t="n">
+        <x:v>1162</x:v>
+      </x:c>
+      <x:c r="CT37" s="3" t="n">
+        <x:v>1277</x:v>
+      </x:c>
+      <x:c r="CU37" s="3" t="n">
+        <x:v>1129</x:v>
+      </x:c>
+      <x:c r="CV37" s="3" t="n">
+        <x:v>1162</x:v>
+      </x:c>
+      <x:c r="CW37" s="3" t="n">
+        <x:v>1213</x:v>
+      </x:c>
+      <x:c r="CX37" s="3" t="n">
+        <x:v>1213</x:v>
+      </x:c>
+      <x:c r="CY37" s="3" t="n">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="CZ37" s="3" t="n">
+        <x:v>1097</x:v>
+      </x:c>
+      <x:c r="DA37" s="3" t="n">
+        <x:v>1090</x:v>
+      </x:c>
+      <x:c r="DB37" s="3" t="n">
+        <x:v>1134</x:v>
+      </x:c>
+      <x:c r="DC37" s="3" t="n">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="DD37" s="3" t="n">
+        <x:v>1038</x:v>
+      </x:c>
+      <x:c r="DE37" s="3" t="n">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="DF37" s="3" t="n">
+        <x:v>1134</x:v>
+      </x:c>
+      <x:c r="DG37" s="3" t="n">
+        <x:v>1100</x:v>
+      </x:c>
+      <x:c r="DH37" s="3" t="n">
+        <x:v>1292</x:v>
+      </x:c>
+      <x:c r="DI37" s="3" t="n">
+        <x:v>1270</x:v>
+      </x:c>
+      <x:c r="DJ37" s="3" t="n">
+        <x:v>1220</x:v>
+      </x:c>
+      <x:c r="DK37" s="3" t="n">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="DL37" s="3" t="n">
+        <x:v>1315</x:v>
+      </x:c>
+      <x:c r="DM37" s="3" t="n">
+        <x:v>1294</x:v>
+      </x:c>
+      <x:c r="DN37" s="3" t="n">
+        <x:v>1188</x:v>
+      </x:c>
+      <x:c r="DO37" s="3" t="n">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="DP37" s="3" t="n">
+        <x:v>1176</x:v>
+      </x:c>
+      <x:c r="DQ37" s="3" t="n">
+        <x:v>1081</x:v>
+      </x:c>
+      <x:c r="DR37" s="3" t="n">
+        <x:v>1147</x:v>
+      </x:c>
+      <x:c r="DS37" s="3" t="n">
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="DT37" s="3" t="n">
+        <x:v>1150</x:v>
+      </x:c>
+      <x:c r="DU37" s="3" t="n">
+        <x:v>1099</x:v>
+      </x:c>
+      <x:c r="DV37" s="3" t="n">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="DW37" s="3" t="n">
+        <x:v>1048</x:v>
+      </x:c>
+      <x:c r="DX37" s="3" t="n">
+        <x:v>1209</x:v>
+      </x:c>
+      <x:c r="DY37" s="3" t="n">
+        <x:v>1153</x:v>
+      </x:c>
+      <x:c r="DZ37" s="3" t="n">
+        <x:v>1082</x:v>
+      </x:c>
+      <x:c r="EA37" s="3" t="n">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="EB37" s="3" t="n">
+        <x:v>1197</x:v>
+      </x:c>
+      <x:c r="EC37" s="3" t="n">
+        <x:v>1136</x:v>
+      </x:c>
+      <x:c r="ED37" s="3" t="n">
+        <x:v>1096</x:v>
+      </x:c>
+      <x:c r="EE37" s="3" t="n">
+        <x:v>1076</x:v>
+      </x:c>
+      <x:c r="EF37" s="3" t="n">
+        <x:v>1173</x:v>
+      </x:c>
+      <x:c r="EG37" s="3" t="n">
+        <x:v>1098</x:v>
+      </x:c>
+      <x:c r="EH37" s="3" t="n">
+        <x:v>1075</x:v>
+      </x:c>
+      <x:c r="EI37" s="3" t="n">
+        <x:v>1153</x:v>
+      </x:c>
+      <x:c r="EJ37" s="3" t="n">
+        <x:v>1224</x:v>
+      </x:c>
+      <x:c r="EK37" s="3" t="n">
+        <x:v>1163</x:v>
+      </x:c>
+      <x:c r="EL37" s="3" t="n">
+        <x:v>1157</x:v>
+      </x:c>
+      <x:c r="EM37" s="3" t="n">
+        <x:v>1151</x:v>
+      </x:c>
+      <x:c r="EN37" s="3" t="n">
+        <x:v>1255</x:v>
+      </x:c>
+      <x:c r="EO37" s="3" t="n">
+        <x:v>1190</x:v>
+      </x:c>
+      <x:c r="EP37" s="3" t="n">
+        <x:v>1192</x:v>
+      </x:c>
+      <x:c r="EQ37" s="3" t="n">
+        <x:v>1128</x:v>
+      </x:c>
+      <x:c r="ER37" s="3" t="n">
+        <x:v>1158</x:v>
+      </x:c>
+      <x:c r="ES37" s="3" t="n">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="ET37" s="3" t="n">
+        <x:v>1132</x:v>
+      </x:c>
+      <x:c r="EU37" s="3" t="n">
+        <x:v>1307</x:v>
+      </x:c>
+      <x:c r="EV37" s="3" t="n">
+        <x:v>1351</x:v>
+      </x:c>
+      <x:c r="EW37" s="3" t="n">
+        <x:v>1291</x:v>
+      </x:c>
+      <x:c r="EX37" s="3" t="n">
+        <x:v>1318</x:v>
+      </x:c>
+      <x:c r="EY37" s="3" t="n">
+        <x:v>1359</x:v>
+      </x:c>
+      <x:c r="EZ37" s="3" t="n">
+        <x:v>1421</x:v>
+      </x:c>
+      <x:c r="FA37" s="3" t="n">
+        <x:v>1356</x:v>
+      </x:c>
+      <x:c r="FB37" s="3" t="n">
+        <x:v>1351</x:v>
+      </x:c>
+      <x:c r="FC37" s="3" t="n">
+        <x:v>1512</x:v>
+      </x:c>
+      <x:c r="FD37" s="3" t="n">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="FE37" s="3" t="n">
+        <x:v>1494</x:v>
+      </x:c>
+      <x:c r="FF37" s="3" t="n">
+        <x:v>1443</x:v>
+      </x:c>
+      <x:c r="FG37" s="3" t="n">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="FH37" s="3" t="n">
+        <x:v>1311</x:v>
+      </x:c>
+      <x:c r="FI37" s="3" t="n">
+        <x:v>1269</x:v>
+      </x:c>
+      <x:c r="FJ37" s="3" t="n">
+        <x:v>1235</x:v>
+      </x:c>
+      <x:c r="FK37" s="3" t="n">
+        <x:v>1363</x:v>
+      </x:c>
+      <x:c r="FL37" s="3" t="n">
+        <x:v>1658</x:v>
+      </x:c>
+      <x:c r="FM37" s="3" t="n">
+        <x:v>1502</x:v>
+      </x:c>
+      <x:c r="FN37" s="3" t="n">
+        <x:v>1448</x:v>
+      </x:c>
+      <x:c r="FO37" s="3" t="n">
+        <x:v>1408</x:v>
+      </x:c>
+      <x:c r="FP37" s="3" t="n">
+        <x:v>1662</x:v>
+      </x:c>
+      <x:c r="FQ37" s="3" t="n">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="FR37" s="3" t="n">
+        <x:v>1411</x:v>
+      </x:c>
+      <x:c r="FS37" s="3" t="n">
+        <x:v>1456</x:v>
+      </x:c>
+      <x:c r="FT37" s="3" t="n">
+        <x:v>1838</x:v>
+      </x:c>
+      <x:c r="FU37" s="3" t="n">
+        <x:v>1832</x:v>
+      </x:c>
+      <x:c r="FV37" s="3" t="n">
+        <x:v>1450</x:v>
+      </x:c>
+      <x:c r="FW37" s="3" t="n">
+        <x:v>1678</x:v>
+      </x:c>
+      <x:c r="FX37" s="3" t="n">
+        <x:v>1911</x:v>
+      </x:c>
+      <x:c r="FY37" s="3" t="n">
+        <x:v>1915</x:v>
+      </x:c>
+      <x:c r="FZ37" s="3" t="n">
+        <x:v>1532</x:v>
+      </x:c>
+      <x:c r="GA37" s="3" t="n">
+        <x:v>1627</x:v>
+      </x:c>
+      <x:c r="GB37" s="3" t="n">
+        <x:v>1910</x:v>
+      </x:c>
+      <x:c r="GC37" s="3" t="n">
+        <x:v>1904</x:v>
+      </x:c>
+      <x:c r="GD37" s="3" t="n">
+        <x:v>1531</x:v>
+      </x:c>
+      <x:c r="GE37" s="3" t="n">
+        <x:v>1631</x:v>
       </x:c>
     </x:row>
-    <x:row r="37" spans="1:186">
-[...556 lines deleted...]
-    <x:row r="38" spans="1:186">
+    <x:row r="38" spans="1:187">
       <x:c r="A38" s="2" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B38" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C38" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D38" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E38" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F38" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G38" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H38" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I38" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J38" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K38" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="L38" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="M38" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="N38" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="O38" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="P38" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="Q38" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="R38" s="5" t="n">
         <x:v>6.8</x:v>
       </x:c>
@@ -21140,158 +21248,161 @@
       <x:c r="FG38" s="5" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="FH38" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="FI38" s="5" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="FJ38" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="FK38" s="5" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="FL38" s="5" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="FM38" s="5" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="FN38" s="5" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="FO38" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-2.5</x:v>
       </x:c>
       <x:c r="FP38" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="FQ38" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="FR38" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="FS38" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="FT38" s="5" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="FU38" s="5" t="n">
+        <x:v>-1.3</x:v>
+      </x:c>
+      <x:c r="FV38" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
-      <x:c r="FV38" s="5" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="FW38" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="FX38" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
       <x:c r="FY38" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="FZ38" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="GA38" s="5" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-3.8</x:v>
       </x:c>
       <x:c r="GB38" s="5" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="GC38" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="GD38" s="5" t="n">
-        <x:v>4.2</x:v>
+        <x:v>6.2</x:v>
+      </x:c>
+      <x:c r="GE38" s="5" t="n">
+        <x:v>5.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="39" spans="1:186">
+    <x:row r="39" spans="1:187">
       <x:c r="B39" s="2" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C39" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D39" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E39" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F39" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G39" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H39" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J39" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K39" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="L39" s="5" t="n">
         <x:v>-2.8</x:v>
       </x:c>
       <x:c r="M39" s="5" t="n">
         <x:v>-3.7</x:v>
       </x:c>
       <x:c r="N39" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="O39" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="P39" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="Q39" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="R39" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="S39" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="T39" s="5" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="U39" s="5" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="V39" s="5" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="W39" s="5" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="X39" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="Y39" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="Z39" s="5" t="n">
         <x:v>-4.9</x:v>
       </x:c>
       <x:c r="AA39" s="5" t="n">
         <x:v>-5.6</x:v>
       </x:c>
       <x:c r="AB39" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="AC39" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
@@ -21358,51 +21469,51 @@
       <x:c r="AX39" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="AY39" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="AZ39" s="5" t="n">
         <x:v>-3.7</x:v>
       </x:c>
       <x:c r="BA39" s="5" t="n">
         <x:v>-13.3</x:v>
       </x:c>
       <x:c r="BB39" s="5" t="n">
         <x:v>-19.4</x:v>
       </x:c>
       <x:c r="BC39" s="5" t="n">
         <x:v>-21.7</x:v>
       </x:c>
       <x:c r="BD39" s="5" t="n">
         <x:v>-19.4</x:v>
       </x:c>
       <x:c r="BE39" s="5" t="n">
         <x:v>-13.8</x:v>
       </x:c>
       <x:c r="BF39" s="5" t="n">
-        <x:v>-13.7</x:v>
+        <x:v>-13.8</x:v>
       </x:c>
       <x:c r="BG39" s="5" t="n">
         <x:v>-13.5</x:v>
       </x:c>
       <x:c r="BH39" s="5" t="n">
         <x:v>-8</x:v>
       </x:c>
       <x:c r="BI39" s="5" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="BJ39" s="5" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="BK39" s="5" t="n">
         <x:v>-4.7</x:v>
       </x:c>
       <x:c r="BL39" s="5" t="n">
         <x:v>-4</x:v>
       </x:c>
       <x:c r="BM39" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BN39" s="5" t="n">
         <x:v>5.7</x:v>
       </x:c>
@@ -21697,269 +21808,272 @@
       <x:c r="FG39" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="FH39" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="FI39" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="FJ39" s="5" t="n">
         <x:v>-2.7</x:v>
       </x:c>
       <x:c r="FK39" s="5" t="n">
         <x:v>6.2</x:v>
       </x:c>
       <x:c r="FL39" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="FM39" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="FN39" s="5" t="n">
         <x:v>-3.7</x:v>
       </x:c>
       <x:c r="FO39" s="5" t="n">
-        <x:v>-4.2</x:v>
+        <x:v>-7.3</x:v>
       </x:c>
       <x:c r="FP39" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="FQ39" s="5" t="n">
-        <x:v>2.5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="FR39" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FS39" s="5" t="n">
-        <x:v>-6.8</x:v>
+        <x:v>-2.4</x:v>
       </x:c>
       <x:c r="FT39" s="5" t="n">
-        <x:v>-5.3</x:v>
+        <x:v>-4.5</x:v>
       </x:c>
       <x:c r="FU39" s="5" t="n">
-        <x:v>-8</x:v>
+        <x:v>-9.7</x:v>
       </x:c>
       <x:c r="FV39" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="FW39" s="5" t="n">
-        <x:v>-6.5</x:v>
+        <x:v>-9.8</x:v>
       </x:c>
       <x:c r="FX39" s="5" t="n">
+        <x:v>-11.9</x:v>
+      </x:c>
+      <x:c r="FY39" s="5" t="n">
+        <x:v>-5.4</x:v>
+      </x:c>
+      <x:c r="FZ39" s="5" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="GA39" s="5" t="n">
         <x:v>-4.5</x:v>
       </x:c>
-      <x:c r="FY39" s="5" t="n">
+      <x:c r="GB39" s="5" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="GC39" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
-      <x:c r="FZ39" s="5" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="GD39" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="GE39" s="5" t="n">
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="40" spans="1:186">
+    <x:row r="40" spans="1:187">
       <x:c r="B40" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="M40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="O40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="T40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="X40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Y40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Z40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AA40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AB40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AC40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AD40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AE40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AF40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AG40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AH40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AI40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AJ40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AK40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AL40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AM40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AN40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AO40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AP40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AQ40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AR40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AS40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AT40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AU40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AV40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AW40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AX40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AY40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AZ40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BA40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BB40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BC40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BD40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BE40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BF40" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BG40" s="5" t="n">
         <x:v>-21.8</x:v>
       </x:c>
       <x:c r="BH40" s="5" t="n">
         <x:v>-22.6</x:v>
       </x:c>
       <x:c r="BI40" s="5" t="n">
         <x:v>-30.6</x:v>
       </x:c>
       <x:c r="BJ40" s="5" t="n">
         <x:v>-34.3</x:v>
       </x:c>
       <x:c r="BK40" s="5" t="n">
         <x:v>-33.7</x:v>
       </x:c>
       <x:c r="BL40" s="5" t="n">
         <x:v>-30.5</x:v>
       </x:c>
       <x:c r="BM40" s="5" t="n">
         <x:v>-19</x:v>
       </x:c>
       <x:c r="BN40" s="5" t="n">
         <x:v>-3.3</x:v>
       </x:c>
@@ -22278,317 +22392,320 @@
       <x:c r="FO40" s="5" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="FP40" s="5" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="FQ40" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="FR40" s="5" t="n">
         <x:v>-8.7</x:v>
       </x:c>
       <x:c r="FS40" s="5" t="n">
         <x:v>-16.7</x:v>
       </x:c>
       <x:c r="FT40" s="5" t="n">
         <x:v>-24.5</x:v>
       </x:c>
       <x:c r="FU40" s="5" t="n">
         <x:v>-30.7</x:v>
       </x:c>
       <x:c r="FV40" s="5" t="n">
         <x:v>-29.7</x:v>
       </x:c>
       <x:c r="FW40" s="5" t="n">
-        <x:v>-26.6</x:v>
+        <x:v>-25.1</x:v>
       </x:c>
       <x:c r="FX40" s="5" t="n">
-        <x:v>-19.5</x:v>
+        <x:v>-16</x:v>
       </x:c>
       <x:c r="FY40" s="5" t="n">
-        <x:v>-7.7</x:v>
+        <x:v>-6.3</x:v>
       </x:c>
       <x:c r="FZ40" s="5" t="n">
-        <x:v>-2</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="GA40" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-4</x:v>
       </x:c>
       <x:c r="GB40" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="GC40" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-4.1</x:v>
       </x:c>
       <x:c r="GD40" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="GE40" s="5" t="n">
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="41" spans="1:186">
+    <x:row r="41" spans="1:187">
       <x:c r="B41" s="2" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="M41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="O41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="X41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Y41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Z41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AA41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AB41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AC41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AD41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AE41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AF41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AG41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AH41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AI41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AJ41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AK41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AL41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AM41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AN41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AO41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AP41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AQ41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AR41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AS41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AT41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AU41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AV41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AW41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AX41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AY41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AZ41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BA41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BB41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BC41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BD41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BE41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BF41" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BG41" s="5" t="n">
         <x:v>-44.2</x:v>
       </x:c>
       <x:c r="BH41" s="5" t="n">
         <x:v>-42.4</x:v>
       </x:c>
       <x:c r="BI41" s="5" t="n">
         <x:v>-39.3</x:v>
       </x:c>
       <x:c r="BJ41" s="5" t="n">
-        <x:v>-35.5</x:v>
+        <x:v>-35.6</x:v>
       </x:c>
       <x:c r="BK41" s="5" t="n">
         <x:v>-31.6</x:v>
       </x:c>
       <x:c r="BL41" s="5" t="n">
         <x:v>-25.5</x:v>
       </x:c>
       <x:c r="BM41" s="5" t="n">
         <x:v>-17.9</x:v>
       </x:c>
       <x:c r="BN41" s="5" t="n">
         <x:v>-10.5</x:v>
       </x:c>
       <x:c r="BO41" s="5" t="n">
         <x:v>-3.7</x:v>
       </x:c>
       <x:c r="BP41" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="BQ41" s="5" t="n">
         <x:v>6.3</x:v>
       </x:c>
       <x:c r="BR41" s="5" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="BS41" s="5" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="BT41" s="5" t="n">
-        <x:v>-2.6</x:v>
+        <x:v>-2.5</x:v>
       </x:c>
       <x:c r="BU41" s="5" t="n">
         <x:v>-14</x:v>
       </x:c>
       <x:c r="BV41" s="5" t="n">
         <x:v>-11.8</x:v>
       </x:c>
       <x:c r="BW41" s="5" t="n">
         <x:v>-6.6</x:v>
       </x:c>
       <x:c r="BX41" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="BY41" s="5" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="BZ41" s="5" t="n">
         <x:v>9.1</x:v>
       </x:c>
       <x:c r="CA41" s="5" t="n">
         <x:v>14.8</x:v>
       </x:c>
       <x:c r="CB41" s="5" t="n">
         <x:v>18.5</x:v>
       </x:c>
       <x:c r="CC41" s="5" t="n">
         <x:v>29.6</x:v>
       </x:c>
       <x:c r="CD41" s="5" t="n">
-        <x:v>28.6</x:v>
+        <x:v>28.7</x:v>
       </x:c>
       <x:c r="CE41" s="5" t="n">
         <x:v>20.3</x:v>
       </x:c>
       <x:c r="CF41" s="5" t="n">
         <x:v>21.9</x:v>
       </x:c>
       <x:c r="CG41" s="5" t="n">
         <x:v>22.5</x:v>
       </x:c>
       <x:c r="CH41" s="5" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="CI41" s="5" t="n">
         <x:v>17.1</x:v>
       </x:c>
       <x:c r="CJ41" s="5" t="n">
         <x:v>9.4</x:v>
       </x:c>
       <x:c r="CK41" s="5" t="n">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="CL41" s="5" t="n">
         <x:v>6.9</x:v>
       </x:c>
@@ -22835,245 +22952,248 @@
       <x:c r="FO41" s="5" t="n">
         <x:v>17.9</x:v>
       </x:c>
       <x:c r="FP41" s="5" t="n">
         <x:v>11.5</x:v>
       </x:c>
       <x:c r="FQ41" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="FR41" s="5" t="n">
         <x:v>-8.9</x:v>
       </x:c>
       <x:c r="FS41" s="5" t="n">
         <x:v>-26.4</x:v>
       </x:c>
       <x:c r="FT41" s="5" t="n">
         <x:v>-39.8</x:v>
       </x:c>
       <x:c r="FU41" s="5" t="n">
         <x:v>-48.2</x:v>
       </x:c>
       <x:c r="FV41" s="5" t="n">
         <x:v>-49</x:v>
       </x:c>
       <x:c r="FW41" s="5" t="n">
-        <x:v>-44.5</x:v>
+        <x:v>-46.2</x:v>
       </x:c>
       <x:c r="FX41" s="5" t="n">
-        <x:v>-30.5</x:v>
+        <x:v>-32.8</x:v>
       </x:c>
       <x:c r="FY41" s="5" t="n">
-        <x:v>-12</x:v>
+        <x:v>-14.9</x:v>
       </x:c>
       <x:c r="FZ41" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
       <x:c r="GA41" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>-3.9</x:v>
       </x:c>
       <x:c r="GB41" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>-8.3</x:v>
       </x:c>
       <x:c r="GC41" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-7.7</x:v>
       </x:c>
       <x:c r="GD41" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>-5.3</x:v>
+      </x:c>
+      <x:c r="GE41" s="5" t="n">
+        <x:v>8.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="42" spans="1:186">
+    <x:row r="42" spans="1:187">
       <x:c r="B42" s="2" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="M42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="O42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="T42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="X42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Y42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Z42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AA42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AB42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AC42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AD42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AE42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AF42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AG42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AH42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AI42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AJ42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AK42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AL42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AM42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AN42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AO42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AP42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AQ42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AR42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AS42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AT42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AU42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AV42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AW42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AX42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AY42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AZ42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BA42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BB42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BC42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BD42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BE42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BF42" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BG42" s="5" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="BH42" s="5" t="n">
         <x:v>-14.5</x:v>
       </x:c>
       <x:c r="BI42" s="5" t="n">
         <x:v>-35</x:v>
       </x:c>
       <x:c r="BJ42" s="5" t="n">
         <x:v>-40.8</x:v>
       </x:c>
       <x:c r="BK42" s="5" t="n">
         <x:v>-34.2</x:v>
       </x:c>
       <x:c r="BL42" s="5" t="n">
         <x:v>-33.8</x:v>
       </x:c>
       <x:c r="BM42" s="5" t="n">
         <x:v>-14.9</x:v>
       </x:c>
       <x:c r="BN42" s="5" t="n">
         <x:v>7.6</x:v>
       </x:c>
@@ -23095,75 +23215,75 @@
       <x:c r="BT42" s="5" t="n">
         <x:v>-13.1</x:v>
       </x:c>
       <x:c r="BU42" s="5" t="n">
         <x:v>-9.9</x:v>
       </x:c>
       <x:c r="BV42" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="BW42" s="5" t="n">
         <x:v>-7.5</x:v>
       </x:c>
       <x:c r="BX42" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="BY42" s="5" t="n">
         <x:v>14.5</x:v>
       </x:c>
       <x:c r="BZ42" s="5" t="n">
         <x:v>22.6</x:v>
       </x:c>
       <x:c r="CA42" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="CB42" s="5" t="n">
-        <x:v>12.5</x:v>
+        <x:v>12.6</x:v>
       </x:c>
       <x:c r="CC42" s="5" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="CD42" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="CE42" s="5" t="n">
         <x:v>9.2</x:v>
       </x:c>
       <x:c r="CF42" s="5" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="CG42" s="5" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="CH42" s="5" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="CI42" s="5" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="CJ42" s="5" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="CK42" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="CL42" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="CM42" s="5" t="n">
         <x:v>9.1</x:v>
       </x:c>
       <x:c r="CN42" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="CO42" s="5" t="n">
         <x:v>6.3</x:v>
       </x:c>
       <x:c r="CP42" s="5" t="n">
         <x:v>10.5</x:v>
       </x:c>
       <x:c r="CQ42" s="5" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="CR42" s="5" t="n">
         <x:v>9.5</x:v>
       </x:c>
@@ -23209,51 +23329,51 @@
       <x:c r="DF42" s="5" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="DG42" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="DH42" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="DI42" s="5" t="n">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="DJ42" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="DK42" s="5" t="n">
         <x:v>-8.7</x:v>
       </x:c>
       <x:c r="DL42" s="5" t="n">
         <x:v>-9.5</x:v>
       </x:c>
       <x:c r="DM42" s="5" t="n">
         <x:v>-11.6</x:v>
       </x:c>
       <x:c r="DN42" s="5" t="n">
-        <x:v>-15.7</x:v>
+        <x:v>-15.6</x:v>
       </x:c>
       <x:c r="DO42" s="5" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="DP42" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="DQ42" s="5" t="n">
         <x:v>7.7</x:v>
       </x:c>
       <x:c r="DR42" s="5" t="n">
         <x:v>34.2</x:v>
       </x:c>
       <x:c r="DS42" s="5" t="n">
         <x:v>13.3</x:v>
       </x:c>
       <x:c r="DT42" s="5" t="n">
         <x:v>10.6</x:v>
       </x:c>
       <x:c r="DU42" s="5" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="DV42" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
@@ -23392,1359 +23512,1368 @@
       <x:c r="FO42" s="5" t="n">
         <x:v>-6</x:v>
       </x:c>
       <x:c r="FP42" s="5" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="FQ42" s="5" t="n">
         <x:v>-4.9</x:v>
       </x:c>
       <x:c r="FR42" s="5" t="n">
         <x:v>-4.4</x:v>
       </x:c>
       <x:c r="FS42" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="FT42" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="FU42" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="FV42" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FW42" s="5" t="n">
-        <x:v>-6.1</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="FX42" s="5" t="n">
-        <x:v>-6.8</x:v>
+        <x:v>-3.3</x:v>
       </x:c>
       <x:c r="FY42" s="5" t="n">
-        <x:v>-4.7</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="FZ42" s="5" t="n">
-        <x:v>-4.1</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="GA42" s="5" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="GB42" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="GC42" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="GD42" s="5" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.4</x:v>
+      </x:c>
+      <x:c r="GE42" s="5" t="n">
+        <x:v>-4.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="43" spans="1:186">
+    <x:row r="43" spans="1:187">
       <x:c r="B43" s="2" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="M43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="O43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="X43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Y43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Z43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AA43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AB43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AC43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AD43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AE43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AF43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AG43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AH43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AI43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AJ43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AK43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AL43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AM43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AN43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AO43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AP43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AQ43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AR43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AS43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AT43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AU43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AV43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AW43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AX43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AY43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AZ43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BA43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BB43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BC43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BD43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BE43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BF43" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BG43" s="5" t="n">
-        <x:v>-43</x:v>
+        <x:v>-43.2</x:v>
       </x:c>
       <x:c r="BH43" s="5" t="n">
         <x:v>33.2</x:v>
       </x:c>
       <x:c r="BI43" s="5" t="n">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="BJ43" s="5" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="BK43" s="5" t="n">
-        <x:v>166.3</x:v>
+        <x:v>165.7</x:v>
       </x:c>
       <x:c r="BL43" s="5" t="n">
         <x:v>-17</x:v>
       </x:c>
       <x:c r="BM43" s="5" t="n">
-        <x:v>-16.9</x:v>
+        <x:v>-16.8</x:v>
       </x:c>
       <x:c r="BN43" s="5" t="n">
-        <x:v>14.2</x:v>
+        <x:v>14.1</x:v>
       </x:c>
       <x:c r="BO43" s="5" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="BP43" s="5" t="n">
         <x:v>-12</x:v>
       </x:c>
       <x:c r="BQ43" s="5" t="n">
         <x:v>10.3</x:v>
       </x:c>
       <x:c r="BR43" s="5" t="n">
-        <x:v>24.9</x:v>
+        <x:v>24.7</x:v>
       </x:c>
       <x:c r="BS43" s="5" t="n">
         <x:v>-44.2</x:v>
       </x:c>
       <x:c r="BT43" s="5" t="n">
         <x:v>46.1</x:v>
       </x:c>
       <x:c r="BU43" s="5" t="n">
         <x:v>-16</x:v>
       </x:c>
       <x:c r="BV43" s="5" t="n">
-        <x:v>18.1</x:v>
+        <x:v>18.4</x:v>
       </x:c>
       <x:c r="BW43" s="5" t="n">
-        <x:v>13.4</x:v>
+        <x:v>13.7</x:v>
       </x:c>
       <x:c r="BX43" s="5" t="n">
-        <x:v>24.1</x:v>
+        <x:v>24.2</x:v>
       </x:c>
       <x:c r="BY43" s="5" t="n">
-        <x:v>-25.5</x:v>
+        <x:v>-25.4</x:v>
       </x:c>
       <x:c r="BZ43" s="5" t="n">
-        <x:v>-17.9</x:v>
+        <x:v>-18.4</x:v>
       </x:c>
       <x:c r="CA43" s="5" t="n">
-        <x:v>-12.3</x:v>
+        <x:v>-12.5</x:v>
       </x:c>
       <x:c r="CB43" s="5" t="n">
-        <x:v>-10.3</x:v>
+        <x:v>-10.2</x:v>
       </x:c>
       <x:c r="CC43" s="5" t="n">
         <x:v>-11.2</x:v>
       </x:c>
       <x:c r="CD43" s="5" t="n">
-        <x:v>-11.3</x:v>
+        <x:v>-11.4</x:v>
       </x:c>
       <x:c r="CE43" s="5" t="n">
-        <x:v>-22.5</x:v>
+        <x:v>-22.4</x:v>
       </x:c>
       <x:c r="CF43" s="5" t="n">
-        <x:v>8.9</x:v>
+        <x:v>8.8</x:v>
       </x:c>
       <x:c r="CG43" s="5" t="n">
-        <x:v>-23.4</x:v>
+        <x:v>-23.5</x:v>
       </x:c>
       <x:c r="CH43" s="5" t="n">
-        <x:v>-21.4</x:v>
+        <x:v>-21.2</x:v>
       </x:c>
       <x:c r="CI43" s="5" t="n">
-        <x:v>125.4</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="CJ43" s="5" t="n">
         <x:v>72.3</x:v>
       </x:c>
       <x:c r="CK43" s="5" t="n">
-        <x:v>40.1</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="CL43" s="5" t="n">
-        <x:v>-8.8</x:v>
+        <x:v>-8.4</x:v>
       </x:c>
       <x:c r="CM43" s="5" t="n">
-        <x:v>183.3</x:v>
+        <x:v>183.6</x:v>
       </x:c>
       <x:c r="CN43" s="5" t="n">
         <x:v>109.1</x:v>
       </x:c>
       <x:c r="CO43" s="5" t="n">
-        <x:v>176.8</x:v>
+        <x:v>176.7</x:v>
       </x:c>
       <x:c r="CP43" s="5" t="n">
-        <x:v>305.6</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="CQ43" s="5" t="n">
         <x:v>41.9</x:v>
       </x:c>
       <x:c r="CR43" s="5" t="n">
         <x:v>20.6</x:v>
       </x:c>
       <x:c r="CS43" s="5" t="n">
         <x:v>31.1</x:v>
       </x:c>
       <x:c r="CT43" s="5" t="n">
         <x:v>-7.6</x:v>
       </x:c>
       <x:c r="CU43" s="5" t="n">
         <x:v>-5.3</x:v>
       </x:c>
       <x:c r="CV43" s="5" t="n">
         <x:v>-10.6</x:v>
       </x:c>
       <x:c r="CW43" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="CX43" s="5" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="CY43" s="5" t="n">
         <x:v>-15</x:v>
       </x:c>
       <x:c r="CZ43" s="5" t="n">
-        <x:v>-20.3</x:v>
+        <x:v>-20.4</x:v>
       </x:c>
       <x:c r="DA43" s="5" t="n">
         <x:v>-57.3</x:v>
       </x:c>
       <x:c r="DB43" s="5" t="n">
-        <x:v>-8.5</x:v>
+        <x:v>-8.3</x:v>
       </x:c>
       <x:c r="DC43" s="5" t="n">
         <x:v>-20.3</x:v>
       </x:c>
       <x:c r="DD43" s="5" t="n">
         <x:v>-8.2</x:v>
       </x:c>
       <x:c r="DE43" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="DF43" s="5" t="n">
-        <x:v>10.8</x:v>
+        <x:v>10.6</x:v>
       </x:c>
       <x:c r="DG43" s="5" t="n">
-        <x:v>60.7</x:v>
+        <x:v>60.8</x:v>
       </x:c>
       <x:c r="DH43" s="5" t="n">
         <x:v>56.3</x:v>
       </x:c>
       <x:c r="DI43" s="5" t="n">
-        <x:v>56.7</x:v>
+        <x:v>56.6</x:v>
       </x:c>
       <x:c r="DJ43" s="5" t="n">
-        <x:v>59.5</x:v>
+        <x:v>59.7</x:v>
       </x:c>
       <x:c r="DK43" s="5" t="n">
         <x:v>-23.2</x:v>
       </x:c>
       <x:c r="DL43" s="5" t="n">
         <x:v>-26.2</x:v>
       </x:c>
       <x:c r="DM43" s="5" t="n">
         <x:v>-31.6</x:v>
       </x:c>
       <x:c r="DN43" s="5" t="n">
-        <x:v>-29.6</x:v>
+        <x:v>-29.5</x:v>
       </x:c>
       <x:c r="DO43" s="5" t="n">
         <x:v>-18.1</x:v>
       </x:c>
       <x:c r="DP43" s="5" t="n">
         <x:v>-16.4</x:v>
       </x:c>
       <x:c r="DQ43" s="5" t="n">
-        <x:v>-23.1</x:v>
+        <x:v>-23.2</x:v>
       </x:c>
       <x:c r="DR43" s="5" t="n">
         <x:v>-36.5</x:v>
       </x:c>
       <x:c r="DS43" s="5" t="n">
-        <x:v>20.8</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="DT43" s="5" t="n">
         <x:v>44.5</x:v>
       </x:c>
       <x:c r="DU43" s="5" t="n">
-        <x:v>81.8</x:v>
+        <x:v>81.9</x:v>
       </x:c>
       <x:c r="DV43" s="5" t="n">
-        <x:v>127.6</x:v>
+        <x:v>127.4</x:v>
       </x:c>
       <x:c r="DW43" s="5" t="n">
         <x:v>26.2</x:v>
       </x:c>
       <x:c r="DX43" s="5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="DY43" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="DZ43" s="5" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="EA43" s="5" t="n">
-        <x:v>-20.2</x:v>
+        <x:v>-20.3</x:v>
       </x:c>
       <x:c r="EB43" s="5" t="n">
         <x:v>-17.6</x:v>
       </x:c>
       <x:c r="EC43" s="5" t="n">
         <x:v>-20.7</x:v>
       </x:c>
       <x:c r="ED43" s="5" t="n">
         <x:v>-33.4</x:v>
       </x:c>
       <x:c r="EE43" s="5" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="EF43" s="5" t="n">
         <x:v>-6.8</x:v>
       </x:c>
       <x:c r="EG43" s="5" t="n">
         <x:v>-4</x:v>
       </x:c>
       <x:c r="EH43" s="5" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="EI43" s="5" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="EJ43" s="5" t="n">
         <x:v>23.8</x:v>
       </x:c>
       <x:c r="EK43" s="5" t="n">
-        <x:v>19.3</x:v>
+        <x:v>19.4</x:v>
       </x:c>
       <x:c r="EL43" s="5" t="n">
-        <x:v>12.9</x:v>
+        <x:v>12.8</x:v>
       </x:c>
       <x:c r="EM43" s="5" t="n">
-        <x:v>-21.1</x:v>
+        <x:v>-21.2</x:v>
       </x:c>
       <x:c r="EN43" s="5" t="n">
         <x:v>-16.6</x:v>
       </x:c>
       <x:c r="EO43" s="5" t="n">
         <x:v>-7.1</x:v>
       </x:c>
       <x:c r="EP43" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="EQ43" s="5" t="n">
-        <x:v>53.1</x:v>
+        <x:v>53.2</x:v>
       </x:c>
       <x:c r="ER43" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="ES43" s="5" t="n">
         <x:v>48.1</x:v>
       </x:c>
       <x:c r="ET43" s="5" t="n">
-        <x:v>62.4</x:v>
+        <x:v>62.3</x:v>
       </x:c>
       <x:c r="EU43" s="5" t="n">
         <x:v>17.8</x:v>
       </x:c>
       <x:c r="EV43" s="5" t="n">
         <x:v>11.5</x:v>
       </x:c>
       <x:c r="EW43" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="EX43" s="5" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="EY43" s="5" t="n">
         <x:v>-12</x:v>
       </x:c>
       <x:c r="EZ43" s="5" t="n">
         <x:v>-14</x:v>
       </x:c>
       <x:c r="FA43" s="5" t="n">
         <x:v>-22.9</x:v>
       </x:c>
       <x:c r="FB43" s="5" t="n">
-        <x:v>-36.1</x:v>
+        <x:v>-36</x:v>
       </x:c>
       <x:c r="FC43" s="5" t="n">
         <x:v>16.1</x:v>
       </x:c>
       <x:c r="FD43" s="5" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="FE43" s="5" t="n">
         <x:v>24.7</x:v>
       </x:c>
       <x:c r="FF43" s="5" t="n">
-        <x:v>45.3</x:v>
+        <x:v>45.2</x:v>
       </x:c>
       <x:c r="FG43" s="5" t="n">
         <x:v>16.1</x:v>
       </x:c>
       <x:c r="FH43" s="5" t="n">
         <x:v>19.5</x:v>
       </x:c>
       <x:c r="FI43" s="5" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="FJ43" s="5" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="FK43" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="FL43" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="FM43" s="5" t="n">
         <x:v>9.6</x:v>
       </x:c>
       <x:c r="FN43" s="5" t="n">
-        <x:v>33.2</x:v>
+        <x:v>33.1</x:v>
       </x:c>
       <x:c r="FO43" s="5" t="n">
         <x:v>-12.2</x:v>
       </x:c>
       <x:c r="FP43" s="5" t="n">
         <x:v>-8</x:v>
       </x:c>
       <x:c r="FQ43" s="5" t="n">
         <x:v>-12.7</x:v>
       </x:c>
       <x:c r="FR43" s="5" t="n">
         <x:v>-27.5</x:v>
       </x:c>
       <x:c r="FS43" s="5" t="n">
         <x:v>-11.5</x:v>
       </x:c>
       <x:c r="FT43" s="5" t="n">
         <x:v>-19</x:v>
       </x:c>
       <x:c r="FU43" s="5" t="n">
-        <x:v>-30</x:v>
+        <x:v>-30.1</x:v>
       </x:c>
       <x:c r="FV43" s="5" t="n">
-        <x:v>-43.2</x:v>
+        <x:v>-43</x:v>
       </x:c>
       <x:c r="FW43" s="5" t="n">
-        <x:v>-46.1</x:v>
+        <x:v>-4.3</x:v>
       </x:c>
       <x:c r="FX43" s="5" t="n">
-        <x:v>-54.1</x:v>
+        <x:v>-18.5</x:v>
       </x:c>
       <x:c r="FY43" s="5" t="n">
-        <x:v>-47</x:v>
+        <x:v>-5.9</x:v>
       </x:c>
       <x:c r="FZ43" s="5" t="n">
-        <x:v>-36.9</x:v>
+        <x:v>11.8</x:v>
       </x:c>
       <x:c r="GA43" s="5" t="n">
-        <x:v>-21.4</x:v>
+        <x:v>-20.6</x:v>
       </x:c>
       <x:c r="GB43" s="5" t="n">
-        <x:v>-5.1</x:v>
+        <x:v>-4.8</x:v>
       </x:c>
       <x:c r="GC43" s="5" t="n">
-        <x:v>-6.9</x:v>
+        <x:v>-7.8</x:v>
       </x:c>
       <x:c r="GD43" s="5" t="n">
-        <x:v>3.9</x:v>
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="GE43" s="5" t="n">
+        <x:v>11.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="44" spans="1:186">
+    <x:row r="44" spans="1:187">
       <x:c r="B44" s="2" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="M44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="O44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="T44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="X44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Y44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Z44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AA44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AB44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AC44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AD44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AE44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AF44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AG44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AH44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AI44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AJ44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AK44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AL44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AM44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AN44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AO44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AP44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AQ44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AR44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AS44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AT44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AU44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AV44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AW44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AX44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AY44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AZ44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BA44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BB44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BC44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BD44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BE44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BF44" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BG44" s="5" t="n">
         <x:v>62.3</x:v>
       </x:c>
       <x:c r="BH44" s="5" t="n">
         <x:v>35.7</x:v>
       </x:c>
       <x:c r="BI44" s="5" t="n">
         <x:v>34.3</x:v>
       </x:c>
       <x:c r="BJ44" s="5" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="BK44" s="5" t="n">
         <x:v>-48.4</x:v>
       </x:c>
       <x:c r="BL44" s="5" t="n">
         <x:v>-37.9</x:v>
       </x:c>
       <x:c r="BM44" s="5" t="n">
-        <x:v>-36.9</x:v>
+        <x:v>-36.8</x:v>
       </x:c>
       <x:c r="BN44" s="5" t="n">
         <x:v>-18.4</x:v>
       </x:c>
       <x:c r="BO44" s="5" t="n">
         <x:v>-17.9</x:v>
       </x:c>
       <x:c r="BP44" s="5" t="n">
         <x:v>-11.5</x:v>
       </x:c>
       <x:c r="BQ44" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="BR44" s="5" t="n">
         <x:v>-33.6</x:v>
       </x:c>
       <x:c r="BS44" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="BT44" s="5" t="n">
         <x:v>4.9</x:v>
       </x:c>
       <x:c r="BU44" s="5" t="n">
         <x:v>-23.4</x:v>
       </x:c>
       <x:c r="BV44" s="5" t="n">
         <x:v>29.4</x:v>
       </x:c>
       <x:c r="BW44" s="5" t="n">
-        <x:v>63.9</x:v>
+        <x:v>63.8</x:v>
       </x:c>
       <x:c r="BX44" s="5" t="n">
         <x:v>-10.4</x:v>
       </x:c>
       <x:c r="BY44" s="5" t="n">
         <x:v>98.3</x:v>
       </x:c>
       <x:c r="BZ44" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="CA44" s="5" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="CB44" s="5" t="n">
-        <x:v>12.1</x:v>
+        <x:v>12.2</x:v>
       </x:c>
       <x:c r="CC44" s="5" t="n">
-        <x:v>-3.1</x:v>
+        <x:v>-3.2</x:v>
       </x:c>
       <x:c r="CD44" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="CE44" s="5" t="n">
         <x:v>9.1</x:v>
       </x:c>
       <x:c r="CF44" s="5" t="n">
         <x:v>37.4</x:v>
       </x:c>
       <x:c r="CG44" s="5" t="n">
         <x:v>-7.4</x:v>
       </x:c>
       <x:c r="CH44" s="5" t="n">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="CI44" s="5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="CJ44" s="5" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="CK44" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CL44" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CM44" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CN44" s="5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="CO44" s="5" t="n">
         <x:v>10.4</x:v>
       </x:c>
       <x:c r="CP44" s="5" t="n">
         <x:v>9.4</x:v>
       </x:c>
       <x:c r="CQ44" s="5" t="n">
         <x:v>-5.1</x:v>
       </x:c>
       <x:c r="CR44" s="5" t="n">
-        <x:v>3</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="CS44" s="5" t="n">
         <x:v>-6</x:v>
       </x:c>
       <x:c r="CT44" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="CU44" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CV44" s="5" t="n">
         <x:v>16.2</x:v>
       </x:c>
       <x:c r="CW44" s="5" t="n">
         <x:v>12.5</x:v>
       </x:c>
       <x:c r="CX44" s="5" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="CY44" s="5" t="n">
-        <x:v>10.1</x:v>
+        <x:v>10.2</x:v>
       </x:c>
       <x:c r="CZ44" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="DA44" s="5" t="n">
         <x:v>14.2</x:v>
       </x:c>
       <x:c r="DB44" s="5" t="n">
         <x:v>23.8</x:v>
       </x:c>
       <x:c r="DC44" s="5" t="n">
         <x:v>29.3</x:v>
       </x:c>
       <x:c r="DD44" s="5" t="n">
-        <x:v>16.4</x:v>
+        <x:v>16.3</x:v>
       </x:c>
       <x:c r="DE44" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="DF44" s="5" t="n">
-        <x:v>21.3</x:v>
+        <x:v>21.4</x:v>
       </x:c>
       <x:c r="DG44" s="5" t="n">
         <x:v>-13.5</x:v>
       </x:c>
       <x:c r="DH44" s="5" t="n">
         <x:v>-5.3</x:v>
       </x:c>
       <x:c r="DI44" s="5" t="n">
         <x:v>-11.3</x:v>
       </x:c>
       <x:c r="DJ44" s="5" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="DK44" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DL44" s="5" t="n">
         <x:v>-8.4</x:v>
       </x:c>
       <x:c r="DM44" s="5" t="n">
-        <x:v>-5.1</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="DN44" s="5" t="n">
         <x:v>-22.2</x:v>
       </x:c>
       <x:c r="DO44" s="5" t="n">
         <x:v>-30.5</x:v>
       </x:c>
       <x:c r="DP44" s="5" t="n">
         <x:v>-17.2</x:v>
       </x:c>
       <x:c r="DQ44" s="5" t="n">
         <x:v>-13.2</x:v>
       </x:c>
       <x:c r="DR44" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="DS44" s="5" t="n">
         <x:v>10.6</x:v>
       </x:c>
       <x:c r="DT44" s="5" t="n">
         <x:v>-4.4</x:v>
       </x:c>
       <x:c r="DU44" s="5" t="n">
-        <x:v>13.2</x:v>
+        <x:v>13.3</x:v>
       </x:c>
       <x:c r="DV44" s="5" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="DW44" s="5" t="n">
         <x:v>-5.5</x:v>
       </x:c>
       <x:c r="DX44" s="5" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="DY44" s="5" t="n">
-        <x:v>-4.1</x:v>
+        <x:v>-4.2</x:v>
       </x:c>
       <x:c r="DZ44" s="5" t="n">
         <x:v>-10.5</x:v>
       </x:c>
       <x:c r="EA44" s="5" t="n">
         <x:v>-9.4</x:v>
       </x:c>
       <x:c r="EB44" s="5" t="n">
         <x:v>-12.2</x:v>
       </x:c>
       <x:c r="EC44" s="5" t="n">
         <x:v>-22.2</x:v>
       </x:c>
       <x:c r="ED44" s="5" t="n">
         <x:v>-5.3</x:v>
       </x:c>
       <x:c r="EE44" s="5" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="EF44" s="5" t="n">
         <x:v>-4</x:v>
       </x:c>
       <x:c r="EG44" s="5" t="n">
-        <x:v>10.4</x:v>
+        <x:v>10.3</x:v>
       </x:c>
       <x:c r="EH44" s="5" t="n">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="EI44" s="5" t="n">
         <x:v>-7.8</x:v>
       </x:c>
       <x:c r="EJ44" s="5" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="EK44" s="5" t="n">
         <x:v>-9.3</x:v>
       </x:c>
       <x:c r="EL44" s="5" t="n">
         <x:v>-8.7</x:v>
       </x:c>
       <x:c r="EM44" s="5" t="n">
         <x:v>17.5</x:v>
       </x:c>
       <x:c r="EN44" s="5" t="n">
         <x:v>24.6</x:v>
       </x:c>
       <x:c r="EO44" s="5" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="EP44" s="5" t="n">
         <x:v>18.9</x:v>
       </x:c>
       <x:c r="EQ44" s="5" t="n">
-        <x:v>8.8</x:v>
+        <x:v>8.7</x:v>
       </x:c>
       <x:c r="ER44" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="ES44" s="5" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="ET44" s="5" t="n">
         <x:v>-10</x:v>
       </x:c>
       <x:c r="EU44" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="EV44" s="5" t="n">
         <x:v>-7.4</x:v>
       </x:c>
       <x:c r="EW44" s="5" t="n">
         <x:v>-8.2</x:v>
       </x:c>
       <x:c r="EX44" s="5" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="EY44" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="EZ44" s="5" t="n">
         <x:v>-12.8</x:v>
       </x:c>
       <x:c r="FA44" s="5" t="n">
         <x:v>-13.4</x:v>
       </x:c>
       <x:c r="FB44" s="5" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="FC44" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="FD44" s="5" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="FE44" s="5" t="n">
         <x:v>18.2</x:v>
       </x:c>
       <x:c r="FF44" s="5" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="FG44" s="5" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
       <x:c r="FH44" s="5" t="n">
-        <x:v>-4</x:v>
+        <x:v>-4.1</x:v>
       </x:c>
       <x:c r="FI44" s="5" t="n">
         <x:v>-17.4</x:v>
       </x:c>
       <x:c r="FJ44" s="5" t="n">
         <x:v>-12.7</x:v>
       </x:c>
       <x:c r="FK44" s="5" t="n">
         <x:v>-11.8</x:v>
       </x:c>
       <x:c r="FL44" s="5" t="n">
         <x:v>-5.9</x:v>
       </x:c>
       <x:c r="FM44" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="FN44" s="5" t="n">
         <x:v>-8.4</x:v>
       </x:c>
       <x:c r="FO44" s="5" t="n">
         <x:v>12.7</x:v>
       </x:c>
       <x:c r="FP44" s="5" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="FQ44" s="5" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="FR44" s="5" t="n">
         <x:v>-22</x:v>
       </x:c>
       <x:c r="FS44" s="5" t="n">
         <x:v>-42.6</x:v>
       </x:c>
       <x:c r="FT44" s="5" t="n">
         <x:v>-49.7</x:v>
       </x:c>
       <x:c r="FU44" s="5" t="n">
         <x:v>-49.4</x:v>
       </x:c>
       <x:c r="FV44" s="5" t="n">
         <x:v>-34.5</x:v>
       </x:c>
       <x:c r="FW44" s="5" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-8.5</x:v>
       </x:c>
       <x:c r="FX44" s="5" t="n">
-        <x:v>25</x:v>
+        <x:v>11.7</x:v>
       </x:c>
       <x:c r="FY44" s="5" t="n">
-        <x:v>27.6</x:v>
+        <x:v>17.8</x:v>
       </x:c>
       <x:c r="FZ44" s="5" t="n">
-        <x:v>16.8</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="GA44" s="5" t="n">
-        <x:v>8.6</x:v>
+        <x:v>8.5</x:v>
       </x:c>
       <x:c r="GB44" s="5" t="n">
-        <x:v>5</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="GC44" s="5" t="n">
         <x:v>-9.8</x:v>
       </x:c>
       <x:c r="GD44" s="5" t="n">
-        <x:v>-8.1</x:v>
+        <x:v>-8</x:v>
+      </x:c>
+      <x:c r="GE44" s="5" t="n">
+        <x:v>4.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="45" spans="1:186">
+    <x:row r="45" spans="1:187">
       <x:c r="B45" s="2" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="M45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="O45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="X45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Y45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Z45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AA45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AB45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AC45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AD45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AE45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AF45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AG45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AH45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AI45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AJ45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AK45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AL45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AM45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AN45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AO45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AP45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AQ45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AR45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AS45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AT45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AU45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AV45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AW45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AX45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AY45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AZ45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BA45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BB45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BC45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BD45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BE45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BF45" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BG45" s="5" t="n">
         <x:v>-6</x:v>
       </x:c>
       <x:c r="BH45" s="5" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="BI45" s="5" t="n">
         <x:v>18.8</x:v>
       </x:c>
       <x:c r="BJ45" s="5" t="n">
         <x:v>30.7</x:v>
       </x:c>
       <x:c r="BK45" s="5" t="n">
         <x:v>17.2</x:v>
       </x:c>
       <x:c r="BL45" s="5" t="n">
         <x:v>11.4</x:v>
       </x:c>
       <x:c r="BM45" s="5" t="n">
         <x:v>10.3</x:v>
       </x:c>
       <x:c r="BN45" s="5" t="n">
         <x:v>8.4</x:v>
       </x:c>
@@ -24784,51 +24913,51 @@
       <x:c r="BZ45" s="5" t="n">
         <x:v>6.3</x:v>
       </x:c>
       <x:c r="CA45" s="5" t="n">
         <x:v>-8.4</x:v>
       </x:c>
       <x:c r="CB45" s="5" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="CC45" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="CD45" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="CE45" s="5" t="n">
         <x:v>12.6</x:v>
       </x:c>
       <x:c r="CF45" s="5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="CG45" s="5" t="n">
         <x:v>-5.3</x:v>
       </x:c>
       <x:c r="CH45" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="CI45" s="5" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="CJ45" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CK45" s="5" t="n">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="CL45" s="5" t="n">
         <x:v>11.6</x:v>
       </x:c>
       <x:c r="CM45" s="5" t="n">
         <x:v>-6.3</x:v>
       </x:c>
       <x:c r="CN45" s="5" t="n">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="CO45" s="5" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="CP45" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
@@ -25039,125 +25168,128 @@
       <x:c r="FG45" s="5" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="FH45" s="5" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="FI45" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="FJ45" s="5" t="n">
         <x:v>-8.3</x:v>
       </x:c>
       <x:c r="FK45" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="FL45" s="5" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="FM45" s="5" t="n">
         <x:v>-6.6</x:v>
       </x:c>
       <x:c r="FN45" s="5" t="n">
         <x:v>-10.8</x:v>
       </x:c>
       <x:c r="FO45" s="5" t="n">
-        <x:v>-14.3</x:v>
+        <x:v>-20</x:v>
       </x:c>
       <x:c r="FP45" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="FQ45" s="5" t="n">
-        <x:v>6.1</x:v>
+        <x:v>9.1</x:v>
       </x:c>
       <x:c r="FR45" s="5" t="n">
-        <x:v>3.7</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="FS45" s="5" t="n">
-        <x:v>3.6</x:v>
+        <x:v>13.8</x:v>
       </x:c>
       <x:c r="FT45" s="5" t="n">
-        <x:v>13.3</x:v>
+        <x:v>14.7</x:v>
       </x:c>
       <x:c r="FU45" s="5" t="n">
-        <x:v>11.2</x:v>
+        <x:v>7.5</x:v>
       </x:c>
       <x:c r="FV45" s="5" t="n">
-        <x:v>18.9</x:v>
+        <x:v>13.9</x:v>
       </x:c>
       <x:c r="FW45" s="5" t="n">
-        <x:v>9.5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="FX45" s="5" t="n">
-        <x:v>4.8</x:v>
+        <x:v>-9.3</x:v>
       </x:c>
       <x:c r="FY45" s="5" t="n">
-        <x:v>7.1</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="FZ45" s="5" t="n">
-        <x:v>5.4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="GA45" s="5" t="n">
-        <x:v>-6.8</x:v>
+        <x:v>-4.9</x:v>
       </x:c>
       <x:c r="GB45" s="5" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="GC45" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="GD45" s="5" t="n">
-        <x:v>-2</x:v>
+        <x:v>2.5</x:v>
+      </x:c>
+      <x:c r="GE45" s="5" t="n">
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:186">
+    <x:row r="46" spans="1:187">
       <x:c r="B46" s="2" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C46" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D46" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E46" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F46" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G46" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H46" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I46" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J46" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K46" s="5" t="n">
         <x:v>-5.7</x:v>
       </x:c>
       <x:c r="L46" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="M46" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="N46" s="5" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="O46" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="P46" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="Q46" s="5" t="n">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="R46" s="5" t="n">
         <x:v>14</x:v>
       </x:c>
@@ -25596,335 +25728,338 @@
       <x:c r="FG46" s="5" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="FH46" s="5" t="n">
         <x:v>-15.2</x:v>
       </x:c>
       <x:c r="FI46" s="5" t="n">
         <x:v>-3.7</x:v>
       </x:c>
       <x:c r="FJ46" s="5" t="n">
         <x:v>-10.5</x:v>
       </x:c>
       <x:c r="FK46" s="5" t="n">
         <x:v>-5.6</x:v>
       </x:c>
       <x:c r="FL46" s="5" t="n">
         <x:v>14.7</x:v>
       </x:c>
       <x:c r="FM46" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="FN46" s="5" t="n">
         <x:v>11.3</x:v>
       </x:c>
       <x:c r="FO46" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="FP46" s="5" t="n">
-        <x:v>4.3</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="FQ46" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="FR46" s="5" t="n">
-        <x:v>-8</x:v>
+        <x:v>-5.9</x:v>
       </x:c>
       <x:c r="FS46" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="FT46" s="5" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="FU46" s="5" t="n">
-        <x:v>8.4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="FV46" s="5" t="n">
-        <x:v>5.5</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="FW46" s="5" t="n">
-        <x:v>9.5</x:v>
+        <x:v>14.1</x:v>
       </x:c>
       <x:c r="FX46" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="FY46" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="FZ46" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="GA46" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-7.4</x:v>
       </x:c>
       <x:c r="GB46" s="5" t="n">
-        <x:v>12.7</x:v>
+        <x:v>11.1</x:v>
       </x:c>
       <x:c r="GC46" s="5" t="n">
-        <x:v>4.5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="GD46" s="5" t="n">
-        <x:v>13.1</x:v>
+        <x:v>14.6</x:v>
+      </x:c>
+      <x:c r="GE46" s="5" t="n">
+        <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row r="47" spans="1:186">
+    <x:row r="47" spans="1:187">
       <x:c r="B47" s="2" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="M47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="O47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="X47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Y47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Z47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AA47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AB47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AC47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AD47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AE47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AF47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AG47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AH47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AI47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AJ47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AK47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AL47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AM47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AN47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AO47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AP47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AQ47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AR47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AS47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AT47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AU47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AV47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AW47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AX47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AY47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AZ47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BA47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BB47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BC47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BD47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BE47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BF47" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BG47" s="5" t="n">
-        <x:v>87.3</x:v>
+        <x:v>87.2</x:v>
       </x:c>
       <x:c r="BH47" s="5" t="n">
         <x:v>-26.1</x:v>
       </x:c>
       <x:c r="BI47" s="5" t="n">
         <x:v>41.3</x:v>
       </x:c>
       <x:c r="BJ47" s="5" t="n">
         <x:v>36.8</x:v>
       </x:c>
       <x:c r="BK47" s="5" t="n">
         <x:v>4.9</x:v>
       </x:c>
       <x:c r="BL47" s="5" t="n">
         <x:v>21.5</x:v>
       </x:c>
       <x:c r="BM47" s="5" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="BN47" s="5" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="BO47" s="5" t="n">
         <x:v>24.1</x:v>
       </x:c>
       <x:c r="BP47" s="5" t="n">
         <x:v>83.8</x:v>
       </x:c>
       <x:c r="BQ47" s="5" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="BR47" s="5" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="BS47" s="5" t="n">
         <x:v>-9.4</x:v>
       </x:c>
       <x:c r="BT47" s="5" t="n">
         <x:v>-11</x:v>
       </x:c>
       <x:c r="BU47" s="5" t="n">
         <x:v>33.5</x:v>
       </x:c>
       <x:c r="BV47" s="5" t="n">
         <x:v>50.1</x:v>
       </x:c>
       <x:c r="BW47" s="5" t="n">
-        <x:v>22.1</x:v>
+        <x:v>22.2</x:v>
       </x:c>
       <x:c r="BX47" s="5" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="BY47" s="5" t="n">
         <x:v>14.9</x:v>
       </x:c>
       <x:c r="BZ47" s="5" t="n">
         <x:v>20.4</x:v>
       </x:c>
       <x:c r="CA47" s="5" t="n">
         <x:v>63.2</x:v>
       </x:c>
       <x:c r="CB47" s="5" t="n">
-        <x:v>39.6</x:v>
+        <x:v>39.7</x:v>
       </x:c>
       <x:c r="CC47" s="5" t="n">
         <x:v>67.3</x:v>
       </x:c>
       <x:c r="CD47" s="5" t="n">
         <x:v>32.1</x:v>
       </x:c>
       <x:c r="CE47" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="CF47" s="5" t="n">
         <x:v>24.2</x:v>
       </x:c>
       <x:c r="CG47" s="5" t="n">
         <x:v>17.4</x:v>
       </x:c>
       <x:c r="CH47" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="CI47" s="5" t="n">
         <x:v>-4.4</x:v>
       </x:c>
       <x:c r="CJ47" s="5" t="n">
         <x:v>-17</x:v>
       </x:c>
@@ -25934,51 +26069,51 @@
       <x:c r="CL47" s="5" t="n">
         <x:v>-6.4</x:v>
       </x:c>
       <x:c r="CM47" s="5" t="n">
         <x:v>-24.2</x:v>
       </x:c>
       <x:c r="CN47" s="5" t="n">
         <x:v>11.3</x:v>
       </x:c>
       <x:c r="CO47" s="5" t="n">
         <x:v>-20</x:v>
       </x:c>
       <x:c r="CP47" s="5" t="n">
         <x:v>-17.7</x:v>
       </x:c>
       <x:c r="CQ47" s="5" t="n">
         <x:v>84.4</x:v>
       </x:c>
       <x:c r="CR47" s="5" t="n">
         <x:v>-14.4</x:v>
       </x:c>
       <x:c r="CS47" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="CT47" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="CU47" s="5" t="n">
         <x:v>-12.2</x:v>
       </x:c>
       <x:c r="CV47" s="5" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="CW47" s="5" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="CX47" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="CY47" s="5" t="n">
         <x:v>18.2</x:v>
       </x:c>
       <x:c r="CZ47" s="5" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="DA47" s="5" t="n">
         <x:v>11.9</x:v>
       </x:c>
       <x:c r="DB47" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
@@ -26081,51 +26216,51 @@
       <x:c r="EI47" s="5" t="n">
         <x:v>30.2</x:v>
       </x:c>
       <x:c r="EJ47" s="5" t="n">
         <x:v>15.4</x:v>
       </x:c>
       <x:c r="EK47" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="EL47" s="5" t="n">
         <x:v>6.3</x:v>
       </x:c>
       <x:c r="EM47" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EN47" s="5" t="n">
         <x:v>10.1</x:v>
       </x:c>
       <x:c r="EO47" s="5" t="n">
         <x:v>6.1</x:v>
       </x:c>
       <x:c r="EP47" s="5" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="EQ47" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="ER47" s="5" t="n">
         <x:v>14.7</x:v>
       </x:c>
       <x:c r="ES47" s="5" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="ET47" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="EU47" s="5" t="n">
         <x:v>15.7</x:v>
       </x:c>
       <x:c r="EV47" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="EW47" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="EX47" s="5" t="n">
         <x:v>18.3</x:v>
       </x:c>
       <x:c r="EY47" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
@@ -26177,296 +26312,299 @@
       <x:c r="FO47" s="5" t="n">
         <x:v>-22.7</x:v>
       </x:c>
       <x:c r="FP47" s="5" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="FQ47" s="5" t="n">
         <x:v>-10.5</x:v>
       </x:c>
       <x:c r="FR47" s="5" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="FS47" s="5" t="n">
         <x:v>-11.2</x:v>
       </x:c>
       <x:c r="FT47" s="5" t="n">
         <x:v>-10.7</x:v>
       </x:c>
       <x:c r="FU47" s="5" t="n">
         <x:v>-11.6</x:v>
       </x:c>
       <x:c r="FV47" s="5" t="n">
         <x:v>-14.4</x:v>
       </x:c>
       <x:c r="FW47" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>23.7</x:v>
       </x:c>
       <x:c r="FX47" s="5" t="n">
-        <x:v>-16.7</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="FY47" s="5" t="n">
-        <x:v>-6.5</x:v>
+        <x:v>44.6</x:v>
       </x:c>
       <x:c r="FZ47" s="5" t="n">
-        <x:v>-11.1</x:v>
+        <x:v>15.5</x:v>
       </x:c>
       <x:c r="GA47" s="5" t="n">
-        <x:v>8.4</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="GB47" s="5" t="n">
-        <x:v>19.1</x:v>
+        <x:v>12.1</x:v>
       </x:c>
       <x:c r="GC47" s="5" t="n">
-        <x:v>35.2</x:v>
+        <x:v>13.3</x:v>
       </x:c>
       <x:c r="GD47" s="5" t="n">
-        <x:v>-5.7</x:v>
+        <x:v>-9.4</x:v>
+      </x:c>
+      <x:c r="GE47" s="5" t="n">
+        <x:v>-12.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="48" spans="1:186">
+    <x:row r="48" spans="1:187">
       <x:c r="B48" s="2" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="M48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="O48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="T48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="X48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Y48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Z48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AA48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AB48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AC48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AD48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AE48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AF48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AG48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AH48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AI48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AJ48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AK48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AL48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AM48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AN48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AO48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AP48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AQ48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AR48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AS48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AT48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AU48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AV48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AW48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AX48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AY48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AZ48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BA48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BB48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BC48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BD48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BE48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BF48" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BG48" s="5" t="n">
         <x:v>24.4</x:v>
       </x:c>
       <x:c r="BH48" s="5" t="n">
         <x:v>24.1</x:v>
       </x:c>
       <x:c r="BI48" s="5" t="n">
-        <x:v>29.5</x:v>
+        <x:v>29.6</x:v>
       </x:c>
       <x:c r="BJ48" s="5" t="n">
         <x:v>53.4</x:v>
       </x:c>
       <x:c r="BK48" s="5" t="n">
         <x:v>27.8</x:v>
       </x:c>
       <x:c r="BL48" s="5" t="n">
-        <x:v>27.7</x:v>
+        <x:v>27.6</x:v>
       </x:c>
       <x:c r="BM48" s="5" t="n">
         <x:v>34.7</x:v>
       </x:c>
       <x:c r="BN48" s="5" t="n">
         <x:v>26.3</x:v>
       </x:c>
       <x:c r="BO48" s="5" t="n">
         <x:v>11.6</x:v>
       </x:c>
       <x:c r="BP48" s="5" t="n">
         <x:v>9.2</x:v>
       </x:c>
       <x:c r="BQ48" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="BR48" s="5" t="n">
         <x:v>8.1</x:v>
       </x:c>
       <x:c r="BS48" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="BT48" s="5" t="n">
         <x:v>23.3</x:v>
       </x:c>
       <x:c r="BU48" s="5" t="n">
         <x:v>7.9</x:v>
       </x:c>
       <x:c r="BV48" s="5" t="n">
         <x:v>9.3</x:v>
       </x:c>
       <x:c r="BW48" s="5" t="n">
-        <x:v>20</x:v>
+        <x:v>20.1</x:v>
       </x:c>
       <x:c r="BX48" s="5" t="n">
         <x:v>18.5</x:v>
       </x:c>
       <x:c r="BY48" s="5" t="n">
         <x:v>29.3</x:v>
       </x:c>
       <x:c r="BZ48" s="5" t="n">
         <x:v>15.6</x:v>
       </x:c>
       <x:c r="CA48" s="5" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="CB48" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="CC48" s="5" t="n">
         <x:v>10.5</x:v>
       </x:c>
       <x:c r="CD48" s="5" t="n">
         <x:v>13.8</x:v>
       </x:c>
       <x:c r="CE48" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
@@ -26497,482 +26635,485 @@
       <x:c r="CN48" s="5" t="n">
         <x:v>-4.8</x:v>
       </x:c>
       <x:c r="CO48" s="5" t="n">
         <x:v>-6</x:v>
       </x:c>
       <x:c r="CP48" s="5" t="n">
         <x:v>-6.5</x:v>
       </x:c>
       <x:c r="CQ48" s="5" t="n">
         <x:v>10.3</x:v>
       </x:c>
       <x:c r="CR48" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="CS48" s="5" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="CT48" s="5" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="CU48" s="5" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="CV48" s="5" t="n">
-        <x:v>12.4</x:v>
+        <x:v>12.5</x:v>
       </x:c>
       <x:c r="CW48" s="5" t="n">
         <x:v>11.3</x:v>
       </x:c>
       <x:c r="CX48" s="5" t="n">
-        <x:v>20.3</x:v>
+        <x:v>20.2</x:v>
       </x:c>
       <x:c r="CY48" s="5" t="n">
         <x:v>23.2</x:v>
       </x:c>
       <x:c r="CZ48" s="5" t="n">
         <x:v>30.5</x:v>
       </x:c>
       <x:c r="DA48" s="5" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="DB48" s="5" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="DC48" s="5" t="n">
-        <x:v>11.5</x:v>
+        <x:v>11.6</x:v>
       </x:c>
       <x:c r="DD48" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="DE48" s="5" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="DF48" s="5" t="n">
         <x:v>18.6</x:v>
       </x:c>
       <x:c r="DG48" s="5" t="n">
         <x:v>29.8</x:v>
       </x:c>
       <x:c r="DH48" s="5" t="n">
-        <x:v>29.8</x:v>
+        <x:v>29.7</x:v>
       </x:c>
       <x:c r="DI48" s="5" t="n">
         <x:v>25.1</x:v>
       </x:c>
       <x:c r="DJ48" s="5" t="n">
         <x:v>16.4</x:v>
       </x:c>
       <x:c r="DK48" s="5" t="n">
         <x:v>13.4</x:v>
       </x:c>
       <x:c r="DL48" s="5" t="n">
         <x:v>24.9</x:v>
       </x:c>
       <x:c r="DM48" s="5" t="n">
         <x:v>19.9</x:v>
       </x:c>
       <x:c r="DN48" s="5" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="DO48" s="5" t="n">
         <x:v>-21</x:v>
       </x:c>
       <x:c r="DP48" s="5" t="n">
         <x:v>-32.9</x:v>
       </x:c>
       <x:c r="DQ48" s="5" t="n">
         <x:v>-29.8</x:v>
       </x:c>
       <x:c r="DR48" s="5" t="n">
         <x:v>-18.5</x:v>
       </x:c>
       <x:c r="DS48" s="5" t="n">
         <x:v>-5.9</x:v>
       </x:c>
       <x:c r="DT48" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="DU48" s="5" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="DV48" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="DW48" s="5" t="n">
-        <x:v>18.5</x:v>
+        <x:v>18.4</x:v>
       </x:c>
       <x:c r="DX48" s="5" t="n">
         <x:v>21.3</x:v>
       </x:c>
       <x:c r="DY48" s="5" t="n">
         <x:v>12.6</x:v>
       </x:c>
       <x:c r="DZ48" s="5" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="EA48" s="5" t="n">
         <x:v>21.3</x:v>
       </x:c>
       <x:c r="EB48" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="EC48" s="5" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="ED48" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="EE48" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="EF48" s="5" t="n">
         <x:v>11.5</x:v>
       </x:c>
       <x:c r="EG48" s="5" t="n">
         <x:v>20.3</x:v>
       </x:c>
       <x:c r="EH48" s="5" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="EI48" s="5" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="EJ48" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="EK48" s="5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="EL48" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EM48" s="5" t="n">
         <x:v>-4.9</x:v>
       </x:c>
       <x:c r="EN48" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="EO48" s="5" t="n">
         <x:v>-3.2</x:v>
       </x:c>
       <x:c r="EP48" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="EQ48" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="ER48" s="5" t="n">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="ES48" s="5" t="n">
-        <x:v>12.9</x:v>
+        <x:v>12.8</x:v>
       </x:c>
       <x:c r="ET48" s="5" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="EU48" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EV48" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="EW48" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="EX48" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="EY48" s="5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="EZ48" s="5" t="n">
         <x:v>-3.5</x:v>
       </x:c>
       <x:c r="FA48" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="FB48" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="FC48" s="5" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="FD48" s="5" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="FE48" s="5" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="FF48" s="5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="FG48" s="5" t="n">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="FH48" s="5" t="n">
         <x:v>-16.2</x:v>
       </x:c>
       <x:c r="FI48" s="5" t="n">
         <x:v>-10</x:v>
       </x:c>
       <x:c r="FJ48" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="FK48" s="5" t="n">
         <x:v>-11.4</x:v>
       </x:c>
       <x:c r="FL48" s="5" t="n">
         <x:v>30.3</x:v>
       </x:c>
       <x:c r="FM48" s="5" t="n">
         <x:v>15.4</x:v>
       </x:c>
       <x:c r="FN48" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="FO48" s="5" t="n">
-        <x:v>10.2</x:v>
+        <x:v>10.3</x:v>
       </x:c>
       <x:c r="FP48" s="5" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="FQ48" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="FR48" s="5" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="FS48" s="5" t="n">
-        <x:v>26.1</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="FT48" s="5" t="n">
         <x:v>20.9</x:v>
       </x:c>
       <x:c r="FU48" s="5" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="FV48" s="5" t="n">
-        <x:v>27.6</x:v>
+        <x:v>27.7</x:v>
       </x:c>
       <x:c r="FW48" s="5" t="n">
-        <x:v>4.8</x:v>
+        <x:v>12.4</x:v>
       </x:c>
       <x:c r="FX48" s="5" t="n">
-        <x:v>6.1</x:v>
+        <x:v>16.9</x:v>
       </x:c>
       <x:c r="FY48" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="FZ48" s="5" t="n">
-        <x:v>3.3</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="GA48" s="5" t="n">
-        <x:v>-8.2</x:v>
+        <x:v>-14.6</x:v>
       </x:c>
       <x:c r="GB48" s="5" t="n">
-        <x:v>16.1</x:v>
+        <x:v>16.8</x:v>
       </x:c>
       <x:c r="GC48" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="GD48" s="5" t="n">
-        <x:v>30.4</x:v>
+        <x:v>43.3</x:v>
+      </x:c>
+      <x:c r="GE48" s="5" t="n">
+        <x:v>13.6</x:v>
       </x:c>
     </x:row>
-    <x:row r="49" spans="1:186">
+    <x:row r="49" spans="1:187">
       <x:c r="B49" s="2" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="M49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="N49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="O49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="V49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="W49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="X49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Y49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Z49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AA49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AB49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AC49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AD49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AE49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AF49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AG49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AH49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AI49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AJ49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AK49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AL49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AM49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AN49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AO49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AP49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AQ49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AR49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AS49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AT49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AU49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AV49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AW49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AX49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AY49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="AZ49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BA49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BB49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BC49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BD49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BE49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BF49" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="BG49" s="5" t="n">
         <x:v>16.1</x:v>
       </x:c>
       <x:c r="BH49" s="5" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="BI49" s="5" t="n">
         <x:v>24.4</x:v>
       </x:c>
       <x:c r="BJ49" s="5" t="n">
         <x:v>19.6</x:v>
       </x:c>
       <x:c r="BK49" s="5" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="BL49" s="5" t="n">
         <x:v>10.8</x:v>
       </x:c>
       <x:c r="BM49" s="5" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="BN49" s="5" t="n">
         <x:v>6.6</x:v>
       </x:c>
@@ -27219,730 +27360,736 @@
       <x:c r="EQ49" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="ER49" s="5" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="ES49" s="5" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="ET49" s="5" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="EU49" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="EV49" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="EW49" s="5" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="EX49" s="5" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="EY49" s="5" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="EZ49" s="5" t="n">
         <x:v>-11.1</x:v>
       </x:c>
       <x:c r="FA49" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="FB49" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="FC49" s="5" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="FD49" s="5" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="FE49" s="5" t="n">
         <x:v>-4.5</x:v>
       </x:c>
       <x:c r="FF49" s="5" t="n">
         <x:v>13.5</x:v>
       </x:c>
       <x:c r="FG49" s="5" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="FH49" s="5" t="n">
         <x:v>-11</x:v>
       </x:c>
       <x:c r="FI49" s="5" t="n">
         <x:v>-3.5</x:v>
       </x:c>
       <x:c r="FJ49" s="5" t="n">
         <x:v>-8.4</x:v>
       </x:c>
       <x:c r="FK49" s="5" t="n">
         <x:v>-16.9</x:v>
       </x:c>
       <x:c r="FL49" s="5" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="FM49" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="FN49" s="5" t="n">
         <x:v>17.4</x:v>
       </x:c>
       <x:c r="FO49" s="5" t="n">
-        <x:v>15.8</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="FP49" s="5" t="n">
-        <x:v>6.7</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="FQ49" s="5" t="n">
-        <x:v>4.3</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="FR49" s="5" t="n">
-        <x:v>-12.2</x:v>
+        <x:v>-9.3</x:v>
       </x:c>
       <x:c r="FS49" s="5" t="n">
-        <x:v>-2</x:v>
+        <x:v>9.4</x:v>
       </x:c>
       <x:c r="FT49" s="5" t="n">
-        <x:v>-2.1</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="FU49" s="5" t="n">
-        <x:v>9.5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="FV49" s="5" t="n">
-        <x:v>6.4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="FW49" s="5" t="n">
-        <x:v>14.6</x:v>
+        <x:v>11.9</x:v>
       </x:c>
       <x:c r="FX49" s="5" t="n">
-        <x:v>6.6</x:v>
+        <x:v>-2.5</x:v>
       </x:c>
       <x:c r="FY49" s="5" t="n">
-        <x:v>2.9</x:v>
+        <x:v>-5.4</x:v>
       </x:c>
       <x:c r="FZ49" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="GA49" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-10.3</x:v>
       </x:c>
       <x:c r="GB49" s="5" t="n">
-        <x:v>9.9</x:v>
+        <x:v>9.2</x:v>
       </x:c>
       <x:c r="GC49" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="GD49" s="5" t="n">
-        <x:v>13</x:v>
+        <x:v>13.7</x:v>
+      </x:c>
+      <x:c r="GE49" s="5" t="n">
+        <x:v>27.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="50" spans="1:186">
+    <x:row r="50" spans="1:187">
       <x:c r="B50" s="2" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C50" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D50" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E50" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F50" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G50" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H50" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I50" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J50" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K50" s="5" t="n">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="L50" s="5" t="n">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="M50" s="5" t="n">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="N50" s="5" t="n">
-        <x:v>7</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="O50" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="P50" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="Q50" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="R50" s="5" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="S50" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="T50" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="U50" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="V50" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="W50" s="5" t="n">
-        <x:v>-4.5</x:v>
+        <x:v>-4.6</x:v>
       </x:c>
       <x:c r="X50" s="5" t="n">
-        <x:v>-4.5</x:v>
+        <x:v>-4.6</x:v>
       </x:c>
       <x:c r="Y50" s="5" t="n">
-        <x:v>-4.5</x:v>
+        <x:v>-4.6</x:v>
       </x:c>
       <x:c r="Z50" s="5" t="n">
-        <x:v>-4</x:v>
+        <x:v>-3.9</x:v>
       </x:c>
       <x:c r="AA50" s="5" t="n">
-        <x:v>7.8</x:v>
+        <x:v>7.9</x:v>
       </x:c>
       <x:c r="AB50" s="5" t="n">
-        <x:v>7.8</x:v>
+        <x:v>7.9</x:v>
       </x:c>
       <x:c r="AC50" s="5" t="n">
-        <x:v>7.8</x:v>
+        <x:v>7.9</x:v>
       </x:c>
       <x:c r="AD50" s="5" t="n">
-        <x:v>8.7</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="AE50" s="5" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="AF50" s="5" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="AG50" s="5" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="AH50" s="5" t="n">
+        <x:v>6.1</x:v>
+      </x:c>
+      <x:c r="AI50" s="5" t="n">
+        <x:v>11.9</x:v>
+      </x:c>
+      <x:c r="AJ50" s="5" t="n">
+        <x:v>11.9</x:v>
+      </x:c>
+      <x:c r="AK50" s="5" t="n">
+        <x:v>11.9</x:v>
+      </x:c>
+      <x:c r="AL50" s="5" t="n">
+        <x:v>13.3</x:v>
+      </x:c>
+      <x:c r="AM50" s="5" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="AN50" s="5" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="AO50" s="5" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="AP50" s="5" t="n">
         <x:v>6.3</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>6.7</x:v>
       </x:c>
       <x:c r="AQ50" s="5" t="n">
         <x:v>-8.1</x:v>
       </x:c>
       <x:c r="AR50" s="5" t="n">
         <x:v>-8.1</x:v>
       </x:c>
       <x:c r="AS50" s="5" t="n">
         <x:v>-8.1</x:v>
       </x:c>
       <x:c r="AT50" s="5" t="n">
         <x:v>-8.9</x:v>
       </x:c>
       <x:c r="AU50" s="5" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="AV50" s="5" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="AW50" s="5" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="AX50" s="5" t="n">
         <x:v>-3.7</x:v>
       </x:c>
       <x:c r="AY50" s="5" t="n">
+        <x:v>-7.5</x:v>
+      </x:c>
+      <x:c r="AZ50" s="5" t="n">
+        <x:v>-7.5</x:v>
+      </x:c>
+      <x:c r="BA50" s="5" t="n">
+        <x:v>-7.5</x:v>
+      </x:c>
+      <x:c r="BB50" s="5" t="n">
         <x:v>-7.4</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>-7.7</x:v>
       </x:c>
       <x:c r="BC50" s="5" t="n">
         <x:v>-75.1</x:v>
       </x:c>
       <x:c r="BD50" s="5" t="n">
-        <x:v>87.9</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="BE50" s="5" t="n">
         <x:v>-46</x:v>
       </x:c>
       <x:c r="BF50" s="5" t="n">
-        <x:v>-75.6</x:v>
+        <x:v>-75.5</x:v>
       </x:c>
       <x:c r="BG50" s="5" t="n">
-        <x:v>-65.4</x:v>
+        <x:v>-65.5</x:v>
       </x:c>
       <x:c r="BH50" s="5" t="n">
         <x:v>-17.9</x:v>
       </x:c>
       <x:c r="BI50" s="5" t="n">
         <x:v>-37.1</x:v>
       </x:c>
       <x:c r="BJ50" s="5" t="n">
         <x:v>-64.4</x:v>
       </x:c>
       <x:c r="BK50" s="5" t="n">
         <x:v>66.7</x:v>
       </x:c>
       <x:c r="BL50" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="BM50" s="5" t="n">
+        <x:v>11.9</x:v>
+      </x:c>
+      <x:c r="BN50" s="5" t="n">
+        <x:v>59.1</x:v>
+      </x:c>
+      <x:c r="BO50" s="5" t="n">
+        <x:v>-5.5</x:v>
+      </x:c>
+      <x:c r="BP50" s="5" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="BQ50" s="5" t="n">
         <x:v>11.7</x:v>
       </x:c>
-      <x:c r="BN50" s="5" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="BR50" s="5" t="n">
-        <x:v>-4.4</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="BS50" s="5" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="BT50" s="5" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.6</x:v>
       </x:c>
       <x:c r="BU50" s="5" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="BV50" s="5" t="n">
-        <x:v>6.2</x:v>
+        <x:v>8.3</x:v>
       </x:c>
       <x:c r="BW50" s="5" t="n">
-        <x:v>36.2</x:v>
+        <x:v>36.4</x:v>
       </x:c>
       <x:c r="BX50" s="5" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="BY50" s="5" t="n">
-        <x:v>13.6</x:v>
+        <x:v>13.8</x:v>
       </x:c>
       <x:c r="BZ50" s="5" t="n">
-        <x:v>40.9</x:v>
+        <x:v>38.9</x:v>
       </x:c>
       <x:c r="CA50" s="5" t="n">
-        <x:v>-79.8</x:v>
+        <x:v>-80</x:v>
       </x:c>
       <x:c r="CB50" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="CC50" s="5" t="n">
-        <x:v>-23.1</x:v>
+        <x:v>-23.2</x:v>
       </x:c>
       <x:c r="CD50" s="5" t="n">
-        <x:v>-80.8</x:v>
+        <x:v>-80</x:v>
       </x:c>
       <x:c r="CE50" s="5" t="n">
-        <x:v>65.8</x:v>
+        <x:v>66.7</x:v>
       </x:c>
       <x:c r="CF50" s="5" t="n">
         <x:v>-11.5</x:v>
       </x:c>
       <x:c r="CG50" s="5" t="n">
-        <x:v>-5.4</x:v>
+        <x:v>-5.3</x:v>
       </x:c>
       <x:c r="CH50" s="5" t="n">
-        <x:v>64.9</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="CI50" s="5" t="n">
-        <x:v>212.7</x:v>
+        <x:v>215.4</x:v>
       </x:c>
       <x:c r="CJ50" s="5" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="CK50" s="5" t="n">
-        <x:v>27.9</x:v>
+        <x:v>27.7</x:v>
       </x:c>
       <x:c r="CL50" s="5" t="n">
-        <x:v>223</x:v>
+        <x:v>220.3</x:v>
       </x:c>
       <x:c r="CM50" s="5" t="n">
         <x:v>-37.6</x:v>
       </x:c>
       <x:c r="CN50" s="5" t="n">
         <x:v>-13.6</x:v>
       </x:c>
       <x:c r="CO50" s="5" t="n">
-        <x:v>-21.4</x:v>
+        <x:v>-21.3</x:v>
       </x:c>
       <x:c r="CP50" s="5" t="n">
-        <x:v>-38.1</x:v>
+        <x:v>-38.5</x:v>
       </x:c>
       <x:c r="CQ50" s="5" t="n">
-        <x:v>52</x:v>
+        <x:v>51.6</x:v>
       </x:c>
       <x:c r="CR50" s="5" t="n">
         <x:v>19.8</x:v>
       </x:c>
       <x:c r="CS50" s="5" t="n">
-        <x:v>27</x:v>
+        <x:v>26.8</x:v>
       </x:c>
       <x:c r="CT50" s="5" t="n">
-        <x:v>52.5</x:v>
+        <x:v>53.2</x:v>
       </x:c>
       <x:c r="CU50" s="5" t="n">
-        <x:v>-11.2</x:v>
+        <x:v>-11.3</x:v>
       </x:c>
       <x:c r="CV50" s="5" t="n">
-        <x:v>4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="CW50" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="CX50" s="5" t="n">
-        <x:v>-12.9</x:v>
+        <x:v>-12.4</x:v>
       </x:c>
       <x:c r="CY50" s="5" t="n">
         <x:v>-15.1</x:v>
       </x:c>
       <x:c r="CZ50" s="5" t="n">
         <x:v>-8.3</x:v>
       </x:c>
       <x:c r="DA50" s="5" t="n">
         <x:v>-11</x:v>
       </x:c>
       <x:c r="DB50" s="5" t="n">
         <x:v>-16</x:v>
       </x:c>
       <x:c r="DC50" s="5" t="n">
-        <x:v>18.4</x:v>
+        <x:v>18.5</x:v>
       </x:c>
       <x:c r="DD50" s="5" t="n">
         <x:v>9.5</x:v>
       </x:c>
       <x:c r="DE50" s="5" t="n">
-        <x:v>9.9</x:v>
+        <x:v>10.3</x:v>
       </x:c>
       <x:c r="DF50" s="5" t="n">
-        <x:v>12.5</x:v>
+        <x:v>11.3</x:v>
       </x:c>
       <x:c r="DG50" s="5" t="n">
-        <x:v>-24</x:v>
+        <x:v>-23.7</x:v>
       </x:c>
       <x:c r="DH50" s="5" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="DI50" s="5" t="n">
-        <x:v>-3.1</x:v>
+        <x:v>-3.2</x:v>
       </x:c>
       <x:c r="DJ50" s="5" t="n">
-        <x:v>-25.5</x:v>
+        <x:v>-25.9</x:v>
       </x:c>
       <x:c r="DK50" s="5" t="n">
-        <x:v>15.7</x:v>
+        <x:v>15.2</x:v>
       </x:c>
       <x:c r="DL50" s="5" t="n">
         <x:v>8.8</x:v>
       </x:c>
       <x:c r="DM50" s="5" t="n">
-        <x:v>9.5</x:v>
+        <x:v>9.4</x:v>
       </x:c>
       <x:c r="DN50" s="5" t="n">
-        <x:v>24.6</x:v>
+        <x:v>25.6</x:v>
       </x:c>
       <x:c r="DO50" s="5" t="n">
-        <x:v>-32</x:v>
+        <x:v>-31.6</x:v>
       </x:c>
       <x:c r="DP50" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="DQ50" s="5" t="n">
-        <x:v>-2.5</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
       <x:c r="DR50" s="5" t="n">
         <x:v>-40.8</x:v>
       </x:c>
       <x:c r="DS50" s="5" t="n">
-        <x:v>83</x:v>
+        <x:v>82.7</x:v>
       </x:c>
       <x:c r="DT50" s="5" t="n">
         <x:v>-7.3</x:v>
       </x:c>
       <x:c r="DU50" s="5" t="n">
-        <x:v>7</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="DV50" s="5" t="n">
-        <x:v>103.6</x:v>
+        <x:v>103.4</x:v>
       </x:c>
       <x:c r="DW50" s="5" t="n">
-        <x:v>-13.1</x:v>
+        <x:v>-13.2</x:v>
       </x:c>
       <x:c r="DX50" s="5" t="n">
         <x:v>9.6</x:v>
       </x:c>
       <x:c r="DY50" s="5" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="DZ50" s="5" t="n">
-        <x:v>-8.2</x:v>
+        <x:v>-7.9</x:v>
       </x:c>
       <x:c r="EA50" s="5" t="n">
-        <x:v>-14.5</x:v>
+        <x:v>-13.9</x:v>
       </x:c>
       <x:c r="EB50" s="5" t="n">
         <x:v>-7.1</x:v>
       </x:c>
       <x:c r="EC50" s="5" t="n">
         <x:v>-8.7</x:v>
       </x:c>
       <x:c r="ED50" s="5" t="n">
-        <x:v>-15.9</x:v>
+        <x:v>-16</x:v>
       </x:c>
       <x:c r="EE50" s="5" t="n">
-        <x:v>11</x:v>
+        <x:v>10.6</x:v>
       </x:c>
       <x:c r="EF50" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="EG50" s="5" t="n">
-        <x:v>6.3</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="EH50" s="5" t="n">
-        <x:v>14.4</x:v>
+        <x:v>13.9</x:v>
       </x:c>
       <x:c r="EI50" s="5" t="n">
-        <x:v>-29.8</x:v>
+        <x:v>-29.9</x:v>
       </x:c>
       <x:c r="EJ50" s="5" t="n">
         <x:v>-12.2</x:v>
       </x:c>
       <x:c r="EK50" s="5" t="n">
-        <x:v>-16.6</x:v>
+        <x:v>-16.8</x:v>
       </x:c>
       <x:c r="EL50" s="5" t="n">
-        <x:v>-31.8</x:v>
+        <x:v>-31.4</x:v>
       </x:c>
       <x:c r="EM50" s="5" t="n">
         <x:v>23.6</x:v>
       </x:c>
       <x:c r="EN50" s="5" t="n">
         <x:v>9.4</x:v>
       </x:c>
       <x:c r="EO50" s="5" t="n">
         <x:v>12.4</x:v>
       </x:c>
       <x:c r="EP50" s="5" t="n">
+        <x:v>29.9</x:v>
+      </x:c>
+      <x:c r="EQ50" s="5" t="n">
         <x:v>30.1</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>29.8</x:v>
       </x:c>
       <x:c r="ER50" s="5" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="ES50" s="5" t="n">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="ET50" s="5" t="n">
-        <x:v>27.6</x:v>
+        <x:v>27.3</x:v>
       </x:c>
       <x:c r="EU50" s="5" t="n">
-        <x:v>13.5</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="EV50" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="EW50" s="5" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="EX50" s="5" t="n">
-        <x:v>8.8</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="EY50" s="5" t="n">
-        <x:v>-40.9</x:v>
+        <x:v>-41</x:v>
       </x:c>
       <x:c r="EZ50" s="5" t="n">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="FA50" s="5" t="n">
-        <x:v>-15.3</x:v>
+        <x:v>-15.4</x:v>
       </x:c>
       <x:c r="FB50" s="5" t="n">
-        <x:v>-38.2</x:v>
+        <x:v>-37.8</x:v>
       </x:c>
       <x:c r="FC50" s="5" t="n">
-        <x:v>-20.2</x:v>
+        <x:v>-20.3</x:v>
       </x:c>
       <x:c r="FD50" s="5" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="FE50" s="5" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="FF50" s="5" t="n">
-        <x:v>-23.5</x:v>
+        <x:v>-22.5</x:v>
       </x:c>
       <x:c r="FG50" s="5" t="n">
-        <x:v>16.5</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="FH50" s="5" t="n">
-        <x:v>14.4</x:v>
+        <x:v>14.5</x:v>
       </x:c>
       <x:c r="FI50" s="5" t="n">
-        <x:v>14.9</x:v>
+        <x:v>14.8</x:v>
       </x:c>
       <x:c r="FJ50" s="5" t="n">
-        <x:v>18.2</x:v>
+        <x:v>17.2</x:v>
       </x:c>
       <x:c r="FK50" s="5" t="n">
-        <x:v>-5.7</x:v>
+        <x:v>-5.5</x:v>
       </x:c>
       <x:c r="FL50" s="5" t="n">
-        <x:v>-6.8</x:v>
+        <x:v>-6.7</x:v>
       </x:c>
       <x:c r="FM50" s="5" t="n">
-        <x:v>-6.3</x:v>
+        <x:v>-6.1</x:v>
       </x:c>
       <x:c r="FN50" s="5" t="n">
-        <x:v>-3.8</x:v>
+        <x:v>-6.4</x:v>
       </x:c>
       <x:c r="FO50" s="5" t="n">
-        <x:v>12</x:v>
+        <x:v>11.5</x:v>
       </x:c>
       <x:c r="FP50" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="FQ50" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="FR50" s="5" t="n">
-        <x:v>9</x:v>
+        <x:v>11.8</x:v>
       </x:c>
       <x:c r="FS50" s="5" t="n">
-        <x:v>-33.9</x:v>
+        <x:v>-33.6</x:v>
       </x:c>
       <x:c r="FT50" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="FU50" s="5" t="n">
         <x:v>-7.5</x:v>
       </x:c>
       <x:c r="FV50" s="5" t="n">
-        <x:v>-33</x:v>
+        <x:v>-34.2</x:v>
       </x:c>
       <x:c r="FW50" s="5" t="n">
-        <x:v>70.3</x:v>
+        <x:v>14.3</x:v>
       </x:c>
       <x:c r="FX50" s="5" t="n">
-        <x:v>2.4</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="FY50" s="5" t="n">
-        <x:v>12</x:v>
+        <x:v>-3.9</x:v>
       </x:c>
       <x:c r="FZ50" s="5" t="n">
-        <x:v>68.5</x:v>
+        <x:v>14.7</x:v>
       </x:c>
       <x:c r="GA50" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>43.2</x:v>
       </x:c>
       <x:c r="GB50" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="GC50" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>8.9</x:v>
       </x:c>
       <x:c r="GD50" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>44.2</x:v>
+      </x:c>
+      <x:c r="GE50" s="5" t="n">
+        <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="51" spans="1:186">
+    <x:row r="51" spans="1:187">
       <x:c r="B51" s="2" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C51" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D51" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E51" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F51" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G51" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H51" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J51" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K51" s="5" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="L51" s="5" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="M51" s="5" t="n">
         <x:v>12.4</x:v>
       </x:c>
       <x:c r="N51" s="5" t="n">
         <x:v>17.3</x:v>
       </x:c>
       <x:c r="O51" s="5" t="n">
         <x:v>8.8</x:v>
       </x:c>
       <x:c r="P51" s="5" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="Q51" s="5" t="n">
         <x:v>9.1</x:v>
       </x:c>
       <x:c r="R51" s="5" t="n">
         <x:v>9.4</x:v>
       </x:c>
@@ -28405,140 +28552,143 @@
       <x:c r="FO51" s="5" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="FP51" s="5" t="n">
         <x:v>-4.3</x:v>
       </x:c>
       <x:c r="FQ51" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="FR51" s="5" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="FS51" s="5" t="n">
         <x:v>9.4</x:v>
       </x:c>
       <x:c r="FT51" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="FU51" s="5" t="n">
         <x:v>6.2</x:v>
       </x:c>
       <x:c r="FV51" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="FW51" s="5" t="n">
-        <x:v>-2.8</x:v>
+        <x:v>-5.8</x:v>
       </x:c>
       <x:c r="FX51" s="5" t="n">
-        <x:v>3</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="FY51" s="5" t="n">
+        <x:v>1.1</x:v>
+      </x:c>
+      <x:c r="FZ51" s="5" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="GA51" s="5" t="n">
+        <x:v>0.6</x:v>
+      </x:c>
+      <x:c r="GB51" s="5" t="n">
+        <x:v>-0.4</x:v>
+      </x:c>
+      <x:c r="GC51" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
-      <x:c r="FZ51" s="5" t="n">
+      <x:c r="GD51" s="5" t="n">
+        <x:v>3.3</x:v>
+      </x:c>
+      <x:c r="GE51" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
-      <x:c r="GA51" s="5" t="n">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
-    <x:row r="52" spans="1:186">
+    <x:row r="52" spans="1:187">
       <x:c r="B52" s="2" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C52" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D52" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E52" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F52" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G52" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H52" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I52" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J52" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K52" s="5" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="L52" s="5" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="M52" s="5" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="N52" s="5" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O52" s="5" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="P52" s="5" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="Q52" s="5" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="R52" s="5" t="n">
         <x:v>7.7</x:v>
       </x:c>
       <x:c r="S52" s="5" t="n">
         <x:v>9.8</x:v>
       </x:c>
       <x:c r="T52" s="5" t="n">
         <x:v>9.7</x:v>
       </x:c>
       <x:c r="U52" s="5" t="n">
         <x:v>9.5</x:v>
       </x:c>
       <x:c r="V52" s="5" t="n">
         <x:v>9.8</x:v>
       </x:c>
       <x:c r="W52" s="5" t="n">
-        <x:v>10</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="X52" s="5" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="Y52" s="5" t="n">
         <x:v>9.9</x:v>
       </x:c>
       <x:c r="Z52" s="5" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="AA52" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="AB52" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="AC52" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="AD52" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="AE52" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
@@ -28836,51 +28986,51 @@
       <x:c r="DY52" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="DZ52" s="5" t="n">
         <x:v>-8.5</x:v>
       </x:c>
       <x:c r="EA52" s="5" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="EB52" s="5" t="n">
         <x:v>-4.8</x:v>
       </x:c>
       <x:c r="EC52" s="5" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="ED52" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="EE52" s="5" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="EF52" s="5" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="EG52" s="5" t="n">
-        <x:v>12.9</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="EH52" s="5" t="n">
         <x:v>15.7</x:v>
       </x:c>
       <x:c r="EI52" s="5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="EJ52" s="5" t="n">
         <x:v>14.2</x:v>
       </x:c>
       <x:c r="EK52" s="5" t="n">
         <x:v>6.2</x:v>
       </x:c>
       <x:c r="EL52" s="5" t="n">
         <x:v>17.5</x:v>
       </x:c>
       <x:c r="EM52" s="5" t="n">
         <x:v>-7.9</x:v>
       </x:c>
       <x:c r="EN52" s="5" t="n">
         <x:v>-7.3</x:v>
       </x:c>
       <x:c r="EO52" s="5" t="n">
         <x:v>-7.5</x:v>
       </x:c>
@@ -28962,137 +29112,140 @@
       <x:c r="FO52" s="5" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="FP52" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="FQ52" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="FR52" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="FS52" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="FT52" s="5" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="FU52" s="5" t="n">
         <x:v>-2.7</x:v>
       </x:c>
       <x:c r="FV52" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="FW52" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-8.6</x:v>
       </x:c>
       <x:c r="FX52" s="5" t="n">
+        <x:v>6.6</x:v>
+      </x:c>
+      <x:c r="FY52" s="5" t="n">
+        <x:v>-4.8</x:v>
+      </x:c>
+      <x:c r="FZ52" s="5" t="n">
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="GA52" s="5" t="n">
+        <x:v>-2.6</x:v>
+      </x:c>
+      <x:c r="GB52" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="FY52" s="5" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="GC52" s="5" t="n">
-        <x:v>-9.5</x:v>
+        <x:v>-11</x:v>
       </x:c>
       <x:c r="GD52" s="5" t="n">
-        <x:v>2.4</x:v>
+        <x:v>3.4</x:v>
+      </x:c>
+      <x:c r="GE52" s="5" t="n">
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
-    <x:row r="53" spans="1:186">
+    <x:row r="53" spans="1:187">
       <x:c r="B53" s="2" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C53" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D53" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E53" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F53" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G53" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H53" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J53" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K53" s="5" t="n">
         <x:v>18.5</x:v>
       </x:c>
       <x:c r="L53" s="5" t="n">
         <x:v>25.9</x:v>
       </x:c>
       <x:c r="M53" s="5" t="n">
         <x:v>27.2</x:v>
       </x:c>
       <x:c r="N53" s="5" t="n">
         <x:v>40.4</x:v>
       </x:c>
       <x:c r="O53" s="5" t="n">
         <x:v>15.3</x:v>
       </x:c>
       <x:c r="P53" s="5" t="n">
         <x:v>22.8</x:v>
       </x:c>
       <x:c r="Q53" s="5" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="R53" s="5" t="n">
         <x:v>16.1</x:v>
       </x:c>
       <x:c r="S53" s="5" t="n">
         <x:v>15.2</x:v>
       </x:c>
       <x:c r="T53" s="5" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="U53" s="5" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="V53" s="5" t="n">
-        <x:v>7.8</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="W53" s="5" t="n">
         <x:v>19.6</x:v>
       </x:c>
       <x:c r="X53" s="5" t="n">
         <x:v>30.2</x:v>
       </x:c>
       <x:c r="Y53" s="5" t="n">
         <x:v>32.7</x:v>
       </x:c>
       <x:c r="Z53" s="5" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="AA53" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="AB53" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="AC53" s="5" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="AD53" s="5" t="n">
         <x:v>7</x:v>
       </x:c>
@@ -29114,51 +29267,51 @@
       <x:c r="AJ53" s="5" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="AK53" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="AL53" s="5" t="n">
         <x:v>9.9</x:v>
       </x:c>
       <x:c r="AM53" s="5" t="n">
         <x:v>10.5</x:v>
       </x:c>
       <x:c r="AN53" s="5" t="n">
         <x:v>16.7</x:v>
       </x:c>
       <x:c r="AO53" s="5" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="AP53" s="5" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="AQ53" s="5" t="n">
         <x:v>-3.7</x:v>
       </x:c>
       <x:c r="AR53" s="5" t="n">
-        <x:v>-11.6</x:v>
+        <x:v>-11.5</x:v>
       </x:c>
       <x:c r="AS53" s="5" t="n">
         <x:v>-12.5</x:v>
       </x:c>
       <x:c r="AT53" s="5" t="n">
         <x:v>-8.7</x:v>
       </x:c>
       <x:c r="AU53" s="5" t="n">
         <x:v>-15.6</x:v>
       </x:c>
       <x:c r="AV53" s="5" t="n">
         <x:v>-11.9</x:v>
       </x:c>
       <x:c r="AW53" s="5" t="n">
         <x:v>-14.9</x:v>
       </x:c>
       <x:c r="AX53" s="5" t="n">
         <x:v>-21.3</x:v>
       </x:c>
       <x:c r="AY53" s="5" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="AZ53" s="5" t="n">
         <x:v>8.4</x:v>
       </x:c>
@@ -29519,884 +29672,890 @@
       <x:c r="FO53" s="5" t="n">
         <x:v>10.5</x:v>
       </x:c>
       <x:c r="FP53" s="5" t="n">
         <x:v>-5.3</x:v>
       </x:c>
       <x:c r="FQ53" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="FR53" s="5" t="n">
         <x:v>13.1</x:v>
       </x:c>
       <x:c r="FS53" s="5" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="FT53" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="FU53" s="5" t="n">
         <x:v>11.9</x:v>
       </x:c>
       <x:c r="FV53" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="FW53" s="5" t="n">
-        <x:v>-4</x:v>
+        <x:v>-4.4</x:v>
       </x:c>
       <x:c r="FX53" s="5" t="n">
-        <x:v>3.7</x:v>
+        <x:v>9.4</x:v>
       </x:c>
       <x:c r="FY53" s="5" t="n">
-        <x:v>-2.2</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="FZ53" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="GA53" s="5" t="n">
+        <x:v>2.5</x:v>
+      </x:c>
+      <x:c r="GB53" s="5" t="n">
+        <x:v>-2</x:v>
+      </x:c>
+      <x:c r="GC53" s="5" t="n">
+        <x:v>4.2</x:v>
+      </x:c>
+      <x:c r="GD53" s="5" t="n">
+        <x:v>3.3</x:v>
+      </x:c>
+      <x:c r="GE53" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
-      <x:c r="GB53" s="5" t="n">
-[...7 lines deleted...]
-      </x:c>
     </x:row>
-    <x:row r="54" spans="1:186">
+    <x:row r="54" spans="1:187">
       <x:c r="B54" s="2" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C54" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D54" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E54" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F54" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G54" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H54" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I54" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J54" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K54" s="5" t="n">
-        <x:v>-21.1</x:v>
+        <x:v>-21.2</x:v>
       </x:c>
       <x:c r="L54" s="5" t="n">
-        <x:v>-21.5</x:v>
+        <x:v>-21.4</x:v>
       </x:c>
       <x:c r="M54" s="5" t="n">
         <x:v>-22</x:v>
       </x:c>
       <x:c r="N54" s="5" t="n">
         <x:v>-24</x:v>
       </x:c>
       <x:c r="O54" s="5" t="n">
         <x:v>-12.2</x:v>
       </x:c>
       <x:c r="P54" s="5" t="n">
         <x:v>-12.8</x:v>
       </x:c>
       <x:c r="Q54" s="5" t="n">
-        <x:v>-12.9</x:v>
+        <x:v>-13</x:v>
       </x:c>
       <x:c r="R54" s="5" t="n">
         <x:v>-12.2</x:v>
       </x:c>
       <x:c r="S54" s="5" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>-2.5</x:v>
       </x:c>
       <x:c r="T54" s="5" t="n">
-        <x:v>-3.4</x:v>
+        <x:v>-3.5</x:v>
       </x:c>
       <x:c r="U54" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="V54" s="5" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="W54" s="5" t="n">
         <x:v>-38.6</x:v>
       </x:c>
       <x:c r="X54" s="5" t="n">
         <x:v>-34.7</x:v>
       </x:c>
       <x:c r="Y54" s="5" t="n">
         <x:v>-34.8</x:v>
       </x:c>
       <x:c r="Z54" s="5" t="n">
         <x:v>-40.8</x:v>
       </x:c>
       <x:c r="AA54" s="5" t="n">
         <x:v>-7</x:v>
       </x:c>
       <x:c r="AB54" s="5" t="n">
         <x:v>9.8</x:v>
       </x:c>
       <x:c r="AC54" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="AD54" s="5" t="n">
-        <x:v>-2.1</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="AE54" s="5" t="n">
-        <x:v>-6.8</x:v>
+        <x:v>-6.7</x:v>
       </x:c>
       <x:c r="AF54" s="5" t="n">
         <x:v>-6.8</x:v>
       </x:c>
       <x:c r="AG54" s="5" t="n">
         <x:v>-6.3</x:v>
       </x:c>
       <x:c r="AH54" s="5" t="n">
-        <x:v>-8.4</x:v>
+        <x:v>-8.6</x:v>
       </x:c>
       <x:c r="AI54" s="5" t="n">
-        <x:v>38.2</x:v>
+        <x:v>38.1</x:v>
       </x:c>
       <x:c r="AJ54" s="5" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="AK54" s="5" t="n">
-        <x:v>25.6</x:v>
+        <x:v>25.5</x:v>
       </x:c>
       <x:c r="AL54" s="5" t="n">
-        <x:v>34.2</x:v>
+        <x:v>34.3</x:v>
       </x:c>
       <x:c r="AM54" s="5" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="AN54" s="5" t="n">
         <x:v>9.3</x:v>
       </x:c>
       <x:c r="AO54" s="5" t="n">
-        <x:v>14.5</x:v>
+        <x:v>14.6</x:v>
       </x:c>
       <x:c r="AP54" s="5" t="n">
-        <x:v>20.2</x:v>
+        <x:v>20.1</x:v>
       </x:c>
       <x:c r="AQ54" s="5" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="AR54" s="5" t="n">
         <x:v>11.5</x:v>
       </x:c>
       <x:c r="AS54" s="5" t="n">
         <x:v>18.6</x:v>
       </x:c>
       <x:c r="AT54" s="5" t="n">
-        <x:v>26</x:v>
+        <x:v>26.1</x:v>
       </x:c>
       <x:c r="AU54" s="5" t="n">
         <x:v>-24.1</x:v>
       </x:c>
       <x:c r="AV54" s="5" t="n">
         <x:v>-29.3</x:v>
       </x:c>
       <x:c r="AW54" s="5" t="n">
-        <x:v>-32.2</x:v>
+        <x:v>-32.1</x:v>
       </x:c>
       <x:c r="AX54" s="5" t="n">
         <x:v>-29.9</x:v>
       </x:c>
       <x:c r="AY54" s="5" t="n">
         <x:v>-5.8</x:v>
       </x:c>
       <x:c r="AZ54" s="5" t="n">
         <x:v>-15.7</x:v>
       </x:c>
       <x:c r="BA54" s="5" t="n">
-        <x:v>-24</x:v>
+        <x:v>-24.1</x:v>
       </x:c>
       <x:c r="BB54" s="5" t="n">
-        <x:v>-20.2</x:v>
+        <x:v>-20.1</x:v>
       </x:c>
       <x:c r="BC54" s="5" t="n">
         <x:v>-53.9</x:v>
       </x:c>
       <x:c r="BD54" s="5" t="n">
         <x:v>-50.9</x:v>
       </x:c>
       <x:c r="BE54" s="5" t="n">
         <x:v>-39.3</x:v>
       </x:c>
       <x:c r="BF54" s="5" t="n">
         <x:v>-45.2</x:v>
       </x:c>
       <x:c r="BG54" s="5" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="BH54" s="5" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="BI54" s="5" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="BJ54" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="BK54" s="5" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="BL54" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="BM54" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="BN54" s="5" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-2.5</x:v>
       </x:c>
       <x:c r="BO54" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="BP54" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="BQ54" s="5" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="BR54" s="5" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="BS54" s="5" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="BT54" s="5" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="BU54" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BV54" s="5" t="n">
-        <x:v>8</x:v>
+        <x:v>8.1</x:v>
       </x:c>
       <x:c r="BW54" s="5" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="BX54" s="5" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="BY54" s="5" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="BZ54" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="CA54" s="5" t="n">
         <x:v>11.3</x:v>
       </x:c>
       <x:c r="CB54" s="5" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="CC54" s="5" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="CD54" s="5" t="n">
-        <x:v>10</x:v>
+        <x:v>9.9</x:v>
       </x:c>
       <x:c r="CE54" s="5" t="n">
-        <x:v>21.9</x:v>
+        <x:v>21.8</x:v>
       </x:c>
       <x:c r="CF54" s="5" t="n">
         <x:v>18.1</x:v>
       </x:c>
       <x:c r="CG54" s="5" t="n">
-        <x:v>20.2</x:v>
+        <x:v>20.3</x:v>
       </x:c>
       <x:c r="CH54" s="5" t="n">
-        <x:v>17.3</x:v>
+        <x:v>17.4</x:v>
       </x:c>
       <x:c r="CI54" s="5" t="n">
         <x:v>16.4</x:v>
       </x:c>
       <x:c r="CJ54" s="5" t="n">
         <x:v>7.9</x:v>
       </x:c>
       <x:c r="CK54" s="5" t="n">
         <x:v>11.3</x:v>
       </x:c>
       <x:c r="CL54" s="5" t="n">
-        <x:v>14.4</x:v>
+        <x:v>14.3</x:v>
       </x:c>
       <x:c r="CM54" s="5" t="n">
-        <x:v>-5.6</x:v>
+        <x:v>-5.7</x:v>
       </x:c>
       <x:c r="CN54" s="5" t="n">
-        <x:v>-4.3</x:v>
+        <x:v>-4.4</x:v>
       </x:c>
       <x:c r="CO54" s="5" t="n">
-        <x:v>-3.4</x:v>
+        <x:v>-3.3</x:v>
       </x:c>
       <x:c r="CP54" s="5" t="n">
-        <x:v>-4.9</x:v>
+        <x:v>-4.8</x:v>
       </x:c>
       <x:c r="CQ54" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CR54" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="CS54" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CT54" s="5" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="CU54" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="CV54" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="CW54" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="CX54" s="5" t="n">
-        <x:v>-5.1</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="CY54" s="5" t="n">
         <x:v>-8.5</x:v>
       </x:c>
       <x:c r="CZ54" s="5" t="n">
         <x:v>-5.6</x:v>
       </x:c>
       <x:c r="DA54" s="5" t="n">
-        <x:v>-10.2</x:v>
+        <x:v>-10.1</x:v>
       </x:c>
       <x:c r="DB54" s="5" t="n">
         <x:v>-6.5</x:v>
       </x:c>
       <x:c r="DC54" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="DD54" s="5" t="n">
-        <x:v>-5.3</x:v>
+        <x:v>-5.4</x:v>
       </x:c>
       <x:c r="DE54" s="5" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="DF54" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DG54" s="5" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="DH54" s="5" t="n">
-        <x:v>24.3</x:v>
+        <x:v>24.5</x:v>
       </x:c>
       <x:c r="DI54" s="5" t="n">
         <x:v>21.6</x:v>
       </x:c>
       <x:c r="DJ54" s="5" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="DK54" s="5" t="n">
-        <x:v>-2.8</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="DL54" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="DM54" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="DN54" s="5" t="n">
-        <x:v>-2.7</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
       <x:c r="DO54" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DP54" s="5" t="n">
         <x:v>-10.6</x:v>
       </x:c>
       <x:c r="DQ54" s="5" t="n">
         <x:v>-16.5</x:v>
       </x:c>
       <x:c r="DR54" s="5" t="n">
-        <x:v>-3.4</x:v>
+        <x:v>-3.5</x:v>
       </x:c>
       <x:c r="DS54" s="5" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="DT54" s="5" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="DU54" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="DV54" s="5" t="n">
-        <x:v>-8.9</x:v>
+        <x:v>-9</x:v>
       </x:c>
       <x:c r="DW54" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DX54" s="5" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="DY54" s="5" t="n">
         <x:v>4.9</x:v>
       </x:c>
       <x:c r="DZ54" s="5" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="EA54" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="EB54" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="EC54" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="ED54" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="EE54" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EF54" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="EG54" s="5" t="n">
-        <x:v>-3.4</x:v>
+        <x:v>-3.3</x:v>
       </x:c>
       <x:c r="EH54" s="5" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
       <x:c r="EI54" s="5" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="EJ54" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="EK54" s="5" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="EL54" s="5" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="EM54" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EN54" s="5" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="EO54" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="EP54" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="EQ54" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="ER54" s="5" t="n">
         <x:v>-7.7</x:v>
       </x:c>
       <x:c r="ES54" s="5" t="n">
         <x:v>-9.2</x:v>
       </x:c>
       <x:c r="ET54" s="5" t="n">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="EU54" s="5" t="n">
-        <x:v>15.8</x:v>
+        <x:v>15.9</x:v>
       </x:c>
       <x:c r="EV54" s="5" t="n">
         <x:v>16.7</x:v>
       </x:c>
       <x:c r="EW54" s="5" t="n">
-        <x:v>19.7</x:v>
+        <x:v>19.5</x:v>
       </x:c>
       <x:c r="EX54" s="5" t="n">
-        <x:v>16.3</x:v>
+        <x:v>16.4</x:v>
       </x:c>
       <x:c r="EY54" s="5" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="EZ54" s="5" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="FA54" s="5" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="FB54" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="FC54" s="5" t="n">
-        <x:v>11.1</x:v>
+        <x:v>11.3</x:v>
       </x:c>
       <x:c r="FD54" s="5" t="n">
-        <x:v>10.7</x:v>
+        <x:v>10.8</x:v>
       </x:c>
       <x:c r="FE54" s="5" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="FF54" s="5" t="n">
-        <x:v>7</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="FG54" s="5" t="n">
         <x:v>-10.2</x:v>
       </x:c>
       <x:c r="FH54" s="5" t="n">
         <x:v>-16.7</x:v>
       </x:c>
       <x:c r="FI54" s="5" t="n">
-        <x:v>-15</x:v>
+        <x:v>-15.1</x:v>
       </x:c>
       <x:c r="FJ54" s="5" t="n">
-        <x:v>-14.5</x:v>
+        <x:v>-14.4</x:v>
       </x:c>
       <x:c r="FK54" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="FL54" s="5" t="n">
         <x:v>26.5</x:v>
       </x:c>
       <x:c r="FM54" s="5" t="n">
         <x:v>18.4</x:v>
       </x:c>
       <x:c r="FN54" s="5" t="n">
         <x:v>17.2</x:v>
       </x:c>
       <x:c r="FO54" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="FP54" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="FQ54" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="FR54" s="5" t="n">
-        <x:v>-2.5</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
       <x:c r="FS54" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="FT54" s="5" t="n">
         <x:v>10.6</x:v>
       </x:c>
       <x:c r="FU54" s="5" t="n">
         <x:v>16.4</x:v>
       </x:c>
       <x:c r="FV54" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="FW54" s="5" t="n">
-        <x:v>6.7</x:v>
+        <x:v>15.2</x:v>
       </x:c>
       <x:c r="FX54" s="5" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="FY54" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="FZ54" s="5" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="GA54" s="5" t="n">
-        <x:v>-3.4</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="GB54" s="5" t="n">
+        <x:v>-0.1</x:v>
+      </x:c>
+      <x:c r="GC54" s="5" t="n">
+        <x:v>-0.6</x:v>
+      </x:c>
+      <x:c r="GD54" s="5" t="n">
+        <x:v>-0.1</x:v>
+      </x:c>
+      <x:c r="GE54" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
-      <x:c r="GC54" s="5" t="n">
-[...4 lines deleted...]
-      </x:c>
     </x:row>
-    <x:row r="56" spans="1:186">
+    <x:row r="56" spans="1:187">
       <x:c r="A56" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:187">
+      <x:c r="A57" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:187">
+      <x:c r="A59" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:187">
+      <x:c r="A60" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:187">
+      <x:c r="A61" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:187">
+      <x:c r="A62" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:187">
+      <x:c r="A63" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:187">
+      <x:c r="A64" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:187">
+      <x:c r="A65" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:187">
+      <x:c r="A67" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:187">
+      <x:c r="A68" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:187">
+      <x:c r="A70" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:187">
+      <x:c r="A71" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:187">
+      <x:c r="A72" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:187">
+      <x:c r="A73" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:187">
+      <x:c r="A74" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:187">
+      <x:c r="A76" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:187">
+      <x:c r="A77" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:187">
+      <x:c r="A78" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:187">
+      <x:c r="A83" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:187">
+      <x:c r="A84" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:187">
+      <x:c r="A85" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:187">
+      <x:c r="A86" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:187">
+      <x:c r="A87" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:187">
+      <x:c r="A88" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:187">
+      <x:c r="A89" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:187">
+      <x:c r="A90" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:187">
+      <x:c r="A91" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:187">
+      <x:c r="A92" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:187">
+      <x:c r="A93" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:187">
+      <x:c r="A94" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:187">
+      <x:c r="A95" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:187">
+      <x:c r="A96" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:187">
+      <x:c r="A98" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:187">
+      <x:c r="A99" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:187">
+      <x:c r="A100" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:187">
+      <x:c r="A101" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:187">
+      <x:c r="A102" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:187">
+      <x:c r="A103" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
-    <x:row r="57" spans="1:186">
-[...1 lines deleted...]
-        <x:v>207</x:v>
+    <x:row r="104" spans="1:187">
+      <x:c r="A104" s="0" t="s">
+        <x:v>228</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:186">
-[...1 lines deleted...]
-        <x:v>208</x:v>
+    <x:row r="107" spans="1:187">
+      <x:c r="A107" s="0" t="s">
+        <x:v>210</x:v>
       </x:c>
     </x:row>
-    <x:row r="60" spans="1:186">
-[...1 lines deleted...]
-        <x:v>209</x:v>
+    <x:row r="108" spans="1:187">
+      <x:c r="A108" s="0" t="s">
+        <x:v>229</x:v>
       </x:c>
     </x:row>
-    <x:row r="61" spans="1:186">
-[...1 lines deleted...]
-        <x:v>210</x:v>
+    <x:row r="109" spans="1:187">
+      <x:c r="A109" s="0" t="s">
+        <x:v>212</x:v>
       </x:c>
     </x:row>
-    <x:row r="62" spans="1:186">
-[...1 lines deleted...]
-        <x:v>211</x:v>
+    <x:row r="110" spans="1:187">
+      <x:c r="A110" s="0" t="s">
+        <x:v>230</x:v>
       </x:c>
     </x:row>
-    <x:row r="63" spans="1:186">
-[...1 lines deleted...]
-        <x:v>210</x:v>
+    <x:row r="111" spans="1:187">
+      <x:c r="A111" s="0" t="s">
+        <x:v>213</x:v>
       </x:c>
     </x:row>
-    <x:row r="64" spans="1:186">
-[...1 lines deleted...]
-        <x:v>212</x:v>
+    <x:row r="112" spans="1:187">
+      <x:c r="A112" s="0" t="s">
+        <x:v>230</x:v>
       </x:c>
     </x:row>
-    <x:row r="65" spans="1:186">
-[...1 lines deleted...]
-        <x:v>210</x:v>
+    <x:row r="116" spans="1:187">
+      <x:c r="A116" s="0" t="s">
+        <x:v>231</x:v>
       </x:c>
     </x:row>
-    <x:row r="67" spans="1:186">
-[...1 lines deleted...]
-        <x:v>213</x:v>
+    <x:row r="118" spans="1:187">
+      <x:c r="A118" s="0" t="s">
+        <x:v>232</x:v>
       </x:c>
     </x:row>
-    <x:row r="68" spans="1:186">
-[...1 lines deleted...]
-        <x:v>214</x:v>
+    <x:row r="119" spans="1:187">
+      <x:c r="A119" s="0" t="s">
+        <x:v>233</x:v>
       </x:c>
     </x:row>
-    <x:row r="70" spans="1:186">
-[...1 lines deleted...]
-        <x:v>215</x:v>
+    <x:row r="121" spans="1:187">
+      <x:c r="A121" s="0" t="s">
+        <x:v>234</x:v>
       </x:c>
     </x:row>
-    <x:row r="71" spans="1:186">
-[...189 lines deleted...]
-    <x:row r="122" spans="1:186">
+    <x:row r="122" spans="1:187">
       <x:c r="A122" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>NR0103U6</vt:lpstr>
       <vt:lpstr>NR0103U6!Print_Area</vt:lpstr>
       <vt:lpstr>NR0103U6!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>