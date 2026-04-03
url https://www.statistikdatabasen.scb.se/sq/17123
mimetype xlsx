--- v0 (2025-11-05)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19570f59da1649ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73704226f8b34f5c9f0e008c039ca335.psmdcp" Id="Rb3b03cb2c69a4875" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re85e4e86c27c470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6782a5d31a944e9191aeae1cde93dc12.psmdcp" Id="R204386b18d064f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="NR0103B9" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>statistikdatabasen.scb.se</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A4" authorId="0">
       <x:text>
         <x:r>
@@ -65,51 +65,51 @@
           <x:t xml:space="preserve">Då Utländska besökares konsumtion är en avdragspost redovisas värdena här med negativt tecken.
 </x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="A38" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">Då Utländska besökares konsumtion är en avdragspost redovisas värdena här med negativt tecken.
 </x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="183">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="186">
   <x:si>
     <x:t>Hushållens konsumtionsutgifter (ENS2010) efter tabellinnehåll, varaktighet och kvartal</x:t>
   </x:si>
   <x:si>
     <x:t>1993K1</x:t>
   </x:si>
   <x:si>
     <x:t>1993K2</x:t>
   </x:si>
   <x:si>
     <x:t>1993K3</x:t>
   </x:si>
   <x:si>
     <x:t>1993K4</x:t>
   </x:si>
   <x:si>
     <x:t>1994K1</x:t>
   </x:si>
   <x:si>
     <x:t>1994K2</x:t>
   </x:si>
   <x:si>
     <x:t>1994K3</x:t>
   </x:si>
   <x:si>
@@ -460,50 +460,56 @@
   <x:si>
     <x:t>2023K3</x:t>
   </x:si>
   <x:si>
     <x:t>2023K4</x:t>
   </x:si>
   <x:si>
     <x:t>2024K1</x:t>
   </x:si>
   <x:si>
     <x:t>2024K2</x:t>
   </x:si>
   <x:si>
     <x:t>2024K3</x:t>
   </x:si>
   <x:si>
     <x:t>2024K4</x:t>
   </x:si>
   <x:si>
     <x:t>2025K1</x:t>
   </x:si>
   <x:si>
     <x:t>2025K2</x:t>
   </x:si>
   <x:si>
+    <x:t>2025K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025K4</x:t>
+  </x:si>
+  <x:si>
     <x:t>Löpande priser, mnkr</x:t>
   </x:si>
   <x:si>
     <x:t>1100 varor</x:t>
   </x:si>
   <x:si>
     <x:t>1110 varaktiga varor</x:t>
   </x:si>
   <x:si>
     <x:t>1111 bilar</x:t>
   </x:si>
   <x:si>
     <x:t>1112 övriga varaktiga varor</x:t>
   </x:si>
   <x:si>
     <x:t>1120 delvis varaktiga varor</x:t>
   </x:si>
   <x:si>
     <x:t>1130 icke varaktiga varor</x:t>
   </x:si>
   <x:si>
     <x:t>1131 livsmedel</x:t>
   </x:si>
   <x:si>
     <x:t>1132 övriga icke varaktiga varor</x:t>
@@ -523,75 +529,78 @@
   <x:si>
     <x:t>hushållens konsumtion i utlandet</x:t>
   </x:si>
   <x:si>
     <x:t>utländsk konsumtion i Sverige</x:t>
   </x:si>
   <x:si>
     <x:t>hushållens totala konsumtionsutgifter</x:t>
   </x:si>
   <x:si>
     <x:t>hushållens icke-vinstdrivande organisationer</x:t>
   </x:si>
   <x:si>
     <x:t>total konsumtion</x:t>
   </x:si>
   <x:si>
     <x:t>Fasta priser, referensår 2024, mnkr</x:t>
   </x:si>
   <x:si>
     <x:t>Volymförändring motsvarande period föregående år, procent</x:t>
   </x:si>
   <x:si>
     <x:t>..</x:t>
   </x:si>
   <x:si>
+    <x:t>2026-03-06: Ett fel har upptäckts som berör hushållskonsumtionsändamålet COICOP 04 för det fjärde kvartalet 2025. Bedömningen är att den publicerade uppgiften är överskattad med omkring 3 miljarder kronor i fasta priser, mätt i faktiska tal. Felet får stor effekt på ändamålet men för BNP i stort är effekten liten. Upprättning sker i samband med ordinarie publicering av det första kvartalet 2026, den 29 maj.</x:t>
+  </x:si>
+  <x:si>
     <x:t>I vissa enstaka fall kan redovisade utvecklingstal skilja sig åt marginellt mellan olika  nationalräkenskapstabeller på år och kvartal på grund av avrundning i beräkningen av dem.</x:t>
   </x:si>
   <x:si>
     <x:t>.. = Uppgiften är inte tillgänglig, för osäker för att anges eller borttagen av sekretesskäl.</x:t>
   </x:si>
   <x:si>
     <x:t>tabellinnehåll:</x:t>
   </x:si>
   <x:si>
     <x:t>Löpande priser, mnkr:</x:t>
   </x:si>
   <x:si>
     <x:t>Då Utländska besökares konsumtion är en avdragspost redovisas värdena här med negativt tecken.</x:t>
   </x:si>
   <x:si>
     <x:t>Fasta priser, referensår 2024, mnkr:</x:t>
   </x:si>
   <x:si>
     <x:t>Volymförändring motsvarande period föregående år, procent:</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250829 08:00</x:t>
+    <x:t>20260227 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>NR Info, SCB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +46 010-479 50 00</x:t>
   </x:si>
   <x:si>
     <x:t>nrinfo@scb.se</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Statistikservice, SCB</x:t>
   </x:si>
   <x:si>
     <x:t>information@scb.se</x:t>
   </x:si>
@@ -1020,65 +1029,65 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:EB134"/>
+  <x:dimension ref="A1:ED135"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="132" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="1" max="134" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:132">
+    <x:row r="1" spans="1:134">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:132">
+    <x:row r="3" spans="1:134">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
@@ -1425,57 +1434,63 @@
       </x:c>
       <x:c r="DU3" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="DV3" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="DW3" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="DX3" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="DY3" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="DZ3" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="EA3" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="EB3" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
+      <x:c r="EC3" s="2" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="ED3" s="2" t="s">
+        <x:v>132</x:v>
+      </x:c>
     </x:row>
-    <x:row r="4" spans="1:132">
+    <x:row r="4" spans="1:134">
       <x:c r="A4" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
         <x:v>92791</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>98109</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>95698</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>114602</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>99057</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>100835</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>98952</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>118554</x:v>
       </x:c>
@@ -1806,71 +1821,77 @@
       <x:c r="DO4" s="3" t="n">
         <x:v>287490</x:v>
       </x:c>
       <x:c r="DP4" s="3" t="n">
         <x:v>322047</x:v>
       </x:c>
       <x:c r="DQ4" s="3" t="n">
         <x:v>300156</x:v>
       </x:c>
       <x:c r="DR4" s="3" t="n">
         <x:v>347771</x:v>
       </x:c>
       <x:c r="DS4" s="3" t="n">
         <x:v>292191</x:v>
       </x:c>
       <x:c r="DT4" s="3" t="n">
         <x:v>325729</x:v>
       </x:c>
       <x:c r="DU4" s="3" t="n">
         <x:v>300171</x:v>
       </x:c>
       <x:c r="DV4" s="3" t="n">
         <x:v>349101</x:v>
       </x:c>
       <x:c r="DW4" s="3" t="n">
-        <x:v>306088</x:v>
+        <x:v>306222</x:v>
       </x:c>
       <x:c r="DX4" s="3" t="n">
-        <x:v>327118</x:v>
+        <x:v>327145</x:v>
       </x:c>
       <x:c r="DY4" s="3" t="n">
-        <x:v>304966</x:v>
+        <x:v>304955</x:v>
       </x:c>
       <x:c r="DZ4" s="3" t="n">
-        <x:v>352522</x:v>
+        <x:v>352645</x:v>
       </x:c>
       <x:c r="EA4" s="3" t="n">
-        <x:v>312656</x:v>
+        <x:v>313184</x:v>
       </x:c>
       <x:c r="EB4" s="3" t="n">
-        <x:v>340803</x:v>
+        <x:v>340684</x:v>
+      </x:c>
+      <x:c r="EC4" s="3" t="n">
+        <x:v>323461</x:v>
+      </x:c>
+      <x:c r="ED4" s="3" t="n">
+        <x:v>370737</x:v>
       </x:c>
     </x:row>
-    <x:row r="5" spans="1:132">
+    <x:row r="5" spans="1:134">
       <x:c r="B5" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>13019</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>13846</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>12638</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>16714</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>13684</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>15472</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>12950</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
         <x:v>17978</x:v>
       </x:c>
@@ -2201,71 +2222,77 @@
       <x:c r="DO5" s="3" t="n">
         <x:v>58036</x:v>
       </x:c>
       <x:c r="DP5" s="3" t="n">
         <x:v>67848</x:v>
       </x:c>
       <x:c r="DQ5" s="3" t="n">
         <x:v>61067</x:v>
       </x:c>
       <x:c r="DR5" s="3" t="n">
         <x:v>71886</x:v>
       </x:c>
       <x:c r="DS5" s="3" t="n">
         <x:v>51595</x:v>
       </x:c>
       <x:c r="DT5" s="3" t="n">
         <x:v>65725</x:v>
       </x:c>
       <x:c r="DU5" s="3" t="n">
         <x:v>60005</x:v>
       </x:c>
       <x:c r="DV5" s="3" t="n">
         <x:v>71060</x:v>
       </x:c>
       <x:c r="DW5" s="3" t="n">
-        <x:v>51156</x:v>
+        <x:v>51149</x:v>
       </x:c>
       <x:c r="DX5" s="3" t="n">
-        <x:v>64422</x:v>
+        <x:v>64408</x:v>
       </x:c>
       <x:c r="DY5" s="3" t="n">
-        <x:v>59690</x:v>
+        <x:v>59697</x:v>
       </x:c>
       <x:c r="DZ5" s="3" t="n">
-        <x:v>71265</x:v>
+        <x:v>71314</x:v>
       </x:c>
       <x:c r="EA5" s="3" t="n">
-        <x:v>55847</x:v>
+        <x:v>55914</x:v>
       </x:c>
       <x:c r="EB5" s="3" t="n">
-        <x:v>69210</x:v>
+        <x:v>69281</x:v>
+      </x:c>
+      <x:c r="EC5" s="3" t="n">
+        <x:v>65169</x:v>
+      </x:c>
+      <x:c r="ED5" s="3" t="n">
+        <x:v>74443</x:v>
       </x:c>
     </x:row>
-    <x:row r="6" spans="1:132">
+    <x:row r="6" spans="1:134">
       <x:c r="B6" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>4407</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>4603</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>3842</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>4991</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>5048</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>6361</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
         <x:v>4250</x:v>
       </x:c>
       <x:c r="J6" s="3" t="n">
         <x:v>5632</x:v>
       </x:c>
@@ -2613,54 +2640,60 @@
       </x:c>
       <x:c r="DU6" s="3" t="n">
         <x:v>21358</x:v>
       </x:c>
       <x:c r="DV6" s="3" t="n">
         <x:v>27436</x:v>
       </x:c>
       <x:c r="DW6" s="3" t="n">
         <x:v>18961</x:v>
       </x:c>
       <x:c r="DX6" s="3" t="n">
         <x:v>24326</x:v>
       </x:c>
       <x:c r="DY6" s="3" t="n">
         <x:v>22361</x:v>
       </x:c>
       <x:c r="DZ6" s="3" t="n">
         <x:v>27869</x:v>
       </x:c>
       <x:c r="EA6" s="3" t="n">
         <x:v>21819</x:v>
       </x:c>
       <x:c r="EB6" s="3" t="n">
         <x:v>26691</x:v>
       </x:c>
+      <x:c r="EC6" s="3" t="n">
+        <x:v>24760</x:v>
+      </x:c>
+      <x:c r="ED6" s="3" t="n">
+        <x:v>26235</x:v>
+      </x:c>
     </x:row>
-    <x:row r="7" spans="1:132">
+    <x:row r="7" spans="1:134">
       <x:c r="B7" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>8612</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>9243</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>8796</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>11723</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>8636</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>9111</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
         <x:v>8700</x:v>
       </x:c>
       <x:c r="J7" s="3" t="n">
         <x:v>12346</x:v>
       </x:c>
@@ -2991,71 +3024,77 @@
       <x:c r="DO7" s="3" t="n">
         <x:v>35702</x:v>
       </x:c>
       <x:c r="DP7" s="3" t="n">
         <x:v>42961</x:v>
       </x:c>
       <x:c r="DQ7" s="3" t="n">
         <x:v>39565</x:v>
       </x:c>
       <x:c r="DR7" s="3" t="n">
         <x:v>44339</x:v>
       </x:c>
       <x:c r="DS7" s="3" t="n">
         <x:v>33755</x:v>
       </x:c>
       <x:c r="DT7" s="3" t="n">
         <x:v>41414</x:v>
       </x:c>
       <x:c r="DU7" s="3" t="n">
         <x:v>38647</x:v>
       </x:c>
       <x:c r="DV7" s="3" t="n">
         <x:v>43624</x:v>
       </x:c>
       <x:c r="DW7" s="3" t="n">
-        <x:v>32195</x:v>
+        <x:v>32188</x:v>
       </x:c>
       <x:c r="DX7" s="3" t="n">
-        <x:v>40096</x:v>
+        <x:v>40082</x:v>
       </x:c>
       <x:c r="DY7" s="3" t="n">
-        <x:v>37329</x:v>
+        <x:v>37336</x:v>
       </x:c>
       <x:c r="DZ7" s="3" t="n">
-        <x:v>43396</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="EA7" s="3" t="n">
-        <x:v>34028</x:v>
+        <x:v>34095</x:v>
       </x:c>
       <x:c r="EB7" s="3" t="n">
-        <x:v>42519</x:v>
+        <x:v>42590</x:v>
+      </x:c>
+      <x:c r="EC7" s="3" t="n">
+        <x:v>40409</x:v>
+      </x:c>
+      <x:c r="ED7" s="3" t="n">
+        <x:v>48208</x:v>
       </x:c>
     </x:row>
-    <x:row r="8" spans="1:132">
+    <x:row r="8" spans="1:134">
       <x:c r="B8" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>16198</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>17697</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>18182</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>22866</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>16444</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>18404</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>18100</x:v>
       </x:c>
       <x:c r="J8" s="3" t="n">
         <x:v>24396</x:v>
       </x:c>
@@ -3389,68 +3428,74 @@
       <x:c r="DP8" s="3" t="n">
         <x:v>59608</x:v>
       </x:c>
       <x:c r="DQ8" s="3" t="n">
         <x:v>54373</x:v>
       </x:c>
       <x:c r="DR8" s="3" t="n">
         <x:v>61153</x:v>
       </x:c>
       <x:c r="DS8" s="3" t="n">
         <x:v>46944</x:v>
       </x:c>
       <x:c r="DT8" s="3" t="n">
         <x:v>59840</x:v>
       </x:c>
       <x:c r="DU8" s="3" t="n">
         <x:v>55509</x:v>
       </x:c>
       <x:c r="DV8" s="3" t="n">
         <x:v>61432</x:v>
       </x:c>
       <x:c r="DW8" s="3" t="n">
         <x:v>46553</x:v>
       </x:c>
       <x:c r="DX8" s="3" t="n">
-        <x:v>58940</x:v>
+        <x:v>58939</x:v>
       </x:c>
       <x:c r="DY8" s="3" t="n">
         <x:v>55133</x:v>
       </x:c>
       <x:c r="DZ8" s="3" t="n">
-        <x:v>61901</x:v>
+        <x:v>61902</x:v>
       </x:c>
       <x:c r="EA8" s="3" t="n">
-        <x:v>48157</x:v>
+        <x:v>48158</x:v>
       </x:c>
       <x:c r="EB8" s="3" t="n">
-        <x:v>61182</x:v>
+        <x:v>61144</x:v>
+      </x:c>
+      <x:c r="EC8" s="3" t="n">
+        <x:v>59303</x:v>
+      </x:c>
+      <x:c r="ED8" s="3" t="n">
+        <x:v>65659</x:v>
       </x:c>
     </x:row>
-    <x:row r="9" spans="1:132">
+    <x:row r="9" spans="1:134">
       <x:c r="B9" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>63574</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>66566</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>64878</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>75022</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>68929</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>66959</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
         <x:v>67902</x:v>
       </x:c>
       <x:c r="J9" s="3" t="n">
         <x:v>76180</x:v>
       </x:c>
@@ -3781,71 +3826,77 @@
       <x:c r="DO9" s="3" t="n">
         <x:v>183658</x:v>
       </x:c>
       <x:c r="DP9" s="3" t="n">
         <x:v>194591</x:v>
       </x:c>
       <x:c r="DQ9" s="3" t="n">
         <x:v>184716</x:v>
       </x:c>
       <x:c r="DR9" s="3" t="n">
         <x:v>214732</x:v>
       </x:c>
       <x:c r="DS9" s="3" t="n">
         <x:v>193652</x:v>
       </x:c>
       <x:c r="DT9" s="3" t="n">
         <x:v>200164</x:v>
       </x:c>
       <x:c r="DU9" s="3" t="n">
         <x:v>184657</x:v>
       </x:c>
       <x:c r="DV9" s="3" t="n">
         <x:v>216609</x:v>
       </x:c>
       <x:c r="DW9" s="3" t="n">
-        <x:v>208379</x:v>
+        <x:v>208520</x:v>
       </x:c>
       <x:c r="DX9" s="3" t="n">
-        <x:v>203756</x:v>
+        <x:v>203798</x:v>
       </x:c>
       <x:c r="DY9" s="3" t="n">
-        <x:v>190143</x:v>
+        <x:v>190125</x:v>
       </x:c>
       <x:c r="DZ9" s="3" t="n">
-        <x:v>219356</x:v>
+        <x:v>219429</x:v>
       </x:c>
       <x:c r="EA9" s="3" t="n">
-        <x:v>208652</x:v>
+        <x:v>209112</x:v>
       </x:c>
       <x:c r="EB9" s="3" t="n">
-        <x:v>210411</x:v>
+        <x:v>210259</x:v>
+      </x:c>
+      <x:c r="EC9" s="3" t="n">
+        <x:v>198989</x:v>
+      </x:c>
+      <x:c r="ED9" s="3" t="n">
+        <x:v>230635</x:v>
       </x:c>
     </x:row>
-    <x:row r="10" spans="1:132">
+    <x:row r="10" spans="1:134">
       <x:c r="B10" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>26521</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>29057</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>28486</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>29690</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>28391</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>29477</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
         <x:v>30260</x:v>
       </x:c>
       <x:c r="J10" s="3" t="n">
         <x:v>31102</x:v>
       </x:c>
@@ -4191,56 +4242,62 @@
       <x:c r="DT10" s="3" t="n">
         <x:v>91552</x:v>
       </x:c>
       <x:c r="DU10" s="3" t="n">
         <x:v>88085</x:v>
       </x:c>
       <x:c r="DV10" s="3" t="n">
         <x:v>89038</x:v>
       </x:c>
       <x:c r="DW10" s="3" t="n">
         <x:v>87670</x:v>
       </x:c>
       <x:c r="DX10" s="3" t="n">
         <x:v>94417</x:v>
       </x:c>
       <x:c r="DY10" s="3" t="n">
         <x:v>92156</x:v>
       </x:c>
       <x:c r="DZ10" s="3" t="n">
         <x:v>93876</x:v>
       </x:c>
       <x:c r="EA10" s="3" t="n">
         <x:v>88050</x:v>
       </x:c>
       <x:c r="EB10" s="3" t="n">
-        <x:v>99128</x:v>
+        <x:v>99231</x:v>
+      </x:c>
+      <x:c r="EC10" s="3" t="n">
+        <x:v>96022</x:v>
+      </x:c>
+      <x:c r="ED10" s="3" t="n">
+        <x:v>97401</x:v>
       </x:c>
     </x:row>
-    <x:row r="11" spans="1:132">
+    <x:row r="11" spans="1:134">
       <x:c r="B11" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>37053</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>37509</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>36392</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>45332</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>40538</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>37482</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>37642</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
         <x:v>45078</x:v>
       </x:c>
@@ -4571,71 +4628,77 @@
       <x:c r="DO11" s="3" t="n">
         <x:v>110712</x:v>
       </x:c>
       <x:c r="DP11" s="3" t="n">
         <x:v>110329</x:v>
       </x:c>
       <x:c r="DQ11" s="3" t="n">
         <x:v>102222</x:v>
       </x:c>
       <x:c r="DR11" s="3" t="n">
         <x:v>131404</x:v>
       </x:c>
       <x:c r="DS11" s="3" t="n">
         <x:v>112764</x:v>
       </x:c>
       <x:c r="DT11" s="3" t="n">
         <x:v>108612</x:v>
       </x:c>
       <x:c r="DU11" s="3" t="n">
         <x:v>96572</x:v>
       </x:c>
       <x:c r="DV11" s="3" t="n">
         <x:v>127571</x:v>
       </x:c>
       <x:c r="DW11" s="3" t="n">
-        <x:v>120709</x:v>
+        <x:v>120850</x:v>
       </x:c>
       <x:c r="DX11" s="3" t="n">
-        <x:v>109339</x:v>
+        <x:v>109381</x:v>
       </x:c>
       <x:c r="DY11" s="3" t="n">
-        <x:v>97987</x:v>
+        <x:v>97969</x:v>
       </x:c>
       <x:c r="DZ11" s="3" t="n">
-        <x:v>125480</x:v>
+        <x:v>125553</x:v>
       </x:c>
       <x:c r="EA11" s="3" t="n">
-        <x:v>120602</x:v>
+        <x:v>121062</x:v>
       </x:c>
       <x:c r="EB11" s="3" t="n">
-        <x:v>111283</x:v>
+        <x:v>111028</x:v>
+      </x:c>
+      <x:c r="EC11" s="3" t="n">
+        <x:v>102967</x:v>
+      </x:c>
+      <x:c r="ED11" s="3" t="n">
+        <x:v>133234</x:v>
       </x:c>
     </x:row>
-    <x:row r="12" spans="1:132">
+    <x:row r="12" spans="1:134">
       <x:c r="B12" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>100040</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>106459</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>105429</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>107142</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>105563</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>111051</x:v>
       </x:c>
       <x:c r="I12" s="3" t="n">
         <x:v>110302</x:v>
       </x:c>
       <x:c r="J12" s="3" t="n">
         <x:v>112474</x:v>
       </x:c>
@@ -4966,71 +5029,77 @@
       <x:c r="DO12" s="3" t="n">
         <x:v>301014</x:v>
       </x:c>
       <x:c r="DP12" s="3" t="n">
         <x:v>344843</x:v>
       </x:c>
       <x:c r="DQ12" s="3" t="n">
         <x:v>349241</x:v>
       </x:c>
       <x:c r="DR12" s="3" t="n">
         <x:v>335884</x:v>
       </x:c>
       <x:c r="DS12" s="3" t="n">
         <x:v>334469</x:v>
       </x:c>
       <x:c r="DT12" s="3" t="n">
         <x:v>372276</x:v>
       </x:c>
       <x:c r="DU12" s="3" t="n">
         <x:v>382225</x:v>
       </x:c>
       <x:c r="DV12" s="3" t="n">
         <x:v>354377</x:v>
       </x:c>
       <x:c r="DW12" s="3" t="n">
-        <x:v>350917</x:v>
+        <x:v>351319</x:v>
       </x:c>
       <x:c r="DX12" s="3" t="n">
-        <x:v>391578</x:v>
+        <x:v>391291</x:v>
       </x:c>
       <x:c r="DY12" s="3" t="n">
-        <x:v>398904</x:v>
+        <x:v>399790</x:v>
       </x:c>
       <x:c r="DZ12" s="3" t="n">
-        <x:v>375034</x:v>
+        <x:v>375505</x:v>
       </x:c>
       <x:c r="EA12" s="3" t="n">
-        <x:v>368022</x:v>
+        <x:v>367953</x:v>
       </x:c>
       <x:c r="EB12" s="3" t="n">
-        <x:v>408884</x:v>
+        <x:v>408370</x:v>
+      </x:c>
+      <x:c r="EC12" s="3" t="n">
+        <x:v>418595</x:v>
+      </x:c>
+      <x:c r="ED12" s="3" t="n">
+        <x:v>394155</x:v>
       </x:c>
     </x:row>
-    <x:row r="13" spans="1:132">
+    <x:row r="13" spans="1:134">
       <x:c r="B13" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>49982</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>53679</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>54259</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
         <x:v>50963</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>51643</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>55305</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
         <x:v>56234</x:v>
       </x:c>
       <x:c r="J13" s="3" t="n">
         <x:v>53284</x:v>
       </x:c>
@@ -5361,71 +5430,77 @@
       <x:c r="DO13" s="3" t="n">
         <x:v>106227</x:v>
       </x:c>
       <x:c r="DP13" s="3" t="n">
         <x:v>126266</x:v>
       </x:c>
       <x:c r="DQ13" s="3" t="n">
         <x:v>131403</x:v>
       </x:c>
       <x:c r="DR13" s="3" t="n">
         <x:v>115475</x:v>
       </x:c>
       <x:c r="DS13" s="3" t="n">
         <x:v>113561</x:v>
       </x:c>
       <x:c r="DT13" s="3" t="n">
         <x:v>134128</x:v>
       </x:c>
       <x:c r="DU13" s="3" t="n">
         <x:v>141165</x:v>
       </x:c>
       <x:c r="DV13" s="3" t="n">
         <x:v>121827</x:v>
       </x:c>
       <x:c r="DW13" s="3" t="n">
-        <x:v>117597</x:v>
+        <x:v>117460</x:v>
       </x:c>
       <x:c r="DX13" s="3" t="n">
-        <x:v>142638</x:v>
+        <x:v>142576</x:v>
       </x:c>
       <x:c r="DY13" s="3" t="n">
-        <x:v>150020</x:v>
+        <x:v>149990</x:v>
       </x:c>
       <x:c r="DZ13" s="3" t="n">
-        <x:v>132082</x:v>
+        <x:v>131948</x:v>
       </x:c>
       <x:c r="EA13" s="3" t="n">
-        <x:v>127213</x:v>
+        <x:v>126718</x:v>
       </x:c>
       <x:c r="EB13" s="3" t="n">
-        <x:v>151264</x:v>
+        <x:v>151340</x:v>
+      </x:c>
+      <x:c r="EC13" s="3" t="n">
+        <x:v>157936</x:v>
+      </x:c>
+      <x:c r="ED13" s="3" t="n">
+        <x:v>142007</x:v>
       </x:c>
     </x:row>
-    <x:row r="14" spans="1:132">
+    <x:row r="14" spans="1:134">
       <x:c r="B14" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>50058</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>52780</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>51170</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
         <x:v>56179</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
         <x:v>53920</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>55746</x:v>
       </x:c>
       <x:c r="I14" s="3" t="n">
         <x:v>54068</x:v>
       </x:c>
       <x:c r="J14" s="3" t="n">
         <x:v>59190</x:v>
       </x:c>
@@ -5756,71 +5831,77 @@
       <x:c r="DO14" s="3" t="n">
         <x:v>194787</x:v>
       </x:c>
       <x:c r="DP14" s="3" t="n">
         <x:v>218577</x:v>
       </x:c>
       <x:c r="DQ14" s="3" t="n">
         <x:v>217838</x:v>
       </x:c>
       <x:c r="DR14" s="3" t="n">
         <x:v>220409</x:v>
       </x:c>
       <x:c r="DS14" s="3" t="n">
         <x:v>220908</x:v>
       </x:c>
       <x:c r="DT14" s="3" t="n">
         <x:v>238148</x:v>
       </x:c>
       <x:c r="DU14" s="3" t="n">
         <x:v>241060</x:v>
       </x:c>
       <x:c r="DV14" s="3" t="n">
         <x:v>232550</x:v>
       </x:c>
       <x:c r="DW14" s="3" t="n">
-        <x:v>233320</x:v>
+        <x:v>233859</x:v>
       </x:c>
       <x:c r="DX14" s="3" t="n">
-        <x:v>248940</x:v>
+        <x:v>248715</x:v>
       </x:c>
       <x:c r="DY14" s="3" t="n">
-        <x:v>248884</x:v>
+        <x:v>249800</x:v>
       </x:c>
       <x:c r="DZ14" s="3" t="n">
-        <x:v>242952</x:v>
+        <x:v>243557</x:v>
       </x:c>
       <x:c r="EA14" s="3" t="n">
-        <x:v>240809</x:v>
+        <x:v>241235</x:v>
       </x:c>
       <x:c r="EB14" s="3" t="n">
-        <x:v>257620</x:v>
+        <x:v>257030</x:v>
+      </x:c>
+      <x:c r="EC14" s="3" t="n">
+        <x:v>260659</x:v>
+      </x:c>
+      <x:c r="ED14" s="3" t="n">
+        <x:v>252148</x:v>
       </x:c>
     </x:row>
-    <x:row r="15" spans="1:132">
+    <x:row r="15" spans="1:134">
       <x:c r="B15" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>192831</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>204568</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>201127</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
         <x:v>221744</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>204620</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>211886</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
         <x:v>209254</x:v>
       </x:c>
       <x:c r="J15" s="3" t="n">
         <x:v>231028</x:v>
       </x:c>
@@ -6151,71 +6232,77 @@
       <x:c r="DO15" s="3" t="n">
         <x:v>588504</x:v>
       </x:c>
       <x:c r="DP15" s="3" t="n">
         <x:v>666890</x:v>
       </x:c>
       <x:c r="DQ15" s="3" t="n">
         <x:v>649397</x:v>
       </x:c>
       <x:c r="DR15" s="3" t="n">
         <x:v>683655</x:v>
       </x:c>
       <x:c r="DS15" s="3" t="n">
         <x:v>626660</x:v>
       </x:c>
       <x:c r="DT15" s="3" t="n">
         <x:v>698005</x:v>
       </x:c>
       <x:c r="DU15" s="3" t="n">
         <x:v>682396</x:v>
       </x:c>
       <x:c r="DV15" s="3" t="n">
         <x:v>703478</x:v>
       </x:c>
       <x:c r="DW15" s="3" t="n">
-        <x:v>657005</x:v>
+        <x:v>657541</x:v>
       </x:c>
       <x:c r="DX15" s="3" t="n">
-        <x:v>718696</x:v>
+        <x:v>718436</x:v>
       </x:c>
       <x:c r="DY15" s="3" t="n">
-        <x:v>703870</x:v>
+        <x:v>704745</x:v>
       </x:c>
       <x:c r="DZ15" s="3" t="n">
-        <x:v>727556</x:v>
+        <x:v>728150</x:v>
       </x:c>
       <x:c r="EA15" s="3" t="n">
-        <x:v>680678</x:v>
+        <x:v>681137</x:v>
       </x:c>
       <x:c r="EB15" s="3" t="n">
-        <x:v>749687</x:v>
+        <x:v>749054</x:v>
+      </x:c>
+      <x:c r="EC15" s="3" t="n">
+        <x:v>742056</x:v>
+      </x:c>
+      <x:c r="ED15" s="3" t="n">
+        <x:v>764892</x:v>
       </x:c>
     </x:row>
-    <x:row r="16" spans="1:132">
+    <x:row r="16" spans="1:134">
       <x:c r="B16" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>4143</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>4827</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>5729</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>4370</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>4230</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>5180</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
         <x:v>6358</x:v>
       </x:c>
       <x:c r="J16" s="3" t="n">
         <x:v>4661</x:v>
       </x:c>
@@ -6546,71 +6633,77 @@
       <x:c r="DO16" s="3" t="n">
         <x:v>19870</x:v>
       </x:c>
       <x:c r="DP16" s="3" t="n">
         <x:v>26811</x:v>
       </x:c>
       <x:c r="DQ16" s="3" t="n">
         <x:v>31518</x:v>
       </x:c>
       <x:c r="DR16" s="3" t="n">
         <x:v>25768</x:v>
       </x:c>
       <x:c r="DS16" s="3" t="n">
         <x:v>27614</x:v>
       </x:c>
       <x:c r="DT16" s="3" t="n">
         <x:v>31118</x:v>
       </x:c>
       <x:c r="DU16" s="3" t="n">
         <x:v>36999</x:v>
       </x:c>
       <x:c r="DV16" s="3" t="n">
         <x:v>26290</x:v>
       </x:c>
       <x:c r="DW16" s="3" t="n">
-        <x:v>25804</x:v>
+        <x:v>25797</x:v>
       </x:c>
       <x:c r="DX16" s="3" t="n">
-        <x:v>31274</x:v>
+        <x:v>31294</x:v>
       </x:c>
       <x:c r="DY16" s="3" t="n">
-        <x:v>38003</x:v>
+        <x:v>38034</x:v>
       </x:c>
       <x:c r="DZ16" s="3" t="n">
-        <x:v>28705</x:v>
+        <x:v>28694</x:v>
       </x:c>
       <x:c r="EA16" s="3" t="n">
-        <x:v>26912</x:v>
+        <x:v>26898</x:v>
       </x:c>
       <x:c r="EB16" s="3" t="n">
-        <x:v>32229</x:v>
+        <x:v>32151</x:v>
+      </x:c>
+      <x:c r="EC16" s="3" t="n">
+        <x:v>39321</x:v>
+      </x:c>
+      <x:c r="ED16" s="3" t="n">
+        <x:v>29745</x:v>
       </x:c>
     </x:row>
-    <x:row r="17" spans="1:132">
+    <x:row r="17" spans="1:134">
       <x:c r="B17" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>-3154</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>-4168</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>-5426</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
         <x:v>-3566</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>-3231</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>-4269</x:v>
       </x:c>
       <x:c r="I17" s="3" t="n">
         <x:v>-5870</x:v>
       </x:c>
       <x:c r="J17" s="3" t="n">
         <x:v>-3685</x:v>
       </x:c>
@@ -6941,71 +7034,77 @@
       <x:c r="DO17" s="3" t="n">
         <x:v>-17983</x:v>
       </x:c>
       <x:c r="DP17" s="3" t="n">
         <x:v>-23611</x:v>
       </x:c>
       <x:c r="DQ17" s="3" t="n">
         <x:v>-29231</x:v>
       </x:c>
       <x:c r="DR17" s="3" t="n">
         <x:v>-23933</x:v>
       </x:c>
       <x:c r="DS17" s="3" t="n">
         <x:v>-19541</x:v>
       </x:c>
       <x:c r="DT17" s="3" t="n">
         <x:v>-27373</x:v>
       </x:c>
       <x:c r="DU17" s="3" t="n">
         <x:v>-37328</x:v>
       </x:c>
       <x:c r="DV17" s="3" t="n">
         <x:v>-24834</x:v>
       </x:c>
       <x:c r="DW17" s="3" t="n">
-        <x:v>-21677</x:v>
+        <x:v>-21676</x:v>
       </x:c>
       <x:c r="DX17" s="3" t="n">
-        <x:v>-28896</x:v>
+        <x:v>-28892</x:v>
       </x:c>
       <x:c r="DY17" s="3" t="n">
-        <x:v>-38883</x:v>
+        <x:v>-38875</x:v>
       </x:c>
       <x:c r="DZ17" s="3" t="n">
-        <x:v>-27754</x:v>
+        <x:v>-27746</x:v>
       </x:c>
       <x:c r="EA17" s="3" t="n">
-        <x:v>-22735</x:v>
+        <x:v>-22900</x:v>
       </x:c>
       <x:c r="EB17" s="3" t="n">
-        <x:v>-31849</x:v>
+        <x:v>-31649</x:v>
+      </x:c>
+      <x:c r="EC17" s="3" t="n">
+        <x:v>-42046</x:v>
+      </x:c>
+      <x:c r="ED17" s="3" t="n">
+        <x:v>-29198</x:v>
       </x:c>
     </x:row>
-    <x:row r="18" spans="1:132">
+    <x:row r="18" spans="1:134">
       <x:c r="B18" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>193820</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>205227</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>201430</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
         <x:v>222548</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>205619</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>212797</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
         <x:v>209742</x:v>
       </x:c>
       <x:c r="J18" s="3" t="n">
         <x:v>232004</x:v>
       </x:c>
@@ -7336,71 +7435,77 @@
       <x:c r="DO18" s="3" t="n">
         <x:v>590391</x:v>
       </x:c>
       <x:c r="DP18" s="3" t="n">
         <x:v>670090</x:v>
       </x:c>
       <x:c r="DQ18" s="3" t="n">
         <x:v>651684</x:v>
       </x:c>
       <x:c r="DR18" s="3" t="n">
         <x:v>685490</x:v>
       </x:c>
       <x:c r="DS18" s="3" t="n">
         <x:v>634733</x:v>
       </x:c>
       <x:c r="DT18" s="3" t="n">
         <x:v>701750</x:v>
       </x:c>
       <x:c r="DU18" s="3" t="n">
         <x:v>682067</x:v>
       </x:c>
       <x:c r="DV18" s="3" t="n">
         <x:v>704934</x:v>
       </x:c>
       <x:c r="DW18" s="3" t="n">
-        <x:v>661132</x:v>
+        <x:v>661662</x:v>
       </x:c>
       <x:c r="DX18" s="3" t="n">
-        <x:v>721074</x:v>
+        <x:v>720838</x:v>
       </x:c>
       <x:c r="DY18" s="3" t="n">
-        <x:v>702990</x:v>
+        <x:v>703904</x:v>
       </x:c>
       <x:c r="DZ18" s="3" t="n">
-        <x:v>728507</x:v>
+        <x:v>729098</x:v>
       </x:c>
       <x:c r="EA18" s="3" t="n">
-        <x:v>684855</x:v>
+        <x:v>685135</x:v>
       </x:c>
       <x:c r="EB18" s="3" t="n">
-        <x:v>750067</x:v>
+        <x:v>749556</x:v>
+      </x:c>
+      <x:c r="EC18" s="3" t="n">
+        <x:v>739331</x:v>
+      </x:c>
+      <x:c r="ED18" s="3" t="n">
+        <x:v>765439</x:v>
       </x:c>
     </x:row>
-    <x:row r="19" spans="1:132">
+    <x:row r="19" spans="1:134">
       <x:c r="B19" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>4134</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>5630</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>4386</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
         <x:v>5275</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>4296</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>6062</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>4514</x:v>
       </x:c>
       <x:c r="J19" s="3" t="n">
         <x:v>5319</x:v>
       </x:c>
@@ -7731,71 +7836,77 @@
       <x:c r="DO19" s="3" t="n">
         <x:v>15498</x:v>
       </x:c>
       <x:c r="DP19" s="3" t="n">
         <x:v>17903</x:v>
       </x:c>
       <x:c r="DQ19" s="3" t="n">
         <x:v>16433</x:v>
       </x:c>
       <x:c r="DR19" s="3" t="n">
         <x:v>17850</x:v>
       </x:c>
       <x:c r="DS19" s="3" t="n">
         <x:v>17020</x:v>
       </x:c>
       <x:c r="DT19" s="3" t="n">
         <x:v>19740</x:v>
       </x:c>
       <x:c r="DU19" s="3" t="n">
         <x:v>18217</x:v>
       </x:c>
       <x:c r="DV19" s="3" t="n">
         <x:v>19622</x:v>
       </x:c>
       <x:c r="DW19" s="3" t="n">
-        <x:v>18559</x:v>
+        <x:v>18439</x:v>
       </x:c>
       <x:c r="DX19" s="3" t="n">
-        <x:v>20995</x:v>
+        <x:v>20859</x:v>
       </x:c>
       <x:c r="DY19" s="3" t="n">
-        <x:v>19051</x:v>
+        <x:v>18934</x:v>
       </x:c>
       <x:c r="DZ19" s="3" t="n">
-        <x:v>20403</x:v>
+        <x:v>20587</x:v>
       </x:c>
       <x:c r="EA19" s="3" t="n">
-        <x:v>18820</x:v>
+        <x:v>18812</x:v>
       </x:c>
       <x:c r="EB19" s="3" t="n">
-        <x:v>21355</x:v>
+        <x:v>21339</x:v>
+      </x:c>
+      <x:c r="EC19" s="3" t="n">
+        <x:v>19467</x:v>
+      </x:c>
+      <x:c r="ED19" s="3" t="n">
+        <x:v>21737</x:v>
       </x:c>
     </x:row>
-    <x:row r="20" spans="1:132">
+    <x:row r="20" spans="1:134">
       <x:c r="B20" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>197954</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>210857</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
         <x:v>205816</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
         <x:v>227823</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
         <x:v>209915</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
         <x:v>218859</x:v>
       </x:c>
       <x:c r="I20" s="3" t="n">
         <x:v>214256</x:v>
       </x:c>
       <x:c r="J20" s="3" t="n">
         <x:v>237323</x:v>
       </x:c>
@@ -8126,469 +8237,481 @@
       <x:c r="DO20" s="3" t="n">
         <x:v>605889</x:v>
       </x:c>
       <x:c r="DP20" s="3" t="n">
         <x:v>687993</x:v>
       </x:c>
       <x:c r="DQ20" s="3" t="n">
         <x:v>668117</x:v>
       </x:c>
       <x:c r="DR20" s="3" t="n">
         <x:v>703340</x:v>
       </x:c>
       <x:c r="DS20" s="3" t="n">
         <x:v>651753</x:v>
       </x:c>
       <x:c r="DT20" s="3" t="n">
         <x:v>721490</x:v>
       </x:c>
       <x:c r="DU20" s="3" t="n">
         <x:v>700284</x:v>
       </x:c>
       <x:c r="DV20" s="3" t="n">
         <x:v>724556</x:v>
       </x:c>
       <x:c r="DW20" s="3" t="n">
-        <x:v>679691</x:v>
+        <x:v>680101</x:v>
       </x:c>
       <x:c r="DX20" s="3" t="n">
-        <x:v>742069</x:v>
+        <x:v>741697</x:v>
       </x:c>
       <x:c r="DY20" s="3" t="n">
-        <x:v>722041</x:v>
+        <x:v>722838</x:v>
       </x:c>
       <x:c r="DZ20" s="3" t="n">
-        <x:v>748910</x:v>
+        <x:v>749685</x:v>
       </x:c>
       <x:c r="EA20" s="3" t="n">
-        <x:v>703675</x:v>
+        <x:v>703947</x:v>
       </x:c>
       <x:c r="EB20" s="3" t="n">
-        <x:v>771422</x:v>
+        <x:v>770895</x:v>
+      </x:c>
+      <x:c r="EC20" s="3" t="n">
+        <x:v>758798</x:v>
+      </x:c>
+      <x:c r="ED20" s="3" t="n">
+        <x:v>787176</x:v>
       </x:c>
     </x:row>
-    <x:row r="21" spans="1:132">
+    <x:row r="21" spans="1:134">
       <x:c r="A21" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>136989</x:v>
+        <x:v>136995</x:v>
       </x:c>
       <x:c r="D21" s="3" t="n">
-        <x:v>143589</x:v>
+        <x:v>143595</x:v>
       </x:c>
       <x:c r="E21" s="3" t="n">
-        <x:v>140763</x:v>
+        <x:v>140769</x:v>
       </x:c>
       <x:c r="F21" s="3" t="n">
-        <x:v>167179</x:v>
+        <x:v>167186</x:v>
       </x:c>
       <x:c r="G21" s="3" t="n">
-        <x:v>142236</x:v>
+        <x:v>142242</x:v>
       </x:c>
       <x:c r="H21" s="3" t="n">
-        <x:v>145201</x:v>
+        <x:v>145207</x:v>
       </x:c>
       <x:c r="I21" s="3" t="n">
-        <x:v>142355</x:v>
+        <x:v>142361</x:v>
       </x:c>
       <x:c r="J21" s="3" t="n">
-        <x:v>168518</x:v>
+        <x:v>168525</x:v>
       </x:c>
       <x:c r="K21" s="3" t="n">
-        <x:v>144842</x:v>
+        <x:v>144848</x:v>
       </x:c>
       <x:c r="L21" s="3" t="n">
-        <x:v>148876</x:v>
+        <x:v>148882</x:v>
       </x:c>
       <x:c r="M21" s="3" t="n">
-        <x:v>144449</x:v>
+        <x:v>144455</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>169849</x:v>
+        <x:v>169856</x:v>
       </x:c>
       <x:c r="O21" s="3" t="n">
-        <x:v>146920</x:v>
+        <x:v>146926</x:v>
       </x:c>
       <x:c r="P21" s="3" t="n">
-        <x:v>149708</x:v>
+        <x:v>149714</x:v>
       </x:c>
       <x:c r="Q21" s="3" t="n">
-        <x:v>146912</x:v>
+        <x:v>146918</x:v>
       </x:c>
       <x:c r="R21" s="3" t="n">
-        <x:v>172840</x:v>
+        <x:v>172848</x:v>
       </x:c>
       <x:c r="S21" s="3" t="n">
-        <x:v>150513</x:v>
+        <x:v>150519</x:v>
       </x:c>
       <x:c r="T21" s="3" t="n">
-        <x:v>160589</x:v>
+        <x:v>160596</x:v>
       </x:c>
       <x:c r="U21" s="3" t="n">
-        <x:v>149336</x:v>
+        <x:v>149342</x:v>
       </x:c>
       <x:c r="V21" s="3" t="n">
-        <x:v>179767</x:v>
+        <x:v>179775</x:v>
       </x:c>
       <x:c r="W21" s="3" t="n">
-        <x:v>154331</x:v>
+        <x:v>154338</x:v>
       </x:c>
       <x:c r="X21" s="3" t="n">
-        <x:v>163180</x:v>
+        <x:v>163187</x:v>
       </x:c>
       <x:c r="Y21" s="3" t="n">
-        <x:v>157149</x:v>
+        <x:v>157156</x:v>
       </x:c>
       <x:c r="Z21" s="3" t="n">
-        <x:v>188707</x:v>
+        <x:v>188714</x:v>
       </x:c>
       <x:c r="AA21" s="3" t="n">
-        <x:v>164864</x:v>
+        <x:v>164871</x:v>
       </x:c>
       <x:c r="AB21" s="3" t="n">
-        <x:v>171817</x:v>
+        <x:v>171824</x:v>
       </x:c>
       <x:c r="AC21" s="3" t="n">
-        <x:v>164351</x:v>
+        <x:v>164358</x:v>
       </x:c>
       <x:c r="AD21" s="3" t="n">
-        <x:v>204301</x:v>
+        <x:v>204310</x:v>
       </x:c>
       <x:c r="AE21" s="3" t="n">
-        <x:v>175371</x:v>
+        <x:v>175378</x:v>
       </x:c>
       <x:c r="AF21" s="3" t="n">
-        <x:v>185415</x:v>
+        <x:v>185423</x:v>
       </x:c>
       <x:c r="AG21" s="3" t="n">
-        <x:v>177983</x:v>
+        <x:v>177991</x:v>
       </x:c>
       <x:c r="AH21" s="3" t="n">
-        <x:v>202879</x:v>
+        <x:v>202888</x:v>
       </x:c>
       <x:c r="AI21" s="3" t="n">
-        <x:v>179162</x:v>
+        <x:v>179170</x:v>
       </x:c>
       <x:c r="AJ21" s="3" t="n">
-        <x:v>186586</x:v>
+        <x:v>186594</x:v>
       </x:c>
       <x:c r="AK21" s="3" t="n">
-        <x:v>181796</x:v>
+        <x:v>181804</x:v>
       </x:c>
       <x:c r="AL21" s="3" t="n">
-        <x:v>207809</x:v>
+        <x:v>207817</x:v>
       </x:c>
       <x:c r="AM21" s="3" t="n">
-        <x:v>184186</x:v>
+        <x:v>184194</x:v>
       </x:c>
       <x:c r="AN21" s="3" t="n">
-        <x:v>194173</x:v>
+        <x:v>194182</x:v>
       </x:c>
       <x:c r="AO21" s="3" t="n">
-        <x:v>190515</x:v>
+        <x:v>190523</x:v>
       </x:c>
       <x:c r="AP21" s="3" t="n">
-        <x:v>219584</x:v>
+        <x:v>219593</x:v>
       </x:c>
       <x:c r="AQ21" s="3" t="n">
-        <x:v>189570</x:v>
+        <x:v>189578</x:v>
       </x:c>
       <x:c r="AR21" s="3" t="n">
-        <x:v>200743</x:v>
+        <x:v>200751</x:v>
       </x:c>
       <x:c r="AS21" s="3" t="n">
-        <x:v>197514</x:v>
+        <x:v>197523</x:v>
       </x:c>
       <x:c r="AT21" s="3" t="n">
-        <x:v>224792</x:v>
+        <x:v>224802</x:v>
       </x:c>
       <x:c r="AU21" s="3" t="n">
-        <x:v>197318</x:v>
+        <x:v>197327</x:v>
       </x:c>
       <x:c r="AV21" s="3" t="n">
-        <x:v>206671</x:v>
+        <x:v>206680</x:v>
       </x:c>
       <x:c r="AW21" s="3" t="n">
-        <x:v>205305</x:v>
+        <x:v>205314</x:v>
       </x:c>
       <x:c r="AX21" s="3" t="n">
-        <x:v>233024</x:v>
+        <x:v>233033</x:v>
       </x:c>
       <x:c r="AY21" s="3" t="n">
-        <x:v>202402</x:v>
+        <x:v>202411</x:v>
       </x:c>
       <x:c r="AZ21" s="3" t="n">
-        <x:v>217562</x:v>
+        <x:v>217572</x:v>
       </x:c>
       <x:c r="BA21" s="3" t="n">
-        <x:v>216369</x:v>
+        <x:v>216378</x:v>
       </x:c>
       <x:c r="BB21" s="3" t="n">
-        <x:v>245853</x:v>
+        <x:v>245863</x:v>
       </x:c>
       <x:c r="BC21" s="3" t="n">
-        <x:v>210456</x:v>
+        <x:v>210465</x:v>
       </x:c>
       <x:c r="BD21" s="3" t="n">
-        <x:v>228718</x:v>
+        <x:v>228728</x:v>
       </x:c>
       <x:c r="BE21" s="3" t="n">
-        <x:v>223717</x:v>
+        <x:v>223727</x:v>
       </x:c>
       <x:c r="BF21" s="3" t="n">
-        <x:v>255324</x:v>
+        <x:v>255335</x:v>
       </x:c>
       <x:c r="BG21" s="3" t="n">
-        <x:v>221586</x:v>
+        <x:v>221596</x:v>
       </x:c>
       <x:c r="BH21" s="3" t="n">
-        <x:v>240149</x:v>
+        <x:v>240159</x:v>
       </x:c>
       <x:c r="BI21" s="3" t="n">
-        <x:v>235867</x:v>
+        <x:v>235877</x:v>
       </x:c>
       <x:c r="BJ21" s="3" t="n">
-        <x:v>267187</x:v>
+        <x:v>267199</x:v>
       </x:c>
       <x:c r="BK21" s="3" t="n">
-        <x:v>224657</x:v>
+        <x:v>224667</x:v>
       </x:c>
       <x:c r="BL21" s="3" t="n">
-        <x:v>243226</x:v>
+        <x:v>243237</x:v>
       </x:c>
       <x:c r="BM21" s="3" t="n">
-        <x:v>229739</x:v>
+        <x:v>229749</x:v>
       </x:c>
       <x:c r="BN21" s="3" t="n">
-        <x:v>252850</x:v>
+        <x:v>252861</x:v>
       </x:c>
       <x:c r="BO21" s="3" t="n">
-        <x:v>220354</x:v>
+        <x:v>220363</x:v>
       </x:c>
       <x:c r="BP21" s="3" t="n">
-        <x:v>244024</x:v>
+        <x:v>244035</x:v>
       </x:c>
       <x:c r="BQ21" s="3" t="n">
-        <x:v>236237</x:v>
+        <x:v>236247</x:v>
       </x:c>
       <x:c r="BR21" s="3" t="n">
-        <x:v>264416</x:v>
+        <x:v>264428</x:v>
       </x:c>
       <x:c r="BS21" s="3" t="n">
-        <x:v>234120</x:v>
+        <x:v>234130</x:v>
       </x:c>
       <x:c r="BT21" s="3" t="n">
-        <x:v>252040</x:v>
+        <x:v>252051</x:v>
       </x:c>
       <x:c r="BU21" s="3" t="n">
-        <x:v>246157</x:v>
+        <x:v>246168</x:v>
       </x:c>
       <x:c r="BV21" s="3" t="n">
-        <x:v>276743</x:v>
+        <x:v>276755</x:v>
       </x:c>
       <x:c r="BW21" s="3" t="n">
-        <x:v>235924</x:v>
+        <x:v>235934</x:v>
       </x:c>
       <x:c r="BX21" s="3" t="n">
-        <x:v>256803</x:v>
+        <x:v>256815</x:v>
       </x:c>
       <x:c r="BY21" s="3" t="n">
-        <x:v>243894</x:v>
+        <x:v>243905</x:v>
       </x:c>
       <x:c r="BZ21" s="3" t="n">
-        <x:v>272737</x:v>
+        <x:v>272748</x:v>
       </x:c>
       <x:c r="CA21" s="3" t="n">
-        <x:v>240935</x:v>
+        <x:v>240945</x:v>
       </x:c>
       <x:c r="CB21" s="3" t="n">
-        <x:v>259376</x:v>
+        <x:v>259388</x:v>
       </x:c>
       <x:c r="CC21" s="3" t="n">
-        <x:v>248099</x:v>
+        <x:v>248110</x:v>
       </x:c>
       <x:c r="CD21" s="3" t="n">
-        <x:v>279962</x:v>
+        <x:v>279973</x:v>
       </x:c>
       <x:c r="CE21" s="3" t="n">
-        <x:v>242712</x:v>
+        <x:v>242723</x:v>
       </x:c>
       <x:c r="CF21" s="3" t="n">
-        <x:v>261181</x:v>
+        <x:v>261192</x:v>
       </x:c>
       <x:c r="CG21" s="3" t="n">
-        <x:v>252063</x:v>
+        <x:v>252074</x:v>
       </x:c>
       <x:c r="CH21" s="3" t="n">
-        <x:v>284150</x:v>
+        <x:v>284161</x:v>
       </x:c>
       <x:c r="CI21" s="3" t="n">
-        <x:v>244993</x:v>
+        <x:v>245003</x:v>
       </x:c>
       <x:c r="CJ21" s="3" t="n">
-        <x:v>274197</x:v>
+        <x:v>274208</x:v>
       </x:c>
       <x:c r="CK21" s="3" t="n">
-        <x:v>260308</x:v>
+        <x:v>260319</x:v>
       </x:c>
       <x:c r="CL21" s="3" t="n">
-        <x:v>297546</x:v>
+        <x:v>297559</x:v>
       </x:c>
       <x:c r="CM21" s="3" t="n">
-        <x:v>260286</x:v>
+        <x:v>260297</x:v>
       </x:c>
       <x:c r="CN21" s="3" t="n">
-        <x:v>289209</x:v>
+        <x:v>289221</x:v>
       </x:c>
       <x:c r="CO21" s="3" t="n">
-        <x:v>274142</x:v>
+        <x:v>274153</x:v>
       </x:c>
       <x:c r="CP21" s="3" t="n">
-        <x:v>313422</x:v>
+        <x:v>313436</x:v>
       </x:c>
       <x:c r="CQ21" s="3" t="n">
-        <x:v>270080</x:v>
+        <x:v>270091</x:v>
       </x:c>
       <x:c r="CR21" s="3" t="n">
-        <x:v>295197</x:v>
+        <x:v>295209</x:v>
       </x:c>
       <x:c r="CS21" s="3" t="n">
-        <x:v>275569</x:v>
+        <x:v>275581</x:v>
       </x:c>
       <x:c r="CT21" s="3" t="n">
-        <x:v>318856</x:v>
+        <x:v>318870</x:v>
       </x:c>
       <x:c r="CU21" s="3" t="n">
-        <x:v>279584</x:v>
+        <x:v>279595</x:v>
       </x:c>
       <x:c r="CV21" s="3" t="n">
-        <x:v>303166</x:v>
+        <x:v>303179</x:v>
       </x:c>
       <x:c r="CW21" s="3" t="n">
-        <x:v>281351</x:v>
+        <x:v>281362</x:v>
       </x:c>
       <x:c r="CX21" s="3" t="n">
-        <x:v>323709</x:v>
+        <x:v>323724</x:v>
       </x:c>
       <x:c r="CY21" s="3" t="n">
-        <x:v>285160</x:v>
+        <x:v>285172</x:v>
       </x:c>
       <x:c r="CZ21" s="3" t="n">
-        <x:v>314293</x:v>
+        <x:v>314306</x:v>
       </x:c>
       <x:c r="DA21" s="3" t="n">
-        <x:v>288013</x:v>
+        <x:v>288025</x:v>
       </x:c>
       <x:c r="DB21" s="3" t="n">
-        <x:v>329684</x:v>
+        <x:v>329698</x:v>
       </x:c>
       <x:c r="DC21" s="3" t="n">
-        <x:v>279632</x:v>
+        <x:v>279643</x:v>
       </x:c>
       <x:c r="DD21" s="3" t="n">
-        <x:v>310550</x:v>
+        <x:v>310563</x:v>
       </x:c>
       <x:c r="DE21" s="3" t="n">
-        <x:v>295653</x:v>
+        <x:v>295666</x:v>
       </x:c>
       <x:c r="DF21" s="3" t="n">
-        <x:v>335721</x:v>
+        <x:v>335736</x:v>
       </x:c>
       <x:c r="DG21" s="3" t="n">
-        <x:v>288163</x:v>
+        <x:v>288176</x:v>
       </x:c>
       <x:c r="DH21" s="3" t="n">
-        <x:v>309094</x:v>
+        <x:v>309107</x:v>
       </x:c>
       <x:c r="DI21" s="3" t="n">
-        <x:v>301730</x:v>
+        <x:v>301743</x:v>
       </x:c>
       <x:c r="DJ21" s="3" t="n">
-        <x:v>343243</x:v>
+        <x:v>343257</x:v>
       </x:c>
       <x:c r="DK21" s="3" t="n">
-        <x:v>315471</x:v>
+        <x:v>315484</x:v>
       </x:c>
       <x:c r="DL21" s="3" t="n">
-        <x:v>345638</x:v>
+        <x:v>345652</x:v>
       </x:c>
       <x:c r="DM21" s="3" t="n">
-        <x:v>321728</x:v>
+        <x:v>321742</x:v>
       </x:c>
       <x:c r="DN21" s="3" t="n">
-        <x:v>371631</x:v>
+        <x:v>371648</x:v>
       </x:c>
       <x:c r="DO21" s="3" t="n">
-        <x:v>317586</x:v>
+        <x:v>317600</x:v>
       </x:c>
       <x:c r="DP21" s="3" t="n">
-        <x:v>348087</x:v>
+        <x:v>348102</x:v>
       </x:c>
       <x:c r="DQ21" s="3" t="n">
-        <x:v>314188</x:v>
+        <x:v>314201</x:v>
       </x:c>
       <x:c r="DR21" s="3" t="n">
-        <x:v>349992</x:v>
+        <x:v>350007</x:v>
       </x:c>
       <x:c r="DS21" s="3" t="n">
-        <x:v>295088</x:v>
+        <x:v>295100</x:v>
       </x:c>
       <x:c r="DT21" s="3" t="n">
-        <x:v>327377</x:v>
+        <x:v>327391</x:v>
       </x:c>
       <x:c r="DU21" s="3" t="n">
-        <x:v>300323</x:v>
+        <x:v>300336</x:v>
       </x:c>
       <x:c r="DV21" s="3" t="n">
-        <x:v>348937</x:v>
+        <x:v>348952</x:v>
       </x:c>
       <x:c r="DW21" s="3" t="n">
-        <x:v>303870</x:v>
+        <x:v>304002</x:v>
       </x:c>
       <x:c r="DX21" s="3" t="n">
-        <x:v>328558</x:v>
+        <x:v>328590</x:v>
       </x:c>
       <x:c r="DY21" s="3" t="n">
-        <x:v>307745</x:v>
+        <x:v>307730</x:v>
       </x:c>
       <x:c r="DZ21" s="3" t="n">
-        <x:v>350521</x:v>
+        <x:v>350645</x:v>
       </x:c>
       <x:c r="EA21" s="3" t="n">
-        <x:v>303841</x:v>
+        <x:v>304136</x:v>
       </x:c>
       <x:c r="EB21" s="3" t="n">
-        <x:v>337834</x:v>
+        <x:v>337949</x:v>
+      </x:c>
+      <x:c r="EC21" s="3" t="n">
+        <x:v>321233</x:v>
+      </x:c>
+      <x:c r="ED21" s="3" t="n">
+        <x:v>363724</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:132">
+    <x:row r="22" spans="1:134">
       <x:c r="B22" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C22" s="3" t="n">
         <x:v>7152</x:v>
       </x:c>
       <x:c r="D22" s="3" t="n">
         <x:v>7377</x:v>
       </x:c>
       <x:c r="E22" s="3" t="n">
         <x:v>6710</x:v>
       </x:c>
       <x:c r="F22" s="3" t="n">
         <x:v>8823</x:v>
       </x:c>
       <x:c r="G22" s="3" t="n">
         <x:v>7200</x:v>
       </x:c>
       <x:c r="H22" s="3" t="n">
         <x:v>8083</x:v>
       </x:c>
       <x:c r="I22" s="3" t="n">
         <x:v>6861</x:v>
       </x:c>
       <x:c r="J22" s="3" t="n">
         <x:v>9500</x:v>
       </x:c>
@@ -8919,71 +9042,77 @@
       <x:c r="DO22" s="3" t="n">
         <x:v>62853</x:v>
       </x:c>
       <x:c r="DP22" s="3" t="n">
         <x:v>72416</x:v>
       </x:c>
       <x:c r="DQ22" s="3" t="n">
         <x:v>64416</x:v>
       </x:c>
       <x:c r="DR22" s="3" t="n">
         <x:v>73873</x:v>
       </x:c>
       <x:c r="DS22" s="3" t="n">
         <x:v>52183</x:v>
       </x:c>
       <x:c r="DT22" s="3" t="n">
         <x:v>65677</x:v>
       </x:c>
       <x:c r="DU22" s="3" t="n">
         <x:v>59625</x:v>
       </x:c>
       <x:c r="DV22" s="3" t="n">
         <x:v>70450</x:v>
       </x:c>
       <x:c r="DW22" s="3" t="n">
-        <x:v>51100</x:v>
+        <x:v>51094</x:v>
       </x:c>
       <x:c r="DX22" s="3" t="n">
-        <x:v>64667</x:v>
+        <x:v>64652</x:v>
       </x:c>
       <x:c r="DY22" s="3" t="n">
-        <x:v>59898</x:v>
+        <x:v>59905</x:v>
       </x:c>
       <x:c r="DZ22" s="3" t="n">
-        <x:v>70868</x:v>
+        <x:v>70917</x:v>
       </x:c>
       <x:c r="EA22" s="3" t="n">
-        <x:v>56075</x:v>
+        <x:v>56210</x:v>
       </x:c>
       <x:c r="EB22" s="3" t="n">
-        <x:v>69696</x:v>
+        <x:v>69810</x:v>
+      </x:c>
+      <x:c r="EC22" s="3" t="n">
+        <x:v>66496</x:v>
+      </x:c>
+      <x:c r="ED22" s="3" t="n">
+        <x:v>76551</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:132">
+    <x:row r="23" spans="1:134">
       <x:c r="B23" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>5820</x:v>
       </x:c>
       <x:c r="D23" s="3" t="n">
         <x:v>5809</x:v>
       </x:c>
       <x:c r="E23" s="3" t="n">
         <x:v>4805</x:v>
       </x:c>
       <x:c r="F23" s="3" t="n">
         <x:v>6185</x:v>
       </x:c>
       <x:c r="G23" s="3" t="n">
         <x:v>6199</x:v>
       </x:c>
       <x:c r="H23" s="3" t="n">
         <x:v>7724</x:v>
       </x:c>
       <x:c r="I23" s="3" t="n">
         <x:v>5147</x:v>
       </x:c>
       <x:c r="J23" s="3" t="n">
         <x:v>6705</x:v>
       </x:c>
@@ -9331,54 +9460,60 @@
       </x:c>
       <x:c r="DU23" s="3" t="n">
         <x:v>21492</x:v>
       </x:c>
       <x:c r="DV23" s="3" t="n">
         <x:v>27424</x:v>
       </x:c>
       <x:c r="DW23" s="3" t="n">
         <x:v>19062</x:v>
       </x:c>
       <x:c r="DX23" s="3" t="n">
         <x:v>24470</x:v>
       </x:c>
       <x:c r="DY23" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="DZ23" s="3" t="n">
         <x:v>27651</x:v>
       </x:c>
       <x:c r="EA23" s="3" t="n">
         <x:v>21709</x:v>
       </x:c>
       <x:c r="EB23" s="3" t="n">
         <x:v>26685</x:v>
       </x:c>
+      <x:c r="EC23" s="3" t="n">
+        <x:v>24693</x:v>
+      </x:c>
+      <x:c r="ED23" s="3" t="n">
+        <x:v>26018</x:v>
+      </x:c>
     </x:row>
-    <x:row r="24" spans="1:132">
+    <x:row r="24" spans="1:134">
       <x:c r="B24" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C24" s="3" t="n">
         <x:v>2888</x:v>
       </x:c>
       <x:c r="D24" s="3" t="n">
         <x:v>3028</x:v>
       </x:c>
       <x:c r="E24" s="3" t="n">
         <x:v>2879</x:v>
       </x:c>
       <x:c r="F24" s="3" t="n">
         <x:v>3820</x:v>
       </x:c>
       <x:c r="G24" s="3" t="n">
         <x:v>2819</x:v>
       </x:c>
       <x:c r="H24" s="3" t="n">
         <x:v>2966</x:v>
       </x:c>
       <x:c r="I24" s="3" t="n">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="J24" s="3" t="n">
         <x:v>4101</x:v>
       </x:c>
@@ -9709,71 +9844,77 @@
       <x:c r="DO24" s="3" t="n">
         <x:v>38354</x:v>
       </x:c>
       <x:c r="DP24" s="3" t="n">
         <x:v>45669</x:v>
       </x:c>
       <x:c r="DQ24" s="3" t="n">
         <x:v>41759</x:v>
       </x:c>
       <x:c r="DR24" s="3" t="n">
         <x:v>45232</x:v>
       </x:c>
       <x:c r="DS24" s="3" t="n">
         <x:v>33694</x:v>
       </x:c>
       <x:c r="DT24" s="3" t="n">
         <x:v>40901</x:v>
       </x:c>
       <x:c r="DU24" s="3" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="DV24" s="3" t="n">
         <x:v>43028</x:v>
       </x:c>
       <x:c r="DW24" s="3" t="n">
-        <x:v>32038</x:v>
+        <x:v>32032</x:v>
       </x:c>
       <x:c r="DX24" s="3" t="n">
-        <x:v>40197</x:v>
+        <x:v>40182</x:v>
       </x:c>
       <x:c r="DY24" s="3" t="n">
-        <x:v>37564</x:v>
+        <x:v>37571</x:v>
       </x:c>
       <x:c r="DZ24" s="3" t="n">
-        <x:v>43217</x:v>
+        <x:v>43266</x:v>
       </x:c>
       <x:c r="EA24" s="3" t="n">
-        <x:v>34366</x:v>
+        <x:v>34501</x:v>
       </x:c>
       <x:c r="EB24" s="3" t="n">
-        <x:v>43011</x:v>
+        <x:v>43125</x:v>
+      </x:c>
+      <x:c r="EC24" s="3" t="n">
+        <x:v>41803</x:v>
+      </x:c>
+      <x:c r="ED24" s="3" t="n">
+        <x:v>50533</x:v>
       </x:c>
     </x:row>
-    <x:row r="25" spans="1:132">
+    <x:row r="25" spans="1:134">
       <x:c r="B25" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>21973</x:v>
       </x:c>
       <x:c r="D25" s="3" t="n">
         <x:v>23425</x:v>
       </x:c>
       <x:c r="E25" s="3" t="n">
         <x:v>23996</x:v>
       </x:c>
       <x:c r="F25" s="3" t="n">
         <x:v>28439</x:v>
       </x:c>
       <x:c r="G25" s="3" t="n">
         <x:v>21252</x:v>
       </x:c>
       <x:c r="H25" s="3" t="n">
         <x:v>23067</x:v>
       </x:c>
       <x:c r="I25" s="3" t="n">
         <x:v>23179</x:v>
       </x:c>
       <x:c r="J25" s="3" t="n">
         <x:v>29659</x:v>
       </x:c>
@@ -10107,463 +10248,475 @@
       <x:c r="DP25" s="3" t="n">
         <x:v>65510</x:v>
       </x:c>
       <x:c r="DQ25" s="3" t="n">
         <x:v>59560</x:v>
       </x:c>
       <x:c r="DR25" s="3" t="n">
         <x:v>64074</x:v>
       </x:c>
       <x:c r="DS25" s="3" t="n">
         <x:v>49697</x:v>
       </x:c>
       <x:c r="DT25" s="3" t="n">
         <x:v>61147</x:v>
       </x:c>
       <x:c r="DU25" s="3" t="n">
         <x:v>56189</x:v>
       </x:c>
       <x:c r="DV25" s="3" t="n">
         <x:v>60819</x:v>
       </x:c>
       <x:c r="DW25" s="3" t="n">
         <x:v>47277</x:v>
       </x:c>
       <x:c r="DX25" s="3" t="n">
-        <x:v>58807</x:v>
+        <x:v>58806</x:v>
       </x:c>
       <x:c r="DY25" s="3" t="n">
         <x:v>55488</x:v>
       </x:c>
       <x:c r="DZ25" s="3" t="n">
-        <x:v>60955</x:v>
+        <x:v>60956</x:v>
       </x:c>
       <x:c r="EA25" s="3" t="n">
-        <x:v>48445</x:v>
+        <x:v>48477</x:v>
       </x:c>
       <x:c r="EB25" s="3" t="n">
-        <x:v>60609</x:v>
+        <x:v>60607</x:v>
+      </x:c>
+      <x:c r="EC25" s="3" t="n">
+        <x:v>59239</x:v>
+      </x:c>
+      <x:c r="ED25" s="3" t="n">
+        <x:v>64986</x:v>
       </x:c>
     </x:row>
-    <x:row r="26" spans="1:132">
+    <x:row r="26" spans="1:134">
       <x:c r="B26" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C26" s="3" t="n">
-        <x:v>132546</x:v>
+        <x:v>132555</x:v>
       </x:c>
       <x:c r="D26" s="3" t="n">
-        <x:v>138770</x:v>
+        <x:v>138780</x:v>
       </x:c>
       <x:c r="E26" s="3" t="n">
-        <x:v>136425</x:v>
+        <x:v>136435</x:v>
       </x:c>
       <x:c r="F26" s="3" t="n">
-        <x:v>158778</x:v>
+        <x:v>158789</x:v>
       </x:c>
       <x:c r="G26" s="3" t="n">
-        <x:v>141019</x:v>
+        <x:v>141029</x:v>
       </x:c>
       <x:c r="H26" s="3" t="n">
-        <x:v>138879</x:v>
+        <x:v>138889</x:v>
       </x:c>
       <x:c r="I26" s="3" t="n">
-        <x:v>139423</x:v>
+        <x:v>139433</x:v>
       </x:c>
       <x:c r="J26" s="3" t="n">
-        <x:v>156081</x:v>
+        <x:v>156091</x:v>
       </x:c>
       <x:c r="K26" s="3" t="n">
-        <x:v>139431</x:v>
+        <x:v>139440</x:v>
       </x:c>
       <x:c r="L26" s="3" t="n">
-        <x:v>141130</x:v>
+        <x:v>141140</x:v>
       </x:c>
       <x:c r="M26" s="3" t="n">
-        <x:v>138537</x:v>
+        <x:v>138546</x:v>
       </x:c>
       <x:c r="N26" s="3" t="n">
-        <x:v>157817</x:v>
+        <x:v>157829</x:v>
       </x:c>
       <x:c r="O26" s="3" t="n">
-        <x:v>145413</x:v>
+        <x:v>145423</x:v>
       </x:c>
       <x:c r="P26" s="3" t="n">
-        <x:v>140857</x:v>
+        <x:v>140867</x:v>
       </x:c>
       <x:c r="Q26" s="3" t="n">
-        <x:v>138903</x:v>
+        <x:v>138913</x:v>
       </x:c>
       <x:c r="R26" s="3" t="n">
-        <x:v>157872</x:v>
+        <x:v>157883</x:v>
       </x:c>
       <x:c r="S26" s="3" t="n">
-        <x:v>143181</x:v>
+        <x:v>143191</x:v>
       </x:c>
       <x:c r="T26" s="3" t="n">
-        <x:v>143086</x:v>
+        <x:v>143096</x:v>
       </x:c>
       <x:c r="U26" s="3" t="n">
-        <x:v>136242</x:v>
+        <x:v>136251</x:v>
       </x:c>
       <x:c r="V26" s="3" t="n">
-        <x:v>157653</x:v>
+        <x:v>157665</x:v>
       </x:c>
       <x:c r="W26" s="3" t="n">
-        <x:v>140730</x:v>
+        <x:v>140740</x:v>
       </x:c>
       <x:c r="X26" s="3" t="n">
-        <x:v>142026</x:v>
+        <x:v>142036</x:v>
       </x:c>
       <x:c r="Y26" s="3" t="n">
-        <x:v>136980</x:v>
+        <x:v>136990</x:v>
       </x:c>
       <x:c r="Z26" s="3" t="n">
-        <x:v>160533</x:v>
+        <x:v>160544</x:v>
       </x:c>
       <x:c r="AA26" s="3" t="n">
-        <x:v>146077</x:v>
+        <x:v>146087</x:v>
       </x:c>
       <x:c r="AB26" s="3" t="n">
-        <x:v>142006</x:v>
+        <x:v>142017</x:v>
       </x:c>
       <x:c r="AC26" s="3" t="n">
-        <x:v>141147</x:v>
+        <x:v>141157</x:v>
       </x:c>
       <x:c r="AD26" s="3" t="n">
-        <x:v>166017</x:v>
+        <x:v>166028</x:v>
       </x:c>
       <x:c r="AE26" s="3" t="n">
-        <x:v>148959</x:v>
+        <x:v>148970</x:v>
       </x:c>
       <x:c r="AF26" s="3" t="n">
-        <x:v>149048</x:v>
+        <x:v>149059</x:v>
       </x:c>
       <x:c r="AG26" s="3" t="n">
-        <x:v>145456</x:v>
+        <x:v>145466</x:v>
       </x:c>
       <x:c r="AH26" s="3" t="n">
-        <x:v>162549</x:v>
+        <x:v>162560</x:v>
       </x:c>
       <x:c r="AI26" s="3" t="n">
-        <x:v>152215</x:v>
+        <x:v>152226</x:v>
       </x:c>
       <x:c r="AJ26" s="3" t="n">
-        <x:v>152471</x:v>
+        <x:v>152482</x:v>
       </x:c>
       <x:c r="AK26" s="3" t="n">
-        <x:v>149323</x:v>
+        <x:v>149334</x:v>
       </x:c>
       <x:c r="AL26" s="3" t="n">
-        <x:v>170101</x:v>
+        <x:v>170112</x:v>
       </x:c>
       <x:c r="AM26" s="3" t="n">
-        <x:v>155916</x:v>
+        <x:v>155927</x:v>
       </x:c>
       <x:c r="AN26" s="3" t="n">
-        <x:v>154849</x:v>
+        <x:v>154860</x:v>
       </x:c>
       <x:c r="AO26" s="3" t="n">
-        <x:v>154341</x:v>
+        <x:v>154352</x:v>
       </x:c>
       <x:c r="AP26" s="3" t="n">
-        <x:v>176670</x:v>
+        <x:v>176682</x:v>
       </x:c>
       <x:c r="AQ26" s="3" t="n">
-        <x:v>158368</x:v>
+        <x:v>158379</x:v>
       </x:c>
       <x:c r="AR26" s="3" t="n">
-        <x:v>158960</x:v>
+        <x:v>158971</x:v>
       </x:c>
       <x:c r="AS26" s="3" t="n">
-        <x:v>155368</x:v>
+        <x:v>155379</x:v>
       </x:c>
       <x:c r="AT26" s="3" t="n">
-        <x:v>176221</x:v>
+        <x:v>176233</x:v>
       </x:c>
       <x:c r="AU26" s="3" t="n">
-        <x:v>159058</x:v>
+        <x:v>159069</x:v>
       </x:c>
       <x:c r="AV26" s="3" t="n">
-        <x:v>157838</x:v>
+        <x:v>157849</x:v>
       </x:c>
       <x:c r="AW26" s="3" t="n">
-        <x:v>156458</x:v>
+        <x:v>156469</x:v>
       </x:c>
       <x:c r="AX26" s="3" t="n">
-        <x:v>179028</x:v>
+        <x:v>179040</x:v>
       </x:c>
       <x:c r="AY26" s="3" t="n">
-        <x:v>160226</x:v>
+        <x:v>160237</x:v>
       </x:c>
       <x:c r="AZ26" s="3" t="n">
-        <x:v>159730</x:v>
+        <x:v>159741</x:v>
       </x:c>
       <x:c r="BA26" s="3" t="n">
-        <x:v>159306</x:v>
+        <x:v>159317</x:v>
       </x:c>
       <x:c r="BB26" s="3" t="n">
-        <x:v>181762</x:v>
+        <x:v>181774</x:v>
       </x:c>
       <x:c r="BC26" s="3" t="n">
-        <x:v>164015</x:v>
+        <x:v>164026</x:v>
       </x:c>
       <x:c r="BD26" s="3" t="n">
-        <x:v>166094</x:v>
+        <x:v>166105</x:v>
       </x:c>
       <x:c r="BE26" s="3" t="n">
-        <x:v>162400</x:v>
+        <x:v>162411</x:v>
       </x:c>
       <x:c r="BF26" s="3" t="n">
-        <x:v>183668</x:v>
+        <x:v>183681</x:v>
       </x:c>
       <x:c r="BG26" s="3" t="n">
-        <x:v>167163</x:v>
+        <x:v>167174</x:v>
       </x:c>
       <x:c r="BH26" s="3" t="n">
-        <x:v>171462</x:v>
+        <x:v>171473</x:v>
       </x:c>
       <x:c r="BI26" s="3" t="n">
-        <x:v>167316</x:v>
+        <x:v>167327</x:v>
       </x:c>
       <x:c r="BJ26" s="3" t="n">
-        <x:v>190021</x:v>
+        <x:v>190035</x:v>
       </x:c>
       <x:c r="BK26" s="3" t="n">
-        <x:v>168528</x:v>
+        <x:v>168539</x:v>
       </x:c>
       <x:c r="BL26" s="3" t="n">
-        <x:v>170181</x:v>
+        <x:v>170192</x:v>
       </x:c>
       <x:c r="BM26" s="3" t="n">
-        <x:v>162175</x:v>
+        <x:v>162186</x:v>
       </x:c>
       <x:c r="BN26" s="3" t="n">
-        <x:v>183333</x:v>
+        <x:v>183346</x:v>
       </x:c>
       <x:c r="BO26" s="3" t="n">
-        <x:v>169943</x:v>
+        <x:v>169955</x:v>
       </x:c>
       <x:c r="BP26" s="3" t="n">
-        <x:v>176459</x:v>
+        <x:v>176471</x:v>
       </x:c>
       <x:c r="BQ26" s="3" t="n">
-        <x:v>168509</x:v>
+        <x:v>168520</x:v>
       </x:c>
       <x:c r="BR26" s="3" t="n">
-        <x:v>190411</x:v>
+        <x:v>190423</x:v>
       </x:c>
       <x:c r="BS26" s="3" t="n">
-        <x:v>178438</x:v>
+        <x:v>178450</x:v>
       </x:c>
       <x:c r="BT26" s="3" t="n">
-        <x:v>175678</x:v>
+        <x:v>175689</x:v>
       </x:c>
       <x:c r="BU26" s="3" t="n">
-        <x:v>168785</x:v>
+        <x:v>168796</x:v>
       </x:c>
       <x:c r="BV26" s="3" t="n">
-        <x:v>193189</x:v>
+        <x:v>193203</x:v>
       </x:c>
       <x:c r="BW26" s="3" t="n">
-        <x:v>173080</x:v>
+        <x:v>173092</x:v>
       </x:c>
       <x:c r="BX26" s="3" t="n">
-        <x:v>174929</x:v>
+        <x:v>174941</x:v>
       </x:c>
       <x:c r="BY26" s="3" t="n">
-        <x:v>165243</x:v>
+        <x:v>165254</x:v>
       </x:c>
       <x:c r="BZ26" s="3" t="n">
-        <x:v>186038</x:v>
+        <x:v>186050</x:v>
       </x:c>
       <x:c r="CA26" s="3" t="n">
-        <x:v>173640</x:v>
+        <x:v>173652</x:v>
       </x:c>
       <x:c r="CB26" s="3" t="n">
-        <x:v>178072</x:v>
+        <x:v>178084</x:v>
       </x:c>
       <x:c r="CC26" s="3" t="n">
-        <x:v>167980</x:v>
+        <x:v>167992</x:v>
       </x:c>
       <x:c r="CD26" s="3" t="n">
-        <x:v>193240</x:v>
+        <x:v>193252</x:v>
       </x:c>
       <x:c r="CE26" s="3" t="n">
-        <x:v>177435</x:v>
+        <x:v>177447</x:v>
       </x:c>
       <x:c r="CF26" s="3" t="n">
-        <x:v>176645</x:v>
+        <x:v>176657</x:v>
       </x:c>
       <x:c r="CG26" s="3" t="n">
-        <x:v>168806</x:v>
+        <x:v>168817</x:v>
       </x:c>
       <x:c r="CH26" s="3" t="n">
-        <x:v>191019</x:v>
+        <x:v>191032</x:v>
       </x:c>
       <x:c r="CI26" s="3" t="n">
-        <x:v>171305</x:v>
+        <x:v>171317</x:v>
       </x:c>
       <x:c r="CJ26" s="3" t="n">
-        <x:v>181120</x:v>
+        <x:v>181132</x:v>
       </x:c>
       <x:c r="CK26" s="3" t="n">
-        <x:v>171346</x:v>
+        <x:v>171358</x:v>
       </x:c>
       <x:c r="CL26" s="3" t="n">
-        <x:v>196493</x:v>
+        <x:v>196506</x:v>
       </x:c>
       <x:c r="CM26" s="3" t="n">
-        <x:v>178441</x:v>
+        <x:v>178454</x:v>
       </x:c>
       <x:c r="CN26" s="3" t="n">
-        <x:v>185003</x:v>
+        <x:v>185015</x:v>
       </x:c>
       <x:c r="CO26" s="3" t="n">
-        <x:v>174041</x:v>
+        <x:v>174053</x:v>
       </x:c>
       <x:c r="CP26" s="3" t="n">
-        <x:v>199827</x:v>
+        <x:v>199840</x:v>
       </x:c>
       <x:c r="CQ26" s="3" t="n">
-        <x:v>185565</x:v>
+        <x:v>185577</x:v>
       </x:c>
       <x:c r="CR26" s="3" t="n">
-        <x:v>186846</x:v>
+        <x:v>186859</x:v>
       </x:c>
       <x:c r="CS26" s="3" t="n">
-        <x:v>175503</x:v>
+        <x:v>175515</x:v>
       </x:c>
       <x:c r="CT26" s="3" t="n">
-        <x:v>203589</x:v>
+        <x:v>203603</x:v>
       </x:c>
       <x:c r="CU26" s="3" t="n">
-        <x:v>188195</x:v>
+        <x:v>188208</x:v>
       </x:c>
       <x:c r="CV26" s="3" t="n">
-        <x:v>191620</x:v>
+        <x:v>191633</x:v>
       </x:c>
       <x:c r="CW26" s="3" t="n">
-        <x:v>176578</x:v>
+        <x:v>176590</x:v>
       </x:c>
       <x:c r="CX26" s="3" t="n">
-        <x:v>204634</x:v>
+        <x:v>204648</x:v>
       </x:c>
       <x:c r="CY26" s="3" t="n">
-        <x:v>193666</x:v>
+        <x:v>193679</x:v>
       </x:c>
       <x:c r="CZ26" s="3" t="n">
-        <x:v>192992</x:v>
+        <x:v>193006</x:v>
       </x:c>
       <x:c r="DA26" s="3" t="n">
-        <x:v>181883</x:v>
+        <x:v>181896</x:v>
       </x:c>
       <x:c r="DB26" s="3" t="n">
-        <x:v>211357</x:v>
+        <x:v>211370</x:v>
       </x:c>
       <x:c r="DC26" s="3" t="n">
-        <x:v>188491</x:v>
+        <x:v>188504</x:v>
       </x:c>
       <x:c r="DD26" s="3" t="n">
-        <x:v>194248</x:v>
+        <x:v>194262</x:v>
       </x:c>
       <x:c r="DE26" s="3" t="n">
-        <x:v>182531</x:v>
+        <x:v>182543</x:v>
       </x:c>
       <x:c r="DF26" s="3" t="n">
-        <x:v>208131</x:v>
+        <x:v>208145</x:v>
       </x:c>
       <x:c r="DG26" s="3" t="n">
-        <x:v>193896</x:v>
+        <x:v>193909</x:v>
       </x:c>
       <x:c r="DH26" s="3" t="n">
-        <x:v>198225</x:v>
+        <x:v>198239</x:v>
       </x:c>
       <x:c r="DI26" s="3" t="n">
-        <x:v>185387</x:v>
+        <x:v>185400</x:v>
       </x:c>
       <x:c r="DJ26" s="3" t="n">
-        <x:v>213743</x:v>
+        <x:v>213757</x:v>
       </x:c>
       <x:c r="DK26" s="3" t="n">
-        <x:v>203803</x:v>
+        <x:v>203817</x:v>
       </x:c>
       <x:c r="DL26" s="3" t="n">
-        <x:v>209470</x:v>
+        <x:v>209484</x:v>
       </x:c>
       <x:c r="DM26" s="3" t="n">
-        <x:v>194141</x:v>
+        <x:v>194155</x:v>
       </x:c>
       <x:c r="DN26" s="3" t="n">
-        <x:v>228753</x:v>
+        <x:v>228768</x:v>
       </x:c>
       <x:c r="DO26" s="3" t="n">
-        <x:v>203059</x:v>
+        <x:v>203073</x:v>
       </x:c>
       <x:c r="DP26" s="3" t="n">
-        <x:v>210137</x:v>
+        <x:v>210151</x:v>
       </x:c>
       <x:c r="DQ26" s="3" t="n">
-        <x:v>190223</x:v>
+        <x:v>190236</x:v>
       </x:c>
       <x:c r="DR26" s="3" t="n">
-        <x:v>212026</x:v>
+        <x:v>212040</x:v>
       </x:c>
       <x:c r="DS26" s="3" t="n">
-        <x:v>193069</x:v>
+        <x:v>193082</x:v>
       </x:c>
       <x:c r="DT26" s="3" t="n">
-        <x:v>200700</x:v>
+        <x:v>200713</x:v>
       </x:c>
       <x:c r="DU26" s="3" t="n">
-        <x:v>184642</x:v>
+        <x:v>184655</x:v>
       </x:c>
       <x:c r="DV26" s="3" t="n">
-        <x:v>217656</x:v>
+        <x:v>217671</x:v>
       </x:c>
       <x:c r="DW26" s="3" t="n">
-        <x:v>205493</x:v>
+        <x:v>205631</x:v>
       </x:c>
       <x:c r="DX26" s="3" t="n">
-        <x:v>205084</x:v>
+        <x:v>205132</x:v>
       </x:c>
       <x:c r="DY26" s="3" t="n">
-        <x:v>192359</x:v>
+        <x:v>192337</x:v>
       </x:c>
       <x:c r="DZ26" s="3" t="n">
-        <x:v>218698</x:v>
+        <x:v>218772</x:v>
       </x:c>
       <x:c r="EA26" s="3" t="n">
-        <x:v>199321</x:v>
+        <x:v>199449</x:v>
       </x:c>
       <x:c r="EB26" s="3" t="n">
-        <x:v>207529</x:v>
+        <x:v>207532</x:v>
+      </x:c>
+      <x:c r="EC26" s="3" t="n">
+        <x:v>195498</x:v>
+      </x:c>
+      <x:c r="ED26" s="3" t="n">
+        <x:v>222187</x:v>
       </x:c>
     </x:row>
-    <x:row r="27" spans="1:132">
+    <x:row r="27" spans="1:134">
       <x:c r="B27" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>48477</x:v>
       </x:c>
       <x:c r="D27" s="3" t="n">
         <x:v>53110</x:v>
       </x:c>
       <x:c r="E27" s="3" t="n">
         <x:v>52289</x:v>
       </x:c>
       <x:c r="F27" s="3" t="n">
         <x:v>55410</x:v>
       </x:c>
       <x:c r="G27" s="3" t="n">
         <x:v>51978</x:v>
       </x:c>
       <x:c r="H27" s="3" t="n">
         <x:v>53281</x:v>
       </x:c>
       <x:c r="I27" s="3" t="n">
         <x:v>53822</x:v>
       </x:c>
       <x:c r="J27" s="3" t="n">
         <x:v>55995</x:v>
       </x:c>
@@ -10909,4021 +11062,4087 @@
       <x:c r="DT27" s="3" t="n">
         <x:v>93165</x:v>
       </x:c>
       <x:c r="DU27" s="3" t="n">
         <x:v>88952</x:v>
       </x:c>
       <x:c r="DV27" s="3" t="n">
         <x:v>90119</x:v>
       </x:c>
       <x:c r="DW27" s="3" t="n">
         <x:v>88442</x:v>
       </x:c>
       <x:c r="DX27" s="3" t="n">
         <x:v>94957</x:v>
       </x:c>
       <x:c r="DY27" s="3" t="n">
         <x:v>91566</x:v>
       </x:c>
       <x:c r="DZ27" s="3" t="n">
         <x:v>93154</x:v>
       </x:c>
       <x:c r="EA27" s="3" t="n">
         <x:v>85610</x:v>
       </x:c>
       <x:c r="EB27" s="3" t="n">
-        <x:v>95188</x:v>
+        <x:v>95284</x:v>
+      </x:c>
+      <x:c r="EC27" s="3" t="n">
+        <x:v>91981</x:v>
+      </x:c>
+      <x:c r="ED27" s="3" t="n">
+        <x:v>93908</x:v>
       </x:c>
     </x:row>
-    <x:row r="28" spans="1:132">
+    <x:row r="28" spans="1:134">
       <x:c r="B28" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C28" s="3" t="n">
-        <x:v>84312</x:v>
+        <x:v>84323</x:v>
       </x:c>
       <x:c r="D28" s="3" t="n">
-        <x:v>85340</x:v>
+        <x:v>85351</x:v>
       </x:c>
       <x:c r="E28" s="3" t="n">
-        <x:v>83802</x:v>
+        <x:v>83812</x:v>
       </x:c>
       <x:c r="F28" s="3" t="n">
-        <x:v>104311</x:v>
+        <x:v>104323</x:v>
       </x:c>
       <x:c r="G28" s="3" t="n">
-        <x:v>89202</x:v>
+        <x:v>89213</x:v>
       </x:c>
       <x:c r="H28" s="3" t="n">
-        <x:v>85246</x:v>
+        <x:v>85257</x:v>
       </x:c>
       <x:c r="I28" s="3" t="n">
-        <x:v>85166</x:v>
+        <x:v>85177</x:v>
       </x:c>
       <x:c r="J28" s="3" t="n">
-        <x:v>100639</x:v>
+        <x:v>100651</x:v>
       </x:c>
       <x:c r="K28" s="3" t="n">
-        <x:v>88364</x:v>
+        <x:v>88375</x:v>
       </x:c>
       <x:c r="L28" s="3" t="n">
-        <x:v>86708</x:v>
+        <x:v>86719</x:v>
       </x:c>
       <x:c r="M28" s="3" t="n">
-        <x:v>83250</x:v>
+        <x:v>83260</x:v>
       </x:c>
       <x:c r="N28" s="3" t="n">
-        <x:v>102162</x:v>
+        <x:v>102175</x:v>
       </x:c>
       <x:c r="O28" s="3" t="n">
-        <x:v>92760</x:v>
+        <x:v>92772</x:v>
       </x:c>
       <x:c r="P28" s="3" t="n">
-        <x:v>84903</x:v>
+        <x:v>84914</x:v>
       </x:c>
       <x:c r="Q28" s="3" t="n">
-        <x:v>82545</x:v>
+        <x:v>82555</x:v>
       </x:c>
       <x:c r="R28" s="3" t="n">
-        <x:v>99993</x:v>
+        <x:v>100005</x:v>
       </x:c>
       <x:c r="S28" s="3" t="n">
-        <x:v>88526</x:v>
+        <x:v>88537</x:v>
       </x:c>
       <x:c r="T28" s="3" t="n">
-        <x:v>86202</x:v>
+        <x:v>86213</x:v>
       </x:c>
       <x:c r="U28" s="3" t="n">
-        <x:v>79626</x:v>
+        <x:v>79635</x:v>
       </x:c>
       <x:c r="V28" s="3" t="n">
-        <x:v>98640</x:v>
+        <x:v>98653</x:v>
       </x:c>
       <x:c r="W28" s="3" t="n">
-        <x:v>86296</x:v>
+        <x:v>86306</x:v>
       </x:c>
       <x:c r="X28" s="3" t="n">
-        <x:v>84023</x:v>
+        <x:v>84033</x:v>
       </x:c>
       <x:c r="Y28" s="3" t="n">
-        <x:v>80216</x:v>
+        <x:v>80226</x:v>
       </x:c>
       <x:c r="Z28" s="3" t="n">
-        <x:v>101447</x:v>
+        <x:v>101461</x:v>
       </x:c>
       <x:c r="AA28" s="3" t="n">
-        <x:v>91120</x:v>
+        <x:v>91131</x:v>
       </x:c>
       <x:c r="AB28" s="3" t="n">
-        <x:v>84508</x:v>
+        <x:v>84518</x:v>
       </x:c>
       <x:c r="AC28" s="3" t="n">
-        <x:v>82878</x:v>
+        <x:v>82889</x:v>
       </x:c>
       <x:c r="AD28" s="3" t="n">
-        <x:v>104502</x:v>
+        <x:v>104516</x:v>
       </x:c>
       <x:c r="AE28" s="3" t="n">
-        <x:v>91725</x:v>
+        <x:v>91736</x:v>
       </x:c>
       <x:c r="AF28" s="3" t="n">
-        <x:v>88130</x:v>
+        <x:v>88141</x:v>
       </x:c>
       <x:c r="AG28" s="3" t="n">
-        <x:v>85051</x:v>
+        <x:v>85062</x:v>
       </x:c>
       <x:c r="AH28" s="3" t="n">
-        <x:v>100517</x:v>
+        <x:v>100530</x:v>
       </x:c>
       <x:c r="AI28" s="3" t="n">
-        <x:v>93467</x:v>
+        <x:v>93479</x:v>
       </x:c>
       <x:c r="AJ28" s="3" t="n">
-        <x:v>89597</x:v>
+        <x:v>89608</x:v>
       </x:c>
       <x:c r="AK28" s="3" t="n">
-        <x:v>87371</x:v>
+        <x:v>87382</x:v>
       </x:c>
       <x:c r="AL28" s="3" t="n">
-        <x:v>106590</x:v>
+        <x:v>106603</x:v>
       </x:c>
       <x:c r="AM28" s="3" t="n">
-        <x:v>95309</x:v>
+        <x:v>95321</x:v>
       </x:c>
       <x:c r="AN28" s="3" t="n">
-        <x:v>90979</x:v>
+        <x:v>90990</x:v>
       </x:c>
       <x:c r="AO28" s="3" t="n">
-        <x:v>89663</x:v>
+        <x:v>89674</x:v>
       </x:c>
       <x:c r="AP28" s="3" t="n">
-        <x:v>110957</x:v>
+        <x:v>110971</x:v>
       </x:c>
       <x:c r="AQ28" s="3" t="n">
-        <x:v>98144</x:v>
+        <x:v>98156</x:v>
       </x:c>
       <x:c r="AR28" s="3" t="n">
-        <x:v>92599</x:v>
+        <x:v>92611</x:v>
       </x:c>
       <x:c r="AS28" s="3" t="n">
-        <x:v>89765</x:v>
+        <x:v>89777</x:v>
       </x:c>
       <x:c r="AT28" s="3" t="n">
-        <x:v>108899</x:v>
+        <x:v>108912</x:v>
       </x:c>
       <x:c r="AU28" s="3" t="n">
-        <x:v>98607</x:v>
+        <x:v>98620</x:v>
       </x:c>
       <x:c r="AV28" s="3" t="n">
-        <x:v>92084</x:v>
+        <x:v>92095</x:v>
       </x:c>
       <x:c r="AW28" s="3" t="n">
-        <x:v>88277</x:v>
+        <x:v>88288</x:v>
       </x:c>
       <x:c r="AX28" s="3" t="n">
-        <x:v>108586</x:v>
+        <x:v>108600</x:v>
       </x:c>
       <x:c r="AY28" s="3" t="n">
-        <x:v>98089</x:v>
+        <x:v>98102</x:v>
       </x:c>
       <x:c r="AZ28" s="3" t="n">
-        <x:v>93191</x:v>
+        <x:v>93203</x:v>
       </x:c>
       <x:c r="BA28" s="3" t="n">
-        <x:v>88729</x:v>
+        <x:v>88740</x:v>
       </x:c>
       <x:c r="BB28" s="3" t="n">
-        <x:v>109175</x:v>
+        <x:v>109188</x:v>
       </x:c>
       <x:c r="BC28" s="3" t="n">
-        <x:v>99385</x:v>
+        <x:v>99398</x:v>
       </x:c>
       <x:c r="BD28" s="3" t="n">
-        <x:v>94936</x:v>
+        <x:v>94948</x:v>
       </x:c>
       <x:c r="BE28" s="3" t="n">
-        <x:v>89949</x:v>
+        <x:v>89960</x:v>
       </x:c>
       <x:c r="BF28" s="3" t="n">
-        <x:v>109759</x:v>
+        <x:v>109772</x:v>
       </x:c>
       <x:c r="BG28" s="3" t="n">
-        <x:v>100031</x:v>
+        <x:v>100043</x:v>
       </x:c>
       <x:c r="BH28" s="3" t="n">
-        <x:v>97046</x:v>
+        <x:v>97058</x:v>
       </x:c>
       <x:c r="BI28" s="3" t="n">
-        <x:v>92146</x:v>
+        <x:v>92158</x:v>
       </x:c>
       <x:c r="BJ28" s="3" t="n">
-        <x:v>114268</x:v>
+        <x:v>114282</x:v>
       </x:c>
       <x:c r="BK28" s="3" t="n">
-        <x:v>99506</x:v>
+        <x:v>99518</x:v>
       </x:c>
       <x:c r="BL28" s="3" t="n">
-        <x:v>96623</x:v>
+        <x:v>96635</x:v>
       </x:c>
       <x:c r="BM28" s="3" t="n">
-        <x:v>90265</x:v>
+        <x:v>90276</x:v>
       </x:c>
       <x:c r="BN28" s="3" t="n">
-        <x:v>110396</x:v>
+        <x:v>110410</x:v>
       </x:c>
       <x:c r="BO28" s="3" t="n">
-        <x:v>102069</x:v>
+        <x:v>102082</x:v>
       </x:c>
       <x:c r="BP28" s="3" t="n">
-        <x:v>99288</x:v>
+        <x:v>99301</x:v>
       </x:c>
       <x:c r="BQ28" s="3" t="n">
+        <x:v>93603</x:v>
+      </x:c>
+      <x:c r="BR28" s="3" t="n">
+        <x:v>114364</x:v>
+      </x:c>
+      <x:c r="BS28" s="3" t="n">
+        <x:v>108757</x:v>
+      </x:c>
+      <x:c r="BT28" s="3" t="n">
+        <x:v>99717</x:v>
+      </x:c>
+      <x:c r="BU28" s="3" t="n">
         <x:v>93592</x:v>
       </x:c>
-      <x:c r="BR28" s="3" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="BV28" s="3" t="n">
-        <x:v>117888</x:v>
+        <x:v>117903</x:v>
       </x:c>
       <x:c r="BW28" s="3" t="n">
-        <x:v>102723</x:v>
+        <x:v>102736</x:v>
       </x:c>
       <x:c r="BX28" s="3" t="n">
-        <x:v>97451</x:v>
+        <x:v>97463</x:v>
       </x:c>
       <x:c r="BY28" s="3" t="n">
-        <x:v>90564</x:v>
+        <x:v>90575</x:v>
       </x:c>
       <x:c r="BZ28" s="3" t="n">
-        <x:v>109871</x:v>
+        <x:v>109884</x:v>
       </x:c>
       <x:c r="CA28" s="3" t="n">
-        <x:v>102291</x:v>
+        <x:v>102303</x:v>
       </x:c>
       <x:c r="CB28" s="3" t="n">
-        <x:v>99090</x:v>
+        <x:v>99102</x:v>
       </x:c>
       <x:c r="CC28" s="3" t="n">
-        <x:v>91277</x:v>
+        <x:v>91288</x:v>
       </x:c>
       <x:c r="CD28" s="3" t="n">
-        <x:v>114889</x:v>
+        <x:v>114904</x:v>
       </x:c>
       <x:c r="CE28" s="3" t="n">
-        <x:v>105037</x:v>
+        <x:v>105050</x:v>
       </x:c>
       <x:c r="CF28" s="3" t="n">
-        <x:v>98335</x:v>
+        <x:v>98347</x:v>
       </x:c>
       <x:c r="CG28" s="3" t="n">
-        <x:v>91500</x:v>
+        <x:v>91511</x:v>
       </x:c>
       <x:c r="CH28" s="3" t="n">
-        <x:v>111788</x:v>
+        <x:v>111802</x:v>
       </x:c>
       <x:c r="CI28" s="3" t="n">
-        <x:v>99886</x:v>
+        <x:v>99898</x:v>
       </x:c>
       <x:c r="CJ28" s="3" t="n">
-        <x:v>99437</x:v>
+        <x:v>99450</x:v>
       </x:c>
       <x:c r="CK28" s="3" t="n">
-        <x:v>91593</x:v>
+        <x:v>91604</x:v>
       </x:c>
       <x:c r="CL28" s="3" t="n">
-        <x:v>114826</x:v>
+        <x:v>114840</x:v>
       </x:c>
       <x:c r="CM28" s="3" t="n">
-        <x:v>104018</x:v>
+        <x:v>104031</x:v>
       </x:c>
       <x:c r="CN28" s="3" t="n">
-        <x:v>101495</x:v>
+        <x:v>101508</x:v>
       </x:c>
       <x:c r="CO28" s="3" t="n">
-        <x:v>92808</x:v>
+        <x:v>92820</x:v>
       </x:c>
       <x:c r="CP28" s="3" t="n">
-        <x:v>116444</x:v>
+        <x:v>116457</x:v>
       </x:c>
       <x:c r="CQ28" s="3" t="n">
-        <x:v>108087</x:v>
+        <x:v>108100</x:v>
       </x:c>
       <x:c r="CR28" s="3" t="n">
-        <x:v>100941</x:v>
+        <x:v>100953</x:v>
       </x:c>
       <x:c r="CS28" s="3" t="n">
-        <x:v>91830</x:v>
+        <x:v>91842</x:v>
       </x:c>
       <x:c r="CT28" s="3" t="n">
-        <x:v>118098</x:v>
+        <x:v>118113</x:v>
       </x:c>
       <x:c r="CU28" s="3" t="n">
-        <x:v>109369</x:v>
+        <x:v>109382</x:v>
       </x:c>
       <x:c r="CV28" s="3" t="n">
-        <x:v>102982</x:v>
+        <x:v>102994</x:v>
       </x:c>
       <x:c r="CW28" s="3" t="n">
-        <x:v>91809</x:v>
+        <x:v>91820</x:v>
       </x:c>
       <x:c r="CX28" s="3" t="n">
-        <x:v>117901</x:v>
+        <x:v>117918</x:v>
       </x:c>
       <x:c r="CY28" s="3" t="n">
-        <x:v>111068</x:v>
+        <x:v>111082</x:v>
       </x:c>
       <x:c r="CZ28" s="3" t="n">
-        <x:v>102796</x:v>
+        <x:v>102809</x:v>
       </x:c>
       <x:c r="DA28" s="3" t="n">
-        <x:v>94022</x:v>
+        <x:v>94033</x:v>
       </x:c>
       <x:c r="DB28" s="3" t="n">
-        <x:v>120659</x:v>
+        <x:v>120674</x:v>
       </x:c>
       <x:c r="DC28" s="3" t="n">
-        <x:v>106848</x:v>
+        <x:v>106861</x:v>
       </x:c>
       <x:c r="DD28" s="3" t="n">
-        <x:v>103018</x:v>
+        <x:v>103031</x:v>
       </x:c>
       <x:c r="DE28" s="3" t="n">
-        <x:v>95149</x:v>
+        <x:v>95161</x:v>
       </x:c>
       <x:c r="DF28" s="3" t="n">
-        <x:v>119509</x:v>
+        <x:v>119524</x:v>
       </x:c>
       <x:c r="DG28" s="3" t="n">
-        <x:v>106610</x:v>
+        <x:v>106623</x:v>
       </x:c>
       <x:c r="DH28" s="3" t="n">
-        <x:v>104352</x:v>
+        <x:v>104365</x:v>
       </x:c>
       <x:c r="DI28" s="3" t="n">
-        <x:v>95691</x:v>
+        <x:v>95703</x:v>
       </x:c>
       <x:c r="DJ28" s="3" t="n">
-        <x:v>119311</x:v>
+        <x:v>119326</x:v>
       </x:c>
       <x:c r="DK28" s="3" t="n">
-        <x:v>115302</x:v>
+        <x:v>115316</x:v>
       </x:c>
       <x:c r="DL28" s="3" t="n">
-        <x:v>111402</x:v>
+        <x:v>111416</x:v>
       </x:c>
       <x:c r="DM28" s="3" t="n">
-        <x:v>100848</x:v>
+        <x:v>100861</x:v>
       </x:c>
       <x:c r="DN28" s="3" t="n">
-        <x:v>131655</x:v>
+        <x:v>131672</x:v>
       </x:c>
       <x:c r="DO28" s="3" t="n">
-        <x:v>114129</x:v>
+        <x:v>114144</x:v>
       </x:c>
       <x:c r="DP28" s="3" t="n">
-        <x:v>112622</x:v>
+        <x:v>112636</x:v>
       </x:c>
       <x:c r="DQ28" s="3" t="n">
-        <x:v>99913</x:v>
+        <x:v>99926</x:v>
       </x:c>
       <x:c r="DR28" s="3" t="n">
-        <x:v>122405</x:v>
+        <x:v>122420</x:v>
       </x:c>
       <x:c r="DS28" s="3" t="n">
-        <x:v>110015</x:v>
+        <x:v>110029</x:v>
       </x:c>
       <x:c r="DT28" s="3" t="n">
-        <x:v>108006</x:v>
+        <x:v>108019</x:v>
       </x:c>
       <x:c r="DU28" s="3" t="n">
-        <x:v>96545</x:v>
+        <x:v>96558</x:v>
       </x:c>
       <x:c r="DV28" s="3" t="n">
-        <x:v>126627</x:v>
+        <x:v>126643</x:v>
       </x:c>
       <x:c r="DW28" s="3" t="n">
-        <x:v>117051</x:v>
+        <x:v>117189</x:v>
       </x:c>
       <x:c r="DX28" s="3" t="n">
-        <x:v>110127</x:v>
+        <x:v>110175</x:v>
       </x:c>
       <x:c r="DY28" s="3" t="n">
-        <x:v>100793</x:v>
+        <x:v>100771</x:v>
       </x:c>
       <x:c r="DZ28" s="3" t="n">
-        <x:v>125544</x:v>
+        <x:v>125618</x:v>
       </x:c>
       <x:c r="EA28" s="3" t="n">
-        <x:v>113711</x:v>
+        <x:v>113839</x:v>
       </x:c>
       <x:c r="EB28" s="3" t="n">
-        <x:v>112341</x:v>
+        <x:v>112248</x:v>
+      </x:c>
+      <x:c r="EC28" s="3" t="n">
+        <x:v>103517</x:v>
+      </x:c>
+      <x:c r="ED28" s="3" t="n">
+        <x:v>128279</x:v>
       </x:c>
     </x:row>
-    <x:row r="29" spans="1:132">
+    <x:row r="29" spans="1:134">
       <x:c r="B29" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>197571</x:v>
+        <x:v>197562</x:v>
       </x:c>
       <x:c r="D29" s="3" t="n">
-        <x:v>207717</x:v>
+        <x:v>207707</x:v>
       </x:c>
       <x:c r="E29" s="3" t="n">
-        <x:v>205274</x:v>
+        <x:v>205264</x:v>
       </x:c>
       <x:c r="F29" s="3" t="n">
-        <x:v>209293</x:v>
+        <x:v>209282</x:v>
       </x:c>
       <x:c r="G29" s="3" t="n">
-        <x:v>204272</x:v>
+        <x:v>204262</x:v>
       </x:c>
       <x:c r="H29" s="3" t="n">
-        <x:v>211487</x:v>
+        <x:v>211477</x:v>
       </x:c>
       <x:c r="I29" s="3" t="n">
-        <x:v>209163</x:v>
+        <x:v>209153</x:v>
       </x:c>
       <x:c r="J29" s="3" t="n">
-        <x:v>212092</x:v>
+        <x:v>212081</x:v>
       </x:c>
       <x:c r="K29" s="3" t="n">
-        <x:v>205016</x:v>
+        <x:v>205006</x:v>
       </x:c>
       <x:c r="L29" s="3" t="n">
-        <x:v>216472</x:v>
+        <x:v>216462</x:v>
       </x:c>
       <x:c r="M29" s="3" t="n">
-        <x:v>214424</x:v>
+        <x:v>214414</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>213949</x:v>
+        <x:v>213937</x:v>
       </x:c>
       <x:c r="O29" s="3" t="n">
-        <x:v>208605</x:v>
+        <x:v>208594</x:v>
       </x:c>
       <x:c r="P29" s="3" t="n">
-        <x:v>221310</x:v>
+        <x:v>221299</x:v>
       </x:c>
       <x:c r="Q29" s="3" t="n">
-        <x:v>219322</x:v>
+        <x:v>219311</x:v>
       </x:c>
       <x:c r="R29" s="3" t="n">
-        <x:v>217675</x:v>
+        <x:v>217665</x:v>
       </x:c>
       <x:c r="S29" s="3" t="n">
-        <x:v>214779</x:v>
+        <x:v>214768</x:v>
       </x:c>
       <x:c r="T29" s="3" t="n">
-        <x:v>227460</x:v>
+        <x:v>227449</x:v>
       </x:c>
       <x:c r="U29" s="3" t="n">
-        <x:v>223622</x:v>
+        <x:v>223611</x:v>
       </x:c>
       <x:c r="V29" s="3" t="n">
-        <x:v>224418</x:v>
+        <x:v>224406</x:v>
       </x:c>
       <x:c r="W29" s="3" t="n">
-        <x:v>219520</x:v>
+        <x:v>219509</x:v>
       </x:c>
       <x:c r="X29" s="3" t="n">
-        <x:v>235018</x:v>
+        <x:v>235006</x:v>
       </x:c>
       <x:c r="Y29" s="3" t="n">
-        <x:v>231519</x:v>
+        <x:v>231507</x:v>
       </x:c>
       <x:c r="Z29" s="3" t="n">
-        <x:v>232878</x:v>
+        <x:v>232867</x:v>
       </x:c>
       <x:c r="AA29" s="3" t="n">
-        <x:v>225505</x:v>
+        <x:v>225494</x:v>
       </x:c>
       <x:c r="AB29" s="3" t="n">
-        <x:v>241770</x:v>
+        <x:v>241758</x:v>
       </x:c>
       <x:c r="AC29" s="3" t="n">
-        <x:v>238751</x:v>
+        <x:v>238739</x:v>
       </x:c>
       <x:c r="AD29" s="3" t="n">
-        <x:v>242429</x:v>
+        <x:v>242416</x:v>
       </x:c>
       <x:c r="AE29" s="3" t="n">
-        <x:v>239143</x:v>
+        <x:v>239131</x:v>
       </x:c>
       <x:c r="AF29" s="3" t="n">
-        <x:v>251962</x:v>
+        <x:v>251949</x:v>
       </x:c>
       <x:c r="AG29" s="3" t="n">
-        <x:v>246829</x:v>
+        <x:v>246817</x:v>
       </x:c>
       <x:c r="AH29" s="3" t="n">
-        <x:v>255263</x:v>
+        <x:v>255250</x:v>
       </x:c>
       <x:c r="AI29" s="3" t="n">
-        <x:v>246181</x:v>
+        <x:v>246169</x:v>
       </x:c>
       <x:c r="AJ29" s="3" t="n">
-        <x:v>257526</x:v>
+        <x:v>257513</x:v>
       </x:c>
       <x:c r="AK29" s="3" t="n">
-        <x:v>251548</x:v>
+        <x:v>251535</x:v>
       </x:c>
       <x:c r="AL29" s="3" t="n">
-        <x:v>253322</x:v>
+        <x:v>253309</x:v>
       </x:c>
       <x:c r="AM29" s="3" t="n">
-        <x:v>247952</x:v>
+        <x:v>247939</x:v>
       </x:c>
       <x:c r="AN29" s="3" t="n">
-        <x:v>260609</x:v>
+        <x:v>260596</x:v>
       </x:c>
       <x:c r="AO29" s="3" t="n">
-        <x:v>253886</x:v>
+        <x:v>253873</x:v>
       </x:c>
       <x:c r="AP29" s="3" t="n">
-        <x:v>255210</x:v>
+        <x:v>255198</x:v>
       </x:c>
       <x:c r="AQ29" s="3" t="n">
-        <x:v>248733</x:v>
+        <x:v>248720</x:v>
       </x:c>
       <x:c r="AR29" s="3" t="n">
-        <x:v>260047</x:v>
+        <x:v>260034</x:v>
       </x:c>
       <x:c r="AS29" s="3" t="n">
-        <x:v>255857</x:v>
+        <x:v>255844</x:v>
       </x:c>
       <x:c r="AT29" s="3" t="n">
-        <x:v>258946</x:v>
+        <x:v>258934</x:v>
       </x:c>
       <x:c r="AU29" s="3" t="n">
-        <x:v>254632</x:v>
+        <x:v>254619</x:v>
       </x:c>
       <x:c r="AV29" s="3" t="n">
-        <x:v>265379</x:v>
+        <x:v>265366</x:v>
       </x:c>
       <x:c r="AW29" s="3" t="n">
-        <x:v>259490</x:v>
+        <x:v>259477</x:v>
       </x:c>
       <x:c r="AX29" s="3" t="n">
-        <x:v>263738</x:v>
+        <x:v>263725</x:v>
       </x:c>
       <x:c r="AY29" s="3" t="n">
-        <x:v>256508</x:v>
+        <x:v>256495</x:v>
       </x:c>
       <x:c r="AZ29" s="3" t="n">
-        <x:v>272579</x:v>
+        <x:v>272566</x:v>
       </x:c>
       <x:c r="BA29" s="3" t="n">
-        <x:v>270326</x:v>
+        <x:v>270312</x:v>
       </x:c>
       <x:c r="BB29" s="3" t="n">
-        <x:v>269372</x:v>
+        <x:v>269359</x:v>
       </x:c>
       <x:c r="BC29" s="3" t="n">
-        <x:v>265249</x:v>
+        <x:v>265236</x:v>
       </x:c>
       <x:c r="BD29" s="3" t="n">
-        <x:v>278735</x:v>
+        <x:v>278721</x:v>
       </x:c>
       <x:c r="BE29" s="3" t="n">
-        <x:v>274876</x:v>
+        <x:v>274863</x:v>
       </x:c>
       <x:c r="BF29" s="3" t="n">
-        <x:v>279568</x:v>
+        <x:v>279553</x:v>
       </x:c>
       <x:c r="BG29" s="3" t="n">
-        <x:v>277697</x:v>
+        <x:v>277683</x:v>
       </x:c>
       <x:c r="BH29" s="3" t="n">
-        <x:v>290993</x:v>
+        <x:v>290978</x:v>
       </x:c>
       <x:c r="BI29" s="3" t="n">
-        <x:v>288251</x:v>
+        <x:v>288237</x:v>
       </x:c>
       <x:c r="BJ29" s="3" t="n">
-        <x:v>285545</x:v>
+        <x:v>285531</x:v>
       </x:c>
       <x:c r="BK29" s="3" t="n">
-        <x:v>284861</x:v>
+        <x:v>284847</x:v>
       </x:c>
       <x:c r="BL29" s="3" t="n">
-        <x:v>297174</x:v>
+        <x:v>297159</x:v>
       </x:c>
       <x:c r="BM29" s="3" t="n">
-        <x:v>288920</x:v>
+        <x:v>288905</x:v>
       </x:c>
       <x:c r="BN29" s="3" t="n">
-        <x:v>284557</x:v>
+        <x:v>284544</x:v>
       </x:c>
       <x:c r="BO29" s="3" t="n">
-        <x:v>284547</x:v>
+        <x:v>284533</x:v>
       </x:c>
       <x:c r="BP29" s="3" t="n">
-        <x:v>300389</x:v>
+        <x:v>300374</x:v>
       </x:c>
       <x:c r="BQ29" s="3" t="n">
-        <x:v>291989</x:v>
+        <x:v>291975</x:v>
       </x:c>
       <x:c r="BR29" s="3" t="n">
-        <x:v>287619</x:v>
+        <x:v>287605</x:v>
       </x:c>
       <x:c r="BS29" s="3" t="n">
-        <x:v>288229</x:v>
+        <x:v>288215</x:v>
       </x:c>
       <x:c r="BT29" s="3" t="n">
-        <x:v>308382</x:v>
+        <x:v>308367</x:v>
       </x:c>
       <x:c r="BU29" s="3" t="n">
-        <x:v>299966</x:v>
+        <x:v>299951</x:v>
       </x:c>
       <x:c r="BV29" s="3" t="n">
-        <x:v>292517</x:v>
+        <x:v>292503</x:v>
       </x:c>
       <x:c r="BW29" s="3" t="n">
-        <x:v>298930</x:v>
+        <x:v>298915</x:v>
       </x:c>
       <x:c r="BX29" s="3" t="n">
-        <x:v>318122</x:v>
+        <x:v>318106</x:v>
       </x:c>
       <x:c r="BY29" s="3" t="n">
-        <x:v>308659</x:v>
+        <x:v>308644</x:v>
       </x:c>
       <x:c r="BZ29" s="3" t="n">
-        <x:v>304673</x:v>
+        <x:v>304659</x:v>
       </x:c>
       <x:c r="CA29" s="3" t="n">
-        <x:v>301587</x:v>
+        <x:v>301572</x:v>
       </x:c>
       <x:c r="CB29" s="3" t="n">
-        <x:v>319060</x:v>
+        <x:v>319044</x:v>
       </x:c>
       <x:c r="CC29" s="3" t="n">
-        <x:v>310243</x:v>
+        <x:v>310228</x:v>
       </x:c>
       <x:c r="CD29" s="3" t="n">
-        <x:v>304487</x:v>
+        <x:v>304473</x:v>
       </x:c>
       <x:c r="CE29" s="3" t="n">
-        <x:v>305556</x:v>
+        <x:v>305541</x:v>
       </x:c>
       <x:c r="CF29" s="3" t="n">
-        <x:v>325709</x:v>
+        <x:v>325693</x:v>
       </x:c>
       <x:c r="CG29" s="3" t="n">
-        <x:v>316990</x:v>
+        <x:v>316975</x:v>
       </x:c>
       <x:c r="CH29" s="3" t="n">
-        <x:v>314128</x:v>
+        <x:v>314113</x:v>
       </x:c>
       <x:c r="CI29" s="3" t="n">
-        <x:v>318039</x:v>
+        <x:v>318023</x:v>
       </x:c>
       <x:c r="CJ29" s="3" t="n">
-        <x:v>333478</x:v>
+        <x:v>333462</x:v>
       </x:c>
       <x:c r="CK29" s="3" t="n">
-        <x:v>324435</x:v>
+        <x:v>324419</x:v>
       </x:c>
       <x:c r="CL29" s="3" t="n">
-        <x:v>322154</x:v>
+        <x:v>322139</x:v>
       </x:c>
       <x:c r="CM29" s="3" t="n">
-        <x:v>328387</x:v>
+        <x:v>328372</x:v>
       </x:c>
       <x:c r="CN29" s="3" t="n">
-        <x:v>343267</x:v>
+        <x:v>343250</x:v>
       </x:c>
       <x:c r="CO29" s="3" t="n">
-        <x:v>334625</x:v>
+        <x:v>334609</x:v>
       </x:c>
       <x:c r="CP29" s="3" t="n">
-        <x:v>332457</x:v>
+        <x:v>332440</x:v>
       </x:c>
       <x:c r="CQ29" s="3" t="n">
-        <x:v>335035</x:v>
+        <x:v>335019</x:v>
       </x:c>
       <x:c r="CR29" s="3" t="n">
-        <x:v>352630</x:v>
+        <x:v>352613</x:v>
       </x:c>
       <x:c r="CS29" s="3" t="n">
-        <x:v>344926</x:v>
+        <x:v>344909</x:v>
       </x:c>
       <x:c r="CT29" s="3" t="n">
-        <x:v>342552</x:v>
+        <x:v>342535</x:v>
       </x:c>
       <x:c r="CU29" s="3" t="n">
-        <x:v>349666</x:v>
+        <x:v>349649</x:v>
       </x:c>
       <x:c r="CV29" s="3" t="n">
-        <x:v>356619</x:v>
+        <x:v>356602</x:v>
       </x:c>
       <x:c r="CW29" s="3" t="n">
-        <x:v>349474</x:v>
+        <x:v>349457</x:v>
       </x:c>
       <x:c r="CX29" s="3" t="n">
-        <x:v>348516</x:v>
+        <x:v>348499</x:v>
       </x:c>
       <x:c r="CY29" s="3" t="n">
-        <x:v>351193</x:v>
+        <x:v>351176</x:v>
       </x:c>
       <x:c r="CZ29" s="3" t="n">
-        <x:v>367870</x:v>
+        <x:v>367852</x:v>
       </x:c>
       <x:c r="DA29" s="3" t="n">
-        <x:v>360552</x:v>
+        <x:v>360535</x:v>
       </x:c>
       <x:c r="DB29" s="3" t="n">
-        <x:v>354546</x:v>
+        <x:v>354528</x:v>
       </x:c>
       <x:c r="DC29" s="3" t="n">
-        <x:v>359803</x:v>
+        <x:v>359786</x:v>
       </x:c>
       <x:c r="DD29" s="3" t="n">
-        <x:v>372083</x:v>
+        <x:v>372065</x:v>
       </x:c>
       <x:c r="DE29" s="3" t="n">
-        <x:v>365175</x:v>
+        <x:v>365157</x:v>
       </x:c>
       <x:c r="DF29" s="3" t="n">
-        <x:v>359074</x:v>
+        <x:v>359056</x:v>
       </x:c>
       <x:c r="DG29" s="3" t="n">
-        <x:v>371596</x:v>
+        <x:v>371578</x:v>
       </x:c>
       <x:c r="DH29" s="3" t="n">
-        <x:v>328147</x:v>
+        <x:v>328131</x:v>
       </x:c>
       <x:c r="DI29" s="3" t="n">
-        <x:v>343346</x:v>
+        <x:v>343329</x:v>
       </x:c>
       <x:c r="DJ29" s="3" t="n">
-        <x:v>331461</x:v>
+        <x:v>331445</x:v>
       </x:c>
       <x:c r="DK29" s="3" t="n">
-        <x:v>327381</x:v>
+        <x:v>327365</x:v>
       </x:c>
       <x:c r="DL29" s="3" t="n">
-        <x:v>350603</x:v>
+        <x:v>350585</x:v>
       </x:c>
       <x:c r="DM29" s="3" t="n">
-        <x:v>366945</x:v>
+        <x:v>366927</x:v>
       </x:c>
       <x:c r="DN29" s="3" t="n">
-        <x:v>361248</x:v>
+        <x:v>361232</x:v>
       </x:c>
       <x:c r="DO29" s="3" t="n">
-        <x:v>360829</x:v>
+        <x:v>360812</x:v>
       </x:c>
       <x:c r="DP29" s="3" t="n">
-        <x:v>386644</x:v>
+        <x:v>386626</x:v>
       </x:c>
       <x:c r="DQ29" s="3" t="n">
-        <x:v>380049</x:v>
+        <x:v>380030</x:v>
       </x:c>
       <x:c r="DR29" s="3" t="n">
-        <x:v>377088</x:v>
+        <x:v>377069</x:v>
       </x:c>
       <x:c r="DS29" s="3" t="n">
-        <x:v>368551</x:v>
+        <x:v>368533</x:v>
       </x:c>
       <x:c r="DT29" s="3" t="n">
-        <x:v>386684</x:v>
+        <x:v>386666</x:v>
       </x:c>
       <x:c r="DU29" s="3" t="n">
-        <x:v>386190</x:v>
+        <x:v>386172</x:v>
       </x:c>
       <x:c r="DV29" s="3" t="n">
-        <x:v>374209</x:v>
+        <x:v>374190</x:v>
       </x:c>
       <x:c r="DW29" s="3" t="n">
-        <x:v>367589</x:v>
+        <x:v>368001</x:v>
       </x:c>
       <x:c r="DX29" s="3" t="n">
-        <x:v>386431</x:v>
+        <x:v>386122</x:v>
       </x:c>
       <x:c r="DY29" s="3" t="n">
-        <x:v>383920</x:v>
+        <x:v>384810</x:v>
       </x:c>
       <x:c r="DZ29" s="3" t="n">
-        <x:v>378493</x:v>
+        <x:v>378972</x:v>
       </x:c>
       <x:c r="EA29" s="3" t="n">
-        <x:v>370071</x:v>
+        <x:v>370145</x:v>
       </x:c>
       <x:c r="EB29" s="3" t="n">
-        <x:v>388017</x:v>
+        <x:v>387206</x:v>
+      </x:c>
+      <x:c r="EC29" s="3" t="n">
+        <x:v>386732</x:v>
+      </x:c>
+      <x:c r="ED29" s="3" t="n">
+        <x:v>382466</x:v>
       </x:c>
     </x:row>
-    <x:row r="30" spans="1:132">
+    <x:row r="30" spans="1:134">
       <x:c r="B30" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C30" s="3" t="n">
-        <x:v>94537</x:v>
+        <x:v>94532</x:v>
       </x:c>
       <x:c r="D30" s="3" t="n">
-        <x:v>99972</x:v>
+        <x:v>99967</x:v>
       </x:c>
       <x:c r="E30" s="3" t="n">
-        <x:v>100726</x:v>
+        <x:v>100720</x:v>
       </x:c>
       <x:c r="F30" s="3" t="n">
-        <x:v>94539</x:v>
+        <x:v>94533</x:v>
       </x:c>
       <x:c r="G30" s="3" t="n">
-        <x:v>94688</x:v>
+        <x:v>94683</x:v>
       </x:c>
       <x:c r="H30" s="3" t="n">
-        <x:v>99306</x:v>
+        <x:v>99301</x:v>
       </x:c>
       <x:c r="I30" s="3" t="n">
-        <x:v>100788</x:v>
+        <x:v>100782</x:v>
       </x:c>
       <x:c r="J30" s="3" t="n">
-        <x:v>95738</x:v>
+        <x:v>95732</x:v>
       </x:c>
       <x:c r="K30" s="3" t="n">
-        <x:v>94719</x:v>
+        <x:v>94714</x:v>
       </x:c>
       <x:c r="L30" s="3" t="n">
-        <x:v>100204</x:v>
+        <x:v>100198</x:v>
       </x:c>
       <x:c r="M30" s="3" t="n">
-        <x:v>102289</x:v>
+        <x:v>102283</x:v>
       </x:c>
       <x:c r="N30" s="3" t="n">
-        <x:v>95294</x:v>
+        <x:v>95289</x:v>
       </x:c>
       <x:c r="O30" s="3" t="n">
-        <x:v>93306</x:v>
+        <x:v>93301</x:v>
       </x:c>
       <x:c r="P30" s="3" t="n">
-        <x:v>100830</x:v>
+        <x:v>100825</x:v>
       </x:c>
       <x:c r="Q30" s="3" t="n">
-        <x:v>102599</x:v>
+        <x:v>102593</x:v>
       </x:c>
       <x:c r="R30" s="3" t="n">
-        <x:v>96669</x:v>
+        <x:v>96663</x:v>
       </x:c>
       <x:c r="S30" s="3" t="n">
-        <x:v>95648</x:v>
+        <x:v>95643</x:v>
       </x:c>
       <x:c r="T30" s="3" t="n">
-        <x:v>100831</x:v>
+        <x:v>100825</x:v>
       </x:c>
       <x:c r="U30" s="3" t="n">
-        <x:v>103754</x:v>
+        <x:v>103748</x:v>
       </x:c>
       <x:c r="V30" s="3" t="n">
-        <x:v>96751</x:v>
+        <x:v>96745</x:v>
       </x:c>
       <x:c r="W30" s="3" t="n">
-        <x:v>96197</x:v>
+        <x:v>96191</x:v>
       </x:c>
       <x:c r="X30" s="3" t="n">
-        <x:v>101419</x:v>
+        <x:v>101413</x:v>
       </x:c>
       <x:c r="Y30" s="3" t="n">
-        <x:v>103183</x:v>
+        <x:v>103177</x:v>
       </x:c>
       <x:c r="Z30" s="3" t="n">
-        <x:v>96509</x:v>
+        <x:v>96504</x:v>
       </x:c>
       <x:c r="AA30" s="3" t="n">
-        <x:v>95342</x:v>
+        <x:v>95337</x:v>
       </x:c>
       <x:c r="AB30" s="3" t="n">
-        <x:v>101750</x:v>
+        <x:v>101744</x:v>
       </x:c>
       <x:c r="AC30" s="3" t="n">
-        <x:v>103905</x:v>
+        <x:v>103899</x:v>
       </x:c>
       <x:c r="AD30" s="3" t="n">
-        <x:v>98449</x:v>
+        <x:v>98443</x:v>
       </x:c>
       <x:c r="AE30" s="3" t="n">
-        <x:v>97035</x:v>
+        <x:v>97030</x:v>
       </x:c>
       <x:c r="AF30" s="3" t="n">
-        <x:v>103472</x:v>
+        <x:v>103466</x:v>
       </x:c>
       <x:c r="AG30" s="3" t="n">
-        <x:v>104733</x:v>
+        <x:v>104727</x:v>
       </x:c>
       <x:c r="AH30" s="3" t="n">
-        <x:v>99688</x:v>
+        <x:v>99681</x:v>
       </x:c>
       <x:c r="AI30" s="3" t="n">
-        <x:v>97495</x:v>
+        <x:v>97490</x:v>
       </x:c>
       <x:c r="AJ30" s="3" t="n">
-        <x:v>104129</x:v>
+        <x:v>104123</x:v>
       </x:c>
       <x:c r="AK30" s="3" t="n">
-        <x:v>105894</x:v>
+        <x:v>105888</x:v>
       </x:c>
       <x:c r="AL30" s="3" t="n">
-        <x:v>99393</x:v>
+        <x:v>99386</x:v>
       </x:c>
       <x:c r="AM30" s="3" t="n">
-        <x:v>99418</x:v>
+        <x:v>99412</x:v>
       </x:c>
       <x:c r="AN30" s="3" t="n">
-        <x:v>105435</x:v>
+        <x:v>105429</x:v>
       </x:c>
       <x:c r="AO30" s="3" t="n">
-        <x:v>106943</x:v>
+        <x:v>106937</x:v>
       </x:c>
       <x:c r="AP30" s="3" t="n">
-        <x:v>98985</x:v>
+        <x:v>98979</x:v>
       </x:c>
       <x:c r="AQ30" s="3" t="n">
-        <x:v>99340</x:v>
+        <x:v>99335</x:v>
       </x:c>
       <x:c r="AR30" s="3" t="n">
-        <x:v>106021</x:v>
+        <x:v>106014</x:v>
       </x:c>
       <x:c r="AS30" s="3" t="n">
-        <x:v>107962</x:v>
+        <x:v>107955</x:v>
       </x:c>
       <x:c r="AT30" s="3" t="n">
-        <x:v>101363</x:v>
+        <x:v>101357</x:v>
       </x:c>
       <x:c r="AU30" s="3" t="n">
-        <x:v>100323</x:v>
+        <x:v>100317</x:v>
       </x:c>
       <x:c r="AV30" s="3" t="n">
-        <x:v>106979</x:v>
+        <x:v>106973</x:v>
       </x:c>
       <x:c r="AW30" s="3" t="n">
-        <x:v>108658</x:v>
+        <x:v>108651</x:v>
       </x:c>
       <x:c r="AX30" s="3" t="n">
-        <x:v>102340</x:v>
+        <x:v>102333</x:v>
       </x:c>
       <x:c r="AY30" s="3" t="n">
-        <x:v>101976</x:v>
+        <x:v>101969</x:v>
       </x:c>
       <x:c r="AZ30" s="3" t="n">
-        <x:v>108292</x:v>
+        <x:v>108285</x:v>
       </x:c>
       <x:c r="BA30" s="3" t="n">
-        <x:v>110313</x:v>
+        <x:v>110306</x:v>
       </x:c>
       <x:c r="BB30" s="3" t="n">
-        <x:v>104378</x:v>
+        <x:v>104373</x:v>
       </x:c>
       <x:c r="BC30" s="3" t="n">
-        <x:v>102137</x:v>
+        <x:v>102131</x:v>
       </x:c>
       <x:c r="BD30" s="3" t="n">
-        <x:v>109542</x:v>
+        <x:v>109535</x:v>
       </x:c>
       <x:c r="BE30" s="3" t="n">
-        <x:v>111849</x:v>
+        <x:v>111842</x:v>
       </x:c>
       <x:c r="BF30" s="3" t="n">
-        <x:v>106691</x:v>
+        <x:v>106685</x:v>
       </x:c>
       <x:c r="BG30" s="3" t="n">
-        <x:v>105406</x:v>
+        <x:v>105400</x:v>
       </x:c>
       <x:c r="BH30" s="3" t="n">
-        <x:v>111573</x:v>
+        <x:v>111566</x:v>
       </x:c>
       <x:c r="BI30" s="3" t="n">
-        <x:v>112711</x:v>
+        <x:v>112704</x:v>
       </x:c>
       <x:c r="BJ30" s="3" t="n">
-        <x:v>106887</x:v>
+        <x:v>106880</x:v>
       </x:c>
       <x:c r="BK30" s="3" t="n">
-        <x:v>107403</x:v>
+        <x:v>107396</x:v>
       </x:c>
       <x:c r="BL30" s="3" t="n">
-        <x:v>112978</x:v>
+        <x:v>112971</x:v>
       </x:c>
       <x:c r="BM30" s="3" t="n">
-        <x:v>114455</x:v>
+        <x:v>114448</x:v>
       </x:c>
       <x:c r="BN30" s="3" t="n">
-        <x:v>108492</x:v>
+        <x:v>108485</x:v>
       </x:c>
       <x:c r="BO30" s="3" t="n">
-        <x:v>107949</x:v>
+        <x:v>107942</x:v>
       </x:c>
       <x:c r="BP30" s="3" t="n">
-        <x:v>114316</x:v>
+        <x:v>114309</x:v>
       </x:c>
       <x:c r="BQ30" s="3" t="n">
-        <x:v>115599</x:v>
+        <x:v>115592</x:v>
       </x:c>
       <x:c r="BR30" s="3" t="n">
-        <x:v>108710</x:v>
+        <x:v>108703</x:v>
       </x:c>
       <x:c r="BS30" s="3" t="n">
-        <x:v>107149</x:v>
+        <x:v>107142</x:v>
       </x:c>
       <x:c r="BT30" s="3" t="n">
-        <x:v>114801</x:v>
+        <x:v>114794</x:v>
       </x:c>
       <x:c r="BU30" s="3" t="n">
-        <x:v>116512</x:v>
+        <x:v>116505</x:v>
       </x:c>
       <x:c r="BV30" s="3" t="n">
-        <x:v>108331</x:v>
+        <x:v>108324</x:v>
       </x:c>
       <x:c r="BW30" s="3" t="n">
-        <x:v>109989</x:v>
+        <x:v>109982</x:v>
       </x:c>
       <x:c r="BX30" s="3" t="n">
-        <x:v>116382</x:v>
+        <x:v>116375</x:v>
       </x:c>
       <x:c r="BY30" s="3" t="n">
-        <x:v>117623</x:v>
+        <x:v>117616</x:v>
       </x:c>
       <x:c r="BZ30" s="3" t="n">
-        <x:v>112490</x:v>
+        <x:v>112483</x:v>
       </x:c>
       <x:c r="CA30" s="3" t="n">
-        <x:v>111336</x:v>
+        <x:v>111329</x:v>
       </x:c>
       <x:c r="CB30" s="3" t="n">
-        <x:v>116378</x:v>
+        <x:v>116371</x:v>
       </x:c>
       <x:c r="CC30" s="3" t="n">
-        <x:v>118092</x:v>
+        <x:v>118085</x:v>
       </x:c>
       <x:c r="CD30" s="3" t="n">
-        <x:v>111671</x:v>
+        <x:v>111664</x:v>
       </x:c>
       <x:c r="CE30" s="3" t="n">
-        <x:v>110881</x:v>
+        <x:v>110874</x:v>
       </x:c>
       <x:c r="CF30" s="3" t="n">
-        <x:v>117794</x:v>
+        <x:v>117787</x:v>
       </x:c>
       <x:c r="CG30" s="3" t="n">
-        <x:v>119265</x:v>
+        <x:v>119258</x:v>
       </x:c>
       <x:c r="CH30" s="3" t="n">
-        <x:v>114525</x:v>
+        <x:v>114518</x:v>
       </x:c>
       <x:c r="CI30" s="3" t="n">
-        <x:v>114433</x:v>
+        <x:v>114426</x:v>
       </x:c>
       <x:c r="CJ30" s="3" t="n">
-        <x:v>119380</x:v>
+        <x:v>119373</x:v>
       </x:c>
       <x:c r="CK30" s="3" t="n">
-        <x:v>121123</x:v>
+        <x:v>121115</x:v>
       </x:c>
       <x:c r="CL30" s="3" t="n">
-        <x:v>116246</x:v>
+        <x:v>116240</x:v>
       </x:c>
       <x:c r="CM30" s="3" t="n">
-        <x:v>115377</x:v>
+        <x:v>115370</x:v>
       </x:c>
       <x:c r="CN30" s="3" t="n">
-        <x:v>119965</x:v>
+        <x:v>119958</x:v>
       </x:c>
       <x:c r="CO30" s="3" t="n">
-        <x:v>122376</x:v>
+        <x:v>122369</x:v>
       </x:c>
       <x:c r="CP30" s="3" t="n">
-        <x:v>118224</x:v>
+        <x:v>118217</x:v>
       </x:c>
       <x:c r="CQ30" s="3" t="n">
-        <x:v>115870</x:v>
+        <x:v>115863</x:v>
       </x:c>
       <x:c r="CR30" s="3" t="n">
-        <x:v>122643</x:v>
+        <x:v>122635</x:v>
       </x:c>
       <x:c r="CS30" s="3" t="n">
-        <x:v>125017</x:v>
+        <x:v>125010</x:v>
       </x:c>
       <x:c r="CT30" s="3" t="n">
-        <x:v>119842</x:v>
+        <x:v>119836</x:v>
       </x:c>
       <x:c r="CU30" s="3" t="n">
-        <x:v>119199</x:v>
+        <x:v>119192</x:v>
       </x:c>
       <x:c r="CV30" s="3" t="n">
-        <x:v>123875</x:v>
+        <x:v>123868</x:v>
       </x:c>
       <x:c r="CW30" s="3" t="n">
-        <x:v>126428</x:v>
+        <x:v>126420</x:v>
       </x:c>
       <x:c r="CX30" s="3" t="n">
-        <x:v>123527</x:v>
+        <x:v>123520</x:v>
       </x:c>
       <x:c r="CY30" s="3" t="n">
-        <x:v>120545</x:v>
+        <x:v>120538</x:v>
       </x:c>
       <x:c r="CZ30" s="3" t="n">
-        <x:v>128380</x:v>
+        <x:v>128372</x:v>
       </x:c>
       <x:c r="DA30" s="3" t="n">
-        <x:v>130620</x:v>
+        <x:v>130613</x:v>
       </x:c>
       <x:c r="DB30" s="3" t="n">
-        <x:v>125423</x:v>
+        <x:v>125415</x:v>
       </x:c>
       <x:c r="DC30" s="3" t="n">
-        <x:v>123667</x:v>
+        <x:v>123660</x:v>
       </x:c>
       <x:c r="DD30" s="3" t="n">
-        <x:v>129702</x:v>
+        <x:v>129694</x:v>
       </x:c>
       <x:c r="DE30" s="3" t="n">
-        <x:v>131954</x:v>
+        <x:v>131946</x:v>
       </x:c>
       <x:c r="DF30" s="3" t="n">
-        <x:v>127619</x:v>
+        <x:v>127611</x:v>
       </x:c>
       <x:c r="DG30" s="3" t="n">
-        <x:v>127143</x:v>
+        <x:v>127136</x:v>
       </x:c>
       <x:c r="DH30" s="3" t="n">
-        <x:v>131409</x:v>
+        <x:v>131401</x:v>
       </x:c>
       <x:c r="DI30" s="3" t="n">
-        <x:v>134176</x:v>
+        <x:v>134167</x:v>
       </x:c>
       <x:c r="DJ30" s="3" t="n">
-        <x:v>131011</x:v>
+        <x:v>131003</x:v>
       </x:c>
       <x:c r="DK30" s="3" t="n">
-        <x:v>125053</x:v>
+        <x:v>125046</x:v>
       </x:c>
       <x:c r="DL30" s="3" t="n">
-        <x:v>131337</x:v>
+        <x:v>131329</x:v>
       </x:c>
       <x:c r="DM30" s="3" t="n">
-        <x:v>134020</x:v>
+        <x:v>134012</x:v>
       </x:c>
       <x:c r="DN30" s="3" t="n">
-        <x:v>128580</x:v>
+        <x:v>128571</x:v>
       </x:c>
       <x:c r="DO30" s="3" t="n">
-        <x:v>128952</x:v>
+        <x:v>128944</x:v>
       </x:c>
       <x:c r="DP30" s="3" t="n">
-        <x:v>134358</x:v>
+        <x:v>134350</x:v>
       </x:c>
       <x:c r="DQ30" s="3" t="n">
-        <x:v>137136</x:v>
+        <x:v>137127</x:v>
       </x:c>
       <x:c r="DR30" s="3" t="n">
-        <x:v>133247</x:v>
+        <x:v>133239</x:v>
       </x:c>
       <x:c r="DS30" s="3" t="n">
-        <x:v>128844</x:v>
+        <x:v>128836</x:v>
       </x:c>
       <x:c r="DT30" s="3" t="n">
-        <x:v>135254</x:v>
+        <x:v>135245</x:v>
       </x:c>
       <x:c r="DU30" s="3" t="n">
-        <x:v>137938</x:v>
+        <x:v>137930</x:v>
       </x:c>
       <x:c r="DV30" s="3" t="n">
-        <x:v>130550</x:v>
+        <x:v>130542</x:v>
       </x:c>
       <x:c r="DW30" s="3" t="n">
-        <x:v>129854</x:v>
+        <x:v>129728</x:v>
       </x:c>
       <x:c r="DX30" s="3" t="n">
-        <x:v>137360</x:v>
+        <x:v>137289</x:v>
       </x:c>
       <x:c r="DY30" s="3" t="n">
-        <x:v>139923</x:v>
+        <x:v>139886</x:v>
       </x:c>
       <x:c r="DZ30" s="3" t="n">
-        <x:v>135200</x:v>
+        <x:v>135071</x:v>
       </x:c>
       <x:c r="EA30" s="3" t="n">
-        <x:v>132658</x:v>
+        <x:v>132495</x:v>
       </x:c>
       <x:c r="EB30" s="3" t="n">
-        <x:v>138899</x:v>
+        <x:v>138955</x:v>
+      </x:c>
+      <x:c r="EC30" s="3" t="n">
+        <x:v>141268</x:v>
+      </x:c>
+      <x:c r="ED30" s="3" t="n">
+        <x:v>139757</x:v>
       </x:c>
     </x:row>
-    <x:row r="31" spans="1:132">
+    <x:row r="31" spans="1:134">
       <x:c r="B31" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>101270</x:v>
+        <x:v>101264</x:v>
       </x:c>
       <x:c r="D31" s="3" t="n">
-        <x:v>105843</x:v>
+        <x:v>105838</x:v>
       </x:c>
       <x:c r="E31" s="3" t="n">
-        <x:v>102517</x:v>
+        <x:v>102512</x:v>
       </x:c>
       <x:c r="F31" s="3" t="n">
-        <x:v>113323</x:v>
+        <x:v>113319</x:v>
       </x:c>
       <x:c r="G31" s="3" t="n">
-        <x:v>107999</x:v>
+        <x:v>107993</x:v>
       </x:c>
       <x:c r="H31" s="3" t="n">
-        <x:v>110439</x:v>
+        <x:v>110434</x:v>
       </x:c>
       <x:c r="I31" s="3" t="n">
-        <x:v>106451</x:v>
+        <x:v>106446</x:v>
       </x:c>
       <x:c r="J31" s="3" t="n">
-        <x:v>114909</x:v>
+        <x:v>114904</x:v>
       </x:c>
       <x:c r="K31" s="3" t="n">
-        <x:v>108744</x:v>
+        <x:v>108739</x:v>
       </x:c>
       <x:c r="L31" s="3" t="n">
-        <x:v>114611</x:v>
+        <x:v>114606</x:v>
       </x:c>
       <x:c r="M31" s="3" t="n">
-        <x:v>110210</x:v>
+        <x:v>110205</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>117366</x:v>
+        <x:v>117359</x:v>
       </x:c>
       <x:c r="O31" s="3" t="n">
-        <x:v>113952</x:v>
+        <x:v>113947</x:v>
       </x:c>
       <x:c r="P31" s="3" t="n">
-        <x:v>118911</x:v>
+        <x:v>118906</x:v>
       </x:c>
       <x:c r="Q31" s="3" t="n">
-        <x:v>114966</x:v>
+        <x:v>114960</x:v>
       </x:c>
       <x:c r="R31" s="3" t="n">
-        <x:v>119655</x:v>
+        <x:v>119648</x:v>
       </x:c>
       <x:c r="S31" s="3" t="n">
-        <x:v>117815</x:v>
+        <x:v>117810</x:v>
       </x:c>
       <x:c r="T31" s="3" t="n">
-        <x:v>125282</x:v>
+        <x:v>125276</x:v>
       </x:c>
       <x:c r="U31" s="3" t="n">
-        <x:v>118093</x:v>
+        <x:v>118087</x:v>
       </x:c>
       <x:c r="V31" s="3" t="n">
-        <x:v>126604</x:v>
+        <x:v>126597</x:v>
       </x:c>
       <x:c r="W31" s="3" t="n">
-        <x:v>122167</x:v>
+        <x:v>122161</x:v>
       </x:c>
       <x:c r="X31" s="3" t="n">
-        <x:v>132548</x:v>
+        <x:v>132541</x:v>
       </x:c>
       <x:c r="Y31" s="3" t="n">
-        <x:v>126912</x:v>
+        <x:v>126906</x:v>
       </x:c>
       <x:c r="Z31" s="3" t="n">
-        <x:v>135801</x:v>
+        <x:v>135795</x:v>
       </x:c>
       <x:c r="AA31" s="3" t="n">
-        <x:v>129346</x:v>
+        <x:v>129340</x:v>
       </x:c>
       <x:c r="AB31" s="3" t="n">
-        <x:v>139191</x:v>
+        <x:v>139184</x:v>
       </x:c>
       <x:c r="AC31" s="3" t="n">
-        <x:v>133687</x:v>
+        <x:v>133681</x:v>
       </x:c>
       <x:c r="AD31" s="3" t="n">
-        <x:v>143504</x:v>
+        <x:v>143496</x:v>
       </x:c>
       <x:c r="AE31" s="3" t="n">
-        <x:v>141485</x:v>
+        <x:v>141478</x:v>
       </x:c>
       <x:c r="AF31" s="3" t="n">
-        <x:v>147766</x:v>
+        <x:v>147758</x:v>
       </x:c>
       <x:c r="AG31" s="3" t="n">
-        <x:v>141199</x:v>
+        <x:v>141192</x:v>
       </x:c>
       <x:c r="AH31" s="3" t="n">
-        <x:v>155129</x:v>
+        <x:v>155122</x:v>
       </x:c>
       <x:c r="AI31" s="3" t="n">
-        <x:v>148129</x:v>
+        <x:v>148122</x:v>
       </x:c>
       <x:c r="AJ31" s="3" t="n">
-        <x:v>152733</x:v>
+        <x:v>152725</x:v>
       </x:c>
       <x:c r="AK31" s="3" t="n">
-        <x:v>144844</x:v>
+        <x:v>144837</x:v>
       </x:c>
       <x:c r="AL31" s="3" t="n">
-        <x:v>153393</x:v>
+        <x:v>153385</x:v>
       </x:c>
       <x:c r="AM31" s="3" t="n">
-        <x:v>147915</x:v>
+        <x:v>147908</x:v>
       </x:c>
       <x:c r="AN31" s="3" t="n">
-        <x:v>154505</x:v>
+        <x:v>154497</x:v>
       </x:c>
       <x:c r="AO31" s="3" t="n">
-        <x:v>146206</x:v>
+        <x:v>146198</x:v>
       </x:c>
       <x:c r="AP31" s="3" t="n">
-        <x:v>155656</x:v>
+        <x:v>155648</x:v>
       </x:c>
       <x:c r="AQ31" s="3" t="n">
-        <x:v>148800</x:v>
+        <x:v>148792</x:v>
       </x:c>
       <x:c r="AR31" s="3" t="n">
-        <x:v>153323</x:v>
+        <x:v>153315</x:v>
       </x:c>
       <x:c r="AS31" s="3" t="n">
-        <x:v>147060</x:v>
+        <x:v>147052</x:v>
       </x:c>
       <x:c r="AT31" s="3" t="n">
-        <x:v>157046</x:v>
+        <x:v>157039</x:v>
       </x:c>
       <x:c r="AU31" s="3" t="n">
-        <x:v>153755</x:v>
+        <x:v>153747</x:v>
       </x:c>
       <x:c r="AV31" s="3" t="n">
-        <x:v>157730</x:v>
+        <x:v>157722</x:v>
       </x:c>
       <x:c r="AW31" s="3" t="n">
-        <x:v>150018</x:v>
+        <x:v>150011</x:v>
       </x:c>
       <x:c r="AX31" s="3" t="n">
-        <x:v>160887</x:v>
+        <x:v>160878</x:v>
       </x:c>
       <x:c r="AY31" s="3" t="n">
-        <x:v>153937</x:v>
+        <x:v>153929</x:v>
       </x:c>
       <x:c r="AZ31" s="3" t="n">
-        <x:v>163658</x:v>
+        <x:v>163649</x:v>
       </x:c>
       <x:c r="BA31" s="3" t="n">
-        <x:v>159283</x:v>
+        <x:v>159274</x:v>
       </x:c>
       <x:c r="BB31" s="3" t="n">
-        <x:v>164467</x:v>
+        <x:v>164460</x:v>
       </x:c>
       <x:c r="BC31" s="3" t="n">
-        <x:v>162649</x:v>
+        <x:v>162640</x:v>
       </x:c>
       <x:c r="BD31" s="3" t="n">
-        <x:v>168604</x:v>
+        <x:v>168596</x:v>
       </x:c>
       <x:c r="BE31" s="3" t="n">
-        <x:v>162273</x:v>
+        <x:v>162264</x:v>
       </x:c>
       <x:c r="BF31" s="3" t="n">
-        <x:v>172430</x:v>
+        <x:v>172422</x:v>
       </x:c>
       <x:c r="BG31" s="3" t="n">
-        <x:v>171818</x:v>
+        <x:v>171809</x:v>
       </x:c>
       <x:c r="BH31" s="3" t="n">
-        <x:v>178893</x:v>
+        <x:v>178884</x:v>
       </x:c>
       <x:c r="BI31" s="3" t="n">
-        <x:v>174954</x:v>
+        <x:v>174945</x:v>
       </x:c>
       <x:c r="BJ31" s="3" t="n">
-        <x:v>178216</x:v>
+        <x:v>178207</x:v>
       </x:c>
       <x:c r="BK31" s="3" t="n">
-        <x:v>177002</x:v>
+        <x:v>176993</x:v>
       </x:c>
       <x:c r="BL31" s="3" t="n">
-        <x:v>183689</x:v>
+        <x:v>183679</x:v>
       </x:c>
       <x:c r="BM31" s="3" t="n">
-        <x:v>173814</x:v>
+        <x:v>173805</x:v>
       </x:c>
       <x:c r="BN31" s="3" t="n">
-        <x:v>175568</x:v>
+        <x:v>175560</x:v>
       </x:c>
       <x:c r="BO31" s="3" t="n">
-        <x:v>176105</x:v>
+        <x:v>176096</x:v>
       </x:c>
       <x:c r="BP31" s="3" t="n">
-        <x:v>185545</x:v>
+        <x:v>185535</x:v>
       </x:c>
       <x:c r="BQ31" s="3" t="n">
-        <x:v>175777</x:v>
+        <x:v>175769</x:v>
       </x:c>
       <x:c r="BR31" s="3" t="n">
-        <x:v>178421</x:v>
+        <x:v>178412</x:v>
       </x:c>
       <x:c r="BS31" s="3" t="n">
-        <x:v>180690</x:v>
+        <x:v>180681</x:v>
       </x:c>
       <x:c r="BT31" s="3" t="n">
-        <x:v>193158</x:v>
+        <x:v>193148</x:v>
       </x:c>
       <x:c r="BU31" s="3" t="n">
-        <x:v>182847</x:v>
+        <x:v>182838</x:v>
       </x:c>
       <x:c r="BV31" s="3" t="n">
-        <x:v>183809</x:v>
+        <x:v>183800</x:v>
       </x:c>
       <x:c r="BW31" s="3" t="n">
-        <x:v>188575</x:v>
+        <x:v>188566</x:v>
       </x:c>
       <x:c r="BX31" s="3" t="n">
-        <x:v>201376</x:v>
+        <x:v>201366</x:v>
       </x:c>
       <x:c r="BY31" s="3" t="n">
-        <x:v>190509</x:v>
+        <x:v>190499</x:v>
       </x:c>
       <x:c r="BZ31" s="3" t="n">
-        <x:v>191796</x:v>
+        <x:v>191786</x:v>
       </x:c>
       <x:c r="CA31" s="3" t="n">
-        <x:v>189878</x:v>
+        <x:v>189868</x:v>
       </x:c>
       <x:c r="CB31" s="3" t="n">
-        <x:v>202360</x:v>
+        <x:v>202350</x:v>
       </x:c>
       <x:c r="CC31" s="3" t="n">
-        <x:v>191580</x:v>
+        <x:v>191570</x:v>
       </x:c>
       <x:c r="CD31" s="3" t="n">
-        <x:v>192476</x:v>
+        <x:v>192467</x:v>
       </x:c>
       <x:c r="CE31" s="3" t="n">
-        <x:v>194352</x:v>
+        <x:v>194342</x:v>
       </x:c>
       <x:c r="CF31" s="3" t="n">
-        <x:v>207583</x:v>
+        <x:v>207573</x:v>
       </x:c>
       <x:c r="CG31" s="3" t="n">
-        <x:v>197252</x:v>
+        <x:v>197242</x:v>
       </x:c>
       <x:c r="CH31" s="3" t="n">
-        <x:v>199254</x:v>
+        <x:v>199244</x:v>
       </x:c>
       <x:c r="CI31" s="3" t="n">
-        <x:v>203308</x:v>
+        <x:v>203298</x:v>
       </x:c>
       <x:c r="CJ31" s="3" t="n">
-        <x:v>213808</x:v>
+        <x:v>213797</x:v>
       </x:c>
       <x:c r="CK31" s="3" t="n">
-        <x:v>202852</x:v>
+        <x:v>202842</x:v>
       </x:c>
       <x:c r="CL31" s="3" t="n">
-        <x:v>205592</x:v>
+        <x:v>205582</x:v>
       </x:c>
       <x:c r="CM31" s="3" t="n">
-        <x:v>212890</x:v>
+        <x:v>212879</x:v>
       </x:c>
       <x:c r="CN31" s="3" t="n">
-        <x:v>223213</x:v>
+        <x:v>223202</x:v>
       </x:c>
       <x:c r="CO31" s="3" t="n">
-        <x:v>211844</x:v>
+        <x:v>211833</x:v>
       </x:c>
       <x:c r="CP31" s="3" t="n">
-        <x:v>214027</x:v>
+        <x:v>214017</x:v>
       </x:c>
       <x:c r="CQ31" s="3" t="n">
-        <x:v>219171</x:v>
+        <x:v>219160</x:v>
       </x:c>
       <x:c r="CR31" s="3" t="n">
-        <x:v>229949</x:v>
+        <x:v>229938</x:v>
       </x:c>
       <x:c r="CS31" s="3" t="n">
-        <x:v>219542</x:v>
+        <x:v>219531</x:v>
       </x:c>
       <x:c r="CT31" s="3" t="n">
-        <x:v>222626</x:v>
+        <x:v>222614</x:v>
       </x:c>
       <x:c r="CU31" s="3" t="n">
-        <x:v>230627</x:v>
+        <x:v>230615</x:v>
       </x:c>
       <x:c r="CV31" s="3" t="n">
-        <x:v>232732</x:v>
+        <x:v>232720</x:v>
       </x:c>
       <x:c r="CW31" s="3" t="n">
-        <x:v>222650</x:v>
+        <x:v>222638</x:v>
       </x:c>
       <x:c r="CX31" s="3" t="n">
-        <x:v>224789</x:v>
+        <x:v>224779</x:v>
       </x:c>
       <x:c r="CY31" s="3" t="n">
-        <x:v>230733</x:v>
+        <x:v>230721</x:v>
       </x:c>
       <x:c r="CZ31" s="3" t="n">
-        <x:v>239428</x:v>
+        <x:v>239416</x:v>
       </x:c>
       <x:c r="DA31" s="3" t="n">
-        <x:v>229527</x:v>
+        <x:v>229515</x:v>
       </x:c>
       <x:c r="DB31" s="3" t="n">
-        <x:v>228944</x:v>
+        <x:v>228933</x:v>
       </x:c>
       <x:c r="DC31" s="3" t="n">
-        <x:v>236226</x:v>
+        <x:v>236214</x:v>
       </x:c>
       <x:c r="DD31" s="3" t="n">
-        <x:v>242336</x:v>
+        <x:v>242323</x:v>
       </x:c>
       <x:c r="DE31" s="3" t="n">
-        <x:v>232820</x:v>
+        <x:v>232808</x:v>
       </x:c>
       <x:c r="DF31" s="3" t="n">
-        <x:v>231224</x:v>
+        <x:v>231213</x:v>
       </x:c>
       <x:c r="DG31" s="3" t="n">
-        <x:v>244610</x:v>
+        <x:v>244598</x:v>
       </x:c>
       <x:c r="DH31" s="3" t="n">
-        <x:v>195310</x:v>
+        <x:v>195300</x:v>
       </x:c>
       <x:c r="DI31" s="3" t="n">
-        <x:v>207949</x:v>
+        <x:v>207938</x:v>
       </x:c>
       <x:c r="DJ31" s="3" t="n">
-        <x:v>199150</x:v>
+        <x:v>199140</x:v>
       </x:c>
       <x:c r="DK31" s="3" t="n">
-        <x:v>201390</x:v>
+        <x:v>201380</x:v>
       </x:c>
       <x:c r="DL31" s="3" t="n">
-        <x:v>218551</x:v>
+        <x:v>218540</x:v>
       </x:c>
       <x:c r="DM31" s="3" t="n">
-        <x:v>232564</x:v>
+        <x:v>232552</x:v>
       </x:c>
       <x:c r="DN31" s="3" t="n">
-        <x:v>232689</x:v>
+        <x:v>232677</x:v>
       </x:c>
       <x:c r="DO31" s="3" t="n">
-        <x:v>231779</x:v>
+        <x:v>231767</x:v>
       </x:c>
       <x:c r="DP31" s="3" t="n">
-        <x:v>252554</x:v>
+        <x:v>252542</x:v>
       </x:c>
       <x:c r="DQ31" s="3" t="n">
-        <x:v>242681</x:v>
+        <x:v>242668</x:v>
       </x:c>
       <x:c r="DR31" s="3" t="n">
-        <x:v>243885</x:v>
+        <x:v>243873</x:v>
       </x:c>
       <x:c r="DS31" s="3" t="n">
-        <x:v>239747</x:v>
+        <x:v>239735</x:v>
       </x:c>
       <x:c r="DT31" s="3" t="n">
-        <x:v>251472</x:v>
+        <x:v>251459</x:v>
       </x:c>
       <x:c r="DU31" s="3" t="n">
-        <x:v>248225</x:v>
+        <x:v>248212</x:v>
       </x:c>
       <x:c r="DV31" s="3" t="n">
-        <x:v>243706</x:v>
+        <x:v>243695</x:v>
       </x:c>
       <x:c r="DW31" s="3" t="n">
-        <x:v>237735</x:v>
+        <x:v>238273</x:v>
       </x:c>
       <x:c r="DX31" s="3" t="n">
-        <x:v>249071</x:v>
+        <x:v>248833</x:v>
       </x:c>
       <x:c r="DY31" s="3" t="n">
-        <x:v>243997</x:v>
+        <x:v>244924</x:v>
       </x:c>
       <x:c r="DZ31" s="3" t="n">
-        <x:v>243293</x:v>
+        <x:v>243901</x:v>
       </x:c>
       <x:c r="EA31" s="3" t="n">
-        <x:v>237413</x:v>
+        <x:v>237650</x:v>
       </x:c>
       <x:c r="EB31" s="3" t="n">
-        <x:v>249118</x:v>
+        <x:v>248251</x:v>
+      </x:c>
+      <x:c r="EC31" s="3" t="n">
+        <x:v>245464</x:v>
+      </x:c>
+      <x:c r="ED31" s="3" t="n">
+        <x:v>242709</x:v>
       </x:c>
     </x:row>
-    <x:row r="32" spans="1:132">
+    <x:row r="32" spans="1:134">
       <x:c r="B32" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C32" s="3" t="n">
         <x:v>331651</x:v>
       </x:c>
       <x:c r="D32" s="3" t="n">
         <x:v>348176</x:v>
       </x:c>
       <x:c r="E32" s="3" t="n">
         <x:v>342759</x:v>
       </x:c>
       <x:c r="F32" s="3" t="n">
-        <x:v>376987</x:v>
+        <x:v>376988</x:v>
       </x:c>
       <x:c r="G32" s="3" t="n">
         <x:v>343598</x:v>
       </x:c>
       <x:c r="H32" s="3" t="n">
         <x:v>353339</x:v>
       </x:c>
       <x:c r="I32" s="3" t="n">
         <x:v>348002</x:v>
       </x:c>
       <x:c r="J32" s="3" t="n">
-        <x:v>380987</x:v>
+        <x:v>380988</x:v>
       </x:c>
       <x:c r="K32" s="3" t="n">
-        <x:v>347281</x:v>
+        <x:v>347282</x:v>
       </x:c>
       <x:c r="L32" s="3" t="n">
         <x:v>361974</x:v>
       </x:c>
       <x:c r="M32" s="3" t="n">
         <x:v>355045</x:v>
       </x:c>
       <x:c r="N32" s="3" t="n">
         <x:v>384119</x:v>
       </x:c>
       <x:c r="O32" s="3" t="n">
         <x:v>352849</x:v>
       </x:c>
       <x:c r="P32" s="3" t="n">
-        <x:v>367240</x:v>
+        <x:v>367241</x:v>
       </x:c>
       <x:c r="Q32" s="3" t="n">
-        <x:v>362268</x:v>
+        <x:v>362269</x:v>
       </x:c>
       <x:c r="R32" s="3" t="n">
-        <x:v>390703</x:v>
+        <x:v>390702</x:v>
       </x:c>
       <x:c r="S32" s="3" t="n">
-        <x:v>362460</x:v>
+        <x:v>362461</x:v>
       </x:c>
       <x:c r="T32" s="3" t="n">
-        <x:v>385211</x:v>
+        <x:v>385212</x:v>
       </x:c>
       <x:c r="U32" s="3" t="n">
         <x:v>369016</x:v>
       </x:c>
       <x:c r="V32" s="3" t="n">
-        <x:v>404262</x:v>
+        <x:v>404261</x:v>
       </x:c>
       <x:c r="W32" s="3" t="n">
         <x:v>371048</x:v>
       </x:c>
       <x:c r="X32" s="3" t="n">
         <x:v>394935</x:v>
       </x:c>
       <x:c r="Y32" s="3" t="n">
-        <x:v>384992</x:v>
+        <x:v>384993</x:v>
       </x:c>
       <x:c r="Z32" s="3" t="n">
-        <x:v>421812</x:v>
+        <x:v>421813</x:v>
       </x:c>
       <x:c r="AA32" s="3" t="n">
         <x:v>388288</x:v>
       </x:c>
       <x:c r="AB32" s="3" t="n">
-        <x:v>410751</x:v>
+        <x:v>410752</x:v>
       </x:c>
       <x:c r="AC32" s="3" t="n">
-        <x:v>399650</x:v>
+        <x:v>399651</x:v>
       </x:c>
       <x:c r="AD32" s="3" t="n">
-        <x:v>447806</x:v>
+        <x:v>447807</x:v>
       </x:c>
       <x:c r="AE32" s="3" t="n">
-        <x:v>412406</x:v>
+        <x:v>412407</x:v>
       </x:c>
       <x:c r="AF32" s="3" t="n">
-        <x:v>435226</x:v>
+        <x:v>435227</x:v>
       </x:c>
       <x:c r="AG32" s="3" t="n">
         <x:v>422309</x:v>
       </x:c>
       <x:c r="AH32" s="3" t="n">
-        <x:v>457598</x:v>
+        <x:v>457599</x:v>
       </x:c>
       <x:c r="AI32" s="3" t="n">
-        <x:v>423048</x:v>
+        <x:v>423049</x:v>
       </x:c>
       <x:c r="AJ32" s="3" t="n">
-        <x:v>441625</x:v>
+        <x:v>441626</x:v>
       </x:c>
       <x:c r="AK32" s="3" t="n">
-        <x:v>430867</x:v>
+        <x:v>430868</x:v>
       </x:c>
       <x:c r="AL32" s="3" t="n">
         <x:v>461201</x:v>
       </x:c>
       <x:c r="AM32" s="3" t="n">
-        <x:v>430207</x:v>
+        <x:v>430208</x:v>
       </x:c>
       <x:c r="AN32" s="3" t="n">
-        <x:v>452816</x:v>
+        <x:v>452817</x:v>
       </x:c>
       <x:c r="AO32" s="3" t="n">
-        <x:v>442631</x:v>
+        <x:v>442632</x:v>
       </x:c>
       <x:c r="AP32" s="3" t="n">
         <x:v>476062</x:v>
       </x:c>
       <x:c r="AQ32" s="3" t="n">
-        <x:v>436911</x:v>
+        <x:v>436912</x:v>
       </x:c>
       <x:c r="AR32" s="3" t="n">
-        <x:v>459592</x:v>
+        <x:v>459593</x:v>
       </x:c>
       <x:c r="AS32" s="3" t="n">
-        <x:v>452192</x:v>
+        <x:v>452193</x:v>
       </x:c>
       <x:c r="AT32" s="3" t="n">
         <x:v>485055</x:v>
       </x:c>
       <x:c r="AU32" s="3" t="n">
         <x:v>450881</x:v>
       </x:c>
       <x:c r="AV32" s="3" t="n">
-        <x:v>471034</x:v>
+        <x:v>471035</x:v>
       </x:c>
       <x:c r="AW32" s="3" t="n">
-        <x:v>464106</x:v>
+        <x:v>464107</x:v>
       </x:c>
       <x:c r="AX32" s="3" t="n">
-        <x:v>498376</x:v>
+        <x:v>498377</x:v>
       </x:c>
       <x:c r="AY32" s="3" t="n">
-        <x:v>458239</x:v>
+        <x:v>458240</x:v>
       </x:c>
       <x:c r="AZ32" s="3" t="n">
-        <x:v>489632</x:v>
+        <x:v>489633</x:v>
       </x:c>
       <x:c r="BA32" s="3" t="n">
         <x:v>486239</x:v>
       </x:c>
       <x:c r="BB32" s="3" t="n">
-        <x:v>517250</x:v>
+        <x:v>517251</x:v>
       </x:c>
       <x:c r="BC32" s="3" t="n">
-        <x:v>475236</x:v>
+        <x:v>475237</x:v>
       </x:c>
       <x:c r="BD32" s="3" t="n">
         <x:v>507464</x:v>
       </x:c>
       <x:c r="BE32" s="3" t="n">
-        <x:v>498482</x:v>
+        <x:v>498483</x:v>
       </x:c>
       <x:c r="BF32" s="3" t="n">
-        <x:v>536631</x:v>
+        <x:v>536632</x:v>
       </x:c>
       <x:c r="BG32" s="3" t="n">
-        <x:v>498901</x:v>
+        <x:v>498902</x:v>
       </x:c>
       <x:c r="BH32" s="3" t="n">
         <x:v>531253</x:v>
       </x:c>
       <x:c r="BI32" s="3" t="n">
         <x:v>524098</x:v>
       </x:c>
       <x:c r="BJ32" s="3" t="n">
-        <x:v>554865</x:v>
+        <x:v>554868</x:v>
       </x:c>
       <x:c r="BK32" s="3" t="n">
-        <x:v>509135</x:v>
+        <x:v>509136</x:v>
       </x:c>
       <x:c r="BL32" s="3" t="n">
-        <x:v>540470</x:v>
+        <x:v>540471</x:v>
       </x:c>
       <x:c r="BM32" s="3" t="n">
-        <x:v>518370</x:v>
+        <x:v>518371</x:v>
       </x:c>
       <x:c r="BN32" s="3" t="n">
-        <x:v>538531</x:v>
+        <x:v>538532</x:v>
       </x:c>
       <x:c r="BO32" s="3" t="n">
-        <x:v>504239</x:v>
+        <x:v>504240</x:v>
       </x:c>
       <x:c r="BP32" s="3" t="n">
-        <x:v>544372</x:v>
+        <x:v>544373</x:v>
       </x:c>
       <x:c r="BQ32" s="3" t="n">
-        <x:v>528130</x:v>
+        <x:v>528131</x:v>
       </x:c>
       <x:c r="BR32" s="3" t="n">
-        <x:v>553772</x:v>
+        <x:v>553773</x:v>
       </x:c>
       <x:c r="BS32" s="3" t="n">
-        <x:v>522345</x:v>
+        <x:v>522346</x:v>
       </x:c>
       <x:c r="BT32" s="3" t="n">
-        <x:v>560496</x:v>
+        <x:v>560497</x:v>
       </x:c>
       <x:c r="BU32" s="3" t="n">
-        <x:v>546244</x:v>
+        <x:v>546245</x:v>
       </x:c>
       <x:c r="BV32" s="3" t="n">
-        <x:v>571208</x:v>
+        <x:v>571209</x:v>
       </x:c>
       <x:c r="BW32" s="3" t="n">
-        <x:v>534516</x:v>
+        <x:v>534517</x:v>
       </x:c>
       <x:c r="BX32" s="3" t="n">
-        <x:v>574849</x:v>
+        <x:v>574850</x:v>
       </x:c>
       <x:c r="BY32" s="3" t="n">
-        <x:v>552219</x:v>
+        <x:v>552220</x:v>
       </x:c>
       <x:c r="BZ32" s="3" t="n">
-        <x:v>578657</x:v>
+        <x:v>578658</x:v>
       </x:c>
       <x:c r="CA32" s="3" t="n">
-        <x:v>542374</x:v>
+        <x:v>542375</x:v>
       </x:c>
       <x:c r="CB32" s="3" t="n">
-        <x:v>578467</x:v>
+        <x:v>578468</x:v>
       </x:c>
       <x:c r="CC32" s="3" t="n">
-        <x:v>558201</x:v>
+        <x:v>558202</x:v>
       </x:c>
       <x:c r="CD32" s="3" t="n">
-        <x:v>585831</x:v>
+        <x:v>585832</x:v>
       </x:c>
       <x:c r="CE32" s="3" t="n">
-        <x:v>548052</x:v>
+        <x:v>548053</x:v>
       </x:c>
       <x:c r="CF32" s="3" t="n">
-        <x:v>586763</x:v>
+        <x:v>586764</x:v>
       </x:c>
       <x:c r="CG32" s="3" t="n">
-        <x:v>568841</x:v>
+        <x:v>568842</x:v>
       </x:c>
       <x:c r="CH32" s="3" t="n">
-        <x:v>599525</x:v>
+        <x:v>599527</x:v>
       </x:c>
       <x:c r="CI32" s="3" t="n">
-        <x:v>562596</x:v>
+        <x:v>562597</x:v>
       </x:c>
       <x:c r="CJ32" s="3" t="n">
-        <x:v>607838</x:v>
+        <x:v>607839</x:v>
       </x:c>
       <x:c r="CK32" s="3" t="n">
-        <x:v>584670</x:v>
+        <x:v>584672</x:v>
       </x:c>
       <x:c r="CL32" s="3" t="n">
-        <x:v>621026</x:v>
+        <x:v>621027</x:v>
       </x:c>
       <x:c r="CM32" s="3" t="n">
-        <x:v>588587</x:v>
+        <x:v>588588</x:v>
       </x:c>
       <x:c r="CN32" s="3" t="n">
-        <x:v>632856</x:v>
+        <x:v>632857</x:v>
       </x:c>
       <x:c r="CO32" s="3" t="n">
-        <x:v>608923</x:v>
+        <x:v>608925</x:v>
       </x:c>
       <x:c r="CP32" s="3" t="n">
-        <x:v>647163</x:v>
+        <x:v>647165</x:v>
       </x:c>
       <x:c r="CQ32" s="3" t="n">
-        <x:v>605181</x:v>
+        <x:v>605182</x:v>
       </x:c>
       <x:c r="CR32" s="3" t="n">
-        <x:v>648175</x:v>
+        <x:v>648176</x:v>
       </x:c>
       <x:c r="CS32" s="3" t="n">
-        <x:v>620500</x:v>
+        <x:v>620502</x:v>
       </x:c>
       <x:c r="CT32" s="3" t="n">
-        <x:v>662560</x:v>
+        <x:v>662562</x:v>
       </x:c>
       <x:c r="CU32" s="3" t="n">
-        <x:v>629276</x:v>
+        <x:v>629278</x:v>
       </x:c>
       <x:c r="CV32" s="3" t="n">
-        <x:v>660252</x:v>
+        <x:v>660253</x:v>
       </x:c>
       <x:c r="CW32" s="3" t="n">
-        <x:v>630898</x:v>
+        <x:v>630899</x:v>
       </x:c>
       <x:c r="CX32" s="3" t="n">
-        <x:v>673350</x:v>
+        <x:v>673352</x:v>
       </x:c>
       <x:c r="CY32" s="3" t="n">
-        <x:v>636570</x:v>
+        <x:v>636571</x:v>
       </x:c>
       <x:c r="CZ32" s="3" t="n">
-        <x:v>682660</x:v>
+        <x:v>682661</x:v>
       </x:c>
       <x:c r="DA32" s="3" t="n">
-        <x:v>648707</x:v>
+        <x:v>648708</x:v>
       </x:c>
       <x:c r="DB32" s="3" t="n">
-        <x:v>685170</x:v>
+        <x:v>685174</x:v>
       </x:c>
       <x:c r="DC32" s="3" t="n">
-        <x:v>639451</x:v>
+        <x:v>639453</x:v>
       </x:c>
       <x:c r="DD32" s="3" t="n">
-        <x:v>683011</x:v>
+        <x:v>683013</x:v>
       </x:c>
       <x:c r="DE32" s="3" t="n">
-        <x:v>661044</x:v>
+        <x:v>661046</x:v>
       </x:c>
       <x:c r="DF32" s="3" t="n">
-        <x:v>695769</x:v>
+        <x:v>695770</x:v>
       </x:c>
       <x:c r="DG32" s="3" t="n">
-        <x:v>659908</x:v>
+        <x:v>659910</x:v>
       </x:c>
       <x:c r="DH32" s="3" t="n">
-        <x:v>637964</x:v>
+        <x:v>637965</x:v>
       </x:c>
       <x:c r="DI32" s="3" t="n">
-        <x:v>645597</x:v>
+        <x:v>645599</x:v>
       </x:c>
       <x:c r="DJ32" s="3" t="n">
-        <x:v>675771</x:v>
+        <x:v>675773</x:v>
       </x:c>
       <x:c r="DK32" s="3" t="n">
-        <x:v>643379</x:v>
+        <x:v>643381</x:v>
       </x:c>
       <x:c r="DL32" s="3" t="n">
-        <x:v>696781</x:v>
+        <x:v>696783</x:v>
       </x:c>
       <x:c r="DM32" s="3" t="n">
-        <x:v>689360</x:v>
+        <x:v>689362</x:v>
       </x:c>
       <x:c r="DN32" s="3" t="n">
-        <x:v>733391</x:v>
+        <x:v>733392</x:v>
       </x:c>
       <x:c r="DO32" s="3" t="n">
-        <x:v>678889</x:v>
+        <x:v>678890</x:v>
       </x:c>
       <x:c r="DP32" s="3" t="n">
-        <x:v>735267</x:v>
+        <x:v>735269</x:v>
       </x:c>
       <x:c r="DQ32" s="3" t="n">
-        <x:v>694661</x:v>
+        <x:v>694663</x:v>
       </x:c>
       <x:c r="DR32" s="3" t="n">
-        <x:v>727638</x:v>
+        <x:v>727641</x:v>
       </x:c>
       <x:c r="DS32" s="3" t="n">
-        <x:v>663018</x:v>
+        <x:v>663020</x:v>
       </x:c>
       <x:c r="DT32" s="3" t="n">
-        <x:v>714053</x:v>
+        <x:v>714055</x:v>
       </x:c>
       <x:c r="DU32" s="3" t="n">
-        <x:v>685541</x:v>
+        <x:v>685543</x:v>
       </x:c>
       <x:c r="DV32" s="3" t="n">
-        <x:v>724299</x:v>
+        <x:v>724301</x:v>
       </x:c>
       <x:c r="DW32" s="3" t="n">
-        <x:v>671459</x:v>
+        <x:v>672003</x:v>
       </x:c>
       <x:c r="DX32" s="3" t="n">
-        <x:v>714989</x:v>
+        <x:v>714712</x:v>
       </x:c>
       <x:c r="DY32" s="3" t="n">
-        <x:v>691665</x:v>
+        <x:v>692540</x:v>
       </x:c>
       <x:c r="DZ32" s="3" t="n">
-        <x:v>729014</x:v>
+        <x:v>729617</x:v>
       </x:c>
       <x:c r="EA32" s="3" t="n">
-        <x:v>673912</x:v>
+        <x:v>674281</x:v>
       </x:c>
       <x:c r="EB32" s="3" t="n">
-        <x:v>725851</x:v>
+        <x:v>725155</x:v>
+      </x:c>
+      <x:c r="EC32" s="3" t="n">
+        <x:v>707965</x:v>
+      </x:c>
+      <x:c r="ED32" s="3" t="n">
+        <x:v>746190</x:v>
       </x:c>
     </x:row>
-    <x:row r="33" spans="1:132">
+    <x:row r="33" spans="1:134">
       <x:c r="B33" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>9874</x:v>
+        <x:v>9581</x:v>
       </x:c>
       <x:c r="D33" s="3" t="n">
-        <x:v>11407</x:v>
+        <x:v>11069</x:v>
       </x:c>
       <x:c r="E33" s="3" t="n">
-        <x:v>12984</x:v>
+        <x:v>12600</x:v>
       </x:c>
       <x:c r="F33" s="3" t="n">
-        <x:v>9713</x:v>
+        <x:v>9425</x:v>
       </x:c>
       <x:c r="G33" s="3" t="n">
-        <x:v>9576</x:v>
+        <x:v>9292</x:v>
       </x:c>
       <x:c r="H33" s="3" t="n">
-        <x:v>11591</x:v>
+        <x:v>11248</x:v>
       </x:c>
       <x:c r="I33" s="3" t="n">
-        <x:v>13655</x:v>
+        <x:v>13251</x:v>
       </x:c>
       <x:c r="J33" s="3" t="n">
-        <x:v>10217</x:v>
+        <x:v>9913</x:v>
       </x:c>
       <x:c r="K33" s="3" t="n">
-        <x:v>9286</x:v>
+        <x:v>9011</x:v>
       </x:c>
       <x:c r="L33" s="3" t="n">
-        <x:v>10887</x:v>
+        <x:v>10564</x:v>
       </x:c>
       <x:c r="M33" s="3" t="n">
-        <x:v>12818</x:v>
+        <x:v>12438</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>10469</x:v>
+        <x:v>10159</x:v>
       </x:c>
       <x:c r="O33" s="3" t="n">
-        <x:v>10602</x:v>
+        <x:v>10288</x:v>
       </x:c>
       <x:c r="P33" s="3" t="n">
-        <x:v>12966</x:v>
+        <x:v>12582</x:v>
       </x:c>
       <x:c r="Q33" s="3" t="n">
-        <x:v>15708</x:v>
+        <x:v>15242</x:v>
       </x:c>
       <x:c r="R33" s="3" t="n">
-        <x:v>13333</x:v>
+        <x:v>12938</x:v>
       </x:c>
       <x:c r="S33" s="3" t="n">
-        <x:v>12558</x:v>
+        <x:v>12186</x:v>
       </x:c>
       <x:c r="T33" s="3" t="n">
-        <x:v>14957</x:v>
+        <x:v>14513</x:v>
       </x:c>
       <x:c r="U33" s="3" t="n">
-        <x:v>17908</x:v>
+        <x:v>17377</x:v>
       </x:c>
       <x:c r="V33" s="3" t="n">
-        <x:v>15415</x:v>
+        <x:v>14959</x:v>
       </x:c>
       <x:c r="W33" s="3" t="n">
-        <x:v>15385</x:v>
+        <x:v>14929</x:v>
       </x:c>
       <x:c r="X33" s="3" t="n">
-        <x:v>17492</x:v>
+        <x:v>16974</x:v>
       </x:c>
       <x:c r="Y33" s="3" t="n">
-        <x:v>19311</x:v>
+        <x:v>18739</x:v>
       </x:c>
       <x:c r="Z33" s="3" t="n">
-        <x:v>16157</x:v>
+        <x:v>15678</x:v>
       </x:c>
       <x:c r="AA33" s="3" t="n">
-        <x:v>15694</x:v>
+        <x:v>15229</x:v>
       </x:c>
       <x:c r="AB33" s="3" t="n">
-        <x:v>17067</x:v>
+        <x:v>16561</x:v>
       </x:c>
       <x:c r="AC33" s="3" t="n">
-        <x:v>20016</x:v>
+        <x:v>19423</x:v>
       </x:c>
       <x:c r="AD33" s="3" t="n">
-        <x:v>17479</x:v>
+        <x:v>16961</x:v>
       </x:c>
       <x:c r="AE33" s="3" t="n">
-        <x:v>20100</x:v>
+        <x:v>19505</x:v>
       </x:c>
       <x:c r="AF33" s="3" t="n">
-        <x:v>22820</x:v>
+        <x:v>22144</x:v>
       </x:c>
       <x:c r="AG33" s="3" t="n">
-        <x:v>24542</x:v>
+        <x:v>23815</x:v>
       </x:c>
       <x:c r="AH33" s="3" t="n">
-        <x:v>20397</x:v>
+        <x:v>19792</x:v>
       </x:c>
       <x:c r="AI33" s="3" t="n">
-        <x:v>19133</x:v>
+        <x:v>18566</x:v>
       </x:c>
       <x:c r="AJ33" s="3" t="n">
-        <x:v>19822</x:v>
+        <x:v>19234</x:v>
       </x:c>
       <x:c r="AK33" s="3" t="n">
-        <x:v>20612</x:v>
+        <x:v>20002</x:v>
       </x:c>
       <x:c r="AL33" s="3" t="n">
-        <x:v>16534</x:v>
+        <x:v>16044</x:v>
       </x:c>
       <x:c r="AM33" s="3" t="n">
-        <x:v>18127</x:v>
+        <x:v>17590</x:v>
       </x:c>
       <x:c r="AN33" s="3" t="n">
-        <x:v>19128</x:v>
+        <x:v>18561</x:v>
       </x:c>
       <x:c r="AO33" s="3" t="n">
-        <x:v>19874</x:v>
+        <x:v>19285</x:v>
       </x:c>
       <x:c r="AP33" s="3" t="n">
-        <x:v>17450</x:v>
+        <x:v>16933</x:v>
       </x:c>
       <x:c r="AQ33" s="3" t="n">
-        <x:v>15838</x:v>
+        <x:v>15369</x:v>
       </x:c>
       <x:c r="AR33" s="3" t="n">
-        <x:v>17509</x:v>
+        <x:v>16990</x:v>
       </x:c>
       <x:c r="AS33" s="3" t="n">
-        <x:v>20375</x:v>
+        <x:v>19772</x:v>
       </x:c>
       <x:c r="AT33" s="3" t="n">
-        <x:v>18228</x:v>
+        <x:v>17686</x:v>
       </x:c>
       <x:c r="AU33" s="3" t="n">
-        <x:v>18664</x:v>
+        <x:v>18110</x:v>
       </x:c>
       <x:c r="AV33" s="3" t="n">
-        <x:v>20735</x:v>
+        <x:v>20121</x:v>
       </x:c>
       <x:c r="AW33" s="3" t="n">
-        <x:v>21345</x:v>
+        <x:v>20713</x:v>
       </x:c>
       <x:c r="AX33" s="3" t="n">
-        <x:v>19973</x:v>
+        <x:v>19380</x:v>
       </x:c>
       <x:c r="AY33" s="3" t="n">
-        <x:v>18869</x:v>
+        <x:v>18310</x:v>
       </x:c>
       <x:c r="AZ33" s="3" t="n">
-        <x:v>21277</x:v>
+        <x:v>20646</x:v>
       </x:c>
       <x:c r="BA33" s="3" t="n">
-        <x:v>22497</x:v>
+        <x:v>21830</x:v>
       </x:c>
       <x:c r="BB33" s="3" t="n">
-        <x:v>19936</x:v>
+        <x:v>19345</x:v>
       </x:c>
       <x:c r="BC33" s="3" t="n">
-        <x:v>18041</x:v>
+        <x:v>17507</x:v>
       </x:c>
       <x:c r="BD33" s="3" t="n">
-        <x:v>20695</x:v>
+        <x:v>20082</x:v>
       </x:c>
       <x:c r="BE33" s="3" t="n">
-        <x:v>21576</x:v>
+        <x:v>20936</x:v>
       </x:c>
       <x:c r="BF33" s="3" t="n">
-        <x:v>20161</x:v>
+        <x:v>19563</x:v>
       </x:c>
       <x:c r="BG33" s="3" t="n">
-        <x:v>19872</x:v>
+        <x:v>19283</x:v>
       </x:c>
       <x:c r="BH33" s="3" t="n">
-        <x:v>22146</x:v>
+        <x:v>21490</x:v>
       </x:c>
       <x:c r="BI33" s="3" t="n">
-        <x:v>23333</x:v>
+        <x:v>22641</x:v>
       </x:c>
       <x:c r="BJ33" s="3" t="n">
-        <x:v>21777</x:v>
+        <x:v>21131</x:v>
       </x:c>
       <x:c r="BK33" s="3" t="n">
-        <x:v>22238</x:v>
+        <x:v>21579</x:v>
       </x:c>
       <x:c r="BL33" s="3" t="n">
-        <x:v>22984</x:v>
+        <x:v>22303</x:v>
       </x:c>
       <x:c r="BM33" s="3" t="n">
-        <x:v>24290</x:v>
+        <x:v>23570</x:v>
       </x:c>
       <x:c r="BN33" s="3" t="n">
-        <x:v>18835</x:v>
+        <x:v>18276</x:v>
       </x:c>
       <x:c r="BO33" s="3" t="n">
-        <x:v>17879</x:v>
+        <x:v>17349</x:v>
       </x:c>
       <x:c r="BP33" s="3" t="n">
-        <x:v>19476</x:v>
+        <x:v>18899</x:v>
       </x:c>
       <x:c r="BQ33" s="3" t="n">
-        <x:v>22240</x:v>
+        <x:v>21581</x:v>
       </x:c>
       <x:c r="BR33" s="3" t="n">
-        <x:v>19472</x:v>
+        <x:v>18894</x:v>
       </x:c>
       <x:c r="BS33" s="3" t="n">
-        <x:v>20937</x:v>
+        <x:v>20316</x:v>
       </x:c>
       <x:c r="BT33" s="3" t="n">
-        <x:v>23199</x:v>
+        <x:v>22512</x:v>
       </x:c>
       <x:c r="BU33" s="3" t="n">
-        <x:v>26374</x:v>
+        <x:v>25592</x:v>
       </x:c>
       <x:c r="BV33" s="3" t="n">
-        <x:v>22913</x:v>
+        <x:v>22233</x:v>
       </x:c>
       <x:c r="BW33" s="3" t="n">
-        <x:v>23799</x:v>
+        <x:v>23094</x:v>
       </x:c>
       <x:c r="BX33" s="3" t="n">
-        <x:v>26784</x:v>
+        <x:v>25990</x:v>
       </x:c>
       <x:c r="BY33" s="3" t="n">
-        <x:v>28605</x:v>
+        <x:v>27757</x:v>
       </x:c>
       <x:c r="BZ33" s="3" t="n">
-        <x:v>24060</x:v>
+        <x:v>23346</x:v>
       </x:c>
       <x:c r="CA33" s="3" t="n">
-        <x:v>26870</x:v>
+        <x:v>26074</x:v>
       </x:c>
       <x:c r="CB33" s="3" t="n">
-        <x:v>27595</x:v>
+        <x:v>26776</x:v>
       </x:c>
       <x:c r="CC33" s="3" t="n">
-        <x:v>31527</x:v>
+        <x:v>30592</x:v>
       </x:c>
       <x:c r="CD33" s="3" t="n">
-        <x:v>27175</x:v>
+        <x:v>26369</x:v>
       </x:c>
       <x:c r="CE33" s="3" t="n">
-        <x:v>28758</x:v>
+        <x:v>27905</x:v>
       </x:c>
       <x:c r="CF33" s="3" t="n">
-        <x:v>30951</x:v>
+        <x:v>30033</x:v>
       </x:c>
       <x:c r="CG33" s="3" t="n">
-        <x:v>35003</x:v>
+        <x:v>33965</x:v>
       </x:c>
       <x:c r="CH33" s="3" t="n">
-        <x:v>29767</x:v>
+        <x:v>28884</x:v>
       </x:c>
       <x:c r="CI33" s="3" t="n">
-        <x:v>27564</x:v>
+        <x:v>26747</x:v>
       </x:c>
       <x:c r="CJ33" s="3" t="n">
-        <x:v>29875</x:v>
+        <x:v>28989</x:v>
       </x:c>
       <x:c r="CK33" s="3" t="n">
-        <x:v>32732</x:v>
+        <x:v>31761</x:v>
       </x:c>
       <x:c r="CL33" s="3" t="n">
-        <x:v>27922</x:v>
+        <x:v>27093</x:v>
       </x:c>
       <x:c r="CM33" s="3" t="n">
-        <x:v>28212</x:v>
+        <x:v>27375</x:v>
       </x:c>
       <x:c r="CN33" s="3" t="n">
-        <x:v>30430</x:v>
+        <x:v>29528</x:v>
       </x:c>
       <x:c r="CO33" s="3" t="n">
-        <x:v>35510</x:v>
+        <x:v>34456</x:v>
       </x:c>
       <x:c r="CP33" s="3" t="n">
-        <x:v>30692</x:v>
+        <x:v>29782</x:v>
       </x:c>
       <x:c r="CQ33" s="3" t="n">
-        <x:v>31099</x:v>
+        <x:v>30177</x:v>
       </x:c>
       <x:c r="CR33" s="3" t="n">
-        <x:v>30433</x:v>
+        <x:v>29530</x:v>
       </x:c>
       <x:c r="CS33" s="3" t="n">
-        <x:v>38172</x:v>
+        <x:v>37039</x:v>
       </x:c>
       <x:c r="CT33" s="3" t="n">
-        <x:v>31026</x:v>
+        <x:v>30106</x:v>
       </x:c>
       <x:c r="CU33" s="3" t="n">
-        <x:v>31515</x:v>
+        <x:v>30580</x:v>
       </x:c>
       <x:c r="CV33" s="3" t="n">
-        <x:v>33928</x:v>
+        <x:v>32922</x:v>
       </x:c>
       <x:c r="CW33" s="3" t="n">
-        <x:v>39954</x:v>
+        <x:v>38769</x:v>
       </x:c>
       <x:c r="CX33" s="3" t="n">
-        <x:v>31984</x:v>
+        <x:v>31035</x:v>
       </x:c>
       <x:c r="CY33" s="3" t="n">
-        <x:v>34284</x:v>
+        <x:v>33267</x:v>
       </x:c>
       <x:c r="CZ33" s="3" t="n">
-        <x:v>34299</x:v>
+        <x:v>33281</x:v>
       </x:c>
       <x:c r="DA33" s="3" t="n">
-        <x:v>38539</x:v>
+        <x:v>37396</x:v>
       </x:c>
       <x:c r="DB33" s="3" t="n">
-        <x:v>33222</x:v>
+        <x:v>32237</x:v>
       </x:c>
       <x:c r="DC33" s="3" t="n">
-        <x:v>29913</x:v>
+        <x:v>29026</x:v>
       </x:c>
       <x:c r="DD33" s="3" t="n">
-        <x:v>33231</x:v>
+        <x:v>32245</x:v>
       </x:c>
       <x:c r="DE33" s="3" t="n">
-        <x:v>39125</x:v>
+        <x:v>37964</x:v>
       </x:c>
       <x:c r="DF33" s="3" t="n">
-        <x:v>31522</x:v>
+        <x:v>30588</x:v>
       </x:c>
       <x:c r="DG33" s="3" t="n">
-        <x:v>19258</x:v>
+        <x:v>18687</x:v>
       </x:c>
       <x:c r="DH33" s="3" t="n">
-        <x:v>9128</x:v>
+        <x:v>8857</x:v>
       </x:c>
       <x:c r="DI33" s="3" t="n">
-        <x:v>14260</x:v>
+        <x:v>13837</x:v>
       </x:c>
       <x:c r="DJ33" s="3" t="n">
-        <x:v>13627</x:v>
+        <x:v>13223</x:v>
       </x:c>
       <x:c r="DK33" s="3" t="n">
-        <x:v>12328</x:v>
+        <x:v>11962</x:v>
       </x:c>
       <x:c r="DL33" s="3" t="n">
-        <x:v>15792</x:v>
+        <x:v>15324</x:v>
       </x:c>
       <x:c r="DM33" s="3" t="n">
-        <x:v>23572</x:v>
+        <x:v>22873</x:v>
       </x:c>
       <x:c r="DN33" s="3" t="n">
-        <x:v>22639</x:v>
+        <x:v>21967</x:v>
       </x:c>
       <x:c r="DO33" s="3" t="n">
-        <x:v>23806</x:v>
+        <x:v>23100</x:v>
       </x:c>
       <x:c r="DP33" s="3" t="n">
-        <x:v>31212</x:v>
+        <x:v>30286</x:v>
       </x:c>
       <x:c r="DQ33" s="3" t="n">
-        <x:v>35624</x:v>
+        <x:v>34568</x:v>
       </x:c>
       <x:c r="DR33" s="3" t="n">
-        <x:v>28455</x:v>
+        <x:v>27610</x:v>
       </x:c>
       <x:c r="DS33" s="3" t="n">
-        <x:v>29329</x:v>
+        <x:v>28459</x:v>
       </x:c>
       <x:c r="DT33" s="3" t="n">
-        <x:v>31259</x:v>
+        <x:v>30332</x:v>
       </x:c>
       <x:c r="DU33" s="3" t="n">
-        <x:v>36456</x:v>
+        <x:v>35375</x:v>
       </x:c>
       <x:c r="DV33" s="3" t="n">
-        <x:v>27318</x:v>
+        <x:v>26507</x:v>
       </x:c>
       <x:c r="DW33" s="3" t="n">
-        <x:v>26450</x:v>
+        <x:v>25598</x:v>
       </x:c>
       <x:c r="DX33" s="3" t="n">
-        <x:v>31046</x:v>
+        <x:v>31387</x:v>
       </x:c>
       <x:c r="DY33" s="3" t="n">
-        <x:v>37932</x:v>
+        <x:v>38272</x:v>
       </x:c>
       <x:c r="DZ33" s="3" t="n">
-        <x:v>28358</x:v>
+        <x:v>28562</x:v>
       </x:c>
       <x:c r="EA33" s="3" t="n">
-        <x:v>27121</x:v>
+        <x:v>27011</x:v>
       </x:c>
       <x:c r="EB33" s="3" t="n">
-        <x:v>33133</x:v>
+        <x:v>32962</x:v>
+      </x:c>
+      <x:c r="EC33" s="3" t="n">
+        <x:v>39616</x:v>
+      </x:c>
+      <x:c r="ED33" s="3" t="n">
+        <x:v>30554</x:v>
       </x:c>
     </x:row>
-    <x:row r="34" spans="1:132">
+    <x:row r="34" spans="1:134">
       <x:c r="B34" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C34" s="3" t="n">
-        <x:v>-5197</x:v>
+        <x:v>-5193</x:v>
       </x:c>
       <x:c r="D34" s="3" t="n">
-        <x:v>-6868</x:v>
+        <x:v>-6863</x:v>
       </x:c>
       <x:c r="E34" s="3" t="n">
-        <x:v>-8940</x:v>
+        <x:v>-8934</x:v>
       </x:c>
       <x:c r="F34" s="3" t="n">
-        <x:v>-5876</x:v>
+        <x:v>-5870</x:v>
       </x:c>
       <x:c r="G34" s="3" t="n">
-        <x:v>-5200</x:v>
+        <x:v>-5196</x:v>
       </x:c>
       <x:c r="H34" s="3" t="n">
-        <x:v>-6876</x:v>
+        <x:v>-6871</x:v>
       </x:c>
       <x:c r="I34" s="3" t="n">
-        <x:v>-9461</x:v>
+        <x:v>-9454</x:v>
       </x:c>
       <x:c r="J34" s="3" t="n">
-        <x:v>-5944</x:v>
+        <x:v>-5938</x:v>
       </x:c>
       <x:c r="K34" s="3" t="n">
-        <x:v>-5585</x:v>
+        <x:v>-5580</x:v>
       </x:c>
       <x:c r="L34" s="3" t="n">
-        <x:v>-8174</x:v>
+        <x:v>-8168</x:v>
       </x:c>
       <x:c r="M34" s="3" t="n">
-        <x:v>-9827</x:v>
+        <x:v>-9820</x:v>
       </x:c>
       <x:c r="N34" s="3" t="n">
-        <x:v>-6430</x:v>
+        <x:v>-6424</x:v>
       </x:c>
       <x:c r="O34" s="3" t="n">
-        <x:v>-5721</x:v>
+        <x:v>-5717</x:v>
       </x:c>
       <x:c r="P34" s="3" t="n">
-        <x:v>-7253</x:v>
+        <x:v>-7247</x:v>
       </x:c>
       <x:c r="Q34" s="3" t="n">
-        <x:v>-9448</x:v>
+        <x:v>-9440</x:v>
       </x:c>
       <x:c r="R34" s="3" t="n">
-        <x:v>-6593</x:v>
+        <x:v>-6588</x:v>
       </x:c>
       <x:c r="S34" s="3" t="n">
-        <x:v>-6828</x:v>
+        <x:v>-6823</x:v>
       </x:c>
       <x:c r="T34" s="3" t="n">
-        <x:v>-8638</x:v>
+        <x:v>-8631</x:v>
       </x:c>
       <x:c r="U34" s="3" t="n">
-        <x:v>-10308</x:v>
+        <x:v>-10300</x:v>
       </x:c>
       <x:c r="V34" s="3" t="n">
-        <x:v>-8011</x:v>
+        <x:v>-8004</x:v>
       </x:c>
       <x:c r="W34" s="3" t="n">
-        <x:v>-7170</x:v>
+        <x:v>-7165</x:v>
       </x:c>
       <x:c r="X34" s="3" t="n">
-        <x:v>-9725</x:v>
+        <x:v>-9717</x:v>
       </x:c>
       <x:c r="Y34" s="3" t="n">
-        <x:v>-12836</x:v>
+        <x:v>-12825</x:v>
       </x:c>
       <x:c r="Z34" s="3" t="n">
-        <x:v>-9042</x:v>
+        <x:v>-9035</x:v>
       </x:c>
       <x:c r="AA34" s="3" t="n">
-        <x:v>-7649</x:v>
+        <x:v>-7643</x:v>
       </x:c>
       <x:c r="AB34" s="3" t="n">
-        <x:v>-9977</x:v>
+        <x:v>-9969</x:v>
       </x:c>
       <x:c r="AC34" s="3" t="n">
-        <x:v>-12746</x:v>
+        <x:v>-12736</x:v>
       </x:c>
       <x:c r="AD34" s="3" t="n">
-        <x:v>-9055</x:v>
+        <x:v>-9048</x:v>
       </x:c>
       <x:c r="AE34" s="3" t="n">
-        <x:v>-8267</x:v>
+        <x:v>-8260</x:v>
       </x:c>
       <x:c r="AF34" s="3" t="n">
-        <x:v>-10920</x:v>
+        <x:v>-10911</x:v>
       </x:c>
       <x:c r="AG34" s="3" t="n">
-        <x:v>-13412</x:v>
+        <x:v>-13401</x:v>
       </x:c>
       <x:c r="AH34" s="3" t="n">
-        <x:v>-10441</x:v>
+        <x:v>-10434</x:v>
       </x:c>
       <x:c r="AI34" s="3" t="n">
-        <x:v>-9380</x:v>
+        <x:v>-9372</x:v>
       </x:c>
       <x:c r="AJ34" s="3" t="n">
-        <x:v>-12042</x:v>
+        <x:v>-12033</x:v>
       </x:c>
       <x:c r="AK34" s="3" t="n">
-        <x:v>-15988</x:v>
+        <x:v>-15975</x:v>
       </x:c>
       <x:c r="AL34" s="3" t="n">
-        <x:v>-11901</x:v>
+        <x:v>-11892</x:v>
       </x:c>
       <x:c r="AM34" s="3" t="n">
-        <x:v>-9272</x:v>
+        <x:v>-9265</x:v>
       </x:c>
       <x:c r="AN34" s="3" t="n">
-        <x:v>-12668</x:v>
+        <x:v>-12658</x:v>
       </x:c>
       <x:c r="AO34" s="3" t="n">
-        <x:v>-17440</x:v>
+        <x:v>-17426</x:v>
       </x:c>
       <x:c r="AP34" s="3" t="n">
-        <x:v>-14912</x:v>
+        <x:v>-14901</x:v>
       </x:c>
       <x:c r="AQ34" s="3" t="n">
-        <x:v>-11070</x:v>
+        <x:v>-11062</x:v>
       </x:c>
       <x:c r="AR34" s="3" t="n">
-        <x:v>-14265</x:v>
+        <x:v>-14254</x:v>
       </x:c>
       <x:c r="AS34" s="3" t="n">
-        <x:v>-18592</x:v>
+        <x:v>-18578</x:v>
       </x:c>
       <x:c r="AT34" s="3" t="n">
-        <x:v>-13926</x:v>
+        <x:v>-13914</x:v>
       </x:c>
       <x:c r="AU34" s="3" t="n">
-        <x:v>-11839</x:v>
+        <x:v>-11830</x:v>
       </x:c>
       <x:c r="AV34" s="3" t="n">
-        <x:v>-15917</x:v>
+        <x:v>-15904</x:v>
       </x:c>
       <x:c r="AW34" s="3" t="n">
-        <x:v>-19627</x:v>
+        <x:v>-19612</x:v>
       </x:c>
       <x:c r="AX34" s="3" t="n">
-        <x:v>-14877</x:v>
+        <x:v>-14865</x:v>
       </x:c>
       <x:c r="AY34" s="3" t="n">
-        <x:v>-13840</x:v>
+        <x:v>-13829</x:v>
       </x:c>
       <x:c r="AZ34" s="3" t="n">
-        <x:v>-18635</x:v>
+        <x:v>-18620</x:v>
       </x:c>
       <x:c r="BA34" s="3" t="n">
-        <x:v>-23660</x:v>
+        <x:v>-23641</x:v>
       </x:c>
       <x:c r="BB34" s="3" t="n">
-        <x:v>-17492</x:v>
+        <x:v>-17479</x:v>
       </x:c>
       <x:c r="BC34" s="3" t="n">
-        <x:v>-16129</x:v>
+        <x:v>-16116</x:v>
       </x:c>
       <x:c r="BD34" s="3" t="n">
-        <x:v>-21201</x:v>
+        <x:v>-21185</x:v>
       </x:c>
       <x:c r="BE34" s="3" t="n">
-        <x:v>-25248</x:v>
+        <x:v>-25228</x:v>
       </x:c>
       <x:c r="BF34" s="3" t="n">
-        <x:v>-20108</x:v>
+        <x:v>-20091</x:v>
       </x:c>
       <x:c r="BG34" s="3" t="n">
-        <x:v>-20511</x:v>
+        <x:v>-20495</x:v>
       </x:c>
       <x:c r="BH34" s="3" t="n">
-        <x:v>-24731</x:v>
+        <x:v>-24711</x:v>
       </x:c>
       <x:c r="BI34" s="3" t="n">
-        <x:v>-25425</x:v>
+        <x:v>-25405</x:v>
       </x:c>
       <x:c r="BJ34" s="3" t="n">
-        <x:v>-17775</x:v>
+        <x:v>-17761</x:v>
       </x:c>
       <x:c r="BK34" s="3" t="n">
-        <x:v>-20484</x:v>
+        <x:v>-20467</x:v>
       </x:c>
       <x:c r="BL34" s="3" t="n">
-        <x:v>-21761</x:v>
+        <x:v>-21744</x:v>
       </x:c>
       <x:c r="BM34" s="3" t="n">
-        <x:v>-26996</x:v>
+        <x:v>-26974</x:v>
       </x:c>
       <x:c r="BN34" s="3" t="n">
-        <x:v>-18720</x:v>
+        <x:v>-18707</x:v>
       </x:c>
       <x:c r="BO34" s="3" t="n">
-        <x:v>-17650</x:v>
+        <x:v>-17636</x:v>
       </x:c>
       <x:c r="BP34" s="3" t="n">
-        <x:v>-19680</x:v>
+        <x:v>-19664</x:v>
       </x:c>
       <x:c r="BQ34" s="3" t="n">
-        <x:v>-23794</x:v>
+        <x:v>-23775</x:v>
       </x:c>
       <x:c r="BR34" s="3" t="n">
-        <x:v>-17096</x:v>
+        <x:v>-17084</x:v>
       </x:c>
       <x:c r="BS34" s="3" t="n">
-        <x:v>-14968</x:v>
+        <x:v>-14957</x:v>
       </x:c>
       <x:c r="BT34" s="3" t="n">
-        <x:v>-18670</x:v>
+        <x:v>-18655</x:v>
       </x:c>
       <x:c r="BU34" s="3" t="n">
-        <x:v>-24733</x:v>
+        <x:v>-24713</x:v>
       </x:c>
       <x:c r="BV34" s="3" t="n">
-        <x:v>-15959</x:v>
+        <x:v>-15947</x:v>
       </x:c>
       <x:c r="BW34" s="3" t="n">
-        <x:v>-14715</x:v>
+        <x:v>-14704</x:v>
       </x:c>
       <x:c r="BX34" s="3" t="n">
-        <x:v>-19293</x:v>
+        <x:v>-19278</x:v>
       </x:c>
       <x:c r="BY34" s="3" t="n">
-        <x:v>-25635</x:v>
+        <x:v>-25615</x:v>
       </x:c>
       <x:c r="BZ34" s="3" t="n">
-        <x:v>-18564</x:v>
+        <x:v>-18549</x:v>
       </x:c>
       <x:c r="CA34" s="3" t="n">
-        <x:v>-17467</x:v>
+        <x:v>-17453</x:v>
       </x:c>
       <x:c r="CB34" s="3" t="n">
-        <x:v>-22202</x:v>
+        <x:v>-22184</x:v>
       </x:c>
       <x:c r="CC34" s="3" t="n">
-        <x:v>-26603</x:v>
+        <x:v>-26582</x:v>
       </x:c>
       <x:c r="CD34" s="3" t="n">
-        <x:v>-18835</x:v>
+        <x:v>-18822</x:v>
       </x:c>
       <x:c r="CE34" s="3" t="n">
-        <x:v>-18200</x:v>
+        <x:v>-18186</x:v>
       </x:c>
       <x:c r="CF34" s="3" t="n">
-        <x:v>-21627</x:v>
+        <x:v>-21611</x:v>
       </x:c>
       <x:c r="CG34" s="3" t="n">
-        <x:v>-27300</x:v>
+        <x:v>-27278</x:v>
       </x:c>
       <x:c r="CH34" s="3" t="n">
-        <x:v>-20220</x:v>
+        <x:v>-20204</x:v>
       </x:c>
       <x:c r="CI34" s="3" t="n">
-        <x:v>-17577</x:v>
+        <x:v>-17563</x:v>
       </x:c>
       <x:c r="CJ34" s="3" t="n">
-        <x:v>-23034</x:v>
+        <x:v>-23016</x:v>
       </x:c>
       <x:c r="CK34" s="3" t="n">
-        <x:v>-28703</x:v>
+        <x:v>-28681</x:v>
       </x:c>
       <x:c r="CL34" s="3" t="n">
-        <x:v>-20245</x:v>
+        <x:v>-20230</x:v>
       </x:c>
       <x:c r="CM34" s="3" t="n">
-        <x:v>-19093</x:v>
+        <x:v>-19078</x:v>
       </x:c>
       <x:c r="CN34" s="3" t="n">
-        <x:v>-24134</x:v>
+        <x:v>-24115</x:v>
       </x:c>
       <x:c r="CO34" s="3" t="n">
-        <x:v>-30763</x:v>
+        <x:v>-30739</x:v>
       </x:c>
       <x:c r="CP34" s="3" t="n">
-        <x:v>-22787</x:v>
+        <x:v>-22770</x:v>
       </x:c>
       <x:c r="CQ34" s="3" t="n">
-        <x:v>-21740</x:v>
+        <x:v>-21723</x:v>
       </x:c>
       <x:c r="CR34" s="3" t="n">
-        <x:v>-25244</x:v>
+        <x:v>-25224</x:v>
       </x:c>
       <x:c r="CS34" s="3" t="n">
-        <x:v>-32138</x:v>
+        <x:v>-32113</x:v>
       </x:c>
       <x:c r="CT34" s="3" t="n">
-        <x:v>-26255</x:v>
+        <x:v>-26235</x:v>
       </x:c>
       <x:c r="CU34" s="3" t="n">
-        <x:v>-21298</x:v>
+        <x:v>-21281</x:v>
       </x:c>
       <x:c r="CV34" s="3" t="n">
-        <x:v>-27478</x:v>
+        <x:v>-27456</x:v>
       </x:c>
       <x:c r="CW34" s="3" t="n">
-        <x:v>-33033</x:v>
+        <x:v>-33007</x:v>
       </x:c>
       <x:c r="CX34" s="3" t="n">
-        <x:v>-25958</x:v>
+        <x:v>-25939</x:v>
       </x:c>
       <x:c r="CY34" s="3" t="n">
-        <x:v>-24382</x:v>
+        <x:v>-24363</x:v>
       </x:c>
       <x:c r="CZ34" s="3" t="n">
-        <x:v>-29572</x:v>
+        <x:v>-29549</x:v>
       </x:c>
       <x:c r="DA34" s="3" t="n">
-        <x:v>-36604</x:v>
+        <x:v>-36575</x:v>
       </x:c>
       <x:c r="DB34" s="3" t="n">
-        <x:v>-28421</x:v>
+        <x:v>-28399</x:v>
       </x:c>
       <x:c r="DC34" s="3" t="n">
-        <x:v>-22750</x:v>
+        <x:v>-22732</x:v>
       </x:c>
       <x:c r="DD34" s="3" t="n">
-        <x:v>-29185</x:v>
+        <x:v>-29162</x:v>
       </x:c>
       <x:c r="DE34" s="3" t="n">
-        <x:v>-35893</x:v>
+        <x:v>-35865</x:v>
       </x:c>
       <x:c r="DF34" s="3" t="n">
-        <x:v>-29531</x:v>
+        <x:v>-29508</x:v>
       </x:c>
       <x:c r="DG34" s="3" t="n">
-        <x:v>-15770</x:v>
+        <x:v>-15757</x:v>
       </x:c>
       <x:c r="DH34" s="3" t="n">
-        <x:v>-12150</x:v>
+        <x:v>-12140</x:v>
       </x:c>
       <x:c r="DI34" s="3" t="n">
-        <x:v>-14575</x:v>
+        <x:v>-14563</x:v>
       </x:c>
       <x:c r="DJ34" s="3" t="n">
-        <x:v>-13833</x:v>
+        <x:v>-13824</x:v>
       </x:c>
       <x:c r="DK34" s="3" t="n">
-        <x:v>-11736</x:v>
+        <x:v>-11727</x:v>
       </x:c>
       <x:c r="DL34" s="3" t="n">
-        <x:v>-14566</x:v>
+        <x:v>-14554</x:v>
       </x:c>
       <x:c r="DM34" s="3" t="n">
-        <x:v>-21742</x:v>
+        <x:v>-21725</x:v>
       </x:c>
       <x:c r="DN34" s="3" t="n">
-        <x:v>-21392</x:v>
+        <x:v>-21376</x:v>
       </x:c>
       <x:c r="DO34" s="3" t="n">
-        <x:v>-21937</x:v>
+        <x:v>-21920</x:v>
       </x:c>
       <x:c r="DP34" s="3" t="n">
-        <x:v>-27012</x:v>
+        <x:v>-26991</x:v>
       </x:c>
       <x:c r="DQ34" s="3" t="n">
-        <x:v>-32317</x:v>
+        <x:v>-32292</x:v>
       </x:c>
       <x:c r="DR34" s="3" t="n">
-        <x:v>-26508</x:v>
+        <x:v>-26487</x:v>
       </x:c>
       <x:c r="DS34" s="3" t="n">
-        <x:v>-21493</x:v>
+        <x:v>-21476</x:v>
       </x:c>
       <x:c r="DT34" s="3" t="n">
-        <x:v>-28846</x:v>
+        <x:v>-28823</x:v>
       </x:c>
       <x:c r="DU34" s="3" t="n">
-        <x:v>-38269</x:v>
+        <x:v>-38239</x:v>
       </x:c>
       <x:c r="DV34" s="3" t="n">
-        <x:v>-25517</x:v>
+        <x:v>-25498</x:v>
       </x:c>
       <x:c r="DW34" s="3" t="n">
-        <x:v>-22781</x:v>
+        <x:v>-22660</x:v>
       </x:c>
       <x:c r="DX34" s="3" t="n">
-        <x:v>-28638</x:v>
+        <x:v>-28672</x:v>
       </x:c>
       <x:c r="DY34" s="3" t="n">
-        <x:v>-37905</x:v>
+        <x:v>-38051</x:v>
       </x:c>
       <x:c r="DZ34" s="3" t="n">
-        <x:v>-27886</x:v>
+        <x:v>-27806</x:v>
       </x:c>
       <x:c r="EA34" s="3" t="n">
-        <x:v>-23301</x:v>
+        <x:v>-23420</x:v>
       </x:c>
       <x:c r="EB34" s="3" t="n">
-        <x:v>-30796</x:v>
+        <x:v>-30697</x:v>
+      </x:c>
+      <x:c r="EC34" s="3" t="n">
+        <x:v>-40433</x:v>
+      </x:c>
+      <x:c r="ED34" s="3" t="n">
+        <x:v>-28586</x:v>
       </x:c>
     </x:row>
-    <x:row r="35" spans="1:132">
+    <x:row r="35" spans="1:134">
       <x:c r="B35" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>337756</x:v>
+        <x:v>337311</x:v>
       </x:c>
       <x:c r="D35" s="3" t="n">
-        <x:v>353886</x:v>
+        <x:v>353420</x:v>
       </x:c>
       <x:c r="E35" s="3" t="n">
-        <x:v>347408</x:v>
+        <x:v>346951</x:v>
       </x:c>
       <x:c r="F35" s="3" t="n">
-        <x:v>382830</x:v>
+        <x:v>382326</x:v>
       </x:c>
       <x:c r="G35" s="3" t="n">
-        <x:v>349627</x:v>
+        <x:v>349166</x:v>
       </x:c>
       <x:c r="H35" s="3" t="n">
-        <x:v>359243</x:v>
+        <x:v>358770</x:v>
       </x:c>
       <x:c r="I35" s="3" t="n">
-        <x:v>352674</x:v>
+        <x:v>352210</x:v>
       </x:c>
       <x:c r="J35" s="3" t="n">
-        <x:v>387185</x:v>
+        <x:v>386676</x:v>
       </x:c>
       <x:c r="K35" s="3" t="n">
-        <x:v>352707</x:v>
+        <x:v>352243</x:v>
       </x:c>
       <x:c r="L35" s="3" t="n">
-        <x:v>366092</x:v>
+        <x:v>365610</x:v>
       </x:c>
       <x:c r="M35" s="3" t="n">
-        <x:v>358828</x:v>
+        <x:v>358356</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>390009</x:v>
+        <x:v>389496</x:v>
       </x:c>
       <x:c r="O35" s="3" t="n">
-        <x:v>359200</x:v>
+        <x:v>358728</x:v>
       </x:c>
       <x:c r="P35" s="3" t="n">
-        <x:v>374045</x:v>
+        <x:v>373553</x:v>
       </x:c>
       <x:c r="Q35" s="3" t="n">
-        <x:v>368929</x:v>
+        <x:v>368444</x:v>
       </x:c>
       <x:c r="R35" s="3" t="n">
-        <x:v>398743</x:v>
+        <x:v>398217</x:v>
       </x:c>
       <x:c r="S35" s="3" t="n">
-        <x:v>369359</x:v>
+        <x:v>368873</x:v>
       </x:c>
       <x:c r="T35" s="3" t="n">
-        <x:v>392269</x:v>
+        <x:v>391753</x:v>
       </x:c>
       <x:c r="U35" s="3" t="n">
-        <x:v>376242</x:v>
+        <x:v>375746</x:v>
       </x:c>
       <x:c r="V35" s="3" t="n">
-        <x:v>412559</x:v>
+        <x:v>412017</x:v>
       </x:c>
       <x:c r="W35" s="3" t="n">
-        <x:v>379757</x:v>
+        <x:v>379257</x:v>
       </x:c>
       <x:c r="X35" s="3" t="n">
-        <x:v>402899</x:v>
+        <x:v>402368</x:v>
       </x:c>
       <x:c r="Y35" s="3" t="n">
-        <x:v>391018</x:v>
+        <x:v>390504</x:v>
       </x:c>
       <x:c r="Z35" s="3" t="n">
-        <x:v>429781</x:v>
+        <x:v>429216</x:v>
       </x:c>
       <x:c r="AA35" s="3" t="n">
-        <x:v>396909</x:v>
+        <x:v>396387</x:v>
       </x:c>
       <x:c r="AB35" s="3" t="n">
-        <x:v>418300</x:v>
+        <x:v>417750</x:v>
       </x:c>
       <x:c r="AC35" s="3" t="n">
-        <x:v>406549</x:v>
+        <x:v>406014</x:v>
       </x:c>
       <x:c r="AD35" s="3" t="n">
-        <x:v>457024</x:v>
+        <x:v>456422</x:v>
       </x:c>
       <x:c r="AE35" s="3" t="n">
-        <x:v>424152</x:v>
+        <x:v>423594</x:v>
       </x:c>
       <x:c r="AF35" s="3" t="n">
-        <x:v>446687</x:v>
+        <x:v>446100</x:v>
       </x:c>
       <x:c r="AG35" s="3" t="n">
-        <x:v>432504</x:v>
+        <x:v>431935</x:v>
       </x:c>
       <x:c r="AH35" s="3" t="n">
-        <x:v>467802</x:v>
+        <x:v>467185</x:v>
       </x:c>
       <x:c r="AI35" s="3" t="n">
-        <x:v>432995</x:v>
+        <x:v>432425</x:v>
       </x:c>
       <x:c r="AJ35" s="3" t="n">
-        <x:v>449557</x:v>
+        <x:v>448966</x:v>
       </x:c>
       <x:c r="AK35" s="3" t="n">
-        <x:v>435253</x:v>
+        <x:v>434681</x:v>
       </x:c>
       <x:c r="AL35" s="3" t="n">
-        <x:v>466803</x:v>
+        <x:v>466187</x:v>
       </x:c>
       <x:c r="AM35" s="3" t="n">
-        <x:v>439489</x:v>
+        <x:v>438911</x:v>
       </x:c>
       <x:c r="AN35" s="3" t="n">
-        <x:v>459608</x:v>
+        <x:v>459004</x:v>
       </x:c>
       <x:c r="AO35" s="3" t="n">
-        <x:v>445066</x:v>
+        <x:v>444481</x:v>
       </x:c>
       <x:c r="AP35" s="3" t="n">
-        <x:v>479179</x:v>
+        <x:v>478546</x:v>
       </x:c>
       <x:c r="AQ35" s="3" t="n">
-        <x:v>442172</x:v>
+        <x:v>441590</x:v>
       </x:c>
       <x:c r="AR35" s="3" t="n">
-        <x:v>463373</x:v>
+        <x:v>462763</x:v>
       </x:c>
       <x:c r="AS35" s="3" t="n">
-        <x:v>454341</x:v>
+        <x:v>453743</x:v>
       </x:c>
       <x:c r="AT35" s="3" t="n">
-        <x:v>489902</x:v>
+        <x:v>489258</x:v>
       </x:c>
       <x:c r="AU35" s="3" t="n">
-        <x:v>457580</x:v>
+        <x:v>456978</x:v>
       </x:c>
       <x:c r="AV35" s="3" t="n">
-        <x:v>476216</x:v>
+        <x:v>475589</x:v>
       </x:c>
       <x:c r="AW35" s="3" t="n">
-        <x:v>466801</x:v>
+        <x:v>466186</x:v>
       </x:c>
       <x:c r="AX35" s="3" t="n">
-        <x:v>503774</x:v>
+        <x:v>503113</x:v>
       </x:c>
       <x:c r="AY35" s="3" t="n">
-        <x:v>463529</x:v>
+        <x:v>462919</x:v>
       </x:c>
       <x:c r="AZ35" s="3" t="n">
-        <x:v>493073</x:v>
+        <x:v>492425</x:v>
       </x:c>
       <x:c r="BA35" s="3" t="n">
-        <x:v>486590</x:v>
+        <x:v>485950</x:v>
       </x:c>
       <x:c r="BB35" s="3" t="n">
-        <x:v>520577</x:v>
+        <x:v>519892</x:v>
       </x:c>
       <x:c r="BC35" s="3" t="n">
-        <x:v>477987</x:v>
+        <x:v>477358</x:v>
       </x:c>
       <x:c r="BD35" s="3" t="n">
-        <x:v>508309</x:v>
+        <x:v>507640</x:v>
       </x:c>
       <x:c r="BE35" s="3" t="n">
-        <x:v>496693</x:v>
+        <x:v>496039</x:v>
       </x:c>
       <x:c r="BF35" s="3" t="n">
-        <x:v>537974</x:v>
+        <x:v>537267</x:v>
       </x:c>
       <x:c r="BG35" s="3" t="n">
-        <x:v>499596</x:v>
+        <x:v>498938</x:v>
       </x:c>
       <x:c r="BH35" s="3" t="n">
-        <x:v>530192</x:v>
+        <x:v>529495</x:v>
       </x:c>
       <x:c r="BI35" s="3" t="n">
-        <x:v>523418</x:v>
+        <x:v>522729</x:v>
       </x:c>
       <x:c r="BJ35" s="3" t="n">
-        <x:v>560011</x:v>
+        <x:v>559275</x:v>
       </x:c>
       <x:c r="BK35" s="3" t="n">
-        <x:v>512014</x:v>
+        <x:v>511341</x:v>
       </x:c>
       <x:c r="BL35" s="3" t="n">
-        <x:v>542955</x:v>
+        <x:v>542240</x:v>
       </x:c>
       <x:c r="BM35" s="3" t="n">
-        <x:v>517017</x:v>
+        <x:v>516337</x:v>
       </x:c>
       <x:c r="BN35" s="3" t="n">
-        <x:v>540149</x:v>
+        <x:v>539438</x:v>
       </x:c>
       <x:c r="BO35" s="3" t="n">
-        <x:v>505866</x:v>
+        <x:v>505200</x:v>
       </x:c>
       <x:c r="BP35" s="3" t="n">
-        <x:v>545689</x:v>
+        <x:v>544971</x:v>
       </x:c>
       <x:c r="BQ35" s="3" t="n">
-        <x:v>527959</x:v>
+        <x:v>527265</x:v>
       </x:c>
       <x:c r="BR35" s="3" t="n">
-        <x:v>557596</x:v>
+        <x:v>556862</x:v>
       </x:c>
       <x:c r="BS35" s="3" t="n">
-        <x:v>529452</x:v>
+        <x:v>528755</x:v>
       </x:c>
       <x:c r="BT35" s="3" t="n">
-        <x:v>566372</x:v>
+        <x:v>565627</x:v>
       </x:c>
       <x:c r="BU35" s="3" t="n">
-        <x:v>549459</x:v>
+        <x:v>548736</x:v>
       </x:c>
       <x:c r="BV35" s="3" t="n">
-        <x:v>579385</x:v>
+        <x:v>578622</x:v>
       </x:c>
       <x:c r="BW35" s="3" t="n">
-        <x:v>544654</x:v>
+        <x:v>543937</x:v>
       </x:c>
       <x:c r="BX35" s="3" t="n">
-        <x:v>583485</x:v>
+        <x:v>582717</x:v>
       </x:c>
       <x:c r="BY35" s="3" t="n">
-        <x:v>556270</x:v>
+        <x:v>555538</x:v>
       </x:c>
       <x:c r="BZ35" s="3" t="n">
-        <x:v>585556</x:v>
+        <x:v>584786</x:v>
       </x:c>
       <x:c r="CA35" s="3" t="n">
-        <x:v>552643</x:v>
+        <x:v>551916</x:v>
       </x:c>
       <x:c r="CB35" s="3" t="n">
-        <x:v>585008</x:v>
+        <x:v>584238</x:v>
       </x:c>
       <x:c r="CC35" s="3" t="n">
-        <x:v>563770</x:v>
+        <x:v>563028</x:v>
       </x:c>
       <x:c r="CD35" s="3" t="n">
-        <x:v>595331</x:v>
+        <x:v>594547</x:v>
       </x:c>
       <x:c r="CE35" s="3" t="n">
-        <x:v>559181</x:v>
+        <x:v>558445</x:v>
       </x:c>
       <x:c r="CF35" s="3" t="n">
-        <x:v>596826</x:v>
+        <x:v>596041</x:v>
       </x:c>
       <x:c r="CG35" s="3" t="n">
-        <x:v>577032</x:v>
+        <x:v>576273</x:v>
       </x:c>
       <x:c r="CH35" s="3" t="n">
-        <x:v>609947</x:v>
+        <x:v>609143</x:v>
       </x:c>
       <x:c r="CI35" s="3" t="n">
-        <x:v>573330</x:v>
+        <x:v>572575</x:v>
       </x:c>
       <x:c r="CJ35" s="3" t="n">
-        <x:v>615791</x:v>
+        <x:v>614981</x:v>
       </x:c>
       <x:c r="CK35" s="3" t="n">
-        <x:v>589737</x:v>
+        <x:v>588961</x:v>
       </x:c>
       <x:c r="CL35" s="3" t="n">
-        <x:v>629938</x:v>
+        <x:v>629108</x:v>
       </x:c>
       <x:c r="CM35" s="3" t="n">
-        <x:v>598577</x:v>
+        <x:v>597789</x:v>
       </x:c>
       <x:c r="CN35" s="3" t="n">
-        <x:v>640379</x:v>
+        <x:v>639536</x:v>
       </x:c>
       <x:c r="CO35" s="3" t="n">
-        <x:v>614854</x:v>
+        <x:v>614044</x:v>
       </x:c>
       <x:c r="CP35" s="3" t="n">
-        <x:v>656207</x:v>
+        <x:v>655343</x:v>
       </x:c>
       <x:c r="CQ35" s="3" t="n">
-        <x:v>615427</x:v>
+        <x:v>614617</x:v>
       </x:c>
       <x:c r="CR35" s="3" t="n">
-        <x:v>654668</x:v>
+        <x:v>653805</x:v>
       </x:c>
       <x:c r="CS35" s="3" t="n">
-        <x:v>627796</x:v>
+        <x:v>626969</x:v>
       </x:c>
       <x:c r="CT35" s="3" t="n">
-        <x:v>668706</x:v>
+        <x:v>667826</x:v>
       </x:c>
       <x:c r="CU35" s="3" t="n">
-        <x:v>640380</x:v>
+        <x:v>639537</x:v>
       </x:c>
       <x:c r="CV35" s="3" t="n">
-        <x:v>667971</x:v>
+        <x:v>667091</x:v>
       </x:c>
       <x:c r="CW35" s="3" t="n">
-        <x:v>638989</x:v>
+        <x:v>638147</x:v>
       </x:c>
       <x:c r="CX35" s="3" t="n">
-        <x:v>680705</x:v>
+        <x:v>679809</x:v>
       </x:c>
       <x:c r="CY35" s="3" t="n">
-        <x:v>647440</x:v>
+        <x:v>646587</x:v>
       </x:c>
       <x:c r="CZ35" s="3" t="n">
-        <x:v>688786</x:v>
+        <x:v>687879</x:v>
       </x:c>
       <x:c r="DA35" s="3" t="n">
-        <x:v>652299</x:v>
+        <x:v>651440</x:v>
       </x:c>
       <x:c r="DB35" s="3" t="n">
-        <x:v>691344</x:v>
+        <x:v>690434</x:v>
       </x:c>
       <x:c r="DC35" s="3" t="n">
-        <x:v>647503</x:v>
+        <x:v>646650</x:v>
       </x:c>
       <x:c r="DD35" s="3" t="n">
-        <x:v>688345</x:v>
+        <x:v>687438</x:v>
       </x:c>
       <x:c r="DE35" s="3" t="n">
-        <x:v>666056</x:v>
+        <x:v>665178</x:v>
       </x:c>
       <x:c r="DF35" s="3" t="n">
-        <x:v>699055</x:v>
+        <x:v>698136</x:v>
       </x:c>
       <x:c r="DG35" s="3" t="n">
-        <x:v>663391</x:v>
+        <x:v>662517</x:v>
       </x:c>
       <x:c r="DH35" s="3" t="n">
-        <x:v>634473</x:v>
+        <x:v>633637</x:v>
       </x:c>
       <x:c r="DI35" s="3" t="n">
-        <x:v>645100</x:v>
+        <x:v>644250</x:v>
       </x:c>
       <x:c r="DJ35" s="3" t="n">
-        <x:v>675236</x:v>
+        <x:v>674348</x:v>
       </x:c>
       <x:c r="DK35" s="3" t="n">
-        <x:v>643547</x:v>
+        <x:v>642700</x:v>
       </x:c>
       <x:c r="DL35" s="3" t="n">
-        <x:v>697716</x:v>
+        <x:v>696798</x:v>
       </x:c>
       <x:c r="DM35" s="3" t="n">
-        <x:v>691552</x:v>
+        <x:v>690641</x:v>
       </x:c>
       <x:c r="DN35" s="3" t="n">
-        <x:v>734864</x:v>
+        <x:v>733895</x:v>
       </x:c>
       <x:c r="DO35" s="3" t="n">
-        <x:v>680751</x:v>
+        <x:v>679855</x:v>
       </x:c>
       <x:c r="DP35" s="3" t="n">
-        <x:v>739382</x:v>
+        <x:v>738409</x:v>
       </x:c>
       <x:c r="DQ35" s="3" t="n">
-        <x:v>698010</x:v>
+        <x:v>697091</x:v>
       </x:c>
       <x:c r="DR35" s="3" t="n">
-        <x:v>729623</x:v>
+        <x:v>728660</x:v>
       </x:c>
       <x:c r="DS35" s="3" t="n">
-        <x:v>670654</x:v>
+        <x:v>669770</x:v>
       </x:c>
       <x:c r="DT35" s="3" t="n">
-        <x:v>716471</x:v>
+        <x:v>715527</x:v>
       </x:c>
       <x:c r="DU35" s="3" t="n">
-        <x:v>683837</x:v>
+        <x:v>682937</x:v>
       </x:c>
       <x:c r="DV35" s="3" t="n">
-        <x:v>726156</x:v>
+        <x:v>725199</x:v>
       </x:c>
       <x:c r="DW35" s="3" t="n">
-        <x:v>675128</x:v>
+        <x:v>674941</x:v>
       </x:c>
       <x:c r="DX35" s="3" t="n">
-        <x:v>717397</x:v>
+        <x:v>717427</x:v>
       </x:c>
       <x:c r="DY35" s="3" t="n">
-        <x:v>691692</x:v>
+        <x:v>692761</x:v>
       </x:c>
       <x:c r="DZ35" s="3" t="n">
-        <x:v>729486</x:v>
+        <x:v>730373</x:v>
       </x:c>
       <x:c r="EA35" s="3" t="n">
-        <x:v>677732</x:v>
+        <x:v>677872</x:v>
       </x:c>
       <x:c r="EB35" s="3" t="n">
-        <x:v>728188</x:v>
+        <x:v>727420</x:v>
+      </x:c>
+      <x:c r="EC35" s="3" t="n">
+        <x:v>707148</x:v>
+      </x:c>
+      <x:c r="ED35" s="3" t="n">
+        <x:v>748158</x:v>
       </x:c>
     </x:row>
-    <x:row r="36" spans="1:132">
+    <x:row r="36" spans="1:134">
       <x:c r="B36" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C36" s="3" t="n">
-        <x:v>11498</x:v>
+        <x:v>11499</x:v>
       </x:c>
       <x:c r="D36" s="3" t="n">
         <x:v>15660</x:v>
       </x:c>
       <x:c r="E36" s="3" t="n">
         <x:v>12199</x:v>
       </x:c>
       <x:c r="F36" s="3" t="n">
-        <x:v>14672</x:v>
+        <x:v>14673</x:v>
       </x:c>
       <x:c r="G36" s="3" t="n">
-        <x:v>11192</x:v>
+        <x:v>11193</x:v>
       </x:c>
       <x:c r="H36" s="3" t="n">
         <x:v>15871</x:v>
       </x:c>
       <x:c r="I36" s="3" t="n">
         <x:v>11810</x:v>
       </x:c>
       <x:c r="J36" s="3" t="n">
-        <x:v>13860</x:v>
+        <x:v>13861</x:v>
       </x:c>
       <x:c r="K36" s="3" t="n">
         <x:v>9700</x:v>
       </x:c>
       <x:c r="L36" s="3" t="n">
         <x:v>16543</x:v>
       </x:c>
       <x:c r="M36" s="3" t="n">
         <x:v>9930</x:v>
       </x:c>
       <x:c r="N36" s="3" t="n">
-        <x:v>11198</x:v>
+        <x:v>11200</x:v>
       </x:c>
       <x:c r="O36" s="3" t="n">
         <x:v>10629</x:v>
       </x:c>
       <x:c r="P36" s="3" t="n">
         <x:v>13653</x:v>
       </x:c>
       <x:c r="Q36" s="3" t="n">
-        <x:v>11161</x:v>
+        <x:v>11162</x:v>
       </x:c>
       <x:c r="R36" s="3" t="n">
-        <x:v>12314</x:v>
+        <x:v>12315</x:v>
       </x:c>
       <x:c r="S36" s="3" t="n">
         <x:v>11063</x:v>
       </x:c>
       <x:c r="T36" s="3" t="n">
         <x:v>14031</x:v>
       </x:c>
       <x:c r="U36" s="3" t="n">
-        <x:v>11458</x:v>
+        <x:v>11459</x:v>
       </x:c>
       <x:c r="V36" s="3" t="n">
-        <x:v>12570</x:v>
+        <x:v>12571</x:v>
       </x:c>
       <x:c r="W36" s="3" t="n">
-        <x:v>10925</x:v>
+        <x:v>10926</x:v>
       </x:c>
       <x:c r="X36" s="3" t="n">
-        <x:v>13888</x:v>
+        <x:v>13889</x:v>
       </x:c>
       <x:c r="Y36" s="3" t="n">
-        <x:v>11697</x:v>
+        <x:v>11698</x:v>
       </x:c>
       <x:c r="Z36" s="3" t="n">
-        <x:v>12712</x:v>
+        <x:v>12711</x:v>
       </x:c>
       <x:c r="AA36" s="3" t="n">
         <x:v>10221</x:v>
       </x:c>
       <x:c r="AB36" s="3" t="n">
-        <x:v>12568</x:v>
+        <x:v>12569</x:v>
       </x:c>
       <x:c r="AC36" s="3" t="n">
-        <x:v>10671</x:v>
+        <x:v>10672</x:v>
       </x:c>
       <x:c r="AD36" s="3" t="n">
         <x:v>11592</x:v>
       </x:c>
       <x:c r="AE36" s="3" t="n">
         <x:v>13961</x:v>
       </x:c>
       <x:c r="AF36" s="3" t="n">
-        <x:v>16857</x:v>
+        <x:v>16858</x:v>
       </x:c>
       <x:c r="AG36" s="3" t="n">
-        <x:v>14151</x:v>
+        <x:v>14152</x:v>
       </x:c>
       <x:c r="AH36" s="3" t="n">
         <x:v>16002</x:v>
       </x:c>
       <x:c r="AI36" s="3" t="n">
-        <x:v>14087</x:v>
+        <x:v>14088</x:v>
       </x:c>
       <x:c r="AJ36" s="3" t="n">
-        <x:v>17539</x:v>
+        <x:v>17540</x:v>
       </x:c>
       <x:c r="AK36" s="3" t="n">
         <x:v>14428</x:v>
       </x:c>
       <x:c r="AL36" s="3" t="n">
         <x:v>16427</x:v>
       </x:c>
       <x:c r="AM36" s="3" t="n">
         <x:v>14709</x:v>
       </x:c>
       <x:c r="AN36" s="3" t="n">
         <x:v>18190</x:v>
       </x:c>
       <x:c r="AO36" s="3" t="n">
         <x:v>15112</x:v>
       </x:c>
       <x:c r="AP36" s="3" t="n">
-        <x:v>17027</x:v>
+        <x:v>17029</x:v>
       </x:c>
       <x:c r="AQ36" s="3" t="n">
         <x:v>15785</x:v>
       </x:c>
       <x:c r="AR36" s="3" t="n">
         <x:v>19199</x:v>
       </x:c>
       <x:c r="AS36" s="3" t="n">
-        <x:v>16026</x:v>
+        <x:v>16027</x:v>
       </x:c>
       <x:c r="AT36" s="3" t="n">
-        <x:v>17985</x:v>
+        <x:v>17986</x:v>
       </x:c>
       <x:c r="AU36" s="3" t="n">
         <x:v>15761</x:v>
       </x:c>
       <x:c r="AV36" s="3" t="n">
         <x:v>19079</x:v>
       </x:c>
       <x:c r="AW36" s="3" t="n">
         <x:v>15901</x:v>
       </x:c>
       <x:c r="AX36" s="3" t="n">
-        <x:v>17848</x:v>
+        <x:v>17850</x:v>
       </x:c>
       <x:c r="AY36" s="3" t="n">
         <x:v>16270</x:v>
       </x:c>
       <x:c r="AZ36" s="3" t="n">
-        <x:v>19771</x:v>
+        <x:v>19772</x:v>
       </x:c>
       <x:c r="BA36" s="3" t="n">
         <x:v>16502</x:v>
       </x:c>
       <x:c r="BB36" s="3" t="n">
-        <x:v>19197</x:v>
+        <x:v>19198</x:v>
       </x:c>
       <x:c r="BC36" s="3" t="n">
-        <x:v>16361</x:v>
+        <x:v>16362</x:v>
       </x:c>
       <x:c r="BD36" s="3" t="n">
-        <x:v>20077</x:v>
+        <x:v>20078</x:v>
       </x:c>
       <x:c r="BE36" s="3" t="n">
         <x:v>16764</x:v>
       </x:c>
       <x:c r="BF36" s="3" t="n">
         <x:v>18999</x:v>
       </x:c>
       <x:c r="BG36" s="3" t="n">
         <x:v>16503</x:v>
       </x:c>
       <x:c r="BH36" s="3" t="n">
-        <x:v>20037</x:v>
+        <x:v>20038</x:v>
       </x:c>
       <x:c r="BI36" s="3" t="n">
         <x:v>16799</x:v>
       </x:c>
       <x:c r="BJ36" s="3" t="n">
-        <x:v>18713</x:v>
+        <x:v>18714</x:v>
       </x:c>
       <x:c r="BK36" s="3" t="n">
-        <x:v>16845</x:v>
+        <x:v>16846</x:v>
       </x:c>
       <x:c r="BL36" s="3" t="n">
         <x:v>20178</x:v>
       </x:c>
       <x:c r="BM36" s="3" t="n">
-        <x:v>16919</x:v>
+        <x:v>16920</x:v>
       </x:c>
       <x:c r="BN36" s="3" t="n">
         <x:v>19112</x:v>
       </x:c>
       <x:c r="BO36" s="3" t="n">
-        <x:v>16379</x:v>
+        <x:v>16380</x:v>
       </x:c>
       <x:c r="BP36" s="3" t="n">
         <x:v>19866</x:v>
       </x:c>
       <x:c r="BQ36" s="3" t="n">
-        <x:v>16387</x:v>
+        <x:v>16388</x:v>
       </x:c>
       <x:c r="BR36" s="3" t="n">
         <x:v>18252</x:v>
       </x:c>
       <x:c r="BS36" s="3" t="n">
-        <x:v>16299</x:v>
+        <x:v>16300</x:v>
       </x:c>
       <x:c r="BT36" s="3" t="n">
-        <x:v>19887</x:v>
+        <x:v>19888</x:v>
       </x:c>
       <x:c r="BU36" s="3" t="n">
         <x:v>16535</x:v>
       </x:c>
       <x:c r="BV36" s="3" t="n">
         <x:v>18017</x:v>
       </x:c>
       <x:c r="BW36" s="3" t="n">
-        <x:v>15459</x:v>
+        <x:v>15460</x:v>
       </x:c>
       <x:c r="BX36" s="3" t="n">
-        <x:v>18771</x:v>
+        <x:v>18772</x:v>
       </x:c>
       <x:c r="BY36" s="3" t="n">
-        <x:v>15738</x:v>
+        <x:v>15739</x:v>
       </x:c>
       <x:c r="BZ36" s="3" t="n">
-        <x:v>17475</x:v>
+        <x:v>17474</x:v>
       </x:c>
       <x:c r="CA36" s="3" t="n">
-        <x:v>15448</x:v>
+        <x:v>15449</x:v>
       </x:c>
       <x:c r="CB36" s="3" t="n">
         <x:v>18666</x:v>
       </x:c>
       <x:c r="CC36" s="3" t="n">
-        <x:v>15715</x:v>
+        <x:v>15716</x:v>
       </x:c>
       <x:c r="CD36" s="3" t="n">
         <x:v>17107</x:v>
       </x:c>
       <x:c r="CE36" s="3" t="n">
-        <x:v>14735</x:v>
+        <x:v>14736</x:v>
       </x:c>
       <x:c r="CF36" s="3" t="n">
-        <x:v>17395</x:v>
+        <x:v>17396</x:v>
       </x:c>
       <x:c r="CG36" s="3" t="n">
         <x:v>15053</x:v>
       </x:c>
       <x:c r="CH36" s="3" t="n">
         <x:v>16305</x:v>
       </x:c>
       <x:c r="CI36" s="3" t="n">
         <x:v>15697</x:v>
       </x:c>
       <x:c r="CJ36" s="3" t="n">
-        <x:v>18196</x:v>
+        <x:v>18197</x:v>
       </x:c>
       <x:c r="CK36" s="3" t="n">
         <x:v>16099</x:v>
       </x:c>
       <x:c r="CL36" s="3" t="n">
-        <x:v>17455</x:v>
+        <x:v>17456</x:v>
       </x:c>
       <x:c r="CM36" s="3" t="n">
         <x:v>16231</x:v>
       </x:c>
       <x:c r="CN36" s="3" t="n">
-        <x:v>18817</x:v>
+        <x:v>18818</x:v>
       </x:c>
       <x:c r="CO36" s="3" t="n">
         <x:v>16663</x:v>
       </x:c>
       <x:c r="CP36" s="3" t="n">
-        <x:v>18032</x:v>
+        <x:v>18033</x:v>
       </x:c>
       <x:c r="CQ36" s="3" t="n">
-        <x:v>15917</x:v>
+        <x:v>15918</x:v>
       </x:c>
       <x:c r="CR36" s="3" t="n">
         <x:v>18469</x:v>
       </x:c>
       <x:c r="CS36" s="3" t="n">
-        <x:v>16456</x:v>
+        <x:v>16457</x:v>
       </x:c>
       <x:c r="CT36" s="3" t="n">
         <x:v>17888</x:v>
       </x:c>
       <x:c r="CU36" s="3" t="n">
         <x:v>17130</x:v>
       </x:c>
       <x:c r="CV36" s="3" t="n">
         <x:v>19580</x:v>
       </x:c>
       <x:c r="CW36" s="3" t="n">
-        <x:v>17568</x:v>
+        <x:v>17569</x:v>
       </x:c>
       <x:c r="CX36" s="3" t="n">
-        <x:v>19108</x:v>
+        <x:v>19109</x:v>
       </x:c>
       <x:c r="CY36" s="3" t="n">
-        <x:v>16888</x:v>
+        <x:v>16889</x:v>
       </x:c>
       <x:c r="CZ36" s="3" t="n">
-        <x:v>19300</x:v>
+        <x:v>19301</x:v>
       </x:c>
       <x:c r="DA36" s="3" t="n">
         <x:v>17570</x:v>
       </x:c>
       <x:c r="DB36" s="3" t="n">
         <x:v>18695</x:v>
       </x:c>
       <x:c r="DC36" s="3" t="n">
         <x:v>17062</x:v>
       </x:c>
       <x:c r="DD36" s="3" t="n">
-        <x:v>19596</x:v>
+        <x:v>19597</x:v>
       </x:c>
       <x:c r="DE36" s="3" t="n">
         <x:v>17602</x:v>
       </x:c>
       <x:c r="DF36" s="3" t="n">
-        <x:v>18728</x:v>
+        <x:v>18729</x:v>
       </x:c>
       <x:c r="DG36" s="3" t="n">
         <x:v>17753</x:v>
       </x:c>
       <x:c r="DH36" s="3" t="n">
-        <x:v>18837</x:v>
+        <x:v>18838</x:v>
       </x:c>
       <x:c r="DI36" s="3" t="n">
-        <x:v>17369</x:v>
+        <x:v>17370</x:v>
       </x:c>
       <x:c r="DJ36" s="3" t="n">
         <x:v>18663</x:v>
       </x:c>
       <x:c r="DK36" s="3" t="n">
-        <x:v>17527</x:v>
+        <x:v>17528</x:v>
       </x:c>
       <x:c r="DL36" s="3" t="n">
         <x:v>20108</x:v>
       </x:c>
       <x:c r="DM36" s="3" t="n">
         <x:v>18239</x:v>
       </x:c>
       <x:c r="DN36" s="3" t="n">
-        <x:v>19363</x:v>
+        <x:v>19364</x:v>
       </x:c>
       <x:c r="DO36" s="3" t="n">
-        <x:v>17483</x:v>
+        <x:v>17484</x:v>
       </x:c>
       <x:c r="DP36" s="3" t="n">
-        <x:v>19824</x:v>
+        <x:v>19825</x:v>
       </x:c>
       <x:c r="DQ36" s="3" t="n">
         <x:v>17948</x:v>
       </x:c>
       <x:c r="DR36" s="3" t="n">
         <x:v>18867</x:v>
       </x:c>
       <x:c r="DS36" s="3" t="n">
         <x:v>17656</x:v>
       </x:c>
       <x:c r="DT36" s="3" t="n">
-        <x:v>20874</x:v>
+        <x:v>20875</x:v>
       </x:c>
       <x:c r="DU36" s="3" t="n">
         <x:v>18531</x:v>
       </x:c>
       <x:c r="DV36" s="3" t="n">
-        <x:v>20696</x:v>
+        <x:v>20697</x:v>
       </x:c>
       <x:c r="DW36" s="3" t="n">
-        <x:v>18493</x:v>
+        <x:v>18371</x:v>
       </x:c>
       <x:c r="DX36" s="3" t="n">
-        <x:v>20943</x:v>
+        <x:v>20813</x:v>
       </x:c>
       <x:c r="DY36" s="3" t="n">
-        <x:v>18660</x:v>
+        <x:v>18543</x:v>
       </x:c>
       <x:c r="DZ36" s="3" t="n">
-        <x:v>20912</x:v>
+        <x:v>21092</x:v>
       </x:c>
       <x:c r="EA36" s="3" t="n">
-        <x:v>18507</x:v>
+        <x:v>18498</x:v>
       </x:c>
       <x:c r="EB36" s="3" t="n">
-        <x:v>21440</x:v>
+        <x:v>21365</x:v>
+      </x:c>
+      <x:c r="EC36" s="3" t="n">
+        <x:v>18912</x:v>
+      </x:c>
+      <x:c r="ED36" s="3" t="n">
+        <x:v>22369</x:v>
       </x:c>
     </x:row>
-    <x:row r="37" spans="1:132">
+    <x:row r="37" spans="1:134">
       <x:c r="B37" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>348970</x:v>
+        <x:v>348521</x:v>
       </x:c>
       <x:c r="D37" s="3" t="n">
-        <x:v>367904</x:v>
+        <x:v>367431</x:v>
       </x:c>
       <x:c r="E37" s="3" t="n">
-        <x:v>359176</x:v>
+        <x:v>358714</x:v>
       </x:c>
       <x:c r="F37" s="3" t="n">
-        <x:v>396569</x:v>
+        <x:v>396060</x:v>
       </x:c>
       <x:c r="G37" s="3" t="n">
-        <x:v>360788</x:v>
+        <x:v>360324</x:v>
       </x:c>
       <x:c r="H37" s="3" t="n">
-        <x:v>373457</x:v>
+        <x:v>372977</x:v>
       </x:c>
       <x:c r="I37" s="3" t="n">
-        <x:v>364259</x:v>
+        <x:v>363791</x:v>
       </x:c>
       <x:c r="J37" s="3" t="n">
-        <x:v>400466</x:v>
+        <x:v>399952</x:v>
       </x:c>
       <x:c r="K37" s="3" t="n">
-        <x:v>362893</x:v>
+        <x:v>362427</x:v>
       </x:c>
       <x:c r="L37" s="3" t="n">
-        <x:v>380885</x:v>
+        <x:v>380396</x:v>
       </x:c>
       <x:c r="M37" s="3" t="n">
-        <x:v>369230</x:v>
+        <x:v>368756</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>401581</x:v>
+        <x:v>401064</x:v>
       </x:c>
       <x:c r="O37" s="3" t="n">
-        <x:v>370050</x:v>
+        <x:v>369575</x:v>
       </x:c>
       <x:c r="P37" s="3" t="n">
-        <x:v>387061</x:v>
+        <x:v>386564</x:v>
       </x:c>
       <x:c r="Q37" s="3" t="n">
-        <x:v>380236</x:v>
+        <x:v>379747</x:v>
       </x:c>
       <x:c r="R37" s="3" t="n">
-        <x:v>411130</x:v>
+        <x:v>410602</x:v>
       </x:c>
       <x:c r="S37" s="3" t="n">
-        <x:v>380581</x:v>
+        <x:v>380092</x:v>
       </x:c>
       <x:c r="T37" s="3" t="n">
-        <x:v>405783</x:v>
+        <x:v>405262</x:v>
       </x:c>
       <x:c r="U37" s="3" t="n">
-        <x:v>387804</x:v>
+        <x:v>387306</x:v>
       </x:c>
       <x:c r="V37" s="3" t="n">
-        <x:v>425242</x:v>
+        <x:v>424696</x:v>
       </x:c>
       <x:c r="W37" s="3" t="n">
-        <x:v>390963</x:v>
+        <x:v>390461</x:v>
       </x:c>
       <x:c r="X37" s="3" t="n">
-        <x:v>416430</x:v>
+        <x:v>415895</x:v>
       </x:c>
       <x:c r="Y37" s="3" t="n">
-        <x:v>402877</x:v>
+        <x:v>402360</x:v>
       </x:c>
       <x:c r="Z37" s="3" t="n">
-        <x:v>442711</x:v>
+        <x:v>442142</x:v>
       </x:c>
       <x:c r="AA37" s="3" t="n">
-        <x:v>407722</x:v>
+        <x:v>407199</x:v>
       </x:c>
       <x:c r="AB37" s="3" t="n">
-        <x:v>431020</x:v>
+        <x:v>430466</x:v>
       </x:c>
       <x:c r="AC37" s="3" t="n">
-        <x:v>417774</x:v>
+        <x:v>417237</x:v>
       </x:c>
       <x:c r="AD37" s="3" t="n">
-        <x:v>469343</x:v>
+        <x:v>468741</x:v>
       </x:c>
       <x:c r="AE37" s="3" t="n">
-        <x:v>437979</x:v>
+        <x:v>437417</x:v>
       </x:c>
       <x:c r="AF37" s="3" t="n">
-        <x:v>462865</x:v>
+        <x:v>462271</x:v>
       </x:c>
       <x:c r="AG37" s="3" t="n">
-        <x:v>446541</x:v>
+        <x:v>445968</x:v>
       </x:c>
       <x:c r="AH37" s="3" t="n">
-        <x:v>483504</x:v>
+        <x:v>482882</x:v>
       </x:c>
       <x:c r="AI37" s="3" t="n">
-        <x:v>446957</x:v>
+        <x:v>446384</x:v>
       </x:c>
       <x:c r="AJ37" s="3" t="n">
-        <x:v>466342</x:v>
+        <x:v>465744</x:v>
       </x:c>
       <x:c r="AK37" s="3" t="n">
-        <x:v>449499</x:v>
+        <x:v>448922</x:v>
       </x:c>
       <x:c r="AL37" s="3" t="n">
-        <x:v>482829</x:v>
+        <x:v>482207</x:v>
       </x:c>
       <x:c r="AM37" s="3" t="n">
-        <x:v>453976</x:v>
+        <x:v>453393</x:v>
       </x:c>
       <x:c r="AN37" s="3" t="n">
-        <x:v>476994</x:v>
+        <x:v>476381</x:v>
       </x:c>
       <x:c r="AO37" s="3" t="n">
-        <x:v>459910</x:v>
+        <x:v>459319</x:v>
       </x:c>
       <x:c r="AP37" s="3" t="n">
-        <x:v>495761</x:v>
+        <x:v>495125</x:v>
       </x:c>
       <x:c r="AQ37" s="3" t="n">
-        <x:v>457532</x:v>
+        <x:v>456945</x:v>
       </x:c>
       <x:c r="AR37" s="3" t="n">
-        <x:v>481621</x:v>
+        <x:v>481003</x:v>
       </x:c>
       <x:c r="AS37" s="3" t="n">
-        <x:v>469969</x:v>
+        <x:v>469365</x:v>
       </x:c>
       <x:c r="AT37" s="3" t="n">
-        <x:v>507323</x:v>
+        <x:v>506671</x:v>
       </x:c>
       <x:c r="AU37" s="3" t="n">
-        <x:v>473016</x:v>
+        <x:v>472409</x:v>
       </x:c>
       <x:c r="AV37" s="3" t="n">
-        <x:v>494438</x:v>
+        <x:v>493803</x:v>
       </x:c>
       <x:c r="AW37" s="3" t="n">
-        <x:v>482404</x:v>
+        <x:v>481785</x:v>
       </x:c>
       <x:c r="AX37" s="3" t="n">
-        <x:v>521169</x:v>
+        <x:v>520499</x:v>
       </x:c>
       <x:c r="AY37" s="3" t="n">
-        <x:v>479403</x:v>
+        <x:v>478787</x:v>
       </x:c>
       <x:c r="AZ37" s="3" t="n">
-        <x:v>511989</x:v>
+        <x:v>511331</x:v>
       </x:c>
       <x:c r="BA37" s="3" t="n">
-        <x:v>502778</x:v>
+        <x:v>502132</x:v>
       </x:c>
       <x:c r="BB37" s="3" t="n">
-        <x:v>539167</x:v>
+        <x:v>538476</x:v>
       </x:c>
       <x:c r="BC37" s="3" t="n">
-        <x:v>494001</x:v>
+        <x:v>493367</x:v>
       </x:c>
       <x:c r="BD37" s="3" t="n">
-        <x:v>527574</x:v>
+        <x:v>526897</x:v>
       </x:c>
       <x:c r="BE37" s="3" t="n">
-        <x:v>513135</x:v>
+        <x:v>512476</x:v>
       </x:c>
       <x:c r="BF37" s="3" t="n">
-        <x:v>556487</x:v>
+        <x:v>555772</x:v>
       </x:c>
       <x:c r="BG37" s="3" t="n">
-        <x:v>515818</x:v>
+        <x:v>515156</x:v>
       </x:c>
       <x:c r="BH37" s="3" t="n">
-        <x:v>549546</x:v>
+        <x:v>548841</x:v>
       </x:c>
       <x:c r="BI37" s="3" t="n">
-        <x:v>539998</x:v>
+        <x:v>539304</x:v>
       </x:c>
       <x:c r="BJ37" s="3" t="n">
-        <x:v>578376</x:v>
+        <x:v>577634</x:v>
       </x:c>
       <x:c r="BK37" s="3" t="n">
-        <x:v>528578</x:v>
+        <x:v>527900</x:v>
       </x:c>
       <x:c r="BL37" s="3" t="n">
-        <x:v>562495</x:v>
+        <x:v>561773</x:v>
       </x:c>
       <x:c r="BM37" s="3" t="n">
-        <x:v>533665</x:v>
+        <x:v>532980</x:v>
       </x:c>
       <x:c r="BN37" s="3" t="n">
-        <x:v>558769</x:v>
+        <x:v>558051</x:v>
       </x:c>
       <x:c r="BO37" s="3" t="n">
-        <x:v>521991</x:v>
+        <x:v>521321</x:v>
       </x:c>
       <x:c r="BP37" s="3" t="n">
-        <x:v>564988</x:v>
+        <x:v>564263</x:v>
       </x:c>
       <x:c r="BQ37" s="3" t="n">
-        <x:v>544175</x:v>
+        <x:v>543477</x:v>
       </x:c>
       <x:c r="BR37" s="3" t="n">
-        <x:v>575542</x:v>
+        <x:v>574802</x:v>
       </x:c>
       <x:c r="BS37" s="3" t="n">
-        <x:v>545577</x:v>
+        <x:v>544876</x:v>
       </x:c>
       <x:c r="BT37" s="3" t="n">
-        <x:v>585787</x:v>
+        <x:v>585035</x:v>
       </x:c>
       <x:c r="BU37" s="3" t="n">
-        <x:v>565857</x:v>
+        <x:v>565131</x:v>
       </x:c>
       <x:c r="BV37" s="3" t="n">
-        <x:v>597189</x:v>
+        <x:v>596423</x:v>
       </x:c>
       <x:c r="BW37" s="3" t="n">
-        <x:v>560079</x:v>
+        <x:v>559360</x:v>
       </x:c>
       <x:c r="BX37" s="3" t="n">
-        <x:v>601971</x:v>
+        <x:v>601198</x:v>
       </x:c>
       <x:c r="BY37" s="3" t="n">
-        <x:v>571979</x:v>
+        <x:v>571245</x:v>
       </x:c>
       <x:c r="BZ37" s="3" t="n">
-        <x:v>602897</x:v>
+        <x:v>602123</x:v>
       </x:c>
       <x:c r="CA37" s="3" t="n">
-        <x:v>568072</x:v>
+        <x:v>567343</x:v>
       </x:c>
       <x:c r="CB37" s="3" t="n">
-        <x:v>603419</x:v>
+        <x:v>602645</x:v>
       </x:c>
       <x:c r="CC37" s="3" t="n">
-        <x:v>579470</x:v>
+        <x:v>578726</x:v>
       </x:c>
       <x:c r="CD37" s="3" t="n">
-        <x:v>612370</x:v>
+        <x:v>611583</x:v>
       </x:c>
       <x:c r="CE37" s="3" t="n">
-        <x:v>573967</x:v>
+        <x:v>573230</x:v>
       </x:c>
       <x:c r="CF37" s="3" t="n">
-        <x:v>614129</x:v>
+        <x:v>613340</x:v>
       </x:c>
       <x:c r="CG37" s="3" t="n">
-        <x:v>592151</x:v>
+        <x:v>591391</x:v>
       </x:c>
       <x:c r="CH37" s="3" t="n">
-        <x:v>626287</x:v>
+        <x:v>625484</x:v>
       </x:c>
       <x:c r="CI37" s="3" t="n">
-        <x:v>589031</x:v>
+        <x:v>588275</x:v>
       </x:c>
       <x:c r="CJ37" s="3" t="n">
-        <x:v>633910</x:v>
+        <x:v>633096</x:v>
       </x:c>
       <x:c r="CK37" s="3" t="n">
-        <x:v>605844</x:v>
+        <x:v>605066</x:v>
       </x:c>
       <x:c r="CL37" s="3" t="n">
-        <x:v>647384</x:v>
+        <x:v>646554</x:v>
       </x:c>
       <x:c r="CM37" s="3" t="n">
-        <x:v>614819</x:v>
+        <x:v>614030</x:v>
       </x:c>
       <x:c r="CN37" s="3" t="n">
-        <x:v>659125</x:v>
+        <x:v>658279</x:v>
       </x:c>
       <x:c r="CO37" s="3" t="n">
-        <x:v>631529</x:v>
+        <x:v>630719</x:v>
       </x:c>
       <x:c r="CP37" s="3" t="n">
-        <x:v>674241</x:v>
+        <x:v>673375</x:v>
       </x:c>
       <x:c r="CQ37" s="3" t="n">
-        <x:v>631390</x:v>
+        <x:v>630580</x:v>
       </x:c>
       <x:c r="CR37" s="3" t="n">
-        <x:v>673111</x:v>
+        <x:v>672247</x:v>
       </x:c>
       <x:c r="CS37" s="3" t="n">
-        <x:v>644289</x:v>
+        <x:v>643462</x:v>
       </x:c>
       <x:c r="CT37" s="3" t="n">
-        <x:v>686615</x:v>
+        <x:v>685734</x:v>
       </x:c>
       <x:c r="CU37" s="3" t="n">
-        <x:v>657530</x:v>
+        <x:v>656686</x:v>
       </x:c>
       <x:c r="CV37" s="3" t="n">
-        <x:v>687494</x:v>
+        <x:v>686612</x:v>
       </x:c>
       <x:c r="CW37" s="3" t="n">
-        <x:v>656555</x:v>
+        <x:v>655713</x:v>
       </x:c>
       <x:c r="CX37" s="3" t="n">
-        <x:v>699795</x:v>
+        <x:v>698897</x:v>
       </x:c>
       <x:c r="CY37" s="3" t="n">
-        <x:v>664358</x:v>
+        <x:v>663506</x:v>
       </x:c>
       <x:c r="CZ37" s="3" t="n">
-        <x:v>708069</x:v>
+        <x:v>707160</x:v>
       </x:c>
       <x:c r="DA37" s="3" t="n">
-        <x:v>669878</x:v>
+        <x:v>669019</x:v>
       </x:c>
       <x:c r="DB37" s="3" t="n">
-        <x:v>710047</x:v>
+        <x:v>709135</x:v>
       </x:c>
       <x:c r="DC37" s="3" t="n">
-        <x:v>664579</x:v>
+        <x:v>663727</x:v>
       </x:c>
       <x:c r="DD37" s="3" t="n">
-        <x:v>707932</x:v>
+        <x:v>707023</x:v>
       </x:c>
       <x:c r="DE37" s="3" t="n">
-        <x:v>683672</x:v>
+        <x:v>682795</x:v>
       </x:c>
       <x:c r="DF37" s="3" t="n">
-        <x:v>717795</x:v>
+        <x:v>716873</x:v>
       </x:c>
       <x:c r="DG37" s="3" t="n">
-        <x:v>681153</x:v>
+        <x:v>680279</x:v>
       </x:c>
       <x:c r="DH37" s="3" t="n">
-        <x:v>653292</x:v>
+        <x:v>652454</x:v>
       </x:c>
       <x:c r="DI37" s="3" t="n">
-        <x:v>662477</x:v>
+        <x:v>661627</x:v>
       </x:c>
       <x:c r="DJ37" s="3" t="n">
-        <x:v>693902</x:v>
+        <x:v>693011</x:v>
       </x:c>
       <x:c r="DK37" s="3" t="n">
-        <x:v>661079</x:v>
+        <x:v>660230</x:v>
       </x:c>
       <x:c r="DL37" s="3" t="n">
-        <x:v>717816</x:v>
+        <x:v>716895</x:v>
       </x:c>
       <x:c r="DM37" s="3" t="n">
-        <x:v>709802</x:v>
+        <x:v>708891</x:v>
       </x:c>
       <x:c r="DN37" s="3" t="n">
-        <x:v>754238</x:v>
+        <x:v>753271</x:v>
       </x:c>
       <x:c r="DO37" s="3" t="n">
-        <x:v>698236</x:v>
+        <x:v>697340</x:v>
       </x:c>
       <x:c r="DP37" s="3" t="n">
-        <x:v>759211</x:v>
+        <x:v>758237</x:v>
       </x:c>
       <x:c r="DQ37" s="3" t="n">
-        <x:v>715959</x:v>
+        <x:v>715041</x:v>
       </x:c>
       <x:c r="DR37" s="3" t="n">
-        <x:v>748490</x:v>
+        <x:v>747529</x:v>
       </x:c>
       <x:c r="DS37" s="3" t="n">
-        <x:v>688311</x:v>
+        <x:v>687428</x:v>
       </x:c>
       <x:c r="DT37" s="3" t="n">
-        <x:v>737349</x:v>
+        <x:v>736403</x:v>
       </x:c>
       <x:c r="DU37" s="3" t="n">
-        <x:v>702371</x:v>
+        <x:v>701469</x:v>
       </x:c>
       <x:c r="DV37" s="3" t="n">
-        <x:v>746856</x:v>
+        <x:v>745899</x:v>
       </x:c>
       <x:c r="DW37" s="3" t="n">
-        <x:v>693621</x:v>
+        <x:v>693312</x:v>
       </x:c>
       <x:c r="DX37" s="3" t="n">
-        <x:v>738340</x:v>
+        <x:v>738240</x:v>
       </x:c>
       <x:c r="DY37" s="3" t="n">
-        <x:v>710352</x:v>
+        <x:v>711304</x:v>
       </x:c>
       <x:c r="DZ37" s="3" t="n">
-        <x:v>750398</x:v>
+        <x:v>751465</x:v>
       </x:c>
       <x:c r="EA37" s="3" t="n">
-        <x:v>696239</x:v>
+        <x:v>696370</x:v>
       </x:c>
       <x:c r="EB37" s="3" t="n">
-        <x:v>749628</x:v>
+        <x:v>748785</x:v>
+      </x:c>
+      <x:c r="EC37" s="3" t="n">
+        <x:v>726060</x:v>
+      </x:c>
+      <x:c r="ED37" s="3" t="n">
+        <x:v>770527</x:v>
       </x:c>
     </x:row>
-    <x:row r="38" spans="1:132">
+    <x:row r="38" spans="1:134">
       <x:c r="A38" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B38" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C38" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D38" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E38" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F38" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G38" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="H38" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="I38" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="J38" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="K38" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="L38" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="M38" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="N38" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
@@ -15259,66 +15478,72 @@
       </x:c>
       <x:c r="DU38" s="5" t="n">
         <x:v>-4.4</x:v>
       </x:c>
       <x:c r="DV38" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DW38" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="DX38" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="DY38" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="DZ38" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EA38" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="EB38" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
+      <x:c r="EC38" s="5" t="n">
+        <x:v>4.4</x:v>
+      </x:c>
+      <x:c r="ED38" s="5" t="n">
+        <x:v>3.7</x:v>
+      </x:c>
     </x:row>
-    <x:row r="39" spans="1:132">
+    <x:row r="39" spans="1:134">
       <x:c r="B39" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C39" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D39" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E39" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F39" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G39" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="H39" s="5" t="n">
         <x:v>9.6</x:v>
       </x:c>
       <x:c r="I39" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="J39" s="5" t="n">
         <x:v>7.7</x:v>
       </x:c>
       <x:c r="K39" s="5" t="n">
         <x:v>17.7</x:v>
       </x:c>
       <x:c r="L39" s="5" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="M39" s="5" t="n">
         <x:v>11.6</x:v>
       </x:c>
       <x:c r="N39" s="5" t="n">
         <x:v>5.3</x:v>
       </x:c>
@@ -15640,80 +15865,86 @@
       <x:c r="DP39" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="DQ39" s="5" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="DR39" s="5" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="DS39" s="5" t="n">
         <x:v>-17</x:v>
       </x:c>
       <x:c r="DT39" s="5" t="n">
         <x:v>-9.3</x:v>
       </x:c>
       <x:c r="DU39" s="5" t="n">
         <x:v>-7.4</x:v>
       </x:c>
       <x:c r="DV39" s="5" t="n">
         <x:v>-4.6</x:v>
       </x:c>
       <x:c r="DW39" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="DX39" s="5" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DY39" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="DZ39" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="EA39" s="5" t="n">
-        <x:v>9.7</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="EB39" s="5" t="n">
-        <x:v>7.8</x:v>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="EC39" s="5" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="ED39" s="5" t="n">
+        <x:v>7.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="40" spans="1:132">
+    <x:row r="40" spans="1:134">
       <x:c r="B40" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C40" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D40" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E40" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F40" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G40" s="5" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="H40" s="5" t="n">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I40" s="5" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="J40" s="5" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="K40" s="5" t="n">
         <x:v>21.1</x:v>
       </x:c>
       <x:c r="L40" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="M40" s="5" t="n">
         <x:v>16.7</x:v>
       </x:c>
       <x:c r="N40" s="5" t="n">
         <x:v>18.5</x:v>
       </x:c>
@@ -16049,66 +16280,72 @@
       </x:c>
       <x:c r="DU40" s="5" t="n">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="DV40" s="5" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="DW40" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="DX40" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="DY40" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="DZ40" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="EA40" s="5" t="n">
         <x:v>13.9</x:v>
       </x:c>
       <x:c r="EB40" s="5" t="n">
         <x:v>9.1</x:v>
       </x:c>
+      <x:c r="EC40" s="5" t="n">
+        <x:v>10.6</x:v>
+      </x:c>
+      <x:c r="ED40" s="5" t="n">
+        <x:v>-5.9</x:v>
+      </x:c>
     </x:row>
-    <x:row r="41" spans="1:132">
+    <x:row r="41" spans="1:134">
       <x:c r="B41" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C41" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D41" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E41" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F41" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G41" s="5" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="H41" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="I41" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="J41" s="5" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="K41" s="5" t="n">
         <x:v>15.5</x:v>
       </x:c>
       <x:c r="L41" s="5" t="n">
         <x:v>10.5</x:v>
       </x:c>
       <x:c r="M41" s="5" t="n">
         <x:v>9.4</x:v>
       </x:c>
       <x:c r="N41" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
@@ -16430,80 +16667,86 @@
       <x:c r="DP41" s="5" t="n">
         <x:v>-6.2</x:v>
       </x:c>
       <x:c r="DQ41" s="5" t="n">
         <x:v>-5.5</x:v>
       </x:c>
       <x:c r="DR41" s="5" t="n">
         <x:v>-8.9</x:v>
       </x:c>
       <x:c r="DS41" s="5" t="n">
         <x:v>-12.1</x:v>
       </x:c>
       <x:c r="DT41" s="5" t="n">
         <x:v>-10.4</x:v>
       </x:c>
       <x:c r="DU41" s="5" t="n">
         <x:v>-8.7</x:v>
       </x:c>
       <x:c r="DV41" s="5" t="n">
         <x:v>-4.9</x:v>
       </x:c>
       <x:c r="DW41" s="5" t="n">
         <x:v>-4.9</x:v>
       </x:c>
       <x:c r="DX41" s="5" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="DY41" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DZ41" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EA41" s="5" t="n">
+        <x:v>7.7</x:v>
+      </x:c>
+      <x:c r="EB41" s="5" t="n">
         <x:v>7.3</x:v>
       </x:c>
-      <x:c r="EB41" s="5" t="n">
-        <x:v>7</x:v>
+      <x:c r="EC41" s="5" t="n">
+        <x:v>11.3</x:v>
+      </x:c>
+      <x:c r="ED41" s="5" t="n">
+        <x:v>16.8</x:v>
       </x:c>
     </x:row>
-    <x:row r="42" spans="1:132">
+    <x:row r="42" spans="1:134">
       <x:c r="B42" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C42" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D42" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E42" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F42" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G42" s="5" t="n">
         <x:v>-3.3</x:v>
       </x:c>
       <x:c r="H42" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="I42" s="5" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="J42" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="K42" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="L42" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="M42" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="N42" s="5" t="n">
         <x:v>-3.9</x:v>
       </x:c>
@@ -16839,66 +17082,72 @@
       </x:c>
       <x:c r="DU42" s="5" t="n">
         <x:v>-5.7</x:v>
       </x:c>
       <x:c r="DV42" s="5" t="n">
         <x:v>-5.1</x:v>
       </x:c>
       <x:c r="DW42" s="5" t="n">
         <x:v>-4.9</x:v>
       </x:c>
       <x:c r="DX42" s="5" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="DY42" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="DZ42" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="EA42" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="EB42" s="5" t="n">
         <x:v>3.1</x:v>
       </x:c>
+      <x:c r="EC42" s="5" t="n">
+        <x:v>6.8</x:v>
+      </x:c>
+      <x:c r="ED42" s="5" t="n">
+        <x:v>6.6</x:v>
+      </x:c>
     </x:row>
-    <x:row r="43" spans="1:132">
+    <x:row r="43" spans="1:134">
       <x:c r="B43" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C43" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D43" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E43" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F43" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G43" s="5" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="H43" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="I43" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="J43" s="5" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="K43" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="L43" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="M43" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="N43" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
@@ -17217,83 +17466,89 @@
       <x:c r="DO43" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DP43" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DQ43" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="DR43" s="5" t="n">
         <x:v>-7.3</x:v>
       </x:c>
       <x:c r="DS43" s="5" t="n">
         <x:v>-4.9</x:v>
       </x:c>
       <x:c r="DT43" s="5" t="n">
         <x:v>-4.5</x:v>
       </x:c>
       <x:c r="DU43" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="DV43" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="DW43" s="5" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="DX43" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="DY43" s="5" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="DZ43" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="EA43" s="5" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="EB43" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
+      <x:c r="EC43" s="5" t="n">
+        <x:v>1.6</x:v>
+      </x:c>
+      <x:c r="ED43" s="5" t="n">
+        <x:v>1.6</x:v>
+      </x:c>
     </x:row>
-    <x:row r="44" spans="1:132">
+    <x:row r="44" spans="1:134">
       <x:c r="B44" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C44" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D44" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E44" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F44" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G44" s="5" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="H44" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="I44" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="J44" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="K44" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="L44" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="M44" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="N44" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
@@ -17627,89 +17882,95 @@
       <x:c r="DT44" s="5" t="n">
         <x:v>-4.9</x:v>
       </x:c>
       <x:c r="DU44" s="5" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="DV44" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DW44" s="5" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="DX44" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="DY44" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="DZ44" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="EA44" s="5" t="n">
         <x:v>-3.2</x:v>
       </x:c>
       <x:c r="EB44" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="EC44" s="5" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="ED44" s="5" t="n">
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
-    <x:row r="45" spans="1:132">
+    <x:row r="45" spans="1:134">
       <x:c r="B45" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C45" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D45" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E45" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F45" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G45" s="5" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="H45" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="I45" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="J45" s="5" t="n">
         <x:v>-3.5</x:v>
       </x:c>
       <x:c r="K45" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="L45" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="M45" s="5" t="n">
-        <x:v>-2.2</x:v>
+        <x:v>-2.3</x:v>
       </x:c>
       <x:c r="N45" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="O45" s="5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P45" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="Q45" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="R45" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="S45" s="5" t="n">
         <x:v>-4.6</x:v>
       </x:c>
       <x:c r="T45" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="U45" s="5" t="n">
         <x:v>-3.5</x:v>
       </x:c>
@@ -18007,83 +18268,89 @@
       <x:c r="DO45" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="DP45" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DQ45" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DR45" s="5" t="n">
         <x:v>-7</x:v>
       </x:c>
       <x:c r="DS45" s="5" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="DT45" s="5" t="n">
         <x:v>-4.1</x:v>
       </x:c>
       <x:c r="DU45" s="5" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="DV45" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="DW45" s="5" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="DX45" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="DY45" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="DZ45" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="EA45" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="EB45" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="EC45" s="5" t="n">
+        <x:v>2.7</x:v>
+      </x:c>
+      <x:c r="ED45" s="5" t="n">
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:132">
+    <x:row r="46" spans="1:134">
       <x:c r="B46" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C46" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D46" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E46" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F46" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G46" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="H46" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="I46" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="J46" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="K46" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="L46" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="M46" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="N46" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
@@ -18402,83 +18669,89 @@
       <x:c r="DO46" s="5" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="DP46" s="5" t="n">
         <x:v>10.3</x:v>
       </x:c>
       <x:c r="DQ46" s="5" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="DR46" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="DS46" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="DT46" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DU46" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="DV46" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DW46" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DX46" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DY46" s="5" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DZ46" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="EA46" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="EB46" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="EC46" s="5" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="ED46" s="5" t="n">
+        <x:v>0.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="47" spans="1:132">
+    <x:row r="47" spans="1:134">
       <x:c r="B47" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C47" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D47" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E47" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F47" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G47" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="H47" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="I47" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="J47" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="K47" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L47" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="M47" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="N47" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
@@ -18494,51 +18767,51 @@
       <x:c r="R47" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="S47" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="T47" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="U47" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="V47" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="W47" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="X47" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="Y47" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="Z47" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="AA47" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="AB47" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="AC47" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="AD47" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AE47" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="AF47" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="AG47" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="AH47" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
@@ -18797,83 +19070,89 @@
       <x:c r="DO47" s="5" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="DP47" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="DQ47" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="DR47" s="5" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="DS47" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DT47" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DU47" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DV47" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="DW47" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="DX47" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="DY47" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="DZ47" s="5" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="EA47" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="EB47" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="EC47" s="5" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="ED47" s="5" t="n">
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="48" spans="1:132">
+    <x:row r="48" spans="1:134">
       <x:c r="B48" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C48" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D48" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E48" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F48" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G48" s="5" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="H48" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="I48" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="J48" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="K48" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="L48" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="M48" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="N48" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
@@ -19174,101 +19453,107 @@
       <x:c r="DI48" s="5" t="n">
         <x:v>-10.7</x:v>
       </x:c>
       <x:c r="DJ48" s="5" t="n">
         <x:v>-13.9</x:v>
       </x:c>
       <x:c r="DK48" s="5" t="n">
         <x:v>-17.7</x:v>
       </x:c>
       <x:c r="DL48" s="5" t="n">
         <x:v>11.9</x:v>
       </x:c>
       <x:c r="DM48" s="5" t="n">
         <x:v>11.8</x:v>
       </x:c>
       <x:c r="DN48" s="5" t="n">
         <x:v>16.8</x:v>
       </x:c>
       <x:c r="DO48" s="5" t="n">
         <x:v>15.1</x:v>
       </x:c>
       <x:c r="DP48" s="5" t="n">
         <x:v>15.6</x:v>
       </x:c>
       <x:c r="DQ48" s="5" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="DR48" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="DS48" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="DT48" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DU48" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="DV48" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DW48" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DX48" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="DY48" s="5" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DZ48" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="EA48" s="5" t="n">
+        <x:v>-0.3</x:v>
+      </x:c>
+      <x:c r="EB48" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
-      <x:c r="EA48" s="5" t="n">
-[...3 lines deleted...]
-        <x:v>0</x:v>
+      <x:c r="EC48" s="5" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="ED48" s="5" t="n">
+        <x:v>-0.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="49" spans="1:132">
+    <x:row r="49" spans="1:134">
       <x:c r="B49" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C49" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D49" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E49" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F49" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G49" s="5" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="H49" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="I49" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="J49" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="K49" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="L49" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="M49" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="N49" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
@@ -19587,137 +19872,143 @@
       <x:c r="DO49" s="5" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="DP49" s="5" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="DQ49" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DR49" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DS49" s="5" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="DT49" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="DU49" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DV49" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DW49" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="DX49" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="DY49" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="DZ49" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="EA49" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="EB49" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
+      <x:c r="EC49" s="5" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="ED49" s="5" t="n">
+        <x:v>2.3</x:v>
+      </x:c>
     </x:row>
-    <x:row r="50" spans="1:132">
+    <x:row r="50" spans="1:134">
       <x:c r="B50" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C50" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D50" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E50" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F50" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G50" s="5" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="H50" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="I50" s="5" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="J50" s="5" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="K50" s="5" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="L50" s="5" t="n">
         <x:v>-6.1</x:v>
       </x:c>
       <x:c r="M50" s="5" t="n">
         <x:v>-6.1</x:v>
       </x:c>
       <x:c r="N50" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="O50" s="5" t="n">
         <x:v>14.2</x:v>
       </x:c>
       <x:c r="P50" s="5" t="n">
         <x:v>19.1</x:v>
       </x:c>
       <x:c r="Q50" s="5" t="n">
         <x:v>22.5</x:v>
       </x:c>
       <x:c r="R50" s="5" t="n">
         <x:v>27.4</x:v>
       </x:c>
       <x:c r="S50" s="5" t="n">
         <x:v>18.4</x:v>
       </x:c>
       <x:c r="T50" s="5" t="n">
-        <x:v>15.4</x:v>
+        <x:v>15.3</x:v>
       </x:c>
       <x:c r="U50" s="5" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="V50" s="5" t="n">
         <x:v>15.6</x:v>
       </x:c>
       <x:c r="W50" s="5" t="n">
         <x:v>22.5</x:v>
       </x:c>
       <x:c r="X50" s="5" t="n">
-        <x:v>16.9</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="Y50" s="5" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="Z50" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="AA50" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AB50" s="5" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="AC50" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AD50" s="5" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="AE50" s="5" t="n">
         <x:v>28.1</x:v>
       </x:c>
       <x:c r="AF50" s="5" t="n">
         <x:v>33.7</x:v>
       </x:c>
@@ -19739,51 +20030,51 @@
       <x:c r="AL50" s="5" t="n">
         <x:v>-18.9</x:v>
       </x:c>
       <x:c r="AM50" s="5" t="n">
         <x:v>-5.3</x:v>
       </x:c>
       <x:c r="AN50" s="5" t="n">
         <x:v>-3.5</x:v>
       </x:c>
       <x:c r="AO50" s="5" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="AP50" s="5" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="AQ50" s="5" t="n">
         <x:v>-12.6</x:v>
       </x:c>
       <x:c r="AR50" s="5" t="n">
         <x:v>-8.5</x:v>
       </x:c>
       <x:c r="AS50" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="AT50" s="5" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="AU50" s="5" t="n">
         <x:v>17.8</x:v>
       </x:c>
       <x:c r="AV50" s="5" t="n">
         <x:v>18.4</x:v>
       </x:c>
       <x:c r="AW50" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="AX50" s="5" t="n">
         <x:v>9.6</x:v>
       </x:c>
       <x:c r="AY50" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="AZ50" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="BA50" s="5" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="BB50" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
@@ -19829,96 +20120,96 @@
       <x:c r="BP50" s="5" t="n">
         <x:v>-15.3</x:v>
       </x:c>
       <x:c r="BQ50" s="5" t="n">
         <x:v>-8.4</x:v>
       </x:c>
       <x:c r="BR50" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="BS50" s="5" t="n">
         <x:v>17.1</x:v>
       </x:c>
       <x:c r="BT50" s="5" t="n">
         <x:v>19.1</x:v>
       </x:c>
       <x:c r="BU50" s="5" t="n">
         <x:v>18.6</x:v>
       </x:c>
       <x:c r="BV50" s="5" t="n">
         <x:v>17.7</x:v>
       </x:c>
       <x:c r="BW50" s="5" t="n">
         <x:v>13.7</x:v>
       </x:c>
       <x:c r="BX50" s="5" t="n">
-        <x:v>15.5</x:v>
+        <x:v>15.4</x:v>
       </x:c>
       <x:c r="BY50" s="5" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="BZ50" s="5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="CA50" s="5" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="CB50" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="CC50" s="5" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="CD50" s="5" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="CE50" s="5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="CF50" s="5" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="CG50" s="5" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="CH50" s="5" t="n">
         <x:v>9.5</x:v>
       </x:c>
       <x:c r="CI50" s="5" t="n">
-        <x:v>-4.2</x:v>
+        <x:v>-4.1</x:v>
       </x:c>
       <x:c r="CJ50" s="5" t="n">
         <x:v>-3.5</x:v>
       </x:c>
       <x:c r="CK50" s="5" t="n">
         <x:v>-6.5</x:v>
       </x:c>
       <x:c r="CL50" s="5" t="n">
         <x:v>-6.2</x:v>
       </x:c>
       <x:c r="CM50" s="5" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="CN50" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="CO50" s="5" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="CP50" s="5" t="n">
         <x:v>9.9</x:v>
       </x:c>
       <x:c r="CQ50" s="5" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="CR50" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CS50" s="5" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="CT50" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="CU50" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
@@ -19982,182 +20273,188 @@
       <x:c r="DO50" s="5" t="n">
         <x:v>93.1</x:v>
       </x:c>
       <x:c r="DP50" s="5" t="n">
         <x:v>97.6</x:v>
       </x:c>
       <x:c r="DQ50" s="5" t="n">
         <x:v>51.1</x:v>
       </x:c>
       <x:c r="DR50" s="5" t="n">
         <x:v>25.7</x:v>
       </x:c>
       <x:c r="DS50" s="5" t="n">
         <x:v>23.2</x:v>
       </x:c>
       <x:c r="DT50" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DU50" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="DV50" s="5" t="n">
         <x:v>-4</x:v>
       </x:c>
       <x:c r="DW50" s="5" t="n">
-        <x:v>-9.8</x:v>
+        <x:v>-10.1</x:v>
       </x:c>
       <x:c r="DX50" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="DY50" s="5" t="n">
-        <x:v>4</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="DZ50" s="5" t="n">
-        <x:v>3.8</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="EA50" s="5" t="n">
-        <x:v>2.5</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="EB50" s="5" t="n">
-        <x:v>6.7</x:v>
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="EC50" s="5" t="n">
+        <x:v>3.5</x:v>
+      </x:c>
+      <x:c r="ED50" s="5" t="n">
+        <x:v>7</x:v>
       </x:c>
     </x:row>
-    <x:row r="51" spans="1:132">
+    <x:row r="51" spans="1:134">
       <x:c r="B51" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C51" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D51" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F51" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G51" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="H51" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="I51" s="5" t="n">
         <x:v>-5.8</x:v>
       </x:c>
       <x:c r="J51" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="K51" s="5" t="n">
         <x:v>-7.4</x:v>
       </x:c>
       <x:c r="L51" s="5" t="n">
         <x:v>-18.9</x:v>
       </x:c>
       <x:c r="M51" s="5" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="N51" s="5" t="n">
         <x:v>-8.2</x:v>
       </x:c>
       <x:c r="O51" s="5" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>-2.5</x:v>
       </x:c>
       <x:c r="P51" s="5" t="n">
         <x:v>11.3</x:v>
       </x:c>
       <x:c r="Q51" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="R51" s="5" t="n">
-        <x:v>-2.5</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
       <x:c r="S51" s="5" t="n">
         <x:v>-19.3</x:v>
       </x:c>
       <x:c r="T51" s="5" t="n">
         <x:v>-19.1</x:v>
       </x:c>
       <x:c r="U51" s="5" t="n">
         <x:v>-9.1</x:v>
       </x:c>
       <x:c r="V51" s="5" t="n">
         <x:v>-21.5</x:v>
       </x:c>
       <x:c r="W51" s="5" t="n">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="X51" s="5" t="n">
         <x:v>-12.6</x:v>
       </x:c>
       <x:c r="Y51" s="5" t="n">
         <x:v>-24.5</x:v>
       </x:c>
       <x:c r="Z51" s="5" t="n">
         <x:v>-12.9</x:v>
       </x:c>
       <x:c r="AA51" s="5" t="n">
         <x:v>-6.7</x:v>
       </x:c>
       <x:c r="AB51" s="5" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="AC51" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="AD51" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="AE51" s="5" t="n">
         <x:v>-8.1</x:v>
       </x:c>
       <x:c r="AF51" s="5" t="n">
-        <x:v>-9.5</x:v>
+        <x:v>-9.4</x:v>
       </x:c>
       <x:c r="AG51" s="5" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="AH51" s="5" t="n">
         <x:v>-15.3</x:v>
       </x:c>
       <x:c r="AI51" s="5" t="n">
         <x:v>-13.5</x:v>
       </x:c>
       <x:c r="AJ51" s="5" t="n">
         <x:v>-10.3</x:v>
       </x:c>
       <x:c r="AK51" s="5" t="n">
         <x:v>-19.2</x:v>
       </x:c>
       <x:c r="AL51" s="5" t="n">
         <x:v>-14</x:v>
       </x:c>
       <x:c r="AM51" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="AN51" s="5" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="AO51" s="5" t="n">
         <x:v>-9.1</x:v>
       </x:c>
       <x:c r="AP51" s="5" t="n">
         <x:v>-25.3</x:v>
       </x:c>
       <x:c r="AQ51" s="5" t="n">
         <x:v>-19.4</x:v>
       </x:c>
       <x:c r="AR51" s="5" t="n">
         <x:v>-12.6</x:v>
       </x:c>
       <x:c r="AS51" s="5" t="n">
         <x:v>-6.6</x:v>
       </x:c>
       <x:c r="AT51" s="5" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="AU51" s="5" t="n">
         <x:v>-6.9</x:v>
       </x:c>
@@ -20170,57 +20467,57 @@
       <x:c r="AX51" s="5" t="n">
         <x:v>-6.8</x:v>
       </x:c>
       <x:c r="AY51" s="5" t="n">
         <x:v>-16.9</x:v>
       </x:c>
       <x:c r="AZ51" s="5" t="n">
         <x:v>-17.1</x:v>
       </x:c>
       <x:c r="BA51" s="5" t="n">
         <x:v>-20.5</x:v>
       </x:c>
       <x:c r="BB51" s="5" t="n">
         <x:v>-17.6</x:v>
       </x:c>
       <x:c r="BC51" s="5" t="n">
         <x:v>-16.5</x:v>
       </x:c>
       <x:c r="BD51" s="5" t="n">
         <x:v>-13.8</x:v>
       </x:c>
       <x:c r="BE51" s="5" t="n">
         <x:v>-6.7</x:v>
       </x:c>
       <x:c r="BF51" s="5" t="n">
-        <x:v>-15</x:v>
+        <x:v>-14.9</x:v>
       </x:c>
       <x:c r="BG51" s="5" t="n">
         <x:v>-27.2</x:v>
       </x:c>
       <x:c r="BH51" s="5" t="n">
-        <x:v>-16.7</x:v>
+        <x:v>-16.6</x:v>
       </x:c>
       <x:c r="BI51" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="BJ51" s="5" t="n">
         <x:v>11.6</x:v>
       </x:c>
       <x:c r="BK51" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BL51" s="5" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="BM51" s="5" t="n">
         <x:v>-6.2</x:v>
       </x:c>
       <x:c r="BN51" s="5" t="n">
         <x:v>-5.3</x:v>
       </x:c>
       <x:c r="BO51" s="5" t="n">
         <x:v>13.8</x:v>
       </x:c>
       <x:c r="BP51" s="5" t="n">
         <x:v>9.6</x:v>
       </x:c>
@@ -20254,51 +20551,51 @@
       <x:c r="BZ51" s="5" t="n">
         <x:v>-16.3</x:v>
       </x:c>
       <x:c r="CA51" s="5" t="n">
         <x:v>-18.7</x:v>
       </x:c>
       <x:c r="CB51" s="5" t="n">
         <x:v>-15.1</x:v>
       </x:c>
       <x:c r="CC51" s="5" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="CD51" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="CE51" s="5" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="CF51" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="CG51" s="5" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="CH51" s="5" t="n">
-        <x:v>-7.4</x:v>
+        <x:v>-7.3</x:v>
       </x:c>
       <x:c r="CI51" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CJ51" s="5" t="n">
         <x:v>-6.5</x:v>
       </x:c>
       <x:c r="CK51" s="5" t="n">
         <x:v>-5.1</x:v>
       </x:c>
       <x:c r="CL51" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CM51" s="5" t="n">
         <x:v>-8.6</x:v>
       </x:c>
       <x:c r="CN51" s="5" t="n">
         <x:v>-4.8</x:v>
       </x:c>
       <x:c r="CO51" s="5" t="n">
         <x:v>-7.2</x:v>
       </x:c>
       <x:c r="CP51" s="5" t="n">
         <x:v>-12.6</x:v>
       </x:c>
@@ -20356,104 +20653,110 @@
       <x:c r="DH51" s="5" t="n">
         <x:v>58.4</x:v>
       </x:c>
       <x:c r="DI51" s="5" t="n">
         <x:v>59.4</x:v>
       </x:c>
       <x:c r="DJ51" s="5" t="n">
         <x:v>53.2</x:v>
       </x:c>
       <x:c r="DK51" s="5" t="n">
         <x:v>25.6</x:v>
       </x:c>
       <x:c r="DL51" s="5" t="n">
         <x:v>-19.9</x:v>
       </x:c>
       <x:c r="DM51" s="5" t="n">
         <x:v>-49.2</x:v>
       </x:c>
       <x:c r="DN51" s="5" t="n">
         <x:v>-54.6</x:v>
       </x:c>
       <x:c r="DO51" s="5" t="n">
         <x:v>-86.9</x:v>
       </x:c>
       <x:c r="DP51" s="5" t="n">
-        <x:v>-85.4</x:v>
+        <x:v>-85.5</x:v>
       </x:c>
       <x:c r="DQ51" s="5" t="n">
         <x:v>-48.6</x:v>
       </x:c>
       <x:c r="DR51" s="5" t="n">
         <x:v>-23.9</x:v>
       </x:c>
       <x:c r="DS51" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="DT51" s="5" t="n">
         <x:v>-6.8</x:v>
       </x:c>
       <x:c r="DU51" s="5" t="n">
         <x:v>-18.4</x:v>
       </x:c>
       <x:c r="DV51" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="DW51" s="5" t="n">
-        <x:v>-6</x:v>
+        <x:v>-5.5</x:v>
       </x:c>
       <x:c r="DX51" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="DY51" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="DZ51" s="5" t="n">
-        <x:v>-9.3</x:v>
+        <x:v>-9.1</x:v>
       </x:c>
       <x:c r="EA51" s="5" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-3.4</x:v>
       </x:c>
       <x:c r="EB51" s="5" t="n">
-        <x:v>-7.5</x:v>
+        <x:v>-7.1</x:v>
+      </x:c>
+      <x:c r="EC51" s="5" t="n">
+        <x:v>-6.3</x:v>
+      </x:c>
+      <x:c r="ED51" s="5" t="n">
+        <x:v>-2.8</x:v>
       </x:c>
     </x:row>
-    <x:row r="52" spans="1:132">
+    <x:row r="52" spans="1:134">
       <x:c r="B52" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C52" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E52" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F52" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G52" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="H52" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="I52" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="J52" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="K52" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="L52" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="M52" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="N52" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
@@ -20772,83 +21075,89 @@
       <x:c r="DO52" s="5" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="DP52" s="5" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="DQ52" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DR52" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DS52" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="DT52" s="5" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="DU52" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="DV52" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DW52" s="5" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="DX52" s="5" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="DY52" s="5" t="n">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="DZ52" s="5" t="n">
         <x:v>0.7</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>0.5</x:v>
       </x:c>
       <x:c r="EA52" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EB52" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="EC52" s="5" t="n">
+        <x:v>2.1</x:v>
+      </x:c>
+      <x:c r="ED52" s="5" t="n">
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
-    <x:row r="53" spans="1:132">
+    <x:row r="53" spans="1:134">
       <x:c r="B53" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C53" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E53" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F53" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G53" s="5" t="n">
         <x:v>-2.7</x:v>
       </x:c>
       <x:c r="H53" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="I53" s="5" t="n">
         <x:v>-3.2</x:v>
       </x:c>
       <x:c r="J53" s="5" t="n">
         <x:v>-5.5</x:v>
       </x:c>
       <x:c r="K53" s="5" t="n">
         <x:v>-13.3</x:v>
       </x:c>
       <x:c r="L53" s="5" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="M53" s="5" t="n">
         <x:v>-15.9</x:v>
       </x:c>
       <x:c r="N53" s="5" t="n">
         <x:v>-19.2</x:v>
       </x:c>
@@ -20867,51 +21176,51 @@
       <x:c r="S53" s="5" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="T53" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="U53" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="V53" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="W53" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="X53" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="Y53" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="Z53" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="AA53" s="5" t="n">
-        <x:v>-6.4</x:v>
+        <x:v>-6.5</x:v>
       </x:c>
       <x:c r="AB53" s="5" t="n">
         <x:v>-9.5</x:v>
       </x:c>
       <x:c r="AC53" s="5" t="n">
         <x:v>-8.8</x:v>
       </x:c>
       <x:c r="AD53" s="5" t="n">
         <x:v>-8.8</x:v>
       </x:c>
       <x:c r="AE53" s="5" t="n">
         <x:v>36.6</x:v>
       </x:c>
       <x:c r="AF53" s="5" t="n">
         <x:v>34.1</x:v>
       </x:c>
       <x:c r="AG53" s="5" t="n">
         <x:v>32.6</x:v>
       </x:c>
       <x:c r="AH53" s="5" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="AI53" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
@@ -20921,51 +21230,51 @@
       <x:c r="AK53" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AL53" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="AM53" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="AN53" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AO53" s="5" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="AP53" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AQ53" s="5" t="n">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="AR53" s="5" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="AS53" s="5" t="n">
-        <x:v>6</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="AT53" s="5" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="AU53" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="AV53" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="AW53" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="AX53" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="AY53" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="AZ53" s="5" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="BA53" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
@@ -21074,51 +21383,51 @@
       <x:c r="CJ53" s="5" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="CK53" s="5" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="CL53" s="5" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="CM53" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CN53" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CO53" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="CP53" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="CQ53" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="CR53" s="5" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
       <x:c r="CS53" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="CT53" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="CU53" s="5" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="CV53" s="5" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="CW53" s="5" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="CX53" s="5" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="CY53" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="CZ53" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
@@ -21128,122 +21437,128 @@
       <x:c r="DB53" s="5" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="DC53" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="DD53" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="DE53" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DF53" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DG53" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="DH53" s="5" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="DI53" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DJ53" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DK53" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DL53" s="5" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="DM53" s="5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="DN53" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="DO53" s="5" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DP53" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DQ53" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DR53" s="5" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="DS53" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="DT53" s="5" t="n">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="DU53" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="DV53" s="5" t="n">
         <x:v>9.7</x:v>
       </x:c>
       <x:c r="DW53" s="5" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="DX53" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DY53" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="DZ53" s="5" t="n">
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="EA53" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
-      <x:c r="DZ53" s="5" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="EB53" s="5" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.7</x:v>
+      </x:c>
+      <x:c r="EC53" s="5" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="ED53" s="5" t="n">
+        <x:v>6.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="54" spans="1:132">
+    <x:row r="54" spans="1:134">
       <x:c r="B54" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C54" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D54" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E54" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F54" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G54" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="H54" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="I54" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="J54" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K54" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="L54" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M54" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="N54" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
@@ -21562,366 +21877,377 @@
       <x:c r="DO54" s="5" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="DP54" s="5" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="DQ54" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DR54" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DS54" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DT54" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="DU54" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="DV54" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DW54" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="DX54" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DY54" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="DZ54" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="EA54" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EB54" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="EC54" s="5" t="n">
+        <x:v>2.1</x:v>
+      </x:c>
+      <x:c r="ED54" s="5" t="n">
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="56" spans="1:132">
+    <x:row r="56" spans="1:134">
       <x:c r="A56" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
-    <x:row r="57" spans="1:132">
+    <x:row r="57" spans="1:134">
       <x:c r="A57" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
-    <x:row r="58" spans="1:132">
+    <x:row r="58" spans="1:134">
       <x:c r="A58" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:132">
+    <x:row r="59" spans="1:134">
       <x:c r="A59" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
-    <x:row r="60" spans="1:132">
+    <x:row r="60" spans="1:134">
       <x:c r="A60" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
-    <x:row r="62" spans="1:132">
-[...1 lines deleted...]
-        <x:v>154</x:v>
+    <x:row r="61" spans="1:134">
+      <x:c r="A61" s="0" t="s">
+        <x:v>159</x:v>
       </x:c>
     </x:row>
-    <x:row r="63" spans="1:132">
+    <x:row r="63" spans="1:134">
       <x:c r="A63" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
-    <x:row r="64" spans="1:132">
+    <x:row r="64" spans="1:134">
       <x:c r="A64" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
-    <x:row r="66" spans="1:132">
-[...1 lines deleted...]
-        <x:v>154</x:v>
+    <x:row r="65" spans="1:134">
+      <x:c r="A65" s="0" t="s">
+        <x:v>159</x:v>
       </x:c>
     </x:row>
-    <x:row r="67" spans="1:132">
+    <x:row r="67" spans="1:134">
       <x:c r="A67" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:134">
+      <x:c r="A68" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:134">
+      <x:c r="A69" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:134">
+      <x:c r="A72" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:134">
+      <x:c r="A73" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
-    <x:row r="68" spans="1:132">
-[...1 lines deleted...]
-        <x:v>156</x:v>
+    <x:row r="74" spans="1:134">
+      <x:c r="A74" s="0" t="s">
+        <x:v>163</x:v>
       </x:c>
     </x:row>
-    <x:row r="71" spans="1:132">
-[...19 lines deleted...]
-    <x:row r="75" spans="1:132">
+    <x:row r="75" spans="1:134">
       <x:c r="A75" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
-    <x:row r="76" spans="1:132">
+    <x:row r="76" spans="1:134">
       <x:c r="A76" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:134">
+      <x:c r="A77" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:134">
+      <x:c r="A78" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:134">
+      <x:c r="A80" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:134">
+      <x:c r="A81" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:134">
+      <x:c r="A83" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:134">
+      <x:c r="A84" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
-    <x:row r="77" spans="1:132">
-[...1 lines deleted...]
-        <x:v>160</x:v>
+    <x:row r="85" spans="1:134">
+      <x:c r="A85" s="0" t="s">
+        <x:v>167</x:v>
       </x:c>
     </x:row>
-    <x:row r="79" spans="1:132">
-[...1 lines deleted...]
-        <x:v>161</x:v>
+    <x:row r="86" spans="1:134">
+      <x:c r="A86" s="0" t="s">
+        <x:v>168</x:v>
       </x:c>
     </x:row>
-    <x:row r="80" spans="1:132">
-[...1 lines deleted...]
-        <x:v>162</x:v>
+    <x:row r="87" spans="1:134">
+      <x:c r="A87" s="0" t="s">
+        <x:v>169</x:v>
       </x:c>
     </x:row>
-    <x:row r="82" spans="1:132">
-[...1 lines deleted...]
-        <x:v>163</x:v>
+    <x:row r="89" spans="1:134">
+      <x:c r="A89" s="0" t="s">
+        <x:v>170</x:v>
       </x:c>
     </x:row>
-    <x:row r="83" spans="1:132">
-[...29 lines deleted...]
-    <x:row r="90" spans="1:132">
+    <x:row r="90" spans="1:134">
       <x:c r="A90" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
-    <x:row r="95" spans="1:132">
-[...1 lines deleted...]
-        <x:v>169</x:v>
+    <x:row r="91" spans="1:134">
+      <x:c r="A91" s="0" t="s">
+        <x:v>171</x:v>
       </x:c>
     </x:row>
-    <x:row r="96" spans="1:132">
+    <x:row r="96" spans="1:134">
       <x:c r="A96" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
-    <x:row r="97" spans="1:132">
+    <x:row r="97" spans="1:134">
       <x:c r="A97" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
-    <x:row r="98" spans="1:132">
+    <x:row r="98" spans="1:134">
       <x:c r="A98" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
-    <x:row r="99" spans="1:132">
+    <x:row r="99" spans="1:134">
       <x:c r="A99" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
-    <x:row r="100" spans="1:132">
+    <x:row r="100" spans="1:134">
       <x:c r="A100" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:134">
+      <x:c r="A101" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:134">
+      <x:c r="A102" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:134">
+      <x:c r="A103" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:134">
+      <x:c r="A104" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
-    <x:row r="101" spans="1:132">
-[...1 lines deleted...]
-        <x:v>171</x:v>
+    <x:row r="105" spans="1:134">
+      <x:c r="A105" s="0" t="s">
+        <x:v>176</x:v>
       </x:c>
     </x:row>
-    <x:row r="102" spans="1:132">
-[...1 lines deleted...]
-        <x:v>172</x:v>
+    <x:row r="106" spans="1:134">
+      <x:c r="A106" s="0" t="s">
+        <x:v>160</x:v>
       </x:c>
     </x:row>
-    <x:row r="103" spans="1:132">
-[...1 lines deleted...]
-        <x:v>155</x:v>
+    <x:row r="107" spans="1:134">
+      <x:c r="A107" s="0" t="s">
+        <x:v>176</x:v>
       </x:c>
     </x:row>
-    <x:row r="104" spans="1:132">
-[...1 lines deleted...]
-        <x:v>173</x:v>
+    <x:row r="108" spans="1:134">
+      <x:c r="A108" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
     </x:row>
-    <x:row r="105" spans="1:132">
-[...1 lines deleted...]
-        <x:v>157</x:v>
+    <x:row r="109" spans="1:134">
+      <x:c r="A109" s="0" t="s">
+        <x:v>176</x:v>
       </x:c>
     </x:row>
-    <x:row r="106" spans="1:132">
-[...1 lines deleted...]
-        <x:v>173</x:v>
+    <x:row r="111" spans="1:134">
+      <x:c r="A111" s="0" t="s">
+        <x:v>177</x:v>
       </x:c>
     </x:row>
-    <x:row r="107" spans="1:132">
-      <x:c r="A107" s="0" t="s">
+    <x:row r="112" spans="1:134">
+      <x:c r="A112" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:134">
+      <x:c r="A113" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:134">
+      <x:c r="A114" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:134">
+      <x:c r="A115" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:134">
+      <x:c r="A116" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:134">
+      <x:c r="A117" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:134">
+      <x:c r="A120" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
-    <x:row r="108" spans="1:132">
-[...1 lines deleted...]
-        <x:v>173</x:v>
+    <x:row r="121" spans="1:134">
+      <x:c r="A121" s="0" t="s">
+        <x:v>179</x:v>
       </x:c>
     </x:row>
-    <x:row r="110" spans="1:132">
-[...1 lines deleted...]
-        <x:v>174</x:v>
+    <x:row r="122" spans="1:134">
+      <x:c r="A122" s="0" t="s">
+        <x:v>160</x:v>
       </x:c>
     </x:row>
-    <x:row r="111" spans="1:132">
-[...1 lines deleted...]
-        <x:v>131</x:v>
+    <x:row r="123" spans="1:134">
+      <x:c r="A123" s="0" t="s">
+        <x:v>180</x:v>
       </x:c>
     </x:row>
-    <x:row r="112" spans="1:132">
-[...1 lines deleted...]
-        <x:v>175</x:v>
+    <x:row r="124" spans="1:134">
+      <x:c r="A124" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
     </x:row>
-    <x:row r="113" spans="1:132">
-[...1 lines deleted...]
-        <x:v>149</x:v>
+    <x:row r="125" spans="1:134">
+      <x:c r="A125" s="0" t="s">
+        <x:v>180</x:v>
       </x:c>
     </x:row>
-    <x:row r="114" spans="1:132">
-[...1 lines deleted...]
-        <x:v>175</x:v>
+    <x:row r="129" spans="1:134">
+      <x:c r="A129" s="0" t="s">
+        <x:v>181</x:v>
       </x:c>
     </x:row>
-    <x:row r="115" spans="1:132">
-[...1 lines deleted...]
-        <x:v>150</x:v>
+    <x:row r="131" spans="1:134">
+      <x:c r="A131" s="0" t="s">
+        <x:v>182</x:v>
       </x:c>
     </x:row>
-    <x:row r="116" spans="1:132">
-[...1 lines deleted...]
-        <x:v>175</x:v>
+    <x:row r="132" spans="1:134">
+      <x:c r="A132" s="0" t="s">
+        <x:v>183</x:v>
       </x:c>
     </x:row>
-    <x:row r="119" spans="1:132">
-[...1 lines deleted...]
-        <x:v>155</x:v>
+    <x:row r="134" spans="1:134">
+      <x:c r="A134" s="0" t="s">
+        <x:v>184</x:v>
       </x:c>
     </x:row>
-    <x:row r="120" spans="1:132">
-[...46 lines deleted...]
-        <x:v>182</x:v>
+    <x:row r="135" spans="1:134">
+      <x:c r="A135" s="0" t="s">
+        <x:v>185</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:legacyDrawing r:id="rId6"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>NR0103B9</vt:lpstr>
       <vt:lpstr>NR0103B9!Print_Area</vt:lpstr>
       <vt:lpstr>NR0103B9!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>