--- v1 (2026-04-03)
+++ v2 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re85e4e86c27c470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6782a5d31a944e9191aeae1cde93dc12.psmdcp" Id="R204386b18d064f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0181df4b30428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9f37ae519e80400698ce008aece83c86.psmdcp" Id="R04eb40c23ad64217" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="NR0103B9" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>statistikdatabasen.scb.se</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="A4" authorId="0">
       <x:text>
         <x:r>
@@ -466,50 +466,53 @@
   <x:si>
     <x:t>2024K1</x:t>
   </x:si>
   <x:si>
     <x:t>2024K2</x:t>
   </x:si>
   <x:si>
     <x:t>2024K3</x:t>
   </x:si>
   <x:si>
     <x:t>2024K4</x:t>
   </x:si>
   <x:si>
     <x:t>2025K1</x:t>
   </x:si>
   <x:si>
     <x:t>2025K2</x:t>
   </x:si>
   <x:si>
     <x:t>2025K3</x:t>
   </x:si>
   <x:si>
     <x:t>2025K4</x:t>
   </x:si>
   <x:si>
+    <x:t>2026K1</x:t>
+  </x:si>
+  <x:si>
     <x:t>Löpande priser, mnkr</x:t>
   </x:si>
   <x:si>
     <x:t>1100 varor</x:t>
   </x:si>
   <x:si>
     <x:t>1110 varaktiga varor</x:t>
   </x:si>
   <x:si>
     <x:t>1111 bilar</x:t>
   </x:si>
   <x:si>
     <x:t>1112 övriga varaktiga varor</x:t>
   </x:si>
   <x:si>
     <x:t>1120 delvis varaktiga varor</x:t>
   </x:si>
   <x:si>
     <x:t>1130 icke varaktiga varor</x:t>
   </x:si>
   <x:si>
     <x:t>1131 livsmedel</x:t>
   </x:si>
   <x:si>
     <x:t>1132 övriga icke varaktiga varor</x:t>
@@ -520,87 +523,84 @@
   <x:si>
     <x:t>1210 bostad</x:t>
   </x:si>
   <x:si>
     <x:t>1220 övriga tjänster</x:t>
   </x:si>
   <x:si>
     <x:t>summa varaktighetsfördelat</x:t>
   </x:si>
   <x:si>
     <x:t>hushållens konsumtion i utlandet</x:t>
   </x:si>
   <x:si>
     <x:t>utländsk konsumtion i Sverige</x:t>
   </x:si>
   <x:si>
     <x:t>hushållens totala konsumtionsutgifter</x:t>
   </x:si>
   <x:si>
     <x:t>hushållens icke-vinstdrivande organisationer</x:t>
   </x:si>
   <x:si>
     <x:t>total konsumtion</x:t>
   </x:si>
   <x:si>
-    <x:t>Fasta priser, referensår 2024, mnkr</x:t>
+    <x:t>Fasta priser, referensår 2025, mnkr</x:t>
   </x:si>
   <x:si>
     <x:t>Volymförändring motsvarande period föregående år, procent</x:t>
   </x:si>
   <x:si>
     <x:t>..</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>2026-03-06: Ett fel har upptäckts som berör hushållskonsumtionsändamålet COICOP 04 för det fjärde kvartalet 2025. Bedömningen är att den publicerade uppgiften är överskattad med omkring 3 miljarder kronor i fasta priser, mätt i faktiska tal. Felet får stor effekt på ändamålet men för BNP i stort är effekten liten. Upprättning sker i samband med ordinarie publicering av det första kvartalet 2026, den 29 maj.</x:t>
   </x:si>
   <x:si>
     <x:t>I vissa enstaka fall kan redovisade utvecklingstal skilja sig åt marginellt mellan olika  nationalräkenskapstabeller på år och kvartal på grund av avrundning i beräkningen av dem.</x:t>
   </x:si>
   <x:si>
     <x:t>.. = Uppgiften är inte tillgänglig, för osäker för att anges eller borttagen av sekretesskäl.</x:t>
   </x:si>
   <x:si>
     <x:t>tabellinnehåll:</x:t>
   </x:si>
   <x:si>
     <x:t>Löpande priser, mnkr:</x:t>
   </x:si>
   <x:si>
     <x:t>Då Utländska besökares konsumtion är en avdragspost redovisas värdena här med negativt tecken.</x:t>
   </x:si>
   <x:si>
-    <x:t>Fasta priser, referensår 2024, mnkr:</x:t>
+    <x:t>Fasta priser, referensår 2025, mnkr:</x:t>
   </x:si>
   <x:si>
     <x:t>Volymförändring motsvarande period föregående år, procent:</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260227 08:00</x:t>
+    <x:t>20260529 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>NR Info, SCB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +46 010-479 50 00</x:t>
   </x:si>
   <x:si>
     <x:t>nrinfo@scb.se</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Statistikservice, SCB</x:t>
   </x:si>
   <x:si>
     <x:t>information@scb.se</x:t>
   </x:si>
@@ -1029,65 +1029,65 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:ED135"/>
+  <x:dimension ref="A1:EE134"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="134" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="1" max="135" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:134">
+    <x:row r="1" spans="1:135">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:134">
+    <x:row r="3" spans="1:135">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
@@ -1440,57 +1440,60 @@
       </x:c>
       <x:c r="DW3" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="DX3" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="DY3" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="DZ3" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="EA3" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="EB3" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="EC3" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="ED3" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
+      <x:c r="EE3" s="2" t="s">
+        <x:v>133</x:v>
+      </x:c>
     </x:row>
-    <x:row r="4" spans="1:134">
+    <x:row r="4" spans="1:135">
       <x:c r="A4" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
         <x:v>92791</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>98109</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>95698</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>114602</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>99057</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>100835</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>98952</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>118554</x:v>
       </x:c>
@@ -1797,101 +1800,104 @@
       <x:c r="DG4" s="3" t="n">
         <x:v>239157</x:v>
       </x:c>
       <x:c r="DH4" s="3" t="n">
         <x:v>255600</x:v>
       </x:c>
       <x:c r="DI4" s="3" t="n">
         <x:v>251312</x:v>
       </x:c>
       <x:c r="DJ4" s="3" t="n">
         <x:v>287274</x:v>
       </x:c>
       <x:c r="DK4" s="3" t="n">
         <x:v>269287</x:v>
       </x:c>
       <x:c r="DL4" s="3" t="n">
         <x:v>291159</x:v>
       </x:c>
       <x:c r="DM4" s="3" t="n">
         <x:v>273697</x:v>
       </x:c>
       <x:c r="DN4" s="3" t="n">
         <x:v>327146</x:v>
       </x:c>
       <x:c r="DO4" s="3" t="n">
-        <x:v>287490</x:v>
+        <x:v>287587</x:v>
       </x:c>
       <x:c r="DP4" s="3" t="n">
-        <x:v>322047</x:v>
+        <x:v>322724</x:v>
       </x:c>
       <x:c r="DQ4" s="3" t="n">
-        <x:v>300156</x:v>
+        <x:v>300027</x:v>
       </x:c>
       <x:c r="DR4" s="3" t="n">
-        <x:v>347771</x:v>
+        <x:v>347112</x:v>
       </x:c>
       <x:c r="DS4" s="3" t="n">
-        <x:v>292191</x:v>
+        <x:v>291030</x:v>
       </x:c>
       <x:c r="DT4" s="3" t="n">
-        <x:v>325729</x:v>
+        <x:v>325758</x:v>
       </x:c>
       <x:c r="DU4" s="3" t="n">
-        <x:v>300171</x:v>
+        <x:v>301254</x:v>
       </x:c>
       <x:c r="DV4" s="3" t="n">
         <x:v>349101</x:v>
       </x:c>
       <x:c r="DW4" s="3" t="n">
-        <x:v>306222</x:v>
+        <x:v>301180</x:v>
       </x:c>
       <x:c r="DX4" s="3" t="n">
-        <x:v>327145</x:v>
+        <x:v>324452</x:v>
       </x:c>
       <x:c r="DY4" s="3" t="n">
-        <x:v>304955</x:v>
+        <x:v>301162</x:v>
       </x:c>
       <x:c r="DZ4" s="3" t="n">
-        <x:v>352645</x:v>
+        <x:v>348054</x:v>
       </x:c>
       <x:c r="EA4" s="3" t="n">
-        <x:v>313184</x:v>
+        <x:v>309256</x:v>
       </x:c>
       <x:c r="EB4" s="3" t="n">
-        <x:v>340684</x:v>
+        <x:v>340812</x:v>
       </x:c>
       <x:c r="EC4" s="3" t="n">
-        <x:v>323461</x:v>
+        <x:v>322155</x:v>
       </x:c>
       <x:c r="ED4" s="3" t="n">
-        <x:v>370737</x:v>
+        <x:v>367735</x:v>
+      </x:c>
+      <x:c r="EE4" s="3" t="n">
+        <x:v>332492</x:v>
       </x:c>
     </x:row>
-    <x:row r="5" spans="1:134">
+    <x:row r="5" spans="1:135">
       <x:c r="B5" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>13019</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>13846</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>12638</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>16714</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>13684</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>15472</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>12950</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
         <x:v>17978</x:v>
       </x:c>
@@ -2198,101 +2204,104 @@
       <x:c r="DG5" s="3" t="n">
         <x:v>43362</x:v>
       </x:c>
       <x:c r="DH5" s="3" t="n">
         <x:v>50611</x:v>
       </x:c>
       <x:c r="DI5" s="3" t="n">
         <x:v>54092</x:v>
       </x:c>
       <x:c r="DJ5" s="3" t="n">
         <x:v>63825</x:v>
       </x:c>
       <x:c r="DK5" s="3" t="n">
         <x:v>55971</x:v>
       </x:c>
       <x:c r="DL5" s="3" t="n">
         <x:v>64761</x:v>
       </x:c>
       <x:c r="DM5" s="3" t="n">
         <x:v>58578</x:v>
       </x:c>
       <x:c r="DN5" s="3" t="n">
         <x:v>68366</x:v>
       </x:c>
       <x:c r="DO5" s="3" t="n">
-        <x:v>58036</x:v>
+        <x:v>58056</x:v>
       </x:c>
       <x:c r="DP5" s="3" t="n">
-        <x:v>67848</x:v>
+        <x:v>67991</x:v>
       </x:c>
       <x:c r="DQ5" s="3" t="n">
-        <x:v>61067</x:v>
+        <x:v>61040</x:v>
       </x:c>
       <x:c r="DR5" s="3" t="n">
-        <x:v>71886</x:v>
+        <x:v>71749</x:v>
       </x:c>
       <x:c r="DS5" s="3" t="n">
-        <x:v>51595</x:v>
+        <x:v>51391</x:v>
       </x:c>
       <x:c r="DT5" s="3" t="n">
-        <x:v>65725</x:v>
+        <x:v>65731</x:v>
       </x:c>
       <x:c r="DU5" s="3" t="n">
-        <x:v>60005</x:v>
+        <x:v>60222</x:v>
       </x:c>
       <x:c r="DV5" s="3" t="n">
         <x:v>71060</x:v>
       </x:c>
       <x:c r="DW5" s="3" t="n">
-        <x:v>51149</x:v>
+        <x:v>50869</x:v>
       </x:c>
       <x:c r="DX5" s="3" t="n">
-        <x:v>64408</x:v>
+        <x:v>64683</x:v>
       </x:c>
       <x:c r="DY5" s="3" t="n">
-        <x:v>59697</x:v>
+        <x:v>59593</x:v>
       </x:c>
       <x:c r="DZ5" s="3" t="n">
-        <x:v>71314</x:v>
+        <x:v>71239</x:v>
       </x:c>
       <x:c r="EA5" s="3" t="n">
-        <x:v>55914</x:v>
+        <x:v>55214</x:v>
       </x:c>
       <x:c r="EB5" s="3" t="n">
-        <x:v>69281</x:v>
+        <x:v>70404</x:v>
       </x:c>
       <x:c r="EC5" s="3" t="n">
-        <x:v>65169</x:v>
+        <x:v>65853</x:v>
       </x:c>
       <x:c r="ED5" s="3" t="n">
-        <x:v>74443</x:v>
+        <x:v>75409</x:v>
+      </x:c>
+      <x:c r="EE5" s="3" t="n">
+        <x:v>59043</x:v>
       </x:c>
     </x:row>
-    <x:row r="6" spans="1:134">
+    <x:row r="6" spans="1:135">
       <x:c r="B6" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>4407</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>4603</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>3842</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>4991</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>5048</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>6361</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
         <x:v>4250</x:v>
       </x:c>
       <x:c r="J6" s="3" t="n">
         <x:v>5632</x:v>
       </x:c>
@@ -2599,101 +2608,104 @@
       <x:c r="DG6" s="3" t="n">
         <x:v>13993</x:v>
       </x:c>
       <x:c r="DH6" s="3" t="n">
         <x:v>14343</x:v>
       </x:c>
       <x:c r="DI6" s="3" t="n">
         <x:v>19091</x:v>
       </x:c>
       <x:c r="DJ6" s="3" t="n">
         <x:v>22414</x:v>
       </x:c>
       <x:c r="DK6" s="3" t="n">
         <x:v>21159</x:v>
       </x:c>
       <x:c r="DL6" s="3" t="n">
         <x:v>21318</x:v>
       </x:c>
       <x:c r="DM6" s="3" t="n">
         <x:v>19849</x:v>
       </x:c>
       <x:c r="DN6" s="3" t="n">
         <x:v>24312</x:v>
       </x:c>
       <x:c r="DO6" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22341</x:v>
       </x:c>
       <x:c r="DP6" s="3" t="n">
-        <x:v>24887</x:v>
+        <x:v>24939</x:v>
       </x:c>
       <x:c r="DQ6" s="3" t="n">
-        <x:v>21502</x:v>
+        <x:v>21492</x:v>
       </x:c>
       <x:c r="DR6" s="3" t="n">
-        <x:v>27547</x:v>
+        <x:v>27495</x:v>
       </x:c>
       <x:c r="DS6" s="3" t="n">
-        <x:v>17840</x:v>
+        <x:v>17769</x:v>
       </x:c>
       <x:c r="DT6" s="3" t="n">
-        <x:v>24311</x:v>
+        <x:v>24314</x:v>
       </x:c>
       <x:c r="DU6" s="3" t="n">
-        <x:v>21358</x:v>
+        <x:v>21435</x:v>
       </x:c>
       <x:c r="DV6" s="3" t="n">
         <x:v>27436</x:v>
       </x:c>
       <x:c r="DW6" s="3" t="n">
-        <x:v>18961</x:v>
+        <x:v>18843</x:v>
       </x:c>
       <x:c r="DX6" s="3" t="n">
-        <x:v>24326</x:v>
+        <x:v>24382</x:v>
       </x:c>
       <x:c r="DY6" s="3" t="n">
-        <x:v>22361</x:v>
+        <x:v>22332</x:v>
       </x:c>
       <x:c r="DZ6" s="3" t="n">
-        <x:v>27869</x:v>
+        <x:v>27830</x:v>
       </x:c>
       <x:c r="EA6" s="3" t="n">
-        <x:v>21819</x:v>
+        <x:v>20475</x:v>
       </x:c>
       <x:c r="EB6" s="3" t="n">
-        <x:v>26691</x:v>
+        <x:v>26545</x:v>
       </x:c>
       <x:c r="EC6" s="3" t="n">
-        <x:v>24760</x:v>
+        <x:v>24609</x:v>
       </x:c>
       <x:c r="ED6" s="3" t="n">
-        <x:v>26235</x:v>
+        <x:v>26082</x:v>
+      </x:c>
+      <x:c r="EE6" s="3" t="n">
+        <x:v>22062</x:v>
       </x:c>
     </x:row>
-    <x:row r="7" spans="1:134">
+    <x:row r="7" spans="1:135">
       <x:c r="B7" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>8612</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>9243</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>8796</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>11723</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>8636</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>9111</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
         <x:v>8700</x:v>
       </x:c>
       <x:c r="J7" s="3" t="n">
         <x:v>12346</x:v>
       </x:c>
@@ -3000,101 +3012,104 @@
       <x:c r="DG7" s="3" t="n">
         <x:v>29369</x:v>
       </x:c>
       <x:c r="DH7" s="3" t="n">
         <x:v>36268</x:v>
       </x:c>
       <x:c r="DI7" s="3" t="n">
         <x:v>35001</x:v>
       </x:c>
       <x:c r="DJ7" s="3" t="n">
         <x:v>41411</x:v>
       </x:c>
       <x:c r="DK7" s="3" t="n">
         <x:v>34812</x:v>
       </x:c>
       <x:c r="DL7" s="3" t="n">
         <x:v>43443</x:v>
       </x:c>
       <x:c r="DM7" s="3" t="n">
         <x:v>38729</x:v>
       </x:c>
       <x:c r="DN7" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="DO7" s="3" t="n">
-        <x:v>35702</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="DP7" s="3" t="n">
-        <x:v>42961</x:v>
+        <x:v>43052</x:v>
       </x:c>
       <x:c r="DQ7" s="3" t="n">
-        <x:v>39565</x:v>
+        <x:v>39548</x:v>
       </x:c>
       <x:c r="DR7" s="3" t="n">
-        <x:v>44339</x:v>
+        <x:v>44254</x:v>
       </x:c>
       <x:c r="DS7" s="3" t="n">
-        <x:v>33755</x:v>
+        <x:v>33622</x:v>
       </x:c>
       <x:c r="DT7" s="3" t="n">
-        <x:v>41414</x:v>
+        <x:v>41417</x:v>
       </x:c>
       <x:c r="DU7" s="3" t="n">
-        <x:v>38647</x:v>
+        <x:v>38787</x:v>
       </x:c>
       <x:c r="DV7" s="3" t="n">
         <x:v>43624</x:v>
       </x:c>
       <x:c r="DW7" s="3" t="n">
-        <x:v>32188</x:v>
+        <x:v>32026</x:v>
       </x:c>
       <x:c r="DX7" s="3" t="n">
-        <x:v>40082</x:v>
+        <x:v>40301</x:v>
       </x:c>
       <x:c r="DY7" s="3" t="n">
-        <x:v>37336</x:v>
+        <x:v>37261</x:v>
       </x:c>
       <x:c r="DZ7" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43409</x:v>
       </x:c>
       <x:c r="EA7" s="3" t="n">
-        <x:v>34095</x:v>
+        <x:v>34739</x:v>
       </x:c>
       <x:c r="EB7" s="3" t="n">
-        <x:v>42590</x:v>
+        <x:v>43859</x:v>
       </x:c>
       <x:c r="EC7" s="3" t="n">
-        <x:v>40409</x:v>
+        <x:v>41244</x:v>
       </x:c>
       <x:c r="ED7" s="3" t="n">
-        <x:v>48208</x:v>
+        <x:v>49327</x:v>
+      </x:c>
+      <x:c r="EE7" s="3" t="n">
+        <x:v>36981</x:v>
       </x:c>
     </x:row>
-    <x:row r="8" spans="1:134">
+    <x:row r="8" spans="1:135">
       <x:c r="B8" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>16198</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>17697</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>18182</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>22866</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>16444</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>18404</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>18100</x:v>
       </x:c>
       <x:c r="J8" s="3" t="n">
         <x:v>24396</x:v>
       </x:c>
@@ -3401,101 +3416,104 @@
       <x:c r="DG8" s="3" t="n">
         <x:v>39442</x:v>
       </x:c>
       <x:c r="DH8" s="3" t="n">
         <x:v>46779</x:v>
       </x:c>
       <x:c r="DI8" s="3" t="n">
         <x:v>47837</x:v>
       </x:c>
       <x:c r="DJ8" s="3" t="n">
         <x:v>51701</x:v>
       </x:c>
       <x:c r="DK8" s="3" t="n">
         <x:v>42099</x:v>
       </x:c>
       <x:c r="DL8" s="3" t="n">
         <x:v>54911</x:v>
       </x:c>
       <x:c r="DM8" s="3" t="n">
         <x:v>52230</x:v>
       </x:c>
       <x:c r="DN8" s="3" t="n">
         <x:v>59202</x:v>
       </x:c>
       <x:c r="DO8" s="3" t="n">
-        <x:v>45796</x:v>
+        <x:v>45812</x:v>
       </x:c>
       <x:c r="DP8" s="3" t="n">
-        <x:v>59608</x:v>
+        <x:v>59733</x:v>
       </x:c>
       <x:c r="DQ8" s="3" t="n">
-        <x:v>54373</x:v>
+        <x:v>54349</x:v>
       </x:c>
       <x:c r="DR8" s="3" t="n">
-        <x:v>61153</x:v>
+        <x:v>61037</x:v>
       </x:c>
       <x:c r="DS8" s="3" t="n">
-        <x:v>46944</x:v>
+        <x:v>46758</x:v>
       </x:c>
       <x:c r="DT8" s="3" t="n">
-        <x:v>59840</x:v>
+        <x:v>59844</x:v>
       </x:c>
       <x:c r="DU8" s="3" t="n">
-        <x:v>55509</x:v>
+        <x:v>55708</x:v>
       </x:c>
       <x:c r="DV8" s="3" t="n">
         <x:v>61432</x:v>
       </x:c>
       <x:c r="DW8" s="3" t="n">
-        <x:v>46553</x:v>
+        <x:v>46026</x:v>
       </x:c>
       <x:c r="DX8" s="3" t="n">
-        <x:v>58939</x:v>
+        <x:v>58790</x:v>
       </x:c>
       <x:c r="DY8" s="3" t="n">
-        <x:v>55133</x:v>
+        <x:v>54755</x:v>
       </x:c>
       <x:c r="DZ8" s="3" t="n">
-        <x:v>61902</x:v>
+        <x:v>61413</x:v>
       </x:c>
       <x:c r="EA8" s="3" t="n">
-        <x:v>48158</x:v>
+        <x:v>48361</x:v>
       </x:c>
       <x:c r="EB8" s="3" t="n">
-        <x:v>61144</x:v>
+        <x:v>61803</x:v>
       </x:c>
       <x:c r="EC8" s="3" t="n">
-        <x:v>59303</x:v>
+        <x:v>59687</x:v>
       </x:c>
       <x:c r="ED8" s="3" t="n">
-        <x:v>65659</x:v>
+        <x:v>65945</x:v>
+      </x:c>
+      <x:c r="EE8" s="3" t="n">
+        <x:v>51389</x:v>
       </x:c>
     </x:row>
-    <x:row r="9" spans="1:134">
+    <x:row r="9" spans="1:135">
       <x:c r="B9" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>63574</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>66566</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>64878</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>75022</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>68929</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>66959</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
         <x:v>67902</x:v>
       </x:c>
       <x:c r="J9" s="3" t="n">
         <x:v>76180</x:v>
       </x:c>
@@ -3802,101 +3820,104 @@
       <x:c r="DG9" s="3" t="n">
         <x:v>156353</x:v>
       </x:c>
       <x:c r="DH9" s="3" t="n">
         <x:v>158210</x:v>
       </x:c>
       <x:c r="DI9" s="3" t="n">
         <x:v>149383</x:v>
       </x:c>
       <x:c r="DJ9" s="3" t="n">
         <x:v>171748</x:v>
       </x:c>
       <x:c r="DK9" s="3" t="n">
         <x:v>171217</x:v>
       </x:c>
       <x:c r="DL9" s="3" t="n">
         <x:v>171487</x:v>
       </x:c>
       <x:c r="DM9" s="3" t="n">
         <x:v>162889</x:v>
       </x:c>
       <x:c r="DN9" s="3" t="n">
         <x:v>199578</x:v>
       </x:c>
       <x:c r="DO9" s="3" t="n">
-        <x:v>183658</x:v>
+        <x:v>183719</x:v>
       </x:c>
       <x:c r="DP9" s="3" t="n">
-        <x:v>194591</x:v>
+        <x:v>195000</x:v>
       </x:c>
       <x:c r="DQ9" s="3" t="n">
-        <x:v>184716</x:v>
+        <x:v>184638</x:v>
       </x:c>
       <x:c r="DR9" s="3" t="n">
-        <x:v>214732</x:v>
+        <x:v>214326</x:v>
       </x:c>
       <x:c r="DS9" s="3" t="n">
-        <x:v>193652</x:v>
+        <x:v>192881</x:v>
       </x:c>
       <x:c r="DT9" s="3" t="n">
-        <x:v>200164</x:v>
+        <x:v>200183</x:v>
       </x:c>
       <x:c r="DU9" s="3" t="n">
-        <x:v>184657</x:v>
+        <x:v>185324</x:v>
       </x:c>
       <x:c r="DV9" s="3" t="n">
         <x:v>216609</x:v>
       </x:c>
       <x:c r="DW9" s="3" t="n">
-        <x:v>208520</x:v>
+        <x:v>204285</x:v>
       </x:c>
       <x:c r="DX9" s="3" t="n">
-        <x:v>203798</x:v>
+        <x:v>200979</x:v>
       </x:c>
       <x:c r="DY9" s="3" t="n">
-        <x:v>190125</x:v>
+        <x:v>186814</x:v>
       </x:c>
       <x:c r="DZ9" s="3" t="n">
-        <x:v>219429</x:v>
+        <x:v>215402</x:v>
       </x:c>
       <x:c r="EA9" s="3" t="n">
-        <x:v>209112</x:v>
+        <x:v>205681</x:v>
       </x:c>
       <x:c r="EB9" s="3" t="n">
-        <x:v>210259</x:v>
+        <x:v>208605</x:v>
       </x:c>
       <x:c r="EC9" s="3" t="n">
-        <x:v>198989</x:v>
+        <x:v>196615</x:v>
       </x:c>
       <x:c r="ED9" s="3" t="n">
-        <x:v>230635</x:v>
+        <x:v>226381</x:v>
+      </x:c>
+      <x:c r="EE9" s="3" t="n">
+        <x:v>222060</x:v>
       </x:c>
     </x:row>
-    <x:row r="10" spans="1:134">
+    <x:row r="10" spans="1:135">
       <x:c r="B10" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>26521</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>29057</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>28486</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>29690</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>28391</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>29477</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
         <x:v>30260</x:v>
       </x:c>
       <x:c r="J10" s="3" t="n">
         <x:v>31102</x:v>
       </x:c>
@@ -4203,101 +4224,104 @@
       <x:c r="DG10" s="3" t="n">
         <x:v>68155</x:v>
       </x:c>
       <x:c r="DH10" s="3" t="n">
         <x:v>74533</x:v>
       </x:c>
       <x:c r="DI10" s="3" t="n">
         <x:v>71345</x:v>
       </x:c>
       <x:c r="DJ10" s="3" t="n">
         <x:v>73699</x:v>
       </x:c>
       <x:c r="DK10" s="3" t="n">
         <x:v>69681</x:v>
       </x:c>
       <x:c r="DL10" s="3" t="n">
         <x:v>77849</x:v>
       </x:c>
       <x:c r="DM10" s="3" t="n">
         <x:v>74322</x:v>
       </x:c>
       <x:c r="DN10" s="3" t="n">
         <x:v>77111</x:v>
       </x:c>
       <x:c r="DO10" s="3" t="n">
-        <x:v>72946</x:v>
+        <x:v>72971</x:v>
       </x:c>
       <x:c r="DP10" s="3" t="n">
-        <x:v>84262</x:v>
+        <x:v>84439</x:v>
       </x:c>
       <x:c r="DQ10" s="3" t="n">
-        <x:v>82494</x:v>
+        <x:v>82458</x:v>
       </x:c>
       <x:c r="DR10" s="3" t="n">
-        <x:v>83328</x:v>
+        <x:v>83170</x:v>
       </x:c>
       <x:c r="DS10" s="3" t="n">
-        <x:v>80888</x:v>
+        <x:v>80566</x:v>
       </x:c>
       <x:c r="DT10" s="3" t="n">
-        <x:v>91552</x:v>
+        <x:v>91560</x:v>
       </x:c>
       <x:c r="DU10" s="3" t="n">
-        <x:v>88085</x:v>
+        <x:v>88403</x:v>
       </x:c>
       <x:c r="DV10" s="3" t="n">
         <x:v>89038</x:v>
       </x:c>
       <x:c r="DW10" s="3" t="n">
-        <x:v>87670</x:v>
+        <x:v>86780</x:v>
       </x:c>
       <x:c r="DX10" s="3" t="n">
-        <x:v>94417</x:v>
+        <x:v>94337</x:v>
       </x:c>
       <x:c r="DY10" s="3" t="n">
-        <x:v>92156</x:v>
+        <x:v>91670</x:v>
       </x:c>
       <x:c r="DZ10" s="3" t="n">
-        <x:v>93876</x:v>
+        <x:v>93386</x:v>
       </x:c>
       <x:c r="EA10" s="3" t="n">
-        <x:v>88050</x:v>
+        <x:v>87268</x:v>
       </x:c>
       <x:c r="EB10" s="3" t="n">
-        <x:v>99231</x:v>
+        <x:v>99320</x:v>
       </x:c>
       <x:c r="EC10" s="3" t="n">
-        <x:v>96022</x:v>
+        <x:v>95709</x:v>
       </x:c>
       <x:c r="ED10" s="3" t="n">
-        <x:v>97401</x:v>
+        <x:v>97056</x:v>
+      </x:c>
+      <x:c r="EE10" s="3" t="n">
+        <x:v>90974</x:v>
       </x:c>
     </x:row>
-    <x:row r="11" spans="1:134">
+    <x:row r="11" spans="1:135">
       <x:c r="B11" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>37053</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>37509</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>36392</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>45332</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>40538</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>37482</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>37642</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
         <x:v>45078</x:v>
       </x:c>
@@ -4604,101 +4628,104 @@
       <x:c r="DG11" s="3" t="n">
         <x:v>88198</x:v>
       </x:c>
       <x:c r="DH11" s="3" t="n">
         <x:v>83677</x:v>
       </x:c>
       <x:c r="DI11" s="3" t="n">
         <x:v>78038</x:v>
       </x:c>
       <x:c r="DJ11" s="3" t="n">
         <x:v>98049</x:v>
       </x:c>
       <x:c r="DK11" s="3" t="n">
         <x:v>101536</x:v>
       </x:c>
       <x:c r="DL11" s="3" t="n">
         <x:v>93638</x:v>
       </x:c>
       <x:c r="DM11" s="3" t="n">
         <x:v>88567</x:v>
       </x:c>
       <x:c r="DN11" s="3" t="n">
         <x:v>122467</x:v>
       </x:c>
       <x:c r="DO11" s="3" t="n">
-        <x:v>110712</x:v>
+        <x:v>110748</x:v>
       </x:c>
       <x:c r="DP11" s="3" t="n">
-        <x:v>110329</x:v>
+        <x:v>110561</x:v>
       </x:c>
       <x:c r="DQ11" s="3" t="n">
-        <x:v>102222</x:v>
+        <x:v>102180</x:v>
       </x:c>
       <x:c r="DR11" s="3" t="n">
-        <x:v>131404</x:v>
+        <x:v>131156</x:v>
       </x:c>
       <x:c r="DS11" s="3" t="n">
-        <x:v>112764</x:v>
+        <x:v>112315</x:v>
       </x:c>
       <x:c r="DT11" s="3" t="n">
-        <x:v>108612</x:v>
+        <x:v>108623</x:v>
       </x:c>
       <x:c r="DU11" s="3" t="n">
-        <x:v>96572</x:v>
+        <x:v>96921</x:v>
       </x:c>
       <x:c r="DV11" s="3" t="n">
         <x:v>127571</x:v>
       </x:c>
       <x:c r="DW11" s="3" t="n">
-        <x:v>120850</x:v>
+        <x:v>117505</x:v>
       </x:c>
       <x:c r="DX11" s="3" t="n">
-        <x:v>109381</x:v>
+        <x:v>106642</x:v>
       </x:c>
       <x:c r="DY11" s="3" t="n">
-        <x:v>97969</x:v>
+        <x:v>95144</x:v>
       </x:c>
       <x:c r="DZ11" s="3" t="n">
-        <x:v>125553</x:v>
+        <x:v>122016</x:v>
       </x:c>
       <x:c r="EA11" s="3" t="n">
-        <x:v>121062</x:v>
+        <x:v>118413</x:v>
       </x:c>
       <x:c r="EB11" s="3" t="n">
-        <x:v>111028</x:v>
+        <x:v>109285</x:v>
       </x:c>
       <x:c r="EC11" s="3" t="n">
-        <x:v>102967</x:v>
+        <x:v>100906</x:v>
       </x:c>
       <x:c r="ED11" s="3" t="n">
-        <x:v>133234</x:v>
+        <x:v>129325</x:v>
+      </x:c>
+      <x:c r="EE11" s="3" t="n">
+        <x:v>131086</x:v>
       </x:c>
     </x:row>
-    <x:row r="12" spans="1:134">
+    <x:row r="12" spans="1:135">
       <x:c r="B12" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>100040</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>106459</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>105429</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>107142</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>105563</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>111051</x:v>
       </x:c>
       <x:c r="I12" s="3" t="n">
         <x:v>110302</x:v>
       </x:c>
       <x:c r="J12" s="3" t="n">
         <x:v>112474</x:v>
       </x:c>
@@ -5005,101 +5032,104 @@
       <x:c r="DG12" s="3" t="n">
         <x:v>303412</x:v>
       </x:c>
       <x:c r="DH12" s="3" t="n">
         <x:v>277362</x:v>
       </x:c>
       <x:c r="DI12" s="3" t="n">
         <x:v>295611</x:v>
       </x:c>
       <x:c r="DJ12" s="3" t="n">
         <x:v>275641</x:v>
       </x:c>
       <x:c r="DK12" s="3" t="n">
         <x:v>268950</x:v>
       </x:c>
       <x:c r="DL12" s="3" t="n">
         <x:v>304545</x:v>
       </x:c>
       <x:c r="DM12" s="3" t="n">
         <x:v>321032</x:v>
       </x:c>
       <x:c r="DN12" s="3" t="n">
         <x:v>304500</x:v>
       </x:c>
       <x:c r="DO12" s="3" t="n">
-        <x:v>301014</x:v>
+        <x:v>301076</x:v>
       </x:c>
       <x:c r="DP12" s="3" t="n">
-        <x:v>344843</x:v>
+        <x:v>345289</x:v>
       </x:c>
       <x:c r="DQ12" s="3" t="n">
-        <x:v>349241</x:v>
+        <x:v>349150</x:v>
       </x:c>
       <x:c r="DR12" s="3" t="n">
-        <x:v>335884</x:v>
+        <x:v>335481</x:v>
       </x:c>
       <x:c r="DS12" s="3" t="n">
-        <x:v>334469</x:v>
+        <x:v>333645</x:v>
       </x:c>
       <x:c r="DT12" s="3" t="n">
-        <x:v>372276</x:v>
+        <x:v>372306</x:v>
       </x:c>
       <x:c r="DU12" s="3" t="n">
-        <x:v>382225</x:v>
+        <x:v>383062</x:v>
       </x:c>
       <x:c r="DV12" s="3" t="n">
-        <x:v>354377</x:v>
+        <x:v>354383</x:v>
       </x:c>
       <x:c r="DW12" s="3" t="n">
-        <x:v>351319</x:v>
+        <x:v>359989</x:v>
       </x:c>
       <x:c r="DX12" s="3" t="n">
-        <x:v>391291</x:v>
+        <x:v>402755</x:v>
       </x:c>
       <x:c r="DY12" s="3" t="n">
-        <x:v>399790</x:v>
+        <x:v>408923</x:v>
       </x:c>
       <x:c r="DZ12" s="3" t="n">
-        <x:v>375505</x:v>
+        <x:v>384977</x:v>
       </x:c>
       <x:c r="EA12" s="3" t="n">
-        <x:v>367953</x:v>
+        <x:v>377508</x:v>
       </x:c>
       <x:c r="EB12" s="3" t="n">
-        <x:v>408370</x:v>
+        <x:v>419234</x:v>
       </x:c>
       <x:c r="EC12" s="3" t="n">
-        <x:v>418595</x:v>
+        <x:v>429717</x:v>
       </x:c>
       <x:c r="ED12" s="3" t="n">
-        <x:v>394155</x:v>
+        <x:v>402802</x:v>
+      </x:c>
+      <x:c r="EE12" s="3" t="n">
+        <x:v>388464</x:v>
       </x:c>
     </x:row>
-    <x:row r="13" spans="1:134">
+    <x:row r="13" spans="1:135">
       <x:c r="B13" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>49982</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>53679</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>54259</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
         <x:v>50963</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>51643</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>55305</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
         <x:v>56234</x:v>
       </x:c>
       <x:c r="J13" s="3" t="n">
         <x:v>53284</x:v>
       </x:c>
@@ -5424,83 +5454,86 @@
       <x:c r="DM13" s="3" t="n">
         <x:v>128982</x:v>
       </x:c>
       <x:c r="DN13" s="3" t="n">
         <x:v>112794</x:v>
       </x:c>
       <x:c r="DO13" s="3" t="n">
         <x:v>106227</x:v>
       </x:c>
       <x:c r="DP13" s="3" t="n">
         <x:v>126266</x:v>
       </x:c>
       <x:c r="DQ13" s="3" t="n">
         <x:v>131403</x:v>
       </x:c>
       <x:c r="DR13" s="3" t="n">
         <x:v>115475</x:v>
       </x:c>
       <x:c r="DS13" s="3" t="n">
         <x:v>113561</x:v>
       </x:c>
       <x:c r="DT13" s="3" t="n">
         <x:v>134128</x:v>
       </x:c>
       <x:c r="DU13" s="3" t="n">
-        <x:v>141165</x:v>
+        <x:v>141166</x:v>
       </x:c>
       <x:c r="DV13" s="3" t="n">
         <x:v>121827</x:v>
       </x:c>
       <x:c r="DW13" s="3" t="n">
-        <x:v>117460</x:v>
+        <x:v>120274</x:v>
       </x:c>
       <x:c r="DX13" s="3" t="n">
-        <x:v>142576</x:v>
+        <x:v>145513</x:v>
       </x:c>
       <x:c r="DY13" s="3" t="n">
-        <x:v>149990</x:v>
+        <x:v>152966</x:v>
       </x:c>
       <x:c r="DZ13" s="3" t="n">
-        <x:v>131948</x:v>
+        <x:v>134875</x:v>
       </x:c>
       <x:c r="EA13" s="3" t="n">
-        <x:v>126718</x:v>
+        <x:v>129724</x:v>
       </x:c>
       <x:c r="EB13" s="3" t="n">
-        <x:v>151340</x:v>
+        <x:v>154437</x:v>
       </x:c>
       <x:c r="EC13" s="3" t="n">
-        <x:v>157936</x:v>
+        <x:v>161054</x:v>
       </x:c>
       <x:c r="ED13" s="3" t="n">
-        <x:v>142007</x:v>
+        <x:v>142324</x:v>
+      </x:c>
+      <x:c r="EE13" s="3" t="n">
+        <x:v>134023</x:v>
       </x:c>
     </x:row>
-    <x:row r="14" spans="1:134">
+    <x:row r="14" spans="1:135">
       <x:c r="B14" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>50058</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>52780</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>51170</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
         <x:v>56179</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
         <x:v>53920</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>55746</x:v>
       </x:c>
       <x:c r="I14" s="3" t="n">
         <x:v>54068</x:v>
       </x:c>
       <x:c r="J14" s="3" t="n">
         <x:v>59190</x:v>
       </x:c>
@@ -5807,101 +5840,104 @@
       <x:c r="DG14" s="3" t="n">
         <x:v>196689</x:v>
       </x:c>
       <x:c r="DH14" s="3" t="n">
         <x:v>156117</x:v>
       </x:c>
       <x:c r="DI14" s="3" t="n">
         <x:v>168870</x:v>
       </x:c>
       <x:c r="DJ14" s="3" t="n">
         <x:v>160911</x:v>
       </x:c>
       <x:c r="DK14" s="3" t="n">
         <x:v>165077</x:v>
       </x:c>
       <x:c r="DL14" s="3" t="n">
         <x:v>180662</x:v>
       </x:c>
       <x:c r="DM14" s="3" t="n">
         <x:v>192050</x:v>
       </x:c>
       <x:c r="DN14" s="3" t="n">
         <x:v>191706</x:v>
       </x:c>
       <x:c r="DO14" s="3" t="n">
-        <x:v>194787</x:v>
+        <x:v>194849</x:v>
       </x:c>
       <x:c r="DP14" s="3" t="n">
-        <x:v>218577</x:v>
+        <x:v>219023</x:v>
       </x:c>
       <x:c r="DQ14" s="3" t="n">
-        <x:v>217838</x:v>
+        <x:v>217747</x:v>
       </x:c>
       <x:c r="DR14" s="3" t="n">
-        <x:v>220409</x:v>
+        <x:v>220006</x:v>
       </x:c>
       <x:c r="DS14" s="3" t="n">
-        <x:v>220908</x:v>
+        <x:v>220084</x:v>
       </x:c>
       <x:c r="DT14" s="3" t="n">
-        <x:v>238148</x:v>
+        <x:v>238178</x:v>
       </x:c>
       <x:c r="DU14" s="3" t="n">
-        <x:v>241060</x:v>
+        <x:v>241896</x:v>
       </x:c>
       <x:c r="DV14" s="3" t="n">
-        <x:v>232550</x:v>
+        <x:v>232556</x:v>
       </x:c>
       <x:c r="DW14" s="3" t="n">
-        <x:v>233859</x:v>
+        <x:v>239715</x:v>
       </x:c>
       <x:c r="DX14" s="3" t="n">
-        <x:v>248715</x:v>
+        <x:v>257242</x:v>
       </x:c>
       <x:c r="DY14" s="3" t="n">
-        <x:v>249800</x:v>
+        <x:v>255957</x:v>
       </x:c>
       <x:c r="DZ14" s="3" t="n">
-        <x:v>243557</x:v>
+        <x:v>250102</x:v>
       </x:c>
       <x:c r="EA14" s="3" t="n">
-        <x:v>241235</x:v>
+        <x:v>247784</x:v>
       </x:c>
       <x:c r="EB14" s="3" t="n">
-        <x:v>257030</x:v>
+        <x:v>264797</x:v>
       </x:c>
       <x:c r="EC14" s="3" t="n">
-        <x:v>260659</x:v>
+        <x:v>268663</x:v>
       </x:c>
       <x:c r="ED14" s="3" t="n">
-        <x:v>252148</x:v>
+        <x:v>260478</x:v>
+      </x:c>
+      <x:c r="EE14" s="3" t="n">
+        <x:v>254441</x:v>
       </x:c>
     </x:row>
-    <x:row r="15" spans="1:134">
+    <x:row r="15" spans="1:135">
       <x:c r="B15" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>192831</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>204568</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>201127</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
         <x:v>221744</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>204620</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>211886</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
         <x:v>209254</x:v>
       </x:c>
       <x:c r="J15" s="3" t="n">
         <x:v>231028</x:v>
       </x:c>
@@ -6208,101 +6244,104 @@
       <x:c r="DG15" s="3" t="n">
         <x:v>542569</x:v>
       </x:c>
       <x:c r="DH15" s="3" t="n">
         <x:v>532962</x:v>
       </x:c>
       <x:c r="DI15" s="3" t="n">
         <x:v>546923</x:v>
       </x:c>
       <x:c r="DJ15" s="3" t="n">
         <x:v>562915</x:v>
       </x:c>
       <x:c r="DK15" s="3" t="n">
         <x:v>538237</x:v>
       </x:c>
       <x:c r="DL15" s="3" t="n">
         <x:v>595704</x:v>
       </x:c>
       <x:c r="DM15" s="3" t="n">
         <x:v>594729</x:v>
       </x:c>
       <x:c r="DN15" s="3" t="n">
         <x:v>631646</x:v>
       </x:c>
       <x:c r="DO15" s="3" t="n">
-        <x:v>588504</x:v>
+        <x:v>588663</x:v>
       </x:c>
       <x:c r="DP15" s="3" t="n">
-        <x:v>666890</x:v>
+        <x:v>668013</x:v>
       </x:c>
       <x:c r="DQ15" s="3" t="n">
-        <x:v>649397</x:v>
+        <x:v>649177</x:v>
       </x:c>
       <x:c r="DR15" s="3" t="n">
-        <x:v>683655</x:v>
+        <x:v>682593</x:v>
       </x:c>
       <x:c r="DS15" s="3" t="n">
-        <x:v>626660</x:v>
+        <x:v>624675</x:v>
       </x:c>
       <x:c r="DT15" s="3" t="n">
-        <x:v>698005</x:v>
+        <x:v>698064</x:v>
       </x:c>
       <x:c r="DU15" s="3" t="n">
-        <x:v>682396</x:v>
+        <x:v>684316</x:v>
       </x:c>
       <x:c r="DV15" s="3" t="n">
-        <x:v>703478</x:v>
+        <x:v>703484</x:v>
       </x:c>
       <x:c r="DW15" s="3" t="n">
-        <x:v>657541</x:v>
+        <x:v>661169</x:v>
       </x:c>
       <x:c r="DX15" s="3" t="n">
-        <x:v>718436</x:v>
+        <x:v>727207</x:v>
       </x:c>
       <x:c r="DY15" s="3" t="n">
-        <x:v>704745</x:v>
+        <x:v>710085</x:v>
       </x:c>
       <x:c r="DZ15" s="3" t="n">
-        <x:v>728150</x:v>
+        <x:v>733031</x:v>
       </x:c>
       <x:c r="EA15" s="3" t="n">
-        <x:v>681137</x:v>
+        <x:v>686764</x:v>
       </x:c>
       <x:c r="EB15" s="3" t="n">
-        <x:v>749054</x:v>
+        <x:v>760046</x:v>
       </x:c>
       <x:c r="EC15" s="3" t="n">
-        <x:v>742056</x:v>
+        <x:v>751872</x:v>
       </x:c>
       <x:c r="ED15" s="3" t="n">
-        <x:v>764892</x:v>
+        <x:v>770537</x:v>
+      </x:c>
+      <x:c r="EE15" s="3" t="n">
+        <x:v>720956</x:v>
       </x:c>
     </x:row>
-    <x:row r="16" spans="1:134">
+    <x:row r="16" spans="1:135">
       <x:c r="B16" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>4143</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>4827</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>5729</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>4370</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>4230</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>5180</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
         <x:v>6358</x:v>
       </x:c>
       <x:c r="J16" s="3" t="n">
         <x:v>4661</x:v>
       </x:c>
@@ -6645,65 +6684,68 @@
       <x:c r="DS16" s="3" t="n">
         <x:v>27614</x:v>
       </x:c>
       <x:c r="DT16" s="3" t="n">
         <x:v>31118</x:v>
       </x:c>
       <x:c r="DU16" s="3" t="n">
         <x:v>36999</x:v>
       </x:c>
       <x:c r="DV16" s="3" t="n">
         <x:v>26290</x:v>
       </x:c>
       <x:c r="DW16" s="3" t="n">
         <x:v>25797</x:v>
       </x:c>
       <x:c r="DX16" s="3" t="n">
         <x:v>31294</x:v>
       </x:c>
       <x:c r="DY16" s="3" t="n">
         <x:v>38034</x:v>
       </x:c>
       <x:c r="DZ16" s="3" t="n">
         <x:v>28694</x:v>
       </x:c>
       <x:c r="EA16" s="3" t="n">
-        <x:v>26898</x:v>
+        <x:v>26887</x:v>
       </x:c>
       <x:c r="EB16" s="3" t="n">
-        <x:v>32151</x:v>
+        <x:v>32128</x:v>
       </x:c>
       <x:c r="EC16" s="3" t="n">
-        <x:v>39321</x:v>
+        <x:v>39312</x:v>
       </x:c>
       <x:c r="ED16" s="3" t="n">
-        <x:v>29745</x:v>
+        <x:v>29805</x:v>
+      </x:c>
+      <x:c r="EE16" s="3" t="n">
+        <x:v>27064</x:v>
       </x:c>
     </x:row>
-    <x:row r="17" spans="1:134">
+    <x:row r="17" spans="1:135">
       <x:c r="B17" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>-3154</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>-4168</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>-5426</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
         <x:v>-3566</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>-3231</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>-4269</x:v>
       </x:c>
       <x:c r="I17" s="3" t="n">
         <x:v>-5870</x:v>
       </x:c>
       <x:c r="J17" s="3" t="n">
         <x:v>-3685</x:v>
       </x:c>
@@ -7046,65 +7088,68 @@
       <x:c r="DS17" s="3" t="n">
         <x:v>-19541</x:v>
       </x:c>
       <x:c r="DT17" s="3" t="n">
         <x:v>-27373</x:v>
       </x:c>
       <x:c r="DU17" s="3" t="n">
         <x:v>-37328</x:v>
       </x:c>
       <x:c r="DV17" s="3" t="n">
         <x:v>-24834</x:v>
       </x:c>
       <x:c r="DW17" s="3" t="n">
         <x:v>-21676</x:v>
       </x:c>
       <x:c r="DX17" s="3" t="n">
         <x:v>-28892</x:v>
       </x:c>
       <x:c r="DY17" s="3" t="n">
         <x:v>-38875</x:v>
       </x:c>
       <x:c r="DZ17" s="3" t="n">
         <x:v>-27746</x:v>
       </x:c>
       <x:c r="EA17" s="3" t="n">
-        <x:v>-22900</x:v>
+        <x:v>-22904</x:v>
       </x:c>
       <x:c r="EB17" s="3" t="n">
-        <x:v>-31649</x:v>
+        <x:v>-31653</x:v>
       </x:c>
       <x:c r="EC17" s="3" t="n">
-        <x:v>-42046</x:v>
+        <x:v>-42047</x:v>
       </x:c>
       <x:c r="ED17" s="3" t="n">
-        <x:v>-29198</x:v>
+        <x:v>-29220</x:v>
+      </x:c>
+      <x:c r="EE17" s="3" t="n">
+        <x:v>-25962</x:v>
       </x:c>
     </x:row>
-    <x:row r="18" spans="1:134">
+    <x:row r="18" spans="1:135">
       <x:c r="B18" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>193820</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>205227</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>201430</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
         <x:v>222548</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>205619</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>212797</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
         <x:v>209742</x:v>
       </x:c>
       <x:c r="J18" s="3" t="n">
         <x:v>232004</x:v>
       </x:c>
@@ -7411,101 +7456,104 @@
       <x:c r="DG18" s="3" t="n">
         <x:v>547203</x:v>
       </x:c>
       <x:c r="DH18" s="3" t="n">
         <x:v>531474</x:v>
       </x:c>
       <x:c r="DI18" s="3" t="n">
         <x:v>547406</x:v>
       </x:c>
       <x:c r="DJ18" s="3" t="n">
         <x:v>563389</x:v>
       </x:c>
       <x:c r="DK18" s="3" t="n">
         <x:v>538840</x:v>
       </x:c>
       <x:c r="DL18" s="3" t="n">
         <x:v>596853</x:v>
       </x:c>
       <x:c r="DM18" s="3" t="n">
         <x:v>596442</x:v>
       </x:c>
       <x:c r="DN18" s="3" t="n">
         <x:v>632883</x:v>
       </x:c>
       <x:c r="DO18" s="3" t="n">
-        <x:v>590391</x:v>
+        <x:v>590550</x:v>
       </x:c>
       <x:c r="DP18" s="3" t="n">
-        <x:v>670090</x:v>
+        <x:v>671213</x:v>
       </x:c>
       <x:c r="DQ18" s="3" t="n">
-        <x:v>651684</x:v>
+        <x:v>651464</x:v>
       </x:c>
       <x:c r="DR18" s="3" t="n">
-        <x:v>685490</x:v>
+        <x:v>684428</x:v>
       </x:c>
       <x:c r="DS18" s="3" t="n">
-        <x:v>634733</x:v>
+        <x:v>632748</x:v>
       </x:c>
       <x:c r="DT18" s="3" t="n">
-        <x:v>701750</x:v>
+        <x:v>701809</x:v>
       </x:c>
       <x:c r="DU18" s="3" t="n">
-        <x:v>682067</x:v>
+        <x:v>683987</x:v>
       </x:c>
       <x:c r="DV18" s="3" t="n">
-        <x:v>704934</x:v>
+        <x:v>704940</x:v>
       </x:c>
       <x:c r="DW18" s="3" t="n">
-        <x:v>661662</x:v>
+        <x:v>665290</x:v>
       </x:c>
       <x:c r="DX18" s="3" t="n">
-        <x:v>720838</x:v>
+        <x:v>729609</x:v>
       </x:c>
       <x:c r="DY18" s="3" t="n">
-        <x:v>703904</x:v>
+        <x:v>709244</x:v>
       </x:c>
       <x:c r="DZ18" s="3" t="n">
-        <x:v>729098</x:v>
+        <x:v>733979</x:v>
       </x:c>
       <x:c r="EA18" s="3" t="n">
-        <x:v>685135</x:v>
+        <x:v>690747</x:v>
       </x:c>
       <x:c r="EB18" s="3" t="n">
-        <x:v>749556</x:v>
+        <x:v>760521</x:v>
       </x:c>
       <x:c r="EC18" s="3" t="n">
-        <x:v>739331</x:v>
+        <x:v>749137</x:v>
       </x:c>
       <x:c r="ED18" s="3" t="n">
-        <x:v>765439</x:v>
+        <x:v>771122</x:v>
+      </x:c>
+      <x:c r="EE18" s="3" t="n">
+        <x:v>722058</x:v>
       </x:c>
     </x:row>
-    <x:row r="19" spans="1:134">
+    <x:row r="19" spans="1:135">
       <x:c r="B19" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>4134</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>5630</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>4386</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
         <x:v>5275</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>4296</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>6062</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>4514</x:v>
       </x:c>
       <x:c r="J19" s="3" t="n">
         <x:v>5319</x:v>
       </x:c>
@@ -7812,101 +7860,104 @@
       <x:c r="DG19" s="3" t="n">
         <x:v>14675</x:v>
       </x:c>
       <x:c r="DH19" s="3" t="n">
         <x:v>15584</x:v>
       </x:c>
       <x:c r="DI19" s="3" t="n">
         <x:v>14260</x:v>
       </x:c>
       <x:c r="DJ19" s="3" t="n">
         <x:v>15518</x:v>
       </x:c>
       <x:c r="DK19" s="3" t="n">
         <x:v>14935</x:v>
       </x:c>
       <x:c r="DL19" s="3" t="n">
         <x:v>17255</x:v>
       </x:c>
       <x:c r="DM19" s="3" t="n">
         <x:v>15563</x:v>
       </x:c>
       <x:c r="DN19" s="3" t="n">
         <x:v>16754</x:v>
       </x:c>
       <x:c r="DO19" s="3" t="n">
-        <x:v>15498</x:v>
+        <x:v>15506</x:v>
       </x:c>
       <x:c r="DP19" s="3" t="n">
-        <x:v>17903</x:v>
+        <x:v>17910</x:v>
       </x:c>
       <x:c r="DQ19" s="3" t="n">
         <x:v>16433</x:v>
       </x:c>
       <x:c r="DR19" s="3" t="n">
-        <x:v>17850</x:v>
+        <x:v>17835</x:v>
       </x:c>
       <x:c r="DS19" s="3" t="n">
-        <x:v>17020</x:v>
+        <x:v>16986</x:v>
       </x:c>
       <x:c r="DT19" s="3" t="n">
-        <x:v>19740</x:v>
+        <x:v>19703</x:v>
       </x:c>
       <x:c r="DU19" s="3" t="n">
-        <x:v>18217</x:v>
+        <x:v>18219</x:v>
       </x:c>
       <x:c r="DV19" s="3" t="n">
-        <x:v>19622</x:v>
+        <x:v>19691</x:v>
       </x:c>
       <x:c r="DW19" s="3" t="n">
-        <x:v>18439</x:v>
+        <x:v>18598</x:v>
       </x:c>
       <x:c r="DX19" s="3" t="n">
-        <x:v>20859</x:v>
+        <x:v>21125</x:v>
       </x:c>
       <x:c r="DY19" s="3" t="n">
-        <x:v>18934</x:v>
+        <x:v>19221</x:v>
       </x:c>
       <x:c r="DZ19" s="3" t="n">
-        <x:v>20587</x:v>
+        <x:v>20932</x:v>
       </x:c>
       <x:c r="EA19" s="3" t="n">
-        <x:v>18812</x:v>
+        <x:v>19826</x:v>
       </x:c>
       <x:c r="EB19" s="3" t="n">
-        <x:v>21339</x:v>
+        <x:v>22078</x:v>
       </x:c>
       <x:c r="EC19" s="3" t="n">
-        <x:v>19467</x:v>
+        <x:v>19617</x:v>
       </x:c>
       <x:c r="ED19" s="3" t="n">
-        <x:v>21737</x:v>
+        <x:v>21135</x:v>
+      </x:c>
+      <x:c r="EE19" s="3" t="n">
+        <x:v>21597</x:v>
       </x:c>
     </x:row>
-    <x:row r="20" spans="1:134">
+    <x:row r="20" spans="1:135">
       <x:c r="B20" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>197954</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>210857</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
         <x:v>205816</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
         <x:v>227823</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
         <x:v>209915</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
         <x:v>218859</x:v>
       </x:c>
       <x:c r="I20" s="3" t="n">
         <x:v>214256</x:v>
       </x:c>
       <x:c r="J20" s="3" t="n">
         <x:v>237323</x:v>
       </x:c>
@@ -8213,6936 +8264,6990 @@
       <x:c r="DG20" s="3" t="n">
         <x:v>561878</x:v>
       </x:c>
       <x:c r="DH20" s="3" t="n">
         <x:v>547058</x:v>
       </x:c>
       <x:c r="DI20" s="3" t="n">
         <x:v>561666</x:v>
       </x:c>
       <x:c r="DJ20" s="3" t="n">
         <x:v>578907</x:v>
       </x:c>
       <x:c r="DK20" s="3" t="n">
         <x:v>553775</x:v>
       </x:c>
       <x:c r="DL20" s="3" t="n">
         <x:v>614108</x:v>
       </x:c>
       <x:c r="DM20" s="3" t="n">
         <x:v>612005</x:v>
       </x:c>
       <x:c r="DN20" s="3" t="n">
         <x:v>649637</x:v>
       </x:c>
       <x:c r="DO20" s="3" t="n">
-        <x:v>605889</x:v>
+        <x:v>606056</x:v>
       </x:c>
       <x:c r="DP20" s="3" t="n">
-        <x:v>687993</x:v>
+        <x:v>689123</x:v>
       </x:c>
       <x:c r="DQ20" s="3" t="n">
-        <x:v>668117</x:v>
+        <x:v>667897</x:v>
       </x:c>
       <x:c r="DR20" s="3" t="n">
-        <x:v>703340</x:v>
+        <x:v>702263</x:v>
       </x:c>
       <x:c r="DS20" s="3" t="n">
-        <x:v>651753</x:v>
+        <x:v>649734</x:v>
       </x:c>
       <x:c r="DT20" s="3" t="n">
-        <x:v>721490</x:v>
+        <x:v>721512</x:v>
       </x:c>
       <x:c r="DU20" s="3" t="n">
-        <x:v>700284</x:v>
+        <x:v>702206</x:v>
       </x:c>
       <x:c r="DV20" s="3" t="n">
-        <x:v>724556</x:v>
+        <x:v>724631</x:v>
       </x:c>
       <x:c r="DW20" s="3" t="n">
-        <x:v>680101</x:v>
+        <x:v>683888</x:v>
       </x:c>
       <x:c r="DX20" s="3" t="n">
-        <x:v>741697</x:v>
+        <x:v>750734</x:v>
       </x:c>
       <x:c r="DY20" s="3" t="n">
-        <x:v>722838</x:v>
+        <x:v>728465</x:v>
       </x:c>
       <x:c r="DZ20" s="3" t="n">
-        <x:v>749685</x:v>
+        <x:v>754911</x:v>
       </x:c>
       <x:c r="EA20" s="3" t="n">
-        <x:v>703947</x:v>
+        <x:v>710573</x:v>
       </x:c>
       <x:c r="EB20" s="3" t="n">
-        <x:v>770895</x:v>
+        <x:v>782599</x:v>
       </x:c>
       <x:c r="EC20" s="3" t="n">
-        <x:v>758798</x:v>
+        <x:v>768754</x:v>
       </x:c>
       <x:c r="ED20" s="3" t="n">
-        <x:v>787176</x:v>
+        <x:v>792257</x:v>
+      </x:c>
+      <x:c r="EE20" s="3" t="n">
+        <x:v>743655</x:v>
       </x:c>
     </x:row>
-    <x:row r="21" spans="1:134">
+    <x:row r="21" spans="1:135">
       <x:c r="A21" s="2" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B21" s="2" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C21" s="3" t="n">
+        <x:v>139085</x:v>
+      </x:c>
+      <x:c r="D21" s="3" t="n">
+        <x:v>145785</x:v>
+      </x:c>
+      <x:c r="E21" s="3" t="n">
+        <x:v>142917</x:v>
+      </x:c>
+      <x:c r="F21" s="3" t="n">
+        <x:v>169735</x:v>
+      </x:c>
+      <x:c r="G21" s="3" t="n">
+        <x:v>144412</x:v>
+      </x:c>
+      <x:c r="H21" s="3" t="n">
+        <x:v>147422</x:v>
+      </x:c>
+      <x:c r="I21" s="3" t="n">
+        <x:v>144533</x:v>
+      </x:c>
+      <x:c r="J21" s="3" t="n">
+        <x:v>171095</x:v>
+      </x:c>
+      <x:c r="K21" s="3" t="n">
+        <x:v>147058</x:v>
+      </x:c>
+      <x:c r="L21" s="3" t="n">
+        <x:v>151153</x:v>
+      </x:c>
+      <x:c r="M21" s="3" t="n">
+        <x:v>146659</x:v>
+      </x:c>
+      <x:c r="N21" s="3" t="n">
+        <x:v>172446</x:v>
+      </x:c>
+      <x:c r="O21" s="3" t="n">
+        <x:v>149167</x:v>
+      </x:c>
+      <x:c r="P21" s="3" t="n">
+        <x:v>151998</x:v>
+      </x:c>
+      <x:c r="Q21" s="3" t="n">
+        <x:v>149159</x:v>
+      </x:c>
+      <x:c r="R21" s="3" t="n">
+        <x:v>175484</x:v>
+      </x:c>
+      <x:c r="S21" s="3" t="n">
+        <x:v>152815</x:v>
+      </x:c>
+      <x:c r="T21" s="3" t="n">
+        <x:v>163046</x:v>
+      </x:c>
+      <x:c r="U21" s="3" t="n">
+        <x:v>151620</x:v>
+      </x:c>
+      <x:c r="V21" s="3" t="n">
+        <x:v>182517</x:v>
+      </x:c>
+      <x:c r="W21" s="3" t="n">
+        <x:v>156692</x:v>
+      </x:c>
+      <x:c r="X21" s="3" t="n">
+        <x:v>165676</x:v>
+      </x:c>
+      <x:c r="Y21" s="3" t="n">
+        <x:v>159553</x:v>
+      </x:c>
+      <x:c r="Z21" s="3" t="n">
+        <x:v>191593</x:v>
+      </x:c>
+      <x:c r="AA21" s="3" t="n">
+        <x:v>167385</x:v>
+      </x:c>
+      <x:c r="AB21" s="3" t="n">
+        <x:v>174445</x:v>
+      </x:c>
+      <x:c r="AC21" s="3" t="n">
+        <x:v>166865</x:v>
+      </x:c>
+      <x:c r="AD21" s="3" t="n">
+        <x:v>207427</x:v>
+      </x:c>
+      <x:c r="AE21" s="3" t="n">
+        <x:v>178053</x:v>
+      </x:c>
+      <x:c r="AF21" s="3" t="n">
+        <x:v>188251</x:v>
+      </x:c>
+      <x:c r="AG21" s="3" t="n">
+        <x:v>180706</x:v>
+      </x:c>
+      <x:c r="AH21" s="3" t="n">
+        <x:v>205983</x:v>
+      </x:c>
+      <x:c r="AI21" s="3" t="n">
+        <x:v>181903</x:v>
+      </x:c>
+      <x:c r="AJ21" s="3" t="n">
+        <x:v>189441</x:v>
+      </x:c>
+      <x:c r="AK21" s="3" t="n">
+        <x:v>184577</x:v>
+      </x:c>
+      <x:c r="AL21" s="3" t="n">
+        <x:v>210986</x:v>
+      </x:c>
+      <x:c r="AM21" s="3" t="n">
+        <x:v>187004</x:v>
+      </x:c>
+      <x:c r="AN21" s="3" t="n">
+        <x:v>197144</x:v>
+      </x:c>
+      <x:c r="AO21" s="3" t="n">
+        <x:v>193429</x:v>
+      </x:c>
+      <x:c r="AP21" s="3" t="n">
+        <x:v>222942</x:v>
+      </x:c>
+      <x:c r="AQ21" s="3" t="n">
+        <x:v>192470</x:v>
+      </x:c>
+      <x:c r="AR21" s="3" t="n">
+        <x:v>203814</x:v>
+      </x:c>
+      <x:c r="AS21" s="3" t="n">
+        <x:v>200535</x:v>
+      </x:c>
+      <x:c r="AT21" s="3" t="n">
+        <x:v>228231</x:v>
+      </x:c>
+      <x:c r="AU21" s="3" t="n">
+        <x:v>200336</x:v>
+      </x:c>
+      <x:c r="AV21" s="3" t="n">
+        <x:v>209833</x:v>
+      </x:c>
+      <x:c r="AW21" s="3" t="n">
+        <x:v>208446</x:v>
+      </x:c>
+      <x:c r="AX21" s="3" t="n">
+        <x:v>236589</x:v>
+      </x:c>
+      <x:c r="AY21" s="3" t="n">
+        <x:v>205498</x:v>
+      </x:c>
+      <x:c r="AZ21" s="3" t="n">
+        <x:v>220891</x:v>
+      </x:c>
+      <x:c r="BA21" s="3" t="n">
+        <x:v>219679</x:v>
+      </x:c>
+      <x:c r="BB21" s="3" t="n">
+        <x:v>249614</x:v>
+      </x:c>
+      <x:c r="BC21" s="3" t="n">
+        <x:v>213675</x:v>
+      </x:c>
+      <x:c r="BD21" s="3" t="n">
+        <x:v>232217</x:v>
+      </x:c>
+      <x:c r="BE21" s="3" t="n">
+        <x:v>227139</x:v>
+      </x:c>
+      <x:c r="BF21" s="3" t="n">
+        <x:v>259232</x:v>
+      </x:c>
+      <x:c r="BG21" s="3" t="n">
+        <x:v>224976</x:v>
+      </x:c>
+      <x:c r="BH21" s="3" t="n">
+        <x:v>243823</x:v>
+      </x:c>
+      <x:c r="BI21" s="3" t="n">
+        <x:v>239475</x:v>
+      </x:c>
+      <x:c r="BJ21" s="3" t="n">
+        <x:v>271275</x:v>
+      </x:c>
+      <x:c r="BK21" s="3" t="n">
+        <x:v>228094</x:v>
+      </x:c>
+      <x:c r="BL21" s="3" t="n">
+        <x:v>246947</x:v>
+      </x:c>
+      <x:c r="BM21" s="3" t="n">
+        <x:v>233254</x:v>
+      </x:c>
+      <x:c r="BN21" s="3" t="n">
+        <x:v>256718</x:v>
+      </x:c>
+      <x:c r="BO21" s="3" t="n">
+        <x:v>223725</x:v>
+      </x:c>
+      <x:c r="BP21" s="3" t="n">
+        <x:v>247757</x:v>
+      </x:c>
+      <x:c r="BQ21" s="3" t="n">
+        <x:v>239851</x:v>
+      </x:c>
+      <x:c r="BR21" s="3" t="n">
+        <x:v>268462</x:v>
+      </x:c>
+      <x:c r="BS21" s="3" t="n">
+        <x:v>237702</x:v>
+      </x:c>
+      <x:c r="BT21" s="3" t="n">
+        <x:v>255896</x:v>
+      </x:c>
+      <x:c r="BU21" s="3" t="n">
+        <x:v>249923</x:v>
+      </x:c>
+      <x:c r="BV21" s="3" t="n">
+        <x:v>280977</x:v>
+      </x:c>
+      <x:c r="BW21" s="3" t="n">
+        <x:v>239533</x:v>
+      </x:c>
+      <x:c r="BX21" s="3" t="n">
+        <x:v>260732</x:v>
+      </x:c>
+      <x:c r="BY21" s="3" t="n">
+        <x:v>247626</x:v>
+      </x:c>
+      <x:c r="BZ21" s="3" t="n">
+        <x:v>276909</x:v>
+      </x:c>
+      <x:c r="CA21" s="3" t="n">
+        <x:v>244621</x:v>
+      </x:c>
+      <x:c r="CB21" s="3" t="n">
+        <x:v>263345</x:v>
+      </x:c>
+      <x:c r="CC21" s="3" t="n">
+        <x:v>251895</x:v>
+      </x:c>
+      <x:c r="CD21" s="3" t="n">
+        <x:v>284243</x:v>
+      </x:c>
+      <x:c r="CE21" s="3" t="n">
+        <x:v>246425</x:v>
+      </x:c>
+      <x:c r="CF21" s="3" t="n">
+        <x:v>265176</x:v>
+      </x:c>
+      <x:c r="CG21" s="3" t="n">
+        <x:v>255919</x:v>
+      </x:c>
+      <x:c r="CH21" s="3" t="n">
+        <x:v>288497</x:v>
+      </x:c>
+      <x:c r="CI21" s="3" t="n">
+        <x:v>248741</x:v>
+      </x:c>
+      <x:c r="CJ21" s="3" t="n">
+        <x:v>278391</x:v>
+      </x:c>
+      <x:c r="CK21" s="3" t="n">
+        <x:v>264290</x:v>
+      </x:c>
+      <x:c r="CL21" s="3" t="n">
+        <x:v>302098</x:v>
+      </x:c>
+      <x:c r="CM21" s="3" t="n">
+        <x:v>264268</x:v>
+      </x:c>
+      <x:c r="CN21" s="3" t="n">
+        <x:v>293633</x:v>
+      </x:c>
+      <x:c r="CO21" s="3" t="n">
+        <x:v>278336</x:v>
+      </x:c>
+      <x:c r="CP21" s="3" t="n">
+        <x:v>318217</x:v>
+      </x:c>
+      <x:c r="CQ21" s="3" t="n">
+        <x:v>274211</x:v>
+      </x:c>
+      <x:c r="CR21" s="3" t="n">
+        <x:v>299713</x:v>
+      </x:c>
+      <x:c r="CS21" s="3" t="n">
+        <x:v>279785</x:v>
+      </x:c>
+      <x:c r="CT21" s="3" t="n">
+        <x:v>323735</x:v>
+      </x:c>
+      <x:c r="CU21" s="3" t="n">
+        <x:v>283861</x:v>
+      </x:c>
+      <x:c r="CV21" s="3" t="n">
+        <x:v>307804</x:v>
+      </x:c>
+      <x:c r="CW21" s="3" t="n">
+        <x:v>285655</x:v>
+      </x:c>
+      <x:c r="CX21" s="3" t="n">
+        <x:v>328662</x:v>
+      </x:c>
+      <x:c r="CY21" s="3" t="n">
+        <x:v>289522</x:v>
+      </x:c>
+      <x:c r="CZ21" s="3" t="n">
+        <x:v>319101</x:v>
+      </x:c>
+      <x:c r="DA21" s="3" t="n">
+        <x:v>292419</x:v>
+      </x:c>
+      <x:c r="DB21" s="3" t="n">
+        <x:v>334729</x:v>
+      </x:c>
+      <x:c r="DC21" s="3" t="n">
+        <x:v>283910</x:v>
+      </x:c>
+      <x:c r="DD21" s="3" t="n">
+        <x:v>315301</x:v>
+      </x:c>
+      <x:c r="DE21" s="3" t="n">
+        <x:v>300177</x:v>
+      </x:c>
+      <x:c r="DF21" s="3" t="n">
+        <x:v>340857</x:v>
+      </x:c>
+      <x:c r="DG21" s="3" t="n">
+        <x:v>292572</x:v>
+      </x:c>
+      <x:c r="DH21" s="3" t="n">
+        <x:v>313823</x:v>
+      </x:c>
+      <x:c r="DI21" s="3" t="n">
+        <x:v>306346</x:v>
+      </x:c>
+      <x:c r="DJ21" s="3" t="n">
+        <x:v>348495</x:v>
+      </x:c>
+      <x:c r="DK21" s="3" t="n">
+        <x:v>320298</x:v>
+      </x:c>
+      <x:c r="DL21" s="3" t="n">
+        <x:v>350926</x:v>
+      </x:c>
+      <x:c r="DM21" s="3" t="n">
+        <x:v>326651</x:v>
+      </x:c>
+      <x:c r="DN21" s="3" t="n">
+        <x:v>377317</x:v>
+      </x:c>
+      <x:c r="DO21" s="3" t="n">
+        <x:v>322550</x:v>
+      </x:c>
+      <x:c r="DP21" s="3" t="n">
+        <x:v>354148</x:v>
+      </x:c>
+      <x:c r="DQ21" s="3" t="n">
+        <x:v>318850</x:v>
+      </x:c>
+      <x:c r="DR21" s="3" t="n">
+        <x:v>354647</x:v>
+      </x:c>
+      <x:c r="DS21" s="3" t="n">
+        <x:v>298432</x:v>
+      </x:c>
+      <x:c r="DT21" s="3" t="n">
+        <x:v>332435</x:v>
+      </x:c>
+      <x:c r="DU21" s="3" t="n">
+        <x:v>306021</x:v>
+      </x:c>
+      <x:c r="DV21" s="3" t="n">
+        <x:v>354292</x:v>
+      </x:c>
+      <x:c r="DW21" s="3" t="n">
+        <x:v>302967</x:v>
+      </x:c>
+      <x:c r="DX21" s="3" t="n">
+        <x:v>331147</x:v>
+      </x:c>
+      <x:c r="DY21" s="3" t="n">
+        <x:v>309811</x:v>
+      </x:c>
+      <x:c r="DZ21" s="3" t="n">
+        <x:v>351966</x:v>
+      </x:c>
+      <x:c r="EA21" s="3" t="n">
+        <x:v>307789</x:v>
+      </x:c>
+      <x:c r="EB21" s="3" t="n">
+        <x:v>342786</x:v>
+      </x:c>
+      <x:c r="EC21" s="3" t="n">
+        <x:v>323241</x:v>
+      </x:c>
+      <x:c r="ED21" s="3" t="n">
+        <x:v>366142</x:v>
+      </x:c>
+      <x:c r="EE21" s="3" t="n">
+        <x:v>323278</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:135">
+      <x:c r="B22" s="2" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C22" s="3" t="n">
+        <x:v>7046</x:v>
+      </x:c>
+      <x:c r="D22" s="3" t="n">
+        <x:v>7266</x:v>
+      </x:c>
+      <x:c r="E22" s="3" t="n">
+        <x:v>6610</x:v>
+      </x:c>
+      <x:c r="F22" s="3" t="n">
+        <x:v>8690</x:v>
+      </x:c>
+      <x:c r="G22" s="3" t="n">
+        <x:v>7093</x:v>
+      </x:c>
+      <x:c r="H22" s="3" t="n">
+        <x:v>7962</x:v>
+      </x:c>
+      <x:c r="I22" s="3" t="n">
+        <x:v>6759</x:v>
+      </x:c>
+      <x:c r="J22" s="3" t="n">
+        <x:v>9356</x:v>
+      </x:c>
+      <x:c r="K22" s="3" t="n">
+        <x:v>8348</x:v>
+      </x:c>
+      <x:c r="L22" s="3" t="n">
+        <x:v>8619</x:v>
+      </x:c>
+      <x:c r="M22" s="3" t="n">
+        <x:v>7546</x:v>
+      </x:c>
+      <x:c r="N22" s="3" t="n">
+        <x:v>9857</x:v>
+      </x:c>
+      <x:c r="O22" s="3" t="n">
+        <x:v>7919</x:v>
+      </x:c>
+      <x:c r="P22" s="3" t="n">
+        <x:v>8912</x:v>
+      </x:c>
+      <x:c r="Q22" s="3" t="n">
+        <x:v>8343</x:v>
+      </x:c>
+      <x:c r="R22" s="3" t="n">
+        <x:v>10757</x:v>
+      </x:c>
+      <x:c r="S22" s="3" t="n">
+        <x:v>9680</x:v>
+      </x:c>
+      <x:c r="T22" s="3" t="n">
+        <x:v>11745</x:v>
+      </x:c>
+      <x:c r="U22" s="3" t="n">
+        <x:v>9895</x:v>
+      </x:c>
+      <x:c r="V22" s="3" t="n">
+        <x:v>12897</x:v>
+      </x:c>
+      <x:c r="W22" s="3" t="n">
+        <x:v>11224</x:v>
+      </x:c>
+      <x:c r="X22" s="3" t="n">
+        <x:v>12747</x:v>
+      </x:c>
+      <x:c r="Y22" s="3" t="n">
+        <x:v>11750</x:v>
+      </x:c>
+      <x:c r="Z22" s="3" t="n">
+        <x:v>15159</x:v>
+      </x:c>
+      <x:c r="AA22" s="3" t="n">
+        <x:v>13177</x:v>
+      </x:c>
+      <x:c r="AB22" s="3" t="n">
+        <x:v>15579</x:v>
+      </x:c>
+      <x:c r="AC22" s="3" t="n">
+        <x:v>12867</x:v>
+      </x:c>
+      <x:c r="AD22" s="3" t="n">
+        <x:v>18740</x:v>
+      </x:c>
+      <x:c r="AE22" s="3" t="n">
+        <x:v>15261</x:v>
+      </x:c>
+      <x:c r="AF22" s="3" t="n">
+        <x:v>18018</x:v>
+      </x:c>
+      <x:c r="AG22" s="3" t="n">
+        <x:v>15910</x:v>
+      </x:c>
+      <x:c r="AH22" s="3" t="n">
+        <x:v>18934</x:v>
+      </x:c>
+      <x:c r="AI22" s="3" t="n">
+        <x:v>15385</x:v>
+      </x:c>
+      <x:c r="AJ22" s="3" t="n">
+        <x:v>17227</x:v>
+      </x:c>
+      <x:c r="AK22" s="3" t="n">
+        <x:v>16012</x:v>
+      </x:c>
+      <x:c r="AL22" s="3" t="n">
+        <x:v>18322</x:v>
+      </x:c>
+      <x:c r="AM22" s="3" t="n">
+        <x:v>15812</x:v>
+      </x:c>
+      <x:c r="AN22" s="3" t="n">
+        <x:v>18714</x:v>
+      </x:c>
+      <x:c r="AO22" s="3" t="n">
+        <x:v>17175</x:v>
+      </x:c>
+      <x:c r="AP22" s="3" t="n">
+        <x:v>20033</x:v>
+      </x:c>
+      <x:c r="AQ22" s="3" t="n">
+        <x:v>16927</x:v>
+      </x:c>
+      <x:c r="AR22" s="3" t="n">
+        <x:v>20185</x:v>
+      </x:c>
+      <x:c r="AS22" s="3" t="n">
+        <x:v>19135</x:v>
+      </x:c>
+      <x:c r="AT22" s="3" t="n">
+        <x:v>22112</x:v>
+      </x:c>
+      <x:c r="AU22" s="3" t="n">
+        <x:v>19233</x:v>
+      </x:c>
+      <x:c r="AV22" s="3" t="n">
+        <x:v>22501</x:v>
+      </x:c>
+      <x:c r="AW22" s="3" t="n">
+        <x:v>21257</x:v>
+      </x:c>
+      <x:c r="AX22" s="3" t="n">
+        <x:v>24117</x:v>
+      </x:c>
+      <x:c r="AY22" s="3" t="n">
+        <x:v>20480</x:v>
+      </x:c>
+      <x:c r="AZ22" s="3" t="n">
+        <x:v>25499</x:v>
+      </x:c>
+      <x:c r="BA22" s="3" t="n">
+        <x:v>24273</x:v>
+      </x:c>
+      <x:c r="BB22" s="3" t="n">
+        <x:v>27799</x:v>
+      </x:c>
+      <x:c r="BC22" s="3" t="n">
+        <x:v>21764</x:v>
+      </x:c>
+      <x:c r="BD22" s="3" t="n">
+        <x:v>27174</x:v>
+      </x:c>
+      <x:c r="BE22" s="3" t="n">
+        <x:v>25635</x:v>
+      </x:c>
+      <x:c r="BF22" s="3" t="n">
+        <x:v>30152</x:v>
+      </x:c>
+      <x:c r="BG22" s="3" t="n">
+        <x:v>24853</x:v>
+      </x:c>
+      <x:c r="BH22" s="3" t="n">
+        <x:v>30144</x:v>
+      </x:c>
+      <x:c r="BI22" s="3" t="n">
+        <x:v>28683</x:v>
+      </x:c>
+      <x:c r="BJ22" s="3" t="n">
+        <x:v>33448</x:v>
+      </x:c>
+      <x:c r="BK22" s="3" t="n">
+        <x:v>25061</x:v>
+      </x:c>
+      <x:c r="BL22" s="3" t="n">
+        <x:v>30697</x:v>
+      </x:c>
+      <x:c r="BM22" s="3" t="n">
+        <x:v>27006</x:v>
+      </x:c>
+      <x:c r="BN22" s="3" t="n">
+        <x:v>28656</x:v>
+      </x:c>
+      <x:c r="BO22" s="3" t="n">
+        <x:v>22238</x:v>
+      </x:c>
+      <x:c r="BP22" s="3" t="n">
+        <x:v>28008</x:v>
+      </x:c>
+      <x:c r="BQ22" s="3" t="n">
+        <x:v>27388</x:v>
+      </x:c>
+      <x:c r="BR22" s="3" t="n">
+        <x:v>31037</x:v>
+      </x:c>
+      <x:c r="BS22" s="3" t="n">
+        <x:v>24978</x:v>
+      </x:c>
+      <x:c r="BT22" s="3" t="n">
+        <x:v>32448</x:v>
+      </x:c>
+      <x:c r="BU22" s="3" t="n">
+        <x:v>31699</x:v>
+      </x:c>
+      <x:c r="BV22" s="3" t="n">
+        <x:v>35757</x:v>
+      </x:c>
+      <x:c r="BW22" s="3" t="n">
+        <x:v>28841</x:v>
+      </x:c>
+      <x:c r="BX22" s="3" t="n">
+        <x:v>35597</x:v>
+      </x:c>
+      <x:c r="BY22" s="3" t="n">
+        <x:v>32549</x:v>
+      </x:c>
+      <x:c r="BZ22" s="3" t="n">
+        <x:v>37625</x:v>
+      </x:c>
+      <x:c r="CA22" s="3" t="n">
+        <x:v>29941</x:v>
+      </x:c>
+      <x:c r="CB22" s="3" t="n">
+        <x:v>35533</x:v>
+      </x:c>
+      <x:c r="CC22" s="3" t="n">
+        <x:v>33150</x:v>
+      </x:c>
+      <x:c r="CD22" s="3" t="n">
+        <x:v>37601</x:v>
+      </x:c>
+      <x:c r="CE22" s="3" t="n">
+        <x:v>29177</x:v>
+      </x:c>
+      <x:c r="CF22" s="3" t="n">
+        <x:v>36432</x:v>
+      </x:c>
+      <x:c r="CG22" s="3" t="n">
+        <x:v>34919</x:v>
+      </x:c>
+      <x:c r="CH22" s="3" t="n">
+        <x:v>41485</x:v>
+      </x:c>
+      <x:c r="CI22" s="3" t="n">
+        <x:v>33455</x:v>
+      </x:c>
+      <x:c r="CJ22" s="3" t="n">
+        <x:v>41812</x:v>
+      </x:c>
+      <x:c r="CK22" s="3" t="n">
+        <x:v>38763</x:v>
+      </x:c>
+      <x:c r="CL22" s="3" t="n">
+        <x:v>46078</x:v>
+      </x:c>
+      <x:c r="CM22" s="3" t="n">
+        <x:v>37950</x:v>
+      </x:c>
+      <x:c r="CN22" s="3" t="n">
+        <x:v>47389</x:v>
+      </x:c>
+      <x:c r="CO22" s="3" t="n">
+        <x:v>44623</x:v>
+      </x:c>
+      <x:c r="CP22" s="3" t="n">
+        <x:v>53494</x:v>
+      </x:c>
+      <x:c r="CQ22" s="3" t="n">
+        <x:v>41341</x:v>
+      </x:c>
+      <x:c r="CR22" s="3" t="n">
+        <x:v>52887</x:v>
+      </x:c>
+      <x:c r="CS22" s="3" t="n">
+        <x:v>46923</x:v>
+      </x:c>
+      <x:c r="CT22" s="3" t="n">
+        <x:v>56400</x:v>
+      </x:c>
+      <x:c r="CU22" s="3" t="n">
+        <x:v>45968</x:v>
+      </x:c>
+      <x:c r="CV22" s="3" t="n">
+        <x:v>55350</x:v>
+      </x:c>
+      <x:c r="CW22" s="3" t="n">
+        <x:v>49793</x:v>
+      </x:c>
+      <x:c r="CX22" s="3" t="n">
+        <x:v>59301</x:v>
+      </x:c>
+      <x:c r="CY22" s="3" t="n">
+        <x:v>46558</x:v>
+      </x:c>
+      <x:c r="CZ22" s="3" t="n">
+        <x:v>61800</x:v>
+      </x:c>
+      <x:c r="DA22" s="3" t="n">
+        <x:v>50037</x:v>
+      </x:c>
+      <x:c r="DB22" s="3" t="n">
+        <x:v>58676</x:v>
+      </x:c>
+      <x:c r="DC22" s="3" t="n">
+        <x:v>45170</x:v>
+      </x:c>
+      <x:c r="DD22" s="3" t="n">
+        <x:v>58163</x:v>
+      </x:c>
+      <x:c r="DE22" s="3" t="n">
+        <x:v>54629</x:v>
+      </x:c>
+      <x:c r="DF22" s="3" t="n">
+        <x:v>66708</x:v>
+      </x:c>
+      <x:c r="DG22" s="3" t="n">
+        <x:v>47491</x:v>
+      </x:c>
+      <x:c r="DH22" s="3" t="n">
+        <x:v>55635</x:v>
+      </x:c>
+      <x:c r="DI22" s="3" t="n">
+        <x:v>59277</x:v>
+      </x:c>
+      <x:c r="DJ22" s="3" t="n">
+        <x:v>69885</x:v>
+      </x:c>
+      <x:c r="DK22" s="3" t="n">
+        <x:v>61878</x:v>
+      </x:c>
+      <x:c r="DL22" s="3" t="n">
+        <x:v>72071</x:v>
+      </x:c>
+      <x:c r="DM22" s="3" t="n">
+        <x:v>65837</x:v>
+      </x:c>
+      <x:c r="DN22" s="3" t="n">
+        <x:v>75681</x:v>
+      </x:c>
+      <x:c r="DO22" s="3" t="n">
+        <x:v>61930</x:v>
+      </x:c>
+      <x:c r="DP22" s="3" t="n">
+        <x:v>71475</x:v>
+      </x:c>
+      <x:c r="DQ22" s="3" t="n">
+        <x:v>63419</x:v>
+      </x:c>
+      <x:c r="DR22" s="3" t="n">
+        <x:v>72619</x:v>
+      </x:c>
+      <x:c r="DS22" s="3" t="n">
+        <x:v>51196</x:v>
+      </x:c>
+      <x:c r="DT22" s="3" t="n">
+        <x:v>64698</x:v>
+      </x:c>
+      <x:c r="DU22" s="3" t="n">
+        <x:v>58940</x:v>
+      </x:c>
+      <x:c r="DV22" s="3" t="n">
+        <x:v>69394</x:v>
+      </x:c>
+      <x:c r="DW22" s="3" t="n">
+        <x:v>49979</x:v>
+      </x:c>
+      <x:c r="DX22" s="3" t="n">
+        <x:v>63662</x:v>
+      </x:c>
+      <x:c r="DY22" s="3" t="n">
+        <x:v>59030</x:v>
+      </x:c>
+      <x:c r="DZ22" s="3" t="n">
+        <x:v>69896</x:v>
+      </x:c>
+      <x:c r="EA22" s="3" t="n">
+        <x:v>54723</x:v>
+      </x:c>
+      <x:c r="EB22" s="3" t="n">
+        <x:v>70103</x:v>
+      </x:c>
+      <x:c r="EC22" s="3" t="n">
+        <x:v>66032</x:v>
+      </x:c>
+      <x:c r="ED22" s="3" t="n">
+        <x:v>76022</x:v>
+      </x:c>
+      <x:c r="EE22" s="3" t="n">
+        <x:v>59784</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:135">
+      <x:c r="B23" s="2" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C23" s="3" t="n">
+        <x:v>5840</x:v>
+      </x:c>
+      <x:c r="D23" s="3" t="n">
+        <x:v>5829</x:v>
+      </x:c>
+      <x:c r="E23" s="3" t="n">
+        <x:v>4821</x:v>
+      </x:c>
+      <x:c r="F23" s="3" t="n">
+        <x:v>6207</x:v>
+      </x:c>
+      <x:c r="G23" s="3" t="n">
+        <x:v>6220</x:v>
+      </x:c>
+      <x:c r="H23" s="3" t="n">
+        <x:v>7751</x:v>
+      </x:c>
+      <x:c r="I23" s="3" t="n">
+        <x:v>5164</x:v>
+      </x:c>
+      <x:c r="J23" s="3" t="n">
+        <x:v>6729</x:v>
+      </x:c>
+      <x:c r="K23" s="3" t="n">
+        <x:v>7534</x:v>
+      </x:c>
+      <x:c r="L23" s="3" t="n">
+        <x:v>8093</x:v>
+      </x:c>
+      <x:c r="M23" s="3" t="n">
+        <x:v>6030</x:v>
+      </x:c>
+      <x:c r="N23" s="3" t="n">
+        <x:v>7972</x:v>
+      </x:c>
+      <x:c r="O23" s="3" t="n">
+        <x:v>6939</x:v>
+      </x:c>
+      <x:c r="P23" s="3" t="n">
+        <x:v>8595</x:v>
+      </x:c>
+      <x:c r="Q23" s="3" t="n">
+        <x:v>7103</x:v>
+      </x:c>
+      <x:c r="R23" s="3" t="n">
+        <x:v>9469</x:v>
+      </x:c>
+      <x:c r="S23" s="3" t="n">
+        <x:v>9020</x:v>
+      </x:c>
+      <x:c r="T23" s="3" t="n">
+        <x:v>11883</x:v>
+      </x:c>
+      <x:c r="U23" s="3" t="n">
+        <x:v>8483</x:v>
+      </x:c>
+      <x:c r="V23" s="3" t="n">
+        <x:v>10731</x:v>
+      </x:c>
+      <x:c r="W23" s="3" t="n">
+        <x:v>10502</x:v>
+      </x:c>
+      <x:c r="X23" s="3" t="n">
+        <x:v>12420</x:v>
+      </x:c>
+      <x:c r="Y23" s="3" t="n">
+        <x:v>10018</x:v>
+      </x:c>
+      <x:c r="Z23" s="3" t="n">
+        <x:v>13259</x:v>
+      </x:c>
+      <x:c r="AA23" s="3" t="n">
+        <x:v>12229</x:v>
+      </x:c>
+      <x:c r="AB23" s="3" t="n">
+        <x:v>16226</x:v>
+      </x:c>
+      <x:c r="AC23" s="3" t="n">
+        <x:v>10343</x:v>
+      </x:c>
+      <x:c r="AD23" s="3" t="n">
+        <x:v>17700</x:v>
+      </x:c>
+      <x:c r="AE23" s="3" t="n">
+        <x:v>13052</x:v>
+      </x:c>
+      <x:c r="AF23" s="3" t="n">
+        <x:v>17568</x:v>
+      </x:c>
+      <x:c r="AG23" s="3" t="n">
+        <x:v>13357</x:v>
+      </x:c>
+      <x:c r="AH23" s="3" t="n">
+        <x:v>15252</x:v>
+      </x:c>
+      <x:c r="AI23" s="3" t="n">
+        <x:v>11406</x:v>
+      </x:c>
+      <x:c r="AJ23" s="3" t="n">
+        <x:v>14072</x:v>
+      </x:c>
+      <x:c r="AK23" s="3" t="n">
+        <x:v>11428</x:v>
+      </x:c>
+      <x:c r="AL23" s="3" t="n">
+        <x:v>12912</x:v>
+      </x:c>
+      <x:c r="AM23" s="3" t="n">
+        <x:v>11331</x:v>
+      </x:c>
+      <x:c r="AN23" s="3" t="n">
+        <x:v>14679</x:v>
+      </x:c>
+      <x:c r="AO23" s="3" t="n">
+        <x:v>11895</x:v>
+      </x:c>
+      <x:c r="AP23" s="3" t="n">
+        <x:v>13941</x:v>
+      </x:c>
+      <x:c r="AQ23" s="3" t="n">
+        <x:v>11824</x:v>
+      </x:c>
+      <x:c r="AR23" s="3" t="n">
+        <x:v>15411</x:v>
+      </x:c>
+      <x:c r="AS23" s="3" t="n">
+        <x:v>12583</x:v>
+      </x:c>
+      <x:c r="AT23" s="3" t="n">
+        <x:v>14139</x:v>
+      </x:c>
+      <x:c r="AU23" s="3" t="n">
+        <x:v>13330</x:v>
+      </x:c>
+      <x:c r="AV23" s="3" t="n">
+        <x:v>16565</x:v>
+      </x:c>
+      <x:c r="AW23" s="3" t="n">
+        <x:v>13430</x:v>
+      </x:c>
+      <x:c r="AX23" s="3" t="n">
+        <x:v>14684</x:v>
+      </x:c>
+      <x:c r="AY23" s="3" t="n">
+        <x:v>13485</x:v>
+      </x:c>
+      <x:c r="AZ23" s="3" t="n">
+        <x:v>18231</x:v>
+      </x:c>
+      <x:c r="BA23" s="3" t="n">
+        <x:v>15114</x:v>
+      </x:c>
+      <x:c r="BB23" s="3" t="n">
+        <x:v>15988</x:v>
+      </x:c>
+      <x:c r="BC23" s="3" t="n">
+        <x:v>11769</x:v>
+      </x:c>
+      <x:c r="BD23" s="3" t="n">
+        <x:v>17278</x:v>
+      </x:c>
+      <x:c r="BE23" s="3" t="n">
+        <x:v>13889</x:v>
+      </x:c>
+      <x:c r="BF23" s="3" t="n">
+        <x:v>15833</x:v>
+      </x:c>
+      <x:c r="BG23" s="3" t="n">
+        <x:v>14006</x:v>
+      </x:c>
+      <x:c r="BH23" s="3" t="n">
+        <x:v>17232</x:v>
+      </x:c>
+      <x:c r="BI23" s="3" t="n">
+        <x:v>14619</x:v>
+      </x:c>
+      <x:c r="BJ23" s="3" t="n">
+        <x:v>17260</x:v>
+      </x:c>
+      <x:c r="BK23" s="3" t="n">
+        <x:v>11553</x:v>
+      </x:c>
+      <x:c r="BL23" s="3" t="n">
+        <x:v>15423</x:v>
+      </x:c>
+      <x:c r="BM23" s="3" t="n">
+        <x:v>11172</x:v>
+      </x:c>
+      <x:c r="BN23" s="3" t="n">
+        <x:v>10290</x:v>
+      </x:c>
+      <x:c r="BO23" s="3" t="n">
+        <x:v>8163</x:v>
+      </x:c>
+      <x:c r="BP23" s="3" t="n">
+        <x:v>12215</x:v>
+      </x:c>
+      <x:c r="BQ23" s="3" t="n">
+        <x:v>10661</x:v>
+      </x:c>
+      <x:c r="BR23" s="3" t="n">
+        <x:v>10983</x:v>
+      </x:c>
+      <x:c r="BS23" s="3" t="n">
+        <x:v>10652</x:v>
+      </x:c>
+      <x:c r="BT23" s="3" t="n">
+        <x:v>15892</x:v>
+      </x:c>
+      <x:c r="BU23" s="3" t="n">
+        <x:v>14465</x:v>
+      </x:c>
+      <x:c r="BV23" s="3" t="n">
+        <x:v>14935</x:v>
+      </x:c>
+      <x:c r="BW23" s="3" t="n">
+        <x:v>13542</x:v>
+      </x:c>
+      <x:c r="BX23" s="3" t="n">
+        <x:v>18262</x:v>
+      </x:c>
+      <x:c r="BY23" s="3" t="n">
+        <x:v>14752</x:v>
+      </x:c>
+      <x:c r="BZ23" s="3" t="n">
+        <x:v>16247</x:v>
+      </x:c>
+      <x:c r="CA23" s="3" t="n">
+        <x:v>13313</x:v>
+      </x:c>
+      <x:c r="CB23" s="3" t="n">
+        <x:v>16528</x:v>
+      </x:c>
+      <x:c r="CC23" s="3" t="n">
+        <x:v>13935</x:v>
+      </x:c>
+      <x:c r="CD23" s="3" t="n">
+        <x:v>14784</x:v>
+      </x:c>
+      <x:c r="CE23" s="3" t="n">
+        <x:v>11245</x:v>
+      </x:c>
+      <x:c r="CF23" s="3" t="n">
+        <x:v>16036</x:v>
+      </x:c>
+      <x:c r="CG23" s="3" t="n">
+        <x:v>14797</x:v>
+      </x:c>
+      <x:c r="CH23" s="3" t="n">
+        <x:v>17540</x:v>
+      </x:c>
+      <x:c r="CI23" s="3" t="n">
+        <x:v>13808</x:v>
+      </x:c>
+      <x:c r="CJ23" s="3" t="n">
+        <x:v>19234</x:v>
+      </x:c>
+      <x:c r="CK23" s="3" t="n">
+        <x:v>16520</x:v>
+      </x:c>
+      <x:c r="CL23" s="3" t="n">
+        <x:v>19059</x:v>
+      </x:c>
+      <x:c r="CM23" s="3" t="n">
+        <x:v>15496</x:v>
+      </x:c>
+      <x:c r="CN23" s="3" t="n">
+        <x:v>20952</x:v>
+      </x:c>
+      <x:c r="CO23" s="3" t="n">
+        <x:v>19385</x:v>
+      </x:c>
+      <x:c r="CP23" s="3" t="n">
+        <x:v>22947</x:v>
+      </x:c>
+      <x:c r="CQ23" s="3" t="n">
+        <x:v>17462</x:v>
+      </x:c>
+      <x:c r="CR23" s="3" t="n">
+        <x:v>23984</x:v>
+      </x:c>
+      <x:c r="CS23" s="3" t="n">
+        <x:v>19757</x:v>
+      </x:c>
+      <x:c r="CT23" s="3" t="n">
+        <x:v>23999</x:v>
+      </x:c>
+      <x:c r="CU23" s="3" t="n">
+        <x:v>19382</x:v>
+      </x:c>
+      <x:c r="CV23" s="3" t="n">
+        <x:v>23783</x:v>
+      </x:c>
+      <x:c r="CW23" s="3" t="n">
+        <x:v>20344</x:v>
+      </x:c>
+      <x:c r="CX23" s="3" t="n">
+        <x:v>23409</x:v>
+      </x:c>
+      <x:c r="CY23" s="3" t="n">
+        <x:v>18594</x:v>
+      </x:c>
+      <x:c r="CZ23" s="3" t="n">
+        <x:v>29287</x:v>
+      </x:c>
+      <x:c r="DA23" s="3" t="n">
+        <x:v>17214</x:v>
+      </x:c>
+      <x:c r="DB23" s="3" t="n">
+        <x:v>19625</x:v>
+      </x:c>
+      <x:c r="DC23" s="3" t="n">
+        <x:v>17410</x:v>
+      </x:c>
+      <x:c r="DD23" s="3" t="n">
+        <x:v>23218</x:v>
+      </x:c>
+      <x:c r="DE23" s="3" t="n">
+        <x:v>20802</x:v>
+      </x:c>
+      <x:c r="DF23" s="3" t="n">
+        <x:v>27442</x:v>
+      </x:c>
+      <x:c r="DG23" s="3" t="n">
+        <x:v>16522</x:v>
+      </x:c>
+      <x:c r="DH23" s="3" t="n">
+        <x:v>17093</x:v>
+      </x:c>
+      <x:c r="DI23" s="3" t="n">
+        <x:v>22316</x:v>
+      </x:c>
+      <x:c r="DJ23" s="3" t="n">
+        <x:v>25771</x:v>
+      </x:c>
+      <x:c r="DK23" s="3" t="n">
+        <x:v>24348</x:v>
+      </x:c>
+      <x:c r="DL23" s="3" t="n">
+        <x:v>24467</x:v>
+      </x:c>
+      <x:c r="DM23" s="3" t="n">
+        <x:v>22654</x:v>
+      </x:c>
+      <x:c r="DN23" s="3" t="n">
+        <x:v>27239</x:v>
+      </x:c>
+      <x:c r="DO23" s="3" t="n">
+        <x:v>24591</x:v>
+      </x:c>
+      <x:c r="DP23" s="3" t="n">
+        <x:v>26881</x:v>
+      </x:c>
+      <x:c r="DQ23" s="3" t="n">
+        <x:v>22701</x:v>
+      </x:c>
+      <x:c r="DR23" s="3" t="n">
+        <x:v>28681</x:v>
+      </x:c>
+      <x:c r="DS23" s="3" t="n">
+        <x:v>18458</x:v>
+      </x:c>
+      <x:c r="DT23" s="3" t="n">
+        <x:v>24857</x:v>
+      </x:c>
+      <x:c r="DU23" s="3" t="n">
+        <x:v>21644</x:v>
+      </x:c>
+      <x:c r="DV23" s="3" t="n">
+        <x:v>27521</x:v>
+      </x:c>
+      <x:c r="DW23" s="3" t="n">
+        <x:v>19016</x:v>
+      </x:c>
+      <x:c r="DX23" s="3" t="n">
+        <x:v>24621</x:v>
+      </x:c>
+      <x:c r="DY23" s="3" t="n">
+        <x:v>22394</x:v>
+      </x:c>
+      <x:c r="DZ23" s="3" t="n">
+        <x:v>27720</x:v>
+      </x:c>
+      <x:c r="EA23" s="3" t="n">
+        <x:v>20475</x:v>
+      </x:c>
+      <x:c r="EB23" s="3" t="n">
+        <x:v>26659</x:v>
+      </x:c>
+      <x:c r="EC23" s="3" t="n">
+        <x:v>24616</x:v>
+      </x:c>
+      <x:c r="ED23" s="3" t="n">
+        <x:v>25961</x:v>
+      </x:c>
+      <x:c r="EE23" s="3" t="n">
+        <x:v>21813</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:135">
+      <x:c r="B24" s="2" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C24" s="3" t="n">
+        <x:v>2815</x:v>
+      </x:c>
+      <x:c r="D24" s="3" t="n">
+        <x:v>2952</x:v>
+      </x:c>
+      <x:c r="E24" s="3" t="n">
+        <x:v>2806</x:v>
+      </x:c>
+      <x:c r="F24" s="3" t="n">
+        <x:v>3723</x:v>
+      </x:c>
+      <x:c r="G24" s="3" t="n">
+        <x:v>2748</x:v>
+      </x:c>
+      <x:c r="H24" s="3" t="n">
+        <x:v>2891</x:v>
+      </x:c>
+      <x:c r="I24" s="3" t="n">
+        <x:v>2810</x:v>
+      </x:c>
+      <x:c r="J24" s="3" t="n">
+        <x:v>3997</x:v>
+      </x:c>
+      <x:c r="K24" s="3" t="n">
+        <x:v>3173</x:v>
+      </x:c>
+      <x:c r="L24" s="3" t="n">
+        <x:v>3193</x:v>
+      </x:c>
+      <x:c r="M24" s="3" t="n">
+        <x:v>3074</x:v>
+      </x:c>
+      <x:c r="N24" s="3" t="n">
+        <x:v>3991</x:v>
+      </x:c>
+      <x:c r="O24" s="3" t="n">
+        <x:v>3063</x:v>
+      </x:c>
+      <x:c r="P24" s="3" t="n">
+        <x:v>3231</x:v>
+      </x:c>
+      <x:c r="Q24" s="3" t="n">
+        <x:v>3285</x:v>
+      </x:c>
+      <x:c r="R24" s="3" t="n">
+        <x:v>4151</x:v>
+      </x:c>
+      <x:c r="S24" s="3" t="n">
+        <x:v>3597</x:v>
+      </x:c>
+      <x:c r="T24" s="3" t="n">
+        <x:v>4108</x:v>
+      </x:c>
+      <x:c r="U24" s="3" t="n">
+        <x:v>3879</x:v>
+      </x:c>
+      <x:c r="V24" s="3" t="n">
+        <x:v>5146</x:v>
+      </x:c>
+      <x:c r="W24" s="3" t="n">
+        <x:v>4154</x:v>
+      </x:c>
+      <x:c r="X24" s="3" t="n">
+        <x:v>4574</x:v>
+      </x:c>
+      <x:c r="Y24" s="3" t="n">
+        <x:v>4633</x:v>
+      </x:c>
+      <x:c r="Z24" s="3" t="n">
+        <x:v>5879</x:v>
+      </x:c>
+      <x:c r="AA24" s="3" t="n">
+        <x:v>4901</x:v>
+      </x:c>
+      <x:c r="AB24" s="3" t="n">
+        <x:v>5245</x:v>
+      </x:c>
+      <x:c r="AC24" s="3" t="n">
+        <x:v>5281</x:v>
+      </x:c>
+      <x:c r="AD24" s="3" t="n">
+        <x:v>6875</x:v>
+      </x:c>
+      <x:c r="AE24" s="3" t="n">
+        <x:v>6040</x:v>
+      </x:c>
+      <x:c r="AF24" s="3" t="n">
+        <x:v>6428</x:v>
+      </x:c>
+      <x:c r="AG24" s="3" t="n">
+        <x:v>6378</x:v>
+      </x:c>
+      <x:c r="AH24" s="3" t="n">
+        <x:v>7799</x:v>
+      </x:c>
+      <x:c r="AI24" s="3" t="n">
+        <x:v>6702</x:v>
+      </x:c>
+      <x:c r="AJ24" s="3" t="n">
+        <x:v>7052</x:v>
+      </x:c>
+      <x:c r="AK24" s="3" t="n">
+        <x:v>7129</x:v>
+      </x:c>
+      <x:c r="AL24" s="3" t="n">
+        <x:v>8213</x:v>
+      </x:c>
+      <x:c r="AM24" s="3" t="n">
+        <x:v>7025</x:v>
+      </x:c>
+      <x:c r="AN24" s="3" t="n">
+        <x:v>7869</x:v>
+      </x:c>
+      <x:c r="AO24" s="3" t="n">
+        <x:v>7776</x:v>
+      </x:c>
+      <x:c r="AP24" s="3" t="n">
+        <x:v>9047</x:v>
+      </x:c>
+      <x:c r="AQ24" s="3" t="n">
+        <x:v>7634</x:v>
+      </x:c>
+      <x:c r="AR24" s="3" t="n">
+        <x:v>8625</x:v>
+      </x:c>
+      <x:c r="AS24" s="3" t="n">
+        <x:v>8915</x:v>
+      </x:c>
+      <x:c r="AT24" s="3" t="n">
+        <x:v>10447</x:v>
+      </x:c>
+      <x:c r="AU24" s="3" t="n">
+        <x:v>8709</x:v>
+      </x:c>
+      <x:c r="AV24" s="3" t="n">
+        <x:v>9805</x:v>
+      </x:c>
+      <x:c r="AW24" s="3" t="n">
+        <x:v>10141</x:v>
+      </x:c>
+      <x:c r="AX24" s="3" t="n">
+        <x:v>11723</x:v>
+      </x:c>
+      <x:c r="AY24" s="3" t="n">
+        <x:v>9560</x:v>
+      </x:c>
+      <x:c r="AZ24" s="3" t="n">
+        <x:v>11280</x:v>
+      </x:c>
+      <x:c r="BA24" s="3" t="n">
+        <x:v>11705</x:v>
+      </x:c>
+      <x:c r="BB24" s="3" t="n">
+        <x:v>13976</x:v>
+      </x:c>
+      <x:c r="BC24" s="3" t="n">
+        <x:v>11338</x:v>
+      </x:c>
+      <x:c r="BD24" s="3" t="n">
+        <x:v>12954</x:v>
+      </x:c>
+      <x:c r="BE24" s="3" t="n">
+        <x:v>13343</x:v>
+      </x:c>
+      <x:c r="BF24" s="3" t="n">
+        <x:v>15929</x:v>
+      </x:c>
+      <x:c r="BG24" s="3" t="n">
+        <x:v>12682</x:v>
+      </x:c>
+      <x:c r="BH24" s="3" t="n">
+        <x:v>15261</x:v>
+      </x:c>
+      <x:c r="BI24" s="3" t="n">
+        <x:v>15404</x:v>
+      </x:c>
+      <x:c r="BJ24" s="3" t="n">
+        <x:v>17858</x:v>
+      </x:c>
+      <x:c r="BK24" s="3" t="n">
+        <x:v>14117</x:v>
+      </x:c>
+      <x:c r="BL24" s="3" t="n">
+        <x:v>16626</x:v>
+      </x:c>
+      <x:c r="BM24" s="3" t="n">
+        <x:v>15881</x:v>
+      </x:c>
+      <x:c r="BN24" s="3" t="n">
+        <x:v>17668</x:v>
+      </x:c>
+      <x:c r="BO24" s="3" t="n">
+        <x:v>13657</x:v>
+      </x:c>
+      <x:c r="BP24" s="3" t="n">
+        <x:v>16140</x:v>
+      </x:c>
+      <x:c r="BQ24" s="3" t="n">
+        <x:v>16486</x:v>
+      </x:c>
+      <x:c r="BR24" s="3" t="n">
+        <x:v>19287</x:v>
+      </x:c>
+      <x:c r="BS24" s="3" t="n">
+        <x:v>14497</x:v>
+      </x:c>
+      <x:c r="BT24" s="3" t="n">
+        <x:v>17642</x:v>
+      </x:c>
+      <x:c r="BU24" s="3" t="n">
+        <x:v>17849</x:v>
+      </x:c>
+      <x:c r="BV24" s="3" t="n">
+        <x:v>20934</x:v>
+      </x:c>
+      <x:c r="BW24" s="3" t="n">
+        <x:v>15986</x:v>
+      </x:c>
+      <x:c r="BX24" s="3" t="n">
+        <x:v>18753</x:v>
+      </x:c>
+      <x:c r="BY24" s="3" t="n">
+        <x:v>18377</x:v>
+      </x:c>
+      <x:c r="BZ24" s="3" t="n">
+        <x:v>21752</x:v>
+      </x:c>
+      <x:c r="CA24" s="3" t="n">
+        <x:v>17090</x:v>
+      </x:c>
+      <x:c r="CB24" s="3" t="n">
+        <x:v>19796</x:v>
+      </x:c>
+      <x:c r="CC24" s="3" t="n">
+        <x:v>19458</x:v>
+      </x:c>
+      <x:c r="CD24" s="3" t="n">
+        <x:v>22753</x:v>
+      </x:c>
+      <x:c r="CE24" s="3" t="n">
+        <x:v>17843</x:v>
+      </x:c>
+      <x:c r="CF24" s="3" t="n">
+        <x:v>20893</x:v>
+      </x:c>
+      <x:c r="CG24" s="3" t="n">
+        <x:v>20424</x:v>
+      </x:c>
+      <x:c r="CH24" s="3" t="n">
+        <x:v>24291</x:v>
+      </x:c>
+      <x:c r="CI24" s="3" t="n">
+        <x:v>19832</x:v>
+      </x:c>
+      <x:c r="CJ24" s="3" t="n">
+        <x:v>23344</x:v>
+      </x:c>
+      <x:c r="CK24" s="3" t="n">
+        <x:v>22598</x:v>
+      </x:c>
+      <x:c r="CL24" s="3" t="n">
+        <x:v>27284</x:v>
+      </x:c>
+      <x:c r="CM24" s="3" t="n">
+        <x:v>22637</x:v>
+      </x:c>
+      <x:c r="CN24" s="3" t="n">
+        <x:v>27060</x:v>
+      </x:c>
+      <x:c r="CO24" s="3" t="n">
+        <x:v>25740</x:v>
+      </x:c>
+      <x:c r="CP24" s="3" t="n">
+        <x:v>31076</x:v>
+      </x:c>
+      <x:c r="CQ24" s="3" t="n">
+        <x:v>24228</x:v>
+      </x:c>
+      <x:c r="CR24" s="3" t="n">
+        <x:v>29716</x:v>
+      </x:c>
+      <x:c r="CS24" s="3" t="n">
+        <x:v>27549</x:v>
+      </x:c>
+      <x:c r="CT24" s="3" t="n">
+        <x:v>32916</x:v>
+      </x:c>
+      <x:c r="CU24" s="3" t="n">
+        <x:v>26984</x:v>
+      </x:c>
+      <x:c r="CV24" s="3" t="n">
+        <x:v>32128</x:v>
+      </x:c>
+      <x:c r="CW24" s="3" t="n">
+        <x:v>29761</x:v>
+      </x:c>
+      <x:c r="CX24" s="3" t="n">
+        <x:v>36112</x:v>
+      </x:c>
+      <x:c r="CY24" s="3" t="n">
+        <x:v>28186</x:v>
+      </x:c>
+      <x:c r="CZ24" s="3" t="n">
+        <x:v>33586</x:v>
+      </x:c>
+      <x:c r="DA24" s="3" t="n">
+        <x:v>32594</x:v>
+      </x:c>
+      <x:c r="DB24" s="3" t="n">
+        <x:v>38686</x:v>
+      </x:c>
+      <x:c r="DC24" s="3" t="n">
+        <x:v>27870</x:v>
+      </x:c>
+      <x:c r="DD24" s="3" t="n">
+        <x:v>35217</x:v>
+      </x:c>
+      <x:c r="DE24" s="3" t="n">
+        <x:v>33919</x:v>
+      </x:c>
+      <x:c r="DF24" s="3" t="n">
+        <x:v>39710</x:v>
+      </x:c>
+      <x:c r="DG24" s="3" t="n">
+        <x:v>30891</x:v>
+      </x:c>
+      <x:c r="DH24" s="3" t="n">
+        <x:v>38179</x:v>
+      </x:c>
+      <x:c r="DI24" s="3" t="n">
+        <x:v>37068</x:v>
+      </x:c>
+      <x:c r="DJ24" s="3" t="n">
+        <x:v>44175</x:v>
+      </x:c>
+      <x:c r="DK24" s="3" t="n">
+        <x:v>37704</x:v>
+      </x:c>
+      <x:c r="DL24" s="3" t="n">
+        <x:v>47435</x:v>
+      </x:c>
+      <x:c r="DM24" s="3" t="n">
+        <x:v>43058</x:v>
+      </x:c>
+      <x:c r="DN24" s="3" t="n">
+        <x:v>48412</x:v>
+      </x:c>
+      <x:c r="DO24" s="3" t="n">
+        <x:v>37395</x:v>
+      </x:c>
+      <x:c r="DP24" s="3" t="n">
+        <x:v>44602</x:v>
+      </x:c>
+      <x:c r="DQ24" s="3" t="n">
+        <x:v>40683</x:v>
+      </x:c>
+      <x:c r="DR24" s="3" t="n">
+        <x:v>43998</x:v>
+      </x:c>
+      <x:c r="DS24" s="3" t="n">
+        <x:v>32711</x:v>
+      </x:c>
+      <x:c r="DT24" s="3" t="n">
+        <x:v>39869</x:v>
+      </x:c>
+      <x:c r="DU24" s="3" t="n">
+        <x:v>37281</x:v>
+      </x:c>
+      <x:c r="DV24" s="3" t="n">
+        <x:v>41938</x:v>
+      </x:c>
+      <x:c r="DW24" s="3" t="n">
+        <x:v>30979</x:v>
+      </x:c>
+      <x:c r="DX24" s="3" t="n">
+        <x:v>39081</x:v>
+      </x:c>
+      <x:c r="DY24" s="3" t="n">
+        <x:v>36651</x:v>
+      </x:c>
+      <x:c r="DZ24" s="3" t="n">
+        <x:v>42254</x:v>
+      </x:c>
+      <x:c r="EA24" s="3" t="n">
+        <x:v>34248</x:v>
+      </x:c>
+      <x:c r="EB24" s="3" t="n">
+        <x:v>43444</x:v>
+      </x:c>
+      <x:c r="EC24" s="3" t="n">
+        <x:v>41416</x:v>
+      </x:c>
+      <x:c r="ED24" s="3" t="n">
+        <x:v>50061</x:v>
+      </x:c>
+      <x:c r="EE24" s="3" t="n">
+        <x:v>37971</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:135">
+      <x:c r="B25" s="2" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="n">
+        <x:v>22074</x:v>
+      </x:c>
+      <x:c r="D25" s="3" t="n">
+        <x:v>23532</x:v>
+      </x:c>
+      <x:c r="E25" s="3" t="n">
+        <x:v>24107</x:v>
+      </x:c>
+      <x:c r="F25" s="3" t="n">
+        <x:v>28571</x:v>
+      </x:c>
+      <x:c r="G25" s="3" t="n">
+        <x:v>21350</x:v>
+      </x:c>
+      <x:c r="H25" s="3" t="n">
+        <x:v>23173</x:v>
+      </x:c>
+      <x:c r="I25" s="3" t="n">
+        <x:v>23286</x:v>
+      </x:c>
+      <x:c r="J25" s="3" t="n">
+        <x:v>29796</x:v>
+      </x:c>
+      <x:c r="K25" s="3" t="n">
+        <x:v>21595</x:v>
+      </x:c>
+      <x:c r="L25" s="3" t="n">
+        <x:v>23443</x:v>
+      </x:c>
+      <x:c r="M25" s="3" t="n">
+        <x:v>23750</x:v>
+      </x:c>
+      <x:c r="N25" s="3" t="n">
+        <x:v>28648</x:v>
+      </x:c>
+      <x:c r="O25" s="3" t="n">
+        <x:v>20754</x:v>
+      </x:c>
+      <x:c r="P25" s="3" t="n">
+        <x:v>23637</x:v>
+      </x:c>
+      <x:c r="Q25" s="3" t="n">
+        <x:v>23755</x:v>
+      </x:c>
+      <x:c r="R25" s="3" t="n">
+        <x:v>29095</x:v>
+      </x:c>
+      <x:c r="S25" s="3" t="n">
+        <x:v>21075</x:v>
+      </x:c>
+      <x:c r="T25" s="3" t="n">
+        <x:v>25021</x:v>
+      </x:c>
+      <x:c r="U25" s="3" t="n">
+        <x:v>23781</x:v>
+      </x:c>
+      <x:c r="V25" s="3" t="n">
+        <x:v>30152</x:v>
+      </x:c>
+      <x:c r="W25" s="3" t="n">
+        <x:v>22308</x:v>
+      </x:c>
+      <x:c r="X25" s="3" t="n">
+        <x:v>25845</x:v>
+      </x:c>
+      <x:c r="Y25" s="3" t="n">
+        <x:v>25939</x:v>
+      </x:c>
+      <x:c r="Z25" s="3" t="n">
+        <x:v>31269</x:v>
+      </x:c>
+      <x:c r="AA25" s="3" t="n">
+        <x:v>23860</x:v>
+      </x:c>
+      <x:c r="AB25" s="3" t="n">
+        <x:v>27379</x:v>
+      </x:c>
+      <x:c r="AC25" s="3" t="n">
+        <x:v>27199</x:v>
+      </x:c>
+      <x:c r="AD25" s="3" t="n">
+        <x:v>33889</x:v>
+      </x:c>
+      <x:c r="AE25" s="3" t="n">
+        <x:v>26798</x:v>
+      </x:c>
+      <x:c r="AF25" s="3" t="n">
+        <x:v>29792</x:v>
+      </x:c>
+      <x:c r="AG25" s="3" t="n">
+        <x:v>29950</x:v>
+      </x:c>
+      <x:c r="AH25" s="3" t="n">
+        <x:v>34554</x:v>
+      </x:c>
+      <x:c r="AI25" s="3" t="n">
+        <x:v>27602</x:v>
+      </x:c>
+      <x:c r="AJ25" s="3" t="n">
+        <x:v>30286</x:v>
+      </x:c>
+      <x:c r="AK25" s="3" t="n">
+        <x:v>30537</x:v>
+      </x:c>
+      <x:c r="AL25" s="3" t="n">
+        <x:v>35251</x:v>
+      </x:c>
+      <x:c r="AM25" s="3" t="n">
+        <x:v>28667</x:v>
+      </x:c>
+      <x:c r="AN25" s="3" t="n">
+        <x:v>32647</x:v>
+      </x:c>
+      <x:c r="AO25" s="3" t="n">
+        <x:v>32666</x:v>
+      </x:c>
+      <x:c r="AP25" s="3" t="n">
+        <x:v>38008</x:v>
+      </x:c>
+      <x:c r="AQ25" s="3" t="n">
+        <x:v>29586</x:v>
+      </x:c>
+      <x:c r="AR25" s="3" t="n">
+        <x:v>33044</x:v>
+      </x:c>
+      <x:c r="AS25" s="3" t="n">
+        <x:v>34550</x:v>
+      </x:c>
+      <x:c r="AT25" s="3" t="n">
+        <x:v>39113</x:v>
+      </x:c>
+      <x:c r="AU25" s="3" t="n">
+        <x:v>31696</x:v>
+      </x:c>
+      <x:c r="AV25" s="3" t="n">
+        <x:v>35094</x:v>
+      </x:c>
+      <x:c r="AW25" s="3" t="n">
+        <x:v>37036</x:v>
+      </x:c>
+      <x:c r="AX25" s="3" t="n">
+        <x:v>41053</x:v>
+      </x:c>
+      <x:c r="AY25" s="3" t="n">
+        <x:v>33136</x:v>
+      </x:c>
+      <x:c r="AZ25" s="3" t="n">
+        <x:v>38476</x:v>
+      </x:c>
+      <x:c r="BA25" s="3" t="n">
+        <x:v>39813</x:v>
+      </x:c>
+      <x:c r="BB25" s="3" t="n">
+        <x:v>44335</x:v>
+      </x:c>
+      <x:c r="BC25" s="3" t="n">
+        <x:v>35267</x:v>
+      </x:c>
+      <x:c r="BD25" s="3" t="n">
+        <x:v>41313</x:v>
+      </x:c>
+      <x:c r="BE25" s="3" t="n">
+        <x:v>42025</x:v>
+      </x:c>
+      <x:c r="BF25" s="3" t="n">
+        <x:v>47694</x:v>
+      </x:c>
+      <x:c r="BG25" s="3" t="n">
+        <x:v>37837</x:v>
+      </x:c>
+      <x:c r="BH25" s="3" t="n">
+        <x:v>43112</x:v>
+      </x:c>
+      <x:c r="BI25" s="3" t="n">
+        <x:v>44621</x:v>
+      </x:c>
+      <x:c r="BJ25" s="3" t="n">
+        <x:v>48664</x:v>
+      </x:c>
+      <x:c r="BK25" s="3" t="n">
+        <x:v>39102</x:v>
+      </x:c>
+      <x:c r="BL25" s="3" t="n">
+        <x:v>46082</x:v>
+      </x:c>
+      <x:c r="BM25" s="3" t="n">
+        <x:v>45468</x:v>
+      </x:c>
+      <x:c r="BN25" s="3" t="n">
+        <x:v>48051</x:v>
+      </x:c>
+      <x:c r="BO25" s="3" t="n">
+        <x:v>37579</x:v>
+      </x:c>
+      <x:c r="BP25" s="3" t="n">
+        <x:v>46107</x:v>
+      </x:c>
+      <x:c r="BQ25" s="3" t="n">
+        <x:v>46090</x:v>
+      </x:c>
+      <x:c r="BR25" s="3" t="n">
+        <x:v>49604</x:v>
+      </x:c>
+      <x:c r="BS25" s="3" t="n">
+        <x:v>39600</x:v>
+      </x:c>
+      <x:c r="BT25" s="3" t="n">
+        <x:v>48024</x:v>
+      </x:c>
+      <x:c r="BU25" s="3" t="n">
+        <x:v>49115</x:v>
+      </x:c>
+      <x:c r="BV25" s="3" t="n">
+        <x:v>52320</x:v>
+      </x:c>
+      <x:c r="BW25" s="3" t="n">
+        <x:v>40048</x:v>
+      </x:c>
+      <x:c r="BX25" s="3" t="n">
+        <x:v>49013</x:v>
+      </x:c>
+      <x:c r="BY25" s="3" t="n">
+        <x:v>48960</x:v>
+      </x:c>
+      <x:c r="BZ25" s="3" t="n">
+        <x:v>52088</x:v>
+      </x:c>
+      <x:c r="CA25" s="3" t="n">
+        <x:v>42535</x:v>
+      </x:c>
+      <x:c r="CB25" s="3" t="n">
+        <x:v>49019</x:v>
+      </x:c>
+      <x:c r="CC25" s="3" t="n">
+        <x:v>49919</x:v>
+      </x:c>
+      <x:c r="CD25" s="3" t="n">
+        <x:v>52995</x:v>
+      </x:c>
+      <x:c r="CE25" s="3" t="n">
+        <x:v>41633</x:v>
+      </x:c>
+      <x:c r="CF25" s="3" t="n">
+        <x:v>50958</x:v>
+      </x:c>
+      <x:c r="CG25" s="3" t="n">
+        <x:v>50913</x:v>
+      </x:c>
+      <x:c r="CH25" s="3" t="n">
+        <x:v>54180</x:v>
+      </x:c>
+      <x:c r="CI25" s="3" t="n">
+        <x:v>43812</x:v>
+      </x:c>
+      <x:c r="CJ25" s="3" t="n">
+        <x:v>53129</x:v>
+      </x:c>
+      <x:c r="CK25" s="3" t="n">
+        <x:v>52061</x:v>
+      </x:c>
+      <x:c r="CL25" s="3" t="n">
+        <x:v>56863</x:v>
+      </x:c>
+      <x:c r="CM25" s="3" t="n">
+        <x:v>46771</x:v>
+      </x:c>
+      <x:c r="CN25" s="3" t="n">
+        <x:v>57586</x:v>
+      </x:c>
+      <x:c r="CO25" s="3" t="n">
+        <x:v>56087</x:v>
+      </x:c>
+      <x:c r="CP25" s="3" t="n">
+        <x:v>60535</x:v>
+      </x:c>
+      <x:c r="CQ25" s="3" t="n">
+        <x:v>45819</x:v>
+      </x:c>
+      <x:c r="CR25" s="3" t="n">
+        <x:v>55452</x:v>
+      </x:c>
+      <x:c r="CS25" s="3" t="n">
+        <x:v>53580</x:v>
+      </x:c>
+      <x:c r="CT25" s="3" t="n">
+        <x:v>59162</x:v>
+      </x:c>
+      <x:c r="CU25" s="3" t="n">
+        <x:v>47274</x:v>
+      </x:c>
+      <x:c r="CV25" s="3" t="n">
+        <x:v>56142</x:v>
+      </x:c>
+      <x:c r="CW25" s="3" t="n">
+        <x:v>54900</x:v>
+      </x:c>
+      <x:c r="CX25" s="3" t="n">
+        <x:v>59705</x:v>
+      </x:c>
+      <x:c r="CY25" s="3" t="n">
+        <x:v>46795</x:v>
+      </x:c>
+      <x:c r="CZ25" s="3" t="n">
+        <x:v>58596</x:v>
+      </x:c>
+      <x:c r="DA25" s="3" t="n">
+        <x:v>56279</x:v>
+      </x:c>
+      <x:c r="DB25" s="3" t="n">
+        <x:v>60104</x:v>
+      </x:c>
+      <x:c r="DC25" s="3" t="n">
+        <x:v>47319</x:v>
+      </x:c>
+      <x:c r="DD25" s="3" t="n">
+        <x:v>58021</x:v>
+      </x:c>
+      <x:c r="DE25" s="3" t="n">
+        <x:v>58250</x:v>
+      </x:c>
+      <x:c r="DF25" s="3" t="n">
+        <x:v>60380</x:v>
+      </x:c>
+      <x:c r="DG25" s="3" t="n">
+        <x:v>47783</x:v>
+      </x:c>
+      <x:c r="DH25" s="3" t="n">
+        <x:v>55554</x:v>
+      </x:c>
+      <x:c r="DI25" s="3" t="n">
+        <x:v>56677</x:v>
+      </x:c>
+      <x:c r="DJ25" s="3" t="n">
+        <x:v>59148</x:v>
+      </x:c>
+      <x:c r="DK25" s="3" t="n">
+        <x:v>49839</x:v>
+      </x:c>
+      <x:c r="DL25" s="3" t="n">
+        <x:v>63104</x:v>
+      </x:c>
+      <x:c r="DM25" s="3" t="n">
+        <x:v>60876</x:v>
+      </x:c>
+      <x:c r="DN25" s="3" t="n">
+        <x:v>66452</x:v>
+      </x:c>
+      <x:c r="DO25" s="3" t="n">
+        <x:v>52327</x:v>
+      </x:c>
+      <x:c r="DP25" s="3" t="n">
+        <x:v>65951</x:v>
+      </x:c>
+      <x:c r="DQ25" s="3" t="n">
+        <x:v>59807</x:v>
+      </x:c>
+      <x:c r="DR25" s="3" t="n">
+        <x:v>64240</x:v>
+      </x:c>
+      <x:c r="DS25" s="3" t="n">
+        <x:v>49733</x:v>
+      </x:c>
+      <x:c r="DT25" s="3" t="n">
+        <x:v>61437</x:v>
+      </x:c>
+      <x:c r="DU25" s="3" t="n">
+        <x:v>56652</x:v>
+      </x:c>
+      <x:c r="DV25" s="3" t="n">
+        <x:v>61099</x:v>
+      </x:c>
+      <x:c r="DW25" s="3" t="n">
+        <x:v>46925</x:v>
+      </x:c>
+      <x:c r="DX25" s="3" t="n">
+        <x:v>58876</x:v>
+      </x:c>
+      <x:c r="DY25" s="3" t="n">
+        <x:v>55298</x:v>
+      </x:c>
+      <x:c r="DZ25" s="3" t="n">
+        <x:v>60793</x:v>
+      </x:c>
+      <x:c r="EA25" s="3" t="n">
+        <x:v>48905</x:v>
+      </x:c>
+      <x:c r="EB25" s="3" t="n">
+        <x:v>61521</x:v>
+      </x:c>
+      <x:c r="EC25" s="3" t="n">
+        <x:v>59933</x:v>
+      </x:c>
+      <x:c r="ED25" s="3" t="n">
+        <x:v>65437</x:v>
+      </x:c>
+      <x:c r="EE25" s="3" t="n">
+        <x:v>52017</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:135">
+      <x:c r="B26" s="2" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C26" s="3" t="n">
+        <x:v>136330</x:v>
+      </x:c>
+      <x:c r="D26" s="3" t="n">
+        <x:v>142732</x:v>
+      </x:c>
+      <x:c r="E26" s="3" t="n">
+        <x:v>140320</x:v>
+      </x:c>
+      <x:c r="F26" s="3" t="n">
+        <x:v>163308</x:v>
+      </x:c>
+      <x:c r="G26" s="3" t="n">
+        <x:v>145045</x:v>
+      </x:c>
+      <x:c r="H26" s="3" t="n">
+        <x:v>142844</x:v>
+      </x:c>
+      <x:c r="I26" s="3" t="n">
+        <x:v>143403</x:v>
+      </x:c>
+      <x:c r="J26" s="3" t="n">
+        <x:v>160534</x:v>
+      </x:c>
+      <x:c r="K26" s="3" t="n">
+        <x:v>143411</x:v>
+      </x:c>
+      <x:c r="L26" s="3" t="n">
+        <x:v>145159</x:v>
+      </x:c>
+      <x:c r="M26" s="3" t="n">
+        <x:v>142491</x:v>
+      </x:c>
+      <x:c r="N26" s="3" t="n">
+        <x:v>162321</x:v>
+      </x:c>
+      <x:c r="O26" s="3" t="n">
+        <x:v>149563</x:v>
+      </x:c>
+      <x:c r="P26" s="3" t="n">
+        <x:v>144877</x:v>
+      </x:c>
+      <x:c r="Q26" s="3" t="n">
+        <x:v>142868</x:v>
+      </x:c>
+      <x:c r="R26" s="3" t="n">
+        <x:v>162379</x:v>
+      </x:c>
+      <x:c r="S26" s="3" t="n">
+        <x:v>147268</x:v>
+      </x:c>
+      <x:c r="T26" s="3" t="n">
+        <x:v>147170</x:v>
+      </x:c>
+      <x:c r="U26" s="3" t="n">
+        <x:v>140130</x:v>
+      </x:c>
+      <x:c r="V26" s="3" t="n">
+        <x:v>162154</x:v>
+      </x:c>
+      <x:c r="W26" s="3" t="n">
+        <x:v>144747</x:v>
+      </x:c>
+      <x:c r="X26" s="3" t="n">
+        <x:v>146080</x:v>
+      </x:c>
+      <x:c r="Y26" s="3" t="n">
+        <x:v>140890</x:v>
+      </x:c>
+      <x:c r="Z26" s="3" t="n">
+        <x:v>165115</x:v>
+      </x:c>
+      <x:c r="AA26" s="3" t="n">
+        <x:v>150247</x:v>
+      </x:c>
+      <x:c r="AB26" s="3" t="n">
+        <x:v>146060</x:v>
+      </x:c>
+      <x:c r="AC26" s="3" t="n">
+        <x:v>145176</x:v>
+      </x:c>
+      <x:c r="AD26" s="3" t="n">
+        <x:v>170755</x:v>
+      </x:c>
+      <x:c r="AE26" s="3" t="n">
+        <x:v>153211</x:v>
+      </x:c>
+      <x:c r="AF26" s="3" t="n">
+        <x:v>153303</x:v>
+      </x:c>
+      <x:c r="AG26" s="3" t="n">
+        <x:v>149608</x:v>
+      </x:c>
+      <x:c r="AH26" s="3" t="n">
+        <x:v>167188</x:v>
+      </x:c>
+      <x:c r="AI26" s="3" t="n">
+        <x:v>156560</x:v>
+      </x:c>
+      <x:c r="AJ26" s="3" t="n">
+        <x:v>156823</x:v>
+      </x:c>
+      <x:c r="AK26" s="3" t="n">
+        <x:v>153585</x:v>
+      </x:c>
+      <x:c r="AL26" s="3" t="n">
+        <x:v>174956</x:v>
+      </x:c>
+      <x:c r="AM26" s="3" t="n">
+        <x:v>160366</x:v>
+      </x:c>
+      <x:c r="AN26" s="3" t="n">
+        <x:v>159268</x:v>
+      </x:c>
+      <x:c r="AO26" s="3" t="n">
+        <x:v>158747</x:v>
+      </x:c>
+      <x:c r="AP26" s="3" t="n">
+        <x:v>181713</x:v>
+      </x:c>
+      <x:c r="AQ26" s="3" t="n">
+        <x:v>162888</x:v>
+      </x:c>
+      <x:c r="AR26" s="3" t="n">
+        <x:v>163497</x:v>
+      </x:c>
+      <x:c r="AS26" s="3" t="n">
+        <x:v>159803</x:v>
+      </x:c>
+      <x:c r="AT26" s="3" t="n">
+        <x:v>181250</x:v>
+      </x:c>
+      <x:c r="AU26" s="3" t="n">
+        <x:v>163598</x:v>
+      </x:c>
+      <x:c r="AV26" s="3" t="n">
+        <x:v>162343</x:v>
+      </x:c>
+      <x:c r="AW26" s="3" t="n">
+        <x:v>160923</x:v>
+      </x:c>
+      <x:c r="AX26" s="3" t="n">
+        <x:v>184138</x:v>
+      </x:c>
+      <x:c r="AY26" s="3" t="n">
+        <x:v>164799</x:v>
+      </x:c>
+      <x:c r="AZ26" s="3" t="n">
+        <x:v>164289</x:v>
+      </x:c>
+      <x:c r="BA26" s="3" t="n">
+        <x:v>163853</x:v>
+      </x:c>
+      <x:c r="BB26" s="3" t="n">
+        <x:v>186949</x:v>
+      </x:c>
+      <x:c r="BC26" s="3" t="n">
+        <x:v>168696</x:v>
+      </x:c>
+      <x:c r="BD26" s="3" t="n">
+        <x:v>170834</x:v>
+      </x:c>
+      <x:c r="BE26" s="3" t="n">
+        <x:v>167035</x:v>
+      </x:c>
+      <x:c r="BF26" s="3" t="n">
+        <x:v>188911</x:v>
+      </x:c>
+      <x:c r="BG26" s="3" t="n">
+        <x:v>171934</x:v>
+      </x:c>
+      <x:c r="BH26" s="3" t="n">
+        <x:v>176355</x:v>
+      </x:c>
+      <x:c r="BI26" s="3" t="n">
+        <x:v>172091</x:v>
+      </x:c>
+      <x:c r="BJ26" s="3" t="n">
+        <x:v>195445</x:v>
+      </x:c>
+      <x:c r="BK26" s="3" t="n">
+        <x:v>173338</x:v>
+      </x:c>
+      <x:c r="BL26" s="3" t="n">
+        <x:v>175038</x:v>
+      </x:c>
+      <x:c r="BM26" s="3" t="n">
+        <x:v>166804</x:v>
+      </x:c>
+      <x:c r="BN26" s="3" t="n">
+        <x:v>188565</x:v>
+      </x:c>
+      <x:c r="BO26" s="3" t="n">
+        <x:v>174794</x:v>
+      </x:c>
+      <x:c r="BP26" s="3" t="n">
+        <x:v>181495</x:v>
+      </x:c>
+      <x:c r="BQ26" s="3" t="n">
+        <x:v>173318</x:v>
+      </x:c>
+      <x:c r="BR26" s="3" t="n">
+        <x:v>195845</x:v>
+      </x:c>
+      <x:c r="BS26" s="3" t="n">
+        <x:v>183531</x:v>
+      </x:c>
+      <x:c r="BT26" s="3" t="n">
+        <x:v>180691</x:v>
+      </x:c>
+      <x:c r="BU26" s="3" t="n">
+        <x:v>173602</x:v>
+      </x:c>
+      <x:c r="BV26" s="3" t="n">
+        <x:v>198704</x:v>
+      </x:c>
+      <x:c r="BW26" s="3" t="n">
+        <x:v>178020</x:v>
+      </x:c>
+      <x:c r="BX26" s="3" t="n">
+        <x:v>179922</x:v>
+      </x:c>
+      <x:c r="BY26" s="3" t="n">
+        <x:v>169959</x:v>
+      </x:c>
+      <x:c r="BZ26" s="3" t="n">
+        <x:v>191347</x:v>
+      </x:c>
+      <x:c r="CA26" s="3" t="n">
+        <x:v>178596</x:v>
+      </x:c>
+      <x:c r="CB26" s="3" t="n">
+        <x:v>183154</x:v>
+      </x:c>
+      <x:c r="CC26" s="3" t="n">
+        <x:v>172775</x:v>
+      </x:c>
+      <x:c r="CD26" s="3" t="n">
+        <x:v>198754</x:v>
+      </x:c>
+      <x:c r="CE26" s="3" t="n">
+        <x:v>182499</x:v>
+      </x:c>
+      <x:c r="CF26" s="3" t="n">
+        <x:v>181687</x:v>
+      </x:c>
+      <x:c r="CG26" s="3" t="n">
+        <x:v>173623</x:v>
+      </x:c>
+      <x:c r="CH26" s="3" t="n">
+        <x:v>196471</x:v>
+      </x:c>
+      <x:c r="CI26" s="3" t="n">
+        <x:v>176194</x:v>
+      </x:c>
+      <x:c r="CJ26" s="3" t="n">
+        <x:v>186289</x:v>
+      </x:c>
+      <x:c r="CK26" s="3" t="n">
+        <x:v>176237</x:v>
+      </x:c>
+      <x:c r="CL26" s="3" t="n">
+        <x:v>202101</x:v>
+      </x:c>
+      <x:c r="CM26" s="3" t="n">
+        <x:v>183534</x:v>
+      </x:c>
+      <x:c r="CN26" s="3" t="n">
+        <x:v>190283</x:v>
+      </x:c>
+      <x:c r="CO26" s="3" t="n">
+        <x:v>179009</x:v>
+      </x:c>
+      <x:c r="CP26" s="3" t="n">
+        <x:v>205530</x:v>
+      </x:c>
+      <x:c r="CQ26" s="3" t="n">
+        <x:v>190861</x:v>
+      </x:c>
+      <x:c r="CR26" s="3" t="n">
+        <x:v>192179</x:v>
+      </x:c>
+      <x:c r="CS26" s="3" t="n">
+        <x:v>180512</x:v>
+      </x:c>
+      <x:c r="CT26" s="3" t="n">
+        <x:v>209400</x:v>
+      </x:c>
+      <x:c r="CU26" s="3" t="n">
+        <x:v>193567</x:v>
+      </x:c>
+      <x:c r="CV26" s="3" t="n">
+        <x:v>197089</x:v>
+      </x:c>
+      <x:c r="CW26" s="3" t="n">
+        <x:v>181618</x:v>
+      </x:c>
+      <x:c r="CX26" s="3" t="n">
+        <x:v>210474</x:v>
+      </x:c>
+      <x:c r="CY26" s="3" t="n">
+        <x:v>199194</x:v>
+      </x:c>
+      <x:c r="CZ26" s="3" t="n">
+        <x:v>198501</x:v>
+      </x:c>
+      <x:c r="DA26" s="3" t="n">
+        <x:v>187075</x:v>
+      </x:c>
+      <x:c r="DB26" s="3" t="n">
+        <x:v>217388</x:v>
+      </x:c>
+      <x:c r="DC26" s="3" t="n">
+        <x:v>193871</x:v>
+      </x:c>
+      <x:c r="DD26" s="3" t="n">
+        <x:v>199793</x:v>
+      </x:c>
+      <x:c r="DE26" s="3" t="n">
+        <x:v>187741</x:v>
+      </x:c>
+      <x:c r="DF26" s="3" t="n">
+        <x:v>214071</x:v>
+      </x:c>
+      <x:c r="DG26" s="3" t="n">
+        <x:v>199430</x:v>
+      </x:c>
+      <x:c r="DH26" s="3" t="n">
+        <x:v>203883</x:v>
+      </x:c>
+      <x:c r="DI26" s="3" t="n">
+        <x:v>190679</x:v>
+      </x:c>
+      <x:c r="DJ26" s="3" t="n">
+        <x:v>219844</x:v>
+      </x:c>
+      <x:c r="DK26" s="3" t="n">
+        <x:v>209620</x:v>
+      </x:c>
+      <x:c r="DL26" s="3" t="n">
+        <x:v>215449</x:v>
+      </x:c>
+      <x:c r="DM26" s="3" t="n">
+        <x:v>199683</x:v>
+      </x:c>
+      <x:c r="DN26" s="3" t="n">
+        <x:v>235282</x:v>
+      </x:c>
+      <x:c r="DO26" s="3" t="n">
+        <x:v>208922</x:v>
+      </x:c>
+      <x:c r="DP26" s="3" t="n">
+        <x:v>216583</x:v>
+      </x:c>
+      <x:c r="DQ26" s="3" t="n">
+        <x:v>195565</x:v>
+      </x:c>
+      <x:c r="DR26" s="3" t="n">
+        <x:v>217651</x:v>
+      </x:c>
+      <x:c r="DS26" s="3" t="n">
+        <x:v>197805</x:v>
+      </x:c>
+      <x:c r="DT26" s="3" t="n">
+        <x:v>206461</x:v>
+      </x:c>
+      <x:c r="DU26" s="3" t="n">
+        <x:v>190601</x:v>
+      </x:c>
+      <x:c r="DV26" s="3" t="n">
+        <x:v>223883</x:v>
+      </x:c>
+      <x:c r="DW26" s="3" t="n">
+        <x:v>206624</x:v>
+      </x:c>
+      <x:c r="DX26" s="3" t="n">
+        <x:v>208743</x:v>
+      </x:c>
+      <x:c r="DY26" s="3" t="n">
+        <x:v>195633</x:v>
+      </x:c>
+      <x:c r="DZ26" s="3" t="n">
+        <x:v>221326</x:v>
+      </x:c>
+      <x:c r="EA26" s="3" t="n">
+        <x:v>204161</x:v>
+      </x:c>
+      <x:c r="EB26" s="3" t="n">
+        <x:v>211162</x:v>
+      </x:c>
+      <x:c r="EC26" s="3" t="n">
+        <x:v>197276</x:v>
+      </x:c>
+      <x:c r="ED26" s="3" t="n">
+        <x:v>224683</x:v>
+      </x:c>
+      <x:c r="EE26" s="3" t="n">
+        <x:v>211477</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:135">
+      <x:c r="B27" s="2" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="n">
+        <x:v>50219</x:v>
+      </x:c>
+      <x:c r="D27" s="3" t="n">
+        <x:v>55018</x:v>
+      </x:c>
+      <x:c r="E27" s="3" t="n">
+        <x:v>54168</x:v>
+      </x:c>
+      <x:c r="F27" s="3" t="n">
+        <x:v>57401</x:v>
+      </x:c>
+      <x:c r="G27" s="3" t="n">
+        <x:v>53846</x:v>
+      </x:c>
+      <x:c r="H27" s="3" t="n">
+        <x:v>55195</x:v>
+      </x:c>
+      <x:c r="I27" s="3" t="n">
+        <x:v>55756</x:v>
+      </x:c>
+      <x:c r="J27" s="3" t="n">
+        <x:v>58007</x:v>
+      </x:c>
+      <x:c r="K27" s="3" t="n">
+        <x:v>53099</x:v>
+      </x:c>
+      <x:c r="L27" s="3" t="n">
+        <x:v>56025</x:v>
+      </x:c>
+      <x:c r="M27" s="3" t="n">
+        <x:v>56550</x:v>
+      </x:c>
+      <x:c r="N27" s="3" t="n">
+        <x:v>58313</x:v>
+      </x:c>
+      <x:c r="O27" s="3" t="n">
+        <x:v>54849</x:v>
+      </x:c>
+      <x:c r="P27" s="3" t="n">
+        <x:v>57320</x:v>
+      </x:c>
+      <x:c r="Q27" s="3" t="n">
+        <x:v>57525</x:v>
+      </x:c>
+      <x:c r="R27" s="3" t="n">
+        <x:v>60154</x:v>
+      </x:c>
+      <x:c r="S27" s="3" t="n">
+        <x:v>56379</x:v>
+      </x:c>
+      <x:c r="T27" s="3" t="n">
+        <x:v>58470</x:v>
+      </x:c>
+      <x:c r="U27" s="3" t="n">
+        <x:v>57978</x:v>
+      </x:c>
+      <x:c r="V27" s="3" t="n">
+        <x:v>60983</x:v>
+      </x:c>
+      <x:c r="W27" s="3" t="n">
+        <x:v>56066</x:v>
+      </x:c>
+      <x:c r="X27" s="3" t="n">
+        <x:v>59555</x:v>
+      </x:c>
+      <x:c r="Y27" s="3" t="n">
+        <x:v>58236</x:v>
+      </x:c>
+      <x:c r="Z27" s="3" t="n">
+        <x:v>61040</x:v>
+      </x:c>
+      <x:c r="AA27" s="3" t="n">
+        <x:v>56705</x:v>
+      </x:c>
+      <x:c r="AB27" s="3" t="n">
+        <x:v>59062</x:v>
+      </x:c>
+      <x:c r="AC27" s="3" t="n">
+        <x:v>59786</x:v>
+      </x:c>
+      <x:c r="AD27" s="3" t="n">
+        <x:v>63531</x:v>
+      </x:c>
+      <x:c r="AE27" s="3" t="n">
+        <x:v>58982</x:v>
+      </x:c>
+      <x:c r="AF27" s="3" t="n">
+        <x:v>62525</x:v>
+      </x:c>
+      <x:c r="AG27" s="3" t="n">
+        <x:v>61936</x:v>
+      </x:c>
+      <x:c r="AH27" s="3" t="n">
+        <x:v>63954</x:v>
+      </x:c>
+      <x:c r="AI27" s="3" t="n">
+        <x:v>60466</x:v>
+      </x:c>
+      <x:c r="AJ27" s="3" t="n">
+        <x:v>64576</x:v>
+      </x:c>
+      <x:c r="AK27" s="3" t="n">
+        <x:v>63618</x:v>
+      </x:c>
+      <x:c r="AL27" s="3" t="n">
+        <x:v>65440</x:v>
+      </x:c>
+      <x:c r="AM27" s="3" t="n">
+        <x:v>62353</x:v>
+      </x:c>
+      <x:c r="AN27" s="3" t="n">
+        <x:v>65626</x:v>
+      </x:c>
+      <x:c r="AO27" s="3" t="n">
+        <x:v>66435</x:v>
+      </x:c>
+      <x:c r="AP27" s="3" t="n">
+        <x:v>67673</x:v>
+      </x:c>
+      <x:c r="AQ27" s="3" t="n">
+        <x:v>62038</x:v>
+      </x:c>
+      <x:c r="AR27" s="3" t="n">
+        <x:v>68110</x:v>
+      </x:c>
+      <x:c r="AS27" s="3" t="n">
+        <x:v>67303</x:v>
+      </x:c>
+      <x:c r="AT27" s="3" t="n">
+        <x:v>69336</x:v>
+      </x:c>
+      <x:c r="AU27" s="3" t="n">
+        <x:v>62135</x:v>
+      </x:c>
+      <x:c r="AV27" s="3" t="n">
+        <x:v>67607</x:v>
+      </x:c>
+      <x:c r="AW27" s="3" t="n">
+        <x:v>70112</x:v>
+      </x:c>
+      <x:c r="AX27" s="3" t="n">
+        <x:v>72414</x:v>
+      </x:c>
+      <x:c r="AY27" s="3" t="n">
+        <x:v>63799</x:v>
+      </x:c>
+      <x:c r="AZ27" s="3" t="n">
+        <x:v>68457</x:v>
+      </x:c>
+      <x:c r="BA27" s="3" t="n">
+        <x:v>72730</x:v>
+      </x:c>
+      <x:c r="BB27" s="3" t="n">
+        <x:v>74591</x:v>
+      </x:c>
+      <x:c r="BC27" s="3" t="n">
+        <x:v>66299</x:v>
+      </x:c>
+      <x:c r="BD27" s="3" t="n">
+        <x:v>73354</x:v>
+      </x:c>
+      <x:c r="BE27" s="3" t="n">
+        <x:v>74855</x:v>
+      </x:c>
+      <x:c r="BF27" s="3" t="n">
+        <x:v>75916</x:v>
+      </x:c>
+      <x:c r="BG27" s="3" t="n">
+        <x:v>68866</x:v>
+      </x:c>
+      <x:c r="BH27" s="3" t="n">
+        <x:v>76856</x:v>
+      </x:c>
+      <x:c r="BI27" s="3" t="n">
+        <x:v>77855</x:v>
+      </x:c>
+      <x:c r="BJ27" s="3" t="n">
+        <x:v>77658</x:v>
+      </x:c>
+      <x:c r="BK27" s="3" t="n">
+        <x:v>70948</x:v>
+      </x:c>
+      <x:c r="BL27" s="3" t="n">
+        <x:v>75924</x:v>
+      </x:c>
+      <x:c r="BM27" s="3" t="n">
+        <x:v>74362</x:v>
+      </x:c>
+      <x:c r="BN27" s="3" t="n">
+        <x:v>74798</x:v>
+      </x:c>
+      <x:c r="BO27" s="3" t="n">
+        <x:v>69617</x:v>
+      </x:c>
+      <x:c r="BP27" s="3" t="n">
+        <x:v>79732</x:v>
+      </x:c>
+      <x:c r="BQ27" s="3" t="n">
+        <x:v>77500</x:v>
+      </x:c>
+      <x:c r="BR27" s="3" t="n">
+        <x:v>78013</x:v>
+      </x:c>
+      <x:c r="BS27" s="3" t="n">
+        <x:v>71437</x:v>
+      </x:c>
+      <x:c r="BT27" s="3" t="n">
+        <x:v>78387</x:v>
+      </x:c>
+      <x:c r="BU27" s="3" t="n">
+        <x:v>77735</x:v>
+      </x:c>
+      <x:c r="BV27" s="3" t="n">
+        <x:v>77173</x:v>
+      </x:c>
+      <x:c r="BW27" s="3" t="n">
+        <x:v>72273</x:v>
+      </x:c>
+      <x:c r="BX27" s="3" t="n">
+        <x:v>80206</x:v>
+      </x:c>
+      <x:c r="BY27" s="3" t="n">
+        <x:v>77441</x:v>
+      </x:c>
+      <x:c r="BZ27" s="3" t="n">
+        <x:v>78294</x:v>
+      </x:c>
+      <x:c r="CA27" s="3" t="n">
+        <x:v>73295</x:v>
+      </x:c>
+      <x:c r="CB27" s="3" t="n">
+        <x:v>81847</x:v>
+      </x:c>
+      <x:c r="CC27" s="3" t="n">
+        <x:v>79735</x:v>
+      </x:c>
+      <x:c r="CD27" s="3" t="n">
+        <x:v>80358</x:v>
+      </x:c>
+      <x:c r="CE27" s="3" t="n">
+        <x:v>74324</x:v>
+      </x:c>
+      <x:c r="CF27" s="3" t="n">
+        <x:v>81135</x:v>
+      </x:c>
+      <x:c r="CG27" s="3" t="n">
+        <x:v>80365</x:v>
+      </x:c>
+      <x:c r="CH27" s="3" t="n">
+        <x:v>81494</x:v>
+      </x:c>
+      <x:c r="CI27" s="3" t="n">
+        <x:v>73540</x:v>
+      </x:c>
+      <x:c r="CJ27" s="3" t="n">
+        <x:v>84718</x:v>
+      </x:c>
+      <x:c r="CK27" s="3" t="n">
+        <x:v>82943</x:v>
+      </x:c>
+      <x:c r="CL27" s="3" t="n">
+        <x:v>84067</x:v>
+      </x:c>
+      <x:c r="CM27" s="3" t="n">
+        <x:v>76668</x:v>
+      </x:c>
+      <x:c r="CN27" s="3" t="n">
+        <x:v>86592</x:v>
+      </x:c>
+      <x:c r="CO27" s="3" t="n">
+        <x:v>84454</x:v>
+      </x:c>
+      <x:c r="CP27" s="3" t="n">
+        <x:v>85903</x:v>
+      </x:c>
+      <x:c r="CQ27" s="3" t="n">
+        <x:v>79914</x:v>
+      </x:c>
+      <x:c r="CR27" s="3" t="n">
+        <x:v>89105</x:v>
+      </x:c>
+      <x:c r="CS27" s="3" t="n">
+        <x:v>86960</x:v>
+      </x:c>
+      <x:c r="CT27" s="3" t="n">
+        <x:v>88209</x:v>
+      </x:c>
+      <x:c r="CU27" s="3" t="n">
+        <x:v>81324</x:v>
+      </x:c>
+      <x:c r="CV27" s="3" t="n">
+        <x:v>91967</x:v>
+      </x:c>
+      <x:c r="CW27" s="3" t="n">
+        <x:v>88126</x:v>
+      </x:c>
+      <x:c r="CX27" s="3" t="n">
+        <x:v>89544</x:v>
+      </x:c>
+      <x:c r="CY27" s="3" t="n">
+        <x:v>85265</x:v>
+      </x:c>
+      <x:c r="CZ27" s="3" t="n">
+        <x:v>93684</x:v>
+      </x:c>
+      <x:c r="DA27" s="3" t="n">
+        <x:v>91450</x:v>
+      </x:c>
+      <x:c r="DB27" s="3" t="n">
+        <x:v>93666</x:v>
+      </x:c>
+      <x:c r="DC27" s="3" t="n">
+        <x:v>84279</x:v>
+      </x:c>
+      <x:c r="DD27" s="3" t="n">
+        <x:v>94892</x:v>
+      </x:c>
+      <x:c r="DE27" s="3" t="n">
+        <x:v>91043</x:v>
+      </x:c>
+      <x:c r="DF27" s="3" t="n">
+        <x:v>91329</x:v>
+      </x:c>
+      <x:c r="DG27" s="3" t="n">
+        <x:v>90439</x:v>
+      </x:c>
+      <x:c r="DH27" s="3" t="n">
+        <x:v>97679</x:v>
+      </x:c>
+      <x:c r="DI27" s="3" t="n">
+        <x:v>93495</x:v>
+      </x:c>
+      <x:c r="DJ27" s="3" t="n">
+        <x:v>97683</x:v>
+      </x:c>
+      <x:c r="DK27" s="3" t="n">
+        <x:v>91680</x:v>
+      </x:c>
+      <x:c r="DL27" s="3" t="n">
+        <x:v>101882</x:v>
+      </x:c>
+      <x:c r="DM27" s="3" t="n">
+        <x:v>97012</x:v>
+      </x:c>
+      <x:c r="DN27" s="3" t="n">
+        <x:v>100494</x:v>
+      </x:c>
+      <x:c r="DO27" s="3" t="n">
+        <x:v>91975</x:v>
+      </x:c>
+      <x:c r="DP27" s="3" t="n">
+        <x:v>101710</x:v>
+      </x:c>
+      <x:c r="DQ27" s="3" t="n">
+        <x:v>94192</x:v>
+      </x:c>
+      <x:c r="DR27" s="3" t="n">
+        <x:v>92083</x:v>
+      </x:c>
+      <x:c r="DS27" s="3" t="n">
+        <x:v>85230</x:v>
+      </x:c>
+      <x:c r="DT27" s="3" t="n">
+        <x:v>96530</x:v>
+      </x:c>
+      <x:c r="DU27" s="3" t="n">
+        <x:v>92483</x:v>
+      </x:c>
+      <x:c r="DV27" s="3" t="n">
+        <x:v>93366</x:v>
+      </x:c>
+      <x:c r="DW27" s="3" t="n">
+        <x:v>91068</x:v>
+      </x:c>
+      <x:c r="DX27" s="3" t="n">
+        <x:v>98582</x:v>
+      </x:c>
+      <x:c r="DY27" s="3" t="n">
+        <x:v>94648</x:v>
+      </x:c>
+      <x:c r="DZ27" s="3" t="n">
+        <x:v>96289</x:v>
+      </x:c>
+      <x:c r="EA27" s="3" t="n">
+        <x:v>88134</x:v>
+      </x:c>
+      <x:c r="EB27" s="3" t="n">
+        <x:v>98974</x:v>
+      </x:c>
+      <x:c r="EC27" s="3" t="n">
+        <x:v>95158</x:v>
+      </x:c>
+      <x:c r="ED27" s="3" t="n">
+        <x:v>97087</x:v>
+      </x:c>
+      <x:c r="EE27" s="3" t="n">
+        <x:v>90339</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:135">
+      <x:c r="B28" s="2" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C28" s="3" t="n">
+        <x:v>86187</x:v>
+      </x:c>
+      <x:c r="D28" s="3" t="n">
+        <x:v>87237</x:v>
+      </x:c>
+      <x:c r="E28" s="3" t="n">
+        <x:v>85664</x:v>
+      </x:c>
+      <x:c r="F28" s="3" t="n">
+        <x:v>106630</x:v>
+      </x:c>
+      <x:c r="G28" s="3" t="n">
+        <x:v>91185</x:v>
+      </x:c>
+      <x:c r="H28" s="3" t="n">
+        <x:v>87141</x:v>
+      </x:c>
+      <x:c r="I28" s="3" t="n">
+        <x:v>87059</x:v>
+      </x:c>
+      <x:c r="J28" s="3" t="n">
+        <x:v>102877</x:v>
+      </x:c>
+      <x:c r="K28" s="3" t="n">
+        <x:v>90329</x:v>
+      </x:c>
+      <x:c r="L28" s="3" t="n">
+        <x:v>88636</x:v>
+      </x:c>
+      <x:c r="M28" s="3" t="n">
+        <x:v>85101</x:v>
+      </x:c>
+      <x:c r="N28" s="3" t="n">
+        <x:v>104432</x:v>
+      </x:c>
+      <x:c r="O28" s="3" t="n">
+        <x:v>94823</x:v>
+      </x:c>
+      <x:c r="P28" s="3" t="n">
+        <x:v>86791</x:v>
+      </x:c>
+      <x:c r="Q28" s="3" t="n">
+        <x:v>84380</x:v>
+      </x:c>
+      <x:c r="R28" s="3" t="n">
+        <x:v>102215</x:v>
+      </x:c>
+      <x:c r="S28" s="3" t="n">
+        <x:v>90494</x:v>
+      </x:c>
+      <x:c r="T28" s="3" t="n">
+        <x:v>88118</x:v>
+      </x:c>
+      <x:c r="U28" s="3" t="n">
+        <x:v>81396</x:v>
+      </x:c>
+      <x:c r="V28" s="3" t="n">
+        <x:v>100834</x:v>
+      </x:c>
+      <x:c r="W28" s="3" t="n">
+        <x:v>88214</x:v>
+      </x:c>
+      <x:c r="X28" s="3" t="n">
+        <x:v>85891</x:v>
+      </x:c>
+      <x:c r="Y28" s="3" t="n">
+        <x:v>81999</x:v>
+      </x:c>
+      <x:c r="Z28" s="3" t="n">
+        <x:v>103703</x:v>
+      </x:c>
+      <x:c r="AA28" s="3" t="n">
+        <x:v>93146</x:v>
+      </x:c>
+      <x:c r="AB28" s="3" t="n">
+        <x:v>86387</x:v>
+      </x:c>
+      <x:c r="AC28" s="3" t="n">
+        <x:v>84721</x:v>
+      </x:c>
+      <x:c r="AD28" s="3" t="n">
+        <x:v>106824</x:v>
+      </x:c>
+      <x:c r="AE28" s="3" t="n">
+        <x:v>93764</x:v>
+      </x:c>
+      <x:c r="AF28" s="3" t="n">
+        <x:v>90089</x:v>
+      </x:c>
+      <x:c r="AG28" s="3" t="n">
+        <x:v>86942</x:v>
+      </x:c>
+      <x:c r="AH28" s="3" t="n">
+        <x:v>102752</x:v>
+      </x:c>
+      <x:c r="AI28" s="3" t="n">
+        <x:v>95545</x:v>
+      </x:c>
+      <x:c r="AJ28" s="3" t="n">
+        <x:v>91589</x:v>
+      </x:c>
+      <x:c r="AK28" s="3" t="n">
+        <x:v>89313</x:v>
+      </x:c>
+      <x:c r="AL28" s="3" t="n">
+        <x:v>108960</x:v>
+      </x:c>
+      <x:c r="AM28" s="3" t="n">
+        <x:v>97428</x:v>
+      </x:c>
+      <x:c r="AN28" s="3" t="n">
+        <x:v>93001</x:v>
+      </x:c>
+      <x:c r="AO28" s="3" t="n">
+        <x:v>91656</x:v>
+      </x:c>
+      <x:c r="AP28" s="3" t="n">
+        <x:v>113424</x:v>
+      </x:c>
+      <x:c r="AQ28" s="3" t="n">
+        <x:v>100325</x:v>
+      </x:c>
+      <x:c r="AR28" s="3" t="n">
+        <x:v>94658</x:v>
+      </x:c>
+      <x:c r="AS28" s="3" t="n">
+        <x:v>91761</x:v>
+      </x:c>
+      <x:c r="AT28" s="3" t="n">
+        <x:v>111320</x:v>
+      </x:c>
+      <x:c r="AU28" s="3" t="n">
+        <x:v>100799</x:v>
+      </x:c>
+      <x:c r="AV28" s="3" t="n">
+        <x:v>94131</x:v>
+      </x:c>
+      <x:c r="AW28" s="3" t="n">
+        <x:v>90239</x:v>
+      </x:c>
+      <x:c r="AX28" s="3" t="n">
+        <x:v>111001</x:v>
+      </x:c>
+      <x:c r="AY28" s="3" t="n">
+        <x:v>100270</x:v>
+      </x:c>
+      <x:c r="AZ28" s="3" t="n">
+        <x:v>95263</x:v>
+      </x:c>
+      <x:c r="BA28" s="3" t="n">
+        <x:v>90701</x:v>
+      </x:c>
+      <x:c r="BB28" s="3" t="n">
+        <x:v>111602</x:v>
+      </x:c>
+      <x:c r="BC28" s="3" t="n">
+        <x:v>101595</x:v>
+      </x:c>
+      <x:c r="BD28" s="3" t="n">
+        <x:v>97047</x:v>
+      </x:c>
+      <x:c r="BE28" s="3" t="n">
+        <x:v>91948</x:v>
+      </x:c>
+      <x:c r="BF28" s="3" t="n">
+        <x:v>112198</x:v>
+      </x:c>
+      <x:c r="BG28" s="3" t="n">
+        <x:v>102254</x:v>
+      </x:c>
+      <x:c r="BH28" s="3" t="n">
+        <x:v>99203</x:v>
+      </x:c>
+      <x:c r="BI28" s="3" t="n">
+        <x:v>94195</x:v>
+      </x:c>
+      <x:c r="BJ28" s="3" t="n">
+        <x:v>116808</x:v>
+      </x:c>
+      <x:c r="BK28" s="3" t="n">
+        <x:v>101718</x:v>
+      </x:c>
+      <x:c r="BL28" s="3" t="n">
+        <x:v>98770</x:v>
+      </x:c>
+      <x:c r="BM28" s="3" t="n">
+        <x:v>92271</x:v>
+      </x:c>
+      <x:c r="BN28" s="3" t="n">
+        <x:v>112851</x:v>
+      </x:c>
+      <x:c r="BO28" s="3" t="n">
+        <x:v>104338</x:v>
+      </x:c>
+      <x:c r="BP28" s="3" t="n">
+        <x:v>101495</x:v>
+      </x:c>
+      <x:c r="BQ28" s="3" t="n">
+        <x:v>95672</x:v>
+      </x:c>
+      <x:c r="BR28" s="3" t="n">
+        <x:v>116893</x:v>
+      </x:c>
+      <x:c r="BS28" s="3" t="n">
+        <x:v>111161</x:v>
+      </x:c>
+      <x:c r="BT28" s="3" t="n">
+        <x:v>101922</x:v>
+      </x:c>
+      <x:c r="BU28" s="3" t="n">
+        <x:v>95661</x:v>
+      </x:c>
+      <x:c r="BV28" s="3" t="n">
+        <x:v>120508</x:v>
+      </x:c>
+      <x:c r="BW28" s="3" t="n">
+        <x:v>105007</x:v>
+      </x:c>
+      <x:c r="BX28" s="3" t="n">
+        <x:v>99617</x:v>
+      </x:c>
+      <x:c r="BY28" s="3" t="n">
+        <x:v>92577</x:v>
+      </x:c>
+      <x:c r="BZ28" s="3" t="n">
+        <x:v>112313</x:v>
+      </x:c>
+      <x:c r="CA28" s="3" t="n">
+        <x:v>104565</x:v>
+      </x:c>
+      <x:c r="CB28" s="3" t="n">
+        <x:v>101293</x:v>
+      </x:c>
+      <x:c r="CC28" s="3" t="n">
+        <x:v>93306</x:v>
+      </x:c>
+      <x:c r="CD28" s="3" t="n">
+        <x:v>117443</x:v>
+      </x:c>
+      <x:c r="CE28" s="3" t="n">
+        <x:v>107373</x:v>
+      </x:c>
+      <x:c r="CF28" s="3" t="n">
+        <x:v>100521</x:v>
+      </x:c>
+      <x:c r="CG28" s="3" t="n">
+        <x:v>93534</x:v>
+      </x:c>
+      <x:c r="CH28" s="3" t="n">
+        <x:v>114273</x:v>
+      </x:c>
+      <x:c r="CI28" s="3" t="n">
+        <x:v>102107</x:v>
+      </x:c>
+      <x:c r="CJ28" s="3" t="n">
+        <x:v>101648</x:v>
+      </x:c>
+      <x:c r="CK28" s="3" t="n">
+        <x:v>93629</x:v>
+      </x:c>
+      <x:c r="CL28" s="3" t="n">
+        <x:v>117378</x:v>
+      </x:c>
+      <x:c r="CM28" s="3" t="n">
+        <x:v>106331</x:v>
+      </x:c>
+      <x:c r="CN28" s="3" t="n">
+        <x:v>103752</x:v>
+      </x:c>
+      <x:c r="CO28" s="3" t="n">
+        <x:v>94871</x:v>
+      </x:c>
+      <x:c r="CP28" s="3" t="n">
+        <x:v>119031</x:v>
+      </x:c>
+      <x:c r="CQ28" s="3" t="n">
+        <x:v>110490</x:v>
+      </x:c>
+      <x:c r="CR28" s="3" t="n">
+        <x:v>103185</x:v>
+      </x:c>
+      <x:c r="CS28" s="3" t="n">
+        <x:v>93872</x:v>
+      </x:c>
+      <x:c r="CT28" s="3" t="n">
+        <x:v>120722</x:v>
+      </x:c>
+      <x:c r="CU28" s="3" t="n">
+        <x:v>111800</x:v>
+      </x:c>
+      <x:c r="CV28" s="3" t="n">
+        <x:v>105271</x:v>
+      </x:c>
+      <x:c r="CW28" s="3" t="n">
+        <x:v>93850</x:v>
+      </x:c>
+      <x:c r="CX28" s="3" t="n">
+        <x:v>120522</x:v>
+      </x:c>
+      <x:c r="CY28" s="3" t="n">
+        <x:v>113537</x:v>
+      </x:c>
+      <x:c r="CZ28" s="3" t="n">
+        <x:v>105081</x:v>
+      </x:c>
+      <x:c r="DA28" s="3" t="n">
+        <x:v>96112</x:v>
+      </x:c>
+      <x:c r="DB28" s="3" t="n">
+        <x:v>123341</x:v>
+      </x:c>
+      <x:c r="DC28" s="3" t="n">
+        <x:v>109223</x:v>
+      </x:c>
+      <x:c r="DD28" s="3" t="n">
+        <x:v>105308</x:v>
+      </x:c>
+      <x:c r="DE28" s="3" t="n">
+        <x:v>97264</x:v>
+      </x:c>
+      <x:c r="DF28" s="3" t="n">
+        <x:v>122166</x:v>
+      </x:c>
+      <x:c r="DG28" s="3" t="n">
+        <x:v>108979</x:v>
+      </x:c>
+      <x:c r="DH28" s="3" t="n">
+        <x:v>106672</x:v>
+      </x:c>
+      <x:c r="DI28" s="3" t="n">
+        <x:v>97818</x:v>
+      </x:c>
+      <x:c r="DJ28" s="3" t="n">
+        <x:v>121964</x:v>
+      </x:c>
+      <x:c r="DK28" s="3" t="n">
+        <x:v>117865</x:v>
+      </x:c>
+      <x:c r="DL28" s="3" t="n">
+        <x:v>113878</x:v>
+      </x:c>
+      <x:c r="DM28" s="3" t="n">
+        <x:v>103090</x:v>
+      </x:c>
+      <x:c r="DN28" s="3" t="n">
+        <x:v>134583</x:v>
+      </x:c>
+      <x:c r="DO28" s="3" t="n">
+        <x:v>116703</x:v>
+      </x:c>
+      <x:c r="DP28" s="3" t="n">
+        <x:v>115363</x:v>
+      </x:c>
+      <x:c r="DQ28" s="3" t="n">
+        <x:v>102088</x:v>
+      </x:c>
+      <x:c r="DR28" s="3" t="n">
+        <x:v>124881</x:v>
+      </x:c>
+      <x:c r="DS28" s="3" t="n">
+        <x:v>112019</x:v>
+      </x:c>
+      <x:c r="DT28" s="3" t="n">
+        <x:v>110423</x:v>
+      </x:c>
+      <x:c r="DU28" s="3" t="n">
+        <x:v>99049</x:v>
+      </x:c>
+      <x:c r="DV28" s="3" t="n">
+        <x:v>129450</x:v>
+      </x:c>
+      <x:c r="DW28" s="3" t="n">
+        <x:v>115443</x:v>
+      </x:c>
+      <x:c r="DX28" s="3" t="n">
+        <x:v>110291</x:v>
+      </x:c>
+      <x:c r="DY28" s="3" t="n">
+        <x:v>101191</x:v>
+      </x:c>
+      <x:c r="DZ28" s="3" t="n">
+        <x:v>124867</x:v>
+      </x:c>
+      <x:c r="EA28" s="3" t="n">
+        <x:v>116027</x:v>
+      </x:c>
+      <x:c r="EB28" s="3" t="n">
+        <x:v>112188</x:v>
+      </x:c>
+      <x:c r="EC28" s="3" t="n">
+        <x:v>102118</x:v>
+      </x:c>
+      <x:c r="ED28" s="3" t="n">
+        <x:v>127596</x:v>
+      </x:c>
+      <x:c r="EE28" s="3" t="n">
+        <x:v>121138</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:135">
+      <x:c r="B29" s="2" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="n">
+        <x:v>206629</x:v>
+      </x:c>
+      <x:c r="D29" s="3" t="n">
+        <x:v>217240</x:v>
+      </x:c>
+      <x:c r="E29" s="3" t="n">
+        <x:v>214684</x:v>
+      </x:c>
+      <x:c r="F29" s="3" t="n">
+        <x:v>218889</x:v>
+      </x:c>
+      <x:c r="G29" s="3" t="n">
+        <x:v>213637</x:v>
+      </x:c>
+      <x:c r="H29" s="3" t="n">
+        <x:v>221183</x:v>
+      </x:c>
+      <x:c r="I29" s="3" t="n">
+        <x:v>218752</x:v>
+      </x:c>
+      <x:c r="J29" s="3" t="n">
+        <x:v>221816</x:v>
+      </x:c>
+      <x:c r="K29" s="3" t="n">
+        <x:v>214415</x:v>
+      </x:c>
+      <x:c r="L29" s="3" t="n">
+        <x:v>226397</x:v>
+      </x:c>
+      <x:c r="M29" s="3" t="n">
+        <x:v>224255</x:v>
+      </x:c>
+      <x:c r="N29" s="3" t="n">
+        <x:v>223757</x:v>
+      </x:c>
+      <x:c r="O29" s="3" t="n">
+        <x:v>218168</x:v>
+      </x:c>
+      <x:c r="P29" s="3" t="n">
+        <x:v>231456</x:v>
+      </x:c>
+      <x:c r="Q29" s="3" t="n">
+        <x:v>229377</x:v>
+      </x:c>
+      <x:c r="R29" s="3" t="n">
+        <x:v>227656</x:v>
+      </x:c>
+      <x:c r="S29" s="3" t="n">
+        <x:v>224626</x:v>
+      </x:c>
+      <x:c r="T29" s="3" t="n">
+        <x:v>237888</x:v>
+      </x:c>
+      <x:c r="U29" s="3" t="n">
+        <x:v>233875</x:v>
+      </x:c>
+      <x:c r="V29" s="3" t="n">
+        <x:v>234706</x:v>
+      </x:c>
+      <x:c r="W29" s="3" t="n">
+        <x:v>229584</x:v>
+      </x:c>
+      <x:c r="X29" s="3" t="n">
+        <x:v>245793</x:v>
+      </x:c>
+      <x:c r="Y29" s="3" t="n">
+        <x:v>242133</x:v>
+      </x:c>
+      <x:c r="Z29" s="3" t="n">
+        <x:v>243555</x:v>
+      </x:c>
+      <x:c r="AA29" s="3" t="n">
+        <x:v>235844</x:v>
+      </x:c>
+      <x:c r="AB29" s="3" t="n">
+        <x:v>252855</x:v>
+      </x:c>
+      <x:c r="AC29" s="3" t="n">
+        <x:v>249697</x:v>
+      </x:c>
+      <x:c r="AD29" s="3" t="n">
+        <x:v>253542</x:v>
+      </x:c>
+      <x:c r="AE29" s="3" t="n">
+        <x:v>250107</x:v>
+      </x:c>
+      <x:c r="AF29" s="3" t="n">
+        <x:v>263513</x:v>
+      </x:c>
+      <x:c r="AG29" s="3" t="n">
+        <x:v>258146</x:v>
+      </x:c>
+      <x:c r="AH29" s="3" t="n">
+        <x:v>266966</x:v>
+      </x:c>
+      <x:c r="AI29" s="3" t="n">
+        <x:v>257468</x:v>
+      </x:c>
+      <x:c r="AJ29" s="3" t="n">
+        <x:v>269333</x:v>
+      </x:c>
+      <x:c r="AK29" s="3" t="n">
+        <x:v>263081</x:v>
+      </x:c>
+      <x:c r="AL29" s="3" t="n">
+        <x:v>264935</x:v>
+      </x:c>
+      <x:c r="AM29" s="3" t="n">
+        <x:v>259320</x:v>
+      </x:c>
+      <x:c r="AN29" s="3" t="n">
+        <x:v>272557</x:v>
+      </x:c>
+      <x:c r="AO29" s="3" t="n">
+        <x:v>265526</x:v>
+      </x:c>
+      <x:c r="AP29" s="3" t="n">
+        <x:v>266910</x:v>
+      </x:c>
+      <x:c r="AQ29" s="3" t="n">
+        <x:v>260136</x:v>
+      </x:c>
+      <x:c r="AR29" s="3" t="n">
+        <x:v>271970</x:v>
+      </x:c>
+      <x:c r="AS29" s="3" t="n">
+        <x:v>267587</x:v>
+      </x:c>
+      <x:c r="AT29" s="3" t="n">
+        <x:v>270818</x:v>
+      </x:c>
+      <x:c r="AU29" s="3" t="n">
+        <x:v>266306</x:v>
+      </x:c>
+      <x:c r="AV29" s="3" t="n">
+        <x:v>277546</x:v>
+      </x:c>
+      <x:c r="AW29" s="3" t="n">
+        <x:v>271387</x:v>
+      </x:c>
+      <x:c r="AX29" s="3" t="n">
+        <x:v>275829</x:v>
+      </x:c>
+      <x:c r="AY29" s="3" t="n">
+        <x:v>268268</x:v>
+      </x:c>
+      <x:c r="AZ29" s="3" t="n">
+        <x:v>285076</x:v>
+      </x:c>
+      <x:c r="BA29" s="3" t="n">
+        <x:v>282719</x:v>
+      </x:c>
+      <x:c r="BB29" s="3" t="n">
+        <x:v>281723</x:v>
+      </x:c>
+      <x:c r="BC29" s="3" t="n">
+        <x:v>277410</x:v>
+      </x:c>
+      <x:c r="BD29" s="3" t="n">
+        <x:v>291514</x:v>
+      </x:c>
+      <x:c r="BE29" s="3" t="n">
+        <x:v>287479</x:v>
+      </x:c>
+      <x:c r="BF29" s="3" t="n">
+        <x:v>292385</x:v>
+      </x:c>
+      <x:c r="BG29" s="3" t="n">
+        <x:v>290428</x:v>
+      </x:c>
+      <x:c r="BH29" s="3" t="n">
+        <x:v>304334</x:v>
+      </x:c>
+      <x:c r="BI29" s="3" t="n">
+        <x:v>301467</x:v>
+      </x:c>
+      <x:c r="BJ29" s="3" t="n">
+        <x:v>298637</x:v>
+      </x:c>
+      <x:c r="BK29" s="3" t="n">
+        <x:v>297921</x:v>
+      </x:c>
+      <x:c r="BL29" s="3" t="n">
+        <x:v>310799</x:v>
+      </x:c>
+      <x:c r="BM29" s="3" t="n">
+        <x:v>302166</x:v>
+      </x:c>
+      <x:c r="BN29" s="3" t="n">
+        <x:v>297604</x:v>
+      </x:c>
+      <x:c r="BO29" s="3" t="n">
+        <x:v>297593</x:v>
+      </x:c>
+      <x:c r="BP29" s="3" t="n">
+        <x:v>314161</x:v>
+      </x:c>
+      <x:c r="BQ29" s="3" t="n">
+        <x:v>305376</x:v>
+      </x:c>
+      <x:c r="BR29" s="3" t="n">
+        <x:v>300807</x:v>
+      </x:c>
+      <x:c r="BS29" s="3" t="n">
+        <x:v>301444</x:v>
+      </x:c>
+      <x:c r="BT29" s="3" t="n">
+        <x:v>322521</x:v>
+      </x:c>
+      <x:c r="BU29" s="3" t="n">
+        <x:v>313719</x:v>
+      </x:c>
+      <x:c r="BV29" s="3" t="n">
+        <x:v>305929</x:v>
+      </x:c>
+      <x:c r="BW29" s="3" t="n">
+        <x:v>312636</x:v>
+      </x:c>
+      <x:c r="BX29" s="3" t="n">
+        <x:v>332708</x:v>
+      </x:c>
+      <x:c r="BY29" s="3" t="n">
+        <x:v>322811</x:v>
+      </x:c>
+      <x:c r="BZ29" s="3" t="n">
+        <x:v>318641</x:v>
+      </x:c>
+      <x:c r="CA29" s="3" t="n">
+        <x:v>315414</x:v>
+      </x:c>
+      <x:c r="CB29" s="3" t="n">
+        <x:v>333689</x:v>
+      </x:c>
+      <x:c r="CC29" s="3" t="n">
+        <x:v>324468</x:v>
+      </x:c>
+      <x:c r="CD29" s="3" t="n">
+        <x:v>318447</x:v>
+      </x:c>
+      <x:c r="CE29" s="3" t="n">
+        <x:v>319565</x:v>
+      </x:c>
+      <x:c r="CF29" s="3" t="n">
+        <x:v>340642</x:v>
+      </x:c>
+      <x:c r="CG29" s="3" t="n">
+        <x:v>331524</x:v>
+      </x:c>
+      <x:c r="CH29" s="3" t="n">
+        <x:v>328531</x:v>
+      </x:c>
+      <x:c r="CI29" s="3" t="n">
+        <x:v>332620</x:v>
+      </x:c>
+      <x:c r="CJ29" s="3" t="n">
+        <x:v>348768</x:v>
+      </x:c>
+      <x:c r="CK29" s="3" t="n">
+        <x:v>339310</x:v>
+      </x:c>
+      <x:c r="CL29" s="3" t="n">
+        <x:v>336925</x:v>
+      </x:c>
+      <x:c r="CM29" s="3" t="n">
+        <x:v>343444</x:v>
+      </x:c>
+      <x:c r="CN29" s="3" t="n">
+        <x:v>359005</x:v>
+      </x:c>
+      <x:c r="CO29" s="3" t="n">
+        <x:v>349967</x:v>
+      </x:c>
+      <x:c r="CP29" s="3" t="n">
+        <x:v>347700</x:v>
+      </x:c>
+      <x:c r="CQ29" s="3" t="n">
+        <x:v>350396</x:v>
+      </x:c>
+      <x:c r="CR29" s="3" t="n">
+        <x:v>368798</x:v>
+      </x:c>
+      <x:c r="CS29" s="3" t="n">
+        <x:v>360740</x:v>
+      </x:c>
+      <x:c r="CT29" s="3" t="n">
+        <x:v>358258</x:v>
+      </x:c>
+      <x:c r="CU29" s="3" t="n">
+        <x:v>365698</x:v>
+      </x:c>
+      <x:c r="CV29" s="3" t="n">
+        <x:v>372970</x:v>
+      </x:c>
+      <x:c r="CW29" s="3" t="n">
+        <x:v>365497</x:v>
+      </x:c>
+      <x:c r="CX29" s="3" t="n">
+        <x:v>364495</x:v>
+      </x:c>
+      <x:c r="CY29" s="3" t="n">
+        <x:v>367294</x:v>
+      </x:c>
+      <x:c r="CZ29" s="3" t="n">
+        <x:v>384736</x:v>
+      </x:c>
+      <x:c r="DA29" s="3" t="n">
+        <x:v>377083</x:v>
+      </x:c>
+      <x:c r="DB29" s="3" t="n">
+        <x:v>370803</x:v>
+      </x:c>
+      <x:c r="DC29" s="3" t="n">
+        <x:v>376300</x:v>
+      </x:c>
+      <x:c r="DD29" s="3" t="n">
+        <x:v>389143</x:v>
+      </x:c>
+      <x:c r="DE29" s="3" t="n">
+        <x:v>381917</x:v>
+      </x:c>
+      <x:c r="DF29" s="3" t="n">
+        <x:v>375538</x:v>
+      </x:c>
+      <x:c r="DG29" s="3" t="n">
+        <x:v>388633</x:v>
+      </x:c>
+      <x:c r="DH29" s="3" t="n">
+        <x:v>343192</x:v>
+      </x:c>
+      <x:c r="DI29" s="3" t="n">
+        <x:v>359088</x:v>
+      </x:c>
+      <x:c r="DJ29" s="3" t="n">
+        <x:v>346659</x:v>
+      </x:c>
+      <x:c r="DK29" s="3" t="n">
+        <x:v>342391</x:v>
+      </x:c>
+      <x:c r="DL29" s="3" t="n">
+        <x:v>366677</x:v>
+      </x:c>
+      <x:c r="DM29" s="3" t="n">
+        <x:v>383769</x:v>
+      </x:c>
+      <x:c r="DN29" s="3" t="n">
+        <x:v>377812</x:v>
+      </x:c>
+      <x:c r="DO29" s="3" t="n">
+        <x:v>377443</x:v>
+      </x:c>
+      <x:c r="DP29" s="3" t="n">
+        <x:v>404894</x:v>
+      </x:c>
+      <x:c r="DQ29" s="3" t="n">
+        <x:v>397362</x:v>
+      </x:c>
+      <x:c r="DR29" s="3" t="n">
+        <x:v>393902</x:v>
+      </x:c>
+      <x:c r="DS29" s="3" t="n">
+        <x:v>384502</x:v>
+      </x:c>
+      <x:c r="DT29" s="3" t="n">
+        <x:v>404453</x:v>
+      </x:c>
+      <x:c r="DU29" s="3" t="n">
+        <x:v>404787</x:v>
+      </x:c>
+      <x:c r="DV29" s="3" t="n">
+        <x:v>391385</x:v>
+      </x:c>
+      <x:c r="DW29" s="3" t="n">
+        <x:v>391968</x:v>
+      </x:c>
+      <x:c r="DX29" s="3" t="n">
+        <x:v>413336</x:v>
+      </x:c>
+      <x:c r="DY29" s="3" t="n">
+        <x:v>409534</x:v>
+      </x:c>
+      <x:c r="DZ29" s="3" t="n">
+        <x:v>404217</x:v>
+      </x:c>
+      <x:c r="EA29" s="3" t="n">
+        <x:v>395280</x:v>
+      </x:c>
+      <x:c r="EB29" s="3" t="n">
+        <x:v>413734</x:v>
+      </x:c>
+      <x:c r="EC29" s="3" t="n">
+        <x:v>413713</x:v>
+      </x:c>
+      <x:c r="ED29" s="3" t="n">
+        <x:v>406534</x:v>
+      </x:c>
+      <x:c r="EE29" s="3" t="n">
+        <x:v>398588</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:135">
+      <x:c r="B30" s="2" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C30" s="3" t="n">
+        <x:v>101394</x:v>
+      </x:c>
+      <x:c r="D30" s="3" t="n">
+        <x:v>107223</x:v>
+      </x:c>
+      <x:c r="E30" s="3" t="n">
+        <x:v>108032</x:v>
+      </x:c>
+      <x:c r="F30" s="3" t="n">
+        <x:v>101397</x:v>
+      </x:c>
+      <x:c r="G30" s="3" t="n">
+        <x:v>101556</x:v>
+      </x:c>
+      <x:c r="H30" s="3" t="n">
+        <x:v>106509</x:v>
+      </x:c>
+      <x:c r="I30" s="3" t="n">
+        <x:v>108098</x:v>
+      </x:c>
+      <x:c r="J30" s="3" t="n">
+        <x:v>102684</x:v>
+      </x:c>
+      <x:c r="K30" s="3" t="n">
+        <x:v>101590</x:v>
+      </x:c>
+      <x:c r="L30" s="3" t="n">
+        <x:v>107472</x:v>
+      </x:c>
+      <x:c r="M30" s="3" t="n">
+        <x:v>109709</x:v>
+      </x:c>
+      <x:c r="N30" s="3" t="n">
+        <x:v>102206</x:v>
+      </x:c>
+      <x:c r="O30" s="3" t="n">
+        <x:v>100074</x:v>
+      </x:c>
+      <x:c r="P30" s="3" t="n">
+        <x:v>108144</x:v>
+      </x:c>
+      <x:c r="Q30" s="3" t="n">
+        <x:v>110041</x:v>
+      </x:c>
+      <x:c r="R30" s="3" t="n">
+        <x:v>103682</x:v>
+      </x:c>
+      <x:c r="S30" s="3" t="n">
+        <x:v>102586</x:v>
+      </x:c>
+      <x:c r="T30" s="3" t="n">
+        <x:v>108145</x:v>
+      </x:c>
+      <x:c r="U30" s="3" t="n">
+        <x:v>111280</x:v>
+      </x:c>
+      <x:c r="V30" s="3" t="n">
+        <x:v>103769</x:v>
+      </x:c>
+      <x:c r="W30" s="3" t="n">
+        <x:v>103174</x:v>
+      </x:c>
+      <x:c r="X30" s="3" t="n">
+        <x:v>108776</x:v>
+      </x:c>
+      <x:c r="Y30" s="3" t="n">
+        <x:v>110667</x:v>
+      </x:c>
+      <x:c r="Z30" s="3" t="n">
+        <x:v>103510</x:v>
+      </x:c>
+      <x:c r="AA30" s="3" t="n">
+        <x:v>102258</x:v>
+      </x:c>
+      <x:c r="AB30" s="3" t="n">
+        <x:v>109131</x:v>
+      </x:c>
+      <x:c r="AC30" s="3" t="n">
+        <x:v>111442</x:v>
+      </x:c>
+      <x:c r="AD30" s="3" t="n">
+        <x:v>105589</x:v>
+      </x:c>
+      <x:c r="AE30" s="3" t="n">
+        <x:v>104074</x:v>
+      </x:c>
+      <x:c r="AF30" s="3" t="n">
+        <x:v>110977</x:v>
+      </x:c>
+      <x:c r="AG30" s="3" t="n">
+        <x:v>112330</x:v>
+      </x:c>
+      <x:c r="AH30" s="3" t="n">
+        <x:v>106918</x:v>
+      </x:c>
+      <x:c r="AI30" s="3" t="n">
+        <x:v>104567</x:v>
+      </x:c>
+      <x:c r="AJ30" s="3" t="n">
+        <x:v>111682</x:v>
+      </x:c>
+      <x:c r="AK30" s="3" t="n">
+        <x:v>113575</x:v>
+      </x:c>
+      <x:c r="AL30" s="3" t="n">
+        <x:v>106602</x:v>
+      </x:c>
+      <x:c r="AM30" s="3" t="n">
+        <x:v>106629</x:v>
+      </x:c>
+      <x:c r="AN30" s="3" t="n">
+        <x:v>113083</x:v>
+      </x:c>
+      <x:c r="AO30" s="3" t="n">
+        <x:v>114700</x:v>
+      </x:c>
+      <x:c r="AP30" s="3" t="n">
+        <x:v>106165</x:v>
+      </x:c>
+      <x:c r="AQ30" s="3" t="n">
+        <x:v>106546</x:v>
+      </x:c>
+      <x:c r="AR30" s="3" t="n">
+        <x:v>113711</x:v>
+      </x:c>
+      <x:c r="AS30" s="3" t="n">
+        <x:v>115793</x:v>
+      </x:c>
+      <x:c r="AT30" s="3" t="n">
+        <x:v>108715</x:v>
+      </x:c>
+      <x:c r="AU30" s="3" t="n">
+        <x:v>107600</x:v>
+      </x:c>
+      <x:c r="AV30" s="3" t="n">
+        <x:v>114739</x:v>
+      </x:c>
+      <x:c r="AW30" s="3" t="n">
+        <x:v>116539</x:v>
+      </x:c>
+      <x:c r="AX30" s="3" t="n">
+        <x:v>109763</x:v>
+      </x:c>
+      <x:c r="AY30" s="3" t="n">
+        <x:v>109372</x:v>
+      </x:c>
+      <x:c r="AZ30" s="3" t="n">
+        <x:v>116147</x:v>
+      </x:c>
+      <x:c r="BA30" s="3" t="n">
+        <x:v>118314</x:v>
+      </x:c>
+      <x:c r="BB30" s="3" t="n">
+        <x:v>111950</x:v>
+      </x:c>
+      <x:c r="BC30" s="3" t="n">
+        <x:v>109545</x:v>
+      </x:c>
+      <x:c r="BD30" s="3" t="n">
+        <x:v>117487</x:v>
+      </x:c>
+      <x:c r="BE30" s="3" t="n">
+        <x:v>119962</x:v>
+      </x:c>
+      <x:c r="BF30" s="3" t="n">
+        <x:v>114430</x:v>
+      </x:c>
+      <x:c r="BG30" s="3" t="n">
+        <x:v>113052</x:v>
+      </x:c>
+      <x:c r="BH30" s="3" t="n">
+        <x:v>119665</x:v>
+      </x:c>
+      <x:c r="BI30" s="3" t="n">
+        <x:v>120886</x:v>
+      </x:c>
+      <x:c r="BJ30" s="3" t="n">
+        <x:v>114640</x:v>
+      </x:c>
+      <x:c r="BK30" s="3" t="n">
+        <x:v>115193</x:v>
+      </x:c>
+      <x:c r="BL30" s="3" t="n">
+        <x:v>121173</x:v>
+      </x:c>
+      <x:c r="BM30" s="3" t="n">
+        <x:v>122757</x:v>
+      </x:c>
+      <x:c r="BN30" s="3" t="n">
+        <x:v>116360</x:v>
+      </x:c>
+      <x:c r="BO30" s="3" t="n">
+        <x:v>115779</x:v>
+      </x:c>
+      <x:c r="BP30" s="3" t="n">
+        <x:v>122608</x:v>
+      </x:c>
+      <x:c r="BQ30" s="3" t="n">
+        <x:v>123984</x:v>
+      </x:c>
+      <x:c r="BR30" s="3" t="n">
+        <x:v>116593</x:v>
+      </x:c>
+      <x:c r="BS30" s="3" t="n">
+        <x:v>114920</x:v>
+      </x:c>
+      <x:c r="BT30" s="3" t="n">
+        <x:v>123128</x:v>
+      </x:c>
+      <x:c r="BU30" s="3" t="n">
+        <x:v>124963</x:v>
+      </x:c>
+      <x:c r="BV30" s="3" t="n">
+        <x:v>116187</x:v>
+      </x:c>
+      <x:c r="BW30" s="3" t="n">
+        <x:v>117967</x:v>
+      </x:c>
+      <x:c r="BX30" s="3" t="n">
+        <x:v>124823</x:v>
+      </x:c>
+      <x:c r="BY30" s="3" t="n">
+        <x:v>126154</x:v>
+      </x:c>
+      <x:c r="BZ30" s="3" t="n">
+        <x:v>120648</x:v>
+      </x:c>
+      <x:c r="CA30" s="3" t="n">
+        <x:v>119411</x:v>
+      </x:c>
+      <x:c r="CB30" s="3" t="n">
+        <x:v>124819</x:v>
+      </x:c>
+      <x:c r="CC30" s="3" t="n">
+        <x:v>126657</x:v>
+      </x:c>
+      <x:c r="CD30" s="3" t="n">
+        <x:v>119770</x:v>
+      </x:c>
+      <x:c r="CE30" s="3" t="n">
+        <x:v>118923</x:v>
+      </x:c>
+      <x:c r="CF30" s="3" t="n">
+        <x:v>126338</x:v>
+      </x:c>
+      <x:c r="CG30" s="3" t="n">
+        <x:v>127915</x:v>
+      </x:c>
+      <x:c r="CH30" s="3" t="n">
+        <x:v>122831</x:v>
+      </x:c>
+      <x:c r="CI30" s="3" t="n">
+        <x:v>122733</x:v>
+      </x:c>
+      <x:c r="CJ30" s="3" t="n">
+        <x:v>128039</x:v>
+      </x:c>
+      <x:c r="CK30" s="3" t="n">
+        <x:v>129908</x:v>
+      </x:c>
+      <x:c r="CL30" s="3" t="n">
+        <x:v>124676</x:v>
+      </x:c>
+      <x:c r="CM30" s="3" t="n">
+        <x:v>123745</x:v>
+      </x:c>
+      <x:c r="CN30" s="3" t="n">
+        <x:v>128666</x:v>
+      </x:c>
+      <x:c r="CO30" s="3" t="n">
+        <x:v>131252</x:v>
+      </x:c>
+      <x:c r="CP30" s="3" t="n">
+        <x:v>126798</x:v>
+      </x:c>
+      <x:c r="CQ30" s="3" t="n">
+        <x:v>124274</x:v>
+      </x:c>
+      <x:c r="CR30" s="3" t="n">
+        <x:v>131538</x:v>
+      </x:c>
+      <x:c r="CS30" s="3" t="n">
+        <x:v>134084</x:v>
+      </x:c>
+      <x:c r="CT30" s="3" t="n">
+        <x:v>128534</x:v>
+      </x:c>
+      <x:c r="CU30" s="3" t="n">
+        <x:v>127844</x:v>
+      </x:c>
+      <x:c r="CV30" s="3" t="n">
+        <x:v>132860</x:v>
+      </x:c>
+      <x:c r="CW30" s="3" t="n">
+        <x:v>135597</x:v>
+      </x:c>
+      <x:c r="CX30" s="3" t="n">
+        <x:v>132486</x:v>
+      </x:c>
+      <x:c r="CY30" s="3" t="n">
+        <x:v>129288</x:v>
+      </x:c>
+      <x:c r="CZ30" s="3" t="n">
+        <x:v>137691</x:v>
+      </x:c>
+      <x:c r="DA30" s="3" t="n">
+        <x:v>140094</x:v>
+      </x:c>
+      <x:c r="DB30" s="3" t="n">
+        <x:v>134518</x:v>
+      </x:c>
+      <x:c r="DC30" s="3" t="n">
+        <x:v>132636</x:v>
+      </x:c>
+      <x:c r="DD30" s="3" t="n">
+        <x:v>139109</x:v>
+      </x:c>
+      <x:c r="DE30" s="3" t="n">
+        <x:v>141524</x:v>
+      </x:c>
+      <x:c r="DF30" s="3" t="n">
+        <x:v>136874</x:v>
+      </x:c>
+      <x:c r="DG30" s="3" t="n">
+        <x:v>136364</x:v>
+      </x:c>
+      <x:c r="DH30" s="3" t="n">
+        <x:v>140940</x:v>
+      </x:c>
+      <x:c r="DI30" s="3" t="n">
+        <x:v>143907</x:v>
+      </x:c>
+      <x:c r="DJ30" s="3" t="n">
+        <x:v>140512</x:v>
+      </x:c>
+      <x:c r="DK30" s="3" t="n">
+        <x:v>134123</x:v>
+      </x:c>
+      <x:c r="DL30" s="3" t="n">
+        <x:v>140862</x:v>
+      </x:c>
+      <x:c r="DM30" s="3" t="n">
+        <x:v>143740</x:v>
+      </x:c>
+      <x:c r="DN30" s="3" t="n">
+        <x:v>137904</x:v>
+      </x:c>
+      <x:c r="DO30" s="3" t="n">
+        <x:v>138304</x:v>
+      </x:c>
+      <x:c r="DP30" s="3" t="n">
+        <x:v>144102</x:v>
+      </x:c>
+      <x:c r="DQ30" s="3" t="n">
+        <x:v>147081</x:v>
+      </x:c>
+      <x:c r="DR30" s="3" t="n">
+        <x:v>142912</x:v>
+      </x:c>
+      <x:c r="DS30" s="3" t="n">
+        <x:v>138189</x:v>
+      </x:c>
+      <x:c r="DT30" s="3" t="n">
+        <x:v>145063</x:v>
+      </x:c>
+      <x:c r="DU30" s="3" t="n">
+        <x:v>147942</x:v>
+      </x:c>
+      <x:c r="DV30" s="3" t="n">
+        <x:v>140018</x:v>
+      </x:c>
+      <x:c r="DW30" s="3" t="n">
+        <x:v>138608</x:v>
+      </x:c>
+      <x:c r="DX30" s="3" t="n">
+        <x:v>146679</x:v>
+      </x:c>
+      <x:c r="DY30" s="3" t="n">
+        <x:v>149448</x:v>
+      </x:c>
+      <x:c r="DZ30" s="3" t="n">
+        <x:v>144313</x:v>
+      </x:c>
+      <x:c r="EA30" s="3" t="n">
+        <x:v>141637</x:v>
+      </x:c>
+      <x:c r="EB30" s="3" t="n">
+        <x:v>148391</x:v>
+      </x:c>
+      <x:c r="EC30" s="3" t="n">
+        <x:v>150781</x:v>
+      </x:c>
+      <x:c r="ED30" s="3" t="n">
+        <x:v>146730</x:v>
+      </x:c>
+      <x:c r="EE30" s="3" t="n">
+        <x:v>141949</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:135">
+      <x:c r="B31" s="2" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C31" s="3" t="n">
+        <x:v>104447</x:v>
+      </x:c>
+      <x:c r="D31" s="3" t="n">
+        <x:v>109164</x:v>
+      </x:c>
+      <x:c r="E31" s="3" t="n">
+        <x:v>105734</x:v>
+      </x:c>
+      <x:c r="F31" s="3" t="n">
+        <x:v>116877</x:v>
+      </x:c>
+      <x:c r="G31" s="3" t="n">
+        <x:v>111387</x:v>
+      </x:c>
+      <x:c r="H31" s="3" t="n">
+        <x:v>113904</x:v>
+      </x:c>
+      <x:c r="I31" s="3" t="n">
+        <x:v>109791</x:v>
+      </x:c>
+      <x:c r="J31" s="3" t="n">
+        <x:v>118513</x:v>
+      </x:c>
+      <x:c r="K31" s="3" t="n">
+        <x:v>112156</x:v>
+      </x:c>
+      <x:c r="L31" s="3" t="n">
+        <x:v>118207</x:v>
+      </x:c>
+      <x:c r="M31" s="3" t="n">
+        <x:v>113667</x:v>
+      </x:c>
+      <x:c r="N31" s="3" t="n">
+        <x:v>121047</x:v>
+      </x:c>
+      <x:c r="O31" s="3" t="n">
+        <x:v>117527</x:v>
+      </x:c>
+      <x:c r="P31" s="3" t="n">
+        <x:v>122642</x:v>
+      </x:c>
+      <x:c r="Q31" s="3" t="n">
+        <x:v>118573</x:v>
+      </x:c>
+      <x:c r="R31" s="3" t="n">
+        <x:v>123407</x:v>
+      </x:c>
+      <x:c r="S31" s="3" t="n">
+        <x:v>121511</x:v>
+      </x:c>
+      <x:c r="T31" s="3" t="n">
+        <x:v>129212</x:v>
+      </x:c>
+      <x:c r="U31" s="3" t="n">
+        <x:v>121797</x:v>
+      </x:c>
+      <x:c r="V31" s="3" t="n">
+        <x:v>130576</x:v>
+      </x:c>
+      <x:c r="W31" s="3" t="n">
+        <x:v>126000</x:v>
+      </x:c>
+      <x:c r="X31" s="3" t="n">
+        <x:v>136706</x:v>
+      </x:c>
+      <x:c r="Y31" s="3" t="n">
+        <x:v>130893</x:v>
+      </x:c>
+      <x:c r="Z31" s="3" t="n">
+        <x:v>140061</x:v>
+      </x:c>
+      <x:c r="AA31" s="3" t="n">
+        <x:v>133404</x:v>
+      </x:c>
+      <x:c r="AB31" s="3" t="n">
+        <x:v>143558</x:v>
+      </x:c>
+      <x:c r="AC31" s="3" t="n">
+        <x:v>137881</x:v>
+      </x:c>
+      <x:c r="AD31" s="3" t="n">
+        <x:v>148005</x:v>
+      </x:c>
+      <x:c r="AE31" s="3" t="n">
+        <x:v>145924</x:v>
+      </x:c>
+      <x:c r="AF31" s="3" t="n">
+        <x:v>152401</x:v>
+      </x:c>
+      <x:c r="AG31" s="3" t="n">
+        <x:v>145628</x:v>
+      </x:c>
+      <x:c r="AH31" s="3" t="n">
+        <x:v>159996</x:v>
+      </x:c>
+      <x:c r="AI31" s="3" t="n">
+        <x:v>152776</x:v>
+      </x:c>
+      <x:c r="AJ31" s="3" t="n">
+        <x:v>157524</x:v>
+      </x:c>
+      <x:c r="AK31" s="3" t="n">
+        <x:v>149388</x:v>
+      </x:c>
+      <x:c r="AL31" s="3" t="n">
+        <x:v>158205</x:v>
+      </x:c>
+      <x:c r="AM31" s="3" t="n">
+        <x:v>152555</x:v>
+      </x:c>
+      <x:c r="AN31" s="3" t="n">
+        <x:v>159352</x:v>
+      </x:c>
+      <x:c r="AO31" s="3" t="n">
+        <x:v>150792</x:v>
+      </x:c>
+      <x:c r="AP31" s="3" t="n">
+        <x:v>160539</x:v>
+      </x:c>
+      <x:c r="AQ31" s="3" t="n">
+        <x:v>153468</x:v>
+      </x:c>
+      <x:c r="AR31" s="3" t="n">
+        <x:v>158133</x:v>
+      </x:c>
+      <x:c r="AS31" s="3" t="n">
+        <x:v>151673</x:v>
+      </x:c>
+      <x:c r="AT31" s="3" t="n">
+        <x:v>161973</x:v>
+      </x:c>
+      <x:c r="AU31" s="3" t="n">
+        <x:v>158578</x:v>
+      </x:c>
+      <x:c r="AV31" s="3" t="n">
+        <x:v>162678</x:v>
+      </x:c>
+      <x:c r="AW31" s="3" t="n">
+        <x:v>154725</x:v>
+      </x:c>
+      <x:c r="AX31" s="3" t="n">
+        <x:v>165934</x:v>
+      </x:c>
+      <x:c r="AY31" s="3" t="n">
+        <x:v>158766</x:v>
+      </x:c>
+      <x:c r="AZ31" s="3" t="n">
+        <x:v>168792</x:v>
+      </x:c>
+      <x:c r="BA31" s="3" t="n">
+        <x:v>164279</x:v>
+      </x:c>
+      <x:c r="BB31" s="3" t="n">
+        <x:v>169627</x:v>
+      </x:c>
+      <x:c r="BC31" s="3" t="n">
+        <x:v>167751</x:v>
+      </x:c>
+      <x:c r="BD31" s="3" t="n">
+        <x:v>173893</x:v>
+      </x:c>
+      <x:c r="BE31" s="3" t="n">
+        <x:v>167363</x:v>
+      </x:c>
+      <x:c r="BF31" s="3" t="n">
+        <x:v>177841</x:v>
+      </x:c>
+      <x:c r="BG31" s="3" t="n">
+        <x:v>177208</x:v>
+      </x:c>
+      <x:c r="BH31" s="3" t="n">
+        <x:v>184505</x:v>
+      </x:c>
+      <x:c r="BI31" s="3" t="n">
+        <x:v>180443</x:v>
+      </x:c>
+      <x:c r="BJ31" s="3" t="n">
+        <x:v>183807</x:v>
+      </x:c>
+      <x:c r="BK31" s="3" t="n">
+        <x:v>182555</x:v>
+      </x:c>
+      <x:c r="BL31" s="3" t="n">
+        <x:v>189451</x:v>
+      </x:c>
+      <x:c r="BM31" s="3" t="n">
+        <x:v>179267</x:v>
+      </x:c>
+      <x:c r="BN31" s="3" t="n">
+        <x:v>181076</x:v>
+      </x:c>
+      <x:c r="BO31" s="3" t="n">
+        <x:v>181630</x:v>
+      </x:c>
+      <x:c r="BP31" s="3" t="n">
+        <x:v>191366</x:v>
+      </x:c>
+      <x:c r="BQ31" s="3" t="n">
+        <x:v>181292</x:v>
+      </x:c>
+      <x:c r="BR31" s="3" t="n">
+        <x:v>184017</x:v>
+      </x:c>
+      <x:c r="BS31" s="3" t="n">
+        <x:v>186359</x:v>
+      </x:c>
+      <x:c r="BT31" s="3" t="n">
+        <x:v>199218</x:v>
+      </x:c>
+      <x:c r="BU31" s="3" t="n">
+        <x:v>188583</x:v>
+      </x:c>
+      <x:c r="BV31" s="3" t="n">
+        <x:v>189575</x:v>
+      </x:c>
+      <x:c r="BW31" s="3" t="n">
+        <x:v>194491</x:v>
+      </x:c>
+      <x:c r="BX31" s="3" t="n">
+        <x:v>207694</x:v>
+      </x:c>
+      <x:c r="BY31" s="3" t="n">
+        <x:v>196485</x:v>
+      </x:c>
+      <x:c r="BZ31" s="3" t="n">
+        <x:v>197813</x:v>
+      </x:c>
+      <x:c r="CA31" s="3" t="n">
+        <x:v>195834</x:v>
+      </x:c>
+      <x:c r="CB31" s="3" t="n">
+        <x:v>208709</x:v>
+      </x:c>
+      <x:c r="CC31" s="3" t="n">
+        <x:v>197590</x:v>
+      </x:c>
+      <x:c r="CD31" s="3" t="n">
+        <x:v>198515</x:v>
+      </x:c>
+      <x:c r="CE31" s="3" t="n">
+        <x:v>200449</x:v>
+      </x:c>
+      <x:c r="CF31" s="3" t="n">
+        <x:v>214095</x:v>
+      </x:c>
+      <x:c r="CG31" s="3" t="n">
+        <x:v>203440</x:v>
+      </x:c>
+      <x:c r="CH31" s="3" t="n">
+        <x:v>205506</x:v>
+      </x:c>
+      <x:c r="CI31" s="3" t="n">
+        <x:v>209686</x:v>
+      </x:c>
+      <x:c r="CJ31" s="3" t="n">
+        <x:v>220515</x:v>
+      </x:c>
+      <x:c r="CK31" s="3" t="n">
+        <x:v>209216</x:v>
+      </x:c>
+      <x:c r="CL31" s="3" t="n">
+        <x:v>212043</x:v>
+      </x:c>
+      <x:c r="CM31" s="3" t="n">
+        <x:v>219568</x:v>
+      </x:c>
+      <x:c r="CN31" s="3" t="n">
+        <x:v>230216</x:v>
+      </x:c>
+      <x:c r="CO31" s="3" t="n">
+        <x:v>218490</x:v>
+      </x:c>
+      <x:c r="CP31" s="3" t="n">
+        <x:v>220742</x:v>
+      </x:c>
+      <x:c r="CQ31" s="3" t="n">
+        <x:v>226047</x:v>
+      </x:c>
+      <x:c r="CR31" s="3" t="n">
+        <x:v>237163</x:v>
+      </x:c>
+      <x:c r="CS31" s="3" t="n">
+        <x:v>226429</x:v>
+      </x:c>
+      <x:c r="CT31" s="3" t="n">
+        <x:v>229610</x:v>
+      </x:c>
+      <x:c r="CU31" s="3" t="n">
+        <x:v>237862</x:v>
+      </x:c>
+      <x:c r="CV31" s="3" t="n">
+        <x:v>240033</x:v>
+      </x:c>
+      <x:c r="CW31" s="3" t="n">
+        <x:v>229634</x:v>
+      </x:c>
+      <x:c r="CX31" s="3" t="n">
+        <x:v>231842</x:v>
+      </x:c>
+      <x:c r="CY31" s="3" t="n">
+        <x:v>237971</x:v>
+      </x:c>
+      <x:c r="CZ31" s="3" t="n">
+        <x:v>246939</x:v>
+      </x:c>
+      <x:c r="DA31" s="3" t="n">
+        <x:v>236728</x:v>
+      </x:c>
+      <x:c r="DB31" s="3" t="n">
+        <x:v>236126</x:v>
+      </x:c>
+      <x:c r="DC31" s="3" t="n">
+        <x:v>243637</x:v>
+      </x:c>
+      <x:c r="DD31" s="3" t="n">
+        <x:v>249938</x:v>
+      </x:c>
+      <x:c r="DE31" s="3" t="n">
+        <x:v>240124</x:v>
+      </x:c>
+      <x:c r="DF31" s="3" t="n">
+        <x:v>238477</x:v>
+      </x:c>
+      <x:c r="DG31" s="3" t="n">
+        <x:v>252284</x:v>
+      </x:c>
+      <x:c r="DH31" s="3" t="n">
+        <x:v>201437</x:v>
+      </x:c>
+      <x:c r="DI31" s="3" t="n">
+        <x:v>214472</x:v>
+      </x:c>
+      <x:c r="DJ31" s="3" t="n">
+        <x:v>205398</x:v>
+      </x:c>
+      <x:c r="DK31" s="3" t="n">
+        <x:v>207708</x:v>
+      </x:c>
+      <x:c r="DL31" s="3" t="n">
+        <x:v>225408</x:v>
+      </x:c>
+      <x:c r="DM31" s="3" t="n">
+        <x:v>239859</x:v>
+      </x:c>
+      <x:c r="DN31" s="3" t="n">
+        <x:v>239988</x:v>
+      </x:c>
+      <x:c r="DO31" s="3" t="n">
+        <x:v>239122</x:v>
+      </x:c>
+      <x:c r="DP31" s="3" t="n">
+        <x:v>261010</x:v>
+      </x:c>
+      <x:c r="DQ31" s="3" t="n">
+        <x:v>250180</x:v>
+      </x:c>
+      <x:c r="DR31" s="3" t="n">
+        <x:v>251051</x:v>
+      </x:c>
+      <x:c r="DS31" s="3" t="n">
+        <x:v>246327</x:v>
+      </x:c>
+      <x:c r="DT31" s="3" t="n">
+        <x:v>259400</x:v>
+      </x:c>
+      <x:c r="DU31" s="3" t="n">
+        <x:v>256897</x:v>
+      </x:c>
+      <x:c r="DV31" s="3" t="n">
+        <x:v>251371</x:v>
+      </x:c>
+      <x:c r="DW31" s="3" t="n">
+        <x:v>253306</x:v>
+      </x:c>
+      <x:c r="DX31" s="3" t="n">
+        <x:v>266614</x:v>
+      </x:c>
+      <x:c r="DY31" s="3" t="n">
+        <x:v>260159</x:v>
+      </x:c>
+      <x:c r="DZ31" s="3" t="n">
+        <x:v>259886</x:v>
+      </x:c>
+      <x:c r="EA31" s="3" t="n">
+        <x:v>253643</x:v>
+      </x:c>
+      <x:c r="EB31" s="3" t="n">
+        <x:v>265343</x:v>
+      </x:c>
+      <x:c r="EC31" s="3" t="n">
+        <x:v>262932</x:v>
+      </x:c>
+      <x:c r="ED31" s="3" t="n">
+        <x:v>259804</x:v>
+      </x:c>
+      <x:c r="EE31" s="3" t="n">
+        <x:v>256639</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:135">
+      <x:c r="B32" s="2" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C32" s="3" t="n">
+        <x:v>342348</x:v>
+      </x:c>
+      <x:c r="D32" s="3" t="n">
+        <x:v>359405</x:v>
+      </x:c>
+      <x:c r="E32" s="3" t="n">
+        <x:v>353814</x:v>
+      </x:c>
+      <x:c r="F32" s="3" t="n">
+        <x:v>389146</x:v>
+      </x:c>
+      <x:c r="G32" s="3" t="n">
+        <x:v>354680</x:v>
+      </x:c>
+      <x:c r="H32" s="3" t="n">
+        <x:v>364735</x:v>
+      </x:c>
+      <x:c r="I32" s="3" t="n">
+        <x:v>359226</x:v>
+      </x:c>
+      <x:c r="J32" s="3" t="n">
+        <x:v>393275</x:v>
+      </x:c>
+      <x:c r="K32" s="3" t="n">
+        <x:v>358482</x:v>
+      </x:c>
+      <x:c r="L32" s="3" t="n">
+        <x:v>373648</x:v>
+      </x:c>
+      <x:c r="M32" s="3" t="n">
+        <x:v>366496</x:v>
+      </x:c>
+      <x:c r="N32" s="3" t="n">
+        <x:v>396508</x:v>
+      </x:c>
+      <x:c r="O32" s="3" t="n">
+        <x:v>364229</x:v>
+      </x:c>
+      <x:c r="P32" s="3" t="n">
+        <x:v>379085</x:v>
+      </x:c>
+      <x:c r="Q32" s="3" t="n">
+        <x:v>373952</x:v>
+      </x:c>
+      <x:c r="R32" s="3" t="n">
+        <x:v>403304</x:v>
+      </x:c>
+      <x:c r="S32" s="3" t="n">
+        <x:v>374151</x:v>
+      </x:c>
+      <x:c r="T32" s="3" t="n">
+        <x:v>397635</x:v>
+      </x:c>
+      <x:c r="U32" s="3" t="n">
+        <x:v>380917</x:v>
+      </x:c>
+      <x:c r="V32" s="3" t="n">
+        <x:v>417300</x:v>
+      </x:c>
+      <x:c r="W32" s="3" t="n">
+        <x:v>383015</x:v>
+      </x:c>
+      <x:c r="X32" s="3" t="n">
+        <x:v>407672</x:v>
+      </x:c>
+      <x:c r="Y32" s="3" t="n">
+        <x:v>397409</x:v>
+      </x:c>
+      <x:c r="Z32" s="3" t="n">
+        <x:v>435417</x:v>
+      </x:c>
+      <x:c r="AA32" s="3" t="n">
+        <x:v>400811</x:v>
+      </x:c>
+      <x:c r="AB32" s="3" t="n">
+        <x:v>423999</x:v>
+      </x:c>
+      <x:c r="AC32" s="3" t="n">
+        <x:v>412540</x:v>
+      </x:c>
+      <x:c r="AD32" s="3" t="n">
+        <x:v>462249</x:v>
+      </x:c>
+      <x:c r="AE32" s="3" t="n">
+        <x:v>425707</x:v>
+      </x:c>
+      <x:c r="AF32" s="3" t="n">
+        <x:v>449263</x:v>
+      </x:c>
+      <x:c r="AG32" s="3" t="n">
+        <x:v>435929</x:v>
+      </x:c>
+      <x:c r="AH32" s="3" t="n">
+        <x:v>472358</x:v>
+      </x:c>
+      <x:c r="AI32" s="3" t="n">
+        <x:v>436693</x:v>
+      </x:c>
+      <x:c r="AJ32" s="3" t="n">
+        <x:v>455869</x:v>
+      </x:c>
+      <x:c r="AK32" s="3" t="n">
+        <x:v>444764</x:v>
+      </x:c>
+      <x:c r="AL32" s="3" t="n">
+        <x:v>476075</x:v>
+      </x:c>
+      <x:c r="AM32" s="3" t="n">
+        <x:v>444082</x:v>
+      </x:c>
+      <x:c r="AN32" s="3" t="n">
+        <x:v>467421</x:v>
+      </x:c>
+      <x:c r="AO32" s="3" t="n">
+        <x:v>456907</x:v>
+      </x:c>
+      <x:c r="AP32" s="3" t="n">
+        <x:v>491417</x:v>
+      </x:c>
+      <x:c r="AQ32" s="3" t="n">
+        <x:v>451003</x:v>
+      </x:c>
+      <x:c r="AR32" s="3" t="n">
+        <x:v>474415</x:v>
+      </x:c>
+      <x:c r="AS32" s="3" t="n">
+        <x:v>466777</x:v>
+      </x:c>
+      <x:c r="AT32" s="3" t="n">
+        <x:v>500700</x:v>
+      </x:c>
+      <x:c r="AU32" s="3" t="n">
+        <x:v>465423</x:v>
+      </x:c>
+      <x:c r="AV32" s="3" t="n">
+        <x:v>486226</x:v>
+      </x:c>
+      <x:c r="AW32" s="3" t="n">
+        <x:v>479075</x:v>
+      </x:c>
+      <x:c r="AX32" s="3" t="n">
+        <x:v>514451</x:v>
+      </x:c>
+      <x:c r="AY32" s="3" t="n">
+        <x:v>473019</x:v>
+      </x:c>
+      <x:c r="AZ32" s="3" t="n">
+        <x:v>505424</x:v>
+      </x:c>
+      <x:c r="BA32" s="3" t="n">
+        <x:v>501922</x:v>
+      </x:c>
+      <x:c r="BB32" s="3" t="n">
+        <x:v>533932</x:v>
+      </x:c>
+      <x:c r="BC32" s="3" t="n">
+        <x:v>490564</x:v>
+      </x:c>
+      <x:c r="BD32" s="3" t="n">
+        <x:v>523831</x:v>
+      </x:c>
+      <x:c r="BE32" s="3" t="n">
+        <x:v>514560</x:v>
+      </x:c>
+      <x:c r="BF32" s="3" t="n">
+        <x:v>553939</x:v>
+      </x:c>
+      <x:c r="BG32" s="3" t="n">
+        <x:v>514992</x:v>
+      </x:c>
+      <x:c r="BH32" s="3" t="n">
+        <x:v>548387</x:v>
+      </x:c>
+      <x:c r="BI32" s="3" t="n">
+        <x:v>541002</x:v>
+      </x:c>
+      <x:c r="BJ32" s="3" t="n">
+        <x:v>572762</x:v>
+      </x:c>
+      <x:c r="BK32" s="3" t="n">
+        <x:v>525556</x:v>
+      </x:c>
+      <x:c r="BL32" s="3" t="n">
+        <x:v>557902</x:v>
+      </x:c>
+      <x:c r="BM32" s="3" t="n">
+        <x:v>535089</x:v>
+      </x:c>
+      <x:c r="BN32" s="3" t="n">
+        <x:v>555901</x:v>
+      </x:c>
+      <x:c r="BO32" s="3" t="n">
+        <x:v>520502</x:v>
+      </x:c>
+      <x:c r="BP32" s="3" t="n">
+        <x:v>561930</x:v>
+      </x:c>
+      <x:c r="BQ32" s="3" t="n">
+        <x:v>545164</x:v>
+      </x:c>
+      <x:c r="BR32" s="3" t="n">
+        <x:v>571633</x:v>
+      </x:c>
+      <x:c r="BS32" s="3" t="n">
+        <x:v>539192</x:v>
+      </x:c>
+      <x:c r="BT32" s="3" t="n">
+        <x:v>578574</x:v>
+      </x:c>
+      <x:c r="BU32" s="3" t="n">
+        <x:v>563862</x:v>
+      </x:c>
+      <x:c r="BV32" s="3" t="n">
+        <x:v>589632</x:v>
+      </x:c>
+      <x:c r="BW32" s="3" t="n">
+        <x:v>551756</x:v>
+      </x:c>
+      <x:c r="BX32" s="3" t="n">
+        <x:v>593390</x:v>
+      </x:c>
+      <x:c r="BY32" s="3" t="n">
+        <x:v>570030</x:v>
+      </x:c>
+      <x:c r="BZ32" s="3" t="n">
+        <x:v>597320</x:v>
+      </x:c>
+      <x:c r="CA32" s="3" t="n">
+        <x:v>559867</x:v>
+      </x:c>
+      <x:c r="CB32" s="3" t="n">
+        <x:v>597124</x:v>
+      </x:c>
+      <x:c r="CC32" s="3" t="n">
+        <x:v>576205</x:v>
+      </x:c>
+      <x:c r="CD32" s="3" t="n">
+        <x:v>604726</x:v>
+      </x:c>
+      <x:c r="CE32" s="3" t="n">
+        <x:v>565728</x:v>
+      </x:c>
+      <x:c r="CF32" s="3" t="n">
+        <x:v>605688</x:v>
+      </x:c>
+      <x:c r="CG32" s="3" t="n">
+        <x:v>587187</x:v>
+      </x:c>
+      <x:c r="CH32" s="3" t="n">
+        <x:v>618863</x:v>
+      </x:c>
+      <x:c r="CI32" s="3" t="n">
+        <x:v>580741</x:v>
+      </x:c>
+      <x:c r="CJ32" s="3" t="n">
+        <x:v>627442</x:v>
+      </x:c>
+      <x:c r="CK32" s="3" t="n">
+        <x:v>603528</x:v>
+      </x:c>
+      <x:c r="CL32" s="3" t="n">
+        <x:v>641057</x:v>
+      </x:c>
+      <x:c r="CM32" s="3" t="n">
+        <x:v>607571</x:v>
+      </x:c>
+      <x:c r="CN32" s="3" t="n">
+        <x:v>653267</x:v>
+      </x:c>
+      <x:c r="CO32" s="3" t="n">
+        <x:v>628563</x:v>
+      </x:c>
+      <x:c r="CP32" s="3" t="n">
+        <x:v>668037</x:v>
+      </x:c>
+      <x:c r="CQ32" s="3" t="n">
+        <x:v>624700</x:v>
+      </x:c>
+      <x:c r="CR32" s="3" t="n">
+        <x:v>669080</x:v>
+      </x:c>
+      <x:c r="CS32" s="3" t="n">
+        <x:v>640514</x:v>
+      </x:c>
+      <x:c r="CT32" s="3" t="n">
+        <x:v>683931</x:v>
+      </x:c>
+      <x:c r="CU32" s="3" t="n">
+        <x:v>649573</x:v>
+      </x:c>
+      <x:c r="CV32" s="3" t="n">
+        <x:v>681548</x:v>
+      </x:c>
+      <x:c r="CW32" s="3" t="n">
+        <x:v>651247</x:v>
+      </x:c>
+      <x:c r="CX32" s="3" t="n">
+        <x:v>695067</x:v>
+      </x:c>
+      <x:c r="CY32" s="3" t="n">
+        <x:v>657102</x:v>
+      </x:c>
+      <x:c r="CZ32" s="3" t="n">
+        <x:v>704678</x:v>
+      </x:c>
+      <x:c r="DA32" s="3" t="n">
+        <x:v>669630</x:v>
+      </x:c>
+      <x:c r="DB32" s="3" t="n">
+        <x:v>707270</x:v>
+      </x:c>
+      <x:c r="DC32" s="3" t="n">
+        <x:v>660076</x:v>
+      </x:c>
+      <x:c r="DD32" s="3" t="n">
+        <x:v>705041</x:v>
+      </x:c>
+      <x:c r="DE32" s="3" t="n">
+        <x:v>682366</x:v>
+      </x:c>
+      <x:c r="DF32" s="3" t="n">
+        <x:v>718209</x:v>
+      </x:c>
+      <x:c r="DG32" s="3" t="n">
+        <x:v>681193</x:v>
+      </x:c>
+      <x:c r="DH32" s="3" t="n">
+        <x:v>658540</x:v>
+      </x:c>
+      <x:c r="DI32" s="3" t="n">
+        <x:v>666420</x:v>
+      </x:c>
+      <x:c r="DJ32" s="3" t="n">
+        <x:v>697568</x:v>
+      </x:c>
+      <x:c r="DK32" s="3" t="n">
+        <x:v>664131</x:v>
+      </x:c>
+      <x:c r="DL32" s="3" t="n">
+        <x:v>719255</x:v>
+      </x:c>
+      <x:c r="DM32" s="3" t="n">
+        <x:v>711594</x:v>
+      </x:c>
+      <x:c r="DN32" s="3" t="n">
+        <x:v>757046</x:v>
+      </x:c>
+      <x:c r="DO32" s="3" t="n">
+        <x:v>700961</x:v>
+      </x:c>
+      <x:c r="DP32" s="3" t="n">
+        <x:v>760246</x:v>
+      </x:c>
+      <x:c r="DQ32" s="3" t="n">
+        <x:v>716809</x:v>
+      </x:c>
+      <x:c r="DR32" s="3" t="n">
+        <x:v>749927</x:v>
+      </x:c>
+      <x:c r="DS32" s="3" t="n">
+        <x:v>682265</x:v>
+      </x:c>
+      <x:c r="DT32" s="3" t="n">
+        <x:v>737174</x:v>
+      </x:c>
+      <x:c r="DU32" s="3" t="n">
+        <x:v>709666</x:v>
+      </x:c>
+      <x:c r="DV32" s="3" t="n">
+        <x:v>747696</x:v>
+      </x:c>
+      <x:c r="DW32" s="3" t="n">
+        <x:v>694379</x:v>
+      </x:c>
+      <x:c r="DX32" s="3" t="n">
+        <x:v>744381</x:v>
+      </x:c>
+      <x:c r="DY32" s="3" t="n">
+        <x:v>718483</x:v>
+      </x:c>
+      <x:c r="DZ32" s="3" t="n">
+        <x:v>757254</x:v>
+      </x:c>
+      <x:c r="EA32" s="3" t="n">
+        <x:v>703069</x:v>
+      </x:c>
+      <x:c r="EB32" s="3" t="n">
+        <x:v>756520</x:v>
+      </x:c>
+      <x:c r="EC32" s="3" t="n">
+        <x:v>736954</x:v>
+      </x:c>
+      <x:c r="ED32" s="3" t="n">
+        <x:v>772676</x:v>
+      </x:c>
+      <x:c r="EE32" s="3" t="n">
+        <x:v>721866</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:135">
+      <x:c r="B33" s="2" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C33" s="3" t="n">
+        <x:v>9431</x:v>
+      </x:c>
+      <x:c r="D33" s="3" t="n">
+        <x:v>10896</x:v>
+      </x:c>
+      <x:c r="E33" s="3" t="n">
+        <x:v>12403</x:v>
+      </x:c>
+      <x:c r="F33" s="3" t="n">
+        <x:v>9279</x:v>
+      </x:c>
+      <x:c r="G33" s="3" t="n">
+        <x:v>9147</x:v>
+      </x:c>
+      <x:c r="H33" s="3" t="n">
+        <x:v>11072</x:v>
+      </x:c>
+      <x:c r="I33" s="3" t="n">
+        <x:v>13044</x:v>
+      </x:c>
+      <x:c r="J33" s="3" t="n">
+        <x:v>9759</x:v>
+      </x:c>
+      <x:c r="K33" s="3" t="n">
+        <x:v>8870</x:v>
+      </x:c>
+      <x:c r="L33" s="3" t="n">
+        <x:v>10399</x:v>
+      </x:c>
+      <x:c r="M33" s="3" t="n">
+        <x:v>12244</x:v>
+      </x:c>
+      <x:c r="N33" s="3" t="n">
+        <x:v>10001</x:v>
+      </x:c>
+      <x:c r="O33" s="3" t="n">
+        <x:v>10127</x:v>
+      </x:c>
+      <x:c r="P33" s="3" t="n">
+        <x:v>12385</x:v>
+      </x:c>
+      <x:c r="Q33" s="3" t="n">
+        <x:v>15004</x:v>
+      </x:c>
+      <x:c r="R33" s="3" t="n">
+        <x:v>12738</x:v>
+      </x:c>
+      <x:c r="S33" s="3" t="n">
+        <x:v>11996</x:v>
+      </x:c>
+      <x:c r="T33" s="3" t="n">
+        <x:v>14287</x:v>
+      </x:c>
+      <x:c r="U33" s="3" t="n">
+        <x:v>17106</x:v>
+      </x:c>
+      <x:c r="V33" s="3" t="n">
+        <x:v>14725</x:v>
+      </x:c>
+      <x:c r="W33" s="3" t="n">
+        <x:v>14696</x:v>
+      </x:c>
+      <x:c r="X33" s="3" t="n">
+        <x:v>16709</x:v>
+      </x:c>
+      <x:c r="Y33" s="3" t="n">
+        <x:v>18447</x:v>
+      </x:c>
+      <x:c r="Z33" s="3" t="n">
+        <x:v>15433</x:v>
+      </x:c>
+      <x:c r="AA33" s="3" t="n">
+        <x:v>14992</x:v>
+      </x:c>
+      <x:c r="AB33" s="3" t="n">
+        <x:v>16303</x:v>
+      </x:c>
+      <x:c r="AC33" s="3" t="n">
+        <x:v>19120</x:v>
+      </x:c>
+      <x:c r="AD33" s="3" t="n">
+        <x:v>16695</x:v>
+      </x:c>
+      <x:c r="AE33" s="3" t="n">
+        <x:v>19200</x:v>
+      </x:c>
+      <x:c r="AF33" s="3" t="n">
+        <x:v>21798</x:v>
+      </x:c>
+      <x:c r="AG33" s="3" t="n">
+        <x:v>23443</x:v>
+      </x:c>
+      <x:c r="AH33" s="3" t="n">
+        <x:v>19484</x:v>
+      </x:c>
+      <x:c r="AI33" s="3" t="n">
+        <x:v>18276</x:v>
+      </x:c>
+      <x:c r="AJ33" s="3" t="n">
+        <x:v>18934</x:v>
+      </x:c>
+      <x:c r="AK33" s="3" t="n">
+        <x:v>19689</x:v>
+      </x:c>
+      <x:c r="AL33" s="3" t="n">
+        <x:v>15794</x:v>
+      </x:c>
+      <x:c r="AM33" s="3" t="n">
+        <x:v>17315</x:v>
+      </x:c>
+      <x:c r="AN33" s="3" t="n">
+        <x:v>18271</x:v>
+      </x:c>
+      <x:c r="AO33" s="3" t="n">
+        <x:v>18984</x:v>
+      </x:c>
+      <x:c r="AP33" s="3" t="n">
+        <x:v>16669</x:v>
+      </x:c>
+      <x:c r="AQ33" s="3" t="n">
+        <x:v>15129</x:v>
+      </x:c>
+      <x:c r="AR33" s="3" t="n">
+        <x:v>16725</x:v>
+      </x:c>
+      <x:c r="AS33" s="3" t="n">
+        <x:v>19463</x:v>
+      </x:c>
+      <x:c r="AT33" s="3" t="n">
+        <x:v>17410</x:v>
+      </x:c>
+      <x:c r="AU33" s="3" t="n">
+        <x:v>17828</x:v>
+      </x:c>
+      <x:c r="AV33" s="3" t="n">
+        <x:v>19807</x:v>
+      </x:c>
+      <x:c r="AW33" s="3" t="n">
+        <x:v>20389</x:v>
+      </x:c>
+      <x:c r="AX33" s="3" t="n">
+        <x:v>19077</x:v>
+      </x:c>
+      <x:c r="AY33" s="3" t="n">
+        <x:v>18024</x:v>
+      </x:c>
+      <x:c r="AZ33" s="3" t="n">
+        <x:v>20324</x:v>
+      </x:c>
+      <x:c r="BA33" s="3" t="n">
+        <x:v>21489</x:v>
+      </x:c>
+      <x:c r="BB33" s="3" t="n">
+        <x:v>19043</x:v>
+      </x:c>
+      <x:c r="BC33" s="3" t="n">
+        <x:v>17233</x:v>
+      </x:c>
+      <x:c r="BD33" s="3" t="n">
+        <x:v>19768</x:v>
+      </x:c>
+      <x:c r="BE33" s="3" t="n">
+        <x:v>20609</x:v>
+      </x:c>
+      <x:c r="BF33" s="3" t="n">
+        <x:v>19259</x:v>
+      </x:c>
+      <x:c r="BG33" s="3" t="n">
+        <x:v>18982</x:v>
+      </x:c>
+      <x:c r="BH33" s="3" t="n">
+        <x:v>21154</x:v>
+      </x:c>
+      <x:c r="BI33" s="3" t="n">
+        <x:v>22288</x:v>
+      </x:c>
+      <x:c r="BJ33" s="3" t="n">
+        <x:v>20802</x:v>
+      </x:c>
+      <x:c r="BK33" s="3" t="n">
+        <x:v>21242</x:v>
+      </x:c>
+      <x:c r="BL33" s="3" t="n">
+        <x:v>21955</x:v>
+      </x:c>
+      <x:c r="BM33" s="3" t="n">
+        <x:v>23202</x:v>
+      </x:c>
+      <x:c r="BN33" s="3" t="n">
+        <x:v>17991</x:v>
+      </x:c>
+      <x:c r="BO33" s="3" t="n">
+        <x:v>17079</x:v>
+      </x:c>
+      <x:c r="BP33" s="3" t="n">
+        <x:v>18604</x:v>
+      </x:c>
+      <x:c r="BQ33" s="3" t="n">
+        <x:v>21244</x:v>
+      </x:c>
+      <x:c r="BR33" s="3" t="n">
+        <x:v>18598</x:v>
+      </x:c>
+      <x:c r="BS33" s="3" t="n">
+        <x:v>19999</x:v>
+      </x:c>
+      <x:c r="BT33" s="3" t="n">
+        <x:v>22160</x:v>
+      </x:c>
+      <x:c r="BU33" s="3" t="n">
+        <x:v>25192</x:v>
+      </x:c>
+      <x:c r="BV33" s="3" t="n">
+        <x:v>21886</x:v>
+      </x:c>
+      <x:c r="BW33" s="3" t="n">
+        <x:v>22733</x:v>
+      </x:c>
+      <x:c r="BX33" s="3" t="n">
+        <x:v>25584</x:v>
+      </x:c>
+      <x:c r="BY33" s="3" t="n">
+        <x:v>27324</x:v>
+      </x:c>
+      <x:c r="BZ33" s="3" t="n">
+        <x:v>22981</x:v>
+      </x:c>
+      <x:c r="CA33" s="3" t="n">
+        <x:v>25666</x:v>
+      </x:c>
+      <x:c r="CB33" s="3" t="n">
+        <x:v>26358</x:v>
+      </x:c>
+      <x:c r="CC33" s="3" t="n">
+        <x:v>30115</x:v>
+      </x:c>
+      <x:c r="CD33" s="3" t="n">
+        <x:v>25957</x:v>
+      </x:c>
+      <x:c r="CE33" s="3" t="n">
+        <x:v>27469</x:v>
+      </x:c>
+      <x:c r="CF33" s="3" t="n">
+        <x:v>29564</x:v>
+      </x:c>
+      <x:c r="CG33" s="3" t="n">
+        <x:v>33434</x:v>
+      </x:c>
+      <x:c r="CH33" s="3" t="n">
+        <x:v>28434</x:v>
+      </x:c>
+      <x:c r="CI33" s="3" t="n">
+        <x:v>26329</x:v>
+      </x:c>
+      <x:c r="CJ33" s="3" t="n">
+        <x:v>28536</x:v>
+      </x:c>
+      <x:c r="CK33" s="3" t="n">
+        <x:v>31265</x:v>
+      </x:c>
+      <x:c r="CL33" s="3" t="n">
+        <x:v>26671</x:v>
+      </x:c>
+      <x:c r="CM33" s="3" t="n">
+        <x:v>26948</x:v>
+      </x:c>
+      <x:c r="CN33" s="3" t="n">
+        <x:v>29067</x:v>
+      </x:c>
+      <x:c r="CO33" s="3" t="n">
+        <x:v>33919</x:v>
+      </x:c>
+      <x:c r="CP33" s="3" t="n">
+        <x:v>29316</x:v>
+      </x:c>
+      <x:c r="CQ33" s="3" t="n">
+        <x:v>29706</x:v>
+      </x:c>
+      <x:c r="CR33" s="3" t="n">
+        <x:v>29069</x:v>
+      </x:c>
+      <x:c r="CS33" s="3" t="n">
+        <x:v>36461</x:v>
+      </x:c>
+      <x:c r="CT33" s="3" t="n">
+        <x:v>29636</x:v>
+      </x:c>
+      <x:c r="CU33" s="3" t="n">
+        <x:v>30103</x:v>
+      </x:c>
+      <x:c r="CV33" s="3" t="n">
+        <x:v>32408</x:v>
+      </x:c>
+      <x:c r="CW33" s="3" t="n">
+        <x:v>38164</x:v>
+      </x:c>
+      <x:c r="CX33" s="3" t="n">
+        <x:v>30550</x:v>
+      </x:c>
+      <x:c r="CY33" s="3" t="n">
+        <x:v>32748</x:v>
+      </x:c>
+      <x:c r="CZ33" s="3" t="n">
+        <x:v>32762</x:v>
+      </x:c>
+      <x:c r="DA33" s="3" t="n">
+        <x:v>36812</x:v>
+      </x:c>
+      <x:c r="DB33" s="3" t="n">
+        <x:v>31734</x:v>
+      </x:c>
+      <x:c r="DC33" s="3" t="n">
+        <x:v>28573</x:v>
+      </x:c>
+      <x:c r="DD33" s="3" t="n">
+        <x:v>31742</x:v>
+      </x:c>
+      <x:c r="DE33" s="3" t="n">
+        <x:v>37372</x:v>
+      </x:c>
+      <x:c r="DF33" s="3" t="n">
+        <x:v>30110</x:v>
+      </x:c>
+      <x:c r="DG33" s="3" t="n">
+        <x:v>18396</x:v>
+      </x:c>
+      <x:c r="DH33" s="3" t="n">
+        <x:v>8719</x:v>
+      </x:c>
+      <x:c r="DI33" s="3" t="n">
+        <x:v>13621</x:v>
+      </x:c>
+      <x:c r="DJ33" s="3" t="n">
+        <x:v>13016</x:v>
+      </x:c>
+      <x:c r="DK33" s="3" t="n">
+        <x:v>11775</x:v>
+      </x:c>
+      <x:c r="DL33" s="3" t="n">
+        <x:v>15085</x:v>
+      </x:c>
+      <x:c r="DM33" s="3" t="n">
+        <x:v>22516</x:v>
+      </x:c>
+      <x:c r="DN33" s="3" t="n">
+        <x:v>21625</x:v>
+      </x:c>
+      <x:c r="DO33" s="3" t="n">
+        <x:v>22740</x:v>
+      </x:c>
+      <x:c r="DP33" s="3" t="n">
+        <x:v>29814</x:v>
+      </x:c>
+      <x:c r="DQ33" s="3" t="n">
+        <x:v>34028</x:v>
+      </x:c>
+      <x:c r="DR33" s="3" t="n">
+        <x:v>27179</x:v>
+      </x:c>
+      <x:c r="DS33" s="3" t="n">
+        <x:v>28015</x:v>
+      </x:c>
+      <x:c r="DT33" s="3" t="n">
+        <x:v>29859</x:v>
+      </x:c>
+      <x:c r="DU33" s="3" t="n">
+        <x:v>34823</x:v>
+      </x:c>
+      <x:c r="DV33" s="3" t="n">
+        <x:v>26093</x:v>
+      </x:c>
+      <x:c r="DW33" s="3" t="n">
+        <x:v>25199</x:v>
+      </x:c>
+      <x:c r="DX33" s="3" t="n">
+        <x:v>30898</x:v>
+      </x:c>
+      <x:c r="DY33" s="3" t="n">
+        <x:v>37674</x:v>
+      </x:c>
+      <x:c r="DZ33" s="3" t="n">
+        <x:v>28116</x:v>
+      </x:c>
+      <x:c r="EA33" s="3" t="n">
+        <x:v>26580</x:v>
+      </x:c>
+      <x:c r="EB33" s="3" t="n">
+        <x:v>32424</x:v>
+      </x:c>
+      <x:c r="EC33" s="3" t="n">
+        <x:v>38989</x:v>
+      </x:c>
+      <x:c r="ED33" s="3" t="n">
+        <x:v>30139</x:v>
+      </x:c>
+      <x:c r="EE33" s="3" t="n">
+        <x:v>27766</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:135">
+      <x:c r="B34" s="2" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C34" s="3" t="n">
+        <x:v>-5304</x:v>
+      </x:c>
+      <x:c r="D34" s="3" t="n">
+        <x:v>-7009</x:v>
+      </x:c>
+      <x:c r="E34" s="3" t="n">
+        <x:v>-9124</x:v>
+      </x:c>
+      <x:c r="F34" s="3" t="n">
+        <x:v>-5995</x:v>
+      </x:c>
+      <x:c r="G34" s="3" t="n">
+        <x:v>-5307</x:v>
+      </x:c>
+      <x:c r="H34" s="3" t="n">
+        <x:v>-7017</x:v>
+      </x:c>
+      <x:c r="I34" s="3" t="n">
+        <x:v>-9655</x:v>
+      </x:c>
+      <x:c r="J34" s="3" t="n">
+        <x:v>-6065</x:v>
+      </x:c>
+      <x:c r="K34" s="3" t="n">
+        <x:v>-5699</x:v>
+      </x:c>
+      <x:c r="L34" s="3" t="n">
+        <x:v>-8342</x:v>
+      </x:c>
+      <x:c r="M34" s="3" t="n">
+        <x:v>-10029</x:v>
+      </x:c>
+      <x:c r="N34" s="3" t="n">
+        <x:v>-6561</x:v>
+      </x:c>
+      <x:c r="O34" s="3" t="n">
+        <x:v>-5839</x:v>
+      </x:c>
+      <x:c r="P34" s="3" t="n">
+        <x:v>-7402</x:v>
+      </x:c>
+      <x:c r="Q34" s="3" t="n">
+        <x:v>-9641</x:v>
+      </x:c>
+      <x:c r="R34" s="3" t="n">
+        <x:v>-6728</x:v>
+      </x:c>
+      <x:c r="S34" s="3" t="n">
+        <x:v>-6968</x:v>
+      </x:c>
+      <x:c r="T34" s="3" t="n">
+        <x:v>-8815</x:v>
+      </x:c>
+      <x:c r="U34" s="3" t="n">
+        <x:v>-10520</x:v>
+      </x:c>
+      <x:c r="V34" s="3" t="n">
+        <x:v>-8175</x:v>
+      </x:c>
+      <x:c r="W34" s="3" t="n">
+        <x:v>-7318</x:v>
+      </x:c>
+      <x:c r="X34" s="3" t="n">
+        <x:v>-9925</x:v>
+      </x:c>
+      <x:c r="Y34" s="3" t="n">
+        <x:v>-13099</x:v>
+      </x:c>
+      <x:c r="Z34" s="3" t="n">
+        <x:v>-9226</x:v>
+      </x:c>
+      <x:c r="AA34" s="3" t="n">
+        <x:v>-7806</x:v>
+      </x:c>
+      <x:c r="AB34" s="3" t="n">
+        <x:v>-10182</x:v>
+      </x:c>
+      <x:c r="AC34" s="3" t="n">
+        <x:v>-13007</x:v>
+      </x:c>
+      <x:c r="AD34" s="3" t="n">
+        <x:v>-9240</x:v>
+      </x:c>
+      <x:c r="AE34" s="3" t="n">
+        <x:v>-8436</x:v>
+      </x:c>
+      <x:c r="AF34" s="3" t="n">
+        <x:v>-11144</x:v>
+      </x:c>
+      <x:c r="AG34" s="3" t="n">
+        <x:v>-13687</x:v>
+      </x:c>
+      <x:c r="AH34" s="3" t="n">
+        <x:v>-10655</x:v>
+      </x:c>
+      <x:c r="AI34" s="3" t="n">
+        <x:v>-9572</x:v>
+      </x:c>
+      <x:c r="AJ34" s="3" t="n">
+        <x:v>-12289</x:v>
+      </x:c>
+      <x:c r="AK34" s="3" t="n">
+        <x:v>-16316</x:v>
+      </x:c>
+      <x:c r="AL34" s="3" t="n">
+        <x:v>-12145</x:v>
+      </x:c>
+      <x:c r="AM34" s="3" t="n">
+        <x:v>-9463</x:v>
+      </x:c>
+      <x:c r="AN34" s="3" t="n">
+        <x:v>-12928</x:v>
+      </x:c>
+      <x:c r="AO34" s="3" t="n">
+        <x:v>-17798</x:v>
+      </x:c>
+      <x:c r="AP34" s="3" t="n">
+        <x:v>-15217</x:v>
+      </x:c>
+      <x:c r="AQ34" s="3" t="n">
+        <x:v>-11297</x:v>
+      </x:c>
+      <x:c r="AR34" s="3" t="n">
+        <x:v>-14557</x:v>
+      </x:c>
+      <x:c r="AS34" s="3" t="n">
+        <x:v>-18974</x:v>
+      </x:c>
+      <x:c r="AT34" s="3" t="n">
+        <x:v>-14212</x:v>
+      </x:c>
+      <x:c r="AU34" s="3" t="n">
+        <x:v>-12082</x:v>
+      </x:c>
+      <x:c r="AV34" s="3" t="n">
+        <x:v>-16243</x:v>
+      </x:c>
+      <x:c r="AW34" s="3" t="n">
+        <x:v>-20030</x:v>
+      </x:c>
+      <x:c r="AX34" s="3" t="n">
+        <x:v>-15182</x:v>
+      </x:c>
+      <x:c r="AY34" s="3" t="n">
+        <x:v>-14124</x:v>
+      </x:c>
+      <x:c r="AZ34" s="3" t="n">
+        <x:v>-19017</x:v>
+      </x:c>
+      <x:c r="BA34" s="3" t="n">
+        <x:v>-24145</x:v>
+      </x:c>
+      <x:c r="BB34" s="3" t="n">
+        <x:v>-17852</x:v>
+      </x:c>
+      <x:c r="BC34" s="3" t="n">
+        <x:v>-16460</x:v>
+      </x:c>
+      <x:c r="BD34" s="3" t="n">
+        <x:v>-21636</x:v>
+      </x:c>
+      <x:c r="BE34" s="3" t="n">
+        <x:v>-25766</x:v>
+      </x:c>
+      <x:c r="BF34" s="3" t="n">
+        <x:v>-20520</x:v>
+      </x:c>
+      <x:c r="BG34" s="3" t="n">
+        <x:v>-20932</x:v>
+      </x:c>
+      <x:c r="BH34" s="3" t="n">
+        <x:v>-25238</x:v>
+      </x:c>
+      <x:c r="BI34" s="3" t="n">
+        <x:v>-25946</x:v>
+      </x:c>
+      <x:c r="BJ34" s="3" t="n">
+        <x:v>-18140</x:v>
+      </x:c>
+      <x:c r="BK34" s="3" t="n">
+        <x:v>-20904</x:v>
+      </x:c>
+      <x:c r="BL34" s="3" t="n">
+        <x:v>-22208</x:v>
+      </x:c>
+      <x:c r="BM34" s="3" t="n">
+        <x:v>-27549</x:v>
+      </x:c>
+      <x:c r="BN34" s="3" t="n">
+        <x:v>-19104</x:v>
+      </x:c>
+      <x:c r="BO34" s="3" t="n">
+        <x:v>-18012</x:v>
+      </x:c>
+      <x:c r="BP34" s="3" t="n">
+        <x:v>-20083</x:v>
+      </x:c>
+      <x:c r="BQ34" s="3" t="n">
+        <x:v>-24282</x:v>
+      </x:c>
+      <x:c r="BR34" s="3" t="n">
+        <x:v>-17447</x:v>
+      </x:c>
+      <x:c r="BS34" s="3" t="n">
+        <x:v>-15275</x:v>
+      </x:c>
+      <x:c r="BT34" s="3" t="n">
+        <x:v>-19053</x:v>
+      </x:c>
+      <x:c r="BU34" s="3" t="n">
+        <x:v>-25240</x:v>
+      </x:c>
+      <x:c r="BV34" s="3" t="n">
+        <x:v>-16286</x:v>
+      </x:c>
+      <x:c r="BW34" s="3" t="n">
+        <x:v>-15017</x:v>
+      </x:c>
+      <x:c r="BX34" s="3" t="n">
+        <x:v>-19689</x:v>
+      </x:c>
+      <x:c r="BY34" s="3" t="n">
+        <x:v>-26161</x:v>
+      </x:c>
+      <x:c r="BZ34" s="3" t="n">
+        <x:v>-18943</x:v>
+      </x:c>
+      <x:c r="CA34" s="3" t="n">
+        <x:v>-17825</x:v>
+      </x:c>
+      <x:c r="CB34" s="3" t="n">
+        <x:v>-22657</x:v>
+      </x:c>
+      <x:c r="CC34" s="3" t="n">
+        <x:v>-27148</x:v>
+      </x:c>
+      <x:c r="CD34" s="3" t="n">
+        <x:v>-19222</x:v>
+      </x:c>
+      <x:c r="CE34" s="3" t="n">
+        <x:v>-18573</x:v>
+      </x:c>
+      <x:c r="CF34" s="3" t="n">
+        <x:v>-22071</x:v>
+      </x:c>
+      <x:c r="CG34" s="3" t="n">
+        <x:v>-27859</x:v>
+      </x:c>
+      <x:c r="CH34" s="3" t="n">
+        <x:v>-20635</x:v>
+      </x:c>
+      <x:c r="CI34" s="3" t="n">
+        <x:v>-17937</x:v>
+      </x:c>
+      <x:c r="CJ34" s="3" t="n">
+        <x:v>-23506</x:v>
+      </x:c>
+      <x:c r="CK34" s="3" t="n">
+        <x:v>-29291</x:v>
+      </x:c>
+      <x:c r="CL34" s="3" t="n">
+        <x:v>-20662</x:v>
+      </x:c>
+      <x:c r="CM34" s="3" t="n">
+        <x:v>-19485</x:v>
+      </x:c>
+      <x:c r="CN34" s="3" t="n">
+        <x:v>-24629</x:v>
+      </x:c>
+      <x:c r="CO34" s="3" t="n">
+        <x:v>-31394</x:v>
+      </x:c>
+      <x:c r="CP34" s="3" t="n">
+        <x:v>-23254</x:v>
+      </x:c>
+      <x:c r="CQ34" s="3" t="n">
+        <x:v>-22186</x:v>
+      </x:c>
+      <x:c r="CR34" s="3" t="n">
+        <x:v>-25762</x:v>
+      </x:c>
+      <x:c r="CS34" s="3" t="n">
+        <x:v>-32797</x:v>
+      </x:c>
+      <x:c r="CT34" s="3" t="n">
+        <x:v>-26793</x:v>
+      </x:c>
+      <x:c r="CU34" s="3" t="n">
+        <x:v>-21734</x:v>
+      </x:c>
+      <x:c r="CV34" s="3" t="n">
+        <x:v>-28041</x:v>
+      </x:c>
+      <x:c r="CW34" s="3" t="n">
+        <x:v>-33710</x:v>
+      </x:c>
+      <x:c r="CX34" s="3" t="n">
+        <x:v>-26492</x:v>
+      </x:c>
+      <x:c r="CY34" s="3" t="n">
+        <x:v>-24882</x:v>
+      </x:c>
+      <x:c r="CZ34" s="3" t="n">
+        <x:v>-30178</x:v>
+      </x:c>
+      <x:c r="DA34" s="3" t="n">
+        <x:v>-37354</x:v>
+      </x:c>
+      <x:c r="DB34" s="3" t="n">
+        <x:v>-29005</x:v>
+      </x:c>
+      <x:c r="DC34" s="3" t="n">
+        <x:v>-23217</x:v>
+      </x:c>
+      <x:c r="DD34" s="3" t="n">
+        <x:v>-29783</x:v>
+      </x:c>
+      <x:c r="DE34" s="3" t="n">
+        <x:v>-36629</x:v>
+      </x:c>
+      <x:c r="DF34" s="3" t="n">
+        <x:v>-30137</x:v>
+      </x:c>
+      <x:c r="DG34" s="3" t="n">
+        <x:v>-16093</x:v>
+      </x:c>
+      <x:c r="DH34" s="3" t="n">
+        <x:v>-12399</x:v>
+      </x:c>
+      <x:c r="DI34" s="3" t="n">
+        <x:v>-14874</x:v>
+      </x:c>
+      <x:c r="DJ34" s="3" t="n">
+        <x:v>-14117</x:v>
+      </x:c>
+      <x:c r="DK34" s="3" t="n">
+        <x:v>-11977</x:v>
+      </x:c>
+      <x:c r="DL34" s="3" t="n">
+        <x:v>-14864</x:v>
+      </x:c>
+      <x:c r="DM34" s="3" t="n">
+        <x:v>-22187</x:v>
+      </x:c>
+      <x:c r="DN34" s="3" t="n">
+        <x:v>-21832</x:v>
+      </x:c>
+      <x:c r="DO34" s="3" t="n">
+        <x:v>-22387</x:v>
+      </x:c>
+      <x:c r="DP34" s="3" t="n">
+        <x:v>-27566</x:v>
+      </x:c>
+      <x:c r="DQ34" s="3" t="n">
+        <x:v>-32980</x:v>
+      </x:c>
+      <x:c r="DR34" s="3" t="n">
+        <x:v>-27051</x:v>
+      </x:c>
+      <x:c r="DS34" s="3" t="n">
+        <x:v>-21933</x:v>
+      </x:c>
+      <x:c r="DT34" s="3" t="n">
+        <x:v>-29437</x:v>
+      </x:c>
+      <x:c r="DU34" s="3" t="n">
+        <x:v>-39054</x:v>
+      </x:c>
+      <x:c r="DV34" s="3" t="n">
+        <x:v>-26041</x:v>
+      </x:c>
+      <x:c r="DW34" s="3" t="n">
+        <x:v>-23155</x:v>
+      </x:c>
+      <x:c r="DX34" s="3" t="n">
+        <x:v>-29299</x:v>
+      </x:c>
+      <x:c r="DY34" s="3" t="n">
+        <x:v>-38883</x:v>
+      </x:c>
+      <x:c r="DZ34" s="3" t="n">
+        <x:v>-28413</x:v>
+      </x:c>
+      <x:c r="EA34" s="3" t="n">
+        <x:v>-23934</x:v>
+      </x:c>
+      <x:c r="EB34" s="3" t="n">
+        <x:v>-31363</x:v>
+      </x:c>
+      <x:c r="EC34" s="3" t="n">
+        <x:v>-41305</x:v>
+      </x:c>
+      <x:c r="ED34" s="3" t="n">
+        <x:v>-29222</x:v>
+      </x:c>
+      <x:c r="EE34" s="3" t="n">
+        <x:v>-26579</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:135">
+      <x:c r="B35" s="2" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="n">
+        <x:v>347624</x:v>
+      </x:c>
+      <x:c r="D35" s="3" t="n">
+        <x:v>364224</x:v>
+      </x:c>
+      <x:c r="E35" s="3" t="n">
+        <x:v>357557</x:v>
+      </x:c>
+      <x:c r="F35" s="3" t="n">
+        <x:v>394014</x:v>
+      </x:c>
+      <x:c r="G35" s="3" t="n">
+        <x:v>359841</x:v>
+      </x:c>
+      <x:c r="H35" s="3" t="n">
+        <x:v>369738</x:v>
+      </x:c>
+      <x:c r="I35" s="3" t="n">
+        <x:v>362977</x:v>
+      </x:c>
+      <x:c r="J35" s="3" t="n">
+        <x:v>398496</x:v>
+      </x:c>
+      <x:c r="K35" s="3" t="n">
+        <x:v>363011</x:v>
+      </x:c>
+      <x:c r="L35" s="3" t="n">
+        <x:v>376787</x:v>
+      </x:c>
+      <x:c r="M35" s="3" t="n">
+        <x:v>369311</x:v>
+      </x:c>
+      <x:c r="N35" s="3" t="n">
+        <x:v>401403</x:v>
+      </x:c>
+      <x:c r="O35" s="3" t="n">
+        <x:v>369694</x:v>
+      </x:c>
+      <x:c r="P35" s="3" t="n">
+        <x:v>384972</x:v>
+      </x:c>
+      <x:c r="Q35" s="3" t="n">
+        <x:v>379707</x:v>
+      </x:c>
+      <x:c r="R35" s="3" t="n">
+        <x:v>410393</x:v>
+      </x:c>
+      <x:c r="S35" s="3" t="n">
+        <x:v>380150</x:v>
+      </x:c>
+      <x:c r="T35" s="3" t="n">
+        <x:v>403729</x:v>
+      </x:c>
+      <x:c r="U35" s="3" t="n">
+        <x:v>387233</x:v>
+      </x:c>
+      <x:c r="V35" s="3" t="n">
+        <x:v>424612</x:v>
+      </x:c>
+      <x:c r="W35" s="3" t="n">
+        <x:v>390851</x:v>
+      </x:c>
+      <x:c r="X35" s="3" t="n">
+        <x:v>414669</x:v>
+      </x:c>
+      <x:c r="Y35" s="3" t="n">
+        <x:v>402442</x:v>
+      </x:c>
+      <x:c r="Z35" s="3" t="n">
+        <x:v>442337</x:v>
+      </x:c>
+      <x:c r="AA35" s="3" t="n">
+        <x:v>408505</x:v>
+      </x:c>
+      <x:c r="AB35" s="3" t="n">
+        <x:v>430521</x:v>
+      </x:c>
+      <x:c r="AC35" s="3" t="n">
+        <x:v>418426</x:v>
+      </x:c>
+      <x:c r="AD35" s="3" t="n">
+        <x:v>470374</x:v>
+      </x:c>
+      <x:c r="AE35" s="3" t="n">
+        <x:v>436543</x:v>
+      </x:c>
+      <x:c r="AF35" s="3" t="n">
+        <x:v>459737</x:v>
+      </x:c>
+      <x:c r="AG35" s="3" t="n">
+        <x:v>445140</x:v>
+      </x:c>
+      <x:c r="AH35" s="3" t="n">
+        <x:v>481467</x:v>
+      </x:c>
+      <x:c r="AI35" s="3" t="n">
+        <x:v>445644</x:v>
+      </x:c>
+      <x:c r="AJ35" s="3" t="n">
+        <x:v>462691</x:v>
+      </x:c>
+      <x:c r="AK35" s="3" t="n">
+        <x:v>447969</x:v>
+      </x:c>
+      <x:c r="AL35" s="3" t="n">
+        <x:v>480439</x:v>
+      </x:c>
+      <x:c r="AM35" s="3" t="n">
+        <x:v>452328</x:v>
+      </x:c>
+      <x:c r="AN35" s="3" t="n">
+        <x:v>473035</x:v>
+      </x:c>
+      <x:c r="AO35" s="3" t="n">
+        <x:v>458068</x:v>
+      </x:c>
+      <x:c r="AP35" s="3" t="n">
+        <x:v>493177</x:v>
+      </x:c>
+      <x:c r="AQ35" s="3" t="n">
+        <x:v>455089</x:v>
+      </x:c>
+      <x:c r="AR35" s="3" t="n">
+        <x:v>476910</x:v>
+      </x:c>
+      <x:c r="AS35" s="3" t="n">
+        <x:v>467614</x:v>
+      </x:c>
+      <x:c r="AT35" s="3" t="n">
+        <x:v>504214</x:v>
+      </x:c>
+      <x:c r="AU35" s="3" t="n">
+        <x:v>470948</x:v>
+      </x:c>
+      <x:c r="AV35" s="3" t="n">
+        <x:v>490128</x:v>
+      </x:c>
+      <x:c r="AW35" s="3" t="n">
+        <x:v>480438</x:v>
+      </x:c>
+      <x:c r="AX35" s="3" t="n">
+        <x:v>518491</x:v>
+      </x:c>
+      <x:c r="AY35" s="3" t="n">
+        <x:v>477070</x:v>
+      </x:c>
+      <x:c r="AZ35" s="3" t="n">
+        <x:v>507478</x:v>
+      </x:c>
+      <x:c r="BA35" s="3" t="n">
+        <x:v>500805</x:v>
+      </x:c>
+      <x:c r="BB35" s="3" t="n">
+        <x:v>535785</x:v>
+      </x:c>
+      <x:c r="BC35" s="3" t="n">
+        <x:v>491950</x:v>
+      </x:c>
+      <x:c r="BD35" s="3" t="n">
+        <x:v>523158</x:v>
+      </x:c>
+      <x:c r="BE35" s="3" t="n">
+        <x:v>511203</x:v>
+      </x:c>
+      <x:c r="BF35" s="3" t="n">
+        <x:v>553692</x:v>
+      </x:c>
+      <x:c r="BG35" s="3" t="n">
+        <x:v>514191</x:v>
+      </x:c>
+      <x:c r="BH35" s="3" t="n">
+        <x:v>545681</x:v>
+      </x:c>
+      <x:c r="BI35" s="3" t="n">
+        <x:v>538709</x:v>
+      </x:c>
+      <x:c r="BJ35" s="3" t="n">
+        <x:v>576371</x:v>
+      </x:c>
+      <x:c r="BK35" s="3" t="n">
+        <x:v>526972</x:v>
+      </x:c>
+      <x:c r="BL35" s="3" t="n">
+        <x:v>558816</x:v>
+      </x:c>
+      <x:c r="BM35" s="3" t="n">
+        <x:v>532121</x:v>
+      </x:c>
+      <x:c r="BN35" s="3" t="n">
+        <x:v>555929</x:v>
+      </x:c>
+      <x:c r="BO35" s="3" t="n">
+        <x:v>520644</x:v>
+      </x:c>
+      <x:c r="BP35" s="3" t="n">
+        <x:v>561630</x:v>
+      </x:c>
+      <x:c r="BQ35" s="3" t="n">
+        <x:v>543383</x:v>
+      </x:c>
+      <x:c r="BR35" s="3" t="n">
+        <x:v>573886</x:v>
+      </x:c>
+      <x:c r="BS35" s="3" t="n">
+        <x:v>544919</x:v>
+      </x:c>
+      <x:c r="BT35" s="3" t="n">
+        <x:v>582918</x:v>
+      </x:c>
+      <x:c r="BU35" s="3" t="n">
+        <x:v>565511</x:v>
+      </x:c>
+      <x:c r="BV35" s="3" t="n">
+        <x:v>596310</x:v>
+      </x:c>
+      <x:c r="BW35" s="3" t="n">
+        <x:v>560565</x:v>
+      </x:c>
+      <x:c r="BX35" s="3" t="n">
+        <x:v>600531</x:v>
+      </x:c>
+      <x:c r="BY35" s="3" t="n">
+        <x:v>572521</x:v>
+      </x:c>
+      <x:c r="BZ35" s="3" t="n">
+        <x:v>602662</x:v>
+      </x:c>
+      <x:c r="CA35" s="3" t="n">
+        <x:v>568788</x:v>
+      </x:c>
+      <x:c r="CB35" s="3" t="n">
+        <x:v>602098</x:v>
+      </x:c>
+      <x:c r="CC35" s="3" t="n">
+        <x:v>580240</x:v>
+      </x:c>
+      <x:c r="CD35" s="3" t="n">
+        <x:v>612722</x:v>
+      </x:c>
+      <x:c r="CE35" s="3" t="n">
+        <x:v>575516</x:v>
+      </x:c>
+      <x:c r="CF35" s="3" t="n">
+        <x:v>614262</x:v>
+      </x:c>
+      <x:c r="CG35" s="3" t="n">
+        <x:v>593889</x:v>
+      </x:c>
+      <x:c r="CH35" s="3" t="n">
+        <x:v>627766</x:v>
+      </x:c>
+      <x:c r="CI35" s="3" t="n">
+        <x:v>590079</x:v>
+      </x:c>
+      <x:c r="CJ35" s="3" t="n">
+        <x:v>633781</x:v>
+      </x:c>
+      <x:c r="CK35" s="3" t="n">
+        <x:v>606965</x:v>
+      </x:c>
+      <x:c r="CL35" s="3" t="n">
+        <x:v>648340</x:v>
+      </x:c>
+      <x:c r="CM35" s="3" t="n">
+        <x:v>616063</x:v>
+      </x:c>
+      <x:c r="CN35" s="3" t="n">
+        <x:v>659086</x:v>
+      </x:c>
+      <x:c r="CO35" s="3" t="n">
+        <x:v>632816</x:v>
+      </x:c>
+      <x:c r="CP35" s="3" t="n">
+        <x:v>675378</x:v>
+      </x:c>
+      <x:c r="CQ35" s="3" t="n">
+        <x:v>633406</x:v>
+      </x:c>
+      <x:c r="CR35" s="3" t="n">
+        <x:v>673793</x:v>
+      </x:c>
+      <x:c r="CS35" s="3" t="n">
+        <x:v>646136</x:v>
+      </x:c>
+      <x:c r="CT35" s="3" t="n">
+        <x:v>688241</x:v>
+      </x:c>
+      <x:c r="CU35" s="3" t="n">
+        <x:v>659088</x:v>
+      </x:c>
+      <x:c r="CV35" s="3" t="n">
+        <x:v>687484</x:v>
+      </x:c>
+      <x:c r="CW35" s="3" t="n">
+        <x:v>657656</x:v>
+      </x:c>
+      <x:c r="CX35" s="3" t="n">
+        <x:v>700591</x:v>
+      </x:c>
+      <x:c r="CY35" s="3" t="n">
+        <x:v>666354</x:v>
+      </x:c>
+      <x:c r="CZ35" s="3" t="n">
+        <x:v>708908</x:v>
+      </x:c>
+      <x:c r="DA35" s="3" t="n">
+        <x:v>671355</x:v>
+      </x:c>
+      <x:c r="DB35" s="3" t="n">
+        <x:v>711540</x:v>
+      </x:c>
+      <x:c r="DC35" s="3" t="n">
+        <x:v>666418</x:v>
+      </x:c>
+      <x:c r="DD35" s="3" t="n">
+        <x:v>708454</x:v>
+      </x:c>
+      <x:c r="DE35" s="3" t="n">
+        <x:v>685513</x:v>
+      </x:c>
+      <x:c r="DF35" s="3" t="n">
+        <x:v>719478</x:v>
+      </x:c>
+      <x:c r="DG35" s="3" t="n">
+        <x:v>682770</x:v>
+      </x:c>
+      <x:c r="DH35" s="3" t="n">
+        <x:v>653008</x:v>
+      </x:c>
+      <x:c r="DI35" s="3" t="n">
+        <x:v>663945</x:v>
+      </x:c>
+      <x:c r="DJ35" s="3" t="n">
+        <x:v>694964</x:v>
+      </x:c>
+      <x:c r="DK35" s="3" t="n">
+        <x:v>662348</x:v>
+      </x:c>
+      <x:c r="DL35" s="3" t="n">
+        <x:v>718099</x:v>
+      </x:c>
+      <x:c r="DM35" s="3" t="n">
+        <x:v>711755</x:v>
+      </x:c>
+      <x:c r="DN35" s="3" t="n">
+        <x:v>756331</x:v>
+      </x:c>
+      <x:c r="DO35" s="3" t="n">
+        <x:v>700813</x:v>
+      </x:c>
+      <x:c r="DP35" s="3" t="n">
+        <x:v>762242</x:v>
+      </x:c>
+      <x:c r="DQ35" s="3" t="n">
+        <x:v>718145</x:v>
+      </x:c>
+      <x:c r="DR35" s="3" t="n">
+        <x:v>749759</x:v>
+      </x:c>
+      <x:c r="DS35" s="3" t="n">
+        <x:v>688113</x:v>
+      </x:c>
+      <x:c r="DT35" s="3" t="n">
+        <x:v>737490</x:v>
+      </x:c>
+      <x:c r="DU35" s="3" t="n">
+        <x:v>705823</x:v>
+      </x:c>
+      <x:c r="DV35" s="3" t="n">
+        <x:v>747405</x:v>
+      </x:c>
+      <x:c r="DW35" s="3" t="n">
+        <x:v>696004</x:v>
+      </x:c>
+      <x:c r="DX35" s="3" t="n">
+        <x:v>745909</x:v>
+      </x:c>
+      <x:c r="DY35" s="3" t="n">
+        <x:v>717986</x:v>
+      </x:c>
+      <x:c r="DZ35" s="3" t="n">
+        <x:v>756585</x:v>
+      </x:c>
+      <x:c r="EA35" s="3" t="n">
+        <x:v>705715</x:v>
+      </x:c>
+      <x:c r="EB35" s="3" t="n">
+        <x:v>757581</x:v>
+      </x:c>
+      <x:c r="EC35" s="3" t="n">
+        <x:v>734638</x:v>
+      </x:c>
+      <x:c r="ED35" s="3" t="n">
+        <x:v>773593</x:v>
+      </x:c>
+      <x:c r="EE35" s="3" t="n">
+        <x:v>723053</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:135">
+      <x:c r="B36" s="2" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C36" s="3" t="n">
+        <x:v>11420</x:v>
+      </x:c>
+      <x:c r="D36" s="3" t="n">
+        <x:v>15552</x:v>
+      </x:c>
+      <x:c r="E36" s="3" t="n">
+        <x:v>12116</x:v>
+      </x:c>
+      <x:c r="F36" s="3" t="n">
+        <x:v>14572</x:v>
+      </x:c>
+      <x:c r="G36" s="3" t="n">
+        <x:v>11116</x:v>
+      </x:c>
+      <x:c r="H36" s="3" t="n">
+        <x:v>15762</x:v>
+      </x:c>
+      <x:c r="I36" s="3" t="n">
+        <x:v>11729</x:v>
+      </x:c>
+      <x:c r="J36" s="3" t="n">
+        <x:v>13766</x:v>
+      </x:c>
+      <x:c r="K36" s="3" t="n">
+        <x:v>9634</x:v>
+      </x:c>
+      <x:c r="L36" s="3" t="n">
+        <x:v>16430</x:v>
+      </x:c>
+      <x:c r="M36" s="3" t="n">
+        <x:v>9862</x:v>
+      </x:c>
+      <x:c r="N36" s="3" t="n">
+        <x:v>11122</x:v>
+      </x:c>
+      <x:c r="O36" s="3" t="n">
+        <x:v>10556</x:v>
+      </x:c>
+      <x:c r="P36" s="3" t="n">
+        <x:v>13560</x:v>
+      </x:c>
+      <x:c r="Q36" s="3" t="n">
+        <x:v>11085</x:v>
+      </x:c>
+      <x:c r="R36" s="3" t="n">
+        <x:v>12230</x:v>
+      </x:c>
+      <x:c r="S36" s="3" t="n">
+        <x:v>10987</x:v>
+      </x:c>
+      <x:c r="T36" s="3" t="n">
+        <x:v>13935</x:v>
+      </x:c>
+      <x:c r="U36" s="3" t="n">
+        <x:v>11380</x:v>
+      </x:c>
+      <x:c r="V36" s="3" t="n">
+        <x:v>12484</x:v>
+      </x:c>
+      <x:c r="W36" s="3" t="n">
+        <x:v>10851</x:v>
+      </x:c>
+      <x:c r="X36" s="3" t="n">
+        <x:v>13793</x:v>
+      </x:c>
+      <x:c r="Y36" s="3" t="n">
+        <x:v>11617</x:v>
+      </x:c>
+      <x:c r="Z36" s="3" t="n">
+        <x:v>12624</x:v>
+      </x:c>
+      <x:c r="AA36" s="3" t="n">
+        <x:v>10151</x:v>
+      </x:c>
+      <x:c r="AB36" s="3" t="n">
+        <x:v>12482</x:v>
+      </x:c>
+      <x:c r="AC36" s="3" t="n">
+        <x:v>10598</x:v>
+      </x:c>
+      <x:c r="AD36" s="3" t="n">
+        <x:v>11513</x:v>
+      </x:c>
+      <x:c r="AE36" s="3" t="n">
+        <x:v>13865</x:v>
+      </x:c>
+      <x:c r="AF36" s="3" t="n">
+        <x:v>16742</x:v>
+      </x:c>
+      <x:c r="AG36" s="3" t="n">
+        <x:v>14055</x:v>
+      </x:c>
+      <x:c r="AH36" s="3" t="n">
+        <x:v>15892</x:v>
+      </x:c>
+      <x:c r="AI36" s="3" t="n">
+        <x:v>13991</x:v>
+      </x:c>
+      <x:c r="AJ36" s="3" t="n">
+        <x:v>17419</x:v>
+      </x:c>
+      <x:c r="AK36" s="3" t="n">
+        <x:v>14329</x:v>
+      </x:c>
+      <x:c r="AL36" s="3" t="n">
+        <x:v>16314</x:v>
+      </x:c>
+      <x:c r="AM36" s="3" t="n">
+        <x:v>14608</x:v>
+      </x:c>
+      <x:c r="AN36" s="3" t="n">
+        <x:v>18065</x:v>
+      </x:c>
+      <x:c r="AO36" s="3" t="n">
+        <x:v>15008</x:v>
+      </x:c>
+      <x:c r="AP36" s="3" t="n">
+        <x:v>16911</x:v>
+      </x:c>
+      <x:c r="AQ36" s="3" t="n">
+        <x:v>15677</x:v>
+      </x:c>
+      <x:c r="AR36" s="3" t="n">
+        <x:v>19067</x:v>
+      </x:c>
+      <x:c r="AS36" s="3" t="n">
+        <x:v>15916</x:v>
+      </x:c>
+      <x:c r="AT36" s="3" t="n">
+        <x:v>17862</x:v>
+      </x:c>
+      <x:c r="AU36" s="3" t="n">
+        <x:v>15653</x:v>
+      </x:c>
+      <x:c r="AV36" s="3" t="n">
+        <x:v>18948</x:v>
+      </x:c>
+      <x:c r="AW36" s="3" t="n">
+        <x:v>15792</x:v>
+      </x:c>
+      <x:c r="AX36" s="3" t="n">
+        <x:v>17726</x:v>
+      </x:c>
+      <x:c r="AY36" s="3" t="n">
+        <x:v>16158</x:v>
+      </x:c>
+      <x:c r="AZ36" s="3" t="n">
+        <x:v>19635</x:v>
+      </x:c>
+      <x:c r="BA36" s="3" t="n">
+        <x:v>16388</x:v>
+      </x:c>
+      <x:c r="BB36" s="3" t="n">
+        <x:v>19067</x:v>
+      </x:c>
+      <x:c r="BC36" s="3" t="n">
+        <x:v>16249</x:v>
+      </x:c>
+      <x:c r="BD36" s="3" t="n">
+        <x:v>19940</x:v>
+      </x:c>
+      <x:c r="BE36" s="3" t="n">
+        <x:v>16649</x:v>
+      </x:c>
+      <x:c r="BF36" s="3" t="n">
+        <x:v>18867</x:v>
+      </x:c>
+      <x:c r="BG36" s="3" t="n">
+        <x:v>16390</x:v>
+      </x:c>
+      <x:c r="BH36" s="3" t="n">
+        <x:v>19900</x:v>
+      </x:c>
+      <x:c r="BI36" s="3" t="n">
+        <x:v>16683</x:v>
+      </x:c>
+      <x:c r="BJ36" s="3" t="n">
+        <x:v>18584</x:v>
+      </x:c>
+      <x:c r="BK36" s="3" t="n">
+        <x:v>16730</x:v>
+      </x:c>
+      <x:c r="BL36" s="3" t="n">
+        <x:v>20039</x:v>
+      </x:c>
+      <x:c r="BM36" s="3" t="n">
+        <x:v>16803</x:v>
+      </x:c>
+      <x:c r="BN36" s="3" t="n">
+        <x:v>18980</x:v>
+      </x:c>
+      <x:c r="BO36" s="3" t="n">
+        <x:v>16267</x:v>
+      </x:c>
+      <x:c r="BP36" s="3" t="n">
+        <x:v>19729</x:v>
+      </x:c>
+      <x:c r="BQ36" s="3" t="n">
+        <x:v>16275</x:v>
+      </x:c>
+      <x:c r="BR36" s="3" t="n">
+        <x:v>18126</x:v>
+      </x:c>
+      <x:c r="BS36" s="3" t="n">
+        <x:v>16187</x:v>
+      </x:c>
+      <x:c r="BT36" s="3" t="n">
+        <x:v>19751</x:v>
+      </x:c>
+      <x:c r="BU36" s="3" t="n">
+        <x:v>16421</x:v>
+      </x:c>
+      <x:c r="BV36" s="3" t="n">
+        <x:v>17893</x:v>
+      </x:c>
+      <x:c r="BW36" s="3" t="n">
+        <x:v>15353</x:v>
+      </x:c>
+      <x:c r="BX36" s="3" t="n">
+        <x:v>18642</x:v>
+      </x:c>
+      <x:c r="BY36" s="3" t="n">
+        <x:v>15630</x:v>
+      </x:c>
+      <x:c r="BZ36" s="3" t="n">
+        <x:v>17355</x:v>
+      </x:c>
+      <x:c r="CA36" s="3" t="n">
+        <x:v>15342</x:v>
+      </x:c>
+      <x:c r="CB36" s="3" t="n">
+        <x:v>18537</x:v>
+      </x:c>
+      <x:c r="CC36" s="3" t="n">
+        <x:v>15607</x:v>
+      </x:c>
+      <x:c r="CD36" s="3" t="n">
+        <x:v>16990</x:v>
+      </x:c>
+      <x:c r="CE36" s="3" t="n">
+        <x:v>14634</x:v>
+      </x:c>
+      <x:c r="CF36" s="3" t="n">
+        <x:v>17276</x:v>
+      </x:c>
+      <x:c r="CG36" s="3" t="n">
+        <x:v>14949</x:v>
+      </x:c>
+      <x:c r="CH36" s="3" t="n">
+        <x:v>16193</x:v>
+      </x:c>
+      <x:c r="CI36" s="3" t="n">
+        <x:v>15589</x:v>
+      </x:c>
+      <x:c r="CJ36" s="3" t="n">
+        <x:v>18071</x:v>
+      </x:c>
+      <x:c r="CK36" s="3" t="n">
+        <x:v>15988</x:v>
+      </x:c>
+      <x:c r="CL36" s="3" t="n">
+        <x:v>17335</x:v>
+      </x:c>
+      <x:c r="CM36" s="3" t="n">
+        <x:v>16119</x:v>
+      </x:c>
+      <x:c r="CN36" s="3" t="n">
+        <x:v>18688</x:v>
+      </x:c>
+      <x:c r="CO36" s="3" t="n">
+        <x:v>16548</x:v>
+      </x:c>
+      <x:c r="CP36" s="3" t="n">
+        <x:v>17908</x:v>
+      </x:c>
+      <x:c r="CQ36" s="3" t="n">
+        <x:v>15808</x:v>
+      </x:c>
+      <x:c r="CR36" s="3" t="n">
+        <x:v>18342</x:v>
+      </x:c>
+      <x:c r="CS36" s="3" t="n">
+        <x:v>16343</x:v>
+      </x:c>
+      <x:c r="CT36" s="3" t="n">
+        <x:v>17764</x:v>
+      </x:c>
+      <x:c r="CU36" s="3" t="n">
+        <x:v>17012</x:v>
+      </x:c>
+      <x:c r="CV36" s="3" t="n">
+        <x:v>19445</x:v>
+      </x:c>
+      <x:c r="CW36" s="3" t="n">
+        <x:v>17447</x:v>
+      </x:c>
+      <x:c r="CX36" s="3" t="n">
+        <x:v>18977</x:v>
+      </x:c>
+      <x:c r="CY36" s="3" t="n">
+        <x:v>16772</x:v>
+      </x:c>
+      <x:c r="CZ36" s="3" t="n">
+        <x:v>19168</x:v>
+      </x:c>
+      <x:c r="DA36" s="3" t="n">
+        <x:v>17449</x:v>
+      </x:c>
+      <x:c r="DB36" s="3" t="n">
+        <x:v>18566</x:v>
+      </x:c>
+      <x:c r="DC36" s="3" t="n">
+        <x:v>16944</x:v>
+      </x:c>
+      <x:c r="DD36" s="3" t="n">
+        <x:v>19462</x:v>
+      </x:c>
+      <x:c r="DE36" s="3" t="n">
+        <x:v>17481</x:v>
+      </x:c>
+      <x:c r="DF36" s="3" t="n">
+        <x:v>18599</x:v>
+      </x:c>
+      <x:c r="DG36" s="3" t="n">
+        <x:v>17631</x:v>
+      </x:c>
+      <x:c r="DH36" s="3" t="n">
+        <x:v>18708</x:v>
+      </x:c>
+      <x:c r="DI36" s="3" t="n">
+        <x:v>17250</x:v>
+      </x:c>
+      <x:c r="DJ36" s="3" t="n">
+        <x:v>18533</x:v>
+      </x:c>
+      <x:c r="DK36" s="3" t="n">
+        <x:v>17407</x:v>
+      </x:c>
+      <x:c r="DL36" s="3" t="n">
+        <x:v>19969</x:v>
+      </x:c>
+      <x:c r="DM36" s="3" t="n">
+        <x:v>18113</x:v>
+      </x:c>
+      <x:c r="DN36" s="3" t="n">
+        <x:v>19230</x:v>
+      </x:c>
+      <x:c r="DO36" s="3" t="n">
+        <x:v>17372</x:v>
+      </x:c>
+      <x:c r="DP36" s="3" t="n">
+        <x:v>19696</x:v>
+      </x:c>
+      <x:c r="DQ36" s="3" t="n">
+        <x:v>17824</x:v>
+      </x:c>
+      <x:c r="DR36" s="3" t="n">
+        <x:v>18720</x:v>
+      </x:c>
+      <x:c r="DS36" s="3" t="n">
+        <x:v>17499</x:v>
+      </x:c>
+      <x:c r="DT36" s="3" t="n">
+        <x:v>20691</x:v>
+      </x:c>
+      <x:c r="DU36" s="3" t="n">
+        <x:v>18404</x:v>
+      </x:c>
+      <x:c r="DV36" s="3" t="n">
+        <x:v>20628</x:v>
+      </x:c>
+      <x:c r="DW36" s="3" t="n">
+        <x:v>18649</x:v>
+      </x:c>
+      <x:c r="DX36" s="3" t="n">
+        <x:v>21211</x:v>
+      </x:c>
+      <x:c r="DY36" s="3" t="n">
+        <x:v>18946</x:v>
+      </x:c>
+      <x:c r="DZ36" s="3" t="n">
+        <x:v>21582</x:v>
+      </x:c>
+      <x:c r="EA36" s="3" t="n">
+        <x:v>19224</x:v>
+      </x:c>
+      <x:c r="EB36" s="3" t="n">
+        <x:v>22441</x:v>
+      </x:c>
+      <x:c r="EC36" s="3" t="n">
+        <x:v>19919</x:v>
+      </x:c>
+      <x:c r="ED36" s="3" t="n">
+        <x:v>21072</x:v>
+      </x:c>
+      <x:c r="EE36" s="3" t="n">
+        <x:v>19888</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:135">
+      <x:c r="B37" s="2" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="B21" s="2" t="s">
-[...396 lines deleted...]
-        <x:v>363724</x:v>
+      <x:c r="C37" s="3" t="n">
+        <x:v>358814</x:v>
+      </x:c>
+      <x:c r="D37" s="3" t="n">
+        <x:v>378283</x:v>
+      </x:c>
+      <x:c r="E37" s="3" t="n">
+        <x:v>369308</x:v>
+      </x:c>
+      <x:c r="F37" s="3" t="n">
+        <x:v>407758</x:v>
+      </x:c>
+      <x:c r="G37" s="3" t="n">
+        <x:v>370966</x:v>
+      </x:c>
+      <x:c r="H37" s="3" t="n">
+        <x:v>383993</x:v>
+      </x:c>
+      <x:c r="I37" s="3" t="n">
+        <x:v>374535</x:v>
+      </x:c>
+      <x:c r="J37" s="3" t="n">
+        <x:v>411764</x:v>
+      </x:c>
+      <x:c r="K37" s="3" t="n">
+        <x:v>373131</x:v>
+      </x:c>
+      <x:c r="L37" s="3" t="n">
+        <x:v>391631</x:v>
+      </x:c>
+      <x:c r="M37" s="3" t="n">
+        <x:v>379647</x:v>
+      </x:c>
+      <x:c r="N37" s="3" t="n">
+        <x:v>412908</x:v>
+      </x:c>
+      <x:c r="O37" s="3" t="n">
+        <x:v>380490</x:v>
+      </x:c>
+      <x:c r="P37" s="3" t="n">
+        <x:v>397981</x:v>
+      </x:c>
+      <x:c r="Q37" s="3" t="n">
+        <x:v>390963</x:v>
+      </x:c>
+      <x:c r="R37" s="3" t="n">
+        <x:v>422727</x:v>
+      </x:c>
+      <x:c r="S37" s="3" t="n">
+        <x:v>391317</x:v>
+      </x:c>
+      <x:c r="T37" s="3" t="n">
+        <x:v>417231</x:v>
+      </x:c>
+      <x:c r="U37" s="3" t="n">
+        <x:v>398745</x:v>
+      </x:c>
+      <x:c r="V37" s="3" t="n">
+        <x:v>437238</x:v>
+      </x:c>
+      <x:c r="W37" s="3" t="n">
+        <x:v>401993</x:v>
+      </x:c>
+      <x:c r="X37" s="3" t="n">
+        <x:v>428178</x:v>
+      </x:c>
+      <x:c r="Y37" s="3" t="n">
+        <x:v>414243</x:v>
+      </x:c>
+      <x:c r="Z37" s="3" t="n">
+        <x:v>455200</x:v>
+      </x:c>
+      <x:c r="AA37" s="3" t="n">
+        <x:v>419225</x:v>
+      </x:c>
+      <x:c r="AB37" s="3" t="n">
+        <x:v>443179</x:v>
+      </x:c>
+      <x:c r="AC37" s="3" t="n">
+        <x:v>429560</x:v>
+      </x:c>
+      <x:c r="AD37" s="3" t="n">
+        <x:v>482584</x:v>
+      </x:c>
+      <x:c r="AE37" s="3" t="n">
+        <x:v>450335</x:v>
+      </x:c>
+      <x:c r="AF37" s="3" t="n">
+        <x:v>475923</x:v>
+      </x:c>
+      <x:c r="AG37" s="3" t="n">
+        <x:v>459138</x:v>
+      </x:c>
+      <x:c r="AH37" s="3" t="n">
+        <x:v>497145</x:v>
+      </x:c>
+      <x:c r="AI37" s="3" t="n">
+        <x:v>459567</x:v>
+      </x:c>
+      <x:c r="AJ37" s="3" t="n">
+        <x:v>479499</x:v>
+      </x:c>
+      <x:c r="AK37" s="3" t="n">
+        <x:v>462180</x:v>
+      </x:c>
+      <x:c r="AL37" s="3" t="n">
+        <x:v>496449</x:v>
+      </x:c>
+      <x:c r="AM37" s="3" t="n">
+        <x:v>466784</x:v>
+      </x:c>
+      <x:c r="AN37" s="3" t="n">
+        <x:v>490450</x:v>
+      </x:c>
+      <x:c r="AO37" s="3" t="n">
+        <x:v>472884</x:v>
+      </x:c>
+      <x:c r="AP37" s="3" t="n">
+        <x:v>509748</x:v>
+      </x:c>
+      <x:c r="AQ37" s="3" t="n">
+        <x:v>470440</x:v>
+      </x:c>
+      <x:c r="AR37" s="3" t="n">
+        <x:v>495208</x:v>
+      </x:c>
+      <x:c r="AS37" s="3" t="n">
+        <x:v>483227</x:v>
+      </x:c>
+      <x:c r="AT37" s="3" t="n">
+        <x:v>521636</x:v>
+      </x:c>
+      <x:c r="AU37" s="3" t="n">
+        <x:v>486361</x:v>
+      </x:c>
+      <x:c r="AV37" s="3" t="n">
+        <x:v>508387</x:v>
+      </x:c>
+      <x:c r="AW37" s="3" t="n">
+        <x:v>496014</x:v>
+      </x:c>
+      <x:c r="AX37" s="3" t="n">
+        <x:v>535871</x:v>
+      </x:c>
+      <x:c r="AY37" s="3" t="n">
+        <x:v>492928</x:v>
+      </x:c>
+      <x:c r="AZ37" s="3" t="n">
+        <x:v>526433</x:v>
+      </x:c>
+      <x:c r="BA37" s="3" t="n">
+        <x:v>516962</x:v>
+      </x:c>
+      <x:c r="BB37" s="3" t="n">
+        <x:v>554378</x:v>
+      </x:c>
+      <x:c r="BC37" s="3" t="n">
+        <x:v>507938</x:v>
+      </x:c>
+      <x:c r="BD37" s="3" t="n">
+        <x:v>542458</x:v>
+      </x:c>
+      <x:c r="BE37" s="3" t="n">
+        <x:v>527612</x:v>
+      </x:c>
+      <x:c r="BF37" s="3" t="n">
+        <x:v>572186</x:v>
+      </x:c>
+      <x:c r="BG37" s="3" t="n">
+        <x:v>530370</x:v>
+      </x:c>
+      <x:c r="BH37" s="3" t="n">
+        <x:v>565050</x:v>
+      </x:c>
+      <x:c r="BI37" s="3" t="n">
+        <x:v>555232</x:v>
+      </x:c>
+      <x:c r="BJ37" s="3" t="n">
+        <x:v>594694</x:v>
+      </x:c>
+      <x:c r="BK37" s="3" t="n">
+        <x:v>543491</x:v>
+      </x:c>
+      <x:c r="BL37" s="3" t="n">
+        <x:v>578364</x:v>
+      </x:c>
+      <x:c r="BM37" s="3" t="n">
+        <x:v>548721</x:v>
+      </x:c>
+      <x:c r="BN37" s="3" t="n">
+        <x:v>574532</x:v>
+      </x:c>
+      <x:c r="BO37" s="3" t="n">
+        <x:v>536717</x:v>
+      </x:c>
+      <x:c r="BP37" s="3" t="n">
+        <x:v>580928</x:v>
+      </x:c>
+      <x:c r="BQ37" s="3" t="n">
+        <x:v>559528</x:v>
+      </x:c>
+      <x:c r="BR37" s="3" t="n">
+        <x:v>591778</x:v>
+      </x:c>
+      <x:c r="BS37" s="3" t="n">
+        <x:v>560968</x:v>
+      </x:c>
+      <x:c r="BT37" s="3" t="n">
+        <x:v>602313</x:v>
+      </x:c>
+      <x:c r="BU37" s="3" t="n">
+        <x:v>581821</x:v>
+      </x:c>
+      <x:c r="BV37" s="3" t="n">
+        <x:v>614038</x:v>
+      </x:c>
+      <x:c r="BW37" s="3" t="n">
+        <x:v>575880</x:v>
+      </x:c>
+      <x:c r="BX37" s="3" t="n">
+        <x:v>618953</x:v>
+      </x:c>
+      <x:c r="BY37" s="3" t="n">
+        <x:v>588116</x:v>
+      </x:c>
+      <x:c r="BZ37" s="3" t="n">
+        <x:v>619906</x:v>
+      </x:c>
+      <x:c r="CA37" s="3" t="n">
+        <x:v>584098</x:v>
+      </x:c>
+      <x:c r="CB37" s="3" t="n">
+        <x:v>620443</x:v>
+      </x:c>
+      <x:c r="CC37" s="3" t="n">
+        <x:v>595818</x:v>
+      </x:c>
+      <x:c r="CD37" s="3" t="n">
+        <x:v>629646</x:v>
+      </x:c>
+      <x:c r="CE37" s="3" t="n">
+        <x:v>590160</x:v>
+      </x:c>
+      <x:c r="CF37" s="3" t="n">
+        <x:v>631454</x:v>
+      </x:c>
+      <x:c r="CG37" s="3" t="n">
+        <x:v>608857</x:v>
+      </x:c>
+      <x:c r="CH37" s="3" t="n">
+        <x:v>643956</x:v>
+      </x:c>
+      <x:c r="CI37" s="3" t="n">
+        <x:v>605649</x:v>
+      </x:c>
+      <x:c r="CJ37" s="3" t="n">
+        <x:v>651794</x:v>
+      </x:c>
+      <x:c r="CK37" s="3" t="n">
+        <x:v>622936</x:v>
+      </x:c>
+      <x:c r="CL37" s="3" t="n">
+        <x:v>665648</x:v>
+      </x:c>
+      <x:c r="CM37" s="3" t="n">
+        <x:v>632165</x:v>
+      </x:c>
+      <x:c r="CN37" s="3" t="n">
+        <x:v>677721</x:v>
+      </x:c>
+      <x:c r="CO37" s="3" t="n">
+        <x:v>649346</x:v>
+      </x:c>
+      <x:c r="CP37" s="3" t="n">
+        <x:v>693261</x:v>
+      </x:c>
+      <x:c r="CQ37" s="3" t="n">
+        <x:v>649203</x:v>
+      </x:c>
+      <x:c r="CR37" s="3" t="n">
+        <x:v>692101</x:v>
+      </x:c>
+      <x:c r="CS37" s="3" t="n">
+        <x:v>662465</x:v>
+      </x:c>
+      <x:c r="CT37" s="3" t="n">
+        <x:v>705986</x:v>
+      </x:c>
+      <x:c r="CU37" s="3" t="n">
+        <x:v>676080</x:v>
+      </x:c>
+      <x:c r="CV37" s="3" t="n">
+        <x:v>706890</x:v>
+      </x:c>
+      <x:c r="CW37" s="3" t="n">
+        <x:v>675078</x:v>
+      </x:c>
+      <x:c r="CX37" s="3" t="n">
+        <x:v>719538</x:v>
+      </x:c>
+      <x:c r="CY37" s="3" t="n">
+        <x:v>683101</x:v>
+      </x:c>
+      <x:c r="CZ37" s="3" t="n">
+        <x:v>728045</x:v>
+      </x:c>
+      <x:c r="DA37" s="3" t="n">
+        <x:v>688777</x:v>
+      </x:c>
+      <x:c r="DB37" s="3" t="n">
+        <x:v>730079</x:v>
+      </x:c>
+      <x:c r="DC37" s="3" t="n">
+        <x:v>683329</x:v>
+      </x:c>
+      <x:c r="DD37" s="3" t="n">
+        <x:v>727904</x:v>
+      </x:c>
+      <x:c r="DE37" s="3" t="n">
+        <x:v>702960</x:v>
+      </x:c>
+      <x:c r="DF37" s="3" t="n">
+        <x:v>738045</x:v>
+      </x:c>
+      <x:c r="DG37" s="3" t="n">
+        <x:v>700370</x:v>
+      </x:c>
+      <x:c r="DH37" s="3" t="n">
+        <x:v>671723</x:v>
+      </x:c>
+      <x:c r="DI37" s="3" t="n">
+        <x:v>681167</x:v>
+      </x:c>
+      <x:c r="DJ37" s="3" t="n">
+        <x:v>713478</x:v>
+      </x:c>
+      <x:c r="DK37" s="3" t="n">
+        <x:v>679729</x:v>
+      </x:c>
+      <x:c r="DL37" s="3" t="n">
+        <x:v>738067</x:v>
+      </x:c>
+      <x:c r="DM37" s="3" t="n">
+        <x:v>729827</x:v>
+      </x:c>
+      <x:c r="DN37" s="3" t="n">
+        <x:v>775518</x:v>
+      </x:c>
+      <x:c r="DO37" s="3" t="n">
+        <x:v>718119</x:v>
+      </x:c>
+      <x:c r="DP37" s="3" t="n">
+        <x:v>781897</x:v>
+      </x:c>
+      <x:c r="DQ37" s="3" t="n">
+        <x:v>735902</x:v>
+      </x:c>
+      <x:c r="DR37" s="3" t="n">
+        <x:v>768412</x:v>
+      </x:c>
+      <x:c r="DS37" s="3" t="n">
+        <x:v>705564</x:v>
+      </x:c>
+      <x:c r="DT37" s="3" t="n">
+        <x:v>758200</x:v>
+      </x:c>
+      <x:c r="DU37" s="3" t="n">
+        <x:v>724194</x:v>
+      </x:c>
+      <x:c r="DV37" s="3" t="n">
+        <x:v>768037</x:v>
+      </x:c>
+      <x:c r="DW37" s="3" t="n">
+        <x:v>714639</x:v>
+      </x:c>
+      <x:c r="DX37" s="3" t="n">
+        <x:v>767130</x:v>
+      </x:c>
+      <x:c r="DY37" s="3" t="n">
+        <x:v>736910</x:v>
+      </x:c>
+      <x:c r="DZ37" s="3" t="n">
+        <x:v>778178</x:v>
+      </x:c>
+      <x:c r="EA37" s="3" t="n">
+        <x:v>724939</x:v>
+      </x:c>
+      <x:c r="EB37" s="3" t="n">
+        <x:v>780022</x:v>
+      </x:c>
+      <x:c r="EC37" s="3" t="n">
+        <x:v>754557</x:v>
+      </x:c>
+      <x:c r="ED37" s="3" t="n">
+        <x:v>794665</x:v>
+      </x:c>
+      <x:c r="EE37" s="3" t="n">
+        <x:v>742941</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:134">
-      <x:c r="B22" s="2" t="s">
+    <x:row r="38" spans="1:135">
+      <x:c r="A38" s="2" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="B38" s="2" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C22" s="3" t="n">
-[...6417 lines deleted...]
-      </x:c>
       <x:c r="C38" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D38" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E38" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F38" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G38" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="H38" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="I38" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="J38" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="K38" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="L38" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="M38" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="N38" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
@@ -15440,191 +15545,194 @@
       <x:c r="DH38" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DI38" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="DJ38" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="DK38" s="5" t="n">
         <x:v>9.5</x:v>
       </x:c>
       <x:c r="DL38" s="5" t="n">
         <x:v>11.8</x:v>
       </x:c>
       <x:c r="DM38" s="5" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="DN38" s="5" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="DO38" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DP38" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="DQ38" s="5" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-2.4</x:v>
       </x:c>
       <x:c r="DR38" s="5" t="n">
-        <x:v>-5.8</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="DS38" s="5" t="n">
-        <x:v>-7.1</x:v>
+        <x:v>-7.5</x:v>
       </x:c>
       <x:c r="DT38" s="5" t="n">
-        <x:v>-5.9</x:v>
+        <x:v>-6.1</x:v>
       </x:c>
       <x:c r="DU38" s="5" t="n">
-        <x:v>-4.4</x:v>
+        <x:v>-4</x:v>
       </x:c>
       <x:c r="DV38" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DW38" s="5" t="n">
-        <x:v>3</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="DX38" s="5" t="n">
-        <x:v>0.4</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DY38" s="5" t="n">
-        <x:v>2.5</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="DZ38" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="EA38" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="EB38" s="5" t="n">
-        <x:v>2.8</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="EC38" s="5" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="ED38" s="5" t="n">
-        <x:v>3.7</x:v>
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="EE38" s="5" t="n">
+        <x:v>5</x:v>
       </x:c>
     </x:row>
-    <x:row r="39" spans="1:134">
+    <x:row r="39" spans="1:135">
       <x:c r="B39" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C39" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D39" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E39" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F39" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G39" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="H39" s="5" t="n">
         <x:v>9.6</x:v>
       </x:c>
       <x:c r="I39" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="J39" s="5" t="n">
         <x:v>7.7</x:v>
       </x:c>
       <x:c r="K39" s="5" t="n">
         <x:v>17.7</x:v>
       </x:c>
       <x:c r="L39" s="5" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="M39" s="5" t="n">
         <x:v>11.6</x:v>
       </x:c>
       <x:c r="N39" s="5" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="O39" s="5" t="n">
         <x:v>-5.1</x:v>
       </x:c>
       <x:c r="P39" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="Q39" s="5" t="n">
         <x:v>10.6</x:v>
       </x:c>
       <x:c r="R39" s="5" t="n">
         <x:v>9.1</x:v>
       </x:c>
       <x:c r="S39" s="5" t="n">
         <x:v>22.2</x:v>
       </x:c>
       <x:c r="T39" s="5" t="n">
         <x:v>31.8</x:v>
       </x:c>
       <x:c r="U39" s="5" t="n">
         <x:v>18.6</x:v>
       </x:c>
       <x:c r="V39" s="5" t="n">
         <x:v>19.9</x:v>
       </x:c>
       <x:c r="W39" s="5" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="X39" s="5" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="Y39" s="5" t="n">
-        <x:v>18.8</x:v>
+        <x:v>18.7</x:v>
       </x:c>
       <x:c r="Z39" s="5" t="n">
         <x:v>17.5</x:v>
       </x:c>
       <x:c r="AA39" s="5" t="n">
         <x:v>17.4</x:v>
       </x:c>
       <x:c r="AB39" s="5" t="n">
         <x:v>22.2</x:v>
       </x:c>
       <x:c r="AC39" s="5" t="n">
         <x:v>9.5</x:v>
       </x:c>
       <x:c r="AD39" s="5" t="n">
         <x:v>23.6</x:v>
       </x:c>
       <x:c r="AE39" s="5" t="n">
         <x:v>15.8</x:v>
       </x:c>
       <x:c r="AF39" s="5" t="n">
         <x:v>15.7</x:v>
       </x:c>
       <x:c r="AG39" s="5" t="n">
-        <x:v>23.7</x:v>
+        <x:v>23.6</x:v>
       </x:c>
       <x:c r="AH39" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="AI39" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="AJ39" s="5" t="n">
         <x:v>-4.4</x:v>
       </x:c>
       <x:c r="AK39" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="AL39" s="5" t="n">
         <x:v>-3.2</x:v>
       </x:c>
       <x:c r="AM39" s="5" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="AN39" s="5" t="n">
         <x:v>8.6</x:v>
       </x:c>
       <x:c r="AO39" s="5" t="n">
         <x:v>7.3</x:v>
       </x:c>
@@ -15838,173 +15946,176 @@
       <x:c r="DG39" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="DH39" s="5" t="n">
         <x:v>-4.3</x:v>
       </x:c>
       <x:c r="DI39" s="5" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="DJ39" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="DK39" s="5" t="n">
         <x:v>30.3</x:v>
       </x:c>
       <x:c r="DL39" s="5" t="n">
         <x:v>29.5</x:v>
       </x:c>
       <x:c r="DM39" s="5" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="DN39" s="5" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="DO39" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="DP39" s="5" t="n">
-        <x:v>-1</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DQ39" s="5" t="n">
-        <x:v>-3.6</x:v>
+        <x:v>-3.7</x:v>
       </x:c>
       <x:c r="DR39" s="5" t="n">
-        <x:v>-3.9</x:v>
+        <x:v>-4</x:v>
       </x:c>
       <x:c r="DS39" s="5" t="n">
-        <x:v>-17</x:v>
+        <x:v>-17.3</x:v>
       </x:c>
       <x:c r="DT39" s="5" t="n">
-        <x:v>-9.3</x:v>
+        <x:v>-9.5</x:v>
       </x:c>
       <x:c r="DU39" s="5" t="n">
-        <x:v>-7.4</x:v>
+        <x:v>-7.1</x:v>
       </x:c>
       <x:c r="DV39" s="5" t="n">
-        <x:v>-4.6</x:v>
+        <x:v>-4.4</x:v>
       </x:c>
       <x:c r="DW39" s="5" t="n">
-        <x:v>-2.1</x:v>
+        <x:v>-2.4</x:v>
       </x:c>
       <x:c r="DX39" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DY39" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DZ39" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="EA39" s="5" t="n">
-        <x:v>10</x:v>
+        <x:v>9.5</x:v>
       </x:c>
       <x:c r="EB39" s="5" t="n">
-        <x:v>8</x:v>
+        <x:v>10.1</x:v>
       </x:c>
       <x:c r="EC39" s="5" t="n">
-        <x:v>11</x:v>
+        <x:v>11.9</x:v>
       </x:c>
       <x:c r="ED39" s="5" t="n">
-        <x:v>7.9</x:v>
+        <x:v>8.8</x:v>
+      </x:c>
+      <x:c r="EE39" s="5" t="n">
+        <x:v>9.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="40" spans="1:134">
+    <x:row r="40" spans="1:135">
       <x:c r="B40" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C40" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D40" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E40" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F40" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G40" s="5" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="H40" s="5" t="n">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I40" s="5" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="J40" s="5" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="K40" s="5" t="n">
         <x:v>21.1</x:v>
       </x:c>
       <x:c r="L40" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="M40" s="5" t="n">
-        <x:v>16.7</x:v>
+        <x:v>16.8</x:v>
       </x:c>
       <x:c r="N40" s="5" t="n">
         <x:v>18.5</x:v>
       </x:c>
       <x:c r="O40" s="5" t="n">
         <x:v>-7.9</x:v>
       </x:c>
       <x:c r="P40" s="5" t="n">
         <x:v>6.2</x:v>
       </x:c>
       <x:c r="Q40" s="5" t="n">
         <x:v>17.8</x:v>
       </x:c>
       <x:c r="R40" s="5" t="n">
         <x:v>18.8</x:v>
       </x:c>
       <x:c r="S40" s="5" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="T40" s="5" t="n">
         <x:v>38.3</x:v>
       </x:c>
       <x:c r="U40" s="5" t="n">
         <x:v>19.4</x:v>
       </x:c>
       <x:c r="V40" s="5" t="n">
         <x:v>13.3</x:v>
       </x:c>
       <x:c r="W40" s="5" t="n">
         <x:v>16.4</x:v>
       </x:c>
       <x:c r="X40" s="5" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="Y40" s="5" t="n">
         <x:v>18.1</x:v>
       </x:c>
       <x:c r="Z40" s="5" t="n">
-        <x:v>23.5</x:v>
+        <x:v>23.6</x:v>
       </x:c>
       <x:c r="AA40" s="5" t="n">
         <x:v>16.4</x:v>
       </x:c>
       <x:c r="AB40" s="5" t="n">
         <x:v>30.6</x:v>
       </x:c>
       <x:c r="AC40" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="AD40" s="5" t="n">
         <x:v>33.5</x:v>
       </x:c>
       <x:c r="AE40" s="5" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="AF40" s="5" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="AG40" s="5" t="n">
         <x:v>29.1</x:v>
       </x:c>
       <x:c r="AH40" s="5" t="n">
         <x:v>-13.8</x:v>
       </x:c>
@@ -16032,51 +16143,51 @@
       <x:c r="AP40" s="5" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="AQ40" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="AR40" s="5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="AS40" s="5" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="AT40" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="AU40" s="5" t="n">
         <x:v>12.7</x:v>
       </x:c>
       <x:c r="AV40" s="5" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="AW40" s="5" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="AX40" s="5" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="AY40" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="AZ40" s="5" t="n">
         <x:v>10.1</x:v>
       </x:c>
       <x:c r="BA40" s="5" t="n">
         <x:v>12.5</x:v>
       </x:c>
       <x:c r="BB40" s="5" t="n">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="BC40" s="5" t="n">
         <x:v>-12.7</x:v>
       </x:c>
       <x:c r="BD40" s="5" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="BE40" s="5" t="n">
         <x:v>-8.1</x:v>
       </x:c>
       <x:c r="BF40" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
@@ -16242,188 +16353,191 @@
       <x:c r="DH40" s="5" t="n">
         <x:v>-26.4</x:v>
       </x:c>
       <x:c r="DI40" s="5" t="n">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="DJ40" s="5" t="n">
         <x:v>-6.1</x:v>
       </x:c>
       <x:c r="DK40" s="5" t="n">
         <x:v>47.4</x:v>
       </x:c>
       <x:c r="DL40" s="5" t="n">
         <x:v>43.1</x:v>
       </x:c>
       <x:c r="DM40" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="DN40" s="5" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="DO40" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="DP40" s="5" t="n">
-        <x:v>9.6</x:v>
+        <x:v>9.9</x:v>
       </x:c>
       <x:c r="DQ40" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DR40" s="5" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="DS40" s="5" t="n">
-        <x:v>-24.6</x:v>
+        <x:v>-24.9</x:v>
       </x:c>
       <x:c r="DT40" s="5" t="n">
-        <x:v>-7.3</x:v>
+        <x:v>-7.5</x:v>
       </x:c>
       <x:c r="DU40" s="5" t="n">
-        <x:v>-5</x:v>
+        <x:v>-4.7</x:v>
       </x:c>
       <x:c r="DV40" s="5" t="n">
-        <x:v>-4.2</x:v>
+        <x:v>-4</x:v>
       </x:c>
       <x:c r="DW40" s="5" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="DX40" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DY40" s="5" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="DZ40" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="EA40" s="5" t="n">
-        <x:v>13.9</x:v>
+        <x:v>7.7</x:v>
       </x:c>
       <x:c r="EB40" s="5" t="n">
-        <x:v>9.1</x:v>
+        <x:v>8.3</x:v>
       </x:c>
       <x:c r="EC40" s="5" t="n">
-        <x:v>10.6</x:v>
+        <x:v>9.9</x:v>
       </x:c>
       <x:c r="ED40" s="5" t="n">
-        <x:v>-5.9</x:v>
+        <x:v>-6.3</x:v>
+      </x:c>
+      <x:c r="EE40" s="5" t="n">
+        <x:v>6.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="41" spans="1:134">
+    <x:row r="41" spans="1:135">
       <x:c r="B41" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C41" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D41" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E41" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F41" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G41" s="5" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="H41" s="5" t="n">
-        <x:v>-2</x:v>
+        <x:v>-2.1</x:v>
       </x:c>
       <x:c r="I41" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="J41" s="5" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="K41" s="5" t="n">
         <x:v>15.5</x:v>
       </x:c>
       <x:c r="L41" s="5" t="n">
-        <x:v>10.5</x:v>
+        <x:v>10.4</x:v>
       </x:c>
       <x:c r="M41" s="5" t="n">
         <x:v>9.4</x:v>
       </x:c>
       <x:c r="N41" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="O41" s="5" t="n">
-        <x:v>-3.4</x:v>
+        <x:v>-3.5</x:v>
       </x:c>
       <x:c r="P41" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="Q41" s="5" t="n">
-        <x:v>6.8</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="R41" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="S41" s="5" t="n">
         <x:v>17.4</x:v>
       </x:c>
       <x:c r="T41" s="5" t="n">
         <x:v>27.1</x:v>
       </x:c>
       <x:c r="U41" s="5" t="n">
         <x:v>18.1</x:v>
       </x:c>
       <x:c r="V41" s="5" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="W41" s="5" t="n">
         <x:v>15.5</x:v>
       </x:c>
       <x:c r="X41" s="5" t="n">
-        <x:v>11.4</x:v>
+        <x:v>11.3</x:v>
       </x:c>
       <x:c r="Y41" s="5" t="n">
         <x:v>19.4</x:v>
       </x:c>
       <x:c r="Z41" s="5" t="n">
-        <x:v>14.3</x:v>
+        <x:v>14.2</x:v>
       </x:c>
       <x:c r="AA41" s="5" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="AB41" s="5" t="n">
         <x:v>14.7</x:v>
       </x:c>
       <x:c r="AC41" s="5" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="AD41" s="5" t="n">
         <x:v>16.9</x:v>
       </x:c>
       <x:c r="AE41" s="5" t="n">
         <x:v>23.2</x:v>
       </x:c>
       <x:c r="AF41" s="5" t="n">
-        <x:v>22.5</x:v>
+        <x:v>22.6</x:v>
       </x:c>
       <x:c r="AG41" s="5" t="n">
         <x:v>20.8</x:v>
       </x:c>
       <x:c r="AH41" s="5" t="n">
         <x:v>13.4</x:v>
       </x:c>
       <x:c r="AI41" s="5" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="AJ41" s="5" t="n">
         <x:v>9.7</x:v>
       </x:c>
       <x:c r="AK41" s="5" t="n">
         <x:v>11.8</x:v>
       </x:c>
       <x:c r="AL41" s="5" t="n">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="AM41" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="AN41" s="5" t="n">
         <x:v>11.6</x:v>
       </x:c>
@@ -16439,51 +16553,51 @@
       <x:c r="AR41" s="5" t="n">
         <x:v>9.6</x:v>
       </x:c>
       <x:c r="AS41" s="5" t="n">
         <x:v>14.6</x:v>
       </x:c>
       <x:c r="AT41" s="5" t="n">
         <x:v>15.5</x:v>
       </x:c>
       <x:c r="AU41" s="5" t="n">
         <x:v>14.1</x:v>
       </x:c>
       <x:c r="AV41" s="5" t="n">
         <x:v>13.7</x:v>
       </x:c>
       <x:c r="AW41" s="5" t="n">
         <x:v>13.8</x:v>
       </x:c>
       <x:c r="AX41" s="5" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="AY41" s="5" t="n">
         <x:v>9.8</x:v>
       </x:c>
       <x:c r="AZ41" s="5" t="n">
-        <x:v>15.1</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="BA41" s="5" t="n">
         <x:v>15.4</x:v>
       </x:c>
       <x:c r="BB41" s="5" t="n">
         <x:v>19.2</x:v>
       </x:c>
       <x:c r="BC41" s="5" t="n">
         <x:v>18.6</x:v>
       </x:c>
       <x:c r="BD41" s="5" t="n">
         <x:v>14.8</x:v>
       </x:c>
       <x:c r="BE41" s="5" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="BF41" s="5" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="BG41" s="5" t="n">
         <x:v>11.9</x:v>
       </x:c>
       <x:c r="BH41" s="5" t="n">
         <x:v>17.8</x:v>
       </x:c>
@@ -16496,99 +16610,99 @@
       <x:c r="BK41" s="5" t="n">
         <x:v>11.3</x:v>
       </x:c>
       <x:c r="BL41" s="5" t="n">
         <x:v>8.9</x:v>
       </x:c>
       <x:c r="BM41" s="5" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="BN41" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="BO41" s="5" t="n">
         <x:v>-3.3</x:v>
       </x:c>
       <x:c r="BP41" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="BQ41" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="BR41" s="5" t="n">
         <x:v>9.2</x:v>
       </x:c>
       <x:c r="BS41" s="5" t="n">
-        <x:v>6.1</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="BT41" s="5" t="n">
         <x:v>9.3</x:v>
       </x:c>
       <x:c r="BU41" s="5" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="BV41" s="5" t="n">
-        <x:v>8.6</x:v>
+        <x:v>8.5</x:v>
       </x:c>
       <x:c r="BW41" s="5" t="n">
         <x:v>10.3</x:v>
       </x:c>
       <x:c r="BX41" s="5" t="n">
         <x:v>6.3</x:v>
       </x:c>
       <x:c r="BY41" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="BZ41" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="CA41" s="5" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="CB41" s="5" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="CC41" s="5" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="CD41" s="5" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="CE41" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="CF41" s="5" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="CG41" s="5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="CH41" s="5" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="CI41" s="5" t="n">
-        <x:v>11.2</x:v>
+        <x:v>11.1</x:v>
       </x:c>
       <x:c r="CJ41" s="5" t="n">
         <x:v>11.7</x:v>
       </x:c>
       <x:c r="CK41" s="5" t="n">
         <x:v>10.6</x:v>
       </x:c>
       <x:c r="CL41" s="5" t="n">
         <x:v>12.3</x:v>
       </x:c>
       <x:c r="CM41" s="5" t="n">
         <x:v>14.1</x:v>
       </x:c>
       <x:c r="CN41" s="5" t="n">
         <x:v>15.9</x:v>
       </x:c>
       <x:c r="CO41" s="5" t="n">
         <x:v>13.9</x:v>
       </x:c>
       <x:c r="CP41" s="5" t="n">
         <x:v>13.9</x:v>
       </x:c>
       <x:c r="CQ41" s="5" t="n">
         <x:v>7</x:v>
       </x:c>
@@ -16640,164 +16754,167 @@
       <x:c r="DG41" s="5" t="n">
         <x:v>10.8</x:v>
       </x:c>
       <x:c r="DH41" s="5" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="DI41" s="5" t="n">
         <x:v>9.3</x:v>
       </x:c>
       <x:c r="DJ41" s="5" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="DK41" s="5" t="n">
         <x:v>22.1</x:v>
       </x:c>
       <x:c r="DL41" s="5" t="n">
         <x:v>24.2</x:v>
       </x:c>
       <x:c r="DM41" s="5" t="n">
         <x:v>16.2</x:v>
       </x:c>
       <x:c r="DN41" s="5" t="n">
         <x:v>9.6</x:v>
       </x:c>
       <x:c r="DO41" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DP41" s="5" t="n">
-        <x:v>-6.2</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="DQ41" s="5" t="n">
         <x:v>-5.5</x:v>
       </x:c>
       <x:c r="DR41" s="5" t="n">
-        <x:v>-8.9</x:v>
+        <x:v>-9.1</x:v>
       </x:c>
       <x:c r="DS41" s="5" t="n">
-        <x:v>-12.1</x:v>
+        <x:v>-12.5</x:v>
       </x:c>
       <x:c r="DT41" s="5" t="n">
-        <x:v>-10.4</x:v>
+        <x:v>-10.6</x:v>
       </x:c>
       <x:c r="DU41" s="5" t="n">
-        <x:v>-8.7</x:v>
+        <x:v>-8.4</x:v>
       </x:c>
       <x:c r="DV41" s="5" t="n">
-        <x:v>-4.9</x:v>
+        <x:v>-4.7</x:v>
       </x:c>
       <x:c r="DW41" s="5" t="n">
-        <x:v>-4.9</x:v>
+        <x:v>-5.3</x:v>
       </x:c>
       <x:c r="DX41" s="5" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="DY41" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="DZ41" s="5" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="EA41" s="5" t="n">
-        <x:v>7.7</x:v>
+        <x:v>10.6</x:v>
       </x:c>
       <x:c r="EB41" s="5" t="n">
-        <x:v>7.3</x:v>
+        <x:v>11.2</x:v>
       </x:c>
       <x:c r="EC41" s="5" t="n">
-        <x:v>11.3</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="ED41" s="5" t="n">
-        <x:v>16.8</x:v>
+        <x:v>18.5</x:v>
+      </x:c>
+      <x:c r="EE41" s="5" t="n">
+        <x:v>10.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="42" spans="1:134">
+    <x:row r="42" spans="1:135">
       <x:c r="B42" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C42" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D42" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E42" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F42" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G42" s="5" t="n">
         <x:v>-3.3</x:v>
       </x:c>
       <x:c r="H42" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="I42" s="5" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="J42" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="K42" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="L42" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="M42" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="N42" s="5" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="O42" s="5" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="P42" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="Q42" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="R42" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="S42" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="T42" s="5" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="U42" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="V42" s="5" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="W42" s="5" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="X42" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="Y42" s="5" t="n">
         <x:v>9.1</x:v>
       </x:c>
       <x:c r="Z42" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AA42" s="5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="AB42" s="5" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="AC42" s="5" t="n">
         <x:v>4.9</x:v>
       </x:c>
       <x:c r="AD42" s="5" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="AE42" s="5" t="n">
         <x:v>12.3</x:v>
       </x:c>
@@ -17044,110 +17161,113 @@
       <x:c r="DH42" s="5" t="n">
         <x:v>-4.3</x:v>
       </x:c>
       <x:c r="DI42" s="5" t="n">
         <x:v>-2.7</x:v>
       </x:c>
       <x:c r="DJ42" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="DK42" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="DL42" s="5" t="n">
         <x:v>13.6</x:v>
       </x:c>
       <x:c r="DM42" s="5" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="DN42" s="5" t="n">
         <x:v>12.3</x:v>
       </x:c>
       <x:c r="DO42" s="5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="DP42" s="5" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="DQ42" s="5" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="DR42" s="5" t="n">
-        <x:v>-3.1</x:v>
+        <x:v>-3.3</x:v>
       </x:c>
       <x:c r="DS42" s="5" t="n">
-        <x:v>-4.6</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="DT42" s="5" t="n">
-        <x:v>-6.7</x:v>
+        <x:v>-6.8</x:v>
       </x:c>
       <x:c r="DU42" s="5" t="n">
-        <x:v>-5.7</x:v>
+        <x:v>-5.3</x:v>
       </x:c>
       <x:c r="DV42" s="5" t="n">
-        <x:v>-5.1</x:v>
+        <x:v>-4.9</x:v>
       </x:c>
       <x:c r="DW42" s="5" t="n">
-        <x:v>-4.9</x:v>
+        <x:v>-5.6</x:v>
       </x:c>
       <x:c r="DX42" s="5" t="n">
-        <x:v>-3.8</x:v>
+        <x:v>-4.2</x:v>
       </x:c>
       <x:c r="DY42" s="5" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-2.4</x:v>
       </x:c>
       <x:c r="DZ42" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="EA42" s="5" t="n">
-        <x:v>2.5</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="EB42" s="5" t="n">
-        <x:v>3.1</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="EC42" s="5" t="n">
-        <x:v>6.8</x:v>
+        <x:v>8.4</x:v>
       </x:c>
       <x:c r="ED42" s="5" t="n">
-        <x:v>6.6</x:v>
+        <x:v>7.6</x:v>
+      </x:c>
+      <x:c r="EE42" s="5" t="n">
+        <x:v>6.4</x:v>
       </x:c>
     </x:row>
-    <x:row r="43" spans="1:134">
+    <x:row r="43" spans="1:135">
       <x:c r="B43" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C43" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D43" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E43" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F43" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G43" s="5" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="H43" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="I43" s="5" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="J43" s="5" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="K43" s="5" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="L43" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="M43" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="N43" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
@@ -17442,113 +17562,116 @@
       <x:c r="DG43" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="DH43" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="DI43" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="DJ43" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="DK43" s="5" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="DL43" s="5" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="DM43" s="5" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="DN43" s="5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="DO43" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DP43" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="DQ43" s="5" t="n">
-        <x:v>-2</x:v>
+        <x:v>-2.1</x:v>
       </x:c>
       <x:c r="DR43" s="5" t="n">
-        <x:v>-7.3</x:v>
+        <x:v>-7.5</x:v>
       </x:c>
       <x:c r="DS43" s="5" t="n">
-        <x:v>-4.9</x:v>
+        <x:v>-5.3</x:v>
       </x:c>
       <x:c r="DT43" s="5" t="n">
-        <x:v>-4.5</x:v>
+        <x:v>-4.7</x:v>
       </x:c>
       <x:c r="DU43" s="5" t="n">
-        <x:v>-2.9</x:v>
+        <x:v>-2.5</x:v>
       </x:c>
       <x:c r="DV43" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="DW43" s="5" t="n">
-        <x:v>6.5</x:v>
+        <x:v>4.5</x:v>
       </x:c>
       <x:c r="DX43" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DY43" s="5" t="n">
-        <x:v>4.2</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="DZ43" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="EA43" s="5" t="n">
-        <x:v>-3</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="EB43" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EC43" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="ED43" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
+      </x:c>
+      <x:c r="EE43" s="5" t="n">
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
-    <x:row r="44" spans="1:134">
+    <x:row r="44" spans="1:135">
       <x:c r="B44" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C44" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D44" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E44" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F44" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G44" s="5" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="H44" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="I44" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="J44" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="K44" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="L44" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="M44" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="N44" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
@@ -17846,131 +17969,134 @@
       <x:c r="DH44" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="DI44" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="DJ44" s="5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="DK44" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="DL44" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="DM44" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="DN44" s="5" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="DO44" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DP44" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DQ44" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="DR44" s="5" t="n">
-        <x:v>-8.2</x:v>
+        <x:v>-8.4</x:v>
       </x:c>
       <x:c r="DS44" s="5" t="n">
-        <x:v>-6.9</x:v>
+        <x:v>-7.3</x:v>
       </x:c>
       <x:c r="DT44" s="5" t="n">
-        <x:v>-4.9</x:v>
+        <x:v>-5.1</x:v>
       </x:c>
       <x:c r="DU44" s="5" t="n">
-        <x:v>-2.2</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="DV44" s="5" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="DW44" s="5" t="n">
-        <x:v>7.1</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="DX44" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="DY44" s="5" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="DZ44" s="5" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="EA44" s="5" t="n">
         <x:v>-3.2</x:v>
       </x:c>
       <x:c r="EB44" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="EC44" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="ED44" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
+      <x:c r="EE44" s="5" t="n">
+        <x:v>2.5</x:v>
+      </x:c>
     </x:row>
-    <x:row r="45" spans="1:134">
+    <x:row r="45" spans="1:135">
       <x:c r="B45" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C45" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D45" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E45" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F45" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G45" s="5" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="H45" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="I45" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="J45" s="5" t="n">
         <x:v>-3.5</x:v>
       </x:c>
       <x:c r="K45" s="5" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="L45" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="M45" s="5" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
       <x:c r="N45" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="O45" s="5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="P45" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="Q45" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="R45" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="S45" s="5" t="n">
         <x:v>-4.6</x:v>
       </x:c>
       <x:c r="T45" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="U45" s="5" t="n">
         <x:v>-3.5</x:v>
       </x:c>
@@ -18247,110 +18373,113 @@
       <x:c r="DH45" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="DI45" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DJ45" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DK45" s="5" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="DL45" s="5" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="DM45" s="5" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="DN45" s="5" t="n">
         <x:v>10.3</x:v>
       </x:c>
       <x:c r="DO45" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="DP45" s="5" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="DQ45" s="5" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="DR45" s="5" t="n">
-        <x:v>-7</x:v>
+        <x:v>-7.2</x:v>
       </x:c>
       <x:c r="DS45" s="5" t="n">
-        <x:v>-3.6</x:v>
+        <x:v>-4</x:v>
       </x:c>
       <x:c r="DT45" s="5" t="n">
-        <x:v>-4.1</x:v>
+        <x:v>-4.3</x:v>
       </x:c>
       <x:c r="DU45" s="5" t="n">
-        <x:v>-3.4</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="DV45" s="5" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="DW45" s="5" t="n">
-        <x:v>6.5</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="DX45" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DY45" s="5" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="DZ45" s="5" t="n">
+        <x:v>-3.5</x:v>
+      </x:c>
+      <x:c r="EA45" s="5" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="EB45" s="5" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="EC45" s="5" t="n">
+        <x:v>0.9</x:v>
+      </x:c>
+      <x:c r="ED45" s="5" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="EE45" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
-      <x:c r="DZ45" s="5" t="n">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
-    <x:row r="46" spans="1:134">
+    <x:row r="46" spans="1:135">
       <x:c r="B46" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C46" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D46" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E46" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F46" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G46" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="H46" s="5" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="I46" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="J46" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="K46" s="5" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="L46" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="M46" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="N46" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
@@ -18648,110 +18777,113 @@
       <x:c r="DH46" s="5" t="n">
         <x:v>-11.8</x:v>
       </x:c>
       <x:c r="DI46" s="5" t="n">
         <x:v>-6</x:v>
       </x:c>
       <x:c r="DJ46" s="5" t="n">
         <x:v>-7.7</x:v>
       </x:c>
       <x:c r="DK46" s="5" t="n">
         <x:v>-11.9</x:v>
       </x:c>
       <x:c r="DL46" s="5" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="DM46" s="5" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="DN46" s="5" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="DO46" s="5" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="DP46" s="5" t="n">
-        <x:v>10.3</x:v>
+        <x:v>10.4</x:v>
       </x:c>
       <x:c r="DQ46" s="5" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="DR46" s="5" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="DS46" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="DT46" s="5" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DU46" s="5" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="DV46" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DW46" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="DX46" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="DY46" s="5" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="DZ46" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="EA46" s="5" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="EB46" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="EC46" s="5" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="ED46" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
-      <x:c r="EB46" s="5" t="n">
-[...6 lines deleted...]
-        <x:v>0.9</x:v>
+      <x:c r="EE46" s="5" t="n">
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
-    <x:row r="47" spans="1:134">
+    <x:row r="47" spans="1:135">
       <x:c r="B47" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C47" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D47" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E47" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F47" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G47" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="H47" s="5" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="I47" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="J47" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="K47" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L47" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="M47" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="N47" s="5" t="n">
         <x:v>-0.5</x:v>
       </x:c>
@@ -19070,125 +19202,128 @@
       <x:c r="DO47" s="5" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="DP47" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="DQ47" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="DR47" s="5" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="DS47" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DT47" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DU47" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DV47" s="5" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="DW47" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="DX47" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DY47" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="DZ47" s="5" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="EA47" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="EB47" s="5" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="EC47" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="ED47" s="5" t="n">
-        <x:v>3.5</x:v>
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="EE47" s="5" t="n">
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="48" spans="1:134">
+    <x:row r="48" spans="1:135">
       <x:c r="B48" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C48" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D48" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E48" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F48" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G48" s="5" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="H48" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="I48" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="J48" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="K48" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="L48" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="M48" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="N48" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="O48" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="P48" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="Q48" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="R48" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="S48" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="T48" s="5" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="U48" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="V48" s="5" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="W48" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="X48" s="5" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="Y48" s="5" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="Z48" s="5" t="n">
         <x:v>7.3</x:v>
       </x:c>
@@ -19450,110 +19585,113 @@
       <x:c r="DH48" s="5" t="n">
         <x:v>-19.4</x:v>
       </x:c>
       <x:c r="DI48" s="5" t="n">
         <x:v>-10.7</x:v>
       </x:c>
       <x:c r="DJ48" s="5" t="n">
         <x:v>-13.9</x:v>
       </x:c>
       <x:c r="DK48" s="5" t="n">
         <x:v>-17.7</x:v>
       </x:c>
       <x:c r="DL48" s="5" t="n">
         <x:v>11.9</x:v>
       </x:c>
       <x:c r="DM48" s="5" t="n">
         <x:v>11.8</x:v>
       </x:c>
       <x:c r="DN48" s="5" t="n">
         <x:v>16.8</x:v>
       </x:c>
       <x:c r="DO48" s="5" t="n">
         <x:v>15.1</x:v>
       </x:c>
       <x:c r="DP48" s="5" t="n">
-        <x:v>15.6</x:v>
+        <x:v>15.8</x:v>
       </x:c>
       <x:c r="DQ48" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="DR48" s="5" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="DS48" s="5" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="DT48" s="5" t="n">
+        <x:v>-0.6</x:v>
+      </x:c>
+      <x:c r="DU48" s="5" t="n">
+        <x:v>2.7</x:v>
+      </x:c>
+      <x:c r="DV48" s="5" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="DW48" s="5" t="n">
+        <x:v>2.8</x:v>
+      </x:c>
+      <x:c r="DX48" s="5" t="n">
+        <x:v>2.8</x:v>
+      </x:c>
+      <x:c r="DY48" s="5" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="DZ48" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
-      <x:c r="DT48" s="5" t="n">
-[...17 lines deleted...]
-      <x:c r="DZ48" s="5" t="n">
+      <x:c r="EA48" s="5" t="n">
         <x:v>0.1</x:v>
       </x:c>
-      <x:c r="EA48" s="5" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="EB48" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="EC48" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="ED48" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="EE48" s="5" t="n">
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="49" spans="1:134">
+    <x:row r="49" spans="1:135">
       <x:c r="B49" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C49" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D49" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E49" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F49" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G49" s="5" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="H49" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="I49" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="J49" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="K49" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="L49" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="M49" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="N49" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
@@ -19851,179 +19989,182 @@
       <x:c r="DH49" s="5" t="n">
         <x:v>-6.6</x:v>
       </x:c>
       <x:c r="DI49" s="5" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="DJ49" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="DK49" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="DL49" s="5" t="n">
         <x:v>9.2</x:v>
       </x:c>
       <x:c r="DM49" s="5" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="DN49" s="5" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="DO49" s="5" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="DP49" s="5" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="DQ49" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="DR49" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DS49" s="5" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="DT49" s="5" t="n">
-        <x:v>-2.9</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="DU49" s="5" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="DV49" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DW49" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="DX49" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="DY49" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="DZ49" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="EA49" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="EB49" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="EC49" s="5" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="ED49" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="EE49" s="5" t="n">
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
-    <x:row r="50" spans="1:134">
+    <x:row r="50" spans="1:135">
       <x:c r="B50" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C50" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D50" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E50" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F50" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G50" s="5" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="H50" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="I50" s="5" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="J50" s="5" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="K50" s="5" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="L50" s="5" t="n">
         <x:v>-6.1</x:v>
       </x:c>
       <x:c r="M50" s="5" t="n">
         <x:v>-6.1</x:v>
       </x:c>
       <x:c r="N50" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="O50" s="5" t="n">
         <x:v>14.2</x:v>
       </x:c>
       <x:c r="P50" s="5" t="n">
         <x:v>19.1</x:v>
       </x:c>
       <x:c r="Q50" s="5" t="n">
         <x:v>22.5</x:v>
       </x:c>
       <x:c r="R50" s="5" t="n">
         <x:v>27.4</x:v>
       </x:c>
       <x:c r="S50" s="5" t="n">
-        <x:v>18.4</x:v>
+        <x:v>18.5</x:v>
       </x:c>
       <x:c r="T50" s="5" t="n">
-        <x:v>15.3</x:v>
+        <x:v>15.4</x:v>
       </x:c>
       <x:c r="U50" s="5" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="V50" s="5" t="n">
         <x:v>15.6</x:v>
       </x:c>
       <x:c r="W50" s="5" t="n">
         <x:v>22.5</x:v>
       </x:c>
       <x:c r="X50" s="5" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="Y50" s="5" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="Z50" s="5" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="AA50" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AB50" s="5" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="AC50" s="5" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="AD50" s="5" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="AE50" s="5" t="n">
         <x:v>28.1</x:v>
       </x:c>
       <x:c r="AF50" s="5" t="n">
         <x:v>33.7</x:v>
       </x:c>
       <x:c r="AG50" s="5" t="n">
         <x:v>22.6</x:v>
       </x:c>
       <x:c r="AH50" s="5" t="n">
         <x:v>16.7</x:v>
       </x:c>
       <x:c r="AI50" s="5" t="n">
         <x:v>-4.8</x:v>
       </x:c>
       <x:c r="AJ50" s="5" t="n">
         <x:v>-13.1</x:v>
       </x:c>
       <x:c r="AK50" s="5" t="n">
         <x:v>-16</x:v>
       </x:c>
@@ -20120,96 +20261,96 @@
       <x:c r="BP50" s="5" t="n">
         <x:v>-15.3</x:v>
       </x:c>
       <x:c r="BQ50" s="5" t="n">
         <x:v>-8.4</x:v>
       </x:c>
       <x:c r="BR50" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="BS50" s="5" t="n">
         <x:v>17.1</x:v>
       </x:c>
       <x:c r="BT50" s="5" t="n">
         <x:v>19.1</x:v>
       </x:c>
       <x:c r="BU50" s="5" t="n">
         <x:v>18.6</x:v>
       </x:c>
       <x:c r="BV50" s="5" t="n">
         <x:v>17.7</x:v>
       </x:c>
       <x:c r="BW50" s="5" t="n">
         <x:v>13.7</x:v>
       </x:c>
       <x:c r="BX50" s="5" t="n">
-        <x:v>15.4</x:v>
+        <x:v>15.5</x:v>
       </x:c>
       <x:c r="BY50" s="5" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="BZ50" s="5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="CA50" s="5" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="CB50" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="CC50" s="5" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="CD50" s="5" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="CE50" s="5" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="CF50" s="5" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="CG50" s="5" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="CH50" s="5" t="n">
         <x:v>9.5</x:v>
       </x:c>
       <x:c r="CI50" s="5" t="n">
-        <x:v>-4.1</x:v>
+        <x:v>-4.2</x:v>
       </x:c>
       <x:c r="CJ50" s="5" t="n">
         <x:v>-3.5</x:v>
       </x:c>
       <x:c r="CK50" s="5" t="n">
         <x:v>-6.5</x:v>
       </x:c>
       <x:c r="CL50" s="5" t="n">
         <x:v>-6.2</x:v>
       </x:c>
       <x:c r="CM50" s="5" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="CN50" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="CO50" s="5" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="CP50" s="5" t="n">
         <x:v>9.9</x:v>
       </x:c>
       <x:c r="CQ50" s="5" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="CR50" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CS50" s="5" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="CT50" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="CU50" s="5" t="n">
         <x:v>1.3</x:v>
       </x:c>
@@ -20288,146 +20429,149 @@
       <x:c r="DT50" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DU50" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="DV50" s="5" t="n">
         <x:v>-4</x:v>
       </x:c>
       <x:c r="DW50" s="5" t="n">
         <x:v>-10.1</x:v>
       </x:c>
       <x:c r="DX50" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="DY50" s="5" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="DZ50" s="5" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="EA50" s="5" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="EB50" s="5" t="n">
-        <x:v>5</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="EC50" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="ED50" s="5" t="n">
-        <x:v>7</x:v>
+        <x:v>7.2</x:v>
+      </x:c>
+      <x:c r="EE50" s="5" t="n">
+        <x:v>4.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="51" spans="1:134">
+    <x:row r="51" spans="1:135">
       <x:c r="B51" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C51" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D51" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E51" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F51" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G51" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="H51" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="I51" s="5" t="n">
         <x:v>-5.8</x:v>
       </x:c>
       <x:c r="J51" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="K51" s="5" t="n">
         <x:v>-7.4</x:v>
       </x:c>
       <x:c r="L51" s="5" t="n">
         <x:v>-18.9</x:v>
       </x:c>
       <x:c r="M51" s="5" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="N51" s="5" t="n">
         <x:v>-8.2</x:v>
       </x:c>
       <x:c r="O51" s="5" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="P51" s="5" t="n">
         <x:v>11.3</x:v>
       </x:c>
       <x:c r="Q51" s="5" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="R51" s="5" t="n">
-        <x:v>-2.6</x:v>
+        <x:v>-2.5</x:v>
       </x:c>
       <x:c r="S51" s="5" t="n">
         <x:v>-19.3</x:v>
       </x:c>
       <x:c r="T51" s="5" t="n">
         <x:v>-19.1</x:v>
       </x:c>
       <x:c r="U51" s="5" t="n">
         <x:v>-9.1</x:v>
       </x:c>
       <x:c r="V51" s="5" t="n">
         <x:v>-21.5</x:v>
       </x:c>
       <x:c r="W51" s="5" t="n">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="X51" s="5" t="n">
         <x:v>-12.6</x:v>
       </x:c>
       <x:c r="Y51" s="5" t="n">
         <x:v>-24.5</x:v>
       </x:c>
       <x:c r="Z51" s="5" t="n">
         <x:v>-12.9</x:v>
       </x:c>
       <x:c r="AA51" s="5" t="n">
         <x:v>-6.7</x:v>
       </x:c>
       <x:c r="AB51" s="5" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="AC51" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="AD51" s="5" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="AE51" s="5" t="n">
         <x:v>-8.1</x:v>
       </x:c>
       <x:c r="AF51" s="5" t="n">
         <x:v>-9.4</x:v>
       </x:c>
       <x:c r="AG51" s="5" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="AH51" s="5" t="n">
         <x:v>-15.3</x:v>
       </x:c>
       <x:c r="AI51" s="5" t="n">
         <x:v>-13.5</x:v>
       </x:c>
       <x:c r="AJ51" s="5" t="n">
         <x:v>-10.3</x:v>
       </x:c>
       <x:c r="AK51" s="5" t="n">
         <x:v>-19.2</x:v>
       </x:c>
       <x:c r="AL51" s="5" t="n">
         <x:v>-14</x:v>
       </x:c>
@@ -20551,75 +20695,75 @@
       <x:c r="BZ51" s="5" t="n">
         <x:v>-16.3</x:v>
       </x:c>
       <x:c r="CA51" s="5" t="n">
         <x:v>-18.7</x:v>
       </x:c>
       <x:c r="CB51" s="5" t="n">
         <x:v>-15.1</x:v>
       </x:c>
       <x:c r="CC51" s="5" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="CD51" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="CE51" s="5" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="CF51" s="5" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="CG51" s="5" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="CH51" s="5" t="n">
-        <x:v>-7.3</x:v>
+        <x:v>-7.4</x:v>
       </x:c>
       <x:c r="CI51" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CJ51" s="5" t="n">
         <x:v>-6.5</x:v>
       </x:c>
       <x:c r="CK51" s="5" t="n">
         <x:v>-5.1</x:v>
       </x:c>
       <x:c r="CL51" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CM51" s="5" t="n">
         <x:v>-8.6</x:v>
       </x:c>
       <x:c r="CN51" s="5" t="n">
         <x:v>-4.8</x:v>
       </x:c>
       <x:c r="CO51" s="5" t="n">
         <x:v>-7.2</x:v>
       </x:c>
       <x:c r="CP51" s="5" t="n">
-        <x:v>-12.6</x:v>
+        <x:v>-12.5</x:v>
       </x:c>
       <x:c r="CQ51" s="5" t="n">
         <x:v>-13.9</x:v>
       </x:c>
       <x:c r="CR51" s="5" t="n">
         <x:v>-4.6</x:v>
       </x:c>
       <x:c r="CS51" s="5" t="n">
         <x:v>-4.5</x:v>
       </x:c>
       <x:c r="CT51" s="5" t="n">
         <x:v>-15.2</x:v>
       </x:c>
       <x:c r="CU51" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="CV51" s="5" t="n">
         <x:v>-8.8</x:v>
       </x:c>
       <x:c r="CW51" s="5" t="n">
         <x:v>-2.8</x:v>
       </x:c>
       <x:c r="CX51" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
@@ -20647,116 +20791,119 @@
       <x:c r="DF51" s="5" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="DG51" s="5" t="n">
         <x:v>30.7</x:v>
       </x:c>
       <x:c r="DH51" s="5" t="n">
         <x:v>58.4</x:v>
       </x:c>
       <x:c r="DI51" s="5" t="n">
         <x:v>59.4</x:v>
       </x:c>
       <x:c r="DJ51" s="5" t="n">
         <x:v>53.2</x:v>
       </x:c>
       <x:c r="DK51" s="5" t="n">
         <x:v>25.6</x:v>
       </x:c>
       <x:c r="DL51" s="5" t="n">
         <x:v>-19.9</x:v>
       </x:c>
       <x:c r="DM51" s="5" t="n">
         <x:v>-49.2</x:v>
       </x:c>
       <x:c r="DN51" s="5" t="n">
-        <x:v>-54.6</x:v>
+        <x:v>-54.7</x:v>
       </x:c>
       <x:c r="DO51" s="5" t="n">
         <x:v>-86.9</x:v>
       </x:c>
       <x:c r="DP51" s="5" t="n">
         <x:v>-85.5</x:v>
       </x:c>
       <x:c r="DQ51" s="5" t="n">
         <x:v>-48.6</x:v>
       </x:c>
       <x:c r="DR51" s="5" t="n">
         <x:v>-23.9</x:v>
       </x:c>
       <x:c r="DS51" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="DT51" s="5" t="n">
         <x:v>-6.8</x:v>
       </x:c>
       <x:c r="DU51" s="5" t="n">
         <x:v>-18.4</x:v>
       </x:c>
       <x:c r="DV51" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="DW51" s="5" t="n">
-        <x:v>-5.5</x:v>
+        <x:v>-5.6</x:v>
       </x:c>
       <x:c r="DX51" s="5" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="DY51" s="5" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="DZ51" s="5" t="n">
         <x:v>-9.1</x:v>
       </x:c>
       <x:c r="EA51" s="5" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="EB51" s="5" t="n">
-        <x:v>-7.1</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="EC51" s="5" t="n">
-        <x:v>-6.3</x:v>
+        <x:v>-6.2</x:v>
       </x:c>
       <x:c r="ED51" s="5" t="n">
         <x:v>-2.8</x:v>
       </x:c>
+      <x:c r="EE51" s="5" t="n">
+        <x:v>-11.1</x:v>
+      </x:c>
     </x:row>
-    <x:row r="52" spans="1:134">
+    <x:row r="52" spans="1:135">
       <x:c r="B52" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C52" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D52" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F52" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G52" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="H52" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="I52" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="J52" s="5" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="K52" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="L52" s="5" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="M52" s="5" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="N52" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
@@ -21054,116 +21201,119 @@
       <x:c r="DH52" s="5" t="n">
         <x:v>-7.8</x:v>
       </x:c>
       <x:c r="DI52" s="5" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="DJ52" s="5" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="DK52" s="5" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="DL52" s="5" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="DM52" s="5" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="DN52" s="5" t="n">
         <x:v>8.8</x:v>
       </x:c>
       <x:c r="DO52" s="5" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="DP52" s="5" t="n">
-        <x:v>6</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="DQ52" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DR52" s="5" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DS52" s="5" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="DT52" s="5" t="n">
-        <x:v>-3.1</x:v>
+        <x:v>-3.2</x:v>
       </x:c>
       <x:c r="DU52" s="5" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="DV52" s="5" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DW52" s="5" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DX52" s="5" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DY52" s="5" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="DZ52" s="5" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="EA52" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
-      <x:c r="DZ52" s="5" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="EB52" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="EC52" s="5" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="ED52" s="5" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="EE52" s="5" t="n">
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="53" spans="1:134">
+    <x:row r="53" spans="1:135">
       <x:c r="B53" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C53" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D53" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E53" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F53" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G53" s="5" t="n">
         <x:v>-2.7</x:v>
       </x:c>
       <x:c r="H53" s="5" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="I53" s="5" t="n">
         <x:v>-3.2</x:v>
       </x:c>
       <x:c r="J53" s="5" t="n">
         <x:v>-5.5</x:v>
       </x:c>
       <x:c r="K53" s="5" t="n">
         <x:v>-13.3</x:v>
       </x:c>
       <x:c r="L53" s="5" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="M53" s="5" t="n">
         <x:v>-15.9</x:v>
       </x:c>
       <x:c r="N53" s="5" t="n">
         <x:v>-19.2</x:v>
       </x:c>
       <x:c r="O53" s="5" t="n">
         <x:v>9.6</x:v>
       </x:c>
       <x:c r="P53" s="5" t="n">
         <x:v>-17.5</x:v>
       </x:c>
@@ -21206,51 +21356,51 @@
       <x:c r="AC53" s="5" t="n">
         <x:v>-8.8</x:v>
       </x:c>
       <x:c r="AD53" s="5" t="n">
         <x:v>-8.8</x:v>
       </x:c>
       <x:c r="AE53" s="5" t="n">
         <x:v>36.6</x:v>
       </x:c>
       <x:c r="AF53" s="5" t="n">
         <x:v>34.1</x:v>
       </x:c>
       <x:c r="AG53" s="5" t="n">
         <x:v>32.6</x:v>
       </x:c>
       <x:c r="AH53" s="5" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="AI53" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="AJ53" s="5" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="AK53" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="AL53" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="AM53" s="5" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="AN53" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AO53" s="5" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="AP53" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AQ53" s="5" t="n">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="AR53" s="5" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="AS53" s="5" t="n">
         <x:v>6.1</x:v>
       </x:c>
@@ -21263,51 +21413,51 @@
       <x:c r="AV53" s="5" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="AW53" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="AX53" s="5" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="AY53" s="5" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="AZ53" s="5" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="BA53" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="BB53" s="5" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="BC53" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BD53" s="5" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="BE53" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="BF53" s="5" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="BG53" s="5" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="BH53" s="5" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BI53" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BJ53" s="5" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="BK53" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="BL53" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
@@ -21362,51 +21512,51 @@
       <x:c r="CC53" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CD53" s="5" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="CE53" s="5" t="n">
         <x:v>-4.6</x:v>
       </x:c>
       <x:c r="CF53" s="5" t="n">
         <x:v>-6.8</x:v>
       </x:c>
       <x:c r="CG53" s="5" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="CH53" s="5" t="n">
         <x:v>-4.7</x:v>
       </x:c>
       <x:c r="CI53" s="5" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="CJ53" s="5" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="CK53" s="5" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="CL53" s="5" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="CM53" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CN53" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CO53" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="CP53" s="5" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="CQ53" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="CR53" s="5" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="CS53" s="5" t="n">
         <x:v>-1.2</x:v>
       </x:c>
@@ -21428,137 +21578,140 @@
       <x:c r="CY53" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="CZ53" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DA53" s="5" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DB53" s="5" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="DC53" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="DD53" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="DE53" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DF53" s="5" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DG53" s="5" t="n">
-        <x:v>4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="DH53" s="5" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="DI53" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DJ53" s="5" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DK53" s="5" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DL53" s="5" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="DM53" s="5" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="DN53" s="5" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="DO53" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DP53" s="5" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DQ53" s="5" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DR53" s="5" t="n">
-        <x:v>-2.6</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="DS53" s="5" t="n">
-        <x:v>1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="DT53" s="5" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="DU53" s="5" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="DV53" s="5" t="n">
-        <x:v>9.7</x:v>
+        <x:v>10.2</x:v>
       </x:c>
       <x:c r="DW53" s="5" t="n">
-        <x:v>4</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="DX53" s="5" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="DY53" s="5" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="DZ53" s="5" t="n">
-        <x:v>1.9</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="EA53" s="5" t="n">
-        <x:v>0.7</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="EB53" s="5" t="n">
-        <x:v>2.7</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="EC53" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="ED53" s="5" t="n">
-        <x:v>6.1</x:v>
+        <x:v>-2.4</x:v>
+      </x:c>
+      <x:c r="EE53" s="5" t="n">
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="54" spans="1:134">
+    <x:row r="54" spans="1:135">
       <x:c r="B54" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C54" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D54" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E54" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F54" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G54" s="5" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="H54" s="5" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="I54" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="J54" s="5" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="K54" s="5" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="L54" s="5" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M54" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="N54" s="5" t="n">
         <x:v>0.3</x:v>
       </x:c>
@@ -21601,51 +21754,51 @@
       <x:c r="AA54" s="5" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="AB54" s="5" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="AC54" s="5" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AD54" s="5" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="AE54" s="5" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="AF54" s="5" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="AG54" s="5" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="AH54" s="5" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="AI54" s="5" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="AJ54" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="AK54" s="5" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="AL54" s="5" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="AM54" s="5" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="AN54" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="AO54" s="5" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="AP54" s="5" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="AQ54" s="5" t="n">
         <x:v>0.8</x:v>
       </x:c>
@@ -21856,397 +22009,395 @@
       <x:c r="DH54" s="5" t="n">
         <x:v>-7.7</x:v>
       </x:c>
       <x:c r="DI54" s="5" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="DJ54" s="5" t="n">
         <x:v>-3.3</x:v>
       </x:c>
       <x:c r="DK54" s="5" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="DL54" s="5" t="n">
         <x:v>9.9</x:v>
       </x:c>
       <x:c r="DM54" s="5" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="DN54" s="5" t="n">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="DO54" s="5" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="DP54" s="5" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="DQ54" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="DR54" s="5" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DS54" s="5" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="DT54" s="5" t="n">
-        <x:v>-2.9</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="DU54" s="5" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DV54" s="5" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="DW54" s="5" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="DX54" s="5" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="DY54" s="5" t="n">
+        <x:v>1.8</x:v>
+      </x:c>
+      <x:c r="DZ54" s="5" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="EA54" s="5" t="n">
         <x:v>1.4</x:v>
       </x:c>
-      <x:c r="DZ54" s="5" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="EB54" s="5" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="EC54" s="5" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+      <x:c r="ED54" s="5" t="n">
         <x:v>2.1</x:v>
       </x:c>
-      <x:c r="ED54" s="5" t="n">
+      <x:c r="EE54" s="5" t="n">
         <x:v>2.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="56" spans="1:134">
+    <x:row r="56" spans="1:135">
       <x:c r="A56" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
-    <x:row r="57" spans="1:134">
+    <x:row r="57" spans="1:135">
       <x:c r="A57" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
-    <x:row r="58" spans="1:134">
+    <x:row r="58" spans="1:135">
       <x:c r="A58" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:134">
+    <x:row r="59" spans="1:135">
       <x:c r="A59" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:135">
+      <x:c r="A60" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:135">
+      <x:c r="A62" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
-    <x:row r="60" spans="1:134">
-      <x:c r="A60" s="0" t="s">
+    <x:row r="63" spans="1:135">
+      <x:c r="A63" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:135">
+      <x:c r="A64" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:135">
+      <x:c r="A66" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:135">
+      <x:c r="A67" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:135">
+      <x:c r="A68" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:135">
+      <x:c r="A71" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:135">
+      <x:c r="A72" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
-    <x:row r="61" spans="1:134">
-[...1 lines deleted...]
-        <x:v>159</x:v>
+    <x:row r="73" spans="1:135">
+      <x:c r="A73" s="0" t="s">
+        <x:v>163</x:v>
       </x:c>
     </x:row>
-    <x:row r="63" spans="1:134">
-[...1 lines deleted...]
-        <x:v>157</x:v>
+    <x:row r="74" spans="1:135">
+      <x:c r="A74" s="0" t="s">
+        <x:v>160</x:v>
       </x:c>
     </x:row>
-    <x:row r="64" spans="1:134">
-      <x:c r="A64" s="0" t="s">
+    <x:row r="75" spans="1:135">
+      <x:c r="A75" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:135">
+      <x:c r="A76" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:135">
+      <x:c r="A77" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:135">
+      <x:c r="A79" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:135">
+      <x:c r="A80" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:135">
+      <x:c r="A82" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:135">
+      <x:c r="A83" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:135">
+      <x:c r="A84" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:135">
+      <x:c r="A85" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:135">
+      <x:c r="A86" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:135">
+      <x:c r="A88" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:135">
+      <x:c r="A89" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:135">
+      <x:c r="A90" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:135">
+      <x:c r="A95" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:135">
+      <x:c r="A96" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:135">
+      <x:c r="A97" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:135">
+      <x:c r="A98" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
-    <x:row r="65" spans="1:134">
-[...1 lines deleted...]
-        <x:v>159</x:v>
+    <x:row r="99" spans="1:135">
+      <x:c r="A99" s="0" t="s">
+        <x:v>173</x:v>
       </x:c>
     </x:row>
-    <x:row r="67" spans="1:134">
-[...1 lines deleted...]
-        <x:v>157</x:v>
+    <x:row r="100" spans="1:135">
+      <x:c r="A100" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
     </x:row>
-    <x:row r="68" spans="1:134">
-      <x:c r="A68" s="0" t="s">
+    <x:row r="101" spans="1:135">
+      <x:c r="A101" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:135">
+      <x:c r="A102" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:135">
+      <x:c r="A103" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:135">
+      <x:c r="A104" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:135">
+      <x:c r="A105" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:135">
+      <x:c r="A106" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:135">
+      <x:c r="A107" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
-    <x:row r="69" spans="1:134">
-[...1 lines deleted...]
-        <x:v>159</x:v>
+    <x:row r="108" spans="1:135">
+      <x:c r="A108" s="0" t="s">
+        <x:v>176</x:v>
       </x:c>
     </x:row>
-    <x:row r="72" spans="1:134">
-[...1 lines deleted...]
-        <x:v>162</x:v>
+    <x:row r="110" spans="1:135">
+      <x:c r="A110" s="0" t="s">
+        <x:v>177</x:v>
       </x:c>
     </x:row>
-    <x:row r="73" spans="1:134">
-      <x:c r="A73" s="0" t="s">
+    <x:row r="111" spans="1:135">
+      <x:c r="A111" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:135">
+      <x:c r="A112" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:135">
+      <x:c r="A113" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:135">
+      <x:c r="A114" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:135">
+      <x:c r="A115" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:135">
+      <x:c r="A116" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:135">
+      <x:c r="A119" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
-    <x:row r="74" spans="1:134">
-[...1 lines deleted...]
-        <x:v>163</x:v>
+    <x:row r="120" spans="1:135">
+      <x:c r="A120" s="0" t="s">
+        <x:v>179</x:v>
       </x:c>
     </x:row>
-    <x:row r="75" spans="1:134">
-      <x:c r="A75" s="0" t="s">
+    <x:row r="121" spans="1:135">
+      <x:c r="A121" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
-    <x:row r="76" spans="1:134">
-[...1 lines deleted...]
-        <x:v>163</x:v>
+    <x:row r="122" spans="1:135">
+      <x:c r="A122" s="0" t="s">
+        <x:v>180</x:v>
       </x:c>
     </x:row>
-    <x:row r="77" spans="1:134">
-      <x:c r="A77" s="0" t="s">
+    <x:row r="123" spans="1:135">
+      <x:c r="A123" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
-    <x:row r="78" spans="1:134">
-[...1 lines deleted...]
-        <x:v>163</x:v>
+    <x:row r="124" spans="1:135">
+      <x:c r="A124" s="0" t="s">
+        <x:v>180</x:v>
       </x:c>
     </x:row>
-    <x:row r="80" spans="1:134">
-[...1 lines deleted...]
-        <x:v>164</x:v>
+    <x:row r="128" spans="1:135">
+      <x:c r="A128" s="0" t="s">
+        <x:v>181</x:v>
       </x:c>
     </x:row>
-    <x:row r="81" spans="1:134">
-[...1 lines deleted...]
-        <x:v>165</x:v>
+    <x:row r="130" spans="1:135">
+      <x:c r="A130" s="0" t="s">
+        <x:v>182</x:v>
       </x:c>
     </x:row>
-    <x:row r="83" spans="1:134">
-[...1 lines deleted...]
-        <x:v>166</x:v>
+    <x:row r="131" spans="1:135">
+      <x:c r="A131" s="0" t="s">
+        <x:v>183</x:v>
       </x:c>
     </x:row>
-    <x:row r="84" spans="1:134">
-[...1 lines deleted...]
-        <x:v>158</x:v>
+    <x:row r="133" spans="1:135">
+      <x:c r="A133" s="0" t="s">
+        <x:v>184</x:v>
       </x:c>
     </x:row>
-    <x:row r="85" spans="1:134">
-[...179 lines deleted...]
-    <x:row r="134" spans="1:134">
+    <x:row r="134" spans="1:135">
       <x:c r="A134" s="0" t="s">
-        <x:v>184</x:v>
-[...3 lines deleted...]
-      <x:c r="A135" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:legacyDrawing r:id="rId6"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>NR0103B9</vt:lpstr>
       <vt:lpstr>NR0103B9!Print_Area</vt:lpstr>
       <vt:lpstr>NR0103B9!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">