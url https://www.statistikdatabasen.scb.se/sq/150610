--- v1 (2026-03-14)
+++ v2 (2026-04-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1afc5e5c58f4236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e848c3082cc942009e3bcfe853321e6e.psmdcp" Id="R99e1b47a89ae4fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1683bf66f39347bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e1d5cfff0734668a7f99a6247886f87.psmdcp" Id="R22d69075fb794e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="HE0110J8" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="350" uniqueCount="350">
   <x:si>
     <x:t>Sammanräknad förvärvsinkomst, medianinkomst för boende i Sverige hela året, tkr efter kön, ålder, inkomstklass, år och region</x:t>
   </x:si>
   <x:si>
     <x:t>0114 Upplands Väsby</x:t>
   </x:si>
   <x:si>