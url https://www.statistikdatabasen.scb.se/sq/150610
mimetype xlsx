--- v2 (2026-04-30)
+++ v3 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1683bf66f39347bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e1d5cfff0734668a7f99a6247886f87.psmdcp" Id="R22d69075fb794e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R776e5c5fd20f4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92edefaf9e77455b9b54fb7fac53fd8f.psmdcp" Id="R7c3d2216859f4a80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="HE0110J8" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="350" uniqueCount="350">
   <x:si>
     <x:t>Sammanräknad förvärvsinkomst, medianinkomst för boende i Sverige hela året, tkr efter kön, ålder, inkomstklass, år och region</x:t>
   </x:si>
   <x:si>
     <x:t>0114 Upplands Väsby</x:t>
   </x:si>
   <x:si>