--- v0 (2025-11-05)
+++ v1 (2026-04-03)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78034310d8474b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60aa48b778ba42d0ac82f5f3515a81e0.psmdcp" Id="R054d2b6a4fb34054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab5e5725f204994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c99d45e2c0f64750b69d7a7abb244e85.psmdcp" Id="R1cbee3fe46244af6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="0000079J" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="182">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="185">
   <x:si>
     <x:t>Hushållens konsumtionsutgifter (ENS2010) efter tabellinnehåll, ändamål och kvartal</x:t>
   </x:si>
   <x:si>
     <x:t>1993K1</x:t>
   </x:si>
   <x:si>
     <x:t>1993K2</x:t>
   </x:si>
   <x:si>
     <x:t>1993K3</x:t>
   </x:si>
   <x:si>
     <x:t>1993K4</x:t>
   </x:si>
   <x:si>
     <x:t>1994K1</x:t>
   </x:si>
   <x:si>
     <x:t>1994K2</x:t>
   </x:si>
   <x:si>
     <x:t>1994K3</x:t>
   </x:si>
   <x:si>
@@ -403,50 +403,56 @@
   <x:si>
     <x:t>2023K3</x:t>
   </x:si>
   <x:si>
     <x:t>2023K4</x:t>
   </x:si>
   <x:si>
     <x:t>2024K1</x:t>
   </x:si>
   <x:si>
     <x:t>2024K2</x:t>
   </x:si>
   <x:si>
     <x:t>2024K3</x:t>
   </x:si>
   <x:si>
     <x:t>2024K4</x:t>
   </x:si>
   <x:si>
     <x:t>2025K1</x:t>
   </x:si>
   <x:si>
     <x:t>2025K2</x:t>
   </x:si>
   <x:si>
+    <x:t>2025K3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025K4</x:t>
+  </x:si>
+  <x:si>
     <x:t>Löpande priser, mnkr</x:t>
   </x:si>
   <x:si>
     <x:t>01 livsmedel och alkoholfria drycker</x:t>
   </x:si>
   <x:si>
     <x:t>02 alkoholhaltiga drycker, tobak och narkotika</x:t>
   </x:si>
   <x:si>
     <x:t>03 kläder och skodon</x:t>
   </x:si>
   <x:si>
     <x:t>04 bostäder, vatten, elektricitet, gas och andra bränslen</x:t>
   </x:si>
   <x:si>
     <x:t>05 möbler, hushållsutrustning och rutinunderhåll av bostaden</x:t>
   </x:si>
   <x:si>
     <x:t>06 hälso- och sjukvård</x:t>
   </x:si>
   <x:si>
     <x:t>07 transport</x:t>
   </x:si>
   <x:si>
     <x:t>08 information och kommunikation</x:t>
@@ -473,57 +479,60 @@
     <x:t>15 hushållens konsumtion i utlandet, ofördelad</x:t>
   </x:si>
   <x:si>
     <x:t>16 utländska besökares konsumtion i Sverige, ofördelad</x:t>
   </x:si>
   <x:si>
     <x:t>hushållens totala konsumtionsutgifter</x:t>
   </x:si>
   <x:si>
     <x:t>hushållens icke-vinstdrivande organisationer</x:t>
   </x:si>
   <x:si>
     <x:t>total konsumtion</x:t>
   </x:si>
   <x:si>
     <x:t>Fasta priser, referensår 2024, mkr</x:t>
   </x:si>
   <x:si>
     <x:t>Volymförändring motsvarande period föregående år, procent</x:t>
   </x:si>
   <x:si>
     <x:t>I vissa enstaka fall kan redovisade utvecklingstal skilja sig åt marginellt mellan olika nationalräkenskapstabeller på år och kvartal på grund av avrundning i beräkningen av dem.
 COICOP – Classification of individual consumption by purpose.</x:t>
   </x:si>
   <x:si>
+    <x:t>2026-03-06: Ett fel har upptäckts som berör hushållskonsumtionsändamålet COICOP 04 för det fjärde kvartalet 2025. Bedömningen är att den publicerade uppgiften är överskattad med omkring 3 miljarder kronor i fasta priser, mätt i faktiska tal. Felet får stor effekt på ändamålet men för BNP i stort är effekten liten. Upprättning sker i samband med ordinarie publicering av det första kvartalet 2026, den 29 maj.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
     <x:t>Löpande priser, mnkr:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250829 08:00</x:t>
+    <x:t>20260227 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fasta priser, referensår 2024, mkr:</x:t>
   </x:si>
   <x:si>
     <x:t>Volymförändring motsvarande period föregående år, procent:</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>NR Info, SCB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +46 010-479 50 00</x:t>
   </x:si>
   <x:si>
     <x:t>nrinfo@scb.se</x:t>
   </x:si>
@@ -954,65 +963,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:EB129"/>
+  <x:dimension ref="A1:ED130"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="132" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="1" max="134" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:132">
+    <x:row r="1" spans="1:134">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:132">
+    <x:row r="3" spans="1:134">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
@@ -1359,57 +1368,63 @@
       </x:c>
       <x:c r="DU3" s="2" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="DV3" s="2" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="DW3" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="DX3" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="DY3" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="DZ3" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="EA3" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="EB3" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
+      <x:c r="EC3" s="2" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="ED3" s="2" t="s">
+        <x:v>132</x:v>
+      </x:c>
     </x:row>
-    <x:row r="4" spans="1:132">
+    <x:row r="4" spans="1:134">
       <x:c r="A4" s="2" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
         <x:v>26521</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>29057</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>28486</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>29690</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>28391</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>29477</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>30260</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>31102</x:v>
       </x:c>
@@ -1755,56 +1770,62 @@
       <x:c r="DT4" s="3" t="n">
         <x:v>91552</x:v>
       </x:c>
       <x:c r="DU4" s="3" t="n">
         <x:v>88085</x:v>
       </x:c>
       <x:c r="DV4" s="3" t="n">
         <x:v>89038</x:v>
       </x:c>
       <x:c r="DW4" s="3" t="n">
         <x:v>87670</x:v>
       </x:c>
       <x:c r="DX4" s="3" t="n">
         <x:v>94417</x:v>
       </x:c>
       <x:c r="DY4" s="3" t="n">
         <x:v>92156</x:v>
       </x:c>
       <x:c r="DZ4" s="3" t="n">
         <x:v>93876</x:v>
       </x:c>
       <x:c r="EA4" s="3" t="n">
         <x:v>88050</x:v>
       </x:c>
       <x:c r="EB4" s="3" t="n">
-        <x:v>99128</x:v>
+        <x:v>99231</x:v>
+      </x:c>
+      <x:c r="EC4" s="3" t="n">
+        <x:v>96022</x:v>
+      </x:c>
+      <x:c r="ED4" s="3" t="n">
+        <x:v>97401</x:v>
       </x:c>
     </x:row>
-    <x:row r="5" spans="1:132">
+    <x:row r="5" spans="1:134">
       <x:c r="B5" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>8492</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>10324</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>10070</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>11182</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>9461</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>10209</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>10835</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
         <x:v>11155</x:v>
       </x:c>
@@ -2150,56 +2171,62 @@
       <x:c r="DT5" s="3" t="n">
         <x:v>23305</x:v>
       </x:c>
       <x:c r="DU5" s="3" t="n">
         <x:v>22887</x:v>
       </x:c>
       <x:c r="DV5" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="DW5" s="3" t="n">
         <x:v>19738</x:v>
       </x:c>
       <x:c r="DX5" s="3" t="n">
         <x:v>23156</x:v>
       </x:c>
       <x:c r="DY5" s="3" t="n">
         <x:v>23325</x:v>
       </x:c>
       <x:c r="DZ5" s="3" t="n">
         <x:v>22244</x:v>
       </x:c>
       <x:c r="EA5" s="3" t="n">
         <x:v>19227</x:v>
       </x:c>
       <x:c r="EB5" s="3" t="n">
-        <x:v>23842</x:v>
+        <x:v>23844</x:v>
+      </x:c>
+      <x:c r="EC5" s="3" t="n">
+        <x:v>23787</x:v>
+      </x:c>
+      <x:c r="ED5" s="3" t="n">
+        <x:v>22539</x:v>
       </x:c>
     </x:row>
-    <x:row r="6" spans="1:132">
+    <x:row r="6" spans="1:134">
       <x:c r="B6" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>9382</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>10637</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>11112</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>13515</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>9310</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>11106</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
         <x:v>10828</x:v>
       </x:c>
       <x:c r="J6" s="3" t="n">
         <x:v>14581</x:v>
       </x:c>
@@ -2545,56 +2572,62 @@
       <x:c r="DT6" s="3" t="n">
         <x:v>30602</x:v>
       </x:c>
       <x:c r="DU6" s="3" t="n">
         <x:v>28111</x:v>
       </x:c>
       <x:c r="DV6" s="3" t="n">
         <x:v>30176</x:v>
       </x:c>
       <x:c r="DW6" s="3" t="n">
         <x:v>23065</x:v>
       </x:c>
       <x:c r="DX6" s="3" t="n">
         <x:v>29939</x:v>
       </x:c>
       <x:c r="DY6" s="3" t="n">
         <x:v>27844</x:v>
       </x:c>
       <x:c r="DZ6" s="3" t="n">
         <x:v>30145</x:v>
       </x:c>
       <x:c r="EA6" s="3" t="n">
         <x:v>23414</x:v>
       </x:c>
       <x:c r="EB6" s="3" t="n">
-        <x:v>30471</x:v>
+        <x:v>30419</x:v>
+      </x:c>
+      <x:c r="EC6" s="3" t="n">
+        <x:v>29871</x:v>
+      </x:c>
+      <x:c r="ED6" s="3" t="n">
+        <x:v>31565</x:v>
       </x:c>
     </x:row>
-    <x:row r="7" spans="1:132">
+    <x:row r="7" spans="1:134">
       <x:c r="B7" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>63745</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>62417</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>61906</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>65454</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>67181</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>64514</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
         <x:v>64188</x:v>
       </x:c>
       <x:c r="J7" s="3" t="n">
         <x:v>67455</x:v>
       </x:c>
@@ -2925,71 +2958,77 @@
       <x:c r="DO7" s="3" t="n">
         <x:v>157870</x:v>
       </x:c>
       <x:c r="DP7" s="3" t="n">
         <x:v>159366</x:v>
       </x:c>
       <x:c r="DQ7" s="3" t="n">
         <x:v>160847</x:v>
       </x:c>
       <x:c r="DR7" s="3" t="n">
         <x:v>169921</x:v>
       </x:c>
       <x:c r="DS7" s="3" t="n">
         <x:v>165482</x:v>
       </x:c>
       <x:c r="DT7" s="3" t="n">
         <x:v>165023</x:v>
       </x:c>
       <x:c r="DU7" s="3" t="n">
         <x:v>163039</x:v>
       </x:c>
       <x:c r="DV7" s="3" t="n">
         <x:v>172379</x:v>
       </x:c>
       <x:c r="DW7" s="3" t="n">
-        <x:v>174254</x:v>
+        <x:v>174258</x:v>
       </x:c>
       <x:c r="DX7" s="3" t="n">
-        <x:v>172836</x:v>
+        <x:v>172817</x:v>
       </x:c>
       <x:c r="DY7" s="3" t="n">
-        <x:v>171976</x:v>
+        <x:v>171928</x:v>
       </x:c>
       <x:c r="DZ7" s="3" t="n">
-        <x:v>179321</x:v>
+        <x:v>179260</x:v>
       </x:c>
       <x:c r="EA7" s="3" t="n">
-        <x:v>184395</x:v>
+        <x:v>184359</x:v>
       </x:c>
       <x:c r="EB7" s="3" t="n">
-        <x:v>183345</x:v>
+        <x:v>183103</x:v>
+      </x:c>
+      <x:c r="EC7" s="3" t="n">
+        <x:v>183636</x:v>
+      </x:c>
+      <x:c r="ED7" s="3" t="n">
+        <x:v>194715</x:v>
       </x:c>
     </x:row>
-    <x:row r="8" spans="1:132">
+    <x:row r="8" spans="1:134">
       <x:c r="B8" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>7705</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>7999</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>8249</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>10478</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>7569</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>7779</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>8095</x:v>
       </x:c>
       <x:c r="J8" s="3" t="n">
         <x:v>10906</x:v>
       </x:c>
@@ -3320,71 +3359,77 @@
       <x:c r="DO8" s="3" t="n">
         <x:v>33369</x:v>
       </x:c>
       <x:c r="DP8" s="3" t="n">
         <x:v>37788</x:v>
       </x:c>
       <x:c r="DQ8" s="3" t="n">
         <x:v>36247</x:v>
       </x:c>
       <x:c r="DR8" s="3" t="n">
         <x:v>39261</x:v>
       </x:c>
       <x:c r="DS8" s="3" t="n">
         <x:v>32201</x:v>
       </x:c>
       <x:c r="DT8" s="3" t="n">
         <x:v>36942</x:v>
       </x:c>
       <x:c r="DU8" s="3" t="n">
         <x:v>36150</x:v>
       </x:c>
       <x:c r="DV8" s="3" t="n">
         <x:v>38658</x:v>
       </x:c>
       <x:c r="DW8" s="3" t="n">
-        <x:v>32291</x:v>
+        <x:v>32807</x:v>
       </x:c>
       <x:c r="DX8" s="3" t="n">
-        <x:v>36626</x:v>
+        <x:v>37128</x:v>
       </x:c>
       <x:c r="DY8" s="3" t="n">
-        <x:v>35872</x:v>
+        <x:v>36388</x:v>
       </x:c>
       <x:c r="DZ8" s="3" t="n">
-        <x:v>39691</x:v>
+        <x:v>40187</x:v>
       </x:c>
       <x:c r="EA8" s="3" t="n">
-        <x:v>33821</x:v>
+        <x:v>34307</x:v>
       </x:c>
       <x:c r="EB8" s="3" t="n">
-        <x:v>38387</x:v>
+        <x:v>38940</x:v>
+      </x:c>
+      <x:c r="EC8" s="3" t="n">
+        <x:v>38522</x:v>
+      </x:c>
+      <x:c r="ED8" s="3" t="n">
+        <x:v>43062</x:v>
       </x:c>
     </x:row>
-    <x:row r="9" spans="1:132">
+    <x:row r="9" spans="1:134">
       <x:c r="B9" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>4258</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>4577</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>3812</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>4731</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>4509</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>4893</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
         <x:v>4019</x:v>
       </x:c>
       <x:c r="J9" s="3" t="n">
         <x:v>4945</x:v>
       </x:c>
@@ -3730,56 +3775,62 @@
       <x:c r="DT9" s="3" t="n">
         <x:v>22408</x:v>
       </x:c>
       <x:c r="DU9" s="3" t="n">
         <x:v>16806</x:v>
       </x:c>
       <x:c r="DV9" s="3" t="n">
         <x:v>17962</x:v>
       </x:c>
       <x:c r="DW9" s="3" t="n">
         <x:v>23463</x:v>
       </x:c>
       <x:c r="DX9" s="3" t="n">
         <x:v>23766</x:v>
       </x:c>
       <x:c r="DY9" s="3" t="n">
         <x:v>17606</x:v>
       </x:c>
       <x:c r="DZ9" s="3" t="n">
         <x:v>18754</x:v>
       </x:c>
       <x:c r="EA9" s="3" t="n">
         <x:v>24504</x:v>
       </x:c>
       <x:c r="EB9" s="3" t="n">
-        <x:v>24311</x:v>
+        <x:v>24262</x:v>
+      </x:c>
+      <x:c r="EC9" s="3" t="n">
+        <x:v>18409</x:v>
+      </x:c>
+      <x:c r="ED9" s="3" t="n">
+        <x:v>20082</x:v>
       </x:c>
     </x:row>
-    <x:row r="10" spans="1:132">
+    <x:row r="10" spans="1:134">
       <x:c r="B10" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>23365</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>27595</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>27066</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>28326</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>24838</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>29539</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
         <x:v>27920</x:v>
       </x:c>
       <x:c r="J10" s="3" t="n">
         <x:v>29422</x:v>
       </x:c>
@@ -4110,71 +4161,77 @@
       <x:c r="DO10" s="3" t="n">
         <x:v>70377</x:v>
       </x:c>
       <x:c r="DP10" s="3" t="n">
         <x:v>92779</x:v>
       </x:c>
       <x:c r="DQ10" s="3" t="n">
         <x:v>86564</x:v>
       </x:c>
       <x:c r="DR10" s="3" t="n">
         <x:v>92896</x:v>
       </x:c>
       <x:c r="DS10" s="3" t="n">
         <x:v>70791</x:v>
       </x:c>
       <x:c r="DT10" s="3" t="n">
         <x:v>95106</x:v>
       </x:c>
       <x:c r="DU10" s="3" t="n">
         <x:v>91902</x:v>
       </x:c>
       <x:c r="DV10" s="3" t="n">
         <x:v>95075</x:v>
       </x:c>
       <x:c r="DW10" s="3" t="n">
-        <x:v>72729</x:v>
+        <x:v>72778</x:v>
       </x:c>
       <x:c r="DX10" s="3" t="n">
-        <x:v>96414</x:v>
+        <x:v>96098</x:v>
       </x:c>
       <x:c r="DY10" s="3" t="n">
-        <x:v>90591</x:v>
+        <x:v>90835</x:v>
       </x:c>
       <x:c r="DZ10" s="3" t="n">
-        <x:v>93516</x:v>
+        <x:v>93625</x:v>
       </x:c>
       <x:c r="EA10" s="3" t="n">
-        <x:v>75608</x:v>
+        <x:v>75459</x:v>
       </x:c>
       <x:c r="EB10" s="3" t="n">
-        <x:v>98308</x:v>
+        <x:v>97295</x:v>
+      </x:c>
+      <x:c r="EC10" s="3" t="n">
+        <x:v>95141</x:v>
+      </x:c>
+      <x:c r="ED10" s="3" t="n">
+        <x:v>93200</x:v>
       </x:c>
     </x:row>
-    <x:row r="11" spans="1:132">
+    <x:row r="11" spans="1:134">
       <x:c r="B11" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>6321</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>6227</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>6416</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>7931</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>6786</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>6477</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>6809</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
         <x:v>8464</x:v>
       </x:c>
@@ -4520,56 +4577,62 @@
       <x:c r="DT11" s="3" t="n">
         <x:v>30054</x:v>
       </x:c>
       <x:c r="DU11" s="3" t="n">
         <x:v>32579</x:v>
       </x:c>
       <x:c r="DV11" s="3" t="n">
         <x:v>36128</x:v>
       </x:c>
       <x:c r="DW11" s="3" t="n">
         <x:v>28585</x:v>
       </x:c>
       <x:c r="DX11" s="3" t="n">
         <x:v>30280</x:v>
       </x:c>
       <x:c r="DY11" s="3" t="n">
         <x:v>33609</x:v>
       </x:c>
       <x:c r="DZ11" s="3" t="n">
         <x:v>37350</x:v>
       </x:c>
       <x:c r="EA11" s="3" t="n">
         <x:v>30221</x:v>
       </x:c>
       <x:c r="EB11" s="3" t="n">
-        <x:v>31943</x:v>
+        <x:v>31953</x:v>
+      </x:c>
+      <x:c r="EC11" s="3" t="n">
+        <x:v>34482</x:v>
+      </x:c>
+      <x:c r="ED11" s="3" t="n">
+        <x:v>39365</x:v>
       </x:c>
     </x:row>
-    <x:row r="12" spans="1:132">
+    <x:row r="12" spans="1:134">
       <x:c r="B12" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>16305</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>17499</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>18287</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>19583</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>17324</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>18518</x:v>
       </x:c>
       <x:c r="I12" s="3" t="n">
         <x:v>19027</x:v>
       </x:c>
       <x:c r="J12" s="3" t="n">
         <x:v>20313</x:v>
       </x:c>
@@ -4900,71 +4963,77 @@
       <x:c r="DO12" s="3" t="n">
         <x:v>51294</x:v>
       </x:c>
       <x:c r="DP12" s="3" t="n">
         <x:v>62656</x:v>
       </x:c>
       <x:c r="DQ12" s="3" t="n">
         <x:v>64633</x:v>
       </x:c>
       <x:c r="DR12" s="3" t="n">
         <x:v>62159</x:v>
       </x:c>
       <x:c r="DS12" s="3" t="n">
         <x:v>54401</x:v>
       </x:c>
       <x:c r="DT12" s="3" t="n">
         <x:v>66396</x:v>
       </x:c>
       <x:c r="DU12" s="3" t="n">
         <x:v>69618</x:v>
       </x:c>
       <x:c r="DV12" s="3" t="n">
         <x:v>63957</x:v>
       </x:c>
       <x:c r="DW12" s="3" t="n">
-        <x:v>58004</x:v>
+        <x:v>57996</x:v>
       </x:c>
       <x:c r="DX12" s="3" t="n">
-        <x:v>68200</x:v>
+        <x:v>68186</x:v>
       </x:c>
       <x:c r="DY12" s="3" t="n">
-        <x:v>73451</x:v>
+        <x:v>73459</x:v>
       </x:c>
       <x:c r="DZ12" s="3" t="n">
-        <x:v>67390</x:v>
+        <x:v>67440</x:v>
       </x:c>
       <x:c r="EA12" s="3" t="n">
-        <x:v>60921</x:v>
+        <x:v>60989</x:v>
       </x:c>
       <x:c r="EB12" s="3" t="n">
-        <x:v>72942</x:v>
+        <x:v>73172</x:v>
+      </x:c>
+      <x:c r="EC12" s="3" t="n">
+        <x:v>77594</x:v>
+      </x:c>
+      <x:c r="ED12" s="3" t="n">
+        <x:v>71117</x:v>
       </x:c>
     </x:row>
-    <x:row r="13" spans="1:132">
+    <x:row r="13" spans="1:134">
       <x:c r="B13" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J13" s="3" t="n">
         <x:v>78</x:v>
       </x:c>
@@ -5307,59 +5376,65 @@
       <x:c r="DS13" s="3" t="n">
         <x:v>2745</x:v>
       </x:c>
       <x:c r="DT13" s="3" t="n">
         <x:v>2348</x:v>
       </x:c>
       <x:c r="DU13" s="3" t="n">
         <x:v>1779</x:v>
       </x:c>
       <x:c r="DV13" s="3" t="n">
         <x:v>2161</x:v>
       </x:c>
       <x:c r="DW13" s="3" t="n">
         <x:v>2774</x:v>
       </x:c>
       <x:c r="DX13" s="3" t="n">
         <x:v>2372</x:v>
       </x:c>
       <x:c r="DY13" s="3" t="n">
         <x:v>1798</x:v>
       </x:c>
       <x:c r="DZ13" s="3" t="n">
         <x:v>2183</x:v>
       </x:c>
       <x:c r="EA13" s="3" t="n">
-        <x:v>2840</x:v>
+        <x:v>2853</x:v>
       </x:c>
       <x:c r="EB13" s="3" t="n">
-        <x:v>2426</x:v>
+        <x:v>2429</x:v>
+      </x:c>
+      <x:c r="EC13" s="3" t="n">
+        <x:v>1845</x:v>
+      </x:c>
+      <x:c r="ED13" s="3" t="n">
+        <x:v>2236</x:v>
       </x:c>
     </x:row>
-    <x:row r="14" spans="1:132">
+    <x:row r="14" spans="1:134">
       <x:c r="B14" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>9429</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>10694</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>8579</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
         <x:v>12232</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
         <x:v>11009</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>11082</x:v>
       </x:c>
       <x:c r="I14" s="3" t="n">
         <x:v>8882</x:v>
       </x:c>
       <x:c r="J14" s="3" t="n">
         <x:v>12211</x:v>
       </x:c>
@@ -5690,71 +5765,77 @@
       <x:c r="DO14" s="3" t="n">
         <x:v>42179</x:v>
       </x:c>
       <x:c r="DP14" s="3" t="n">
         <x:v>52272</x:v>
       </x:c>
       <x:c r="DQ14" s="3" t="n">
         <x:v>50998</x:v>
       </x:c>
       <x:c r="DR14" s="3" t="n">
         <x:v>57533</x:v>
       </x:c>
       <x:c r="DS14" s="3" t="n">
         <x:v>49747</x:v>
       </x:c>
       <x:c r="DT14" s="3" t="n">
         <x:v>54945</x:v>
       </x:c>
       <x:c r="DU14" s="3" t="n">
         <x:v>54321</x:v>
       </x:c>
       <x:c r="DV14" s="3" t="n">
         <x:v>58887</x:v>
       </x:c>
       <x:c r="DW14" s="3" t="n">
-        <x:v>51194</x:v>
+        <x:v>51169</x:v>
       </x:c>
       <x:c r="DX14" s="3" t="n">
-        <x:v>55718</x:v>
+        <x:v>55305</x:v>
       </x:c>
       <x:c r="DY14" s="3" t="n">
-        <x:v>53013</x:v>
+        <x:v>53168</x:v>
       </x:c>
       <x:c r="DZ14" s="3" t="n">
         <x:v>60863</x:v>
       </x:c>
       <x:c r="EA14" s="3" t="n">
-        <x:v>52679</x:v>
+        <x:v>52474</x:v>
       </x:c>
       <x:c r="EB14" s="3" t="n">
-        <x:v>57661</x:v>
+        <x:v>56763</x:v>
+      </x:c>
+      <x:c r="EC14" s="3" t="n">
+        <x:v>56135</x:v>
+      </x:c>
+      <x:c r="ED14" s="3" t="n">
+        <x:v>64481</x:v>
       </x:c>
     </x:row>
-    <x:row r="15" spans="1:132">
+    <x:row r="15" spans="1:134">
       <x:c r="B15" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>9158</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>8751</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>8730</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
         <x:v>9105</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>9374</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>8859</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
         <x:v>9208</x:v>
       </x:c>
       <x:c r="J15" s="3" t="n">
         <x:v>9337</x:v>
       </x:c>
@@ -6097,59 +6178,65 @@
       <x:c r="DS15" s="3" t="n">
         <x:v>38349</x:v>
       </x:c>
       <x:c r="DT15" s="3" t="n">
         <x:v>37104</x:v>
       </x:c>
       <x:c r="DU15" s="3" t="n">
         <x:v>37459</x:v>
       </x:c>
       <x:c r="DV15" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="DW15" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="DX15" s="3" t="n">
         <x:v>40443</x:v>
       </x:c>
       <x:c r="DY15" s="3" t="n">
         <x:v>40432</x:v>
       </x:c>
       <x:c r="DZ15" s="3" t="n">
         <x:v>35364</x:v>
       </x:c>
       <x:c r="EA15" s="3" t="n">
-        <x:v>41485</x:v>
+        <x:v>41760</x:v>
       </x:c>
       <x:c r="EB15" s="3" t="n">
-        <x:v>41298</x:v>
+        <x:v>41683</x:v>
+      </x:c>
+      <x:c r="EC15" s="3" t="n">
+        <x:v>42760</x:v>
+      </x:c>
+      <x:c r="ED15" s="3" t="n">
+        <x:v>35483</x:v>
       </x:c>
     </x:row>
-    <x:row r="16" spans="1:132">
+    <x:row r="16" spans="1:134">
       <x:c r="B16" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>8055</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>8720</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>8317</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>9443</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>8769</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>9358</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
         <x:v>9082</x:v>
       </x:c>
       <x:c r="J16" s="3" t="n">
         <x:v>11059</x:v>
       </x:c>
@@ -6492,59 +6579,65 @@
       <x:c r="DS16" s="3" t="n">
         <x:v>38956</x:v>
       </x:c>
       <x:c r="DT16" s="3" t="n">
         <x:v>42220</x:v>
       </x:c>
       <x:c r="DU16" s="3" t="n">
         <x:v>39660</x:v>
       </x:c>
       <x:c r="DV16" s="3" t="n">
         <x:v>44858</x:v>
       </x:c>
       <x:c r="DW16" s="3" t="n">
         <x:v>42758</x:v>
       </x:c>
       <x:c r="DX16" s="3" t="n">
         <x:v>44529</x:v>
       </x:c>
       <x:c r="DY16" s="3" t="n">
         <x:v>42197</x:v>
       </x:c>
       <x:c r="DZ16" s="3" t="n">
         <x:v>46859</x:v>
       </x:c>
       <x:c r="EA16" s="3" t="n">
-        <x:v>43513</x:v>
+        <x:v>43520</x:v>
       </x:c>
       <x:c r="EB16" s="3" t="n">
-        <x:v>45625</x:v>
+        <x:v>45960</x:v>
+      </x:c>
+      <x:c r="EC16" s="3" t="n">
+        <x:v>43852</x:v>
+      </x:c>
+      <x:c r="ED16" s="3" t="n">
+        <x:v>49646</x:v>
       </x:c>
     </x:row>
-    <x:row r="17" spans="1:132">
+    <x:row r="17" spans="1:134">
       <x:c r="B17" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>192831</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>204568</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>201127</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
         <x:v>221744</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>204620</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>211886</x:v>
       </x:c>
       <x:c r="I17" s="3" t="n">
         <x:v>209254</x:v>
       </x:c>
       <x:c r="J17" s="3" t="n">
         <x:v>231028</x:v>
       </x:c>
@@ -6875,71 +6968,77 @@
       <x:c r="DO17" s="3" t="n">
         <x:v>588504</x:v>
       </x:c>
       <x:c r="DP17" s="3" t="n">
         <x:v>666890</x:v>
       </x:c>
       <x:c r="DQ17" s="3" t="n">
         <x:v>649397</x:v>
       </x:c>
       <x:c r="DR17" s="3" t="n">
         <x:v>683655</x:v>
       </x:c>
       <x:c r="DS17" s="3" t="n">
         <x:v>626660</x:v>
       </x:c>
       <x:c r="DT17" s="3" t="n">
         <x:v>698005</x:v>
       </x:c>
       <x:c r="DU17" s="3" t="n">
         <x:v>682396</x:v>
       </x:c>
       <x:c r="DV17" s="3" t="n">
         <x:v>703478</x:v>
       </x:c>
       <x:c r="DW17" s="3" t="n">
-        <x:v>657005</x:v>
+        <x:v>657541</x:v>
       </x:c>
       <x:c r="DX17" s="3" t="n">
-        <x:v>718696</x:v>
+        <x:v>718436</x:v>
       </x:c>
       <x:c r="DY17" s="3" t="n">
-        <x:v>703870</x:v>
+        <x:v>704745</x:v>
       </x:c>
       <x:c r="DZ17" s="3" t="n">
-        <x:v>727556</x:v>
+        <x:v>728150</x:v>
       </x:c>
       <x:c r="EA17" s="3" t="n">
-        <x:v>680678</x:v>
+        <x:v>681137</x:v>
       </x:c>
       <x:c r="EB17" s="3" t="n">
-        <x:v>749687</x:v>
+        <x:v>749054</x:v>
+      </x:c>
+      <x:c r="EC17" s="3" t="n">
+        <x:v>742056</x:v>
+      </x:c>
+      <x:c r="ED17" s="3" t="n">
+        <x:v>764892</x:v>
       </x:c>
     </x:row>
-    <x:row r="18" spans="1:132">
+    <x:row r="18" spans="1:134">
       <x:c r="B18" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>4143</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>4827</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>5729</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
         <x:v>4370</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>4230</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>5180</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
         <x:v>6358</x:v>
       </x:c>
       <x:c r="J18" s="3" t="n">
         <x:v>4661</x:v>
       </x:c>
@@ -7270,71 +7369,77 @@
       <x:c r="DO18" s="3" t="n">
         <x:v>19870</x:v>
       </x:c>
       <x:c r="DP18" s="3" t="n">
         <x:v>26811</x:v>
       </x:c>
       <x:c r="DQ18" s="3" t="n">
         <x:v>31518</x:v>
       </x:c>
       <x:c r="DR18" s="3" t="n">
         <x:v>25768</x:v>
       </x:c>
       <x:c r="DS18" s="3" t="n">
         <x:v>27614</x:v>
       </x:c>
       <x:c r="DT18" s="3" t="n">
         <x:v>31118</x:v>
       </x:c>
       <x:c r="DU18" s="3" t="n">
         <x:v>36999</x:v>
       </x:c>
       <x:c r="DV18" s="3" t="n">
         <x:v>26290</x:v>
       </x:c>
       <x:c r="DW18" s="3" t="n">
-        <x:v>25804</x:v>
+        <x:v>25797</x:v>
       </x:c>
       <x:c r="DX18" s="3" t="n">
-        <x:v>31274</x:v>
+        <x:v>31294</x:v>
       </x:c>
       <x:c r="DY18" s="3" t="n">
-        <x:v>38003</x:v>
+        <x:v>38034</x:v>
       </x:c>
       <x:c r="DZ18" s="3" t="n">
-        <x:v>28705</x:v>
+        <x:v>28694</x:v>
       </x:c>
       <x:c r="EA18" s="3" t="n">
-        <x:v>26912</x:v>
+        <x:v>26898</x:v>
       </x:c>
       <x:c r="EB18" s="3" t="n">
-        <x:v>32229</x:v>
+        <x:v>32151</x:v>
+      </x:c>
+      <x:c r="EC18" s="3" t="n">
+        <x:v>39321</x:v>
+      </x:c>
+      <x:c r="ED18" s="3" t="n">
+        <x:v>29745</x:v>
       </x:c>
     </x:row>
-    <x:row r="19" spans="1:132">
+    <x:row r="19" spans="1:134">
       <x:c r="B19" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>-3154</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>-4168</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>-5426</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
         <x:v>-3566</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>-3231</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>-4269</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>-5870</x:v>
       </x:c>
       <x:c r="J19" s="3" t="n">
         <x:v>-3685</x:v>
       </x:c>
@@ -7665,71 +7770,77 @@
       <x:c r="DO19" s="3" t="n">
         <x:v>-17983</x:v>
       </x:c>
       <x:c r="DP19" s="3" t="n">
         <x:v>-23611</x:v>
       </x:c>
       <x:c r="DQ19" s="3" t="n">
         <x:v>-29231</x:v>
       </x:c>
       <x:c r="DR19" s="3" t="n">
         <x:v>-23933</x:v>
       </x:c>
       <x:c r="DS19" s="3" t="n">
         <x:v>-19541</x:v>
       </x:c>
       <x:c r="DT19" s="3" t="n">
         <x:v>-27373</x:v>
       </x:c>
       <x:c r="DU19" s="3" t="n">
         <x:v>-37328</x:v>
       </x:c>
       <x:c r="DV19" s="3" t="n">
         <x:v>-24834</x:v>
       </x:c>
       <x:c r="DW19" s="3" t="n">
-        <x:v>-21677</x:v>
+        <x:v>-21676</x:v>
       </x:c>
       <x:c r="DX19" s="3" t="n">
-        <x:v>-28896</x:v>
+        <x:v>-28892</x:v>
       </x:c>
       <x:c r="DY19" s="3" t="n">
-        <x:v>-38883</x:v>
+        <x:v>-38875</x:v>
       </x:c>
       <x:c r="DZ19" s="3" t="n">
-        <x:v>-27754</x:v>
+        <x:v>-27746</x:v>
       </x:c>
       <x:c r="EA19" s="3" t="n">
-        <x:v>-22735</x:v>
+        <x:v>-22900</x:v>
       </x:c>
       <x:c r="EB19" s="3" t="n">
-        <x:v>-31849</x:v>
+        <x:v>-31649</x:v>
+      </x:c>
+      <x:c r="EC19" s="3" t="n">
+        <x:v>-42046</x:v>
+      </x:c>
+      <x:c r="ED19" s="3" t="n">
+        <x:v>-29198</x:v>
       </x:c>
     </x:row>
-    <x:row r="20" spans="1:132">
+    <x:row r="20" spans="1:134">
       <x:c r="B20" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>193820</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>205227</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
         <x:v>201430</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
         <x:v>222548</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
         <x:v>205619</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
         <x:v>212797</x:v>
       </x:c>
       <x:c r="I20" s="3" t="n">
         <x:v>209742</x:v>
       </x:c>
       <x:c r="J20" s="3" t="n">
         <x:v>232004</x:v>
       </x:c>
@@ -8060,71 +8171,77 @@
       <x:c r="DO20" s="3" t="n">
         <x:v>590391</x:v>
       </x:c>
       <x:c r="DP20" s="3" t="n">
         <x:v>670090</x:v>
       </x:c>
       <x:c r="DQ20" s="3" t="n">
         <x:v>651684</x:v>
       </x:c>
       <x:c r="DR20" s="3" t="n">
         <x:v>685490</x:v>
       </x:c>
       <x:c r="DS20" s="3" t="n">
         <x:v>634733</x:v>
       </x:c>
       <x:c r="DT20" s="3" t="n">
         <x:v>701750</x:v>
       </x:c>
       <x:c r="DU20" s="3" t="n">
         <x:v>682067</x:v>
       </x:c>
       <x:c r="DV20" s="3" t="n">
         <x:v>704934</x:v>
       </x:c>
       <x:c r="DW20" s="3" t="n">
-        <x:v>661132</x:v>
+        <x:v>661662</x:v>
       </x:c>
       <x:c r="DX20" s="3" t="n">
-        <x:v>721074</x:v>
+        <x:v>720838</x:v>
       </x:c>
       <x:c r="DY20" s="3" t="n">
-        <x:v>702990</x:v>
+        <x:v>703904</x:v>
       </x:c>
       <x:c r="DZ20" s="3" t="n">
-        <x:v>728507</x:v>
+        <x:v>729098</x:v>
       </x:c>
       <x:c r="EA20" s="3" t="n">
-        <x:v>684855</x:v>
+        <x:v>685135</x:v>
       </x:c>
       <x:c r="EB20" s="3" t="n">
-        <x:v>750067</x:v>
+        <x:v>749556</x:v>
+      </x:c>
+      <x:c r="EC20" s="3" t="n">
+        <x:v>739331</x:v>
+      </x:c>
+      <x:c r="ED20" s="3" t="n">
+        <x:v>765439</x:v>
       </x:c>
     </x:row>
-    <x:row r="21" spans="1:132">
+    <x:row r="21" spans="1:134">
       <x:c r="B21" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>4134</x:v>
       </x:c>
       <x:c r="D21" s="3" t="n">
         <x:v>5630</x:v>
       </x:c>
       <x:c r="E21" s="3" t="n">
         <x:v>4386</x:v>
       </x:c>
       <x:c r="F21" s="3" t="n">
         <x:v>5275</x:v>
       </x:c>
       <x:c r="G21" s="3" t="n">
         <x:v>4296</x:v>
       </x:c>
       <x:c r="H21" s="3" t="n">
         <x:v>6062</x:v>
       </x:c>
       <x:c r="I21" s="3" t="n">
         <x:v>4514</x:v>
       </x:c>
       <x:c r="J21" s="3" t="n">
         <x:v>5319</x:v>
       </x:c>
@@ -8455,71 +8572,77 @@
       <x:c r="DO21" s="3" t="n">
         <x:v>15498</x:v>
       </x:c>
       <x:c r="DP21" s="3" t="n">
         <x:v>17903</x:v>
       </x:c>
       <x:c r="DQ21" s="3" t="n">
         <x:v>16433</x:v>
       </x:c>
       <x:c r="DR21" s="3" t="n">
         <x:v>17850</x:v>
       </x:c>
       <x:c r="DS21" s="3" t="n">
         <x:v>17020</x:v>
       </x:c>
       <x:c r="DT21" s="3" t="n">
         <x:v>19740</x:v>
       </x:c>
       <x:c r="DU21" s="3" t="n">
         <x:v>18217</x:v>
       </x:c>
       <x:c r="DV21" s="3" t="n">
         <x:v>19622</x:v>
       </x:c>
       <x:c r="DW21" s="3" t="n">
-        <x:v>18559</x:v>
+        <x:v>18439</x:v>
       </x:c>
       <x:c r="DX21" s="3" t="n">
-        <x:v>20995</x:v>
+        <x:v>20859</x:v>
       </x:c>
       <x:c r="DY21" s="3" t="n">
-        <x:v>19051</x:v>
+        <x:v>18934</x:v>
       </x:c>
       <x:c r="DZ21" s="3" t="n">
-        <x:v>20403</x:v>
+        <x:v>20587</x:v>
       </x:c>
       <x:c r="EA21" s="3" t="n">
-        <x:v>18820</x:v>
+        <x:v>18812</x:v>
       </x:c>
       <x:c r="EB21" s="3" t="n">
-        <x:v>21355</x:v>
+        <x:v>21339</x:v>
+      </x:c>
+      <x:c r="EC21" s="3" t="n">
+        <x:v>19467</x:v>
+      </x:c>
+      <x:c r="ED21" s="3" t="n">
+        <x:v>21737</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:132">
+    <x:row r="22" spans="1:134">
       <x:c r="B22" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C22" s="3" t="n">
         <x:v>197954</x:v>
       </x:c>
       <x:c r="D22" s="3" t="n">
         <x:v>210857</x:v>
       </x:c>
       <x:c r="E22" s="3" t="n">
         <x:v>205816</x:v>
       </x:c>
       <x:c r="F22" s="3" t="n">
         <x:v>227823</x:v>
       </x:c>
       <x:c r="G22" s="3" t="n">
         <x:v>209915</x:v>
       </x:c>
       <x:c r="H22" s="3" t="n">
         <x:v>218859</x:v>
       </x:c>
       <x:c r="I22" s="3" t="n">
         <x:v>214256</x:v>
       </x:c>
       <x:c r="J22" s="3" t="n">
         <x:v>237323</x:v>
       </x:c>
@@ -8850,74 +8973,80 @@
       <x:c r="DO22" s="3" t="n">
         <x:v>605889</x:v>
       </x:c>
       <x:c r="DP22" s="3" t="n">
         <x:v>687993</x:v>
       </x:c>
       <x:c r="DQ22" s="3" t="n">
         <x:v>668117</x:v>
       </x:c>
       <x:c r="DR22" s="3" t="n">
         <x:v>703340</x:v>
       </x:c>
       <x:c r="DS22" s="3" t="n">
         <x:v>651753</x:v>
       </x:c>
       <x:c r="DT22" s="3" t="n">
         <x:v>721490</x:v>
       </x:c>
       <x:c r="DU22" s="3" t="n">
         <x:v>700284</x:v>
       </x:c>
       <x:c r="DV22" s="3" t="n">
         <x:v>724556</x:v>
       </x:c>
       <x:c r="DW22" s="3" t="n">
-        <x:v>679691</x:v>
+        <x:v>680101</x:v>
       </x:c>
       <x:c r="DX22" s="3" t="n">
-        <x:v>742069</x:v>
+        <x:v>741697</x:v>
       </x:c>
       <x:c r="DY22" s="3" t="n">
-        <x:v>722041</x:v>
+        <x:v>722838</x:v>
       </x:c>
       <x:c r="DZ22" s="3" t="n">
-        <x:v>748910</x:v>
+        <x:v>749685</x:v>
       </x:c>
       <x:c r="EA22" s="3" t="n">
-        <x:v>703675</x:v>
+        <x:v>703947</x:v>
       </x:c>
       <x:c r="EB22" s="3" t="n">
-        <x:v>771422</x:v>
+        <x:v>770895</x:v>
+      </x:c>
+      <x:c r="EC22" s="3" t="n">
+        <x:v>758798</x:v>
+      </x:c>
+      <x:c r="ED22" s="3" t="n">
+        <x:v>787176</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:132">
+    <x:row r="23" spans="1:134">
       <x:c r="A23" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B23" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>48477</x:v>
       </x:c>
       <x:c r="D23" s="3" t="n">
         <x:v>53110</x:v>
       </x:c>
       <x:c r="E23" s="3" t="n">
         <x:v>52289</x:v>
       </x:c>
       <x:c r="F23" s="3" t="n">
         <x:v>55410</x:v>
       </x:c>
       <x:c r="G23" s="3" t="n">
         <x:v>51978</x:v>
       </x:c>
       <x:c r="H23" s="3" t="n">
         <x:v>53281</x:v>
       </x:c>
       <x:c r="I23" s="3" t="n">
         <x:v>53822</x:v>
       </x:c>
       <x:c r="J23" s="3" t="n">
         <x:v>55995</x:v>
       </x:c>
@@ -9263,56 +9392,62 @@
       <x:c r="DT23" s="3" t="n">
         <x:v>93165</x:v>
       </x:c>
       <x:c r="DU23" s="3" t="n">
         <x:v>88952</x:v>
       </x:c>
       <x:c r="DV23" s="3" t="n">
         <x:v>90119</x:v>
       </x:c>
       <x:c r="DW23" s="3" t="n">
         <x:v>88442</x:v>
       </x:c>
       <x:c r="DX23" s="3" t="n">
         <x:v>94957</x:v>
       </x:c>
       <x:c r="DY23" s="3" t="n">
         <x:v>91566</x:v>
       </x:c>
       <x:c r="DZ23" s="3" t="n">
         <x:v>93154</x:v>
       </x:c>
       <x:c r="EA23" s="3" t="n">
         <x:v>85610</x:v>
       </x:c>
       <x:c r="EB23" s="3" t="n">
-        <x:v>95188</x:v>
+        <x:v>95284</x:v>
+      </x:c>
+      <x:c r="EC23" s="3" t="n">
+        <x:v>91981</x:v>
+      </x:c>
+      <x:c r="ED23" s="3" t="n">
+        <x:v>93908</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:132">
+    <x:row r="24" spans="1:134">
       <x:c r="B24" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C24" s="3" t="n">
         <x:v>15552</x:v>
       </x:c>
       <x:c r="D24" s="3" t="n">
         <x:v>18851</x:v>
       </x:c>
       <x:c r="E24" s="3" t="n">
         <x:v>18417</x:v>
       </x:c>
       <x:c r="F24" s="3" t="n">
         <x:v>20614</x:v>
       </x:c>
       <x:c r="G24" s="3" t="n">
         <x:v>16102</x:v>
       </x:c>
       <x:c r="H24" s="3" t="n">
         <x:v>17988</x:v>
       </x:c>
       <x:c r="I24" s="3" t="n">
         <x:v>19075</x:v>
       </x:c>
       <x:c r="J24" s="3" t="n">
         <x:v>20009</x:v>
       </x:c>
@@ -9658,56 +9793,62 @@
       <x:c r="DT24" s="3" t="n">
         <x:v>24450</x:v>
       </x:c>
       <x:c r="DU24" s="3" t="n">
         <x:v>23721</x:v>
       </x:c>
       <x:c r="DV24" s="3" t="n">
         <x:v>22199</x:v>
       </x:c>
       <x:c r="DW24" s="3" t="n">
         <x:v>19899</x:v>
       </x:c>
       <x:c r="DX24" s="3" t="n">
         <x:v>23197</x:v>
       </x:c>
       <x:c r="DY24" s="3" t="n">
         <x:v>23208</x:v>
       </x:c>
       <x:c r="DZ24" s="3" t="n">
         <x:v>22159</x:v>
       </x:c>
       <x:c r="EA24" s="3" t="n">
         <x:v>19039</x:v>
       </x:c>
       <x:c r="EB24" s="3" t="n">
-        <x:v>23432</x:v>
+        <x:v>23433</x:v>
+      </x:c>
+      <x:c r="EC24" s="3" t="n">
+        <x:v>23226</x:v>
+      </x:c>
+      <x:c r="ED24" s="3" t="n">
+        <x:v>21955</x:v>
       </x:c>
     </x:row>
-    <x:row r="25" spans="1:132">
+    <x:row r="25" spans="1:134">
       <x:c r="B25" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>14642</x:v>
       </x:c>
       <x:c r="D25" s="3" t="n">
         <x:v>16114</x:v>
       </x:c>
       <x:c r="E25" s="3" t="n">
         <x:v>16770</x:v>
       </x:c>
       <x:c r="F25" s="3" t="n">
         <x:v>18519</x:v>
       </x:c>
       <x:c r="G25" s="3" t="n">
         <x:v>13719</x:v>
       </x:c>
       <x:c r="H25" s="3" t="n">
         <x:v>15583</x:v>
       </x:c>
       <x:c r="I25" s="3" t="n">
         <x:v>15661</x:v>
       </x:c>
       <x:c r="J25" s="3" t="n">
         <x:v>19484</x:v>
       </x:c>
@@ -10050,849 +10191,867 @@
       <x:c r="DS25" s="3" t="n">
         <x:v>25434</x:v>
       </x:c>
       <x:c r="DT25" s="3" t="n">
         <x:v>31949</x:v>
       </x:c>
       <x:c r="DU25" s="3" t="n">
         <x:v>29145</x:v>
       </x:c>
       <x:c r="DV25" s="3" t="n">
         <x:v>30026</x:v>
       </x:c>
       <x:c r="DW25" s="3" t="n">
         <x:v>23774</x:v>
       </x:c>
       <x:c r="DX25" s="3" t="n">
         <x:v>29770</x:v>
       </x:c>
       <x:c r="DY25" s="3" t="n">
         <x:v>28218</x:v>
       </x:c>
       <x:c r="DZ25" s="3" t="n">
         <x:v>29231</x:v>
       </x:c>
       <x:c r="EA25" s="3" t="n">
-        <x:v>23334</x:v>
+        <x:v>23332</x:v>
       </x:c>
       <x:c r="EB25" s="3" t="n">
-        <x:v>29530</x:v>
+        <x:v>29480</x:v>
+      </x:c>
+      <x:c r="EC25" s="3" t="n">
+        <x:v>29378</x:v>
+      </x:c>
+      <x:c r="ED25" s="3" t="n">
+        <x:v>30175</x:v>
       </x:c>
     </x:row>
-    <x:row r="26" spans="1:132">
+    <x:row r="26" spans="1:134">
       <x:c r="B26" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C26" s="3" t="n">
-        <x:v>134642</x:v>
+        <x:v>134645</x:v>
       </x:c>
       <x:c r="D26" s="3" t="n">
-        <x:v>130520</x:v>
+        <x:v>130523</x:v>
       </x:c>
       <x:c r="E26" s="3" t="n">
-        <x:v>129613</x:v>
+        <x:v>129616</x:v>
       </x:c>
       <x:c r="F26" s="3" t="n">
-        <x:v>136369</x:v>
+        <x:v>136372</x:v>
       </x:c>
       <x:c r="G26" s="3" t="n">
-        <x:v>137162</x:v>
+        <x:v>137165</x:v>
       </x:c>
       <x:c r="H26" s="3" t="n">
-        <x:v>130598</x:v>
+        <x:v>130601</x:v>
       </x:c>
       <x:c r="I26" s="3" t="n">
-        <x:v>129720</x:v>
+        <x:v>129723</x:v>
       </x:c>
       <x:c r="J26" s="3" t="n">
-        <x:v>136096</x:v>
+        <x:v>136099</x:v>
       </x:c>
       <x:c r="K26" s="3" t="n">
-        <x:v>137083</x:v>
+        <x:v>137086</x:v>
       </x:c>
       <x:c r="L26" s="3" t="n">
-        <x:v>131786</x:v>
+        <x:v>131789</x:v>
       </x:c>
       <x:c r="M26" s="3" t="n">
-        <x:v>130054</x:v>
+        <x:v>130057</x:v>
       </x:c>
       <x:c r="N26" s="3" t="n">
-        <x:v>137443</x:v>
+        <x:v>137446</x:v>
       </x:c>
       <x:c r="O26" s="3" t="n">
-        <x:v>139828</x:v>
+        <x:v>139831</x:v>
       </x:c>
       <x:c r="P26" s="3" t="n">
-        <x:v>132542</x:v>
+        <x:v>132545</x:v>
       </x:c>
       <x:c r="Q26" s="3" t="n">
-        <x:v>131204</x:v>
+        <x:v>131207</x:v>
       </x:c>
       <x:c r="R26" s="3" t="n">
-        <x:v>137293</x:v>
+        <x:v>137297</x:v>
       </x:c>
       <x:c r="S26" s="3" t="n">
-        <x:v>138596</x:v>
+        <x:v>138599</x:v>
       </x:c>
       <x:c r="T26" s="3" t="n">
-        <x:v>133352</x:v>
+        <x:v>133355</x:v>
       </x:c>
       <x:c r="U26" s="3" t="n">
-        <x:v>130537</x:v>
+        <x:v>130541</x:v>
       </x:c>
       <x:c r="V26" s="3" t="n">
-        <x:v>137894</x:v>
+        <x:v>137897</x:v>
       </x:c>
       <x:c r="W26" s="3" t="n">
-        <x:v>138465</x:v>
+        <x:v>138469</x:v>
       </x:c>
       <x:c r="X26" s="3" t="n">
-        <x:v>133364</x:v>
+        <x:v>133367</x:v>
       </x:c>
       <x:c r="Y26" s="3" t="n">
-        <x:v>131736</x:v>
+        <x:v>131739</x:v>
       </x:c>
       <x:c r="Z26" s="3" t="n">
-        <x:v>138996</x:v>
+        <x:v>138999</x:v>
       </x:c>
       <x:c r="AA26" s="3" t="n">
-        <x:v>139900</x:v>
+        <x:v>139904</x:v>
       </x:c>
       <x:c r="AB26" s="3" t="n">
-        <x:v>133195</x:v>
+        <x:v>133198</x:v>
       </x:c>
       <x:c r="AC26" s="3" t="n">
-        <x:v>131530</x:v>
+        <x:v>131533</x:v>
       </x:c>
       <x:c r="AD26" s="3" t="n">
-        <x:v>140566</x:v>
+        <x:v>140569</x:v>
       </x:c>
       <x:c r="AE26" s="3" t="n">
-        <x:v>141079</x:v>
+        <x:v>141082</x:v>
       </x:c>
       <x:c r="AF26" s="3" t="n">
-        <x:v>135057</x:v>
+        <x:v>135060</x:v>
       </x:c>
       <x:c r="AG26" s="3" t="n">
-        <x:v>133969</x:v>
+        <x:v>133972</x:v>
       </x:c>
       <x:c r="AH26" s="3" t="n">
-        <x:v>139906</x:v>
+        <x:v>139910</x:v>
       </x:c>
       <x:c r="AI26" s="3" t="n">
-        <x:v>143364</x:v>
+        <x:v>143368</x:v>
       </x:c>
       <x:c r="AJ26" s="3" t="n">
-        <x:v>136404</x:v>
+        <x:v>136407</x:v>
       </x:c>
       <x:c r="AK26" s="3" t="n">
-        <x:v>134893</x:v>
+        <x:v>134896</x:v>
       </x:c>
       <x:c r="AL26" s="3" t="n">
-        <x:v>142384</x:v>
+        <x:v>142387</x:v>
       </x:c>
       <x:c r="AM26" s="3" t="n">
-        <x:v>144333</x:v>
+        <x:v>144336</x:v>
       </x:c>
       <x:c r="AN26" s="3" t="n">
-        <x:v>136478</x:v>
+        <x:v>136481</x:v>
       </x:c>
       <x:c r="AO26" s="3" t="n">
-        <x:v>134700</x:v>
+        <x:v>134703</x:v>
       </x:c>
       <x:c r="AP26" s="3" t="n">
-        <x:v>145124</x:v>
+        <x:v>145128</x:v>
       </x:c>
       <x:c r="AQ26" s="3" t="n">
-        <x:v>146355</x:v>
+        <x:v>146359</x:v>
       </x:c>
       <x:c r="AR26" s="3" t="n">
-        <x:v>137970</x:v>
+        <x:v>137973</x:v>
       </x:c>
       <x:c r="AS26" s="3" t="n">
-        <x:v>135737</x:v>
+        <x:v>135740</x:v>
       </x:c>
       <x:c r="AT26" s="3" t="n">
-        <x:v>145293</x:v>
+        <x:v>145296</x:v>
       </x:c>
       <x:c r="AU26" s="3" t="n">
-        <x:v>147122</x:v>
+        <x:v>147126</x:v>
       </x:c>
       <x:c r="AV26" s="3" t="n">
-        <x:v>137932</x:v>
+        <x:v>137935</x:v>
       </x:c>
       <x:c r="AW26" s="3" t="n">
-        <x:v>135806</x:v>
+        <x:v>135809</x:v>
       </x:c>
       <x:c r="AX26" s="3" t="n">
-        <x:v>145813</x:v>
+        <x:v>145816</x:v>
       </x:c>
       <x:c r="AY26" s="3" t="n">
+        <x:v>148183</x:v>
+      </x:c>
+      <x:c r="AZ26" s="3" t="n">
+        <x:v>139560</x:v>
+      </x:c>
+      <x:c r="BA26" s="3" t="n">
+        <x:v>137050</x:v>
+      </x:c>
+      <x:c r="BB26" s="3" t="n">
+        <x:v>146864</x:v>
+      </x:c>
+      <x:c r="BC26" s="3" t="n">
+        <x:v>150239</x:v>
+      </x:c>
+      <x:c r="BD26" s="3" t="n">
+        <x:v>140946</x:v>
+      </x:c>
+      <x:c r="BE26" s="3" t="n">
+        <x:v>138312</x:v>
+      </x:c>
+      <x:c r="BF26" s="3" t="n">
+        <x:v>147235</x:v>
+      </x:c>
+      <x:c r="BG26" s="3" t="n">
+        <x:v>153192</x:v>
+      </x:c>
+      <x:c r="BH26" s="3" t="n">
+        <x:v>143275</x:v>
+      </x:c>
+      <x:c r="BI26" s="3" t="n">
+        <x:v>140776</x:v>
+      </x:c>
+      <x:c r="BJ26" s="3" t="n">
+        <x:v>152032</x:v>
+      </x:c>
+      <x:c r="BK26" s="3" t="n">
+        <x:v>153898</x:v>
+      </x:c>
+      <x:c r="BL26" s="3" t="n">
+        <x:v>144915</x:v>
+      </x:c>
+      <x:c r="BM26" s="3" t="n">
+        <x:v>142214</x:v>
+      </x:c>
+      <x:c r="BN26" s="3" t="n">
+        <x:v>152678</x:v>
+      </x:c>
+      <x:c r="BO26" s="3" t="n">
+        <x:v>157319</x:v>
+      </x:c>
+      <x:c r="BP26" s="3" t="n">
+        <x:v>145876</x:v>
+      </x:c>
+      <x:c r="BQ26" s="3" t="n">
+        <x:v>143128</x:v>
+      </x:c>
+      <x:c r="BR26" s="3" t="n">
+        <x:v>154848</x:v>
+      </x:c>
+      <x:c r="BS26" s="3" t="n">
+        <x:v>161896</x:v>
+      </x:c>
+      <x:c r="BT26" s="3" t="n">
         <x:v>148179</x:v>
       </x:c>
-      <x:c r="AZ26" s="3" t="n">
-[...61 lines deleted...]
-      </x:c>
       <x:c r="BU26" s="3" t="n">
-        <x:v>144876</x:v>
+        <x:v>144879</x:v>
       </x:c>
       <x:c r="BV26" s="3" t="n">
-        <x:v>159127</x:v>
+        <x:v>159131</x:v>
       </x:c>
       <x:c r="BW26" s="3" t="n">
-        <x:v>161032</x:v>
+        <x:v>161036</x:v>
       </x:c>
       <x:c r="BX26" s="3" t="n">
-        <x:v>147722</x:v>
+        <x:v>147725</x:v>
       </x:c>
       <x:c r="BY26" s="3" t="n">
-        <x:v>144886</x:v>
+        <x:v>144889</x:v>
       </x:c>
       <x:c r="BZ26" s="3" t="n">
-        <x:v>155689</x:v>
+        <x:v>155692</x:v>
       </x:c>
       <x:c r="CA26" s="3" t="n">
-        <x:v>161631</x:v>
+        <x:v>161634</x:v>
       </x:c>
       <x:c r="CB26" s="3" t="n">
-        <x:v>149900</x:v>
+        <x:v>149903</x:v>
       </x:c>
       <x:c r="CC26" s="3" t="n">
-        <x:v>145923</x:v>
+        <x:v>145926</x:v>
       </x:c>
       <x:c r="CD26" s="3" t="n">
-        <x:v>159795</x:v>
+        <x:v>159799</x:v>
       </x:c>
       <x:c r="CE26" s="3" t="n">
-        <x:v>164677</x:v>
+        <x:v>164680</x:v>
       </x:c>
       <x:c r="CF26" s="3" t="n">
-        <x:v>150423</x:v>
+        <x:v>150426</x:v>
       </x:c>
       <x:c r="CG26" s="3" t="n">
-        <x:v>146411</x:v>
+        <x:v>146414</x:v>
       </x:c>
       <x:c r="CH26" s="3" t="n">
+        <x:v>158778</x:v>
+      </x:c>
+      <x:c r="CI26" s="3" t="n">
+        <x:v>162510</x:v>
+      </x:c>
+      <x:c r="CJ26" s="3" t="n">
+        <x:v>151163</x:v>
+      </x:c>
+      <x:c r="CK26" s="3" t="n">
+        <x:v>147439</x:v>
+      </x:c>
+      <x:c r="CL26" s="3" t="n">
+        <x:v>161119</x:v>
+      </x:c>
+      <x:c r="CM26" s="3" t="n">
+        <x:v>165591</x:v>
+      </x:c>
+      <x:c r="CN26" s="3" t="n">
+        <x:v>153964</x:v>
+      </x:c>
+      <x:c r="CO26" s="3" t="n">
+        <x:v>149777</x:v>
+      </x:c>
+      <x:c r="CP26" s="3" t="n">
+        <x:v>164507</x:v>
+      </x:c>
+      <x:c r="CQ26" s="3" t="n">
+        <x:v>168704</x:v>
+      </x:c>
+      <x:c r="CR26" s="3" t="n">
+        <x:v>155333</x:v>
+      </x:c>
+      <x:c r="CS26" s="3" t="n">
+        <x:v>151509</x:v>
+      </x:c>
+      <x:c r="CT26" s="3" t="n">
+        <x:v>168034</x:v>
+      </x:c>
+      <x:c r="CU26" s="3" t="n">
+        <x:v>172711</x:v>
+      </x:c>
+      <x:c r="CV26" s="3" t="n">
+        <x:v>158194</x:v>
+      </x:c>
+      <x:c r="CW26" s="3" t="n">
+        <x:v>153553</x:v>
+      </x:c>
+      <x:c r="CX26" s="3" t="n">
+        <x:v>171648</x:v>
+      </x:c>
+      <x:c r="CY26" s="3" t="n">
+        <x:v>174330</x:v>
+      </x:c>
+      <x:c r="CZ26" s="3" t="n">
+        <x:v>160548</x:v>
+      </x:c>
+      <x:c r="DA26" s="3" t="n">
+        <x:v>156903</x:v>
+      </x:c>
+      <x:c r="DB26" s="3" t="n">
+        <x:v>173361</x:v>
+      </x:c>
+      <x:c r="DC26" s="3" t="n">
+        <x:v>174896</x:v>
+      </x:c>
+      <x:c r="DD26" s="3" t="n">
+        <x:v>162353</x:v>
+      </x:c>
+      <x:c r="DE26" s="3" t="n">
         <x:v>158774</x:v>
       </x:c>
-      <x:c r="CI26" s="3" t="n">
-[...67 lines deleted...]
-      </x:c>
       <x:c r="DF26" s="3" t="n">
-        <x:v>175269</x:v>
+        <x:v>175272</x:v>
       </x:c>
       <x:c r="DG26" s="3" t="n">
-        <x:v>176069</x:v>
+        <x:v>176073</x:v>
       </x:c>
       <x:c r="DH26" s="3" t="n">
-        <x:v>166562</x:v>
+        <x:v>166565</x:v>
       </x:c>
       <x:c r="DI26" s="3" t="n">
-        <x:v>161157</x:v>
+        <x:v>161160</x:v>
       </x:c>
       <x:c r="DJ26" s="3" t="n">
-        <x:v>176633</x:v>
+        <x:v>176636</x:v>
       </x:c>
       <x:c r="DK26" s="3" t="n">
-        <x:v>179984</x:v>
+        <x:v>179987</x:v>
       </x:c>
       <x:c r="DL26" s="3" t="n">
-        <x:v>167521</x:v>
+        <x:v>167524</x:v>
       </x:c>
       <x:c r="DM26" s="3" t="n">
-        <x:v>163533</x:v>
+        <x:v>163536</x:v>
       </x:c>
       <x:c r="DN26" s="3" t="n">
-        <x:v>181212</x:v>
+        <x:v>181216</x:v>
       </x:c>
       <x:c r="DO26" s="3" t="n">
-        <x:v>178939</x:v>
+        <x:v>178943</x:v>
       </x:c>
       <x:c r="DP26" s="3" t="n">
-        <x:v>167916</x:v>
+        <x:v>167919</x:v>
       </x:c>
       <x:c r="DQ26" s="3" t="n">
-        <x:v>162823</x:v>
+        <x:v>162826</x:v>
       </x:c>
       <x:c r="DR26" s="3" t="n">
-        <x:v>178687</x:v>
+        <x:v>178690</x:v>
       </x:c>
       <x:c r="DS26" s="3" t="n">
-        <x:v>179098</x:v>
+        <x:v>179101</x:v>
       </x:c>
       <x:c r="DT26" s="3" t="n">
-        <x:v>165693</x:v>
+        <x:v>165696</x:v>
       </x:c>
       <x:c r="DU26" s="3" t="n">
-        <x:v>160714</x:v>
+        <x:v>160717</x:v>
       </x:c>
       <x:c r="DV26" s="3" t="n">
-        <x:v>183219</x:v>
+        <x:v>183223</x:v>
       </x:c>
       <x:c r="DW26" s="3" t="n">
-        <x:v>182610</x:v>
+        <x:v>182622</x:v>
       </x:c>
       <x:c r="DX26" s="3" t="n">
-        <x:v>168959</x:v>
+        <x:v>168937</x:v>
       </x:c>
       <x:c r="DY26" s="3" t="n">
-        <x:v>164576</x:v>
+        <x:v>164517</x:v>
       </x:c>
       <x:c r="DZ26" s="3" t="n">
-        <x:v>182242</x:v>
+        <x:v>182187</x:v>
       </x:c>
       <x:c r="EA26" s="3" t="n">
-        <x:v>183090</x:v>
+        <x:v>183061</x:v>
       </x:c>
       <x:c r="EB26" s="3" t="n">
-        <x:v>170837</x:v>
+        <x:v>170744</x:v>
+      </x:c>
+      <x:c r="EC26" s="3" t="n">
+        <x:v>166550</x:v>
+      </x:c>
+      <x:c r="ED26" s="3" t="n">
+        <x:v>186940</x:v>
       </x:c>
     </x:row>
-    <x:row r="27" spans="1:132">
+    <x:row r="27" spans="1:134">
       <x:c r="B27" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>11964</x:v>
+        <x:v>11967</x:v>
       </x:c>
       <x:c r="D27" s="3" t="n">
-        <x:v>12251</x:v>
+        <x:v>12255</x:v>
       </x:c>
       <x:c r="E27" s="3" t="n">
-        <x:v>12619</x:v>
+        <x:v>12623</x:v>
       </x:c>
       <x:c r="F27" s="3" t="n">
-        <x:v>16006</x:v>
+        <x:v>16008</x:v>
       </x:c>
       <x:c r="G27" s="3" t="n">
-        <x:v>11530</x:v>
+        <x:v>11533</x:v>
       </x:c>
       <x:c r="H27" s="3" t="n">
-        <x:v>11811</x:v>
+        <x:v>11814</x:v>
       </x:c>
       <x:c r="I27" s="3" t="n">
-        <x:v>12288</x:v>
+        <x:v>12291</x:v>
       </x:c>
       <x:c r="J27" s="3" t="n">
-        <x:v>16249</x:v>
+        <x:v>16253</x:v>
       </x:c>
       <x:c r="K27" s="3" t="n">
-        <x:v>12209</x:v>
+        <x:v>12212</x:v>
       </x:c>
       <x:c r="L27" s="3" t="n">
-        <x:v>12099</x:v>
+        <x:v>12102</x:v>
       </x:c>
       <x:c r="M27" s="3" t="n">
-        <x:v>12264</x:v>
+        <x:v>12267</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>15338</x:v>
+        <x:v>15342</x:v>
       </x:c>
       <x:c r="O27" s="3" t="n">
-        <x:v>11392</x:v>
+        <x:v>11395</x:v>
       </x:c>
       <x:c r="P27" s="3" t="n">
-        <x:v>11259</x:v>
+        <x:v>11262</x:v>
       </x:c>
       <x:c r="Q27" s="3" t="n">
-        <x:v>12178</x:v>
+        <x:v>12181</x:v>
       </x:c>
       <x:c r="R27" s="3" t="n">
-        <x:v>14863</x:v>
+        <x:v>14866</x:v>
       </x:c>
       <x:c r="S27" s="3" t="n">
-        <x:v>11656</x:v>
+        <x:v>11659</x:v>
       </x:c>
       <x:c r="T27" s="3" t="n">
-        <x:v>12060</x:v>
+        <x:v>12063</x:v>
       </x:c>
       <x:c r="U27" s="3" t="n">
-        <x:v>12686</x:v>
+        <x:v>12689</x:v>
       </x:c>
       <x:c r="V27" s="3" t="n">
-        <x:v>16314</x:v>
+        <x:v>16317</x:v>
       </x:c>
       <x:c r="W27" s="3" t="n">
-        <x:v>12389</x:v>
+        <x:v>12392</x:v>
       </x:c>
       <x:c r="X27" s="3" t="n">
-        <x:v>12637</x:v>
+        <x:v>12640</x:v>
       </x:c>
       <x:c r="Y27" s="3" t="n">
-        <x:v>13715</x:v>
+        <x:v>13718</x:v>
       </x:c>
       <x:c r="Z27" s="3" t="n">
-        <x:v>16626</x:v>
+        <x:v>16630</x:v>
       </x:c>
       <x:c r="AA27" s="3" t="n">
-        <x:v>13312</x:v>
+        <x:v>13316</x:v>
       </x:c>
       <x:c r="AB27" s="3" t="n">
-        <x:v>13338</x:v>
+        <x:v>13341</x:v>
       </x:c>
       <x:c r="AC27" s="3" t="n">
-        <x:v>14570</x:v>
+        <x:v>14573</x:v>
       </x:c>
       <x:c r="AD27" s="3" t="n">
-        <x:v>18285</x:v>
+        <x:v>18289</x:v>
       </x:c>
       <x:c r="AE27" s="3" t="n">
-        <x:v>14994</x:v>
+        <x:v>14997</x:v>
       </x:c>
       <x:c r="AF27" s="3" t="n">
-        <x:v>14966</x:v>
+        <x:v>14969</x:v>
       </x:c>
       <x:c r="AG27" s="3" t="n">
-        <x:v>16061</x:v>
+        <x:v>16065</x:v>
       </x:c>
       <x:c r="AH27" s="3" t="n">
-        <x:v>19258</x:v>
+        <x:v>19264</x:v>
       </x:c>
       <x:c r="AI27" s="3" t="n">
-        <x:v>15530</x:v>
+        <x:v>15534</x:v>
       </x:c>
       <x:c r="AJ27" s="3" t="n">
-        <x:v>15161</x:v>
+        <x:v>15165</x:v>
       </x:c>
       <x:c r="AK27" s="3" t="n">
-        <x:v>16423</x:v>
+        <x:v>16427</x:v>
       </x:c>
       <x:c r="AL27" s="3" t="n">
-        <x:v>19459</x:v>
+        <x:v>19463</x:v>
       </x:c>
       <x:c r="AM27" s="3" t="n">
-        <x:v>16045</x:v>
+        <x:v>16049</x:v>
       </x:c>
       <x:c r="AN27" s="3" t="n">
-        <x:v>16315</x:v>
+        <x:v>16319</x:v>
       </x:c>
       <x:c r="AO27" s="3" t="n">
-        <x:v>17126</x:v>
+        <x:v>17130</x:v>
       </x:c>
       <x:c r="AP27" s="3" t="n">
-        <x:v>20299</x:v>
+        <x:v>20304</x:v>
       </x:c>
       <x:c r="AQ27" s="3" t="n">
-        <x:v>16477</x:v>
+        <x:v>16481</x:v>
       </x:c>
       <x:c r="AR27" s="3" t="n">
-        <x:v>17003</x:v>
+        <x:v>17007</x:v>
       </x:c>
       <x:c r="AS27" s="3" t="n">
-        <x:v>17927</x:v>
+        <x:v>17932</x:v>
       </x:c>
       <x:c r="AT27" s="3" t="n">
-        <x:v>21321</x:v>
+        <x:v>21325</x:v>
       </x:c>
       <x:c r="AU27" s="3" t="n">
-        <x:v>17702</x:v>
+        <x:v>17706</x:v>
       </x:c>
       <x:c r="AV27" s="3" t="n">
-        <x:v>18119</x:v>
+        <x:v>18123</x:v>
       </x:c>
       <x:c r="AW27" s="3" t="n">
-        <x:v>19238</x:v>
+        <x:v>19242</x:v>
       </x:c>
       <x:c r="AX27" s="3" t="n">
-        <x:v>22896</x:v>
+        <x:v>22902</x:v>
       </x:c>
       <x:c r="AY27" s="3" t="n">
-        <x:v>18831</x:v>
+        <x:v>18836</x:v>
       </x:c>
       <x:c r="AZ27" s="3" t="n">
-        <x:v>19903</x:v>
+        <x:v>19907</x:v>
       </x:c>
       <x:c r="BA27" s="3" t="n">
-        <x:v>21275</x:v>
+        <x:v>21280</x:v>
       </x:c>
       <x:c r="BB27" s="3" t="n">
-        <x:v>25331</x:v>
+        <x:v>25337</x:v>
       </x:c>
       <x:c r="BC27" s="3" t="n">
-        <x:v>20698</x:v>
+        <x:v>20703</x:v>
       </x:c>
       <x:c r="BD27" s="3" t="n">
-        <x:v>21869</x:v>
+        <x:v>21874</x:v>
       </x:c>
       <x:c r="BE27" s="3" t="n">
-        <x:v>23114</x:v>
+        <x:v>23120</x:v>
       </x:c>
       <x:c r="BF27" s="3" t="n">
-        <x:v>27933</x:v>
+        <x:v>27939</x:v>
       </x:c>
       <x:c r="BG27" s="3" t="n">
-        <x:v>22293</x:v>
+        <x:v>22299</x:v>
       </x:c>
       <x:c r="BH27" s="3" t="n">
-        <x:v>24119</x:v>
+        <x:v>24125</x:v>
       </x:c>
       <x:c r="BI27" s="3" t="n">
-        <x:v>25364</x:v>
+        <x:v>25370</x:v>
       </x:c>
       <x:c r="BJ27" s="3" t="n">
-        <x:v>29476</x:v>
+        <x:v>29481</x:v>
       </x:c>
       <x:c r="BK27" s="3" t="n">
-        <x:v>23517</x:v>
+        <x:v>23523</x:v>
       </x:c>
       <x:c r="BL27" s="3" t="n">
-        <x:v>25290</x:v>
+        <x:v>25296</x:v>
       </x:c>
       <x:c r="BM27" s="3" t="n">
-        <x:v>25583</x:v>
+        <x:v>25589</x:v>
       </x:c>
       <x:c r="BN27" s="3" t="n">
-        <x:v>28565</x:v>
+        <x:v>28571</x:v>
       </x:c>
       <x:c r="BO27" s="3" t="n">
-        <x:v>21684</x:v>
+        <x:v>21689</x:v>
       </x:c>
       <x:c r="BP27" s="3" t="n">
-        <x:v>24902</x:v>
+        <x:v>24907</x:v>
       </x:c>
       <x:c r="BQ27" s="3" t="n">
-        <x:v>25939</x:v>
+        <x:v>25945</x:v>
       </x:c>
       <x:c r="BR27" s="3" t="n">
-        <x:v>30016</x:v>
+        <x:v>30024</x:v>
       </x:c>
       <x:c r="BS27" s="3" t="n">
-        <x:v>22616</x:v>
+        <x:v>22621</x:v>
       </x:c>
       <x:c r="BT27" s="3" t="n">
-        <x:v>26194</x:v>
+        <x:v>26200</x:v>
       </x:c>
       <x:c r="BU27" s="3" t="n">
-        <x:v>26867</x:v>
+        <x:v>26874</x:v>
       </x:c>
       <x:c r="BV27" s="3" t="n">
-        <x:v>30543</x:v>
+        <x:v>30550</x:v>
       </x:c>
       <x:c r="BW27" s="3" t="n">
-        <x:v>23022</x:v>
+        <x:v>23027</x:v>
       </x:c>
       <x:c r="BX27" s="3" t="n">
-        <x:v>26403</x:v>
+        <x:v>26410</x:v>
       </x:c>
       <x:c r="BY27" s="3" t="n">
-        <x:v>26825</x:v>
+        <x:v>26831</x:v>
       </x:c>
       <x:c r="BZ27" s="3" t="n">
-        <x:v>29921</x:v>
+        <x:v>29928</x:v>
       </x:c>
       <x:c r="CA27" s="3" t="n">
-        <x:v>23453</x:v>
+        <x:v>23458</x:v>
       </x:c>
       <x:c r="CB27" s="3" t="n">
-        <x:v>26682</x:v>
+        <x:v>26688</x:v>
       </x:c>
       <x:c r="CC27" s="3" t="n">
-        <x:v>27156</x:v>
+        <x:v>27162</x:v>
       </x:c>
       <x:c r="CD27" s="3" t="n">
-        <x:v>30345</x:v>
+        <x:v>30353</x:v>
       </x:c>
       <x:c r="CE27" s="3" t="n">
-        <x:v>24371</x:v>
+        <x:v>24377</x:v>
       </x:c>
       <x:c r="CF27" s="3" t="n">
-        <x:v>27307</x:v>
+        <x:v>27313</x:v>
       </x:c>
       <x:c r="CG27" s="3" t="n">
-        <x:v>28080</x:v>
+        <x:v>28086</x:v>
       </x:c>
       <x:c r="CH27" s="3" t="n">
-        <x:v>32226</x:v>
+        <x:v>32234</x:v>
       </x:c>
       <x:c r="CI27" s="3" t="n">
-        <x:v>25869</x:v>
+        <x:v>25875</x:v>
       </x:c>
       <x:c r="CJ27" s="3" t="n">
-        <x:v>29619</x:v>
+        <x:v>29625</x:v>
       </x:c>
       <x:c r="CK27" s="3" t="n">
-        <x:v>29981</x:v>
+        <x:v>29988</x:v>
       </x:c>
       <x:c r="CL27" s="3" t="n">
-        <x:v>34311</x:v>
+        <x:v>34320</x:v>
       </x:c>
       <x:c r="CM27" s="3" t="n">
-        <x:v>27619</x:v>
+        <x:v>27626</x:v>
       </x:c>
       <x:c r="CN27" s="3" t="n">
-        <x:v>32127</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="CO27" s="3" t="n">
-        <x:v>32223</x:v>
+        <x:v>32230</x:v>
       </x:c>
       <x:c r="CP27" s="3" t="n">
-        <x:v>36688</x:v>
+        <x:v>36696</x:v>
       </x:c>
       <x:c r="CQ27" s="3" t="n">
-        <x:v>29386</x:v>
+        <x:v>29393</x:v>
       </x:c>
       <x:c r="CR27" s="3" t="n">
-        <x:v>33218</x:v>
+        <x:v>33226</x:v>
       </x:c>
       <x:c r="CS27" s="3" t="n">
-        <x:v>33460</x:v>
+        <x:v>33468</x:v>
       </x:c>
       <x:c r="CT27" s="3" t="n">
-        <x:v>37774</x:v>
+        <x:v>37782</x:v>
       </x:c>
       <x:c r="CU27" s="3" t="n">
-        <x:v>31607</x:v>
+        <x:v>31615</x:v>
       </x:c>
       <x:c r="CV27" s="3" t="n">
-        <x:v>34365</x:v>
+        <x:v>34372</x:v>
       </x:c>
       <x:c r="CW27" s="3" t="n">
-        <x:v>34324</x:v>
+        <x:v>34332</x:v>
       </x:c>
       <x:c r="CX27" s="3" t="n">
-        <x:v>39053</x:v>
+        <x:v>39062</x:v>
       </x:c>
       <x:c r="CY27" s="3" t="n">
-        <x:v>32478</x:v>
+        <x:v>32486</x:v>
       </x:c>
       <x:c r="CZ27" s="3" t="n">
-        <x:v>35618</x:v>
+        <x:v>35627</x:v>
       </x:c>
       <x:c r="DA27" s="3" t="n">
-        <x:v>35761</x:v>
+        <x:v>35769</x:v>
       </x:c>
       <x:c r="DB27" s="3" t="n">
-        <x:v>40341</x:v>
+        <x:v>40349</x:v>
       </x:c>
       <x:c r="DC27" s="3" t="n">
-        <x:v>32953</x:v>
+        <x:v>32961</x:v>
       </x:c>
       <x:c r="DD27" s="3" t="n">
-        <x:v>36591</x:v>
+        <x:v>36599</x:v>
       </x:c>
       <x:c r="DE27" s="3" t="n">
-        <x:v>37236</x:v>
+        <x:v>37245</x:v>
       </x:c>
       <x:c r="DF27" s="3" t="n">
-        <x:v>40811</x:v>
+        <x:v>40820</x:v>
       </x:c>
       <x:c r="DG27" s="3" t="n">
-        <x:v>34946</x:v>
+        <x:v>34954</x:v>
       </x:c>
       <x:c r="DH27" s="3" t="n">
-        <x:v>38970</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="DI27" s="3" t="n">
-        <x:v>39016</x:v>
+        <x:v>39025</x:v>
       </x:c>
       <x:c r="DJ27" s="3" t="n">
-        <x:v>43100</x:v>
+        <x:v>43110</x:v>
       </x:c>
       <x:c r="DK27" s="3" t="n">
-        <x:v>39446</x:v>
+        <x:v>39456</x:v>
       </x:c>
       <x:c r="DL27" s="3" t="n">
-        <x:v>45239</x:v>
+        <x:v>45249</x:v>
       </x:c>
       <x:c r="DM27" s="3" t="n">
-        <x:v>43175</x:v>
+        <x:v>43185</x:v>
       </x:c>
       <x:c r="DN27" s="3" t="n">
-        <x:v>46860</x:v>
+        <x:v>46870</x:v>
       </x:c>
       <x:c r="DO27" s="3" t="n">
-        <x:v>38627</x:v>
+        <x:v>38635</x:v>
       </x:c>
       <x:c r="DP27" s="3" t="n">
-        <x:v>42278</x:v>
+        <x:v>42288</x:v>
       </x:c>
       <x:c r="DQ27" s="3" t="n">
-        <x:v>39672</x:v>
+        <x:v>39681</x:v>
       </x:c>
       <x:c r="DR27" s="3" t="n">
-        <x:v>41211</x:v>
+        <x:v>41221</x:v>
       </x:c>
       <x:c r="DS27" s="3" t="n">
-        <x:v>32964</x:v>
+        <x:v>32972</x:v>
       </x:c>
       <x:c r="DT27" s="3" t="n">
-        <x:v>37218</x:v>
+        <x:v>37226</x:v>
       </x:c>
       <x:c r="DU27" s="3" t="n">
-        <x:v>36231</x:v>
+        <x:v>36239</x:v>
       </x:c>
       <x:c r="DV27" s="3" t="n">
-        <x:v>38579</x:v>
+        <x:v>38588</x:v>
       </x:c>
       <x:c r="DW27" s="3" t="n">
-        <x:v>32347</x:v>
+        <x:v>32863</x:v>
       </x:c>
       <x:c r="DX27" s="3" t="n">
-        <x:v>36699</x:v>
+        <x:v>37200</x:v>
       </x:c>
       <x:c r="DY27" s="3" t="n">
-        <x:v>35964</x:v>
+        <x:v>36480</x:v>
       </x:c>
       <x:c r="DZ27" s="3" t="n">
-        <x:v>39470</x:v>
+        <x:v>39967</x:v>
       </x:c>
       <x:c r="EA27" s="3" t="n">
-        <x:v>33806</x:v>
+        <x:v>34278</x:v>
       </x:c>
       <x:c r="EB27" s="3" t="n">
-        <x:v>38561</x:v>
+        <x:v>39099</x:v>
+      </x:c>
+      <x:c r="EC27" s="3" t="n">
+        <x:v>39026</x:v>
+      </x:c>
+      <x:c r="ED27" s="3" t="n">
+        <x:v>43766</x:v>
       </x:c>
     </x:row>
-    <x:row r="28" spans="1:132">
+    <x:row r="28" spans="1:134">
       <x:c r="B28" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C28" s="3" t="n">
         <x:v>9463</x:v>
       </x:c>
       <x:c r="D28" s="3" t="n">
         <x:v>10223</x:v>
       </x:c>
       <x:c r="E28" s="3" t="n">
         <x:v>8626</x:v>
       </x:c>
       <x:c r="F28" s="3" t="n">
         <x:v>10621</x:v>
       </x:c>
       <x:c r="G28" s="3" t="n">
         <x:v>9707</x:v>
       </x:c>
       <x:c r="H28" s="3" t="n">
         <x:v>10747</x:v>
       </x:c>
       <x:c r="I28" s="3" t="n">
         <x:v>8722</x:v>
       </x:c>
       <x:c r="J28" s="3" t="n">
         <x:v>10456</x:v>
       </x:c>
@@ -11235,454 +11394,466 @@
       <x:c r="DS28" s="3" t="n">
         <x:v>23642</x:v>
       </x:c>
       <x:c r="DT28" s="3" t="n">
         <x:v>23236</x:v>
       </x:c>
       <x:c r="DU28" s="3" t="n">
         <x:v>17987</x:v>
       </x:c>
       <x:c r="DV28" s="3" t="n">
         <x:v>18711</x:v>
       </x:c>
       <x:c r="DW28" s="3" t="n">
         <x:v>23570</x:v>
       </x:c>
       <x:c r="DX28" s="3" t="n">
         <x:v>23371</x:v>
       </x:c>
       <x:c r="DY28" s="3" t="n">
         <x:v>17896</x:v>
       </x:c>
       <x:c r="DZ28" s="3" t="n">
         <x:v>18752</x:v>
       </x:c>
       <x:c r="EA28" s="3" t="n">
-        <x:v>23798</x:v>
+        <x:v>23797</x:v>
       </x:c>
       <x:c r="EB28" s="3" t="n">
-        <x:v>23435</x:v>
+        <x:v>23385</x:v>
+      </x:c>
+      <x:c r="EC28" s="3" t="n">
+        <x:v>18148</x:v>
+      </x:c>
+      <x:c r="ED28" s="3" t="n">
+        <x:v>19584</x:v>
       </x:c>
     </x:row>
-    <x:row r="29" spans="1:132">
+    <x:row r="29" spans="1:134">
       <x:c r="B29" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>45186</x:v>
+        <x:v>45187</x:v>
       </x:c>
       <x:c r="D29" s="3" t="n">
-        <x:v>52629</x:v>
+        <x:v>52630</x:v>
       </x:c>
       <x:c r="E29" s="3" t="n">
-        <x:v>52386</x:v>
+        <x:v>52387</x:v>
       </x:c>
       <x:c r="F29" s="3" t="n">
-        <x:v>54939</x:v>
+        <x:v>54940</x:v>
       </x:c>
       <x:c r="G29" s="3" t="n">
-        <x:v>47331</x:v>
+        <x:v>47332</x:v>
       </x:c>
       <x:c r="H29" s="3" t="n">
-        <x:v>56267</x:v>
+        <x:v>56268</x:v>
       </x:c>
       <x:c r="I29" s="3" t="n">
-        <x:v>52907</x:v>
+        <x:v>52908</x:v>
       </x:c>
       <x:c r="J29" s="3" t="n">
-        <x:v>54418</x:v>
+        <x:v>54419</x:v>
       </x:c>
       <x:c r="K29" s="3" t="n">
-        <x:v>49607</x:v>
+        <x:v>49608</x:v>
       </x:c>
       <x:c r="L29" s="3" t="n">
-        <x:v>56860</x:v>
+        <x:v>56861</x:v>
       </x:c>
       <x:c r="M29" s="3" t="n">
-        <x:v>54364</x:v>
+        <x:v>54365</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>57230</x:v>
+        <x:v>57232</x:v>
       </x:c>
       <x:c r="O29" s="3" t="n">
-        <x:v>49232</x:v>
+        <x:v>49233</x:v>
       </x:c>
       <x:c r="P29" s="3" t="n">
-        <x:v>58318</x:v>
+        <x:v>58320</x:v>
       </x:c>
       <x:c r="Q29" s="3" t="n">
-        <x:v>56034</x:v>
+        <x:v>56036</x:v>
       </x:c>
       <x:c r="R29" s="3" t="n">
         <x:v>59476</x:v>
       </x:c>
       <x:c r="S29" s="3" t="n">
-        <x:v>53107</x:v>
+        <x:v>53108</x:v>
       </x:c>
       <x:c r="T29" s="3" t="n">
-        <x:v>65061</x:v>
+        <x:v>65062</x:v>
       </x:c>
       <x:c r="U29" s="3" t="n">
-        <x:v>58279</x:v>
+        <x:v>58281</x:v>
       </x:c>
       <x:c r="V29" s="3" t="n">
-        <x:v>62202</x:v>
+        <x:v>62204</x:v>
       </x:c>
       <x:c r="W29" s="3" t="n">
-        <x:v>55301</x:v>
+        <x:v>55302</x:v>
       </x:c>
       <x:c r="X29" s="3" t="n">
-        <x:v>65632</x:v>
+        <x:v>65634</x:v>
       </x:c>
       <x:c r="Y29" s="3" t="n">
-        <x:v>61668</x:v>
+        <x:v>61669</x:v>
       </x:c>
       <x:c r="Z29" s="3" t="n">
-        <x:v>67828</x:v>
+        <x:v>67830</x:v>
       </x:c>
       <x:c r="AA29" s="3" t="n">
-        <x:v>59167</x:v>
+        <x:v>59168</x:v>
       </x:c>
       <x:c r="AB29" s="3" t="n">
-        <x:v>72468</x:v>
+        <x:v>72470</x:v>
       </x:c>
       <x:c r="AC29" s="3" t="n">
-        <x:v>63128</x:v>
+        <x:v>63130</x:v>
       </x:c>
       <x:c r="AD29" s="3" t="n">
-        <x:v>76227</x:v>
+        <x:v>76228</x:v>
       </x:c>
       <x:c r="AE29" s="3" t="n">
-        <x:v>62352</x:v>
+        <x:v>62354</x:v>
       </x:c>
       <x:c r="AF29" s="3" t="n">
-        <x:v>76247</x:v>
+        <x:v>76249</x:v>
       </x:c>
       <x:c r="AG29" s="3" t="n">
-        <x:v>69040</x:v>
+        <x:v>69042</x:v>
       </x:c>
       <x:c r="AH29" s="3" t="n">
         <x:v>72764</x:v>
       </x:c>
       <x:c r="AI29" s="3" t="n">
-        <x:v>60012</x:v>
+        <x:v>60013</x:v>
       </x:c>
       <x:c r="AJ29" s="3" t="n">
-        <x:v>72191</x:v>
+        <x:v>72193</x:v>
       </x:c>
       <x:c r="AK29" s="3" t="n">
-        <x:v>67906</x:v>
+        <x:v>67907</x:v>
       </x:c>
       <x:c r="AL29" s="3" t="n">
-        <x:v>70549</x:v>
+        <x:v>70551</x:v>
       </x:c>
       <x:c r="AM29" s="3" t="n">
-        <x:v>61096</x:v>
+        <x:v>61097</x:v>
       </x:c>
       <x:c r="AN29" s="3" t="n">
-        <x:v>74202</x:v>
+        <x:v>74204</x:v>
       </x:c>
       <x:c r="AO29" s="3" t="n">
-        <x:v>70525</x:v>
+        <x:v>70527</x:v>
       </x:c>
       <x:c r="AP29" s="3" t="n">
-        <x:v>72397</x:v>
+        <x:v>72398</x:v>
       </x:c>
       <x:c r="AQ29" s="3" t="n">
-        <x:v>61885</x:v>
+        <x:v>61886</x:v>
       </x:c>
       <x:c r="AR29" s="3" t="n">
-        <x:v>74917</x:v>
+        <x:v>74919</x:v>
       </x:c>
       <x:c r="AS29" s="3" t="n">
-        <x:v>70973</x:v>
+        <x:v>70974</x:v>
       </x:c>
       <x:c r="AT29" s="3" t="n">
-        <x:v>72386</x:v>
+        <x:v>72388</x:v>
       </x:c>
       <x:c r="AU29" s="3" t="n">
-        <x:v>64580</x:v>
+        <x:v>64582</x:v>
       </x:c>
       <x:c r="AV29" s="3" t="n">
-        <x:v>77587</x:v>
+        <x:v>77588</x:v>
       </x:c>
       <x:c r="AW29" s="3" t="n">
-        <x:v>72364</x:v>
+        <x:v>72366</x:v>
       </x:c>
       <x:c r="AX29" s="3" t="n">
-        <x:v>74662</x:v>
+        <x:v>74663</x:v>
       </x:c>
       <x:c r="AY29" s="3" t="n">
-        <x:v>65402</x:v>
+        <x:v>65403</x:v>
       </x:c>
       <x:c r="AZ29" s="3" t="n">
-        <x:v>80903</x:v>
+        <x:v>80904</x:v>
       </x:c>
       <x:c r="BA29" s="3" t="n">
-        <x:v>75842</x:v>
+        <x:v>75844</x:v>
       </x:c>
       <x:c r="BB29" s="3" t="n">
-        <x:v>77649</x:v>
+        <x:v>77652</x:v>
       </x:c>
       <x:c r="BC29" s="3" t="n">
-        <x:v>63987</x:v>
+        <x:v>63988</x:v>
       </x:c>
       <x:c r="BD29" s="3" t="n">
-        <x:v>79748</x:v>
+        <x:v>79750</x:v>
       </x:c>
       <x:c r="BE29" s="3" t="n">
-        <x:v>75124</x:v>
+        <x:v>75125</x:v>
       </x:c>
       <x:c r="BF29" s="3" t="n">
-        <x:v>79342</x:v>
+        <x:v>79345</x:v>
       </x:c>
       <x:c r="BG29" s="3" t="n">
-        <x:v>69880</x:v>
+        <x:v>69881</x:v>
       </x:c>
       <x:c r="BH29" s="3" t="n">
-        <x:v>83069</x:v>
+        <x:v>83071</x:v>
       </x:c>
       <x:c r="BI29" s="3" t="n">
-        <x:v>77350</x:v>
+        <x:v>77352</x:v>
       </x:c>
       <x:c r="BJ29" s="3" t="n">
-        <x:v>82310</x:v>
+        <x:v>82313</x:v>
       </x:c>
       <x:c r="BK29" s="3" t="n">
-        <x:v>66896</x:v>
+        <x:v>66897</x:v>
       </x:c>
       <x:c r="BL29" s="3" t="n">
-        <x:v>80670</x:v>
+        <x:v>80672</x:v>
       </x:c>
       <x:c r="BM29" s="3" t="n">
-        <x:v>71003</x:v>
+        <x:v>71005</x:v>
       </x:c>
       <x:c r="BN29" s="3" t="n">
-        <x:v>70786</x:v>
+        <x:v>70788</x:v>
       </x:c>
       <x:c r="BO29" s="3" t="n">
-        <x:v>61096</x:v>
+        <x:v>61098</x:v>
       </x:c>
       <x:c r="BP29" s="3" t="n">
-        <x:v>75418</x:v>
+        <x:v>75420</x:v>
       </x:c>
       <x:c r="BQ29" s="3" t="n">
-        <x:v>70392</x:v>
+        <x:v>70394</x:v>
       </x:c>
       <x:c r="BR29" s="3" t="n">
         <x:v>71614</x:v>
       </x:c>
       <x:c r="BS29" s="3" t="n">
-        <x:v>65197</x:v>
+        <x:v>65198</x:v>
       </x:c>
       <x:c r="BT29" s="3" t="n">
-        <x:v>80332</x:v>
+        <x:v>80334</x:v>
       </x:c>
       <x:c r="BU29" s="3" t="n">
-        <x:v>75474</x:v>
+        <x:v>75476</x:v>
       </x:c>
       <x:c r="BV29" s="3" t="n">
-        <x:v>76729</x:v>
+        <x:v>76731</x:v>
       </x:c>
       <x:c r="BW29" s="3" t="n">
-        <x:v>68047</x:v>
+        <x:v>68048</x:v>
       </x:c>
       <x:c r="BX29" s="3" t="n">
-        <x:v>83959</x:v>
+        <x:v>83961</x:v>
       </x:c>
       <x:c r="BY29" s="3" t="n">
-        <x:v>75520</x:v>
+        <x:v>75522</x:v>
       </x:c>
       <x:c r="BZ29" s="3" t="n">
-        <x:v>79650</x:v>
+        <x:v>79652</x:v>
       </x:c>
       <x:c r="CA29" s="3" t="n">
-        <x:v>66856</x:v>
+        <x:v>66858</x:v>
       </x:c>
       <x:c r="CB29" s="3" t="n">
-        <x:v>80186</x:v>
+        <x:v>80188</x:v>
       </x:c>
       <x:c r="CC29" s="3" t="n">
-        <x:v>73335</x:v>
+        <x:v>73336</x:v>
       </x:c>
       <x:c r="CD29" s="3" t="n">
-        <x:v>76661</x:v>
+        <x:v>76663</x:v>
       </x:c>
       <x:c r="CE29" s="3" t="n">
-        <x:v>63507</x:v>
+        <x:v>63508</x:v>
       </x:c>
       <x:c r="CF29" s="3" t="n">
-        <x:v>80578</x:v>
+        <x:v>80580</x:v>
       </x:c>
       <x:c r="CG29" s="3" t="n">
-        <x:v>75110</x:v>
+        <x:v>75112</x:v>
       </x:c>
       <x:c r="CH29" s="3" t="n">
-        <x:v>80767</x:v>
+        <x:v>80769</x:v>
       </x:c>
       <x:c r="CI29" s="3" t="n">
-        <x:v>68035</x:v>
+        <x:v>68036</x:v>
       </x:c>
       <x:c r="CJ29" s="3" t="n">
-        <x:v>84148</x:v>
+        <x:v>84150</x:v>
       </x:c>
       <x:c r="CK29" s="3" t="n">
-        <x:v>77071</x:v>
+        <x:v>77073</x:v>
       </x:c>
       <x:c r="CL29" s="3" t="n">
-        <x:v>82776</x:v>
+        <x:v>82779</x:v>
       </x:c>
       <x:c r="CM29" s="3" t="n">
-        <x:v>70865</x:v>
+        <x:v>70867</x:v>
       </x:c>
       <x:c r="CN29" s="3" t="n">
-        <x:v>86815</x:v>
+        <x:v>86817</x:v>
       </x:c>
       <x:c r="CO29" s="3" t="n">
-        <x:v>81008</x:v>
+        <x:v>81010</x:v>
       </x:c>
       <x:c r="CP29" s="3" t="n">
-        <x:v>87428</x:v>
+        <x:v>87430</x:v>
       </x:c>
       <x:c r="CQ29" s="3" t="n">
-        <x:v>74819</x:v>
+        <x:v>74821</x:v>
       </x:c>
       <x:c r="CR29" s="3" t="n">
-        <x:v>92822</x:v>
+        <x:v>92824</x:v>
       </x:c>
       <x:c r="CS29" s="3" t="n">
-        <x:v>84080</x:v>
+        <x:v>84082</x:v>
       </x:c>
       <x:c r="CT29" s="3" t="n">
-        <x:v>90703</x:v>
+        <x:v>90705</x:v>
       </x:c>
       <x:c r="CU29" s="3" t="n">
-        <x:v>79387</x:v>
+        <x:v>79388</x:v>
       </x:c>
       <x:c r="CV29" s="3" t="n">
-        <x:v>92541</x:v>
+        <x:v>92543</x:v>
       </x:c>
       <x:c r="CW29" s="3" t="n">
-        <x:v>84291</x:v>
+        <x:v>84293</x:v>
       </x:c>
       <x:c r="CX29" s="3" t="n">
-        <x:v>90283</x:v>
+        <x:v>90286</x:v>
       </x:c>
       <x:c r="CY29" s="3" t="n">
-        <x:v>79320</x:v>
+        <x:v>79322</x:v>
       </x:c>
       <x:c r="CZ29" s="3" t="n">
-        <x:v>101484</x:v>
+        <x:v>101487</x:v>
       </x:c>
       <x:c r="DA29" s="3" t="n">
-        <x:v>84526</x:v>
+        <x:v>84528</x:v>
       </x:c>
       <x:c r="DB29" s="3" t="n">
-        <x:v>88553</x:v>
+        <x:v>88554</x:v>
       </x:c>
       <x:c r="DC29" s="3" t="n">
-        <x:v>78718</x:v>
+        <x:v>78720</x:v>
       </x:c>
       <x:c r="DD29" s="3" t="n">
-        <x:v>94493</x:v>
+        <x:v>94496</x:v>
       </x:c>
       <x:c r="DE29" s="3" t="n">
-        <x:v>89378</x:v>
+        <x:v>89380</x:v>
       </x:c>
       <x:c r="DF29" s="3" t="n">
-        <x:v>95680</x:v>
+        <x:v>95681</x:v>
       </x:c>
       <x:c r="DG29" s="3" t="n">
-        <x:v>73936</x:v>
+        <x:v>73938</x:v>
       </x:c>
       <x:c r="DH29" s="3" t="n">
-        <x:v>74788</x:v>
+        <x:v>74790</x:v>
       </x:c>
       <x:c r="DI29" s="3" t="n">
-        <x:v>80269</x:v>
+        <x:v>80271</x:v>
       </x:c>
       <x:c r="DJ29" s="3" t="n">
-        <x:v>86725</x:v>
+        <x:v>86726</x:v>
       </x:c>
       <x:c r="DK29" s="3" t="n">
-        <x:v>76120</x:v>
+        <x:v>76122</x:v>
       </x:c>
       <x:c r="DL29" s="3" t="n">
-        <x:v>89206</x:v>
+        <x:v>89208</x:v>
       </x:c>
       <x:c r="DM29" s="3" t="n">
-        <x:v>86931</x:v>
+        <x:v>86933</x:v>
       </x:c>
       <x:c r="DN29" s="3" t="n">
-        <x:v>93920</x:v>
+        <x:v>93922</x:v>
       </x:c>
       <x:c r="DO29" s="3" t="n">
-        <x:v>77062</x:v>
+        <x:v>77063</x:v>
       </x:c>
       <x:c r="DP29" s="3" t="n">
-        <x:v>95665</x:v>
+        <x:v>95667</x:v>
       </x:c>
       <x:c r="DQ29" s="3" t="n">
-        <x:v>88271</x:v>
+        <x:v>88273</x:v>
       </x:c>
       <x:c r="DR29" s="3" t="n">
-        <x:v>94898</x:v>
+        <x:v>94901</x:v>
       </x:c>
       <x:c r="DS29" s="3" t="n">
-        <x:v>72490</x:v>
+        <x:v>72492</x:v>
       </x:c>
       <x:c r="DT29" s="3" t="n">
-        <x:v>94863</x:v>
+        <x:v>94865</x:v>
       </x:c>
       <x:c r="DU29" s="3" t="n">
-        <x:v>89307</x:v>
+        <x:v>89309</x:v>
       </x:c>
       <x:c r="DV29" s="3" t="n">
-        <x:v>94503</x:v>
+        <x:v>94505</x:v>
       </x:c>
       <x:c r="DW29" s="3" t="n">
-        <x:v>73560</x:v>
+        <x:v>73608</x:v>
       </x:c>
       <x:c r="DX29" s="3" t="n">
-        <x:v>95231</x:v>
+        <x:v>94908</x:v>
       </x:c>
       <x:c r="DY29" s="3" t="n">
-        <x:v>89863</x:v>
+        <x:v>90115</x:v>
       </x:c>
       <x:c r="DZ29" s="3" t="n">
-        <x:v>94596</x:v>
+        <x:v>94705</x:v>
       </x:c>
       <x:c r="EA29" s="3" t="n">
-        <x:v>75623</x:v>
+        <x:v>75502</x:v>
       </x:c>
       <x:c r="EB29" s="3" t="n">
-        <x:v>98065</x:v>
+        <x:v>97106</x:v>
+      </x:c>
+      <x:c r="EC29" s="3" t="n">
+        <x:v>93576</x:v>
+      </x:c>
+      <x:c r="ED29" s="3" t="n">
+        <x:v>92937</x:v>
       </x:c>
     </x:row>
-    <x:row r="30" spans="1:132">
+    <x:row r="30" spans="1:134">
       <x:c r="B30" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C30" s="3" t="n">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="D30" s="3" t="n">
         <x:v>982</x:v>
       </x:c>
       <x:c r="E30" s="3" t="n">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="F30" s="3" t="n">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="G30" s="3" t="n">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="H30" s="3" t="n">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="I30" s="3" t="n">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="J30" s="3" t="n">
         <x:v>1416</x:v>
       </x:c>
@@ -12025,454 +12196,466 @@
       <x:c r="DS30" s="3" t="n">
         <x:v>28641</x:v>
       </x:c>
       <x:c r="DT30" s="3" t="n">
         <x:v>29685</x:v>
       </x:c>
       <x:c r="DU30" s="3" t="n">
         <x:v>32163</x:v>
       </x:c>
       <x:c r="DV30" s="3" t="n">
         <x:v>35622</x:v>
       </x:c>
       <x:c r="DW30" s="3" t="n">
         <x:v>28248</x:v>
       </x:c>
       <x:c r="DX30" s="3" t="n">
         <x:v>30324</x:v>
       </x:c>
       <x:c r="DY30" s="3" t="n">
         <x:v>33885</x:v>
       </x:c>
       <x:c r="DZ30" s="3" t="n">
         <x:v>37367</x:v>
       </x:c>
       <x:c r="EA30" s="3" t="n">
-        <x:v>30499</x:v>
+        <x:v>30568</x:v>
       </x:c>
       <x:c r="EB30" s="3" t="n">
-        <x:v>32624</x:v>
+        <x:v>32705</x:v>
+      </x:c>
+      <x:c r="EC30" s="3" t="n">
+        <x:v>35743</x:v>
+      </x:c>
+      <x:c r="ED30" s="3" t="n">
+        <x:v>41490</x:v>
       </x:c>
     </x:row>
-    <x:row r="31" spans="1:132">
+    <x:row r="31" spans="1:134">
       <x:c r="B31" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>27269</x:v>
       </x:c>
       <x:c r="D31" s="3" t="n">
-        <x:v>28998</x:v>
+        <x:v>28997</x:v>
       </x:c>
       <x:c r="E31" s="3" t="n">
         <x:v>30447</x:v>
       </x:c>
       <x:c r="F31" s="3" t="n">
-        <x:v>31997</x:v>
+        <x:v>31996</x:v>
       </x:c>
       <x:c r="G31" s="3" t="n">
         <x:v>28355</x:v>
       </x:c>
       <x:c r="H31" s="3" t="n">
-        <x:v>30219</x:v>
+        <x:v>30218</x:v>
       </x:c>
       <x:c r="I31" s="3" t="n">
         <x:v>31192</x:v>
       </x:c>
       <x:c r="J31" s="3" t="n">
-        <x:v>32933</x:v>
+        <x:v>32932</x:v>
       </x:c>
       <x:c r="K31" s="3" t="n">
         <x:v>28991</x:v>
       </x:c>
       <x:c r="L31" s="3" t="n">
-        <x:v>31575</x:v>
+        <x:v>31574</x:v>
       </x:c>
       <x:c r="M31" s="3" t="n">
-        <x:v>32608</x:v>
+        <x:v>32607</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>33336</x:v>
       </x:c>
       <x:c r="O31" s="3" t="n">
         <x:v>29238</x:v>
       </x:c>
       <x:c r="P31" s="3" t="n">
-        <x:v>32904</x:v>
+        <x:v>32903</x:v>
       </x:c>
       <x:c r="Q31" s="3" t="n">
-        <x:v>35003</x:v>
+        <x:v>35002</x:v>
       </x:c>
       <x:c r="R31" s="3" t="n">
         <x:v>34586</x:v>
       </x:c>
       <x:c r="S31" s="3" t="n">
         <x:v>31670</x:v>
       </x:c>
       <x:c r="T31" s="3" t="n">
-        <x:v>35220</x:v>
+        <x:v>35219</x:v>
       </x:c>
       <x:c r="U31" s="3" t="n">
-        <x:v>35386</x:v>
+        <x:v>35385</x:v>
       </x:c>
       <x:c r="V31" s="3" t="n">
         <x:v>36622</x:v>
       </x:c>
       <x:c r="W31" s="3" t="n">
-        <x:v>32945</x:v>
+        <x:v>32944</x:v>
       </x:c>
       <x:c r="X31" s="3" t="n">
         <x:v>37595</x:v>
       </x:c>
       <x:c r="Y31" s="3" t="n">
-        <x:v>38201</x:v>
+        <x:v>38200</x:v>
       </x:c>
       <x:c r="Z31" s="3" t="n">
         <x:v>39535</x:v>
       </x:c>
       <x:c r="AA31" s="3" t="n">
-        <x:v>35021</x:v>
+        <x:v>35020</x:v>
       </x:c>
       <x:c r="AB31" s="3" t="n">
-        <x:v>40356</x:v>
+        <x:v>40355</x:v>
       </x:c>
       <x:c r="AC31" s="3" t="n">
-        <x:v>40927</x:v>
+        <x:v>40926</x:v>
       </x:c>
       <x:c r="AD31" s="3" t="n">
-        <x:v>41884</x:v>
+        <x:v>41885</x:v>
       </x:c>
       <x:c r="AE31" s="3" t="n">
         <x:v>39066</x:v>
       </x:c>
       <x:c r="AF31" s="3" t="n">
-        <x:v>42804</x:v>
+        <x:v>42803</x:v>
       </x:c>
       <x:c r="AG31" s="3" t="n">
         <x:v>41295</x:v>
       </x:c>
       <x:c r="AH31" s="3" t="n">
-        <x:v>44609</x:v>
+        <x:v>44608</x:v>
       </x:c>
       <x:c r="AI31" s="3" t="n">
-        <x:v>40875</x:v>
+        <x:v>40874</x:v>
       </x:c>
       <x:c r="AJ31" s="3" t="n">
-        <x:v>44124</x:v>
+        <x:v>44123</x:v>
       </x:c>
       <x:c r="AK31" s="3" t="n">
-        <x:v>42080</x:v>
+        <x:v>42079</x:v>
       </x:c>
       <x:c r="AL31" s="3" t="n">
-        <x:v>43429</x:v>
+        <x:v>43430</x:v>
       </x:c>
       <x:c r="AM31" s="3" t="n">
-        <x:v>40366</x:v>
+        <x:v>40365</x:v>
       </x:c>
       <x:c r="AN31" s="3" t="n">
-        <x:v>44163</x:v>
+        <x:v>44162</x:v>
       </x:c>
       <x:c r="AO31" s="3" t="n">
         <x:v>41902</x:v>
       </x:c>
       <x:c r="AP31" s="3" t="n">
         <x:v>44628</x:v>
       </x:c>
       <x:c r="AQ31" s="3" t="n">
-        <x:v>38734</x:v>
+        <x:v>38733</x:v>
       </x:c>
       <x:c r="AR31" s="3" t="n">
-        <x:v>43831</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="AS31" s="3" t="n">
         <x:v>42856</x:v>
       </x:c>
       <x:c r="AT31" s="3" t="n">
         <x:v>46100</x:v>
       </x:c>
       <x:c r="AU31" s="3" t="n">
         <x:v>40749</x:v>
       </x:c>
       <x:c r="AV31" s="3" t="n">
         <x:v>45505</x:v>
       </x:c>
       <x:c r="AW31" s="3" t="n">
         <x:v>44315</x:v>
       </x:c>
       <x:c r="AX31" s="3" t="n">
-        <x:v>46392</x:v>
+        <x:v>46390</x:v>
       </x:c>
       <x:c r="AY31" s="3" t="n">
         <x:v>38956</x:v>
       </x:c>
       <x:c r="AZ31" s="3" t="n">
-        <x:v>46800</x:v>
+        <x:v>46799</x:v>
       </x:c>
       <x:c r="BA31" s="3" t="n">
-        <x:v>50208</x:v>
+        <x:v>50207</x:v>
       </x:c>
       <x:c r="BB31" s="3" t="n">
         <x:v>45698</x:v>
       </x:c>
       <x:c r="BC31" s="3" t="n">
         <x:v>40759</x:v>
       </x:c>
       <x:c r="BD31" s="3" t="n">
-        <x:v>49024</x:v>
+        <x:v>49023</x:v>
       </x:c>
       <x:c r="BE31" s="3" t="n">
         <x:v>50605</x:v>
       </x:c>
       <x:c r="BF31" s="3" t="n">
-        <x:v>48214</x:v>
+        <x:v>48213</x:v>
       </x:c>
       <x:c r="BG31" s="3" t="n">
         <x:v>42894</x:v>
       </x:c>
       <x:c r="BH31" s="3" t="n">
-        <x:v>52839</x:v>
+        <x:v>52838</x:v>
       </x:c>
       <x:c r="BI31" s="3" t="n">
         <x:v>54495</x:v>
       </x:c>
       <x:c r="BJ31" s="3" t="n">
-        <x:v>51214</x:v>
+        <x:v>51212</x:v>
       </x:c>
       <x:c r="BK31" s="3" t="n">
         <x:v>46380</x:v>
       </x:c>
       <x:c r="BL31" s="3" t="n">
-        <x:v>55450</x:v>
+        <x:v>55449</x:v>
       </x:c>
       <x:c r="BM31" s="3" t="n">
-        <x:v>54525</x:v>
+        <x:v>54524</x:v>
       </x:c>
       <x:c r="BN31" s="3" t="n">
-        <x:v>50720</x:v>
+        <x:v>50719</x:v>
       </x:c>
       <x:c r="BO31" s="3" t="n">
-        <x:v>44341</x:v>
+        <x:v>44340</x:v>
       </x:c>
       <x:c r="BP31" s="3" t="n">
-        <x:v>53235</x:v>
+        <x:v>53234</x:v>
       </x:c>
       <x:c r="BQ31" s="3" t="n">
-        <x:v>53398</x:v>
+        <x:v>53397</x:v>
       </x:c>
       <x:c r="BR31" s="3" t="n">
         <x:v>51671</x:v>
       </x:c>
       <x:c r="BS31" s="3" t="n">
         <x:v>44915</x:v>
       </x:c>
       <x:c r="BT31" s="3" t="n">
         <x:v>54262</x:v>
       </x:c>
       <x:c r="BU31" s="3" t="n">
-        <x:v>55416</x:v>
+        <x:v>55415</x:v>
       </x:c>
       <x:c r="BV31" s="3" t="n">
-        <x:v>52322</x:v>
+        <x:v>52320</x:v>
       </x:c>
       <x:c r="BW31" s="3" t="n">
-        <x:v>46561</x:v>
+        <x:v>46560</x:v>
       </x:c>
       <x:c r="BX31" s="3" t="n">
-        <x:v>56756</x:v>
+        <x:v>56755</x:v>
       </x:c>
       <x:c r="BY31" s="3" t="n">
-        <x:v>57725</x:v>
+        <x:v>57724</x:v>
       </x:c>
       <x:c r="BZ31" s="3" t="n">
         <x:v>54234</x:v>
       </x:c>
       <x:c r="CA31" s="3" t="n">
         <x:v>49066</x:v>
       </x:c>
       <x:c r="CB31" s="3" t="n">
         <x:v>58341</x:v>
       </x:c>
       <x:c r="CC31" s="3" t="n">
-        <x:v>59940</x:v>
+        <x:v>59939</x:v>
       </x:c>
       <x:c r="CD31" s="3" t="n">
-        <x:v>55844</x:v>
+        <x:v>55842</x:v>
       </x:c>
       <x:c r="CE31" s="3" t="n">
-        <x:v>48759</x:v>
+        <x:v>48758</x:v>
       </x:c>
       <x:c r="CF31" s="3" t="n">
         <x:v>58291</x:v>
       </x:c>
       <x:c r="CG31" s="3" t="n">
-        <x:v>60493</x:v>
+        <x:v>60492</x:v>
       </x:c>
       <x:c r="CH31" s="3" t="n">
-        <x:v>55316</x:v>
+        <x:v>55315</x:v>
       </x:c>
       <x:c r="CI31" s="3" t="n">
         <x:v>50481</x:v>
       </x:c>
       <x:c r="CJ31" s="3" t="n">
-        <x:v>59443</x:v>
+        <x:v>59442</x:v>
       </x:c>
       <x:c r="CK31" s="3" t="n">
-        <x:v>60311</x:v>
+        <x:v>60310</x:v>
       </x:c>
       <x:c r="CL31" s="3" t="n">
-        <x:v>56639</x:v>
+        <x:v>56638</x:v>
       </x:c>
       <x:c r="CM31" s="3" t="n">
-        <x:v>52609</x:v>
+        <x:v>52608</x:v>
       </x:c>
       <x:c r="CN31" s="3" t="n">
-        <x:v>63155</x:v>
+        <x:v>63154</x:v>
       </x:c>
       <x:c r="CO31" s="3" t="n">
-        <x:v>63368</x:v>
+        <x:v>63367</x:v>
       </x:c>
       <x:c r="CP31" s="3" t="n">
         <x:v>59952</x:v>
       </x:c>
       <x:c r="CQ31" s="3" t="n">
-        <x:v>55104</x:v>
+        <x:v>55103</x:v>
       </x:c>
       <x:c r="CR31" s="3" t="n">
-        <x:v>63452</x:v>
+        <x:v>63451</x:v>
       </x:c>
       <x:c r="CS31" s="3" t="n">
-        <x:v>64470</x:v>
+        <x:v>64469</x:v>
       </x:c>
       <x:c r="CT31" s="3" t="n">
         <x:v>61422</x:v>
       </x:c>
       <x:c r="CU31" s="3" t="n">
-        <x:v>54927</x:v>
+        <x:v>54926</x:v>
       </x:c>
       <x:c r="CV31" s="3" t="n">
-        <x:v>64612</x:v>
+        <x:v>64611</x:v>
       </x:c>
       <x:c r="CW31" s="3" t="n">
-        <x:v>66707</x:v>
+        <x:v>66706</x:v>
       </x:c>
       <x:c r="CX31" s="3" t="n">
         <x:v>62615</x:v>
       </x:c>
       <x:c r="CY31" s="3" t="n">
-        <x:v>56067</x:v>
+        <x:v>56066</x:v>
       </x:c>
       <x:c r="CZ31" s="3" t="n">
-        <x:v>67057</x:v>
+        <x:v>67056</x:v>
       </x:c>
       <x:c r="DA31" s="3" t="n">
-        <x:v>68618</x:v>
+        <x:v>68617</x:v>
       </x:c>
       <x:c r="DB31" s="3" t="n">
         <x:v>63087</x:v>
       </x:c>
       <x:c r="DC31" s="3" t="n">
         <x:v>57907</x:v>
       </x:c>
       <x:c r="DD31" s="3" t="n">
-        <x:v>68723</x:v>
+        <x:v>68722</x:v>
       </x:c>
       <x:c r="DE31" s="3" t="n">
-        <x:v>67505</x:v>
+        <x:v>67504</x:v>
       </x:c>
       <x:c r="DF31" s="3" t="n">
-        <x:v>63752</x:v>
+        <x:v>63751</x:v>
       </x:c>
       <x:c r="DG31" s="3" t="n">
-        <x:v>66385</x:v>
+        <x:v>66384</x:v>
       </x:c>
       <x:c r="DH31" s="3" t="n">
-        <x:v>54630</x:v>
+        <x:v>54629</x:v>
       </x:c>
       <x:c r="DI31" s="3" t="n">
-        <x:v>53485</x:v>
+        <x:v>53484</x:v>
       </x:c>
       <x:c r="DJ31" s="3" t="n">
-        <x:v>56364</x:v>
+        <x:v>56365</x:v>
       </x:c>
       <x:c r="DK31" s="3" t="n">
-        <x:v>52553</x:v>
+        <x:v>52552</x:v>
       </x:c>
       <x:c r="DL31" s="3" t="n">
-        <x:v>63631</x:v>
+        <x:v>63630</x:v>
       </x:c>
       <x:c r="DM31" s="3" t="n">
-        <x:v>61644</x:v>
+        <x:v>61643</x:v>
       </x:c>
       <x:c r="DN31" s="3" t="n">
-        <x:v>67101</x:v>
+        <x:v>67102</x:v>
       </x:c>
       <x:c r="DO31" s="3" t="n">
-        <x:v>61175</x:v>
+        <x:v>61174</x:v>
       </x:c>
       <x:c r="DP31" s="3" t="n">
         <x:v>72704</x:v>
       </x:c>
       <x:c r="DQ31" s="3" t="n">
-        <x:v>70665</x:v>
+        <x:v>70664</x:v>
       </x:c>
       <x:c r="DR31" s="3" t="n">
         <x:v>69083</x:v>
       </x:c>
       <x:c r="DS31" s="3" t="n">
-        <x:v>60515</x:v>
+        <x:v>60514</x:v>
       </x:c>
       <x:c r="DT31" s="3" t="n">
         <x:v>69914</x:v>
       </x:c>
       <x:c r="DU31" s="3" t="n">
         <x:v>69554</x:v>
       </x:c>
       <x:c r="DV31" s="3" t="n">
-        <x:v>65938</x:v>
+        <x:v>65937</x:v>
       </x:c>
       <x:c r="DW31" s="3" t="n">
-        <x:v>59977</x:v>
+        <x:v>59970</x:v>
       </x:c>
       <x:c r="DX31" s="3" t="n">
-        <x:v>68834</x:v>
+        <x:v>68819</x:v>
       </x:c>
       <x:c r="DY31" s="3" t="n">
-        <x:v>70561</x:v>
+        <x:v>70569</x:v>
       </x:c>
       <x:c r="DZ31" s="3" t="n">
-        <x:v>67673</x:v>
+        <x:v>67723</x:v>
       </x:c>
       <x:c r="EA31" s="3" t="n">
-        <x:v>61379</x:v>
+        <x:v>61446</x:v>
       </x:c>
       <x:c r="EB31" s="3" t="n">
-        <x:v>72181</x:v>
+        <x:v>72423</x:v>
+      </x:c>
+      <x:c r="EC31" s="3" t="n">
+        <x:v>73361</x:v>
+      </x:c>
+      <x:c r="ED31" s="3" t="n">
+        <x:v>69850</x:v>
       </x:c>
     </x:row>
-    <x:row r="32" spans="1:132">
+    <x:row r="32" spans="1:134">
       <x:c r="B32" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C32" s="3" t="n">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D32" s="3" t="n">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E32" s="3" t="n">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F32" s="3" t="n">
         <x:v>158</x:v>
       </x:c>
       <x:c r="G32" s="3" t="n">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H32" s="3" t="n">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I32" s="3" t="n">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J32" s="3" t="n">
         <x:v>166</x:v>
       </x:c>
@@ -12818,451 +13001,463 @@
       <x:c r="DT32" s="3" t="n">
         <x:v>2434</x:v>
       </x:c>
       <x:c r="DU32" s="3" t="n">
         <x:v>1824</x:v>
       </x:c>
       <x:c r="DV32" s="3" t="n">
         <x:v>2229</x:v>
       </x:c>
       <x:c r="DW32" s="3" t="n">
         <x:v>2793</x:v>
       </x:c>
       <x:c r="DX32" s="3" t="n">
         <x:v>2373</x:v>
       </x:c>
       <x:c r="DY32" s="3" t="n">
         <x:v>1791</x:v>
       </x:c>
       <x:c r="DZ32" s="3" t="n">
         <x:v>2170</x:v>
       </x:c>
       <x:c r="EA32" s="3" t="n">
         <x:v>2731</x:v>
       </x:c>
       <x:c r="EB32" s="3" t="n">
-        <x:v>2323</x:v>
+        <x:v>2322</x:v>
+      </x:c>
+      <x:c r="EC32" s="3" t="n">
+        <x:v>1762</x:v>
+      </x:c>
+      <x:c r="ED32" s="3" t="n">
+        <x:v>2130</x:v>
       </x:c>
     </x:row>
-    <x:row r="33" spans="1:132">
+    <x:row r="33" spans="1:134">
       <x:c r="B33" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>21553</x:v>
+        <x:v>21554</x:v>
       </x:c>
       <x:c r="D33" s="3" t="n">
         <x:v>24502</x:v>
       </x:c>
       <x:c r="E33" s="3" t="n">
         <x:v>19832</x:v>
       </x:c>
       <x:c r="F33" s="3" t="n">
-        <x:v>28180</x:v>
+        <x:v>28181</x:v>
       </x:c>
       <x:c r="G33" s="3" t="n">
-        <x:v>25218</x:v>
+        <x:v>25219</x:v>
       </x:c>
       <x:c r="H33" s="3" t="n">
         <x:v>25313</x:v>
       </x:c>
       <x:c r="I33" s="3" t="n">
         <x:v>20317</x:v>
       </x:c>
       <x:c r="J33" s="3" t="n">
-        <x:v>27498</x:v>
+        <x:v>27499</x:v>
       </x:c>
       <x:c r="K33" s="3" t="n">
         <x:v>24195</x:v>
       </x:c>
       <x:c r="L33" s="3" t="n">
         <x:v>26411</x:v>
       </x:c>
       <x:c r="M33" s="3" t="n">
-        <x:v>22072</x:v>
+        <x:v>22073</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>29325</x:v>
+        <x:v>29327</x:v>
       </x:c>
       <x:c r="O33" s="3" t="n">
-        <x:v>27112</x:v>
+        <x:v>27113</x:v>
       </x:c>
       <x:c r="P33" s="3" t="n">
         <x:v>27263</x:v>
       </x:c>
       <x:c r="Q33" s="3" t="n">
         <x:v>22130</x:v>
       </x:c>
       <x:c r="R33" s="3" t="n">
-        <x:v>29514</x:v>
+        <x:v>29516</x:v>
       </x:c>
       <x:c r="S33" s="3" t="n">
-        <x:v>26751</x:v>
+        <x:v>26752</x:v>
       </x:c>
       <x:c r="T33" s="3" t="n">
-        <x:v>28647</x:v>
+        <x:v>28648</x:v>
       </x:c>
       <x:c r="U33" s="3" t="n">
-        <x:v>23633</x:v>
+        <x:v>23634</x:v>
       </x:c>
       <x:c r="V33" s="3" t="n">
         <x:v>30933</x:v>
       </x:c>
       <x:c r="W33" s="3" t="n">
-        <x:v>27154</x:v>
+        <x:v>27155</x:v>
       </x:c>
       <x:c r="X33" s="3" t="n">
         <x:v>30147</x:v>
       </x:c>
       <x:c r="Y33" s="3" t="n">
-        <x:v>26123</x:v>
+        <x:v>26124</x:v>
       </x:c>
       <x:c r="Z33" s="3" t="n">
-        <x:v>33010</x:v>
+        <x:v>33011</x:v>
       </x:c>
       <x:c r="AA33" s="3" t="n">
-        <x:v>28512</x:v>
+        <x:v>28513</x:v>
       </x:c>
       <x:c r="AB33" s="3" t="n">
-        <x:v>31059</x:v>
+        <x:v>31060</x:v>
       </x:c>
       <x:c r="AC33" s="3" t="n">
-        <x:v>27463</x:v>
+        <x:v>27464</x:v>
       </x:c>
       <x:c r="AD33" s="3" t="n">
         <x:v>34721</x:v>
       </x:c>
       <x:c r="AE33" s="3" t="n">
-        <x:v>30820</x:v>
+        <x:v>30821</x:v>
       </x:c>
       <x:c r="AF33" s="3" t="n">
         <x:v>32436</x:v>
       </x:c>
       <x:c r="AG33" s="3" t="n">
-        <x:v>28884</x:v>
+        <x:v>28885</x:v>
       </x:c>
       <x:c r="AH33" s="3" t="n">
-        <x:v>36021</x:v>
+        <x:v>36022</x:v>
       </x:c>
       <x:c r="AI33" s="3" t="n">
         <x:v>31781</x:v>
       </x:c>
       <x:c r="AJ33" s="3" t="n">
-        <x:v>33279</x:v>
+        <x:v>33280</x:v>
       </x:c>
       <x:c r="AK33" s="3" t="n">
-        <x:v>29285</x:v>
+        <x:v>29286</x:v>
       </x:c>
       <x:c r="AL33" s="3" t="n">
-        <x:v>36621</x:v>
+        <x:v>36622</x:v>
       </x:c>
       <x:c r="AM33" s="3" t="n">
         <x:v>31378</x:v>
       </x:c>
       <x:c r="AN33" s="3" t="n">
-        <x:v>33359</x:v>
+        <x:v>33360</x:v>
       </x:c>
       <x:c r="AO33" s="3" t="n">
-        <x:v>29611</x:v>
+        <x:v>29612</x:v>
       </x:c>
       <x:c r="AP33" s="3" t="n">
-        <x:v>35910</x:v>
+        <x:v>35911</x:v>
       </x:c>
       <x:c r="AQ33" s="3" t="n">
         <x:v>31220</x:v>
       </x:c>
       <x:c r="AR33" s="3" t="n">
-        <x:v>33222</x:v>
+        <x:v>33223</x:v>
       </x:c>
       <x:c r="AS33" s="3" t="n">
         <x:v>29647</x:v>
       </x:c>
       <x:c r="AT33" s="3" t="n">
-        <x:v>35569</x:v>
+        <x:v>35571</x:v>
       </x:c>
       <x:c r="AU33" s="3" t="n">
-        <x:v>31186</x:v>
+        <x:v>31187</x:v>
       </x:c>
       <x:c r="AV33" s="3" t="n">
-        <x:v>33426</x:v>
+        <x:v>33427</x:v>
       </x:c>
       <x:c r="AW33" s="3" t="n">
         <x:v>29114</x:v>
       </x:c>
       <x:c r="AX33" s="3" t="n">
-        <x:v>35031</x:v>
+        <x:v>35032</x:v>
       </x:c>
       <x:c r="AY33" s="3" t="n">
-        <x:v>32644</x:v>
+        <x:v>32645</x:v>
       </x:c>
       <x:c r="AZ33" s="3" t="n">
-        <x:v>35804</x:v>
+        <x:v>35805</x:v>
       </x:c>
       <x:c r="BA33" s="3" t="n">
-        <x:v>32067</x:v>
+        <x:v>32068</x:v>
       </x:c>
       <x:c r="BB33" s="3" t="n">
         <x:v>35304</x:v>
       </x:c>
       <x:c r="BC33" s="3" t="n">
-        <x:v>34142</x:v>
+        <x:v>34143</x:v>
       </x:c>
       <x:c r="BD33" s="3" t="n">
-        <x:v>36673</x:v>
+        <x:v>36674</x:v>
       </x:c>
       <x:c r="BE33" s="3" t="n">
-        <x:v>30886</x:v>
+        <x:v>30887</x:v>
       </x:c>
       <x:c r="BF33" s="3" t="n">
         <x:v>40314</x:v>
       </x:c>
       <x:c r="BG33" s="3" t="n">
-        <x:v>36079</x:v>
+        <x:v>36080</x:v>
       </x:c>
       <x:c r="BH33" s="3" t="n">
         <x:v>37651</x:v>
       </x:c>
       <x:c r="BI33" s="3" t="n">
         <x:v>34570</x:v>
       </x:c>
       <x:c r="BJ33" s="3" t="n">
-        <x:v>39975</x:v>
+        <x:v>39977</x:v>
       </x:c>
       <x:c r="BK33" s="3" t="n">
         <x:v>37529</x:v>
       </x:c>
       <x:c r="BL33" s="3" t="n">
-        <x:v>39004</x:v>
+        <x:v>39005</x:v>
       </x:c>
       <x:c r="BM33" s="3" t="n">
-        <x:v>35561</x:v>
+        <x:v>35562</x:v>
       </x:c>
       <x:c r="BN33" s="3" t="n">
-        <x:v>39297</x:v>
+        <x:v>39298</x:v>
       </x:c>
       <x:c r="BO33" s="3" t="n">
-        <x:v>37026</x:v>
+        <x:v>37027</x:v>
       </x:c>
       <x:c r="BP33" s="3" t="n">
-        <x:v>38683</x:v>
+        <x:v>38684</x:v>
       </x:c>
       <x:c r="BQ33" s="3" t="n">
-        <x:v>36442</x:v>
+        <x:v>36443</x:v>
       </x:c>
       <x:c r="BR33" s="3" t="n">
         <x:v>39810</x:v>
       </x:c>
       <x:c r="BS33" s="3" t="n">
-        <x:v>37414</x:v>
+        <x:v>37415</x:v>
       </x:c>
       <x:c r="BT33" s="3" t="n">
-        <x:v>40049</x:v>
+        <x:v>40050</x:v>
       </x:c>
       <x:c r="BU33" s="3" t="n">
-        <x:v>37829</x:v>
+        <x:v>37830</x:v>
       </x:c>
       <x:c r="BV33" s="3" t="n">
-        <x:v>41201</x:v>
+        <x:v>41202</x:v>
       </x:c>
       <x:c r="BW33" s="3" t="n">
-        <x:v>39461</x:v>
+        <x:v>39462</x:v>
       </x:c>
       <x:c r="BX33" s="3" t="n">
-        <x:v>41946</x:v>
+        <x:v>41947</x:v>
       </x:c>
       <x:c r="BY33" s="3" t="n">
-        <x:v>38857</x:v>
+        <x:v>38858</x:v>
       </x:c>
       <x:c r="BZ33" s="3" t="n">
-        <x:v>42221</x:v>
+        <x:v>42222</x:v>
       </x:c>
       <x:c r="CA33" s="3" t="n">
-        <x:v>39849</x:v>
+        <x:v>39850</x:v>
       </x:c>
       <x:c r="CB33" s="3" t="n">
-        <x:v>42158</x:v>
+        <x:v>42159</x:v>
       </x:c>
       <x:c r="CC33" s="3" t="n">
-        <x:v>39384</x:v>
+        <x:v>39385</x:v>
       </x:c>
       <x:c r="CD33" s="3" t="n">
-        <x:v>43101</x:v>
+        <x:v>43102</x:v>
       </x:c>
       <x:c r="CE33" s="3" t="n">
-        <x:v>40863</x:v>
+        <x:v>40864</x:v>
       </x:c>
       <x:c r="CF33" s="3" t="n">
-        <x:v>44074</x:v>
+        <x:v>44075</x:v>
       </x:c>
       <x:c r="CG33" s="3" t="n">
-        <x:v>41116</x:v>
+        <x:v>41117</x:v>
       </x:c>
       <x:c r="CH33" s="3" t="n">
-        <x:v>44931</x:v>
+        <x:v>44932</x:v>
       </x:c>
       <x:c r="CI33" s="3" t="n">
-        <x:v>43404</x:v>
+        <x:v>43405</x:v>
       </x:c>
       <x:c r="CJ33" s="3" t="n">
-        <x:v>47050</x:v>
+        <x:v>47051</x:v>
       </x:c>
       <x:c r="CK33" s="3" t="n">
-        <x:v>43476</x:v>
+        <x:v>43477</x:v>
       </x:c>
       <x:c r="CL33" s="3" t="n">
-        <x:v>48102</x:v>
+        <x:v>48104</x:v>
       </x:c>
       <x:c r="CM33" s="3" t="n">
-        <x:v>45694</x:v>
+        <x:v>45695</x:v>
       </x:c>
       <x:c r="CN33" s="3" t="n">
-        <x:v>48576</x:v>
+        <x:v>48578</x:v>
       </x:c>
       <x:c r="CO33" s="3" t="n">
-        <x:v>45583</x:v>
+        <x:v>45585</x:v>
       </x:c>
       <x:c r="CP33" s="3" t="n">
         <x:v>50168</x:v>
       </x:c>
       <x:c r="CQ33" s="3" t="n">
-        <x:v>47206</x:v>
+        <x:v>47207</x:v>
       </x:c>
       <x:c r="CR33" s="3" t="n">
-        <x:v>51430</x:v>
+        <x:v>51431</x:v>
       </x:c>
       <x:c r="CS33" s="3" t="n">
-        <x:v>47951</x:v>
+        <x:v>47952</x:v>
       </x:c>
       <x:c r="CT33" s="3" t="n">
-        <x:v>51917</x:v>
+        <x:v>51920</x:v>
       </x:c>
       <x:c r="CU33" s="3" t="n">
-        <x:v>53412</x:v>
+        <x:v>53413</x:v>
       </x:c>
       <x:c r="CV33" s="3" t="n">
-        <x:v>52868</x:v>
+        <x:v>52869</x:v>
       </x:c>
       <x:c r="CW33" s="3" t="n">
-        <x:v>48689</x:v>
+        <x:v>48690</x:v>
       </x:c>
       <x:c r="CX33" s="3" t="n">
-        <x:v>53999</x:v>
+        <x:v>54002</x:v>
       </x:c>
       <x:c r="CY33" s="3" t="n">
-        <x:v>51090</x:v>
+        <x:v>51092</x:v>
       </x:c>
       <x:c r="CZ33" s="3" t="n">
-        <x:v>53590</x:v>
+        <x:v>53591</x:v>
       </x:c>
       <x:c r="DA33" s="3" t="n">
-        <x:v>48853</x:v>
+        <x:v>48855</x:v>
       </x:c>
       <x:c r="DB33" s="3" t="n">
-        <x:v>54422</x:v>
+        <x:v>54423</x:v>
       </x:c>
       <x:c r="DC33" s="3" t="n">
-        <x:v>51306</x:v>
+        <x:v>51307</x:v>
       </x:c>
       <x:c r="DD33" s="3" t="n">
-        <x:v>52596</x:v>
+        <x:v>52598</x:v>
       </x:c>
       <x:c r="DE33" s="3" t="n">
-        <x:v>50275</x:v>
+        <x:v>50276</x:v>
       </x:c>
       <x:c r="DF33" s="3" t="n">
-        <x:v>52989</x:v>
+        <x:v>52991</x:v>
       </x:c>
       <x:c r="DG33" s="3" t="n">
-        <x:v>53266</x:v>
+        <x:v>53267</x:v>
       </x:c>
       <x:c r="DH33" s="3" t="n">
-        <x:v>34920</x:v>
+        <x:v>34921</x:v>
       </x:c>
       <x:c r="DI33" s="3" t="n">
-        <x:v>51583</x:v>
+        <x:v>51585</x:v>
       </x:c>
       <x:c r="DJ33" s="3" t="n">
-        <x:v>37744</x:v>
+        <x:v>37745</x:v>
       </x:c>
       <x:c r="DK33" s="3" t="n">
-        <x:v>34639</x:v>
+        <x:v>34640</x:v>
       </x:c>
       <x:c r="DL33" s="3" t="n">
-        <x:v>41300</x:v>
+        <x:v>41301</x:v>
       </x:c>
       <x:c r="DM33" s="3" t="n">
-        <x:v>59071</x:v>
+        <x:v>59073</x:v>
       </x:c>
       <x:c r="DN33" s="3" t="n">
-        <x:v>53242</x:v>
+        <x:v>53243</x:v>
       </x:c>
       <x:c r="DO33" s="3" t="n">
-        <x:v>49719</x:v>
+        <x:v>49721</x:v>
       </x:c>
       <x:c r="DP33" s="3" t="n">
-        <x:v>58995</x:v>
+        <x:v>58997</x:v>
       </x:c>
       <x:c r="DQ33" s="3" t="n">
-        <x:v>56259</x:v>
+        <x:v>56261</x:v>
       </x:c>
       <x:c r="DR33" s="3" t="n">
         <x:v>62722</x:v>
       </x:c>
       <x:c r="DS33" s="3" t="n">
-        <x:v>53643</x:v>
+        <x:v>53645</x:v>
       </x:c>
       <x:c r="DT33" s="3" t="n">
-        <x:v>57825</x:v>
+        <x:v>57827</x:v>
       </x:c>
       <x:c r="DU33" s="3" t="n">
-        <x:v>56142</x:v>
+        <x:v>56144</x:v>
       </x:c>
       <x:c r="DV33" s="3" t="n">
         <x:v>60731</x:v>
       </x:c>
       <x:c r="DW33" s="3" t="n">
-        <x:v>52598</x:v>
+        <x:v>52573</x:v>
       </x:c>
       <x:c r="DX33" s="3" t="n">
-        <x:v>55803</x:v>
+        <x:v>55385</x:v>
       </x:c>
       <x:c r="DY33" s="3" t="n">
-        <x:v>52213</x:v>
+        <x:v>52371</x:v>
       </x:c>
       <x:c r="DZ33" s="3" t="n">
-        <x:v>60174</x:v>
+        <x:v>60176</x:v>
       </x:c>
       <x:c r="EA33" s="3" t="n">
-        <x:v>52026</x:v>
+        <x:v>51825</x:v>
       </x:c>
       <x:c r="EB33" s="3" t="n">
-        <x:v>55608</x:v>
+        <x:v>54738</x:v>
+      </x:c>
+      <x:c r="EC33" s="3" t="n">
+        <x:v>53416</x:v>
+      </x:c>
+      <x:c r="ED33" s="3" t="n">
+        <x:v>61280</x:v>
       </x:c>
     </x:row>
-    <x:row r="34" spans="1:132">
+    <x:row r="34" spans="1:134">
       <x:c r="B34" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C34" s="3" t="n">
         <x:v>19216</x:v>
       </x:c>
       <x:c r="D34" s="3" t="n">
         <x:v>17584</x:v>
       </x:c>
       <x:c r="E34" s="3" t="n">
         <x:v>16393</x:v>
       </x:c>
       <x:c r="F34" s="3" t="n">
         <x:v>18631</x:v>
       </x:c>
       <x:c r="G34" s="3" t="n">
         <x:v>19039</x:v>
       </x:c>
       <x:c r="H34" s="3" t="n">
         <x:v>17367</x:v>
       </x:c>
       <x:c r="I34" s="3" t="n">
         <x:v>17446</x:v>
       </x:c>
       <x:c r="J34" s="3" t="n">
         <x:v>17506</x:v>
       </x:c>
@@ -13605,59 +13800,65 @@
       <x:c r="DS34" s="3" t="n">
         <x:v>40503</x:v>
       </x:c>
       <x:c r="DT34" s="3" t="n">
         <x:v>40083</x:v>
       </x:c>
       <x:c r="DU34" s="3" t="n">
         <x:v>39002</x:v>
       </x:c>
       <x:c r="DV34" s="3" t="n">
         <x:v>34785</x:v>
       </x:c>
       <x:c r="DW34" s="3" t="n">
         <x:v>40364</x:v>
       </x:c>
       <x:c r="DX34" s="3" t="n">
         <x:v>40840</x:v>
       </x:c>
       <x:c r="DY34" s="3" t="n">
         <x:v>39928</x:v>
       </x:c>
       <x:c r="DZ34" s="3" t="n">
         <x:v>35587</x:v>
       </x:c>
       <x:c r="EA34" s="3" t="n">
-        <x:v>40579</x:v>
+        <x:v>40694</x:v>
       </x:c>
       <x:c r="EB34" s="3" t="n">
-        <x:v>40010</x:v>
+        <x:v>40060</x:v>
+      </x:c>
+      <x:c r="EC34" s="3" t="n">
+        <x:v>39517</x:v>
+      </x:c>
+      <x:c r="ED34" s="3" t="n">
+        <x:v>34569</x:v>
       </x:c>
     </x:row>
-    <x:row r="35" spans="1:132">
+    <x:row r="35" spans="1:134">
       <x:c r="B35" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>16210</x:v>
       </x:c>
       <x:c r="D35" s="3" t="n">
         <x:v>17496</x:v>
       </x:c>
       <x:c r="E35" s="3" t="n">
         <x:v>16656</x:v>
       </x:c>
       <x:c r="F35" s="3" t="n">
         <x:v>18923</x:v>
       </x:c>
       <x:c r="G35" s="3" t="n">
         <x:v>17370</x:v>
       </x:c>
       <x:c r="H35" s="3" t="n">
         <x:v>18483</x:v>
       </x:c>
       <x:c r="I35" s="3" t="n">
         <x:v>17920</x:v>
       </x:c>
       <x:c r="J35" s="3" t="n">
         <x:v>21653</x:v>
       </x:c>
@@ -14003,2429 +14204,2471 @@
       <x:c r="DT35" s="3" t="n">
         <x:v>44186</x:v>
       </x:c>
       <x:c r="DU35" s="3" t="n">
         <x:v>41149</x:v>
       </x:c>
       <x:c r="DV35" s="3" t="n">
         <x:v>46440</x:v>
       </x:c>
       <x:c r="DW35" s="3" t="n">
         <x:v>43277</x:v>
       </x:c>
       <x:c r="DX35" s="3" t="n">
         <x:v>44631</x:v>
       </x:c>
       <x:c r="DY35" s="3" t="n">
         <x:v>41996</x:v>
       </x:c>
       <x:c r="DZ35" s="3" t="n">
         <x:v>46439</x:v>
       </x:c>
       <x:c r="EA35" s="3" t="n">
         <x:v>42398</x:v>
       </x:c>
       <x:c r="EB35" s="3" t="n">
-        <x:v>44057</x:v>
+        <x:v>44376</x:v>
+      </x:c>
+      <x:c r="EC35" s="3" t="n">
+        <x:v>42281</x:v>
+      </x:c>
+      <x:c r="ED35" s="3" t="n">
+        <x:v>47606</x:v>
       </x:c>
     </x:row>
-    <x:row r="36" spans="1:132">
+    <x:row r="36" spans="1:134">
       <x:c r="B36" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C36" s="3" t="n">
         <x:v>331651</x:v>
       </x:c>
       <x:c r="D36" s="3" t="n">
         <x:v>348176</x:v>
       </x:c>
       <x:c r="E36" s="3" t="n">
         <x:v>342759</x:v>
       </x:c>
       <x:c r="F36" s="3" t="n">
-        <x:v>376987</x:v>
+        <x:v>376988</x:v>
       </x:c>
       <x:c r="G36" s="3" t="n">
         <x:v>343598</x:v>
       </x:c>
       <x:c r="H36" s="3" t="n">
         <x:v>353339</x:v>
       </x:c>
       <x:c r="I36" s="3" t="n">
         <x:v>348002</x:v>
       </x:c>
       <x:c r="J36" s="3" t="n">
-        <x:v>380987</x:v>
+        <x:v>380988</x:v>
       </x:c>
       <x:c r="K36" s="3" t="n">
-        <x:v>347281</x:v>
+        <x:v>347282</x:v>
       </x:c>
       <x:c r="L36" s="3" t="n">
         <x:v>361974</x:v>
       </x:c>
       <x:c r="M36" s="3" t="n">
         <x:v>355045</x:v>
       </x:c>
       <x:c r="N36" s="3" t="n">
         <x:v>384119</x:v>
       </x:c>
       <x:c r="O36" s="3" t="n">
         <x:v>352849</x:v>
       </x:c>
       <x:c r="P36" s="3" t="n">
-        <x:v>367240</x:v>
+        <x:v>367241</x:v>
       </x:c>
       <x:c r="Q36" s="3" t="n">
-        <x:v>362268</x:v>
+        <x:v>362269</x:v>
       </x:c>
       <x:c r="R36" s="3" t="n">
-        <x:v>390703</x:v>
+        <x:v>390702</x:v>
       </x:c>
       <x:c r="S36" s="3" t="n">
-        <x:v>362460</x:v>
+        <x:v>362461</x:v>
       </x:c>
       <x:c r="T36" s="3" t="n">
-        <x:v>385211</x:v>
+        <x:v>385212</x:v>
       </x:c>
       <x:c r="U36" s="3" t="n">
         <x:v>369016</x:v>
       </x:c>
       <x:c r="V36" s="3" t="n">
-        <x:v>404262</x:v>
+        <x:v>404261</x:v>
       </x:c>
       <x:c r="W36" s="3" t="n">
         <x:v>371048</x:v>
       </x:c>
       <x:c r="X36" s="3" t="n">
         <x:v>394935</x:v>
       </x:c>
       <x:c r="Y36" s="3" t="n">
-        <x:v>384992</x:v>
+        <x:v>384993</x:v>
       </x:c>
       <x:c r="Z36" s="3" t="n">
-        <x:v>421812</x:v>
+        <x:v>421813</x:v>
       </x:c>
       <x:c r="AA36" s="3" t="n">
         <x:v>388288</x:v>
       </x:c>
       <x:c r="AB36" s="3" t="n">
-        <x:v>410751</x:v>
+        <x:v>410752</x:v>
       </x:c>
       <x:c r="AC36" s="3" t="n">
-        <x:v>399650</x:v>
+        <x:v>399651</x:v>
       </x:c>
       <x:c r="AD36" s="3" t="n">
-        <x:v>447806</x:v>
+        <x:v>447807</x:v>
       </x:c>
       <x:c r="AE36" s="3" t="n">
-        <x:v>412406</x:v>
+        <x:v>412407</x:v>
       </x:c>
       <x:c r="AF36" s="3" t="n">
-        <x:v>435226</x:v>
+        <x:v>435227</x:v>
       </x:c>
       <x:c r="AG36" s="3" t="n">
         <x:v>422309</x:v>
       </x:c>
       <x:c r="AH36" s="3" t="n">
-        <x:v>457598</x:v>
+        <x:v>457599</x:v>
       </x:c>
       <x:c r="AI36" s="3" t="n">
-        <x:v>423048</x:v>
+        <x:v>423049</x:v>
       </x:c>
       <x:c r="AJ36" s="3" t="n">
-        <x:v>441625</x:v>
+        <x:v>441626</x:v>
       </x:c>
       <x:c r="AK36" s="3" t="n">
-        <x:v>430867</x:v>
+        <x:v>430868</x:v>
       </x:c>
       <x:c r="AL36" s="3" t="n">
         <x:v>461201</x:v>
       </x:c>
       <x:c r="AM36" s="3" t="n">
-        <x:v>430207</x:v>
+        <x:v>430208</x:v>
       </x:c>
       <x:c r="AN36" s="3" t="n">
-        <x:v>452816</x:v>
+        <x:v>452817</x:v>
       </x:c>
       <x:c r="AO36" s="3" t="n">
-        <x:v>442631</x:v>
+        <x:v>442632</x:v>
       </x:c>
       <x:c r="AP36" s="3" t="n">
         <x:v>476062</x:v>
       </x:c>
       <x:c r="AQ36" s="3" t="n">
-        <x:v>436911</x:v>
+        <x:v>436912</x:v>
       </x:c>
       <x:c r="AR36" s="3" t="n">
-        <x:v>459592</x:v>
+        <x:v>459593</x:v>
       </x:c>
       <x:c r="AS36" s="3" t="n">
-        <x:v>452192</x:v>
+        <x:v>452193</x:v>
       </x:c>
       <x:c r="AT36" s="3" t="n">
         <x:v>485055</x:v>
       </x:c>
       <x:c r="AU36" s="3" t="n">
         <x:v>450881</x:v>
       </x:c>
       <x:c r="AV36" s="3" t="n">
-        <x:v>471034</x:v>
+        <x:v>471035</x:v>
       </x:c>
       <x:c r="AW36" s="3" t="n">
-        <x:v>464106</x:v>
+        <x:v>464107</x:v>
       </x:c>
       <x:c r="AX36" s="3" t="n">
-        <x:v>498376</x:v>
+        <x:v>498377</x:v>
       </x:c>
       <x:c r="AY36" s="3" t="n">
-        <x:v>458239</x:v>
+        <x:v>458240</x:v>
       </x:c>
       <x:c r="AZ36" s="3" t="n">
-        <x:v>489632</x:v>
+        <x:v>489633</x:v>
       </x:c>
       <x:c r="BA36" s="3" t="n">
         <x:v>486239</x:v>
       </x:c>
       <x:c r="BB36" s="3" t="n">
-        <x:v>517250</x:v>
+        <x:v>517251</x:v>
       </x:c>
       <x:c r="BC36" s="3" t="n">
-        <x:v>475236</x:v>
+        <x:v>475237</x:v>
       </x:c>
       <x:c r="BD36" s="3" t="n">
         <x:v>507464</x:v>
       </x:c>
       <x:c r="BE36" s="3" t="n">
-        <x:v>498482</x:v>
+        <x:v>498483</x:v>
       </x:c>
       <x:c r="BF36" s="3" t="n">
-        <x:v>536631</x:v>
+        <x:v>536632</x:v>
       </x:c>
       <x:c r="BG36" s="3" t="n">
-        <x:v>498901</x:v>
+        <x:v>498902</x:v>
       </x:c>
       <x:c r="BH36" s="3" t="n">
         <x:v>531253</x:v>
       </x:c>
       <x:c r="BI36" s="3" t="n">
         <x:v>524098</x:v>
       </x:c>
       <x:c r="BJ36" s="3" t="n">
-        <x:v>554865</x:v>
+        <x:v>554868</x:v>
       </x:c>
       <x:c r="BK36" s="3" t="n">
-        <x:v>509135</x:v>
+        <x:v>509136</x:v>
       </x:c>
       <x:c r="BL36" s="3" t="n">
-        <x:v>540470</x:v>
+        <x:v>540471</x:v>
       </x:c>
       <x:c r="BM36" s="3" t="n">
-        <x:v>518370</x:v>
+        <x:v>518371</x:v>
       </x:c>
       <x:c r="BN36" s="3" t="n">
-        <x:v>538531</x:v>
+        <x:v>538532</x:v>
       </x:c>
       <x:c r="BO36" s="3" t="n">
-        <x:v>504239</x:v>
+        <x:v>504240</x:v>
       </x:c>
       <x:c r="BP36" s="3" t="n">
-        <x:v>544372</x:v>
+        <x:v>544373</x:v>
       </x:c>
       <x:c r="BQ36" s="3" t="n">
-        <x:v>528130</x:v>
+        <x:v>528131</x:v>
       </x:c>
       <x:c r="BR36" s="3" t="n">
-        <x:v>553772</x:v>
+        <x:v>553773</x:v>
       </x:c>
       <x:c r="BS36" s="3" t="n">
-        <x:v>522345</x:v>
+        <x:v>522346</x:v>
       </x:c>
       <x:c r="BT36" s="3" t="n">
-        <x:v>560496</x:v>
+        <x:v>560497</x:v>
       </x:c>
       <x:c r="BU36" s="3" t="n">
-        <x:v>546244</x:v>
+        <x:v>546245</x:v>
       </x:c>
       <x:c r="BV36" s="3" t="n">
-        <x:v>571208</x:v>
+        <x:v>571209</x:v>
       </x:c>
       <x:c r="BW36" s="3" t="n">
-        <x:v>534516</x:v>
+        <x:v>534517</x:v>
       </x:c>
       <x:c r="BX36" s="3" t="n">
-        <x:v>574849</x:v>
+        <x:v>574850</x:v>
       </x:c>
       <x:c r="BY36" s="3" t="n">
-        <x:v>552219</x:v>
+        <x:v>552220</x:v>
       </x:c>
       <x:c r="BZ36" s="3" t="n">
-        <x:v>578657</x:v>
+        <x:v>578658</x:v>
       </x:c>
       <x:c r="CA36" s="3" t="n">
-        <x:v>542374</x:v>
+        <x:v>542375</x:v>
       </x:c>
       <x:c r="CB36" s="3" t="n">
-        <x:v>578467</x:v>
+        <x:v>578468</x:v>
       </x:c>
       <x:c r="CC36" s="3" t="n">
-        <x:v>558201</x:v>
+        <x:v>558202</x:v>
       </x:c>
       <x:c r="CD36" s="3" t="n">
-        <x:v>585831</x:v>
+        <x:v>585832</x:v>
       </x:c>
       <x:c r="CE36" s="3" t="n">
-        <x:v>548052</x:v>
+        <x:v>548053</x:v>
       </x:c>
       <x:c r="CF36" s="3" t="n">
-        <x:v>586763</x:v>
+        <x:v>586764</x:v>
       </x:c>
       <x:c r="CG36" s="3" t="n">
-        <x:v>568841</x:v>
+        <x:v>568842</x:v>
       </x:c>
       <x:c r="CH36" s="3" t="n">
-        <x:v>599525</x:v>
+        <x:v>599527</x:v>
       </x:c>
       <x:c r="CI36" s="3" t="n">
-        <x:v>562596</x:v>
+        <x:v>562597</x:v>
       </x:c>
       <x:c r="CJ36" s="3" t="n">
-        <x:v>607838</x:v>
+        <x:v>607839</x:v>
       </x:c>
       <x:c r="CK36" s="3" t="n">
-        <x:v>584670</x:v>
+        <x:v>584672</x:v>
       </x:c>
       <x:c r="CL36" s="3" t="n">
-        <x:v>621026</x:v>
+        <x:v>621027</x:v>
       </x:c>
       <x:c r="CM36" s="3" t="n">
-        <x:v>588587</x:v>
+        <x:v>588588</x:v>
       </x:c>
       <x:c r="CN36" s="3" t="n">
-        <x:v>632856</x:v>
+        <x:v>632857</x:v>
       </x:c>
       <x:c r="CO36" s="3" t="n">
-        <x:v>608923</x:v>
+        <x:v>608925</x:v>
       </x:c>
       <x:c r="CP36" s="3" t="n">
-        <x:v>647163</x:v>
+        <x:v>647165</x:v>
       </x:c>
       <x:c r="CQ36" s="3" t="n">
-        <x:v>605181</x:v>
+        <x:v>605182</x:v>
       </x:c>
       <x:c r="CR36" s="3" t="n">
-        <x:v>648175</x:v>
+        <x:v>648176</x:v>
       </x:c>
       <x:c r="CS36" s="3" t="n">
-        <x:v>620500</x:v>
+        <x:v>620502</x:v>
       </x:c>
       <x:c r="CT36" s="3" t="n">
-        <x:v>662560</x:v>
+        <x:v>662562</x:v>
       </x:c>
       <x:c r="CU36" s="3" t="n">
-        <x:v>629276</x:v>
+        <x:v>629278</x:v>
       </x:c>
       <x:c r="CV36" s="3" t="n">
-        <x:v>660252</x:v>
+        <x:v>660253</x:v>
       </x:c>
       <x:c r="CW36" s="3" t="n">
-        <x:v>630898</x:v>
+        <x:v>630899</x:v>
       </x:c>
       <x:c r="CX36" s="3" t="n">
-        <x:v>673350</x:v>
+        <x:v>673352</x:v>
       </x:c>
       <x:c r="CY36" s="3" t="n">
-        <x:v>636570</x:v>
+        <x:v>636571</x:v>
       </x:c>
       <x:c r="CZ36" s="3" t="n">
-        <x:v>682660</x:v>
+        <x:v>682661</x:v>
       </x:c>
       <x:c r="DA36" s="3" t="n">
-        <x:v>648707</x:v>
+        <x:v>648708</x:v>
       </x:c>
       <x:c r="DB36" s="3" t="n">
-        <x:v>685170</x:v>
+        <x:v>685174</x:v>
       </x:c>
       <x:c r="DC36" s="3" t="n">
-        <x:v>639451</x:v>
+        <x:v>639453</x:v>
       </x:c>
       <x:c r="DD36" s="3" t="n">
-        <x:v>683011</x:v>
+        <x:v>683013</x:v>
       </x:c>
       <x:c r="DE36" s="3" t="n">
-        <x:v>661044</x:v>
+        <x:v>661046</x:v>
       </x:c>
       <x:c r="DF36" s="3" t="n">
-        <x:v>695769</x:v>
+        <x:v>695770</x:v>
       </x:c>
       <x:c r="DG36" s="3" t="n">
-        <x:v>659908</x:v>
+        <x:v>659910</x:v>
       </x:c>
       <x:c r="DH36" s="3" t="n">
-        <x:v>637964</x:v>
+        <x:v>637965</x:v>
       </x:c>
       <x:c r="DI36" s="3" t="n">
-        <x:v>645597</x:v>
+        <x:v>645599</x:v>
       </x:c>
       <x:c r="DJ36" s="3" t="n">
-        <x:v>675771</x:v>
+        <x:v>675773</x:v>
       </x:c>
       <x:c r="DK36" s="3" t="n">
-        <x:v>643379</x:v>
+        <x:v>643381</x:v>
       </x:c>
       <x:c r="DL36" s="3" t="n">
-        <x:v>696781</x:v>
+        <x:v>696783</x:v>
       </x:c>
       <x:c r="DM36" s="3" t="n">
-        <x:v>689360</x:v>
+        <x:v>689362</x:v>
       </x:c>
       <x:c r="DN36" s="3" t="n">
-        <x:v>733391</x:v>
+        <x:v>733392</x:v>
       </x:c>
       <x:c r="DO36" s="3" t="n">
-        <x:v>678889</x:v>
+        <x:v>678890</x:v>
       </x:c>
       <x:c r="DP36" s="3" t="n">
-        <x:v>735267</x:v>
+        <x:v>735269</x:v>
       </x:c>
       <x:c r="DQ36" s="3" t="n">
-        <x:v>694661</x:v>
+        <x:v>694663</x:v>
       </x:c>
       <x:c r="DR36" s="3" t="n">
-        <x:v>727638</x:v>
+        <x:v>727641</x:v>
       </x:c>
       <x:c r="DS36" s="3" t="n">
-        <x:v>663018</x:v>
+        <x:v>663020</x:v>
       </x:c>
       <x:c r="DT36" s="3" t="n">
-        <x:v>714053</x:v>
+        <x:v>714055</x:v>
       </x:c>
       <x:c r="DU36" s="3" t="n">
-        <x:v>685541</x:v>
+        <x:v>685543</x:v>
       </x:c>
       <x:c r="DV36" s="3" t="n">
-        <x:v>724299</x:v>
+        <x:v>724301</x:v>
       </x:c>
       <x:c r="DW36" s="3" t="n">
-        <x:v>671459</x:v>
+        <x:v>672003</x:v>
       </x:c>
       <x:c r="DX36" s="3" t="n">
-        <x:v>714989</x:v>
+        <x:v>714712</x:v>
       </x:c>
       <x:c r="DY36" s="3" t="n">
-        <x:v>691665</x:v>
+        <x:v>692540</x:v>
       </x:c>
       <x:c r="DZ36" s="3" t="n">
-        <x:v>729014</x:v>
+        <x:v>729617</x:v>
       </x:c>
       <x:c r="EA36" s="3" t="n">
-        <x:v>673912</x:v>
+        <x:v>674281</x:v>
       </x:c>
       <x:c r="EB36" s="3" t="n">
-        <x:v>725851</x:v>
+        <x:v>725155</x:v>
+      </x:c>
+      <x:c r="EC36" s="3" t="n">
+        <x:v>707965</x:v>
+      </x:c>
+      <x:c r="ED36" s="3" t="n">
+        <x:v>746190</x:v>
       </x:c>
     </x:row>
-    <x:row r="37" spans="1:132">
+    <x:row r="37" spans="1:134">
       <x:c r="B37" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>9874</x:v>
+        <x:v>9581</x:v>
       </x:c>
       <x:c r="D37" s="3" t="n">
-        <x:v>11407</x:v>
+        <x:v>11069</x:v>
       </x:c>
       <x:c r="E37" s="3" t="n">
-        <x:v>12984</x:v>
+        <x:v>12600</x:v>
       </x:c>
       <x:c r="F37" s="3" t="n">
-        <x:v>9713</x:v>
+        <x:v>9425</x:v>
       </x:c>
       <x:c r="G37" s="3" t="n">
-        <x:v>9576</x:v>
+        <x:v>9292</x:v>
       </x:c>
       <x:c r="H37" s="3" t="n">
-        <x:v>11591</x:v>
+        <x:v>11248</x:v>
       </x:c>
       <x:c r="I37" s="3" t="n">
-        <x:v>13655</x:v>
+        <x:v>13251</x:v>
       </x:c>
       <x:c r="J37" s="3" t="n">
-        <x:v>10217</x:v>
+        <x:v>9913</x:v>
       </x:c>
       <x:c r="K37" s="3" t="n">
-        <x:v>9286</x:v>
+        <x:v>9011</x:v>
       </x:c>
       <x:c r="L37" s="3" t="n">
-        <x:v>10887</x:v>
+        <x:v>10564</x:v>
       </x:c>
       <x:c r="M37" s="3" t="n">
-        <x:v>12818</x:v>
+        <x:v>12438</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>10469</x:v>
+        <x:v>10159</x:v>
       </x:c>
       <x:c r="O37" s="3" t="n">
-        <x:v>10602</x:v>
+        <x:v>10288</x:v>
       </x:c>
       <x:c r="P37" s="3" t="n">
-        <x:v>12966</x:v>
+        <x:v>12582</x:v>
       </x:c>
       <x:c r="Q37" s="3" t="n">
-        <x:v>15708</x:v>
+        <x:v>15242</x:v>
       </x:c>
       <x:c r="R37" s="3" t="n">
-        <x:v>13333</x:v>
+        <x:v>12938</x:v>
       </x:c>
       <x:c r="S37" s="3" t="n">
-        <x:v>12558</x:v>
+        <x:v>12186</x:v>
       </x:c>
       <x:c r="T37" s="3" t="n">
-        <x:v>14957</x:v>
+        <x:v>14513</x:v>
       </x:c>
       <x:c r="U37" s="3" t="n">
-        <x:v>17908</x:v>
+        <x:v>17377</x:v>
       </x:c>
       <x:c r="V37" s="3" t="n">
-        <x:v>15415</x:v>
+        <x:v>14959</x:v>
       </x:c>
       <x:c r="W37" s="3" t="n">
-        <x:v>15385</x:v>
+        <x:v>14929</x:v>
       </x:c>
       <x:c r="X37" s="3" t="n">
-        <x:v>17492</x:v>
+        <x:v>16974</x:v>
       </x:c>
       <x:c r="Y37" s="3" t="n">
-        <x:v>19311</x:v>
+        <x:v>18739</x:v>
       </x:c>
       <x:c r="Z37" s="3" t="n">
-        <x:v>16157</x:v>
+        <x:v>15678</x:v>
       </x:c>
       <x:c r="AA37" s="3" t="n">
-        <x:v>15694</x:v>
+        <x:v>15229</x:v>
       </x:c>
       <x:c r="AB37" s="3" t="n">
-        <x:v>17067</x:v>
+        <x:v>16561</x:v>
       </x:c>
       <x:c r="AC37" s="3" t="n">
-        <x:v>20016</x:v>
+        <x:v>19423</x:v>
       </x:c>
       <x:c r="AD37" s="3" t="n">
-        <x:v>17479</x:v>
+        <x:v>16961</x:v>
       </x:c>
       <x:c r="AE37" s="3" t="n">
-        <x:v>20100</x:v>
+        <x:v>19505</x:v>
       </x:c>
       <x:c r="AF37" s="3" t="n">
-        <x:v>22820</x:v>
+        <x:v>22144</x:v>
       </x:c>
       <x:c r="AG37" s="3" t="n">
-        <x:v>24542</x:v>
+        <x:v>23815</x:v>
       </x:c>
       <x:c r="AH37" s="3" t="n">
-        <x:v>20397</x:v>
+        <x:v>19792</x:v>
       </x:c>
       <x:c r="AI37" s="3" t="n">
-        <x:v>19133</x:v>
+        <x:v>18566</x:v>
       </x:c>
       <x:c r="AJ37" s="3" t="n">
-        <x:v>19822</x:v>
+        <x:v>19234</x:v>
       </x:c>
       <x:c r="AK37" s="3" t="n">
-        <x:v>20612</x:v>
+        <x:v>20002</x:v>
       </x:c>
       <x:c r="AL37" s="3" t="n">
-        <x:v>16534</x:v>
+        <x:v>16044</x:v>
       </x:c>
       <x:c r="AM37" s="3" t="n">
-        <x:v>18127</x:v>
+        <x:v>17590</x:v>
       </x:c>
       <x:c r="AN37" s="3" t="n">
-        <x:v>19128</x:v>
+        <x:v>18561</x:v>
       </x:c>
       <x:c r="AO37" s="3" t="n">
-        <x:v>19874</x:v>
+        <x:v>19285</x:v>
       </x:c>
       <x:c r="AP37" s="3" t="n">
-        <x:v>17450</x:v>
+        <x:v>16933</x:v>
       </x:c>
       <x:c r="AQ37" s="3" t="n">
-        <x:v>15838</x:v>
+        <x:v>15369</x:v>
       </x:c>
       <x:c r="AR37" s="3" t="n">
-        <x:v>17509</x:v>
+        <x:v>16990</x:v>
       </x:c>
       <x:c r="AS37" s="3" t="n">
-        <x:v>20375</x:v>
+        <x:v>19772</x:v>
       </x:c>
       <x:c r="AT37" s="3" t="n">
-        <x:v>18228</x:v>
+        <x:v>17686</x:v>
       </x:c>
       <x:c r="AU37" s="3" t="n">
-        <x:v>18664</x:v>
+        <x:v>18110</x:v>
       </x:c>
       <x:c r="AV37" s="3" t="n">
-        <x:v>20735</x:v>
+        <x:v>20121</x:v>
       </x:c>
       <x:c r="AW37" s="3" t="n">
-        <x:v>21345</x:v>
+        <x:v>20713</x:v>
       </x:c>
       <x:c r="AX37" s="3" t="n">
-        <x:v>19973</x:v>
+        <x:v>19380</x:v>
       </x:c>
       <x:c r="AY37" s="3" t="n">
-        <x:v>18869</x:v>
+        <x:v>18310</x:v>
       </x:c>
       <x:c r="AZ37" s="3" t="n">
-        <x:v>21277</x:v>
+        <x:v>20646</x:v>
       </x:c>
       <x:c r="BA37" s="3" t="n">
-        <x:v>22497</x:v>
+        <x:v>21830</x:v>
       </x:c>
       <x:c r="BB37" s="3" t="n">
-        <x:v>19936</x:v>
+        <x:v>19345</x:v>
       </x:c>
       <x:c r="BC37" s="3" t="n">
-        <x:v>18041</x:v>
+        <x:v>17507</x:v>
       </x:c>
       <x:c r="BD37" s="3" t="n">
-        <x:v>20695</x:v>
+        <x:v>20082</x:v>
       </x:c>
       <x:c r="BE37" s="3" t="n">
-        <x:v>21576</x:v>
+        <x:v>20936</x:v>
       </x:c>
       <x:c r="BF37" s="3" t="n">
-        <x:v>20161</x:v>
+        <x:v>19563</x:v>
       </x:c>
       <x:c r="BG37" s="3" t="n">
-        <x:v>19872</x:v>
+        <x:v>19283</x:v>
       </x:c>
       <x:c r="BH37" s="3" t="n">
-        <x:v>22146</x:v>
+        <x:v>21490</x:v>
       </x:c>
       <x:c r="BI37" s="3" t="n">
-        <x:v>23333</x:v>
+        <x:v>22641</x:v>
       </x:c>
       <x:c r="BJ37" s="3" t="n">
-        <x:v>21777</x:v>
+        <x:v>21131</x:v>
       </x:c>
       <x:c r="BK37" s="3" t="n">
-        <x:v>22238</x:v>
+        <x:v>21579</x:v>
       </x:c>
       <x:c r="BL37" s="3" t="n">
-        <x:v>22984</x:v>
+        <x:v>22303</x:v>
       </x:c>
       <x:c r="BM37" s="3" t="n">
-        <x:v>24290</x:v>
+        <x:v>23570</x:v>
       </x:c>
       <x:c r="BN37" s="3" t="n">
-        <x:v>18835</x:v>
+        <x:v>18276</x:v>
       </x:c>
       <x:c r="BO37" s="3" t="n">
-        <x:v>17879</x:v>
+        <x:v>17349</x:v>
       </x:c>
       <x:c r="BP37" s="3" t="n">
-        <x:v>19476</x:v>
+        <x:v>18899</x:v>
       </x:c>
       <x:c r="BQ37" s="3" t="n">
-        <x:v>22240</x:v>
+        <x:v>21581</x:v>
       </x:c>
       <x:c r="BR37" s="3" t="n">
-        <x:v>19472</x:v>
+        <x:v>18894</x:v>
       </x:c>
       <x:c r="BS37" s="3" t="n">
-        <x:v>20937</x:v>
+        <x:v>20316</x:v>
       </x:c>
       <x:c r="BT37" s="3" t="n">
-        <x:v>23199</x:v>
+        <x:v>22512</x:v>
       </x:c>
       <x:c r="BU37" s="3" t="n">
-        <x:v>26374</x:v>
+        <x:v>25592</x:v>
       </x:c>
       <x:c r="BV37" s="3" t="n">
-        <x:v>22913</x:v>
+        <x:v>22233</x:v>
       </x:c>
       <x:c r="BW37" s="3" t="n">
-        <x:v>23799</x:v>
+        <x:v>23094</x:v>
       </x:c>
       <x:c r="BX37" s="3" t="n">
-        <x:v>26784</x:v>
+        <x:v>25990</x:v>
       </x:c>
       <x:c r="BY37" s="3" t="n">
-        <x:v>28605</x:v>
+        <x:v>27757</x:v>
       </x:c>
       <x:c r="BZ37" s="3" t="n">
-        <x:v>24060</x:v>
+        <x:v>23346</x:v>
       </x:c>
       <x:c r="CA37" s="3" t="n">
-        <x:v>26870</x:v>
+        <x:v>26074</x:v>
       </x:c>
       <x:c r="CB37" s="3" t="n">
-        <x:v>27595</x:v>
+        <x:v>26776</x:v>
       </x:c>
       <x:c r="CC37" s="3" t="n">
-        <x:v>31527</x:v>
+        <x:v>30592</x:v>
       </x:c>
       <x:c r="CD37" s="3" t="n">
-        <x:v>27175</x:v>
+        <x:v>26369</x:v>
       </x:c>
       <x:c r="CE37" s="3" t="n">
-        <x:v>28758</x:v>
+        <x:v>27905</x:v>
       </x:c>
       <x:c r="CF37" s="3" t="n">
-        <x:v>30951</x:v>
+        <x:v>30033</x:v>
       </x:c>
       <x:c r="CG37" s="3" t="n">
-        <x:v>35003</x:v>
+        <x:v>33965</x:v>
       </x:c>
       <x:c r="CH37" s="3" t="n">
-        <x:v>29767</x:v>
+        <x:v>28884</x:v>
       </x:c>
       <x:c r="CI37" s="3" t="n">
-        <x:v>27564</x:v>
+        <x:v>26747</x:v>
       </x:c>
       <x:c r="CJ37" s="3" t="n">
-        <x:v>29875</x:v>
+        <x:v>28989</x:v>
       </x:c>
       <x:c r="CK37" s="3" t="n">
-        <x:v>32732</x:v>
+        <x:v>31761</x:v>
       </x:c>
       <x:c r="CL37" s="3" t="n">
-        <x:v>27922</x:v>
+        <x:v>27093</x:v>
       </x:c>
       <x:c r="CM37" s="3" t="n">
-        <x:v>28212</x:v>
+        <x:v>27375</x:v>
       </x:c>
       <x:c r="CN37" s="3" t="n">
-        <x:v>30430</x:v>
+        <x:v>29528</x:v>
       </x:c>
       <x:c r="CO37" s="3" t="n">
-        <x:v>35510</x:v>
+        <x:v>34456</x:v>
       </x:c>
       <x:c r="CP37" s="3" t="n">
-        <x:v>30692</x:v>
+        <x:v>29782</x:v>
       </x:c>
       <x:c r="CQ37" s="3" t="n">
-        <x:v>31099</x:v>
+        <x:v>30177</x:v>
       </x:c>
       <x:c r="CR37" s="3" t="n">
-        <x:v>30433</x:v>
+        <x:v>29530</x:v>
       </x:c>
       <x:c r="CS37" s="3" t="n">
-        <x:v>38172</x:v>
+        <x:v>37039</x:v>
       </x:c>
       <x:c r="CT37" s="3" t="n">
-        <x:v>31026</x:v>
+        <x:v>30106</x:v>
       </x:c>
       <x:c r="CU37" s="3" t="n">
-        <x:v>31515</x:v>
+        <x:v>30580</x:v>
       </x:c>
       <x:c r="CV37" s="3" t="n">
-        <x:v>33928</x:v>
+        <x:v>32922</x:v>
       </x:c>
       <x:c r="CW37" s="3" t="n">
-        <x:v>39954</x:v>
+        <x:v>38769</x:v>
       </x:c>
       <x:c r="CX37" s="3" t="n">
-        <x:v>31984</x:v>
+        <x:v>31035</x:v>
       </x:c>
       <x:c r="CY37" s="3" t="n">
-        <x:v>34284</x:v>
+        <x:v>33267</x:v>
       </x:c>
       <x:c r="CZ37" s="3" t="n">
-        <x:v>34299</x:v>
+        <x:v>33281</x:v>
       </x:c>
       <x:c r="DA37" s="3" t="n">
-        <x:v>38539</x:v>
+        <x:v>37396</x:v>
       </x:c>
       <x:c r="DB37" s="3" t="n">
-        <x:v>33222</x:v>
+        <x:v>32237</x:v>
       </x:c>
       <x:c r="DC37" s="3" t="n">
-        <x:v>29913</x:v>
+        <x:v>29026</x:v>
       </x:c>
       <x:c r="DD37" s="3" t="n">
-        <x:v>33231</x:v>
+        <x:v>32245</x:v>
       </x:c>
       <x:c r="DE37" s="3" t="n">
-        <x:v>39125</x:v>
+        <x:v>37964</x:v>
       </x:c>
       <x:c r="DF37" s="3" t="n">
-        <x:v>31522</x:v>
+        <x:v>30588</x:v>
       </x:c>
       <x:c r="DG37" s="3" t="n">
-        <x:v>19258</x:v>
+        <x:v>18687</x:v>
       </x:c>
       <x:c r="DH37" s="3" t="n">
-        <x:v>9128</x:v>
+        <x:v>8857</x:v>
       </x:c>
       <x:c r="DI37" s="3" t="n">
-        <x:v>14260</x:v>
+        <x:v>13837</x:v>
       </x:c>
       <x:c r="DJ37" s="3" t="n">
-        <x:v>13627</x:v>
+        <x:v>13223</x:v>
       </x:c>
       <x:c r="DK37" s="3" t="n">
-        <x:v>12328</x:v>
+        <x:v>11962</x:v>
       </x:c>
       <x:c r="DL37" s="3" t="n">
-        <x:v>15792</x:v>
+        <x:v>15324</x:v>
       </x:c>
       <x:c r="DM37" s="3" t="n">
-        <x:v>23572</x:v>
+        <x:v>22873</x:v>
       </x:c>
       <x:c r="DN37" s="3" t="n">
-        <x:v>22639</x:v>
+        <x:v>21967</x:v>
       </x:c>
       <x:c r="DO37" s="3" t="n">
-        <x:v>23806</x:v>
+        <x:v>23100</x:v>
       </x:c>
       <x:c r="DP37" s="3" t="n">
-        <x:v>31212</x:v>
+        <x:v>30286</x:v>
       </x:c>
       <x:c r="DQ37" s="3" t="n">
-        <x:v>35624</x:v>
+        <x:v>34568</x:v>
       </x:c>
       <x:c r="DR37" s="3" t="n">
-        <x:v>28455</x:v>
+        <x:v>27610</x:v>
       </x:c>
       <x:c r="DS37" s="3" t="n">
-        <x:v>29329</x:v>
+        <x:v>28459</x:v>
       </x:c>
       <x:c r="DT37" s="3" t="n">
-        <x:v>31259</x:v>
+        <x:v>30332</x:v>
       </x:c>
       <x:c r="DU37" s="3" t="n">
-        <x:v>36456</x:v>
+        <x:v>35375</x:v>
       </x:c>
       <x:c r="DV37" s="3" t="n">
-        <x:v>27318</x:v>
+        <x:v>26507</x:v>
       </x:c>
       <x:c r="DW37" s="3" t="n">
-        <x:v>26450</x:v>
+        <x:v>25598</x:v>
       </x:c>
       <x:c r="DX37" s="3" t="n">
-        <x:v>31046</x:v>
+        <x:v>31387</x:v>
       </x:c>
       <x:c r="DY37" s="3" t="n">
-        <x:v>37932</x:v>
+        <x:v>38272</x:v>
       </x:c>
       <x:c r="DZ37" s="3" t="n">
-        <x:v>28358</x:v>
+        <x:v>28562</x:v>
       </x:c>
       <x:c r="EA37" s="3" t="n">
-        <x:v>27121</x:v>
+        <x:v>27011</x:v>
       </x:c>
       <x:c r="EB37" s="3" t="n">
-        <x:v>33133</x:v>
+        <x:v>32962</x:v>
+      </x:c>
+      <x:c r="EC37" s="3" t="n">
+        <x:v>39616</x:v>
+      </x:c>
+      <x:c r="ED37" s="3" t="n">
+        <x:v>30554</x:v>
       </x:c>
     </x:row>
-    <x:row r="38" spans="1:132">
+    <x:row r="38" spans="1:134">
       <x:c r="B38" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C38" s="3" t="n">
-        <x:v>-5197</x:v>
+        <x:v>-5193</x:v>
       </x:c>
       <x:c r="D38" s="3" t="n">
-        <x:v>-6868</x:v>
+        <x:v>-6863</x:v>
       </x:c>
       <x:c r="E38" s="3" t="n">
-        <x:v>-8940</x:v>
+        <x:v>-8934</x:v>
       </x:c>
       <x:c r="F38" s="3" t="n">
-        <x:v>-5876</x:v>
+        <x:v>-5870</x:v>
       </x:c>
       <x:c r="G38" s="3" t="n">
-        <x:v>-5200</x:v>
+        <x:v>-5196</x:v>
       </x:c>
       <x:c r="H38" s="3" t="n">
-        <x:v>-6876</x:v>
+        <x:v>-6871</x:v>
       </x:c>
       <x:c r="I38" s="3" t="n">
-        <x:v>-9461</x:v>
+        <x:v>-9454</x:v>
       </x:c>
       <x:c r="J38" s="3" t="n">
-        <x:v>-5944</x:v>
+        <x:v>-5938</x:v>
       </x:c>
       <x:c r="K38" s="3" t="n">
-        <x:v>-5585</x:v>
+        <x:v>-5580</x:v>
       </x:c>
       <x:c r="L38" s="3" t="n">
-        <x:v>-8174</x:v>
+        <x:v>-8168</x:v>
       </x:c>
       <x:c r="M38" s="3" t="n">
-        <x:v>-9827</x:v>
+        <x:v>-9820</x:v>
       </x:c>
       <x:c r="N38" s="3" t="n">
-        <x:v>-6430</x:v>
+        <x:v>-6424</x:v>
       </x:c>
       <x:c r="O38" s="3" t="n">
-        <x:v>-5721</x:v>
+        <x:v>-5717</x:v>
       </x:c>
       <x:c r="P38" s="3" t="n">
-        <x:v>-7253</x:v>
+        <x:v>-7247</x:v>
       </x:c>
       <x:c r="Q38" s="3" t="n">
-        <x:v>-9448</x:v>
+        <x:v>-9440</x:v>
       </x:c>
       <x:c r="R38" s="3" t="n">
-        <x:v>-6593</x:v>
+        <x:v>-6588</x:v>
       </x:c>
       <x:c r="S38" s="3" t="n">
-        <x:v>-6828</x:v>
+        <x:v>-6823</x:v>
       </x:c>
       <x:c r="T38" s="3" t="n">
-        <x:v>-8638</x:v>
+        <x:v>-8631</x:v>
       </x:c>
       <x:c r="U38" s="3" t="n">
-        <x:v>-10308</x:v>
+        <x:v>-10300</x:v>
       </x:c>
       <x:c r="V38" s="3" t="n">
-        <x:v>-8011</x:v>
+        <x:v>-8004</x:v>
       </x:c>
       <x:c r="W38" s="3" t="n">
-        <x:v>-7170</x:v>
+        <x:v>-7165</x:v>
       </x:c>
       <x:c r="X38" s="3" t="n">
-        <x:v>-9725</x:v>
+        <x:v>-9717</x:v>
       </x:c>
       <x:c r="Y38" s="3" t="n">
-        <x:v>-12836</x:v>
+        <x:v>-12825</x:v>
       </x:c>
       <x:c r="Z38" s="3" t="n">
-        <x:v>-9042</x:v>
+        <x:v>-9035</x:v>
       </x:c>
       <x:c r="AA38" s="3" t="n">
-        <x:v>-7649</x:v>
+        <x:v>-7643</x:v>
       </x:c>
       <x:c r="AB38" s="3" t="n">
-        <x:v>-9977</x:v>
+        <x:v>-9969</x:v>
       </x:c>
       <x:c r="AC38" s="3" t="n">
-        <x:v>-12746</x:v>
+        <x:v>-12736</x:v>
       </x:c>
       <x:c r="AD38" s="3" t="n">
-        <x:v>-9055</x:v>
+        <x:v>-9048</x:v>
       </x:c>
       <x:c r="AE38" s="3" t="n">
-        <x:v>-8267</x:v>
+        <x:v>-8260</x:v>
       </x:c>
       <x:c r="AF38" s="3" t="n">
-        <x:v>-10920</x:v>
+        <x:v>-10911</x:v>
       </x:c>
       <x:c r="AG38" s="3" t="n">
-        <x:v>-13412</x:v>
+        <x:v>-13401</x:v>
       </x:c>
       <x:c r="AH38" s="3" t="n">
-        <x:v>-10441</x:v>
+        <x:v>-10434</x:v>
       </x:c>
       <x:c r="AI38" s="3" t="n">
-        <x:v>-9380</x:v>
+        <x:v>-9372</x:v>
       </x:c>
       <x:c r="AJ38" s="3" t="n">
-        <x:v>-12042</x:v>
+        <x:v>-12033</x:v>
       </x:c>
       <x:c r="AK38" s="3" t="n">
-        <x:v>-15988</x:v>
+        <x:v>-15975</x:v>
       </x:c>
       <x:c r="AL38" s="3" t="n">
-        <x:v>-11901</x:v>
+        <x:v>-11892</x:v>
       </x:c>
       <x:c r="AM38" s="3" t="n">
-        <x:v>-9272</x:v>
+        <x:v>-9265</x:v>
       </x:c>
       <x:c r="AN38" s="3" t="n">
-        <x:v>-12668</x:v>
+        <x:v>-12658</x:v>
       </x:c>
       <x:c r="AO38" s="3" t="n">
-        <x:v>-17440</x:v>
+        <x:v>-17426</x:v>
       </x:c>
       <x:c r="AP38" s="3" t="n">
-        <x:v>-14912</x:v>
+        <x:v>-14901</x:v>
       </x:c>
       <x:c r="AQ38" s="3" t="n">
-        <x:v>-11070</x:v>
+        <x:v>-11062</x:v>
       </x:c>
       <x:c r="AR38" s="3" t="n">
-        <x:v>-14265</x:v>
+        <x:v>-14254</x:v>
       </x:c>
       <x:c r="AS38" s="3" t="n">
-        <x:v>-18592</x:v>
+        <x:v>-18578</x:v>
       </x:c>
       <x:c r="AT38" s="3" t="n">
-        <x:v>-13926</x:v>
+        <x:v>-13914</x:v>
       </x:c>
       <x:c r="AU38" s="3" t="n">
-        <x:v>-11839</x:v>
+        <x:v>-11830</x:v>
       </x:c>
       <x:c r="AV38" s="3" t="n">
-        <x:v>-15917</x:v>
+        <x:v>-15904</x:v>
       </x:c>
       <x:c r="AW38" s="3" t="n">
-        <x:v>-19627</x:v>
+        <x:v>-19612</x:v>
       </x:c>
       <x:c r="AX38" s="3" t="n">
-        <x:v>-14877</x:v>
+        <x:v>-14865</x:v>
       </x:c>
       <x:c r="AY38" s="3" t="n">
-        <x:v>-13840</x:v>
+        <x:v>-13829</x:v>
       </x:c>
       <x:c r="AZ38" s="3" t="n">
-        <x:v>-18635</x:v>
+        <x:v>-18620</x:v>
       </x:c>
       <x:c r="BA38" s="3" t="n">
-        <x:v>-23660</x:v>
+        <x:v>-23641</x:v>
       </x:c>
       <x:c r="BB38" s="3" t="n">
-        <x:v>-17492</x:v>
+        <x:v>-17479</x:v>
       </x:c>
       <x:c r="BC38" s="3" t="n">
-        <x:v>-16129</x:v>
+        <x:v>-16116</x:v>
       </x:c>
       <x:c r="BD38" s="3" t="n">
-        <x:v>-21201</x:v>
+        <x:v>-21185</x:v>
       </x:c>
       <x:c r="BE38" s="3" t="n">
-        <x:v>-25248</x:v>
+        <x:v>-25228</x:v>
       </x:c>
       <x:c r="BF38" s="3" t="n">
-        <x:v>-20108</x:v>
+        <x:v>-20091</x:v>
       </x:c>
       <x:c r="BG38" s="3" t="n">
-        <x:v>-20511</x:v>
+        <x:v>-20495</x:v>
       </x:c>
       <x:c r="BH38" s="3" t="n">
-        <x:v>-24731</x:v>
+        <x:v>-24711</x:v>
       </x:c>
       <x:c r="BI38" s="3" t="n">
-        <x:v>-25425</x:v>
+        <x:v>-25405</x:v>
       </x:c>
       <x:c r="BJ38" s="3" t="n">
-        <x:v>-17775</x:v>
+        <x:v>-17761</x:v>
       </x:c>
       <x:c r="BK38" s="3" t="n">
-        <x:v>-20484</x:v>
+        <x:v>-20467</x:v>
       </x:c>
       <x:c r="BL38" s="3" t="n">
-        <x:v>-21761</x:v>
+        <x:v>-21744</x:v>
       </x:c>
       <x:c r="BM38" s="3" t="n">
-        <x:v>-26996</x:v>
+        <x:v>-26974</x:v>
       </x:c>
       <x:c r="BN38" s="3" t="n">
-        <x:v>-18720</x:v>
+        <x:v>-18707</x:v>
       </x:c>
       <x:c r="BO38" s="3" t="n">
-        <x:v>-17650</x:v>
+        <x:v>-17636</x:v>
       </x:c>
       <x:c r="BP38" s="3" t="n">
-        <x:v>-19680</x:v>
+        <x:v>-19664</x:v>
       </x:c>
       <x:c r="BQ38" s="3" t="n">
-        <x:v>-23794</x:v>
+        <x:v>-23775</x:v>
       </x:c>
       <x:c r="BR38" s="3" t="n">
-        <x:v>-17096</x:v>
+        <x:v>-17084</x:v>
       </x:c>
       <x:c r="BS38" s="3" t="n">
-        <x:v>-14968</x:v>
+        <x:v>-14957</x:v>
       </x:c>
       <x:c r="BT38" s="3" t="n">
-        <x:v>-18670</x:v>
+        <x:v>-18655</x:v>
       </x:c>
       <x:c r="BU38" s="3" t="n">
-        <x:v>-24733</x:v>
+        <x:v>-24713</x:v>
       </x:c>
       <x:c r="BV38" s="3" t="n">
-        <x:v>-15959</x:v>
+        <x:v>-15947</x:v>
       </x:c>
       <x:c r="BW38" s="3" t="n">
-        <x:v>-14715</x:v>
+        <x:v>-14704</x:v>
       </x:c>
       <x:c r="BX38" s="3" t="n">
-        <x:v>-19293</x:v>
+        <x:v>-19278</x:v>
       </x:c>
       <x:c r="BY38" s="3" t="n">
-        <x:v>-25635</x:v>
+        <x:v>-25615</x:v>
       </x:c>
       <x:c r="BZ38" s="3" t="n">
-        <x:v>-18564</x:v>
+        <x:v>-18549</x:v>
       </x:c>
       <x:c r="CA38" s="3" t="n">
-        <x:v>-17467</x:v>
+        <x:v>-17453</x:v>
       </x:c>
       <x:c r="CB38" s="3" t="n">
-        <x:v>-22202</x:v>
+        <x:v>-22184</x:v>
       </x:c>
       <x:c r="CC38" s="3" t="n">
-        <x:v>-26603</x:v>
+        <x:v>-26582</x:v>
       </x:c>
       <x:c r="CD38" s="3" t="n">
-        <x:v>-18835</x:v>
+        <x:v>-18822</x:v>
       </x:c>
       <x:c r="CE38" s="3" t="n">
-        <x:v>-18200</x:v>
+        <x:v>-18186</x:v>
       </x:c>
       <x:c r="CF38" s="3" t="n">
-        <x:v>-21627</x:v>
+        <x:v>-21611</x:v>
       </x:c>
       <x:c r="CG38" s="3" t="n">
-        <x:v>-27300</x:v>
+        <x:v>-27278</x:v>
       </x:c>
       <x:c r="CH38" s="3" t="n">
-        <x:v>-20220</x:v>
+        <x:v>-20204</x:v>
       </x:c>
       <x:c r="CI38" s="3" t="n">
-        <x:v>-17577</x:v>
+        <x:v>-17563</x:v>
       </x:c>
       <x:c r="CJ38" s="3" t="n">
-        <x:v>-23034</x:v>
+        <x:v>-23016</x:v>
       </x:c>
       <x:c r="CK38" s="3" t="n">
-        <x:v>-28703</x:v>
+        <x:v>-28681</x:v>
       </x:c>
       <x:c r="CL38" s="3" t="n">
-        <x:v>-20245</x:v>
+        <x:v>-20230</x:v>
       </x:c>
       <x:c r="CM38" s="3" t="n">
-        <x:v>-19093</x:v>
+        <x:v>-19078</x:v>
       </x:c>
       <x:c r="CN38" s="3" t="n">
-        <x:v>-24134</x:v>
+        <x:v>-24115</x:v>
       </x:c>
       <x:c r="CO38" s="3" t="n">
-        <x:v>-30763</x:v>
+        <x:v>-30739</x:v>
       </x:c>
       <x:c r="CP38" s="3" t="n">
-        <x:v>-22787</x:v>
+        <x:v>-22770</x:v>
       </x:c>
       <x:c r="CQ38" s="3" t="n">
-        <x:v>-21740</x:v>
+        <x:v>-21723</x:v>
       </x:c>
       <x:c r="CR38" s="3" t="n">
-        <x:v>-25244</x:v>
+        <x:v>-25224</x:v>
       </x:c>
       <x:c r="CS38" s="3" t="n">
-        <x:v>-32138</x:v>
+        <x:v>-32113</x:v>
       </x:c>
       <x:c r="CT38" s="3" t="n">
-        <x:v>-26255</x:v>
+        <x:v>-26235</x:v>
       </x:c>
       <x:c r="CU38" s="3" t="n">
-        <x:v>-21298</x:v>
+        <x:v>-21281</x:v>
       </x:c>
       <x:c r="CV38" s="3" t="n">
-        <x:v>-27478</x:v>
+        <x:v>-27456</x:v>
       </x:c>
       <x:c r="CW38" s="3" t="n">
-        <x:v>-33033</x:v>
+        <x:v>-33007</x:v>
       </x:c>
       <x:c r="CX38" s="3" t="n">
-        <x:v>-25958</x:v>
+        <x:v>-25939</x:v>
       </x:c>
       <x:c r="CY38" s="3" t="n">
-        <x:v>-24382</x:v>
+        <x:v>-24363</x:v>
       </x:c>
       <x:c r="CZ38" s="3" t="n">
-        <x:v>-29572</x:v>
+        <x:v>-29549</x:v>
       </x:c>
       <x:c r="DA38" s="3" t="n">
-        <x:v>-36604</x:v>
+        <x:v>-36575</x:v>
       </x:c>
       <x:c r="DB38" s="3" t="n">
-        <x:v>-28421</x:v>
+        <x:v>-28399</x:v>
       </x:c>
       <x:c r="DC38" s="3" t="n">
-        <x:v>-22750</x:v>
+        <x:v>-22732</x:v>
       </x:c>
       <x:c r="DD38" s="3" t="n">
-        <x:v>-29185</x:v>
+        <x:v>-29162</x:v>
       </x:c>
       <x:c r="DE38" s="3" t="n">
-        <x:v>-35893</x:v>
+        <x:v>-35865</x:v>
       </x:c>
       <x:c r="DF38" s="3" t="n">
-        <x:v>-29531</x:v>
+        <x:v>-29508</x:v>
       </x:c>
       <x:c r="DG38" s="3" t="n">
-        <x:v>-15770</x:v>
+        <x:v>-15757</x:v>
       </x:c>
       <x:c r="DH38" s="3" t="n">
-        <x:v>-12150</x:v>
+        <x:v>-12140</x:v>
       </x:c>
       <x:c r="DI38" s="3" t="n">
-        <x:v>-14575</x:v>
+        <x:v>-14563</x:v>
       </x:c>
       <x:c r="DJ38" s="3" t="n">
-        <x:v>-13833</x:v>
+        <x:v>-13824</x:v>
       </x:c>
       <x:c r="DK38" s="3" t="n">
-        <x:v>-11736</x:v>
+        <x:v>-11727</x:v>
       </x:c>
       <x:c r="DL38" s="3" t="n">
-        <x:v>-14566</x:v>
+        <x:v>-14554</x:v>
       </x:c>
       <x:c r="DM38" s="3" t="n">
-        <x:v>-21742</x:v>
+        <x:v>-21725</x:v>
       </x:c>
       <x:c r="DN38" s="3" t="n">
-        <x:v>-21392</x:v>
+        <x:v>-21376</x:v>
       </x:c>
       <x:c r="DO38" s="3" t="n">
-        <x:v>-21937</x:v>
+        <x:v>-21920</x:v>
       </x:c>
       <x:c r="DP38" s="3" t="n">
-        <x:v>-27012</x:v>
+        <x:v>-26991</x:v>
       </x:c>
       <x:c r="DQ38" s="3" t="n">
-        <x:v>-32317</x:v>
+        <x:v>-32292</x:v>
       </x:c>
       <x:c r="DR38" s="3" t="n">
-        <x:v>-26508</x:v>
+        <x:v>-26487</x:v>
       </x:c>
       <x:c r="DS38" s="3" t="n">
-        <x:v>-21493</x:v>
+        <x:v>-21476</x:v>
       </x:c>
       <x:c r="DT38" s="3" t="n">
-        <x:v>-28846</x:v>
+        <x:v>-28823</x:v>
       </x:c>
       <x:c r="DU38" s="3" t="n">
-        <x:v>-38269</x:v>
+        <x:v>-38239</x:v>
       </x:c>
       <x:c r="DV38" s="3" t="n">
-        <x:v>-25517</x:v>
+        <x:v>-25498</x:v>
       </x:c>
       <x:c r="DW38" s="3" t="n">
-        <x:v>-22781</x:v>
+        <x:v>-22660</x:v>
       </x:c>
       <x:c r="DX38" s="3" t="n">
-        <x:v>-28638</x:v>
+        <x:v>-28672</x:v>
       </x:c>
       <x:c r="DY38" s="3" t="n">
-        <x:v>-37905</x:v>
+        <x:v>-38051</x:v>
       </x:c>
       <x:c r="DZ38" s="3" t="n">
-        <x:v>-27886</x:v>
+        <x:v>-27806</x:v>
       </x:c>
       <x:c r="EA38" s="3" t="n">
-        <x:v>-23301</x:v>
+        <x:v>-23420</x:v>
       </x:c>
       <x:c r="EB38" s="3" t="n">
-        <x:v>-30796</x:v>
+        <x:v>-30697</x:v>
+      </x:c>
+      <x:c r="EC38" s="3" t="n">
+        <x:v>-40433</x:v>
+      </x:c>
+      <x:c r="ED38" s="3" t="n">
+        <x:v>-28586</x:v>
       </x:c>
     </x:row>
-    <x:row r="39" spans="1:132">
+    <x:row r="39" spans="1:134">
       <x:c r="B39" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>337756</x:v>
+        <x:v>337311</x:v>
       </x:c>
       <x:c r="D39" s="3" t="n">
-        <x:v>353886</x:v>
+        <x:v>353420</x:v>
       </x:c>
       <x:c r="E39" s="3" t="n">
-        <x:v>347408</x:v>
+        <x:v>346951</x:v>
       </x:c>
       <x:c r="F39" s="3" t="n">
-        <x:v>382830</x:v>
+        <x:v>382326</x:v>
       </x:c>
       <x:c r="G39" s="3" t="n">
-        <x:v>349627</x:v>
+        <x:v>349166</x:v>
       </x:c>
       <x:c r="H39" s="3" t="n">
-        <x:v>359243</x:v>
+        <x:v>358770</x:v>
       </x:c>
       <x:c r="I39" s="3" t="n">
-        <x:v>352674</x:v>
+        <x:v>352210</x:v>
       </x:c>
       <x:c r="J39" s="3" t="n">
-        <x:v>387185</x:v>
+        <x:v>386676</x:v>
       </x:c>
       <x:c r="K39" s="3" t="n">
-        <x:v>352707</x:v>
+        <x:v>352243</x:v>
       </x:c>
       <x:c r="L39" s="3" t="n">
-        <x:v>366092</x:v>
+        <x:v>365610</x:v>
       </x:c>
       <x:c r="M39" s="3" t="n">
-        <x:v>358828</x:v>
+        <x:v>358356</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>390009</x:v>
+        <x:v>389496</x:v>
       </x:c>
       <x:c r="O39" s="3" t="n">
-        <x:v>359200</x:v>
+        <x:v>358728</x:v>
       </x:c>
       <x:c r="P39" s="3" t="n">
-        <x:v>374045</x:v>
+        <x:v>373553</x:v>
       </x:c>
       <x:c r="Q39" s="3" t="n">
-        <x:v>368929</x:v>
+        <x:v>368444</x:v>
       </x:c>
       <x:c r="R39" s="3" t="n">
-        <x:v>398743</x:v>
+        <x:v>398217</x:v>
       </x:c>
       <x:c r="S39" s="3" t="n">
-        <x:v>369359</x:v>
+        <x:v>368873</x:v>
       </x:c>
       <x:c r="T39" s="3" t="n">
-        <x:v>392269</x:v>
+        <x:v>391753</x:v>
       </x:c>
       <x:c r="U39" s="3" t="n">
-        <x:v>376242</x:v>
+        <x:v>375746</x:v>
       </x:c>
       <x:c r="V39" s="3" t="n">
-        <x:v>412559</x:v>
+        <x:v>412017</x:v>
       </x:c>
       <x:c r="W39" s="3" t="n">
-        <x:v>379757</x:v>
+        <x:v>379257</x:v>
       </x:c>
       <x:c r="X39" s="3" t="n">
-        <x:v>402899</x:v>
+        <x:v>402368</x:v>
       </x:c>
       <x:c r="Y39" s="3" t="n">
-        <x:v>391018</x:v>
+        <x:v>390504</x:v>
       </x:c>
       <x:c r="Z39" s="3" t="n">
-        <x:v>429781</x:v>
+        <x:v>429216</x:v>
       </x:c>
       <x:c r="AA39" s="3" t="n">
-        <x:v>396909</x:v>
+        <x:v>396387</x:v>
       </x:c>
       <x:c r="AB39" s="3" t="n">
-        <x:v>418300</x:v>
+        <x:v>417750</x:v>
       </x:c>
       <x:c r="AC39" s="3" t="n">
-        <x:v>406549</x:v>
+        <x:v>406014</x:v>
       </x:c>
       <x:c r="AD39" s="3" t="n">
-        <x:v>457024</x:v>
+        <x:v>456422</x:v>
       </x:c>
       <x:c r="AE39" s="3" t="n">
-        <x:v>424152</x:v>
+        <x:v>423594</x:v>
       </x:c>
       <x:c r="AF39" s="3" t="n">
-        <x:v>446687</x:v>
+        <x:v>446100</x:v>
       </x:c>
       <x:c r="AG39" s="3" t="n">
-        <x:v>432504</x:v>
+        <x:v>431935</x:v>
       </x:c>
       <x:c r="AH39" s="3" t="n">
-        <x:v>467802</x:v>
+        <x:v>467185</x:v>
       </x:c>
       <x:c r="AI39" s="3" t="n">
-        <x:v>432995</x:v>
+        <x:v>432425</x:v>
       </x:c>
       <x:c r="AJ39" s="3" t="n">
-        <x:v>449557</x:v>
+        <x:v>448966</x:v>
       </x:c>
       <x:c r="AK39" s="3" t="n">
-        <x:v>435253</x:v>
+        <x:v>434681</x:v>
       </x:c>
       <x:c r="AL39" s="3" t="n">
-        <x:v>466803</x:v>
+        <x:v>466187</x:v>
       </x:c>
       <x:c r="AM39" s="3" t="n">
-        <x:v>439489</x:v>
+        <x:v>438911</x:v>
       </x:c>
       <x:c r="AN39" s="3" t="n">
-        <x:v>459608</x:v>
+        <x:v>459004</x:v>
       </x:c>
       <x:c r="AO39" s="3" t="n">
-        <x:v>445066</x:v>
+        <x:v>444481</x:v>
       </x:c>
       <x:c r="AP39" s="3" t="n">
-        <x:v>479179</x:v>
+        <x:v>478546</x:v>
       </x:c>
       <x:c r="AQ39" s="3" t="n">
-        <x:v>442172</x:v>
+        <x:v>441590</x:v>
       </x:c>
       <x:c r="AR39" s="3" t="n">
-        <x:v>463373</x:v>
+        <x:v>462763</x:v>
       </x:c>
       <x:c r="AS39" s="3" t="n">
-        <x:v>454341</x:v>
+        <x:v>453743</x:v>
       </x:c>
       <x:c r="AT39" s="3" t="n">
-        <x:v>489902</x:v>
+        <x:v>489258</x:v>
       </x:c>
       <x:c r="AU39" s="3" t="n">
-        <x:v>457580</x:v>
+        <x:v>456978</x:v>
       </x:c>
       <x:c r="AV39" s="3" t="n">
-        <x:v>476216</x:v>
+        <x:v>475589</x:v>
       </x:c>
       <x:c r="AW39" s="3" t="n">
-        <x:v>466801</x:v>
+        <x:v>466186</x:v>
       </x:c>
       <x:c r="AX39" s="3" t="n">
-        <x:v>503774</x:v>
+        <x:v>503113</x:v>
       </x:c>
       <x:c r="AY39" s="3" t="n">
-        <x:v>463529</x:v>
+        <x:v>462919</x:v>
       </x:c>
       <x:c r="AZ39" s="3" t="n">
-        <x:v>493073</x:v>
+        <x:v>492425</x:v>
       </x:c>
       <x:c r="BA39" s="3" t="n">
-        <x:v>486590</x:v>
+        <x:v>485950</x:v>
       </x:c>
       <x:c r="BB39" s="3" t="n">
-        <x:v>520577</x:v>
+        <x:v>519892</x:v>
       </x:c>
       <x:c r="BC39" s="3" t="n">
-        <x:v>477987</x:v>
+        <x:v>477358</x:v>
       </x:c>
       <x:c r="BD39" s="3" t="n">
-        <x:v>508309</x:v>
+        <x:v>507640</x:v>
       </x:c>
       <x:c r="BE39" s="3" t="n">
-        <x:v>496693</x:v>
+        <x:v>496039</x:v>
       </x:c>
       <x:c r="BF39" s="3" t="n">
-        <x:v>537974</x:v>
+        <x:v>537267</x:v>
       </x:c>
       <x:c r="BG39" s="3" t="n">
-        <x:v>499596</x:v>
+        <x:v>498938</x:v>
       </x:c>
       <x:c r="BH39" s="3" t="n">
-        <x:v>530192</x:v>
+        <x:v>529495</x:v>
       </x:c>
       <x:c r="BI39" s="3" t="n">
-        <x:v>523418</x:v>
+        <x:v>522729</x:v>
       </x:c>
       <x:c r="BJ39" s="3" t="n">
-        <x:v>560011</x:v>
+        <x:v>559275</x:v>
       </x:c>
       <x:c r="BK39" s="3" t="n">
-        <x:v>512014</x:v>
+        <x:v>511341</x:v>
       </x:c>
       <x:c r="BL39" s="3" t="n">
-        <x:v>542955</x:v>
+        <x:v>542240</x:v>
       </x:c>
       <x:c r="BM39" s="3" t="n">
-        <x:v>517017</x:v>
+        <x:v>516337</x:v>
       </x:c>
       <x:c r="BN39" s="3" t="n">
-        <x:v>540149</x:v>
+        <x:v>539438</x:v>
       </x:c>
       <x:c r="BO39" s="3" t="n">
-        <x:v>505866</x:v>
+        <x:v>505200</x:v>
       </x:c>
       <x:c r="BP39" s="3" t="n">
-        <x:v>545689</x:v>
+        <x:v>544971</x:v>
       </x:c>
       <x:c r="BQ39" s="3" t="n">
-        <x:v>527959</x:v>
+        <x:v>527265</x:v>
       </x:c>
       <x:c r="BR39" s="3" t="n">
-        <x:v>557596</x:v>
+        <x:v>556862</x:v>
       </x:c>
       <x:c r="BS39" s="3" t="n">
-        <x:v>529452</x:v>
+        <x:v>528755</x:v>
       </x:c>
       <x:c r="BT39" s="3" t="n">
-        <x:v>566372</x:v>
+        <x:v>565627</x:v>
       </x:c>
       <x:c r="BU39" s="3" t="n">
-        <x:v>549459</x:v>
+        <x:v>548736</x:v>
       </x:c>
       <x:c r="BV39" s="3" t="n">
-        <x:v>579385</x:v>
+        <x:v>578622</x:v>
       </x:c>
       <x:c r="BW39" s="3" t="n">
-        <x:v>544654</x:v>
+        <x:v>543937</x:v>
       </x:c>
       <x:c r="BX39" s="3" t="n">
-        <x:v>583485</x:v>
+        <x:v>582717</x:v>
       </x:c>
       <x:c r="BY39" s="3" t="n">
-        <x:v>556270</x:v>
+        <x:v>555538</x:v>
       </x:c>
       <x:c r="BZ39" s="3" t="n">
-        <x:v>585556</x:v>
+        <x:v>584786</x:v>
       </x:c>
       <x:c r="CA39" s="3" t="n">
-        <x:v>552643</x:v>
+        <x:v>551916</x:v>
       </x:c>
       <x:c r="CB39" s="3" t="n">
-        <x:v>585008</x:v>
+        <x:v>584238</x:v>
       </x:c>
       <x:c r="CC39" s="3" t="n">
-        <x:v>563770</x:v>
+        <x:v>563028</x:v>
       </x:c>
       <x:c r="CD39" s="3" t="n">
-        <x:v>595331</x:v>
+        <x:v>594547</x:v>
       </x:c>
       <x:c r="CE39" s="3" t="n">
-        <x:v>559181</x:v>
+        <x:v>558445</x:v>
       </x:c>
       <x:c r="CF39" s="3" t="n">
-        <x:v>596826</x:v>
+        <x:v>596041</x:v>
       </x:c>
       <x:c r="CG39" s="3" t="n">
-        <x:v>577032</x:v>
+        <x:v>576273</x:v>
       </x:c>
       <x:c r="CH39" s="3" t="n">
-        <x:v>609947</x:v>
+        <x:v>609143</x:v>
       </x:c>
       <x:c r="CI39" s="3" t="n">
-        <x:v>573330</x:v>
+        <x:v>572575</x:v>
       </x:c>
       <x:c r="CJ39" s="3" t="n">
-        <x:v>615791</x:v>
+        <x:v>614981</x:v>
       </x:c>
       <x:c r="CK39" s="3" t="n">
-        <x:v>589737</x:v>
+        <x:v>588961</x:v>
       </x:c>
       <x:c r="CL39" s="3" t="n">
-        <x:v>629938</x:v>
+        <x:v>629108</x:v>
       </x:c>
       <x:c r="CM39" s="3" t="n">
-        <x:v>598577</x:v>
+        <x:v>597789</x:v>
       </x:c>
       <x:c r="CN39" s="3" t="n">
-        <x:v>640379</x:v>
+        <x:v>639536</x:v>
       </x:c>
       <x:c r="CO39" s="3" t="n">
-        <x:v>614854</x:v>
+        <x:v>614044</x:v>
       </x:c>
       <x:c r="CP39" s="3" t="n">
-        <x:v>656207</x:v>
+        <x:v>655343</x:v>
       </x:c>
       <x:c r="CQ39" s="3" t="n">
-        <x:v>615427</x:v>
+        <x:v>614617</x:v>
       </x:c>
       <x:c r="CR39" s="3" t="n">
-        <x:v>654668</x:v>
+        <x:v>653805</x:v>
       </x:c>
       <x:c r="CS39" s="3" t="n">
-        <x:v>627796</x:v>
+        <x:v>626969</x:v>
       </x:c>
       <x:c r="CT39" s="3" t="n">
-        <x:v>668706</x:v>
+        <x:v>667826</x:v>
       </x:c>
       <x:c r="CU39" s="3" t="n">
-        <x:v>640380</x:v>
+        <x:v>639537</x:v>
       </x:c>
       <x:c r="CV39" s="3" t="n">
-        <x:v>667971</x:v>
+        <x:v>667091</x:v>
       </x:c>
       <x:c r="CW39" s="3" t="n">
-        <x:v>638989</x:v>
+        <x:v>638147</x:v>
       </x:c>
       <x:c r="CX39" s="3" t="n">
-        <x:v>680705</x:v>
+        <x:v>679809</x:v>
       </x:c>
       <x:c r="CY39" s="3" t="n">
-        <x:v>647440</x:v>
+        <x:v>646587</x:v>
       </x:c>
       <x:c r="CZ39" s="3" t="n">
-        <x:v>688786</x:v>
+        <x:v>687879</x:v>
       </x:c>
       <x:c r="DA39" s="3" t="n">
-        <x:v>652299</x:v>
+        <x:v>651440</x:v>
       </x:c>
       <x:c r="DB39" s="3" t="n">
-        <x:v>691344</x:v>
+        <x:v>690434</x:v>
       </x:c>
       <x:c r="DC39" s="3" t="n">
-        <x:v>647503</x:v>
+        <x:v>646650</x:v>
       </x:c>
       <x:c r="DD39" s="3" t="n">
-        <x:v>688345</x:v>
+        <x:v>687438</x:v>
       </x:c>
       <x:c r="DE39" s="3" t="n">
-        <x:v>666056</x:v>
+        <x:v>665178</x:v>
       </x:c>
       <x:c r="DF39" s="3" t="n">
-        <x:v>699055</x:v>
+        <x:v>698136</x:v>
       </x:c>
       <x:c r="DG39" s="3" t="n">
-        <x:v>663391</x:v>
+        <x:v>662517</x:v>
       </x:c>
       <x:c r="DH39" s="3" t="n">
-        <x:v>634473</x:v>
+        <x:v>633637</x:v>
       </x:c>
       <x:c r="DI39" s="3" t="n">
-        <x:v>645100</x:v>
+        <x:v>644250</x:v>
       </x:c>
       <x:c r="DJ39" s="3" t="n">
-        <x:v>675236</x:v>
+        <x:v>674348</x:v>
       </x:c>
       <x:c r="DK39" s="3" t="n">
-        <x:v>643547</x:v>
+        <x:v>642700</x:v>
       </x:c>
       <x:c r="DL39" s="3" t="n">
-        <x:v>697716</x:v>
+        <x:v>696798</x:v>
       </x:c>
       <x:c r="DM39" s="3" t="n">
-        <x:v>691552</x:v>
+        <x:v>690641</x:v>
       </x:c>
       <x:c r="DN39" s="3" t="n">
-        <x:v>734864</x:v>
+        <x:v>733895</x:v>
       </x:c>
       <x:c r="DO39" s="3" t="n">
-        <x:v>680751</x:v>
+        <x:v>679855</x:v>
       </x:c>
       <x:c r="DP39" s="3" t="n">
-        <x:v>739382</x:v>
+        <x:v>738409</x:v>
       </x:c>
       <x:c r="DQ39" s="3" t="n">
-        <x:v>698010</x:v>
+        <x:v>697091</x:v>
       </x:c>
       <x:c r="DR39" s="3" t="n">
-        <x:v>729623</x:v>
+        <x:v>728660</x:v>
       </x:c>
       <x:c r="DS39" s="3" t="n">
-        <x:v>670654</x:v>
+        <x:v>669770</x:v>
       </x:c>
       <x:c r="DT39" s="3" t="n">
-        <x:v>716471</x:v>
+        <x:v>715527</x:v>
       </x:c>
       <x:c r="DU39" s="3" t="n">
-        <x:v>683837</x:v>
+        <x:v>682937</x:v>
       </x:c>
       <x:c r="DV39" s="3" t="n">
-        <x:v>726156</x:v>
+        <x:v>725199</x:v>
       </x:c>
       <x:c r="DW39" s="3" t="n">
-        <x:v>675128</x:v>
+        <x:v>674941</x:v>
       </x:c>
       <x:c r="DX39" s="3" t="n">
-        <x:v>717397</x:v>
+        <x:v>717427</x:v>
       </x:c>
       <x:c r="DY39" s="3" t="n">
-        <x:v>691692</x:v>
+        <x:v>692761</x:v>
       </x:c>
       <x:c r="DZ39" s="3" t="n">
-        <x:v>729486</x:v>
+        <x:v>730373</x:v>
       </x:c>
       <x:c r="EA39" s="3" t="n">
-        <x:v>677732</x:v>
+        <x:v>677872</x:v>
       </x:c>
       <x:c r="EB39" s="3" t="n">
-        <x:v>728188</x:v>
+        <x:v>727420</x:v>
+      </x:c>
+      <x:c r="EC39" s="3" t="n">
+        <x:v>707148</x:v>
+      </x:c>
+      <x:c r="ED39" s="3" t="n">
+        <x:v>748158</x:v>
       </x:c>
     </x:row>
-    <x:row r="40" spans="1:132">
+    <x:row r="40" spans="1:134">
       <x:c r="B40" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C40" s="3" t="n">
-        <x:v>11498</x:v>
+        <x:v>11499</x:v>
       </x:c>
       <x:c r="D40" s="3" t="n">
         <x:v>15660</x:v>
       </x:c>
       <x:c r="E40" s="3" t="n">
         <x:v>12199</x:v>
       </x:c>
       <x:c r="F40" s="3" t="n">
-        <x:v>14672</x:v>
+        <x:v>14673</x:v>
       </x:c>
       <x:c r="G40" s="3" t="n">
-        <x:v>11192</x:v>
+        <x:v>11193</x:v>
       </x:c>
       <x:c r="H40" s="3" t="n">
         <x:v>15871</x:v>
       </x:c>
       <x:c r="I40" s="3" t="n">
         <x:v>11810</x:v>
       </x:c>
       <x:c r="J40" s="3" t="n">
-        <x:v>13860</x:v>
+        <x:v>13861</x:v>
       </x:c>
       <x:c r="K40" s="3" t="n">
         <x:v>9700</x:v>
       </x:c>
       <x:c r="L40" s="3" t="n">
         <x:v>16543</x:v>
       </x:c>
       <x:c r="M40" s="3" t="n">
         <x:v>9930</x:v>
       </x:c>
       <x:c r="N40" s="3" t="n">
-        <x:v>11198</x:v>
+        <x:v>11200</x:v>
       </x:c>
       <x:c r="O40" s="3" t="n">
         <x:v>10629</x:v>
       </x:c>
       <x:c r="P40" s="3" t="n">
         <x:v>13653</x:v>
       </x:c>
       <x:c r="Q40" s="3" t="n">
-        <x:v>11161</x:v>
+        <x:v>11162</x:v>
       </x:c>
       <x:c r="R40" s="3" t="n">
-        <x:v>12314</x:v>
+        <x:v>12315</x:v>
       </x:c>
       <x:c r="S40" s="3" t="n">
         <x:v>11063</x:v>
       </x:c>
       <x:c r="T40" s="3" t="n">
         <x:v>14031</x:v>
       </x:c>
       <x:c r="U40" s="3" t="n">
-        <x:v>11458</x:v>
+        <x:v>11459</x:v>
       </x:c>
       <x:c r="V40" s="3" t="n">
-        <x:v>12570</x:v>
+        <x:v>12571</x:v>
       </x:c>
       <x:c r="W40" s="3" t="n">
-        <x:v>10925</x:v>
+        <x:v>10926</x:v>
       </x:c>
       <x:c r="X40" s="3" t="n">
-        <x:v>13888</x:v>
+        <x:v>13889</x:v>
       </x:c>
       <x:c r="Y40" s="3" t="n">
-        <x:v>11697</x:v>
+        <x:v>11698</x:v>
       </x:c>
       <x:c r="Z40" s="3" t="n">
-        <x:v>12712</x:v>
+        <x:v>12711</x:v>
       </x:c>
       <x:c r="AA40" s="3" t="n">
         <x:v>10221</x:v>
       </x:c>
       <x:c r="AB40" s="3" t="n">
-        <x:v>12568</x:v>
+        <x:v>12569</x:v>
       </x:c>
       <x:c r="AC40" s="3" t="n">
-        <x:v>10671</x:v>
+        <x:v>10672</x:v>
       </x:c>
       <x:c r="AD40" s="3" t="n">
         <x:v>11592</x:v>
       </x:c>
       <x:c r="AE40" s="3" t="n">
         <x:v>13961</x:v>
       </x:c>
       <x:c r="AF40" s="3" t="n">
-        <x:v>16857</x:v>
+        <x:v>16858</x:v>
       </x:c>
       <x:c r="AG40" s="3" t="n">
-        <x:v>14151</x:v>
+        <x:v>14152</x:v>
       </x:c>
       <x:c r="AH40" s="3" t="n">
         <x:v>16002</x:v>
       </x:c>
       <x:c r="AI40" s="3" t="n">
-        <x:v>14087</x:v>
+        <x:v>14088</x:v>
       </x:c>
       <x:c r="AJ40" s="3" t="n">
-        <x:v>17539</x:v>
+        <x:v>17540</x:v>
       </x:c>
       <x:c r="AK40" s="3" t="n">
         <x:v>14428</x:v>
       </x:c>
       <x:c r="AL40" s="3" t="n">
         <x:v>16427</x:v>
       </x:c>
       <x:c r="AM40" s="3" t="n">
         <x:v>14709</x:v>
       </x:c>
       <x:c r="AN40" s="3" t="n">
         <x:v>18190</x:v>
       </x:c>
       <x:c r="AO40" s="3" t="n">
         <x:v>15112</x:v>
       </x:c>
       <x:c r="AP40" s="3" t="n">
-        <x:v>17027</x:v>
+        <x:v>17029</x:v>
       </x:c>
       <x:c r="AQ40" s="3" t="n">
         <x:v>15785</x:v>
       </x:c>
       <x:c r="AR40" s="3" t="n">
         <x:v>19199</x:v>
       </x:c>
       <x:c r="AS40" s="3" t="n">
-        <x:v>16026</x:v>
+        <x:v>16027</x:v>
       </x:c>
       <x:c r="AT40" s="3" t="n">
-        <x:v>17985</x:v>
+        <x:v>17986</x:v>
       </x:c>
       <x:c r="AU40" s="3" t="n">
         <x:v>15761</x:v>
       </x:c>
       <x:c r="AV40" s="3" t="n">
         <x:v>19079</x:v>
       </x:c>
       <x:c r="AW40" s="3" t="n">
         <x:v>15901</x:v>
       </x:c>
       <x:c r="AX40" s="3" t="n">
-        <x:v>17848</x:v>
+        <x:v>17850</x:v>
       </x:c>
       <x:c r="AY40" s="3" t="n">
         <x:v>16270</x:v>
       </x:c>
       <x:c r="AZ40" s="3" t="n">
-        <x:v>19771</x:v>
+        <x:v>19772</x:v>
       </x:c>
       <x:c r="BA40" s="3" t="n">
         <x:v>16502</x:v>
       </x:c>
       <x:c r="BB40" s="3" t="n">
-        <x:v>19197</x:v>
+        <x:v>19198</x:v>
       </x:c>
       <x:c r="BC40" s="3" t="n">
-        <x:v>16361</x:v>
+        <x:v>16362</x:v>
       </x:c>
       <x:c r="BD40" s="3" t="n">
-        <x:v>20077</x:v>
+        <x:v>20078</x:v>
       </x:c>
       <x:c r="BE40" s="3" t="n">
         <x:v>16764</x:v>
       </x:c>
       <x:c r="BF40" s="3" t="n">
         <x:v>18999</x:v>
       </x:c>
       <x:c r="BG40" s="3" t="n">
         <x:v>16503</x:v>
       </x:c>
       <x:c r="BH40" s="3" t="n">
-        <x:v>20037</x:v>
+        <x:v>20038</x:v>
       </x:c>
       <x:c r="BI40" s="3" t="n">
         <x:v>16799</x:v>
       </x:c>
       <x:c r="BJ40" s="3" t="n">
-        <x:v>18713</x:v>
+        <x:v>18714</x:v>
       </x:c>
       <x:c r="BK40" s="3" t="n">
-        <x:v>16845</x:v>
+        <x:v>16846</x:v>
       </x:c>
       <x:c r="BL40" s="3" t="n">
         <x:v>20178</x:v>
       </x:c>
       <x:c r="BM40" s="3" t="n">
-        <x:v>16919</x:v>
+        <x:v>16920</x:v>
       </x:c>
       <x:c r="BN40" s="3" t="n">
         <x:v>19112</x:v>
       </x:c>
       <x:c r="BO40" s="3" t="n">
-        <x:v>16379</x:v>
+        <x:v>16380</x:v>
       </x:c>
       <x:c r="BP40" s="3" t="n">
         <x:v>19866</x:v>
       </x:c>
       <x:c r="BQ40" s="3" t="n">
-        <x:v>16387</x:v>
+        <x:v>16388</x:v>
       </x:c>
       <x:c r="BR40" s="3" t="n">
         <x:v>18252</x:v>
       </x:c>
       <x:c r="BS40" s="3" t="n">
-        <x:v>16299</x:v>
+        <x:v>16300</x:v>
       </x:c>
       <x:c r="BT40" s="3" t="n">
-        <x:v>19887</x:v>
+        <x:v>19888</x:v>
       </x:c>
       <x:c r="BU40" s="3" t="n">
         <x:v>16535</x:v>
       </x:c>
       <x:c r="BV40" s="3" t="n">
         <x:v>18017</x:v>
       </x:c>
       <x:c r="BW40" s="3" t="n">
-        <x:v>15459</x:v>
+        <x:v>15460</x:v>
       </x:c>
       <x:c r="BX40" s="3" t="n">
-        <x:v>18771</x:v>
+        <x:v>18772</x:v>
       </x:c>
       <x:c r="BY40" s="3" t="n">
-        <x:v>15738</x:v>
+        <x:v>15739</x:v>
       </x:c>
       <x:c r="BZ40" s="3" t="n">
-        <x:v>17475</x:v>
+        <x:v>17474</x:v>
       </x:c>
       <x:c r="CA40" s="3" t="n">
-        <x:v>15448</x:v>
+        <x:v>15449</x:v>
       </x:c>
       <x:c r="CB40" s="3" t="n">
         <x:v>18666</x:v>
       </x:c>
       <x:c r="CC40" s="3" t="n">
-        <x:v>15715</x:v>
+        <x:v>15716</x:v>
       </x:c>
       <x:c r="CD40" s="3" t="n">
         <x:v>17107</x:v>
       </x:c>
       <x:c r="CE40" s="3" t="n">
-        <x:v>14735</x:v>
+        <x:v>14736</x:v>
       </x:c>
       <x:c r="CF40" s="3" t="n">
-        <x:v>17395</x:v>
+        <x:v>17396</x:v>
       </x:c>
       <x:c r="CG40" s="3" t="n">
         <x:v>15053</x:v>
       </x:c>
       <x:c r="CH40" s="3" t="n">
         <x:v>16305</x:v>
       </x:c>
       <x:c r="CI40" s="3" t="n">
         <x:v>15697</x:v>
       </x:c>
       <x:c r="CJ40" s="3" t="n">
-        <x:v>18196</x:v>
+        <x:v>18197</x:v>
       </x:c>
       <x:c r="CK40" s="3" t="n">
         <x:v>16099</x:v>
       </x:c>
       <x:c r="CL40" s="3" t="n">
-        <x:v>17455</x:v>
+        <x:v>17456</x:v>
       </x:c>
       <x:c r="CM40" s="3" t="n">
         <x:v>16231</x:v>
       </x:c>
       <x:c r="CN40" s="3" t="n">
-        <x:v>18817</x:v>
+        <x:v>18818</x:v>
       </x:c>
       <x:c r="CO40" s="3" t="n">
         <x:v>16663</x:v>
       </x:c>
       <x:c r="CP40" s="3" t="n">
-        <x:v>18032</x:v>
+        <x:v>18033</x:v>
       </x:c>
       <x:c r="CQ40" s="3" t="n">
-        <x:v>15917</x:v>
+        <x:v>15918</x:v>
       </x:c>
       <x:c r="CR40" s="3" t="n">
         <x:v>18469</x:v>
       </x:c>
       <x:c r="CS40" s="3" t="n">
-        <x:v>16456</x:v>
+        <x:v>16457</x:v>
       </x:c>
       <x:c r="CT40" s="3" t="n">
         <x:v>17888</x:v>
       </x:c>
       <x:c r="CU40" s="3" t="n">
         <x:v>17130</x:v>
       </x:c>
       <x:c r="CV40" s="3" t="n">
         <x:v>19580</x:v>
       </x:c>
       <x:c r="CW40" s="3" t="n">
-        <x:v>17568</x:v>
+        <x:v>17569</x:v>
       </x:c>
       <x:c r="CX40" s="3" t="n">
-        <x:v>19108</x:v>
+        <x:v>19109</x:v>
       </x:c>
       <x:c r="CY40" s="3" t="n">
-        <x:v>16888</x:v>
+        <x:v>16889</x:v>
       </x:c>
       <x:c r="CZ40" s="3" t="n">
-        <x:v>19300</x:v>
+        <x:v>19301</x:v>
       </x:c>
       <x:c r="DA40" s="3" t="n">
         <x:v>17570</x:v>
       </x:c>
       <x:c r="DB40" s="3" t="n">
         <x:v>18695</x:v>
       </x:c>
       <x:c r="DC40" s="3" t="n">
         <x:v>17062</x:v>
       </x:c>
       <x:c r="DD40" s="3" t="n">
-        <x:v>19596</x:v>
+        <x:v>19597</x:v>
       </x:c>
       <x:c r="DE40" s="3" t="n">
         <x:v>17602</x:v>
       </x:c>
       <x:c r="DF40" s="3" t="n">
-        <x:v>18728</x:v>
+        <x:v>18729</x:v>
       </x:c>
       <x:c r="DG40" s="3" t="n">
         <x:v>17753</x:v>
       </x:c>
       <x:c r="DH40" s="3" t="n">
-        <x:v>18837</x:v>
+        <x:v>18838</x:v>
       </x:c>
       <x:c r="DI40" s="3" t="n">
-        <x:v>17369</x:v>
+        <x:v>17370</x:v>
       </x:c>
       <x:c r="DJ40" s="3" t="n">
         <x:v>18663</x:v>
       </x:c>
       <x:c r="DK40" s="3" t="n">
-        <x:v>17527</x:v>
+        <x:v>17528</x:v>
       </x:c>
       <x:c r="DL40" s="3" t="n">
         <x:v>20108</x:v>
       </x:c>
       <x:c r="DM40" s="3" t="n">
         <x:v>18239</x:v>
       </x:c>
       <x:c r="DN40" s="3" t="n">
-        <x:v>19363</x:v>
+        <x:v>19364</x:v>
       </x:c>
       <x:c r="DO40" s="3" t="n">
-        <x:v>17483</x:v>
+        <x:v>17484</x:v>
       </x:c>
       <x:c r="DP40" s="3" t="n">
-        <x:v>19824</x:v>
+        <x:v>19825</x:v>
       </x:c>
       <x:c r="DQ40" s="3" t="n">
         <x:v>17948</x:v>
       </x:c>
       <x:c r="DR40" s="3" t="n">
         <x:v>18867</x:v>
       </x:c>
       <x:c r="DS40" s="3" t="n">
         <x:v>17656</x:v>
       </x:c>
       <x:c r="DT40" s="3" t="n">
-        <x:v>20874</x:v>
+        <x:v>20875</x:v>
       </x:c>
       <x:c r="DU40" s="3" t="n">
         <x:v>18531</x:v>
       </x:c>
       <x:c r="DV40" s="3" t="n">
-        <x:v>20696</x:v>
+        <x:v>20697</x:v>
       </x:c>
       <x:c r="DW40" s="3" t="n">
-        <x:v>18493</x:v>
+        <x:v>18371</x:v>
       </x:c>
       <x:c r="DX40" s="3" t="n">
-        <x:v>20943</x:v>
+        <x:v>20813</x:v>
       </x:c>
       <x:c r="DY40" s="3" t="n">
-        <x:v>18660</x:v>
+        <x:v>18543</x:v>
       </x:c>
       <x:c r="DZ40" s="3" t="n">
-        <x:v>20912</x:v>
+        <x:v>21092</x:v>
       </x:c>
       <x:c r="EA40" s="3" t="n">
-        <x:v>18507</x:v>
+        <x:v>18498</x:v>
       </x:c>
       <x:c r="EB40" s="3" t="n">
-        <x:v>21440</x:v>
+        <x:v>21365</x:v>
+      </x:c>
+      <x:c r="EC40" s="3" t="n">
+        <x:v>18912</x:v>
+      </x:c>
+      <x:c r="ED40" s="3" t="n">
+        <x:v>22369</x:v>
       </x:c>
     </x:row>
-    <x:row r="41" spans="1:132">
+    <x:row r="41" spans="1:134">
       <x:c r="B41" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>348970</x:v>
+        <x:v>348521</x:v>
       </x:c>
       <x:c r="D41" s="3" t="n">
-        <x:v>367904</x:v>
+        <x:v>367431</x:v>
       </x:c>
       <x:c r="E41" s="3" t="n">
-        <x:v>359176</x:v>
+        <x:v>358714</x:v>
       </x:c>
       <x:c r="F41" s="3" t="n">
-        <x:v>396569</x:v>
+        <x:v>396060</x:v>
       </x:c>
       <x:c r="G41" s="3" t="n">
-        <x:v>360788</x:v>
+        <x:v>360324</x:v>
       </x:c>
       <x:c r="H41" s="3" t="n">
-        <x:v>373457</x:v>
+        <x:v>372977</x:v>
       </x:c>
       <x:c r="I41" s="3" t="n">
-        <x:v>364259</x:v>
+        <x:v>363791</x:v>
       </x:c>
       <x:c r="J41" s="3" t="n">
-        <x:v>400466</x:v>
+        <x:v>399952</x:v>
       </x:c>
       <x:c r="K41" s="3" t="n">
-        <x:v>362893</x:v>
+        <x:v>362427</x:v>
       </x:c>
       <x:c r="L41" s="3" t="n">
-        <x:v>380885</x:v>
+        <x:v>380396</x:v>
       </x:c>
       <x:c r="M41" s="3" t="n">
-        <x:v>369230</x:v>
+        <x:v>368756</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>401581</x:v>
+        <x:v>401064</x:v>
       </x:c>
       <x:c r="O41" s="3" t="n">
-        <x:v>370050</x:v>
+        <x:v>369575</x:v>
       </x:c>
       <x:c r="P41" s="3" t="n">
-        <x:v>387061</x:v>
+        <x:v>386564</x:v>
       </x:c>
       <x:c r="Q41" s="3" t="n">
-        <x:v>380236</x:v>
+        <x:v>379747</x:v>
       </x:c>
       <x:c r="R41" s="3" t="n">
-        <x:v>411130</x:v>
+        <x:v>410602</x:v>
       </x:c>
       <x:c r="S41" s="3" t="n">
-        <x:v>380581</x:v>
+        <x:v>380092</x:v>
       </x:c>
       <x:c r="T41" s="3" t="n">
-        <x:v>405783</x:v>
+        <x:v>405262</x:v>
       </x:c>
       <x:c r="U41" s="3" t="n">
-        <x:v>387804</x:v>
+        <x:v>387306</x:v>
       </x:c>
       <x:c r="V41" s="3" t="n">
-        <x:v>425242</x:v>
+        <x:v>424696</x:v>
       </x:c>
       <x:c r="W41" s="3" t="n">
-        <x:v>390963</x:v>
+        <x:v>390461</x:v>
       </x:c>
       <x:c r="X41" s="3" t="n">
-        <x:v>416430</x:v>
+        <x:v>415895</x:v>
       </x:c>
       <x:c r="Y41" s="3" t="n">
-        <x:v>402877</x:v>
+        <x:v>402360</x:v>
       </x:c>
       <x:c r="Z41" s="3" t="n">
-        <x:v>442711</x:v>
+        <x:v>442142</x:v>
       </x:c>
       <x:c r="AA41" s="3" t="n">
-        <x:v>407722</x:v>
+        <x:v>407199</x:v>
       </x:c>
       <x:c r="AB41" s="3" t="n">
-        <x:v>431020</x:v>
+        <x:v>430466</x:v>
       </x:c>
       <x:c r="AC41" s="3" t="n">
-        <x:v>417774</x:v>
+        <x:v>417237</x:v>
       </x:c>
       <x:c r="AD41" s="3" t="n">
-        <x:v>469343</x:v>
+        <x:v>468741</x:v>
       </x:c>
       <x:c r="AE41" s="3" t="n">
-        <x:v>437979</x:v>
+        <x:v>437417</x:v>
       </x:c>
       <x:c r="AF41" s="3" t="n">
-        <x:v>462865</x:v>
+        <x:v>462271</x:v>
       </x:c>
       <x:c r="AG41" s="3" t="n">
-        <x:v>446541</x:v>
+        <x:v>445968</x:v>
       </x:c>
       <x:c r="AH41" s="3" t="n">
-        <x:v>483504</x:v>
+        <x:v>482882</x:v>
       </x:c>
       <x:c r="AI41" s="3" t="n">
-        <x:v>446957</x:v>
+        <x:v>446384</x:v>
       </x:c>
       <x:c r="AJ41" s="3" t="n">
-        <x:v>466342</x:v>
+        <x:v>465744</x:v>
       </x:c>
       <x:c r="AK41" s="3" t="n">
-        <x:v>449499</x:v>
+        <x:v>448922</x:v>
       </x:c>
       <x:c r="AL41" s="3" t="n">
-        <x:v>482829</x:v>
+        <x:v>482207</x:v>
       </x:c>
       <x:c r="AM41" s="3" t="n">
-        <x:v>453976</x:v>
+        <x:v>453393</x:v>
       </x:c>
       <x:c r="AN41" s="3" t="n">
-        <x:v>476994</x:v>
+        <x:v>476381</x:v>
       </x:c>
       <x:c r="AO41" s="3" t="n">
-        <x:v>459910</x:v>
+        <x:v>459319</x:v>
       </x:c>
       <x:c r="AP41" s="3" t="n">
-        <x:v>495761</x:v>
+        <x:v>495125</x:v>
       </x:c>
       <x:c r="AQ41" s="3" t="n">
-        <x:v>457532</x:v>
+        <x:v>456945</x:v>
       </x:c>
       <x:c r="AR41" s="3" t="n">
-        <x:v>481621</x:v>
+        <x:v>481003</x:v>
       </x:c>
       <x:c r="AS41" s="3" t="n">
-        <x:v>469969</x:v>
+        <x:v>469365</x:v>
       </x:c>
       <x:c r="AT41" s="3" t="n">
-        <x:v>507323</x:v>
+        <x:v>506671</x:v>
       </x:c>
       <x:c r="AU41" s="3" t="n">
-        <x:v>473016</x:v>
+        <x:v>472409</x:v>
       </x:c>
       <x:c r="AV41" s="3" t="n">
-        <x:v>494438</x:v>
+        <x:v>493803</x:v>
       </x:c>
       <x:c r="AW41" s="3" t="n">
-        <x:v>482404</x:v>
+        <x:v>481785</x:v>
       </x:c>
       <x:c r="AX41" s="3" t="n">
-        <x:v>521169</x:v>
+        <x:v>520499</x:v>
       </x:c>
       <x:c r="AY41" s="3" t="n">
-        <x:v>479403</x:v>
+        <x:v>478787</x:v>
       </x:c>
       <x:c r="AZ41" s="3" t="n">
-        <x:v>511989</x:v>
+        <x:v>511331</x:v>
       </x:c>
       <x:c r="BA41" s="3" t="n">
-        <x:v>502778</x:v>
+        <x:v>502132</x:v>
       </x:c>
       <x:c r="BB41" s="3" t="n">
-        <x:v>539167</x:v>
+        <x:v>538476</x:v>
       </x:c>
       <x:c r="BC41" s="3" t="n">
-        <x:v>494001</x:v>
+        <x:v>493367</x:v>
       </x:c>
       <x:c r="BD41" s="3" t="n">
-        <x:v>527574</x:v>
+        <x:v>526897</x:v>
       </x:c>
       <x:c r="BE41" s="3" t="n">
-        <x:v>513135</x:v>
+        <x:v>512476</x:v>
       </x:c>
       <x:c r="BF41" s="3" t="n">
-        <x:v>556487</x:v>
+        <x:v>555772</x:v>
       </x:c>
       <x:c r="BG41" s="3" t="n">
-        <x:v>515818</x:v>
+        <x:v>515156</x:v>
       </x:c>
       <x:c r="BH41" s="3" t="n">
-        <x:v>549546</x:v>
+        <x:v>548841</x:v>
       </x:c>
       <x:c r="BI41" s="3" t="n">
-        <x:v>539998</x:v>
+        <x:v>539304</x:v>
       </x:c>
       <x:c r="BJ41" s="3" t="n">
-        <x:v>578376</x:v>
+        <x:v>577634</x:v>
       </x:c>
       <x:c r="BK41" s="3" t="n">
-        <x:v>528578</x:v>
+        <x:v>527900</x:v>
       </x:c>
       <x:c r="BL41" s="3" t="n">
-        <x:v>562495</x:v>
+        <x:v>561773</x:v>
       </x:c>
       <x:c r="BM41" s="3" t="n">
-        <x:v>533665</x:v>
+        <x:v>532980</x:v>
       </x:c>
       <x:c r="BN41" s="3" t="n">
-        <x:v>558769</x:v>
+        <x:v>558051</x:v>
       </x:c>
       <x:c r="BO41" s="3" t="n">
-        <x:v>521991</x:v>
+        <x:v>521321</x:v>
       </x:c>
       <x:c r="BP41" s="3" t="n">
-        <x:v>564988</x:v>
+        <x:v>564263</x:v>
       </x:c>
       <x:c r="BQ41" s="3" t="n">
-        <x:v>544175</x:v>
+        <x:v>543477</x:v>
       </x:c>
       <x:c r="BR41" s="3" t="n">
-        <x:v>575542</x:v>
+        <x:v>574802</x:v>
       </x:c>
       <x:c r="BS41" s="3" t="n">
-        <x:v>545577</x:v>
+        <x:v>544876</x:v>
       </x:c>
       <x:c r="BT41" s="3" t="n">
-        <x:v>585787</x:v>
+        <x:v>585035</x:v>
       </x:c>
       <x:c r="BU41" s="3" t="n">
-        <x:v>565857</x:v>
+        <x:v>565131</x:v>
       </x:c>
       <x:c r="BV41" s="3" t="n">
-        <x:v>597189</x:v>
+        <x:v>596423</x:v>
       </x:c>
       <x:c r="BW41" s="3" t="n">
-        <x:v>560079</x:v>
+        <x:v>559360</x:v>
       </x:c>
       <x:c r="BX41" s="3" t="n">
-        <x:v>601971</x:v>
+        <x:v>601198</x:v>
       </x:c>
       <x:c r="BY41" s="3" t="n">
-        <x:v>571979</x:v>
+        <x:v>571245</x:v>
       </x:c>
       <x:c r="BZ41" s="3" t="n">
-        <x:v>602897</x:v>
+        <x:v>602123</x:v>
       </x:c>
       <x:c r="CA41" s="3" t="n">
-        <x:v>568072</x:v>
+        <x:v>567343</x:v>
       </x:c>
       <x:c r="CB41" s="3" t="n">
-        <x:v>603419</x:v>
+        <x:v>602645</x:v>
       </x:c>
       <x:c r="CC41" s="3" t="n">
-        <x:v>579470</x:v>
+        <x:v>578726</x:v>
       </x:c>
       <x:c r="CD41" s="3" t="n">
-        <x:v>612370</x:v>
+        <x:v>611583</x:v>
       </x:c>
       <x:c r="CE41" s="3" t="n">
-        <x:v>573967</x:v>
+        <x:v>573230</x:v>
       </x:c>
       <x:c r="CF41" s="3" t="n">
-        <x:v>614129</x:v>
+        <x:v>613340</x:v>
       </x:c>
       <x:c r="CG41" s="3" t="n">
-        <x:v>592151</x:v>
+        <x:v>591391</x:v>
       </x:c>
       <x:c r="CH41" s="3" t="n">
-        <x:v>626287</x:v>
+        <x:v>625484</x:v>
       </x:c>
       <x:c r="CI41" s="3" t="n">
-        <x:v>589031</x:v>
+        <x:v>588275</x:v>
       </x:c>
       <x:c r="CJ41" s="3" t="n">
-        <x:v>633910</x:v>
+        <x:v>633096</x:v>
       </x:c>
       <x:c r="CK41" s="3" t="n">
-        <x:v>605844</x:v>
+        <x:v>605066</x:v>
       </x:c>
       <x:c r="CL41" s="3" t="n">
-        <x:v>647384</x:v>
+        <x:v>646554</x:v>
       </x:c>
       <x:c r="CM41" s="3" t="n">
-        <x:v>614819</x:v>
+        <x:v>614030</x:v>
       </x:c>
       <x:c r="CN41" s="3" t="n">
-        <x:v>659125</x:v>
+        <x:v>658279</x:v>
       </x:c>
       <x:c r="CO41" s="3" t="n">
-        <x:v>631529</x:v>
+        <x:v>630719</x:v>
       </x:c>
       <x:c r="CP41" s="3" t="n">
-        <x:v>674241</x:v>
+        <x:v>673375</x:v>
       </x:c>
       <x:c r="CQ41" s="3" t="n">
-        <x:v>631390</x:v>
+        <x:v>630580</x:v>
       </x:c>
       <x:c r="CR41" s="3" t="n">
-        <x:v>673111</x:v>
+        <x:v>672247</x:v>
       </x:c>
       <x:c r="CS41" s="3" t="n">
-        <x:v>644289</x:v>
+        <x:v>643462</x:v>
       </x:c>
       <x:c r="CT41" s="3" t="n">
-        <x:v>686615</x:v>
+        <x:v>685734</x:v>
       </x:c>
       <x:c r="CU41" s="3" t="n">
-        <x:v>657530</x:v>
+        <x:v>656686</x:v>
       </x:c>
       <x:c r="CV41" s="3" t="n">
-        <x:v>687494</x:v>
+        <x:v>686612</x:v>
       </x:c>
       <x:c r="CW41" s="3" t="n">
-        <x:v>656555</x:v>
+        <x:v>655713</x:v>
       </x:c>
       <x:c r="CX41" s="3" t="n">
-        <x:v>699795</x:v>
+        <x:v>698897</x:v>
       </x:c>
       <x:c r="CY41" s="3" t="n">
-        <x:v>664358</x:v>
+        <x:v>663506</x:v>
       </x:c>
       <x:c r="CZ41" s="3" t="n">
-        <x:v>708069</x:v>
+        <x:v>707160</x:v>
       </x:c>
       <x:c r="DA41" s="3" t="n">
-        <x:v>669878</x:v>
+        <x:v>669019</x:v>
       </x:c>
       <x:c r="DB41" s="3" t="n">
-        <x:v>710047</x:v>
+        <x:v>709135</x:v>
       </x:c>
       <x:c r="DC41" s="3" t="n">
-        <x:v>664579</x:v>
+        <x:v>663727</x:v>
       </x:c>
       <x:c r="DD41" s="3" t="n">
-        <x:v>707932</x:v>
+        <x:v>707023</x:v>
       </x:c>
       <x:c r="DE41" s="3" t="n">
-        <x:v>683672</x:v>
+        <x:v>682795</x:v>
       </x:c>
       <x:c r="DF41" s="3" t="n">
-        <x:v>717795</x:v>
+        <x:v>716873</x:v>
       </x:c>
       <x:c r="DG41" s="3" t="n">
-        <x:v>681153</x:v>
+        <x:v>680279</x:v>
       </x:c>
       <x:c r="DH41" s="3" t="n">
-        <x:v>653292</x:v>
+        <x:v>652454</x:v>
       </x:c>
       <x:c r="DI41" s="3" t="n">
-        <x:v>662477</x:v>
+        <x:v>661627</x:v>
       </x:c>
       <x:c r="DJ41" s="3" t="n">
-        <x:v>693902</x:v>
+        <x:v>693011</x:v>
       </x:c>
       <x:c r="DK41" s="3" t="n">
-        <x:v>661079</x:v>
+        <x:v>660230</x:v>
       </x:c>
       <x:c r="DL41" s="3" t="n">
-        <x:v>717816</x:v>
+        <x:v>716895</x:v>
       </x:c>
       <x:c r="DM41" s="3" t="n">
-        <x:v>709802</x:v>
+        <x:v>708891</x:v>
       </x:c>
       <x:c r="DN41" s="3" t="n">
-        <x:v>754238</x:v>
+        <x:v>753271</x:v>
       </x:c>
       <x:c r="DO41" s="3" t="n">
-        <x:v>698236</x:v>
+        <x:v>697340</x:v>
       </x:c>
       <x:c r="DP41" s="3" t="n">
-        <x:v>759211</x:v>
+        <x:v>758237</x:v>
       </x:c>
       <x:c r="DQ41" s="3" t="n">
-        <x:v>715959</x:v>
+        <x:v>715041</x:v>
       </x:c>
       <x:c r="DR41" s="3" t="n">
-        <x:v>748490</x:v>
+        <x:v>747529</x:v>
       </x:c>
       <x:c r="DS41" s="3" t="n">
-        <x:v>688311</x:v>
+        <x:v>687428</x:v>
       </x:c>
       <x:c r="DT41" s="3" t="n">
-        <x:v>737349</x:v>
+        <x:v>736403</x:v>
       </x:c>
       <x:c r="DU41" s="3" t="n">
-        <x:v>702371</x:v>
+        <x:v>701469</x:v>
       </x:c>
       <x:c r="DV41" s="3" t="n">
-        <x:v>746856</x:v>
+        <x:v>745899</x:v>
       </x:c>
       <x:c r="DW41" s="3" t="n">
-        <x:v>693621</x:v>
+        <x:v>693312</x:v>
       </x:c>
       <x:c r="DX41" s="3" t="n">
-        <x:v>738340</x:v>
+        <x:v>738240</x:v>
       </x:c>
       <x:c r="DY41" s="3" t="n">
-        <x:v>710352</x:v>
+        <x:v>711304</x:v>
       </x:c>
       <x:c r="DZ41" s="3" t="n">
-        <x:v>750398</x:v>
+        <x:v>751465</x:v>
       </x:c>
       <x:c r="EA41" s="3" t="n">
-        <x:v>696239</x:v>
+        <x:v>696370</x:v>
       </x:c>
       <x:c r="EB41" s="3" t="n">
-        <x:v>749628</x:v>
+        <x:v>748785</x:v>
+      </x:c>
+      <x:c r="EC41" s="3" t="n">
+        <x:v>726060</x:v>
+      </x:c>
+      <x:c r="ED41" s="3" t="n">
+        <x:v>770527</x:v>
       </x:c>
     </x:row>
-    <x:row r="42" spans="1:132">
+    <x:row r="42" spans="1:134">
       <x:c r="A42" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B42" s="2" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="G42" s="4" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="H42" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="I42" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="J42" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
@@ -16771,56 +17014,62 @@
       <x:c r="DT42" s="4" t="n">
         <x:v>-4.9</x:v>
       </x:c>
       <x:c r="DU42" s="4" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="DV42" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DW42" s="4" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="DX42" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="DY42" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="DZ42" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="EA42" s="4" t="n">
         <x:v>-3.2</x:v>
       </x:c>
       <x:c r="EB42" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="EC42" s="4" t="n">
+        <x:v>0.5</x:v>
+      </x:c>
+      <x:c r="ED42" s="4" t="n">
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
-    <x:row r="43" spans="1:132">
+    <x:row r="43" spans="1:134">
       <x:c r="B43" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
         <x:v>-11</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
         <x:v>-9.5</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>-5.5</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="G43" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="H43" s="4" t="n">
         <x:v>-4.6</x:v>
       </x:c>
       <x:c r="I43" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="J43" s="4" t="n">
         <x:v>-2.9</x:v>
       </x:c>
@@ -17168,54 +17417,60 @@
       </x:c>
       <x:c r="DU43" s="4" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="DV43" s="4" t="n">
         <x:v>-8.4</x:v>
       </x:c>
       <x:c r="DW43" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DX43" s="4" t="n">
         <x:v>-5.1</x:v>
       </x:c>
       <x:c r="DY43" s="4" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="DZ43" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="EA43" s="4" t="n">
         <x:v>-4.3</x:v>
       </x:c>
       <x:c r="EB43" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
+      <x:c r="EC43" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="ED43" s="4" t="n">
+        <x:v>-0.9</x:v>
+      </x:c>
     </x:row>
-    <x:row r="44" spans="1:132">
+    <x:row r="44" spans="1:134">
       <x:c r="B44" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
         <x:v>-13.9</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
         <x:v>-6</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
         <x:v>-5.4</x:v>
       </x:c>
       <x:c r="G44" s="4" t="n">
         <x:v>-6.3</x:v>
       </x:c>
       <x:c r="H44" s="4" t="n">
         <x:v>-3.3</x:v>
       </x:c>
       <x:c r="I44" s="4" t="n">
         <x:v>-6.6</x:v>
       </x:c>
       <x:c r="J44" s="4" t="n">
         <x:v>5.2</x:v>
       </x:c>
@@ -17561,56 +17816,62 @@
       <x:c r="DT44" s="4" t="n">
         <x:v>-5.8</x:v>
       </x:c>
       <x:c r="DU44" s="4" t="n">
         <x:v>-4</x:v>
       </x:c>
       <x:c r="DV44" s="4" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="DW44" s="4" t="n">
         <x:v>-6.5</x:v>
       </x:c>
       <x:c r="DX44" s="4" t="n">
         <x:v>-6.8</x:v>
       </x:c>
       <x:c r="DY44" s="4" t="n">
         <x:v>-3.2</x:v>
       </x:c>
       <x:c r="DZ44" s="4" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="EA44" s="4" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="EB44" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-1</x:v>
+      </x:c>
+      <x:c r="EC44" s="4" t="n">
+        <x:v>4.1</x:v>
+      </x:c>
+      <x:c r="ED44" s="4" t="n">
+        <x:v>3.2</x:v>
       </x:c>
     </x:row>
-    <x:row r="45" spans="1:132">
+    <x:row r="45" spans="1:134">
       <x:c r="B45" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="G45" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="H45" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="I45" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="J45" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
@@ -17950,62 +18211,68 @@
       <x:c r="DR45" s="4" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DS45" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="DT45" s="4" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DU45" s="4" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DV45" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="DW45" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="DX45" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="DY45" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="DZ45" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="EA45" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="EB45" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
+      <x:c r="EC45" s="4" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="ED45" s="4" t="n">
+        <x:v>2.6</x:v>
+      </x:c>
     </x:row>
-    <x:row r="46" spans="1:132">
+    <x:row r="46" spans="1:134">
       <x:c r="B46" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
         <x:v>-11.5</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
         <x:v>-10.9</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="G46" s="4" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="H46" s="4" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="I46" s="4" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="J46" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
@@ -18255,63 +18522,63 @@
       <x:c r="CN46" s="4" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="CO46" s="4" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="CP46" s="4" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="CQ46" s="4" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="CR46" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CS46" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="CT46" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="CU46" s="4" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="CV46" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>3.4</x:v>
       </x:c>
       <x:c r="CW46" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="CX46" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CY46" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="CZ46" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="DA46" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="DB46" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="DC46" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="DD46" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="DE46" s="4" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="DF46" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DG46" s="4" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="DH46" s="4" t="n">
         <x:v>6.5</x:v>
       </x:c>
@@ -18336,71 +18603,77 @@
       <x:c r="DO46" s="4" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="DP46" s="4" t="n">
         <x:v>-6.5</x:v>
       </x:c>
       <x:c r="DQ46" s="4" t="n">
         <x:v>-8.1</x:v>
       </x:c>
       <x:c r="DR46" s="4" t="n">
         <x:v>-12.1</x:v>
       </x:c>
       <x:c r="DS46" s="4" t="n">
         <x:v>-14.7</x:v>
       </x:c>
       <x:c r="DT46" s="4" t="n">
         <x:v>-12</x:v>
       </x:c>
       <x:c r="DU46" s="4" t="n">
         <x:v>-8.7</x:v>
       </x:c>
       <x:c r="DV46" s="4" t="n">
         <x:v>-6.4</x:v>
       </x:c>
       <x:c r="DW46" s="4" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DX46" s="4" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DY46" s="4" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="DZ46" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="EA46" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="EB46" s="4" t="n">
         <x:v>5.1</x:v>
       </x:c>
+      <x:c r="EC46" s="4" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="ED46" s="4" t="n">
+        <x:v>9.5</x:v>
+      </x:c>
     </x:row>
-    <x:row r="47" spans="1:132">
+    <x:row r="47" spans="1:134">
       <x:c r="B47" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="G47" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="H47" s="4" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="I47" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="J47" s="4" t="n">
         <x:v>-1.6</x:v>
       </x:c>
@@ -18746,56 +19019,62 @@
       <x:c r="DT47" s="4" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="DU47" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DV47" s="4" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="DW47" s="4" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DX47" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DY47" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DZ47" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="EA47" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="EB47" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="EC47" s="4" t="n">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="ED47" s="4" t="n">
+        <x:v>4.4</x:v>
       </x:c>
     </x:row>
-    <x:row r="48" spans="1:132">
+    <x:row r="48" spans="1:134">
       <x:c r="B48" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
         <x:v>-17.4</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
         <x:v>-9.9</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
         <x:v>7.9</x:v>
       </x:c>
       <x:c r="G48" s="4" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="H48" s="4" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="I48" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J48" s="4" t="n">
         <x:v>-0.9</x:v>
       </x:c>
@@ -18982,51 +19261,51 @@
       <x:c r="BS48" s="4" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="BT48" s="4" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="BU48" s="4" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="BV48" s="4" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="BW48" s="4" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="BX48" s="4" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="BY48" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BZ48" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="CA48" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="CB48" s="4" t="n">
         <x:v>-4.5</x:v>
       </x:c>
       <x:c r="CC48" s="4" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="CD48" s="4" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="CE48" s="4" t="n">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="CF48" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CG48" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="CH48" s="4" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="CI48" s="4" t="n">
         <x:v>7.1</x:v>
       </x:c>
@@ -19129,68 +19408,74 @@
       <x:c r="DP48" s="4" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="DQ48" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="DR48" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="DS48" s="4" t="n">
         <x:v>-5.9</x:v>
       </x:c>
       <x:c r="DT48" s="4" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DU48" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DV48" s="4" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DW48" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="DX48" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="DY48" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="DZ48" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="EA48" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="EB48" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.3</x:v>
+      </x:c>
+      <x:c r="EC48" s="4" t="n">
+        <x:v>3.8</x:v>
+      </x:c>
+      <x:c r="ED48" s="4" t="n">
+        <x:v>-1.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="49" spans="1:132">
+    <x:row r="49" spans="1:134">
       <x:c r="B49" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
         <x:v>-7</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
         <x:v>-14.1</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="G49" s="4" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="H49" s="4" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="I49" s="4" t="n">
         <x:v>10.4</x:v>
       </x:c>
       <x:c r="J49" s="4" t="n">
         <x:v>11.8</x:v>
       </x:c>
@@ -19533,59 +19818,65 @@
       <x:c r="DS49" s="4" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="DT49" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="DU49" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="DV49" s="4" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="DW49" s="4" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DX49" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="DY49" s="4" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="DZ49" s="4" t="n">
         <x:v>4.9</x:v>
       </x:c>
       <x:c r="EA49" s="4" t="n">
-        <x:v>8</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="EB49" s="4" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.9</x:v>
+      </x:c>
+      <x:c r="EC49" s="4" t="n">
+        <x:v>5.5</x:v>
+      </x:c>
+      <x:c r="ED49" s="4" t="n">
+        <x:v>11</x:v>
       </x:c>
     </x:row>
-    <x:row r="50" spans="1:132">
+    <x:row r="50" spans="1:134">
       <x:c r="B50" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
         <x:v>-14.7</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
         <x:v>-17.5</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>-10.7</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="G50" s="4" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H50" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="I50" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="J50" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
@@ -19817,51 +20108,51 @@
       <x:c r="CH50" s="4" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="CI50" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="CJ50" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="CK50" s="4" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CL50" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="CM50" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="CN50" s="4" t="n">
         <x:v>6.2</x:v>
       </x:c>
       <x:c r="CO50" s="4" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="CP50" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="CQ50" s="4" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="CR50" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CS50" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="CT50" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="CU50" s="4" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CV50" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="CW50" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="CX50" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
@@ -19919,68 +20210,74 @@
       <x:c r="DP50" s="4" t="n">
         <x:v>14.3</x:v>
       </x:c>
       <x:c r="DQ50" s="4" t="n">
         <x:v>14.6</x:v>
       </x:c>
       <x:c r="DR50" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="DS50" s="4" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="DT50" s="4" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="DU50" s="4" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DV50" s="4" t="n">
         <x:v>-4.6</x:v>
       </x:c>
       <x:c r="DW50" s="4" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DX50" s="4" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DY50" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="DZ50" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="EA50" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="EB50" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5.2</x:v>
+      </x:c>
+      <x:c r="EC50" s="4" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="ED50" s="4" t="n">
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="51" spans="1:132">
+    <x:row r="51" spans="1:134">
       <x:c r="B51" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
         <x:v>17.7</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
         <x:v>-15.8</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>15.8</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
         <x:v>-11.7</x:v>
       </x:c>
       <x:c r="G51" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="H51" s="4" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="I51" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="J51" s="4" t="n">
         <x:v>5.1</x:v>
       </x:c>
@@ -20328,54 +20625,60 @@
       </x:c>
       <x:c r="DU51" s="4" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="DV51" s="4" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DW51" s="4" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="DX51" s="4" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="DY51" s="4" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="DZ51" s="4" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="EA51" s="4" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="EB51" s="4" t="n">
         <x:v>-2.1</x:v>
       </x:c>
+      <x:c r="EC51" s="4" t="n">
+        <x:v>-1.6</x:v>
+      </x:c>
+      <x:c r="ED51" s="4" t="n">
+        <x:v>-1.8</x:v>
+      </x:c>
     </x:row>
-    <x:row r="52" spans="1:132">
+    <x:row r="52" spans="1:134">
       <x:c r="B52" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="G52" s="4" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H52" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="I52" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="J52" s="4" t="n">
         <x:v>-2.4</x:v>
       </x:c>
@@ -20706,71 +21009,77 @@
       <x:c r="DO52" s="4" t="n">
         <x:v>43.5</x:v>
       </x:c>
       <x:c r="DP52" s="4" t="n">
         <x:v>42.8</x:v>
       </x:c>
       <x:c r="DQ52" s="4" t="n">
         <x:v>-4.8</x:v>
       </x:c>
       <x:c r="DR52" s="4" t="n">
         <x:v>17.8</x:v>
       </x:c>
       <x:c r="DS52" s="4" t="n">
         <x:v>7.9</x:v>
       </x:c>
       <x:c r="DT52" s="4" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="DU52" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DV52" s="4" t="n">
         <x:v>-3.2</x:v>
       </x:c>
       <x:c r="DW52" s="4" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="DX52" s="4" t="n">
-        <x:v>-3.5</x:v>
+        <x:v>-4.2</x:v>
       </x:c>
       <x:c r="DY52" s="4" t="n">
-        <x:v>-7</x:v>
+        <x:v>-6.7</x:v>
       </x:c>
       <x:c r="DZ52" s="4" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="EA52" s="4" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="EB52" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-1.2</x:v>
+      </x:c>
+      <x:c r="EC52" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="ED52" s="4" t="n">
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
-    <x:row r="53" spans="1:132">
+    <x:row r="53" spans="1:134">
       <x:c r="B53" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
         <x:v>-6.8</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>-11</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="G53" s="4" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="H53" s="4" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="I53" s="4" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="J53" s="4" t="n">
         <x:v>-6</x:v>
       </x:c>
@@ -21113,59 +21422,65 @@
       <x:c r="DS53" s="4" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="DT53" s="4" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="DU53" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="DV53" s="4" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="DW53" s="4" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DX53" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="DY53" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="DZ53" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="EA53" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="EB53" s="4" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1.9</x:v>
+      </x:c>
+      <x:c r="EC53" s="4" t="n">
+        <x:v>-1</x:v>
+      </x:c>
+      <x:c r="ED53" s="4" t="n">
+        <x:v>-2.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="54" spans="1:132">
+    <x:row r="54" spans="1:134">
       <x:c r="B54" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
         <x:v>-5.1</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>11.4</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="G54" s="4" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="H54" s="4" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="I54" s="4" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="J54" s="4" t="n">
         <x:v>14.4</x:v>
       </x:c>
@@ -21511,56 +21826,62 @@
       <x:c r="DT54" s="4" t="n">
         <x:v>-4</x:v>
       </x:c>
       <x:c r="DU54" s="4" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="DV54" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DW54" s="4" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="DX54" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="DY54" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="DZ54" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="EA54" s="4" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="EB54" s="4" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-0.6</x:v>
+      </x:c>
+      <x:c r="EC54" s="4" t="n">
+        <x:v>0.7</x:v>
+      </x:c>
+      <x:c r="ED54" s="4" t="n">
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="55" spans="1:132">
+    <x:row r="55" spans="1:134">
       <x:c r="B55" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
         <x:v>-6.6</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
         <x:v>-4.9</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="G55" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="H55" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="I55" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="J55" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
@@ -21891,71 +22212,77 @@
       <x:c r="DO55" s="4" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="DP55" s="4" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="DQ55" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DR55" s="4" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DS55" s="4" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="DT55" s="4" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="DU55" s="4" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DV55" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DW55" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="DX55" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="DY55" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="DZ55" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="EA55" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="EB55" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
+      <x:c r="EC55" s="4" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="ED55" s="4" t="n">
+        <x:v>2.3</x:v>
+      </x:c>
     </x:row>
-    <x:row r="56" spans="1:132">
+    <x:row r="56" spans="1:134">
       <x:c r="B56" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
         <x:v>-20.6</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
         <x:v>-23</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>-34.6</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="G56" s="4" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="H56" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="I56" s="4" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="J56" s="4" t="n">
         <x:v>5.2</x:v>
       </x:c>
@@ -21965,63 +22292,63 @@
       <x:c r="L56" s="4" t="n">
         <x:v>-6.1</x:v>
       </x:c>
       <x:c r="M56" s="4" t="n">
         <x:v>-6.1</x:v>
       </x:c>
       <x:c r="N56" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="O56" s="4" t="n">
         <x:v>14.2</x:v>
       </x:c>
       <x:c r="P56" s="4" t="n">
         <x:v>19.1</x:v>
       </x:c>
       <x:c r="Q56" s="4" t="n">
         <x:v>22.5</x:v>
       </x:c>
       <x:c r="R56" s="4" t="n">
         <x:v>27.4</x:v>
       </x:c>
       <x:c r="S56" s="4" t="n">
         <x:v>18.4</x:v>
       </x:c>
       <x:c r="T56" s="4" t="n">
-        <x:v>15.4</x:v>
+        <x:v>15.3</x:v>
       </x:c>
       <x:c r="U56" s="4" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="V56" s="4" t="n">
         <x:v>15.6</x:v>
       </x:c>
       <x:c r="W56" s="4" t="n">
         <x:v>22.5</x:v>
       </x:c>
       <x:c r="X56" s="4" t="n">
-        <x:v>16.9</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="Y56" s="4" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="Z56" s="4" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="AA56" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AB56" s="4" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="AC56" s="4" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AD56" s="4" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="AE56" s="4" t="n">
         <x:v>28.1</x:v>
       </x:c>
       <x:c r="AF56" s="4" t="n">
         <x:v>33.7</x:v>
       </x:c>
@@ -22043,51 +22370,51 @@
       <x:c r="AL56" s="4" t="n">
         <x:v>-18.9</x:v>
       </x:c>
       <x:c r="AM56" s="4" t="n">
         <x:v>-5.3</x:v>
       </x:c>
       <x:c r="AN56" s="4" t="n">
         <x:v>-3.5</x:v>
       </x:c>
       <x:c r="AO56" s="4" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="AP56" s="4" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="AQ56" s="4" t="n">
         <x:v>-12.6</x:v>
       </x:c>
       <x:c r="AR56" s="4" t="n">
         <x:v>-8.5</x:v>
       </x:c>
       <x:c r="AS56" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="AT56" s="4" t="n">
-        <x:v>4.5</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="AU56" s="4" t="n">
         <x:v>17.8</x:v>
       </x:c>
       <x:c r="AV56" s="4" t="n">
         <x:v>18.4</x:v>
       </x:c>
       <x:c r="AW56" s="4" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="AX56" s="4" t="n">
         <x:v>9.6</x:v>
       </x:c>
       <x:c r="AY56" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="AZ56" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="BA56" s="4" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="BB56" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
@@ -22133,96 +22460,96 @@
       <x:c r="BP56" s="4" t="n">
         <x:v>-15.3</x:v>
       </x:c>
       <x:c r="BQ56" s="4" t="n">
         <x:v>-8.4</x:v>
       </x:c>
       <x:c r="BR56" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="BS56" s="4" t="n">
         <x:v>17.1</x:v>
       </x:c>
       <x:c r="BT56" s="4" t="n">
         <x:v>19.1</x:v>
       </x:c>
       <x:c r="BU56" s="4" t="n">
         <x:v>18.6</x:v>
       </x:c>
       <x:c r="BV56" s="4" t="n">
         <x:v>17.7</x:v>
       </x:c>
       <x:c r="BW56" s="4" t="n">
         <x:v>13.7</x:v>
       </x:c>
       <x:c r="BX56" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>15.4</x:v>
       </x:c>
       <x:c r="BY56" s="4" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="BZ56" s="4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="CA56" s="4" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="CB56" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="CC56" s="4" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="CD56" s="4" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="CE56" s="4" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="CF56" s="4" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="CG56" s="4" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="CH56" s="4" t="n">
         <x:v>9.5</x:v>
       </x:c>
       <x:c r="CI56" s="4" t="n">
-        <x:v>-4.2</x:v>
+        <x:v>-4.1</x:v>
       </x:c>
       <x:c r="CJ56" s="4" t="n">
         <x:v>-3.5</x:v>
       </x:c>
       <x:c r="CK56" s="4" t="n">
         <x:v>-6.5</x:v>
       </x:c>
       <x:c r="CL56" s="4" t="n">
         <x:v>-6.2</x:v>
       </x:c>
       <x:c r="CM56" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="CN56" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="CO56" s="4" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="CP56" s="4" t="n">
         <x:v>9.9</x:v>
       </x:c>
       <x:c r="CQ56" s="4" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="CR56" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CS56" s="4" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="CT56" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="CU56" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
@@ -22286,182 +22613,188 @@
       <x:c r="DO56" s="4" t="n">
         <x:v>93.1</x:v>
       </x:c>
       <x:c r="DP56" s="4" t="n">
         <x:v>97.6</x:v>
       </x:c>
       <x:c r="DQ56" s="4" t="n">
         <x:v>51.1</x:v>
       </x:c>
       <x:c r="DR56" s="4" t="n">
         <x:v>25.7</x:v>
       </x:c>
       <x:c r="DS56" s="4" t="n">
         <x:v>23.2</x:v>
       </x:c>
       <x:c r="DT56" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DU56" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="DV56" s="4" t="n">
         <x:v>-4</x:v>
       </x:c>
       <x:c r="DW56" s="4" t="n">
-        <x:v>-9.8</x:v>
+        <x:v>-10.1</x:v>
       </x:c>
       <x:c r="DX56" s="4" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="DY56" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>8.2</x:v>
       </x:c>
       <x:c r="DZ56" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="EA56" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>5.5</x:v>
       </x:c>
       <x:c r="EB56" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="EC56" s="4" t="n">
+        <x:v>3.5</x:v>
+      </x:c>
+      <x:c r="ED56" s="4" t="n">
+        <x:v>7</x:v>
       </x:c>
     </x:row>
-    <x:row r="57" spans="1:132">
+    <x:row r="57" spans="1:134">
       <x:c r="B57" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>-15.1</x:v>
+        <x:v>-15</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
         <x:v>-21.1</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>-27.2</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
         <x:v>-10.8</x:v>
       </x:c>
       <x:c r="G57" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="H57" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="I57" s="4" t="n">
         <x:v>-5.8</x:v>
       </x:c>
       <x:c r="J57" s="4" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="K57" s="4" t="n">
         <x:v>-7.4</x:v>
       </x:c>
       <x:c r="L57" s="4" t="n">
         <x:v>-18.9</x:v>
       </x:c>
       <x:c r="M57" s="4" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="N57" s="4" t="n">
         <x:v>-8.2</x:v>
       </x:c>
       <x:c r="O57" s="4" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>-2.5</x:v>
       </x:c>
       <x:c r="P57" s="4" t="n">
         <x:v>11.3</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="R57" s="4" t="n">
-        <x:v>-2.5</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
       <x:c r="S57" s="4" t="n">
         <x:v>-19.3</x:v>
       </x:c>
       <x:c r="T57" s="4" t="n">
         <x:v>-19.1</x:v>
       </x:c>
       <x:c r="U57" s="4" t="n">
         <x:v>-9.1</x:v>
       </x:c>
       <x:c r="V57" s="4" t="n">
         <x:v>-21.5</x:v>
       </x:c>
       <x:c r="W57" s="4" t="n">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="X57" s="4" t="n">
         <x:v>-12.6</x:v>
       </x:c>
       <x:c r="Y57" s="4" t="n">
         <x:v>-24.5</x:v>
       </x:c>
       <x:c r="Z57" s="4" t="n">
         <x:v>-12.9</x:v>
       </x:c>
       <x:c r="AA57" s="4" t="n">
         <x:v>-6.7</x:v>
       </x:c>
       <x:c r="AB57" s="4" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="AC57" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="AD57" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="AE57" s="4" t="n">
         <x:v>-8.1</x:v>
       </x:c>
       <x:c r="AF57" s="4" t="n">
-        <x:v>-9.5</x:v>
+        <x:v>-9.4</x:v>
       </x:c>
       <x:c r="AG57" s="4" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="AH57" s="4" t="n">
         <x:v>-15.3</x:v>
       </x:c>
       <x:c r="AI57" s="4" t="n">
         <x:v>-13.5</x:v>
       </x:c>
       <x:c r="AJ57" s="4" t="n">
         <x:v>-10.3</x:v>
       </x:c>
       <x:c r="AK57" s="4" t="n">
         <x:v>-19.2</x:v>
       </x:c>
       <x:c r="AL57" s="4" t="n">
         <x:v>-14</x:v>
       </x:c>
       <x:c r="AM57" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="AN57" s="4" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="AO57" s="4" t="n">
         <x:v>-9.1</x:v>
       </x:c>
       <x:c r="AP57" s="4" t="n">
         <x:v>-25.3</x:v>
       </x:c>
       <x:c r="AQ57" s="4" t="n">
         <x:v>-19.4</x:v>
       </x:c>
       <x:c r="AR57" s="4" t="n">
         <x:v>-12.6</x:v>
       </x:c>
       <x:c r="AS57" s="4" t="n">
         <x:v>-6.6</x:v>
       </x:c>
       <x:c r="AT57" s="4" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="AU57" s="4" t="n">
         <x:v>-6.9</x:v>
       </x:c>
@@ -22474,57 +22807,57 @@
       <x:c r="AX57" s="4" t="n">
         <x:v>-6.8</x:v>
       </x:c>
       <x:c r="AY57" s="4" t="n">
         <x:v>-16.9</x:v>
       </x:c>
       <x:c r="AZ57" s="4" t="n">
         <x:v>-17.1</x:v>
       </x:c>
       <x:c r="BA57" s="4" t="n">
         <x:v>-20.5</x:v>
       </x:c>
       <x:c r="BB57" s="4" t="n">
         <x:v>-17.6</x:v>
       </x:c>
       <x:c r="BC57" s="4" t="n">
         <x:v>-16.5</x:v>
       </x:c>
       <x:c r="BD57" s="4" t="n">
         <x:v>-13.8</x:v>
       </x:c>
       <x:c r="BE57" s="4" t="n">
         <x:v>-6.7</x:v>
       </x:c>
       <x:c r="BF57" s="4" t="n">
-        <x:v>-15</x:v>
+        <x:v>-14.9</x:v>
       </x:c>
       <x:c r="BG57" s="4" t="n">
         <x:v>-27.2</x:v>
       </x:c>
       <x:c r="BH57" s="4" t="n">
-        <x:v>-16.7</x:v>
+        <x:v>-16.6</x:v>
       </x:c>
       <x:c r="BI57" s="4" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="BJ57" s="4" t="n">
         <x:v>11.6</x:v>
       </x:c>
       <x:c r="BK57" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="BL57" s="4" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="BM57" s="4" t="n">
         <x:v>-6.2</x:v>
       </x:c>
       <x:c r="BN57" s="4" t="n">
         <x:v>-5.3</x:v>
       </x:c>
       <x:c r="BO57" s="4" t="n">
         <x:v>13.8</x:v>
       </x:c>
       <x:c r="BP57" s="4" t="n">
         <x:v>9.6</x:v>
       </x:c>
@@ -22558,51 +22891,51 @@
       <x:c r="BZ57" s="4" t="n">
         <x:v>-16.3</x:v>
       </x:c>
       <x:c r="CA57" s="4" t="n">
         <x:v>-18.7</x:v>
       </x:c>
       <x:c r="CB57" s="4" t="n">
         <x:v>-15.1</x:v>
       </x:c>
       <x:c r="CC57" s="4" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="CD57" s="4" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="CE57" s="4" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="CF57" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="CG57" s="4" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="CH57" s="4" t="n">
-        <x:v>-7.4</x:v>
+        <x:v>-7.3</x:v>
       </x:c>
       <x:c r="CI57" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CJ57" s="4" t="n">
         <x:v>-6.5</x:v>
       </x:c>
       <x:c r="CK57" s="4" t="n">
         <x:v>-5.1</x:v>
       </x:c>
       <x:c r="CL57" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CM57" s="4" t="n">
         <x:v>-8.6</x:v>
       </x:c>
       <x:c r="CN57" s="4" t="n">
         <x:v>-4.8</x:v>
       </x:c>
       <x:c r="CO57" s="4" t="n">
         <x:v>-7.2</x:v>
       </x:c>
       <x:c r="CP57" s="4" t="n">
         <x:v>-12.6</x:v>
       </x:c>
@@ -22660,92 +22993,98 @@
       <x:c r="DH57" s="4" t="n">
         <x:v>58.4</x:v>
       </x:c>
       <x:c r="DI57" s="4" t="n">
         <x:v>59.4</x:v>
       </x:c>
       <x:c r="DJ57" s="4" t="n">
         <x:v>53.2</x:v>
       </x:c>
       <x:c r="DK57" s="4" t="n">
         <x:v>25.6</x:v>
       </x:c>
       <x:c r="DL57" s="4" t="n">
         <x:v>-19.9</x:v>
       </x:c>
       <x:c r="DM57" s="4" t="n">
         <x:v>-49.2</x:v>
       </x:c>
       <x:c r="DN57" s="4" t="n">
         <x:v>-54.6</x:v>
       </x:c>
       <x:c r="DO57" s="4" t="n">
         <x:v>-86.9</x:v>
       </x:c>
       <x:c r="DP57" s="4" t="n">
-        <x:v>-85.4</x:v>
+        <x:v>-85.5</x:v>
       </x:c>
       <x:c r="DQ57" s="4" t="n">
         <x:v>-48.6</x:v>
       </x:c>
       <x:c r="DR57" s="4" t="n">
         <x:v>-23.9</x:v>
       </x:c>
       <x:c r="DS57" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="DT57" s="4" t="n">
         <x:v>-6.8</x:v>
       </x:c>
       <x:c r="DU57" s="4" t="n">
         <x:v>-18.4</x:v>
       </x:c>
       <x:c r="DV57" s="4" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="DW57" s="4" t="n">
-        <x:v>-6</x:v>
+        <x:v>-5.5</x:v>
       </x:c>
       <x:c r="DX57" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="DY57" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="DZ57" s="4" t="n">
-        <x:v>-9.3</x:v>
+        <x:v>-9.1</x:v>
       </x:c>
       <x:c r="EA57" s="4" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-3.4</x:v>
       </x:c>
       <x:c r="EB57" s="4" t="n">
-        <x:v>-7.5</x:v>
+        <x:v>-7.1</x:v>
+      </x:c>
+      <x:c r="EC57" s="4" t="n">
+        <x:v>-6.3</x:v>
+      </x:c>
+      <x:c r="ED57" s="4" t="n">
+        <x:v>-2.8</x:v>
       </x:c>
     </x:row>
-    <x:row r="58" spans="1:132">
+    <x:row r="58" spans="1:134">
       <x:c r="B58" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
         <x:v>-7.3</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
         <x:v>-5.8</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="G58" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="H58" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="I58" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="J58" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
@@ -23076,71 +23415,77 @@
       <x:c r="DO58" s="4" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="DP58" s="4" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="DQ58" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DR58" s="4" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DS58" s="4" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="DT58" s="4" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="DU58" s="4" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="DV58" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DW58" s="4" t="n">
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="DX58" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="DY58" s="4" t="n">
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="DZ58" s="4" t="n">
         <x:v>0.7</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>0.5</x:v>
       </x:c>
       <x:c r="EA58" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EB58" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="EC58" s="4" t="n">
+        <x:v>2.1</x:v>
+      </x:c>
+      <x:c r="ED58" s="4" t="n">
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:132">
+    <x:row r="59" spans="1:134">
       <x:c r="B59" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
         <x:v>-15.5</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
         <x:v>23.9</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>-9.6</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
         <x:v>11.9</x:v>
       </x:c>
       <x:c r="G59" s="4" t="n">
         <x:v>-2.7</x:v>
       </x:c>
       <x:c r="H59" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="I59" s="4" t="n">
         <x:v>-3.2</x:v>
       </x:c>
       <x:c r="J59" s="4" t="n">
         <x:v>-5.5</x:v>
       </x:c>
@@ -23171,51 +23516,51 @@
       <x:c r="S59" s="4" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="T59" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="U59" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="V59" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="W59" s="4" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="X59" s="4" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="Y59" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="Z59" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="AA59" s="4" t="n">
-        <x:v>-6.4</x:v>
+        <x:v>-6.5</x:v>
       </x:c>
       <x:c r="AB59" s="4" t="n">
         <x:v>-9.5</x:v>
       </x:c>
       <x:c r="AC59" s="4" t="n">
         <x:v>-8.8</x:v>
       </x:c>
       <x:c r="AD59" s="4" t="n">
         <x:v>-8.8</x:v>
       </x:c>
       <x:c r="AE59" s="4" t="n">
         <x:v>36.6</x:v>
       </x:c>
       <x:c r="AF59" s="4" t="n">
         <x:v>34.1</x:v>
       </x:c>
       <x:c r="AG59" s="4" t="n">
         <x:v>32.6</x:v>
       </x:c>
       <x:c r="AH59" s="4" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="AI59" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
@@ -23225,51 +23570,51 @@
       <x:c r="AK59" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AL59" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="AM59" s="4" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="AN59" s="4" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AO59" s="4" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="AP59" s="4" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AQ59" s="4" t="n">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="AR59" s="4" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="AS59" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="AT59" s="4" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="AU59" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="AV59" s="4" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="AW59" s="4" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="AX59" s="4" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="AY59" s="4" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="AZ59" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="BA59" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
@@ -23378,51 +23723,51 @@
       <x:c r="CJ59" s="4" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="CK59" s="4" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="CL59" s="4" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="CM59" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CN59" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CO59" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="CP59" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="CQ59" s="4" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="CR59" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
       <x:c r="CS59" s="4" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="CT59" s="4" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="CU59" s="4" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="CV59" s="4" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="CW59" s="4" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="CX59" s="4" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="CY59" s="4" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="CZ59" s="4" t="n">
         <x:v>-1.4</x:v>
       </x:c>
@@ -23432,110 +23777,116 @@
       <x:c r="DB59" s="4" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="DC59" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="DD59" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="DE59" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DF59" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DG59" s="4" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="DH59" s="4" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="DI59" s="4" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DJ59" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DK59" s="4" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DL59" s="4" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="DM59" s="4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="DN59" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="DO59" s="4" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DP59" s="4" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DQ59" s="4" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DR59" s="4" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="DS59" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="DT59" s="4" t="n">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="DU59" s="4" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="DV59" s="4" t="n">
         <x:v>9.7</x:v>
       </x:c>
       <x:c r="DW59" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="DX59" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DY59" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="DZ59" s="4" t="n">
+        <x:v>1.9</x:v>
+      </x:c>
+      <x:c r="EA59" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
-      <x:c r="DZ59" s="4" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="EB59" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.7</x:v>
+      </x:c>
+      <x:c r="EC59" s="4" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="ED59" s="4" t="n">
+        <x:v>6.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="60" spans="1:132">
+    <x:row r="60" spans="1:134">
       <x:c r="B60" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C60" s="4" t="n">
         <x:v>-7.5</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="G60" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="H60" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="I60" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="J60" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
@@ -23866,326 +24217,337 @@
       <x:c r="DO60" s="4" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="DP60" s="4" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="DQ60" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DR60" s="4" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DS60" s="4" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DT60" s="4" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="DU60" s="4" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="DV60" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DW60" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="DX60" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DY60" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="DZ60" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="EA60" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="EB60" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.4</x:v>
+      </x:c>
+      <x:c r="EC60" s="4" t="n">
+        <x:v>2.1</x:v>
+      </x:c>
+      <x:c r="ED60" s="4" t="n">
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="62" spans="1:132">
+    <x:row r="62" spans="1:134">
       <x:c r="A62" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
-    <x:row r="64" spans="1:132">
-[...1 lines deleted...]
-        <x:v>154</x:v>
+    <x:row r="63" spans="1:134">
+      <x:c r="A63" s="0" t="s">
+        <x:v>156</x:v>
       </x:c>
     </x:row>
-    <x:row r="65" spans="1:132">
+    <x:row r="65" spans="1:134">
       <x:c r="A65" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
-    <x:row r="66" spans="1:132">
+    <x:row r="66" spans="1:134">
       <x:c r="A66" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
-    <x:row r="67" spans="1:132">
+    <x:row r="67" spans="1:134">
       <x:c r="A67" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
-    <x:row r="68" spans="1:132">
+    <x:row r="68" spans="1:134">
       <x:c r="A68" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
-    <x:row r="69" spans="1:132">
+    <x:row r="69" spans="1:134">
       <x:c r="A69" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:134">
+      <x:c r="A70" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:134">
+      <x:c r="A71" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:134">
+      <x:c r="A73" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:134">
+      <x:c r="A74" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:134">
+      <x:c r="A76" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:134">
+      <x:c r="A77" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
-    <x:row r="70" spans="1:132">
-[...1 lines deleted...]
-        <x:v>156</x:v>
+    <x:row r="78" spans="1:134">
+      <x:c r="A78" s="0" t="s">
+        <x:v>165</x:v>
       </x:c>
     </x:row>
-    <x:row r="72" spans="1:132">
-[...1 lines deleted...]
-        <x:v>159</x:v>
+    <x:row r="79" spans="1:134">
+      <x:c r="A79" s="0" t="s">
+        <x:v>166</x:v>
       </x:c>
     </x:row>
-    <x:row r="73" spans="1:132">
-[...1 lines deleted...]
-        <x:v>160</x:v>
+    <x:row r="80" spans="1:134">
+      <x:c r="A80" s="0" t="s">
+        <x:v>167</x:v>
       </x:c>
     </x:row>
-    <x:row r="75" spans="1:132">
-[...1 lines deleted...]
-        <x:v>161</x:v>
+    <x:row r="82" spans="1:134">
+      <x:c r="A82" s="0" t="s">
+        <x:v>168</x:v>
       </x:c>
     </x:row>
-    <x:row r="76" spans="1:132">
-[...29 lines deleted...]
-    <x:row r="83" spans="1:132">
+    <x:row r="83" spans="1:134">
       <x:c r="A83" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
-    <x:row r="88" spans="1:132">
-[...1 lines deleted...]
-        <x:v>167</x:v>
+    <x:row r="84" spans="1:134">
+      <x:c r="A84" s="0" t="s">
+        <x:v>169</x:v>
       </x:c>
     </x:row>
-    <x:row r="89" spans="1:132">
+    <x:row r="89" spans="1:134">
       <x:c r="A89" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
-    <x:row r="90" spans="1:132">
+    <x:row r="90" spans="1:134">
       <x:c r="A90" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
-    <x:row r="91" spans="1:132">
+    <x:row r="91" spans="1:134">
       <x:c r="A91" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
-    <x:row r="92" spans="1:132">
+    <x:row r="92" spans="1:134">
       <x:c r="A92" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
-    <x:row r="93" spans="1:132">
+    <x:row r="93" spans="1:134">
       <x:c r="A93" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:134">
+      <x:c r="A94" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:134">
+      <x:c r="A95" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:134">
+      <x:c r="A96" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:134">
+      <x:c r="A97" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
-    <x:row r="94" spans="1:132">
-[...1 lines deleted...]
-        <x:v>169</x:v>
+    <x:row r="98" spans="1:134">
+      <x:c r="A98" s="0" t="s">
+        <x:v>174</x:v>
       </x:c>
     </x:row>
-    <x:row r="95" spans="1:132">
-[...1 lines deleted...]
-        <x:v>170</x:v>
+    <x:row r="99" spans="1:134">
+      <x:c r="A99" s="0" t="s">
+        <x:v>160</x:v>
       </x:c>
     </x:row>
-    <x:row r="96" spans="1:132">
-[...1 lines deleted...]
-        <x:v>155</x:v>
+    <x:row r="100" spans="1:134">
+      <x:c r="A100" s="0" t="s">
+        <x:v>174</x:v>
       </x:c>
     </x:row>
-    <x:row r="97" spans="1:132">
-[...1 lines deleted...]
-        <x:v>171</x:v>
+    <x:row r="101" spans="1:134">
+      <x:c r="A101" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
     </x:row>
-    <x:row r="98" spans="1:132">
-[...1 lines deleted...]
-        <x:v>157</x:v>
+    <x:row r="102" spans="1:134">
+      <x:c r="A102" s="0" t="s">
+        <x:v>174</x:v>
       </x:c>
     </x:row>
-    <x:row r="99" spans="1:132">
-[...1 lines deleted...]
-        <x:v>171</x:v>
+    <x:row r="104" spans="1:134">
+      <x:c r="A104" s="0" t="s">
+        <x:v>175</x:v>
       </x:c>
     </x:row>
-    <x:row r="100" spans="1:132">
-      <x:c r="A100" s="0" t="s">
+    <x:row r="105" spans="1:134">
+      <x:c r="A105" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:134">
+      <x:c r="A106" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:134">
+      <x:c r="A107" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:134">
+      <x:c r="A108" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:134">
+      <x:c r="A109" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:134">
+      <x:c r="A110" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:134">
+      <x:c r="A112" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:134">
+      <x:c r="A113" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:134">
+      <x:c r="A115" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
-    <x:row r="101" spans="1:132">
-[...1 lines deleted...]
-        <x:v>171</x:v>
+    <x:row r="116" spans="1:134">
+      <x:c r="A116" s="0" t="s">
+        <x:v>178</x:v>
       </x:c>
     </x:row>
-    <x:row r="103" spans="1:132">
-[...1 lines deleted...]
-        <x:v>172</x:v>
+    <x:row r="117" spans="1:134">
+      <x:c r="A117" s="0" t="s">
+        <x:v>160</x:v>
       </x:c>
     </x:row>
-    <x:row r="104" spans="1:132">
-[...1 lines deleted...]
-        <x:v>131</x:v>
+    <x:row r="118" spans="1:134">
+      <x:c r="A118" s="0" t="s">
+        <x:v>179</x:v>
       </x:c>
     </x:row>
-    <x:row r="105" spans="1:132">
-[...1 lines deleted...]
-        <x:v>173</x:v>
+    <x:row r="119" spans="1:134">
+      <x:c r="A119" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
     </x:row>
-    <x:row r="106" spans="1:132">
-[...1 lines deleted...]
-        <x:v>151</x:v>
+    <x:row r="120" spans="1:134">
+      <x:c r="A120" s="0" t="s">
+        <x:v>179</x:v>
       </x:c>
     </x:row>
-    <x:row r="107" spans="1:132">
-[...1 lines deleted...]
-        <x:v>173</x:v>
+    <x:row r="124" spans="1:134">
+      <x:c r="A124" s="0" t="s">
+        <x:v>180</x:v>
       </x:c>
     </x:row>
-    <x:row r="108" spans="1:132">
-[...1 lines deleted...]
-        <x:v>152</x:v>
+    <x:row r="126" spans="1:134">
+      <x:c r="A126" s="0" t="s">
+        <x:v>181</x:v>
       </x:c>
     </x:row>
-    <x:row r="109" spans="1:132">
-[...1 lines deleted...]
-        <x:v>173</x:v>
+    <x:row r="127" spans="1:134">
+      <x:c r="A127" s="0" t="s">
+        <x:v>182</x:v>
       </x:c>
     </x:row>
-    <x:row r="111" spans="1:132">
-[...1 lines deleted...]
-        <x:v>157</x:v>
+    <x:row r="129" spans="1:134">
+      <x:c r="A129" s="0" t="s">
+        <x:v>183</x:v>
       </x:c>
     </x:row>
-    <x:row r="112" spans="1:132">
-[...56 lines deleted...]
-        <x:v>181</x:v>
+    <x:row r="130" spans="1:134">
+      <x:c r="A130" s="0" t="s">
+        <x:v>184</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>0000079J</vt:lpstr>
       <vt:lpstr>0000079J!Print_Area</vt:lpstr>
       <vt:lpstr>0000079J!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>