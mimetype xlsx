--- v1 (2026-04-03)
+++ v2 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab5e5725f204994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c99d45e2c0f64750b69d7a7abb244e85.psmdcp" Id="R1cbee3fe46244af6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1788587fdff74bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91a2997725184523aed7b15ec93ed603.psmdcp" Id="R6fba1cc3d2664300" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="0000079J" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="185">
   <x:si>
     <x:t>Hushållens konsumtionsutgifter (ENS2010) efter tabellinnehåll, ändamål och kvartal</x:t>
   </x:si>
   <x:si>
     <x:t>1993K1</x:t>
   </x:si>
   <x:si>
@@ -409,50 +409,53 @@
   <x:si>
     <x:t>2024K1</x:t>
   </x:si>
   <x:si>
     <x:t>2024K2</x:t>
   </x:si>
   <x:si>
     <x:t>2024K3</x:t>
   </x:si>
   <x:si>
     <x:t>2024K4</x:t>
   </x:si>
   <x:si>
     <x:t>2025K1</x:t>
   </x:si>
   <x:si>
     <x:t>2025K2</x:t>
   </x:si>
   <x:si>
     <x:t>2025K3</x:t>
   </x:si>
   <x:si>
     <x:t>2025K4</x:t>
   </x:si>
   <x:si>
+    <x:t>2026K1</x:t>
+  </x:si>
+  <x:si>
     <x:t>Löpande priser, mnkr</x:t>
   </x:si>
   <x:si>
     <x:t>01 livsmedel och alkoholfria drycker</x:t>
   </x:si>
   <x:si>
     <x:t>02 alkoholhaltiga drycker, tobak och narkotika</x:t>
   </x:si>
   <x:si>
     <x:t>03 kläder och skodon</x:t>
   </x:si>
   <x:si>
     <x:t>04 bostäder, vatten, elektricitet, gas och andra bränslen</x:t>
   </x:si>
   <x:si>
     <x:t>05 möbler, hushållsutrustning och rutinunderhåll av bostaden</x:t>
   </x:si>
   <x:si>
     <x:t>06 hälso- och sjukvård</x:t>
   </x:si>
   <x:si>
     <x:t>07 transport</x:t>
   </x:si>
   <x:si>
     <x:t>08 information och kommunikation</x:t>
@@ -469,124 +472,121 @@
   <x:si>
     <x:t>12 försäkringstjänster och finansiella tjänster</x:t>
   </x:si>
   <x:si>
     <x:t>13 personlig vård, socialt skydd och diverse varor och tjänster</x:t>
   </x:si>
   <x:si>
     <x:t>summa ändamålsfördelat</x:t>
   </x:si>
   <x:si>
     <x:t>15 hushållens konsumtion i utlandet, ofördelad</x:t>
   </x:si>
   <x:si>
     <x:t>16 utländska besökares konsumtion i Sverige, ofördelad</x:t>
   </x:si>
   <x:si>
     <x:t>hushållens totala konsumtionsutgifter</x:t>
   </x:si>
   <x:si>
     <x:t>hushållens icke-vinstdrivande organisationer</x:t>
   </x:si>
   <x:si>
     <x:t>total konsumtion</x:t>
   </x:si>
   <x:si>
-    <x:t>Fasta priser, referensår 2024, mkr</x:t>
+    <x:t>Fasta priser, referensår 2025, mkr</x:t>
   </x:si>
   <x:si>
     <x:t>Volymförändring motsvarande period föregående år, procent</x:t>
   </x:si>
   <x:si>
     <x:t>I vissa enstaka fall kan redovisade utvecklingstal skilja sig åt marginellt mellan olika nationalräkenskapstabeller på år och kvartal på grund av avrundning i beräkningen av dem.
 COICOP – Classification of individual consumption by purpose.</x:t>
   </x:si>
   <x:si>
-    <x:t>2026-03-06: Ett fel har upptäckts som berör hushållskonsumtionsändamålet COICOP 04 för det fjärde kvartalet 2025. Bedömningen är att den publicerade uppgiften är överskattad med omkring 3 miljarder kronor i fasta priser, mätt i faktiska tal. Felet får stor effekt på ändamålet men för BNP i stort är effekten liten. Upprättning sker i samband med ordinarie publicering av det första kvartalet 2026, den 29 maj.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
     <x:t>Löpande priser, mnkr:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260227 08:00</x:t>
+    <x:t>20260529 08:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Fasta priser, referensår 2024, mkr:</x:t>
+    <x:t>Fasta priser, referensår 2025, mkr:</x:t>
   </x:si>
   <x:si>
     <x:t>Volymförändring motsvarande period föregående år, procent:</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>NR Info, SCB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> +46 010-479 50 00</x:t>
   </x:si>
   <x:si>
     <x:t>nrinfo@scb.se</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> Statistikservice, SCB</x:t>
   </x:si>
   <x:si>
     <x:t>information@scb.se</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>mnkr</x:t>
   </x:si>
   <x:si>
     <x:t>procent</x:t>
   </x:si>
   <x:si>
     <x:t>Datatyp:</x:t>
   </x:si>
   <x:si>
     <x:t>Flöde</x:t>
   </x:si>
   <x:si>
     <x:t>Referenstid:</x:t>
   </x:si>
   <x:si>
     <x:t>Under kvartalet</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Löpande priser</x:t>
   </x:si>
   <x:si>
     <x:t>Fasta priser</x:t>
   </x:si>
   <x:si>
     <x:t>Officiell statistik</x:t>
   </x:si>
   <x:si>
     <x:t>Databas:</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Statistikdatabasen </x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
   <x:si>
     <x:t>0000079J</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -963,65 +963,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:ED130"/>
+  <x:dimension ref="A1:EE129"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="134" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="1" max="135" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:134">
+    <x:row r="1" spans="1:135">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:134">
+    <x:row r="3" spans="1:135">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
@@ -1374,57 +1374,60 @@
       </x:c>
       <x:c r="DW3" s="2" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="DX3" s="2" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="DY3" s="2" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="DZ3" s="2" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="EA3" s="2" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="EB3" s="2" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="EC3" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="ED3" s="2" t="s">
         <x:v>132</x:v>
       </x:c>
+      <x:c r="EE3" s="2" t="s">
+        <x:v>133</x:v>
+      </x:c>
     </x:row>
-    <x:row r="4" spans="1:134">
+    <x:row r="4" spans="1:135">
       <x:c r="A4" s="2" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
         <x:v>26521</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>29057</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>28486</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>29690</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>28391</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>29477</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>30260</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>31102</x:v>
       </x:c>
@@ -1731,101 +1734,104 @@
       <x:c r="DG4" s="3" t="n">
         <x:v>68155</x:v>
       </x:c>
       <x:c r="DH4" s="3" t="n">
         <x:v>74533</x:v>
       </x:c>
       <x:c r="DI4" s="3" t="n">
         <x:v>71345</x:v>
       </x:c>
       <x:c r="DJ4" s="3" t="n">
         <x:v>73699</x:v>
       </x:c>
       <x:c r="DK4" s="3" t="n">
         <x:v>69681</x:v>
       </x:c>
       <x:c r="DL4" s="3" t="n">
         <x:v>77849</x:v>
       </x:c>
       <x:c r="DM4" s="3" t="n">
         <x:v>74322</x:v>
       </x:c>
       <x:c r="DN4" s="3" t="n">
         <x:v>77111</x:v>
       </x:c>
       <x:c r="DO4" s="3" t="n">
-        <x:v>72946</x:v>
+        <x:v>72971</x:v>
       </x:c>
       <x:c r="DP4" s="3" t="n">
-        <x:v>84262</x:v>
+        <x:v>84439</x:v>
       </x:c>
       <x:c r="DQ4" s="3" t="n">
-        <x:v>82494</x:v>
+        <x:v>82458</x:v>
       </x:c>
       <x:c r="DR4" s="3" t="n">
-        <x:v>83328</x:v>
+        <x:v>83170</x:v>
       </x:c>
       <x:c r="DS4" s="3" t="n">
-        <x:v>80888</x:v>
+        <x:v>80566</x:v>
       </x:c>
       <x:c r="DT4" s="3" t="n">
-        <x:v>91552</x:v>
+        <x:v>91560</x:v>
       </x:c>
       <x:c r="DU4" s="3" t="n">
-        <x:v>88085</x:v>
+        <x:v>88403</x:v>
       </x:c>
       <x:c r="DV4" s="3" t="n">
         <x:v>89038</x:v>
       </x:c>
       <x:c r="DW4" s="3" t="n">
-        <x:v>87670</x:v>
+        <x:v>86780</x:v>
       </x:c>
       <x:c r="DX4" s="3" t="n">
-        <x:v>94417</x:v>
+        <x:v>94337</x:v>
       </x:c>
       <x:c r="DY4" s="3" t="n">
-        <x:v>92156</x:v>
+        <x:v>91670</x:v>
       </x:c>
       <x:c r="DZ4" s="3" t="n">
-        <x:v>93876</x:v>
+        <x:v>93386</x:v>
       </x:c>
       <x:c r="EA4" s="3" t="n">
-        <x:v>88050</x:v>
+        <x:v>87268</x:v>
       </x:c>
       <x:c r="EB4" s="3" t="n">
-        <x:v>99231</x:v>
+        <x:v>99320</x:v>
       </x:c>
       <x:c r="EC4" s="3" t="n">
-        <x:v>96022</x:v>
+        <x:v>95709</x:v>
       </x:c>
       <x:c r="ED4" s="3" t="n">
-        <x:v>97401</x:v>
+        <x:v>97056</x:v>
+      </x:c>
+      <x:c r="EE4" s="3" t="n">
+        <x:v>90974</x:v>
       </x:c>
     </x:row>
-    <x:row r="5" spans="1:134">
+    <x:row r="5" spans="1:135">
       <x:c r="B5" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>8492</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>10324</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>10070</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>11182</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>9461</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>10209</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>10835</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
         <x:v>11155</x:v>
       </x:c>
@@ -2132,101 +2138,104 @@
       <x:c r="DG5" s="3" t="n">
         <x:v>16825</x:v>
       </x:c>
       <x:c r="DH5" s="3" t="n">
         <x:v>21066</x:v>
       </x:c>
       <x:c r="DI5" s="3" t="n">
         <x:v>21103</x:v>
       </x:c>
       <x:c r="DJ5" s="3" t="n">
         <x:v>21433</x:v>
       </x:c>
       <x:c r="DK5" s="3" t="n">
         <x:v>18269</x:v>
       </x:c>
       <x:c r="DL5" s="3" t="n">
         <x:v>21624</x:v>
       </x:c>
       <x:c r="DM5" s="3" t="n">
         <x:v>21095</x:v>
       </x:c>
       <x:c r="DN5" s="3" t="n">
         <x:v>21484</x:v>
       </x:c>
       <x:c r="DO5" s="3" t="n">
-        <x:v>18846</x:v>
+        <x:v>18853</x:v>
       </x:c>
       <x:c r="DP5" s="3" t="n">
-        <x:v>22923</x:v>
+        <x:v>22971</x:v>
       </x:c>
       <x:c r="DQ5" s="3" t="n">
-        <x:v>22350</x:v>
+        <x:v>22341</x:v>
       </x:c>
       <x:c r="DR5" s="3" t="n">
-        <x:v>22363</x:v>
+        <x:v>22321</x:v>
       </x:c>
       <x:c r="DS5" s="3" t="n">
-        <x:v>18704</x:v>
+        <x:v>18630</x:v>
       </x:c>
       <x:c r="DT5" s="3" t="n">
-        <x:v>23305</x:v>
+        <x:v>23307</x:v>
       </x:c>
       <x:c r="DU5" s="3" t="n">
-        <x:v>22887</x:v>
+        <x:v>22971</x:v>
       </x:c>
       <x:c r="DV5" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="DW5" s="3" t="n">
-        <x:v>19738</x:v>
+        <x:v>20012</x:v>
       </x:c>
       <x:c r="DX5" s="3" t="n">
-        <x:v>23156</x:v>
+        <x:v>23679</x:v>
       </x:c>
       <x:c r="DY5" s="3" t="n">
-        <x:v>23325</x:v>
+        <x:v>23765</x:v>
       </x:c>
       <x:c r="DZ5" s="3" t="n">
-        <x:v>22244</x:v>
+        <x:v>22655</x:v>
       </x:c>
       <x:c r="EA5" s="3" t="n">
-        <x:v>19227</x:v>
+        <x:v>19737</x:v>
       </x:c>
       <x:c r="EB5" s="3" t="n">
-        <x:v>23844</x:v>
+        <x:v>24721</x:v>
       </x:c>
       <x:c r="EC5" s="3" t="n">
-        <x:v>23787</x:v>
+        <x:v>24563</x:v>
       </x:c>
       <x:c r="ED5" s="3" t="n">
-        <x:v>22539</x:v>
+        <x:v>23277</x:v>
+      </x:c>
+      <x:c r="EE5" s="3" t="n">
+        <x:v>20162</x:v>
       </x:c>
     </x:row>
-    <x:row r="6" spans="1:134">
+    <x:row r="6" spans="1:135">
       <x:c r="B6" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>9382</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>10637</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>11112</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>13515</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>9310</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>11106</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
         <x:v>10828</x:v>
       </x:c>
       <x:c r="J6" s="3" t="n">
         <x:v>14581</x:v>
       </x:c>
@@ -2533,101 +2542,104 @@
       <x:c r="DG6" s="3" t="n">
         <x:v>18870</x:v>
       </x:c>
       <x:c r="DH6" s="3" t="n">
         <x:v>21523</x:v>
       </x:c>
       <x:c r="DI6" s="3" t="n">
         <x:v>23124</x:v>
       </x:c>
       <x:c r="DJ6" s="3" t="n">
         <x:v>23575</x:v>
       </x:c>
       <x:c r="DK6" s="3" t="n">
         <x:v>18922</x:v>
       </x:c>
       <x:c r="DL6" s="3" t="n">
         <x:v>25915</x:v>
       </x:c>
       <x:c r="DM6" s="3" t="n">
         <x:v>25135</x:v>
       </x:c>
       <x:c r="DN6" s="3" t="n">
         <x:v>27946</x:v>
       </x:c>
       <x:c r="DO6" s="3" t="n">
-        <x:v>21912</x:v>
+        <x:v>21919</x:v>
       </x:c>
       <x:c r="DP6" s="3" t="n">
-        <x:v>30242</x:v>
+        <x:v>30306</x:v>
       </x:c>
       <x:c r="DQ6" s="3" t="n">
-        <x:v>27233</x:v>
+        <x:v>27221</x:v>
       </x:c>
       <x:c r="DR6" s="3" t="n">
-        <x:v>30052</x:v>
+        <x:v>29995</x:v>
       </x:c>
       <x:c r="DS6" s="3" t="n">
-        <x:v>23360</x:v>
+        <x:v>23267</x:v>
       </x:c>
       <x:c r="DT6" s="3" t="n">
-        <x:v>30602</x:v>
+        <x:v>30605</x:v>
       </x:c>
       <x:c r="DU6" s="3" t="n">
-        <x:v>28111</x:v>
+        <x:v>28212</x:v>
       </x:c>
       <x:c r="DV6" s="3" t="n">
         <x:v>30176</x:v>
       </x:c>
       <x:c r="DW6" s="3" t="n">
-        <x:v>23065</x:v>
+        <x:v>23053</x:v>
       </x:c>
       <x:c r="DX6" s="3" t="n">
-        <x:v>29939</x:v>
+        <x:v>30188</x:v>
       </x:c>
       <x:c r="DY6" s="3" t="n">
-        <x:v>27844</x:v>
+        <x:v>27968</x:v>
       </x:c>
       <x:c r="DZ6" s="3" t="n">
-        <x:v>30145</x:v>
+        <x:v>30288</x:v>
       </x:c>
       <x:c r="EA6" s="3" t="n">
-        <x:v>23414</x:v>
+        <x:v>23629</x:v>
       </x:c>
       <x:c r="EB6" s="3" t="n">
-        <x:v>30419</x:v>
+        <x:v>30923</x:v>
       </x:c>
       <x:c r="EC6" s="3" t="n">
-        <x:v>29871</x:v>
+        <x:v>30247</x:v>
       </x:c>
       <x:c r="ED6" s="3" t="n">
-        <x:v>31565</x:v>
+        <x:v>31956</x:v>
+      </x:c>
+      <x:c r="EE6" s="3" t="n">
+        <x:v>25088</x:v>
       </x:c>
     </x:row>
-    <x:row r="7" spans="1:134">
+    <x:row r="7" spans="1:135">
       <x:c r="B7" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>63745</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>62417</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>61906</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>65454</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>67181</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>64514</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
         <x:v>64188</x:v>
       </x:c>
       <x:c r="J7" s="3" t="n">
         <x:v>67455</x:v>
       </x:c>
@@ -2934,101 +2946,104 @@
       <x:c r="DG7" s="3" t="n">
         <x:v>145679</x:v>
       </x:c>
       <x:c r="DH7" s="3" t="n">
         <x:v>147056</x:v>
       </x:c>
       <x:c r="DI7" s="3" t="n">
         <x:v>146657</x:v>
       </x:c>
       <x:c r="DJ7" s="3" t="n">
         <x:v>150729</x:v>
       </x:c>
       <x:c r="DK7" s="3" t="n">
         <x:v>154206</x:v>
       </x:c>
       <x:c r="DL7" s="3" t="n">
         <x:v>151560</x:v>
       </x:c>
       <x:c r="DM7" s="3" t="n">
         <x:v>153304</x:v>
       </x:c>
       <x:c r="DN7" s="3" t="n">
         <x:v>164468</x:v>
       </x:c>
       <x:c r="DO7" s="3" t="n">
-        <x:v>157870</x:v>
+        <x:v>157887</x:v>
       </x:c>
       <x:c r="DP7" s="3" t="n">
-        <x:v>159366</x:v>
+        <x:v>159436</x:v>
       </x:c>
       <x:c r="DQ7" s="3" t="n">
-        <x:v>160847</x:v>
+        <x:v>160835</x:v>
       </x:c>
       <x:c r="DR7" s="3" t="n">
-        <x:v>169921</x:v>
+        <x:v>169818</x:v>
       </x:c>
       <x:c r="DS7" s="3" t="n">
-        <x:v>165482</x:v>
+        <x:v>165276</x:v>
       </x:c>
       <x:c r="DT7" s="3" t="n">
-        <x:v>165023</x:v>
+        <x:v>165027</x:v>
       </x:c>
       <x:c r="DU7" s="3" t="n">
-        <x:v>163039</x:v>
+        <x:v>163119</x:v>
       </x:c>
       <x:c r="DV7" s="3" t="n">
         <x:v>172379</x:v>
       </x:c>
       <x:c r="DW7" s="3" t="n">
-        <x:v>174258</x:v>
+        <x:v>174820</x:v>
       </x:c>
       <x:c r="DX7" s="3" t="n">
-        <x:v>172817</x:v>
+        <x:v>174496</x:v>
       </x:c>
       <x:c r="DY7" s="3" t="n">
-        <x:v>171928</x:v>
+        <x:v>173771</x:v>
       </x:c>
       <x:c r="DZ7" s="3" t="n">
-        <x:v>179260</x:v>
+        <x:v>180349</x:v>
       </x:c>
       <x:c r="EA7" s="3" t="n">
-        <x:v>184359</x:v>
+        <x:v>185179</x:v>
       </x:c>
       <x:c r="EB7" s="3" t="n">
-        <x:v>183103</x:v>
+        <x:v>184974</x:v>
       </x:c>
       <x:c r="EC7" s="3" t="n">
-        <x:v>183636</x:v>
+        <x:v>185568</x:v>
       </x:c>
       <x:c r="ED7" s="3" t="n">
-        <x:v>194715</x:v>
+        <x:v>191945</x:v>
+      </x:c>
+      <x:c r="EE7" s="3" t="n">
+        <x:v>198935</x:v>
       </x:c>
     </x:row>
-    <x:row r="8" spans="1:134">
+    <x:row r="8" spans="1:135">
       <x:c r="B8" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>7705</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>7999</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>8249</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>10478</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>7569</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>7779</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>8095</x:v>
       </x:c>
       <x:c r="J8" s="3" t="n">
         <x:v>10906</x:v>
       </x:c>
@@ -3335,101 +3350,104 @@
       <x:c r="DG8" s="3" t="n">
         <x:v>27579</x:v>
       </x:c>
       <x:c r="DH8" s="3" t="n">
         <x:v>30983</x:v>
       </x:c>
       <x:c r="DI8" s="3" t="n">
         <x:v>31140</x:v>
       </x:c>
       <x:c r="DJ8" s="3" t="n">
         <x:v>34755</x:v>
       </x:c>
       <x:c r="DK8" s="3" t="n">
         <x:v>31645</x:v>
       </x:c>
       <x:c r="DL8" s="3" t="n">
         <x:v>36520</x:v>
       </x:c>
       <x:c r="DM8" s="3" t="n">
         <x:v>35032</x:v>
       </x:c>
       <x:c r="DN8" s="3" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="DO8" s="3" t="n">
-        <x:v>33369</x:v>
+        <x:v>33381</x:v>
       </x:c>
       <x:c r="DP8" s="3" t="n">
-        <x:v>37788</x:v>
+        <x:v>37868</x:v>
       </x:c>
       <x:c r="DQ8" s="3" t="n">
-        <x:v>36247</x:v>
+        <x:v>36230</x:v>
       </x:c>
       <x:c r="DR8" s="3" t="n">
-        <x:v>39261</x:v>
+        <x:v>39187</x:v>
       </x:c>
       <x:c r="DS8" s="3" t="n">
-        <x:v>32201</x:v>
+        <x:v>32073</x:v>
       </x:c>
       <x:c r="DT8" s="3" t="n">
-        <x:v>36942</x:v>
+        <x:v>36944</x:v>
       </x:c>
       <x:c r="DU8" s="3" t="n">
-        <x:v>36150</x:v>
+        <x:v>36281</x:v>
       </x:c>
       <x:c r="DV8" s="3" t="n">
         <x:v>38658</x:v>
       </x:c>
       <x:c r="DW8" s="3" t="n">
-        <x:v>32807</x:v>
+        <x:v>33433</x:v>
       </x:c>
       <x:c r="DX8" s="3" t="n">
-        <x:v>37128</x:v>
+        <x:v>38191</x:v>
       </x:c>
       <x:c r="DY8" s="3" t="n">
-        <x:v>36388</x:v>
+        <x:v>37295</x:v>
       </x:c>
       <x:c r="DZ8" s="3" t="n">
-        <x:v>40187</x:v>
+        <x:v>41189</x:v>
       </x:c>
       <x:c r="EA8" s="3" t="n">
-        <x:v>34307</x:v>
+        <x:v>35671</x:v>
       </x:c>
       <x:c r="EB8" s="3" t="n">
-        <x:v>38940</x:v>
+        <x:v>40730</x:v>
       </x:c>
       <x:c r="EC8" s="3" t="n">
-        <x:v>38522</x:v>
+        <x:v>40121</x:v>
       </x:c>
       <x:c r="ED8" s="3" t="n">
-        <x:v>43062</x:v>
+        <x:v>44962</x:v>
+      </x:c>
+      <x:c r="EE8" s="3" t="n">
+        <x:v>37245</x:v>
       </x:c>
     </x:row>
-    <x:row r="9" spans="1:134">
+    <x:row r="9" spans="1:135">
       <x:c r="B9" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>4258</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>4577</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>3812</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>4731</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>4509</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>4893</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
         <x:v>4019</x:v>
       </x:c>
       <x:c r="J9" s="3" t="n">
         <x:v>4945</x:v>
       </x:c>
@@ -3736,101 +3754,104 @@
       <x:c r="DG9" s="3" t="n">
         <x:v>19965</x:v>
       </x:c>
       <x:c r="DH9" s="3" t="n">
         <x:v>16696</x:v>
       </x:c>
       <x:c r="DI9" s="3" t="n">
         <x:v>14228</x:v>
       </x:c>
       <x:c r="DJ9" s="3" t="n">
         <x:v>15833</x:v>
       </x:c>
       <x:c r="DK9" s="3" t="n">
         <x:v>18459</x:v>
       </x:c>
       <x:c r="DL9" s="3" t="n">
         <x:v>21180</x:v>
       </x:c>
       <x:c r="DM9" s="3" t="n">
         <x:v>15557</x:v>
       </x:c>
       <x:c r="DN9" s="3" t="n">
         <x:v>17856</x:v>
       </x:c>
       <x:c r="DO9" s="3" t="n">
-        <x:v>21417</x:v>
+        <x:v>21423</x:v>
       </x:c>
       <x:c r="DP9" s="3" t="n">
-        <x:v>21339</x:v>
+        <x:v>21384</x:v>
       </x:c>
       <x:c r="DQ9" s="3" t="n">
-        <x:v>15944</x:v>
+        <x:v>15938</x:v>
       </x:c>
       <x:c r="DR9" s="3" t="n">
-        <x:v>17202</x:v>
+        <x:v>17170</x:v>
       </x:c>
       <x:c r="DS9" s="3" t="n">
-        <x:v>22326</x:v>
+        <x:v>22237</x:v>
       </x:c>
       <x:c r="DT9" s="3" t="n">
-        <x:v>22408</x:v>
+        <x:v>22409</x:v>
       </x:c>
       <x:c r="DU9" s="3" t="n">
-        <x:v>16806</x:v>
+        <x:v>16866</x:v>
       </x:c>
       <x:c r="DV9" s="3" t="n">
         <x:v>17962</x:v>
       </x:c>
       <x:c r="DW9" s="3" t="n">
-        <x:v>23463</x:v>
+        <x:v>24392</x:v>
       </x:c>
       <x:c r="DX9" s="3" t="n">
-        <x:v>23766</x:v>
+        <x:v>25059</x:v>
       </x:c>
       <x:c r="DY9" s="3" t="n">
-        <x:v>17606</x:v>
+        <x:v>18577</x:v>
       </x:c>
       <x:c r="DZ9" s="3" t="n">
-        <x:v>18754</x:v>
+        <x:v>19780</x:v>
       </x:c>
       <x:c r="EA9" s="3" t="n">
-        <x:v>24504</x:v>
+        <x:v>25675</x:v>
       </x:c>
       <x:c r="EB9" s="3" t="n">
-        <x:v>24262</x:v>
+        <x:v>25926</x:v>
       </x:c>
       <x:c r="EC9" s="3" t="n">
-        <x:v>18409</x:v>
+        <x:v>19701</x:v>
       </x:c>
       <x:c r="ED9" s="3" t="n">
-        <x:v>20082</x:v>
+        <x:v>21553</x:v>
+      </x:c>
+      <x:c r="EE9" s="3" t="n">
+        <x:v>25235</x:v>
       </x:c>
     </x:row>
-    <x:row r="10" spans="1:134">
+    <x:row r="10" spans="1:135">
       <x:c r="B10" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>23365</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>27595</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>27066</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>28326</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>24838</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>29539</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
         <x:v>27920</x:v>
       </x:c>
       <x:c r="J10" s="3" t="n">
         <x:v>29422</x:v>
       </x:c>
@@ -4137,101 +4158,104 @@
       <x:c r="DG10" s="3" t="n">
         <x:v>61090</x:v>
       </x:c>
       <x:c r="DH10" s="3" t="n">
         <x:v>60782</x:v>
       </x:c>
       <x:c r="DI10" s="3" t="n">
         <x:v>68133</x:v>
       </x:c>
       <x:c r="DJ10" s="3" t="n">
         <x:v>72486</x:v>
       </x:c>
       <x:c r="DK10" s="3" t="n">
         <x:v>64208</x:v>
       </x:c>
       <x:c r="DL10" s="3" t="n">
         <x:v>77521</x:v>
       </x:c>
       <x:c r="DM10" s="3" t="n">
         <x:v>77188</x:v>
       </x:c>
       <x:c r="DN10" s="3" t="n">
         <x:v>83490</x:v>
       </x:c>
       <x:c r="DO10" s="3" t="n">
-        <x:v>70377</x:v>
+        <x:v>70397</x:v>
       </x:c>
       <x:c r="DP10" s="3" t="n">
-        <x:v>92779</x:v>
+        <x:v>92972</x:v>
       </x:c>
       <x:c r="DQ10" s="3" t="n">
-        <x:v>86564</x:v>
+        <x:v>86529</x:v>
       </x:c>
       <x:c r="DR10" s="3" t="n">
-        <x:v>92896</x:v>
+        <x:v>92719</x:v>
       </x:c>
       <x:c r="DS10" s="3" t="n">
-        <x:v>70791</x:v>
+        <x:v>70509</x:v>
       </x:c>
       <x:c r="DT10" s="3" t="n">
-        <x:v>95106</x:v>
+        <x:v>95114</x:v>
       </x:c>
       <x:c r="DU10" s="3" t="n">
-        <x:v>91902</x:v>
+        <x:v>92233</x:v>
       </x:c>
       <x:c r="DV10" s="3" t="n">
         <x:v>95075</x:v>
       </x:c>
       <x:c r="DW10" s="3" t="n">
-        <x:v>72778</x:v>
+        <x:v>73944</x:v>
       </x:c>
       <x:c r="DX10" s="3" t="n">
-        <x:v>96098</x:v>
+        <x:v>98204</x:v>
       </x:c>
       <x:c r="DY10" s="3" t="n">
-        <x:v>90835</x:v>
+        <x:v>92277</x:v>
       </x:c>
       <x:c r="DZ10" s="3" t="n">
-        <x:v>93625</x:v>
+        <x:v>94871</x:v>
       </x:c>
       <x:c r="EA10" s="3" t="n">
-        <x:v>75459</x:v>
+        <x:v>76373</x:v>
       </x:c>
       <x:c r="EB10" s="3" t="n">
-        <x:v>97295</x:v>
+        <x:v>99191</x:v>
       </x:c>
       <x:c r="EC10" s="3" t="n">
-        <x:v>95141</x:v>
+        <x:v>97543</x:v>
       </x:c>
       <x:c r="ED10" s="3" t="n">
-        <x:v>93200</x:v>
+        <x:v>94627</x:v>
+      </x:c>
+      <x:c r="EE10" s="3" t="n">
+        <x:v>80173</x:v>
       </x:c>
     </x:row>
-    <x:row r="11" spans="1:134">
+    <x:row r="11" spans="1:135">
       <x:c r="B11" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>6321</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>6227</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>6416</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>7931</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>6786</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>6477</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>6809</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
         <x:v>8464</x:v>
       </x:c>
@@ -4538,101 +4562,104 @@
       <x:c r="DG11" s="3" t="n">
         <x:v>23468</x:v>
       </x:c>
       <x:c r="DH11" s="3" t="n">
         <x:v>25009</x:v>
       </x:c>
       <x:c r="DI11" s="3" t="n">
         <x:v>25148</x:v>
       </x:c>
       <x:c r="DJ11" s="3" t="n">
         <x:v>29432</x:v>
       </x:c>
       <x:c r="DK11" s="3" t="n">
         <x:v>25903</x:v>
       </x:c>
       <x:c r="DL11" s="3" t="n">
         <x:v>27447</x:v>
       </x:c>
       <x:c r="DM11" s="3" t="n">
         <x:v>27568</x:v>
       </x:c>
       <x:c r="DN11" s="3" t="n">
         <x:v>30871</x:v>
       </x:c>
       <x:c r="DO11" s="3" t="n">
-        <x:v>27535</x:v>
+        <x:v>27543</x:v>
       </x:c>
       <x:c r="DP11" s="3" t="n">
-        <x:v>28760</x:v>
+        <x:v>28820</x:v>
       </x:c>
       <x:c r="DQ11" s="3" t="n">
-        <x:v>30654</x:v>
+        <x:v>30640</x:v>
       </x:c>
       <x:c r="DR11" s="3" t="n">
-        <x:v>33876</x:v>
+        <x:v>33812</x:v>
       </x:c>
       <x:c r="DS11" s="3" t="n">
-        <x:v>28710</x:v>
+        <x:v>28598</x:v>
       </x:c>
       <x:c r="DT11" s="3" t="n">
-        <x:v>30054</x:v>
+        <x:v>30057</x:v>
       </x:c>
       <x:c r="DU11" s="3" t="n">
-        <x:v>32579</x:v>
+        <x:v>32696</x:v>
       </x:c>
       <x:c r="DV11" s="3" t="n">
         <x:v>36128</x:v>
       </x:c>
       <x:c r="DW11" s="3" t="n">
-        <x:v>28585</x:v>
+        <x:v>28762</x:v>
       </x:c>
       <x:c r="DX11" s="3" t="n">
-        <x:v>30280</x:v>
+        <x:v>30666</x:v>
       </x:c>
       <x:c r="DY11" s="3" t="n">
-        <x:v>33609</x:v>
+        <x:v>33721</x:v>
       </x:c>
       <x:c r="DZ11" s="3" t="n">
-        <x:v>37350</x:v>
+        <x:v>37615</x:v>
       </x:c>
       <x:c r="EA11" s="3" t="n">
-        <x:v>30221</x:v>
+        <x:v>30624</x:v>
       </x:c>
       <x:c r="EB11" s="3" t="n">
-        <x:v>31953</x:v>
+        <x:v>32637</x:v>
       </x:c>
       <x:c r="EC11" s="3" t="n">
-        <x:v>34482</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="ED11" s="3" t="n">
-        <x:v>39365</x:v>
+        <x:v>40132</x:v>
+      </x:c>
+      <x:c r="EE11" s="3" t="n">
+        <x:v>31912</x:v>
       </x:c>
     </x:row>
-    <x:row r="12" spans="1:134">
+    <x:row r="12" spans="1:135">
       <x:c r="B12" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>16305</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>17499</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>18287</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>19583</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>17324</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>18518</x:v>
       </x:c>
       <x:c r="I12" s="3" t="n">
         <x:v>19027</x:v>
       </x:c>
       <x:c r="J12" s="3" t="n">
         <x:v>20313</x:v>
       </x:c>
@@ -4939,101 +4966,104 @@
       <x:c r="DG12" s="3" t="n">
         <x:v>51905</x:v>
       </x:c>
       <x:c r="DH12" s="3" t="n">
         <x:v>43517</x:v>
       </x:c>
       <x:c r="DI12" s="3" t="n">
         <x:v>43292</x:v>
       </x:c>
       <x:c r="DJ12" s="3" t="n">
         <x:v>45823</x:v>
       </x:c>
       <x:c r="DK12" s="3" t="n">
         <x:v>42700</x:v>
       </x:c>
       <x:c r="DL12" s="3" t="n">
         <x:v>52042</x:v>
       </x:c>
       <x:c r="DM12" s="3" t="n">
         <x:v>50507</x:v>
       </x:c>
       <x:c r="DN12" s="3" t="n">
         <x:v>55672</x:v>
       </x:c>
       <x:c r="DO12" s="3" t="n">
-        <x:v>51294</x:v>
+        <x:v>51311</x:v>
       </x:c>
       <x:c r="DP12" s="3" t="n">
-        <x:v>62656</x:v>
+        <x:v>62787</x:v>
       </x:c>
       <x:c r="DQ12" s="3" t="n">
-        <x:v>64633</x:v>
+        <x:v>64607</x:v>
       </x:c>
       <x:c r="DR12" s="3" t="n">
-        <x:v>62159</x:v>
+        <x:v>62042</x:v>
       </x:c>
       <x:c r="DS12" s="3" t="n">
-        <x:v>54401</x:v>
+        <x:v>54184</x:v>
       </x:c>
       <x:c r="DT12" s="3" t="n">
-        <x:v>66396</x:v>
+        <x:v>66402</x:v>
       </x:c>
       <x:c r="DU12" s="3" t="n">
-        <x:v>69618</x:v>
+        <x:v>69869</x:v>
       </x:c>
       <x:c r="DV12" s="3" t="n">
         <x:v>63957</x:v>
       </x:c>
       <x:c r="DW12" s="3" t="n">
-        <x:v>57996</x:v>
+        <x:v>56979</x:v>
       </x:c>
       <x:c r="DX12" s="3" t="n">
-        <x:v>68186</x:v>
+        <x:v>67022</x:v>
       </x:c>
       <x:c r="DY12" s="3" t="n">
-        <x:v>73459</x:v>
+        <x:v>71580</x:v>
       </x:c>
       <x:c r="DZ12" s="3" t="n">
-        <x:v>67440</x:v>
+        <x:v>66203</x:v>
       </x:c>
       <x:c r="EA12" s="3" t="n">
-        <x:v>60989</x:v>
+        <x:v>60600</x:v>
       </x:c>
       <x:c r="EB12" s="3" t="n">
-        <x:v>73172</x:v>
+        <x:v>73069</x:v>
       </x:c>
       <x:c r="EC12" s="3" t="n">
-        <x:v>77594</x:v>
+        <x:v>76984</x:v>
       </x:c>
       <x:c r="ED12" s="3" t="n">
-        <x:v>71117</x:v>
+        <x:v>70859</x:v>
+      </x:c>
+      <x:c r="EE12" s="3" t="n">
+        <x:v>62962</x:v>
       </x:c>
     </x:row>
-    <x:row r="13" spans="1:134">
+    <x:row r="13" spans="1:135">
       <x:c r="B13" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J13" s="3" t="n">
         <x:v>78</x:v>
       </x:c>
@@ -5340,101 +5370,104 @@
       <x:c r="DG13" s="3" t="n">
         <x:v>2387</x:v>
       </x:c>
       <x:c r="DH13" s="3" t="n">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="DI13" s="3" t="n">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="DJ13" s="3" t="n">
         <x:v>1902</x:v>
       </x:c>
       <x:c r="DK13" s="3" t="n">
         <x:v>2423</x:v>
       </x:c>
       <x:c r="DL13" s="3" t="n">
         <x:v>2163</x:v>
       </x:c>
       <x:c r="DM13" s="3" t="n">
         <x:v>1649</x:v>
       </x:c>
       <x:c r="DN13" s="3" t="n">
         <x:v>2032</x:v>
       </x:c>
       <x:c r="DO13" s="3" t="n">
-        <x:v>2520</x:v>
+        <x:v>2521</x:v>
       </x:c>
       <x:c r="DP13" s="3" t="n">
-        <x:v>2204</x:v>
+        <x:v>2209</x:v>
       </x:c>
       <x:c r="DQ13" s="3" t="n">
-        <x:v>1649</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="DR13" s="3" t="n">
-        <x:v>2020</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="DS13" s="3" t="n">
-        <x:v>2745</x:v>
+        <x:v>2734</x:v>
       </x:c>
       <x:c r="DT13" s="3" t="n">
         <x:v>2348</x:v>
       </x:c>
       <x:c r="DU13" s="3" t="n">
-        <x:v>1779</x:v>
+        <x:v>1786</x:v>
       </x:c>
       <x:c r="DV13" s="3" t="n">
         <x:v>2161</x:v>
       </x:c>
       <x:c r="DW13" s="3" t="n">
-        <x:v>2774</x:v>
+        <x:v>2777</x:v>
       </x:c>
       <x:c r="DX13" s="3" t="n">
-        <x:v>2372</x:v>
+        <x:v>2393</x:v>
       </x:c>
       <x:c r="DY13" s="3" t="n">
-        <x:v>1798</x:v>
+        <x:v>1803</x:v>
       </x:c>
       <x:c r="DZ13" s="3" t="n">
-        <x:v>2183</x:v>
+        <x:v>2195</x:v>
       </x:c>
       <x:c r="EA13" s="3" t="n">
+        <x:v>2841</x:v>
+      </x:c>
+      <x:c r="EB13" s="3" t="n">
+        <x:v>2437</x:v>
+      </x:c>
+      <x:c r="EC13" s="3" t="n">
+        <x:v>1840</x:v>
+      </x:c>
+      <x:c r="ED13" s="3" t="n">
+        <x:v>2233</x:v>
+      </x:c>
+      <x:c r="EE13" s="3" t="n">
         <x:v>2853</x:v>
       </x:c>
-      <x:c r="EB13" s="3" t="n">
-[...7 lines deleted...]
-      </x:c>
     </x:row>
-    <x:row r="14" spans="1:134">
+    <x:row r="14" spans="1:135">
       <x:c r="B14" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>9429</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>10694</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>8579</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
         <x:v>12232</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
         <x:v>11009</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>11082</x:v>
       </x:c>
       <x:c r="I14" s="3" t="n">
         <x:v>8882</x:v>
       </x:c>
       <x:c r="J14" s="3" t="n">
         <x:v>12211</x:v>
       </x:c>
@@ -5741,101 +5774,104 @@
       <x:c r="DG14" s="3" t="n">
         <x:v>43008</x:v>
       </x:c>
       <x:c r="DH14" s="3" t="n">
         <x:v>27912</x:v>
       </x:c>
       <x:c r="DI14" s="3" t="n">
         <x:v>41415</x:v>
       </x:c>
       <x:c r="DJ14" s="3" t="n">
         <x:v>30315</x:v>
       </x:c>
       <x:c r="DK14" s="3" t="n">
         <x:v>28151</x:v>
       </x:c>
       <x:c r="DL14" s="3" t="n">
         <x:v>33715</x:v>
       </x:c>
       <x:c r="DM14" s="3" t="n">
         <x:v>48423</x:v>
       </x:c>
       <x:c r="DN14" s="3" t="n">
         <x:v>44199</x:v>
       </x:c>
       <x:c r="DO14" s="3" t="n">
-        <x:v>42179</x:v>
+        <x:v>42200</x:v>
       </x:c>
       <x:c r="DP14" s="3" t="n">
-        <x:v>52272</x:v>
+        <x:v>52388</x:v>
       </x:c>
       <x:c r="DQ14" s="3" t="n">
-        <x:v>50998</x:v>
+        <x:v>50971</x:v>
       </x:c>
       <x:c r="DR14" s="3" t="n">
-        <x:v>57533</x:v>
+        <x:v>57416</x:v>
       </x:c>
       <x:c r="DS14" s="3" t="n">
-        <x:v>49747</x:v>
+        <x:v>49550</x:v>
       </x:c>
       <x:c r="DT14" s="3" t="n">
-        <x:v>54945</x:v>
+        <x:v>54960</x:v>
       </x:c>
       <x:c r="DU14" s="3" t="n">
-        <x:v>54321</x:v>
+        <x:v>54525</x:v>
       </x:c>
       <x:c r="DV14" s="3" t="n">
-        <x:v>58887</x:v>
+        <x:v>58893</x:v>
       </x:c>
       <x:c r="DW14" s="3" t="n">
-        <x:v>51169</x:v>
+        <x:v>51534</x:v>
       </x:c>
       <x:c r="DX14" s="3" t="n">
-        <x:v>55305</x:v>
+        <x:v>56142</x:v>
       </x:c>
       <x:c r="DY14" s="3" t="n">
-        <x:v>53168</x:v>
+        <x:v>53778</x:v>
       </x:c>
       <x:c r="DZ14" s="3" t="n">
-        <x:v>60863</x:v>
+        <x:v>61592</x:v>
       </x:c>
       <x:c r="EA14" s="3" t="n">
-        <x:v>52474</x:v>
+        <x:v>53737</x:v>
       </x:c>
       <x:c r="EB14" s="3" t="n">
-        <x:v>56763</x:v>
+        <x:v>57307</x:v>
       </x:c>
       <x:c r="EC14" s="3" t="n">
-        <x:v>56135</x:v>
+        <x:v>57723</x:v>
       </x:c>
       <x:c r="ED14" s="3" t="n">
-        <x:v>64481</x:v>
+        <x:v>65517</x:v>
+      </x:c>
+      <x:c r="EE14" s="3" t="n">
+        <x:v>56689</x:v>
       </x:c>
     </x:row>
-    <x:row r="15" spans="1:134">
+    <x:row r="15" spans="1:135">
       <x:c r="B15" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>9158</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>8751</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>8730</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
         <x:v>9105</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>9374</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>8859</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
         <x:v>9208</x:v>
       </x:c>
       <x:c r="J15" s="3" t="n">
         <x:v>9337</x:v>
       </x:c>
@@ -6142,101 +6178,104 @@
       <x:c r="DG15" s="3" t="n">
         <x:v>29159</x:v>
       </x:c>
       <x:c r="DH15" s="3" t="n">
         <x:v>27431</x:v>
       </x:c>
       <x:c r="DI15" s="3" t="n">
         <x:v>26344</x:v>
       </x:c>
       <x:c r="DJ15" s="3" t="n">
         <x:v>25075</x:v>
       </x:c>
       <x:c r="DK15" s="3" t="n">
         <x:v>29877</x:v>
       </x:c>
       <x:c r="DL15" s="3" t="n">
         <x:v>30487</x:v>
       </x:c>
       <x:c r="DM15" s="3" t="n">
         <x:v>29442</x:v>
       </x:c>
       <x:c r="DN15" s="3" t="n">
         <x:v>26757</x:v>
       </x:c>
       <x:c r="DO15" s="3" t="n">
-        <x:v>31252</x:v>
+        <x:v>31259</x:v>
       </x:c>
       <x:c r="DP15" s="3" t="n">
-        <x:v>31680</x:v>
+        <x:v>31730</x:v>
       </x:c>
       <x:c r="DQ15" s="3" t="n">
-        <x:v>32489</x:v>
+        <x:v>32480</x:v>
       </x:c>
       <x:c r="DR15" s="3" t="n">
-        <x:v>30830</x:v>
+        <x:v>30793</x:v>
       </x:c>
       <x:c r="DS15" s="3" t="n">
-        <x:v>38349</x:v>
+        <x:v>38250</x:v>
       </x:c>
       <x:c r="DT15" s="3" t="n">
-        <x:v>37104</x:v>
+        <x:v>37106</x:v>
       </x:c>
       <x:c r="DU15" s="3" t="n">
-        <x:v>37459</x:v>
+        <x:v>37551</x:v>
       </x:c>
       <x:c r="DV15" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="DW15" s="3" t="n">
-        <x:v>40480</x:v>
+        <x:v>42920</x:v>
       </x:c>
       <x:c r="DX15" s="3" t="n">
-        <x:v>40443</x:v>
+        <x:v>43055</x:v>
       </x:c>
       <x:c r="DY15" s="3" t="n">
-        <x:v>40432</x:v>
+        <x:v>42608</x:v>
       </x:c>
       <x:c r="DZ15" s="3" t="n">
-        <x:v>35364</x:v>
+        <x:v>37084</x:v>
       </x:c>
       <x:c r="EA15" s="3" t="n">
-        <x:v>41760</x:v>
+        <x:v>42739</x:v>
       </x:c>
       <x:c r="EB15" s="3" t="n">
-        <x:v>41683</x:v>
+        <x:v>43407</x:v>
       </x:c>
       <x:c r="EC15" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>43723</x:v>
       </x:c>
       <x:c r="ED15" s="3" t="n">
-        <x:v>35483</x:v>
+        <x:v>37688</x:v>
+      </x:c>
+      <x:c r="EE15" s="3" t="n">
+        <x:v>43532</x:v>
       </x:c>
     </x:row>
-    <x:row r="16" spans="1:134">
+    <x:row r="16" spans="1:135">
       <x:c r="B16" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>8055</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>8720</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>8317</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>9443</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>8769</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>9358</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
         <x:v>9082</x:v>
       </x:c>
       <x:c r="J16" s="3" t="n">
         <x:v>11059</x:v>
       </x:c>
@@ -6543,101 +6582,104 @@
       <x:c r="DG16" s="3" t="n">
         <x:v>34479</x:v>
       </x:c>
       <x:c r="DH16" s="3" t="n">
         <x:v>34433</x:v>
       </x:c>
       <x:c r="DI16" s="3" t="n">
         <x:v>33468</x:v>
       </x:c>
       <x:c r="DJ16" s="3" t="n">
         <x:v>37858</x:v>
       </x:c>
       <x:c r="DK16" s="3" t="n">
         <x:v>33793</x:v>
       </x:c>
       <x:c r="DL16" s="3" t="n">
         <x:v>37681</x:v>
       </x:c>
       <x:c r="DM16" s="3" t="n">
         <x:v>35507</x:v>
       </x:c>
       <x:c r="DN16" s="3" t="n">
         <x:v>41269</x:v>
       </x:c>
       <x:c r="DO16" s="3" t="n">
-        <x:v>36987</x:v>
+        <x:v>36998</x:v>
       </x:c>
       <x:c r="DP16" s="3" t="n">
-        <x:v>40619</x:v>
+        <x:v>40703</x:v>
       </x:c>
       <x:c r="DQ16" s="3" t="n">
-        <x:v>37295</x:v>
+        <x:v>37279</x:v>
       </x:c>
       <x:c r="DR16" s="3" t="n">
-        <x:v>42214</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="DS16" s="3" t="n">
-        <x:v>38956</x:v>
+        <x:v>38801</x:v>
       </x:c>
       <x:c r="DT16" s="3" t="n">
-        <x:v>42220</x:v>
+        <x:v>42225</x:v>
       </x:c>
       <x:c r="DU16" s="3" t="n">
-        <x:v>39660</x:v>
+        <x:v>39804</x:v>
       </x:c>
       <x:c r="DV16" s="3" t="n">
         <x:v>44858</x:v>
       </x:c>
       <x:c r="DW16" s="3" t="n">
-        <x:v>42758</x:v>
+        <x:v>41763</x:v>
       </x:c>
       <x:c r="DX16" s="3" t="n">
-        <x:v>44529</x:v>
+        <x:v>43775</x:v>
       </x:c>
       <x:c r="DY16" s="3" t="n">
-        <x:v>42197</x:v>
+        <x:v>41272</x:v>
       </x:c>
       <x:c r="DZ16" s="3" t="n">
-        <x:v>46859</x:v>
+        <x:v>45824</x:v>
       </x:c>
       <x:c r="EA16" s="3" t="n">
-        <x:v>43520</x:v>
+        <x:v>42691</x:v>
       </x:c>
       <x:c r="EB16" s="3" t="n">
-        <x:v>45960</x:v>
+        <x:v>45404</x:v>
       </x:c>
       <x:c r="EC16" s="3" t="n">
-        <x:v>43852</x:v>
+        <x:v>43122</x:v>
       </x:c>
       <x:c r="ED16" s="3" t="n">
-        <x:v>49646</x:v>
+        <x:v>48732</x:v>
+      </x:c>
+      <x:c r="EE16" s="3" t="n">
+        <x:v>45196</x:v>
       </x:c>
     </x:row>
-    <x:row r="17" spans="1:134">
+    <x:row r="17" spans="1:135">
       <x:c r="B17" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>192831</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>204568</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>201127</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
         <x:v>221744</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>204620</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>211886</x:v>
       </x:c>
       <x:c r="I17" s="3" t="n">
         <x:v>209254</x:v>
       </x:c>
       <x:c r="J17" s="3" t="n">
         <x:v>231028</x:v>
       </x:c>
@@ -6944,101 +6986,104 @@
       <x:c r="DG17" s="3" t="n">
         <x:v>542569</x:v>
       </x:c>
       <x:c r="DH17" s="3" t="n">
         <x:v>532962</x:v>
       </x:c>
       <x:c r="DI17" s="3" t="n">
         <x:v>546923</x:v>
       </x:c>
       <x:c r="DJ17" s="3" t="n">
         <x:v>562915</x:v>
       </x:c>
       <x:c r="DK17" s="3" t="n">
         <x:v>538237</x:v>
       </x:c>
       <x:c r="DL17" s="3" t="n">
         <x:v>595704</x:v>
       </x:c>
       <x:c r="DM17" s="3" t="n">
         <x:v>594729</x:v>
       </x:c>
       <x:c r="DN17" s="3" t="n">
         <x:v>631646</x:v>
       </x:c>
       <x:c r="DO17" s="3" t="n">
-        <x:v>588504</x:v>
+        <x:v>588663</x:v>
       </x:c>
       <x:c r="DP17" s="3" t="n">
-        <x:v>666890</x:v>
+        <x:v>668013</x:v>
       </x:c>
       <x:c r="DQ17" s="3" t="n">
-        <x:v>649397</x:v>
+        <x:v>649177</x:v>
       </x:c>
       <x:c r="DR17" s="3" t="n">
-        <x:v>683655</x:v>
+        <x:v>682593</x:v>
       </x:c>
       <x:c r="DS17" s="3" t="n">
-        <x:v>626660</x:v>
+        <x:v>624675</x:v>
       </x:c>
       <x:c r="DT17" s="3" t="n">
-        <x:v>698005</x:v>
+        <x:v>698064</x:v>
       </x:c>
       <x:c r="DU17" s="3" t="n">
-        <x:v>682396</x:v>
+        <x:v>684316</x:v>
       </x:c>
       <x:c r="DV17" s="3" t="n">
-        <x:v>703478</x:v>
+        <x:v>703484</x:v>
       </x:c>
       <x:c r="DW17" s="3" t="n">
-        <x:v>657541</x:v>
+        <x:v>661169</x:v>
       </x:c>
       <x:c r="DX17" s="3" t="n">
-        <x:v>718436</x:v>
+        <x:v>727207</x:v>
       </x:c>
       <x:c r="DY17" s="3" t="n">
-        <x:v>704745</x:v>
+        <x:v>710085</x:v>
       </x:c>
       <x:c r="DZ17" s="3" t="n">
-        <x:v>728150</x:v>
+        <x:v>733031</x:v>
       </x:c>
       <x:c r="EA17" s="3" t="n">
-        <x:v>681137</x:v>
+        <x:v>686764</x:v>
       </x:c>
       <x:c r="EB17" s="3" t="n">
-        <x:v>749054</x:v>
+        <x:v>760046</x:v>
       </x:c>
       <x:c r="EC17" s="3" t="n">
-        <x:v>742056</x:v>
+        <x:v>751872</x:v>
       </x:c>
       <x:c r="ED17" s="3" t="n">
-        <x:v>764892</x:v>
+        <x:v>770537</x:v>
+      </x:c>
+      <x:c r="EE17" s="3" t="n">
+        <x:v>720956</x:v>
       </x:c>
     </x:row>
-    <x:row r="18" spans="1:134">
+    <x:row r="18" spans="1:135">
       <x:c r="B18" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>4143</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>4827</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>5729</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
         <x:v>4370</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>4230</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>5180</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
         <x:v>6358</x:v>
       </x:c>
       <x:c r="J18" s="3" t="n">
         <x:v>4661</x:v>
       </x:c>
@@ -7381,65 +7426,68 @@
       <x:c r="DS18" s="3" t="n">
         <x:v>27614</x:v>
       </x:c>
       <x:c r="DT18" s="3" t="n">
         <x:v>31118</x:v>
       </x:c>
       <x:c r="DU18" s="3" t="n">
         <x:v>36999</x:v>
       </x:c>
       <x:c r="DV18" s="3" t="n">
         <x:v>26290</x:v>
       </x:c>
       <x:c r="DW18" s="3" t="n">
         <x:v>25797</x:v>
       </x:c>
       <x:c r="DX18" s="3" t="n">
         <x:v>31294</x:v>
       </x:c>
       <x:c r="DY18" s="3" t="n">
         <x:v>38034</x:v>
       </x:c>
       <x:c r="DZ18" s="3" t="n">
         <x:v>28694</x:v>
       </x:c>
       <x:c r="EA18" s="3" t="n">
-        <x:v>26898</x:v>
+        <x:v>26887</x:v>
       </x:c>
       <x:c r="EB18" s="3" t="n">
-        <x:v>32151</x:v>
+        <x:v>32128</x:v>
       </x:c>
       <x:c r="EC18" s="3" t="n">
-        <x:v>39321</x:v>
+        <x:v>39312</x:v>
       </x:c>
       <x:c r="ED18" s="3" t="n">
-        <x:v>29745</x:v>
+        <x:v>29805</x:v>
+      </x:c>
+      <x:c r="EE18" s="3" t="n">
+        <x:v>27064</x:v>
       </x:c>
     </x:row>
-    <x:row r="19" spans="1:134">
+    <x:row r="19" spans="1:135">
       <x:c r="B19" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>-3154</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>-4168</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>-5426</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
         <x:v>-3566</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>-3231</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>-4269</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>-5870</x:v>
       </x:c>
       <x:c r="J19" s="3" t="n">
         <x:v>-3685</x:v>
       </x:c>
@@ -7782,65 +7830,68 @@
       <x:c r="DS19" s="3" t="n">
         <x:v>-19541</x:v>
       </x:c>
       <x:c r="DT19" s="3" t="n">
         <x:v>-27373</x:v>
       </x:c>
       <x:c r="DU19" s="3" t="n">
         <x:v>-37328</x:v>
       </x:c>
       <x:c r="DV19" s="3" t="n">
         <x:v>-24834</x:v>
       </x:c>
       <x:c r="DW19" s="3" t="n">
         <x:v>-21676</x:v>
       </x:c>
       <x:c r="DX19" s="3" t="n">
         <x:v>-28892</x:v>
       </x:c>
       <x:c r="DY19" s="3" t="n">
         <x:v>-38875</x:v>
       </x:c>
       <x:c r="DZ19" s="3" t="n">
         <x:v>-27746</x:v>
       </x:c>
       <x:c r="EA19" s="3" t="n">
-        <x:v>-22900</x:v>
+        <x:v>-22904</x:v>
       </x:c>
       <x:c r="EB19" s="3" t="n">
-        <x:v>-31649</x:v>
+        <x:v>-31653</x:v>
       </x:c>
       <x:c r="EC19" s="3" t="n">
-        <x:v>-42046</x:v>
+        <x:v>-42047</x:v>
       </x:c>
       <x:c r="ED19" s="3" t="n">
-        <x:v>-29198</x:v>
+        <x:v>-29220</x:v>
+      </x:c>
+      <x:c r="EE19" s="3" t="n">
+        <x:v>-25962</x:v>
       </x:c>
     </x:row>
-    <x:row r="20" spans="1:134">
+    <x:row r="20" spans="1:135">
       <x:c r="B20" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>193820</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>205227</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
         <x:v>201430</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
         <x:v>222548</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
         <x:v>205619</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
         <x:v>212797</x:v>
       </x:c>
       <x:c r="I20" s="3" t="n">
         <x:v>209742</x:v>
       </x:c>
       <x:c r="J20" s="3" t="n">
         <x:v>232004</x:v>
       </x:c>
@@ -8147,101 +8198,104 @@
       <x:c r="DG20" s="3" t="n">
         <x:v>547203</x:v>
       </x:c>
       <x:c r="DH20" s="3" t="n">
         <x:v>531474</x:v>
       </x:c>
       <x:c r="DI20" s="3" t="n">
         <x:v>547406</x:v>
       </x:c>
       <x:c r="DJ20" s="3" t="n">
         <x:v>563389</x:v>
       </x:c>
       <x:c r="DK20" s="3" t="n">
         <x:v>538840</x:v>
       </x:c>
       <x:c r="DL20" s="3" t="n">
         <x:v>596853</x:v>
       </x:c>
       <x:c r="DM20" s="3" t="n">
         <x:v>596442</x:v>
       </x:c>
       <x:c r="DN20" s="3" t="n">
         <x:v>632883</x:v>
       </x:c>
       <x:c r="DO20" s="3" t="n">
-        <x:v>590391</x:v>
+        <x:v>590550</x:v>
       </x:c>
       <x:c r="DP20" s="3" t="n">
-        <x:v>670090</x:v>
+        <x:v>671213</x:v>
       </x:c>
       <x:c r="DQ20" s="3" t="n">
-        <x:v>651684</x:v>
+        <x:v>651464</x:v>
       </x:c>
       <x:c r="DR20" s="3" t="n">
-        <x:v>685490</x:v>
+        <x:v>684428</x:v>
       </x:c>
       <x:c r="DS20" s="3" t="n">
-        <x:v>634733</x:v>
+        <x:v>632748</x:v>
       </x:c>
       <x:c r="DT20" s="3" t="n">
-        <x:v>701750</x:v>
+        <x:v>701809</x:v>
       </x:c>
       <x:c r="DU20" s="3" t="n">
-        <x:v>682067</x:v>
+        <x:v>683987</x:v>
       </x:c>
       <x:c r="DV20" s="3" t="n">
-        <x:v>704934</x:v>
+        <x:v>704940</x:v>
       </x:c>
       <x:c r="DW20" s="3" t="n">
-        <x:v>661662</x:v>
+        <x:v>665290</x:v>
       </x:c>
       <x:c r="DX20" s="3" t="n">
-        <x:v>720838</x:v>
+        <x:v>729609</x:v>
       </x:c>
       <x:c r="DY20" s="3" t="n">
-        <x:v>703904</x:v>
+        <x:v>709244</x:v>
       </x:c>
       <x:c r="DZ20" s="3" t="n">
-        <x:v>729098</x:v>
+        <x:v>733979</x:v>
       </x:c>
       <x:c r="EA20" s="3" t="n">
-        <x:v>685135</x:v>
+        <x:v>690747</x:v>
       </x:c>
       <x:c r="EB20" s="3" t="n">
-        <x:v>749556</x:v>
+        <x:v>760521</x:v>
       </x:c>
       <x:c r="EC20" s="3" t="n">
-        <x:v>739331</x:v>
+        <x:v>749137</x:v>
       </x:c>
       <x:c r="ED20" s="3" t="n">
-        <x:v>765439</x:v>
+        <x:v>771122</x:v>
+      </x:c>
+      <x:c r="EE20" s="3" t="n">
+        <x:v>722058</x:v>
       </x:c>
     </x:row>
-    <x:row r="21" spans="1:134">
+    <x:row r="21" spans="1:135">
       <x:c r="B21" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>4134</x:v>
       </x:c>
       <x:c r="D21" s="3" t="n">
         <x:v>5630</x:v>
       </x:c>
       <x:c r="E21" s="3" t="n">
         <x:v>4386</x:v>
       </x:c>
       <x:c r="F21" s="3" t="n">
         <x:v>5275</x:v>
       </x:c>
       <x:c r="G21" s="3" t="n">
         <x:v>4296</x:v>
       </x:c>
       <x:c r="H21" s="3" t="n">
         <x:v>6062</x:v>
       </x:c>
       <x:c r="I21" s="3" t="n">
         <x:v>4514</x:v>
       </x:c>
       <x:c r="J21" s="3" t="n">
         <x:v>5319</x:v>
       </x:c>
@@ -8548,101 +8602,104 @@
       <x:c r="DG21" s="3" t="n">
         <x:v>14675</x:v>
       </x:c>
       <x:c r="DH21" s="3" t="n">
         <x:v>15584</x:v>
       </x:c>
       <x:c r="DI21" s="3" t="n">
         <x:v>14260</x:v>
       </x:c>
       <x:c r="DJ21" s="3" t="n">
         <x:v>15518</x:v>
       </x:c>
       <x:c r="DK21" s="3" t="n">
         <x:v>14935</x:v>
       </x:c>
       <x:c r="DL21" s="3" t="n">
         <x:v>17255</x:v>
       </x:c>
       <x:c r="DM21" s="3" t="n">
         <x:v>15563</x:v>
       </x:c>
       <x:c r="DN21" s="3" t="n">
         <x:v>16754</x:v>
       </x:c>
       <x:c r="DO21" s="3" t="n">
-        <x:v>15498</x:v>
+        <x:v>15506</x:v>
       </x:c>
       <x:c r="DP21" s="3" t="n">
-        <x:v>17903</x:v>
+        <x:v>17910</x:v>
       </x:c>
       <x:c r="DQ21" s="3" t="n">
         <x:v>16433</x:v>
       </x:c>
       <x:c r="DR21" s="3" t="n">
-        <x:v>17850</x:v>
+        <x:v>17835</x:v>
       </x:c>
       <x:c r="DS21" s="3" t="n">
-        <x:v>17020</x:v>
+        <x:v>16986</x:v>
       </x:c>
       <x:c r="DT21" s="3" t="n">
-        <x:v>19740</x:v>
+        <x:v>19703</x:v>
       </x:c>
       <x:c r="DU21" s="3" t="n">
-        <x:v>18217</x:v>
+        <x:v>18219</x:v>
       </x:c>
       <x:c r="DV21" s="3" t="n">
-        <x:v>19622</x:v>
+        <x:v>19691</x:v>
       </x:c>
       <x:c r="DW21" s="3" t="n">
-        <x:v>18439</x:v>
+        <x:v>18598</x:v>
       </x:c>
       <x:c r="DX21" s="3" t="n">
-        <x:v>20859</x:v>
+        <x:v>21125</x:v>
       </x:c>
       <x:c r="DY21" s="3" t="n">
-        <x:v>18934</x:v>
+        <x:v>19221</x:v>
       </x:c>
       <x:c r="DZ21" s="3" t="n">
-        <x:v>20587</x:v>
+        <x:v>20932</x:v>
       </x:c>
       <x:c r="EA21" s="3" t="n">
-        <x:v>18812</x:v>
+        <x:v>19826</x:v>
       </x:c>
       <x:c r="EB21" s="3" t="n">
-        <x:v>21339</x:v>
+        <x:v>22078</x:v>
       </x:c>
       <x:c r="EC21" s="3" t="n">
-        <x:v>19467</x:v>
+        <x:v>19617</x:v>
       </x:c>
       <x:c r="ED21" s="3" t="n">
-        <x:v>21737</x:v>
+        <x:v>21135</x:v>
+      </x:c>
+      <x:c r="EE21" s="3" t="n">
+        <x:v>21597</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:134">
+    <x:row r="22" spans="1:135">
       <x:c r="B22" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C22" s="3" t="n">
         <x:v>197954</x:v>
       </x:c>
       <x:c r="D22" s="3" t="n">
         <x:v>210857</x:v>
       </x:c>
       <x:c r="E22" s="3" t="n">
         <x:v>205816</x:v>
       </x:c>
       <x:c r="F22" s="3" t="n">
         <x:v>227823</x:v>
       </x:c>
       <x:c r="G22" s="3" t="n">
         <x:v>209915</x:v>
       </x:c>
       <x:c r="H22" s="3" t="n">
         <x:v>218859</x:v>
       </x:c>
       <x:c r="I22" s="3" t="n">
         <x:v>214256</x:v>
       </x:c>
       <x:c r="J22" s="3" t="n">
         <x:v>237323</x:v>
       </x:c>
@@ -8949,7726 +9006,7786 @@
       <x:c r="DG22" s="3" t="n">
         <x:v>561878</x:v>
       </x:c>
       <x:c r="DH22" s="3" t="n">
         <x:v>547058</x:v>
       </x:c>
       <x:c r="DI22" s="3" t="n">
         <x:v>561666</x:v>
       </x:c>
       <x:c r="DJ22" s="3" t="n">
         <x:v>578907</x:v>
       </x:c>
       <x:c r="DK22" s="3" t="n">
         <x:v>553775</x:v>
       </x:c>
       <x:c r="DL22" s="3" t="n">
         <x:v>614108</x:v>
       </x:c>
       <x:c r="DM22" s="3" t="n">
         <x:v>612005</x:v>
       </x:c>
       <x:c r="DN22" s="3" t="n">
         <x:v>649637</x:v>
       </x:c>
       <x:c r="DO22" s="3" t="n">
-        <x:v>605889</x:v>
+        <x:v>606056</x:v>
       </x:c>
       <x:c r="DP22" s="3" t="n">
-        <x:v>687993</x:v>
+        <x:v>689123</x:v>
       </x:c>
       <x:c r="DQ22" s="3" t="n">
-        <x:v>668117</x:v>
+        <x:v>667897</x:v>
       </x:c>
       <x:c r="DR22" s="3" t="n">
-        <x:v>703340</x:v>
+        <x:v>702263</x:v>
       </x:c>
       <x:c r="DS22" s="3" t="n">
-        <x:v>651753</x:v>
+        <x:v>649734</x:v>
       </x:c>
       <x:c r="DT22" s="3" t="n">
-        <x:v>721490</x:v>
+        <x:v>721512</x:v>
       </x:c>
       <x:c r="DU22" s="3" t="n">
-        <x:v>700284</x:v>
+        <x:v>702206</x:v>
       </x:c>
       <x:c r="DV22" s="3" t="n">
-        <x:v>724556</x:v>
+        <x:v>724631</x:v>
       </x:c>
       <x:c r="DW22" s="3" t="n">
-        <x:v>680101</x:v>
+        <x:v>683888</x:v>
       </x:c>
       <x:c r="DX22" s="3" t="n">
-        <x:v>741697</x:v>
+        <x:v>750734</x:v>
       </x:c>
       <x:c r="DY22" s="3" t="n">
-        <x:v>722838</x:v>
+        <x:v>728465</x:v>
       </x:c>
       <x:c r="DZ22" s="3" t="n">
-        <x:v>749685</x:v>
+        <x:v>754911</x:v>
       </x:c>
       <x:c r="EA22" s="3" t="n">
-        <x:v>703947</x:v>
+        <x:v>710573</x:v>
       </x:c>
       <x:c r="EB22" s="3" t="n">
-        <x:v>770895</x:v>
+        <x:v>782599</x:v>
       </x:c>
       <x:c r="EC22" s="3" t="n">
-        <x:v>758798</x:v>
+        <x:v>768754</x:v>
       </x:c>
       <x:c r="ED22" s="3" t="n">
-        <x:v>787176</x:v>
+        <x:v>792257</x:v>
+      </x:c>
+      <x:c r="EE22" s="3" t="n">
+        <x:v>743655</x:v>
       </x:c>
     </x:row>
-    <x:row r="23" spans="1:134">
+    <x:row r="23" spans="1:135">
       <x:c r="A23" s="2" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B23" s="2" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C23" s="3" t="n">
+        <x:v>50219</x:v>
+      </x:c>
+      <x:c r="D23" s="3" t="n">
+        <x:v>55018</x:v>
+      </x:c>
+      <x:c r="E23" s="3" t="n">
+        <x:v>54168</x:v>
+      </x:c>
+      <x:c r="F23" s="3" t="n">
+        <x:v>57401</x:v>
+      </x:c>
+      <x:c r="G23" s="3" t="n">
+        <x:v>53846</x:v>
+      </x:c>
+      <x:c r="H23" s="3" t="n">
+        <x:v>55195</x:v>
+      </x:c>
+      <x:c r="I23" s="3" t="n">
+        <x:v>55756</x:v>
+      </x:c>
+      <x:c r="J23" s="3" t="n">
+        <x:v>58007</x:v>
+      </x:c>
+      <x:c r="K23" s="3" t="n">
+        <x:v>53099</x:v>
+      </x:c>
+      <x:c r="L23" s="3" t="n">
+        <x:v>56025</x:v>
+      </x:c>
+      <x:c r="M23" s="3" t="n">
+        <x:v>56550</x:v>
+      </x:c>
+      <x:c r="N23" s="3" t="n">
+        <x:v>58313</x:v>
+      </x:c>
+      <x:c r="O23" s="3" t="n">
+        <x:v>54849</x:v>
+      </x:c>
+      <x:c r="P23" s="3" t="n">
+        <x:v>57320</x:v>
+      </x:c>
+      <x:c r="Q23" s="3" t="n">
+        <x:v>57525</x:v>
+      </x:c>
+      <x:c r="R23" s="3" t="n">
+        <x:v>60154</x:v>
+      </x:c>
+      <x:c r="S23" s="3" t="n">
+        <x:v>56379</x:v>
+      </x:c>
+      <x:c r="T23" s="3" t="n">
+        <x:v>58470</x:v>
+      </x:c>
+      <x:c r="U23" s="3" t="n">
+        <x:v>57978</x:v>
+      </x:c>
+      <x:c r="V23" s="3" t="n">
+        <x:v>60983</x:v>
+      </x:c>
+      <x:c r="W23" s="3" t="n">
+        <x:v>56066</x:v>
+      </x:c>
+      <x:c r="X23" s="3" t="n">
+        <x:v>59555</x:v>
+      </x:c>
+      <x:c r="Y23" s="3" t="n">
+        <x:v>58236</x:v>
+      </x:c>
+      <x:c r="Z23" s="3" t="n">
+        <x:v>61040</x:v>
+      </x:c>
+      <x:c r="AA23" s="3" t="n">
+        <x:v>56705</x:v>
+      </x:c>
+      <x:c r="AB23" s="3" t="n">
+        <x:v>59062</x:v>
+      </x:c>
+      <x:c r="AC23" s="3" t="n">
+        <x:v>59786</x:v>
+      </x:c>
+      <x:c r="AD23" s="3" t="n">
+        <x:v>63531</x:v>
+      </x:c>
+      <x:c r="AE23" s="3" t="n">
+        <x:v>58982</x:v>
+      </x:c>
+      <x:c r="AF23" s="3" t="n">
+        <x:v>62525</x:v>
+      </x:c>
+      <x:c r="AG23" s="3" t="n">
+        <x:v>61936</x:v>
+      </x:c>
+      <x:c r="AH23" s="3" t="n">
+        <x:v>63954</x:v>
+      </x:c>
+      <x:c r="AI23" s="3" t="n">
+        <x:v>60466</x:v>
+      </x:c>
+      <x:c r="AJ23" s="3" t="n">
+        <x:v>64576</x:v>
+      </x:c>
+      <x:c r="AK23" s="3" t="n">
+        <x:v>63618</x:v>
+      </x:c>
+      <x:c r="AL23" s="3" t="n">
+        <x:v>65440</x:v>
+      </x:c>
+      <x:c r="AM23" s="3" t="n">
+        <x:v>62353</x:v>
+      </x:c>
+      <x:c r="AN23" s="3" t="n">
+        <x:v>65626</x:v>
+      </x:c>
+      <x:c r="AO23" s="3" t="n">
+        <x:v>66435</x:v>
+      </x:c>
+      <x:c r="AP23" s="3" t="n">
+        <x:v>67673</x:v>
+      </x:c>
+      <x:c r="AQ23" s="3" t="n">
+        <x:v>62038</x:v>
+      </x:c>
+      <x:c r="AR23" s="3" t="n">
+        <x:v>68110</x:v>
+      </x:c>
+      <x:c r="AS23" s="3" t="n">
+        <x:v>67303</x:v>
+      </x:c>
+      <x:c r="AT23" s="3" t="n">
+        <x:v>69336</x:v>
+      </x:c>
+      <x:c r="AU23" s="3" t="n">
+        <x:v>62135</x:v>
+      </x:c>
+      <x:c r="AV23" s="3" t="n">
+        <x:v>67607</x:v>
+      </x:c>
+      <x:c r="AW23" s="3" t="n">
+        <x:v>70112</x:v>
+      </x:c>
+      <x:c r="AX23" s="3" t="n">
+        <x:v>72414</x:v>
+      </x:c>
+      <x:c r="AY23" s="3" t="n">
+        <x:v>63799</x:v>
+      </x:c>
+      <x:c r="AZ23" s="3" t="n">
+        <x:v>68457</x:v>
+      </x:c>
+      <x:c r="BA23" s="3" t="n">
+        <x:v>72730</x:v>
+      </x:c>
+      <x:c r="BB23" s="3" t="n">
+        <x:v>74591</x:v>
+      </x:c>
+      <x:c r="BC23" s="3" t="n">
+        <x:v>66299</x:v>
+      </x:c>
+      <x:c r="BD23" s="3" t="n">
+        <x:v>73354</x:v>
+      </x:c>
+      <x:c r="BE23" s="3" t="n">
+        <x:v>74855</x:v>
+      </x:c>
+      <x:c r="BF23" s="3" t="n">
+        <x:v>75916</x:v>
+      </x:c>
+      <x:c r="BG23" s="3" t="n">
+        <x:v>68866</x:v>
+      </x:c>
+      <x:c r="BH23" s="3" t="n">
+        <x:v>76856</x:v>
+      </x:c>
+      <x:c r="BI23" s="3" t="n">
+        <x:v>77855</x:v>
+      </x:c>
+      <x:c r="BJ23" s="3" t="n">
+        <x:v>77658</x:v>
+      </x:c>
+      <x:c r="BK23" s="3" t="n">
+        <x:v>70948</x:v>
+      </x:c>
+      <x:c r="BL23" s="3" t="n">
+        <x:v>75924</x:v>
+      </x:c>
+      <x:c r="BM23" s="3" t="n">
+        <x:v>74362</x:v>
+      </x:c>
+      <x:c r="BN23" s="3" t="n">
+        <x:v>74798</x:v>
+      </x:c>
+      <x:c r="BO23" s="3" t="n">
+        <x:v>69617</x:v>
+      </x:c>
+      <x:c r="BP23" s="3" t="n">
+        <x:v>79732</x:v>
+      </x:c>
+      <x:c r="BQ23" s="3" t="n">
+        <x:v>77500</x:v>
+      </x:c>
+      <x:c r="BR23" s="3" t="n">
+        <x:v>78013</x:v>
+      </x:c>
+      <x:c r="BS23" s="3" t="n">
+        <x:v>71437</x:v>
+      </x:c>
+      <x:c r="BT23" s="3" t="n">
+        <x:v>78387</x:v>
+      </x:c>
+      <x:c r="BU23" s="3" t="n">
+        <x:v>77735</x:v>
+      </x:c>
+      <x:c r="BV23" s="3" t="n">
+        <x:v>77173</x:v>
+      </x:c>
+      <x:c r="BW23" s="3" t="n">
+        <x:v>72273</x:v>
+      </x:c>
+      <x:c r="BX23" s="3" t="n">
+        <x:v>80206</x:v>
+      </x:c>
+      <x:c r="BY23" s="3" t="n">
+        <x:v>77441</x:v>
+      </x:c>
+      <x:c r="BZ23" s="3" t="n">
+        <x:v>78294</x:v>
+      </x:c>
+      <x:c r="CA23" s="3" t="n">
+        <x:v>73295</x:v>
+      </x:c>
+      <x:c r="CB23" s="3" t="n">
+        <x:v>81847</x:v>
+      </x:c>
+      <x:c r="CC23" s="3" t="n">
+        <x:v>79735</x:v>
+      </x:c>
+      <x:c r="CD23" s="3" t="n">
+        <x:v>80358</x:v>
+      </x:c>
+      <x:c r="CE23" s="3" t="n">
+        <x:v>74324</x:v>
+      </x:c>
+      <x:c r="CF23" s="3" t="n">
+        <x:v>81135</x:v>
+      </x:c>
+      <x:c r="CG23" s="3" t="n">
+        <x:v>80365</x:v>
+      </x:c>
+      <x:c r="CH23" s="3" t="n">
+        <x:v>81494</x:v>
+      </x:c>
+      <x:c r="CI23" s="3" t="n">
+        <x:v>73540</x:v>
+      </x:c>
+      <x:c r="CJ23" s="3" t="n">
+        <x:v>84718</x:v>
+      </x:c>
+      <x:c r="CK23" s="3" t="n">
+        <x:v>82943</x:v>
+      </x:c>
+      <x:c r="CL23" s="3" t="n">
+        <x:v>84067</x:v>
+      </x:c>
+      <x:c r="CM23" s="3" t="n">
+        <x:v>76668</x:v>
+      </x:c>
+      <x:c r="CN23" s="3" t="n">
+        <x:v>86592</x:v>
+      </x:c>
+      <x:c r="CO23" s="3" t="n">
+        <x:v>84454</x:v>
+      </x:c>
+      <x:c r="CP23" s="3" t="n">
+        <x:v>85903</x:v>
+      </x:c>
+      <x:c r="CQ23" s="3" t="n">
+        <x:v>79914</x:v>
+      </x:c>
+      <x:c r="CR23" s="3" t="n">
+        <x:v>89105</x:v>
+      </x:c>
+      <x:c r="CS23" s="3" t="n">
+        <x:v>86960</x:v>
+      </x:c>
+      <x:c r="CT23" s="3" t="n">
+        <x:v>88209</x:v>
+      </x:c>
+      <x:c r="CU23" s="3" t="n">
+        <x:v>81324</x:v>
+      </x:c>
+      <x:c r="CV23" s="3" t="n">
+        <x:v>91967</x:v>
+      </x:c>
+      <x:c r="CW23" s="3" t="n">
+        <x:v>88126</x:v>
+      </x:c>
+      <x:c r="CX23" s="3" t="n">
+        <x:v>89544</x:v>
+      </x:c>
+      <x:c r="CY23" s="3" t="n">
+        <x:v>85265</x:v>
+      </x:c>
+      <x:c r="CZ23" s="3" t="n">
+        <x:v>93684</x:v>
+      </x:c>
+      <x:c r="DA23" s="3" t="n">
+        <x:v>91450</x:v>
+      </x:c>
+      <x:c r="DB23" s="3" t="n">
+        <x:v>93666</x:v>
+      </x:c>
+      <x:c r="DC23" s="3" t="n">
+        <x:v>84279</x:v>
+      </x:c>
+      <x:c r="DD23" s="3" t="n">
+        <x:v>94892</x:v>
+      </x:c>
+      <x:c r="DE23" s="3" t="n">
+        <x:v>91043</x:v>
+      </x:c>
+      <x:c r="DF23" s="3" t="n">
+        <x:v>91329</x:v>
+      </x:c>
+      <x:c r="DG23" s="3" t="n">
+        <x:v>90439</x:v>
+      </x:c>
+      <x:c r="DH23" s="3" t="n">
+        <x:v>97679</x:v>
+      </x:c>
+      <x:c r="DI23" s="3" t="n">
+        <x:v>93495</x:v>
+      </x:c>
+      <x:c r="DJ23" s="3" t="n">
+        <x:v>97683</x:v>
+      </x:c>
+      <x:c r="DK23" s="3" t="n">
+        <x:v>91680</x:v>
+      </x:c>
+      <x:c r="DL23" s="3" t="n">
+        <x:v>101882</x:v>
+      </x:c>
+      <x:c r="DM23" s="3" t="n">
+        <x:v>97012</x:v>
+      </x:c>
+      <x:c r="DN23" s="3" t="n">
+        <x:v>100494</x:v>
+      </x:c>
+      <x:c r="DO23" s="3" t="n">
+        <x:v>91975</x:v>
+      </x:c>
+      <x:c r="DP23" s="3" t="n">
+        <x:v>101710</x:v>
+      </x:c>
+      <x:c r="DQ23" s="3" t="n">
+        <x:v>94192</x:v>
+      </x:c>
+      <x:c r="DR23" s="3" t="n">
+        <x:v>92083</x:v>
+      </x:c>
+      <x:c r="DS23" s="3" t="n">
+        <x:v>85230</x:v>
+      </x:c>
+      <x:c r="DT23" s="3" t="n">
+        <x:v>96530</x:v>
+      </x:c>
+      <x:c r="DU23" s="3" t="n">
+        <x:v>92483</x:v>
+      </x:c>
+      <x:c r="DV23" s="3" t="n">
+        <x:v>93366</x:v>
+      </x:c>
+      <x:c r="DW23" s="3" t="n">
+        <x:v>91068</x:v>
+      </x:c>
+      <x:c r="DX23" s="3" t="n">
+        <x:v>98582</x:v>
+      </x:c>
+      <x:c r="DY23" s="3" t="n">
+        <x:v>94648</x:v>
+      </x:c>
+      <x:c r="DZ23" s="3" t="n">
+        <x:v>96289</x:v>
+      </x:c>
+      <x:c r="EA23" s="3" t="n">
+        <x:v>88134</x:v>
+      </x:c>
+      <x:c r="EB23" s="3" t="n">
+        <x:v>98974</x:v>
+      </x:c>
+      <x:c r="EC23" s="3" t="n">
+        <x:v>95158</x:v>
+      </x:c>
+      <x:c r="ED23" s="3" t="n">
+        <x:v>97087</x:v>
+      </x:c>
+      <x:c r="EE23" s="3" t="n">
+        <x:v>90339</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:135">
+      <x:c r="B24" s="2" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C24" s="3" t="n">
+        <x:v>15886</x:v>
+      </x:c>
+      <x:c r="D24" s="3" t="n">
+        <x:v>19256</x:v>
+      </x:c>
+      <x:c r="E24" s="3" t="n">
+        <x:v>18812</x:v>
+      </x:c>
+      <x:c r="F24" s="3" t="n">
+        <x:v>21055</x:v>
+      </x:c>
+      <x:c r="G24" s="3" t="n">
+        <x:v>16448</x:v>
+      </x:c>
+      <x:c r="H24" s="3" t="n">
+        <x:v>18374</x:v>
+      </x:c>
+      <x:c r="I24" s="3" t="n">
+        <x:v>19484</x:v>
+      </x:c>
+      <x:c r="J24" s="3" t="n">
+        <x:v>20437</x:v>
+      </x:c>
+      <x:c r="K24" s="3" t="n">
+        <x:v>15878</x:v>
+      </x:c>
+      <x:c r="L24" s="3" t="n">
+        <x:v>19222</x:v>
+      </x:c>
+      <x:c r="M24" s="3" t="n">
+        <x:v>19170</x:v>
+      </x:c>
+      <x:c r="N24" s="3" t="n">
+        <x:v>19312</x:v>
+      </x:c>
+      <x:c r="O24" s="3" t="n">
+        <x:v>16214</x:v>
+      </x:c>
+      <x:c r="P24" s="3" t="n">
+        <x:v>18539</x:v>
+      </x:c>
+      <x:c r="Q24" s="3" t="n">
+        <x:v>18498</x:v>
+      </x:c>
+      <x:c r="R24" s="3" t="n">
+        <x:v>19654</x:v>
+      </x:c>
+      <x:c r="S24" s="3" t="n">
+        <x:v>15073</x:v>
+      </x:c>
+      <x:c r="T24" s="3" t="n">
+        <x:v>17597</x:v>
+      </x:c>
+      <x:c r="U24" s="3" t="n">
+        <x:v>18265</x:v>
+      </x:c>
+      <x:c r="V24" s="3" t="n">
+        <x:v>17969</x:v>
+      </x:c>
+      <x:c r="W24" s="3" t="n">
+        <x:v>14601</x:v>
+      </x:c>
+      <x:c r="X24" s="3" t="n">
+        <x:v>16752</x:v>
+      </x:c>
+      <x:c r="Y24" s="3" t="n">
+        <x:v>16478</x:v>
+      </x:c>
+      <x:c r="Z24" s="3" t="n">
+        <x:v>18102</x:v>
+      </x:c>
+      <x:c r="AA24" s="3" t="n">
+        <x:v>15831</x:v>
+      </x:c>
+      <x:c r="AB24" s="3" t="n">
+        <x:v>17531</x:v>
+      </x:c>
+      <x:c r="AC24" s="3" t="n">
+        <x:v>18810</x:v>
+      </x:c>
+      <x:c r="AD24" s="3" t="n">
+        <x:v>19899</x:v>
+      </x:c>
+      <x:c r="AE24" s="3" t="n">
+        <x:v>16379</x:v>
+      </x:c>
+      <x:c r="AF24" s="3" t="n">
+        <x:v>19228</x:v>
+      </x:c>
+      <x:c r="AG24" s="3" t="n">
+        <x:v>18591</x:v>
+      </x:c>
+      <x:c r="AH24" s="3" t="n">
+        <x:v>19239</x:v>
+      </x:c>
+      <x:c r="AI24" s="3" t="n">
+        <x:v>16552</x:v>
+      </x:c>
+      <x:c r="AJ24" s="3" t="n">
+        <x:v>19350</x:v>
+      </x:c>
+      <x:c r="AK24" s="3" t="n">
+        <x:v>19831</x:v>
+      </x:c>
+      <x:c r="AL24" s="3" t="n">
+        <x:v>20037</x:v>
+      </x:c>
+      <x:c r="AM24" s="3" t="n">
+        <x:v>18032</x:v>
+      </x:c>
+      <x:c r="AN24" s="3" t="n">
+        <x:v>19958</x:v>
+      </x:c>
+      <x:c r="AO24" s="3" t="n">
+        <x:v>21053</x:v>
+      </x:c>
+      <x:c r="AP24" s="3" t="n">
+        <x:v>20398</x:v>
+      </x:c>
+      <x:c r="AQ24" s="3" t="n">
+        <x:v>18274</x:v>
+      </x:c>
+      <x:c r="AR24" s="3" t="n">
+        <x:v>20238</x:v>
+      </x:c>
+      <x:c r="AS24" s="3" t="n">
+        <x:v>20949</x:v>
+      </x:c>
+      <x:c r="AT24" s="3" t="n">
+        <x:v>20231</x:v>
+      </x:c>
+      <x:c r="AU24" s="3" t="n">
+        <x:v>17172</x:v>
+      </x:c>
+      <x:c r="AV24" s="3" t="n">
+        <x:v>19705</x:v>
+      </x:c>
+      <x:c r="AW24" s="3" t="n">
+        <x:v>19623</x:v>
+      </x:c>
+      <x:c r="AX24" s="3" t="n">
+        <x:v>19917</x:v>
+      </x:c>
+      <x:c r="AY24" s="3" t="n">
+        <x:v>16794</x:v>
+      </x:c>
+      <x:c r="AZ24" s="3" t="n">
+        <x:v>19116</x:v>
+      </x:c>
+      <x:c r="BA24" s="3" t="n">
+        <x:v>19515</x:v>
+      </x:c>
+      <x:c r="BB24" s="3" t="n">
+        <x:v>20382</x:v>
+      </x:c>
+      <x:c r="BC24" s="3" t="n">
+        <x:v>15922</x:v>
+      </x:c>
+      <x:c r="BD24" s="3" t="n">
+        <x:v>19179</x:v>
+      </x:c>
+      <x:c r="BE24" s="3" t="n">
+        <x:v>19374</x:v>
+      </x:c>
+      <x:c r="BF24" s="3" t="n">
+        <x:v>21077</x:v>
+      </x:c>
+      <x:c r="BG24" s="3" t="n">
+        <x:v>15722</x:v>
+      </x:c>
+      <x:c r="BH24" s="3" t="n">
+        <x:v>19474</x:v>
+      </x:c>
+      <x:c r="BI24" s="3" t="n">
+        <x:v>19409</x:v>
+      </x:c>
+      <x:c r="BJ24" s="3" t="n">
+        <x:v>21256</x:v>
+      </x:c>
+      <x:c r="BK24" s="3" t="n">
+        <x:v>15996</x:v>
+      </x:c>
+      <x:c r="BL24" s="3" t="n">
+        <x:v>18968</x:v>
+      </x:c>
+      <x:c r="BM24" s="3" t="n">
+        <x:v>18928</x:v>
+      </x:c>
+      <x:c r="BN24" s="3" t="n">
+        <x:v>19843</x:v>
+      </x:c>
+      <x:c r="BO24" s="3" t="n">
+        <x:v>16579</x:v>
+      </x:c>
+      <x:c r="BP24" s="3" t="n">
+        <x:v>20583</x:v>
+      </x:c>
+      <x:c r="BQ24" s="3" t="n">
+        <x:v>20661</x:v>
+      </x:c>
+      <x:c r="BR24" s="3" t="n">
+        <x:v>20942</x:v>
+      </x:c>
+      <x:c r="BS24" s="3" t="n">
+        <x:v>17560</x:v>
+      </x:c>
+      <x:c r="BT24" s="3" t="n">
+        <x:v>20281</x:v>
+      </x:c>
+      <x:c r="BU24" s="3" t="n">
+        <x:v>20904</x:v>
+      </x:c>
+      <x:c r="BV24" s="3" t="n">
+        <x:v>20515</x:v>
+      </x:c>
+      <x:c r="BW24" s="3" t="n">
+        <x:v>17025</x:v>
+      </x:c>
+      <x:c r="BX24" s="3" t="n">
+        <x:v>20918</x:v>
+      </x:c>
+      <x:c r="BY24" s="3" t="n">
+        <x:v>20589</x:v>
+      </x:c>
+      <x:c r="BZ24" s="3" t="n">
+        <x:v>21227</x:v>
+      </x:c>
+      <x:c r="CA24" s="3" t="n">
+        <x:v>17316</x:v>
+      </x:c>
+      <x:c r="CB24" s="3" t="n">
+        <x:v>20911</x:v>
+      </x:c>
+      <x:c r="CC24" s="3" t="n">
+        <x:v>20784</x:v>
+      </x:c>
+      <x:c r="CD24" s="3" t="n">
+        <x:v>21342</x:v>
+      </x:c>
+      <x:c r="CE24" s="3" t="n">
+        <x:v>18035</x:v>
+      </x:c>
+      <x:c r="CF24" s="3" t="n">
+        <x:v>20828</x:v>
+      </x:c>
+      <x:c r="CG24" s="3" t="n">
+        <x:v>21343</x:v>
+      </x:c>
+      <x:c r="CH24" s="3" t="n">
+        <x:v>21738</x:v>
+      </x:c>
+      <x:c r="CI24" s="3" t="n">
+        <x:v>17495</x:v>
+      </x:c>
+      <x:c r="CJ24" s="3" t="n">
+        <x:v>21705</x:v>
+      </x:c>
+      <x:c r="CK24" s="3" t="n">
+        <x:v>21713</x:v>
+      </x:c>
+      <x:c r="CL24" s="3" t="n">
+        <x:v>22485</x:v>
+      </x:c>
+      <x:c r="CM24" s="3" t="n">
+        <x:v>17978</x:v>
+      </x:c>
+      <x:c r="CN24" s="3" t="n">
+        <x:v>21291</x:v>
+      </x:c>
+      <x:c r="CO24" s="3" t="n">
+        <x:v>21885</x:v>
+      </x:c>
+      <x:c r="CP24" s="3" t="n">
+        <x:v>22220</x:v>
+      </x:c>
+      <x:c r="CQ24" s="3" t="n">
+        <x:v>18514</x:v>
+      </x:c>
+      <x:c r="CR24" s="3" t="n">
+        <x:v>22002</x:v>
+      </x:c>
+      <x:c r="CS24" s="3" t="n">
+        <x:v>22028</x:v>
+      </x:c>
+      <x:c r="CT24" s="3" t="n">
+        <x:v>21879</x:v>
+      </x:c>
+      <x:c r="CU24" s="3" t="n">
+        <x:v>18536</x:v>
+      </x:c>
+      <x:c r="CV24" s="3" t="n">
+        <x:v>22476</x:v>
+      </x:c>
+      <x:c r="CW24" s="3" t="n">
+        <x:v>21761</x:v>
+      </x:c>
+      <x:c r="CX24" s="3" t="n">
+        <x:v>21878</x:v>
+      </x:c>
+      <x:c r="CY24" s="3" t="n">
+        <x:v>19411</x:v>
+      </x:c>
+      <x:c r="CZ24" s="3" t="n">
+        <x:v>22851</x:v>
+      </x:c>
+      <x:c r="DA24" s="3" t="n">
+        <x:v>22987</x:v>
+      </x:c>
+      <x:c r="DB24" s="3" t="n">
+        <x:v>23147</x:v>
+      </x:c>
+      <x:c r="DC24" s="3" t="n">
+        <x:v>18909</x:v>
+      </x:c>
+      <x:c r="DD24" s="3" t="n">
+        <x:v>23304</x:v>
+      </x:c>
+      <x:c r="DE24" s="3" t="n">
+        <x:v>23249</x:v>
+      </x:c>
+      <x:c r="DF24" s="3" t="n">
+        <x:v>23320</x:v>
+      </x:c>
+      <x:c r="DG24" s="3" t="n">
+        <x:v>19593</x:v>
+      </x:c>
+      <x:c r="DH24" s="3" t="n">
+        <x:v>24486</x:v>
+      </x:c>
+      <x:c r="DI24" s="3" t="n">
+        <x:v>24387</x:v>
+      </x:c>
+      <x:c r="DJ24" s="3" t="n">
+        <x:v>24671</x:v>
+      </x:c>
+      <x:c r="DK24" s="3" t="n">
+        <x:v>20997</x:v>
+      </x:c>
+      <x:c r="DL24" s="3" t="n">
+        <x:v>24752</x:v>
+      </x:c>
+      <x:c r="DM24" s="3" t="n">
+        <x:v>24144</x:v>
+      </x:c>
+      <x:c r="DN24" s="3" t="n">
+        <x:v>24494</x:v>
+      </x:c>
+      <x:c r="DO24" s="3" t="n">
+        <x:v>21342</x:v>
+      </x:c>
+      <x:c r="DP24" s="3" t="n">
+        <x:v>25836</x:v>
+      </x:c>
+      <x:c r="DQ24" s="3" t="n">
+        <x:v>25073</x:v>
+      </x:c>
+      <x:c r="DR24" s="3" t="n">
+        <x:v>24714</x:v>
+      </x:c>
+      <x:c r="DS24" s="3" t="n">
+        <x:v>20211</x:v>
+      </x:c>
+      <x:c r="DT24" s="3" t="n">
+        <x:v>24975</x:v>
+      </x:c>
+      <x:c r="DU24" s="3" t="n">
+        <x:v>24316</x:v>
+      </x:c>
+      <x:c r="DV24" s="3" t="n">
+        <x:v>22676</x:v>
+      </x:c>
+      <x:c r="DW24" s="3" t="n">
+        <x:v>20574</x:v>
+      </x:c>
+      <x:c r="DX24" s="3" t="n">
+        <x:v>24189</x:v>
+      </x:c>
+      <x:c r="DY24" s="3" t="n">
+        <x:v>24110</x:v>
+      </x:c>
+      <x:c r="DZ24" s="3" t="n">
+        <x:v>23027</x:v>
+      </x:c>
+      <x:c r="EA24" s="3" t="n">
+        <x:v>19946</x:v>
+      </x:c>
+      <x:c r="EB24" s="3" t="n">
+        <x:v>24778</x:v>
+      </x:c>
+      <x:c r="EC24" s="3" t="n">
+        <x:v>24473</x:v>
+      </x:c>
+      <x:c r="ED24" s="3" t="n">
+        <x:v>23101</x:v>
+      </x:c>
+      <x:c r="EE24" s="3" t="n">
+        <x:v>19863</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:135">
+      <x:c r="B25" s="2" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="n">
+        <x:v>14997</x:v>
+      </x:c>
+      <x:c r="D25" s="3" t="n">
+        <x:v>16505</x:v>
+      </x:c>
+      <x:c r="E25" s="3" t="n">
+        <x:v>17178</x:v>
+      </x:c>
+      <x:c r="F25" s="3" t="n">
+        <x:v>18969</x:v>
+      </x:c>
+      <x:c r="G25" s="3" t="n">
+        <x:v>14052</x:v>
+      </x:c>
+      <x:c r="H25" s="3" t="n">
+        <x:v>15961</x:v>
+      </x:c>
+      <x:c r="I25" s="3" t="n">
+        <x:v>16042</x:v>
+      </x:c>
+      <x:c r="J25" s="3" t="n">
+        <x:v>19958</x:v>
+      </x:c>
+      <x:c r="K25" s="3" t="n">
+        <x:v>14123</x:v>
+      </x:c>
+      <x:c r="L25" s="3" t="n">
+        <x:v>15882</x:v>
+      </x:c>
+      <x:c r="M25" s="3" t="n">
+        <x:v>16416</x:v>
+      </x:c>
+      <x:c r="N25" s="3" t="n">
+        <x:v>18830</x:v>
+      </x:c>
+      <x:c r="O25" s="3" t="n">
+        <x:v>13468</x:v>
+      </x:c>
+      <x:c r="P25" s="3" t="n">
+        <x:v>15937</x:v>
+      </x:c>
+      <x:c r="Q25" s="3" t="n">
+        <x:v>16243</x:v>
+      </x:c>
+      <x:c r="R25" s="3" t="n">
+        <x:v>19353</x:v>
+      </x:c>
+      <x:c r="S25" s="3" t="n">
+        <x:v>13418</x:v>
+      </x:c>
+      <x:c r="T25" s="3" t="n">
+        <x:v>16653</x:v>
+      </x:c>
+      <x:c r="U25" s="3" t="n">
+        <x:v>15860</x:v>
+      </x:c>
+      <x:c r="V25" s="3" t="n">
+        <x:v>19344</x:v>
+      </x:c>
+      <x:c r="W25" s="3" t="n">
+        <x:v>14218</x:v>
+      </x:c>
+      <x:c r="X25" s="3" t="n">
+        <x:v>17151</x:v>
+      </x:c>
+      <x:c r="Y25" s="3" t="n">
+        <x:v>17332</x:v>
+      </x:c>
+      <x:c r="Z25" s="3" t="n">
+        <x:v>19785</x:v>
+      </x:c>
+      <x:c r="AA25" s="3" t="n">
+        <x:v>15111</x:v>
+      </x:c>
+      <x:c r="AB25" s="3" t="n">
+        <x:v>18113</x:v>
+      </x:c>
+      <x:c r="AC25" s="3" t="n">
+        <x:v>18003</x:v>
+      </x:c>
+      <x:c r="AD25" s="3" t="n">
+        <x:v>21378</x:v>
+      </x:c>
+      <x:c r="AE25" s="3" t="n">
+        <x:v>17087</x:v>
+      </x:c>
+      <x:c r="AF25" s="3" t="n">
+        <x:v>19426</x:v>
+      </x:c>
+      <x:c r="AG25" s="3" t="n">
+        <x:v>19838</x:v>
+      </x:c>
+      <x:c r="AH25" s="3" t="n">
+        <x:v>21690</x:v>
+      </x:c>
+      <x:c r="AI25" s="3" t="n">
+        <x:v>17647</x:v>
+      </x:c>
+      <x:c r="AJ25" s="3" t="n">
+        <x:v>19738</x:v>
+      </x:c>
+      <x:c r="AK25" s="3" t="n">
+        <x:v>20167</x:v>
+      </x:c>
+      <x:c r="AL25" s="3" t="n">
+        <x:v>21936</x:v>
+      </x:c>
+      <x:c r="AM25" s="3" t="n">
+        <x:v>17998</x:v>
+      </x:c>
+      <x:c r="AN25" s="3" t="n">
+        <x:v>21162</x:v>
+      </x:c>
+      <x:c r="AO25" s="3" t="n">
+        <x:v>21418</x:v>
+      </x:c>
+      <x:c r="AP25" s="3" t="n">
+        <x:v>23643</x:v>
+      </x:c>
+      <x:c r="AQ25" s="3" t="n">
+        <x:v>18505</x:v>
+      </x:c>
+      <x:c r="AR25" s="3" t="n">
+        <x:v>20995</x:v>
+      </x:c>
+      <x:c r="AS25" s="3" t="n">
+        <x:v>22755</x:v>
+      </x:c>
+      <x:c r="AT25" s="3" t="n">
+        <x:v>24206</x:v>
+      </x:c>
+      <x:c r="AU25" s="3" t="n">
+        <x:v>20030</x:v>
+      </x:c>
+      <x:c r="AV25" s="3" t="n">
+        <x:v>22200</x:v>
+      </x:c>
+      <x:c r="AW25" s="3" t="n">
+        <x:v>24476</x:v>
+      </x:c>
+      <x:c r="AX25" s="3" t="n">
+        <x:v>25440</x:v>
+      </x:c>
+      <x:c r="AY25" s="3" t="n">
+        <x:v>20789</x:v>
+      </x:c>
+      <x:c r="AZ25" s="3" t="n">
+        <x:v>24340</x:v>
+      </x:c>
+      <x:c r="BA25" s="3" t="n">
+        <x:v>26015</x:v>
+      </x:c>
+      <x:c r="BB25" s="3" t="n">
+        <x:v>27180</x:v>
+      </x:c>
+      <x:c r="BC25" s="3" t="n">
+        <x:v>21831</x:v>
+      </x:c>
+      <x:c r="BD25" s="3" t="n">
+        <x:v>25906</x:v>
+      </x:c>
+      <x:c r="BE25" s="3" t="n">
+        <x:v>27178</x:v>
+      </x:c>
+      <x:c r="BF25" s="3" t="n">
+        <x:v>29252</x:v>
+      </x:c>
+      <x:c r="BG25" s="3" t="n">
+        <x:v>23443</x:v>
+      </x:c>
+      <x:c r="BH25" s="3" t="n">
+        <x:v>26301</x:v>
+      </x:c>
+      <x:c r="BI25" s="3" t="n">
+        <x:v>28289</x:v>
+      </x:c>
+      <x:c r="BJ25" s="3" t="n">
+        <x:v>28751</x:v>
+      </x:c>
+      <x:c r="BK25" s="3" t="n">
+        <x:v>23648</x:v>
+      </x:c>
+      <x:c r="BL25" s="3" t="n">
+        <x:v>28062</x:v>
+      </x:c>
+      <x:c r="BM25" s="3" t="n">
+        <x:v>28554</x:v>
+      </x:c>
+      <x:c r="BN25" s="3" t="n">
+        <x:v>28717</x:v>
+      </x:c>
+      <x:c r="BO25" s="3" t="n">
+        <x:v>23251</x:v>
+      </x:c>
+      <x:c r="BP25" s="3" t="n">
+        <x:v>28199</x:v>
+      </x:c>
+      <x:c r="BQ25" s="3" t="n">
+        <x:v>28505</x:v>
+      </x:c>
+      <x:c r="BR25" s="3" t="n">
+        <x:v>28631</x:v>
+      </x:c>
+      <x:c r="BS25" s="3" t="n">
+        <x:v>23955</x:v>
+      </x:c>
+      <x:c r="BT25" s="3" t="n">
+        <x:v>29225</x:v>
+      </x:c>
+      <x:c r="BU25" s="3" t="n">
+        <x:v>30525</x:v>
+      </x:c>
+      <x:c r="BV25" s="3" t="n">
+        <x:v>30446</x:v>
+      </x:c>
+      <x:c r="BW25" s="3" t="n">
+        <x:v>24327</x:v>
+      </x:c>
+      <x:c r="BX25" s="3" t="n">
+        <x:v>29375</x:v>
+      </x:c>
+      <x:c r="BY25" s="3" t="n">
+        <x:v>29909</x:v>
+      </x:c>
+      <x:c r="BZ25" s="3" t="n">
+        <x:v>29935</x:v>
+      </x:c>
+      <x:c r="CA25" s="3" t="n">
+        <x:v>25875</x:v>
+      </x:c>
+      <x:c r="CB25" s="3" t="n">
+        <x:v>28968</x:v>
+      </x:c>
+      <x:c r="CC25" s="3" t="n">
+        <x:v>29997</x:v>
+      </x:c>
+      <x:c r="CD25" s="3" t="n">
+        <x:v>29995</x:v>
+      </x:c>
+      <x:c r="CE25" s="3" t="n">
+        <x:v>24549</x:v>
+      </x:c>
+      <x:c r="CF25" s="3" t="n">
+        <x:v>30655</x:v>
+      </x:c>
+      <x:c r="CG25" s="3" t="n">
+        <x:v>30772</x:v>
+      </x:c>
+      <x:c r="CH25" s="3" t="n">
+        <x:v>30695</x:v>
+      </x:c>
+      <x:c r="CI25" s="3" t="n">
+        <x:v>25749</x:v>
+      </x:c>
+      <x:c r="CJ25" s="3" t="n">
+        <x:v>31438</x:v>
+      </x:c>
+      <x:c r="CK25" s="3" t="n">
+        <x:v>31135</x:v>
+      </x:c>
+      <x:c r="CL25" s="3" t="n">
+        <x:v>32066</x:v>
+      </x:c>
+      <x:c r="CM25" s="3" t="n">
+        <x:v>27192</x:v>
+      </x:c>
+      <x:c r="CN25" s="3" t="n">
+        <x:v>33433</x:v>
+      </x:c>
+      <x:c r="CO25" s="3" t="n">
+        <x:v>33250</x:v>
+      </x:c>
+      <x:c r="CP25" s="3" t="n">
+        <x:v>33719</x:v>
+      </x:c>
+      <x:c r="CQ25" s="3" t="n">
+        <x:v>25607</x:v>
+      </x:c>
+      <x:c r="CR25" s="3" t="n">
+        <x:v>31033</x:v>
+      </x:c>
+      <x:c r="CS25" s="3" t="n">
+        <x:v>30255</x:v>
+      </x:c>
+      <x:c r="CT25" s="3" t="n">
+        <x:v>31860</x:v>
+      </x:c>
+      <x:c r="CU25" s="3" t="n">
+        <x:v>25764</x:v>
+      </x:c>
+      <x:c r="CV25" s="3" t="n">
+        <x:v>31054</x:v>
+      </x:c>
+      <x:c r="CW25" s="3" t="n">
+        <x:v>30535</x:v>
+      </x:c>
+      <x:c r="CX25" s="3" t="n">
+        <x:v>31713</x:v>
+      </x:c>
+      <x:c r="CY25" s="3" t="n">
+        <x:v>24694</x:v>
+      </x:c>
+      <x:c r="CZ25" s="3" t="n">
+        <x:v>32043</x:v>
+      </x:c>
+      <x:c r="DA25" s="3" t="n">
+        <x:v>31133</x:v>
+      </x:c>
+      <x:c r="DB25" s="3" t="n">
+        <x:v>31323</x:v>
+      </x:c>
+      <x:c r="DC25" s="3" t="n">
+        <x:v>25340</x:v>
+      </x:c>
+      <x:c r="DD25" s="3" t="n">
+        <x:v>31249</x:v>
+      </x:c>
+      <x:c r="DE25" s="3" t="n">
+        <x:v>31981</x:v>
+      </x:c>
+      <x:c r="DF25" s="3" t="n">
+        <x:v>30994</x:v>
+      </x:c>
+      <x:c r="DG25" s="3" t="n">
+        <x:v>24262</x:v>
+      </x:c>
+      <x:c r="DH25" s="3" t="n">
+        <x:v>26834</x:v>
+      </x:c>
+      <x:c r="DI25" s="3" t="n">
+        <x:v>29004</x:v>
+      </x:c>
+      <x:c r="DJ25" s="3" t="n">
+        <x:v>27691</x:v>
+      </x:c>
+      <x:c r="DK25" s="3" t="n">
+        <x:v>23433</x:v>
+      </x:c>
+      <x:c r="DL25" s="3" t="n">
+        <x:v>30478</x:v>
+      </x:c>
+      <x:c r="DM25" s="3" t="n">
+        <x:v>30447</x:v>
+      </x:c>
+      <x:c r="DN25" s="3" t="n">
+        <x:v>31848</x:v>
+      </x:c>
+      <x:c r="DO25" s="3" t="n">
+        <x:v>26304</x:v>
+      </x:c>
+      <x:c r="DP25" s="3" t="n">
+        <x:v>34826</x:v>
+      </x:c>
+      <x:c r="DQ25" s="3" t="n">
+        <x:v>31085</x:v>
+      </x:c>
+      <x:c r="DR25" s="3" t="n">
+        <x:v>32370</x:v>
+      </x:c>
+      <x:c r="DS25" s="3" t="n">
+        <x:v>25949</x:v>
+      </x:c>
+      <x:c r="DT25" s="3" t="n">
+        <x:v>32729</x:v>
+      </x:c>
+      <x:c r="DU25" s="3" t="n">
+        <x:v>29961</x:v>
+      </x:c>
+      <x:c r="DV25" s="3" t="n">
+        <x:v>30756</x:v>
+      </x:c>
+      <x:c r="DW25" s="3" t="n">
+        <x:v>24370</x:v>
+      </x:c>
+      <x:c r="DX25" s="3" t="n">
+        <x:v>30789</x:v>
+      </x:c>
+      <x:c r="DY25" s="3" t="n">
+        <x:v>29077</x:v>
+      </x:c>
+      <x:c r="DZ25" s="3" t="n">
+        <x:v>30129</x:v>
+      </x:c>
+      <x:c r="EA25" s="3" t="n">
+        <x:v>24151</x:v>
+      </x:c>
+      <x:c r="EB25" s="3" t="n">
+        <x:v>30744</x:v>
+      </x:c>
+      <x:c r="EC25" s="3" t="n">
+        <x:v>30516</x:v>
+      </x:c>
+      <x:c r="ED25" s="3" t="n">
+        <x:v>31344</x:v>
+      </x:c>
+      <x:c r="EE25" s="3" t="n">
+        <x:v>25392</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:135">
+      <x:c r="B26" s="2" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C26" s="3" t="n">
+        <x:v>144071</x:v>
+      </x:c>
+      <x:c r="D26" s="3" t="n">
+        <x:v>139661</x:v>
+      </x:c>
+      <x:c r="E26" s="3" t="n">
+        <x:v>138691</x:v>
+      </x:c>
+      <x:c r="F26" s="3" t="n">
+        <x:v>145920</x:v>
+      </x:c>
+      <x:c r="G26" s="3" t="n">
+        <x:v>146768</x:v>
+      </x:c>
+      <x:c r="H26" s="3" t="n">
+        <x:v>139744</x:v>
+      </x:c>
+      <x:c r="I26" s="3" t="n">
+        <x:v>138805</x:v>
+      </x:c>
+      <x:c r="J26" s="3" t="n">
+        <x:v>145629</x:v>
+      </x:c>
+      <x:c r="K26" s="3" t="n">
+        <x:v>146684</x:v>
+      </x:c>
+      <x:c r="L26" s="3" t="n">
+        <x:v>141016</x:v>
+      </x:c>
+      <x:c r="M26" s="3" t="n">
+        <x:v>139162</x:v>
+      </x:c>
+      <x:c r="N26" s="3" t="n">
+        <x:v>147069</x:v>
+      </x:c>
+      <x:c r="O26" s="3" t="n">
+        <x:v>149621</x:v>
+      </x:c>
+      <x:c r="P26" s="3" t="n">
+        <x:v>141825</x:v>
+      </x:c>
+      <x:c r="Q26" s="3" t="n">
+        <x:v>140393</x:v>
+      </x:c>
+      <x:c r="R26" s="3" t="n">
+        <x:v>146909</x:v>
+      </x:c>
+      <x:c r="S26" s="3" t="n">
+        <x:v>148303</x:v>
+      </x:c>
+      <x:c r="T26" s="3" t="n">
+        <x:v>142691</x:v>
+      </x:c>
+      <x:c r="U26" s="3" t="n">
+        <x:v>139680</x:v>
+      </x:c>
+      <x:c r="V26" s="3" t="n">
+        <x:v>147552</x:v>
+      </x:c>
+      <x:c r="W26" s="3" t="n">
+        <x:v>148163</x:v>
+      </x:c>
+      <x:c r="X26" s="3" t="n">
+        <x:v>142705</x:v>
+      </x:c>
+      <x:c r="Y26" s="3" t="n">
+        <x:v>140963</x:v>
+      </x:c>
+      <x:c r="Z26" s="3" t="n">
+        <x:v>148730</x:v>
+      </x:c>
+      <x:c r="AA26" s="3" t="n">
+        <x:v>149699</x:v>
+      </x:c>
+      <x:c r="AB26" s="3" t="n">
+        <x:v>142523</x:v>
+      </x:c>
+      <x:c r="AC26" s="3" t="n">
+        <x:v>140742</x:v>
+      </x:c>
+      <x:c r="AD26" s="3" t="n">
+        <x:v>150412</x:v>
+      </x:c>
+      <x:c r="AE26" s="3" t="n">
+        <x:v>150960</x:v>
+      </x:c>
+      <x:c r="AF26" s="3" t="n">
+        <x:v>144516</x:v>
+      </x:c>
+      <x:c r="AG26" s="3" t="n">
+        <x:v>143352</x:v>
+      </x:c>
+      <x:c r="AH26" s="3" t="n">
+        <x:v>149706</x:v>
+      </x:c>
+      <x:c r="AI26" s="3" t="n">
+        <x:v>153406</x:v>
+      </x:c>
+      <x:c r="AJ26" s="3" t="n">
+        <x:v>145958</x:v>
+      </x:c>
+      <x:c r="AK26" s="3" t="n">
+        <x:v>144341</x:v>
+      </x:c>
+      <x:c r="AL26" s="3" t="n">
+        <x:v>152356</x:v>
+      </x:c>
+      <x:c r="AM26" s="3" t="n">
+        <x:v>154442</x:v>
+      </x:c>
+      <x:c r="AN26" s="3" t="n">
+        <x:v>146037</x:v>
+      </x:c>
+      <x:c r="AO26" s="3" t="n">
+        <x:v>144134</x:v>
+      </x:c>
+      <x:c r="AP26" s="3" t="n">
+        <x:v>155289</x:v>
+      </x:c>
+      <x:c r="AQ26" s="3" t="n">
+        <x:v>156606</x:v>
+      </x:c>
+      <x:c r="AR26" s="3" t="n">
+        <x:v>147634</x:v>
+      </x:c>
+      <x:c r="AS26" s="3" t="n">
+        <x:v>145244</x:v>
+      </x:c>
+      <x:c r="AT26" s="3" t="n">
+        <x:v>155468</x:v>
+      </x:c>
+      <x:c r="AU26" s="3" t="n">
+        <x:v>157426</x:v>
+      </x:c>
+      <x:c r="AV26" s="3" t="n">
+        <x:v>147593</x:v>
+      </x:c>
+      <x:c r="AW26" s="3" t="n">
+        <x:v>145317</x:v>
+      </x:c>
+      <x:c r="AX26" s="3" t="n">
+        <x:v>156027</x:v>
+      </x:c>
+      <x:c r="AY26" s="3" t="n">
+        <x:v>158558</x:v>
+      </x:c>
+      <x:c r="AZ26" s="3" t="n">
+        <x:v>149331</x:v>
+      </x:c>
+      <x:c r="BA26" s="3" t="n">
+        <x:v>146646</x:v>
+      </x:c>
+      <x:c r="BB26" s="3" t="n">
+        <x:v>157147</x:v>
+      </x:c>
+      <x:c r="BC26" s="3" t="n">
+        <x:v>160758</x:v>
+      </x:c>
+      <x:c r="BD26" s="3" t="n">
+        <x:v>150815</x:v>
+      </x:c>
+      <x:c r="BE26" s="3" t="n">
+        <x:v>147996</x:v>
+      </x:c>
+      <x:c r="BF26" s="3" t="n">
+        <x:v>157543</x:v>
+      </x:c>
+      <x:c r="BG26" s="3" t="n">
+        <x:v>163918</x:v>
+      </x:c>
+      <x:c r="BH26" s="3" t="n">
+        <x:v>153306</x:v>
+      </x:c>
+      <x:c r="BI26" s="3" t="n">
+        <x:v>150633</x:v>
+      </x:c>
+      <x:c r="BJ26" s="3" t="n">
+        <x:v>162676</x:v>
+      </x:c>
+      <x:c r="BK26" s="3" t="n">
+        <x:v>164673</x:v>
+      </x:c>
+      <x:c r="BL26" s="3" t="n">
+        <x:v>155062</x:v>
+      </x:c>
+      <x:c r="BM26" s="3" t="n">
+        <x:v>152172</x:v>
+      </x:c>
+      <x:c r="BN26" s="3" t="n">
+        <x:v>163366</x:v>
+      </x:c>
+      <x:c r="BO26" s="3" t="n">
+        <x:v>168333</x:v>
+      </x:c>
+      <x:c r="BP26" s="3" t="n">
+        <x:v>156089</x:v>
+      </x:c>
+      <x:c r="BQ26" s="3" t="n">
+        <x:v>153149</x:v>
+      </x:c>
+      <x:c r="BR26" s="3" t="n">
+        <x:v>165691</x:v>
+      </x:c>
+      <x:c r="BS26" s="3" t="n">
+        <x:v>173231</x:v>
+      </x:c>
+      <x:c r="BT26" s="3" t="n">
+        <x:v>158554</x:v>
+      </x:c>
+      <x:c r="BU26" s="3" t="n">
+        <x:v>155023</x:v>
+      </x:c>
+      <x:c r="BV26" s="3" t="n">
+        <x:v>170272</x:v>
+      </x:c>
+      <x:c r="BW26" s="3" t="n">
+        <x:v>172310</x:v>
+      </x:c>
+      <x:c r="BX26" s="3" t="n">
+        <x:v>158068</x:v>
+      </x:c>
+      <x:c r="BY26" s="3" t="n">
+        <x:v>155034</x:v>
+      </x:c>
+      <x:c r="BZ26" s="3" t="n">
+        <x:v>166593</x:v>
+      </x:c>
+      <x:c r="CA26" s="3" t="n">
+        <x:v>172951</x:v>
+      </x:c>
+      <x:c r="CB26" s="3" t="n">
+        <x:v>160399</x:v>
+      </x:c>
+      <x:c r="CC26" s="3" t="n">
+        <x:v>156143</x:v>
+      </x:c>
+      <x:c r="CD26" s="3" t="n">
+        <x:v>170987</x:v>
+      </x:c>
+      <x:c r="CE26" s="3" t="n">
+        <x:v>176210</x:v>
+      </x:c>
+      <x:c r="CF26" s="3" t="n">
+        <x:v>160958</x:v>
+      </x:c>
+      <x:c r="CG26" s="3" t="n">
+        <x:v>156665</x:v>
+      </x:c>
+      <x:c r="CH26" s="3" t="n">
+        <x:v>169895</x:v>
+      </x:c>
+      <x:c r="CI26" s="3" t="n">
+        <x:v>173889</x:v>
+      </x:c>
+      <x:c r="CJ26" s="3" t="n">
+        <x:v>161747</x:v>
+      </x:c>
+      <x:c r="CK26" s="3" t="n">
+        <x:v>157762</x:v>
+      </x:c>
+      <x:c r="CL26" s="3" t="n">
+        <x:v>172398</x:v>
+      </x:c>
+      <x:c r="CM26" s="3" t="n">
+        <x:v>177185</x:v>
+      </x:c>
+      <x:c r="CN26" s="3" t="n">
+        <x:v>164744</x:v>
+      </x:c>
+      <x:c r="CO26" s="3" t="n">
+        <x:v>160264</x:v>
+      </x:c>
+      <x:c r="CP26" s="3" t="n">
+        <x:v>176024</x:v>
+      </x:c>
+      <x:c r="CQ26" s="3" t="n">
+        <x:v>180516</x:v>
+      </x:c>
+      <x:c r="CR26" s="3" t="n">
+        <x:v>166209</x:v>
+      </x:c>
+      <x:c r="CS26" s="3" t="n">
+        <x:v>162117</x:v>
+      </x:c>
+      <x:c r="CT26" s="3" t="n">
+        <x:v>179798</x:v>
+      </x:c>
+      <x:c r="CU26" s="3" t="n">
+        <x:v>184803</x:v>
+      </x:c>
+      <x:c r="CV26" s="3" t="n">
+        <x:v>169269</x:v>
+      </x:c>
+      <x:c r="CW26" s="3" t="n">
+        <x:v>164304</x:v>
+      </x:c>
+      <x:c r="CX26" s="3" t="n">
+        <x:v>183667</x:v>
+      </x:c>
+      <x:c r="CY26" s="3" t="n">
+        <x:v>186535</x:v>
+      </x:c>
+      <x:c r="CZ26" s="3" t="n">
+        <x:v>171789</x:v>
+      </x:c>
+      <x:c r="DA26" s="3" t="n">
+        <x:v>167889</x:v>
+      </x:c>
+      <x:c r="DB26" s="3" t="n">
+        <x:v>185498</x:v>
+      </x:c>
+      <x:c r="DC26" s="3" t="n">
+        <x:v>187141</x:v>
+      </x:c>
+      <x:c r="DD26" s="3" t="n">
+        <x:v>173720</x:v>
+      </x:c>
+      <x:c r="DE26" s="3" t="n">
+        <x:v>169891</x:v>
+      </x:c>
+      <x:c r="DF26" s="3" t="n">
+        <x:v>187543</x:v>
+      </x:c>
+      <x:c r="DG26" s="3" t="n">
+        <x:v>188400</x:v>
+      </x:c>
+      <x:c r="DH26" s="3" t="n">
+        <x:v>178227</x:v>
+      </x:c>
+      <x:c r="DI26" s="3" t="n">
+        <x:v>172443</x:v>
+      </x:c>
+      <x:c r="DJ26" s="3" t="n">
+        <x:v>189004</x:v>
+      </x:c>
+      <x:c r="DK26" s="3" t="n">
+        <x:v>192589</x:v>
+      </x:c>
+      <x:c r="DL26" s="3" t="n">
+        <x:v>179253</x:v>
+      </x:c>
+      <x:c r="DM26" s="3" t="n">
+        <x:v>174986</x:v>
+      </x:c>
+      <x:c r="DN26" s="3" t="n">
+        <x:v>193903</x:v>
+      </x:c>
+      <x:c r="DO26" s="3" t="n">
+        <x:v>191488</x:v>
+      </x:c>
+      <x:c r="DP26" s="3" t="n">
+        <x:v>179750</x:v>
+      </x:c>
+      <x:c r="DQ26" s="3" t="n">
+        <x:v>174213</x:v>
+      </x:c>
+      <x:c r="DR26" s="3" t="n">
+        <x:v>191107</x:v>
+      </x:c>
+      <x:c r="DS26" s="3" t="n">
+        <x:v>191408</x:v>
+      </x:c>
+      <x:c r="DT26" s="3" t="n">
+        <x:v>177307</x:v>
+      </x:c>
+      <x:c r="DU26" s="3" t="n">
+        <x:v>172086</x:v>
+      </x:c>
+      <x:c r="DV26" s="3" t="n">
+        <x:v>196057</x:v>
+      </x:c>
+      <x:c r="DW26" s="3" t="n">
+        <x:v>193756</x:v>
+      </x:c>
+      <x:c r="DX26" s="3" t="n">
+        <x:v>179537</x:v>
+      </x:c>
+      <x:c r="DY26" s="3" t="n">
+        <x:v>174870</x:v>
+      </x:c>
+      <x:c r="DZ26" s="3" t="n">
+        <x:v>193310</x:v>
+      </x:c>
+      <x:c r="EA26" s="3" t="n">
+        <x:v>194702</x:v>
+      </x:c>
+      <x:c r="EB26" s="3" t="n">
+        <x:v>181408</x:v>
+      </x:c>
+      <x:c r="EC26" s="3" t="n">
+        <x:v>176606</x:v>
+      </x:c>
+      <x:c r="ED26" s="3" t="n">
+        <x:v>194950</x:v>
+      </x:c>
+      <x:c r="EE26" s="3" t="n">
+        <x:v>197879</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:135">
+      <x:c r="B27" s="2" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="n">
+        <x:v>11872</x:v>
+      </x:c>
+      <x:c r="D27" s="3" t="n">
+        <x:v>12157</x:v>
+      </x:c>
+      <x:c r="E27" s="3" t="n">
+        <x:v>12523</x:v>
+      </x:c>
+      <x:c r="F27" s="3" t="n">
+        <x:v>15882</x:v>
+      </x:c>
+      <x:c r="G27" s="3" t="n">
+        <x:v>11441</x:v>
+      </x:c>
+      <x:c r="H27" s="3" t="n">
+        <x:v>11720</x:v>
+      </x:c>
+      <x:c r="I27" s="3" t="n">
+        <x:v>12194</x:v>
+      </x:c>
+      <x:c r="J27" s="3" t="n">
+        <x:v>16124</x:v>
+      </x:c>
+      <x:c r="K27" s="3" t="n">
+        <x:v>12116</x:v>
+      </x:c>
+      <x:c r="L27" s="3" t="n">
+        <x:v>12006</x:v>
+      </x:c>
+      <x:c r="M27" s="3" t="n">
+        <x:v>12169</x:v>
+      </x:c>
+      <x:c r="N27" s="3" t="n">
+        <x:v>15219</x:v>
+      </x:c>
+      <x:c r="O27" s="3" t="n">
+        <x:v>11304</x:v>
+      </x:c>
+      <x:c r="P27" s="3" t="n">
+        <x:v>11173</x:v>
+      </x:c>
+      <x:c r="Q27" s="3" t="n">
+        <x:v>12084</x:v>
+      </x:c>
+      <x:c r="R27" s="3" t="n">
+        <x:v>14748</x:v>
+      </x:c>
+      <x:c r="S27" s="3" t="n">
+        <x:v>11566</x:v>
+      </x:c>
+      <x:c r="T27" s="3" t="n">
+        <x:v>11967</x:v>
+      </x:c>
+      <x:c r="U27" s="3" t="n">
+        <x:v>12588</x:v>
+      </x:c>
+      <x:c r="V27" s="3" t="n">
+        <x:v>16188</x:v>
+      </x:c>
+      <x:c r="W27" s="3" t="n">
+        <x:v>12293</x:v>
+      </x:c>
+      <x:c r="X27" s="3" t="n">
+        <x:v>12540</x:v>
+      </x:c>
+      <x:c r="Y27" s="3" t="n">
+        <x:v>13609</x:v>
+      </x:c>
+      <x:c r="Z27" s="3" t="n">
+        <x:v>16497</x:v>
+      </x:c>
+      <x:c r="AA27" s="3" t="n">
+        <x:v>13210</x:v>
+      </x:c>
+      <x:c r="AB27" s="3" t="n">
+        <x:v>13235</x:v>
+      </x:c>
+      <x:c r="AC27" s="3" t="n">
+        <x:v>14457</x:v>
+      </x:c>
+      <x:c r="AD27" s="3" t="n">
+        <x:v>18143</x:v>
+      </x:c>
+      <x:c r="AE27" s="3" t="n">
+        <x:v>14878</x:v>
+      </x:c>
+      <x:c r="AF27" s="3" t="n">
+        <x:v>14850</x:v>
+      </x:c>
+      <x:c r="AG27" s="3" t="n">
+        <x:v>15937</x:v>
+      </x:c>
+      <x:c r="AH27" s="3" t="n">
+        <x:v>19110</x:v>
+      </x:c>
+      <x:c r="AI27" s="3" t="n">
+        <x:v>15410</x:v>
+      </x:c>
+      <x:c r="AJ27" s="3" t="n">
+        <x:v>15044</x:v>
+      </x:c>
+      <x:c r="AK27" s="3" t="n">
+        <x:v>16296</x:v>
+      </x:c>
+      <x:c r="AL27" s="3" t="n">
+        <x:v>19309</x:v>
+      </x:c>
+      <x:c r="AM27" s="3" t="n">
+        <x:v>15921</x:v>
+      </x:c>
+      <x:c r="AN27" s="3" t="n">
+        <x:v>16189</x:v>
+      </x:c>
+      <x:c r="AO27" s="3" t="n">
+        <x:v>16994</x:v>
+      </x:c>
+      <x:c r="AP27" s="3" t="n">
+        <x:v>20142</x:v>
+      </x:c>
+      <x:c r="AQ27" s="3" t="n">
+        <x:v>16350</x:v>
+      </x:c>
+      <x:c r="AR27" s="3" t="n">
+        <x:v>16872</x:v>
+      </x:c>
+      <x:c r="AS27" s="3" t="n">
+        <x:v>17789</x:v>
+      </x:c>
+      <x:c r="AT27" s="3" t="n">
+        <x:v>21155</x:v>
+      </x:c>
+      <x:c r="AU27" s="3" t="n">
+        <x:v>17565</x:v>
+      </x:c>
+      <x:c r="AV27" s="3" t="n">
+        <x:v>17979</x:v>
+      </x:c>
+      <x:c r="AW27" s="3" t="n">
+        <x:v>19089</x:v>
+      </x:c>
+      <x:c r="AX27" s="3" t="n">
+        <x:v>22720</x:v>
+      </x:c>
+      <x:c r="AY27" s="3" t="n">
+        <x:v>18686</x:v>
+      </x:c>
+      <x:c r="AZ27" s="3" t="n">
+        <x:v>19749</x:v>
+      </x:c>
+      <x:c r="BA27" s="3" t="n">
+        <x:v>21110</x:v>
+      </x:c>
+      <x:c r="BB27" s="3" t="n">
+        <x:v>25136</x:v>
+      </x:c>
+      <x:c r="BC27" s="3" t="n">
+        <x:v>20538</x:v>
+      </x:c>
+      <x:c r="BD27" s="3" t="n">
+        <x:v>21700</x:v>
+      </x:c>
+      <x:c r="BE27" s="3" t="n">
+        <x:v>22936</x:v>
+      </x:c>
+      <x:c r="BF27" s="3" t="n">
+        <x:v>27717</x:v>
+      </x:c>
+      <x:c r="BG27" s="3" t="n">
+        <x:v>22121</x:v>
+      </x:c>
+      <x:c r="BH27" s="3" t="n">
+        <x:v>23933</x:v>
+      </x:c>
+      <x:c r="BI27" s="3" t="n">
+        <x:v>25168</x:v>
+      </x:c>
+      <x:c r="BJ27" s="3" t="n">
+        <x:v>29248</x:v>
+      </x:c>
+      <x:c r="BK27" s="3" t="n">
+        <x:v>23336</x:v>
+      </x:c>
+      <x:c r="BL27" s="3" t="n">
+        <x:v>25095</x:v>
+      </x:c>
+      <x:c r="BM27" s="3" t="n">
+        <x:v>25386</x:v>
+      </x:c>
+      <x:c r="BN27" s="3" t="n">
+        <x:v>28343</x:v>
+      </x:c>
+      <x:c r="BO27" s="3" t="n">
+        <x:v>21516</x:v>
+      </x:c>
+      <x:c r="BP27" s="3" t="n">
+        <x:v>24709</x:v>
+      </x:c>
+      <x:c r="BQ27" s="3" t="n">
+        <x:v>25739</x:v>
+      </x:c>
+      <x:c r="BR27" s="3" t="n">
+        <x:v>29785</x:v>
+      </x:c>
+      <x:c r="BS27" s="3" t="n">
+        <x:v>22441</x:v>
+      </x:c>
+      <x:c r="BT27" s="3" t="n">
+        <x:v>25992</x:v>
+      </x:c>
+      <x:c r="BU27" s="3" t="n">
+        <x:v>26660</x:v>
+      </x:c>
+      <x:c r="BV27" s="3" t="n">
+        <x:v>30306</x:v>
+      </x:c>
+      <x:c r="BW27" s="3" t="n">
+        <x:v>22844</x:v>
+      </x:c>
+      <x:c r="BX27" s="3" t="n">
+        <x:v>26199</x:v>
+      </x:c>
+      <x:c r="BY27" s="3" t="n">
+        <x:v>26617</x:v>
+      </x:c>
+      <x:c r="BZ27" s="3" t="n">
+        <x:v>29690</x:v>
+      </x:c>
+      <x:c r="CA27" s="3" t="n">
+        <x:v>23271</x:v>
+      </x:c>
+      <x:c r="CB27" s="3" t="n">
+        <x:v>26475</x:v>
+      </x:c>
+      <x:c r="CC27" s="3" t="n">
+        <x:v>26946</x:v>
+      </x:c>
+      <x:c r="CD27" s="3" t="n">
+        <x:v>30112</x:v>
+      </x:c>
+      <x:c r="CE27" s="3" t="n">
+        <x:v>24183</x:v>
+      </x:c>
+      <x:c r="CF27" s="3" t="n">
+        <x:v>27096</x:v>
+      </x:c>
+      <x:c r="CG27" s="3" t="n">
+        <x:v>27863</x:v>
+      </x:c>
+      <x:c r="CH27" s="3" t="n">
+        <x:v>31977</x:v>
+      </x:c>
+      <x:c r="CI27" s="3" t="n">
+        <x:v>25669</x:v>
+      </x:c>
+      <x:c r="CJ27" s="3" t="n">
+        <x:v>29390</x:v>
+      </x:c>
+      <x:c r="CK27" s="3" t="n">
+        <x:v>29749</x:v>
+      </x:c>
+      <x:c r="CL27" s="3" t="n">
+        <x:v>34047</x:v>
+      </x:c>
+      <x:c r="CM27" s="3" t="n">
+        <x:v>27406</x:v>
+      </x:c>
+      <x:c r="CN27" s="3" t="n">
+        <x:v>31879</x:v>
+      </x:c>
+      <x:c r="CO27" s="3" t="n">
+        <x:v>31974</x:v>
+      </x:c>
+      <x:c r="CP27" s="3" t="n">
+        <x:v>36405</x:v>
+      </x:c>
+      <x:c r="CQ27" s="3" t="n">
+        <x:v>29159</x:v>
+      </x:c>
+      <x:c r="CR27" s="3" t="n">
+        <x:v>32962</x:v>
+      </x:c>
+      <x:c r="CS27" s="3" t="n">
+        <x:v>33202</x:v>
+      </x:c>
+      <x:c r="CT27" s="3" t="n">
+        <x:v>37482</x:v>
+      </x:c>
+      <x:c r="CU27" s="3" t="n">
+        <x:v>31363</x:v>
+      </x:c>
+      <x:c r="CV27" s="3" t="n">
+        <x:v>34099</x:v>
+      </x:c>
+      <x:c r="CW27" s="3" t="n">
+        <x:v>34059</x:v>
+      </x:c>
+      <x:c r="CX27" s="3" t="n">
+        <x:v>38752</x:v>
+      </x:c>
+      <x:c r="CY27" s="3" t="n">
+        <x:v>32227</x:v>
+      </x:c>
+      <x:c r="CZ27" s="3" t="n">
+        <x:v>35343</x:v>
+      </x:c>
+      <x:c r="DA27" s="3" t="n">
+        <x:v>35485</x:v>
+      </x:c>
+      <x:c r="DB27" s="3" t="n">
+        <x:v>40029</x:v>
+      </x:c>
+      <x:c r="DC27" s="3" t="n">
+        <x:v>32698</x:v>
+      </x:c>
+      <x:c r="DD27" s="3" t="n">
+        <x:v>36308</x:v>
+      </x:c>
+      <x:c r="DE27" s="3" t="n">
+        <x:v>36949</x:v>
+      </x:c>
+      <x:c r="DF27" s="3" t="n">
+        <x:v>40496</x:v>
+      </x:c>
+      <x:c r="DG27" s="3" t="n">
+        <x:v>34676</x:v>
+      </x:c>
+      <x:c r="DH27" s="3" t="n">
+        <x:v>38669</x:v>
+      </x:c>
+      <x:c r="DI27" s="3" t="n">
+        <x:v>38715</x:v>
+      </x:c>
+      <x:c r="DJ27" s="3" t="n">
+        <x:v>42767</x:v>
+      </x:c>
+      <x:c r="DK27" s="3" t="n">
+        <x:v>39142</x:v>
+      </x:c>
+      <x:c r="DL27" s="3" t="n">
+        <x:v>44889</x:v>
+      </x:c>
+      <x:c r="DM27" s="3" t="n">
+        <x:v>42842</x:v>
+      </x:c>
+      <x:c r="DN27" s="3" t="n">
+        <x:v>46497</x:v>
+      </x:c>
+      <x:c r="DO27" s="3" t="n">
+        <x:v>38342</x:v>
+      </x:c>
+      <x:c r="DP27" s="3" t="n">
+        <x:v>42039</x:v>
+      </x:c>
+      <x:c r="DQ27" s="3" t="n">
+        <x:v>39346</x:v>
+      </x:c>
+      <x:c r="DR27" s="3" t="n">
+        <x:v>40812</x:v>
+      </x:c>
+      <x:c r="DS27" s="3" t="n">
+        <x:v>32582</x:v>
+      </x:c>
+      <x:c r="DT27" s="3" t="n">
+        <x:v>36936</x:v>
+      </x:c>
+      <x:c r="DU27" s="3" t="n">
+        <x:v>36080</x:v>
+      </x:c>
+      <x:c r="DV27" s="3" t="n">
+        <x:v>38281</x:v>
+      </x:c>
+      <x:c r="DW27" s="3" t="n">
+        <x:v>33158</x:v>
+      </x:c>
+      <x:c r="DX27" s="3" t="n">
+        <x:v>37945</x:v>
+      </x:c>
+      <x:c r="DY27" s="3" t="n">
+        <x:v>37062</x:v>
+      </x:c>
+      <x:c r="DZ27" s="3" t="n">
+        <x:v>40668</x:v>
+      </x:c>
+      <x:c r="EA27" s="3" t="n">
+        <x:v>35407</x:v>
+      </x:c>
+      <x:c r="EB27" s="3" t="n">
+        <x:v>40544</x:v>
+      </x:c>
+      <x:c r="EC27" s="3" t="n">
+        <x:v>40306</x:v>
+      </x:c>
+      <x:c r="ED27" s="3" t="n">
+        <x:v>45227</x:v>
+      </x:c>
+      <x:c r="EE27" s="3" t="n">
+        <x:v>37837</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:135">
+      <x:c r="B28" s="2" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C28" s="3" t="n">
+        <x:v>9689</x:v>
+      </x:c>
+      <x:c r="D28" s="3" t="n">
+        <x:v>10466</x:v>
+      </x:c>
+      <x:c r="E28" s="3" t="n">
+        <x:v>8831</x:v>
+      </x:c>
+      <x:c r="F28" s="3" t="n">
+        <x:v>10876</x:v>
+      </x:c>
+      <x:c r="G28" s="3" t="n">
+        <x:v>9939</x:v>
+      </x:c>
+      <x:c r="H28" s="3" t="n">
+        <x:v>11003</x:v>
+      </x:c>
+      <x:c r="I28" s="3" t="n">
+        <x:v>8930</x:v>
+      </x:c>
+      <x:c r="J28" s="3" t="n">
+        <x:v>10706</x:v>
+      </x:c>
+      <x:c r="K28" s="3" t="n">
+        <x:v>10400</x:v>
+      </x:c>
+      <x:c r="L28" s="3" t="n">
+        <x:v>11686</x:v>
+      </x:c>
+      <x:c r="M28" s="3" t="n">
+        <x:v>9253</x:v>
+      </x:c>
+      <x:c r="N28" s="3" t="n">
+        <x:v>11256</x:v>
+      </x:c>
+      <x:c r="O28" s="3" t="n">
+        <x:v>10458</x:v>
+      </x:c>
+      <x:c r="P28" s="3" t="n">
+        <x:v>11535</x:v>
+      </x:c>
+      <x:c r="Q28" s="3" t="n">
+        <x:v>9082</x:v>
+      </x:c>
+      <x:c r="R28" s="3" t="n">
+        <x:v>11201</x:v>
+      </x:c>
+      <x:c r="S28" s="3" t="n">
+        <x:v>11257</x:v>
+      </x:c>
+      <x:c r="T28" s="3" t="n">
+        <x:v>12578</x:v>
+      </x:c>
+      <x:c r="U28" s="3" t="n">
+        <x:v>9537</x:v>
+      </x:c>
+      <x:c r="V28" s="3" t="n">
+        <x:v>11333</x:v>
+      </x:c>
+      <x:c r="W28" s="3" t="n">
+        <x:v>11121</x:v>
+      </x:c>
+      <x:c r="X28" s="3" t="n">
+        <x:v>12934</x:v>
+      </x:c>
+      <x:c r="Y28" s="3" t="n">
+        <x:v>10037</x:v>
+      </x:c>
+      <x:c r="Z28" s="3" t="n">
+        <x:v>11652</x:v>
+      </x:c>
+      <x:c r="AA28" s="3" t="n">
+        <x:v>11154</x:v>
+      </x:c>
+      <x:c r="AB28" s="3" t="n">
+        <x:v>12401</x:v>
+      </x:c>
+      <x:c r="AC28" s="3" t="n">
+        <x:v>9866</x:v>
+      </x:c>
+      <x:c r="AD28" s="3" t="n">
+        <x:v>11835</x:v>
+      </x:c>
+      <x:c r="AE28" s="3" t="n">
+        <x:v>12387</x:v>
+      </x:c>
+      <x:c r="AF28" s="3" t="n">
+        <x:v>13669</x:v>
+      </x:c>
+      <x:c r="AG28" s="3" t="n">
+        <x:v>10602</x:v>
+      </x:c>
+      <x:c r="AH28" s="3" t="n">
+        <x:v>11945</x:v>
+      </x:c>
+      <x:c r="AI28" s="3" t="n">
+        <x:v>13088</x:v>
+      </x:c>
+      <x:c r="AJ28" s="3" t="n">
+        <x:v>14189</x:v>
+      </x:c>
+      <x:c r="AK28" s="3" t="n">
+        <x:v>10806</x:v>
+      </x:c>
+      <x:c r="AL28" s="3" t="n">
+        <x:v>12979</x:v>
+      </x:c>
+      <x:c r="AM28" s="3" t="n">
+        <x:v>12994</x:v>
+      </x:c>
+      <x:c r="AN28" s="3" t="n">
+        <x:v>14517</x:v>
+      </x:c>
+      <x:c r="AO28" s="3" t="n">
+        <x:v>10856</x:v>
+      </x:c>
+      <x:c r="AP28" s="3" t="n">
+        <x:v>13005</x:v>
+      </x:c>
+      <x:c r="AQ28" s="3" t="n">
+        <x:v>12704</x:v>
+      </x:c>
+      <x:c r="AR28" s="3" t="n">
+        <x:v>13924</x:v>
+      </x:c>
+      <x:c r="AS28" s="3" t="n">
+        <x:v>10960</x:v>
+      </x:c>
+      <x:c r="AT28" s="3" t="n">
+        <x:v>12879</x:v>
+      </x:c>
+      <x:c r="AU28" s="3" t="n">
+        <x:v>13243</x:v>
+      </x:c>
+      <x:c r="AV28" s="3" t="n">
+        <x:v>14058</x:v>
+      </x:c>
+      <x:c r="AW28" s="3" t="n">
+        <x:v>11372</x:v>
+      </x:c>
+      <x:c r="AX28" s="3" t="n">
+        <x:v>12761</x:v>
+      </x:c>
+      <x:c r="AY28" s="3" t="n">
+        <x:v>14033</x:v>
+      </x:c>
+      <x:c r="AZ28" s="3" t="n">
+        <x:v>15024</x:v>
+      </x:c>
+      <x:c r="BA28" s="3" t="n">
+        <x:v>11452</x:v>
+      </x:c>
+      <x:c r="BB28" s="3" t="n">
+        <x:v>13086</x:v>
+      </x:c>
+      <x:c r="BC28" s="3" t="n">
+        <x:v>15452</x:v>
+      </x:c>
+      <x:c r="BD28" s="3" t="n">
+        <x:v>15128</x:v>
+      </x:c>
+      <x:c r="BE28" s="3" t="n">
+        <x:v>11766</x:v>
+      </x:c>
+      <x:c r="BF28" s="3" t="n">
+        <x:v>13225</x:v>
+      </x:c>
+      <x:c r="BG28" s="3" t="n">
+        <x:v>15998</x:v>
+      </x:c>
+      <x:c r="BH28" s="3" t="n">
+        <x:v>15837</x:v>
+      </x:c>
+      <x:c r="BI28" s="3" t="n">
+        <x:v>12037</x:v>
+      </x:c>
+      <x:c r="BJ28" s="3" t="n">
+        <x:v>13324</x:v>
+      </x:c>
+      <x:c r="BK28" s="3" t="n">
+        <x:v>16303</x:v>
+      </x:c>
+      <x:c r="BL28" s="3" t="n">
+        <x:v>16437</x:v>
+      </x:c>
+      <x:c r="BM28" s="3" t="n">
+        <x:v>12892</x:v>
+      </x:c>
+      <x:c r="BN28" s="3" t="n">
+        <x:v>13830</x:v>
+      </x:c>
+      <x:c r="BO28" s="3" t="n">
+        <x:v>17254</x:v>
+      </x:c>
+      <x:c r="BP28" s="3" t="n">
+        <x:v>17599</x:v>
+      </x:c>
+      <x:c r="BQ28" s="3" t="n">
+        <x:v>13209</x:v>
+      </x:c>
+      <x:c r="BR28" s="3" t="n">
+        <x:v>14245</x:v>
+      </x:c>
+      <x:c r="BS28" s="3" t="n">
+        <x:v>16293</x:v>
+      </x:c>
+      <x:c r="BT28" s="3" t="n">
+        <x:v>17461</x:v>
+      </x:c>
+      <x:c r="BU28" s="3" t="n">
+        <x:v>13287</x:v>
+      </x:c>
+      <x:c r="BV28" s="3" t="n">
+        <x:v>14390</x:v>
+      </x:c>
+      <x:c r="BW28" s="3" t="n">
+        <x:v>17364</x:v>
+      </x:c>
+      <x:c r="BX28" s="3" t="n">
+        <x:v>16925</x:v>
+      </x:c>
+      <x:c r="BY28" s="3" t="n">
+        <x:v>13222</x:v>
+      </x:c>
+      <x:c r="BZ28" s="3" t="n">
+        <x:v>14938</x:v>
+      </x:c>
+      <x:c r="CA28" s="3" t="n">
+        <x:v>17846</x:v>
+      </x:c>
+      <x:c r="CB28" s="3" t="n">
+        <x:v>17909</x:v>
+      </x:c>
+      <x:c r="CC28" s="3" t="n">
+        <x:v>14127</x:v>
+      </x:c>
+      <x:c r="CD28" s="3" t="n">
+        <x:v>15194</x:v>
+      </x:c>
+      <x:c r="CE28" s="3" t="n">
+        <x:v>18456</x:v>
+      </x:c>
+      <x:c r="CF28" s="3" t="n">
+        <x:v>18495</x:v>
+      </x:c>
+      <x:c r="CG28" s="3" t="n">
+        <x:v>14359</x:v>
+      </x:c>
+      <x:c r="CH28" s="3" t="n">
+        <x:v>15773</x:v>
+      </x:c>
+      <x:c r="CI28" s="3" t="n">
+        <x:v>19157</x:v>
+      </x:c>
+      <x:c r="CJ28" s="3" t="n">
+        <x:v>19455</x:v>
+      </x:c>
+      <x:c r="CK28" s="3" t="n">
+        <x:v>14970</x:v>
+      </x:c>
+      <x:c r="CL28" s="3" t="n">
+        <x:v>16467</x:v>
+      </x:c>
+      <x:c r="CM28" s="3" t="n">
+        <x:v>21012</x:v>
+      </x:c>
+      <x:c r="CN28" s="3" t="n">
+        <x:v>20500</x:v>
+      </x:c>
+      <x:c r="CO28" s="3" t="n">
+        <x:v>15600</x:v>
+      </x:c>
+      <x:c r="CP28" s="3" t="n">
+        <x:v>17100</x:v>
+      </x:c>
+      <x:c r="CQ28" s="3" t="n">
+        <x:v>20385</x:v>
+      </x:c>
+      <x:c r="CR28" s="3" t="n">
+        <x:v>20950</x:v>
+      </x:c>
+      <x:c r="CS28" s="3" t="n">
+        <x:v>16202</x:v>
+      </x:c>
+      <x:c r="CT28" s="3" t="n">
+        <x:v>17466</x:v>
+      </x:c>
+      <x:c r="CU28" s="3" t="n">
+        <x:v>21303</x:v>
+      </x:c>
+      <x:c r="CV28" s="3" t="n">
+        <x:v>20922</x:v>
+      </x:c>
+      <x:c r="CW28" s="3" t="n">
+        <x:v>15876</x:v>
+      </x:c>
+      <x:c r="CX28" s="3" t="n">
+        <x:v>17395</x:v>
+      </x:c>
+      <x:c r="CY28" s="3" t="n">
+        <x:v>22062</x:v>
+      </x:c>
+      <x:c r="CZ28" s="3" t="n">
+        <x:v>21938</x:v>
+      </x:c>
+      <x:c r="DA28" s="3" t="n">
+        <x:v>16965</x:v>
+      </x:c>
+      <x:c r="DB28" s="3" t="n">
+        <x:v>18836</x:v>
+      </x:c>
+      <x:c r="DC28" s="3" t="n">
+        <x:v>21944</x:v>
+      </x:c>
+      <x:c r="DD28" s="3" t="n">
+        <x:v>22031</x:v>
+      </x:c>
+      <x:c r="DE28" s="3" t="n">
+        <x:v>17524</x:v>
+      </x:c>
+      <x:c r="DF28" s="3" t="n">
+        <x:v>18353</x:v>
+      </x:c>
+      <x:c r="DG28" s="3" t="n">
+        <x:v>22885</x:v>
+      </x:c>
+      <x:c r="DH28" s="3" t="n">
+        <x:v>19034</x:v>
+      </x:c>
+      <x:c r="DI28" s="3" t="n">
+        <x:v>16685</x:v>
+      </x:c>
+      <x:c r="DJ28" s="3" t="n">
+        <x:v>18273</x:v>
+      </x:c>
+      <x:c r="DK28" s="3" t="n">
+        <x:v>21297</x:v>
+      </x:c>
+      <x:c r="DL28" s="3" t="n">
+        <x:v>24451</x:v>
+      </x:c>
+      <x:c r="DM28" s="3" t="n">
+        <x:v>18868</x:v>
+      </x:c>
+      <x:c r="DN28" s="3" t="n">
+        <x:v>21257</x:v>
+      </x:c>
+      <x:c r="DO28" s="3" t="n">
+        <x:v>24613</x:v>
+      </x:c>
+      <x:c r="DP28" s="3" t="n">
+        <x:v>24098</x:v>
+      </x:c>
+      <x:c r="DQ28" s="3" t="n">
+        <x:v>18498</x:v>
+      </x:c>
+      <x:c r="DR28" s="3" t="n">
+        <x:v>19441</x:v>
+      </x:c>
+      <x:c r="DS28" s="3" t="n">
+        <x:v>24111</x:v>
+      </x:c>
+      <x:c r="DT28" s="3" t="n">
+        <x:v>23795</x:v>
+      </x:c>
+      <x:c r="DU28" s="3" t="n">
+        <x:v>18484</x:v>
+      </x:c>
+      <x:c r="DV28" s="3" t="n">
+        <x:v>19156</x:v>
+      </x:c>
+      <x:c r="DW28" s="3" t="n">
+        <x:v>25133</x:v>
+      </x:c>
+      <x:c r="DX28" s="3" t="n">
+        <x:v>25311</x:v>
+      </x:c>
+      <x:c r="DY28" s="3" t="n">
+        <x:v>19382</x:v>
+      </x:c>
+      <x:c r="DZ28" s="3" t="n">
+        <x:v>20316</x:v>
+      </x:c>
+      <x:c r="EA28" s="3" t="n">
+        <x:v>25718</x:v>
+      </x:c>
+      <x:c r="EB28" s="3" t="n">
+        <x:v>25697</x:v>
+      </x:c>
+      <x:c r="EC28" s="3" t="n">
+        <x:v>19902</x:v>
+      </x:c>
+      <x:c r="ED28" s="3" t="n">
+        <x:v>21538</x:v>
+      </x:c>
+      <x:c r="EE28" s="3" t="n">
+        <x:v>26718</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:135">
+      <x:c r="B29" s="2" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="n">
+        <x:v>45747</x:v>
+      </x:c>
+      <x:c r="D29" s="3" t="n">
+        <x:v>53283</x:v>
+      </x:c>
+      <x:c r="E29" s="3" t="n">
+        <x:v>53037</x:v>
+      </x:c>
+      <x:c r="F29" s="3" t="n">
+        <x:v>55621</x:v>
+      </x:c>
+      <x:c r="G29" s="3" t="n">
+        <x:v>47919</x:v>
+      </x:c>
+      <x:c r="H29" s="3" t="n">
+        <x:v>56966</x:v>
+      </x:c>
+      <x:c r="I29" s="3" t="n">
+        <x:v>53564</x:v>
+      </x:c>
+      <x:c r="J29" s="3" t="n">
+        <x:v>55094</x:v>
+      </x:c>
+      <x:c r="K29" s="3" t="n">
+        <x:v>50223</x:v>
+      </x:c>
+      <x:c r="L29" s="3" t="n">
+        <x:v>57567</x:v>
+      </x:c>
+      <x:c r="M29" s="3" t="n">
+        <x:v>55040</x:v>
+      </x:c>
+      <x:c r="N29" s="3" t="n">
+        <x:v>57940</x:v>
+      </x:c>
+      <x:c r="O29" s="3" t="n">
+        <x:v>49843</x:v>
+      </x:c>
+      <x:c r="P29" s="3" t="n">
+        <x:v>59043</x:v>
+      </x:c>
+      <x:c r="Q29" s="3" t="n">
+        <x:v>56731</x:v>
+      </x:c>
+      <x:c r="R29" s="3" t="n">
+        <x:v>60214</x:v>
+      </x:c>
+      <x:c r="S29" s="3" t="n">
+        <x:v>53767</x:v>
+      </x:c>
+      <x:c r="T29" s="3" t="n">
+        <x:v>65869</x:v>
+      </x:c>
+      <x:c r="U29" s="3" t="n">
+        <x:v>59003</x:v>
+      </x:c>
+      <x:c r="V29" s="3" t="n">
+        <x:v>62975</x:v>
+      </x:c>
+      <x:c r="W29" s="3" t="n">
+        <x:v>55988</x:v>
+      </x:c>
+      <x:c r="X29" s="3" t="n">
+        <x:v>66448</x:v>
+      </x:c>
+      <x:c r="Y29" s="3" t="n">
+        <x:v>62434</x:v>
+      </x:c>
+      <x:c r="Z29" s="3" t="n">
+        <x:v>68670</x:v>
+      </x:c>
+      <x:c r="AA29" s="3" t="n">
+        <x:v>59902</x:v>
+      </x:c>
+      <x:c r="AB29" s="3" t="n">
+        <x:v>73369</x:v>
+      </x:c>
+      <x:c r="AC29" s="3" t="n">
+        <x:v>63913</x:v>
+      </x:c>
+      <x:c r="AD29" s="3" t="n">
+        <x:v>77172</x:v>
+      </x:c>
+      <x:c r="AE29" s="3" t="n">
+        <x:v>63127</x:v>
+      </x:c>
+      <x:c r="AF29" s="3" t="n">
+        <x:v>77194</x:v>
+      </x:c>
+      <x:c r="AG29" s="3" t="n">
+        <x:v>69898</x:v>
+      </x:c>
+      <x:c r="AH29" s="3" t="n">
+        <x:v>73667</x:v>
+      </x:c>
+      <x:c r="AI29" s="3" t="n">
+        <x:v>60757</x:v>
+      </x:c>
+      <x:c r="AJ29" s="3" t="n">
+        <x:v>73088</x:v>
+      </x:c>
+      <x:c r="AK29" s="3" t="n">
+        <x:v>68749</x:v>
+      </x:c>
+      <x:c r="AL29" s="3" t="n">
+        <x:v>71426</x:v>
+      </x:c>
+      <x:c r="AM29" s="3" t="n">
+        <x:v>61855</x:v>
+      </x:c>
+      <x:c r="AN29" s="3" t="n">
+        <x:v>75124</x:v>
+      </x:c>
+      <x:c r="AO29" s="3" t="n">
+        <x:v>71401</x:v>
+      </x:c>
+      <x:c r="AP29" s="3" t="n">
+        <x:v>73296</x:v>
+      </x:c>
+      <x:c r="AQ29" s="3" t="n">
+        <x:v>62653</x:v>
+      </x:c>
+      <x:c r="AR29" s="3" t="n">
+        <x:v>75848</x:v>
+      </x:c>
+      <x:c r="AS29" s="3" t="n">
+        <x:v>71855</x:v>
+      </x:c>
+      <x:c r="AT29" s="3" t="n">
+        <x:v>73285</x:v>
+      </x:c>
+      <x:c r="AU29" s="3" t="n">
+        <x:v>65383</x:v>
+      </x:c>
+      <x:c r="AV29" s="3" t="n">
+        <x:v>78550</x:v>
+      </x:c>
+      <x:c r="AW29" s="3" t="n">
+        <x:v>73263</x:v>
+      </x:c>
+      <x:c r="AX29" s="3" t="n">
+        <x:v>75589</x:v>
+      </x:c>
+      <x:c r="AY29" s="3" t="n">
+        <x:v>66214</x:v>
+      </x:c>
+      <x:c r="AZ29" s="3" t="n">
+        <x:v>81907</x:v>
+      </x:c>
+      <x:c r="BA29" s="3" t="n">
+        <x:v>76785</x:v>
+      </x:c>
+      <x:c r="BB29" s="3" t="n">
+        <x:v>78614</x:v>
+      </x:c>
+      <x:c r="BC29" s="3" t="n">
+        <x:v>64782</x:v>
+      </x:c>
+      <x:c r="BD29" s="3" t="n">
+        <x:v>80739</x:v>
+      </x:c>
+      <x:c r="BE29" s="3" t="n">
+        <x:v>76057</x:v>
+      </x:c>
+      <x:c r="BF29" s="3" t="n">
+        <x:v>80327</x:v>
+      </x:c>
+      <x:c r="BG29" s="3" t="n">
+        <x:v>70748</x:v>
+      </x:c>
+      <x:c r="BH29" s="3" t="n">
+        <x:v>84101</x:v>
+      </x:c>
+      <x:c r="BI29" s="3" t="n">
+        <x:v>78311</x:v>
+      </x:c>
+      <x:c r="BJ29" s="3" t="n">
+        <x:v>83332</x:v>
+      </x:c>
+      <x:c r="BK29" s="3" t="n">
+        <x:v>67726</x:v>
+      </x:c>
+      <x:c r="BL29" s="3" t="n">
+        <x:v>81672</x:v>
+      </x:c>
+      <x:c r="BM29" s="3" t="n">
+        <x:v>71885</x:v>
+      </x:c>
+      <x:c r="BN29" s="3" t="n">
+        <x:v>71666</x:v>
+      </x:c>
+      <x:c r="BO29" s="3" t="n">
+        <x:v>61855</x:v>
+      </x:c>
+      <x:c r="BP29" s="3" t="n">
+        <x:v>76355</x:v>
+      </x:c>
+      <x:c r="BQ29" s="3" t="n">
+        <x:v>71267</x:v>
+      </x:c>
+      <x:c r="BR29" s="3" t="n">
+        <x:v>72502</x:v>
+      </x:c>
+      <x:c r="BS29" s="3" t="n">
+        <x:v>66006</x:v>
+      </x:c>
+      <x:c r="BT29" s="3" t="n">
+        <x:v>81330</x:v>
+      </x:c>
+      <x:c r="BU29" s="3" t="n">
+        <x:v>76412</x:v>
+      </x:c>
+      <x:c r="BV29" s="3" t="n">
+        <x:v>77682</x:v>
+      </x:c>
+      <x:c r="BW29" s="3" t="n">
+        <x:v>68892</x:v>
+      </x:c>
+      <x:c r="BX29" s="3" t="n">
+        <x:v>85002</x:v>
+      </x:c>
+      <x:c r="BY29" s="3" t="n">
+        <x:v>76458</x:v>
+      </x:c>
+      <x:c r="BZ29" s="3" t="n">
+        <x:v>80640</x:v>
+      </x:c>
+      <x:c r="CA29" s="3" t="n">
+        <x:v>67687</x:v>
+      </x:c>
+      <x:c r="CB29" s="3" t="n">
+        <x:v>81182</x:v>
+      </x:c>
+      <x:c r="CC29" s="3" t="n">
+        <x:v>74246</x:v>
+      </x:c>
+      <x:c r="CD29" s="3" t="n">
+        <x:v>77613</x:v>
+      </x:c>
+      <x:c r="CE29" s="3" t="n">
+        <x:v>64296</x:v>
+      </x:c>
+      <x:c r="CF29" s="3" t="n">
+        <x:v>81579</x:v>
+      </x:c>
+      <x:c r="CG29" s="3" t="n">
+        <x:v>76043</x:v>
+      </x:c>
+      <x:c r="CH29" s="3" t="n">
+        <x:v>81770</x:v>
+      </x:c>
+      <x:c r="CI29" s="3" t="n">
+        <x:v>68880</x:v>
+      </x:c>
+      <x:c r="CJ29" s="3" t="n">
+        <x:v>85193</x:v>
+      </x:c>
+      <x:c r="CK29" s="3" t="n">
+        <x:v>78028</x:v>
+      </x:c>
+      <x:c r="CL29" s="3" t="n">
+        <x:v>83805</x:v>
+      </x:c>
+      <x:c r="CM29" s="3" t="n">
+        <x:v>71745</x:v>
+      </x:c>
+      <x:c r="CN29" s="3" t="n">
+        <x:v>87893</x:v>
+      </x:c>
+      <x:c r="CO29" s="3" t="n">
+        <x:v>82014</x:v>
+      </x:c>
+      <x:c r="CP29" s="3" t="n">
+        <x:v>88515</x:v>
+      </x:c>
+      <x:c r="CQ29" s="3" t="n">
+        <x:v>75748</x:v>
+      </x:c>
+      <x:c r="CR29" s="3" t="n">
+        <x:v>93975</x:v>
+      </x:c>
+      <x:c r="CS29" s="3" t="n">
+        <x:v>85125</x:v>
+      </x:c>
+      <x:c r="CT29" s="3" t="n">
+        <x:v>91829</x:v>
+      </x:c>
+      <x:c r="CU29" s="3" t="n">
+        <x:v>80373</x:v>
+      </x:c>
+      <x:c r="CV29" s="3" t="n">
+        <x:v>93690</x:v>
+      </x:c>
+      <x:c r="CW29" s="3" t="n">
+        <x:v>85338</x:v>
+      </x:c>
+      <x:c r="CX29" s="3" t="n">
+        <x:v>91404</x:v>
+      </x:c>
+      <x:c r="CY29" s="3" t="n">
+        <x:v>80305</x:v>
+      </x:c>
+      <x:c r="CZ29" s="3" t="n">
+        <x:v>102745</x:v>
+      </x:c>
+      <x:c r="DA29" s="3" t="n">
+        <x:v>85576</x:v>
+      </x:c>
+      <x:c r="DB29" s="3" t="n">
+        <x:v>89652</x:v>
+      </x:c>
+      <x:c r="DC29" s="3" t="n">
+        <x:v>79696</x:v>
+      </x:c>
+      <x:c r="DD29" s="3" t="n">
+        <x:v>95667</x:v>
+      </x:c>
+      <x:c r="DE29" s="3" t="n">
+        <x:v>90488</x:v>
+      </x:c>
+      <x:c r="DF29" s="3" t="n">
+        <x:v>96868</x:v>
+      </x:c>
+      <x:c r="DG29" s="3" t="n">
+        <x:v>74855</x:v>
+      </x:c>
+      <x:c r="DH29" s="3" t="n">
+        <x:v>75717</x:v>
+      </x:c>
+      <x:c r="DI29" s="3" t="n">
+        <x:v>81266</x:v>
+      </x:c>
+      <x:c r="DJ29" s="3" t="n">
+        <x:v>87802</x:v>
+      </x:c>
+      <x:c r="DK29" s="3" t="n">
+        <x:v>77066</x:v>
+      </x:c>
+      <x:c r="DL29" s="3" t="n">
+        <x:v>90314</x:v>
+      </x:c>
+      <x:c r="DM29" s="3" t="n">
+        <x:v>88011</x:v>
+      </x:c>
+      <x:c r="DN29" s="3" t="n">
+        <x:v>95086</x:v>
+      </x:c>
+      <x:c r="DO29" s="3" t="n">
+        <x:v>78042</x:v>
+      </x:c>
+      <x:c r="DP29" s="3" t="n">
+        <x:v>97056</x:v>
+      </x:c>
+      <x:c r="DQ29" s="3" t="n">
+        <x:v>89328</x:v>
+      </x:c>
+      <x:c r="DR29" s="3" t="n">
+        <x:v>95888</x:v>
+      </x:c>
+      <x:c r="DS29" s="3" t="n">
+        <x:v>73099</x:v>
+      </x:c>
+      <x:c r="DT29" s="3" t="n">
+        <x:v>96052</x:v>
+      </x:c>
+      <x:c r="DU29" s="3" t="n">
+        <x:v>90743</x:v>
+      </x:c>
+      <x:c r="DV29" s="3" t="n">
+        <x:v>95680</x:v>
+      </x:c>
+      <x:c r="DW29" s="3" t="n">
+        <x:v>74933</x:v>
+      </x:c>
+      <x:c r="DX29" s="3" t="n">
+        <x:v>97808</x:v>
+      </x:c>
+      <x:c r="DY29" s="3" t="n">
+        <x:v>92617</x:v>
+      </x:c>
+      <x:c r="DZ29" s="3" t="n">
+        <x:v>97087</x:v>
+      </x:c>
+      <x:c r="EA29" s="3" t="n">
+        <x:v>77915</x:v>
+      </x:c>
+      <x:c r="EB29" s="3" t="n">
+        <x:v>99328</x:v>
+      </x:c>
+      <x:c r="EC29" s="3" t="n">
+        <x:v>96009</x:v>
+      </x:c>
+      <x:c r="ED29" s="3" t="n">
+        <x:v>94482</x:v>
+      </x:c>
+      <x:c r="EE29" s="3" t="n">
+        <x:v>81278</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:135">
+      <x:c r="B30" s="2" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C30" s="3" t="n">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="D30" s="3" t="n">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="E30" s="3" t="n">
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="F30" s="3" t="n">
+        <x:v>1230</x:v>
+      </x:c>
+      <x:c r="G30" s="3" t="n">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="H30" s="3" t="n">
+        <x:v>1018</x:v>
+      </x:c>
+      <x:c r="I30" s="3" t="n">
+        <x:v>1093</x:v>
+      </x:c>
+      <x:c r="J30" s="3" t="n">
+        <x:v>1377</x:v>
+      </x:c>
+      <x:c r="K30" s="3" t="n">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="L30" s="3" t="n">
+        <x:v>1182</x:v>
+      </x:c>
+      <x:c r="M30" s="3" t="n">
+        <x:v>1248</x:v>
+      </x:c>
+      <x:c r="N30" s="3" t="n">
+        <x:v>1498</x:v>
+      </x:c>
+      <x:c r="O30" s="3" t="n">
+        <x:v>1329</x:v>
+      </x:c>
+      <x:c r="P30" s="3" t="n">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="Q30" s="3" t="n">
+        <x:v>1449</x:v>
+      </x:c>
+      <x:c r="R30" s="3" t="n">
+        <x:v>1663</x:v>
+      </x:c>
+      <x:c r="S30" s="3" t="n">
+        <x:v>1640</x:v>
+      </x:c>
+      <x:c r="T30" s="3" t="n">
+        <x:v>1673</x:v>
+      </x:c>
+      <x:c r="U30" s="3" t="n">
+        <x:v>1762</x:v>
+      </x:c>
+      <x:c r="V30" s="3" t="n">
+        <x:v>2139</x:v>
+      </x:c>
+      <x:c r="W30" s="3" t="n">
+        <x:v>1942</x:v>
+      </x:c>
+      <x:c r="X30" s="3" t="n">
+        <x:v>1936</x:v>
+      </x:c>
+      <x:c r="Y30" s="3" t="n">
+        <x:v>2185</x:v>
+      </x:c>
+      <x:c r="Z30" s="3" t="n">
+        <x:v>2611</x:v>
+      </x:c>
+      <x:c r="AA30" s="3" t="n">
+        <x:v>2330</x:v>
+      </x:c>
+      <x:c r="AB30" s="3" t="n">
+        <x:v>2271</x:v>
+      </x:c>
+      <x:c r="AC30" s="3" t="n">
+        <x:v>2538</x:v>
+      </x:c>
+      <x:c r="AD30" s="3" t="n">
+        <x:v>2964</x:v>
+      </x:c>
+      <x:c r="AE30" s="3" t="n">
+        <x:v>2938</x:v>
+      </x:c>
+      <x:c r="AF30" s="3" t="n">
+        <x:v>2823</x:v>
+      </x:c>
+      <x:c r="AG30" s="3" t="n">
+        <x:v>3117</x:v>
+      </x:c>
+      <x:c r="AH30" s="3" t="n">
+        <x:v>3619</x:v>
+      </x:c>
+      <x:c r="AI30" s="3" t="n">
+        <x:v>3688</x:v>
+      </x:c>
+      <x:c r="AJ30" s="3" t="n">
+        <x:v>3338</x:v>
+      </x:c>
+      <x:c r="AK30" s="3" t="n">
+        <x:v>3637</x:v>
+      </x:c>
+      <x:c r="AL30" s="3" t="n">
+        <x:v>4005</x:v>
+      </x:c>
+      <x:c r="AM30" s="3" t="n">
+        <x:v>3998</x:v>
+      </x:c>
+      <x:c r="AN30" s="3" t="n">
+        <x:v>3766</x:v>
+      </x:c>
+      <x:c r="AO30" s="3" t="n">
+        <x:v>4156</x:v>
+      </x:c>
+      <x:c r="AP30" s="3" t="n">
+        <x:v>4556</x:v>
+      </x:c>
+      <x:c r="AQ30" s="3" t="n">
+        <x:v>4591</x:v>
+      </x:c>
+      <x:c r="AR30" s="3" t="n">
+        <x:v>4386</x:v>
+      </x:c>
+      <x:c r="AS30" s="3" t="n">
+        <x:v>4791</x:v>
+      </x:c>
+      <x:c r="AT30" s="3" t="n">
+        <x:v>5306</x:v>
+      </x:c>
+      <x:c r="AU30" s="3" t="n">
+        <x:v>5268</x:v>
+      </x:c>
+      <x:c r="AV30" s="3" t="n">
+        <x:v>4987</x:v>
+      </x:c>
+      <x:c r="AW30" s="3" t="n">
+        <x:v>5502</x:v>
+      </x:c>
+      <x:c r="AX30" s="3" t="n">
+        <x:v>5906</x:v>
+      </x:c>
+      <x:c r="AY30" s="3" t="n">
+        <x:v>5608</x:v>
+      </x:c>
+      <x:c r="AZ30" s="3" t="n">
+        <x:v>5522</x:v>
+      </x:c>
+      <x:c r="BA30" s="3" t="n">
+        <x:v>6105</x:v>
+      </x:c>
+      <x:c r="BB30" s="3" t="n">
+        <x:v>6695</x:v>
+      </x:c>
+      <x:c r="BC30" s="3" t="n">
+        <x:v>6500</x:v>
+      </x:c>
+      <x:c r="BD30" s="3" t="n">
+        <x:v>6352</x:v>
+      </x:c>
+      <x:c r="BE30" s="3" t="n">
+        <x:v>6922</x:v>
+      </x:c>
+      <x:c r="BF30" s="3" t="n">
+        <x:v>7591</x:v>
+      </x:c>
+      <x:c r="BG30" s="3" t="n">
+        <x:v>7324</x:v>
+      </x:c>
+      <x:c r="BH30" s="3" t="n">
+        <x:v>7384</x:v>
+      </x:c>
+      <x:c r="BI30" s="3" t="n">
+        <x:v>8226</x:v>
+      </x:c>
+      <x:c r="BJ30" s="3" t="n">
+        <x:v>8732</x:v>
+      </x:c>
+      <x:c r="BK30" s="3" t="n">
+        <x:v>8219</x:v>
+      </x:c>
+      <x:c r="BL30" s="3" t="n">
+        <x:v>8241</x:v>
+      </x:c>
+      <x:c r="BM30" s="3" t="n">
+        <x:v>8638</x:v>
+      </x:c>
+      <x:c r="BN30" s="3" t="n">
+        <x:v>9462</x:v>
+      </x:c>
+      <x:c r="BO30" s="3" t="n">
+        <x:v>8917</x:v>
+      </x:c>
+      <x:c r="BP30" s="3" t="n">
+        <x:v>9000</x:v>
+      </x:c>
+      <x:c r="BQ30" s="3" t="n">
+        <x:v>9625</x:v>
+      </x:c>
+      <x:c r="BR30" s="3" t="n">
+        <x:v>10841</x:v>
+      </x:c>
+      <x:c r="BS30" s="3" t="n">
+        <x:v>10037</x:v>
+      </x:c>
+      <x:c r="BT30" s="3" t="n">
+        <x:v>10355</x:v>
+      </x:c>
+      <x:c r="BU30" s="3" t="n">
+        <x:v>10877</x:v>
+      </x:c>
+      <x:c r="BV30" s="3" t="n">
+        <x:v>12124</x:v>
+      </x:c>
+      <x:c r="BW30" s="3" t="n">
+        <x:v>10951</x:v>
+      </x:c>
+      <x:c r="BX30" s="3" t="n">
+        <x:v>11184</x:v>
+      </x:c>
+      <x:c r="BY30" s="3" t="n">
+        <x:v>11600</x:v>
+      </x:c>
+      <x:c r="BZ30" s="3" t="n">
+        <x:v>13276</x:v>
+      </x:c>
+      <x:c r="CA30" s="3" t="n">
+        <x:v>11353</x:v>
+      </x:c>
+      <x:c r="CB30" s="3" t="n">
+        <x:v>11685</x:v>
+      </x:c>
+      <x:c r="CC30" s="3" t="n">
+        <x:v>12203</x:v>
+      </x:c>
+      <x:c r="CD30" s="3" t="n">
+        <x:v>13699</x:v>
+      </x:c>
+      <x:c r="CE30" s="3" t="n">
+        <x:v>12090</x:v>
+      </x:c>
+      <x:c r="CF30" s="3" t="n">
+        <x:v>12711</x:v>
+      </x:c>
+      <x:c r="CG30" s="3" t="n">
+        <x:v>12782</x:v>
+      </x:c>
+      <x:c r="CH30" s="3" t="n">
+        <x:v>14676</x:v>
+      </x:c>
+      <x:c r="CI30" s="3" t="n">
+        <x:v>13287</x:v>
+      </x:c>
+      <x:c r="CJ30" s="3" t="n">
+        <x:v>14251</x:v>
+      </x:c>
+      <x:c r="CK30" s="3" t="n">
+        <x:v>13866</x:v>
+      </x:c>
+      <x:c r="CL30" s="3" t="n">
+        <x:v>16319</x:v>
+      </x:c>
+      <x:c r="CM30" s="3" t="n">
+        <x:v>15009</x:v>
+      </x:c>
+      <x:c r="CN30" s="3" t="n">
+        <x:v>15935</x:v>
+      </x:c>
+      <x:c r="CO30" s="3" t="n">
+        <x:v>15683</x:v>
+      </x:c>
+      <x:c r="CP30" s="3" t="n">
+        <x:v>18838</x:v>
+      </x:c>
+      <x:c r="CQ30" s="3" t="n">
+        <x:v>16025</x:v>
+      </x:c>
+      <x:c r="CR30" s="3" t="n">
+        <x:v>17050</x:v>
+      </x:c>
+      <x:c r="CS30" s="3" t="n">
+        <x:v>16274</x:v>
+      </x:c>
+      <x:c r="CT30" s="3" t="n">
+        <x:v>20045</x:v>
+      </x:c>
+      <x:c r="CU30" s="3" t="n">
+        <x:v>18535</x:v>
+      </x:c>
+      <x:c r="CV30" s="3" t="n">
+        <x:v>19092</x:v>
+      </x:c>
+      <x:c r="CW30" s="3" t="n">
+        <x:v>18771</x:v>
+      </x:c>
+      <x:c r="CX30" s="3" t="n">
+        <x:v>22038</x:v>
+      </x:c>
+      <x:c r="CY30" s="3" t="n">
+        <x:v>19213</x:v>
+      </x:c>
+      <x:c r="CZ30" s="3" t="n">
+        <x:v>19648</x:v>
+      </x:c>
+      <x:c r="DA30" s="3" t="n">
+        <x:v>20570</x:v>
+      </x:c>
+      <x:c r="DB30" s="3" t="n">
+        <x:v>23875</x:v>
+      </x:c>
+      <x:c r="DC30" s="3" t="n">
+        <x:v>19470</x:v>
+      </x:c>
+      <x:c r="DD30" s="3" t="n">
+        <x:v>21399</x:v>
+      </x:c>
+      <x:c r="DE30" s="3" t="n">
+        <x:v>21700</x:v>
+      </x:c>
+      <x:c r="DF30" s="3" t="n">
+        <x:v>25882</x:v>
+      </x:c>
+      <x:c r="DG30" s="3" t="n">
+        <x:v>21234</x:v>
+      </x:c>
+      <x:c r="DH30" s="3" t="n">
+        <x:v>23035</x:v>
+      </x:c>
+      <x:c r="DI30" s="3" t="n">
+        <x:v>23362</x:v>
+      </x:c>
+      <x:c r="DJ30" s="3" t="n">
+        <x:v>27881</x:v>
+      </x:c>
+      <x:c r="DK30" s="3" t="n">
+        <x:v>24582</x:v>
+      </x:c>
+      <x:c r="DL30" s="3" t="n">
+        <x:v>26496</x:v>
+      </x:c>
+      <x:c r="DM30" s="3" t="n">
+        <x:v>27203</x:v>
+      </x:c>
+      <x:c r="DN30" s="3" t="n">
+        <x:v>30555</x:v>
+      </x:c>
+      <x:c r="DO30" s="3" t="n">
+        <x:v>26609</x:v>
+      </x:c>
+      <x:c r="DP30" s="3" t="n">
+        <x:v>28621</x:v>
+      </x:c>
+      <x:c r="DQ30" s="3" t="n">
+        <x:v>30247</x:v>
+      </x:c>
+      <x:c r="DR30" s="3" t="n">
+        <x:v>32739</x:v>
+      </x:c>
+      <x:c r="DS30" s="3" t="n">
+        <x:v>27718</x:v>
+      </x:c>
+      <x:c r="DT30" s="3" t="n">
+        <x:v>28843</x:v>
+      </x:c>
+      <x:c r="DU30" s="3" t="n">
+        <x:v>31358</x:v>
+      </x:c>
+      <x:c r="DV30" s="3" t="n">
+        <x:v>34606</x:v>
+      </x:c>
+      <x:c r="DW30" s="3" t="n">
+        <x:v>27478</x:v>
+      </x:c>
+      <x:c r="DX30" s="3" t="n">
+        <x:v>29636</x:v>
+      </x:c>
+      <x:c r="DY30" s="3" t="n">
+        <x:v>33009</x:v>
+      </x:c>
+      <x:c r="DZ30" s="3" t="n">
+        <x:v>36635</x:v>
+      </x:c>
+      <x:c r="EA30" s="3" t="n">
+        <x:v>30100</x:v>
+      </x:c>
+      <x:c r="EB30" s="3" t="n">
+        <x:v>32461</x:v>
+      </x:c>
+      <x:c r="EC30" s="3" t="n">
+        <x:v>35153</x:v>
+      </x:c>
+      <x:c r="ED30" s="3" t="n">
+        <x:v>40707</x:v>
+      </x:c>
+      <x:c r="EE30" s="3" t="n">
+        <x:v>32469</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:135">
+      <x:c r="B31" s="2" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C31" s="3" t="n">
+        <x:v>27707</x:v>
+      </x:c>
+      <x:c r="D31" s="3" t="n">
+        <x:v>29464</x:v>
+      </x:c>
+      <x:c r="E31" s="3" t="n">
+        <x:v>30937</x:v>
+      </x:c>
+      <x:c r="F31" s="3" t="n">
+        <x:v>32511</x:v>
+      </x:c>
+      <x:c r="G31" s="3" t="n">
+        <x:v>28811</x:v>
+      </x:c>
+      <x:c r="H31" s="3" t="n">
+        <x:v>30704</x:v>
+      </x:c>
+      <x:c r="I31" s="3" t="n">
+        <x:v>31694</x:v>
+      </x:c>
+      <x:c r="J31" s="3" t="n">
+        <x:v>33462</x:v>
+      </x:c>
+      <x:c r="K31" s="3" t="n">
+        <x:v>29457</x:v>
+      </x:c>
+      <x:c r="L31" s="3" t="n">
+        <x:v>32082</x:v>
+      </x:c>
+      <x:c r="M31" s="3" t="n">
+        <x:v>33132</x:v>
+      </x:c>
+      <x:c r="N31" s="3" t="n">
+        <x:v>33872</x:v>
+      </x:c>
+      <x:c r="O31" s="3" t="n">
+        <x:v>29708</x:v>
+      </x:c>
+      <x:c r="P31" s="3" t="n">
+        <x:v>33432</x:v>
+      </x:c>
+      <x:c r="Q31" s="3" t="n">
+        <x:v>35565</x:v>
+      </x:c>
+      <x:c r="R31" s="3" t="n">
+        <x:v>35143</x:v>
+      </x:c>
+      <x:c r="S31" s="3" t="n">
+        <x:v>32179</x:v>
+      </x:c>
+      <x:c r="T31" s="3" t="n">
+        <x:v>35786</x:v>
+      </x:c>
+      <x:c r="U31" s="3" t="n">
+        <x:v>35954</x:v>
+      </x:c>
+      <x:c r="V31" s="3" t="n">
+        <x:v>37211</x:v>
+      </x:c>
+      <x:c r="W31" s="3" t="n">
+        <x:v>33474</x:v>
+      </x:c>
+      <x:c r="X31" s="3" t="n">
+        <x:v>38199</x:v>
+      </x:c>
+      <x:c r="Y31" s="3" t="n">
+        <x:v>38815</x:v>
+      </x:c>
+      <x:c r="Z31" s="3" t="n">
+        <x:v>40171</x:v>
+      </x:c>
+      <x:c r="AA31" s="3" t="n">
+        <x:v>35584</x:v>
+      </x:c>
+      <x:c r="AB31" s="3" t="n">
+        <x:v>41005</x:v>
+      </x:c>
+      <x:c r="AC31" s="3" t="n">
+        <x:v>41585</x:v>
+      </x:c>
+      <x:c r="AD31" s="3" t="n">
+        <x:v>42556</x:v>
+      </x:c>
+      <x:c r="AE31" s="3" t="n">
+        <x:v>39694</x:v>
+      </x:c>
+      <x:c r="AF31" s="3" t="n">
+        <x:v>43492</x:v>
+      </x:c>
+      <x:c r="AG31" s="3" t="n">
+        <x:v>41959</x:v>
+      </x:c>
+      <x:c r="AH31" s="3" t="n">
+        <x:v>45325</x:v>
+      </x:c>
+      <x:c r="AI31" s="3" t="n">
+        <x:v>41532</x:v>
+      </x:c>
+      <x:c r="AJ31" s="3" t="n">
+        <x:v>44833</x:v>
+      </x:c>
+      <x:c r="AK31" s="3" t="n">
+        <x:v>42756</x:v>
+      </x:c>
+      <x:c r="AL31" s="3" t="n">
+        <x:v>44127</x:v>
+      </x:c>
+      <x:c r="AM31" s="3" t="n">
+        <x:v>41014</x:v>
+      </x:c>
+      <x:c r="AN31" s="3" t="n">
+        <x:v>44872</x:v>
+      </x:c>
+      <x:c r="AO31" s="3" t="n">
+        <x:v>42576</x:v>
+      </x:c>
+      <x:c r="AP31" s="3" t="n">
+        <x:v>45346</x:v>
+      </x:c>
+      <x:c r="AQ31" s="3" t="n">
+        <x:v>39356</x:v>
+      </x:c>
+      <x:c r="AR31" s="3" t="n">
+        <x:v>44535</x:v>
+      </x:c>
+      <x:c r="AS31" s="3" t="n">
+        <x:v>43545</x:v>
+      </x:c>
+      <x:c r="AT31" s="3" t="n">
+        <x:v>46841</x:v>
+      </x:c>
+      <x:c r="AU31" s="3" t="n">
+        <x:v>41404</x:v>
+      </x:c>
+      <x:c r="AV31" s="3" t="n">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="AW31" s="3" t="n">
+        <x:v>45027</x:v>
+      </x:c>
+      <x:c r="AX31" s="3" t="n">
+        <x:v>47137</x:v>
+      </x:c>
+      <x:c r="AY31" s="3" t="n">
+        <x:v>39582</x:v>
+      </x:c>
+      <x:c r="AZ31" s="3" t="n">
+        <x:v>47552</x:v>
+      </x:c>
+      <x:c r="BA31" s="3" t="n">
+        <x:v>51015</x:v>
+      </x:c>
+      <x:c r="BB31" s="3" t="n">
+        <x:v>46433</x:v>
+      </x:c>
+      <x:c r="BC31" s="3" t="n">
+        <x:v>41414</x:v>
+      </x:c>
+      <x:c r="BD31" s="3" t="n">
+        <x:v>49812</x:v>
+      </x:c>
+      <x:c r="BE31" s="3" t="n">
+        <x:v>51419</x:v>
+      </x:c>
+      <x:c r="BF31" s="3" t="n">
+        <x:v>48989</x:v>
+      </x:c>
+      <x:c r="BG31" s="3" t="n">
+        <x:v>43584</x:v>
+      </x:c>
+      <x:c r="BH31" s="3" t="n">
+        <x:v>53688</x:v>
+      </x:c>
+      <x:c r="BI31" s="3" t="n">
+        <x:v>55371</x:v>
+      </x:c>
+      <x:c r="BJ31" s="3" t="n">
+        <x:v>52037</x:v>
+      </x:c>
+      <x:c r="BK31" s="3" t="n">
+        <x:v>47126</x:v>
+      </x:c>
+      <x:c r="BL31" s="3" t="n">
+        <x:v>56341</x:v>
+      </x:c>
+      <x:c r="BM31" s="3" t="n">
+        <x:v>55401</x:v>
+      </x:c>
+      <x:c r="BN31" s="3" t="n">
+        <x:v>51535</x:v>
+      </x:c>
+      <x:c r="BO31" s="3" t="n">
+        <x:v>45054</x:v>
+      </x:c>
+      <x:c r="BP31" s="3" t="n">
+        <x:v>54091</x:v>
+      </x:c>
+      <x:c r="BQ31" s="3" t="n">
+        <x:v>54256</x:v>
+      </x:c>
+      <x:c r="BR31" s="3" t="n">
+        <x:v>52501</x:v>
+      </x:c>
+      <x:c r="BS31" s="3" t="n">
+        <x:v>45637</x:v>
+      </x:c>
+      <x:c r="BT31" s="3" t="n">
+        <x:v>55134</x:v>
+      </x:c>
+      <x:c r="BU31" s="3" t="n">
+        <x:v>56307</x:v>
+      </x:c>
+      <x:c r="BV31" s="3" t="n">
+        <x:v>53163</x:v>
+      </x:c>
+      <x:c r="BW31" s="3" t="n">
+        <x:v>47309</x:v>
+      </x:c>
+      <x:c r="BX31" s="3" t="n">
+        <x:v>57668</x:v>
+      </x:c>
+      <x:c r="BY31" s="3" t="n">
+        <x:v>58653</x:v>
+      </x:c>
+      <x:c r="BZ31" s="3" t="n">
+        <x:v>55107</x:v>
+      </x:c>
+      <x:c r="CA31" s="3" t="n">
+        <x:v>49855</x:v>
+      </x:c>
+      <x:c r="CB31" s="3" t="n">
+        <x:v>59279</x:v>
+      </x:c>
+      <x:c r="CC31" s="3" t="n">
+        <x:v>60903</x:v>
+      </x:c>
+      <x:c r="CD31" s="3" t="n">
+        <x:v>56742</x:v>
+      </x:c>
+      <x:c r="CE31" s="3" t="n">
+        <x:v>49543</x:v>
+      </x:c>
+      <x:c r="CF31" s="3" t="n">
+        <x:v>59229</x:v>
+      </x:c>
+      <x:c r="CG31" s="3" t="n">
+        <x:v>61465</x:v>
+      </x:c>
+      <x:c r="CH31" s="3" t="n">
+        <x:v>56205</x:v>
+      </x:c>
+      <x:c r="CI31" s="3" t="n">
+        <x:v>51293</x:v>
+      </x:c>
+      <x:c r="CJ31" s="3" t="n">
+        <x:v>60399</x:v>
+      </x:c>
+      <x:c r="CK31" s="3" t="n">
+        <x:v>61281</x:v>
+      </x:c>
+      <x:c r="CL31" s="3" t="n">
+        <x:v>57549</x:v>
+      </x:c>
+      <x:c r="CM31" s="3" t="n">
+        <x:v>53454</x:v>
+      </x:c>
+      <x:c r="CN31" s="3" t="n">
+        <x:v>64170</x:v>
+      </x:c>
+      <x:c r="CO31" s="3" t="n">
+        <x:v>64386</x:v>
+      </x:c>
+      <x:c r="CP31" s="3" t="n">
+        <x:v>60919</x:v>
+      </x:c>
+      <x:c r="CQ31" s="3" t="n">
+        <x:v>55990</x:v>
+      </x:c>
+      <x:c r="CR31" s="3" t="n">
+        <x:v>64472</x:v>
+      </x:c>
+      <x:c r="CS31" s="3" t="n">
+        <x:v>65507</x:v>
+      </x:c>
+      <x:c r="CT31" s="3" t="n">
+        <x:v>62410</x:v>
+      </x:c>
+      <x:c r="CU31" s="3" t="n">
+        <x:v>55810</x:v>
+      </x:c>
+      <x:c r="CV31" s="3" t="n">
+        <x:v>65651</x:v>
+      </x:c>
+      <x:c r="CW31" s="3" t="n">
+        <x:v>67780</x:v>
+      </x:c>
+      <x:c r="CX31" s="3" t="n">
+        <x:v>63622</x:v>
+      </x:c>
+      <x:c r="CY31" s="3" t="n">
+        <x:v>56968</x:v>
+      </x:c>
+      <x:c r="CZ31" s="3" t="n">
+        <x:v>68135</x:v>
+      </x:c>
+      <x:c r="DA31" s="3" t="n">
+        <x:v>69722</x:v>
+      </x:c>
+      <x:c r="DB31" s="3" t="n">
+        <x:v>64102</x:v>
+      </x:c>
+      <x:c r="DC31" s="3" t="n">
+        <x:v>58839</x:v>
+      </x:c>
+      <x:c r="DD31" s="3" t="n">
+        <x:v>69828</x:v>
+      </x:c>
+      <x:c r="DE31" s="3" t="n">
+        <x:v>68590</x:v>
+      </x:c>
+      <x:c r="DF31" s="3" t="n">
+        <x:v>64777</x:v>
+      </x:c>
+      <x:c r="DG31" s="3" t="n">
+        <x:v>67452</x:v>
+      </x:c>
+      <x:c r="DH31" s="3" t="n">
+        <x:v>55509</x:v>
+      </x:c>
+      <x:c r="DI31" s="3" t="n">
+        <x:v>54345</x:v>
+      </x:c>
+      <x:c r="DJ31" s="3" t="n">
+        <x:v>57271</x:v>
+      </x:c>
+      <x:c r="DK31" s="3" t="n">
+        <x:v>53398</x:v>
+      </x:c>
+      <x:c r="DL31" s="3" t="n">
+        <x:v>64654</x:v>
+      </x:c>
+      <x:c r="DM31" s="3" t="n">
+        <x:v>62635</x:v>
+      </x:c>
+      <x:c r="DN31" s="3" t="n">
+        <x:v>68182</x:v>
+      </x:c>
+      <x:c r="DO31" s="3" t="n">
+        <x:v>62179</x:v>
+      </x:c>
+      <x:c r="DP31" s="3" t="n">
+        <x:v>74025</x:v>
+      </x:c>
+      <x:c r="DQ31" s="3" t="n">
+        <x:v>71769</x:v>
+      </x:c>
+      <x:c r="DR31" s="3" t="n">
+        <x:v>70057</x:v>
+      </x:c>
+      <x:c r="DS31" s="3" t="n">
+        <x:v>61248</x:v>
+      </x:c>
+      <x:c r="DT31" s="3" t="n">
+        <x:v>71047</x:v>
+      </x:c>
+      <x:c r="DU31" s="3" t="n">
+        <x:v>70927</x:v>
+      </x:c>
+      <x:c r="DV31" s="3" t="n">
+        <x:v>66999</x:v>
+      </x:c>
+      <x:c r="DW31" s="3" t="n">
+        <x:v>60136</x:v>
+      </x:c>
+      <x:c r="DX31" s="3" t="n">
+        <x:v>69065</x:v>
+      </x:c>
+      <x:c r="DY31" s="3" t="n">
+        <x:v>69964</x:v>
+      </x:c>
+      <x:c r="DZ31" s="3" t="n">
+        <x:v>68068</x:v>
+      </x:c>
+      <x:c r="EA31" s="3" t="n">
+        <x:v>62341</x:v>
+      </x:c>
+      <x:c r="EB31" s="3" t="n">
+        <x:v>73793</x:v>
+      </x:c>
+      <x:c r="EC31" s="3" t="n">
+        <x:v>74533</x:v>
+      </x:c>
+      <x:c r="ED31" s="3" t="n">
+        <x:v>70845</x:v>
+      </x:c>
+      <x:c r="EE31" s="3" t="n">
+        <x:v>64036</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:135">
+      <x:c r="B32" s="2" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C32" s="3" t="n">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D32" s="3" t="n">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E32" s="3" t="n">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="F32" s="3" t="n">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G32" s="3" t="n">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H32" s="3" t="n">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="I32" s="3" t="n">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="J32" s="3" t="n">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="K32" s="3" t="n">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="L32" s="3" t="n">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="M32" s="3" t="n">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="N32" s="3" t="n">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="O32" s="3" t="n">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="P32" s="3" t="n">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="Q32" s="3" t="n">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="R32" s="3" t="n">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="S32" s="3" t="n">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="T32" s="3" t="n">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="U32" s="3" t="n">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="V32" s="3" t="n">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="W32" s="3" t="n">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="X32" s="3" t="n">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="Y32" s="3" t="n">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="Z32" s="3" t="n">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="AA32" s="3" t="n">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="AB32" s="3" t="n">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="AC32" s="3" t="n">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="AD32" s="3" t="n">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="AE32" s="3" t="n">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="AF32" s="3" t="n">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="AG32" s="3" t="n">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="AH32" s="3" t="n">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="AI32" s="3" t="n">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="AJ32" s="3" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="AK32" s="3" t="n">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="AL32" s="3" t="n">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="AM32" s="3" t="n">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="AN32" s="3" t="n">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="AO32" s="3" t="n">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="AP32" s="3" t="n">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="AQ32" s="3" t="n">
+        <x:v>1973</x:v>
+      </x:c>
+      <x:c r="AR32" s="3" t="n">
+        <x:v>1699</x:v>
+      </x:c>
+      <x:c r="AS32" s="3" t="n">
+        <x:v>1294</x:v>
+      </x:c>
+      <x:c r="AT32" s="3" t="n">
+        <x:v>1621</x:v>
+      </x:c>
+      <x:c r="AU32" s="3" t="n">
+        <x:v>2050</x:v>
+      </x:c>
+      <x:c r="AV32" s="3" t="n">
+        <x:v>1757</x:v>
+      </x:c>
+      <x:c r="AW32" s="3" t="n">
+        <x:v>1347</x:v>
+      </x:c>
+      <x:c r="AX32" s="3" t="n">
+        <x:v>1674</x:v>
+      </x:c>
+      <x:c r="AY32" s="3" t="n">
+        <x:v>2132</x:v>
+      </x:c>
+      <x:c r="AZ32" s="3" t="n">
+        <x:v>1822</x:v>
+      </x:c>
+      <x:c r="BA32" s="3" t="n">
+        <x:v>1386</x:v>
+      </x:c>
+      <x:c r="BB32" s="3" t="n">
+        <x:v>1743</x:v>
+      </x:c>
+      <x:c r="BC32" s="3" t="n">
+        <x:v>2210</x:v>
+      </x:c>
+      <x:c r="BD32" s="3" t="n">
+        <x:v>1892</x:v>
+      </x:c>
+      <x:c r="BE32" s="3" t="n">
+        <x:v>1437</x:v>
+      </x:c>
+      <x:c r="BF32" s="3" t="n">
+        <x:v>1824</x:v>
+      </x:c>
+      <x:c r="BG32" s="3" t="n">
+        <x:v>2330</x:v>
+      </x:c>
+      <x:c r="BH32" s="3" t="n">
+        <x:v>2013</x:v>
+      </x:c>
+      <x:c r="BI32" s="3" t="n">
+        <x:v>1505</x:v>
+      </x:c>
+      <x:c r="BJ32" s="3" t="n">
+        <x:v>1896</x:v>
+      </x:c>
+      <x:c r="BK32" s="3" t="n">
+        <x:v>2442</x:v>
+      </x:c>
+      <x:c r="BL32" s="3" t="n">
+        <x:v>2098</x:v>
+      </x:c>
+      <x:c r="BM32" s="3" t="n">
+        <x:v>1556</x:v>
+      </x:c>
+      <x:c r="BN32" s="3" t="n">
+        <x:v>1947</x:v>
+      </x:c>
+      <x:c r="BO32" s="3" t="n">
+        <x:v>2432</x:v>
+      </x:c>
+      <x:c r="BP32" s="3" t="n">
+        <x:v>2107</x:v>
+      </x:c>
+      <x:c r="BQ32" s="3" t="n">
+        <x:v>1565</x:v>
+      </x:c>
+      <x:c r="BR32" s="3" t="n">
+        <x:v>1949</x:v>
+      </x:c>
+      <x:c r="BS32" s="3" t="n">
+        <x:v>2452</x:v>
+      </x:c>
+      <x:c r="BT32" s="3" t="n">
+        <x:v>2122</x:v>
+      </x:c>
+      <x:c r="BU32" s="3" t="n">
+        <x:v>1584</x:v>
+      </x:c>
+      <x:c r="BV32" s="3" t="n">
+        <x:v>1946</x:v>
+      </x:c>
+      <x:c r="BW32" s="3" t="n">
+        <x:v>2555</x:v>
+      </x:c>
+      <x:c r="BX32" s="3" t="n">
+        <x:v>2196</x:v>
+      </x:c>
+      <x:c r="BY32" s="3" t="n">
+        <x:v>1648</x:v>
+      </x:c>
+      <x:c r="BZ32" s="3" t="n">
+        <x:v>2021</x:v>
+      </x:c>
+      <x:c r="CA32" s="3" t="n">
+        <x:v>2604</x:v>
+      </x:c>
+      <x:c r="CB32" s="3" t="n">
+        <x:v>2252</x:v>
+      </x:c>
+      <x:c r="CC32" s="3" t="n">
+        <x:v>1717</x:v>
+      </x:c>
+      <x:c r="CD32" s="3" t="n">
+        <x:v>2101</x:v>
+      </x:c>
+      <x:c r="CE32" s="3" t="n">
+        <x:v>2644</x:v>
+      </x:c>
+      <x:c r="CF32" s="3" t="n">
+        <x:v>2305</x:v>
+      </x:c>
+      <x:c r="CG32" s="3" t="n">
+        <x:v>1758</x:v>
+      </x:c>
+      <x:c r="CH32" s="3" t="n">
+        <x:v>2136</x:v>
+      </x:c>
+      <x:c r="CI32" s="3" t="n">
+        <x:v>2696</x:v>
+      </x:c>
+      <x:c r="CJ32" s="3" t="n">
+        <x:v>2323</x:v>
+      </x:c>
+      <x:c r="CK32" s="3" t="n">
+        <x:v>1783</x:v>
+      </x:c>
+      <x:c r="CL32" s="3" t="n">
+        <x:v>2168</x:v>
+      </x:c>
+      <x:c r="CM32" s="3" t="n">
+        <x:v>2739</x:v>
+      </x:c>
+      <x:c r="CN32" s="3" t="n">
+        <x:v>2389</x:v>
+      </x:c>
+      <x:c r="CO32" s="3" t="n">
+        <x:v>1829</x:v>
+      </x:c>
+      <x:c r="CP32" s="3" t="n">
+        <x:v>2202</x:v>
+      </x:c>
+      <x:c r="CQ32" s="3" t="n">
+        <x:v>2809</x:v>
+      </x:c>
+      <x:c r="CR32" s="3" t="n">
+        <x:v>2449</x:v>
+      </x:c>
+      <x:c r="CS32" s="3" t="n">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="CT32" s="3" t="n">
+        <x:v>2280</x:v>
+      </x:c>
+      <x:c r="CU32" s="3" t="n">
+        <x:v>2907</x:v>
+      </x:c>
+      <x:c r="CV32" s="3" t="n">
+        <x:v>2491</x:v>
+      </x:c>
+      <x:c r="CW32" s="3" t="n">
+        <x:v>1904</x:v>
+      </x:c>
+      <x:c r="CX32" s="3" t="n">
+        <x:v>2309</x:v>
+      </x:c>
+      <x:c r="CY32" s="3" t="n">
+        <x:v>2937</x:v>
+      </x:c>
+      <x:c r="CZ32" s="3" t="n">
+        <x:v>2539</x:v>
+      </x:c>
+      <x:c r="DA32" s="3" t="n">
+        <x:v>1919</x:v>
+      </x:c>
+      <x:c r="DB32" s="3" t="n">
+        <x:v>2348</x:v>
+      </x:c>
+      <x:c r="DC32" s="3" t="n">
+        <x:v>2961</x:v>
+      </x:c>
+      <x:c r="DD32" s="3" t="n">
+        <x:v>2567</x:v>
+      </x:c>
+      <x:c r="DE32" s="3" t="n">
+        <x:v>1952</x:v>
+      </x:c>
+      <x:c r="DF32" s="3" t="n">
+        <x:v>2343</x:v>
+      </x:c>
+      <x:c r="DG32" s="3" t="n">
+        <x:v>3009</x:v>
+      </x:c>
+      <x:c r="DH32" s="3" t="n">
+        <x:v>2569</x:v>
+      </x:c>
+      <x:c r="DI32" s="3" t="n">
+        <x:v>1942</x:v>
+      </x:c>
+      <x:c r="DJ32" s="3" t="n">
+        <x:v>2408</x:v>
+      </x:c>
+      <x:c r="DK32" s="3" t="n">
+        <x:v>3012</x:v>
+      </x:c>
+      <x:c r="DL32" s="3" t="n">
+        <x:v>2678</x:v>
+      </x:c>
+      <x:c r="DM32" s="3" t="n">
+        <x:v>2044</x:v>
+      </x:c>
+      <x:c r="DN32" s="3" t="n">
+        <x:v>2497</x:v>
+      </x:c>
+      <x:c r="DO32" s="3" t="n">
+        <x:v>2964</x:v>
+      </x:c>
+      <x:c r="DP32" s="3" t="n">
+        <x:v>2593</x:v>
+      </x:c>
+      <x:c r="DQ32" s="3" t="n">
+        <x:v>1932</x:v>
+      </x:c>
+      <x:c r="DR32" s="3" t="n">
+        <x:v>2342</x:v>
+      </x:c>
+      <x:c r="DS32" s="3" t="n">
+        <x:v>3004</x:v>
+      </x:c>
+      <x:c r="DT32" s="3" t="n">
+        <x:v>2552</x:v>
+      </x:c>
+      <x:c r="DU32" s="3" t="n">
+        <x:v>1918</x:v>
+      </x:c>
+      <x:c r="DV32" s="3" t="n">
+        <x:v>2336</x:v>
+      </x:c>
+      <x:c r="DW32" s="3" t="n">
+        <x:v>2926</x:v>
+      </x:c>
+      <x:c r="DX32" s="3" t="n">
+        <x:v>2507</x:v>
+      </x:c>
+      <x:c r="DY32" s="3" t="n">
+        <x:v>1884</x:v>
+      </x:c>
+      <x:c r="DZ32" s="3" t="n">
+        <x:v>2284</x:v>
+      </x:c>
+      <x:c r="EA32" s="3" t="n">
+        <x:v>2849</x:v>
+      </x:c>
+      <x:c r="EB32" s="3" t="n">
+        <x:v>2441</x:v>
+      </x:c>
+      <x:c r="EC32" s="3" t="n">
+        <x:v>1831</x:v>
+      </x:c>
+      <x:c r="ED32" s="3" t="n">
+        <x:v>2230</x:v>
+      </x:c>
+      <x:c r="EE32" s="3" t="n">
+        <x:v>2778</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:135">
+      <x:c r="B33" s="2" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C33" s="3" t="n">
+        <x:v>22335</x:v>
+      </x:c>
+      <x:c r="D33" s="3" t="n">
+        <x:v>25390</x:v>
+      </x:c>
+      <x:c r="E33" s="3" t="n">
+        <x:v>20551</x:v>
+      </x:c>
+      <x:c r="F33" s="3" t="n">
+        <x:v>29202</x:v>
+      </x:c>
+      <x:c r="G33" s="3" t="n">
+        <x:v>26133</x:v>
+      </x:c>
+      <x:c r="H33" s="3" t="n">
+        <x:v>26231</x:v>
+      </x:c>
+      <x:c r="I33" s="3" t="n">
+        <x:v>21053</x:v>
+      </x:c>
+      <x:c r="J33" s="3" t="n">
+        <x:v>28495</x:v>
+      </x:c>
+      <x:c r="K33" s="3" t="n">
+        <x:v>25072</x:v>
+      </x:c>
+      <x:c r="L33" s="3" t="n">
+        <x:v>27368</x:v>
+      </x:c>
+      <x:c r="M33" s="3" t="n">
+        <x:v>22873</x:v>
+      </x:c>
+      <x:c r="N33" s="3" t="n">
+        <x:v>30389</x:v>
+      </x:c>
+      <x:c r="O33" s="3" t="n">
+        <x:v>28095</x:v>
+      </x:c>
+      <x:c r="P33" s="3" t="n">
+        <x:v>28251</x:v>
+      </x:c>
+      <x:c r="Q33" s="3" t="n">
+        <x:v>22932</x:v>
+      </x:c>
+      <x:c r="R33" s="3" t="n">
+        <x:v>30586</x:v>
+      </x:c>
+      <x:c r="S33" s="3" t="n">
+        <x:v>27721</x:v>
+      </x:c>
+      <x:c r="T33" s="3" t="n">
+        <x:v>29686</x:v>
+      </x:c>
+      <x:c r="U33" s="3" t="n">
+        <x:v>24490</x:v>
+      </x:c>
+      <x:c r="V33" s="3" t="n">
+        <x:v>32055</x:v>
+      </x:c>
+      <x:c r="W33" s="3" t="n">
+        <x:v>28139</x:v>
+      </x:c>
+      <x:c r="X33" s="3" t="n">
+        <x:v>31240</x:v>
+      </x:c>
+      <x:c r="Y33" s="3" t="n">
+        <x:v>27070</x:v>
+      </x:c>
+      <x:c r="Z33" s="3" t="n">
+        <x:v>34208</x:v>
+      </x:c>
+      <x:c r="AA33" s="3" t="n">
+        <x:v>29546</x:v>
+      </x:c>
+      <x:c r="AB33" s="3" t="n">
+        <x:v>32185</x:v>
+      </x:c>
+      <x:c r="AC33" s="3" t="n">
+        <x:v>28459</x:v>
+      </x:c>
+      <x:c r="AD33" s="3" t="n">
+        <x:v>35981</x:v>
+      </x:c>
+      <x:c r="AE33" s="3" t="n">
+        <x:v>31938</x:v>
+      </x:c>
+      <x:c r="AF33" s="3" t="n">
+        <x:v>33612</x:v>
+      </x:c>
+      <x:c r="AG33" s="3" t="n">
+        <x:v>29932</x:v>
+      </x:c>
+      <x:c r="AH33" s="3" t="n">
+        <x:v>37327</x:v>
+      </x:c>
+      <x:c r="AI33" s="3" t="n">
+        <x:v>32933</x:v>
+      </x:c>
+      <x:c r="AJ33" s="3" t="n">
+        <x:v>34486</x:v>
+      </x:c>
+      <x:c r="AK33" s="3" t="n">
+        <x:v>30347</x:v>
+      </x:c>
+      <x:c r="AL33" s="3" t="n">
+        <x:v>37949</x:v>
+      </x:c>
+      <x:c r="AM33" s="3" t="n">
+        <x:v>32515</x:v>
+      </x:c>
+      <x:c r="AN33" s="3" t="n">
+        <x:v>34569</x:v>
+      </x:c>
+      <x:c r="AO33" s="3" t="n">
+        <x:v>30685</x:v>
+      </x:c>
+      <x:c r="AP33" s="3" t="n">
+        <x:v>37212</x:v>
+      </x:c>
+      <x:c r="AQ33" s="3" t="n">
+        <x:v>32352</x:v>
+      </x:c>
+      <x:c r="AR33" s="3" t="n">
+        <x:v>34427</x:v>
+      </x:c>
+      <x:c r="AS33" s="3" t="n">
+        <x:v>30722</x:v>
+      </x:c>
+      <x:c r="AT33" s="3" t="n">
+        <x:v>36858</x:v>
+      </x:c>
+      <x:c r="AU33" s="3" t="n">
+        <x:v>32317</x:v>
+      </x:c>
+      <x:c r="AV33" s="3" t="n">
+        <x:v>34638</x:v>
+      </x:c>
+      <x:c r="AW33" s="3" t="n">
+        <x:v>30169</x:v>
+      </x:c>
+      <x:c r="AX33" s="3" t="n">
+        <x:v>36301</x:v>
+      </x:c>
+      <x:c r="AY33" s="3" t="n">
+        <x:v>33828</x:v>
+      </x:c>
+      <x:c r="AZ33" s="3" t="n">
+        <x:v>37102</x:v>
+      </x:c>
+      <x:c r="BA33" s="3" t="n">
+        <x:v>33230</x:v>
+      </x:c>
+      <x:c r="BB33" s="3" t="n">
+        <x:v>36583</x:v>
+      </x:c>
+      <x:c r="BC33" s="3" t="n">
+        <x:v>35380</x:v>
+      </x:c>
+      <x:c r="BD33" s="3" t="n">
+        <x:v>38003</x:v>
+      </x:c>
+      <x:c r="BE33" s="3" t="n">
+        <x:v>32006</x:v>
+      </x:c>
+      <x:c r="BF33" s="3" t="n">
+        <x:v>41775</x:v>
+      </x:c>
+      <x:c r="BG33" s="3" t="n">
+        <x:v>37387</x:v>
+      </x:c>
+      <x:c r="BH33" s="3" t="n">
+        <x:v>39016</x:v>
+      </x:c>
+      <x:c r="BI33" s="3" t="n">
+        <x:v>35823</x:v>
+      </x:c>
+      <x:c r="BJ33" s="3" t="n">
+        <x:v>41425</x:v>
+      </x:c>
+      <x:c r="BK33" s="3" t="n">
+        <x:v>38889</x:v>
+      </x:c>
+      <x:c r="BL33" s="3" t="n">
+        <x:v>40418</x:v>
+      </x:c>
+      <x:c r="BM33" s="3" t="n">
+        <x:v>36850</x:v>
+      </x:c>
+      <x:c r="BN33" s="3" t="n">
+        <x:v>40723</x:v>
+      </x:c>
+      <x:c r="BO33" s="3" t="n">
+        <x:v>38369</x:v>
+      </x:c>
+      <x:c r="BP33" s="3" t="n">
+        <x:v>40086</x:v>
+      </x:c>
+      <x:c r="BQ33" s="3" t="n">
+        <x:v>37763</x:v>
+      </x:c>
+      <x:c r="BR33" s="3" t="n">
+        <x:v>41253</x:v>
+      </x:c>
+      <x:c r="BS33" s="3" t="n">
+        <x:v>38771</x:v>
+      </x:c>
+      <x:c r="BT33" s="3" t="n">
+        <x:v>41501</x:v>
+      </x:c>
+      <x:c r="BU33" s="3" t="n">
+        <x:v>39201</x:v>
+      </x:c>
+      <x:c r="BV33" s="3" t="n">
+        <x:v>42695</x:v>
+      </x:c>
+      <x:c r="BW33" s="3" t="n">
+        <x:v>40892</x:v>
+      </x:c>
+      <x:c r="BX33" s="3" t="n">
+        <x:v>43467</x:v>
+      </x:c>
+      <x:c r="BY33" s="3" t="n">
+        <x:v>40266</x:v>
+      </x:c>
+      <x:c r="BZ33" s="3" t="n">
+        <x:v>43752</x:v>
+      </x:c>
+      <x:c r="CA33" s="3" t="n">
+        <x:v>41294</x:v>
+      </x:c>
+      <x:c r="CB33" s="3" t="n">
+        <x:v>43687</x:v>
+      </x:c>
+      <x:c r="CC33" s="3" t="n">
+        <x:v>40813</x:v>
+      </x:c>
+      <x:c r="CD33" s="3" t="n">
+        <x:v>44663</x:v>
+      </x:c>
+      <x:c r="CE33" s="3" t="n">
+        <x:v>42345</x:v>
+      </x:c>
+      <x:c r="CF33" s="3" t="n">
+        <x:v>45672</x:v>
+      </x:c>
+      <x:c r="CG33" s="3" t="n">
+        <x:v>42607</x:v>
+      </x:c>
+      <x:c r="CH33" s="3" t="n">
+        <x:v>46560</x:v>
+      </x:c>
+      <x:c r="CI33" s="3" t="n">
+        <x:v>44977</x:v>
+      </x:c>
+      <x:c r="CJ33" s="3" t="n">
+        <x:v>48756</x:v>
+      </x:c>
+      <x:c r="CK33" s="3" t="n">
+        <x:v>45052</x:v>
+      </x:c>
+      <x:c r="CL33" s="3" t="n">
+        <x:v>49848</x:v>
+      </x:c>
+      <x:c r="CM33" s="3" t="n">
+        <x:v>47351</x:v>
+      </x:c>
+      <x:c r="CN33" s="3" t="n">
+        <x:v>50338</x:v>
+      </x:c>
+      <x:c r="CO33" s="3" t="n">
+        <x:v>47236</x:v>
+      </x:c>
+      <x:c r="CP33" s="3" t="n">
+        <x:v>51987</x:v>
+      </x:c>
+      <x:c r="CQ33" s="3" t="n">
+        <x:v>48918</x:v>
+      </x:c>
+      <x:c r="CR33" s="3" t="n">
+        <x:v>53295</x:v>
+      </x:c>
+      <x:c r="CS33" s="3" t="n">
+        <x:v>49690</x:v>
+      </x:c>
+      <x:c r="CT33" s="3" t="n">
+        <x:v>53800</x:v>
+      </x:c>
+      <x:c r="CU33" s="3" t="n">
+        <x:v>55349</x:v>
+      </x:c>
+      <x:c r="CV33" s="3" t="n">
+        <x:v>54785</x:v>
+      </x:c>
+      <x:c r="CW33" s="3" t="n">
+        <x:v>50454</x:v>
+      </x:c>
+      <x:c r="CX33" s="3" t="n">
+        <x:v>55958</x:v>
+      </x:c>
+      <x:c r="CY33" s="3" t="n">
+        <x:v>52943</x:v>
+      </x:c>
+      <x:c r="CZ33" s="3" t="n">
+        <x:v>55533</x:v>
+      </x:c>
+      <x:c r="DA33" s="3" t="n">
+        <x:v>50625</x:v>
+      </x:c>
+      <x:c r="DB33" s="3" t="n">
+        <x:v>56395</x:v>
+      </x:c>
+      <x:c r="DC33" s="3" t="n">
+        <x:v>53166</x:v>
+      </x:c>
+      <x:c r="DD33" s="3" t="n">
+        <x:v>54504</x:v>
+      </x:c>
+      <x:c r="DE33" s="3" t="n">
+        <x:v>52098</x:v>
+      </x:c>
+      <x:c r="DF33" s="3" t="n">
+        <x:v>54911</x:v>
+      </x:c>
+      <x:c r="DG33" s="3" t="n">
+        <x:v>55197</x:v>
+      </x:c>
+      <x:c r="DH33" s="3" t="n">
+        <x:v>36187</x:v>
+      </x:c>
+      <x:c r="DI33" s="3" t="n">
+        <x:v>53454</x:v>
+      </x:c>
+      <x:c r="DJ33" s="3" t="n">
+        <x:v>39113</x:v>
+      </x:c>
+      <x:c r="DK33" s="3" t="n">
+        <x:v>35895</x:v>
+      </x:c>
+      <x:c r="DL33" s="3" t="n">
+        <x:v>42798</x:v>
+      </x:c>
+      <x:c r="DM33" s="3" t="n">
+        <x:v>61214</x:v>
+      </x:c>
+      <x:c r="DN33" s="3" t="n">
+        <x:v>55173</x:v>
+      </x:c>
+      <x:c r="DO33" s="3" t="n">
+        <x:v>51543</x:v>
+      </x:c>
+      <x:c r="DP33" s="3" t="n">
+        <x:v>61270</x:v>
+      </x:c>
+      <x:c r="DQ33" s="3" t="n">
+        <x:v>58267</x:v>
+      </x:c>
+      <x:c r="DR33" s="3" t="n">
+        <x:v>64856</x:v>
+      </x:c>
+      <x:c r="DS33" s="3" t="n">
+        <x:v>55362</x:v>
+      </x:c>
+      <x:c r="DT33" s="3" t="n">
+        <x:v>59939</x:v>
+      </x:c>
+      <x:c r="DU33" s="3" t="n">
+        <x:v>58390</x:v>
+      </x:c>
+      <x:c r="DV33" s="3" t="n">
+        <x:v>62948</x:v>
+      </x:c>
+      <x:c r="DW33" s="3" t="n">
+        <x:v>55003</x:v>
+      </x:c>
+      <x:c r="DX33" s="3" t="n">
+        <x:v>58402</x:v>
+      </x:c>
+      <x:c r="DY33" s="3" t="n">
+        <x:v>55033</x:v>
+      </x:c>
+      <x:c r="DZ33" s="3" t="n">
+        <x:v>63260</x:v>
+      </x:c>
+      <x:c r="EA33" s="3" t="n">
+        <x:v>55123</x:v>
+      </x:c>
+      <x:c r="EB33" s="3" t="n">
+        <x:v>57412</x:v>
+      </x:c>
+      <x:c r="EC33" s="3" t="n">
+        <x:v>57069</x:v>
+      </x:c>
+      <x:c r="ED33" s="3" t="n">
+        <x:v>64680</x:v>
+      </x:c>
+      <x:c r="EE33" s="3" t="n">
+        <x:v>56186</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:135">
+      <x:c r="B34" s="2" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C34" s="3" t="n">
+        <x:v>19874</x:v>
+      </x:c>
+      <x:c r="D34" s="3" t="n">
+        <x:v>18186</x:v>
+      </x:c>
+      <x:c r="E34" s="3" t="n">
+        <x:v>16954</x:v>
+      </x:c>
+      <x:c r="F34" s="3" t="n">
+        <x:v>19268</x:v>
+      </x:c>
+      <x:c r="G34" s="3" t="n">
+        <x:v>19691</x:v>
+      </x:c>
+      <x:c r="H34" s="3" t="n">
+        <x:v>17962</x:v>
+      </x:c>
+      <x:c r="I34" s="3" t="n">
+        <x:v>18043</x:v>
+      </x:c>
+      <x:c r="J34" s="3" t="n">
+        <x:v>18104</x:v>
+      </x:c>
+      <x:c r="K34" s="3" t="n">
+        <x:v>18152</x:v>
+      </x:c>
+      <x:c r="L34" s="3" t="n">
+        <x:v>17947</x:v>
+      </x:c>
+      <x:c r="M34" s="3" t="n">
+        <x:v>17622</x:v>
+      </x:c>
+      <x:c r="N34" s="3" t="n">
+        <x:v>17761</x:v>
+      </x:c>
+      <x:c r="O34" s="3" t="n">
+        <x:v>18543</x:v>
+      </x:c>
+      <x:c r="P34" s="3" t="n">
+        <x:v>18820</x:v>
+      </x:c>
+      <x:c r="Q34" s="3" t="n">
+        <x:v>18342</x:v>
+      </x:c>
+      <x:c r="R34" s="3" t="n">
+        <x:v>17657</x:v>
+      </x:c>
+      <x:c r="S34" s="3" t="n">
+        <x:v>18699</x:v>
+      </x:c>
+      <x:c r="T34" s="3" t="n">
+        <x:v>20075</x:v>
+      </x:c>
+      <x:c r="U34" s="3" t="n">
+        <x:v>18483</x:v>
+      </x:c>
+      <x:c r="V34" s="3" t="n">
+        <x:v>19505</x:v>
+      </x:c>
+      <x:c r="W34" s="3" t="n">
+        <x:v>19866</x:v>
+      </x:c>
+      <x:c r="X34" s="3" t="n">
+        <x:v>21387</x:v>
+      </x:c>
+      <x:c r="Y34" s="3" t="n">
+        <x:v>19808</x:v>
+      </x:c>
+      <x:c r="Z34" s="3" t="n">
+        <x:v>21258</x:v>
+      </x:c>
+      <x:c r="AA34" s="3" t="n">
+        <x:v>21428</x:v>
+      </x:c>
+      <x:c r="AB34" s="3" t="n">
+        <x:v>22752</x:v>
+      </x:c>
+      <x:c r="AC34" s="3" t="n">
+        <x:v>21012</x:v>
+      </x:c>
+      <x:c r="AD34" s="3" t="n">
+        <x:v>23475</x:v>
+      </x:c>
+      <x:c r="AE34" s="3" t="n">
+        <x:v>23255</x:v>
+      </x:c>
+      <x:c r="AF34" s="3" t="n">
+        <x:v>24221</x:v>
+      </x:c>
+      <x:c r="AG34" s="3" t="n">
+        <x:v>23863</x:v>
+      </x:c>
+      <x:c r="AH34" s="3" t="n">
+        <x:v>26288</x:v>
+      </x:c>
+      <x:c r="AI34" s="3" t="n">
+        <x:v>22775</x:v>
+      </x:c>
+      <x:c r="AJ34" s="3" t="n">
+        <x:v>23794</x:v>
+      </x:c>
+      <x:c r="AK34" s="3" t="n">
+        <x:v>24265</x:v>
+      </x:c>
+      <x:c r="AL34" s="3" t="n">
+        <x:v>24019</x:v>
+      </x:c>
+      <x:c r="AM34" s="3" t="n">
+        <x:v>22408</x:v>
+      </x:c>
+      <x:c r="AN34" s="3" t="n">
+        <x:v>24568</x:v>
+      </x:c>
+      <x:c r="AO34" s="3" t="n">
+        <x:v>23598</x:v>
+      </x:c>
+      <x:c r="AP34" s="3" t="n">
+        <x:v>24866</x:v>
+      </x:c>
+      <x:c r="AQ34" s="3" t="n">
+        <x:v>23063</x:v>
+      </x:c>
+      <x:c r="AR34" s="3" t="n">
+        <x:v>22688</x:v>
+      </x:c>
+      <x:c r="AS34" s="3" t="n">
+        <x:v>23742</x:v>
+      </x:c>
+      <x:c r="AT34" s="3" t="n">
+        <x:v>24273</x:v>
+      </x:c>
+      <x:c r="AU34" s="3" t="n">
+        <x:v>24297</x:v>
+      </x:c>
+      <x:c r="AV34" s="3" t="n">
+        <x:v>23386</x:v>
+      </x:c>
+      <x:c r="AW34" s="3" t="n">
+        <x:v>23615</x:v>
+      </x:c>
+      <x:c r="AX34" s="3" t="n">
+        <x:v>25462</x:v>
+      </x:c>
+      <x:c r="AY34" s="3" t="n">
+        <x:v>23368</x:v>
+      </x:c>
+      <x:c r="AZ34" s="3" t="n">
+        <x:v>23684</x:v>
+      </x:c>
+      <x:c r="BA34" s="3" t="n">
+        <x:v>22529</x:v>
+      </x:c>
+      <x:c r="BB34" s="3" t="n">
+        <x:v>29223</x:v>
+      </x:c>
+      <x:c r="BC34" s="3" t="n">
+        <x:v>26240</x:v>
+      </x:c>
+      <x:c r="BD34" s="3" t="n">
+        <x:v>26126</x:v>
+      </x:c>
+      <x:c r="BE34" s="3" t="n">
+        <x:v>26102</x:v>
+      </x:c>
+      <x:c r="BF34" s="3" t="n">
+        <x:v>28089</x:v>
+      </x:c>
+      <x:c r="BG34" s="3" t="n">
+        <x:v>27368</x:v>
+      </x:c>
+      <x:c r="BH34" s="3" t="n">
+        <x:v>27620</x:v>
+      </x:c>
+      <x:c r="BI34" s="3" t="n">
+        <x:v>28399</x:v>
+      </x:c>
+      <x:c r="BJ34" s="3" t="n">
+        <x:v>28282</x:v>
+      </x:c>
+      <x:c r="BK34" s="3" t="n">
+        <x:v>27068</x:v>
+      </x:c>
+      <x:c r="BL34" s="3" t="n">
+        <x:v>26881</x:v>
+      </x:c>
+      <x:c r="BM34" s="3" t="n">
+        <x:v>26251</x:v>
+      </x:c>
+      <x:c r="BN34" s="3" t="n">
+        <x:v>24953</x:v>
+      </x:c>
+      <x:c r="BO34" s="3" t="n">
+        <x:v>26064</x:v>
+      </x:c>
+      <x:c r="BP34" s="3" t="n">
+        <x:v>28231</x:v>
+      </x:c>
+      <x:c r="BQ34" s="3" t="n">
+        <x:v>27184</x:v>
+      </x:c>
+      <x:c r="BR34" s="3" t="n">
+        <x:v>24805</x:v>
+      </x:c>
+      <x:c r="BS34" s="3" t="n">
+        <x:v>27194</x:v>
+      </x:c>
+      <x:c r="BT34" s="3" t="n">
+        <x:v>29159</x:v>
+      </x:c>
+      <x:c r="BU34" s="3" t="n">
+        <x:v>27352</x:v>
+      </x:c>
+      <x:c r="BV34" s="3" t="n">
+        <x:v>25846</x:v>
+      </x:c>
+      <x:c r="BW34" s="3" t="n">
+        <x:v>27908</x:v>
+      </x:c>
+      <x:c r="BX34" s="3" t="n">
+        <x:v>30890</x:v>
+      </x:c>
+      <x:c r="BY34" s="3" t="n">
+        <x:v>28858</x:v>
+      </x:c>
+      <x:c r="BZ34" s="3" t="n">
+        <x:v>26273</x:v>
+      </x:c>
+      <x:c r="CA34" s="3" t="n">
+        <x:v>28649</x:v>
+      </x:c>
+      <x:c r="CB34" s="3" t="n">
+        <x:v>31090</x:v>
+      </x:c>
+      <x:c r="CC34" s="3" t="n">
+        <x:v>28677</x:v>
+      </x:c>
+      <x:c r="CD34" s="3" t="n">
+        <x:v>26420</x:v>
+      </x:c>
+      <x:c r="CE34" s="3" t="n">
+        <x:v>30476</x:v>
+      </x:c>
+      <x:c r="CF34" s="3" t="n">
+        <x:v>31411</x:v>
+      </x:c>
+      <x:c r="CG34" s="3" t="n">
+        <x:v>30066</x:v>
+      </x:c>
+      <x:c r="CH34" s="3" t="n">
+        <x:v>28284</x:v>
+      </x:c>
+      <x:c r="CI34" s="3" t="n">
+        <x:v>32712</x:v>
+      </x:c>
+      <x:c r="CJ34" s="3" t="n">
+        <x:v>32915</x:v>
+      </x:c>
+      <x:c r="CK34" s="3" t="n">
+        <x:v>32359</x:v>
+      </x:c>
+      <x:c r="CL34" s="3" t="n">
+        <x:v>30029</x:v>
+      </x:c>
+      <x:c r="CM34" s="3" t="n">
+        <x:v>34347</x:v>
+      </x:c>
+      <x:c r="CN34" s="3" t="n">
+        <x:v>35528</x:v>
+      </x:c>
+      <x:c r="CO34" s="3" t="n">
+        <x:v>34478</x:v>
+      </x:c>
+      <x:c r="CP34" s="3" t="n">
+        <x:v>31137</x:v>
+      </x:c>
+      <x:c r="CQ34" s="3" t="n">
+        <x:v>34432</x:v>
+      </x:c>
+      <x:c r="CR34" s="3" t="n">
+        <x:v>35598</x:v>
+      </x:c>
+      <x:c r="CS34" s="3" t="n">
+        <x:v>35015</x:v>
+      </x:c>
+      <x:c r="CT34" s="3" t="n">
+        <x:v>32450</x:v>
+      </x:c>
+      <x:c r="CU34" s="3" t="n">
+        <x:v>35270</x:v>
+      </x:c>
+      <x:c r="CV34" s="3" t="n">
+        <x:v>35701</x:v>
+      </x:c>
+      <x:c r="CW34" s="3" t="n">
+        <x:v>34716</x:v>
+      </x:c>
+      <x:c r="CX34" s="3" t="n">
+        <x:v>31146</x:v>
+      </x:c>
+      <x:c r="CY34" s="3" t="n">
+        <x:v>35954</x:v>
+      </x:c>
+      <x:c r="CZ34" s="3" t="n">
+        <x:v>36728</x:v>
+      </x:c>
+      <x:c r="DA34" s="3" t="n">
+        <x:v>35734</x:v>
+      </x:c>
+      <x:c r="DB34" s="3" t="n">
+        <x:v>31939</x:v>
+      </x:c>
+      <x:c r="DC34" s="3" t="n">
+        <x:v>36799</x:v>
+      </x:c>
+      <x:c r="DD34" s="3" t="n">
+        <x:v>37310</x:v>
+      </x:c>
+      <x:c r="DE34" s="3" t="n">
+        <x:v>36112</x:v>
+      </x:c>
+      <x:c r="DF34" s="3" t="n">
+        <x:v>33934</x:v>
+      </x:c>
+      <x:c r="DG34" s="3" t="n">
+        <x:v>39672</x:v>
+      </x:c>
+      <x:c r="DH34" s="3" t="n">
+        <x:v>39996</x:v>
+      </x:c>
+      <x:c r="DI34" s="3" t="n">
+        <x:v>38028</x:v>
+      </x:c>
+      <x:c r="DJ34" s="3" t="n">
+        <x:v>36314</x:v>
+      </x:c>
+      <x:c r="DK34" s="3" t="n">
+        <x:v>41355</x:v>
+      </x:c>
+      <x:c r="DL34" s="3" t="n">
+        <x:v>42285</x:v>
+      </x:c>
+      <x:c r="DM34" s="3" t="n">
+        <x:v>40849</x:v>
+      </x:c>
+      <x:c r="DN34" s="3" t="n">
+        <x:v>37238</x:v>
+      </x:c>
+      <x:c r="DO34" s="3" t="n">
+        <x:v>43362</x:v>
+      </x:c>
+      <x:c r="DP34" s="3" t="n">
+        <x:v>42218</x:v>
+      </x:c>
+      <x:c r="DQ34" s="3" t="n">
+        <x:v>40146</x:v>
+      </x:c>
+      <x:c r="DR34" s="3" t="n">
+        <x:v>34448</x:v>
+      </x:c>
+      <x:c r="DS34" s="3" t="n">
+        <x:v>41767</x:v>
+      </x:c>
+      <x:c r="DT34" s="3" t="n">
+        <x:v>41457</x:v>
+      </x:c>
+      <x:c r="DU34" s="3" t="n">
+        <x:v>40441</x:v>
+      </x:c>
+      <x:c r="DV34" s="3" t="n">
+        <x:v>35975</x:v>
+      </x:c>
+      <x:c r="DW34" s="3" t="n">
+        <x:v>44408</x:v>
+      </x:c>
+      <x:c r="DX34" s="3" t="n">
+        <x:v>45263</x:v>
+      </x:c>
+      <x:c r="DY34" s="3" t="n">
+        <x:v>43936</x:v>
+      </x:c>
+      <x:c r="DZ34" s="3" t="n">
+        <x:v>38769</x:v>
+      </x:c>
+      <x:c r="EA34" s="3" t="n">
+        <x:v>43623</x:v>
+      </x:c>
+      <x:c r="EB34" s="3" t="n">
+        <x:v>43532</x:v>
+      </x:c>
+      <x:c r="EC34" s="3" t="n">
+        <x:v>42329</x:v>
+      </x:c>
+      <x:c r="ED34" s="3" t="n">
+        <x:v>38073</x:v>
+      </x:c>
+      <x:c r="EE34" s="3" t="n">
+        <x:v>42930</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:135">
+      <x:c r="B35" s="2" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="n">
+        <x:v>16758</x:v>
+      </x:c>
+      <x:c r="D35" s="3" t="n">
+        <x:v>18088</x:v>
+      </x:c>
+      <x:c r="E35" s="3" t="n">
+        <x:v>17219</x:v>
+      </x:c>
+      <x:c r="F35" s="3" t="n">
+        <x:v>19563</x:v>
+      </x:c>
+      <x:c r="G35" s="3" t="n">
+        <x:v>17957</x:v>
+      </x:c>
+      <x:c r="H35" s="3" t="n">
+        <x:v>19108</x:v>
+      </x:c>
+      <x:c r="I35" s="3" t="n">
+        <x:v>18526</x:v>
+      </x:c>
+      <x:c r="J35" s="3" t="n">
+        <x:v>22386</x:v>
+      </x:c>
+      <x:c r="K35" s="3" t="n">
+        <x:v>19431</x:v>
+      </x:c>
+      <x:c r="L35" s="3" t="n">
+        <x:v>20258</x:v>
+      </x:c>
+      <x:c r="M35" s="3" t="n">
+        <x:v>18995</x:v>
+      </x:c>
+      <x:c r="N35" s="3" t="n">
+        <x:v>21887</x:v>
+      </x:c>
+      <x:c r="O35" s="3" t="n">
+        <x:v>19089</x:v>
+      </x:c>
+      <x:c r="P35" s="3" t="n">
+        <x:v>20189</x:v>
+      </x:c>
+      <x:c r="Q35" s="3" t="n">
+        <x:v>18974</x:v>
+      </x:c>
+      <x:c r="R35" s="3" t="n">
+        <x:v>21851</x:v>
+      </x:c>
+      <x:c r="S35" s="3" t="n">
+        <x:v>19740</x:v>
+      </x:c>
+      <x:c r="T35" s="3" t="n">
+        <x:v>20747</x:v>
+      </x:c>
+      <x:c r="U35" s="3" t="n">
+        <x:v>19207</x:v>
+      </x:c>
+      <x:c r="V35" s="3" t="n">
+        <x:v>22381</x:v>
+      </x:c>
+      <x:c r="W35" s="3" t="n">
+        <x:v>20382</x:v>
+      </x:c>
+      <x:c r="X35" s="3" t="n">
+        <x:v>21477</x:v>
+      </x:c>
+      <x:c r="Y35" s="3" t="n">
+        <x:v>20152</x:v>
+      </x:c>
+      <x:c r="Z35" s="3" t="n">
+        <x:v>23132</x:v>
+      </x:c>
+      <x:c r="AA35" s="3" t="n">
+        <x:v>21811</x:v>
+      </x:c>
+      <x:c r="AB35" s="3" t="n">
+        <x:v>22191</x:v>
+      </x:c>
+      <x:c r="AC35" s="3" t="n">
+        <x:v>21159</x:v>
+      </x:c>
+      <x:c r="AD35" s="3" t="n">
+        <x:v>24702</x:v>
+      </x:c>
+      <x:c r="AE35" s="3" t="n">
+        <x:v>22532</x:v>
+      </x:c>
+      <x:c r="AF35" s="3" t="n">
+        <x:v>23649</x:v>
+      </x:c>
+      <x:c r="AG35" s="3" t="n">
+        <x:v>22574</x:v>
+      </x:c>
+      <x:c r="AH35" s="3" t="n">
+        <x:v>26091</x:v>
+      </x:c>
+      <x:c r="AI35" s="3" t="n">
+        <x:v>23344</x:v>
+      </x:c>
+      <x:c r="AJ35" s="3" t="n">
+        <x:v>24500</x:v>
+      </x:c>
+      <x:c r="AK35" s="3" t="n">
+        <x:v>23355</x:v>
+      </x:c>
+      <x:c r="AL35" s="3" t="n">
+        <x:v>27036</x:v>
+      </x:c>
+      <x:c r="AM35" s="3" t="n">
+        <x:v>24316</x:v>
+      </x:c>
+      <x:c r="AN35" s="3" t="n">
+        <x:v>25748</x:v>
+      </x:c>
+      <x:c r="AO35" s="3" t="n">
+        <x:v>24928</x:v>
+      </x:c>
+      <x:c r="AP35" s="3" t="n">
+        <x:v>28271</x:v>
+      </x:c>
+      <x:c r="AQ35" s="3" t="n">
+        <x:v>24130</x:v>
+      </x:c>
+      <x:c r="AR35" s="3" t="n">
+        <x:v>25556</x:v>
+      </x:c>
+      <x:c r="AS35" s="3" t="n">
+        <x:v>24810</x:v>
+      </x:c>
+      <x:c r="AT35" s="3" t="n">
+        <x:v>28462</x:v>
+      </x:c>
+      <x:c r="AU35" s="3" t="n">
+        <x:v>25764</x:v>
+      </x:c>
+      <x:c r="AV35" s="3" t="n">
+        <x:v>27349</x:v>
+      </x:c>
+      <x:c r="AW35" s="3" t="n">
+        <x:v>26404</x:v>
+      </x:c>
+      <x:c r="AX35" s="3" t="n">
+        <x:v>30685</x:v>
+      </x:c>
+      <x:c r="AY35" s="3" t="n">
+        <x:v>27363</x:v>
+      </x:c>
+      <x:c r="AZ35" s="3" t="n">
+        <x:v>29878</x:v>
+      </x:c>
+      <x:c r="BA35" s="3" t="n">
+        <x:v>28462</x:v>
+      </x:c>
+      <x:c r="BB35" s="3" t="n">
+        <x:v>32817</x:v>
+      </x:c>
+      <x:c r="BC35" s="3" t="n">
+        <x:v>28706</x:v>
+      </x:c>
+      <x:c r="BD35" s="3" t="n">
+        <x:v>30944</x:v>
+      </x:c>
+      <x:c r="BE35" s="3" t="n">
+        <x:v>29719</x:v>
+      </x:c>
+      <x:c r="BF35" s="3" t="n">
+        <x:v>34464</x:v>
+      </x:c>
+      <x:c r="BG35" s="3" t="n">
+        <x:v>30137</x:v>
+      </x:c>
+      <x:c r="BH35" s="3" t="n">
+        <x:v>32857</x:v>
+      </x:c>
+      <x:c r="BI35" s="3" t="n">
+        <x:v>31059</x:v>
+      </x:c>
+      <x:c r="BJ35" s="3" t="n">
+        <x:v>35972</x:v>
+      </x:c>
+      <x:c r="BK35" s="3" t="n">
+        <x:v>31481</x:v>
+      </x:c>
+      <x:c r="BL35" s="3" t="n">
+        <x:v>34466</x:v>
+      </x:c>
+      <x:c r="BM35" s="3" t="n">
+        <x:v>32111</x:v>
+      </x:c>
+      <x:c r="BN35" s="3" t="n">
+        <x:v>36445</x:v>
+      </x:c>
+      <x:c r="BO35" s="3" t="n">
+        <x:v>32303</x:v>
+      </x:c>
+      <x:c r="BP35" s="3" t="n">
+        <x:v>35801</x:v>
+      </x:c>
+      <x:c r="BQ35" s="3" t="n">
+        <x:v>33497</x:v>
+      </x:c>
+      <x:c r="BR35" s="3" t="n">
+        <x:v>38560</x:v>
+      </x:c>
+      <x:c r="BS35" s="3" t="n">
+        <x:v>34053</x:v>
+      </x:c>
+      <x:c r="BT35" s="3" t="n">
+        <x:v>37681</x:v>
+      </x:c>
+      <x:c r="BU35" s="3" t="n">
+        <x:v>35018</x:v>
+      </x:c>
+      <x:c r="BV35" s="3" t="n">
+        <x:v>39584</x:v>
+      </x:c>
+      <x:c r="BW35" s="3" t="n">
+        <x:v>35715</x:v>
+      </x:c>
+      <x:c r="BX35" s="3" t="n">
+        <x:v>39052</x:v>
+      </x:c>
+      <x:c r="BY35" s="3" t="n">
+        <x:v>36115</x:v>
+      </x:c>
+      <x:c r="BZ35" s="3" t="n">
+        <x:v>40832</x:v>
+      </x:c>
+      <x:c r="CA35" s="3" t="n">
+        <x:v>35755</x:v>
+      </x:c>
+      <x:c r="CB35" s="3" t="n">
+        <x:v>38942</x:v>
+      </x:c>
+      <x:c r="CC35" s="3" t="n">
+        <x:v>36151</x:v>
+      </x:c>
+      <x:c r="CD35" s="3" t="n">
+        <x:v>41244</x:v>
+      </x:c>
+      <x:c r="CE35" s="3" t="n">
+        <x:v>36599</x:v>
+      </x:c>
+      <x:c r="CF35" s="3" t="n">
+        <x:v>39749</x:v>
+      </x:c>
+      <x:c r="CG35" s="3" t="n">
+        <x:v>36846</x:v>
+      </x:c>
+      <x:c r="CH35" s="3" t="n">
+        <x:v>42458</x:v>
+      </x:c>
+      <x:c r="CI35" s="3" t="n">
+        <x:v>37807</x:v>
+      </x:c>
+      <x:c r="CJ35" s="3" t="n">
+        <x:v>40302</x:v>
+      </x:c>
+      <x:c r="CK35" s="3" t="n">
+        <x:v>38208</x:v>
+      </x:c>
+      <x:c r="CL35" s="3" t="n">
+        <x:v>43871</x:v>
+      </x:c>
+      <x:c r="CM35" s="3" t="n">
+        <x:v>40526</x:v>
+      </x:c>
+      <x:c r="CN35" s="3" t="n">
+        <x:v>42857</x:v>
+      </x:c>
+      <x:c r="CO35" s="3" t="n">
+        <x:v>39774</x:v>
+      </x:c>
+      <x:c r="CP35" s="3" t="n">
+        <x:v>45550</x:v>
+      </x:c>
+      <x:c r="CQ35" s="3" t="n">
+        <x:v>41667</x:v>
+      </x:c>
+      <x:c r="CR35" s="3" t="n">
+        <x:v>43939</x:v>
+      </x:c>
+      <x:c r="CS35" s="3" t="n">
+        <x:v>40698</x:v>
+      </x:c>
+      <x:c r="CT35" s="3" t="n">
+        <x:v>46740</x:v>
+      </x:c>
+      <x:c r="CU35" s="3" t="n">
+        <x:v>42072</x:v>
+      </x:c>
+      <x:c r="CV35" s="3" t="n">
+        <x:v>43456</x:v>
+      </x:c>
+      <x:c r="CW35" s="3" t="n">
+        <x:v>40700</x:v>
+      </x:c>
+      <x:c r="CX35" s="3" t="n">
+        <x:v>46968</x:v>
+      </x:c>
+      <x:c r="CY35" s="3" t="n">
+        <x:v>42147</x:v>
+      </x:c>
+      <x:c r="CZ35" s="3" t="n">
+        <x:v>44579</x:v>
+      </x:c>
+      <x:c r="DA35" s="3" t="n">
+        <x:v>42009</x:v>
+      </x:c>
+      <x:c r="DB35" s="3" t="n">
+        <x:v>47215</x:v>
+      </x:c>
+      <x:c r="DC35" s="3" t="n">
+        <x:v>42025</x:v>
+      </x:c>
+      <x:c r="DD35" s="3" t="n">
+        <x:v>44639</x:v>
+      </x:c>
+      <x:c r="DE35" s="3" t="n">
+        <x:v>42783</x:v>
+      </x:c>
+      <x:c r="DF35" s="3" t="n">
+        <x:v>47452</x:v>
+      </x:c>
+      <x:c r="DG35" s="3" t="n">
+        <x:v>42801</x:v>
+      </x:c>
+      <x:c r="DH35" s="3" t="n">
+        <x:v>42794</x:v>
+      </x:c>
+      <x:c r="DI35" s="3" t="n">
+        <x:v>41297</x:v>
+      </x:c>
+      <x:c r="DJ35" s="3" t="n">
+        <x:v>46512</x:v>
+      </x:c>
+      <x:c r="DK35" s="3" t="n">
+        <x:v>40943</x:v>
+      </x:c>
+      <x:c r="DL35" s="3" t="n">
+        <x:v>45633</x:v>
+      </x:c>
+      <x:c r="DM35" s="3" t="n">
+        <x:v>43093</x:v>
+      </x:c>
+      <x:c r="DN35" s="3" t="n">
+        <x:v>49753</x:v>
+      </x:c>
+      <x:c r="DO35" s="3" t="n">
+        <x:v>43795</x:v>
+      </x:c>
+      <x:c r="DP35" s="3" t="n">
+        <x:v>47663</x:v>
+      </x:c>
+      <x:c r="DQ35" s="3" t="n">
+        <x:v>43388</x:v>
+      </x:c>
+      <x:c r="DR35" s="3" t="n">
+        <x:v>47925</x:v>
+      </x:c>
+      <x:c r="DS35" s="3" t="n">
+        <x:v>42584</x:v>
+      </x:c>
+      <x:c r="DT35" s="3" t="n">
+        <x:v>45687</x:v>
+      </x:c>
+      <x:c r="DU35" s="3" t="n">
+        <x:v>42693</x:v>
+      </x:c>
+      <x:c r="DV35" s="3" t="n">
+        <x:v>48015</x:v>
+      </x:c>
+      <x:c r="DW35" s="3" t="n">
+        <x:v>43666</x:v>
+      </x:c>
+      <x:c r="DX35" s="3" t="n">
+        <x:v>45344</x:v>
+      </x:c>
+      <x:c r="DY35" s="3" t="n">
+        <x:v>42440</x:v>
+      </x:c>
+      <x:c r="DZ35" s="3" t="n">
+        <x:v>46978</x:v>
+      </x:c>
+      <x:c r="EA35" s="3" t="n">
+        <x:v>43060</x:v>
+      </x:c>
+      <x:c r="EB35" s="3" t="n">
+        <x:v>45408</x:v>
+      </x:c>
+      <x:c r="EC35" s="3" t="n">
+        <x:v>43069</x:v>
+      </x:c>
+      <x:c r="ED35" s="3" t="n">
+        <x:v>48412</x:v>
+      </x:c>
+      <x:c r="EE35" s="3" t="n">
+        <x:v>44161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:135">
+      <x:c r="B36" s="2" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C36" s="3" t="n">
+        <x:v>342348</x:v>
+      </x:c>
+      <x:c r="D36" s="3" t="n">
+        <x:v>359405</x:v>
+      </x:c>
+      <x:c r="E36" s="3" t="n">
+        <x:v>353814</x:v>
+      </x:c>
+      <x:c r="F36" s="3" t="n">
+        <x:v>389146</x:v>
+      </x:c>
+      <x:c r="G36" s="3" t="n">
+        <x:v>354680</x:v>
+      </x:c>
+      <x:c r="H36" s="3" t="n">
+        <x:v>364735</x:v>
+      </x:c>
+      <x:c r="I36" s="3" t="n">
+        <x:v>359226</x:v>
+      </x:c>
+      <x:c r="J36" s="3" t="n">
+        <x:v>393275</x:v>
+      </x:c>
+      <x:c r="K36" s="3" t="n">
+        <x:v>358482</x:v>
+      </x:c>
+      <x:c r="L36" s="3" t="n">
+        <x:v>373648</x:v>
+      </x:c>
+      <x:c r="M36" s="3" t="n">
+        <x:v>366496</x:v>
+      </x:c>
+      <x:c r="N36" s="3" t="n">
+        <x:v>396508</x:v>
+      </x:c>
+      <x:c r="O36" s="3" t="n">
+        <x:v>364229</x:v>
+      </x:c>
+      <x:c r="P36" s="3" t="n">
+        <x:v>379085</x:v>
+      </x:c>
+      <x:c r="Q36" s="3" t="n">
+        <x:v>373952</x:v>
+      </x:c>
+      <x:c r="R36" s="3" t="n">
+        <x:v>403304</x:v>
+      </x:c>
+      <x:c r="S36" s="3" t="n">
+        <x:v>374151</x:v>
+      </x:c>
+      <x:c r="T36" s="3" t="n">
+        <x:v>397635</x:v>
+      </x:c>
+      <x:c r="U36" s="3" t="n">
+        <x:v>380917</x:v>
+      </x:c>
+      <x:c r="V36" s="3" t="n">
+        <x:v>417300</x:v>
+      </x:c>
+      <x:c r="W36" s="3" t="n">
+        <x:v>383015</x:v>
+      </x:c>
+      <x:c r="X36" s="3" t="n">
+        <x:v>407672</x:v>
+      </x:c>
+      <x:c r="Y36" s="3" t="n">
+        <x:v>397409</x:v>
+      </x:c>
+      <x:c r="Z36" s="3" t="n">
+        <x:v>435417</x:v>
+      </x:c>
+      <x:c r="AA36" s="3" t="n">
+        <x:v>400811</x:v>
+      </x:c>
+      <x:c r="AB36" s="3" t="n">
+        <x:v>423999</x:v>
+      </x:c>
+      <x:c r="AC36" s="3" t="n">
+        <x:v>412540</x:v>
+      </x:c>
+      <x:c r="AD36" s="3" t="n">
+        <x:v>462249</x:v>
+      </x:c>
+      <x:c r="AE36" s="3" t="n">
+        <x:v>425707</x:v>
+      </x:c>
+      <x:c r="AF36" s="3" t="n">
+        <x:v>449263</x:v>
+      </x:c>
+      <x:c r="AG36" s="3" t="n">
+        <x:v>435929</x:v>
+      </x:c>
+      <x:c r="AH36" s="3" t="n">
+        <x:v>472358</x:v>
+      </x:c>
+      <x:c r="AI36" s="3" t="n">
+        <x:v>436693</x:v>
+      </x:c>
+      <x:c r="AJ36" s="3" t="n">
+        <x:v>455869</x:v>
+      </x:c>
+      <x:c r="AK36" s="3" t="n">
+        <x:v>444764</x:v>
+      </x:c>
+      <x:c r="AL36" s="3" t="n">
+        <x:v>476075</x:v>
+      </x:c>
+      <x:c r="AM36" s="3" t="n">
+        <x:v>444082</x:v>
+      </x:c>
+      <x:c r="AN36" s="3" t="n">
+        <x:v>467421</x:v>
+      </x:c>
+      <x:c r="AO36" s="3" t="n">
+        <x:v>456907</x:v>
+      </x:c>
+      <x:c r="AP36" s="3" t="n">
+        <x:v>491417</x:v>
+      </x:c>
+      <x:c r="AQ36" s="3" t="n">
+        <x:v>451003</x:v>
+      </x:c>
+      <x:c r="AR36" s="3" t="n">
+        <x:v>474415</x:v>
+      </x:c>
+      <x:c r="AS36" s="3" t="n">
+        <x:v>466777</x:v>
+      </x:c>
+      <x:c r="AT36" s="3" t="n">
+        <x:v>500700</x:v>
+      </x:c>
+      <x:c r="AU36" s="3" t="n">
+        <x:v>465423</x:v>
+      </x:c>
+      <x:c r="AV36" s="3" t="n">
+        <x:v>486226</x:v>
+      </x:c>
+      <x:c r="AW36" s="3" t="n">
+        <x:v>479075</x:v>
+      </x:c>
+      <x:c r="AX36" s="3" t="n">
+        <x:v>514451</x:v>
+      </x:c>
+      <x:c r="AY36" s="3" t="n">
+        <x:v>473019</x:v>
+      </x:c>
+      <x:c r="AZ36" s="3" t="n">
+        <x:v>505424</x:v>
+      </x:c>
+      <x:c r="BA36" s="3" t="n">
+        <x:v>501922</x:v>
+      </x:c>
+      <x:c r="BB36" s="3" t="n">
+        <x:v>533932</x:v>
+      </x:c>
+      <x:c r="BC36" s="3" t="n">
+        <x:v>490564</x:v>
+      </x:c>
+      <x:c r="BD36" s="3" t="n">
+        <x:v>523831</x:v>
+      </x:c>
+      <x:c r="BE36" s="3" t="n">
+        <x:v>514560</x:v>
+      </x:c>
+      <x:c r="BF36" s="3" t="n">
+        <x:v>553939</x:v>
+      </x:c>
+      <x:c r="BG36" s="3" t="n">
+        <x:v>514992</x:v>
+      </x:c>
+      <x:c r="BH36" s="3" t="n">
+        <x:v>548387</x:v>
+      </x:c>
+      <x:c r="BI36" s="3" t="n">
+        <x:v>541002</x:v>
+      </x:c>
+      <x:c r="BJ36" s="3" t="n">
+        <x:v>572762</x:v>
+      </x:c>
+      <x:c r="BK36" s="3" t="n">
+        <x:v>525556</x:v>
+      </x:c>
+      <x:c r="BL36" s="3" t="n">
+        <x:v>557902</x:v>
+      </x:c>
+      <x:c r="BM36" s="3" t="n">
+        <x:v>535089</x:v>
+      </x:c>
+      <x:c r="BN36" s="3" t="n">
+        <x:v>555901</x:v>
+      </x:c>
+      <x:c r="BO36" s="3" t="n">
+        <x:v>520502</x:v>
+      </x:c>
+      <x:c r="BP36" s="3" t="n">
+        <x:v>561930</x:v>
+      </x:c>
+      <x:c r="BQ36" s="3" t="n">
+        <x:v>545164</x:v>
+      </x:c>
+      <x:c r="BR36" s="3" t="n">
+        <x:v>571633</x:v>
+      </x:c>
+      <x:c r="BS36" s="3" t="n">
+        <x:v>539192</x:v>
+      </x:c>
+      <x:c r="BT36" s="3" t="n">
+        <x:v>578574</x:v>
+      </x:c>
+      <x:c r="BU36" s="3" t="n">
+        <x:v>563862</x:v>
+      </x:c>
+      <x:c r="BV36" s="3" t="n">
+        <x:v>589632</x:v>
+      </x:c>
+      <x:c r="BW36" s="3" t="n">
+        <x:v>551756</x:v>
+      </x:c>
+      <x:c r="BX36" s="3" t="n">
+        <x:v>593390</x:v>
+      </x:c>
+      <x:c r="BY36" s="3" t="n">
+        <x:v>570030</x:v>
+      </x:c>
+      <x:c r="BZ36" s="3" t="n">
+        <x:v>597320</x:v>
+      </x:c>
+      <x:c r="CA36" s="3" t="n">
+        <x:v>559867</x:v>
+      </x:c>
+      <x:c r="CB36" s="3" t="n">
+        <x:v>597124</x:v>
+      </x:c>
+      <x:c r="CC36" s="3" t="n">
+        <x:v>576205</x:v>
+      </x:c>
+      <x:c r="CD36" s="3" t="n">
+        <x:v>604726</x:v>
+      </x:c>
+      <x:c r="CE36" s="3" t="n">
+        <x:v>565728</x:v>
+      </x:c>
+      <x:c r="CF36" s="3" t="n">
+        <x:v>605688</x:v>
+      </x:c>
+      <x:c r="CG36" s="3" t="n">
+        <x:v>587187</x:v>
+      </x:c>
+      <x:c r="CH36" s="3" t="n">
+        <x:v>618863</x:v>
+      </x:c>
+      <x:c r="CI36" s="3" t="n">
+        <x:v>580741</x:v>
+      </x:c>
+      <x:c r="CJ36" s="3" t="n">
+        <x:v>627442</x:v>
+      </x:c>
+      <x:c r="CK36" s="3" t="n">
+        <x:v>603528</x:v>
+      </x:c>
+      <x:c r="CL36" s="3" t="n">
+        <x:v>641057</x:v>
+      </x:c>
+      <x:c r="CM36" s="3" t="n">
+        <x:v>607571</x:v>
+      </x:c>
+      <x:c r="CN36" s="3" t="n">
+        <x:v>653267</x:v>
+      </x:c>
+      <x:c r="CO36" s="3" t="n">
+        <x:v>628563</x:v>
+      </x:c>
+      <x:c r="CP36" s="3" t="n">
+        <x:v>668037</x:v>
+      </x:c>
+      <x:c r="CQ36" s="3" t="n">
+        <x:v>624700</x:v>
+      </x:c>
+      <x:c r="CR36" s="3" t="n">
+        <x:v>669080</x:v>
+      </x:c>
+      <x:c r="CS36" s="3" t="n">
+        <x:v>640514</x:v>
+      </x:c>
+      <x:c r="CT36" s="3" t="n">
+        <x:v>683931</x:v>
+      </x:c>
+      <x:c r="CU36" s="3" t="n">
+        <x:v>649573</x:v>
+      </x:c>
+      <x:c r="CV36" s="3" t="n">
+        <x:v>681548</x:v>
+      </x:c>
+      <x:c r="CW36" s="3" t="n">
+        <x:v>651247</x:v>
+      </x:c>
+      <x:c r="CX36" s="3" t="n">
+        <x:v>695067</x:v>
+      </x:c>
+      <x:c r="CY36" s="3" t="n">
+        <x:v>657102</x:v>
+      </x:c>
+      <x:c r="CZ36" s="3" t="n">
+        <x:v>704678</x:v>
+      </x:c>
+      <x:c r="DA36" s="3" t="n">
+        <x:v>669630</x:v>
+      </x:c>
+      <x:c r="DB36" s="3" t="n">
+        <x:v>707270</x:v>
+      </x:c>
+      <x:c r="DC36" s="3" t="n">
+        <x:v>660076</x:v>
+      </x:c>
+      <x:c r="DD36" s="3" t="n">
+        <x:v>705041</x:v>
+      </x:c>
+      <x:c r="DE36" s="3" t="n">
+        <x:v>682366</x:v>
+      </x:c>
+      <x:c r="DF36" s="3" t="n">
+        <x:v>718209</x:v>
+      </x:c>
+      <x:c r="DG36" s="3" t="n">
+        <x:v>681193</x:v>
+      </x:c>
+      <x:c r="DH36" s="3" t="n">
+        <x:v>658540</x:v>
+      </x:c>
+      <x:c r="DI36" s="3" t="n">
+        <x:v>666420</x:v>
+      </x:c>
+      <x:c r="DJ36" s="3" t="n">
+        <x:v>697568</x:v>
+      </x:c>
+      <x:c r="DK36" s="3" t="n">
+        <x:v>664131</x:v>
+      </x:c>
+      <x:c r="DL36" s="3" t="n">
+        <x:v>719255</x:v>
+      </x:c>
+      <x:c r="DM36" s="3" t="n">
+        <x:v>711594</x:v>
+      </x:c>
+      <x:c r="DN36" s="3" t="n">
+        <x:v>757046</x:v>
+      </x:c>
+      <x:c r="DO36" s="3" t="n">
+        <x:v>700961</x:v>
+      </x:c>
+      <x:c r="DP36" s="3" t="n">
+        <x:v>760246</x:v>
+      </x:c>
+      <x:c r="DQ36" s="3" t="n">
+        <x:v>716809</x:v>
+      </x:c>
+      <x:c r="DR36" s="3" t="n">
+        <x:v>749927</x:v>
+      </x:c>
+      <x:c r="DS36" s="3" t="n">
+        <x:v>682265</x:v>
+      </x:c>
+      <x:c r="DT36" s="3" t="n">
+        <x:v>737174</x:v>
+      </x:c>
+      <x:c r="DU36" s="3" t="n">
+        <x:v>709666</x:v>
+      </x:c>
+      <x:c r="DV36" s="3" t="n">
+        <x:v>747696</x:v>
+      </x:c>
+      <x:c r="DW36" s="3" t="n">
+        <x:v>694379</x:v>
+      </x:c>
+      <x:c r="DX36" s="3" t="n">
+        <x:v>744381</x:v>
+      </x:c>
+      <x:c r="DY36" s="3" t="n">
+        <x:v>718483</x:v>
+      </x:c>
+      <x:c r="DZ36" s="3" t="n">
+        <x:v>757254</x:v>
+      </x:c>
+      <x:c r="EA36" s="3" t="n">
+        <x:v>703069</x:v>
+      </x:c>
+      <x:c r="EB36" s="3" t="n">
+        <x:v>756520</x:v>
+      </x:c>
+      <x:c r="EC36" s="3" t="n">
+        <x:v>736954</x:v>
+      </x:c>
+      <x:c r="ED36" s="3" t="n">
+        <x:v>772676</x:v>
+      </x:c>
+      <x:c r="EE36" s="3" t="n">
+        <x:v>721866</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:135">
+      <x:c r="B37" s="2" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="n">
+        <x:v>9431</x:v>
+      </x:c>
+      <x:c r="D37" s="3" t="n">
+        <x:v>10896</x:v>
+      </x:c>
+      <x:c r="E37" s="3" t="n">
+        <x:v>12403</x:v>
+      </x:c>
+      <x:c r="F37" s="3" t="n">
+        <x:v>9279</x:v>
+      </x:c>
+      <x:c r="G37" s="3" t="n">
+        <x:v>9147</x:v>
+      </x:c>
+      <x:c r="H37" s="3" t="n">
+        <x:v>11072</x:v>
+      </x:c>
+      <x:c r="I37" s="3" t="n">
+        <x:v>13044</x:v>
+      </x:c>
+      <x:c r="J37" s="3" t="n">
+        <x:v>9759</x:v>
+      </x:c>
+      <x:c r="K37" s="3" t="n">
+        <x:v>8870</x:v>
+      </x:c>
+      <x:c r="L37" s="3" t="n">
+        <x:v>10399</x:v>
+      </x:c>
+      <x:c r="M37" s="3" t="n">
+        <x:v>12244</x:v>
+      </x:c>
+      <x:c r="N37" s="3" t="n">
+        <x:v>10001</x:v>
+      </x:c>
+      <x:c r="O37" s="3" t="n">
+        <x:v>10127</x:v>
+      </x:c>
+      <x:c r="P37" s="3" t="n">
+        <x:v>12385</x:v>
+      </x:c>
+      <x:c r="Q37" s="3" t="n">
+        <x:v>15004</x:v>
+      </x:c>
+      <x:c r="R37" s="3" t="n">
+        <x:v>12738</x:v>
+      </x:c>
+      <x:c r="S37" s="3" t="n">
+        <x:v>11996</x:v>
+      </x:c>
+      <x:c r="T37" s="3" t="n">
+        <x:v>14287</x:v>
+      </x:c>
+      <x:c r="U37" s="3" t="n">
+        <x:v>17106</x:v>
+      </x:c>
+      <x:c r="V37" s="3" t="n">
+        <x:v>14725</x:v>
+      </x:c>
+      <x:c r="W37" s="3" t="n">
+        <x:v>14696</x:v>
+      </x:c>
+      <x:c r="X37" s="3" t="n">
+        <x:v>16709</x:v>
+      </x:c>
+      <x:c r="Y37" s="3" t="n">
+        <x:v>18447</x:v>
+      </x:c>
+      <x:c r="Z37" s="3" t="n">
+        <x:v>15433</x:v>
+      </x:c>
+      <x:c r="AA37" s="3" t="n">
+        <x:v>14992</x:v>
+      </x:c>
+      <x:c r="AB37" s="3" t="n">
+        <x:v>16303</x:v>
+      </x:c>
+      <x:c r="AC37" s="3" t="n">
+        <x:v>19120</x:v>
+      </x:c>
+      <x:c r="AD37" s="3" t="n">
+        <x:v>16695</x:v>
+      </x:c>
+      <x:c r="AE37" s="3" t="n">
+        <x:v>19200</x:v>
+      </x:c>
+      <x:c r="AF37" s="3" t="n">
+        <x:v>21798</x:v>
+      </x:c>
+      <x:c r="AG37" s="3" t="n">
+        <x:v>23443</x:v>
+      </x:c>
+      <x:c r="AH37" s="3" t="n">
+        <x:v>19484</x:v>
+      </x:c>
+      <x:c r="AI37" s="3" t="n">
+        <x:v>18276</x:v>
+      </x:c>
+      <x:c r="AJ37" s="3" t="n">
+        <x:v>18934</x:v>
+      </x:c>
+      <x:c r="AK37" s="3" t="n">
+        <x:v>19689</x:v>
+      </x:c>
+      <x:c r="AL37" s="3" t="n">
+        <x:v>15794</x:v>
+      </x:c>
+      <x:c r="AM37" s="3" t="n">
+        <x:v>17315</x:v>
+      </x:c>
+      <x:c r="AN37" s="3" t="n">
+        <x:v>18271</x:v>
+      </x:c>
+      <x:c r="AO37" s="3" t="n">
+        <x:v>18984</x:v>
+      </x:c>
+      <x:c r="AP37" s="3" t="n">
+        <x:v>16669</x:v>
+      </x:c>
+      <x:c r="AQ37" s="3" t="n">
+        <x:v>15129</x:v>
+      </x:c>
+      <x:c r="AR37" s="3" t="n">
+        <x:v>16725</x:v>
+      </x:c>
+      <x:c r="AS37" s="3" t="n">
+        <x:v>19463</x:v>
+      </x:c>
+      <x:c r="AT37" s="3" t="n">
+        <x:v>17410</x:v>
+      </x:c>
+      <x:c r="AU37" s="3" t="n">
+        <x:v>17828</x:v>
+      </x:c>
+      <x:c r="AV37" s="3" t="n">
+        <x:v>19807</x:v>
+      </x:c>
+      <x:c r="AW37" s="3" t="n">
+        <x:v>20389</x:v>
+      </x:c>
+      <x:c r="AX37" s="3" t="n">
+        <x:v>19077</x:v>
+      </x:c>
+      <x:c r="AY37" s="3" t="n">
+        <x:v>18024</x:v>
+      </x:c>
+      <x:c r="AZ37" s="3" t="n">
+        <x:v>20324</x:v>
+      </x:c>
+      <x:c r="BA37" s="3" t="n">
+        <x:v>21489</x:v>
+      </x:c>
+      <x:c r="BB37" s="3" t="n">
+        <x:v>19043</x:v>
+      </x:c>
+      <x:c r="BC37" s="3" t="n">
+        <x:v>17233</x:v>
+      </x:c>
+      <x:c r="BD37" s="3" t="n">
+        <x:v>19768</x:v>
+      </x:c>
+      <x:c r="BE37" s="3" t="n">
+        <x:v>20609</x:v>
+      </x:c>
+      <x:c r="BF37" s="3" t="n">
+        <x:v>19259</x:v>
+      </x:c>
+      <x:c r="BG37" s="3" t="n">
+        <x:v>18982</x:v>
+      </x:c>
+      <x:c r="BH37" s="3" t="n">
+        <x:v>21154</x:v>
+      </x:c>
+      <x:c r="BI37" s="3" t="n">
+        <x:v>22288</x:v>
+      </x:c>
+      <x:c r="BJ37" s="3" t="n">
+        <x:v>20802</x:v>
+      </x:c>
+      <x:c r="BK37" s="3" t="n">
+        <x:v>21242</x:v>
+      </x:c>
+      <x:c r="BL37" s="3" t="n">
+        <x:v>21955</x:v>
+      </x:c>
+      <x:c r="BM37" s="3" t="n">
+        <x:v>23202</x:v>
+      </x:c>
+      <x:c r="BN37" s="3" t="n">
+        <x:v>17991</x:v>
+      </x:c>
+      <x:c r="BO37" s="3" t="n">
+        <x:v>17079</x:v>
+      </x:c>
+      <x:c r="BP37" s="3" t="n">
+        <x:v>18604</x:v>
+      </x:c>
+      <x:c r="BQ37" s="3" t="n">
+        <x:v>21244</x:v>
+      </x:c>
+      <x:c r="BR37" s="3" t="n">
+        <x:v>18598</x:v>
+      </x:c>
+      <x:c r="BS37" s="3" t="n">
+        <x:v>19999</x:v>
+      </x:c>
+      <x:c r="BT37" s="3" t="n">
+        <x:v>22160</x:v>
+      </x:c>
+      <x:c r="BU37" s="3" t="n">
+        <x:v>25192</x:v>
+      </x:c>
+      <x:c r="BV37" s="3" t="n">
+        <x:v>21886</x:v>
+      </x:c>
+      <x:c r="BW37" s="3" t="n">
+        <x:v>22733</x:v>
+      </x:c>
+      <x:c r="BX37" s="3" t="n">
+        <x:v>25584</x:v>
+      </x:c>
+      <x:c r="BY37" s="3" t="n">
+        <x:v>27324</x:v>
+      </x:c>
+      <x:c r="BZ37" s="3" t="n">
+        <x:v>22981</x:v>
+      </x:c>
+      <x:c r="CA37" s="3" t="n">
+        <x:v>25666</x:v>
+      </x:c>
+      <x:c r="CB37" s="3" t="n">
+        <x:v>26358</x:v>
+      </x:c>
+      <x:c r="CC37" s="3" t="n">
+        <x:v>30115</x:v>
+      </x:c>
+      <x:c r="CD37" s="3" t="n">
+        <x:v>25957</x:v>
+      </x:c>
+      <x:c r="CE37" s="3" t="n">
+        <x:v>27469</x:v>
+      </x:c>
+      <x:c r="CF37" s="3" t="n">
+        <x:v>29564</x:v>
+      </x:c>
+      <x:c r="CG37" s="3" t="n">
+        <x:v>33434</x:v>
+      </x:c>
+      <x:c r="CH37" s="3" t="n">
+        <x:v>28434</x:v>
+      </x:c>
+      <x:c r="CI37" s="3" t="n">
+        <x:v>26329</x:v>
+      </x:c>
+      <x:c r="CJ37" s="3" t="n">
+        <x:v>28536</x:v>
+      </x:c>
+      <x:c r="CK37" s="3" t="n">
+        <x:v>31265</x:v>
+      </x:c>
+      <x:c r="CL37" s="3" t="n">
+        <x:v>26671</x:v>
+      </x:c>
+      <x:c r="CM37" s="3" t="n">
+        <x:v>26948</x:v>
+      </x:c>
+      <x:c r="CN37" s="3" t="n">
+        <x:v>29067</x:v>
+      </x:c>
+      <x:c r="CO37" s="3" t="n">
+        <x:v>33919</x:v>
+      </x:c>
+      <x:c r="CP37" s="3" t="n">
+        <x:v>29316</x:v>
+      </x:c>
+      <x:c r="CQ37" s="3" t="n">
+        <x:v>29706</x:v>
+      </x:c>
+      <x:c r="CR37" s="3" t="n">
+        <x:v>29069</x:v>
+      </x:c>
+      <x:c r="CS37" s="3" t="n">
+        <x:v>36461</x:v>
+      </x:c>
+      <x:c r="CT37" s="3" t="n">
+        <x:v>29636</x:v>
+      </x:c>
+      <x:c r="CU37" s="3" t="n">
+        <x:v>30103</x:v>
+      </x:c>
+      <x:c r="CV37" s="3" t="n">
+        <x:v>32408</x:v>
+      </x:c>
+      <x:c r="CW37" s="3" t="n">
+        <x:v>38164</x:v>
+      </x:c>
+      <x:c r="CX37" s="3" t="n">
+        <x:v>30550</x:v>
+      </x:c>
+      <x:c r="CY37" s="3" t="n">
+        <x:v>32748</x:v>
+      </x:c>
+      <x:c r="CZ37" s="3" t="n">
+        <x:v>32762</x:v>
+      </x:c>
+      <x:c r="DA37" s="3" t="n">
+        <x:v>36812</x:v>
+      </x:c>
+      <x:c r="DB37" s="3" t="n">
+        <x:v>31734</x:v>
+      </x:c>
+      <x:c r="DC37" s="3" t="n">
+        <x:v>28573</x:v>
+      </x:c>
+      <x:c r="DD37" s="3" t="n">
+        <x:v>31742</x:v>
+      </x:c>
+      <x:c r="DE37" s="3" t="n">
+        <x:v>37372</x:v>
+      </x:c>
+      <x:c r="DF37" s="3" t="n">
+        <x:v>30110</x:v>
+      </x:c>
+      <x:c r="DG37" s="3" t="n">
+        <x:v>18396</x:v>
+      </x:c>
+      <x:c r="DH37" s="3" t="n">
+        <x:v>8719</x:v>
+      </x:c>
+      <x:c r="DI37" s="3" t="n">
+        <x:v>13621</x:v>
+      </x:c>
+      <x:c r="DJ37" s="3" t="n">
+        <x:v>13016</x:v>
+      </x:c>
+      <x:c r="DK37" s="3" t="n">
+        <x:v>11775</x:v>
+      </x:c>
+      <x:c r="DL37" s="3" t="n">
+        <x:v>15085</x:v>
+      </x:c>
+      <x:c r="DM37" s="3" t="n">
+        <x:v>22516</x:v>
+      </x:c>
+      <x:c r="DN37" s="3" t="n">
+        <x:v>21625</x:v>
+      </x:c>
+      <x:c r="DO37" s="3" t="n">
+        <x:v>22740</x:v>
+      </x:c>
+      <x:c r="DP37" s="3" t="n">
+        <x:v>29814</x:v>
+      </x:c>
+      <x:c r="DQ37" s="3" t="n">
+        <x:v>34028</x:v>
+      </x:c>
+      <x:c r="DR37" s="3" t="n">
+        <x:v>27179</x:v>
+      </x:c>
+      <x:c r="DS37" s="3" t="n">
+        <x:v>28015</x:v>
+      </x:c>
+      <x:c r="DT37" s="3" t="n">
+        <x:v>29859</x:v>
+      </x:c>
+      <x:c r="DU37" s="3" t="n">
+        <x:v>34823</x:v>
+      </x:c>
+      <x:c r="DV37" s="3" t="n">
+        <x:v>26093</x:v>
+      </x:c>
+      <x:c r="DW37" s="3" t="n">
+        <x:v>25199</x:v>
+      </x:c>
+      <x:c r="DX37" s="3" t="n">
+        <x:v>30898</x:v>
+      </x:c>
+      <x:c r="DY37" s="3" t="n">
+        <x:v>37674</x:v>
+      </x:c>
+      <x:c r="DZ37" s="3" t="n">
+        <x:v>28116</x:v>
+      </x:c>
+      <x:c r="EA37" s="3" t="n">
+        <x:v>26580</x:v>
+      </x:c>
+      <x:c r="EB37" s="3" t="n">
+        <x:v>32424</x:v>
+      </x:c>
+      <x:c r="EC37" s="3" t="n">
+        <x:v>38989</x:v>
+      </x:c>
+      <x:c r="ED37" s="3" t="n">
+        <x:v>30139</x:v>
+      </x:c>
+      <x:c r="EE37" s="3" t="n">
+        <x:v>27766</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:135">
+      <x:c r="B38" s="2" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C38" s="3" t="n">
+        <x:v>-5304</x:v>
+      </x:c>
+      <x:c r="D38" s="3" t="n">
+        <x:v>-7009</x:v>
+      </x:c>
+      <x:c r="E38" s="3" t="n">
+        <x:v>-9124</x:v>
+      </x:c>
+      <x:c r="F38" s="3" t="n">
+        <x:v>-5995</x:v>
+      </x:c>
+      <x:c r="G38" s="3" t="n">
+        <x:v>-5307</x:v>
+      </x:c>
+      <x:c r="H38" s="3" t="n">
+        <x:v>-7017</x:v>
+      </x:c>
+      <x:c r="I38" s="3" t="n">
+        <x:v>-9655</x:v>
+      </x:c>
+      <x:c r="J38" s="3" t="n">
+        <x:v>-6065</x:v>
+      </x:c>
+      <x:c r="K38" s="3" t="n">
+        <x:v>-5699</x:v>
+      </x:c>
+      <x:c r="L38" s="3" t="n">
+        <x:v>-8342</x:v>
+      </x:c>
+      <x:c r="M38" s="3" t="n">
+        <x:v>-10029</x:v>
+      </x:c>
+      <x:c r="N38" s="3" t="n">
+        <x:v>-6561</x:v>
+      </x:c>
+      <x:c r="O38" s="3" t="n">
+        <x:v>-5839</x:v>
+      </x:c>
+      <x:c r="P38" s="3" t="n">
+        <x:v>-7402</x:v>
+      </x:c>
+      <x:c r="Q38" s="3" t="n">
+        <x:v>-9641</x:v>
+      </x:c>
+      <x:c r="R38" s="3" t="n">
+        <x:v>-6728</x:v>
+      </x:c>
+      <x:c r="S38" s="3" t="n">
+        <x:v>-6968</x:v>
+      </x:c>
+      <x:c r="T38" s="3" t="n">
+        <x:v>-8815</x:v>
+      </x:c>
+      <x:c r="U38" s="3" t="n">
+        <x:v>-10520</x:v>
+      </x:c>
+      <x:c r="V38" s="3" t="n">
+        <x:v>-8175</x:v>
+      </x:c>
+      <x:c r="W38" s="3" t="n">
+        <x:v>-7318</x:v>
+      </x:c>
+      <x:c r="X38" s="3" t="n">
+        <x:v>-9925</x:v>
+      </x:c>
+      <x:c r="Y38" s="3" t="n">
+        <x:v>-13099</x:v>
+      </x:c>
+      <x:c r="Z38" s="3" t="n">
+        <x:v>-9226</x:v>
+      </x:c>
+      <x:c r="AA38" s="3" t="n">
+        <x:v>-7806</x:v>
+      </x:c>
+      <x:c r="AB38" s="3" t="n">
+        <x:v>-10182</x:v>
+      </x:c>
+      <x:c r="AC38" s="3" t="n">
+        <x:v>-13007</x:v>
+      </x:c>
+      <x:c r="AD38" s="3" t="n">
+        <x:v>-9240</x:v>
+      </x:c>
+      <x:c r="AE38" s="3" t="n">
+        <x:v>-8436</x:v>
+      </x:c>
+      <x:c r="AF38" s="3" t="n">
+        <x:v>-11144</x:v>
+      </x:c>
+      <x:c r="AG38" s="3" t="n">
+        <x:v>-13687</x:v>
+      </x:c>
+      <x:c r="AH38" s="3" t="n">
+        <x:v>-10655</x:v>
+      </x:c>
+      <x:c r="AI38" s="3" t="n">
+        <x:v>-9572</x:v>
+      </x:c>
+      <x:c r="AJ38" s="3" t="n">
+        <x:v>-12289</x:v>
+      </x:c>
+      <x:c r="AK38" s="3" t="n">
+        <x:v>-16316</x:v>
+      </x:c>
+      <x:c r="AL38" s="3" t="n">
+        <x:v>-12145</x:v>
+      </x:c>
+      <x:c r="AM38" s="3" t="n">
+        <x:v>-9463</x:v>
+      </x:c>
+      <x:c r="AN38" s="3" t="n">
+        <x:v>-12928</x:v>
+      </x:c>
+      <x:c r="AO38" s="3" t="n">
+        <x:v>-17798</x:v>
+      </x:c>
+      <x:c r="AP38" s="3" t="n">
+        <x:v>-15217</x:v>
+      </x:c>
+      <x:c r="AQ38" s="3" t="n">
+        <x:v>-11297</x:v>
+      </x:c>
+      <x:c r="AR38" s="3" t="n">
+        <x:v>-14557</x:v>
+      </x:c>
+      <x:c r="AS38" s="3" t="n">
+        <x:v>-18974</x:v>
+      </x:c>
+      <x:c r="AT38" s="3" t="n">
+        <x:v>-14212</x:v>
+      </x:c>
+      <x:c r="AU38" s="3" t="n">
+        <x:v>-12082</x:v>
+      </x:c>
+      <x:c r="AV38" s="3" t="n">
+        <x:v>-16243</x:v>
+      </x:c>
+      <x:c r="AW38" s="3" t="n">
+        <x:v>-20030</x:v>
+      </x:c>
+      <x:c r="AX38" s="3" t="n">
+        <x:v>-15182</x:v>
+      </x:c>
+      <x:c r="AY38" s="3" t="n">
+        <x:v>-14124</x:v>
+      </x:c>
+      <x:c r="AZ38" s="3" t="n">
+        <x:v>-19017</x:v>
+      </x:c>
+      <x:c r="BA38" s="3" t="n">
+        <x:v>-24145</x:v>
+      </x:c>
+      <x:c r="BB38" s="3" t="n">
+        <x:v>-17852</x:v>
+      </x:c>
+      <x:c r="BC38" s="3" t="n">
+        <x:v>-16460</x:v>
+      </x:c>
+      <x:c r="BD38" s="3" t="n">
+        <x:v>-21636</x:v>
+      </x:c>
+      <x:c r="BE38" s="3" t="n">
+        <x:v>-25766</x:v>
+      </x:c>
+      <x:c r="BF38" s="3" t="n">
+        <x:v>-20520</x:v>
+      </x:c>
+      <x:c r="BG38" s="3" t="n">
+        <x:v>-20932</x:v>
+      </x:c>
+      <x:c r="BH38" s="3" t="n">
+        <x:v>-25238</x:v>
+      </x:c>
+      <x:c r="BI38" s="3" t="n">
+        <x:v>-25946</x:v>
+      </x:c>
+      <x:c r="BJ38" s="3" t="n">
+        <x:v>-18140</x:v>
+      </x:c>
+      <x:c r="BK38" s="3" t="n">
+        <x:v>-20904</x:v>
+      </x:c>
+      <x:c r="BL38" s="3" t="n">
+        <x:v>-22208</x:v>
+      </x:c>
+      <x:c r="BM38" s="3" t="n">
+        <x:v>-27549</x:v>
+      </x:c>
+      <x:c r="BN38" s="3" t="n">
+        <x:v>-19104</x:v>
+      </x:c>
+      <x:c r="BO38" s="3" t="n">
+        <x:v>-18012</x:v>
+      </x:c>
+      <x:c r="BP38" s="3" t="n">
+        <x:v>-20083</x:v>
+      </x:c>
+      <x:c r="BQ38" s="3" t="n">
+        <x:v>-24282</x:v>
+      </x:c>
+      <x:c r="BR38" s="3" t="n">
+        <x:v>-17447</x:v>
+      </x:c>
+      <x:c r="BS38" s="3" t="n">
+        <x:v>-15275</x:v>
+      </x:c>
+      <x:c r="BT38" s="3" t="n">
+        <x:v>-19053</x:v>
+      </x:c>
+      <x:c r="BU38" s="3" t="n">
+        <x:v>-25240</x:v>
+      </x:c>
+      <x:c r="BV38" s="3" t="n">
+        <x:v>-16286</x:v>
+      </x:c>
+      <x:c r="BW38" s="3" t="n">
+        <x:v>-15017</x:v>
+      </x:c>
+      <x:c r="BX38" s="3" t="n">
+        <x:v>-19689</x:v>
+      </x:c>
+      <x:c r="BY38" s="3" t="n">
+        <x:v>-26161</x:v>
+      </x:c>
+      <x:c r="BZ38" s="3" t="n">
+        <x:v>-18943</x:v>
+      </x:c>
+      <x:c r="CA38" s="3" t="n">
+        <x:v>-17825</x:v>
+      </x:c>
+      <x:c r="CB38" s="3" t="n">
+        <x:v>-22657</x:v>
+      </x:c>
+      <x:c r="CC38" s="3" t="n">
+        <x:v>-27148</x:v>
+      </x:c>
+      <x:c r="CD38" s="3" t="n">
+        <x:v>-19222</x:v>
+      </x:c>
+      <x:c r="CE38" s="3" t="n">
+        <x:v>-18573</x:v>
+      </x:c>
+      <x:c r="CF38" s="3" t="n">
+        <x:v>-22071</x:v>
+      </x:c>
+      <x:c r="CG38" s="3" t="n">
+        <x:v>-27859</x:v>
+      </x:c>
+      <x:c r="CH38" s="3" t="n">
+        <x:v>-20635</x:v>
+      </x:c>
+      <x:c r="CI38" s="3" t="n">
+        <x:v>-17937</x:v>
+      </x:c>
+      <x:c r="CJ38" s="3" t="n">
+        <x:v>-23506</x:v>
+      </x:c>
+      <x:c r="CK38" s="3" t="n">
+        <x:v>-29291</x:v>
+      </x:c>
+      <x:c r="CL38" s="3" t="n">
+        <x:v>-20662</x:v>
+      </x:c>
+      <x:c r="CM38" s="3" t="n">
+        <x:v>-19485</x:v>
+      </x:c>
+      <x:c r="CN38" s="3" t="n">
+        <x:v>-24629</x:v>
+      </x:c>
+      <x:c r="CO38" s="3" t="n">
+        <x:v>-31394</x:v>
+      </x:c>
+      <x:c r="CP38" s="3" t="n">
+        <x:v>-23254</x:v>
+      </x:c>
+      <x:c r="CQ38" s="3" t="n">
+        <x:v>-22186</x:v>
+      </x:c>
+      <x:c r="CR38" s="3" t="n">
+        <x:v>-25762</x:v>
+      </x:c>
+      <x:c r="CS38" s="3" t="n">
+        <x:v>-32797</x:v>
+      </x:c>
+      <x:c r="CT38" s="3" t="n">
+        <x:v>-26793</x:v>
+      </x:c>
+      <x:c r="CU38" s="3" t="n">
+        <x:v>-21734</x:v>
+      </x:c>
+      <x:c r="CV38" s="3" t="n">
+        <x:v>-28041</x:v>
+      </x:c>
+      <x:c r="CW38" s="3" t="n">
+        <x:v>-33710</x:v>
+      </x:c>
+      <x:c r="CX38" s="3" t="n">
+        <x:v>-26492</x:v>
+      </x:c>
+      <x:c r="CY38" s="3" t="n">
+        <x:v>-24882</x:v>
+      </x:c>
+      <x:c r="CZ38" s="3" t="n">
+        <x:v>-30178</x:v>
+      </x:c>
+      <x:c r="DA38" s="3" t="n">
+        <x:v>-37354</x:v>
+      </x:c>
+      <x:c r="DB38" s="3" t="n">
+        <x:v>-29005</x:v>
+      </x:c>
+      <x:c r="DC38" s="3" t="n">
+        <x:v>-23217</x:v>
+      </x:c>
+      <x:c r="DD38" s="3" t="n">
+        <x:v>-29783</x:v>
+      </x:c>
+      <x:c r="DE38" s="3" t="n">
+        <x:v>-36629</x:v>
+      </x:c>
+      <x:c r="DF38" s="3" t="n">
+        <x:v>-30137</x:v>
+      </x:c>
+      <x:c r="DG38" s="3" t="n">
+        <x:v>-16093</x:v>
+      </x:c>
+      <x:c r="DH38" s="3" t="n">
+        <x:v>-12399</x:v>
+      </x:c>
+      <x:c r="DI38" s="3" t="n">
+        <x:v>-14874</x:v>
+      </x:c>
+      <x:c r="DJ38" s="3" t="n">
+        <x:v>-14117</x:v>
+      </x:c>
+      <x:c r="DK38" s="3" t="n">
+        <x:v>-11977</x:v>
+      </x:c>
+      <x:c r="DL38" s="3" t="n">
+        <x:v>-14864</x:v>
+      </x:c>
+      <x:c r="DM38" s="3" t="n">
+        <x:v>-22187</x:v>
+      </x:c>
+      <x:c r="DN38" s="3" t="n">
+        <x:v>-21832</x:v>
+      </x:c>
+      <x:c r="DO38" s="3" t="n">
+        <x:v>-22387</x:v>
+      </x:c>
+      <x:c r="DP38" s="3" t="n">
+        <x:v>-27566</x:v>
+      </x:c>
+      <x:c r="DQ38" s="3" t="n">
+        <x:v>-32980</x:v>
+      </x:c>
+      <x:c r="DR38" s="3" t="n">
+        <x:v>-27051</x:v>
+      </x:c>
+      <x:c r="DS38" s="3" t="n">
+        <x:v>-21933</x:v>
+      </x:c>
+      <x:c r="DT38" s="3" t="n">
+        <x:v>-29437</x:v>
+      </x:c>
+      <x:c r="DU38" s="3" t="n">
+        <x:v>-39054</x:v>
+      </x:c>
+      <x:c r="DV38" s="3" t="n">
+        <x:v>-26041</x:v>
+      </x:c>
+      <x:c r="DW38" s="3" t="n">
+        <x:v>-23155</x:v>
+      </x:c>
+      <x:c r="DX38" s="3" t="n">
+        <x:v>-29299</x:v>
+      </x:c>
+      <x:c r="DY38" s="3" t="n">
+        <x:v>-38883</x:v>
+      </x:c>
+      <x:c r="DZ38" s="3" t="n">
+        <x:v>-28413</x:v>
+      </x:c>
+      <x:c r="EA38" s="3" t="n">
+        <x:v>-23934</x:v>
+      </x:c>
+      <x:c r="EB38" s="3" t="n">
+        <x:v>-31363</x:v>
+      </x:c>
+      <x:c r="EC38" s="3" t="n">
+        <x:v>-41305</x:v>
+      </x:c>
+      <x:c r="ED38" s="3" t="n">
+        <x:v>-29222</x:v>
+      </x:c>
+      <x:c r="EE38" s="3" t="n">
+        <x:v>-26579</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:135">
+      <x:c r="B39" s="2" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="n">
+        <x:v>347624</x:v>
+      </x:c>
+      <x:c r="D39" s="3" t="n">
+        <x:v>364224</x:v>
+      </x:c>
+      <x:c r="E39" s="3" t="n">
+        <x:v>357557</x:v>
+      </x:c>
+      <x:c r="F39" s="3" t="n">
+        <x:v>394014</x:v>
+      </x:c>
+      <x:c r="G39" s="3" t="n">
+        <x:v>359841</x:v>
+      </x:c>
+      <x:c r="H39" s="3" t="n">
+        <x:v>369738</x:v>
+      </x:c>
+      <x:c r="I39" s="3" t="n">
+        <x:v>362977</x:v>
+      </x:c>
+      <x:c r="J39" s="3" t="n">
+        <x:v>398496</x:v>
+      </x:c>
+      <x:c r="K39" s="3" t="n">
+        <x:v>363011</x:v>
+      </x:c>
+      <x:c r="L39" s="3" t="n">
+        <x:v>376787</x:v>
+      </x:c>
+      <x:c r="M39" s="3" t="n">
+        <x:v>369311</x:v>
+      </x:c>
+      <x:c r="N39" s="3" t="n">
+        <x:v>401403</x:v>
+      </x:c>
+      <x:c r="O39" s="3" t="n">
+        <x:v>369694</x:v>
+      </x:c>
+      <x:c r="P39" s="3" t="n">
+        <x:v>384972</x:v>
+      </x:c>
+      <x:c r="Q39" s="3" t="n">
+        <x:v>379707</x:v>
+      </x:c>
+      <x:c r="R39" s="3" t="n">
+        <x:v>410393</x:v>
+      </x:c>
+      <x:c r="S39" s="3" t="n">
+        <x:v>380150</x:v>
+      </x:c>
+      <x:c r="T39" s="3" t="n">
+        <x:v>403729</x:v>
+      </x:c>
+      <x:c r="U39" s="3" t="n">
+        <x:v>387233</x:v>
+      </x:c>
+      <x:c r="V39" s="3" t="n">
+        <x:v>424612</x:v>
+      </x:c>
+      <x:c r="W39" s="3" t="n">
+        <x:v>390851</x:v>
+      </x:c>
+      <x:c r="X39" s="3" t="n">
+        <x:v>414669</x:v>
+      </x:c>
+      <x:c r="Y39" s="3" t="n">
+        <x:v>402442</x:v>
+      </x:c>
+      <x:c r="Z39" s="3" t="n">
+        <x:v>442337</x:v>
+      </x:c>
+      <x:c r="AA39" s="3" t="n">
+        <x:v>408505</x:v>
+      </x:c>
+      <x:c r="AB39" s="3" t="n">
+        <x:v>430521</x:v>
+      </x:c>
+      <x:c r="AC39" s="3" t="n">
+        <x:v>418426</x:v>
+      </x:c>
+      <x:c r="AD39" s="3" t="n">
+        <x:v>470374</x:v>
+      </x:c>
+      <x:c r="AE39" s="3" t="n">
+        <x:v>436543</x:v>
+      </x:c>
+      <x:c r="AF39" s="3" t="n">
+        <x:v>459737</x:v>
+      </x:c>
+      <x:c r="AG39" s="3" t="n">
+        <x:v>445140</x:v>
+      </x:c>
+      <x:c r="AH39" s="3" t="n">
+        <x:v>481467</x:v>
+      </x:c>
+      <x:c r="AI39" s="3" t="n">
+        <x:v>445644</x:v>
+      </x:c>
+      <x:c r="AJ39" s="3" t="n">
+        <x:v>462691</x:v>
+      </x:c>
+      <x:c r="AK39" s="3" t="n">
+        <x:v>447969</x:v>
+      </x:c>
+      <x:c r="AL39" s="3" t="n">
+        <x:v>480439</x:v>
+      </x:c>
+      <x:c r="AM39" s="3" t="n">
+        <x:v>452328</x:v>
+      </x:c>
+      <x:c r="AN39" s="3" t="n">
+        <x:v>473035</x:v>
+      </x:c>
+      <x:c r="AO39" s="3" t="n">
+        <x:v>458068</x:v>
+      </x:c>
+      <x:c r="AP39" s="3" t="n">
+        <x:v>493177</x:v>
+      </x:c>
+      <x:c r="AQ39" s="3" t="n">
+        <x:v>455089</x:v>
+      </x:c>
+      <x:c r="AR39" s="3" t="n">
+        <x:v>476910</x:v>
+      </x:c>
+      <x:c r="AS39" s="3" t="n">
+        <x:v>467614</x:v>
+      </x:c>
+      <x:c r="AT39" s="3" t="n">
+        <x:v>504214</x:v>
+      </x:c>
+      <x:c r="AU39" s="3" t="n">
+        <x:v>470948</x:v>
+      </x:c>
+      <x:c r="AV39" s="3" t="n">
+        <x:v>490128</x:v>
+      </x:c>
+      <x:c r="AW39" s="3" t="n">
+        <x:v>480438</x:v>
+      </x:c>
+      <x:c r="AX39" s="3" t="n">
+        <x:v>518491</x:v>
+      </x:c>
+      <x:c r="AY39" s="3" t="n">
+        <x:v>477070</x:v>
+      </x:c>
+      <x:c r="AZ39" s="3" t="n">
+        <x:v>507478</x:v>
+      </x:c>
+      <x:c r="BA39" s="3" t="n">
+        <x:v>500805</x:v>
+      </x:c>
+      <x:c r="BB39" s="3" t="n">
+        <x:v>535785</x:v>
+      </x:c>
+      <x:c r="BC39" s="3" t="n">
+        <x:v>491950</x:v>
+      </x:c>
+      <x:c r="BD39" s="3" t="n">
+        <x:v>523158</x:v>
+      </x:c>
+      <x:c r="BE39" s="3" t="n">
+        <x:v>511203</x:v>
+      </x:c>
+      <x:c r="BF39" s="3" t="n">
+        <x:v>553692</x:v>
+      </x:c>
+      <x:c r="BG39" s="3" t="n">
+        <x:v>514191</x:v>
+      </x:c>
+      <x:c r="BH39" s="3" t="n">
+        <x:v>545681</x:v>
+      </x:c>
+      <x:c r="BI39" s="3" t="n">
+        <x:v>538709</x:v>
+      </x:c>
+      <x:c r="BJ39" s="3" t="n">
+        <x:v>576371</x:v>
+      </x:c>
+      <x:c r="BK39" s="3" t="n">
+        <x:v>526972</x:v>
+      </x:c>
+      <x:c r="BL39" s="3" t="n">
+        <x:v>558816</x:v>
+      </x:c>
+      <x:c r="BM39" s="3" t="n">
+        <x:v>532121</x:v>
+      </x:c>
+      <x:c r="BN39" s="3" t="n">
+        <x:v>555929</x:v>
+      </x:c>
+      <x:c r="BO39" s="3" t="n">
+        <x:v>520644</x:v>
+      </x:c>
+      <x:c r="BP39" s="3" t="n">
+        <x:v>561630</x:v>
+      </x:c>
+      <x:c r="BQ39" s="3" t="n">
+        <x:v>543383</x:v>
+      </x:c>
+      <x:c r="BR39" s="3" t="n">
+        <x:v>573886</x:v>
+      </x:c>
+      <x:c r="BS39" s="3" t="n">
+        <x:v>544919</x:v>
+      </x:c>
+      <x:c r="BT39" s="3" t="n">
+        <x:v>582918</x:v>
+      </x:c>
+      <x:c r="BU39" s="3" t="n">
+        <x:v>565511</x:v>
+      </x:c>
+      <x:c r="BV39" s="3" t="n">
+        <x:v>596310</x:v>
+      </x:c>
+      <x:c r="BW39" s="3" t="n">
+        <x:v>560565</x:v>
+      </x:c>
+      <x:c r="BX39" s="3" t="n">
+        <x:v>600531</x:v>
+      </x:c>
+      <x:c r="BY39" s="3" t="n">
+        <x:v>572521</x:v>
+      </x:c>
+      <x:c r="BZ39" s="3" t="n">
+        <x:v>602662</x:v>
+      </x:c>
+      <x:c r="CA39" s="3" t="n">
+        <x:v>568788</x:v>
+      </x:c>
+      <x:c r="CB39" s="3" t="n">
+        <x:v>602098</x:v>
+      </x:c>
+      <x:c r="CC39" s="3" t="n">
+        <x:v>580240</x:v>
+      </x:c>
+      <x:c r="CD39" s="3" t="n">
+        <x:v>612722</x:v>
+      </x:c>
+      <x:c r="CE39" s="3" t="n">
+        <x:v>575516</x:v>
+      </x:c>
+      <x:c r="CF39" s="3" t="n">
+        <x:v>614262</x:v>
+      </x:c>
+      <x:c r="CG39" s="3" t="n">
+        <x:v>593889</x:v>
+      </x:c>
+      <x:c r="CH39" s="3" t="n">
+        <x:v>627766</x:v>
+      </x:c>
+      <x:c r="CI39" s="3" t="n">
+        <x:v>590079</x:v>
+      </x:c>
+      <x:c r="CJ39" s="3" t="n">
+        <x:v>633781</x:v>
+      </x:c>
+      <x:c r="CK39" s="3" t="n">
+        <x:v>606965</x:v>
+      </x:c>
+      <x:c r="CL39" s="3" t="n">
+        <x:v>648340</x:v>
+      </x:c>
+      <x:c r="CM39" s="3" t="n">
+        <x:v>616063</x:v>
+      </x:c>
+      <x:c r="CN39" s="3" t="n">
+        <x:v>659086</x:v>
+      </x:c>
+      <x:c r="CO39" s="3" t="n">
+        <x:v>632816</x:v>
+      </x:c>
+      <x:c r="CP39" s="3" t="n">
+        <x:v>675378</x:v>
+      </x:c>
+      <x:c r="CQ39" s="3" t="n">
+        <x:v>633406</x:v>
+      </x:c>
+      <x:c r="CR39" s="3" t="n">
+        <x:v>673793</x:v>
+      </x:c>
+      <x:c r="CS39" s="3" t="n">
+        <x:v>646136</x:v>
+      </x:c>
+      <x:c r="CT39" s="3" t="n">
+        <x:v>688241</x:v>
+      </x:c>
+      <x:c r="CU39" s="3" t="n">
+        <x:v>659088</x:v>
+      </x:c>
+      <x:c r="CV39" s="3" t="n">
+        <x:v>687484</x:v>
+      </x:c>
+      <x:c r="CW39" s="3" t="n">
+        <x:v>657656</x:v>
+      </x:c>
+      <x:c r="CX39" s="3" t="n">
+        <x:v>700591</x:v>
+      </x:c>
+      <x:c r="CY39" s="3" t="n">
+        <x:v>666354</x:v>
+      </x:c>
+      <x:c r="CZ39" s="3" t="n">
+        <x:v>708908</x:v>
+      </x:c>
+      <x:c r="DA39" s="3" t="n">
+        <x:v>671355</x:v>
+      </x:c>
+      <x:c r="DB39" s="3" t="n">
+        <x:v>711540</x:v>
+      </x:c>
+      <x:c r="DC39" s="3" t="n">
+        <x:v>666418</x:v>
+      </x:c>
+      <x:c r="DD39" s="3" t="n">
+        <x:v>708454</x:v>
+      </x:c>
+      <x:c r="DE39" s="3" t="n">
+        <x:v>685513</x:v>
+      </x:c>
+      <x:c r="DF39" s="3" t="n">
+        <x:v>719478</x:v>
+      </x:c>
+      <x:c r="DG39" s="3" t="n">
+        <x:v>682770</x:v>
+      </x:c>
+      <x:c r="DH39" s="3" t="n">
+        <x:v>653008</x:v>
+      </x:c>
+      <x:c r="DI39" s="3" t="n">
+        <x:v>663945</x:v>
+      </x:c>
+      <x:c r="DJ39" s="3" t="n">
+        <x:v>694964</x:v>
+      </x:c>
+      <x:c r="DK39" s="3" t="n">
+        <x:v>662348</x:v>
+      </x:c>
+      <x:c r="DL39" s="3" t="n">
+        <x:v>718099</x:v>
+      </x:c>
+      <x:c r="DM39" s="3" t="n">
+        <x:v>711755</x:v>
+      </x:c>
+      <x:c r="DN39" s="3" t="n">
+        <x:v>756331</x:v>
+      </x:c>
+      <x:c r="DO39" s="3" t="n">
+        <x:v>700813</x:v>
+      </x:c>
+      <x:c r="DP39" s="3" t="n">
+        <x:v>762242</x:v>
+      </x:c>
+      <x:c r="DQ39" s="3" t="n">
+        <x:v>718145</x:v>
+      </x:c>
+      <x:c r="DR39" s="3" t="n">
+        <x:v>749759</x:v>
+      </x:c>
+      <x:c r="DS39" s="3" t="n">
+        <x:v>688113</x:v>
+      </x:c>
+      <x:c r="DT39" s="3" t="n">
+        <x:v>737490</x:v>
+      </x:c>
+      <x:c r="DU39" s="3" t="n">
+        <x:v>705823</x:v>
+      </x:c>
+      <x:c r="DV39" s="3" t="n">
+        <x:v>747405</x:v>
+      </x:c>
+      <x:c r="DW39" s="3" t="n">
+        <x:v>696004</x:v>
+      </x:c>
+      <x:c r="DX39" s="3" t="n">
+        <x:v>745909</x:v>
+      </x:c>
+      <x:c r="DY39" s="3" t="n">
+        <x:v>717986</x:v>
+      </x:c>
+      <x:c r="DZ39" s="3" t="n">
+        <x:v>756585</x:v>
+      </x:c>
+      <x:c r="EA39" s="3" t="n">
+        <x:v>705715</x:v>
+      </x:c>
+      <x:c r="EB39" s="3" t="n">
+        <x:v>757581</x:v>
+      </x:c>
+      <x:c r="EC39" s="3" t="n">
+        <x:v>734638</x:v>
+      </x:c>
+      <x:c r="ED39" s="3" t="n">
+        <x:v>773593</x:v>
+      </x:c>
+      <x:c r="EE39" s="3" t="n">
+        <x:v>723053</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:135">
+      <x:c r="B40" s="2" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C40" s="3" t="n">
+        <x:v>11420</x:v>
+      </x:c>
+      <x:c r="D40" s="3" t="n">
+        <x:v>15552</x:v>
+      </x:c>
+      <x:c r="E40" s="3" t="n">
+        <x:v>12116</x:v>
+      </x:c>
+      <x:c r="F40" s="3" t="n">
+        <x:v>14572</x:v>
+      </x:c>
+      <x:c r="G40" s="3" t="n">
+        <x:v>11116</x:v>
+      </x:c>
+      <x:c r="H40" s="3" t="n">
+        <x:v>15762</x:v>
+      </x:c>
+      <x:c r="I40" s="3" t="n">
+        <x:v>11729</x:v>
+      </x:c>
+      <x:c r="J40" s="3" t="n">
+        <x:v>13766</x:v>
+      </x:c>
+      <x:c r="K40" s="3" t="n">
+        <x:v>9634</x:v>
+      </x:c>
+      <x:c r="L40" s="3" t="n">
+        <x:v>16430</x:v>
+      </x:c>
+      <x:c r="M40" s="3" t="n">
+        <x:v>9862</x:v>
+      </x:c>
+      <x:c r="N40" s="3" t="n">
+        <x:v>11122</x:v>
+      </x:c>
+      <x:c r="O40" s="3" t="n">
+        <x:v>10556</x:v>
+      </x:c>
+      <x:c r="P40" s="3" t="n">
+        <x:v>13560</x:v>
+      </x:c>
+      <x:c r="Q40" s="3" t="n">
+        <x:v>11085</x:v>
+      </x:c>
+      <x:c r="R40" s="3" t="n">
+        <x:v>12230</x:v>
+      </x:c>
+      <x:c r="S40" s="3" t="n">
+        <x:v>10987</x:v>
+      </x:c>
+      <x:c r="T40" s="3" t="n">
+        <x:v>13935</x:v>
+      </x:c>
+      <x:c r="U40" s="3" t="n">
+        <x:v>11380</x:v>
+      </x:c>
+      <x:c r="V40" s="3" t="n">
+        <x:v>12484</x:v>
+      </x:c>
+      <x:c r="W40" s="3" t="n">
+        <x:v>10851</x:v>
+      </x:c>
+      <x:c r="X40" s="3" t="n">
+        <x:v>13793</x:v>
+      </x:c>
+      <x:c r="Y40" s="3" t="n">
+        <x:v>11617</x:v>
+      </x:c>
+      <x:c r="Z40" s="3" t="n">
+        <x:v>12624</x:v>
+      </x:c>
+      <x:c r="AA40" s="3" t="n">
+        <x:v>10151</x:v>
+      </x:c>
+      <x:c r="AB40" s="3" t="n">
+        <x:v>12482</x:v>
+      </x:c>
+      <x:c r="AC40" s="3" t="n">
+        <x:v>10598</x:v>
+      </x:c>
+      <x:c r="AD40" s="3" t="n">
+        <x:v>11513</x:v>
+      </x:c>
+      <x:c r="AE40" s="3" t="n">
+        <x:v>13865</x:v>
+      </x:c>
+      <x:c r="AF40" s="3" t="n">
+        <x:v>16742</x:v>
+      </x:c>
+      <x:c r="AG40" s="3" t="n">
+        <x:v>14055</x:v>
+      </x:c>
+      <x:c r="AH40" s="3" t="n">
+        <x:v>15892</x:v>
+      </x:c>
+      <x:c r="AI40" s="3" t="n">
+        <x:v>13991</x:v>
+      </x:c>
+      <x:c r="AJ40" s="3" t="n">
+        <x:v>17419</x:v>
+      </x:c>
+      <x:c r="AK40" s="3" t="n">
+        <x:v>14329</x:v>
+      </x:c>
+      <x:c r="AL40" s="3" t="n">
+        <x:v>16314</x:v>
+      </x:c>
+      <x:c r="AM40" s="3" t="n">
+        <x:v>14608</x:v>
+      </x:c>
+      <x:c r="AN40" s="3" t="n">
+        <x:v>18065</x:v>
+      </x:c>
+      <x:c r="AO40" s="3" t="n">
+        <x:v>15008</x:v>
+      </x:c>
+      <x:c r="AP40" s="3" t="n">
+        <x:v>16911</x:v>
+      </x:c>
+      <x:c r="AQ40" s="3" t="n">
+        <x:v>15677</x:v>
+      </x:c>
+      <x:c r="AR40" s="3" t="n">
+        <x:v>19067</x:v>
+      </x:c>
+      <x:c r="AS40" s="3" t="n">
+        <x:v>15916</x:v>
+      </x:c>
+      <x:c r="AT40" s="3" t="n">
+        <x:v>17862</x:v>
+      </x:c>
+      <x:c r="AU40" s="3" t="n">
+        <x:v>15653</x:v>
+      </x:c>
+      <x:c r="AV40" s="3" t="n">
+        <x:v>18948</x:v>
+      </x:c>
+      <x:c r="AW40" s="3" t="n">
+        <x:v>15792</x:v>
+      </x:c>
+      <x:c r="AX40" s="3" t="n">
+        <x:v>17726</x:v>
+      </x:c>
+      <x:c r="AY40" s="3" t="n">
+        <x:v>16158</x:v>
+      </x:c>
+      <x:c r="AZ40" s="3" t="n">
+        <x:v>19635</x:v>
+      </x:c>
+      <x:c r="BA40" s="3" t="n">
+        <x:v>16388</x:v>
+      </x:c>
+      <x:c r="BB40" s="3" t="n">
+        <x:v>19067</x:v>
+      </x:c>
+      <x:c r="BC40" s="3" t="n">
+        <x:v>16249</x:v>
+      </x:c>
+      <x:c r="BD40" s="3" t="n">
+        <x:v>19940</x:v>
+      </x:c>
+      <x:c r="BE40" s="3" t="n">
+        <x:v>16649</x:v>
+      </x:c>
+      <x:c r="BF40" s="3" t="n">
+        <x:v>18867</x:v>
+      </x:c>
+      <x:c r="BG40" s="3" t="n">
+        <x:v>16390</x:v>
+      </x:c>
+      <x:c r="BH40" s="3" t="n">
+        <x:v>19900</x:v>
+      </x:c>
+      <x:c r="BI40" s="3" t="n">
+        <x:v>16683</x:v>
+      </x:c>
+      <x:c r="BJ40" s="3" t="n">
+        <x:v>18584</x:v>
+      </x:c>
+      <x:c r="BK40" s="3" t="n">
+        <x:v>16730</x:v>
+      </x:c>
+      <x:c r="BL40" s="3" t="n">
+        <x:v>20039</x:v>
+      </x:c>
+      <x:c r="BM40" s="3" t="n">
+        <x:v>16803</x:v>
+      </x:c>
+      <x:c r="BN40" s="3" t="n">
+        <x:v>18980</x:v>
+      </x:c>
+      <x:c r="BO40" s="3" t="n">
+        <x:v>16267</x:v>
+      </x:c>
+      <x:c r="BP40" s="3" t="n">
+        <x:v>19729</x:v>
+      </x:c>
+      <x:c r="BQ40" s="3" t="n">
+        <x:v>16275</x:v>
+      </x:c>
+      <x:c r="BR40" s="3" t="n">
+        <x:v>18126</x:v>
+      </x:c>
+      <x:c r="BS40" s="3" t="n">
+        <x:v>16187</x:v>
+      </x:c>
+      <x:c r="BT40" s="3" t="n">
+        <x:v>19751</x:v>
+      </x:c>
+      <x:c r="BU40" s="3" t="n">
+        <x:v>16421</x:v>
+      </x:c>
+      <x:c r="BV40" s="3" t="n">
+        <x:v>17893</x:v>
+      </x:c>
+      <x:c r="BW40" s="3" t="n">
+        <x:v>15353</x:v>
+      </x:c>
+      <x:c r="BX40" s="3" t="n">
+        <x:v>18642</x:v>
+      </x:c>
+      <x:c r="BY40" s="3" t="n">
+        <x:v>15630</x:v>
+      </x:c>
+      <x:c r="BZ40" s="3" t="n">
+        <x:v>17355</x:v>
+      </x:c>
+      <x:c r="CA40" s="3" t="n">
+        <x:v>15342</x:v>
+      </x:c>
+      <x:c r="CB40" s="3" t="n">
+        <x:v>18537</x:v>
+      </x:c>
+      <x:c r="CC40" s="3" t="n">
+        <x:v>15607</x:v>
+      </x:c>
+      <x:c r="CD40" s="3" t="n">
+        <x:v>16990</x:v>
+      </x:c>
+      <x:c r="CE40" s="3" t="n">
+        <x:v>14634</x:v>
+      </x:c>
+      <x:c r="CF40" s="3" t="n">
+        <x:v>17276</x:v>
+      </x:c>
+      <x:c r="CG40" s="3" t="n">
+        <x:v>14949</x:v>
+      </x:c>
+      <x:c r="CH40" s="3" t="n">
+        <x:v>16193</x:v>
+      </x:c>
+      <x:c r="CI40" s="3" t="n">
+        <x:v>15589</x:v>
+      </x:c>
+      <x:c r="CJ40" s="3" t="n">
+        <x:v>18071</x:v>
+      </x:c>
+      <x:c r="CK40" s="3" t="n">
+        <x:v>15988</x:v>
+      </x:c>
+      <x:c r="CL40" s="3" t="n">
+        <x:v>17335</x:v>
+      </x:c>
+      <x:c r="CM40" s="3" t="n">
+        <x:v>16119</x:v>
+      </x:c>
+      <x:c r="CN40" s="3" t="n">
+        <x:v>18688</x:v>
+      </x:c>
+      <x:c r="CO40" s="3" t="n">
+        <x:v>16548</x:v>
+      </x:c>
+      <x:c r="CP40" s="3" t="n">
+        <x:v>17908</x:v>
+      </x:c>
+      <x:c r="CQ40" s="3" t="n">
+        <x:v>15808</x:v>
+      </x:c>
+      <x:c r="CR40" s="3" t="n">
+        <x:v>18342</x:v>
+      </x:c>
+      <x:c r="CS40" s="3" t="n">
+        <x:v>16343</x:v>
+      </x:c>
+      <x:c r="CT40" s="3" t="n">
+        <x:v>17764</x:v>
+      </x:c>
+      <x:c r="CU40" s="3" t="n">
+        <x:v>17012</x:v>
+      </x:c>
+      <x:c r="CV40" s="3" t="n">
+        <x:v>19445</x:v>
+      </x:c>
+      <x:c r="CW40" s="3" t="n">
+        <x:v>17447</x:v>
+      </x:c>
+      <x:c r="CX40" s="3" t="n">
+        <x:v>18977</x:v>
+      </x:c>
+      <x:c r="CY40" s="3" t="n">
+        <x:v>16772</x:v>
+      </x:c>
+      <x:c r="CZ40" s="3" t="n">
+        <x:v>19168</x:v>
+      </x:c>
+      <x:c r="DA40" s="3" t="n">
+        <x:v>17449</x:v>
+      </x:c>
+      <x:c r="DB40" s="3" t="n">
+        <x:v>18566</x:v>
+      </x:c>
+      <x:c r="DC40" s="3" t="n">
+        <x:v>16944</x:v>
+      </x:c>
+      <x:c r="DD40" s="3" t="n">
+        <x:v>19462</x:v>
+      </x:c>
+      <x:c r="DE40" s="3" t="n">
+        <x:v>17481</x:v>
+      </x:c>
+      <x:c r="DF40" s="3" t="n">
+        <x:v>18599</x:v>
+      </x:c>
+      <x:c r="DG40" s="3" t="n">
+        <x:v>17631</x:v>
+      </x:c>
+      <x:c r="DH40" s="3" t="n">
+        <x:v>18708</x:v>
+      </x:c>
+      <x:c r="DI40" s="3" t="n">
+        <x:v>17250</x:v>
+      </x:c>
+      <x:c r="DJ40" s="3" t="n">
+        <x:v>18533</x:v>
+      </x:c>
+      <x:c r="DK40" s="3" t="n">
+        <x:v>17407</x:v>
+      </x:c>
+      <x:c r="DL40" s="3" t="n">
+        <x:v>19969</x:v>
+      </x:c>
+      <x:c r="DM40" s="3" t="n">
+        <x:v>18113</x:v>
+      </x:c>
+      <x:c r="DN40" s="3" t="n">
+        <x:v>19230</x:v>
+      </x:c>
+      <x:c r="DO40" s="3" t="n">
+        <x:v>17372</x:v>
+      </x:c>
+      <x:c r="DP40" s="3" t="n">
+        <x:v>19696</x:v>
+      </x:c>
+      <x:c r="DQ40" s="3" t="n">
+        <x:v>17824</x:v>
+      </x:c>
+      <x:c r="DR40" s="3" t="n">
+        <x:v>18720</x:v>
+      </x:c>
+      <x:c r="DS40" s="3" t="n">
+        <x:v>17499</x:v>
+      </x:c>
+      <x:c r="DT40" s="3" t="n">
+        <x:v>20691</x:v>
+      </x:c>
+      <x:c r="DU40" s="3" t="n">
+        <x:v>18404</x:v>
+      </x:c>
+      <x:c r="DV40" s="3" t="n">
+        <x:v>20628</x:v>
+      </x:c>
+      <x:c r="DW40" s="3" t="n">
+        <x:v>18649</x:v>
+      </x:c>
+      <x:c r="DX40" s="3" t="n">
+        <x:v>21211</x:v>
+      </x:c>
+      <x:c r="DY40" s="3" t="n">
+        <x:v>18946</x:v>
+      </x:c>
+      <x:c r="DZ40" s="3" t="n">
+        <x:v>21582</x:v>
+      </x:c>
+      <x:c r="EA40" s="3" t="n">
+        <x:v>19224</x:v>
+      </x:c>
+      <x:c r="EB40" s="3" t="n">
+        <x:v>22441</x:v>
+      </x:c>
+      <x:c r="EC40" s="3" t="n">
+        <x:v>19919</x:v>
+      </x:c>
+      <x:c r="ED40" s="3" t="n">
+        <x:v>21072</x:v>
+      </x:c>
+      <x:c r="EE40" s="3" t="n">
+        <x:v>19888</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:135">
+      <x:c r="B41" s="2" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="B23" s="2" t="s">
-[...396 lines deleted...]
-        <x:v>93908</x:v>
+      <x:c r="C41" s="3" t="n">
+        <x:v>358814</x:v>
+      </x:c>
+      <x:c r="D41" s="3" t="n">
+        <x:v>378283</x:v>
+      </x:c>
+      <x:c r="E41" s="3" t="n">
+        <x:v>369308</x:v>
+      </x:c>
+      <x:c r="F41" s="3" t="n">
+        <x:v>407758</x:v>
+      </x:c>
+      <x:c r="G41" s="3" t="n">
+        <x:v>370966</x:v>
+      </x:c>
+      <x:c r="H41" s="3" t="n">
+        <x:v>383993</x:v>
+      </x:c>
+      <x:c r="I41" s="3" t="n">
+        <x:v>374535</x:v>
+      </x:c>
+      <x:c r="J41" s="3" t="n">
+        <x:v>411764</x:v>
+      </x:c>
+      <x:c r="K41" s="3" t="n">
+        <x:v>373131</x:v>
+      </x:c>
+      <x:c r="L41" s="3" t="n">
+        <x:v>391631</x:v>
+      </x:c>
+      <x:c r="M41" s="3" t="n">
+        <x:v>379647</x:v>
+      </x:c>
+      <x:c r="N41" s="3" t="n">
+        <x:v>412908</x:v>
+      </x:c>
+      <x:c r="O41" s="3" t="n">
+        <x:v>380490</x:v>
+      </x:c>
+      <x:c r="P41" s="3" t="n">
+        <x:v>397981</x:v>
+      </x:c>
+      <x:c r="Q41" s="3" t="n">
+        <x:v>390963</x:v>
+      </x:c>
+      <x:c r="R41" s="3" t="n">
+        <x:v>422727</x:v>
+      </x:c>
+      <x:c r="S41" s="3" t="n">
+        <x:v>391317</x:v>
+      </x:c>
+      <x:c r="T41" s="3" t="n">
+        <x:v>417231</x:v>
+      </x:c>
+      <x:c r="U41" s="3" t="n">
+        <x:v>398745</x:v>
+      </x:c>
+      <x:c r="V41" s="3" t="n">
+        <x:v>437238</x:v>
+      </x:c>
+      <x:c r="W41" s="3" t="n">
+        <x:v>401993</x:v>
+      </x:c>
+      <x:c r="X41" s="3" t="n">
+        <x:v>428178</x:v>
+      </x:c>
+      <x:c r="Y41" s="3" t="n">
+        <x:v>414243</x:v>
+      </x:c>
+      <x:c r="Z41" s="3" t="n">
+        <x:v>455200</x:v>
+      </x:c>
+      <x:c r="AA41" s="3" t="n">
+        <x:v>419225</x:v>
+      </x:c>
+      <x:c r="AB41" s="3" t="n">
+        <x:v>443179</x:v>
+      </x:c>
+      <x:c r="AC41" s="3" t="n">
+        <x:v>429560</x:v>
+      </x:c>
+      <x:c r="AD41" s="3" t="n">
+        <x:v>482584</x:v>
+      </x:c>
+      <x:c r="AE41" s="3" t="n">
+        <x:v>450335</x:v>
+      </x:c>
+      <x:c r="AF41" s="3" t="n">
+        <x:v>475923</x:v>
+      </x:c>
+      <x:c r="AG41" s="3" t="n">
+        <x:v>459138</x:v>
+      </x:c>
+      <x:c r="AH41" s="3" t="n">
+        <x:v>497145</x:v>
+      </x:c>
+      <x:c r="AI41" s="3" t="n">
+        <x:v>459567</x:v>
+      </x:c>
+      <x:c r="AJ41" s="3" t="n">
+        <x:v>479499</x:v>
+      </x:c>
+      <x:c r="AK41" s="3" t="n">
+        <x:v>462180</x:v>
+      </x:c>
+      <x:c r="AL41" s="3" t="n">
+        <x:v>496449</x:v>
+      </x:c>
+      <x:c r="AM41" s="3" t="n">
+        <x:v>466784</x:v>
+      </x:c>
+      <x:c r="AN41" s="3" t="n">
+        <x:v>490450</x:v>
+      </x:c>
+      <x:c r="AO41" s="3" t="n">
+        <x:v>472884</x:v>
+      </x:c>
+      <x:c r="AP41" s="3" t="n">
+        <x:v>509748</x:v>
+      </x:c>
+      <x:c r="AQ41" s="3" t="n">
+        <x:v>470440</x:v>
+      </x:c>
+      <x:c r="AR41" s="3" t="n">
+        <x:v>495208</x:v>
+      </x:c>
+      <x:c r="AS41" s="3" t="n">
+        <x:v>483227</x:v>
+      </x:c>
+      <x:c r="AT41" s="3" t="n">
+        <x:v>521636</x:v>
+      </x:c>
+      <x:c r="AU41" s="3" t="n">
+        <x:v>486361</x:v>
+      </x:c>
+      <x:c r="AV41" s="3" t="n">
+        <x:v>508387</x:v>
+      </x:c>
+      <x:c r="AW41" s="3" t="n">
+        <x:v>496014</x:v>
+      </x:c>
+      <x:c r="AX41" s="3" t="n">
+        <x:v>535871</x:v>
+      </x:c>
+      <x:c r="AY41" s="3" t="n">
+        <x:v>492928</x:v>
+      </x:c>
+      <x:c r="AZ41" s="3" t="n">
+        <x:v>526433</x:v>
+      </x:c>
+      <x:c r="BA41" s="3" t="n">
+        <x:v>516962</x:v>
+      </x:c>
+      <x:c r="BB41" s="3" t="n">
+        <x:v>554378</x:v>
+      </x:c>
+      <x:c r="BC41" s="3" t="n">
+        <x:v>507938</x:v>
+      </x:c>
+      <x:c r="BD41" s="3" t="n">
+        <x:v>542458</x:v>
+      </x:c>
+      <x:c r="BE41" s="3" t="n">
+        <x:v>527612</x:v>
+      </x:c>
+      <x:c r="BF41" s="3" t="n">
+        <x:v>572186</x:v>
+      </x:c>
+      <x:c r="BG41" s="3" t="n">
+        <x:v>530370</x:v>
+      </x:c>
+      <x:c r="BH41" s="3" t="n">
+        <x:v>565050</x:v>
+      </x:c>
+      <x:c r="BI41" s="3" t="n">
+        <x:v>555232</x:v>
+      </x:c>
+      <x:c r="BJ41" s="3" t="n">
+        <x:v>594694</x:v>
+      </x:c>
+      <x:c r="BK41" s="3" t="n">
+        <x:v>543491</x:v>
+      </x:c>
+      <x:c r="BL41" s="3" t="n">
+        <x:v>578364</x:v>
+      </x:c>
+      <x:c r="BM41" s="3" t="n">
+        <x:v>548721</x:v>
+      </x:c>
+      <x:c r="BN41" s="3" t="n">
+        <x:v>574532</x:v>
+      </x:c>
+      <x:c r="BO41" s="3" t="n">
+        <x:v>536717</x:v>
+      </x:c>
+      <x:c r="BP41" s="3" t="n">
+        <x:v>580928</x:v>
+      </x:c>
+      <x:c r="BQ41" s="3" t="n">
+        <x:v>559528</x:v>
+      </x:c>
+      <x:c r="BR41" s="3" t="n">
+        <x:v>591778</x:v>
+      </x:c>
+      <x:c r="BS41" s="3" t="n">
+        <x:v>560968</x:v>
+      </x:c>
+      <x:c r="BT41" s="3" t="n">
+        <x:v>602313</x:v>
+      </x:c>
+      <x:c r="BU41" s="3" t="n">
+        <x:v>581821</x:v>
+      </x:c>
+      <x:c r="BV41" s="3" t="n">
+        <x:v>614038</x:v>
+      </x:c>
+      <x:c r="BW41" s="3" t="n">
+        <x:v>575880</x:v>
+      </x:c>
+      <x:c r="BX41" s="3" t="n">
+        <x:v>618953</x:v>
+      </x:c>
+      <x:c r="BY41" s="3" t="n">
+        <x:v>588116</x:v>
+      </x:c>
+      <x:c r="BZ41" s="3" t="n">
+        <x:v>619906</x:v>
+      </x:c>
+      <x:c r="CA41" s="3" t="n">
+        <x:v>584098</x:v>
+      </x:c>
+      <x:c r="CB41" s="3" t="n">
+        <x:v>620443</x:v>
+      </x:c>
+      <x:c r="CC41" s="3" t="n">
+        <x:v>595818</x:v>
+      </x:c>
+      <x:c r="CD41" s="3" t="n">
+        <x:v>629646</x:v>
+      </x:c>
+      <x:c r="CE41" s="3" t="n">
+        <x:v>590160</x:v>
+      </x:c>
+      <x:c r="CF41" s="3" t="n">
+        <x:v>631454</x:v>
+      </x:c>
+      <x:c r="CG41" s="3" t="n">
+        <x:v>608857</x:v>
+      </x:c>
+      <x:c r="CH41" s="3" t="n">
+        <x:v>643956</x:v>
+      </x:c>
+      <x:c r="CI41" s="3" t="n">
+        <x:v>605649</x:v>
+      </x:c>
+      <x:c r="CJ41" s="3" t="n">
+        <x:v>651794</x:v>
+      </x:c>
+      <x:c r="CK41" s="3" t="n">
+        <x:v>622936</x:v>
+      </x:c>
+      <x:c r="CL41" s="3" t="n">
+        <x:v>665648</x:v>
+      </x:c>
+      <x:c r="CM41" s="3" t="n">
+        <x:v>632165</x:v>
+      </x:c>
+      <x:c r="CN41" s="3" t="n">
+        <x:v>677721</x:v>
+      </x:c>
+      <x:c r="CO41" s="3" t="n">
+        <x:v>649346</x:v>
+      </x:c>
+      <x:c r="CP41" s="3" t="n">
+        <x:v>693261</x:v>
+      </x:c>
+      <x:c r="CQ41" s="3" t="n">
+        <x:v>649203</x:v>
+      </x:c>
+      <x:c r="CR41" s="3" t="n">
+        <x:v>692101</x:v>
+      </x:c>
+      <x:c r="CS41" s="3" t="n">
+        <x:v>662465</x:v>
+      </x:c>
+      <x:c r="CT41" s="3" t="n">
+        <x:v>705986</x:v>
+      </x:c>
+      <x:c r="CU41" s="3" t="n">
+        <x:v>676080</x:v>
+      </x:c>
+      <x:c r="CV41" s="3" t="n">
+        <x:v>706890</x:v>
+      </x:c>
+      <x:c r="CW41" s="3" t="n">
+        <x:v>675078</x:v>
+      </x:c>
+      <x:c r="CX41" s="3" t="n">
+        <x:v>719538</x:v>
+      </x:c>
+      <x:c r="CY41" s="3" t="n">
+        <x:v>683101</x:v>
+      </x:c>
+      <x:c r="CZ41" s="3" t="n">
+        <x:v>728045</x:v>
+      </x:c>
+      <x:c r="DA41" s="3" t="n">
+        <x:v>688777</x:v>
+      </x:c>
+      <x:c r="DB41" s="3" t="n">
+        <x:v>730079</x:v>
+      </x:c>
+      <x:c r="DC41" s="3" t="n">
+        <x:v>683329</x:v>
+      </x:c>
+      <x:c r="DD41" s="3" t="n">
+        <x:v>727904</x:v>
+      </x:c>
+      <x:c r="DE41" s="3" t="n">
+        <x:v>702960</x:v>
+      </x:c>
+      <x:c r="DF41" s="3" t="n">
+        <x:v>738045</x:v>
+      </x:c>
+      <x:c r="DG41" s="3" t="n">
+        <x:v>700370</x:v>
+      </x:c>
+      <x:c r="DH41" s="3" t="n">
+        <x:v>671723</x:v>
+      </x:c>
+      <x:c r="DI41" s="3" t="n">
+        <x:v>681167</x:v>
+      </x:c>
+      <x:c r="DJ41" s="3" t="n">
+        <x:v>713478</x:v>
+      </x:c>
+      <x:c r="DK41" s="3" t="n">
+        <x:v>679729</x:v>
+      </x:c>
+      <x:c r="DL41" s="3" t="n">
+        <x:v>738067</x:v>
+      </x:c>
+      <x:c r="DM41" s="3" t="n">
+        <x:v>729827</x:v>
+      </x:c>
+      <x:c r="DN41" s="3" t="n">
+        <x:v>775518</x:v>
+      </x:c>
+      <x:c r="DO41" s="3" t="n">
+        <x:v>718119</x:v>
+      </x:c>
+      <x:c r="DP41" s="3" t="n">
+        <x:v>781897</x:v>
+      </x:c>
+      <x:c r="DQ41" s="3" t="n">
+        <x:v>735902</x:v>
+      </x:c>
+      <x:c r="DR41" s="3" t="n">
+        <x:v>768412</x:v>
+      </x:c>
+      <x:c r="DS41" s="3" t="n">
+        <x:v>705564</x:v>
+      </x:c>
+      <x:c r="DT41" s="3" t="n">
+        <x:v>758200</x:v>
+      </x:c>
+      <x:c r="DU41" s="3" t="n">
+        <x:v>724194</x:v>
+      </x:c>
+      <x:c r="DV41" s="3" t="n">
+        <x:v>768037</x:v>
+      </x:c>
+      <x:c r="DW41" s="3" t="n">
+        <x:v>714639</x:v>
+      </x:c>
+      <x:c r="DX41" s="3" t="n">
+        <x:v>767130</x:v>
+      </x:c>
+      <x:c r="DY41" s="3" t="n">
+        <x:v>736910</x:v>
+      </x:c>
+      <x:c r="DZ41" s="3" t="n">
+        <x:v>778178</x:v>
+      </x:c>
+      <x:c r="EA41" s="3" t="n">
+        <x:v>724939</x:v>
+      </x:c>
+      <x:c r="EB41" s="3" t="n">
+        <x:v>780022</x:v>
+      </x:c>
+      <x:c r="EC41" s="3" t="n">
+        <x:v>754557</x:v>
+      </x:c>
+      <x:c r="ED41" s="3" t="n">
+        <x:v>794665</x:v>
+      </x:c>
+      <x:c r="EE41" s="3" t="n">
+        <x:v>742941</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:134">
-      <x:c r="B24" s="2" t="s">
+    <x:row r="42" spans="1:135">
+      <x:c r="A42" s="2" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B42" s="2" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...7219 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
       <x:c r="C42" s="4" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="G42" s="4" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="H42" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="I42" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="J42" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
@@ -16978,98 +17095,101 @@
       <x:c r="DH42" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="DI42" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="DJ42" s="4" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="DK42" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="DL42" s="4" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="DM42" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="DN42" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="DO42" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="DP42" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DQ42" s="4" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="DR42" s="4" t="n">
-        <x:v>-8.2</x:v>
+        <x:v>-8.4</x:v>
       </x:c>
       <x:c r="DS42" s="4" t="n">
-        <x:v>-6.9</x:v>
+        <x:v>-7.3</x:v>
       </x:c>
       <x:c r="DT42" s="4" t="n">
-        <x:v>-4.9</x:v>
+        <x:v>-5.1</x:v>
       </x:c>
       <x:c r="DU42" s="4" t="n">
-        <x:v>-2.2</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="DV42" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="DW42" s="4" t="n">
-        <x:v>7.1</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="DX42" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="DY42" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="DZ42" s="4" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="EA42" s="4" t="n">
         <x:v>-3.2</x:v>
       </x:c>
       <x:c r="EB42" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="EC42" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="ED42" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
+      <x:c r="EE42" s="4" t="n">
+        <x:v>2.5</x:v>
+      </x:c>
     </x:row>
-    <x:row r="43" spans="1:134">
+    <x:row r="43" spans="1:135">
       <x:c r="B43" s="2" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C43" s="4" t="n">
         <x:v>-11</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
         <x:v>-9.5</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>-5.5</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="G43" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="H43" s="4" t="n">
         <x:v>-4.6</x:v>
       </x:c>
       <x:c r="I43" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="J43" s="4" t="n">
         <x:v>-2.9</x:v>
       </x:c>
@@ -17103,51 +17223,51 @@
       <x:c r="T43" s="4" t="n">
         <x:v>-5.1</x:v>
       </x:c>
       <x:c r="U43" s="4" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="V43" s="4" t="n">
         <x:v>-8.6</x:v>
       </x:c>
       <x:c r="W43" s="4" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="X43" s="4" t="n">
         <x:v>-4.8</x:v>
       </x:c>
       <x:c r="Y43" s="4" t="n">
         <x:v>-9.8</x:v>
       </x:c>
       <x:c r="Z43" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="AA43" s="4" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="AB43" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.7</x:v>
       </x:c>
       <x:c r="AC43" s="4" t="n">
         <x:v>14.2</x:v>
       </x:c>
       <x:c r="AD43" s="4" t="n">
         <x:v>9.9</x:v>
       </x:c>
       <x:c r="AE43" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="AF43" s="4" t="n">
         <x:v>9.7</x:v>
       </x:c>
       <x:c r="AG43" s="4" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="AH43" s="4" t="n">
         <x:v>-3.3</x:v>
       </x:c>
       <x:c r="AI43" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="AJ43" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
@@ -17205,51 +17325,51 @@
       <x:c r="BB43" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="BC43" s="4" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="BD43" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="BE43" s="4" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="BF43" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="BG43" s="4" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="BH43" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="BI43" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BJ43" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="BK43" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="BL43" s="4" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="BM43" s="4" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="BN43" s="4" t="n">
         <x:v>-6.6</x:v>
       </x:c>
       <x:c r="BO43" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="BP43" s="4" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="BQ43" s="4" t="n">
         <x:v>9.2</x:v>
       </x:c>
       <x:c r="BR43" s="4" t="n">
         <x:v>5.5</x:v>
       </x:c>
@@ -17319,51 +17439,51 @@
       <x:c r="CN43" s="4" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="CO43" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CP43" s="4" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="CQ43" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="CR43" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="CS43" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="CT43" s="4" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="CU43" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="CV43" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="CW43" s="4" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="CX43" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CY43" s="4" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="CZ43" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="DA43" s="4" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="DB43" s="4" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="DC43" s="4" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="DD43" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
@@ -17379,98 +17499,101 @@
       <x:c r="DH43" s="4" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="DI43" s="4" t="n">
         <x:v>4.9</x:v>
       </x:c>
       <x:c r="DJ43" s="4" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="DK43" s="4" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="DL43" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DM43" s="4" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="DN43" s="4" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DO43" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="DP43" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="DQ43" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="DR43" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>0.9</x:v>
       </x:c>
       <x:c r="DS43" s="4" t="n">
-        <x:v>-4.9</x:v>
+        <x:v>-5.3</x:v>
       </x:c>
       <x:c r="DT43" s="4" t="n">
+        <x:v>-3.3</x:v>
+      </x:c>
+      <x:c r="DU43" s="4" t="n">
+        <x:v>-3</x:v>
+      </x:c>
+      <x:c r="DV43" s="4" t="n">
+        <x:v>-8.2</x:v>
+      </x:c>
+      <x:c r="DW43" s="4" t="n">
+        <x:v>1.8</x:v>
+      </x:c>
+      <x:c r="DX43" s="4" t="n">
         <x:v>-3.1</x:v>
       </x:c>
-      <x:c r="DU43" s="4" t="n">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="DY43" s="4" t="n">
-        <x:v>-2.2</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DZ43" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="EA43" s="4" t="n">
-        <x:v>-4.3</x:v>
+        <x:v>-3.1</x:v>
       </x:c>
       <x:c r="EB43" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="EC43" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="ED43" s="4" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="EE43" s="4" t="n">
+        <x:v>-0.4</x:v>
       </x:c>
     </x:row>
-    <x:row r="44" spans="1:134">
+    <x:row r="44" spans="1:135">
       <x:c r="B44" s="2" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C44" s="4" t="n">
         <x:v>-13.9</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
         <x:v>-6</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
         <x:v>-5.4</x:v>
       </x:c>
       <x:c r="G44" s="4" t="n">
         <x:v>-6.3</x:v>
       </x:c>
       <x:c r="H44" s="4" t="n">
         <x:v>-3.3</x:v>
       </x:c>
       <x:c r="I44" s="4" t="n">
         <x:v>-6.6</x:v>
       </x:c>
       <x:c r="J44" s="4" t="n">
         <x:v>5.2</x:v>
       </x:c>
@@ -17750,128 +17873,131 @@
       <x:c r="CX44" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="CY44" s="4" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="CZ44" s="4" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="DA44" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="DB44" s="4" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="DC44" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="DD44" s="4" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="DE44" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="DF44" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="DG44" s="4" t="n">
         <x:v>-4.3</x:v>
       </x:c>
       <x:c r="DH44" s="4" t="n">
         <x:v>-14.1</x:v>
       </x:c>
       <x:c r="DI44" s="4" t="n">
         <x:v>-9.3</x:v>
       </x:c>
       <x:c r="DJ44" s="4" t="n">
         <x:v>-10.7</x:v>
       </x:c>
       <x:c r="DK44" s="4" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="DL44" s="4" t="n">
         <x:v>13.6</x:v>
       </x:c>
       <x:c r="DM44" s="4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="DN44" s="4" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="DO44" s="4" t="n">
-        <x:v>12.2</x:v>
+        <x:v>12.3</x:v>
       </x:c>
       <x:c r="DP44" s="4" t="n">
-        <x:v>14</x:v>
+        <x:v>14.3</x:v>
       </x:c>
       <x:c r="DQ44" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="DR44" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="DS44" s="4" t="n">
+        <x:v>-1.3</x:v>
+      </x:c>
+      <x:c r="DT44" s="4" t="n">
+        <x:v>-6</x:v>
+      </x:c>
+      <x:c r="DU44" s="4" t="n">
+        <x:v>-3.6</x:v>
+      </x:c>
+      <x:c r="DV44" s="4" t="n">
+        <x:v>-5</x:v>
+      </x:c>
+      <x:c r="DW44" s="4" t="n">
+        <x:v>-6.1</x:v>
+      </x:c>
+      <x:c r="DX44" s="4" t="n">
+        <x:v>-5.9</x:v>
+      </x:c>
+      <x:c r="DY44" s="4" t="n">
+        <x:v>-3</x:v>
+      </x:c>
+      <x:c r="DZ44" s="4" t="n">
+        <x:v>-2</x:v>
+      </x:c>
+      <x:c r="EA44" s="4" t="n">
         <x:v>-0.9</x:v>
       </x:c>
-      <x:c r="DT44" s="4" t="n">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="EB44" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="EC44" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="ED44" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="EE44" s="4" t="n">
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
-    <x:row r="45" spans="1:134">
+    <x:row r="45" spans="1:135">
       <x:c r="B45" s="2" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C45" s="4" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="G45" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="H45" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="I45" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="J45" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
@@ -18181,98 +18307,101 @@
       <x:c r="DH45" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="DI45" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="DJ45" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DK45" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="DL45" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="DM45" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="DN45" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="DO45" s="4" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DP45" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="DQ45" s="4" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DR45" s="4" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DS45" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="DT45" s="4" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DU45" s="4" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="DV45" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="DW45" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="DX45" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="DY45" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="DZ45" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="EA45" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="EB45" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="EC45" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="ED45" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>0.8</x:v>
+      </x:c>
+      <x:c r="EE45" s="4" t="n">
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:134">
+    <x:row r="46" spans="1:135">
       <x:c r="B46" s="2" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C46" s="4" t="n">
         <x:v>-11.5</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
         <x:v>-10.9</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="G46" s="4" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="H46" s="4" t="n">
         <x:v>-3.6</x:v>
       </x:c>
       <x:c r="I46" s="4" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="J46" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
@@ -18444,51 +18573,51 @@
       <x:c r="BN46" s="4" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="BO46" s="4" t="n">
         <x:v>-7.8</x:v>
       </x:c>
       <x:c r="BP46" s="4" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="BQ46" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="BR46" s="4" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="BS46" s="4" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="BT46" s="4" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="BU46" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="BV46" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="BW46" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="BX46" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BY46" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BZ46" s="4" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="CA46" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="CB46" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="CC46" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="CD46" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
@@ -18534,215 +18663,218 @@
       <x:c r="CR46" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CS46" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="CT46" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="CU46" s="4" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="CV46" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CW46" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="CX46" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CY46" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="CZ46" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="DA46" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="DB46" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="DC46" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="DD46" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="DE46" s="4" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="DF46" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="DG46" s="4" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="DH46" s="4" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="DI46" s="4" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="DJ46" s="4" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="DK46" s="4" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="DL46" s="4" t="n">
         <x:v>16.1</x:v>
       </x:c>
       <x:c r="DM46" s="4" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="DN46" s="4" t="n">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="DO46" s="4" t="n">
-        <x:v>-2.1</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="DP46" s="4" t="n">
-        <x:v>-6.5</x:v>
+        <x:v>-6.3</x:v>
       </x:c>
       <x:c r="DQ46" s="4" t="n">
-        <x:v>-8.1</x:v>
+        <x:v>-8.2</x:v>
       </x:c>
       <x:c r="DR46" s="4" t="n">
+        <x:v>-12.2</x:v>
+      </x:c>
+      <x:c r="DS46" s="4" t="n">
+        <x:v>-15</x:v>
+      </x:c>
+      <x:c r="DT46" s="4" t="n">
         <x:v>-12.1</x:v>
       </x:c>
-      <x:c r="DS46" s="4" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="DU46" s="4" t="n">
-        <x:v>-8.7</x:v>
+        <x:v>-8.3</x:v>
       </x:c>
       <x:c r="DV46" s="4" t="n">
-        <x:v>-6.4</x:v>
+        <x:v>-6.2</x:v>
       </x:c>
       <x:c r="DW46" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="DX46" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="DY46" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="DZ46" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="EA46" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="EB46" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="EC46" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>8.8</x:v>
       </x:c>
       <x:c r="ED46" s="4" t="n">
-        <x:v>9.5</x:v>
+        <x:v>11.2</x:v>
+      </x:c>
+      <x:c r="EE46" s="4" t="n">
+        <x:v>6.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="47" spans="1:134">
+    <x:row r="47" spans="1:135">
       <x:c r="B47" s="2" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C47" s="4" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="G47" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="H47" s="4" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="I47" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="J47" s="4" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="K47" s="4" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="L47" s="4" t="n">
         <x:v>6.2</x:v>
       </x:c>
       <x:c r="M47" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="N47" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="O47" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="P47" s="4" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="R47" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="S47" s="4" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="T47" s="4" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="U47" s="4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="V47" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="W47" s="4" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="X47" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="Y47" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="Z47" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="AA47" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="AB47" s="4" t="n">
         <x:v>-4.1</x:v>
       </x:c>
       <x:c r="AC47" s="4" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="AD47" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="AE47" s="4" t="n">
         <x:v>11.1</x:v>
       </x:c>
       <x:c r="AF47" s="4" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="AG47" s="4" t="n">
         <x:v>7.5</x:v>
       </x:c>
@@ -18785,63 +18917,63 @@
       <x:c r="AT47" s="4" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="AU47" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="AV47" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="AW47" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="AX47" s="4" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="AY47" s="4" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="AZ47" s="4" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="BA47" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BB47" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="BC47" s="4" t="n">
         <x:v>10.1</x:v>
       </x:c>
       <x:c r="BD47" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BE47" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="BF47" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="BG47" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="BH47" s="4" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="BI47" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="BJ47" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BK47" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="BL47" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="BM47" s="4" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="BN47" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
@@ -18866,51 +18998,51 @@
       <x:c r="BU47" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BV47" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="BW47" s="4" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="BX47" s="4" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="BY47" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="BZ47" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="CA47" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="CB47" s="4" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="CC47" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="CD47" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="CE47" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CF47" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="CG47" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="CH47" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="CI47" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="CJ47" s="4" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="CK47" s="4" t="n">
         <x:v>4.3</x:v>
       </x:c>
@@ -18980,101 +19112,104 @@
       <x:c r="DG47" s="4" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="DH47" s="4" t="n">
         <x:v>-13.6</x:v>
       </x:c>
       <x:c r="DI47" s="4" t="n">
         <x:v>-4.8</x:v>
       </x:c>
       <x:c r="DJ47" s="4" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DK47" s="4" t="n">
         <x:v>-6.9</x:v>
       </x:c>
       <x:c r="DL47" s="4" t="n">
         <x:v>28.5</x:v>
       </x:c>
       <x:c r="DM47" s="4" t="n">
         <x:v>13.1</x:v>
       </x:c>
       <x:c r="DN47" s="4" t="n">
         <x:v>16.3</x:v>
       </x:c>
       <x:c r="DO47" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>15.6</x:v>
       </x:c>
       <x:c r="DP47" s="4" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DQ47" s="4" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="DR47" s="4" t="n">
-        <x:v>-8.4</x:v>
+        <x:v>-8.5</x:v>
       </x:c>
       <x:c r="DS47" s="4" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="DT47" s="4" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DU47" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="DV47" s="4" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="DW47" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="DX47" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>6.4</x:v>
       </x:c>
       <x:c r="DY47" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="DZ47" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="EA47" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="EB47" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="EC47" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="ED47" s="4" t="n">
-        <x:v>4.4</x:v>
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="EE47" s="4" t="n">
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="48" spans="1:134">
+    <x:row r="48" spans="1:135">
       <x:c r="B48" s="2" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C48" s="4" t="n">
         <x:v>-17.4</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
         <x:v>-9.9</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
         <x:v>7.9</x:v>
       </x:c>
       <x:c r="G48" s="4" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="H48" s="4" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="I48" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J48" s="4" t="n">
         <x:v>-0.9</x:v>
       </x:c>
@@ -19381,275 +19516,278 @@
       <x:c r="DG48" s="4" t="n">
         <x:v>-6.1</x:v>
       </x:c>
       <x:c r="DH48" s="4" t="n">
         <x:v>-20.9</x:v>
       </x:c>
       <x:c r="DI48" s="4" t="n">
         <x:v>-10.2</x:v>
       </x:c>
       <x:c r="DJ48" s="4" t="n">
         <x:v>-9.4</x:v>
       </x:c>
       <x:c r="DK48" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="DL48" s="4" t="n">
         <x:v>19.3</x:v>
       </x:c>
       <x:c r="DM48" s="4" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="DN48" s="4" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="DO48" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="DP48" s="4" t="n">
-        <x:v>7.2</x:v>
+        <x:v>7.5</x:v>
       </x:c>
       <x:c r="DQ48" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="DR48" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="DS48" s="4" t="n">
-        <x:v>-5.9</x:v>
+        <x:v>-6.3</x:v>
       </x:c>
       <x:c r="DT48" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="DU48" s="4" t="n">
-        <x:v>1.2</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="DV48" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DW48" s="4" t="n">
+        <x:v>2.5</x:v>
+      </x:c>
+      <x:c r="DX48" s="4" t="n">
+        <x:v>1.8</x:v>
+      </x:c>
+      <x:c r="DY48" s="4" t="n">
+        <x:v>2.1</x:v>
+      </x:c>
+      <x:c r="DZ48" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
-      <x:c r="DX48" s="4" t="n">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="EA48" s="4" t="n">
-        <x:v>2.6</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="EB48" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="EC48" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="ED48" s="4" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-2.7</x:v>
+      </x:c>
+      <x:c r="EE48" s="4" t="n">
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
-    <x:row r="49" spans="1:134">
+    <x:row r="49" spans="1:135">
       <x:c r="B49" s="2" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C49" s="4" t="n">
         <x:v>-7</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
         <x:v>-14.1</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
+        <x:v>6.8</x:v>
+      </x:c>
+      <x:c r="F49" s="4" t="n">
         <x:v>6.9</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>6.8</x:v>
       </x:c>
       <x:c r="G49" s="4" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="H49" s="4" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="I49" s="4" t="n">
         <x:v>10.4</x:v>
       </x:c>
       <x:c r="J49" s="4" t="n">
-        <x:v>11.8</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K49" s="4" t="n">
-        <x:v>17</x:v>
+        <x:v>17.1</x:v>
       </x:c>
       <x:c r="L49" s="4" t="n">
         <x:v>16.1</x:v>
       </x:c>
       <x:c r="M49" s="4" t="n">
-        <x:v>14.1</x:v>
+        <x:v>14.2</x:v>
       </x:c>
       <x:c r="N49" s="4" t="n">
-        <x:v>8.9</x:v>
+        <x:v>8.8</x:v>
       </x:c>
       <x:c r="O49" s="4" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="P49" s="4" t="n">
-        <x:v>8.7</x:v>
+        <x:v>8.8</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="n">
         <x:v>16.1</x:v>
       </x:c>
       <x:c r="R49" s="4" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="S49" s="4" t="n">
         <x:v>23.4</x:v>
       </x:c>
       <x:c r="T49" s="4" t="n">
-        <x:v>30.2</x:v>
+        <x:v>30.1</x:v>
       </x:c>
       <x:c r="U49" s="4" t="n">
         <x:v>21.6</x:v>
       </x:c>
       <x:c r="V49" s="4" t="n">
         <x:v>28.6</x:v>
       </x:c>
       <x:c r="W49" s="4" t="n">
         <x:v>18.4</x:v>
       </x:c>
       <x:c r="X49" s="4" t="n">
         <x:v>15.7</x:v>
       </x:c>
       <x:c r="Y49" s="4" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Z49" s="4" t="n">
-        <x:v>22</x:v>
+        <x:v>22.1</x:v>
       </x:c>
       <x:c r="AA49" s="4" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="AB49" s="4" t="n">
         <x:v>17.3</x:v>
       </x:c>
       <x:c r="AC49" s="4" t="n">
         <x:v>16.2</x:v>
       </x:c>
       <x:c r="AD49" s="4" t="n">
         <x:v>13.5</x:v>
       </x:c>
       <x:c r="AE49" s="4" t="n">
         <x:v>26.1</x:v>
       </x:c>
       <x:c r="AF49" s="4" t="n">
         <x:v>24.3</x:v>
       </x:c>
       <x:c r="AG49" s="4" t="n">
         <x:v>22.8</x:v>
       </x:c>
       <x:c r="AH49" s="4" t="n">
         <x:v>22.1</x:v>
       </x:c>
       <x:c r="AI49" s="4" t="n">
         <x:v>25.5</x:v>
       </x:c>
       <x:c r="AJ49" s="4" t="n">
         <x:v>18.2</x:v>
       </x:c>
       <x:c r="AK49" s="4" t="n">
         <x:v>16.7</x:v>
       </x:c>
       <x:c r="AL49" s="4" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="AM49" s="4" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="AN49" s="4" t="n">
         <x:v>12.8</x:v>
       </x:c>
       <x:c r="AO49" s="4" t="n">
         <x:v>14.3</x:v>
       </x:c>
       <x:c r="AP49" s="4" t="n">
-        <x:v>13.7</x:v>
+        <x:v>13.8</x:v>
       </x:c>
       <x:c r="AQ49" s="4" t="n">
         <x:v>14.8</x:v>
       </x:c>
       <x:c r="AR49" s="4" t="n">
         <x:v>16.5</x:v>
       </x:c>
       <x:c r="AS49" s="4" t="n">
         <x:v>15.3</x:v>
       </x:c>
       <x:c r="AT49" s="4" t="n">
         <x:v>16.5</x:v>
       </x:c>
       <x:c r="AU49" s="4" t="n">
-        <x:v>14.8</x:v>
+        <x:v>14.7</x:v>
       </x:c>
       <x:c r="AV49" s="4" t="n">
         <x:v>13.7</x:v>
       </x:c>
       <x:c r="AW49" s="4" t="n">
-        <x:v>14.9</x:v>
+        <x:v>14.8</x:v>
       </x:c>
       <x:c r="AX49" s="4" t="n">
         <x:v>11.3</x:v>
       </x:c>
       <x:c r="AY49" s="4" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="AZ49" s="4" t="n">
         <x:v>10.7</x:v>
       </x:c>
       <x:c r="BA49" s="4" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="BB49" s="4" t="n">
         <x:v>13.4</x:v>
       </x:c>
       <x:c r="BC49" s="4" t="n">
         <x:v>15.9</x:v>
       </x:c>
       <x:c r="BD49" s="4" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="BE49" s="4" t="n">
         <x:v>13.4</x:v>
       </x:c>
       <x:c r="BF49" s="4" t="n">
         <x:v>13.4</x:v>
       </x:c>
       <x:c r="BG49" s="4" t="n">
         <x:v>12.7</x:v>
       </x:c>
       <x:c r="BH49" s="4" t="n">
-        <x:v>16.3</x:v>
+        <x:v>16.2</x:v>
       </x:c>
       <x:c r="BI49" s="4" t="n">
         <x:v>18.8</x:v>
       </x:c>
       <x:c r="BJ49" s="4" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="BK49" s="4" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="BL49" s="4" t="n">
         <x:v>11.6</x:v>
       </x:c>
       <x:c r="BM49" s="4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="BN49" s="4" t="n">
         <x:v>8.4</x:v>
       </x:c>
       <x:c r="BO49" s="4" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="BP49" s="4" t="n">
         <x:v>9.2</x:v>
       </x:c>
@@ -19785,146 +19923,149 @@
       <x:c r="DH49" s="4" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="DI49" s="4" t="n">
         <x:v>7.7</x:v>
       </x:c>
       <x:c r="DJ49" s="4" t="n">
         <x:v>7.7</x:v>
       </x:c>
       <x:c r="DK49" s="4" t="n">
         <x:v>15.8</x:v>
       </x:c>
       <x:c r="DL49" s="4" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="DM49" s="4" t="n">
         <x:v>16.4</x:v>
       </x:c>
       <x:c r="DN49" s="4" t="n">
         <x:v>9.6</x:v>
       </x:c>
       <x:c r="DO49" s="4" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="DP49" s="4" t="n">
-        <x:v>7.8</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="DQ49" s="4" t="n">
         <x:v>11.2</x:v>
       </x:c>
       <x:c r="DR49" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="DS49" s="4" t="n">
-        <x:v>4.6</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="DT49" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="DU49" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="DV49" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="DW49" s="4" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DX49" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="DY49" s="4" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="DZ49" s="4" t="n">
-        <x:v>4.9</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="EA49" s="4" t="n">
-        <x:v>8.2</x:v>
+        <x:v>9.5</x:v>
       </x:c>
       <x:c r="EB49" s="4" t="n">
+        <x:v>9.5</x:v>
+      </x:c>
+      <x:c r="EC49" s="4" t="n">
+        <x:v>6.5</x:v>
+      </x:c>
+      <x:c r="ED49" s="4" t="n">
+        <x:v>11.1</x:v>
+      </x:c>
+      <x:c r="EE49" s="4" t="n">
         <x:v>7.9</x:v>
       </x:c>
-      <x:c r="EC49" s="4" t="n">
-[...4 lines deleted...]
-      </x:c>
     </x:row>
-    <x:row r="50" spans="1:134">
+    <x:row r="50" spans="1:135">
       <x:c r="B50" s="2" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C50" s="4" t="n">
-        <x:v>-14.7</x:v>
+        <x:v>-14.8</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
         <x:v>-17.5</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>-10.7</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="G50" s="4" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H50" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="I50" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="J50" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="K50" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="L50" s="4" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="M50" s="4" t="n">
         <x:v>4.5</x:v>
       </x:c>
       <x:c r="N50" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="O50" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="P50" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="Q50" s="4" t="n">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="R50" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="S50" s="4" t="n">
         <x:v>8.3</x:v>
       </x:c>
       <x:c r="T50" s="4" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="U50" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="V50" s="4" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="W50" s="4" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="X50" s="4" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="Y50" s="4" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="Z50" s="4" t="n">
         <x:v>8</x:v>
       </x:c>
@@ -20120,51 +20261,51 @@
       <x:c r="CL50" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="CM50" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="CN50" s="4" t="n">
         <x:v>6.2</x:v>
       </x:c>
       <x:c r="CO50" s="4" t="n">
         <x:v>5.1</x:v>
       </x:c>
       <x:c r="CP50" s="4" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="CQ50" s="4" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="CR50" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="CS50" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="CT50" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="CU50" s="4" t="n">
         <x:v>-0.3</x:v>
       </x:c>
       <x:c r="CV50" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="CW50" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="CX50" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="CY50" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="CZ50" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="DA50" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="DB50" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
@@ -20180,505 +20321,511 @@
       <x:c r="DF50" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DG50" s="4" t="n">
         <x:v>14.6</x:v>
       </x:c>
       <x:c r="DH50" s="4" t="n">
         <x:v>-20.5</x:v>
       </x:c>
       <x:c r="DI50" s="4" t="n">
         <x:v>-20.8</x:v>
       </x:c>
       <x:c r="DJ50" s="4" t="n">
         <x:v>-11.6</x:v>
       </x:c>
       <x:c r="DK50" s="4" t="n">
         <x:v>-20.8</x:v>
       </x:c>
       <x:c r="DL50" s="4" t="n">
         <x:v>16.5</x:v>
       </x:c>
       <x:c r="DM50" s="4" t="n">
         <x:v>15.3</x:v>
       </x:c>
       <x:c r="DN50" s="4" t="n">
-        <x:v>19</x:v>
+        <x:v>19.1</x:v>
       </x:c>
       <x:c r="DO50" s="4" t="n">
         <x:v>16.4</x:v>
       </x:c>
       <x:c r="DP50" s="4" t="n">
-        <x:v>14.3</x:v>
+        <x:v>14.5</x:v>
       </x:c>
       <x:c r="DQ50" s="4" t="n">
         <x:v>14.6</x:v>
       </x:c>
       <x:c r="DR50" s="4" t="n">
-        <x:v>3</x:v>
+        <x:v>2.7</x:v>
       </x:c>
       <x:c r="DS50" s="4" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
       <x:c r="DT50" s="4" t="n">
-        <x:v>-3.8</x:v>
+        <x:v>-4</x:v>
       </x:c>
       <x:c r="DU50" s="4" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="DV50" s="4" t="n">
-        <x:v>-4.6</x:v>
+        <x:v>-4.4</x:v>
       </x:c>
       <x:c r="DW50" s="4" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="DX50" s="4" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-2.8</x:v>
       </x:c>
       <x:c r="DY50" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DZ50" s="4" t="n">
+        <x:v>1.6</x:v>
+      </x:c>
+      <x:c r="EA50" s="4" t="n">
+        <x:v>3.7</x:v>
+      </x:c>
+      <x:c r="EB50" s="4" t="n">
+        <x:v>6.8</x:v>
+      </x:c>
+      <x:c r="EC50" s="4" t="n">
+        <x:v>6.5</x:v>
+      </x:c>
+      <x:c r="ED50" s="4" t="n">
+        <x:v>4.1</x:v>
+      </x:c>
+      <x:c r="EE50" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
-      <x:c r="EA50" s="4" t="n">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
-    <x:row r="51" spans="1:134">
+    <x:row r="51" spans="1:135">
       <x:c r="B51" s="2" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C51" s="4" t="n">
-        <x:v>17.7</x:v>
+        <x:v>17.5</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>-15.8</x:v>
+        <x:v>-15.7</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>15.8</x:v>
+        <x:v>16.2</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>-11.7</x:v>
+        <x:v>-12.2</x:v>
       </x:c>
       <x:c r="G51" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="H51" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4.3</x:v>
       </x:c>
       <x:c r="I51" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="J51" s="4" t="n">
-        <x:v>5.1</x:v>
+        <x:v>4.2</x:v>
       </x:c>
       <x:c r="K51" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="L51" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="M51" s="4" t="n">
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="N51" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
-      <x:c r="N51" s="4" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="O51" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="P51" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="R51" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="S51" s="4" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="T51" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="U51" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="V51" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="W51" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="X51" s="4" t="n">
-        <x:v>14.4</x:v>
+        <x:v>14.3</x:v>
       </x:c>
       <x:c r="Y51" s="4" t="n">
-        <x:v>8.6</x:v>
+        <x:v>8.7</x:v>
       </x:c>
       <x:c r="Z51" s="4" t="n">
-        <x:v>14.9</x:v>
+        <x:v>14.7</x:v>
       </x:c>
       <x:c r="AA51" s="4" t="n">
-        <x:v>17.3</x:v>
+        <x:v>17.4</x:v>
       </x:c>
       <x:c r="AB51" s="4" t="n">
-        <x:v>16.1</x:v>
+        <x:v>16.3</x:v>
       </x:c>
       <x:c r="AC51" s="4" t="n">
-        <x:v>12.3</x:v>
+        <x:v>12.5</x:v>
       </x:c>
       <x:c r="AD51" s="4" t="n">
-        <x:v>19.2</x:v>
+        <x:v>18.7</x:v>
       </x:c>
       <x:c r="AE51" s="4" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="AF51" s="4" t="n">
-        <x:v>13.9</x:v>
+        <x:v>13.6</x:v>
       </x:c>
       <x:c r="AG51" s="4" t="n">
-        <x:v>6.7</x:v>
+        <x:v>6.8</x:v>
       </x:c>
       <x:c r="AH51" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="AI51" s="4" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="AJ51" s="4" t="n">
-        <x:v>-2.7</x:v>
+        <x:v>-2.5</x:v>
       </x:c>
       <x:c r="AK51" s="4" t="n">
-        <x:v>-3.6</x:v>
+        <x:v>-3.5</x:v>
       </x:c>
       <x:c r="AL51" s="4" t="n">
-        <x:v>-4.2</x:v>
+        <x:v>-4.4</x:v>
       </x:c>
       <x:c r="AM51" s="4" t="n">
-        <x:v>-3.6</x:v>
+        <x:v>-3.4</x:v>
       </x:c>
       <x:c r="AN51" s="4" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="AO51" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="AP51" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="AQ51" s="4" t="n">
-        <x:v>538.3</x:v>
+        <x:v>538.5</x:v>
       </x:c>
       <x:c r="AR51" s="4" t="n">
-        <x:v>536.1</x:v>
+        <x:v>536.3</x:v>
       </x:c>
       <x:c r="AS51" s="4" t="n">
-        <x:v>320.1</x:v>
+        <x:v>321.5</x:v>
       </x:c>
       <x:c r="AT51" s="4" t="n">
-        <x:v>483.4</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="AU51" s="4" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="AV51" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="AW51" s="4" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="AX51" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="AY51" s="4" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="AZ51" s="4" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="BA51" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="BB51" s="4" t="n">
         <x:v>4.1</x:v>
       </x:c>
       <x:c r="BC51" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="BD51" s="4" t="n">
-        <x:v>3.9</x:v>
+        <x:v>3.8</x:v>
       </x:c>
       <x:c r="BE51" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="BF51" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="BG51" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="BH51" s="4" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="BI51" s="4" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="BJ51" s="4" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="BK51" s="4" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="BL51" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="BM51" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="BN51" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="BO51" s="4" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="BP51" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="BQ51" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="BR51" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="BS51" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="BT51" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="BU51" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="BV51" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BW51" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="BX51" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="BY51" s="4" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="BZ51" s="4" t="n">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="CA51" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="CB51" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="CC51" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="CD51" s="4" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="CE51" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="CF51" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="CG51" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="CH51" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="CI51" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="CJ51" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="CK51" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="CL51" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="CM51" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="CN51" s="4" t="n">
         <x:v>2.8</x:v>
       </x:c>
       <x:c r="CO51" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="CP51" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="CQ51" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="CR51" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="CS51" s="4" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="CT51" s="4" t="n">
-        <x:v>3.6</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="CU51" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="CV51" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="CW51" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="CX51" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="CY51" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="CZ51" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="DA51" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DB51" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="DC51" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="DD51" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DE51" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="DF51" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DG51" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="DH51" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="DI51" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="DJ51" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="DK51" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="DL51" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="DM51" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.3</x:v>
       </x:c>
       <x:c r="DN51" s="4" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="DO51" s="4" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DP51" s="4" t="n">
-        <x:v>-3.4</x:v>
+        <x:v>-3.2</x:v>
       </x:c>
       <x:c r="DQ51" s="4" t="n">
-        <x:v>-5.4</x:v>
+        <x:v>-5.5</x:v>
       </x:c>
       <x:c r="DR51" s="4" t="n">
-        <x:v>-6</x:v>
+        <x:v>-6.2</x:v>
       </x:c>
       <x:c r="DS51" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="DT51" s="4" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DU51" s="4" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-0.7</x:v>
       </x:c>
       <x:c r="DV51" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DW51" s="4" t="n">
-        <x:v>-2.9</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
       <x:c r="DX51" s="4" t="n">
-        <x:v>-2.5</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="DY51" s="4" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="DZ51" s="4" t="n">
+        <x:v>-2.2</x:v>
+      </x:c>
+      <x:c r="EA51" s="4" t="n">
         <x:v>-2.6</x:v>
       </x:c>
-      <x:c r="EA51" s="4" t="n">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="EB51" s="4" t="n">
-        <x:v>-2.1</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
       <x:c r="EC51" s="4" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-2.8</x:v>
       </x:c>
       <x:c r="ED51" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-2.4</x:v>
+      </x:c>
+      <x:c r="EE51" s="4" t="n">
+        <x:v>-2.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="52" spans="1:134">
+    <x:row r="52" spans="1:135">
       <x:c r="B52" s="2" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C52" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="G52" s="4" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H52" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="I52" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="J52" s="4" t="n">
         <x:v>-2.4</x:v>
       </x:c>
@@ -20766,51 +20913,51 @@
       <x:c r="AL52" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
       <x:c r="AM52" s="4" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="AN52" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="AO52" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="AP52" s="4" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="AQ52" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="AR52" s="4" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="AS52" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="AT52" s="4" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="AU52" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="AV52" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="AW52" s="4" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="AX52" s="4" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="AY52" s="4" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="AZ52" s="4" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="BA52" s="4" t="n">
         <x:v>10.1</x:v>
       </x:c>
       <x:c r="BB52" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
@@ -20985,101 +21132,104 @@
       <x:c r="DG52" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="DH52" s="4" t="n">
         <x:v>-33.6</x:v>
       </x:c>
       <x:c r="DI52" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="DJ52" s="4" t="n">
         <x:v>-28.8</x:v>
       </x:c>
       <x:c r="DK52" s="4" t="n">
         <x:v>-35</x:v>
       </x:c>
       <x:c r="DL52" s="4" t="n">
         <x:v>18.3</x:v>
       </x:c>
       <x:c r="DM52" s="4" t="n">
         <x:v>14.5</x:v>
       </x:c>
       <x:c r="DN52" s="4" t="n">
         <x:v>41.1</x:v>
       </x:c>
       <x:c r="DO52" s="4" t="n">
-        <x:v>43.5</x:v>
+        <x:v>43.6</x:v>
       </x:c>
       <x:c r="DP52" s="4" t="n">
-        <x:v>42.8</x:v>
+        <x:v>43.2</x:v>
       </x:c>
       <x:c r="DQ52" s="4" t="n">
         <x:v>-4.8</x:v>
       </x:c>
       <x:c r="DR52" s="4" t="n">
-        <x:v>17.8</x:v>
+        <x:v>17.6</x:v>
       </x:c>
       <x:c r="DS52" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="DT52" s="4" t="n">
-        <x:v>-2</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
       <x:c r="DU52" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DV52" s="4" t="n">
-        <x:v>-3.2</x:v>
+        <x:v>-2.9</x:v>
       </x:c>
       <x:c r="DW52" s="4" t="n">
-        <x:v>-2</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DX52" s="4" t="n">
-        <x:v>-4.2</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
       <x:c r="DY52" s="4" t="n">
-        <x:v>-6.7</x:v>
+        <x:v>-5.7</x:v>
       </x:c>
       <x:c r="DZ52" s="4" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="EA52" s="4" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="EB52" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="EC52" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="ED52" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="EE52" s="4" t="n">
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
-    <x:row r="53" spans="1:134">
+    <x:row r="53" spans="1:135">
       <x:c r="B53" s="2" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C53" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
       <x:c r="D53" s="4" t="n">
         <x:v>-6.8</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>-11</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
         <x:v>-1.8</x:v>
       </x:c>
       <x:c r="G53" s="4" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="H53" s="4" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="I53" s="4" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="J53" s="4" t="n">
         <x:v>-6</x:v>
       </x:c>
@@ -21170,51 +21320,51 @@
       <x:c r="AM53" s="4" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="AN53" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="AO53" s="4" t="n">
         <x:v>-2.7</x:v>
       </x:c>
       <x:c r="AP53" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="AQ53" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="AR53" s="4" t="n">
         <x:v>-7.7</x:v>
       </x:c>
       <x:c r="AS53" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="AT53" s="4" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="AU53" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="AV53" s="4" t="n">
         <x:v>3.1</x:v>
       </x:c>
       <x:c r="AW53" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="AX53" s="4" t="n">
         <x:v>4.9</x:v>
       </x:c>
       <x:c r="AY53" s="4" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="AZ53" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
       <x:c r="BA53" s="4" t="n">
         <x:v>-4.6</x:v>
       </x:c>
       <x:c r="BB53" s="4" t="n">
         <x:v>14.8</x:v>
       </x:c>
       <x:c r="BC53" s="4" t="n">
         <x:v>12.3</x:v>
       </x:c>
@@ -21263,51 +21413,51 @@
       <x:c r="BR53" s="4" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="BS53" s="4" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="BT53" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="BU53" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BV53" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="BW53" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="BX53" s="4" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="BY53" s="4" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="BZ53" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="CA53" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="CB53" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CC53" s="4" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="CD53" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="CE53" s="4" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="CF53" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="CG53" s="4" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="CH53" s="4" t="n">
         <x:v>7.1</x:v>
       </x:c>
@@ -21350,137 +21500,140 @@
       <x:c r="CU53" s="4" t="n">
         <x:v>2.4</x:v>
       </x:c>
       <x:c r="CV53" s="4" t="n">
         <x:v>0.3</x:v>
       </x:c>
       <x:c r="CW53" s="4" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="CX53" s="4" t="n">
         <x:v>-4</x:v>
       </x:c>
       <x:c r="CY53" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="CZ53" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="DA53" s="4" t="n">
         <x:v>2.9</x:v>
       </x:c>
       <x:c r="DB53" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="DC53" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="DD53" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="DE53" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="DF53" s="4" t="n">
-        <x:v>6.3</x:v>
+        <x:v>6.2</x:v>
       </x:c>
       <x:c r="DG53" s="4" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="DH53" s="4" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="DI53" s="4" t="n">
         <x:v>5.3</x:v>
       </x:c>
       <x:c r="DJ53" s="4" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="DK53" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="DL53" s="4" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="DM53" s="4" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="DN53" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="DO53" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="DP53" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DQ53" s="4" t="n">
         <x:v>-1.7</x:v>
       </x:c>
       <x:c r="DR53" s="4" t="n">
-        <x:v>-7.4</x:v>
+        <x:v>-7.5</x:v>
       </x:c>
       <x:c r="DS53" s="4" t="n">
-        <x:v>-3.4</x:v>
+        <x:v>-3.7</x:v>
       </x:c>
       <x:c r="DT53" s="4" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="DU53" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="DV53" s="4" t="n">
-        <x:v>4.3</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="DW53" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="DX53" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>9.2</x:v>
       </x:c>
       <x:c r="DY53" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>8.6</x:v>
       </x:c>
       <x:c r="DZ53" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="EA53" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="EB53" s="4" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-3.8</x:v>
       </x:c>
       <x:c r="EC53" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-3.7</x:v>
       </x:c>
       <x:c r="ED53" s="4" t="n">
-        <x:v>-2.9</x:v>
+        <x:v>-1.8</x:v>
+      </x:c>
+      <x:c r="EE53" s="4" t="n">
+        <x:v>-1.6</x:v>
       </x:c>
     </x:row>
-    <x:row r="54" spans="1:134">
+    <x:row r="54" spans="1:135">
       <x:c r="B54" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C54" s="4" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
         <x:v>-5.1</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>11.4</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
         <x:v>0.4</x:v>
       </x:c>
       <x:c r="G54" s="4" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="H54" s="4" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="I54" s="4" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="J54" s="4" t="n">
         <x:v>14.4</x:v>
       </x:c>
@@ -21586,51 +21739,51 @@
       <x:c r="AR54" s="4" t="n">
         <x:v>-0.7</x:v>
       </x:c>
       <x:c r="AS54" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="AT54" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="AU54" s="4" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="AV54" s="4" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="AW54" s="4" t="n">
         <x:v>6.4</x:v>
       </x:c>
       <x:c r="AX54" s="4" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="AY54" s="4" t="n">
         <x:v>6.2</x:v>
       </x:c>
       <x:c r="AZ54" s="4" t="n">
-        <x:v>9.3</x:v>
+        <x:v>9.2</x:v>
       </x:c>
       <x:c r="BA54" s="4" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="BB54" s="4" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="BC54" s="4" t="n">
         <x:v>4.9</x:v>
       </x:c>
       <x:c r="BD54" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="BE54" s="4" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="BF54" s="4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="BG54" s="4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="BH54" s="4" t="n">
         <x:v>6.2</x:v>
       </x:c>
@@ -21787,101 +21940,104 @@
       <x:c r="DG54" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
       <x:c r="DH54" s="4" t="n">
         <x:v>-4.1</x:v>
       </x:c>
       <x:c r="DI54" s="4" t="n">
         <x:v>-3.5</x:v>
       </x:c>
       <x:c r="DJ54" s="4" t="n">
         <x:v>-2</x:v>
       </x:c>
       <x:c r="DK54" s="4" t="n">
         <x:v>-4.3</x:v>
       </x:c>
       <x:c r="DL54" s="4" t="n">
         <x:v>6.6</x:v>
       </x:c>
       <x:c r="DM54" s="4" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="DN54" s="4" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="DO54" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="DP54" s="4" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.4</x:v>
       </x:c>
       <x:c r="DQ54" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="DR54" s="4" t="n">
-        <x:v>-3.5</x:v>
+        <x:v>-3.7</x:v>
       </x:c>
       <x:c r="DS54" s="4" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>-2.8</x:v>
       </x:c>
       <x:c r="DT54" s="4" t="n">
-        <x:v>-4</x:v>
+        <x:v>-4.1</x:v>
       </x:c>
       <x:c r="DU54" s="4" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DV54" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="DW54" s="4" t="n">
-        <x:v>4.7</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="DX54" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
       <x:c r="DY54" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="DZ54" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
       <x:c r="EA54" s="4" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="EB54" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="EC54" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1.5</x:v>
       </x:c>
       <x:c r="ED54" s="4" t="n">
-        <x:v>2.5</x:v>
+        <x:v>3.1</x:v>
+      </x:c>
+      <x:c r="EE54" s="4" t="n">
+        <x:v>2.6</x:v>
       </x:c>
     </x:row>
-    <x:row r="55" spans="1:134">
+    <x:row r="55" spans="1:135">
       <x:c r="B55" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C55" s="4" t="n">
         <x:v>-6.6</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
         <x:v>-4.9</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="G55" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="H55" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="I55" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="J55" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
@@ -22191,179 +22347,182 @@
       <x:c r="DH55" s="4" t="n">
         <x:v>-6.6</x:v>
       </x:c>
       <x:c r="DI55" s="4" t="n">
         <x:v>-2.3</x:v>
       </x:c>
       <x:c r="DJ55" s="4" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="DK55" s="4" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="DL55" s="4" t="n">
         <x:v>9.2</x:v>
       </x:c>
       <x:c r="DM55" s="4" t="n">
         <x:v>6.8</x:v>
       </x:c>
       <x:c r="DN55" s="4" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="DO55" s="4" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="DP55" s="4" t="n">
-        <x:v>5.5</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="DQ55" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="DR55" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DS55" s="4" t="n">
-        <x:v>-2.3</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="DT55" s="4" t="n">
-        <x:v>-2.9</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="DU55" s="4" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="DV55" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DW55" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.8</x:v>
       </x:c>
       <x:c r="DX55" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="DY55" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="DZ55" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="EA55" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="EB55" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="EC55" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2.6</x:v>
       </x:c>
       <x:c r="ED55" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="EE55" s="4" t="n">
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
-    <x:row r="56" spans="1:134">
+    <x:row r="56" spans="1:135">
       <x:c r="B56" s="2" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C56" s="4" t="n">
         <x:v>-20.6</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
         <x:v>-23</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>-34.6</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="G56" s="4" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="H56" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="I56" s="4" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="J56" s="4" t="n">
         <x:v>5.2</x:v>
       </x:c>
       <x:c r="K56" s="4" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="L56" s="4" t="n">
         <x:v>-6.1</x:v>
       </x:c>
       <x:c r="M56" s="4" t="n">
         <x:v>-6.1</x:v>
       </x:c>
       <x:c r="N56" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
       <x:c r="O56" s="4" t="n">
         <x:v>14.2</x:v>
       </x:c>
       <x:c r="P56" s="4" t="n">
         <x:v>19.1</x:v>
       </x:c>
       <x:c r="Q56" s="4" t="n">
         <x:v>22.5</x:v>
       </x:c>
       <x:c r="R56" s="4" t="n">
         <x:v>27.4</x:v>
       </x:c>
       <x:c r="S56" s="4" t="n">
-        <x:v>18.4</x:v>
+        <x:v>18.5</x:v>
       </x:c>
       <x:c r="T56" s="4" t="n">
-        <x:v>15.3</x:v>
+        <x:v>15.4</x:v>
       </x:c>
       <x:c r="U56" s="4" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="V56" s="4" t="n">
         <x:v>15.6</x:v>
       </x:c>
       <x:c r="W56" s="4" t="n">
         <x:v>22.5</x:v>
       </x:c>
       <x:c r="X56" s="4" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="Y56" s="4" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="Z56" s="4" t="n">
         <x:v>4.8</x:v>
       </x:c>
       <x:c r="AA56" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="AB56" s="4" t="n">
         <x:v>-2.4</x:v>
       </x:c>
       <x:c r="AC56" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>3.6</x:v>
       </x:c>
       <x:c r="AD56" s="4" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="AE56" s="4" t="n">
         <x:v>28.1</x:v>
       </x:c>
       <x:c r="AF56" s="4" t="n">
         <x:v>33.7</x:v>
       </x:c>
       <x:c r="AG56" s="4" t="n">
         <x:v>22.6</x:v>
       </x:c>
       <x:c r="AH56" s="4" t="n">
         <x:v>16.7</x:v>
       </x:c>
       <x:c r="AI56" s="4" t="n">
         <x:v>-4.8</x:v>
       </x:c>
       <x:c r="AJ56" s="4" t="n">
         <x:v>-13.1</x:v>
       </x:c>
       <x:c r="AK56" s="4" t="n">
         <x:v>-16</x:v>
       </x:c>
@@ -22460,96 +22619,96 @@
       <x:c r="BP56" s="4" t="n">
         <x:v>-15.3</x:v>
       </x:c>
       <x:c r="BQ56" s="4" t="n">
         <x:v>-8.4</x:v>
       </x:c>
       <x:c r="BR56" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="BS56" s="4" t="n">
         <x:v>17.1</x:v>
       </x:c>
       <x:c r="BT56" s="4" t="n">
         <x:v>19.1</x:v>
       </x:c>
       <x:c r="BU56" s="4" t="n">
         <x:v>18.6</x:v>
       </x:c>
       <x:c r="BV56" s="4" t="n">
         <x:v>17.7</x:v>
       </x:c>
       <x:c r="BW56" s="4" t="n">
         <x:v>13.7</x:v>
       </x:c>
       <x:c r="BX56" s="4" t="n">
-        <x:v>15.4</x:v>
+        <x:v>15.5</x:v>
       </x:c>
       <x:c r="BY56" s="4" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="BZ56" s="4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="CA56" s="4" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="CB56" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="CC56" s="4" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="CD56" s="4" t="n">
         <x:v>12.9</x:v>
       </x:c>
       <x:c r="CE56" s="4" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="CF56" s="4" t="n">
         <x:v>12.2</x:v>
       </x:c>
       <x:c r="CG56" s="4" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="CH56" s="4" t="n">
         <x:v>9.5</x:v>
       </x:c>
       <x:c r="CI56" s="4" t="n">
-        <x:v>-4.1</x:v>
+        <x:v>-4.2</x:v>
       </x:c>
       <x:c r="CJ56" s="4" t="n">
         <x:v>-3.5</x:v>
       </x:c>
       <x:c r="CK56" s="4" t="n">
         <x:v>-6.5</x:v>
       </x:c>
       <x:c r="CL56" s="4" t="n">
         <x:v>-6.2</x:v>
       </x:c>
       <x:c r="CM56" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
       <x:c r="CN56" s="4" t="n">
         <x:v>1.9</x:v>
       </x:c>
       <x:c r="CO56" s="4" t="n">
         <x:v>8.5</x:v>
       </x:c>
       <x:c r="CP56" s="4" t="n">
         <x:v>9.9</x:v>
       </x:c>
       <x:c r="CQ56" s="4" t="n">
         <x:v>10.2</x:v>
       </x:c>
       <x:c r="CR56" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="CS56" s="4" t="n">
         <x:v>7.5</x:v>
       </x:c>
       <x:c r="CT56" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
       <x:c r="CU56" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
@@ -22628,146 +22787,149 @@
       <x:c r="DT56" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DU56" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="DV56" s="4" t="n">
         <x:v>-4</x:v>
       </x:c>
       <x:c r="DW56" s="4" t="n">
         <x:v>-10.1</x:v>
       </x:c>
       <x:c r="DX56" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="DY56" s="4" t="n">
         <x:v>8.2</x:v>
       </x:c>
       <x:c r="DZ56" s="4" t="n">
         <x:v>7.8</x:v>
       </x:c>
       <x:c r="EA56" s="4" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="EB56" s="4" t="n">
-        <x:v>5</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="EC56" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="ED56" s="4" t="n">
-        <x:v>7</x:v>
+        <x:v>7.2</x:v>
+      </x:c>
+      <x:c r="EE56" s="4" t="n">
+        <x:v>4.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="57" spans="1:134">
+    <x:row r="57" spans="1:135">
       <x:c r="B57" s="2" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C57" s="4" t="n">
-        <x:v>-15</x:v>
+        <x:v>-15.1</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
         <x:v>-21.1</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>-27.2</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
         <x:v>-10.8</x:v>
       </x:c>
       <x:c r="G57" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="H57" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="I57" s="4" t="n">
         <x:v>-5.8</x:v>
       </x:c>
       <x:c r="J57" s="4" t="n">
         <x:v>-1.2</x:v>
       </x:c>
       <x:c r="K57" s="4" t="n">
         <x:v>-7.4</x:v>
       </x:c>
       <x:c r="L57" s="4" t="n">
         <x:v>-18.9</x:v>
       </x:c>
       <x:c r="M57" s="4" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="N57" s="4" t="n">
         <x:v>-8.2</x:v>
       </x:c>
       <x:c r="O57" s="4" t="n">
         <x:v>-2.5</x:v>
       </x:c>
       <x:c r="P57" s="4" t="n">
         <x:v>11.3</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="n">
         <x:v>3.9</x:v>
       </x:c>
       <x:c r="R57" s="4" t="n">
-        <x:v>-2.6</x:v>
+        <x:v>-2.5</x:v>
       </x:c>
       <x:c r="S57" s="4" t="n">
         <x:v>-19.3</x:v>
       </x:c>
       <x:c r="T57" s="4" t="n">
         <x:v>-19.1</x:v>
       </x:c>
       <x:c r="U57" s="4" t="n">
         <x:v>-9.1</x:v>
       </x:c>
       <x:c r="V57" s="4" t="n">
         <x:v>-21.5</x:v>
       </x:c>
       <x:c r="W57" s="4" t="n">
         <x:v>-5</x:v>
       </x:c>
       <x:c r="X57" s="4" t="n">
         <x:v>-12.6</x:v>
       </x:c>
       <x:c r="Y57" s="4" t="n">
         <x:v>-24.5</x:v>
       </x:c>
       <x:c r="Z57" s="4" t="n">
         <x:v>-12.9</x:v>
       </x:c>
       <x:c r="AA57" s="4" t="n">
         <x:v>-6.7</x:v>
       </x:c>
       <x:c r="AB57" s="4" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="AC57" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="AD57" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="AE57" s="4" t="n">
         <x:v>-8.1</x:v>
       </x:c>
       <x:c r="AF57" s="4" t="n">
         <x:v>-9.4</x:v>
       </x:c>
       <x:c r="AG57" s="4" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="AH57" s="4" t="n">
         <x:v>-15.3</x:v>
       </x:c>
       <x:c r="AI57" s="4" t="n">
         <x:v>-13.5</x:v>
       </x:c>
       <x:c r="AJ57" s="4" t="n">
         <x:v>-10.3</x:v>
       </x:c>
       <x:c r="AK57" s="4" t="n">
         <x:v>-19.2</x:v>
       </x:c>
       <x:c r="AL57" s="4" t="n">
         <x:v>-14</x:v>
       </x:c>
@@ -22891,75 +23053,75 @@
       <x:c r="BZ57" s="4" t="n">
         <x:v>-16.3</x:v>
       </x:c>
       <x:c r="CA57" s="4" t="n">
         <x:v>-18.7</x:v>
       </x:c>
       <x:c r="CB57" s="4" t="n">
         <x:v>-15.1</x:v>
       </x:c>
       <x:c r="CC57" s="4" t="n">
         <x:v>-3.8</x:v>
       </x:c>
       <x:c r="CD57" s="4" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="CE57" s="4" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="CF57" s="4" t="n">
         <x:v>2.6</x:v>
       </x:c>
       <x:c r="CG57" s="4" t="n">
         <x:v>-2.6</x:v>
       </x:c>
       <x:c r="CH57" s="4" t="n">
-        <x:v>-7.3</x:v>
+        <x:v>-7.4</x:v>
       </x:c>
       <x:c r="CI57" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CJ57" s="4" t="n">
         <x:v>-6.5</x:v>
       </x:c>
       <x:c r="CK57" s="4" t="n">
         <x:v>-5.1</x:v>
       </x:c>
       <x:c r="CL57" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CM57" s="4" t="n">
         <x:v>-8.6</x:v>
       </x:c>
       <x:c r="CN57" s="4" t="n">
         <x:v>-4.8</x:v>
       </x:c>
       <x:c r="CO57" s="4" t="n">
         <x:v>-7.2</x:v>
       </x:c>
       <x:c r="CP57" s="4" t="n">
-        <x:v>-12.6</x:v>
+        <x:v>-12.5</x:v>
       </x:c>
       <x:c r="CQ57" s="4" t="n">
         <x:v>-13.9</x:v>
       </x:c>
       <x:c r="CR57" s="4" t="n">
         <x:v>-4.6</x:v>
       </x:c>
       <x:c r="CS57" s="4" t="n">
         <x:v>-4.5</x:v>
       </x:c>
       <x:c r="CT57" s="4" t="n">
         <x:v>-15.2</x:v>
       </x:c>
       <x:c r="CU57" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="CV57" s="4" t="n">
         <x:v>-8.8</x:v>
       </x:c>
       <x:c r="CW57" s="4" t="n">
         <x:v>-2.8</x:v>
       </x:c>
       <x:c r="CX57" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
@@ -22987,104 +23149,107 @@
       <x:c r="DF57" s="4" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="DG57" s="4" t="n">
         <x:v>30.7</x:v>
       </x:c>
       <x:c r="DH57" s="4" t="n">
         <x:v>58.4</x:v>
       </x:c>
       <x:c r="DI57" s="4" t="n">
         <x:v>59.4</x:v>
       </x:c>
       <x:c r="DJ57" s="4" t="n">
         <x:v>53.2</x:v>
       </x:c>
       <x:c r="DK57" s="4" t="n">
         <x:v>25.6</x:v>
       </x:c>
       <x:c r="DL57" s="4" t="n">
         <x:v>-19.9</x:v>
       </x:c>
       <x:c r="DM57" s="4" t="n">
         <x:v>-49.2</x:v>
       </x:c>
       <x:c r="DN57" s="4" t="n">
-        <x:v>-54.6</x:v>
+        <x:v>-54.7</x:v>
       </x:c>
       <x:c r="DO57" s="4" t="n">
         <x:v>-86.9</x:v>
       </x:c>
       <x:c r="DP57" s="4" t="n">
         <x:v>-85.5</x:v>
       </x:c>
       <x:c r="DQ57" s="4" t="n">
         <x:v>-48.6</x:v>
       </x:c>
       <x:c r="DR57" s="4" t="n">
         <x:v>-23.9</x:v>
       </x:c>
       <x:c r="DS57" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="DT57" s="4" t="n">
         <x:v>-6.8</x:v>
       </x:c>
       <x:c r="DU57" s="4" t="n">
         <x:v>-18.4</x:v>
       </x:c>
       <x:c r="DV57" s="4" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="DW57" s="4" t="n">
-        <x:v>-5.5</x:v>
+        <x:v>-5.6</x:v>
       </x:c>
       <x:c r="DX57" s="4" t="n">
         <x:v>0.5</x:v>
       </x:c>
       <x:c r="DY57" s="4" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="DZ57" s="4" t="n">
         <x:v>-9.1</x:v>
       </x:c>
       <x:c r="EA57" s="4" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="EB57" s="4" t="n">
-        <x:v>-7.1</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="EC57" s="4" t="n">
-        <x:v>-6.3</x:v>
+        <x:v>-6.2</x:v>
       </x:c>
       <x:c r="ED57" s="4" t="n">
         <x:v>-2.8</x:v>
       </x:c>
+      <x:c r="EE57" s="4" t="n">
+        <x:v>-11.1</x:v>
+      </x:c>
     </x:row>
-    <x:row r="58" spans="1:134">
+    <x:row r="58" spans="1:135">
       <x:c r="B58" s="2" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C58" s="4" t="n">
         <x:v>-7.3</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
         <x:v>-5.8</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>-0.9</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
         <x:v>1.2</x:v>
       </x:c>
       <x:c r="G58" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="H58" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="I58" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="J58" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
@@ -23394,116 +23559,119 @@
       <x:c r="DH58" s="4" t="n">
         <x:v>-7.8</x:v>
       </x:c>
       <x:c r="DI58" s="4" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="DJ58" s="4" t="n">
         <x:v>-3.4</x:v>
       </x:c>
       <x:c r="DK58" s="4" t="n">
         <x:v>-3</x:v>
       </x:c>
       <x:c r="DL58" s="4" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="DM58" s="4" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="DN58" s="4" t="n">
         <x:v>8.8</x:v>
       </x:c>
       <x:c r="DO58" s="4" t="n">
         <x:v>5.8</x:v>
       </x:c>
       <x:c r="DP58" s="4" t="n">
-        <x:v>6</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="DQ58" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="DR58" s="4" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DS58" s="4" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="DT58" s="4" t="n">
-        <x:v>-3.1</x:v>
+        <x:v>-3.2</x:v>
       </x:c>
       <x:c r="DU58" s="4" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="DV58" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="DW58" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DX58" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>1.1</x:v>
       </x:c>
       <x:c r="DY58" s="4" t="n">
+        <x:v>1.7</x:v>
+      </x:c>
+      <x:c r="DZ58" s="4" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="EA58" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
-      <x:c r="DZ58" s="4" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="EB58" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="EC58" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
       <x:c r="ED58" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.2</x:v>
+      </x:c>
+      <x:c r="EE58" s="4" t="n">
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:134">
+    <x:row r="59" spans="1:135">
       <x:c r="B59" s="2" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C59" s="4" t="n">
         <x:v>-15.5</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
         <x:v>23.9</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>-9.6</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
         <x:v>11.9</x:v>
       </x:c>
       <x:c r="G59" s="4" t="n">
         <x:v>-2.7</x:v>
       </x:c>
       <x:c r="H59" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.4</x:v>
       </x:c>
       <x:c r="I59" s="4" t="n">
         <x:v>-3.2</x:v>
       </x:c>
       <x:c r="J59" s="4" t="n">
         <x:v>-5.5</x:v>
       </x:c>
       <x:c r="K59" s="4" t="n">
         <x:v>-13.3</x:v>
       </x:c>
       <x:c r="L59" s="4" t="n">
         <x:v>4.2</x:v>
       </x:c>
       <x:c r="M59" s="4" t="n">
         <x:v>-15.9</x:v>
       </x:c>
       <x:c r="N59" s="4" t="n">
         <x:v>-19.2</x:v>
       </x:c>
       <x:c r="O59" s="4" t="n">
         <x:v>9.6</x:v>
       </x:c>
       <x:c r="P59" s="4" t="n">
         <x:v>-17.5</x:v>
       </x:c>
@@ -23546,51 +23714,51 @@
       <x:c r="AC59" s="4" t="n">
         <x:v>-8.8</x:v>
       </x:c>
       <x:c r="AD59" s="4" t="n">
         <x:v>-8.8</x:v>
       </x:c>
       <x:c r="AE59" s="4" t="n">
         <x:v>36.6</x:v>
       </x:c>
       <x:c r="AF59" s="4" t="n">
         <x:v>34.1</x:v>
       </x:c>
       <x:c r="AG59" s="4" t="n">
         <x:v>32.6</x:v>
       </x:c>
       <x:c r="AH59" s="4" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="AI59" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="AJ59" s="4" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="AK59" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>1.9</x:v>
       </x:c>
       <x:c r="AL59" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="AM59" s="4" t="n">
         <x:v>4.4</x:v>
       </x:c>
       <x:c r="AN59" s="4" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AO59" s="4" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="AP59" s="4" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AQ59" s="4" t="n">
         <x:v>7.3</x:v>
       </x:c>
       <x:c r="AR59" s="4" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="AS59" s="4" t="n">
         <x:v>6.1</x:v>
       </x:c>
@@ -23603,51 +23771,51 @@
       <x:c r="AV59" s="4" t="n">
         <x:v>-0.6</x:v>
       </x:c>
       <x:c r="AW59" s="4" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="AX59" s="4" t="n">
         <x:v>-0.8</x:v>
       </x:c>
       <x:c r="AY59" s="4" t="n">
         <x:v>3.2</x:v>
       </x:c>
       <x:c r="AZ59" s="4" t="n">
         <x:v>3.6</x:v>
       </x:c>
       <x:c r="BA59" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="BB59" s="4" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="BC59" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
       <x:c r="BD59" s="4" t="n">
-        <x:v>1.5</x:v>
+        <x:v>1.6</x:v>
       </x:c>
       <x:c r="BE59" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="BF59" s="4" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="BG59" s="4" t="n">
         <x:v>0.9</x:v>
       </x:c>
       <x:c r="BH59" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="BI59" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="BJ59" s="4" t="n">
         <x:v>-1.5</x:v>
       </x:c>
       <x:c r="BK59" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
       <x:c r="BL59" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
@@ -23702,51 +23870,51 @@
       <x:c r="CC59" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="CD59" s="4" t="n">
         <x:v>-2.1</x:v>
       </x:c>
       <x:c r="CE59" s="4" t="n">
         <x:v>-4.6</x:v>
       </x:c>
       <x:c r="CF59" s="4" t="n">
         <x:v>-6.8</x:v>
       </x:c>
       <x:c r="CG59" s="4" t="n">
         <x:v>-4.2</x:v>
       </x:c>
       <x:c r="CH59" s="4" t="n">
         <x:v>-4.7</x:v>
       </x:c>
       <x:c r="CI59" s="4" t="n">
         <x:v>6.5</x:v>
       </x:c>
       <x:c r="CJ59" s="4" t="n">
         <x:v>4.6</x:v>
       </x:c>
       <x:c r="CK59" s="4" t="n">
-        <x:v>6.9</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="CL59" s="4" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="CM59" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CN59" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="CO59" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="CP59" s="4" t="n">
         <x:v>3.3</x:v>
       </x:c>
       <x:c r="CQ59" s="4" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="CR59" s="4" t="n">
         <x:v>-1.9</x:v>
       </x:c>
       <x:c r="CS59" s="4" t="n">
         <x:v>-1.2</x:v>
       </x:c>
@@ -23768,125 +23936,128 @@
       <x:c r="CY59" s="4" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="CZ59" s="4" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DA59" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="DB59" s="4" t="n">
         <x:v>-2.2</x:v>
       </x:c>
       <x:c r="DC59" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="DD59" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="DE59" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DF59" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="DG59" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="DH59" s="4" t="n">
         <x:v>-3.9</x:v>
       </x:c>
       <x:c r="DI59" s="4" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DJ59" s="4" t="n">
         <x:v>-0.4</x:v>
       </x:c>
       <x:c r="DK59" s="4" t="n">
         <x:v>-1.3</x:v>
       </x:c>
       <x:c r="DL59" s="4" t="n">
         <x:v>6.7</x:v>
       </x:c>
       <x:c r="DM59" s="4" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="DN59" s="4" t="n">
         <x:v>3.8</x:v>
       </x:c>
       <x:c r="DO59" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="DP59" s="4" t="n">
         <x:v>-1.4</x:v>
       </x:c>
       <x:c r="DQ59" s="4" t="n">
         <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DR59" s="4" t="n">
-        <x:v>-2.6</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
       <x:c r="DS59" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>0.7</x:v>
       </x:c>
       <x:c r="DT59" s="4" t="n">
-        <x:v>5.3</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="DU59" s="4" t="n">
-        <x:v>3.2</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="DV59" s="4" t="n">
-        <x:v>9.7</x:v>
+        <x:v>10.2</x:v>
       </x:c>
       <x:c r="DW59" s="4" t="n">
-        <x:v>4</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="DX59" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>2.5</x:v>
       </x:c>
       <x:c r="DY59" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="DZ59" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>4.6</x:v>
       </x:c>
       <x:c r="EA59" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>3.1</x:v>
       </x:c>
       <x:c r="EB59" s="4" t="n">
-        <x:v>2.7</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="EC59" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="ED59" s="4" t="n">
-        <x:v>6.1</x:v>
+        <x:v>-2.4</x:v>
+      </x:c>
+      <x:c r="EE59" s="4" t="n">
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="60" spans="1:134">
+    <x:row r="60" spans="1:135">
       <x:c r="B60" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C60" s="4" t="n">
         <x:v>-7.5</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
         <x:v>-5.2</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>-1.1</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="G60" s="4" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="H60" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
       <x:c r="I60" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
       <x:c r="J60" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
@@ -23941,51 +24112,51 @@
       <x:c r="AA60" s="4" t="n">
         <x:v>4.3</x:v>
       </x:c>
       <x:c r="AB60" s="4" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="AC60" s="4" t="n">
         <x:v>3.7</x:v>
       </x:c>
       <x:c r="AD60" s="4" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="AE60" s="4" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="AF60" s="4" t="n">
         <x:v>7.4</x:v>
       </x:c>
       <x:c r="AG60" s="4" t="n">
         <x:v>6.9</x:v>
       </x:c>
       <x:c r="AH60" s="4" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="AI60" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="AJ60" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
       <x:c r="AK60" s="4" t="n">
         <x:v>0.7</x:v>
       </x:c>
       <x:c r="AL60" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="AM60" s="4" t="n">
         <x:v>1.6</x:v>
       </x:c>
       <x:c r="AN60" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="AO60" s="4" t="n">
         <x:v>2.3</x:v>
       </x:c>
       <x:c r="AP60" s="4" t="n">
         <x:v>2.7</x:v>
       </x:c>
       <x:c r="AQ60" s="4" t="n">
         <x:v>0.8</x:v>
       </x:c>
@@ -24196,357 +24367,355 @@
       <x:c r="DH60" s="4" t="n">
         <x:v>-7.7</x:v>
       </x:c>
       <x:c r="DI60" s="4" t="n">
         <x:v>-3.1</x:v>
       </x:c>
       <x:c r="DJ60" s="4" t="n">
         <x:v>-3.3</x:v>
       </x:c>
       <x:c r="DK60" s="4" t="n">
         <x:v>-2.9</x:v>
       </x:c>
       <x:c r="DL60" s="4" t="n">
         <x:v>9.9</x:v>
       </x:c>
       <x:c r="DM60" s="4" t="n">
         <x:v>7.1</x:v>
       </x:c>
       <x:c r="DN60" s="4" t="n">
         <x:v>8.7</x:v>
       </x:c>
       <x:c r="DO60" s="4" t="n">
         <x:v>5.6</x:v>
       </x:c>
       <x:c r="DP60" s="4" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.9</x:v>
       </x:c>
       <x:c r="DQ60" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="DR60" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="DS60" s="4" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
       <x:c r="DT60" s="4" t="n">
-        <x:v>-2.9</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="DU60" s="4" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="DV60" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="DW60" s="4" t="n">
-        <x:v>0.9</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="DX60" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>1.2</x:v>
       </x:c>
       <x:c r="DY60" s="4" t="n">
+        <x:v>1.8</x:v>
+      </x:c>
+      <x:c r="DZ60" s="4" t="n">
+        <x:v>1.3</x:v>
+      </x:c>
+      <x:c r="EA60" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
-      <x:c r="DZ60" s="4" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="EB60" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.7</x:v>
       </x:c>
       <x:c r="EC60" s="4" t="n">
+        <x:v>2.4</x:v>
+      </x:c>
+      <x:c r="ED60" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
-      <x:c r="ED60" s="4" t="n">
+      <x:c r="EE60" s="4" t="n">
         <x:v>2.5</x:v>
       </x:c>
     </x:row>
-    <x:row r="62" spans="1:134">
+    <x:row r="62" spans="1:135">
       <x:c r="A62" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:135">
+      <x:c r="A64" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:135">
+      <x:c r="A65" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:135">
+      <x:c r="A66" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:135">
+      <x:c r="A67" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:135">
+      <x:c r="A68" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:135">
+      <x:c r="A69" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:135">
+      <x:c r="A70" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:135">
+      <x:c r="A72" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:135">
+      <x:c r="A73" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:135">
+      <x:c r="A75" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:135">
+      <x:c r="A76" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:135">
+      <x:c r="A77" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:135">
+      <x:c r="A78" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:135">
+      <x:c r="A79" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:135">
+      <x:c r="A81" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:135">
+      <x:c r="A82" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:135">
+      <x:c r="A83" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:135">
+      <x:c r="A88" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:135">
+      <x:c r="A89" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:135">
+      <x:c r="A90" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:135">
+      <x:c r="A91" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:135">
+      <x:c r="A92" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:135">
+      <x:c r="A93" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:135">
+      <x:c r="A94" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:135">
+      <x:c r="A95" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:135">
+      <x:c r="A96" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:135">
+      <x:c r="A97" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:135">
+      <x:c r="A98" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:135">
+      <x:c r="A99" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:135">
+      <x:c r="A100" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:135">
+      <x:c r="A101" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:135">
+      <x:c r="A103" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:135">
+      <x:c r="A104" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:135">
+      <x:c r="A105" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:135">
+      <x:c r="A106" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:135">
+      <x:c r="A107" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:135">
+      <x:c r="A108" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
-    <x:row r="63" spans="1:134">
-[...1 lines deleted...]
-        <x:v>156</x:v>
+    <x:row r="109" spans="1:135">
+      <x:c r="A109" s="0" t="s">
+        <x:v>176</x:v>
       </x:c>
     </x:row>
-    <x:row r="65" spans="1:134">
-[...1 lines deleted...]
-        <x:v>157</x:v>
+    <x:row r="111" spans="1:135">
+      <x:c r="A111" s="0" t="s">
+        <x:v>160</x:v>
       </x:c>
     </x:row>
-    <x:row r="66" spans="1:134">
-      <x:c r="A66" s="0" t="s">
+    <x:row r="112" spans="1:135">
+      <x:c r="A112" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:135">
+      <x:c r="A114" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
-    <x:row r="67" spans="1:134">
-[...1 lines deleted...]
-        <x:v>159</x:v>
+    <x:row r="115" spans="1:135">
+      <x:c r="A115" s="0" t="s">
+        <x:v>178</x:v>
       </x:c>
     </x:row>
-    <x:row r="68" spans="1:134">
-      <x:c r="A68" s="0" t="s">
+    <x:row r="116" spans="1:135">
+      <x:c r="A116" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
-    <x:row r="69" spans="1:134">
-[...1 lines deleted...]
-        <x:v>159</x:v>
+    <x:row r="117" spans="1:135">
+      <x:c r="A117" s="0" t="s">
+        <x:v>179</x:v>
       </x:c>
     </x:row>
-    <x:row r="70" spans="1:134">
-      <x:c r="A70" s="0" t="s">
+    <x:row r="118" spans="1:135">
+      <x:c r="A118" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
-    <x:row r="71" spans="1:134">
-[...1 lines deleted...]
-        <x:v>159</x:v>
+    <x:row r="119" spans="1:135">
+      <x:c r="A119" s="0" t="s">
+        <x:v>179</x:v>
       </x:c>
     </x:row>
-    <x:row r="73" spans="1:134">
-[...1 lines deleted...]
-        <x:v>162</x:v>
+    <x:row r="123" spans="1:135">
+      <x:c r="A123" s="0" t="s">
+        <x:v>180</x:v>
       </x:c>
     </x:row>
-    <x:row r="74" spans="1:134">
-[...1 lines deleted...]
-        <x:v>163</x:v>
+    <x:row r="125" spans="1:135">
+      <x:c r="A125" s="0" t="s">
+        <x:v>181</x:v>
       </x:c>
     </x:row>
-    <x:row r="76" spans="1:134">
-[...1 lines deleted...]
-        <x:v>164</x:v>
+    <x:row r="126" spans="1:135">
+      <x:c r="A126" s="0" t="s">
+        <x:v>182</x:v>
       </x:c>
     </x:row>
-    <x:row r="77" spans="1:134">
-[...1 lines deleted...]
-        <x:v>158</x:v>
+    <x:row r="128" spans="1:135">
+      <x:c r="A128" s="0" t="s">
+        <x:v>183</x:v>
       </x:c>
     </x:row>
-    <x:row r="78" spans="1:134">
-[...189 lines deleted...]
-    <x:row r="129" spans="1:134">
+    <x:row r="129" spans="1:135">
       <x:c r="A129" s="0" t="s">
-        <x:v>183</x:v>
-[...3 lines deleted...]
-      <x:c r="A130" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>0000079J</vt:lpstr>
       <vt:lpstr>0000079J!Print_Area</vt:lpstr>
       <vt:lpstr>0000079J!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>