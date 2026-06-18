--- v0 (2026-04-04)
+++ v1 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8175232ac664705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/511e9850c7f8434c86f9323aeb201633.psmdcp" Id="Rf93feee464f3432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519168b4900d43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7114f7ab9d30400eade83b58a98eddf0.psmdcp" Id="Rda0d61a563b84612" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="000000YD" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>Medborgarundersökningen: inflytande Betygsindex/Medelbetyg efter region, kön, nöjd-Inflytande-Index (NII)  och år</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
@@ -94,51 +94,51 @@
   <x:si>
     <x:t>…invånarnas möjligheter att påverka inom de kommunala verksamheterna?</x:t>
   </x:si>
   <x:si>
     <x:t>…i vilken utsträckning dina åsikter i stort finns representerade bland kommunens partier?</x:t>
   </x:si>
   <x:si>
     <x:t>FÖRTROENDE INDEX</x:t>
   </x:si>
   <x:si>
     <x:t>…hur kommunens politiker arbetar för kommunens bästa?</x:t>
   </x:si>
   <x:si>
     <x:t>…hur ansvarstagande kommunens politiker är?</x:t>
   </x:si>
   <x:si>
     <x:t>…hur kommunens högre tjänstemän arbetar för kommunens bästa?</x:t>
   </x:si>
   <x:si>
     <x:t>…hur väl politiska beslut genomförs?</x:t>
   </x:si>
   <x:si>
     <x:t>1281 Lund</x:t>
   </x:si>
   <x:si>
-    <x:t>Varje år erbjuder Statistiska centralbyrån (SCB) Sveriges kommuner att delta i SCB:s medborgarundersökning. Du hittar mer information om undersökningen här: &lt;a href='http://www.scb.se/medborgarundersokningen'&gt;SCB:s medborgarundersökning&lt;/a&gt;.</x:t>
+    <x:t>Varje år erbjuder Statistiska centralbyrån (SCB) Sveriges kommuner att delta i SCB:s medborgarundersökning. Du hittar mer information om undersökningen här: [SCB:s medborgarundersökning](http://www.scb.se/medborgarundersokningen)</x:t>
   </x:si>
   <x:si>
     <x:t>Fr C5:3 var formulerad ”Försök föreställa dig en ideal situation för invånarnas insyn och inflytande över kommunens verksamheter och beslut. Hur nära ett sådant ideal tycker du att invånarnas insyn och inflytande kommer i din kommun?”</x:t>
   </x:si>
   <x:si>
     <x:t>Resultaten analyseras med SCB:s analysmodell med Nöjd-Kund-Index (NKI). Analysmodellen är uppbyggd dels av ett mått på den totala nöjdheten och dels av ett antal frågeområden som återger delar av den undersökta verksamheten eller området. Resultaten redovisas dels efter betygsindex per frågeområde, dels medelbetyg per delfråga.</x:t>
   </x:si>
   <x:si>
     <x:t>.. = Uppgiften är inte tillgänglig, för osäker för att anges eller borttagen av sekretesskäl.</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
     <x:t>20201221 09:30</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>