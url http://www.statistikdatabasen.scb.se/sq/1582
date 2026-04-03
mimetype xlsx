--- v0 (2025-10-29)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ae3b024c244465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/89358df64211486e92f2aea91142802b.psmdcp" Id="R4f5d1b662c83456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bfc765c94ea4ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd546129e88c49adb1d87a928d96bd1f.psmdcp" Id="R37312bafde054870" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="BO0104AH" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>statistikdatabasen.scb.se</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="C4" authorId="0">
       <x:text>
         <x:r>
@@ -1132,57 +1132,57 @@
   <x:si>
     <x:t>Bostadsrätt avser lägenheter som ägs av bostadsrättsföreningar eller bostadsföreningar (en äldre boendeföreningsform som existerade innan bostadsrättslagen introducerades 1930).</x:t>
   </x:si>
   <x:si>
     <x:t>äganderätt:</x:t>
   </x:si>
   <x:si>
     <x:t>Småhus med äganderätt avser lägenheter som ägs av fysiska personer eller dödsbon. Flerbostadshus och övriga hus med äganderätt avser ägarlägenheter.</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
     <x:t>20250424 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>SCB</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
-    <x:t>Martin Verhage, SCB</x:t>
-[...5 lines deleted...]
-    <x:t>martin.verhage@scb.se</x:t>
+    <x:t xml:space="preserve"> Byggande och bebyggelse, SCB</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> - -</x:t>
+  </x:si>
+  <x:si>
+    <x:t>byggande.bebyggelse@scb.se</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>antal</x:t>
   </x:si>
   <x:si>
     <x:t>Datatyp:</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
     <x:t>Referenstid:</x:t>
   </x:si>
   <x:si>
     <x:t>31 december respektive år</x:t>
   </x:si>
   <x:si>
     <x:t>Officiell statistik</x:t>
   </x:si>
   <x:si>
     <x:t>Databas:</x:t>
   </x:si>